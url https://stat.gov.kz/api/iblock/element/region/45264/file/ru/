--- v0 (2026-05-01)
+++ v1 (2026-05-25)
@@ -11,65 +11,65 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11205" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11205" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Число умерших" sheetId="1" r:id="rId1"/>
     <sheet name="Коэффициент смертности" sheetId="4" r:id="rId2"/>
     <sheet name="Умершие по полу" sheetId="7" r:id="rId3"/>
     <sheet name="Число умершие до года" sheetId="8" r:id="rId4"/>
-    <sheet name="коэффициент младенческой сметно" sheetId="9" r:id="rId5"/>
+    <sheet name="коэффициент младенческой смертн" sheetId="9" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="816" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="831" uniqueCount="52">
   <si>
     <t>Атырау облысы</t>
   </si>
   <si>
     <t>Атырау қ.ә.</t>
   </si>
   <si>
     <t xml:space="preserve">Жылыой </t>
   </si>
   <si>
     <t>Индер</t>
   </si>
   <si>
     <t>Исатай</t>
   </si>
   <si>
     <t>Махамбет</t>
   </si>
   <si>
     <t>...</t>
   </si>
   <si>
     <t>Число умерших*</t>
   </si>
   <si>
@@ -604,51 +604,51 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="298">
+  <cellXfs count="300">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -1374,130 +1374,134 @@
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="140" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="141" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="154" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="155" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="156" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="141" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="156" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="157">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="9"/>
     <cellStyle name="Обычный 100" xfId="87"/>
     <cellStyle name="Обычный 101" xfId="101"/>
     <cellStyle name="Обычный 102" xfId="103"/>
     <cellStyle name="Обычный 103" xfId="105"/>
     <cellStyle name="Обычный 104" xfId="95"/>
     <cellStyle name="Обычный 105" xfId="97"/>
     <cellStyle name="Обычный 106" xfId="99"/>
     <cellStyle name="Обычный 107" xfId="89"/>
     <cellStyle name="Обычный 108" xfId="91"/>
     <cellStyle name="Обычный 109" xfId="93"/>
     <cellStyle name="Обычный 11" xfId="10"/>
     <cellStyle name="Обычный 110" xfId="107"/>
     <cellStyle name="Обычный 111" xfId="109"/>
     <cellStyle name="Обычный 112" xfId="111"/>
     <cellStyle name="Обычный 113" xfId="112"/>
     <cellStyle name="Обычный 114" xfId="113"/>
     <cellStyle name="Обычный 115" xfId="114"/>
     <cellStyle name="Обычный 116" xfId="115"/>
     <cellStyle name="Обычный 117" xfId="116"/>
     <cellStyle name="Обычный 118" xfId="117"/>
@@ -1663,284 +1667,284 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>26</xdr:col>
-      <xdr:colOff>28574</xdr:colOff>
+      <xdr:colOff>295274</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1552574" cy="790575"/>
+          <a:ext cx="1819274" cy="790575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>26</xdr:col>
-      <xdr:colOff>123824</xdr:colOff>
+      <xdr:colOff>390524</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Рисунок 4" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="9525"/>
-          <a:ext cx="1609724" cy="847725"/>
+          <a:ext cx="1876424" cy="847725"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>95250</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>161925</xdr:rowOff>
+      <xdr:colOff>400049</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1657350" cy="733425"/>
+          <a:ext cx="1933574" cy="771525"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>1</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>26</xdr:col>
-      <xdr:colOff>19049</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>171451</xdr:rowOff>
+      <xdr:colOff>504824</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="1"/>
-          <a:ext cx="1628774" cy="742950"/>
+          <a:ext cx="2028824" cy="809624"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>24</xdr:col>
-      <xdr:colOff>180974</xdr:colOff>
+      <xdr:colOff>342899</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>161925</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1571624" cy="733425"/>
+          <a:ext cx="1781174" cy="733425"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -2217,351 +2221,355 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AY34"/>
+  <dimension ref="A1:AZ34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A49" activeCellId="4" sqref="A1:W1 N3:W3 A5:W5 A27:W27 A49:W49"/>
-      <selection pane="bottomLeft" activeCell="AN35" sqref="AN35"/>
+      <selection pane="bottomLeft" activeCell="AX39" sqref="AX39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.28515625" customWidth="1"/>
     <col min="2" max="12" width="0" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="9.140625" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="7.85546875" hidden="1" customWidth="1"/>
     <col min="15" max="16" width="7.42578125" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="7" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="7.42578125" hidden="1" customWidth="1"/>
     <col min="19" max="20" width="7.5703125" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="7.140625" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="8" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="6.5703125" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="7.85546875" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="8" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="6.5703125" customWidth="1"/>
     <col min="27" max="27" width="8.42578125" customWidth="1"/>
     <col min="28" max="28" width="6.140625" customWidth="1"/>
     <col min="29" max="29" width="8.42578125" customWidth="1"/>
     <col min="30" max="30" width="5.42578125" customWidth="1"/>
     <col min="31" max="31" width="5.7109375" customWidth="1"/>
     <col min="32" max="32" width="6" customWidth="1"/>
     <col min="33" max="33" width="6.140625" customWidth="1"/>
     <col min="34" max="34" width="8.28515625" customWidth="1"/>
     <col min="35" max="35" width="7.28515625" customWidth="1"/>
     <col min="36" max="36" width="6.7109375" customWidth="1"/>
     <col min="37" max="37" width="8" customWidth="1"/>
     <col min="38" max="38" width="6.85546875" customWidth="1"/>
     <col min="39" max="39" width="8" customWidth="1"/>
     <col min="40" max="40" width="5.85546875" customWidth="1"/>
     <col min="41" max="41" width="6.5703125" customWidth="1"/>
     <col min="42" max="42" width="6" customWidth="1"/>
     <col min="43" max="43" width="5.7109375" customWidth="1"/>
     <col min="44" max="44" width="6" customWidth="1"/>
     <col min="45" max="45" width="6.42578125" customWidth="1"/>
     <col min="46" max="46" width="8" customWidth="1"/>
     <col min="47" max="48" width="7" customWidth="1"/>
     <col min="49" max="49" width="7.5703125" customWidth="1"/>
     <col min="50" max="50" width="6.85546875" customWidth="1"/>
     <col min="51" max="51" width="7.5703125" customWidth="1"/>
+    <col min="52" max="52" width="6.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" hidden="1">
+    <row r="1" spans="1:52" hidden="1">
       <c r="A1" s="1"/>
       <c r="AA1" s="2"/>
     </row>
-    <row r="2" spans="1:51" s="4" customFormat="1">
-      <c r="A2" s="282"/>
+    <row r="2" spans="1:52" s="4" customFormat="1">
+      <c r="A2" s="273"/>
       <c r="B2" s="271"/>
       <c r="C2" s="271"/>
       <c r="D2" s="271"/>
       <c r="E2" s="271"/>
       <c r="F2" s="271"/>
       <c r="G2" s="271"/>
       <c r="H2" s="271"/>
       <c r="I2" s="271"/>
       <c r="J2" s="271"/>
       <c r="K2" s="271"/>
       <c r="L2" s="271"/>
       <c r="M2" s="271"/>
       <c r="N2" s="271"/>
       <c r="O2" s="271"/>
       <c r="AA2" s="2"/>
     </row>
-    <row r="3" spans="1:51" s="4" customFormat="1">
+    <row r="3" spans="1:52" s="4" customFormat="1">
       <c r="A3" s="271"/>
       <c r="B3" s="271"/>
       <c r="C3" s="271"/>
       <c r="D3" s="271"/>
       <c r="E3" s="271"/>
       <c r="F3" s="271"/>
       <c r="G3" s="271"/>
       <c r="H3" s="271"/>
       <c r="I3" s="271"/>
       <c r="J3" s="271"/>
       <c r="K3" s="271"/>
       <c r="L3" s="271"/>
       <c r="M3" s="271"/>
       <c r="N3" s="271"/>
       <c r="O3" s="271"/>
       <c r="AA3" s="2"/>
     </row>
-    <row r="4" spans="1:51" s="4" customFormat="1">
+    <row r="4" spans="1:52" s="4" customFormat="1">
       <c r="A4" s="271"/>
       <c r="B4" s="271"/>
       <c r="C4" s="271"/>
       <c r="D4" s="271"/>
       <c r="E4" s="271"/>
       <c r="F4" s="271"/>
       <c r="G4" s="271"/>
       <c r="H4" s="271"/>
       <c r="I4" s="271"/>
       <c r="J4" s="271"/>
       <c r="K4" s="271"/>
       <c r="L4" s="271"/>
       <c r="M4" s="271"/>
       <c r="N4" s="271"/>
       <c r="O4" s="271"/>
       <c r="AA4" s="2"/>
     </row>
-    <row r="5" spans="1:51" s="4" customFormat="1">
+    <row r="5" spans="1:52" s="4" customFormat="1">
       <c r="A5" s="271"/>
       <c r="B5" s="271"/>
       <c r="C5" s="271"/>
       <c r="D5" s="271"/>
       <c r="E5" s="271"/>
       <c r="F5" s="271"/>
       <c r="G5" s="271"/>
       <c r="H5" s="271"/>
       <c r="I5" s="271"/>
       <c r="J5" s="271"/>
       <c r="K5" s="271"/>
       <c r="L5" s="271"/>
       <c r="M5" s="271"/>
       <c r="N5" s="271"/>
       <c r="O5" s="271"/>
       <c r="AA5" s="2"/>
     </row>
-    <row r="6" spans="1:51">
-      <c r="A6" s="270" t="s">
+    <row r="6" spans="1:52">
+      <c r="A6" s="291" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="270"/>
-[...25 lines deleted...]
-      <c r="AB6" s="270"/>
+      <c r="B6" s="291"/>
+      <c r="C6" s="291"/>
+      <c r="D6" s="291"/>
+      <c r="E6" s="291"/>
+      <c r="F6" s="291"/>
+      <c r="G6" s="291"/>
+      <c r="H6" s="291"/>
+      <c r="I6" s="291"/>
+      <c r="J6" s="291"/>
+      <c r="K6" s="291"/>
+      <c r="L6" s="291"/>
+      <c r="M6" s="291"/>
+      <c r="N6" s="291"/>
+      <c r="O6" s="291"/>
+      <c r="P6" s="291"/>
+      <c r="Q6" s="291"/>
+      <c r="R6" s="291"/>
+      <c r="S6" s="291"/>
+      <c r="T6" s="291"/>
+      <c r="U6" s="291"/>
+      <c r="V6" s="291"/>
+      <c r="W6" s="291"/>
+      <c r="X6" s="291"/>
+      <c r="Y6" s="291"/>
+      <c r="Z6" s="291"/>
+      <c r="AA6" s="291"/>
+      <c r="AB6" s="291"/>
       <c r="AC6" s="271"/>
       <c r="AD6" s="271"/>
       <c r="AE6" s="271"/>
       <c r="AF6" s="271"/>
       <c r="AG6" s="271"/>
       <c r="AH6" s="271"/>
       <c r="AI6" s="271"/>
       <c r="AJ6" s="271"/>
       <c r="AK6" s="271"/>
       <c r="AL6" s="271"/>
       <c r="AM6" s="271"/>
       <c r="AN6" s="271"/>
       <c r="AO6" s="271"/>
       <c r="AP6" s="271"/>
       <c r="AQ6" s="271"/>
       <c r="AR6" s="271"/>
       <c r="AS6" s="271"/>
       <c r="AT6" s="271"/>
       <c r="AU6" s="271"/>
       <c r="AV6" s="271"/>
       <c r="AW6" s="271"/>
       <c r="AX6" s="271"/>
       <c r="AY6" s="271"/>
+      <c r="AZ6" s="271"/>
     </row>
-    <row r="7" spans="1:51">
-      <c r="A7" s="267" t="s">
+    <row r="7" spans="1:52">
+      <c r="A7" s="288" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="268"/>
-[...48 lines deleted...]
-      <c r="AY7" s="269"/>
+      <c r="B7" s="289"/>
+      <c r="C7" s="289"/>
+      <c r="D7" s="289"/>
+      <c r="E7" s="289"/>
+      <c r="F7" s="289"/>
+      <c r="G7" s="289"/>
+      <c r="H7" s="289"/>
+      <c r="I7" s="289"/>
+      <c r="J7" s="289"/>
+      <c r="K7" s="289"/>
+      <c r="L7" s="289"/>
+      <c r="M7" s="289"/>
+      <c r="N7" s="289"/>
+      <c r="O7" s="289"/>
+      <c r="P7" s="289"/>
+      <c r="Q7" s="289"/>
+      <c r="R7" s="289"/>
+      <c r="S7" s="289"/>
+      <c r="T7" s="289"/>
+      <c r="U7" s="289"/>
+      <c r="V7" s="289"/>
+      <c r="W7" s="289"/>
+      <c r="X7" s="289"/>
+      <c r="Y7" s="289"/>
+      <c r="Z7" s="289"/>
+      <c r="AA7" s="289"/>
+      <c r="AB7" s="289"/>
+      <c r="AC7" s="290"/>
+      <c r="AD7" s="290"/>
+      <c r="AE7" s="290"/>
+      <c r="AF7" s="290"/>
+      <c r="AG7" s="290"/>
+      <c r="AH7" s="290"/>
+      <c r="AI7" s="290"/>
+      <c r="AJ7" s="290"/>
+      <c r="AK7" s="290"/>
+      <c r="AL7" s="290"/>
+      <c r="AM7" s="290"/>
+      <c r="AN7" s="290"/>
+      <c r="AO7" s="290"/>
+      <c r="AP7" s="290"/>
+      <c r="AQ7" s="290"/>
+      <c r="AR7" s="290"/>
+      <c r="AS7" s="290"/>
+      <c r="AT7" s="290"/>
+      <c r="AU7" s="290"/>
+      <c r="AV7" s="290"/>
+      <c r="AW7" s="290"/>
+      <c r="AX7" s="290"/>
+      <c r="AY7" s="290"/>
+      <c r="AZ7" s="290"/>
     </row>
-    <row r="8" spans="1:51">
-[...1 lines deleted...]
-      <c r="B8" s="285">
+    <row r="8" spans="1:52">
+      <c r="A8" s="274"/>
+      <c r="B8" s="276">
         <v>2021</v>
       </c>
-      <c r="C8" s="286"/>
-[...10 lines deleted...]
-      <c r="N8" s="285">
+      <c r="C8" s="277"/>
+      <c r="D8" s="277"/>
+      <c r="E8" s="277"/>
+      <c r="F8" s="277"/>
+      <c r="G8" s="277"/>
+      <c r="H8" s="277"/>
+      <c r="I8" s="277"/>
+      <c r="J8" s="277"/>
+      <c r="K8" s="277"/>
+      <c r="L8" s="277"/>
+      <c r="M8" s="277"/>
+      <c r="N8" s="276">
         <v>2023</v>
       </c>
-      <c r="O8" s="286"/>
-[...10 lines deleted...]
-      <c r="Z8" s="287">
+      <c r="O8" s="277"/>
+      <c r="P8" s="277"/>
+      <c r="Q8" s="277"/>
+      <c r="R8" s="277"/>
+      <c r="S8" s="277"/>
+      <c r="T8" s="277"/>
+      <c r="U8" s="277"/>
+      <c r="V8" s="277"/>
+      <c r="W8" s="277"/>
+      <c r="X8" s="277"/>
+      <c r="Y8" s="277"/>
+      <c r="Z8" s="278">
         <v>2024</v>
       </c>
-      <c r="AA8" s="288"/>
-[...10 lines deleted...]
-      <c r="AL8" s="265">
+      <c r="AA8" s="279"/>
+      <c r="AB8" s="279"/>
+      <c r="AC8" s="280"/>
+      <c r="AD8" s="280"/>
+      <c r="AE8" s="280"/>
+      <c r="AF8" s="280"/>
+      <c r="AG8" s="280"/>
+      <c r="AH8" s="280"/>
+      <c r="AI8" s="280"/>
+      <c r="AJ8" s="280"/>
+      <c r="AK8" s="280"/>
+      <c r="AL8" s="281">
         <v>2025</v>
       </c>
-      <c r="AM8" s="272"/>
-[...10 lines deleted...]
-      <c r="AX8" s="265">
+      <c r="AM8" s="282"/>
+      <c r="AN8" s="282"/>
+      <c r="AO8" s="283"/>
+      <c r="AP8" s="283"/>
+      <c r="AQ8" s="283"/>
+      <c r="AR8" s="283"/>
+      <c r="AS8" s="283"/>
+      <c r="AT8" s="283"/>
+      <c r="AU8" s="283"/>
+      <c r="AV8" s="283"/>
+      <c r="AW8" s="284"/>
+      <c r="AX8" s="281">
         <v>2026</v>
       </c>
-      <c r="AY8" s="266"/>
+      <c r="AY8" s="282"/>
+      <c r="AZ8" s="283"/>
     </row>
-    <row r="9" spans="1:51">
-      <c r="A9" s="284"/>
+    <row r="9" spans="1:52">
+      <c r="A9" s="275"/>
       <c r="B9" s="11" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="12" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="12" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="12" t="s">
         <v>14</v>
       </c>
       <c r="H9" s="12" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="136" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="136" t="s">
@@ -2668,107 +2676,110 @@
       </c>
       <c r="AR9" s="35" t="s">
         <v>15</v>
       </c>
       <c r="AS9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AT9" s="172" t="s">
         <v>17</v>
       </c>
       <c r="AU9" s="137" t="s">
         <v>18</v>
       </c>
       <c r="AV9" s="137" t="s">
         <v>19</v>
       </c>
       <c r="AW9" s="137" t="s">
         <v>20</v>
       </c>
       <c r="AX9" s="36" t="s">
         <v>9</v>
       </c>
       <c r="AY9" s="32" t="s">
         <v>10</v>
       </c>
+      <c r="AZ9" s="266" t="s">
+        <v>11</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="204" customFormat="1">
-      <c r="A10" s="275" t="s">
+    <row r="10" spans="1:52" s="204" customFormat="1">
+      <c r="A10" s="285" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="275"/>
-[...48 lines deleted...]
-      <c r="AY10" s="277"/>
+      <c r="B10" s="285"/>
+      <c r="C10" s="285"/>
+      <c r="D10" s="285"/>
+      <c r="E10" s="285"/>
+      <c r="F10" s="285"/>
+      <c r="G10" s="285"/>
+      <c r="H10" s="285"/>
+      <c r="I10" s="285"/>
+      <c r="J10" s="285"/>
+      <c r="K10" s="285"/>
+      <c r="L10" s="285"/>
+      <c r="M10" s="285"/>
+      <c r="N10" s="285"/>
+      <c r="O10" s="285"/>
+      <c r="P10" s="285"/>
+      <c r="Q10" s="285"/>
+      <c r="R10" s="285"/>
+      <c r="S10" s="285"/>
+      <c r="T10" s="285"/>
+      <c r="U10" s="285"/>
+      <c r="V10" s="285"/>
+      <c r="W10" s="285"/>
+      <c r="X10" s="285"/>
+      <c r="Y10" s="285"/>
+      <c r="Z10" s="285"/>
+      <c r="AA10" s="285"/>
+      <c r="AB10" s="285"/>
+      <c r="AC10" s="286"/>
+      <c r="AD10" s="286"/>
+      <c r="AE10" s="286"/>
+      <c r="AF10" s="286"/>
+      <c r="AG10" s="286"/>
+      <c r="AH10" s="286"/>
+      <c r="AI10" s="286"/>
+      <c r="AJ10" s="286"/>
+      <c r="AK10" s="286"/>
+      <c r="AL10" s="286"/>
+      <c r="AM10" s="286"/>
+      <c r="AN10" s="286"/>
+      <c r="AO10" s="286"/>
+      <c r="AP10" s="286"/>
+      <c r="AQ10" s="286"/>
+      <c r="AR10" s="286"/>
+      <c r="AS10" s="286"/>
+      <c r="AT10" s="286"/>
+      <c r="AU10" s="287"/>
+      <c r="AV10" s="287"/>
+      <c r="AW10" s="287"/>
+      <c r="AX10" s="287"/>
+      <c r="AY10" s="287"/>
     </row>
-    <row r="11" spans="1:51" s="204" customFormat="1" ht="11.25">
+    <row r="11" spans="1:52" s="204" customFormat="1" ht="11.25">
       <c r="A11" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="17">
         <v>291</v>
       </c>
       <c r="C11" s="17">
         <v>264</v>
       </c>
       <c r="D11" s="17">
         <v>320</v>
       </c>
       <c r="E11" s="17">
         <v>393</v>
       </c>
       <c r="F11" s="17">
         <v>358</v>
       </c>
       <c r="G11" s="17">
         <v>381</v>
       </c>
       <c r="H11" s="21">
         <v>554</v>
       </c>
       <c r="I11" s="17">
@@ -2878,52 +2889,55 @@
       </c>
       <c r="AR11" s="173">
         <v>354</v>
       </c>
       <c r="AS11" s="202">
         <v>283</v>
       </c>
       <c r="AT11" s="203">
         <v>298</v>
       </c>
       <c r="AU11" s="6">
         <v>320</v>
       </c>
       <c r="AV11" s="204">
         <v>290</v>
       </c>
       <c r="AW11" s="51">
         <v>348</v>
       </c>
       <c r="AX11" s="6">
         <v>242</v>
       </c>
       <c r="AY11" s="6">
         <v>276</v>
       </c>
+      <c r="AZ11" s="6">
+        <v>303</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="204" customFormat="1" ht="11.25">
+    <row r="12" spans="1:52" s="204" customFormat="1" ht="11.25">
       <c r="A12" s="204" t="s">
         <v>39</v>
       </c>
       <c r="N12" s="22">
         <v>169</v>
       </c>
       <c r="O12" s="22">
         <v>126</v>
       </c>
       <c r="P12" s="22">
         <v>152</v>
       </c>
       <c r="Q12" s="22">
         <v>137</v>
       </c>
       <c r="R12" s="22">
         <v>166</v>
       </c>
       <c r="S12" s="51">
         <v>155</v>
       </c>
       <c r="T12" s="51">
         <v>156</v>
       </c>
       <c r="U12" s="51">
@@ -2997,52 +3011,55 @@
       </c>
       <c r="AR12" s="173">
         <v>191</v>
       </c>
       <c r="AS12" s="202">
         <v>142</v>
       </c>
       <c r="AT12" s="203">
         <v>150</v>
       </c>
       <c r="AU12" s="6">
         <v>168</v>
       </c>
       <c r="AV12" s="204">
         <v>163</v>
       </c>
       <c r="AW12" s="51">
         <v>198</v>
       </c>
       <c r="AX12" s="6">
         <v>140</v>
       </c>
       <c r="AY12" s="6">
         <v>149</v>
       </c>
+      <c r="AZ12" s="6">
+        <v>159</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="204" customFormat="1" ht="11.25">
+    <row r="13" spans="1:52" s="204" customFormat="1" ht="11.25">
       <c r="A13" s="204" t="s">
         <v>40</v>
       </c>
       <c r="N13" s="22">
         <v>52</v>
       </c>
       <c r="O13" s="22">
         <v>25</v>
       </c>
       <c r="P13" s="22">
         <v>36</v>
       </c>
       <c r="Q13" s="22">
         <v>23</v>
       </c>
       <c r="R13" s="22">
         <v>36</v>
       </c>
       <c r="S13" s="51">
         <v>45</v>
       </c>
       <c r="T13" s="51">
         <v>37</v>
       </c>
       <c r="U13" s="51">
@@ -3116,52 +3133,55 @@
       </c>
       <c r="AR13" s="173">
         <v>40</v>
       </c>
       <c r="AS13" s="202">
         <v>31</v>
       </c>
       <c r="AT13" s="203">
         <v>38</v>
       </c>
       <c r="AU13" s="6">
         <v>41</v>
       </c>
       <c r="AV13" s="204">
         <v>40</v>
       </c>
       <c r="AW13" s="51">
         <v>27</v>
       </c>
       <c r="AX13" s="6">
         <v>25</v>
       </c>
       <c r="AY13" s="6">
         <v>33</v>
       </c>
+      <c r="AZ13" s="6">
+        <v>32</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="204" customFormat="1" ht="11.25">
+    <row r="14" spans="1:52" s="204" customFormat="1" ht="11.25">
       <c r="A14" s="204" t="s">
         <v>3</v>
       </c>
       <c r="N14" s="22">
         <v>25</v>
       </c>
       <c r="O14" s="22">
         <v>15</v>
       </c>
       <c r="P14" s="22">
         <v>18</v>
       </c>
       <c r="Q14" s="22">
         <v>21</v>
       </c>
       <c r="R14" s="22">
         <v>20</v>
       </c>
       <c r="S14" s="51">
         <v>15</v>
       </c>
       <c r="T14" s="51">
         <v>19</v>
       </c>
       <c r="U14" s="51">
@@ -3235,52 +3255,55 @@
       </c>
       <c r="AR14" s="173">
         <v>18</v>
       </c>
       <c r="AS14" s="202">
         <v>12</v>
       </c>
       <c r="AT14" s="203">
         <v>23</v>
       </c>
       <c r="AU14" s="6">
         <v>22</v>
       </c>
       <c r="AV14" s="204">
         <v>13</v>
       </c>
       <c r="AW14" s="51">
         <v>16</v>
       </c>
       <c r="AX14" s="6">
         <v>12</v>
       </c>
       <c r="AY14" s="6">
         <v>20</v>
       </c>
+      <c r="AZ14" s="6">
+        <v>22</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="204" customFormat="1" ht="11.25">
+    <row r="15" spans="1:52" s="204" customFormat="1" ht="11.25">
       <c r="A15" s="204" t="s">
         <v>4</v>
       </c>
       <c r="N15" s="22">
         <v>10</v>
       </c>
       <c r="O15" s="22">
         <v>8</v>
       </c>
       <c r="P15" s="22">
         <v>12</v>
       </c>
       <c r="Q15" s="22">
         <v>7</v>
       </c>
       <c r="R15" s="22">
         <v>11</v>
       </c>
       <c r="S15" s="51">
         <v>12</v>
       </c>
       <c r="T15" s="51">
         <v>7</v>
       </c>
       <c r="U15" s="51">
@@ -3354,52 +3377,55 @@
       </c>
       <c r="AR15" s="173">
         <v>24</v>
       </c>
       <c r="AS15" s="202">
         <v>9</v>
       </c>
       <c r="AT15" s="203">
         <v>14</v>
       </c>
       <c r="AU15" s="6">
         <v>14</v>
       </c>
       <c r="AV15" s="204">
         <v>7</v>
       </c>
       <c r="AW15" s="51">
         <v>15</v>
       </c>
       <c r="AX15" s="6">
         <v>12</v>
       </c>
       <c r="AY15" s="6">
         <v>14</v>
       </c>
+      <c r="AZ15" s="6">
+        <v>8</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="204" customFormat="1" ht="11.25">
+    <row r="16" spans="1:52" s="204" customFormat="1" ht="11.25">
       <c r="A16" s="204" t="s">
         <v>41</v>
       </c>
       <c r="N16" s="22">
         <v>35</v>
       </c>
       <c r="O16" s="22">
         <v>24</v>
       </c>
       <c r="P16" s="22">
         <v>32</v>
       </c>
       <c r="Q16" s="22">
         <v>27</v>
       </c>
       <c r="R16" s="22">
         <v>35</v>
       </c>
       <c r="S16" s="51">
         <v>23</v>
       </c>
       <c r="T16" s="51">
         <v>26</v>
       </c>
       <c r="U16" s="51">
@@ -3473,52 +3499,55 @@
       </c>
       <c r="AR16" s="173">
         <v>31</v>
       </c>
       <c r="AS16" s="202">
         <v>40</v>
       </c>
       <c r="AT16" s="203">
         <v>40</v>
       </c>
       <c r="AU16" s="6">
         <v>35</v>
       </c>
       <c r="AV16" s="204">
         <v>28</v>
       </c>
       <c r="AW16" s="51">
         <v>42</v>
       </c>
       <c r="AX16" s="6">
         <v>19</v>
       </c>
       <c r="AY16" s="6">
         <v>23</v>
       </c>
+      <c r="AZ16" s="6">
+        <v>38</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="204" customFormat="1" ht="11.25">
+    <row r="17" spans="1:52" s="204" customFormat="1" ht="11.25">
       <c r="A17" s="204" t="s">
         <v>42</v>
       </c>
       <c r="N17" s="22">
         <v>15</v>
       </c>
       <c r="O17" s="22">
         <v>14</v>
       </c>
       <c r="P17" s="22">
         <v>24</v>
       </c>
       <c r="Q17" s="22">
         <v>5</v>
       </c>
       <c r="R17" s="22">
         <v>15</v>
       </c>
       <c r="S17" s="51">
         <v>20</v>
       </c>
       <c r="T17" s="51">
         <v>18</v>
       </c>
       <c r="U17" s="51">
@@ -3592,52 +3621,55 @@
       </c>
       <c r="AR17" s="173">
         <v>16</v>
       </c>
       <c r="AS17" s="202">
         <v>15</v>
       </c>
       <c r="AT17" s="203">
         <v>13</v>
       </c>
       <c r="AU17" s="6">
         <v>19</v>
       </c>
       <c r="AV17" s="204">
         <v>17</v>
       </c>
       <c r="AW17" s="51">
         <v>15</v>
       </c>
       <c r="AX17" s="6">
         <v>19</v>
       </c>
       <c r="AY17" s="6">
         <v>10</v>
       </c>
+      <c r="AZ17" s="6">
+        <v>14</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="204" customFormat="1" ht="11.25">
+    <row r="18" spans="1:52" s="204" customFormat="1" ht="11.25">
       <c r="A18" s="204" t="s">
         <v>43</v>
       </c>
       <c r="N18" s="22">
         <v>16</v>
       </c>
       <c r="O18" s="22">
         <v>8</v>
       </c>
       <c r="P18" s="22">
         <v>8</v>
       </c>
       <c r="Q18" s="22">
         <v>10</v>
       </c>
       <c r="R18" s="22">
         <v>17</v>
       </c>
       <c r="S18" s="51">
         <v>8</v>
       </c>
       <c r="T18" s="51">
         <v>14</v>
       </c>
       <c r="U18" s="51">
@@ -3711,52 +3743,55 @@
       </c>
       <c r="AR18" s="173">
         <v>19</v>
       </c>
       <c r="AS18" s="202">
         <v>12</v>
       </c>
       <c r="AT18" s="203">
         <v>10</v>
       </c>
       <c r="AU18" s="6">
         <v>10</v>
       </c>
       <c r="AV18" s="204">
         <v>10</v>
       </c>
       <c r="AW18" s="51">
         <v>14</v>
       </c>
       <c r="AX18" s="6">
         <v>4</v>
       </c>
       <c r="AY18" s="6">
         <v>13</v>
       </c>
+      <c r="AZ18" s="6">
+        <v>20</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="204" customFormat="1" ht="11.25">
+    <row r="19" spans="1:52" s="204" customFormat="1" ht="11.25">
       <c r="A19" s="204" t="s">
         <v>5</v>
       </c>
       <c r="N19" s="22">
         <v>19</v>
       </c>
       <c r="O19" s="22">
         <v>11</v>
       </c>
       <c r="P19" s="22">
         <v>8</v>
       </c>
       <c r="Q19" s="22">
         <v>11</v>
       </c>
       <c r="R19" s="22">
         <v>12</v>
       </c>
       <c r="S19" s="51">
         <v>12</v>
       </c>
       <c r="T19" s="51">
         <v>10</v>
       </c>
       <c r="U19" s="51">
@@ -3830,107 +3865,110 @@
       </c>
       <c r="AR19" s="173">
         <v>15</v>
       </c>
       <c r="AS19" s="202">
         <v>22</v>
       </c>
       <c r="AT19" s="203">
         <v>10</v>
       </c>
       <c r="AU19" s="6">
         <v>11</v>
       </c>
       <c r="AV19" s="204">
         <v>12</v>
       </c>
       <c r="AW19" s="51">
         <v>21</v>
       </c>
       <c r="AX19" s="6">
         <v>11</v>
       </c>
       <c r="AY19" s="6">
         <v>14</v>
       </c>
+      <c r="AZ19" s="6">
+        <v>10</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="204" customFormat="1">
-      <c r="A20" s="278" t="s">
+    <row r="20" spans="1:52" s="204" customFormat="1">
+      <c r="A20" s="268" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="278"/>
-[...43 lines deleted...]
-      <c r="AT20" s="280"/>
+      <c r="B20" s="268"/>
+      <c r="C20" s="268"/>
+      <c r="D20" s="268"/>
+      <c r="E20" s="268"/>
+      <c r="F20" s="268"/>
+      <c r="G20" s="268"/>
+      <c r="H20" s="268"/>
+      <c r="I20" s="268"/>
+      <c r="J20" s="268"/>
+      <c r="K20" s="268"/>
+      <c r="L20" s="268"/>
+      <c r="M20" s="268"/>
+      <c r="N20" s="268"/>
+      <c r="O20" s="268"/>
+      <c r="P20" s="268"/>
+      <c r="Q20" s="268"/>
+      <c r="R20" s="268"/>
+      <c r="S20" s="268"/>
+      <c r="T20" s="268"/>
+      <c r="U20" s="268"/>
+      <c r="V20" s="268"/>
+      <c r="W20" s="268"/>
+      <c r="X20" s="268"/>
+      <c r="Y20" s="268"/>
+      <c r="Z20" s="268"/>
+      <c r="AA20" s="268"/>
+      <c r="AB20" s="268"/>
+      <c r="AC20" s="269"/>
+      <c r="AD20" s="269"/>
+      <c r="AE20" s="269"/>
+      <c r="AF20" s="269"/>
+      <c r="AG20" s="269"/>
+      <c r="AH20" s="269"/>
+      <c r="AI20" s="269"/>
+      <c r="AJ20" s="269"/>
+      <c r="AK20" s="269"/>
+      <c r="AL20" s="269"/>
+      <c r="AM20" s="269"/>
+      <c r="AN20" s="269"/>
+      <c r="AO20" s="269"/>
+      <c r="AP20" s="269"/>
+      <c r="AQ20" s="269"/>
+      <c r="AR20" s="270"/>
+      <c r="AS20" s="270"/>
+      <c r="AT20" s="270"/>
       <c r="AU20" s="271"/>
       <c r="AV20" s="271"/>
       <c r="AW20" s="271"/>
       <c r="AX20" s="271"/>
       <c r="AY20" s="271"/>
     </row>
-    <row r="21" spans="1:51" s="204" customFormat="1" ht="11.25">
+    <row r="21" spans="1:52" s="204" customFormat="1" ht="11.25">
       <c r="A21" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="17">
         <v>160</v>
       </c>
       <c r="C21" s="17">
         <v>133</v>
       </c>
       <c r="D21" s="17">
         <v>171</v>
       </c>
       <c r="E21" s="17">
         <v>200</v>
       </c>
       <c r="F21" s="17">
         <v>195</v>
       </c>
       <c r="G21" s="17">
         <v>214</v>
       </c>
       <c r="H21" s="21">
         <v>294</v>
       </c>
       <c r="I21" s="17">
@@ -4040,52 +4078,55 @@
       </c>
       <c r="AR21" s="174">
         <v>177</v>
       </c>
       <c r="AS21" s="209">
         <v>128</v>
       </c>
       <c r="AT21" s="210">
         <v>152</v>
       </c>
       <c r="AU21" s="6">
         <v>162</v>
       </c>
       <c r="AV21" s="204">
         <v>157</v>
       </c>
       <c r="AW21" s="51">
         <v>183</v>
       </c>
       <c r="AX21" s="6">
         <v>131</v>
       </c>
       <c r="AY21" s="6">
         <v>155</v>
       </c>
+      <c r="AZ21" s="6">
+        <v>154</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="204" customFormat="1" ht="11.25">
+    <row r="22" spans="1:52" s="204" customFormat="1" ht="11.25">
       <c r="A22" s="204" t="s">
         <v>39</v>
       </c>
       <c r="N22" s="22">
         <v>144</v>
       </c>
       <c r="O22" s="22">
         <v>104</v>
       </c>
       <c r="P22" s="22">
         <v>122</v>
       </c>
       <c r="Q22" s="22">
         <v>117</v>
       </c>
       <c r="R22" s="22">
         <v>138</v>
       </c>
       <c r="S22" s="51">
         <v>116</v>
       </c>
       <c r="T22" s="51">
         <v>127</v>
       </c>
       <c r="U22" s="51">
@@ -4159,52 +4200,55 @@
       </c>
       <c r="AR22" s="174">
         <v>151</v>
       </c>
       <c r="AS22" s="209">
         <v>108</v>
       </c>
       <c r="AT22" s="210">
         <v>118</v>
       </c>
       <c r="AU22" s="6">
         <v>132</v>
       </c>
       <c r="AV22" s="204">
         <v>133</v>
       </c>
       <c r="AW22" s="51">
         <v>164</v>
       </c>
       <c r="AX22" s="6">
         <v>113</v>
       </c>
       <c r="AY22" s="6">
         <v>130</v>
       </c>
+      <c r="AZ22" s="6">
+        <v>135</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="204" customFormat="1" ht="11.25">
+    <row r="23" spans="1:52" s="204" customFormat="1" ht="11.25">
       <c r="A23" s="204" t="s">
         <v>40</v>
       </c>
       <c r="N23" s="22">
         <v>39</v>
       </c>
       <c r="O23" s="22">
         <v>21</v>
       </c>
       <c r="P23" s="22">
         <v>27</v>
       </c>
       <c r="Q23" s="22">
         <v>17</v>
       </c>
       <c r="R23" s="22">
         <v>28</v>
       </c>
       <c r="S23" s="51">
         <v>29</v>
       </c>
       <c r="T23" s="51">
         <v>30</v>
       </c>
       <c r="U23" s="51">
@@ -4278,107 +4322,110 @@
       </c>
       <c r="AR23" s="174">
         <v>26</v>
       </c>
       <c r="AS23" s="209">
         <v>20</v>
       </c>
       <c r="AT23" s="210">
         <v>34</v>
       </c>
       <c r="AU23" s="6">
         <v>30</v>
       </c>
       <c r="AV23" s="204">
         <v>24</v>
       </c>
       <c r="AW23" s="51">
         <v>19</v>
       </c>
       <c r="AX23" s="6">
         <v>18</v>
       </c>
       <c r="AY23" s="6">
         <v>25</v>
       </c>
+      <c r="AZ23" s="6">
+        <v>19</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="204" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A24" s="281" t="s">
+    <row r="24" spans="1:52" s="204" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A24" s="272" t="s">
         <v>23</v>
       </c>
-      <c r="B24" s="281"/>
-[...43 lines deleted...]
-      <c r="AT24" s="280"/>
+      <c r="B24" s="272"/>
+      <c r="C24" s="272"/>
+      <c r="D24" s="272"/>
+      <c r="E24" s="272"/>
+      <c r="F24" s="272"/>
+      <c r="G24" s="272"/>
+      <c r="H24" s="272"/>
+      <c r="I24" s="272"/>
+      <c r="J24" s="272"/>
+      <c r="K24" s="272"/>
+      <c r="L24" s="272"/>
+      <c r="M24" s="272"/>
+      <c r="N24" s="272"/>
+      <c r="O24" s="272"/>
+      <c r="P24" s="272"/>
+      <c r="Q24" s="272"/>
+      <c r="R24" s="272"/>
+      <c r="S24" s="272"/>
+      <c r="T24" s="272"/>
+      <c r="U24" s="272"/>
+      <c r="V24" s="272"/>
+      <c r="W24" s="272"/>
+      <c r="X24" s="272"/>
+      <c r="Y24" s="272"/>
+      <c r="Z24" s="272"/>
+      <c r="AA24" s="272"/>
+      <c r="AB24" s="272"/>
+      <c r="AC24" s="269"/>
+      <c r="AD24" s="269"/>
+      <c r="AE24" s="269"/>
+      <c r="AF24" s="269"/>
+      <c r="AG24" s="269"/>
+      <c r="AH24" s="269"/>
+      <c r="AI24" s="269"/>
+      <c r="AJ24" s="269"/>
+      <c r="AK24" s="269"/>
+      <c r="AL24" s="269"/>
+      <c r="AM24" s="269"/>
+      <c r="AN24" s="269"/>
+      <c r="AO24" s="269"/>
+      <c r="AP24" s="269"/>
+      <c r="AQ24" s="269"/>
+      <c r="AR24" s="270"/>
+      <c r="AS24" s="270"/>
+      <c r="AT24" s="270"/>
       <c r="AU24" s="271"/>
       <c r="AV24" s="271"/>
       <c r="AW24" s="271"/>
       <c r="AX24" s="271"/>
       <c r="AY24" s="271"/>
     </row>
-    <row r="25" spans="1:51" s="204" customFormat="1" ht="11.25">
+    <row r="25" spans="1:52" s="204" customFormat="1" ht="11.25">
       <c r="A25" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="17">
         <v>131</v>
       </c>
       <c r="C25" s="17">
         <v>131</v>
       </c>
       <c r="D25" s="17">
         <v>149</v>
       </c>
       <c r="E25" s="17">
         <v>193</v>
       </c>
       <c r="F25" s="17">
         <v>163</v>
       </c>
       <c r="G25" s="17">
         <v>167</v>
       </c>
       <c r="H25" s="21">
         <v>260</v>
       </c>
       <c r="I25" s="17">
@@ -4488,52 +4535,55 @@
       </c>
       <c r="AR25" s="175">
         <v>177</v>
       </c>
       <c r="AS25" s="213">
         <v>155</v>
       </c>
       <c r="AT25" s="214">
         <v>146</v>
       </c>
       <c r="AU25" s="6">
         <v>158</v>
       </c>
       <c r="AV25" s="204">
         <v>133</v>
       </c>
       <c r="AW25" s="51">
         <v>165</v>
       </c>
       <c r="AX25" s="6">
         <v>111</v>
       </c>
       <c r="AY25" s="6">
         <v>121</v>
       </c>
+      <c r="AZ25" s="6">
+        <v>149</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="204" customFormat="1" ht="11.25">
+    <row r="26" spans="1:52" s="204" customFormat="1" ht="11.25">
       <c r="A26" s="204" t="s">
         <v>39</v>
       </c>
       <c r="N26" s="22">
         <v>25</v>
       </c>
       <c r="O26" s="22">
         <v>22</v>
       </c>
       <c r="P26" s="22">
         <v>30</v>
       </c>
       <c r="Q26" s="22">
         <v>20</v>
       </c>
       <c r="R26" s="22">
         <v>28</v>
       </c>
       <c r="S26" s="51">
         <v>39</v>
       </c>
       <c r="T26" s="51">
         <v>29</v>
       </c>
       <c r="U26" s="51">
@@ -4607,52 +4657,55 @@
       </c>
       <c r="AR26" s="175">
         <v>40</v>
       </c>
       <c r="AS26" s="213">
         <v>34</v>
       </c>
       <c r="AT26" s="214">
         <v>32</v>
       </c>
       <c r="AU26" s="6">
         <v>36</v>
       </c>
       <c r="AV26" s="204">
         <v>30</v>
       </c>
       <c r="AW26" s="51">
         <v>34</v>
       </c>
       <c r="AX26" s="6">
         <v>27</v>
       </c>
       <c r="AY26" s="6">
         <v>19</v>
       </c>
+      <c r="AZ26" s="6">
+        <v>24</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="204" customFormat="1" ht="11.25">
+    <row r="27" spans="1:52" s="204" customFormat="1" ht="11.25">
       <c r="A27" s="204" t="s">
         <v>40</v>
       </c>
       <c r="N27" s="22">
         <v>13</v>
       </c>
       <c r="O27" s="22">
         <v>4</v>
       </c>
       <c r="P27" s="22">
         <v>9</v>
       </c>
       <c r="Q27" s="22">
         <v>6</v>
       </c>
       <c r="R27" s="22">
         <v>8</v>
       </c>
       <c r="S27" s="51">
         <v>16</v>
       </c>
       <c r="T27" s="51">
         <v>7</v>
       </c>
       <c r="U27" s="51">
@@ -4726,52 +4779,55 @@
       </c>
       <c r="AR27" s="175">
         <v>14</v>
       </c>
       <c r="AS27" s="213">
         <v>11</v>
       </c>
       <c r="AT27" s="214">
         <v>4</v>
       </c>
       <c r="AU27" s="6">
         <v>11</v>
       </c>
       <c r="AV27" s="204">
         <v>16</v>
       </c>
       <c r="AW27" s="51">
         <v>8</v>
       </c>
       <c r="AX27" s="6">
         <v>7</v>
       </c>
       <c r="AY27" s="6">
         <v>8</v>
       </c>
+      <c r="AZ27" s="6">
+        <v>13</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" s="204" customFormat="1" ht="11.25">
+    <row r="28" spans="1:52" s="204" customFormat="1" ht="11.25">
       <c r="A28" s="204" t="s">
         <v>3</v>
       </c>
       <c r="N28" s="22">
         <v>25</v>
       </c>
       <c r="O28" s="22">
         <v>15</v>
       </c>
       <c r="P28" s="22">
         <v>18</v>
       </c>
       <c r="Q28" s="22">
         <v>21</v>
       </c>
       <c r="R28" s="22">
         <v>20</v>
       </c>
       <c r="S28" s="51">
         <v>15</v>
       </c>
       <c r="T28" s="51">
         <v>19</v>
       </c>
       <c r="U28" s="51">
@@ -4845,52 +4901,55 @@
       </c>
       <c r="AR28" s="175">
         <v>18</v>
       </c>
       <c r="AS28" s="213">
         <v>12</v>
       </c>
       <c r="AT28" s="214">
         <v>23</v>
       </c>
       <c r="AU28" s="6">
         <v>22</v>
       </c>
       <c r="AV28" s="204">
         <v>13</v>
       </c>
       <c r="AW28" s="51">
         <v>16</v>
       </c>
       <c r="AX28" s="6">
         <v>12</v>
       </c>
       <c r="AY28" s="6">
         <v>20</v>
       </c>
+      <c r="AZ28" s="6">
+        <v>22</v>
+      </c>
     </row>
-    <row r="29" spans="1:51" s="204" customFormat="1" ht="11.25">
+    <row r="29" spans="1:52" s="204" customFormat="1" ht="11.25">
       <c r="A29" s="204" t="s">
         <v>4</v>
       </c>
       <c r="N29" s="22">
         <v>10</v>
       </c>
       <c r="O29" s="22">
         <v>8</v>
       </c>
       <c r="P29" s="22">
         <v>12</v>
       </c>
       <c r="Q29" s="22">
         <v>7</v>
       </c>
       <c r="R29" s="22">
         <v>11</v>
       </c>
       <c r="S29" s="51">
         <v>12</v>
       </c>
       <c r="T29" s="51">
         <v>7</v>
       </c>
       <c r="U29" s="51">
@@ -4964,52 +5023,55 @@
       </c>
       <c r="AR29" s="175">
         <v>24</v>
       </c>
       <c r="AS29" s="213">
         <v>9</v>
       </c>
       <c r="AT29" s="214">
         <v>14</v>
       </c>
       <c r="AU29" s="6">
         <v>14</v>
       </c>
       <c r="AV29" s="204">
         <v>7</v>
       </c>
       <c r="AW29" s="51">
         <v>15</v>
       </c>
       <c r="AX29" s="6">
         <v>12</v>
       </c>
       <c r="AY29" s="6">
         <v>14</v>
       </c>
+      <c r="AZ29" s="6">
+        <v>8</v>
+      </c>
     </row>
-    <row r="30" spans="1:51" s="204" customFormat="1" ht="11.25">
+    <row r="30" spans="1:52" s="204" customFormat="1" ht="11.25">
       <c r="A30" s="204" t="s">
         <v>41</v>
       </c>
       <c r="N30" s="22">
         <v>35</v>
       </c>
       <c r="O30" s="22">
         <v>24</v>
       </c>
       <c r="P30" s="22">
         <v>32</v>
       </c>
       <c r="Q30" s="22">
         <v>27</v>
       </c>
       <c r="R30" s="22">
         <v>35</v>
       </c>
       <c r="S30" s="51">
         <v>23</v>
       </c>
       <c r="T30" s="51">
         <v>26</v>
       </c>
       <c r="U30" s="51">
@@ -5083,52 +5145,55 @@
       </c>
       <c r="AR30" s="175">
         <v>31</v>
       </c>
       <c r="AS30" s="213">
         <v>40</v>
       </c>
       <c r="AT30" s="214">
         <v>40</v>
       </c>
       <c r="AU30" s="6">
         <v>35</v>
       </c>
       <c r="AV30" s="204">
         <v>28</v>
       </c>
       <c r="AW30" s="51">
         <v>42</v>
       </c>
       <c r="AX30" s="6">
         <v>19</v>
       </c>
       <c r="AY30" s="6">
         <v>23</v>
       </c>
+      <c r="AZ30" s="6">
+        <v>38</v>
+      </c>
     </row>
-    <row r="31" spans="1:51" s="204" customFormat="1" ht="11.25">
+    <row r="31" spans="1:52" s="204" customFormat="1" ht="11.25">
       <c r="A31" s="204" t="s">
         <v>42</v>
       </c>
       <c r="N31" s="22">
         <v>15</v>
       </c>
       <c r="O31" s="22">
         <v>14</v>
       </c>
       <c r="P31" s="22">
         <v>24</v>
       </c>
       <c r="Q31" s="22">
         <v>5</v>
       </c>
       <c r="R31" s="22">
         <v>15</v>
       </c>
       <c r="S31" s="51">
         <v>20</v>
       </c>
       <c r="T31" s="51">
         <v>18</v>
       </c>
       <c r="U31" s="51">
@@ -5202,52 +5267,55 @@
       </c>
       <c r="AR31" s="175">
         <v>16</v>
       </c>
       <c r="AS31" s="213">
         <v>15</v>
       </c>
       <c r="AT31" s="214">
         <v>13</v>
       </c>
       <c r="AU31" s="6">
         <v>19</v>
       </c>
       <c r="AV31" s="204">
         <v>17</v>
       </c>
       <c r="AW31" s="51">
         <v>15</v>
       </c>
       <c r="AX31" s="6">
         <v>19</v>
       </c>
       <c r="AY31" s="6">
         <v>10</v>
       </c>
+      <c r="AZ31" s="6">
+        <v>14</v>
+      </c>
     </row>
-    <row r="32" spans="1:51" s="204" customFormat="1" ht="11.25">
+    <row r="32" spans="1:52" s="204" customFormat="1" ht="11.25">
       <c r="A32" s="204" t="s">
         <v>43</v>
       </c>
       <c r="N32" s="22">
         <v>16</v>
       </c>
       <c r="O32" s="22">
         <v>8</v>
       </c>
       <c r="P32" s="22">
         <v>8</v>
       </c>
       <c r="Q32" s="22">
         <v>10</v>
       </c>
       <c r="R32" s="22">
         <v>17</v>
       </c>
       <c r="S32" s="51">
         <v>8</v>
       </c>
       <c r="T32" s="51">
         <v>14</v>
       </c>
       <c r="U32" s="51">
@@ -5321,52 +5389,55 @@
       </c>
       <c r="AR32" s="175">
         <v>19</v>
       </c>
       <c r="AS32" s="213">
         <v>12</v>
       </c>
       <c r="AT32" s="214">
         <v>10</v>
       </c>
       <c r="AU32" s="6">
         <v>10</v>
       </c>
       <c r="AV32" s="204">
         <v>10</v>
       </c>
       <c r="AW32" s="51">
         <v>14</v>
       </c>
       <c r="AX32" s="6">
         <v>4</v>
       </c>
       <c r="AY32" s="6">
         <v>13</v>
       </c>
+      <c r="AZ32" s="6">
+        <v>20</v>
+      </c>
     </row>
-    <row r="33" spans="1:51" s="204" customFormat="1" ht="11.25">
+    <row r="33" spans="1:52" s="204" customFormat="1" ht="11.25">
       <c r="A33" s="23" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="23"/>
       <c r="C33" s="23"/>
       <c r="D33" s="23"/>
       <c r="E33" s="23"/>
       <c r="F33" s="23"/>
       <c r="G33" s="23"/>
       <c r="H33" s="23"/>
       <c r="I33" s="23"/>
       <c r="J33" s="23"/>
       <c r="K33" s="23"/>
       <c r="L33" s="23"/>
       <c r="M33" s="23"/>
       <c r="N33" s="24">
         <v>19</v>
       </c>
       <c r="O33" s="24">
         <v>11</v>
       </c>
       <c r="P33" s="24">
         <v>8</v>
       </c>
       <c r="Q33" s="24">
@@ -5452,398 +5523,404 @@
       </c>
       <c r="AR33" s="176">
         <v>15</v>
       </c>
       <c r="AS33" s="215">
         <v>22</v>
       </c>
       <c r="AT33" s="216">
         <v>10</v>
       </c>
       <c r="AU33" s="7">
         <v>11</v>
       </c>
       <c r="AV33" s="23">
         <v>12</v>
       </c>
       <c r="AW33" s="7">
         <v>21</v>
       </c>
       <c r="AX33" s="7">
         <v>11</v>
       </c>
       <c r="AY33" s="7">
         <v>14</v>
       </c>
+      <c r="AZ33" s="7">
+        <v>10</v>
+      </c>
     </row>
-    <row r="34" spans="1:51" ht="14.25" customHeight="1">
+    <row r="34" spans="1:52" ht="14.25" customHeight="1">
       <c r="A34" s="27" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="15"/>
       <c r="C34" s="15"/>
       <c r="D34" s="15"/>
       <c r="E34" s="15"/>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15"/>
       <c r="I34" s="18"/>
       <c r="J34" s="15"/>
       <c r="K34" s="15"/>
       <c r="L34" s="15"/>
       <c r="M34" s="15"/>
       <c r="N34" s="15"/>
       <c r="O34" s="15"/>
       <c r="P34" s="26"/>
       <c r="Q34" s="15"/>
       <c r="R34" s="15"/>
       <c r="S34" s="15"/>
       <c r="T34" s="15"/>
       <c r="U34" s="15"/>
       <c r="V34" s="15"/>
       <c r="W34" s="15"/>
       <c r="X34" s="15"/>
       <c r="Y34" s="15"/>
       <c r="Z34" s="15"/>
       <c r="AA34" s="15"/>
       <c r="AB34" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A20:AY20"/>
     <mergeCell ref="A24:AY24"/>
     <mergeCell ref="A2:O5"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:Y8"/>
     <mergeCell ref="Z8:AK8"/>
-    <mergeCell ref="AX8:AY8"/>
-[...1 lines deleted...]
-    <mergeCell ref="A6:AY6"/>
     <mergeCell ref="AL8:AW8"/>
     <mergeCell ref="A10:AY10"/>
+    <mergeCell ref="AX8:AZ8"/>
+    <mergeCell ref="A7:AZ7"/>
+    <mergeCell ref="A6:AZ6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AY34"/>
+  <dimension ref="A1:AZ34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AB73" sqref="AB73"/>
-      <selection pane="bottomLeft" activeCell="BB19" sqref="BB19"/>
+      <selection pane="bottomLeft" activeCell="AZ11" sqref="AZ11:AZ33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.28515625" customWidth="1"/>
     <col min="2" max="12" width="0" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="9.140625" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="0.140625" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="7.42578125" hidden="1" customWidth="1"/>
     <col min="16" max="17" width="8" hidden="1" customWidth="1"/>
     <col min="18" max="19" width="8.28515625" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="7" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="7.5703125" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="7.5703125" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="7.7109375" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="5.7109375" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="6" customWidth="1"/>
-    <col min="27" max="27" width="9.28515625" customWidth="1"/>
+    <col min="27" max="27" width="8.5703125" customWidth="1"/>
     <col min="28" max="29" width="7.28515625" customWidth="1"/>
     <col min="30" max="30" width="6.7109375" customWidth="1"/>
-    <col min="31" max="31" width="7.42578125" customWidth="1"/>
+    <col min="31" max="31" width="6.5703125" customWidth="1"/>
     <col min="32" max="32" width="7" customWidth="1"/>
     <col min="33" max="33" width="6.5703125" customWidth="1"/>
     <col min="34" max="34" width="8.28515625" customWidth="1"/>
     <col min="35" max="35" width="7.85546875" customWidth="1"/>
     <col min="36" max="36" width="7.28515625" customWidth="1"/>
     <col min="37" max="37" width="7.5703125" customWidth="1"/>
     <col min="38" max="38" width="6.28515625" customWidth="1"/>
     <col min="39" max="39" width="7.85546875" customWidth="1"/>
     <col min="40" max="40" width="6.42578125" customWidth="1"/>
-    <col min="41" max="41" width="7.7109375" customWidth="1"/>
+    <col min="41" max="41" width="7.42578125" customWidth="1"/>
     <col min="42" max="43" width="6.7109375" customWidth="1"/>
     <col min="44" max="44" width="7.140625" customWidth="1"/>
-    <col min="45" max="45" width="7.85546875" customWidth="1"/>
+    <col min="45" max="45" width="7" customWidth="1"/>
     <col min="46" max="47" width="7.5703125" customWidth="1"/>
     <col min="48" max="48" width="7.42578125" customWidth="1"/>
     <col min="49" max="49" width="7.85546875" customWidth="1"/>
     <col min="50" max="50" width="6.28515625" customWidth="1"/>
     <col min="51" max="51" width="7.42578125" customWidth="1"/>
+    <col min="52" max="52" width="8" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" ht="0.75" customHeight="1"/>
-    <row r="2" spans="1:51" s="4" customFormat="1" ht="21.75" customHeight="1">
+    <row r="1" spans="1:52" ht="0.75" customHeight="1"/>
+    <row r="2" spans="1:52" s="4" customFormat="1" ht="21.75" customHeight="1">
       <c r="A2" s="271"/>
       <c r="B2" s="271"/>
       <c r="C2" s="271"/>
       <c r="D2" s="271"/>
       <c r="E2" s="271"/>
       <c r="F2" s="271"/>
       <c r="G2" s="271"/>
       <c r="H2" s="271"/>
       <c r="I2" s="271"/>
       <c r="J2" s="271"/>
       <c r="K2" s="271"/>
       <c r="L2" s="271"/>
       <c r="M2" s="271"/>
       <c r="N2" s="271"/>
       <c r="O2" s="271"/>
     </row>
-    <row r="3" spans="1:51" s="4" customFormat="1" ht="15.75" customHeight="1">
+    <row r="3" spans="1:52" s="4" customFormat="1" ht="15.75" customHeight="1">
       <c r="A3" s="271"/>
       <c r="B3" s="271"/>
       <c r="C3" s="271"/>
       <c r="D3" s="271"/>
       <c r="E3" s="271"/>
       <c r="F3" s="271"/>
       <c r="G3" s="271"/>
       <c r="H3" s="271"/>
       <c r="I3" s="271"/>
       <c r="J3" s="271"/>
       <c r="K3" s="271"/>
       <c r="L3" s="271"/>
       <c r="M3" s="271"/>
       <c r="N3" s="271"/>
       <c r="O3" s="271"/>
     </row>
-    <row r="4" spans="1:51" s="4" customFormat="1" ht="14.25" customHeight="1">
+    <row r="4" spans="1:52" s="4" customFormat="1" ht="14.25" customHeight="1">
       <c r="A4" s="271"/>
       <c r="B4" s="271"/>
       <c r="C4" s="271"/>
       <c r="D4" s="271"/>
       <c r="E4" s="271"/>
       <c r="F4" s="271"/>
       <c r="G4" s="271"/>
       <c r="H4" s="271"/>
       <c r="I4" s="271"/>
       <c r="J4" s="271"/>
       <c r="K4" s="271"/>
       <c r="L4" s="271"/>
       <c r="M4" s="271"/>
       <c r="N4" s="271"/>
       <c r="O4" s="271"/>
     </row>
-    <row r="5" spans="1:51" s="4" customFormat="1" ht="12.75" customHeight="1">
+    <row r="5" spans="1:52" s="4" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="271"/>
       <c r="B5" s="271"/>
       <c r="C5" s="271"/>
       <c r="D5" s="271"/>
       <c r="E5" s="271"/>
       <c r="F5" s="271"/>
       <c r="G5" s="271"/>
       <c r="H5" s="271"/>
       <c r="I5" s="271"/>
       <c r="J5" s="271"/>
       <c r="K5" s="271"/>
       <c r="L5" s="271"/>
       <c r="M5" s="271"/>
       <c r="N5" s="271"/>
       <c r="O5" s="271"/>
     </row>
-    <row r="6" spans="1:51" ht="16.5" customHeight="1">
-      <c r="A6" s="270" t="s">
+    <row r="6" spans="1:52" ht="16.5" customHeight="1">
+      <c r="A6" s="291" t="s">
         <v>25</v>
       </c>
-      <c r="B6" s="270"/>
-[...25 lines deleted...]
-      <c r="AB6" s="270"/>
+      <c r="B6" s="291"/>
+      <c r="C6" s="291"/>
+      <c r="D6" s="291"/>
+      <c r="E6" s="291"/>
+      <c r="F6" s="291"/>
+      <c r="G6" s="291"/>
+      <c r="H6" s="291"/>
+      <c r="I6" s="291"/>
+      <c r="J6" s="291"/>
+      <c r="K6" s="291"/>
+      <c r="L6" s="291"/>
+      <c r="M6" s="291"/>
+      <c r="N6" s="291"/>
+      <c r="O6" s="291"/>
+      <c r="P6" s="291"/>
+      <c r="Q6" s="291"/>
+      <c r="R6" s="291"/>
+      <c r="S6" s="291"/>
+      <c r="T6" s="291"/>
+      <c r="U6" s="291"/>
+      <c r="V6" s="291"/>
+      <c r="W6" s="291"/>
+      <c r="X6" s="291"/>
+      <c r="Y6" s="291"/>
+      <c r="Z6" s="291"/>
+      <c r="AA6" s="291"/>
+      <c r="AB6" s="291"/>
       <c r="AC6" s="271"/>
       <c r="AD6" s="271"/>
       <c r="AE6" s="271"/>
       <c r="AF6" s="271"/>
       <c r="AG6" s="271"/>
       <c r="AH6" s="271"/>
       <c r="AI6" s="271"/>
       <c r="AJ6" s="271"/>
       <c r="AK6" s="271"/>
       <c r="AL6" s="271"/>
       <c r="AM6" s="271"/>
       <c r="AN6" s="271"/>
       <c r="AO6" s="271"/>
       <c r="AP6" s="271"/>
       <c r="AQ6" s="271"/>
       <c r="AR6" s="271"/>
       <c r="AS6" s="271"/>
       <c r="AT6" s="271"/>
       <c r="AU6" s="271"/>
       <c r="AV6" s="271"/>
       <c r="AW6" s="271"/>
       <c r="AX6" s="271"/>
       <c r="AY6" s="271"/>
     </row>
-    <row r="7" spans="1:51">
+    <row r="7" spans="1:52">
       <c r="A7" s="28"/>
       <c r="B7" s="29"/>
       <c r="C7" s="29"/>
       <c r="D7" s="30"/>
       <c r="E7" s="29"/>
       <c r="F7" s="29"/>
       <c r="G7" s="29"/>
       <c r="H7" s="29"/>
       <c r="I7" s="29"/>
       <c r="J7" s="29"/>
       <c r="K7" s="29"/>
       <c r="L7" s="29"/>
       <c r="M7" s="30"/>
       <c r="N7" s="30"/>
       <c r="O7" s="30"/>
       <c r="P7" s="31"/>
       <c r="Q7" s="30"/>
       <c r="R7" s="31"/>
       <c r="S7" s="31"/>
       <c r="T7" s="31"/>
       <c r="U7" s="31"/>
       <c r="V7" s="31"/>
       <c r="W7" s="31"/>
       <c r="X7" s="30"/>
       <c r="Y7" s="29"/>
-      <c r="Z7" s="267" t="s">
+      <c r="Z7" s="288" t="s">
         <v>26</v>
       </c>
-      <c r="AA7" s="290"/>
-[...23 lines deleted...]
-      <c r="AY7" s="269"/>
+      <c r="AA7" s="294"/>
+      <c r="AB7" s="288"/>
+      <c r="AC7" s="290"/>
+      <c r="AD7" s="290"/>
+      <c r="AE7" s="290"/>
+      <c r="AF7" s="290"/>
+      <c r="AG7" s="290"/>
+      <c r="AH7" s="290"/>
+      <c r="AI7" s="290"/>
+      <c r="AJ7" s="290"/>
+      <c r="AK7" s="290"/>
+      <c r="AL7" s="290"/>
+      <c r="AM7" s="290"/>
+      <c r="AN7" s="290"/>
+      <c r="AO7" s="290"/>
+      <c r="AP7" s="290"/>
+      <c r="AQ7" s="290"/>
+      <c r="AR7" s="290"/>
+      <c r="AS7" s="290"/>
+      <c r="AT7" s="290"/>
+      <c r="AU7" s="290"/>
+      <c r="AV7" s="290"/>
+      <c r="AW7" s="290"/>
+      <c r="AX7" s="290"/>
+      <c r="AY7" s="290"/>
+      <c r="AZ7" s="290"/>
     </row>
-    <row r="8" spans="1:51">
-[...1 lines deleted...]
-      <c r="B8" s="285">
+    <row r="8" spans="1:52">
+      <c r="A8" s="274"/>
+      <c r="B8" s="276">
         <v>2021</v>
       </c>
-      <c r="C8" s="286"/>
-[...10 lines deleted...]
-      <c r="N8" s="285">
+      <c r="C8" s="277"/>
+      <c r="D8" s="277"/>
+      <c r="E8" s="277"/>
+      <c r="F8" s="277"/>
+      <c r="G8" s="277"/>
+      <c r="H8" s="277"/>
+      <c r="I8" s="277"/>
+      <c r="J8" s="277"/>
+      <c r="K8" s="277"/>
+      <c r="L8" s="277"/>
+      <c r="M8" s="277"/>
+      <c r="N8" s="276">
         <v>2023</v>
       </c>
-      <c r="O8" s="286"/>
-[...10 lines deleted...]
-      <c r="Z8" s="291">
+      <c r="O8" s="277"/>
+      <c r="P8" s="277"/>
+      <c r="Q8" s="277"/>
+      <c r="R8" s="277"/>
+      <c r="S8" s="277"/>
+      <c r="T8" s="277"/>
+      <c r="U8" s="277"/>
+      <c r="V8" s="277"/>
+      <c r="W8" s="277"/>
+      <c r="X8" s="277"/>
+      <c r="Y8" s="277"/>
+      <c r="Z8" s="292">
         <v>2024</v>
       </c>
-      <c r="AA8" s="292"/>
-[...10 lines deleted...]
-      <c r="AL8" s="265">
+      <c r="AA8" s="293"/>
+      <c r="AB8" s="293"/>
+      <c r="AC8" s="283"/>
+      <c r="AD8" s="283"/>
+      <c r="AE8" s="283"/>
+      <c r="AF8" s="283"/>
+      <c r="AG8" s="283"/>
+      <c r="AH8" s="283"/>
+      <c r="AI8" s="283"/>
+      <c r="AJ8" s="283"/>
+      <c r="AK8" s="284"/>
+      <c r="AL8" s="281">
         <v>2025</v>
       </c>
-      <c r="AM8" s="272"/>
-[...10 lines deleted...]
-      <c r="AX8" s="265">
+      <c r="AM8" s="282"/>
+      <c r="AN8" s="282"/>
+      <c r="AO8" s="283"/>
+      <c r="AP8" s="283"/>
+      <c r="AQ8" s="283"/>
+      <c r="AR8" s="283"/>
+      <c r="AS8" s="283"/>
+      <c r="AT8" s="283"/>
+      <c r="AU8" s="283"/>
+      <c r="AV8" s="283"/>
+      <c r="AW8" s="283"/>
+      <c r="AX8" s="281">
         <v>2026</v>
       </c>
-      <c r="AY8" s="272"/>
+      <c r="AY8" s="282"/>
+      <c r="AZ8" s="283"/>
     </row>
-    <row r="9" spans="1:51" ht="27.75" customHeight="1">
-      <c r="A9" s="284"/>
+    <row r="9" spans="1:52" ht="27.75" customHeight="1">
+      <c r="A9" s="275"/>
       <c r="B9" s="32" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="32" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="33" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="33" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="33" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="33" t="s">
         <v>31</v>
       </c>
       <c r="H9" s="33" t="s">
         <v>32</v>
       </c>
       <c r="I9" s="32" t="s">
         <v>33</v>
       </c>
       <c r="J9" s="32" t="s">
@@ -5950,102 +6027,105 @@
       </c>
       <c r="AR9" s="36" t="s">
         <v>32</v>
       </c>
       <c r="AS9" s="36" t="s">
         <v>33</v>
       </c>
       <c r="AT9" s="36" t="s">
         <v>34</v>
       </c>
       <c r="AU9" s="39" t="s">
         <v>35</v>
       </c>
       <c r="AV9" s="36" t="s">
         <v>36</v>
       </c>
       <c r="AW9" s="36" t="s">
         <v>37</v>
       </c>
       <c r="AX9" s="45" t="s">
         <v>9</v>
       </c>
       <c r="AY9" s="39" t="s">
         <v>27</v>
       </c>
+      <c r="AZ9" s="36" t="s">
+        <v>28</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="20" customFormat="1">
-      <c r="A10" s="275" t="s">
+    <row r="10" spans="1:52" s="20" customFormat="1">
+      <c r="A10" s="285" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="275"/>
-[...43 lines deleted...]
-      <c r="AT10" s="277"/>
+      <c r="B10" s="285"/>
+      <c r="C10" s="285"/>
+      <c r="D10" s="285"/>
+      <c r="E10" s="285"/>
+      <c r="F10" s="285"/>
+      <c r="G10" s="285"/>
+      <c r="H10" s="285"/>
+      <c r="I10" s="285"/>
+      <c r="J10" s="285"/>
+      <c r="K10" s="285"/>
+      <c r="L10" s="285"/>
+      <c r="M10" s="285"/>
+      <c r="N10" s="285"/>
+      <c r="O10" s="285"/>
+      <c r="P10" s="285"/>
+      <c r="Q10" s="285"/>
+      <c r="R10" s="285"/>
+      <c r="S10" s="285"/>
+      <c r="T10" s="285"/>
+      <c r="U10" s="285"/>
+      <c r="V10" s="285"/>
+      <c r="W10" s="285"/>
+      <c r="X10" s="285"/>
+      <c r="Y10" s="285"/>
+      <c r="Z10" s="285"/>
+      <c r="AA10" s="285"/>
+      <c r="AB10" s="285"/>
+      <c r="AC10" s="286"/>
+      <c r="AD10" s="286"/>
+      <c r="AE10" s="286"/>
+      <c r="AF10" s="286"/>
+      <c r="AG10" s="286"/>
+      <c r="AH10" s="286"/>
+      <c r="AI10" s="286"/>
+      <c r="AJ10" s="286"/>
+      <c r="AK10" s="286"/>
+      <c r="AL10" s="286"/>
+      <c r="AM10" s="286"/>
+      <c r="AN10" s="286"/>
+      <c r="AO10" s="286"/>
+      <c r="AP10" s="286"/>
+      <c r="AQ10" s="286"/>
+      <c r="AR10" s="287"/>
+      <c r="AS10" s="287"/>
+      <c r="AT10" s="287"/>
     </row>
-    <row r="11" spans="1:51" s="20" customFormat="1" ht="11.25">
+    <row r="11" spans="1:52" s="20" customFormat="1" ht="11.25">
       <c r="A11" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="40">
         <v>5.17</v>
       </c>
       <c r="C11" s="40">
         <v>5.18</v>
       </c>
       <c r="D11" s="41">
         <v>5.35</v>
       </c>
       <c r="E11" s="41">
         <v>5.82</v>
       </c>
       <c r="F11" s="41">
         <v>5.93</v>
       </c>
       <c r="G11" s="41">
         <v>6.1</v>
       </c>
       <c r="H11" s="42">
         <v>6.65</v>
       </c>
       <c r="I11" s="41">
@@ -6155,52 +6235,55 @@
       </c>
       <c r="AR11" s="193">
         <v>4.9000000000000004</v>
       </c>
       <c r="AS11" s="248">
         <v>4.87</v>
       </c>
       <c r="AT11" s="249">
         <v>4.8899999999999997</v>
       </c>
       <c r="AU11" s="43">
         <v>4.93</v>
       </c>
       <c r="AV11" s="8">
         <v>4.93</v>
       </c>
       <c r="AW11" s="8">
         <v>5</v>
       </c>
       <c r="AX11" s="43">
         <v>3.97</v>
       </c>
       <c r="AY11" s="8">
         <v>4.46</v>
       </c>
+      <c r="AZ11" s="8">
+        <v>4.63</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="20" customFormat="1" ht="11.25">
+    <row r="12" spans="1:52" s="20" customFormat="1" ht="11.25">
       <c r="A12" s="20" t="s">
         <v>39</v>
       </c>
       <c r="N12" s="8">
         <v>4.8899999999999997</v>
       </c>
       <c r="O12" s="8">
         <v>4.4800000000000004</v>
       </c>
       <c r="P12" s="8">
         <v>4.46</v>
       </c>
       <c r="Q12" s="8">
         <v>4.37</v>
       </c>
       <c r="R12" s="43">
         <v>4.41</v>
       </c>
       <c r="S12" s="8">
         <v>4.45</v>
       </c>
       <c r="T12" s="8">
         <v>4.45</v>
       </c>
       <c r="U12" s="8">
@@ -6274,52 +6357,55 @@
       </c>
       <c r="AR12" s="193">
         <v>4.4800000000000004</v>
       </c>
       <c r="AS12" s="248">
         <v>4.41</v>
       </c>
       <c r="AT12" s="249">
         <v>4.3899999999999997</v>
       </c>
       <c r="AU12" s="43">
         <v>4.42</v>
       </c>
       <c r="AV12" s="8">
         <v>4.4400000000000004</v>
       </c>
       <c r="AW12" s="8">
         <v>4.53</v>
       </c>
       <c r="AX12" s="43">
         <v>3.8</v>
       </c>
       <c r="AY12" s="8">
         <v>4.12</v>
       </c>
+      <c r="AZ12" s="8">
+        <v>4.18</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="20" customFormat="1" ht="11.25">
+    <row r="13" spans="1:52" s="20" customFormat="1" ht="11.25">
       <c r="A13" s="20" t="s">
         <v>40</v>
       </c>
       <c r="N13" s="8">
         <v>7.04</v>
       </c>
       <c r="O13" s="8">
         <v>5.47</v>
       </c>
       <c r="P13" s="8">
         <v>5.26</v>
       </c>
       <c r="Q13" s="8">
         <v>4.75</v>
       </c>
       <c r="R13" s="43">
         <v>4.8899999999999997</v>
       </c>
       <c r="S13" s="8">
         <v>5.13</v>
       </c>
       <c r="T13" s="8">
         <v>5.13</v>
       </c>
       <c r="U13" s="8">
@@ -6393,52 +6479,55 @@
       </c>
       <c r="AR13" s="193">
         <v>4.91</v>
       </c>
       <c r="AS13" s="248">
         <v>4.8499999999999996</v>
       </c>
       <c r="AT13" s="249">
         <v>4.92</v>
       </c>
       <c r="AU13" s="43">
         <v>5</v>
       </c>
       <c r="AV13" s="8">
         <v>5.07</v>
       </c>
       <c r="AW13" s="8">
         <v>4.95</v>
       </c>
       <c r="AX13" s="43">
         <v>3.51</v>
       </c>
       <c r="AY13" s="8">
         <v>4.28</v>
       </c>
+      <c r="AZ13" s="8">
+        <v>4.3499999999999996</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="20" customFormat="1" ht="11.25">
+    <row r="14" spans="1:52" s="20" customFormat="1" ht="11.25">
       <c r="A14" s="20" t="s">
         <v>3</v>
       </c>
       <c r="N14" s="8">
         <v>8.98</v>
       </c>
       <c r="O14" s="8">
         <v>7.52</v>
       </c>
       <c r="P14" s="8">
         <v>7.14</v>
       </c>
       <c r="Q14" s="8">
         <v>7.29</v>
       </c>
       <c r="R14" s="43">
         <v>7.41</v>
       </c>
       <c r="S14" s="8">
         <v>7.12</v>
       </c>
       <c r="T14" s="8">
         <v>7.09</v>
       </c>
       <c r="U14" s="8">
@@ -6512,52 +6601,55 @@
       </c>
       <c r="AR14" s="193">
         <v>5.77</v>
       </c>
       <c r="AS14" s="248">
         <v>5.59</v>
       </c>
       <c r="AT14" s="249">
         <v>5.92</v>
       </c>
       <c r="AU14" s="43">
         <v>6.13</v>
       </c>
       <c r="AV14" s="8">
         <v>6.02</v>
       </c>
       <c r="AW14" s="8">
         <v>6</v>
       </c>
       <c r="AX14" s="43">
         <v>4.4000000000000004</v>
       </c>
       <c r="AY14" s="8">
         <v>6.14</v>
       </c>
+      <c r="AZ14" s="8">
+        <v>6.79</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="20" customFormat="1" ht="11.25">
+    <row r="15" spans="1:52" s="20" customFormat="1" ht="11.25">
       <c r="A15" s="20" t="s">
         <v>4</v>
       </c>
       <c r="N15" s="8">
         <v>4.42</v>
       </c>
       <c r="O15" s="8">
         <v>4.18</v>
       </c>
       <c r="P15" s="8">
         <v>4.57</v>
       </c>
       <c r="Q15" s="8">
         <v>4.2300000000000004</v>
       </c>
       <c r="R15" s="43">
         <v>4.54</v>
       </c>
       <c r="S15" s="8">
         <v>4.7</v>
       </c>
       <c r="T15" s="8">
         <v>4.49</v>
       </c>
       <c r="U15" s="8">
@@ -6631,52 +6723,55 @@
       </c>
       <c r="AR15" s="193">
         <v>4.7699999999999996</v>
       </c>
       <c r="AS15" s="248">
         <v>4.68</v>
       </c>
       <c r="AT15" s="249">
         <v>4.8899999999999997</v>
       </c>
       <c r="AU15" s="43">
         <v>5.04</v>
       </c>
       <c r="AV15" s="8">
         <v>4.88</v>
       </c>
       <c r="AW15" s="8">
         <v>5.04</v>
       </c>
       <c r="AX15" s="43">
         <v>5.54</v>
       </c>
       <c r="AY15" s="8">
         <v>6.26</v>
       </c>
+      <c r="AZ15" s="8">
+        <v>5.35</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="20" customFormat="1" ht="11.25">
+    <row r="16" spans="1:52" s="20" customFormat="1" ht="11.25">
       <c r="A16" s="20" t="s">
         <v>41</v>
       </c>
       <c r="N16" s="8">
         <v>7.35</v>
       </c>
       <c r="O16" s="8">
         <v>6.49</v>
       </c>
       <c r="P16" s="8">
         <v>6.55</v>
       </c>
       <c r="Q16" s="8">
         <v>6.37</v>
       </c>
       <c r="R16" s="43">
         <v>6.57</v>
       </c>
       <c r="S16" s="8">
         <v>6.31</v>
       </c>
       <c r="T16" s="8">
         <v>6.2</v>
       </c>
       <c r="U16" s="8">
@@ -6750,52 +6845,55 @@
       </c>
       <c r="AR16" s="193">
         <v>6.63</v>
       </c>
       <c r="AS16" s="248">
         <v>6.88</v>
       </c>
       <c r="AT16" s="249">
         <v>7.09</v>
       </c>
       <c r="AU16" s="43">
         <v>7.13</v>
       </c>
       <c r="AV16" s="8">
         <v>7.04</v>
       </c>
       <c r="AW16" s="8">
         <v>7.21</v>
       </c>
       <c r="AX16" s="43">
         <v>4.1100000000000003</v>
       </c>
       <c r="AY16" s="8">
         <v>4.7699999999999996</v>
       </c>
+      <c r="AZ16" s="8">
+        <v>5.95</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="20" customFormat="1" ht="11.25">
+    <row r="17" spans="1:52" s="20" customFormat="1" ht="11.25">
       <c r="A17" s="20" t="s">
         <v>42</v>
       </c>
       <c r="N17" s="8">
         <v>5.73</v>
       </c>
       <c r="O17" s="8">
         <v>5.81</v>
       </c>
       <c r="P17" s="8">
         <v>6.96</v>
       </c>
       <c r="Q17" s="8">
         <v>5.71</v>
       </c>
       <c r="R17" s="43">
         <v>5.72</v>
       </c>
       <c r="S17" s="8">
         <v>6.09</v>
       </c>
       <c r="T17" s="8">
         <v>6.21</v>
       </c>
       <c r="U17" s="8">
@@ -6869,52 +6967,55 @@
       </c>
       <c r="AR17" s="193">
         <v>5.9</v>
       </c>
       <c r="AS17" s="248">
         <v>5.89</v>
       </c>
       <c r="AT17" s="249">
         <v>5.82</v>
       </c>
       <c r="AU17" s="43">
         <v>5.97</v>
       </c>
       <c r="AV17" s="8">
         <v>6.05</v>
       </c>
       <c r="AW17" s="8">
         <v>6.02</v>
       </c>
       <c r="AX17" s="43">
         <v>7.39</v>
       </c>
       <c r="AY17" s="8">
         <v>5.91</v>
       </c>
+      <c r="AZ17" s="8">
+        <v>5.74</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="20" customFormat="1" ht="11.25">
+    <row r="18" spans="1:52" s="20" customFormat="1" ht="11.25">
       <c r="A18" s="20" t="s">
         <v>43</v>
       </c>
       <c r="N18" s="8">
         <v>6.33</v>
       </c>
       <c r="O18" s="8">
         <v>4.9800000000000004</v>
       </c>
       <c r="P18" s="8">
         <v>4.3499999999999996</v>
       </c>
       <c r="Q18" s="8">
         <v>4.28</v>
       </c>
       <c r="R18" s="43">
         <v>4.95</v>
       </c>
       <c r="S18" s="8">
         <v>4.68</v>
       </c>
       <c r="T18" s="8">
         <v>4.82</v>
       </c>
       <c r="U18" s="8">
@@ -6988,52 +7089,55 @@
       </c>
       <c r="AR18" s="193">
         <v>5</v>
       </c>
       <c r="AS18" s="248">
         <v>4.9800000000000004</v>
       </c>
       <c r="AT18" s="249">
         <v>4.8899999999999997</v>
       </c>
       <c r="AU18" s="43">
         <v>4.8</v>
       </c>
       <c r="AV18" s="8">
         <v>4.74</v>
       </c>
       <c r="AW18" s="8">
         <v>4.8099999999999996</v>
       </c>
       <c r="AX18" s="43">
         <v>1.6</v>
       </c>
       <c r="AY18" s="8">
         <v>3.61</v>
       </c>
+      <c r="AZ18" s="8">
+        <v>5.16</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="20" customFormat="1" ht="11.25">
+    <row r="19" spans="1:52" s="20" customFormat="1" ht="11.25">
       <c r="A19" s="20" t="s">
         <v>5</v>
       </c>
       <c r="N19" s="8">
         <v>7.65</v>
       </c>
       <c r="O19" s="8">
         <v>6.34</v>
       </c>
       <c r="P19" s="8">
         <v>5.27</v>
       </c>
       <c r="Q19" s="8">
         <v>5.09</v>
       </c>
       <c r="R19" s="43">
         <v>5.04</v>
       </c>
       <c r="S19" s="8">
         <v>5.04</v>
       </c>
       <c r="T19" s="8">
         <v>4.9000000000000004</v>
       </c>
       <c r="U19" s="8">
@@ -7107,102 +7211,105 @@
       </c>
       <c r="AR19" s="193">
         <v>5.65</v>
       </c>
       <c r="AS19" s="248">
         <v>6.08</v>
       </c>
       <c r="AT19" s="249">
         <v>5.88</v>
       </c>
       <c r="AU19" s="43">
         <v>5.74</v>
       </c>
       <c r="AV19" s="8">
         <v>5.68</v>
       </c>
       <c r="AW19" s="8">
         <v>5.94</v>
       </c>
       <c r="AX19" s="43">
         <v>4.59</v>
       </c>
       <c r="AY19" s="8">
         <v>5.46</v>
       </c>
+      <c r="AZ19" s="8">
+        <v>5.0199999999999996</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="20" customFormat="1">
-      <c r="A20" s="278" t="s">
+    <row r="20" spans="1:52" s="20" customFormat="1">
+      <c r="A20" s="268" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="278"/>
-[...40 lines deleted...]
-      <c r="AQ20" s="280"/>
+      <c r="B20" s="268"/>
+      <c r="C20" s="268"/>
+      <c r="D20" s="268"/>
+      <c r="E20" s="268"/>
+      <c r="F20" s="268"/>
+      <c r="G20" s="268"/>
+      <c r="H20" s="268"/>
+      <c r="I20" s="268"/>
+      <c r="J20" s="268"/>
+      <c r="K20" s="268"/>
+      <c r="L20" s="268"/>
+      <c r="M20" s="268"/>
+      <c r="N20" s="268"/>
+      <c r="O20" s="268"/>
+      <c r="P20" s="268"/>
+      <c r="Q20" s="268"/>
+      <c r="R20" s="268"/>
+      <c r="S20" s="268"/>
+      <c r="T20" s="268"/>
+      <c r="U20" s="268"/>
+      <c r="V20" s="268"/>
+      <c r="W20" s="268"/>
+      <c r="X20" s="268"/>
+      <c r="Y20" s="268"/>
+      <c r="Z20" s="268"/>
+      <c r="AA20" s="268"/>
+      <c r="AB20" s="268"/>
+      <c r="AC20" s="270"/>
+      <c r="AD20" s="270"/>
+      <c r="AE20" s="270"/>
+      <c r="AF20" s="270"/>
+      <c r="AG20" s="270"/>
+      <c r="AH20" s="270"/>
+      <c r="AI20" s="270"/>
+      <c r="AJ20" s="270"/>
+      <c r="AK20" s="270"/>
+      <c r="AL20" s="270"/>
+      <c r="AM20" s="270"/>
+      <c r="AN20" s="270"/>
+      <c r="AO20" s="270"/>
+      <c r="AP20" s="270"/>
+      <c r="AQ20" s="270"/>
       <c r="AR20" s="271"/>
       <c r="AS20" s="271"/>
       <c r="AT20" s="271"/>
     </row>
-    <row r="21" spans="1:51" s="20" customFormat="1" ht="11.25">
+    <row r="21" spans="1:52" s="20" customFormat="1" ht="11.25">
       <c r="A21" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="40">
         <v>5.23</v>
       </c>
       <c r="C21" s="40">
         <v>5.03</v>
       </c>
       <c r="D21" s="41">
         <v>5.22</v>
       </c>
       <c r="E21" s="41">
         <v>5.6</v>
       </c>
       <c r="F21" s="41">
         <v>5.76</v>
       </c>
       <c r="G21" s="41">
         <v>6</v>
       </c>
       <c r="H21" s="42">
         <v>6.52</v>
       </c>
       <c r="I21" s="41">
@@ -7312,52 +7419,55 @@
       </c>
       <c r="AR21" s="194">
         <v>4.68</v>
       </c>
       <c r="AS21" s="250">
         <v>4.57</v>
       </c>
       <c r="AT21" s="251">
         <v>4.59</v>
       </c>
       <c r="AU21" s="43">
         <v>4.62</v>
       </c>
       <c r="AV21" s="8">
         <v>4.6399999999999997</v>
       </c>
       <c r="AW21" s="8">
         <v>4.71</v>
       </c>
       <c r="AX21" s="43">
         <v>3.93</v>
       </c>
       <c r="AY21" s="8">
         <v>4.5</v>
       </c>
+      <c r="AZ21" s="8">
+        <v>4.53</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="20" customFormat="1" ht="11.25">
+    <row r="22" spans="1:52" s="20" customFormat="1" ht="11.25">
       <c r="A22" s="20" t="s">
         <v>39</v>
       </c>
       <c r="N22" s="8">
         <v>5.31</v>
       </c>
       <c r="O22" s="8">
         <v>4.8</v>
       </c>
       <c r="P22" s="8">
         <v>4.7</v>
       </c>
       <c r="Q22" s="8">
         <v>4.6399999999999997</v>
       </c>
       <c r="R22" s="43">
         <v>4.6399999999999997</v>
       </c>
       <c r="S22" s="8">
         <v>4.5999999999999996</v>
       </c>
       <c r="T22" s="8">
         <v>4.59</v>
       </c>
       <c r="U22" s="8">
@@ -7431,52 +7541,55 @@
       </c>
       <c r="AR22" s="194">
         <v>4.72</v>
       </c>
       <c r="AS22" s="250">
         <v>4.6100000000000003</v>
       </c>
       <c r="AT22" s="251">
         <v>4.59</v>
       </c>
       <c r="AU22" s="43">
         <v>4.6100000000000003</v>
       </c>
       <c r="AV22" s="8">
         <v>4.63</v>
       </c>
       <c r="AW22" s="8">
         <v>4.74</v>
       </c>
       <c r="AX22" s="43">
         <v>4.05</v>
       </c>
       <c r="AY22" s="8">
         <v>4.57</v>
       </c>
+      <c r="AZ22" s="8">
+        <v>4.66</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="20" customFormat="1" ht="11.25">
+    <row r="23" spans="1:52" s="20" customFormat="1" ht="11.25">
       <c r="A23" s="20" t="s">
         <v>40</v>
       </c>
       <c r="N23" s="8">
         <v>6.92</v>
       </c>
       <c r="O23" s="8">
         <v>5.58</v>
       </c>
       <c r="P23" s="8">
         <v>5.3</v>
       </c>
       <c r="Q23" s="8">
         <v>4.75</v>
       </c>
       <c r="R23" s="43">
         <v>4.9400000000000004</v>
       </c>
       <c r="S23" s="8">
         <v>5.01</v>
       </c>
       <c r="T23" s="8">
         <v>5.07</v>
       </c>
       <c r="U23" s="8">
@@ -7550,102 +7663,105 @@
       </c>
       <c r="AR23" s="194">
         <v>4.4800000000000004</v>
       </c>
       <c r="AS23" s="250">
         <v>4.37</v>
       </c>
       <c r="AT23" s="251">
         <v>4.5999999999999996</v>
       </c>
       <c r="AU23" s="43">
         <v>4.6900000000000004</v>
       </c>
       <c r="AV23" s="8">
         <v>4.67</v>
       </c>
       <c r="AW23" s="8">
         <v>4.57</v>
       </c>
       <c r="AX23" s="43">
         <v>3.3</v>
       </c>
       <c r="AY23" s="8">
         <v>4.1399999999999997</v>
       </c>
+      <c r="AZ23" s="8">
+        <v>3.9</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="20" customFormat="1">
-      <c r="A24" s="281" t="s">
+    <row r="24" spans="1:52" s="20" customFormat="1">
+      <c r="A24" s="272" t="s">
         <v>23</v>
       </c>
-      <c r="B24" s="281"/>
-[...40 lines deleted...]
-      <c r="AQ24" s="280"/>
+      <c r="B24" s="272"/>
+      <c r="C24" s="272"/>
+      <c r="D24" s="272"/>
+      <c r="E24" s="272"/>
+      <c r="F24" s="272"/>
+      <c r="G24" s="272"/>
+      <c r="H24" s="272"/>
+      <c r="I24" s="272"/>
+      <c r="J24" s="272"/>
+      <c r="K24" s="272"/>
+      <c r="L24" s="272"/>
+      <c r="M24" s="272"/>
+      <c r="N24" s="272"/>
+      <c r="O24" s="272"/>
+      <c r="P24" s="272"/>
+      <c r="Q24" s="272"/>
+      <c r="R24" s="272"/>
+      <c r="S24" s="272"/>
+      <c r="T24" s="272"/>
+      <c r="U24" s="272"/>
+      <c r="V24" s="272"/>
+      <c r="W24" s="272"/>
+      <c r="X24" s="272"/>
+      <c r="Y24" s="272"/>
+      <c r="Z24" s="272"/>
+      <c r="AA24" s="272"/>
+      <c r="AB24" s="272"/>
+      <c r="AC24" s="270"/>
+      <c r="AD24" s="270"/>
+      <c r="AE24" s="270"/>
+      <c r="AF24" s="270"/>
+      <c r="AG24" s="270"/>
+      <c r="AH24" s="270"/>
+      <c r="AI24" s="270"/>
+      <c r="AJ24" s="270"/>
+      <c r="AK24" s="270"/>
+      <c r="AL24" s="270"/>
+      <c r="AM24" s="270"/>
+      <c r="AN24" s="270"/>
+      <c r="AO24" s="270"/>
+      <c r="AP24" s="270"/>
+      <c r="AQ24" s="270"/>
       <c r="AR24" s="271"/>
       <c r="AS24" s="271"/>
       <c r="AT24" s="271"/>
     </row>
-    <row r="25" spans="1:51" s="20" customFormat="1" ht="11.25">
+    <row r="25" spans="1:52" s="20" customFormat="1" ht="11.25">
       <c r="A25" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="44">
         <v>5.0999999999999996</v>
       </c>
       <c r="C25" s="44">
         <v>5.35</v>
       </c>
       <c r="D25" s="41">
         <v>5.51</v>
       </c>
       <c r="E25" s="41">
         <v>6.07</v>
       </c>
       <c r="F25" s="41">
         <v>6.13</v>
       </c>
       <c r="G25" s="41">
         <v>6.23</v>
       </c>
       <c r="H25" s="44">
         <v>6.8</v>
       </c>
       <c r="I25" s="41">
@@ -7755,52 +7871,55 @@
       </c>
       <c r="AR25" s="195">
         <v>5.16</v>
       </c>
       <c r="AS25" s="252">
         <v>5.23</v>
       </c>
       <c r="AT25" s="253">
         <v>5.26</v>
       </c>
       <c r="AU25" s="43">
         <v>5.32</v>
       </c>
       <c r="AV25" s="8">
         <v>5.29</v>
       </c>
       <c r="AW25" s="8">
         <v>5.35</v>
       </c>
       <c r="AX25" s="43">
         <v>4.0199999999999996</v>
       </c>
       <c r="AY25" s="8">
         <v>4.42</v>
       </c>
+      <c r="AZ25" s="8">
+        <v>4.75</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="20" customFormat="1" ht="11.25">
+    <row r="26" spans="1:52" s="20" customFormat="1" ht="11.25">
       <c r="A26" s="20" t="s">
         <v>39</v>
       </c>
       <c r="N26" s="43">
         <v>3.35</v>
       </c>
       <c r="O26" s="43">
         <v>3.32</v>
       </c>
       <c r="P26" s="43">
         <v>3.58</v>
       </c>
       <c r="Q26" s="8">
         <v>3.39</v>
       </c>
       <c r="R26" s="43">
         <v>3.59</v>
       </c>
       <c r="S26" s="8">
         <v>3.9</v>
       </c>
       <c r="T26" s="8">
         <v>3.93</v>
       </c>
       <c r="U26" s="8">
@@ -7874,52 +7993,55 @@
       </c>
       <c r="AR26" s="195">
         <v>3.69</v>
       </c>
       <c r="AS26" s="252">
         <v>3.74</v>
       </c>
       <c r="AT26" s="253">
         <v>3.76</v>
       </c>
       <c r="AU26" s="43">
         <v>3.81</v>
       </c>
       <c r="AV26" s="8">
         <v>3.79</v>
       </c>
       <c r="AW26" s="8">
         <v>3.82</v>
       </c>
       <c r="AX26" s="43">
         <v>3.02</v>
       </c>
       <c r="AY26" s="8">
         <v>2.71</v>
       </c>
+      <c r="AZ26" s="8">
+        <v>2.7</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="20" customFormat="1" ht="11.25">
+    <row r="27" spans="1:52" s="20" customFormat="1" ht="11.25">
       <c r="A27" s="20" t="s">
         <v>40</v>
       </c>
       <c r="N27" s="43">
         <v>7.45</v>
       </c>
       <c r="O27" s="43">
         <v>5.1100000000000003</v>
       </c>
       <c r="P27" s="43">
         <v>5.12</v>
       </c>
       <c r="Q27" s="8">
         <v>4.74</v>
       </c>
       <c r="R27" s="43">
         <v>4.72</v>
       </c>
       <c r="S27" s="8">
         <v>5.53</v>
       </c>
       <c r="T27" s="8">
         <v>5.31</v>
       </c>
       <c r="U27" s="8">
@@ -7993,52 +8115,55 @@
       </c>
       <c r="AR27" s="195">
         <v>6.35</v>
       </c>
       <c r="AS27" s="252">
         <v>6.39</v>
       </c>
       <c r="AT27" s="253">
         <v>5.96</v>
       </c>
       <c r="AU27" s="43">
         <v>6.02</v>
       </c>
       <c r="AV27" s="8">
         <v>6.36</v>
       </c>
       <c r="AW27" s="8">
         <v>6.22</v>
       </c>
       <c r="AX27" s="43">
         <v>4.22</v>
       </c>
       <c r="AY27" s="8">
         <v>4.75</v>
       </c>
+      <c r="AZ27" s="8">
+        <v>5.81</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" s="20" customFormat="1" ht="11.25">
+    <row r="28" spans="1:52" s="20" customFormat="1" ht="11.25">
       <c r="A28" s="20" t="s">
         <v>3</v>
       </c>
       <c r="N28" s="43">
         <v>8.98</v>
       </c>
       <c r="O28" s="43">
         <v>7.52</v>
       </c>
       <c r="P28" s="43">
         <v>7.14</v>
       </c>
       <c r="Q28" s="8">
         <v>7.29</v>
       </c>
       <c r="R28" s="43">
         <v>7.41</v>
       </c>
       <c r="S28" s="8">
         <v>7.12</v>
       </c>
       <c r="T28" s="8">
         <v>7.09</v>
       </c>
       <c r="U28" s="8">
@@ -8112,52 +8237,55 @@
       </c>
       <c r="AR28" s="195">
         <v>5.77</v>
       </c>
       <c r="AS28" s="252">
         <v>5.59</v>
       </c>
       <c r="AT28" s="253">
         <v>5.92</v>
       </c>
       <c r="AU28" s="43">
         <v>6.13</v>
       </c>
       <c r="AV28" s="8">
         <v>6.02</v>
       </c>
       <c r="AW28" s="8">
         <v>6</v>
       </c>
       <c r="AX28" s="43">
         <v>4.4000000000000004</v>
       </c>
       <c r="AY28" s="8">
         <v>6.14</v>
       </c>
+      <c r="AZ28" s="8">
+        <v>6.79</v>
+      </c>
     </row>
-    <row r="29" spans="1:51" s="20" customFormat="1" ht="11.25">
+    <row r="29" spans="1:52" s="20" customFormat="1" ht="11.25">
       <c r="A29" s="20" t="s">
         <v>4</v>
       </c>
       <c r="N29" s="43">
         <v>4.42</v>
       </c>
       <c r="O29" s="43">
         <v>4.18</v>
       </c>
       <c r="P29" s="43">
         <v>4.57</v>
       </c>
       <c r="Q29" s="8">
         <v>4.2300000000000004</v>
       </c>
       <c r="R29" s="43">
         <v>4.54</v>
       </c>
       <c r="S29" s="8">
         <v>4.7</v>
       </c>
       <c r="T29" s="8">
         <v>4.49</v>
       </c>
       <c r="U29" s="8">
@@ -8231,52 +8359,55 @@
       </c>
       <c r="AR29" s="195">
         <v>4.7699999999999996</v>
       </c>
       <c r="AS29" s="252">
         <v>4.68</v>
       </c>
       <c r="AT29" s="253">
         <v>4.8899999999999997</v>
       </c>
       <c r="AU29" s="43">
         <v>5.04</v>
       </c>
       <c r="AV29" s="8">
         <v>4.88</v>
       </c>
       <c r="AW29" s="8">
         <v>5.04</v>
       </c>
       <c r="AX29" s="43">
         <v>5.54</v>
       </c>
       <c r="AY29" s="8">
         <v>6.26</v>
       </c>
+      <c r="AZ29" s="8">
+        <v>5.35</v>
+      </c>
     </row>
-    <row r="30" spans="1:51" s="20" customFormat="1" ht="11.25">
+    <row r="30" spans="1:52" s="20" customFormat="1" ht="11.25">
       <c r="A30" s="20" t="s">
         <v>41</v>
       </c>
       <c r="N30" s="43">
         <v>7.35</v>
       </c>
       <c r="O30" s="43">
         <v>6.49</v>
       </c>
       <c r="P30" s="43">
         <v>6.55</v>
       </c>
       <c r="Q30" s="8">
         <v>6.37</v>
       </c>
       <c r="R30" s="43">
         <v>6.57</v>
       </c>
       <c r="S30" s="8">
         <v>6.31</v>
       </c>
       <c r="T30" s="8">
         <v>6.2</v>
       </c>
       <c r="U30" s="8">
@@ -8350,52 +8481,55 @@
       </c>
       <c r="AR30" s="195">
         <v>6.63</v>
       </c>
       <c r="AS30" s="252">
         <v>6.88</v>
       </c>
       <c r="AT30" s="253">
         <v>7.09</v>
       </c>
       <c r="AU30" s="43">
         <v>7.13</v>
       </c>
       <c r="AV30" s="8">
         <v>7.04</v>
       </c>
       <c r="AW30" s="8">
         <v>7.21</v>
       </c>
       <c r="AX30" s="43">
         <v>4.1100000000000003</v>
       </c>
       <c r="AY30" s="8">
         <v>4.7699999999999996</v>
       </c>
+      <c r="AZ30" s="8">
+        <v>5.95</v>
+      </c>
     </row>
-    <row r="31" spans="1:51" s="20" customFormat="1" ht="11.25">
+    <row r="31" spans="1:52" s="20" customFormat="1" ht="11.25">
       <c r="A31" s="20" t="s">
         <v>42</v>
       </c>
       <c r="N31" s="43">
         <v>5.73</v>
       </c>
       <c r="O31" s="43">
         <v>5.81</v>
       </c>
       <c r="P31" s="43">
         <v>6.96</v>
       </c>
       <c r="Q31" s="8">
         <v>5.71</v>
       </c>
       <c r="R31" s="43">
         <v>5.72</v>
       </c>
       <c r="S31" s="8">
         <v>6.09</v>
       </c>
       <c r="T31" s="8">
         <v>6.21</v>
       </c>
       <c r="U31" s="8">
@@ -8469,52 +8603,55 @@
       </c>
       <c r="AR31" s="195">
         <v>5.9</v>
       </c>
       <c r="AS31" s="252">
         <v>5.89</v>
       </c>
       <c r="AT31" s="253">
         <v>5.82</v>
       </c>
       <c r="AU31" s="43">
         <v>5.97</v>
       </c>
       <c r="AV31" s="8">
         <v>6.05</v>
       </c>
       <c r="AW31" s="8">
         <v>6.02</v>
       </c>
       <c r="AX31" s="43">
         <v>7.39</v>
       </c>
       <c r="AY31" s="8">
         <v>5.91</v>
       </c>
+      <c r="AZ31" s="8">
+        <v>5.74</v>
+      </c>
     </row>
-    <row r="32" spans="1:51" s="20" customFormat="1" ht="11.25">
+    <row r="32" spans="1:52" s="20" customFormat="1" ht="11.25">
       <c r="A32" s="20" t="s">
         <v>43</v>
       </c>
       <c r="N32" s="43">
         <v>6.33</v>
       </c>
       <c r="O32" s="43">
         <v>4.9800000000000004</v>
       </c>
       <c r="P32" s="43">
         <v>4.3499999999999996</v>
       </c>
       <c r="Q32" s="8">
         <v>4.28</v>
       </c>
       <c r="R32" s="43">
         <v>4.95</v>
       </c>
       <c r="S32" s="8">
         <v>4.68</v>
       </c>
       <c r="T32" s="8">
         <v>4.82</v>
       </c>
       <c r="U32" s="8">
@@ -8588,52 +8725,55 @@
       </c>
       <c r="AR32" s="195">
         <v>5</v>
       </c>
       <c r="AS32" s="252">
         <v>4.9800000000000004</v>
       </c>
       <c r="AT32" s="253">
         <v>4.8899999999999997</v>
       </c>
       <c r="AU32" s="43">
         <v>4.8</v>
       </c>
       <c r="AV32" s="8">
         <v>4.74</v>
       </c>
       <c r="AW32" s="8">
         <v>4.8099999999999996</v>
       </c>
       <c r="AX32" s="43">
         <v>1.6</v>
       </c>
       <c r="AY32" s="8">
         <v>3.61</v>
       </c>
+      <c r="AZ32" s="8">
+        <v>5.16</v>
+      </c>
     </row>
-    <row r="33" spans="1:51" s="20" customFormat="1" ht="11.25">
+    <row r="33" spans="1:52" s="20" customFormat="1" ht="11.25">
       <c r="A33" s="23" t="s">
         <v>5</v>
       </c>
       <c r="N33" s="9">
         <v>7.65</v>
       </c>
       <c r="O33" s="9">
         <v>6.34</v>
       </c>
       <c r="P33" s="9">
         <v>5.27</v>
       </c>
       <c r="Q33" s="9">
         <v>5.09</v>
       </c>
       <c r="R33" s="9">
         <v>5.04</v>
       </c>
       <c r="S33" s="9">
         <v>5.04</v>
       </c>
       <c r="T33" s="9">
         <v>4.9000000000000004</v>
       </c>
       <c r="U33" s="9">
@@ -8707,263 +8847,270 @@
       </c>
       <c r="AR33" s="196">
         <v>5.65</v>
       </c>
       <c r="AS33" s="254">
         <v>6.08</v>
       </c>
       <c r="AT33" s="255">
         <v>5.88</v>
       </c>
       <c r="AU33" s="9">
         <v>5.74</v>
       </c>
       <c r="AV33" s="9">
         <v>5.68</v>
       </c>
       <c r="AW33" s="9">
         <v>5.94</v>
       </c>
       <c r="AX33" s="9">
         <v>4.59</v>
       </c>
       <c r="AY33" s="9">
         <v>5.46</v>
       </c>
+      <c r="AZ33" s="9">
+        <v>5.0199999999999996</v>
+      </c>
     </row>
-    <row r="34" spans="1:51" ht="18.75" customHeight="1">
+    <row r="34" spans="1:52" ht="18.75" customHeight="1">
       <c r="A34" s="25" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="15"/>
       <c r="C34" s="15"/>
       <c r="D34" s="15"/>
       <c r="E34" s="15"/>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15"/>
       <c r="I34" s="18"/>
       <c r="J34" s="15"/>
       <c r="K34" s="15"/>
       <c r="L34" s="15"/>
       <c r="M34" s="15"/>
       <c r="N34" s="15"/>
       <c r="O34" s="15"/>
       <c r="P34" s="26"/>
       <c r="Q34" s="15"/>
       <c r="R34" s="15"/>
       <c r="S34" s="15"/>
       <c r="T34" s="15"/>
       <c r="U34" s="15"/>
       <c r="V34" s="15"/>
       <c r="W34" s="15"/>
       <c r="X34" s="15"/>
       <c r="Y34" s="15"/>
       <c r="Z34" s="15"/>
       <c r="AA34" s="15"/>
       <c r="AB34" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A24:AT24"/>
     <mergeCell ref="A2:O5"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:Y8"/>
     <mergeCell ref="Z8:AK8"/>
     <mergeCell ref="AL8:AW8"/>
-    <mergeCell ref="AX8:AY8"/>
-    <mergeCell ref="Z7:AY7"/>
     <mergeCell ref="A6:AY6"/>
     <mergeCell ref="A10:AT10"/>
     <mergeCell ref="A20:AT20"/>
+    <mergeCell ref="AX8:AZ8"/>
+    <mergeCell ref="Z7:AZ7"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA43"/>
+  <dimension ref="A1:AB43"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AB73" sqref="AB73"/>
-      <selection pane="bottomLeft" activeCell="AE15" sqref="AE15"/>
+      <selection pane="bottomLeft" activeCell="AB13" sqref="AB13:AB41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.85546875" customWidth="1"/>
-    <col min="2" max="2" width="7.5703125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="6.28515625" customWidth="1"/>
+    <col min="2" max="2" width="7.140625" customWidth="1"/>
+    <col min="3" max="3" width="7.85546875" customWidth="1"/>
+    <col min="4" max="4" width="5.85546875" customWidth="1"/>
     <col min="5" max="5" width="7.5703125" customWidth="1"/>
     <col min="6" max="7" width="5.5703125" customWidth="1"/>
     <col min="8" max="8" width="6.28515625" customWidth="1"/>
     <col min="9" max="9" width="6.7109375" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" customWidth="1"/>
     <col min="11" max="12" width="7.28515625" customWidth="1"/>
     <col min="13" max="13" width="7.42578125" customWidth="1"/>
     <col min="14" max="14" width="7" customWidth="1"/>
     <col min="15" max="15" width="8.28515625" customWidth="1"/>
     <col min="16" max="16" width="6.5703125" customWidth="1"/>
     <col min="17" max="17" width="6.28515625" customWidth="1"/>
     <col min="18" max="18" width="5.5703125" customWidth="1"/>
     <col min="19" max="20" width="5.7109375" customWidth="1"/>
     <col min="21" max="21" width="6.42578125" customWidth="1"/>
     <col min="22" max="22" width="8" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" customWidth="1"/>
     <col min="25" max="25" width="7.5703125" customWidth="1"/>
     <col min="26" max="26" width="6.7109375" customWidth="1"/>
-    <col min="27" max="27" width="8.140625" customWidth="1"/>
+    <col min="27" max="27" width="7.7109375" customWidth="1"/>
+    <col min="28" max="28" width="5.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" hidden="1">
+    <row r="1" spans="1:28" hidden="1">
       <c r="A1" s="3"/>
     </row>
-    <row r="2" spans="1:27" hidden="1">
+    <row r="2" spans="1:28" hidden="1">
       <c r="A2" s="3"/>
     </row>
-    <row r="3" spans="1:27" s="4" customFormat="1">
+    <row r="3" spans="1:28" s="4" customFormat="1">
       <c r="A3" s="271"/>
     </row>
-    <row r="4" spans="1:27" s="4" customFormat="1">
+    <row r="4" spans="1:28" s="4" customFormat="1">
       <c r="A4" s="271"/>
     </row>
-    <row r="5" spans="1:27" s="4" customFormat="1">
+    <row r="5" spans="1:28" s="4" customFormat="1">
       <c r="A5" s="271"/>
     </row>
-    <row r="6" spans="1:27" s="4" customFormat="1">
+    <row r="6" spans="1:28" s="4" customFormat="1">
       <c r="A6" s="271"/>
     </row>
-    <row r="7" spans="1:27" s="4" customFormat="1">
+    <row r="7" spans="1:28" s="4" customFormat="1">
       <c r="A7" s="5"/>
     </row>
-    <row r="8" spans="1:27">
-      <c r="A8" s="270" t="s">
+    <row r="8" spans="1:28">
+      <c r="A8" s="291" t="s">
         <v>46</v>
       </c>
-      <c r="B8" s="270"/>
-[...1 lines deleted...]
-      <c r="D8" s="270"/>
+      <c r="B8" s="291"/>
+      <c r="C8" s="291"/>
+      <c r="D8" s="291"/>
       <c r="E8" s="271"/>
       <c r="F8" s="271"/>
       <c r="G8" s="271"/>
       <c r="H8" s="271"/>
       <c r="I8" s="271"/>
       <c r="J8" s="271"/>
       <c r="K8" s="271"/>
       <c r="L8" s="271"/>
       <c r="M8" s="271"/>
       <c r="N8" s="271"/>
       <c r="O8" s="271"/>
       <c r="P8" s="271"/>
       <c r="Q8" s="271"/>
       <c r="R8" s="271"/>
       <c r="S8" s="271"/>
       <c r="T8" s="271"/>
       <c r="U8" s="271"/>
       <c r="V8" s="271"/>
       <c r="W8" s="271"/>
       <c r="X8" s="271"/>
       <c r="Y8" s="271"/>
       <c r="Z8" s="271"/>
       <c r="AA8" s="271"/>
+      <c r="AB8" s="271"/>
     </row>
-    <row r="9" spans="1:27" ht="16.5" customHeight="1">
-      <c r="A9" s="267" t="s">
+    <row r="9" spans="1:28" ht="16.5" customHeight="1">
+      <c r="A9" s="288" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="268"/>
-[...24 lines deleted...]
-      <c r="AA9" s="269"/>
+      <c r="B9" s="289"/>
+      <c r="C9" s="289"/>
+      <c r="D9" s="289"/>
+      <c r="E9" s="290"/>
+      <c r="F9" s="290"/>
+      <c r="G9" s="290"/>
+      <c r="H9" s="290"/>
+      <c r="I9" s="290"/>
+      <c r="J9" s="290"/>
+      <c r="K9" s="290"/>
+      <c r="L9" s="290"/>
+      <c r="M9" s="290"/>
+      <c r="N9" s="290"/>
+      <c r="O9" s="290"/>
+      <c r="P9" s="290"/>
+      <c r="Q9" s="290"/>
+      <c r="R9" s="290"/>
+      <c r="S9" s="290"/>
+      <c r="T9" s="290"/>
+      <c r="U9" s="290"/>
+      <c r="V9" s="290"/>
+      <c r="W9" s="290"/>
+      <c r="X9" s="290"/>
+      <c r="Y9" s="290"/>
+      <c r="Z9" s="290"/>
+      <c r="AA9" s="290"/>
+      <c r="AB9" s="290"/>
     </row>
-    <row r="10" spans="1:27" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B10" s="287">
+    <row r="10" spans="1:28" ht="13.5" customHeight="1">
+      <c r="A10" s="274"/>
+      <c r="B10" s="278">
         <v>2024</v>
       </c>
-      <c r="C10" s="288"/>
-[...10 lines deleted...]
-      <c r="N10" s="265">
+      <c r="C10" s="279"/>
+      <c r="D10" s="279"/>
+      <c r="E10" s="283"/>
+      <c r="F10" s="283"/>
+      <c r="G10" s="283"/>
+      <c r="H10" s="283"/>
+      <c r="I10" s="283"/>
+      <c r="J10" s="283"/>
+      <c r="K10" s="283"/>
+      <c r="L10" s="283"/>
+      <c r="M10" s="284"/>
+      <c r="N10" s="281">
         <v>2025</v>
       </c>
-      <c r="O10" s="272"/>
-[...10 lines deleted...]
-      <c r="Z10" s="265">
+      <c r="O10" s="282"/>
+      <c r="P10" s="282"/>
+      <c r="Q10" s="283"/>
+      <c r="R10" s="283"/>
+      <c r="S10" s="283"/>
+      <c r="T10" s="283"/>
+      <c r="U10" s="283"/>
+      <c r="V10" s="283"/>
+      <c r="W10" s="283"/>
+      <c r="X10" s="283"/>
+      <c r="Y10" s="283"/>
+      <c r="Z10" s="281">
         <v>2026</v>
       </c>
-      <c r="AA10" s="272"/>
+      <c r="AA10" s="282"/>
+      <c r="AB10" s="283"/>
     </row>
-    <row r="11" spans="1:27" ht="12.75" customHeight="1">
-      <c r="A11" s="284"/>
+    <row r="11" spans="1:28" ht="12.75" customHeight="1">
+      <c r="A11" s="275"/>
       <c r="B11" s="45" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="11" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="11" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="11" t="s">
         <v>12</v>
       </c>
       <c r="F11" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H11" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I11" s="35" t="s">
         <v>16</v>
       </c>
       <c r="J11" s="11" t="s">
@@ -8998,83 +9145,86 @@
       </c>
       <c r="T11" s="35" t="s">
         <v>15</v>
       </c>
       <c r="U11" s="11" t="s">
         <v>16</v>
       </c>
       <c r="V11" s="11" t="s">
         <v>17</v>
       </c>
       <c r="W11" s="264" t="s">
         <v>18</v>
       </c>
       <c r="X11" s="264" t="s">
         <v>19</v>
       </c>
       <c r="Y11" s="264" t="s">
         <v>20</v>
       </c>
       <c r="Z11" s="36" t="s">
         <v>9</v>
       </c>
       <c r="AA11" s="32" t="s">
         <v>10</v>
       </c>
+      <c r="AB11" s="266" t="s">
+        <v>11</v>
+      </c>
     </row>
-    <row r="12" spans="1:27" s="204" customFormat="1" ht="15" customHeight="1">
-      <c r="A12" s="275" t="s">
+    <row r="12" spans="1:28" s="204" customFormat="1" ht="15" customHeight="1">
+      <c r="A12" s="285" t="s">
         <v>21</v>
       </c>
-      <c r="B12" s="275"/>
-[...24 lines deleted...]
-      <c r="AA12" s="277"/>
+      <c r="B12" s="285"/>
+      <c r="C12" s="285"/>
+      <c r="D12" s="285"/>
+      <c r="E12" s="286"/>
+      <c r="F12" s="286"/>
+      <c r="G12" s="286"/>
+      <c r="H12" s="286"/>
+      <c r="I12" s="286"/>
+      <c r="J12" s="286"/>
+      <c r="K12" s="286"/>
+      <c r="L12" s="286"/>
+      <c r="M12" s="286"/>
+      <c r="N12" s="286"/>
+      <c r="O12" s="286"/>
+      <c r="P12" s="286"/>
+      <c r="Q12" s="286"/>
+      <c r="R12" s="286"/>
+      <c r="S12" s="286"/>
+      <c r="T12" s="287"/>
+      <c r="U12" s="287"/>
+      <c r="V12" s="287"/>
+      <c r="W12" s="287"/>
+      <c r="X12" s="287"/>
+      <c r="Y12" s="287"/>
+      <c r="Z12" s="287"/>
+      <c r="AA12" s="287"/>
     </row>
-    <row r="13" spans="1:27" s="204" customFormat="1" ht="11.25">
+    <row r="13" spans="1:28" s="204" customFormat="1" ht="11.25">
       <c r="A13" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="201">
         <v>353</v>
       </c>
       <c r="C13" s="51">
         <v>265</v>
       </c>
       <c r="D13" s="51">
         <v>261</v>
       </c>
       <c r="E13" s="217">
         <v>316</v>
       </c>
       <c r="F13" s="218">
         <v>315</v>
       </c>
       <c r="G13" s="219">
         <v>281</v>
       </c>
       <c r="H13" s="89">
         <v>334</v>
       </c>
       <c r="I13" s="109">
@@ -9112,52 +9262,55 @@
       </c>
       <c r="T13" s="177">
         <v>354</v>
       </c>
       <c r="U13" s="222">
         <v>283</v>
       </c>
       <c r="V13" s="223">
         <v>298</v>
       </c>
       <c r="W13" s="52">
         <v>320</v>
       </c>
       <c r="X13" s="52">
         <v>290</v>
       </c>
       <c r="Y13" s="52">
         <v>348</v>
       </c>
       <c r="Z13" s="52">
         <v>242</v>
       </c>
       <c r="AA13" s="52">
         <v>276</v>
       </c>
+      <c r="AB13" s="52">
+        <v>303</v>
+      </c>
     </row>
-    <row r="14" spans="1:27" s="204" customFormat="1" ht="11.25">
+    <row r="14" spans="1:28" s="204" customFormat="1" ht="11.25">
       <c r="A14" s="204" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="201">
         <v>186</v>
       </c>
       <c r="C14" s="51">
         <v>140</v>
       </c>
       <c r="D14" s="51">
         <v>133</v>
       </c>
       <c r="E14" s="217">
         <v>168</v>
       </c>
       <c r="F14" s="218">
         <v>170</v>
       </c>
       <c r="G14" s="219">
         <v>146</v>
       </c>
       <c r="H14" s="89">
         <v>181</v>
       </c>
       <c r="I14" s="109">
@@ -9195,52 +9348,55 @@
       </c>
       <c r="T14" s="177">
         <v>191</v>
       </c>
       <c r="U14" s="222">
         <v>142</v>
       </c>
       <c r="V14" s="223">
         <v>150</v>
       </c>
       <c r="W14" s="52">
         <v>168</v>
       </c>
       <c r="X14" s="52">
         <v>163</v>
       </c>
       <c r="Y14" s="52">
         <v>198</v>
       </c>
       <c r="Z14" s="52">
         <v>140</v>
       </c>
       <c r="AA14" s="52">
         <v>149</v>
       </c>
+      <c r="AB14" s="52">
+        <v>159</v>
+      </c>
     </row>
-    <row r="15" spans="1:27" s="204" customFormat="1" ht="11.25">
+    <row r="15" spans="1:28" s="204" customFormat="1" ht="11.25">
       <c r="A15" s="204" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="201">
         <v>39</v>
       </c>
       <c r="C15" s="51">
         <v>32</v>
       </c>
       <c r="D15" s="51">
         <v>29</v>
       </c>
       <c r="E15" s="217">
         <v>39</v>
       </c>
       <c r="F15" s="218">
         <v>37</v>
       </c>
       <c r="G15" s="219">
         <v>21</v>
       </c>
       <c r="H15" s="89">
         <v>40</v>
       </c>
       <c r="I15" s="109">
@@ -9278,52 +9434,55 @@
       </c>
       <c r="T15" s="177">
         <v>40</v>
       </c>
       <c r="U15" s="222">
         <v>31</v>
       </c>
       <c r="V15" s="223">
         <v>38</v>
       </c>
       <c r="W15" s="52">
         <v>41</v>
       </c>
       <c r="X15" s="52">
         <v>40</v>
       </c>
       <c r="Y15" s="52">
         <v>27</v>
       </c>
       <c r="Z15" s="52">
         <v>25</v>
       </c>
       <c r="AA15" s="52">
         <v>33</v>
       </c>
+      <c r="AB15" s="52">
+        <v>32</v>
+      </c>
     </row>
-    <row r="16" spans="1:27" s="204" customFormat="1" ht="11.25">
+    <row r="16" spans="1:28" s="204" customFormat="1" ht="11.25">
       <c r="A16" s="204" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="201">
         <v>17</v>
       </c>
       <c r="C16" s="51">
         <v>13</v>
       </c>
       <c r="D16" s="51">
         <v>22</v>
       </c>
       <c r="E16" s="217">
         <v>22</v>
       </c>
       <c r="F16" s="218">
         <v>17</v>
       </c>
       <c r="G16" s="219">
         <v>17</v>
       </c>
       <c r="H16" s="89">
         <v>16</v>
       </c>
       <c r="I16" s="109">
@@ -9361,52 +9520,55 @@
       </c>
       <c r="T16" s="177">
         <v>18</v>
       </c>
       <c r="U16" s="222">
         <v>12</v>
       </c>
       <c r="V16" s="223">
         <v>23</v>
       </c>
       <c r="W16" s="52">
         <v>22</v>
       </c>
       <c r="X16" s="52">
         <v>13</v>
       </c>
       <c r="Y16" s="52">
         <v>16</v>
       </c>
       <c r="Z16" s="52">
         <v>12</v>
       </c>
       <c r="AA16" s="52">
         <v>20</v>
       </c>
+      <c r="AB16" s="52">
+        <v>22</v>
+      </c>
     </row>
-    <row r="17" spans="1:27" s="204" customFormat="1" ht="11.25">
+    <row r="17" spans="1:28" s="204" customFormat="1" ht="11.25">
       <c r="A17" s="204" t="s">
         <v>4</v>
       </c>
       <c r="B17" s="201">
         <v>12</v>
       </c>
       <c r="C17" s="51">
         <v>7</v>
       </c>
       <c r="D17" s="51">
         <v>4</v>
       </c>
       <c r="E17" s="217">
         <v>14</v>
       </c>
       <c r="F17" s="218">
         <v>19</v>
       </c>
       <c r="G17" s="219">
         <v>13</v>
       </c>
       <c r="H17" s="89">
         <v>20</v>
       </c>
       <c r="I17" s="109">
@@ -9444,52 +9606,55 @@
       </c>
       <c r="T17" s="177">
         <v>24</v>
       </c>
       <c r="U17" s="222">
         <v>9</v>
       </c>
       <c r="V17" s="223">
         <v>14</v>
       </c>
       <c r="W17" s="52">
         <v>14</v>
       </c>
       <c r="X17" s="52">
         <v>7</v>
       </c>
       <c r="Y17" s="52">
         <v>15</v>
       </c>
       <c r="Z17" s="52">
         <v>12</v>
       </c>
       <c r="AA17" s="52">
         <v>14</v>
       </c>
+      <c r="AB17" s="52">
+        <v>8</v>
+      </c>
     </row>
-    <row r="18" spans="1:27" s="204" customFormat="1" ht="11.25">
+    <row r="18" spans="1:28" s="204" customFormat="1" ht="11.25">
       <c r="A18" s="204" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="201">
         <v>44</v>
       </c>
       <c r="C18" s="51">
         <v>33</v>
       </c>
       <c r="D18" s="51">
         <v>26</v>
       </c>
       <c r="E18" s="224">
         <v>32</v>
       </c>
       <c r="F18" s="218">
         <v>36</v>
       </c>
       <c r="G18" s="219">
         <v>39</v>
       </c>
       <c r="H18" s="89">
         <v>28</v>
       </c>
       <c r="I18" s="109">
@@ -9527,52 +9692,55 @@
       </c>
       <c r="T18" s="177">
         <v>31</v>
       </c>
       <c r="U18" s="222">
         <v>40</v>
       </c>
       <c r="V18" s="223">
         <v>40</v>
       </c>
       <c r="W18" s="52">
         <v>35</v>
       </c>
       <c r="X18" s="52">
         <v>28</v>
       </c>
       <c r="Y18" s="52">
         <v>42</v>
       </c>
       <c r="Z18" s="52">
         <v>19</v>
       </c>
       <c r="AA18" s="52">
         <v>23</v>
       </c>
+      <c r="AB18" s="52">
+        <v>38</v>
+      </c>
     </row>
-    <row r="19" spans="1:27" s="204" customFormat="1" ht="11.25">
+    <row r="19" spans="1:28" s="204" customFormat="1" ht="11.25">
       <c r="A19" s="204" t="s">
         <v>42</v>
       </c>
       <c r="B19" s="201">
         <v>14</v>
       </c>
       <c r="C19" s="51">
         <v>14</v>
       </c>
       <c r="D19" s="51">
         <v>20</v>
       </c>
       <c r="E19" s="224">
         <v>18</v>
       </c>
       <c r="F19" s="218">
         <v>12</v>
       </c>
       <c r="G19" s="219">
         <v>16</v>
       </c>
       <c r="H19" s="89">
         <v>18</v>
       </c>
       <c r="I19" s="109">
@@ -9610,52 +9778,55 @@
       </c>
       <c r="T19" s="177">
         <v>16</v>
       </c>
       <c r="U19" s="222">
         <v>15</v>
       </c>
       <c r="V19" s="223">
         <v>13</v>
       </c>
       <c r="W19" s="52">
         <v>19</v>
       </c>
       <c r="X19" s="52">
         <v>17</v>
       </c>
       <c r="Y19" s="52">
         <v>15</v>
       </c>
       <c r="Z19" s="52">
         <v>19</v>
       </c>
       <c r="AA19" s="52">
         <v>10</v>
       </c>
+      <c r="AB19" s="52">
+        <v>14</v>
+      </c>
     </row>
-    <row r="20" spans="1:27" s="204" customFormat="1" ht="11.25">
+    <row r="20" spans="1:28" s="204" customFormat="1" ht="11.25">
       <c r="A20" s="204" t="s">
         <v>43</v>
       </c>
       <c r="B20" s="201">
         <v>19</v>
       </c>
       <c r="C20" s="51">
         <v>14</v>
       </c>
       <c r="D20" s="51">
         <v>14</v>
       </c>
       <c r="E20" s="224">
         <v>11</v>
       </c>
       <c r="F20" s="218">
         <v>11</v>
       </c>
       <c r="G20" s="219">
         <v>17</v>
       </c>
       <c r="H20" s="89">
         <v>14</v>
       </c>
       <c r="I20" s="109">
@@ -9693,52 +9864,55 @@
       </c>
       <c r="T20" s="177">
         <v>19</v>
       </c>
       <c r="U20" s="222">
         <v>12</v>
       </c>
       <c r="V20" s="223">
         <v>10</v>
       </c>
       <c r="W20" s="52">
         <v>10</v>
       </c>
       <c r="X20" s="52">
         <v>10</v>
       </c>
       <c r="Y20" s="52">
         <v>14</v>
       </c>
       <c r="Z20" s="52">
         <v>4</v>
       </c>
       <c r="AA20" s="52">
         <v>13</v>
       </c>
+      <c r="AB20" s="52">
+        <v>20</v>
+      </c>
     </row>
-    <row r="21" spans="1:27" s="204" customFormat="1" ht="11.25">
+    <row r="21" spans="1:28" s="204" customFormat="1" ht="11.25">
       <c r="A21" s="204" t="s">
         <v>5</v>
       </c>
       <c r="B21" s="201">
         <v>22</v>
       </c>
       <c r="C21" s="51">
         <v>12</v>
       </c>
       <c r="D21" s="51">
         <v>13</v>
       </c>
       <c r="E21" s="224">
         <v>12</v>
       </c>
       <c r="F21" s="218">
         <v>13</v>
       </c>
       <c r="G21" s="219">
         <v>12</v>
       </c>
       <c r="H21" s="89">
         <v>17</v>
       </c>
       <c r="I21" s="109">
@@ -9776,83 +9950,86 @@
       </c>
       <c r="T21" s="177">
         <v>15</v>
       </c>
       <c r="U21" s="222">
         <v>22</v>
       </c>
       <c r="V21" s="223">
         <v>10</v>
       </c>
       <c r="W21" s="52">
         <v>11</v>
       </c>
       <c r="X21" s="52">
         <v>12</v>
       </c>
       <c r="Y21" s="52">
         <v>21</v>
       </c>
       <c r="Z21" s="52">
         <v>11</v>
       </c>
       <c r="AA21" s="52">
         <v>14</v>
       </c>
+      <c r="AB21" s="52">
+        <v>10</v>
+      </c>
     </row>
-    <row r="22" spans="1:27" s="204" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A22" s="281" t="s">
+    <row r="22" spans="1:28" s="204" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A22" s="272" t="s">
         <v>45</v>
       </c>
-      <c r="B22" s="281"/>
-[...16 lines deleted...]
-      <c r="S22" s="279"/>
+      <c r="B22" s="272"/>
+      <c r="C22" s="272"/>
+      <c r="D22" s="272"/>
+      <c r="E22" s="269"/>
+      <c r="F22" s="269"/>
+      <c r="G22" s="269"/>
+      <c r="H22" s="269"/>
+      <c r="I22" s="269"/>
+      <c r="J22" s="269"/>
+      <c r="K22" s="269"/>
+      <c r="L22" s="269"/>
+      <c r="M22" s="269"/>
+      <c r="N22" s="269"/>
+      <c r="O22" s="269"/>
+      <c r="P22" s="269"/>
+      <c r="Q22" s="269"/>
+      <c r="R22" s="269"/>
+      <c r="S22" s="269"/>
       <c r="T22" s="271"/>
       <c r="U22" s="271"/>
       <c r="V22" s="271"/>
       <c r="W22" s="271"/>
       <c r="X22" s="271"/>
       <c r="Y22" s="271"/>
       <c r="Z22" s="271"/>
       <c r="AA22" s="271"/>
     </row>
-    <row r="23" spans="1:27" s="204" customFormat="1" ht="11.25">
+    <row r="23" spans="1:28" s="204" customFormat="1" ht="11.25">
       <c r="A23" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B23" s="201">
         <v>180</v>
       </c>
       <c r="C23" s="201">
         <v>154</v>
       </c>
       <c r="D23" s="201">
         <v>153</v>
       </c>
       <c r="E23" s="225">
         <v>178</v>
       </c>
       <c r="F23" s="226">
         <v>181</v>
       </c>
       <c r="G23" s="227">
         <v>170</v>
       </c>
       <c r="H23" s="90">
         <v>198</v>
       </c>
       <c r="I23" s="110">
@@ -9890,52 +10067,55 @@
       </c>
       <c r="T23" s="178">
         <v>200</v>
       </c>
       <c r="U23" s="230">
         <v>156</v>
       </c>
       <c r="V23" s="231">
         <v>171</v>
       </c>
       <c r="W23" s="52">
         <v>181</v>
       </c>
       <c r="X23" s="52">
         <v>163</v>
       </c>
       <c r="Y23" s="52">
         <v>194</v>
       </c>
       <c r="Z23" s="52">
         <v>147</v>
       </c>
       <c r="AA23" s="52">
         <v>160</v>
       </c>
+      <c r="AB23" s="52">
+        <v>188</v>
+      </c>
     </row>
-    <row r="24" spans="1:27" s="204" customFormat="1" ht="11.25">
+    <row r="24" spans="1:28" s="204" customFormat="1" ht="11.25">
       <c r="A24" s="204" t="s">
         <v>39</v>
       </c>
       <c r="B24" s="201">
         <v>91</v>
       </c>
       <c r="C24" s="201">
         <v>74</v>
       </c>
       <c r="D24" s="201">
         <v>70</v>
       </c>
       <c r="E24" s="225">
         <v>93</v>
       </c>
       <c r="F24" s="226">
         <v>93</v>
       </c>
       <c r="G24" s="227">
         <v>77</v>
       </c>
       <c r="H24" s="90">
         <v>102</v>
       </c>
       <c r="I24" s="110">
@@ -9973,52 +10153,55 @@
       </c>
       <c r="T24" s="178">
         <v>100</v>
       </c>
       <c r="U24" s="230">
         <v>75</v>
       </c>
       <c r="V24" s="231">
         <v>87</v>
       </c>
       <c r="W24" s="52">
         <v>90</v>
       </c>
       <c r="X24" s="52">
         <v>84</v>
       </c>
       <c r="Y24" s="52">
         <v>110</v>
       </c>
       <c r="Z24" s="52">
         <v>83</v>
       </c>
       <c r="AA24" s="52">
         <v>82</v>
       </c>
+      <c r="AB24" s="52">
+        <v>95</v>
+      </c>
     </row>
-    <row r="25" spans="1:27" s="204" customFormat="1" ht="11.25">
+    <row r="25" spans="1:28" s="204" customFormat="1" ht="11.25">
       <c r="A25" s="204" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="201">
         <v>21</v>
       </c>
       <c r="C25" s="201">
         <v>22</v>
       </c>
       <c r="D25" s="201">
         <v>19</v>
       </c>
       <c r="E25" s="225">
         <v>23</v>
       </c>
       <c r="F25" s="226">
         <v>22</v>
       </c>
       <c r="G25" s="227">
         <v>16</v>
       </c>
       <c r="H25" s="90">
         <v>26</v>
       </c>
       <c r="I25" s="110">
@@ -10056,52 +10239,55 @@
       </c>
       <c r="T25" s="178">
         <v>27</v>
       </c>
       <c r="U25" s="230">
         <v>20</v>
       </c>
       <c r="V25" s="231">
         <v>18</v>
       </c>
       <c r="W25" s="52">
         <v>30</v>
       </c>
       <c r="X25" s="52">
         <v>31</v>
       </c>
       <c r="Y25" s="52">
         <v>15</v>
       </c>
       <c r="Z25" s="52">
         <v>15</v>
       </c>
       <c r="AA25" s="52">
         <v>22</v>
       </c>
+      <c r="AB25" s="52">
+        <v>22</v>
+      </c>
     </row>
-    <row r="26" spans="1:27" s="204" customFormat="1" ht="11.25">
+    <row r="26" spans="1:28" s="204" customFormat="1" ht="11.25">
       <c r="A26" s="204" t="s">
         <v>3</v>
       </c>
       <c r="B26" s="201">
         <v>8</v>
       </c>
       <c r="C26" s="201">
         <v>7</v>
       </c>
       <c r="D26" s="201">
         <v>13</v>
       </c>
       <c r="E26" s="225">
         <v>12</v>
       </c>
       <c r="F26" s="226">
         <v>15</v>
       </c>
       <c r="G26" s="227">
         <v>15</v>
       </c>
       <c r="H26" s="90">
         <v>12</v>
       </c>
       <c r="I26" s="110">
@@ -10139,52 +10325,55 @@
       </c>
       <c r="T26" s="178">
         <v>8</v>
       </c>
       <c r="U26" s="230">
         <v>6</v>
       </c>
       <c r="V26" s="231">
         <v>14</v>
       </c>
       <c r="W26" s="52">
         <v>13</v>
       </c>
       <c r="X26" s="52">
         <v>7</v>
       </c>
       <c r="Y26" s="52">
         <v>11</v>
       </c>
       <c r="Z26" s="52">
         <v>9</v>
       </c>
       <c r="AA26" s="52">
         <v>14</v>
       </c>
+      <c r="AB26" s="52">
+        <v>14</v>
+      </c>
     </row>
-    <row r="27" spans="1:27" s="204" customFormat="1" ht="11.25">
+    <row r="27" spans="1:28" s="204" customFormat="1" ht="11.25">
       <c r="A27" s="204" t="s">
         <v>4</v>
       </c>
       <c r="B27" s="201">
         <v>5</v>
       </c>
       <c r="C27" s="201">
         <v>5</v>
       </c>
       <c r="D27" s="201">
         <v>3</v>
       </c>
       <c r="E27" s="225">
         <v>11</v>
       </c>
       <c r="F27" s="226">
         <v>11</v>
       </c>
       <c r="G27" s="227">
         <v>11</v>
       </c>
       <c r="H27" s="90">
         <v>10</v>
       </c>
       <c r="I27" s="110">
@@ -10222,52 +10411,55 @@
       </c>
       <c r="T27" s="178">
         <v>12</v>
       </c>
       <c r="U27" s="230">
         <v>5</v>
       </c>
       <c r="V27" s="231">
         <v>12</v>
       </c>
       <c r="W27" s="52">
         <v>7</v>
       </c>
       <c r="X27" s="52">
         <v>3</v>
       </c>
       <c r="Y27" s="52">
         <v>7</v>
       </c>
       <c r="Z27" s="52">
         <v>11</v>
       </c>
       <c r="AA27" s="52">
         <v>6</v>
       </c>
+      <c r="AB27" s="52">
+        <v>6</v>
+      </c>
     </row>
-    <row r="28" spans="1:27" s="204" customFormat="1" ht="11.25">
+    <row r="28" spans="1:28" s="204" customFormat="1" ht="11.25">
       <c r="A28" s="204" t="s">
         <v>41</v>
       </c>
       <c r="B28" s="201">
         <v>25</v>
       </c>
       <c r="C28" s="201">
         <v>23</v>
       </c>
       <c r="D28" s="201">
         <v>14</v>
       </c>
       <c r="E28" s="232">
         <v>14</v>
       </c>
       <c r="F28" s="226">
         <v>22</v>
       </c>
       <c r="G28" s="227">
         <v>22</v>
       </c>
       <c r="H28" s="90">
         <v>16</v>
       </c>
       <c r="I28" s="110">
@@ -10305,52 +10497,55 @@
       </c>
       <c r="T28" s="178">
         <v>23</v>
       </c>
       <c r="U28" s="230">
         <v>21</v>
       </c>
       <c r="V28" s="231">
         <v>20</v>
       </c>
       <c r="W28" s="52">
         <v>19</v>
       </c>
       <c r="X28" s="52">
         <v>17</v>
       </c>
       <c r="Y28" s="52">
         <v>26</v>
       </c>
       <c r="Z28" s="52">
         <v>13</v>
       </c>
       <c r="AA28" s="52">
         <v>13</v>
       </c>
+      <c r="AB28" s="52">
+        <v>23</v>
+      </c>
     </row>
-    <row r="29" spans="1:27" s="204" customFormat="1" ht="11.25">
+    <row r="29" spans="1:28" s="204" customFormat="1" ht="11.25">
       <c r="A29" s="204" t="s">
         <v>42</v>
       </c>
       <c r="B29" s="201">
         <v>9</v>
       </c>
       <c r="C29" s="201">
         <v>8</v>
       </c>
       <c r="D29" s="201">
         <v>16</v>
       </c>
       <c r="E29" s="232">
         <v>13</v>
       </c>
       <c r="F29" s="226">
         <v>7</v>
       </c>
       <c r="G29" s="227">
         <v>11</v>
       </c>
       <c r="H29" s="90">
         <v>9</v>
       </c>
       <c r="I29" s="110">
@@ -10388,52 +10583,55 @@
       </c>
       <c r="T29" s="178">
         <v>9</v>
       </c>
       <c r="U29" s="230">
         <v>9</v>
       </c>
       <c r="V29" s="231">
         <v>7</v>
       </c>
       <c r="W29" s="52">
         <v>11</v>
       </c>
       <c r="X29" s="52">
         <v>11</v>
       </c>
       <c r="Y29" s="52">
         <v>6</v>
       </c>
       <c r="Z29" s="52">
         <v>12</v>
       </c>
       <c r="AA29" s="52">
         <v>5</v>
       </c>
+      <c r="AB29" s="52">
+        <v>11</v>
+      </c>
     </row>
-    <row r="30" spans="1:27" s="204" customFormat="1" ht="11.25">
+    <row r="30" spans="1:28" s="204" customFormat="1" ht="11.25">
       <c r="A30" s="204" t="s">
         <v>43</v>
       </c>
       <c r="B30" s="201">
         <v>9</v>
       </c>
       <c r="C30" s="201">
         <v>8</v>
       </c>
       <c r="D30" s="201">
         <v>10</v>
       </c>
       <c r="E30" s="232">
         <v>5</v>
       </c>
       <c r="F30" s="226">
         <v>7</v>
       </c>
       <c r="G30" s="227">
         <v>11</v>
       </c>
       <c r="H30" s="90">
         <v>11</v>
       </c>
       <c r="I30" s="110">
@@ -10471,52 +10669,55 @@
       </c>
       <c r="T30" s="178">
         <v>12</v>
       </c>
       <c r="U30" s="230">
         <v>6</v>
       </c>
       <c r="V30" s="231">
         <v>7</v>
       </c>
       <c r="W30" s="52">
         <v>6</v>
       </c>
       <c r="X30" s="52">
         <v>6</v>
       </c>
       <c r="Y30" s="52">
         <v>6</v>
       </c>
       <c r="Z30" s="52">
         <v>2</v>
       </c>
       <c r="AA30" s="52">
         <v>11</v>
       </c>
+      <c r="AB30" s="52">
+        <v>12</v>
+      </c>
     </row>
-    <row r="31" spans="1:27" s="204" customFormat="1" ht="11.25">
+    <row r="31" spans="1:28" s="204" customFormat="1" ht="11.25">
       <c r="A31" s="204" t="s">
         <v>5</v>
       </c>
       <c r="B31" s="201">
         <v>12</v>
       </c>
       <c r="C31" s="201">
         <v>7</v>
       </c>
       <c r="D31" s="201">
         <v>8</v>
       </c>
       <c r="E31" s="232">
         <v>7</v>
       </c>
       <c r="F31" s="226">
         <v>4</v>
       </c>
       <c r="G31" s="227">
         <v>7</v>
       </c>
       <c r="H31" s="90">
         <v>12</v>
       </c>
       <c r="I31" s="110">
@@ -10554,83 +10755,86 @@
       </c>
       <c r="T31" s="178">
         <v>9</v>
       </c>
       <c r="U31" s="230">
         <v>14</v>
       </c>
       <c r="V31" s="231">
         <v>6</v>
       </c>
       <c r="W31" s="52">
         <v>5</v>
       </c>
       <c r="X31" s="52">
         <v>4</v>
       </c>
       <c r="Y31" s="52">
         <v>13</v>
       </c>
       <c r="Z31" s="52">
         <v>2</v>
       </c>
       <c r="AA31" s="52">
         <v>7</v>
       </c>
+      <c r="AB31" s="52">
+        <v>5</v>
+      </c>
     </row>
-    <row r="32" spans="1:27" s="204" customFormat="1" ht="12" customHeight="1">
-      <c r="A32" s="281" t="s">
+    <row r="32" spans="1:28" s="204" customFormat="1" ht="12" customHeight="1">
+      <c r="A32" s="272" t="s">
         <v>44</v>
       </c>
-      <c r="B32" s="281"/>
-[...16 lines deleted...]
-      <c r="S32" s="279"/>
+      <c r="B32" s="272"/>
+      <c r="C32" s="272"/>
+      <c r="D32" s="272"/>
+      <c r="E32" s="269"/>
+      <c r="F32" s="269"/>
+      <c r="G32" s="269"/>
+      <c r="H32" s="269"/>
+      <c r="I32" s="269"/>
+      <c r="J32" s="269"/>
+      <c r="K32" s="269"/>
+      <c r="L32" s="269"/>
+      <c r="M32" s="269"/>
+      <c r="N32" s="269"/>
+      <c r="O32" s="269"/>
+      <c r="P32" s="269"/>
+      <c r="Q32" s="269"/>
+      <c r="R32" s="269"/>
+      <c r="S32" s="269"/>
       <c r="T32" s="271"/>
       <c r="U32" s="271"/>
       <c r="V32" s="271"/>
       <c r="W32" s="271"/>
       <c r="X32" s="271"/>
       <c r="Y32" s="271"/>
       <c r="Z32" s="271"/>
       <c r="AA32" s="271"/>
     </row>
-    <row r="33" spans="1:27" s="204" customFormat="1" ht="11.25">
+    <row r="33" spans="1:28" s="204" customFormat="1" ht="11.25">
       <c r="A33" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="201">
         <v>173</v>
       </c>
       <c r="C33" s="201">
         <v>111</v>
       </c>
       <c r="D33" s="201">
         <v>108</v>
       </c>
       <c r="E33" s="233">
         <v>138</v>
       </c>
       <c r="F33" s="65">
         <v>134</v>
       </c>
       <c r="G33" s="234">
         <v>111</v>
       </c>
       <c r="H33" s="91">
         <v>136</v>
       </c>
       <c r="I33" s="111">
@@ -10668,52 +10872,55 @@
       </c>
       <c r="T33" s="179">
         <v>154</v>
       </c>
       <c r="U33" s="237">
         <v>127</v>
       </c>
       <c r="V33" s="238">
         <v>127</v>
       </c>
       <c r="W33" s="52">
         <v>139</v>
       </c>
       <c r="X33" s="52">
         <v>127</v>
       </c>
       <c r="Y33" s="52">
         <v>154</v>
       </c>
       <c r="Z33" s="52">
         <v>95</v>
       </c>
       <c r="AA33" s="52">
         <v>116</v>
       </c>
+      <c r="AB33" s="52">
+        <v>115</v>
+      </c>
     </row>
-    <row r="34" spans="1:27" s="204" customFormat="1" ht="11.25">
+    <row r="34" spans="1:28" s="204" customFormat="1" ht="11.25">
       <c r="A34" s="204" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="201">
         <v>95</v>
       </c>
       <c r="C34" s="201">
         <v>66</v>
       </c>
       <c r="D34" s="201">
         <v>63</v>
       </c>
       <c r="E34" s="233">
         <v>75</v>
       </c>
       <c r="F34" s="65">
         <v>77</v>
       </c>
       <c r="G34" s="234">
         <v>69</v>
       </c>
       <c r="H34" s="91">
         <v>79</v>
       </c>
       <c r="I34" s="111">
@@ -10751,52 +10958,55 @@
       </c>
       <c r="T34" s="179">
         <v>91</v>
       </c>
       <c r="U34" s="237">
         <v>67</v>
       </c>
       <c r="V34" s="238">
         <v>63</v>
       </c>
       <c r="W34" s="52">
         <v>78</v>
       </c>
       <c r="X34" s="52">
         <v>79</v>
       </c>
       <c r="Y34" s="52">
         <v>88</v>
       </c>
       <c r="Z34" s="52">
         <v>57</v>
       </c>
       <c r="AA34" s="52">
         <v>67</v>
       </c>
+      <c r="AB34" s="52">
+        <v>64</v>
+      </c>
     </row>
-    <row r="35" spans="1:27" s="204" customFormat="1" ht="11.25">
+    <row r="35" spans="1:28" s="204" customFormat="1" ht="11.25">
       <c r="A35" s="204" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="201">
         <v>18</v>
       </c>
       <c r="C35" s="201">
         <v>10</v>
       </c>
       <c r="D35" s="201">
         <v>10</v>
       </c>
       <c r="E35" s="233">
         <v>16</v>
       </c>
       <c r="F35" s="65">
         <v>15</v>
       </c>
       <c r="G35" s="234">
         <v>5</v>
       </c>
       <c r="H35" s="91">
         <v>14</v>
       </c>
       <c r="I35" s="111">
@@ -10834,52 +11044,55 @@
       </c>
       <c r="T35" s="179">
         <v>13</v>
       </c>
       <c r="U35" s="237">
         <v>11</v>
       </c>
       <c r="V35" s="238">
         <v>20</v>
       </c>
       <c r="W35" s="52">
         <v>11</v>
       </c>
       <c r="X35" s="52">
         <v>9</v>
       </c>
       <c r="Y35" s="52">
         <v>12</v>
       </c>
       <c r="Z35" s="52">
         <v>10</v>
       </c>
       <c r="AA35" s="52">
         <v>11</v>
       </c>
+      <c r="AB35" s="52">
+        <v>10</v>
+      </c>
     </row>
-    <row r="36" spans="1:27" s="204" customFormat="1" ht="11.25">
+    <row r="36" spans="1:28" s="204" customFormat="1" ht="11.25">
       <c r="A36" s="204" t="s">
         <v>3</v>
       </c>
       <c r="B36" s="201">
         <v>9</v>
       </c>
       <c r="C36" s="201">
         <v>6</v>
       </c>
       <c r="D36" s="201">
         <v>9</v>
       </c>
       <c r="E36" s="233">
         <v>10</v>
       </c>
       <c r="F36" s="65">
         <v>2</v>
       </c>
       <c r="G36" s="234">
         <v>2</v>
       </c>
       <c r="H36" s="91">
         <v>4</v>
       </c>
       <c r="I36" s="111">
@@ -10917,52 +11130,55 @@
       </c>
       <c r="T36" s="179">
         <v>10</v>
       </c>
       <c r="U36" s="237">
         <v>6</v>
       </c>
       <c r="V36" s="238">
         <v>9</v>
       </c>
       <c r="W36" s="52">
         <v>9</v>
       </c>
       <c r="X36" s="52">
         <v>6</v>
       </c>
       <c r="Y36" s="52">
         <v>5</v>
       </c>
       <c r="Z36" s="52">
         <v>3</v>
       </c>
       <c r="AA36" s="52">
         <v>6</v>
       </c>
+      <c r="AB36" s="52">
+        <v>8</v>
+      </c>
     </row>
-    <row r="37" spans="1:27" s="204" customFormat="1" ht="11.25">
+    <row r="37" spans="1:28" s="204" customFormat="1" ht="11.25">
       <c r="A37" s="204" t="s">
         <v>4</v>
       </c>
       <c r="B37" s="201">
         <v>7</v>
       </c>
       <c r="C37" s="201">
         <v>2</v>
       </c>
       <c r="D37" s="201">
         <v>1</v>
       </c>
       <c r="E37" s="233">
         <v>3</v>
       </c>
       <c r="F37" s="65">
         <v>8</v>
       </c>
       <c r="G37" s="234">
         <v>2</v>
       </c>
       <c r="H37" s="91">
         <v>10</v>
       </c>
       <c r="I37" s="111">
@@ -11000,52 +11216,55 @@
       </c>
       <c r="T37" s="179">
         <v>12</v>
       </c>
       <c r="U37" s="237">
         <v>4</v>
       </c>
       <c r="V37" s="238">
         <v>2</v>
       </c>
       <c r="W37" s="52">
         <v>7</v>
       </c>
       <c r="X37" s="52">
         <v>4</v>
       </c>
       <c r="Y37" s="52">
         <v>8</v>
       </c>
       <c r="Z37" s="52">
         <v>1</v>
       </c>
       <c r="AA37" s="52">
         <v>8</v>
       </c>
+      <c r="AB37" s="52">
+        <v>2</v>
+      </c>
     </row>
-    <row r="38" spans="1:27" s="204" customFormat="1" ht="11.25">
+    <row r="38" spans="1:28" s="204" customFormat="1" ht="11.25">
       <c r="A38" s="204" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="201">
         <v>19</v>
       </c>
       <c r="C38" s="201">
         <v>10</v>
       </c>
       <c r="D38" s="201">
         <v>12</v>
       </c>
       <c r="E38" s="239">
         <v>18</v>
       </c>
       <c r="F38" s="65">
         <v>14</v>
       </c>
       <c r="G38" s="234">
         <v>17</v>
       </c>
       <c r="H38" s="91">
         <v>12</v>
       </c>
       <c r="I38" s="111">
@@ -11083,52 +11302,55 @@
       </c>
       <c r="T38" s="179">
         <v>8</v>
       </c>
       <c r="U38" s="237">
         <v>19</v>
       </c>
       <c r="V38" s="238">
         <v>20</v>
       </c>
       <c r="W38" s="52">
         <v>16</v>
       </c>
       <c r="X38" s="52">
         <v>11</v>
       </c>
       <c r="Y38" s="52">
         <v>16</v>
       </c>
       <c r="Z38" s="52">
         <v>6</v>
       </c>
       <c r="AA38" s="52">
         <v>10</v>
       </c>
+      <c r="AB38" s="52">
+        <v>15</v>
+      </c>
     </row>
-    <row r="39" spans="1:27" s="204" customFormat="1" ht="11.25">
+    <row r="39" spans="1:28" s="204" customFormat="1" ht="11.25">
       <c r="A39" s="204" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="201">
         <v>5</v>
       </c>
       <c r="C39" s="201">
         <v>6</v>
       </c>
       <c r="D39" s="201">
         <v>4</v>
       </c>
       <c r="E39" s="239">
         <v>5</v>
       </c>
       <c r="F39" s="65">
         <v>5</v>
       </c>
       <c r="G39" s="234">
         <v>5</v>
       </c>
       <c r="H39" s="91">
         <v>9</v>
       </c>
       <c r="I39" s="111">
@@ -11166,52 +11388,55 @@
       </c>
       <c r="T39" s="179">
         <v>7</v>
       </c>
       <c r="U39" s="237">
         <v>6</v>
       </c>
       <c r="V39" s="238">
         <v>6</v>
       </c>
       <c r="W39" s="52">
         <v>8</v>
       </c>
       <c r="X39" s="52">
         <v>6</v>
       </c>
       <c r="Y39" s="52">
         <v>9</v>
       </c>
       <c r="Z39" s="52">
         <v>7</v>
       </c>
       <c r="AA39" s="52">
         <v>5</v>
       </c>
+      <c r="AB39" s="52">
+        <v>3</v>
+      </c>
     </row>
-    <row r="40" spans="1:27" s="204" customFormat="1" ht="11.25">
+    <row r="40" spans="1:28" s="204" customFormat="1" ht="11.25">
       <c r="A40" s="204" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="201">
         <v>10</v>
       </c>
       <c r="C40" s="201">
         <v>6</v>
       </c>
       <c r="D40" s="201">
         <v>4</v>
       </c>
       <c r="E40" s="239">
         <v>6</v>
       </c>
       <c r="F40" s="65">
         <v>4</v>
       </c>
       <c r="G40" s="234">
         <v>6</v>
       </c>
       <c r="H40" s="91">
         <v>3</v>
       </c>
       <c r="I40" s="111">
@@ -11249,52 +11474,55 @@
       </c>
       <c r="T40" s="179">
         <v>7</v>
       </c>
       <c r="U40" s="237">
         <v>6</v>
       </c>
       <c r="V40" s="238">
         <v>3</v>
       </c>
       <c r="W40" s="52">
         <v>4</v>
       </c>
       <c r="X40" s="52">
         <v>4</v>
       </c>
       <c r="Y40" s="52">
         <v>8</v>
       </c>
       <c r="Z40" s="52">
         <v>2</v>
       </c>
       <c r="AA40" s="52">
         <v>2</v>
       </c>
+      <c r="AB40" s="52">
+        <v>8</v>
+      </c>
     </row>
-    <row r="41" spans="1:27" s="204" customFormat="1" ht="11.25">
+    <row r="41" spans="1:28" s="204" customFormat="1" ht="11.25">
       <c r="A41" s="23" t="s">
         <v>5</v>
       </c>
       <c r="B41" s="53">
         <v>10</v>
       </c>
       <c r="C41" s="53">
         <v>5</v>
       </c>
       <c r="D41" s="53">
         <v>5</v>
       </c>
       <c r="E41" s="154">
         <v>5</v>
       </c>
       <c r="F41" s="66">
         <v>9</v>
       </c>
       <c r="G41" s="72">
         <v>5</v>
       </c>
       <c r="H41" s="92">
         <v>5</v>
       </c>
       <c r="I41" s="112">
@@ -11332,3704 +11560,3798 @@
       </c>
       <c r="T41" s="180">
         <v>6</v>
       </c>
       <c r="U41" s="240">
         <v>8</v>
       </c>
       <c r="V41" s="241">
         <v>4</v>
       </c>
       <c r="W41" s="53">
         <v>6</v>
       </c>
       <c r="X41" s="53">
         <v>8</v>
       </c>
       <c r="Y41" s="53">
         <v>8</v>
       </c>
       <c r="Z41" s="53">
         <v>9</v>
       </c>
       <c r="AA41" s="53">
         <v>7</v>
       </c>
+      <c r="AB41" s="53">
+        <v>5</v>
+      </c>
     </row>
-    <row r="42" spans="1:27" ht="20.25" customHeight="1">
+    <row r="42" spans="1:28" ht="20.25" customHeight="1">
       <c r="A42" s="25" t="s">
         <v>24</v>
       </c>
       <c r="B42" s="15"/>
       <c r="C42" s="15"/>
       <c r="D42" s="15"/>
     </row>
-    <row r="43" spans="1:27">
+    <row r="43" spans="1:28">
       <c r="A43" s="15"/>
       <c r="B43" s="15"/>
       <c r="C43" s="15"/>
       <c r="D43" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A12:AA12"/>
     <mergeCell ref="A22:AA22"/>
     <mergeCell ref="A32:AA32"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="A10:A11"/>
     <mergeCell ref="B10:M10"/>
     <mergeCell ref="N10:Y10"/>
-    <mergeCell ref="A9:AA9"/>
-[...1 lines deleted...]
-    <mergeCell ref="A8:AA8"/>
+    <mergeCell ref="Z10:AB10"/>
+    <mergeCell ref="A9:AB9"/>
+    <mergeCell ref="A8:AB8"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AY35"/>
+  <dimension ref="A1:AZ36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AB73" sqref="AB73"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:O5"/>
+      <selection pane="bottomLeft" activeCell="AG24" sqref="AG24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.7109375" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="7.140625" hidden="1" customWidth="1"/>
     <col min="15" max="16" width="7.85546875" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="6.7109375" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="5.5703125" hidden="1" customWidth="1"/>
     <col min="19" max="20" width="6.28515625" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="6.5703125" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="8" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="7.140625" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="7" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="0.28515625" hidden="1" customWidth="1"/>
-    <col min="26" max="26" width="8.42578125" customWidth="1"/>
+    <col min="26" max="26" width="7.140625" customWidth="1"/>
     <col min="27" max="27" width="8.28515625" customWidth="1"/>
     <col min="28" max="28" width="5.85546875" customWidth="1"/>
     <col min="29" max="29" width="6.42578125" customWidth="1"/>
     <col min="30" max="30" width="5.7109375" customWidth="1"/>
     <col min="31" max="32" width="5.42578125" customWidth="1"/>
     <col min="33" max="33" width="6.140625" customWidth="1"/>
     <col min="34" max="34" width="8" customWidth="1"/>
     <col min="35" max="35" width="7.28515625" customWidth="1"/>
     <col min="36" max="36" width="6.42578125" customWidth="1"/>
     <col min="37" max="37" width="7.42578125" customWidth="1"/>
     <col min="38" max="38" width="6.140625" customWidth="1"/>
     <col min="39" max="39" width="7.28515625" customWidth="1"/>
     <col min="40" max="40" width="5.42578125" customWidth="1"/>
     <col min="41" max="41" width="6" customWidth="1"/>
     <col min="42" max="42" width="5.42578125" customWidth="1"/>
     <col min="43" max="43" width="5.85546875" customWidth="1"/>
     <col min="44" max="44" width="5.5703125" customWidth="1"/>
     <col min="45" max="45" width="5.85546875" customWidth="1"/>
     <col min="46" max="46" width="8" customWidth="1"/>
     <col min="47" max="47" width="7.28515625" customWidth="1"/>
     <col min="48" max="48" width="6.28515625" customWidth="1"/>
     <col min="49" max="49" width="7.85546875" customWidth="1"/>
     <col min="50" max="50" width="6.85546875" customWidth="1"/>
     <col min="51" max="51" width="7.42578125" customWidth="1"/>
+    <col min="52" max="52" width="5" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" hidden="1">
+    <row r="1" spans="1:52" hidden="1">
       <c r="A1" s="3"/>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
     </row>
-    <row r="2" spans="1:51" s="4" customFormat="1">
+    <row r="2" spans="1:52" s="4" customFormat="1">
       <c r="A2" s="271"/>
       <c r="B2" s="271"/>
       <c r="C2" s="271"/>
       <c r="D2" s="271"/>
       <c r="E2" s="271"/>
       <c r="F2" s="271"/>
       <c r="G2" s="271"/>
       <c r="H2" s="271"/>
       <c r="I2" s="271"/>
       <c r="J2" s="271"/>
       <c r="K2" s="271"/>
       <c r="L2" s="271"/>
       <c r="M2" s="271"/>
       <c r="N2" s="271"/>
       <c r="O2" s="271"/>
       <c r="P2" s="5"/>
     </row>
-    <row r="3" spans="1:51" s="4" customFormat="1">
+    <row r="3" spans="1:52" s="4" customFormat="1">
       <c r="A3" s="271"/>
       <c r="B3" s="271"/>
       <c r="C3" s="271"/>
       <c r="D3" s="271"/>
       <c r="E3" s="271"/>
       <c r="F3" s="271"/>
       <c r="G3" s="271"/>
       <c r="H3" s="271"/>
       <c r="I3" s="271"/>
       <c r="J3" s="271"/>
       <c r="K3" s="271"/>
       <c r="L3" s="271"/>
       <c r="M3" s="271"/>
       <c r="N3" s="271"/>
       <c r="O3" s="271"/>
       <c r="P3" s="5"/>
     </row>
-    <row r="4" spans="1:51" s="4" customFormat="1">
+    <row r="4" spans="1:52" s="4" customFormat="1">
       <c r="A4" s="271"/>
       <c r="B4" s="271"/>
       <c r="C4" s="271"/>
       <c r="D4" s="271"/>
       <c r="E4" s="271"/>
       <c r="F4" s="271"/>
       <c r="G4" s="271"/>
       <c r="H4" s="271"/>
       <c r="I4" s="271"/>
       <c r="J4" s="271"/>
       <c r="K4" s="271"/>
       <c r="L4" s="271"/>
       <c r="M4" s="271"/>
       <c r="N4" s="271"/>
       <c r="O4" s="271"/>
       <c r="P4" s="5"/>
     </row>
-    <row r="5" spans="1:51" s="4" customFormat="1">
+    <row r="5" spans="1:52" s="4" customFormat="1">
       <c r="A5" s="271"/>
       <c r="B5" s="271"/>
       <c r="C5" s="271"/>
       <c r="D5" s="271"/>
       <c r="E5" s="271"/>
       <c r="F5" s="271"/>
       <c r="G5" s="271"/>
       <c r="H5" s="271"/>
       <c r="I5" s="271"/>
       <c r="J5" s="271"/>
       <c r="K5" s="271"/>
       <c r="L5" s="271"/>
       <c r="M5" s="271"/>
       <c r="N5" s="271"/>
       <c r="O5" s="271"/>
       <c r="P5" s="5"/>
     </row>
-    <row r="6" spans="1:51">
-      <c r="A6" s="270" t="s">
+    <row r="6" spans="1:52" s="4" customFormat="1">
+      <c r="A6" s="265"/>
+      <c r="B6" s="265"/>
+      <c r="C6" s="265"/>
+      <c r="D6" s="265"/>
+      <c r="E6" s="265"/>
+      <c r="F6" s="265"/>
+      <c r="G6" s="265"/>
+      <c r="H6" s="265"/>
+      <c r="I6" s="265"/>
+      <c r="J6" s="265"/>
+      <c r="K6" s="265"/>
+      <c r="L6" s="265"/>
+      <c r="M6" s="265"/>
+      <c r="N6" s="265"/>
+      <c r="O6" s="265"/>
+      <c r="P6" s="265"/>
+    </row>
+    <row r="7" spans="1:52">
+      <c r="A7" s="291" t="s">
         <v>47</v>
       </c>
-      <c r="B6" s="270"/>
-[...48 lines deleted...]
-      <c r="AY6" s="271"/>
+      <c r="B7" s="291"/>
+      <c r="C7" s="291"/>
+      <c r="D7" s="291"/>
+      <c r="E7" s="291"/>
+      <c r="F7" s="291"/>
+      <c r="G7" s="291"/>
+      <c r="H7" s="291"/>
+      <c r="I7" s="291"/>
+      <c r="J7" s="291"/>
+      <c r="K7" s="291"/>
+      <c r="L7" s="291"/>
+      <c r="M7" s="291"/>
+      <c r="N7" s="291"/>
+      <c r="O7" s="291"/>
+      <c r="P7" s="291"/>
+      <c r="Q7" s="291"/>
+      <c r="R7" s="291"/>
+      <c r="S7" s="291"/>
+      <c r="T7" s="291"/>
+      <c r="U7" s="291"/>
+      <c r="V7" s="291"/>
+      <c r="W7" s="291"/>
+      <c r="X7" s="291"/>
+      <c r="Y7" s="291"/>
+      <c r="Z7" s="291"/>
+      <c r="AA7" s="291"/>
+      <c r="AB7" s="291"/>
+      <c r="AC7" s="271"/>
+      <c r="AD7" s="271"/>
+      <c r="AE7" s="271"/>
+      <c r="AF7" s="271"/>
+      <c r="AG7" s="271"/>
+      <c r="AH7" s="271"/>
+      <c r="AI7" s="271"/>
+      <c r="AJ7" s="271"/>
+      <c r="AK7" s="271"/>
+      <c r="AL7" s="271"/>
+      <c r="AM7" s="271"/>
+      <c r="AN7" s="271"/>
+      <c r="AO7" s="271"/>
+      <c r="AP7" s="271"/>
+      <c r="AQ7" s="271"/>
+      <c r="AR7" s="271"/>
+      <c r="AS7" s="271"/>
+      <c r="AT7" s="271"/>
+      <c r="AU7" s="271"/>
+      <c r="AV7" s="271"/>
+      <c r="AW7" s="271"/>
+      <c r="AX7" s="271"/>
+      <c r="AY7" s="271"/>
+      <c r="AZ7" s="271"/>
     </row>
-    <row r="7" spans="1:51">
-      <c r="A7" s="267" t="s">
+    <row r="8" spans="1:52">
+      <c r="A8" s="288" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="268"/>
-[...48 lines deleted...]
-      <c r="AY7" s="269"/>
+      <c r="B8" s="289"/>
+      <c r="C8" s="289"/>
+      <c r="D8" s="289"/>
+      <c r="E8" s="289"/>
+      <c r="F8" s="289"/>
+      <c r="G8" s="289"/>
+      <c r="H8" s="289"/>
+      <c r="I8" s="289"/>
+      <c r="J8" s="289"/>
+      <c r="K8" s="289"/>
+      <c r="L8" s="289"/>
+      <c r="M8" s="289"/>
+      <c r="N8" s="289"/>
+      <c r="O8" s="289"/>
+      <c r="P8" s="289"/>
+      <c r="Q8" s="289"/>
+      <c r="R8" s="289"/>
+      <c r="S8" s="289"/>
+      <c r="T8" s="289"/>
+      <c r="U8" s="289"/>
+      <c r="V8" s="289"/>
+      <c r="W8" s="289"/>
+      <c r="X8" s="289"/>
+      <c r="Y8" s="289"/>
+      <c r="Z8" s="289"/>
+      <c r="AA8" s="289"/>
+      <c r="AB8" s="289"/>
+      <c r="AC8" s="290"/>
+      <c r="AD8" s="290"/>
+      <c r="AE8" s="290"/>
+      <c r="AF8" s="290"/>
+      <c r="AG8" s="290"/>
+      <c r="AH8" s="290"/>
+      <c r="AI8" s="290"/>
+      <c r="AJ8" s="290"/>
+      <c r="AK8" s="290"/>
+      <c r="AL8" s="290"/>
+      <c r="AM8" s="290"/>
+      <c r="AN8" s="290"/>
+      <c r="AO8" s="290"/>
+      <c r="AP8" s="290"/>
+      <c r="AQ8" s="290"/>
+      <c r="AR8" s="290"/>
+      <c r="AS8" s="290"/>
+      <c r="AT8" s="290"/>
+      <c r="AU8" s="290"/>
+      <c r="AV8" s="290"/>
+      <c r="AW8" s="290"/>
+      <c r="AX8" s="290"/>
+      <c r="AY8" s="290"/>
+      <c r="AZ8" s="290"/>
     </row>
-    <row r="8" spans="1:51">
-[...1 lines deleted...]
-      <c r="B8" s="285">
+    <row r="9" spans="1:52">
+      <c r="A9" s="274"/>
+      <c r="B9" s="276">
         <v>2021</v>
       </c>
-      <c r="C8" s="286"/>
-[...10 lines deleted...]
-      <c r="N8" s="285">
+      <c r="C9" s="277"/>
+      <c r="D9" s="277"/>
+      <c r="E9" s="277"/>
+      <c r="F9" s="277"/>
+      <c r="G9" s="277"/>
+      <c r="H9" s="277"/>
+      <c r="I9" s="277"/>
+      <c r="J9" s="277"/>
+      <c r="K9" s="277"/>
+      <c r="L9" s="277"/>
+      <c r="M9" s="277"/>
+      <c r="N9" s="276">
         <v>2023</v>
       </c>
-      <c r="O8" s="286"/>
-[...10 lines deleted...]
-      <c r="Z8" s="287">
+      <c r="O9" s="277"/>
+      <c r="P9" s="277"/>
+      <c r="Q9" s="277"/>
+      <c r="R9" s="277"/>
+      <c r="S9" s="277"/>
+      <c r="T9" s="277"/>
+      <c r="U9" s="277"/>
+      <c r="V9" s="277"/>
+      <c r="W9" s="277"/>
+      <c r="X9" s="277"/>
+      <c r="Y9" s="277"/>
+      <c r="Z9" s="278">
         <v>2024</v>
       </c>
-      <c r="AA8" s="288"/>
-[...10 lines deleted...]
-      <c r="AL8" s="265">
+      <c r="AA9" s="279"/>
+      <c r="AB9" s="279"/>
+      <c r="AC9" s="283"/>
+      <c r="AD9" s="283"/>
+      <c r="AE9" s="283"/>
+      <c r="AF9" s="283"/>
+      <c r="AG9" s="283"/>
+      <c r="AH9" s="283"/>
+      <c r="AI9" s="283"/>
+      <c r="AJ9" s="283"/>
+      <c r="AK9" s="284"/>
+      <c r="AL9" s="281">
         <v>2025</v>
       </c>
-      <c r="AM8" s="272"/>
-[...10 lines deleted...]
-      <c r="AX8" s="265">
+      <c r="AM9" s="282"/>
+      <c r="AN9" s="282"/>
+      <c r="AO9" s="283"/>
+      <c r="AP9" s="283"/>
+      <c r="AQ9" s="283"/>
+      <c r="AR9" s="283"/>
+      <c r="AS9" s="283"/>
+      <c r="AT9" s="283"/>
+      <c r="AU9" s="283"/>
+      <c r="AV9" s="283"/>
+      <c r="AW9" s="283"/>
+      <c r="AX9" s="281">
         <v>2026</v>
       </c>
-      <c r="AY8" s="272"/>
+      <c r="AY9" s="282"/>
+      <c r="AZ9" s="283"/>
     </row>
-    <row r="9" spans="1:51">
-[...1 lines deleted...]
-      <c r="B9" s="13" t="s">
+    <row r="10" spans="1:52">
+      <c r="A10" s="275"/>
+      <c r="B10" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="C9" s="12" t="s">
+      <c r="C10" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="D9" s="12" t="s">
+      <c r="D10" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="E9" s="12" t="s">
+      <c r="E10" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="F9" s="12" t="s">
+      <c r="F10" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="G9" s="12" t="s">
+      <c r="G10" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="H9" s="12" t="s">
+      <c r="H10" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="I9" s="13" t="s">
+      <c r="I10" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="J9" s="13" t="s">
+      <c r="J10" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="K9" s="13" t="s">
+      <c r="K10" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="L9" s="13" t="s">
+      <c r="L10" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="M9" s="13" t="s">
+      <c r="M10" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="N9" s="11" t="s">
+      <c r="N10" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="O9" s="35" t="s">
+      <c r="O10" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="P9" s="35" t="s">
+      <c r="P10" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="Q9" s="11" t="s">
+      <c r="Q10" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="R9" s="13" t="s">
+      <c r="R10" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="S9" s="13" t="s">
+      <c r="S10" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="T9" s="13" t="s">
+      <c r="T10" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="U9" s="13" t="s">
+      <c r="U10" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="V9" s="13" t="s">
+      <c r="V10" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="W9" s="13" t="s">
+      <c r="W10" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="X9" s="13" t="s">
+      <c r="X10" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="Y9" s="13" t="s">
+      <c r="Y10" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="Z9" s="46" t="s">
+      <c r="Z10" s="46" t="s">
         <v>9</v>
       </c>
-      <c r="AA9" s="11" t="s">
+      <c r="AA10" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="AB9" s="11" t="s">
+      <c r="AB10" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="AC9" s="11" t="s">
+      <c r="AC10" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="AD9" s="11" t="s">
+      <c r="AD10" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="AE9" s="67" t="s">
+      <c r="AE10" s="67" t="s">
         <v>14</v>
       </c>
-      <c r="AF9" s="79" t="s">
+      <c r="AF10" s="79" t="s">
         <v>15</v>
       </c>
-      <c r="AG9" s="83" t="s">
+      <c r="AG10" s="83" t="s">
         <v>16</v>
       </c>
-      <c r="AH9" s="100" t="s">
+      <c r="AH10" s="100" t="s">
         <v>17</v>
       </c>
-      <c r="AI9" s="12" t="s">
+      <c r="AI10" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="AJ9" s="12" t="s">
+      <c r="AJ10" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="AK9" s="12" t="s">
+      <c r="AK10" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="AL9" s="37" t="s">
+      <c r="AL10" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="AM9" s="37" t="s">
+      <c r="AM10" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="AN9" s="37" t="s">
+      <c r="AN10" s="37" t="s">
         <v>11</v>
       </c>
-      <c r="AO9" s="35" t="s">
+      <c r="AO10" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="AP9" s="35" t="s">
+      <c r="AP10" s="35" t="s">
         <v>13</v>
       </c>
-      <c r="AQ9" s="35" t="s">
+      <c r="AQ10" s="35" t="s">
         <v>14</v>
       </c>
-      <c r="AR9" s="35" t="s">
+      <c r="AR10" s="35" t="s">
         <v>15</v>
       </c>
-      <c r="AS9" s="11" t="s">
+      <c r="AS10" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AT9" s="172" t="s">
+      <c r="AT10" s="172" t="s">
         <v>17</v>
       </c>
-      <c r="AU9" s="137" t="s">
+      <c r="AU10" s="137" t="s">
         <v>18</v>
       </c>
-      <c r="AV9" s="137" t="s">
+      <c r="AV10" s="137" t="s">
         <v>19</v>
       </c>
-      <c r="AW9" s="137" t="s">
+      <c r="AW10" s="137" t="s">
         <v>20</v>
       </c>
-      <c r="AX9" s="36" t="s">
+      <c r="AX10" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="AY9" s="32" t="s">
+      <c r="AY10" s="36" t="s">
         <v>10</v>
       </c>
+      <c r="AZ10" s="11" t="s">
+        <v>11</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="20" customFormat="1">
-      <c r="A10" s="275" t="s">
+    <row r="11" spans="1:52" s="20" customFormat="1">
+      <c r="A11" s="285" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="275"/>
-[...48 lines deleted...]
-      <c r="AY10" s="277"/>
+      <c r="B11" s="285"/>
+      <c r="C11" s="285"/>
+      <c r="D11" s="285"/>
+      <c r="E11" s="285"/>
+      <c r="F11" s="285"/>
+      <c r="G11" s="285"/>
+      <c r="H11" s="285"/>
+      <c r="I11" s="285"/>
+      <c r="J11" s="285"/>
+      <c r="K11" s="285"/>
+      <c r="L11" s="285"/>
+      <c r="M11" s="285"/>
+      <c r="N11" s="285"/>
+      <c r="O11" s="285"/>
+      <c r="P11" s="285"/>
+      <c r="Q11" s="285"/>
+      <c r="R11" s="285"/>
+      <c r="S11" s="285"/>
+      <c r="T11" s="285"/>
+      <c r="U11" s="285"/>
+      <c r="V11" s="285"/>
+      <c r="W11" s="285"/>
+      <c r="X11" s="285"/>
+      <c r="Y11" s="285"/>
+      <c r="Z11" s="285"/>
+      <c r="AA11" s="285"/>
+      <c r="AB11" s="285"/>
+      <c r="AC11" s="286"/>
+      <c r="AD11" s="286"/>
+      <c r="AE11" s="286"/>
+      <c r="AF11" s="286"/>
+      <c r="AG11" s="286"/>
+      <c r="AH11" s="286"/>
+      <c r="AI11" s="286"/>
+      <c r="AJ11" s="286"/>
+      <c r="AK11" s="286"/>
+      <c r="AL11" s="286"/>
+      <c r="AM11" s="286"/>
+      <c r="AN11" s="286"/>
+      <c r="AO11" s="286"/>
+      <c r="AP11" s="286"/>
+      <c r="AQ11" s="286"/>
+      <c r="AR11" s="287"/>
+      <c r="AS11" s="287"/>
+      <c r="AT11" s="287"/>
+      <c r="AU11" s="287"/>
+      <c r="AV11" s="287"/>
+      <c r="AW11" s="287"/>
+      <c r="AX11" s="287"/>
+      <c r="AY11" s="287"/>
     </row>
-    <row r="11" spans="1:51" s="20" customFormat="1" ht="11.25">
-      <c r="A11" s="16" t="s">
+    <row r="12" spans="1:52" s="20" customFormat="1" ht="11.25">
+      <c r="A12" s="16" t="s">
         <v>38</v>
       </c>
-      <c r="B11" s="17">
+      <c r="B12" s="17">
         <v>21</v>
       </c>
-      <c r="C11" s="17">
+      <c r="C12" s="17">
         <v>13</v>
       </c>
-      <c r="D11" s="18">
+      <c r="D12" s="18">
         <v>12</v>
       </c>
-      <c r="E11" s="18">
+      <c r="E12" s="18">
         <v>17</v>
       </c>
-      <c r="F11" s="18">
+      <c r="F12" s="18">
         <v>11</v>
       </c>
-      <c r="G11" s="18">
+      <c r="G12" s="18">
         <v>10</v>
       </c>
-      <c r="H11" s="19">
+      <c r="H12" s="19">
         <v>17</v>
       </c>
-      <c r="I11" s="18">
+      <c r="I12" s="18">
         <v>15</v>
       </c>
-      <c r="J11" s="19">
+      <c r="J12" s="19">
         <v>11</v>
       </c>
-      <c r="K11" s="19">
+      <c r="K12" s="19">
         <v>6</v>
       </c>
-      <c r="L11" s="19">
+      <c r="L12" s="19">
         <v>10</v>
       </c>
-      <c r="M11" s="19">
+      <c r="M12" s="19">
         <v>21</v>
       </c>
-      <c r="N11" s="47">
+      <c r="N12" s="47">
         <v>23</v>
       </c>
-      <c r="O11" s="10">
+      <c r="O12" s="10">
         <v>7</v>
       </c>
-      <c r="P11" s="10">
+      <c r="P12" s="10">
         <v>13</v>
       </c>
-      <c r="Q11" s="10">
+      <c r="Q12" s="10">
         <v>9</v>
       </c>
-      <c r="R11" s="10">
+      <c r="R12" s="10">
         <v>11</v>
       </c>
-      <c r="S11" s="6">
+      <c r="S12" s="6">
         <v>13</v>
       </c>
-      <c r="T11" s="6">
+      <c r="T12" s="6">
         <v>7</v>
       </c>
-      <c r="U11" s="6">
+      <c r="U12" s="6">
         <v>10</v>
       </c>
-      <c r="V11" s="6">
+      <c r="V12" s="6">
         <v>7</v>
       </c>
-      <c r="W11" s="51">
+      <c r="W12" s="51">
         <v>12</v>
       </c>
-      <c r="X11" s="51">
+      <c r="X12" s="51">
         <v>12</v>
       </c>
-      <c r="Y11" s="6">
+      <c r="Y12" s="6">
         <v>15</v>
       </c>
-      <c r="Z11" s="6">
+      <c r="Z12" s="6">
         <v>18</v>
       </c>
-      <c r="AA11" s="6">
+      <c r="AA12" s="6">
         <v>8</v>
       </c>
-      <c r="AB11" s="6">
+      <c r="AB12" s="6">
         <v>7</v>
       </c>
-      <c r="AC11" s="6">
+      <c r="AC12" s="6">
         <v>6</v>
       </c>
-      <c r="AD11" s="6">
+      <c r="AD12" s="6">
         <v>10</v>
       </c>
-      <c r="AE11" s="113">
+      <c r="AE12" s="113">
         <v>11</v>
       </c>
-      <c r="AF11" s="93">
+      <c r="AF12" s="93">
         <v>7</v>
-      </c>
-[...117 lines deleted...]
-        <v>3</v>
       </c>
       <c r="AG12" s="185">
         <v>4</v>
       </c>
       <c r="AH12" s="6">
         <v>3</v>
       </c>
       <c r="AI12" s="157">
+        <v>7</v>
+      </c>
+      <c r="AJ12" s="158">
+        <v>13</v>
+      </c>
+      <c r="AK12" s="6">
+        <v>10</v>
+      </c>
+      <c r="AL12" s="52">
+        <v>6</v>
+      </c>
+      <c r="AM12" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AN12" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO12" s="51">
+        <v>10</v>
+      </c>
+      <c r="AP12" s="51">
+        <v>7</v>
+      </c>
+      <c r="AQ12" s="6">
+        <v>13</v>
+      </c>
+      <c r="AR12" s="181">
+        <v>14</v>
+      </c>
+      <c r="AS12" s="242">
+        <v>9</v>
+      </c>
+      <c r="AT12" s="243">
+        <v>7</v>
+      </c>
+      <c r="AU12" s="6">
         <v>3</v>
       </c>
-      <c r="AJ12" s="158">
+      <c r="AV12" s="6">
+        <v>4</v>
+      </c>
+      <c r="AW12" s="6">
+        <v>9</v>
+      </c>
+      <c r="AX12" s="6">
         <v>5</v>
       </c>
-      <c r="AK12" s="6">
-[...2 lines deleted...]
-      <c r="AL12" s="52">
+      <c r="AY12" s="6">
+        <v>10</v>
+      </c>
+      <c r="AZ12" s="267">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:52" s="20" customFormat="1" ht="11.25">
+      <c r="A13" s="20" t="s">
+        <v>39</v>
+      </c>
+      <c r="N13" s="47">
+        <v>19</v>
+      </c>
+      <c r="O13" s="10">
         <v>5</v>
       </c>
-      <c r="AM12" s="113" t="s">
-[...2 lines deleted...]
-      <c r="AN12" s="6">
+      <c r="P13" s="10">
+        <v>7</v>
+      </c>
+      <c r="Q13" s="10">
+        <v>6</v>
+      </c>
+      <c r="R13" s="10">
+        <v>6</v>
+      </c>
+      <c r="S13" s="6">
+        <v>9</v>
+      </c>
+      <c r="T13" s="6">
         <v>3</v>
       </c>
-      <c r="AO12" s="51">
-[...8 lines deleted...]
-      <c r="AR12" s="181">
+      <c r="U13" s="6">
         <v>6</v>
-      </c>
-[...48 lines deleted...]
-        <v>51</v>
       </c>
       <c r="V13" s="6">
         <v>2</v>
       </c>
       <c r="W13" s="51">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="X13" s="51">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Y13" s="6">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="Z13" s="6">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="AA13" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="AB13" s="6">
         <v>2</v>
       </c>
       <c r="AC13" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AD13" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AE13" s="113">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AF13" s="93">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>3</v>
+      </c>
+      <c r="AG13" s="185">
+        <v>4</v>
+      </c>
+      <c r="AH13" s="6">
+        <v>3</v>
       </c>
       <c r="AI13" s="157">
         <v>3</v>
       </c>
       <c r="AJ13" s="158">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="AK13" s="6">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>8</v>
+      </c>
+      <c r="AL13" s="52">
+        <v>5</v>
       </c>
       <c r="AM13" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AN13" s="6">
         <v>3</v>
       </c>
       <c r="AO13" s="51">
+        <v>5</v>
+      </c>
+      <c r="AP13" s="51">
+        <v>5</v>
+      </c>
+      <c r="AQ13" s="6">
+        <v>7</v>
+      </c>
+      <c r="AR13" s="181">
+        <v>6</v>
+      </c>
+      <c r="AS13" s="242">
+        <v>4</v>
+      </c>
+      <c r="AT13" s="243">
+        <v>3</v>
+      </c>
+      <c r="AU13" s="6">
         <v>2</v>
       </c>
-      <c r="AP13" s="51">
-[...16 lines deleted...]
-      </c>
       <c r="AV13" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AW13" s="6">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>4</v>
+      </c>
+      <c r="AX13" s="6">
+        <v>4</v>
       </c>
       <c r="AY13" s="6">
+        <v>5</v>
+      </c>
+      <c r="AZ13" s="267">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:52" s="20" customFormat="1" ht="11.25">
+      <c r="A14" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="N14" s="47">
+        <v>2</v>
+      </c>
+      <c r="O14" s="48" t="s">
+        <v>6</v>
+      </c>
+      <c r="P14" s="10">
         <v>3</v>
       </c>
+      <c r="Q14" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="R14" s="10">
+        <v>3</v>
+      </c>
+      <c r="S14" s="6">
+        <v>1</v>
+      </c>
+      <c r="T14" s="6">
+        <v>1</v>
+      </c>
+      <c r="U14" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="V14" s="6">
+        <v>2</v>
+      </c>
+      <c r="W14" s="51">
+        <v>2</v>
+      </c>
+      <c r="X14" s="51">
+        <v>3</v>
+      </c>
+      <c r="Y14" s="6">
+        <v>1</v>
+      </c>
+      <c r="Z14" s="6">
+        <v>1</v>
+      </c>
+      <c r="AA14" s="6">
+        <v>2</v>
+      </c>
+      <c r="AB14" s="6">
+        <v>2</v>
+      </c>
+      <c r="AC14" s="6">
+        <v>2</v>
+      </c>
+      <c r="AD14" s="6">
+        <v>1</v>
+      </c>
+      <c r="AE14" s="113">
+        <v>1</v>
+      </c>
+      <c r="AF14" s="93">
+        <v>1</v>
+      </c>
+      <c r="AG14" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AH14" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AI14" s="157">
+        <v>3</v>
+      </c>
+      <c r="AJ14" s="158">
+        <v>3</v>
+      </c>
+      <c r="AK14" s="6">
+        <v>1</v>
+      </c>
+      <c r="AL14" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AM14" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AN14" s="6">
+        <v>3</v>
+      </c>
+      <c r="AO14" s="51">
+        <v>2</v>
+      </c>
+      <c r="AP14" s="51">
+        <v>1</v>
+      </c>
+      <c r="AQ14" s="6">
+        <v>1</v>
+      </c>
+      <c r="AR14" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AS14" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AT14" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AU14" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AV14" s="6">
+        <v>1</v>
+      </c>
+      <c r="AW14" s="6">
+        <v>1</v>
+      </c>
+      <c r="AX14" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="AY14" s="6">
+        <v>3</v>
+      </c>
+      <c r="AZ14" s="267">
+        <v>2</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="20" customFormat="1" ht="11.25">
-      <c r="A14" s="20" t="s">
+    <row r="15" spans="1:52" s="20" customFormat="1" ht="11.25">
+      <c r="A15" s="20" t="s">
         <v>3</v>
-      </c>
-[...117 lines deleted...]
-        <v>4</v>
       </c>
       <c r="N15" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="O15" s="48" t="s">
-[...17 lines deleted...]
-      <c r="U15" s="6">
+      <c r="O15" s="10">
+        <v>1</v>
+      </c>
+      <c r="P15" s="10">
+        <v>1</v>
+      </c>
+      <c r="Q15" s="10">
+        <v>1</v>
+      </c>
+      <c r="R15" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="S15" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="T15" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="U15" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="V15" s="6">
+        <v>3</v>
+      </c>
+      <c r="W15" s="51" t="s">
+        <v>51</v>
+      </c>
+      <c r="X15" s="51">
+        <v>1</v>
+      </c>
+      <c r="Y15" s="51" t="s">
+        <v>51</v>
+      </c>
+      <c r="Z15" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="AA15" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="AB15" s="6">
+        <v>1</v>
+      </c>
+      <c r="AC15" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="AD15" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE15" s="113">
         <v>2</v>
       </c>
-      <c r="V15" s="6" t="s">
-[...30 lines deleted...]
-        <v>1</v>
+      <c r="AF15" s="113" t="s">
+        <v>51</v>
       </c>
       <c r="AG15" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AH15" s="113" t="s">
         <v>51</v>
       </c>
-      <c r="AI15" s="113" t="s">
-        <v>51</v>
+      <c r="AI15" s="157">
+        <v>1</v>
       </c>
       <c r="AJ15" s="113" t="s">
         <v>51</v>
       </c>
-      <c r="AK15" s="113" t="s">
-[...3 lines deleted...]
-        <v>51</v>
+      <c r="AK15" s="6">
+        <v>1</v>
+      </c>
+      <c r="AL15" s="52">
+        <v>1</v>
       </c>
       <c r="AM15" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AN15" s="113" t="s">
         <v>51</v>
       </c>
-      <c r="AO15" s="113" t="s">
-        <v>51</v>
+      <c r="AO15" s="51">
+        <v>1</v>
       </c>
       <c r="AP15" s="113" t="s">
         <v>51</v>
       </c>
-      <c r="AQ15" s="6">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="AQ15" s="51" t="s">
+        <v>51</v>
+      </c>
+      <c r="AR15" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AS15" s="242">
+        <v>1</v>
       </c>
       <c r="AT15" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AU15" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AV15" s="114" t="s">
         <v>51</v>
       </c>
       <c r="AW15" s="114" t="s">
         <v>51</v>
       </c>
       <c r="AX15" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AY15" s="8" t="s">
         <v>51</v>
       </c>
+      <c r="AZ15" s="8" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="20" customFormat="1" ht="11.25">
+    <row r="16" spans="1:52" s="20" customFormat="1" ht="11.25">
       <c r="A16" s="20" t="s">
-        <v>41</v>
+        <v>4</v>
       </c>
       <c r="N16" s="48" t="s">
         <v>6</v>
       </c>
       <c r="O16" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="P16" s="10">
-[...12 lines deleted...]
-        <v>51</v>
+      <c r="P16" s="48" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q16" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="R16" s="10">
+        <v>1</v>
+      </c>
+      <c r="S16" s="6">
+        <v>1</v>
+      </c>
+      <c r="T16" s="6">
+        <v>1</v>
       </c>
       <c r="U16" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="V16" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="W16" s="51">
-        <v>1</v>
+      <c r="W16" s="51" t="s">
+        <v>51</v>
       </c>
       <c r="X16" s="51">
         <v>1</v>
       </c>
-      <c r="Y16" s="6">
-[...3 lines deleted...]
-        <v>4</v>
+      <c r="Y16" s="51" t="s">
+        <v>51</v>
+      </c>
+      <c r="Z16" s="6" t="s">
+        <v>51</v>
       </c>
       <c r="AA16" s="6">
         <v>1</v>
       </c>
-      <c r="AB16" s="6">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="AB16" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="AC16" s="6">
+        <v>1</v>
+      </c>
+      <c r="AD16" s="6">
+        <v>1</v>
+      </c>
+      <c r="AE16" s="113" t="s">
+        <v>51</v>
       </c>
       <c r="AF16" s="93">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AG16" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AH16" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AI16" s="113" t="s">
         <v>51</v>
       </c>
-      <c r="AJ16" s="158">
-        <v>2</v>
+      <c r="AJ16" s="113" t="s">
+        <v>51</v>
       </c>
       <c r="AK16" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AL16" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AM16" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AN16" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AO16" s="113" t="s">
         <v>51</v>
       </c>
-      <c r="AP16" s="51">
-        <v>1</v>
+      <c r="AP16" s="113" t="s">
+        <v>51</v>
       </c>
       <c r="AQ16" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AR16" s="181">
         <v>3</v>
       </c>
-      <c r="AS16" s="242">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="AS16" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AT16" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AU16" s="113" t="s">
+        <v>51</v>
       </c>
       <c r="AV16" s="114" t="s">
         <v>51</v>
       </c>
-      <c r="AW16" s="6">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="AW16" s="114" t="s">
+        <v>51</v>
+      </c>
+      <c r="AX16" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="AY16" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="AZ16" s="8" t="s">
+        <v>51</v>
       </c>
     </row>
-    <row r="17" spans="1:51" s="20" customFormat="1" ht="11.25">
+    <row r="17" spans="1:52" s="20" customFormat="1" ht="11.25">
       <c r="A17" s="20" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="N17" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="O17" s="10">
-[...2 lines deleted...]
-      <c r="P17" s="48" t="s">
+      <c r="O17" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="Q17" s="10" t="s">
+      <c r="P17" s="10">
+        <v>1</v>
+      </c>
+      <c r="Q17" s="10">
+        <v>1</v>
+      </c>
+      <c r="R17" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="S17" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="T17" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="U17" s="6">
+        <v>1</v>
+      </c>
+      <c r="V17" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="W17" s="51">
+        <v>1</v>
+      </c>
+      <c r="X17" s="51">
+        <v>1</v>
+      </c>
+      <c r="Y17" s="6">
+        <v>3</v>
+      </c>
+      <c r="Z17" s="6">
+        <v>4</v>
+      </c>
+      <c r="AA17" s="6">
+        <v>1</v>
+      </c>
+      <c r="AB17" s="6">
+        <v>1</v>
+      </c>
+      <c r="AC17" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="AD17" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE17" s="113">
+        <v>1</v>
+      </c>
+      <c r="AF17" s="93">
+        <v>2</v>
+      </c>
+      <c r="AG17" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AH17" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AI17" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AJ17" s="158">
+        <v>2</v>
+      </c>
+      <c r="AK17" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AL17" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AM17" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AN17" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AO17" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AP17" s="51">
+        <v>1</v>
+      </c>
+      <c r="AQ17" s="6">
+        <v>2</v>
+      </c>
+      <c r="AR17" s="181">
+        <v>3</v>
+      </c>
+      <c r="AS17" s="242">
+        <v>1</v>
+      </c>
+      <c r="AT17" s="243">
+        <v>1</v>
+      </c>
+      <c r="AU17" s="6">
+        <v>1</v>
+      </c>
+      <c r="AV17" s="114" t="s">
+        <v>51</v>
+      </c>
+      <c r="AW17" s="6">
+        <v>1</v>
+      </c>
+      <c r="AX17" s="6">
+        <v>1</v>
+      </c>
+      <c r="AY17" s="6">
+        <v>1</v>
+      </c>
+      <c r="AZ17" s="267">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:52" s="20" customFormat="1" ht="11.25">
+      <c r="A18" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="N18" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="R17" s="10" t="s">
-[...109 lines deleted...]
-      <c r="O18" s="48" t="s">
+      <c r="O18" s="10">
+        <v>1</v>
+      </c>
+      <c r="P18" s="48" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="Q18" s="10" t="s">
         <v>6</v>
       </c>
       <c r="R18" s="10" t="s">
         <v>51</v>
       </c>
-      <c r="S18" s="6" t="s">
-        <v>51</v>
+      <c r="S18" s="6">
+        <v>1</v>
       </c>
       <c r="T18" s="6">
         <v>1</v>
       </c>
       <c r="U18" s="6" t="s">
         <v>51</v>
       </c>
       <c r="V18" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="W18" s="51" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="W18" s="51">
+        <v>1</v>
+      </c>
+      <c r="X18" s="51">
+        <v>1</v>
+      </c>
+      <c r="Y18" s="51" t="s">
+        <v>51</v>
       </c>
       <c r="Z18" s="6">
+        <v>1</v>
+      </c>
+      <c r="AA18" s="48" t="s">
+        <v>51</v>
+      </c>
+      <c r="AB18" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="AC18" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="AD18" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE18" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AF18" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AG18" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AH18" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AI18" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AJ18" s="158">
+        <v>1</v>
+      </c>
+      <c r="AK18" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AL18" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AM18" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AN18" s="6">
         <v>2</v>
       </c>
-      <c r="AA18" s="48" t="s">
-[...42 lines deleted...]
-        <v>51</v>
+      <c r="AO18" s="51">
+        <v>1</v>
       </c>
       <c r="AP18" s="51" t="s">
         <v>51</v>
       </c>
-      <c r="AQ18" s="51" t="s">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="AQ18" s="6">
+        <v>1</v>
+      </c>
+      <c r="AR18" s="113" t="s">
+        <v>51</v>
       </c>
       <c r="AS18" s="242">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AT18" s="243">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AU18" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AV18" s="114" t="s">
         <v>51</v>
       </c>
-      <c r="AW18" s="6">
-        <v>3</v>
+      <c r="AW18" s="114" t="s">
+        <v>51</v>
       </c>
       <c r="AX18" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AY18" s="8" t="s">
         <v>51</v>
       </c>
+      <c r="AZ18" s="267">
+        <v>1</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="20" customFormat="1" ht="11.25">
+    <row r="19" spans="1:52" s="20" customFormat="1" ht="11.25">
       <c r="A19" s="20" t="s">
-        <v>5</v>
-[...14 lines deleted...]
-        <v>6</v>
+        <v>43</v>
+      </c>
+      <c r="N19" s="47">
+        <v>2</v>
       </c>
       <c r="O19" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="P19" s="48" t="s">
+      <c r="P19" s="10">
+        <v>1</v>
+      </c>
+      <c r="Q19" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="Q19" s="10">
-[...12 lines deleted...]
-        <v>1</v>
+      <c r="R19" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="S19" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="T19" s="6">
+        <v>1</v>
+      </c>
+      <c r="U19" s="6" t="s">
+        <v>51</v>
       </c>
       <c r="V19" s="6" t="s">
         <v>51</v>
       </c>
       <c r="W19" s="51" t="s">
         <v>51</v>
       </c>
-      <c r="X19" s="51">
-        <v>1</v>
+      <c r="X19" s="51" t="s">
+        <v>51</v>
       </c>
       <c r="Y19" s="6">
+        <v>1</v>
+      </c>
+      <c r="Z19" s="6">
         <v>2</v>
       </c>
-      <c r="Z19" s="6">
-[...1 lines deleted...]
-      </c>
       <c r="AA19" s="48" t="s">
         <v>51</v>
       </c>
-      <c r="AB19" s="6" t="s">
-        <v>51</v>
+      <c r="AB19" s="6">
+        <v>1</v>
       </c>
       <c r="AC19" s="6" t="s">
         <v>51</v>
       </c>
       <c r="AD19" s="6">
         <v>1</v>
       </c>
-      <c r="AE19" s="113" t="s">
-        <v>51</v>
+      <c r="AE19" s="113">
+        <v>1</v>
       </c>
       <c r="AF19" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AG19" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AH19" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AI19" s="113" t="s">
         <v>51</v>
       </c>
-      <c r="AJ19" s="158">
+      <c r="AJ19" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK19" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AL19" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AM19" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AN19" s="6">
+        <v>1</v>
+      </c>
+      <c r="AO19" s="51" t="s">
+        <v>51</v>
+      </c>
+      <c r="AP19" s="51" t="s">
+        <v>51</v>
+      </c>
+      <c r="AQ19" s="51" t="s">
+        <v>51</v>
+      </c>
+      <c r="AR19" s="181">
+        <v>1</v>
+      </c>
+      <c r="AS19" s="242">
+        <v>1</v>
+      </c>
+      <c r="AT19" s="243">
+        <v>1</v>
+      </c>
+      <c r="AU19" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AV19" s="114" t="s">
+        <v>51</v>
+      </c>
+      <c r="AW19" s="6">
+        <v>3</v>
+      </c>
+      <c r="AX19" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="AY19" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="AZ19" s="267">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:52" s="20" customFormat="1" ht="11.25">
+      <c r="A20" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="B20" s="204"/>
+      <c r="C20" s="204"/>
+      <c r="D20" s="204"/>
+      <c r="E20" s="204"/>
+      <c r="F20" s="204"/>
+      <c r="G20" s="204"/>
+      <c r="H20" s="204"/>
+      <c r="I20" s="204"/>
+      <c r="J20" s="204"/>
+      <c r="K20" s="204"/>
+      <c r="L20" s="204"/>
+      <c r="M20" s="204"/>
+      <c r="N20" s="48" t="s">
+        <v>6</v>
+      </c>
+      <c r="O20" s="48" t="s">
+        <v>6</v>
+      </c>
+      <c r="P20" s="48" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q20" s="10">
+        <v>1</v>
+      </c>
+      <c r="R20" s="10">
+        <v>1</v>
+      </c>
+      <c r="S20" s="6">
+        <v>1</v>
+      </c>
+      <c r="T20" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="U20" s="6">
+        <v>1</v>
+      </c>
+      <c r="V20" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="W20" s="51" t="s">
+        <v>51</v>
+      </c>
+      <c r="X20" s="51">
+        <v>1</v>
+      </c>
+      <c r="Y20" s="6">
         <v>2</v>
       </c>
-      <c r="AK19" s="113" t="s">
-[...42 lines deleted...]
-        <v>1</v>
+      <c r="Z20" s="6">
+        <v>1</v>
+      </c>
+      <c r="AA20" s="48" t="s">
+        <v>51</v>
+      </c>
+      <c r="AB20" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="AC20" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="AD20" s="6">
+        <v>1</v>
+      </c>
+      <c r="AE20" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AF20" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AG20" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AH20" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AI20" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AJ20" s="158">
+        <v>2</v>
+      </c>
+      <c r="AK20" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AL20" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AM20" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AN20" s="6">
+        <v>1</v>
+      </c>
+      <c r="AO20" s="51">
+        <v>1</v>
+      </c>
+      <c r="AP20" s="51" t="s">
+        <v>51</v>
+      </c>
+      <c r="AQ20" s="6">
+        <v>1</v>
+      </c>
+      <c r="AR20" s="181">
+        <v>1</v>
+      </c>
+      <c r="AS20" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AT20" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AU20" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AV20" s="114" t="s">
+        <v>51</v>
+      </c>
+      <c r="AW20" s="114" t="s">
+        <v>51</v>
+      </c>
+      <c r="AX20" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="AY20" s="6">
+        <v>1</v>
+      </c>
+      <c r="AZ20" s="8" t="s">
+        <v>51</v>
       </c>
     </row>
-    <row r="20" spans="1:51" s="20" customFormat="1">
-      <c r="A20" s="293" t="s">
+    <row r="21" spans="1:52" s="20" customFormat="1">
+      <c r="A21" s="295" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="293"/>
-[...48 lines deleted...]
-      <c r="AY20" s="271"/>
+      <c r="B21" s="295"/>
+      <c r="C21" s="295"/>
+      <c r="D21" s="295"/>
+      <c r="E21" s="295"/>
+      <c r="F21" s="295"/>
+      <c r="G21" s="295"/>
+      <c r="H21" s="295"/>
+      <c r="I21" s="295"/>
+      <c r="J21" s="295"/>
+      <c r="K21" s="295"/>
+      <c r="L21" s="295"/>
+      <c r="M21" s="295"/>
+      <c r="N21" s="295"/>
+      <c r="O21" s="295"/>
+      <c r="P21" s="295"/>
+      <c r="Q21" s="295"/>
+      <c r="R21" s="295"/>
+      <c r="S21" s="295"/>
+      <c r="T21" s="295"/>
+      <c r="U21" s="295"/>
+      <c r="V21" s="295"/>
+      <c r="W21" s="295"/>
+      <c r="X21" s="295"/>
+      <c r="Y21" s="295"/>
+      <c r="Z21" s="295"/>
+      <c r="AA21" s="295"/>
+      <c r="AB21" s="295"/>
+      <c r="AC21" s="270"/>
+      <c r="AD21" s="270"/>
+      <c r="AE21" s="270"/>
+      <c r="AF21" s="270"/>
+      <c r="AG21" s="270"/>
+      <c r="AH21" s="270"/>
+      <c r="AI21" s="270"/>
+      <c r="AJ21" s="270"/>
+      <c r="AK21" s="270"/>
+      <c r="AL21" s="270"/>
+      <c r="AM21" s="270"/>
+      <c r="AN21" s="270"/>
+      <c r="AO21" s="270"/>
+      <c r="AP21" s="270"/>
+      <c r="AQ21" s="270"/>
+      <c r="AR21" s="271"/>
+      <c r="AS21" s="271"/>
+      <c r="AT21" s="271"/>
+      <c r="AU21" s="271"/>
+      <c r="AV21" s="271"/>
+      <c r="AW21" s="271"/>
+      <c r="AX21" s="271"/>
+      <c r="AY21" s="271"/>
     </row>
-    <row r="21" spans="1:51" s="20" customFormat="1" ht="11.25">
-      <c r="A21" s="16" t="s">
+    <row r="22" spans="1:52" s="20" customFormat="1" ht="11.25">
+      <c r="A22" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="B21" s="17">
+      <c r="B22" s="17">
         <v>16</v>
       </c>
-      <c r="C21" s="17">
+      <c r="C22" s="17">
         <v>9</v>
       </c>
-      <c r="D21" s="18">
+      <c r="D22" s="18">
         <v>7</v>
       </c>
-      <c r="E21" s="18">
+      <c r="E22" s="18">
         <v>9</v>
       </c>
-      <c r="F21" s="18">
+      <c r="F22" s="18">
         <v>6</v>
       </c>
-      <c r="G21" s="18">
+      <c r="G22" s="18">
         <v>4</v>
       </c>
-      <c r="H21" s="19">
+      <c r="H22" s="19">
         <v>10</v>
       </c>
-      <c r="I21" s="18">
+      <c r="I22" s="18">
         <v>7</v>
       </c>
-      <c r="J21" s="19">
+      <c r="J22" s="19">
         <v>5</v>
       </c>
-      <c r="K21" s="19">
+      <c r="K22" s="19">
         <v>6</v>
       </c>
-      <c r="L21" s="19">
+      <c r="L22" s="19">
         <v>5</v>
       </c>
-      <c r="M21" s="19">
+      <c r="M22" s="19">
         <v>10</v>
       </c>
-      <c r="N21" s="6">
+      <c r="N22" s="6">
         <v>21</v>
-      </c>
-[...117 lines deleted...]
-        <v>19</v>
       </c>
       <c r="O22" s="10">
         <v>4</v>
       </c>
       <c r="P22" s="10">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="Q22" s="10">
         <v>5</v>
       </c>
       <c r="R22" s="10">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="S22" s="6">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="T22" s="6">
         <v>3</v>
       </c>
       <c r="U22" s="6">
         <v>3</v>
       </c>
       <c r="V22" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W22" s="51">
+        <v>7</v>
+      </c>
+      <c r="X22" s="51">
+        <v>5</v>
+      </c>
+      <c r="Y22" s="6">
+        <v>5</v>
+      </c>
+      <c r="Z22" s="6">
+        <v>7</v>
+      </c>
+      <c r="AA22" s="6">
         <v>6</v>
       </c>
-      <c r="X22" s="51">
+      <c r="AB22" s="6">
         <v>3</v>
       </c>
-      <c r="Y22" s="6">
-[...2 lines deleted...]
-      <c r="Z22" s="6">
+      <c r="AC22" s="6">
+        <v>5</v>
+      </c>
+      <c r="AD22" s="6">
         <v>6</v>
-      </c>
-[...10 lines deleted...]
-        <v>5</v>
       </c>
       <c r="AE22" s="80">
         <v>6</v>
       </c>
       <c r="AF22" s="94">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AG22" s="186">
         <v>2</v>
       </c>
       <c r="AH22" s="186">
         <v>2</v>
       </c>
       <c r="AI22" s="159">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="AJ22" s="160">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="AK22" s="6">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="AL22" s="52">
         <v>4</v>
       </c>
       <c r="AM22" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AN22" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="AO22" s="51">
         <v>5</v>
       </c>
       <c r="AP22" s="51">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AQ22" s="6">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="AR22" s="182">
         <v>3</v>
       </c>
       <c r="AS22" s="244">
         <v>4</v>
       </c>
       <c r="AT22" s="245">
         <v>3</v>
       </c>
       <c r="AU22" s="6">
         <v>1</v>
       </c>
       <c r="AV22" s="6">
         <v>3</v>
       </c>
       <c r="AW22" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AX22" s="6">
         <v>3</v>
       </c>
       <c r="AY22" s="6">
+        <v>7</v>
+      </c>
+      <c r="AZ22" s="267">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:52" s="20" customFormat="1" ht="11.25">
+      <c r="A23" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="N23" s="47">
+        <v>19</v>
+      </c>
+      <c r="O23" s="10">
+        <v>4</v>
+      </c>
+      <c r="P23" s="10">
+        <v>6</v>
+      </c>
+      <c r="Q23" s="10">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="20" t="s">
+      <c r="R23" s="10">
+        <v>4</v>
+      </c>
+      <c r="S23" s="6">
+        <v>7</v>
+      </c>
+      <c r="T23" s="6">
+        <v>3</v>
+      </c>
+      <c r="U23" s="6">
+        <v>3</v>
+      </c>
+      <c r="V23" s="6">
+        <v>1</v>
+      </c>
+      <c r="W23" s="51">
+        <v>6</v>
+      </c>
+      <c r="X23" s="51">
+        <v>3</v>
+      </c>
+      <c r="Y23" s="6">
+        <v>4</v>
+      </c>
+      <c r="Z23" s="6">
+        <v>6</v>
+      </c>
+      <c r="AA23" s="6">
+        <v>4</v>
+      </c>
+      <c r="AB23" s="6">
+        <v>1</v>
+      </c>
+      <c r="AC23" s="6">
+        <v>3</v>
+      </c>
+      <c r="AD23" s="6">
+        <v>5</v>
+      </c>
+      <c r="AE23" s="80">
+        <v>6</v>
+      </c>
+      <c r="AF23" s="94">
         <v>2</v>
       </c>
-      <c r="N23" s="47">
+      <c r="AG23" s="186">
         <v>2</v>
       </c>
-      <c r="O23" s="48" t="s">
-[...2 lines deleted...]
-      <c r="P23" s="10">
+      <c r="AH23" s="186">
         <v>2</v>
-      </c>
-[...52 lines deleted...]
-        <v>51</v>
       </c>
       <c r="AI23" s="159">
         <v>2</v>
       </c>
       <c r="AJ23" s="160">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AK23" s="6">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>6</v>
+      </c>
+      <c r="AL23" s="52">
+        <v>4</v>
       </c>
       <c r="AM23" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AN23" s="6">
         <v>2</v>
       </c>
-      <c r="AO23" s="113" t="s">
-        <v>51</v>
+      <c r="AO23" s="51">
+        <v>5</v>
       </c>
       <c r="AP23" s="51">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AQ23" s="6">
-        <v>1</v>
-[...14 lines deleted...]
-        <v>51</v>
+        <v>5</v>
+      </c>
+      <c r="AR23" s="182">
+        <v>3</v>
+      </c>
+      <c r="AS23" s="244">
+        <v>4</v>
+      </c>
+      <c r="AT23" s="245">
+        <v>3</v>
+      </c>
+      <c r="AU23" s="6">
+        <v>1</v>
+      </c>
+      <c r="AV23" s="6">
+        <v>3</v>
       </c>
       <c r="AW23" s="6">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>3</v>
+      </c>
+      <c r="AX23" s="6">
+        <v>3</v>
       </c>
       <c r="AY23" s="6">
+        <v>5</v>
+      </c>
+      <c r="AZ23" s="267">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:52" s="20" customFormat="1" ht="11.25">
+      <c r="A24" s="20" t="s">
         <v>2</v>
       </c>
+      <c r="N24" s="47">
+        <v>2</v>
+      </c>
+      <c r="O24" s="48" t="s">
+        <v>6</v>
+      </c>
+      <c r="P24" s="10">
+        <v>2</v>
+      </c>
+      <c r="Q24" s="48" t="s">
+        <v>6</v>
+      </c>
+      <c r="R24" s="10">
+        <v>2</v>
+      </c>
+      <c r="S24" s="6">
+        <v>1</v>
+      </c>
+      <c r="T24" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="U24" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="V24" s="6">
+        <v>1</v>
+      </c>
+      <c r="W24" s="51">
+        <v>1</v>
+      </c>
+      <c r="X24" s="51">
+        <v>2</v>
+      </c>
+      <c r="Y24" s="6">
+        <v>1</v>
+      </c>
+      <c r="Z24" s="6">
+        <v>1</v>
+      </c>
+      <c r="AA24" s="6">
+        <v>2</v>
+      </c>
+      <c r="AB24" s="6">
+        <v>2</v>
+      </c>
+      <c r="AC24" s="6">
+        <v>2</v>
+      </c>
+      <c r="AD24" s="6">
+        <v>1</v>
+      </c>
+      <c r="AE24" s="80" t="s">
+        <v>51</v>
+      </c>
+      <c r="AF24" s="94">
+        <v>1</v>
+      </c>
+      <c r="AG24" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AH24" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AI24" s="159">
+        <v>2</v>
+      </c>
+      <c r="AJ24" s="160">
+        <v>3</v>
+      </c>
+      <c r="AK24" s="6">
+        <v>1</v>
+      </c>
+      <c r="AL24" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AM24" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AN24" s="6">
+        <v>2</v>
+      </c>
+      <c r="AO24" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AP24" s="51">
+        <v>1</v>
+      </c>
+      <c r="AQ24" s="6">
+        <v>1</v>
+      </c>
+      <c r="AR24" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AS24" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AT24" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AU24" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AV24" s="114" t="s">
+        <v>51</v>
+      </c>
+      <c r="AW24" s="6">
+        <v>1</v>
+      </c>
+      <c r="AX24" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="AY24" s="6">
+        <v>2</v>
+      </c>
+      <c r="AZ24" s="267">
+        <v>1</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="20" customFormat="1">
-      <c r="A24" s="294" t="s">
+    <row r="25" spans="1:52" s="20" customFormat="1">
+      <c r="A25" s="296" t="s">
         <v>23</v>
       </c>
-      <c r="B24" s="294"/>
-[...48 lines deleted...]
-      <c r="AY24" s="271"/>
+      <c r="B25" s="296"/>
+      <c r="C25" s="296"/>
+      <c r="D25" s="296"/>
+      <c r="E25" s="296"/>
+      <c r="F25" s="296"/>
+      <c r="G25" s="296"/>
+      <c r="H25" s="296"/>
+      <c r="I25" s="296"/>
+      <c r="J25" s="296"/>
+      <c r="K25" s="296"/>
+      <c r="L25" s="296"/>
+      <c r="M25" s="296"/>
+      <c r="N25" s="296"/>
+      <c r="O25" s="296"/>
+      <c r="P25" s="296"/>
+      <c r="Q25" s="296"/>
+      <c r="R25" s="296"/>
+      <c r="S25" s="296"/>
+      <c r="T25" s="296"/>
+      <c r="U25" s="296"/>
+      <c r="V25" s="296"/>
+      <c r="W25" s="296"/>
+      <c r="X25" s="296"/>
+      <c r="Y25" s="296"/>
+      <c r="Z25" s="296"/>
+      <c r="AA25" s="296"/>
+      <c r="AB25" s="296"/>
+      <c r="AC25" s="270"/>
+      <c r="AD25" s="270"/>
+      <c r="AE25" s="270"/>
+      <c r="AF25" s="270"/>
+      <c r="AG25" s="270"/>
+      <c r="AH25" s="270"/>
+      <c r="AI25" s="270"/>
+      <c r="AJ25" s="270"/>
+      <c r="AK25" s="270"/>
+      <c r="AL25" s="270"/>
+      <c r="AM25" s="270"/>
+      <c r="AN25" s="270"/>
+      <c r="AO25" s="270"/>
+      <c r="AP25" s="270"/>
+      <c r="AQ25" s="270"/>
+      <c r="AR25" s="271"/>
+      <c r="AS25" s="271"/>
+      <c r="AT25" s="271"/>
+      <c r="AU25" s="271"/>
+      <c r="AV25" s="271"/>
+      <c r="AW25" s="271"/>
+      <c r="AX25" s="271"/>
+      <c r="AY25" s="271"/>
     </row>
-    <row r="25" spans="1:51" s="20" customFormat="1" ht="11.25">
-      <c r="A25" s="16" t="s">
+    <row r="26" spans="1:52" s="20" customFormat="1" ht="11.25">
+      <c r="A26" s="16" t="s">
         <v>38</v>
       </c>
-      <c r="B25" s="17">
+      <c r="B26" s="17">
         <v>5</v>
       </c>
-      <c r="C25" s="17">
+      <c r="C26" s="17">
         <v>4</v>
       </c>
-      <c r="D25" s="18">
+      <c r="D26" s="18">
         <v>5</v>
       </c>
-      <c r="E25" s="18">
+      <c r="E26" s="18">
         <v>8</v>
       </c>
-      <c r="F25" s="18">
+      <c r="F26" s="18">
         <v>5</v>
       </c>
-      <c r="G25" s="18">
+      <c r="G26" s="18">
         <v>6</v>
       </c>
-      <c r="H25" s="19">
+      <c r="H26" s="19">
         <v>7</v>
       </c>
-      <c r="I25" s="18">
+      <c r="I26" s="18">
         <v>8</v>
       </c>
-      <c r="J25" s="21">
+      <c r="J26" s="21">
         <v>6</v>
       </c>
-      <c r="K25" s="21">
+      <c r="K26" s="21">
         <v>0</v>
       </c>
-      <c r="L25" s="19">
+      <c r="L26" s="19">
         <v>5</v>
       </c>
-      <c r="M25" s="19">
+      <c r="M26" s="19">
         <v>11</v>
       </c>
-      <c r="N25" s="6">
+      <c r="N26" s="6">
         <v>2</v>
       </c>
-      <c r="O25" s="10">
+      <c r="O26" s="10">
         <v>3</v>
       </c>
-      <c r="P25" s="10">
+      <c r="P26" s="10">
         <v>5</v>
       </c>
-      <c r="Q25" s="10">
+      <c r="Q26" s="10">
         <v>4</v>
       </c>
-      <c r="R25" s="22">
+      <c r="R26" s="22">
         <v>5</v>
       </c>
-      <c r="S25" s="6">
+      <c r="S26" s="6">
         <v>5</v>
       </c>
-      <c r="T25" s="6">
+      <c r="T26" s="6">
         <v>4</v>
       </c>
-      <c r="U25" s="6">
+      <c r="U26" s="6">
         <v>7</v>
       </c>
-      <c r="V25" s="6">
+      <c r="V26" s="6">
         <v>5</v>
       </c>
-      <c r="W25" s="51">
+      <c r="W26" s="51">
         <v>5</v>
       </c>
-      <c r="X25" s="51">
+      <c r="X26" s="51">
         <v>7</v>
       </c>
-      <c r="Y25" s="51">
+      <c r="Y26" s="51">
         <v>10</v>
       </c>
-      <c r="Z25" s="6">
+      <c r="Z26" s="6">
         <v>11</v>
       </c>
-      <c r="AA25" s="6">
+      <c r="AA26" s="6">
         <v>2</v>
       </c>
-      <c r="AB25" s="6">
+      <c r="AB26" s="6">
         <v>4</v>
       </c>
-      <c r="AC25" s="6">
-[...2 lines deleted...]
-      <c r="AD25" s="6">
+      <c r="AC26" s="6">
+        <v>1</v>
+      </c>
+      <c r="AD26" s="6">
         <v>4</v>
       </c>
-      <c r="AE25" s="81">
+      <c r="AE26" s="81">
         <v>5</v>
       </c>
-      <c r="AF25" s="95">
+      <c r="AF26" s="95">
         <v>4</v>
-      </c>
-[...117 lines deleted...]
-        <v>1</v>
       </c>
       <c r="AG26" s="187">
         <v>2</v>
       </c>
       <c r="AH26" s="188">
         <v>1</v>
       </c>
       <c r="AI26" s="161">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AJ26" s="162">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AK26" s="6">
+        <v>3</v>
+      </c>
+      <c r="AL26" s="52">
         <v>2</v>
       </c>
-      <c r="AL26" s="52">
-[...1 lines deleted...]
-      </c>
       <c r="AM26" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AN26" s="6">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>6</v>
+      </c>
+      <c r="AO26" s="51">
+        <v>5</v>
       </c>
       <c r="AP26" s="51">
+        <v>4</v>
+      </c>
+      <c r="AQ26" s="6">
+        <v>7</v>
+      </c>
+      <c r="AR26" s="183">
+        <v>11</v>
+      </c>
+      <c r="AS26" s="246">
+        <v>5</v>
+      </c>
+      <c r="AT26" s="247">
+        <v>4</v>
+      </c>
+      <c r="AU26" s="6">
+        <v>2</v>
+      </c>
+      <c r="AV26" s="6">
+        <v>1</v>
+      </c>
+      <c r="AW26" s="6">
+        <v>5</v>
+      </c>
+      <c r="AX26" s="6">
+        <v>2</v>
+      </c>
+      <c r="AY26" s="6">
         <v>3</v>
       </c>
-      <c r="AQ26" s="6">
-[...24 lines deleted...]
-        <v>51</v>
+      <c r="AZ26" s="267">
+        <v>5</v>
       </c>
     </row>
-    <row r="27" spans="1:51" s="20" customFormat="1" ht="11.25">
+    <row r="27" spans="1:52" s="20" customFormat="1" ht="11.25">
       <c r="A27" s="20" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="N27" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="O27" s="48" t="s">
-        <v>6</v>
+      <c r="O27" s="10">
+        <v>1</v>
       </c>
       <c r="P27" s="10">
         <v>1</v>
       </c>
-      <c r="Q27" s="10" t="s">
-        <v>6</v>
+      <c r="Q27" s="10">
+        <v>1</v>
       </c>
       <c r="R27" s="22">
-        <v>1</v>
-[...8 lines deleted...]
-        <v>51</v>
+        <v>2</v>
+      </c>
+      <c r="S27" s="6">
+        <v>2</v>
+      </c>
+      <c r="T27" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="U27" s="6">
+        <v>3</v>
       </c>
       <c r="V27" s="6">
         <v>1</v>
       </c>
       <c r="W27" s="51">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="X27" s="51">
         <v>1</v>
       </c>
-      <c r="Y27" s="51" t="s">
-[...9 lines deleted...]
-        <v>51</v>
+      <c r="Y27" s="51">
+        <v>4</v>
+      </c>
+      <c r="Z27" s="6">
+        <v>3</v>
+      </c>
+      <c r="AA27" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="AB27" s="6">
+        <v>1</v>
       </c>
       <c r="AC27" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="AD27" s="6" t="s">
-[...12 lines deleted...]
-        <v>51</v>
+      <c r="AD27" s="6">
+        <v>1</v>
+      </c>
+      <c r="AE27" s="81" t="s">
+        <v>51</v>
+      </c>
+      <c r="AF27" s="95">
+        <v>1</v>
+      </c>
+      <c r="AG27" s="187">
+        <v>2</v>
+      </c>
+      <c r="AH27" s="188">
+        <v>1</v>
       </c>
       <c r="AI27" s="161">
         <v>1</v>
       </c>
-      <c r="AJ27" s="113" t="s">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="AJ27" s="162">
+        <v>1</v>
+      </c>
+      <c r="AK27" s="6">
+        <v>2</v>
+      </c>
+      <c r="AL27" s="52">
+        <v>1</v>
       </c>
       <c r="AM27" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AN27" s="6">
         <v>1</v>
       </c>
-      <c r="AO27" s="51">
+      <c r="AO27" s="51" t="s">
+        <v>51</v>
+      </c>
+      <c r="AP27" s="51">
+        <v>3</v>
+      </c>
+      <c r="AQ27" s="6">
         <v>2</v>
       </c>
-      <c r="AP27" s="51" t="s">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="AR27" s="183">
+        <v>3</v>
       </c>
       <c r="AS27" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AT27" s="113" t="s">
         <v>51</v>
       </c>
-      <c r="AU27" s="113" t="s">
-[...11 lines deleted...]
-      <c r="AY27" s="6">
+      <c r="AU27" s="6">
+        <v>1</v>
+      </c>
+      <c r="AV27" s="114" t="s">
+        <v>51</v>
+      </c>
+      <c r="AW27" s="6">
+        <v>1</v>
+      </c>
+      <c r="AX27" s="6">
+        <v>1</v>
+      </c>
+      <c r="AY27" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="AZ27" s="267">
         <v>1</v>
       </c>
     </row>
-    <row r="28" spans="1:51" s="20" customFormat="1" ht="11.25">
+    <row r="28" spans="1:52" s="20" customFormat="1" ht="11.25">
       <c r="A28" s="20" t="s">
-        <v>3</v>
+        <v>40</v>
       </c>
       <c r="N28" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="O28" s="10">
-        <v>1</v>
+      <c r="O28" s="48" t="s">
+        <v>6</v>
       </c>
       <c r="P28" s="10">
         <v>1</v>
       </c>
-      <c r="Q28" s="10">
-[...3 lines deleted...]
-        <v>51</v>
+      <c r="Q28" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="R28" s="22">
+        <v>1</v>
       </c>
       <c r="S28" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="T28" s="6" t="s">
-        <v>51</v>
+      <c r="T28" s="6">
+        <v>1</v>
       </c>
       <c r="U28" s="6" t="s">
         <v>51</v>
       </c>
       <c r="V28" s="6">
+        <v>1</v>
+      </c>
+      <c r="W28" s="51">
+        <v>1</v>
+      </c>
+      <c r="X28" s="51">
+        <v>1</v>
+      </c>
+      <c r="Y28" s="51" t="s">
+        <v>51</v>
+      </c>
+      <c r="Z28" s="51" t="s">
+        <v>51</v>
+      </c>
+      <c r="AA28" s="51" t="s">
+        <v>51</v>
+      </c>
+      <c r="AB28" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="AC28" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="AD28" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE28" s="81">
+        <v>1</v>
+      </c>
+      <c r="AF28" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AG28" s="114" t="s">
+        <v>51</v>
+      </c>
+      <c r="AH28" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AI28" s="161">
+        <v>1</v>
+      </c>
+      <c r="AJ28" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK28" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AL28" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AM28" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AN28" s="6">
+        <v>1</v>
+      </c>
+      <c r="AO28" s="51">
+        <v>2</v>
+      </c>
+      <c r="AP28" s="51" t="s">
+        <v>51</v>
+      </c>
+      <c r="AQ28" s="51" t="s">
+        <v>51</v>
+      </c>
+      <c r="AR28" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AS28" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AT28" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AU28" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AV28" s="6">
+        <v>1</v>
+      </c>
+      <c r="AW28" s="114" t="s">
+        <v>51</v>
+      </c>
+      <c r="AX28" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="AY28" s="6">
+        <v>1</v>
+      </c>
+      <c r="AZ28" s="267">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:52" s="20" customFormat="1" ht="11.25">
+      <c r="A29" s="20" t="s">
         <v>3</v>
-      </c>
-[...90 lines deleted...]
-        <v>4</v>
       </c>
       <c r="N29" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="O29" s="48" t="s">
-[...17 lines deleted...]
-      <c r="U29" s="6">
+      <c r="O29" s="10">
+        <v>1</v>
+      </c>
+      <c r="P29" s="10">
+        <v>1</v>
+      </c>
+      <c r="Q29" s="10">
+        <v>1</v>
+      </c>
+      <c r="R29" s="22" t="s">
+        <v>51</v>
+      </c>
+      <c r="S29" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="T29" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="U29" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="V29" s="6">
+        <v>3</v>
+      </c>
+      <c r="W29" s="51" t="s">
+        <v>51</v>
+      </c>
+      <c r="X29" s="51">
+        <v>1</v>
+      </c>
+      <c r="Y29" s="51" t="s">
+        <v>51</v>
+      </c>
+      <c r="Z29" s="51" t="s">
+        <v>51</v>
+      </c>
+      <c r="AA29" s="51" t="s">
+        <v>51</v>
+      </c>
+      <c r="AB29" s="6">
+        <v>1</v>
+      </c>
+      <c r="AC29" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="AD29" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE29" s="81">
         <v>2</v>
       </c>
-      <c r="V29" s="6" t="s">
-[...30 lines deleted...]
-        <v>1</v>
+      <c r="AF29" s="113" t="s">
+        <v>51</v>
       </c>
       <c r="AG29" s="114" t="s">
         <v>51</v>
       </c>
       <c r="AH29" s="113" t="s">
         <v>51</v>
       </c>
-      <c r="AI29" s="114" t="s">
-        <v>51</v>
+      <c r="AI29" s="161">
+        <v>1</v>
       </c>
       <c r="AJ29" s="113" t="s">
         <v>51</v>
       </c>
-      <c r="AK29" s="113" t="s">
-[...3 lines deleted...]
-        <v>51</v>
+      <c r="AK29" s="6">
+        <v>1</v>
+      </c>
+      <c r="AL29" s="52">
+        <v>1</v>
       </c>
       <c r="AM29" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AN29" s="113" t="s">
         <v>51</v>
       </c>
-      <c r="AO29" s="113" t="s">
-        <v>51</v>
+      <c r="AO29" s="51">
+        <v>1</v>
       </c>
       <c r="AP29" s="51" t="s">
         <v>51</v>
       </c>
-      <c r="AQ29" s="6">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="AQ29" s="51" t="s">
+        <v>51</v>
+      </c>
+      <c r="AR29" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AS29" s="246">
+        <v>1</v>
       </c>
       <c r="AT29" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AU29" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AV29" s="114" t="s">
         <v>51</v>
       </c>
       <c r="AW29" s="114" t="s">
         <v>51</v>
       </c>
       <c r="AX29" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AY29" s="8" t="s">
         <v>51</v>
       </c>
+      <c r="AZ29" s="8" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="30" spans="1:51" s="20" customFormat="1" ht="11.25">
+    <row r="30" spans="1:52" s="20" customFormat="1" ht="11.25">
       <c r="A30" s="20" t="s">
-        <v>41</v>
+        <v>4</v>
       </c>
       <c r="N30" s="48" t="s">
         <v>6</v>
       </c>
       <c r="O30" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="P30" s="10">
-[...12 lines deleted...]
-        <v>51</v>
+      <c r="P30" s="48" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q30" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="R30" s="22">
+        <v>1</v>
+      </c>
+      <c r="S30" s="6">
+        <v>1</v>
+      </c>
+      <c r="T30" s="6">
+        <v>1</v>
       </c>
       <c r="U30" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="V30" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="W30" s="51">
-        <v>1</v>
+      <c r="W30" s="51" t="s">
+        <v>51</v>
       </c>
       <c r="X30" s="51">
         <v>1</v>
       </c>
-      <c r="Y30" s="51">
-[...3 lines deleted...]
-        <v>4</v>
+      <c r="Y30" s="51" t="s">
+        <v>51</v>
+      </c>
+      <c r="Z30" s="51" t="s">
+        <v>51</v>
       </c>
       <c r="AA30" s="6">
         <v>1</v>
       </c>
-      <c r="AB30" s="6">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="AB30" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="AC30" s="6">
+        <v>1</v>
+      </c>
+      <c r="AD30" s="6">
+        <v>1</v>
+      </c>
+      <c r="AE30" s="81" t="s">
+        <v>51</v>
       </c>
       <c r="AF30" s="95">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AG30" s="114" t="s">
         <v>51</v>
       </c>
       <c r="AH30" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AI30" s="114" t="s">
         <v>51</v>
       </c>
-      <c r="AJ30" s="162">
-        <v>2</v>
+      <c r="AJ30" s="113" t="s">
+        <v>51</v>
       </c>
       <c r="AK30" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AL30" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AM30" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AN30" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AO30" s="113" t="s">
         <v>51</v>
       </c>
-      <c r="AP30" s="51">
-        <v>1</v>
+      <c r="AP30" s="51" t="s">
+        <v>51</v>
       </c>
       <c r="AQ30" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AR30" s="183">
         <v>3</v>
       </c>
-      <c r="AS30" s="246">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="AS30" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AT30" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AU30" s="113" t="s">
+        <v>51</v>
       </c>
       <c r="AV30" s="114" t="s">
         <v>51</v>
       </c>
-      <c r="AW30" s="6">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="AW30" s="114" t="s">
+        <v>51</v>
+      </c>
+      <c r="AX30" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="AY30" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="AZ30" s="8" t="s">
+        <v>51</v>
       </c>
     </row>
-    <row r="31" spans="1:51" s="20" customFormat="1" ht="11.25">
+    <row r="31" spans="1:52" s="20" customFormat="1" ht="11.25">
       <c r="A31" s="20" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="N31" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="O31" s="10">
-[...2 lines deleted...]
-      <c r="P31" s="48" t="s">
+      <c r="O31" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="Q31" s="10" t="s">
+      <c r="P31" s="10">
+        <v>1</v>
+      </c>
+      <c r="Q31" s="10">
+        <v>1</v>
+      </c>
+      <c r="R31" s="22" t="s">
+        <v>51</v>
+      </c>
+      <c r="S31" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="T31" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="U31" s="6">
+        <v>1</v>
+      </c>
+      <c r="V31" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="W31" s="51">
+        <v>1</v>
+      </c>
+      <c r="X31" s="51">
+        <v>1</v>
+      </c>
+      <c r="Y31" s="51">
+        <v>3</v>
+      </c>
+      <c r="Z31" s="6">
+        <v>4</v>
+      </c>
+      <c r="AA31" s="6">
+        <v>1</v>
+      </c>
+      <c r="AB31" s="6">
+        <v>1</v>
+      </c>
+      <c r="AC31" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="AD31" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE31" s="81">
+        <v>1</v>
+      </c>
+      <c r="AF31" s="95">
+        <v>2</v>
+      </c>
+      <c r="AG31" s="114" t="s">
+        <v>51</v>
+      </c>
+      <c r="AH31" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AI31" s="114" t="s">
+        <v>51</v>
+      </c>
+      <c r="AJ31" s="162">
+        <v>2</v>
+      </c>
+      <c r="AK31" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AL31" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AM31" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AN31" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AO31" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AP31" s="51">
+        <v>1</v>
+      </c>
+      <c r="AQ31" s="6">
+        <v>2</v>
+      </c>
+      <c r="AR31" s="183">
+        <v>3</v>
+      </c>
+      <c r="AS31" s="246">
+        <v>1</v>
+      </c>
+      <c r="AT31" s="247">
+        <v>1</v>
+      </c>
+      <c r="AU31" s="6">
+        <v>1</v>
+      </c>
+      <c r="AV31" s="114" t="s">
+        <v>51</v>
+      </c>
+      <c r="AW31" s="6">
+        <v>1</v>
+      </c>
+      <c r="AX31" s="6">
+        <v>1</v>
+      </c>
+      <c r="AY31" s="6">
+        <v>1</v>
+      </c>
+      <c r="AZ31" s="267">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:52" s="20" customFormat="1" ht="11.25">
+      <c r="A32" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="N32" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="R31" s="22" t="s">
-[...109 lines deleted...]
-      <c r="O32" s="48" t="s">
+      <c r="O32" s="10">
+        <v>1</v>
+      </c>
+      <c r="P32" s="48" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="Q32" s="10" t="s">
         <v>6</v>
       </c>
       <c r="R32" s="22" t="s">
         <v>51</v>
       </c>
-      <c r="S32" s="6" t="s">
-        <v>51</v>
+      <c r="S32" s="6">
+        <v>1</v>
       </c>
       <c r="T32" s="6">
         <v>1</v>
       </c>
       <c r="U32" s="6" t="s">
         <v>51</v>
       </c>
       <c r="V32" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="W32" s="51" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="W32" s="51">
+        <v>1</v>
+      </c>
+      <c r="X32" s="51">
+        <v>1</v>
+      </c>
+      <c r="Y32" s="51" t="s">
+        <v>51</v>
       </c>
       <c r="Z32" s="6">
+        <v>1</v>
+      </c>
+      <c r="AA32" s="48" t="s">
+        <v>51</v>
+      </c>
+      <c r="AB32" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="AC32" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="AD32" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE32" s="81" t="s">
+        <v>51</v>
+      </c>
+      <c r="AF32" s="114" t="s">
+        <v>51</v>
+      </c>
+      <c r="AG32" s="114" t="s">
+        <v>51</v>
+      </c>
+      <c r="AH32" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AI32" s="114" t="s">
+        <v>51</v>
+      </c>
+      <c r="AJ32" s="162">
+        <v>1</v>
+      </c>
+      <c r="AK32" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AL32" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AM32" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AN32" s="6">
         <v>2</v>
       </c>
-      <c r="AA32" s="48" t="s">
-[...42 lines deleted...]
-        <v>51</v>
+      <c r="AO32" s="51">
+        <v>1</v>
       </c>
       <c r="AP32" s="51" t="s">
         <v>51</v>
       </c>
-      <c r="AQ32" s="51" t="s">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="AQ32" s="6">
+        <v>1</v>
+      </c>
+      <c r="AR32" s="113" t="s">
+        <v>51</v>
       </c>
       <c r="AS32" s="246">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AT32" s="247">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="AU32" s="113" t="s">
+        <v>2</v>
+      </c>
+      <c r="AU32" s="6" t="s">
         <v>51</v>
       </c>
       <c r="AV32" s="114" t="s">
         <v>51</v>
       </c>
-      <c r="AW32" s="6">
+      <c r="AW32" s="114" t="s">
+        <v>51</v>
+      </c>
+      <c r="AX32" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="AY32" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="AZ32" s="267">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:52" s="20" customFormat="1" ht="11.25">
+      <c r="A33" s="20" t="s">
+        <v>43</v>
+      </c>
+      <c r="N33" s="20">
+        <v>2</v>
+      </c>
+      <c r="O33" s="48" t="s">
+        <v>6</v>
+      </c>
+      <c r="P33" s="10">
+        <v>1</v>
+      </c>
+      <c r="Q33" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="R33" s="22" t="s">
+        <v>51</v>
+      </c>
+      <c r="S33" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="T33" s="6">
+        <v>1</v>
+      </c>
+      <c r="U33" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="V33" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="W33" s="51" t="s">
+        <v>51</v>
+      </c>
+      <c r="X33" s="51" t="s">
+        <v>51</v>
+      </c>
+      <c r="Y33" s="51">
+        <v>1</v>
+      </c>
+      <c r="Z33" s="6">
+        <v>2</v>
+      </c>
+      <c r="AA33" s="48" t="s">
+        <v>51</v>
+      </c>
+      <c r="AB33" s="6">
+        <v>1</v>
+      </c>
+      <c r="AC33" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="AD33" s="51">
+        <v>1</v>
+      </c>
+      <c r="AE33" s="81">
+        <v>1</v>
+      </c>
+      <c r="AF33" s="114" t="s">
+        <v>51</v>
+      </c>
+      <c r="AG33" s="114" t="s">
+        <v>51</v>
+      </c>
+      <c r="AH33" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AI33" s="114" t="s">
+        <v>51</v>
+      </c>
+      <c r="AJ33" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AK33" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AL33" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AM33" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AN33" s="6">
+        <v>1</v>
+      </c>
+      <c r="AO33" s="51" t="s">
+        <v>51</v>
+      </c>
+      <c r="AP33" s="51" t="s">
+        <v>51</v>
+      </c>
+      <c r="AQ33" s="51" t="s">
+        <v>51</v>
+      </c>
+      <c r="AR33" s="183">
+        <v>1</v>
+      </c>
+      <c r="AS33" s="246">
+        <v>1</v>
+      </c>
+      <c r="AT33" s="247">
+        <v>1</v>
+      </c>
+      <c r="AU33" s="113" t="s">
+        <v>51</v>
+      </c>
+      <c r="AV33" s="114" t="s">
+        <v>51</v>
+      </c>
+      <c r="AW33" s="6">
         <v>3</v>
       </c>
-      <c r="AX32" s="8" t="s">
-[...3 lines deleted...]
-        <v>51</v>
+      <c r="AX33" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="AY33" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="AZ33" s="267">
+        <v>1</v>
       </c>
     </row>
-    <row r="33" spans="1:51" s="20" customFormat="1" ht="11.25">
-      <c r="A33" s="23" t="s">
+    <row r="34" spans="1:52" s="20" customFormat="1" ht="11.25">
+      <c r="A34" s="23" t="s">
         <v>5</v>
       </c>
-      <c r="N33" s="49" t="s">
+      <c r="N34" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="O33" s="49" t="s">
+      <c r="O34" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="P33" s="49" t="s">
+      <c r="P34" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="Q33" s="24">
-[...23 lines deleted...]
-      <c r="Y33" s="7">
+      <c r="Q34" s="24">
+        <v>1</v>
+      </c>
+      <c r="R34" s="24">
+        <v>1</v>
+      </c>
+      <c r="S34" s="7">
+        <v>1</v>
+      </c>
+      <c r="T34" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="U34" s="7">
+        <v>1</v>
+      </c>
+      <c r="V34" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="W34" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="X34" s="7">
+        <v>1</v>
+      </c>
+      <c r="Y34" s="7">
         <v>2</v>
       </c>
-      <c r="Z33" s="7">
-[...29 lines deleted...]
-      <c r="AJ33" s="163">
+      <c r="Z34" s="7">
+        <v>1</v>
+      </c>
+      <c r="AA34" s="49" t="s">
+        <v>51</v>
+      </c>
+      <c r="AB34" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="AC34" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="AD34" s="7">
+        <v>1</v>
+      </c>
+      <c r="AE34" s="82" t="s">
+        <v>51</v>
+      </c>
+      <c r="AF34" s="115" t="s">
+        <v>51</v>
+      </c>
+      <c r="AG34" s="115" t="s">
+        <v>51</v>
+      </c>
+      <c r="AH34" s="115" t="s">
+        <v>51</v>
+      </c>
+      <c r="AI34" s="115" t="s">
+        <v>51</v>
+      </c>
+      <c r="AJ34" s="163">
         <v>2</v>
       </c>
-      <c r="AK33" s="115" t="s">
-[...42 lines deleted...]
-        <v>1</v>
+      <c r="AK34" s="115" t="s">
+        <v>51</v>
+      </c>
+      <c r="AL34" s="115" t="s">
+        <v>51</v>
+      </c>
+      <c r="AM34" s="115" t="s">
+        <v>51</v>
+      </c>
+      <c r="AN34" s="7">
+        <v>1</v>
+      </c>
+      <c r="AO34" s="7">
+        <v>1</v>
+      </c>
+      <c r="AP34" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="AQ34" s="7">
+        <v>1</v>
+      </c>
+      <c r="AR34" s="184">
+        <v>1</v>
+      </c>
+      <c r="AS34" s="115" t="s">
+        <v>51</v>
+      </c>
+      <c r="AT34" s="115" t="s">
+        <v>51</v>
+      </c>
+      <c r="AU34" s="115" t="s">
+        <v>51</v>
+      </c>
+      <c r="AV34" s="115" t="s">
+        <v>51</v>
+      </c>
+      <c r="AW34" s="115" t="s">
+        <v>51</v>
+      </c>
+      <c r="AX34" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="AY34" s="7">
+        <v>1</v>
+      </c>
+      <c r="AZ34" s="9" t="s">
+        <v>51</v>
       </c>
     </row>
-    <row r="34" spans="1:51" ht="16.5" customHeight="1">
-      <c r="A34" s="27" t="s">
+    <row r="35" spans="1:52" ht="16.5" customHeight="1">
+      <c r="A35" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="B34" s="15"/>
-[...28 lines deleted...]
-      <c r="A35" s="15"/>
       <c r="B35" s="15"/>
       <c r="C35" s="15"/>
       <c r="D35" s="15"/>
       <c r="E35" s="15"/>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15"/>
-      <c r="I35" s="15"/>
+      <c r="I35" s="18"/>
       <c r="J35" s="15"/>
       <c r="K35" s="15"/>
       <c r="L35" s="15"/>
       <c r="M35" s="15"/>
       <c r="N35" s="15"/>
       <c r="O35" s="15"/>
-      <c r="P35" s="15"/>
+      <c r="P35" s="26"/>
       <c r="Q35" s="15"/>
       <c r="R35" s="15"/>
       <c r="S35" s="15"/>
       <c r="T35" s="15"/>
       <c r="U35" s="15"/>
       <c r="V35" s="15"/>
       <c r="W35" s="15"/>
       <c r="X35" s="15"/>
       <c r="Y35" s="15"/>
       <c r="Z35" s="15"/>
       <c r="AA35" s="15"/>
       <c r="AB35" s="15"/>
     </row>
+    <row r="36" spans="1:52">
+      <c r="A36" s="15"/>
+      <c r="B36" s="15"/>
+      <c r="C36" s="15"/>
+      <c r="D36" s="15"/>
+      <c r="E36" s="15"/>
+      <c r="F36" s="15"/>
+      <c r="G36" s="15"/>
+      <c r="H36" s="15"/>
+      <c r="I36" s="15"/>
+      <c r="J36" s="15"/>
+      <c r="K36" s="15"/>
+      <c r="L36" s="15"/>
+      <c r="M36" s="15"/>
+      <c r="N36" s="15"/>
+      <c r="O36" s="15"/>
+      <c r="P36" s="15"/>
+      <c r="Q36" s="15"/>
+      <c r="R36" s="15"/>
+      <c r="S36" s="15"/>
+      <c r="T36" s="15"/>
+      <c r="U36" s="15"/>
+      <c r="V36" s="15"/>
+      <c r="W36" s="15"/>
+      <c r="X36" s="15"/>
+      <c r="Y36" s="15"/>
+      <c r="Z36" s="15"/>
+      <c r="AA36" s="15"/>
+      <c r="AB36" s="15"/>
+    </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="A20:AY20"/>
-    <mergeCell ref="A24:AY24"/>
+    <mergeCell ref="A21:AY21"/>
+    <mergeCell ref="A25:AY25"/>
     <mergeCell ref="A2:O5"/>
-    <mergeCell ref="A8:A9"/>
-[...7 lines deleted...]
-    <mergeCell ref="A10:AY10"/>
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="B9:M9"/>
+    <mergeCell ref="N9:Y9"/>
+    <mergeCell ref="Z9:AK9"/>
+    <mergeCell ref="AL9:AW9"/>
+    <mergeCell ref="A11:AY11"/>
+    <mergeCell ref="AX9:AZ9"/>
+    <mergeCell ref="A8:AZ8"/>
+    <mergeCell ref="A7:AZ7"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AW35"/>
+  <dimension ref="A1:AX35"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AB73" sqref="AB73"/>
-      <selection pane="bottomLeft" activeCell="BA20" sqref="BA20"/>
+      <selection pane="bottomLeft" activeCell="AI36" sqref="AI36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="14.85546875" customWidth="1"/>
+    <col min="1" max="1" width="15.5703125" customWidth="1"/>
     <col min="2" max="12" width="0" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="6.7109375" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="7" hidden="1" customWidth="1"/>
     <col min="15" max="16" width="8" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="6.7109375" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="7.140625" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="7" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="7.42578125" hidden="1" customWidth="1"/>
     <col min="22" max="23" width="7.85546875" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="6" customWidth="1"/>
-    <col min="25" max="25" width="9.5703125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="27" max="27" width="8" customWidth="1"/>
+    <col min="25" max="25" width="7.85546875" customWidth="1"/>
+    <col min="26" max="26" width="7.140625" customWidth="1"/>
+    <col min="27" max="27" width="7.28515625" customWidth="1"/>
     <col min="28" max="28" width="6.7109375" customWidth="1"/>
     <col min="29" max="29" width="6.85546875" customWidth="1"/>
     <col min="30" max="30" width="7.28515625" customWidth="1"/>
-    <col min="31" max="31" width="6.7109375" customWidth="1"/>
+    <col min="31" max="31" width="6.5703125" customWidth="1"/>
     <col min="32" max="32" width="7.85546875" customWidth="1"/>
     <col min="33" max="34" width="7" customWidth="1"/>
-    <col min="35" max="35" width="8.42578125" customWidth="1"/>
+    <col min="35" max="35" width="7.42578125" customWidth="1"/>
     <col min="36" max="36" width="6.5703125" customWidth="1"/>
     <col min="37" max="37" width="7.5703125" customWidth="1"/>
     <col min="38" max="38" width="7.140625" customWidth="1"/>
     <col min="39" max="39" width="7.28515625" customWidth="1"/>
-    <col min="40" max="40" width="6.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="43" max="43" width="7.42578125" customWidth="1"/>
+    <col min="40" max="42" width="6.7109375" customWidth="1"/>
+    <col min="43" max="43" width="6.85546875" customWidth="1"/>
     <col min="44" max="44" width="8.42578125" customWidth="1"/>
-    <col min="45" max="46" width="7.5703125" customWidth="1"/>
+    <col min="45" max="46" width="7" customWidth="1"/>
+    <col min="47" max="47" width="7.7109375" customWidth="1"/>
     <col min="48" max="48" width="6.28515625" customWidth="1"/>
     <col min="49" max="49" width="7.7109375" customWidth="1"/>
+    <col min="50" max="50" width="7.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:49" hidden="1"/>
-    <row r="2" spans="1:49" s="4" customFormat="1">
+    <row r="1" spans="1:50" hidden="1"/>
+    <row r="2" spans="1:50" s="4" customFormat="1">
       <c r="A2" s="271"/>
       <c r="B2" s="271"/>
       <c r="C2" s="271"/>
       <c r="D2" s="271"/>
       <c r="E2" s="271"/>
       <c r="F2" s="271"/>
       <c r="G2" s="271"/>
       <c r="H2" s="271"/>
       <c r="I2" s="271"/>
       <c r="J2" s="271"/>
       <c r="K2" s="271"/>
       <c r="L2" s="271"/>
       <c r="M2" s="271"/>
       <c r="N2" s="271"/>
       <c r="O2" s="271"/>
     </row>
-    <row r="3" spans="1:49" s="4" customFormat="1">
+    <row r="3" spans="1:50" s="4" customFormat="1">
       <c r="A3" s="271"/>
       <c r="B3" s="271"/>
       <c r="C3" s="271"/>
       <c r="D3" s="271"/>
       <c r="E3" s="271"/>
       <c r="F3" s="271"/>
       <c r="G3" s="271"/>
       <c r="H3" s="271"/>
       <c r="I3" s="271"/>
       <c r="J3" s="271"/>
       <c r="K3" s="271"/>
       <c r="L3" s="271"/>
       <c r="M3" s="271"/>
       <c r="N3" s="271"/>
       <c r="O3" s="271"/>
     </row>
-    <row r="4" spans="1:49" s="4" customFormat="1">
+    <row r="4" spans="1:50" s="4" customFormat="1">
       <c r="A4" s="271"/>
       <c r="B4" s="271"/>
       <c r="C4" s="271"/>
       <c r="D4" s="271"/>
       <c r="E4" s="271"/>
       <c r="F4" s="271"/>
       <c r="G4" s="271"/>
       <c r="H4" s="271"/>
       <c r="I4" s="271"/>
       <c r="J4" s="271"/>
       <c r="K4" s="271"/>
       <c r="L4" s="271"/>
       <c r="M4" s="271"/>
       <c r="N4" s="271"/>
       <c r="O4" s="271"/>
     </row>
-    <row r="5" spans="1:49" s="4" customFormat="1">
+    <row r="5" spans="1:50" s="4" customFormat="1">
       <c r="A5" s="271"/>
       <c r="B5" s="271"/>
       <c r="C5" s="271"/>
       <c r="D5" s="271"/>
       <c r="E5" s="271"/>
       <c r="F5" s="271"/>
       <c r="G5" s="271"/>
       <c r="H5" s="271"/>
       <c r="I5" s="271"/>
       <c r="J5" s="271"/>
       <c r="K5" s="271"/>
       <c r="L5" s="271"/>
       <c r="M5" s="271"/>
       <c r="N5" s="271"/>
       <c r="O5" s="271"/>
     </row>
-    <row r="6" spans="1:49">
-      <c r="A6" s="270" t="s">
+    <row r="6" spans="1:50">
+      <c r="A6" s="291" t="s">
         <v>48</v>
       </c>
-      <c r="B6" s="270"/>
-[...41 lines deleted...]
-      <c r="AR6" s="270"/>
+      <c r="B6" s="291"/>
+      <c r="C6" s="291"/>
+      <c r="D6" s="291"/>
+      <c r="E6" s="291"/>
+      <c r="F6" s="291"/>
+      <c r="G6" s="291"/>
+      <c r="H6" s="291"/>
+      <c r="I6" s="291"/>
+      <c r="J6" s="291"/>
+      <c r="K6" s="291"/>
+      <c r="L6" s="291"/>
+      <c r="M6" s="291"/>
+      <c r="N6" s="291"/>
+      <c r="O6" s="291"/>
+      <c r="P6" s="291"/>
+      <c r="Q6" s="291"/>
+      <c r="R6" s="291"/>
+      <c r="S6" s="291"/>
+      <c r="T6" s="291"/>
+      <c r="U6" s="291"/>
+      <c r="V6" s="291"/>
+      <c r="W6" s="291"/>
+      <c r="X6" s="291"/>
+      <c r="Y6" s="291"/>
+      <c r="Z6" s="291"/>
+      <c r="AA6" s="291"/>
+      <c r="AB6" s="291"/>
+      <c r="AC6" s="291"/>
+      <c r="AD6" s="291"/>
+      <c r="AE6" s="291"/>
+      <c r="AF6" s="291"/>
+      <c r="AG6" s="291"/>
+      <c r="AH6" s="291"/>
+      <c r="AI6" s="291"/>
+      <c r="AJ6" s="291"/>
+      <c r="AK6" s="291"/>
+      <c r="AL6" s="291"/>
+      <c r="AM6" s="291"/>
+      <c r="AN6" s="291"/>
+      <c r="AO6" s="291"/>
+      <c r="AP6" s="291"/>
+      <c r="AQ6" s="291"/>
+      <c r="AR6" s="291"/>
       <c r="AS6" s="271"/>
       <c r="AT6" s="271"/>
       <c r="AU6" s="271"/>
       <c r="AV6" s="271"/>
       <c r="AW6" s="271"/>
+      <c r="AX6" s="271"/>
     </row>
-    <row r="7" spans="1:49" ht="15" customHeight="1">
-      <c r="A7" s="295" t="s">
+    <row r="7" spans="1:50" ht="15" customHeight="1">
+      <c r="A7" s="299" t="s">
         <v>49</v>
       </c>
-      <c r="B7" s="268"/>
-[...46 lines deleted...]
-      <c r="AW7" s="269"/>
+      <c r="B7" s="289"/>
+      <c r="C7" s="289"/>
+      <c r="D7" s="289"/>
+      <c r="E7" s="289"/>
+      <c r="F7" s="289"/>
+      <c r="G7" s="289"/>
+      <c r="H7" s="289"/>
+      <c r="I7" s="289"/>
+      <c r="J7" s="289"/>
+      <c r="K7" s="289"/>
+      <c r="L7" s="289"/>
+      <c r="M7" s="289"/>
+      <c r="N7" s="289"/>
+      <c r="O7" s="289"/>
+      <c r="P7" s="289"/>
+      <c r="Q7" s="289"/>
+      <c r="R7" s="289"/>
+      <c r="S7" s="289"/>
+      <c r="T7" s="289"/>
+      <c r="U7" s="289"/>
+      <c r="V7" s="289"/>
+      <c r="W7" s="289"/>
+      <c r="X7" s="289"/>
+      <c r="Y7" s="289"/>
+      <c r="Z7" s="289"/>
+      <c r="AA7" s="290"/>
+      <c r="AB7" s="290"/>
+      <c r="AC7" s="290"/>
+      <c r="AD7" s="290"/>
+      <c r="AE7" s="290"/>
+      <c r="AF7" s="290"/>
+      <c r="AG7" s="290"/>
+      <c r="AH7" s="290"/>
+      <c r="AI7" s="290"/>
+      <c r="AJ7" s="290"/>
+      <c r="AK7" s="290"/>
+      <c r="AL7" s="290"/>
+      <c r="AM7" s="290"/>
+      <c r="AN7" s="290"/>
+      <c r="AO7" s="290"/>
+      <c r="AP7" s="290"/>
+      <c r="AQ7" s="290"/>
+      <c r="AR7" s="290"/>
+      <c r="AS7" s="290"/>
+      <c r="AT7" s="290"/>
+      <c r="AU7" s="290"/>
+      <c r="AV7" s="290"/>
+      <c r="AW7" s="290"/>
+      <c r="AX7" s="290"/>
     </row>
-    <row r="8" spans="1:49">
-[...1 lines deleted...]
-      <c r="B8" s="285">
+    <row r="8" spans="1:50">
+      <c r="A8" s="274"/>
+      <c r="B8" s="276">
         <v>2021</v>
       </c>
-      <c r="C8" s="286"/>
-[...10 lines deleted...]
-      <c r="N8" s="285">
+      <c r="C8" s="277"/>
+      <c r="D8" s="277"/>
+      <c r="E8" s="277"/>
+      <c r="F8" s="277"/>
+      <c r="G8" s="277"/>
+      <c r="H8" s="277"/>
+      <c r="I8" s="277"/>
+      <c r="J8" s="277"/>
+      <c r="K8" s="277"/>
+      <c r="L8" s="277"/>
+      <c r="M8" s="277"/>
+      <c r="N8" s="276">
         <v>2023</v>
       </c>
-      <c r="O8" s="286"/>
-[...8 lines deleted...]
-      <c r="X8" s="291">
+      <c r="O8" s="277"/>
+      <c r="P8" s="277"/>
+      <c r="Q8" s="277"/>
+      <c r="R8" s="277"/>
+      <c r="S8" s="277"/>
+      <c r="T8" s="277"/>
+      <c r="U8" s="277"/>
+      <c r="V8" s="277"/>
+      <c r="W8" s="277"/>
+      <c r="X8" s="292">
         <v>2024</v>
       </c>
-      <c r="Y8" s="292"/>
-[...10 lines deleted...]
-      <c r="AJ8" s="285">
+      <c r="Y8" s="293"/>
+      <c r="Z8" s="293"/>
+      <c r="AA8" s="297"/>
+      <c r="AB8" s="297"/>
+      <c r="AC8" s="297"/>
+      <c r="AD8" s="297"/>
+      <c r="AE8" s="297"/>
+      <c r="AF8" s="297"/>
+      <c r="AG8" s="297"/>
+      <c r="AH8" s="297"/>
+      <c r="AI8" s="298"/>
+      <c r="AJ8" s="276">
         <v>2025</v>
       </c>
-      <c r="AK8" s="273"/>
-[...10 lines deleted...]
-      <c r="AV8" s="265">
+      <c r="AK8" s="283"/>
+      <c r="AL8" s="283"/>
+      <c r="AM8" s="283"/>
+      <c r="AN8" s="283"/>
+      <c r="AO8" s="283"/>
+      <c r="AP8" s="283"/>
+      <c r="AQ8" s="283"/>
+      <c r="AR8" s="283"/>
+      <c r="AS8" s="283"/>
+      <c r="AT8" s="283"/>
+      <c r="AU8" s="283"/>
+      <c r="AV8" s="281">
         <v>2026</v>
       </c>
-      <c r="AW8" s="272"/>
+      <c r="AW8" s="282"/>
+      <c r="AX8" s="283"/>
     </row>
-    <row r="9" spans="1:49" ht="22.5" customHeight="1">
-      <c r="A9" s="284"/>
+    <row r="9" spans="1:50" ht="22.5" customHeight="1">
+      <c r="A9" s="275"/>
       <c r="B9" s="32" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="32" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="33" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="33" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="33" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="33" t="s">
         <v>31</v>
       </c>
       <c r="H9" s="33" t="s">
         <v>32</v>
       </c>
       <c r="I9" s="32" t="s">
         <v>33</v>
       </c>
       <c r="J9" s="32" t="s">
@@ -15130,105 +15452,108 @@
       </c>
       <c r="AP9" s="36" t="s">
         <v>32</v>
       </c>
       <c r="AQ9" s="36" t="s">
         <v>33</v>
       </c>
       <c r="AR9" s="36" t="s">
         <v>34</v>
       </c>
       <c r="AS9" s="39" t="s">
         <v>35</v>
       </c>
       <c r="AT9" s="36" t="s">
         <v>36</v>
       </c>
       <c r="AU9" s="36" t="s">
         <v>37</v>
       </c>
       <c r="AV9" s="45" t="s">
         <v>9</v>
       </c>
       <c r="AW9" s="39" t="s">
         <v>27</v>
       </c>
+      <c r="AX9" s="36" t="s">
+        <v>28</v>
+      </c>
     </row>
-    <row r="10" spans="1:49" s="20" customFormat="1">
-      <c r="A10" s="275" t="s">
+    <row r="10" spans="1:50" s="20" customFormat="1">
+      <c r="A10" s="285" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="275"/>
-[...46 lines deleted...]
-      <c r="AW10" s="277"/>
+      <c r="B10" s="285"/>
+      <c r="C10" s="285"/>
+      <c r="D10" s="285"/>
+      <c r="E10" s="285"/>
+      <c r="F10" s="285"/>
+      <c r="G10" s="285"/>
+      <c r="H10" s="285"/>
+      <c r="I10" s="285"/>
+      <c r="J10" s="285"/>
+      <c r="K10" s="285"/>
+      <c r="L10" s="285"/>
+      <c r="M10" s="285"/>
+      <c r="N10" s="285"/>
+      <c r="O10" s="285"/>
+      <c r="P10" s="285"/>
+      <c r="Q10" s="285"/>
+      <c r="R10" s="285"/>
+      <c r="S10" s="285"/>
+      <c r="T10" s="285"/>
+      <c r="U10" s="285"/>
+      <c r="V10" s="285"/>
+      <c r="W10" s="285"/>
+      <c r="X10" s="285"/>
+      <c r="Y10" s="285"/>
+      <c r="Z10" s="285"/>
+      <c r="AA10" s="285"/>
+      <c r="AB10" s="285"/>
+      <c r="AC10" s="285"/>
+      <c r="AD10" s="285"/>
+      <c r="AE10" s="285"/>
+      <c r="AF10" s="285"/>
+      <c r="AG10" s="285"/>
+      <c r="AH10" s="285"/>
+      <c r="AI10" s="285"/>
+      <c r="AJ10" s="285"/>
+      <c r="AK10" s="285"/>
+      <c r="AL10" s="285"/>
+      <c r="AM10" s="285"/>
+      <c r="AN10" s="285"/>
+      <c r="AO10" s="285"/>
+      <c r="AP10" s="285"/>
+      <c r="AQ10" s="285"/>
+      <c r="AR10" s="285"/>
+      <c r="AS10" s="287"/>
+      <c r="AT10" s="287"/>
+      <c r="AU10" s="287"/>
+      <c r="AV10" s="287"/>
+      <c r="AW10" s="287"/>
     </row>
-    <row r="11" spans="1:49" s="20" customFormat="1" ht="11.25">
+    <row r="11" spans="1:50" s="20" customFormat="1" ht="11.25">
       <c r="A11" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="40">
         <v>14.3</v>
       </c>
       <c r="C11" s="40">
         <v>11.85</v>
       </c>
       <c r="D11" s="41">
         <v>10.66</v>
       </c>
       <c r="E11" s="41">
         <v>10.81</v>
       </c>
       <c r="F11" s="41">
         <v>9.9499999999999993</v>
       </c>
       <c r="G11" s="41">
         <v>9.16</v>
       </c>
       <c r="H11" s="42">
         <v>9.3699999999999992</v>
       </c>
       <c r="I11" s="41">
@@ -15332,52 +15657,55 @@
       </c>
       <c r="AP11" s="189">
         <v>7.54</v>
       </c>
       <c r="AQ11" s="256">
         <v>7.58</v>
       </c>
       <c r="AR11" s="259">
         <v>7.38</v>
       </c>
       <c r="AS11" s="8">
         <v>6.89</v>
       </c>
       <c r="AT11" s="8">
         <v>6.61</v>
       </c>
       <c r="AU11" s="8">
         <v>6.7</v>
       </c>
       <c r="AV11" s="8">
         <v>4.47</v>
       </c>
       <c r="AW11" s="8">
         <v>7.19</v>
       </c>
+      <c r="AX11" s="8">
+        <v>7.61</v>
+      </c>
     </row>
-    <row r="12" spans="1:49" s="20" customFormat="1" ht="11.25">
+    <row r="12" spans="1:50" s="20" customFormat="1" ht="11.25">
       <c r="A12" s="20" t="s">
         <v>39</v>
       </c>
       <c r="N12" s="8">
         <v>21.99</v>
       </c>
       <c r="O12" s="8">
         <v>15.03</v>
       </c>
       <c r="P12" s="8">
         <v>13.38</v>
       </c>
       <c r="Q12" s="8">
         <v>12.16</v>
       </c>
       <c r="R12" s="43">
         <v>9.09</v>
       </c>
       <c r="S12" s="8">
         <v>9.6300000000000008</v>
       </c>
       <c r="T12" s="8">
         <v>8.66</v>
       </c>
       <c r="U12" s="8">
@@ -15445,52 +15773,55 @@
       </c>
       <c r="AP12" s="189">
         <v>6.55</v>
       </c>
       <c r="AQ12" s="256">
         <v>6.45</v>
       </c>
       <c r="AR12" s="259">
         <v>6.17</v>
       </c>
       <c r="AS12" s="8">
         <v>5.84</v>
       </c>
       <c r="AT12" s="8">
         <v>5.77</v>
       </c>
       <c r="AU12" s="8">
         <v>5.77</v>
       </c>
       <c r="AV12" s="8">
         <v>5.71</v>
       </c>
       <c r="AW12" s="8">
         <v>7.05</v>
       </c>
+      <c r="AX12" s="8">
+        <v>6.87</v>
+      </c>
     </row>
-    <row r="13" spans="1:49" s="20" customFormat="1" ht="11.25">
+    <row r="13" spans="1:50" s="20" customFormat="1" ht="11.25">
       <c r="A13" s="20" t="s">
         <v>40</v>
       </c>
       <c r="N13" s="8">
         <v>9.39</v>
       </c>
       <c r="O13" s="8">
         <v>5.01</v>
       </c>
       <c r="P13" s="8">
         <v>8.4</v>
       </c>
       <c r="Q13" s="8">
         <v>6.6</v>
       </c>
       <c r="R13" s="43">
         <v>12.46</v>
       </c>
       <c r="S13" s="8">
         <v>11.71</v>
       </c>
       <c r="T13" s="8">
         <v>10.8</v>
       </c>
       <c r="U13" s="8">
@@ -15558,52 +15889,55 @@
       </c>
       <c r="AP13" s="189">
         <v>6.72</v>
       </c>
       <c r="AQ13" s="256">
         <v>5.86</v>
       </c>
       <c r="AR13" s="259">
         <v>5.26</v>
       </c>
       <c r="AS13" s="8">
         <v>4.7300000000000004</v>
       </c>
       <c r="AT13" s="8">
         <v>4.87</v>
       </c>
       <c r="AU13" s="8">
         <v>5.01</v>
       </c>
       <c r="AV13" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AW13" s="8">
         <v>12.55</v>
       </c>
+      <c r="AX13" s="8">
+        <v>13.02</v>
+      </c>
     </row>
-    <row r="14" spans="1:49" s="20" customFormat="1" ht="11.25">
+    <row r="14" spans="1:50" s="20" customFormat="1" ht="11.25">
       <c r="A14" s="20" t="s">
         <v>3</v>
       </c>
       <c r="N14" s="48" t="s">
         <v>6</v>
       </c>
       <c r="O14" s="8">
         <v>7.69</v>
       </c>
       <c r="P14" s="8">
         <v>9.9499999999999993</v>
       </c>
       <c r="Q14" s="8">
         <v>11.03</v>
       </c>
       <c r="R14" s="43">
         <v>15.06</v>
       </c>
       <c r="S14" s="8">
         <v>13.12</v>
       </c>
       <c r="T14" s="8">
         <v>10.99</v>
       </c>
       <c r="U14" s="8">
@@ -15671,52 +16005,55 @@
       </c>
       <c r="AP14" s="189">
         <v>5.73</v>
       </c>
       <c r="AQ14" s="256">
         <v>7.65</v>
       </c>
       <c r="AR14" s="259">
         <v>6.61</v>
       </c>
       <c r="AS14" s="8">
         <v>5.87</v>
       </c>
       <c r="AT14" s="8">
         <v>5.33</v>
       </c>
       <c r="AU14" s="8">
         <v>4.87</v>
       </c>
       <c r="AV14" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AW14" s="8" t="s">
         <v>51</v>
       </c>
+      <c r="AX14" s="8" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="15" spans="1:49" s="20" customFormat="1" ht="11.25">
+    <row r="15" spans="1:50" s="20" customFormat="1" ht="11.25">
       <c r="A15" s="20" t="s">
         <v>4</v>
       </c>
       <c r="N15" s="48" t="s">
         <v>6</v>
       </c>
       <c r="O15" s="48" t="s">
         <v>6</v>
       </c>
       <c r="P15" s="48" t="s">
         <v>6</v>
       </c>
       <c r="Q15" s="48" t="s">
         <v>6</v>
       </c>
       <c r="R15" s="43">
         <v>12.24</v>
       </c>
       <c r="S15" s="8">
         <v>14.44</v>
       </c>
       <c r="T15" s="8">
         <v>14.97</v>
       </c>
       <c r="U15" s="8">
@@ -15784,52 +16121,55 @@
       </c>
       <c r="AP15" s="189">
         <v>15.15</v>
       </c>
       <c r="AQ15" s="256">
         <v>12.94</v>
       </c>
       <c r="AR15" s="259">
         <v>11.36</v>
       </c>
       <c r="AS15" s="8">
         <v>10.199999999999999</v>
       </c>
       <c r="AT15" s="8">
         <v>9.26</v>
       </c>
       <c r="AU15" s="8">
         <v>8.39</v>
       </c>
       <c r="AV15" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AW15" s="8" t="s">
         <v>51</v>
       </c>
+      <c r="AX15" s="8" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="16" spans="1:49" s="20" customFormat="1" ht="11.25">
+    <row r="16" spans="1:50" s="20" customFormat="1" ht="11.25">
       <c r="A16" s="20" t="s">
         <v>41</v>
       </c>
       <c r="N16" s="48" t="s">
         <v>6</v>
       </c>
       <c r="O16" s="48" t="s">
         <v>6</v>
       </c>
       <c r="P16" s="8">
         <v>3.27</v>
       </c>
       <c r="Q16" s="8">
         <v>5.0599999999999996</v>
       </c>
       <c r="R16" s="43">
         <v>4.1399999999999997</v>
       </c>
       <c r="S16" s="8">
         <v>3.56</v>
       </c>
       <c r="T16" s="8">
         <v>2.91</v>
       </c>
       <c r="U16" s="8">
@@ -15897,52 +16237,55 @@
       </c>
       <c r="AP16" s="189">
         <v>10.54</v>
       </c>
       <c r="AQ16" s="256">
         <v>10.9</v>
       </c>
       <c r="AR16" s="259">
         <v>11.19</v>
       </c>
       <c r="AS16" s="8">
         <v>11.26</v>
       </c>
       <c r="AT16" s="8">
         <v>10.3</v>
       </c>
       <c r="AU16" s="8">
         <v>10.44</v>
       </c>
       <c r="AV16" s="8">
         <v>13.16</v>
       </c>
       <c r="AW16" s="8">
         <v>12.5</v>
       </c>
+      <c r="AX16" s="8">
+        <v>12.93</v>
+      </c>
     </row>
-    <row r="17" spans="1:49" s="20" customFormat="1" ht="11.25">
+    <row r="17" spans="1:50" s="20" customFormat="1" ht="11.25">
       <c r="A17" s="20" t="s">
         <v>42</v>
       </c>
       <c r="N17" s="48" t="s">
         <v>6</v>
       </c>
       <c r="O17" s="8">
         <v>8.33</v>
       </c>
       <c r="P17" s="8">
         <v>5.41</v>
       </c>
       <c r="Q17" s="8">
         <v>4.1500000000000004</v>
       </c>
       <c r="R17" s="43">
         <v>3.25</v>
       </c>
       <c r="S17" s="8">
         <v>5.35</v>
       </c>
       <c r="T17" s="8">
         <v>6.79</v>
       </c>
       <c r="U17" s="8">
@@ -16010,52 +16353,55 @@
       </c>
       <c r="AP17" s="189">
         <v>11.27</v>
       </c>
       <c r="AQ17" s="256">
         <v>15.19</v>
       </c>
       <c r="AR17" s="259">
         <v>17.739999999999998</v>
       </c>
       <c r="AS17" s="8">
         <v>15.59</v>
       </c>
       <c r="AT17" s="8">
         <v>14.11</v>
       </c>
       <c r="AU17" s="8">
         <v>12.97</v>
       </c>
       <c r="AV17" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AW17" s="8" t="s">
         <v>51</v>
       </c>
+      <c r="AX17" s="8">
+        <v>7.75</v>
+      </c>
     </row>
-    <row r="18" spans="1:49" s="20" customFormat="1" ht="11.25">
+    <row r="18" spans="1:50" s="20" customFormat="1" ht="11.25">
       <c r="A18" s="20" t="s">
         <v>43</v>
       </c>
       <c r="N18" s="8">
         <v>28.17</v>
       </c>
       <c r="O18" s="8">
         <v>14.29</v>
       </c>
       <c r="P18" s="8">
         <v>15.08</v>
       </c>
       <c r="Q18" s="8">
         <v>12.3</v>
       </c>
       <c r="R18" s="43">
         <v>17.3</v>
       </c>
       <c r="S18" s="8">
         <v>14.29</v>
       </c>
       <c r="T18" s="8">
         <v>14.78</v>
       </c>
       <c r="U18" s="8">
@@ -16123,52 +16469,55 @@
       </c>
       <c r="AP18" s="189">
         <v>5.93</v>
       </c>
       <c r="AQ18" s="256">
         <v>7.71</v>
       </c>
       <c r="AR18" s="259">
         <v>8.9700000000000006</v>
       </c>
       <c r="AS18" s="8">
         <v>8.25</v>
       </c>
       <c r="AT18" s="8">
         <v>7.48</v>
       </c>
       <c r="AU18" s="8">
         <v>11.93</v>
       </c>
       <c r="AV18" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AW18" s="8" t="s">
         <v>51</v>
       </c>
+      <c r="AX18" s="8">
+        <v>7.69</v>
+      </c>
     </row>
-    <row r="19" spans="1:49" s="20" customFormat="1" ht="11.25">
+    <row r="19" spans="1:50" s="20" customFormat="1" ht="11.25">
       <c r="A19" s="20" t="s">
         <v>5</v>
       </c>
       <c r="N19" s="48" t="s">
         <v>6</v>
       </c>
       <c r="O19" s="48" t="s">
         <v>6</v>
       </c>
       <c r="P19" s="48" t="s">
         <v>6</v>
       </c>
       <c r="Q19" s="8">
         <v>4.76</v>
       </c>
       <c r="R19" s="43">
         <v>7.58</v>
       </c>
       <c r="S19" s="8">
         <v>9.58</v>
       </c>
       <c r="T19" s="8">
         <v>8.0399999999999991</v>
       </c>
       <c r="U19" s="8">
@@ -16236,105 +16585,108 @@
       </c>
       <c r="AP19" s="189">
         <v>13.11</v>
       </c>
       <c r="AQ19" s="256">
         <v>11.49</v>
       </c>
       <c r="AR19" s="259">
         <v>10.23</v>
       </c>
       <c r="AS19" s="8">
         <v>8.99</v>
       </c>
       <c r="AT19" s="8">
         <v>8.1300000000000008</v>
       </c>
       <c r="AU19" s="8">
         <v>7.59</v>
       </c>
       <c r="AV19" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AW19" s="8">
         <v>10.99</v>
       </c>
+      <c r="AX19" s="8">
+        <v>7.41</v>
+      </c>
     </row>
-    <row r="20" spans="1:49" s="20" customFormat="1">
-      <c r="A20" s="293" t="s">
+    <row r="20" spans="1:50" s="20" customFormat="1">
+      <c r="A20" s="295" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="293"/>
-[...41 lines deleted...]
-      <c r="AR20" s="293"/>
+      <c r="B20" s="295"/>
+      <c r="C20" s="295"/>
+      <c r="D20" s="295"/>
+      <c r="E20" s="295"/>
+      <c r="F20" s="295"/>
+      <c r="G20" s="295"/>
+      <c r="H20" s="295"/>
+      <c r="I20" s="295"/>
+      <c r="J20" s="295"/>
+      <c r="K20" s="295"/>
+      <c r="L20" s="295"/>
+      <c r="M20" s="295"/>
+      <c r="N20" s="295"/>
+      <c r="O20" s="295"/>
+      <c r="P20" s="295"/>
+      <c r="Q20" s="295"/>
+      <c r="R20" s="295"/>
+      <c r="S20" s="295"/>
+      <c r="T20" s="295"/>
+      <c r="U20" s="295"/>
+      <c r="V20" s="295"/>
+      <c r="W20" s="295"/>
+      <c r="X20" s="295"/>
+      <c r="Y20" s="295"/>
+      <c r="Z20" s="295"/>
+      <c r="AA20" s="295"/>
+      <c r="AB20" s="295"/>
+      <c r="AC20" s="295"/>
+      <c r="AD20" s="295"/>
+      <c r="AE20" s="295"/>
+      <c r="AF20" s="295"/>
+      <c r="AG20" s="295"/>
+      <c r="AH20" s="295"/>
+      <c r="AI20" s="295"/>
+      <c r="AJ20" s="295"/>
+      <c r="AK20" s="295"/>
+      <c r="AL20" s="295"/>
+      <c r="AM20" s="295"/>
+      <c r="AN20" s="295"/>
+      <c r="AO20" s="295"/>
+      <c r="AP20" s="295"/>
+      <c r="AQ20" s="295"/>
+      <c r="AR20" s="295"/>
       <c r="AS20" s="271"/>
       <c r="AT20" s="271"/>
       <c r="AU20" s="271"/>
       <c r="AV20" s="271"/>
       <c r="AW20" s="271"/>
     </row>
-    <row r="21" spans="1:49" s="20" customFormat="1" ht="11.25">
+    <row r="21" spans="1:50" s="20" customFormat="1" ht="11.25">
       <c r="A21" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="40">
         <v>19.88</v>
       </c>
       <c r="C21" s="40">
         <v>16.16</v>
       </c>
       <c r="D21" s="41">
         <v>14.07</v>
       </c>
       <c r="E21" s="41">
         <v>13.4</v>
       </c>
       <c r="F21" s="41">
         <v>11.85</v>
       </c>
       <c r="G21" s="41">
         <v>10.45</v>
       </c>
       <c r="H21" s="42">
         <v>10.52</v>
       </c>
       <c r="I21" s="41">
@@ -16438,52 +16790,55 @@
       </c>
       <c r="AP21" s="190">
         <v>5.85</v>
       </c>
       <c r="AQ21" s="257">
         <v>5.92</v>
       </c>
       <c r="AR21" s="260">
         <v>5.8</v>
       </c>
       <c r="AS21" s="8">
         <v>5.39</v>
       </c>
       <c r="AT21" s="8">
         <v>5.39</v>
       </c>
       <c r="AU21" s="8">
         <v>5.49</v>
       </c>
       <c r="AV21" s="8">
         <v>5.08</v>
       </c>
       <c r="AW21" s="8">
         <v>9.2100000000000009</v>
       </c>
+      <c r="AX21" s="8">
+        <v>8.52</v>
+      </c>
     </row>
-    <row r="22" spans="1:49" s="20" customFormat="1" ht="11.25">
+    <row r="22" spans="1:50" s="20" customFormat="1" ht="11.25">
       <c r="A22" s="20" t="s">
         <v>39</v>
       </c>
       <c r="N22" s="8">
         <v>29.14</v>
       </c>
       <c r="O22" s="8">
         <v>19.489999999999998</v>
       </c>
       <c r="P22" s="8">
         <v>17</v>
       </c>
       <c r="Q22" s="8">
         <v>15.16</v>
       </c>
       <c r="R22" s="43">
         <v>9.1300000000000008</v>
       </c>
       <c r="S22" s="8">
         <v>9.77</v>
       </c>
       <c r="T22" s="8">
         <v>8.98</v>
       </c>
       <c r="U22" s="8">
@@ -16551,52 +16906,55 @@
       </c>
       <c r="AP22" s="190">
         <v>6.07</v>
       </c>
       <c r="AQ22" s="257">
         <v>6.3</v>
       </c>
       <c r="AR22" s="260">
         <v>6.24</v>
       </c>
       <c r="AS22" s="8">
         <v>5.81</v>
       </c>
       <c r="AT22" s="8">
         <v>5.9</v>
       </c>
       <c r="AU22" s="8">
         <v>5.92</v>
       </c>
       <c r="AV22" s="8">
         <v>6.06</v>
       </c>
       <c r="AW22" s="8">
         <v>8.7899999999999991</v>
       </c>
+      <c r="AX22" s="8">
+        <v>8.1199999999999992</v>
+      </c>
     </row>
-    <row r="23" spans="1:49" s="20" customFormat="1" ht="11.25">
+    <row r="23" spans="1:50" s="20" customFormat="1" ht="11.25">
       <c r="A23" s="20" t="s">
         <v>40</v>
       </c>
       <c r="N23" s="8">
         <v>12.74</v>
       </c>
       <c r="O23" s="8">
         <v>6.97</v>
       </c>
       <c r="P23" s="8">
         <v>9.11</v>
       </c>
       <c r="Q23" s="8">
         <v>7.08</v>
       </c>
       <c r="R23" s="43">
         <v>13.91</v>
       </c>
       <c r="S23" s="8">
         <v>13.25</v>
       </c>
       <c r="T23" s="8">
         <v>11.39</v>
       </c>
       <c r="U23" s="8">
@@ -16664,105 +17022,108 @@
       </c>
       <c r="AP23" s="190">
         <v>4.93</v>
       </c>
       <c r="AQ23" s="257">
         <v>4.3099999999999996</v>
       </c>
       <c r="AR23" s="260">
         <v>3.89</v>
       </c>
       <c r="AS23" s="8">
         <v>3.53</v>
       </c>
       <c r="AT23" s="8">
         <v>3.18</v>
       </c>
       <c r="AU23" s="8">
         <v>3.64</v>
       </c>
       <c r="AV23" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AW23" s="8">
         <v>11.36</v>
       </c>
+      <c r="AX23" s="8">
+        <v>10.42</v>
+      </c>
     </row>
-    <row r="24" spans="1:49" s="20" customFormat="1">
-      <c r="A24" s="294" t="s">
+    <row r="24" spans="1:50" s="20" customFormat="1">
+      <c r="A24" s="296" t="s">
         <v>23</v>
       </c>
-      <c r="B24" s="294"/>
-[...41 lines deleted...]
-      <c r="AR24" s="294"/>
+      <c r="B24" s="296"/>
+      <c r="C24" s="296"/>
+      <c r="D24" s="296"/>
+      <c r="E24" s="296"/>
+      <c r="F24" s="296"/>
+      <c r="G24" s="296"/>
+      <c r="H24" s="296"/>
+      <c r="I24" s="296"/>
+      <c r="J24" s="296"/>
+      <c r="K24" s="296"/>
+      <c r="L24" s="296"/>
+      <c r="M24" s="296"/>
+      <c r="N24" s="296"/>
+      <c r="O24" s="296"/>
+      <c r="P24" s="296"/>
+      <c r="Q24" s="296"/>
+      <c r="R24" s="296"/>
+      <c r="S24" s="296"/>
+      <c r="T24" s="296"/>
+      <c r="U24" s="296"/>
+      <c r="V24" s="296"/>
+      <c r="W24" s="296"/>
+      <c r="X24" s="296"/>
+      <c r="Y24" s="296"/>
+      <c r="Z24" s="296"/>
+      <c r="AA24" s="296"/>
+      <c r="AB24" s="296"/>
+      <c r="AC24" s="296"/>
+      <c r="AD24" s="296"/>
+      <c r="AE24" s="296"/>
+      <c r="AF24" s="296"/>
+      <c r="AG24" s="296"/>
+      <c r="AH24" s="296"/>
+      <c r="AI24" s="296"/>
+      <c r="AJ24" s="296"/>
+      <c r="AK24" s="296"/>
+      <c r="AL24" s="296"/>
+      <c r="AM24" s="296"/>
+      <c r="AN24" s="296"/>
+      <c r="AO24" s="296"/>
+      <c r="AP24" s="296"/>
+      <c r="AQ24" s="296"/>
+      <c r="AR24" s="296"/>
       <c r="AS24" s="271"/>
       <c r="AT24" s="271"/>
       <c r="AU24" s="271"/>
       <c r="AV24" s="271"/>
       <c r="AW24" s="271"/>
     </row>
-    <row r="25" spans="1:49" s="20" customFormat="1" ht="11.25">
+    <row r="25" spans="1:50" s="20" customFormat="1" ht="11.25">
       <c r="A25" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="44">
         <v>7.53</v>
       </c>
       <c r="C25" s="44">
         <v>6.81</v>
       </c>
       <c r="D25" s="41">
         <v>6.86</v>
       </c>
       <c r="E25" s="41">
         <v>7.95</v>
       </c>
       <c r="F25" s="41">
         <v>7.79</v>
       </c>
       <c r="G25" s="41">
         <v>7.7</v>
       </c>
       <c r="H25" s="42">
         <v>8.02</v>
       </c>
       <c r="I25" s="41">
@@ -16866,52 +17227,55 @@
       </c>
       <c r="AP25" s="191">
         <v>9.51</v>
       </c>
       <c r="AQ25" s="258">
         <v>9.51</v>
       </c>
       <c r="AR25" s="261">
         <v>9.1999999999999993</v>
       </c>
       <c r="AS25" s="43">
         <v>8.6</v>
       </c>
       <c r="AT25" s="43">
         <v>7.99</v>
       </c>
       <c r="AU25" s="8">
         <v>8.07</v>
       </c>
       <c r="AV25" s="8">
         <v>3.78</v>
       </c>
       <c r="AW25" s="8">
         <v>5.01</v>
       </c>
+      <c r="AX25" s="43">
+        <v>6.62</v>
+      </c>
     </row>
-    <row r="26" spans="1:49" s="20" customFormat="1" ht="11.25">
+    <row r="26" spans="1:50" s="20" customFormat="1" ht="11.25">
       <c r="A26" s="20" t="s">
         <v>39</v>
       </c>
       <c r="N26" s="8" t="s">
         <v>6</v>
       </c>
       <c r="O26" s="8">
         <v>2.4</v>
       </c>
       <c r="P26" s="8">
         <v>3.27</v>
       </c>
       <c r="Q26" s="8">
         <v>3.75</v>
       </c>
       <c r="R26" s="43">
         <v>8.98</v>
       </c>
       <c r="S26" s="8">
         <v>9.2100000000000009</v>
       </c>
       <c r="T26" s="8">
         <v>7.77</v>
       </c>
       <c r="U26" s="8">
@@ -16979,52 +17343,55 @@
       </c>
       <c r="AP26" s="191">
         <v>7.86</v>
       </c>
       <c r="AQ26" s="258">
         <v>6.84</v>
       </c>
       <c r="AR26" s="261">
         <v>5.99</v>
       </c>
       <c r="AS26" s="43">
         <v>5.92</v>
       </c>
       <c r="AT26" s="43">
         <v>5.42</v>
       </c>
       <c r="AU26" s="8">
         <v>5.36</v>
       </c>
       <c r="AV26" s="8">
         <v>4.8499999999999996</v>
       </c>
       <c r="AW26" s="8">
         <v>2.73</v>
       </c>
+      <c r="AX26" s="43">
+        <v>3.72</v>
+      </c>
     </row>
-    <row r="27" spans="1:49" s="20" customFormat="1" ht="11.25">
+    <row r="27" spans="1:50" s="20" customFormat="1" ht="11.25">
       <c r="A27" s="20" t="s">
         <v>40</v>
       </c>
       <c r="N27" s="8" t="s">
         <v>6</v>
       </c>
       <c r="O27" s="8"/>
       <c r="P27" s="8">
         <v>6.41</v>
       </c>
       <c r="Q27" s="8">
         <v>5.18</v>
       </c>
       <c r="R27" s="43">
         <v>8.1999999999999993</v>
       </c>
       <c r="S27" s="8">
         <v>7.14</v>
       </c>
       <c r="T27" s="8">
         <v>9.09</v>
       </c>
       <c r="U27" s="8">
         <v>7.85</v>
       </c>
@@ -17088,52 +17455,55 @@
       </c>
       <c r="AP27" s="191">
         <v>13.04</v>
       </c>
       <c r="AQ27" s="258">
         <v>11.19</v>
       </c>
       <c r="AR27" s="261">
         <v>9.9</v>
       </c>
       <c r="AS27" s="43">
         <v>8.65</v>
       </c>
       <c r="AT27" s="43">
         <v>10.31</v>
       </c>
       <c r="AU27" s="8">
         <v>9.43</v>
       </c>
       <c r="AV27" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AW27" s="8">
         <v>15.87</v>
       </c>
+      <c r="AX27" s="43">
+        <v>20.83</v>
+      </c>
     </row>
-    <row r="28" spans="1:49" s="20" customFormat="1" ht="11.25">
+    <row r="28" spans="1:50" s="20" customFormat="1" ht="11.25">
       <c r="A28" s="20" t="s">
         <v>3</v>
       </c>
       <c r="N28" s="8" t="s">
         <v>6</v>
       </c>
       <c r="O28" s="8">
         <v>7.69</v>
       </c>
       <c r="P28" s="8">
         <v>9.9499999999999993</v>
       </c>
       <c r="Q28" s="8">
         <v>11.03</v>
       </c>
       <c r="R28" s="43">
         <v>15.06</v>
       </c>
       <c r="S28" s="8">
         <v>13.12</v>
       </c>
       <c r="T28" s="8">
         <v>10.99</v>
       </c>
       <c r="U28" s="8">
@@ -17201,52 +17571,55 @@
       </c>
       <c r="AP28" s="191">
         <v>5.73</v>
       </c>
       <c r="AQ28" s="258">
         <v>7.65</v>
       </c>
       <c r="AR28" s="261">
         <v>6.61</v>
       </c>
       <c r="AS28" s="43">
         <v>5.87</v>
       </c>
       <c r="AT28" s="43">
         <v>5.33</v>
       </c>
       <c r="AU28" s="8">
         <v>4.87</v>
       </c>
       <c r="AV28" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AW28" s="8" t="s">
         <v>51</v>
       </c>
+      <c r="AX28" s="8" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="29" spans="1:49" s="20" customFormat="1" ht="11.25">
+    <row r="29" spans="1:50" s="20" customFormat="1" ht="11.25">
       <c r="A29" s="20" t="s">
         <v>4</v>
       </c>
       <c r="N29" s="8" t="s">
         <v>6</v>
       </c>
       <c r="O29" s="8" t="s">
         <v>6</v>
       </c>
       <c r="P29" s="8" t="s">
         <v>6</v>
       </c>
       <c r="Q29" s="8" t="s">
         <v>6</v>
       </c>
       <c r="R29" s="43">
         <v>12.24</v>
       </c>
       <c r="S29" s="8">
         <v>14.44</v>
       </c>
       <c r="T29" s="8">
         <v>14.97</v>
       </c>
       <c r="U29" s="8">
@@ -17314,52 +17687,55 @@
       </c>
       <c r="AP29" s="191">
         <v>15.15</v>
       </c>
       <c r="AQ29" s="258">
         <v>12.94</v>
       </c>
       <c r="AR29" s="261">
         <v>11.36</v>
       </c>
       <c r="AS29" s="43">
         <v>10.199999999999999</v>
       </c>
       <c r="AT29" s="43">
         <v>9.26</v>
       </c>
       <c r="AU29" s="8">
         <v>8.39</v>
       </c>
       <c r="AV29" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AW29" s="8" t="s">
         <v>51</v>
       </c>
+      <c r="AX29" s="8" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="30" spans="1:49" s="20" customFormat="1" ht="11.25">
+    <row r="30" spans="1:50" s="20" customFormat="1" ht="11.25">
       <c r="A30" s="20" t="s">
         <v>41</v>
       </c>
       <c r="N30" s="8" t="s">
         <v>6</v>
       </c>
       <c r="O30" s="8" t="s">
         <v>6</v>
       </c>
       <c r="P30" s="8">
         <v>3.27</v>
       </c>
       <c r="Q30" s="8">
         <v>5.0599999999999996</v>
       </c>
       <c r="R30" s="43">
         <v>4.1399999999999997</v>
       </c>
       <c r="S30" s="8">
         <v>3.56</v>
       </c>
       <c r="T30" s="8">
         <v>2.91</v>
       </c>
       <c r="U30" s="8">
@@ -17427,52 +17803,55 @@
       </c>
       <c r="AP30" s="191">
         <v>10.54</v>
       </c>
       <c r="AQ30" s="258">
         <v>10.9</v>
       </c>
       <c r="AR30" s="261">
         <v>11.19</v>
       </c>
       <c r="AS30" s="43">
         <v>11.26</v>
       </c>
       <c r="AT30" s="43">
         <v>10.3</v>
       </c>
       <c r="AU30" s="8">
         <v>10.44</v>
       </c>
       <c r="AV30" s="8">
         <v>13.16</v>
       </c>
       <c r="AW30" s="8">
         <v>12.5</v>
       </c>
+      <c r="AX30" s="43">
+        <v>12.93</v>
+      </c>
     </row>
-    <row r="31" spans="1:49" s="20" customFormat="1" ht="11.25">
+    <row r="31" spans="1:50" s="20" customFormat="1" ht="11.25">
       <c r="A31" s="20" t="s">
         <v>42</v>
       </c>
       <c r="N31" s="8" t="s">
         <v>6</v>
       </c>
       <c r="O31" s="8">
         <v>8.33</v>
       </c>
       <c r="P31" s="8">
         <v>5.41</v>
       </c>
       <c r="Q31" s="8">
         <v>4.1500000000000004</v>
       </c>
       <c r="R31" s="43">
         <v>3.25</v>
       </c>
       <c r="S31" s="8">
         <v>5.35</v>
       </c>
       <c r="T31" s="8">
         <v>6.79</v>
       </c>
       <c r="U31" s="8">
@@ -17540,52 +17919,55 @@
       </c>
       <c r="AP31" s="191">
         <v>11.27</v>
       </c>
       <c r="AQ31" s="258">
         <v>15.19</v>
       </c>
       <c r="AR31" s="261">
         <v>17.739999999999998</v>
       </c>
       <c r="AS31" s="43">
         <v>15.59</v>
       </c>
       <c r="AT31" s="43">
         <v>14.11</v>
       </c>
       <c r="AU31" s="8">
         <v>12.97</v>
       </c>
       <c r="AV31" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AW31" s="8" t="s">
         <v>51</v>
       </c>
+      <c r="AX31" s="43">
+        <v>7.75</v>
+      </c>
     </row>
-    <row r="32" spans="1:49" s="20" customFormat="1" ht="11.25">
+    <row r="32" spans="1:50" s="20" customFormat="1" ht="11.25">
       <c r="A32" s="20" t="s">
         <v>43</v>
       </c>
       <c r="N32" s="8">
         <v>28.17</v>
       </c>
       <c r="O32" s="8">
         <v>14.29</v>
       </c>
       <c r="P32" s="8">
         <v>15.08</v>
       </c>
       <c r="Q32" s="8">
         <v>12.3</v>
       </c>
       <c r="R32" s="43">
         <v>17.3</v>
       </c>
       <c r="S32" s="8">
         <v>14.29</v>
       </c>
       <c r="T32" s="8">
         <v>14.78</v>
       </c>
       <c r="U32" s="8">
@@ -17653,52 +18035,55 @@
       </c>
       <c r="AP32" s="191">
         <v>5.93</v>
       </c>
       <c r="AQ32" s="258">
         <v>7.71</v>
       </c>
       <c r="AR32" s="261">
         <v>8.9700000000000006</v>
       </c>
       <c r="AS32" s="43">
         <v>8.25</v>
       </c>
       <c r="AT32" s="43">
         <v>7.48</v>
       </c>
       <c r="AU32" s="8">
         <v>11.93</v>
       </c>
       <c r="AV32" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AW32" s="8" t="s">
         <v>51</v>
       </c>
+      <c r="AX32" s="43">
+        <v>7.69</v>
+      </c>
     </row>
-    <row r="33" spans="1:49" s="20" customFormat="1" ht="11.25">
+    <row r="33" spans="1:50" s="20" customFormat="1" ht="11.25">
       <c r="A33" s="23" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="23"/>
       <c r="C33" s="23"/>
       <c r="D33" s="23"/>
       <c r="E33" s="23"/>
       <c r="F33" s="23"/>
       <c r="G33" s="23"/>
       <c r="H33" s="23"/>
       <c r="I33" s="23"/>
       <c r="J33" s="23"/>
       <c r="K33" s="23"/>
       <c r="L33" s="23"/>
       <c r="M33" s="23"/>
       <c r="N33" s="49" t="s">
         <v>6</v>
       </c>
       <c r="O33" s="49" t="s">
         <v>6</v>
       </c>
       <c r="P33" s="49" t="s">
         <v>6</v>
       </c>
       <c r="Q33" s="9">
@@ -17778,147 +18163,150 @@
       </c>
       <c r="AP33" s="192">
         <v>13.11</v>
       </c>
       <c r="AQ33" s="262">
         <v>11.49</v>
       </c>
       <c r="AR33" s="263">
         <v>10.23</v>
       </c>
       <c r="AS33" s="9">
         <v>8.99</v>
       </c>
       <c r="AT33" s="9">
         <v>8.1300000000000008</v>
       </c>
       <c r="AU33" s="9">
         <v>7.59</v>
       </c>
       <c r="AV33" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW33" s="9">
         <v>10.99</v>
       </c>
+      <c r="AX33" s="9">
+        <v>7.41</v>
+      </c>
     </row>
-    <row r="34" spans="1:49" ht="15.75" customHeight="1">
+    <row r="34" spans="1:50" ht="15.75" customHeight="1">
       <c r="A34" s="25" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="15"/>
       <c r="C34" s="15"/>
       <c r="D34" s="15"/>
       <c r="E34" s="15"/>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15"/>
       <c r="I34" s="18"/>
       <c r="J34" s="15"/>
       <c r="K34" s="15"/>
       <c r="L34" s="15"/>
       <c r="M34" s="15"/>
       <c r="N34" s="15"/>
       <c r="O34" s="15"/>
       <c r="P34" s="26"/>
       <c r="Q34" s="15"/>
       <c r="R34" s="15"/>
       <c r="S34" s="15"/>
       <c r="T34" s="15"/>
       <c r="U34" s="15"/>
       <c r="V34" s="15"/>
       <c r="W34" s="15"/>
       <c r="X34" s="15"/>
       <c r="Y34" s="15"/>
       <c r="Z34" s="15"/>
     </row>
-    <row r="35" spans="1:49">
+    <row r="35" spans="1:50">
       <c r="A35" s="15"/>
       <c r="B35" s="15"/>
       <c r="C35" s="15"/>
       <c r="D35" s="15"/>
       <c r="E35" s="15"/>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15"/>
       <c r="I35" s="15"/>
       <c r="J35" s="15"/>
       <c r="K35" s="15"/>
       <c r="L35" s="15"/>
       <c r="M35" s="15"/>
       <c r="N35" s="15"/>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35" s="15"/>
       <c r="S35" s="15"/>
       <c r="T35" s="15"/>
       <c r="U35" s="15"/>
       <c r="V35" s="15"/>
       <c r="W35" s="15"/>
       <c r="X35" s="15"/>
       <c r="Y35" s="15"/>
       <c r="Z35" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="A7:AW7"/>
-    <mergeCell ref="A6:AW6"/>
+    <mergeCell ref="AJ8:AU8"/>
+    <mergeCell ref="A6:AX6"/>
+    <mergeCell ref="A10:AW10"/>
+    <mergeCell ref="A20:AW20"/>
+    <mergeCell ref="A24:AW24"/>
+    <mergeCell ref="AV8:AX8"/>
+    <mergeCell ref="A7:AX7"/>
     <mergeCell ref="A2:O5"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:W8"/>
     <mergeCell ref="X8:AI8"/>
-    <mergeCell ref="AV8:AW8"/>
-[...3 lines deleted...]
-    <mergeCell ref="A24:AW24"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Число умерших</vt:lpstr>
       <vt:lpstr>Коэффициент смертности</vt:lpstr>
       <vt:lpstr>Умершие по полу</vt:lpstr>
       <vt:lpstr>Число умершие до года</vt:lpstr>
-      <vt:lpstr>коэффициент младенческой сметно</vt:lpstr>
+      <vt:lpstr>коэффициент младенческой смертн</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>