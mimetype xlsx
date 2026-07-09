--- v1 (2026-05-25)
+++ v2 (2026-07-09)
@@ -25,51 +25,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11205" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Число умерших" sheetId="1" r:id="rId1"/>
     <sheet name="Коэффициент смертности" sheetId="4" r:id="rId2"/>
     <sheet name="Умершие по полу" sheetId="7" r:id="rId3"/>
     <sheet name="Число умершие до года" sheetId="8" r:id="rId4"/>
     <sheet name="коэффициент младенческой смертн" sheetId="9" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="831" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="849" uniqueCount="52">
   <si>
     <t>Атырау облысы</t>
   </si>
   <si>
     <t>Атырау қ.ә.</t>
   </si>
   <si>
     <t xml:space="preserve">Жылыой </t>
   </si>
   <si>
     <t>Индер</t>
   </si>
   <si>
     <t>Исатай</t>
   </si>
   <si>
     <t>Махамбет</t>
   </si>
   <si>
     <t>...</t>
   </si>
   <si>
     <t>Число умерших*</t>
   </si>
   <si>
@@ -604,51 +604,51 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="300">
+  <cellXfs count="301">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -1381,111 +1381,114 @@
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="154" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="155" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="156" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="141" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="156" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="157">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="9"/>
     <cellStyle name="Обычный 100" xfId="87"/>
     <cellStyle name="Обычный 101" xfId="101"/>
     <cellStyle name="Обычный 102" xfId="103"/>
     <cellStyle name="Обычный 103" xfId="105"/>
@@ -1680,51 +1683,51 @@
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>26</xdr:col>
       <xdr:colOff>295274</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1819274" cy="790575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -1732,51 +1735,51 @@
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>26</xdr:col>
       <xdr:colOff>390524</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Рисунок 4" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="9525"/>
           <a:ext cx="1876424" cy="847725"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -1784,51 +1787,51 @@
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>400049</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1933574" cy="771525"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -1836,51 +1839,51 @@
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>1</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>26</xdr:col>
       <xdr:colOff>504824</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="1"/>
           <a:ext cx="2028824" cy="809624"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -1888,51 +1891,51 @@
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>24</xdr:col>
       <xdr:colOff>342899</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>161925</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1781174" cy="733425"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -2221,355 +2224,360 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AZ34"/>
+  <dimension ref="A1:BA34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A49" activeCellId="4" sqref="A1:W1 N3:W3 A5:W5 A27:W27 A49:W49"/>
-      <selection pane="bottomLeft" activeCell="AX39" sqref="AX39"/>
+      <selection pane="bottomLeft" activeCell="A24" sqref="A24:BA24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.28515625" customWidth="1"/>
     <col min="2" max="12" width="0" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="9.140625" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="7.85546875" hidden="1" customWidth="1"/>
     <col min="15" max="16" width="7.42578125" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="7" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="7.42578125" hidden="1" customWidth="1"/>
     <col min="19" max="20" width="7.5703125" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="7.140625" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="8" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="6.5703125" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="7.85546875" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="8" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="6.5703125" customWidth="1"/>
     <col min="27" max="27" width="8.42578125" customWidth="1"/>
     <col min="28" max="28" width="6.140625" customWidth="1"/>
     <col min="29" max="29" width="8.42578125" customWidth="1"/>
     <col min="30" max="30" width="5.42578125" customWidth="1"/>
     <col min="31" max="31" width="5.7109375" customWidth="1"/>
     <col min="32" max="32" width="6" customWidth="1"/>
     <col min="33" max="33" width="6.140625" customWidth="1"/>
     <col min="34" max="34" width="8.28515625" customWidth="1"/>
     <col min="35" max="35" width="7.28515625" customWidth="1"/>
     <col min="36" max="36" width="6.7109375" customWidth="1"/>
     <col min="37" max="37" width="8" customWidth="1"/>
-    <col min="38" max="38" width="6.85546875" customWidth="1"/>
-    <col min="39" max="39" width="8" customWidth="1"/>
+    <col min="38" max="38" width="5.85546875" customWidth="1"/>
+    <col min="39" max="39" width="7.5703125" customWidth="1"/>
     <col min="40" max="40" width="5.85546875" customWidth="1"/>
     <col min="41" max="41" width="6.5703125" customWidth="1"/>
-    <col min="42" max="42" width="6" customWidth="1"/>
+    <col min="42" max="42" width="5.140625" customWidth="1"/>
     <col min="43" max="43" width="5.7109375" customWidth="1"/>
     <col min="44" max="44" width="6" customWidth="1"/>
     <col min="45" max="45" width="6.42578125" customWidth="1"/>
     <col min="46" max="46" width="8" customWidth="1"/>
-    <col min="47" max="48" width="7" customWidth="1"/>
+    <col min="47" max="47" width="7" customWidth="1"/>
+    <col min="48" max="48" width="6.5703125" customWidth="1"/>
     <col min="49" max="49" width="7.5703125" customWidth="1"/>
     <col min="50" max="50" width="6.85546875" customWidth="1"/>
-    <col min="51" max="51" width="7.5703125" customWidth="1"/>
-    <col min="52" max="52" width="6.85546875" customWidth="1"/>
+    <col min="51" max="51" width="7.42578125" customWidth="1"/>
+    <col min="52" max="52" width="5.5703125" customWidth="1"/>
+    <col min="53" max="53" width="6.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" hidden="1">
+    <row r="1" spans="1:53" hidden="1">
       <c r="A1" s="1"/>
       <c r="AA1" s="2"/>
     </row>
-    <row r="2" spans="1:52" s="4" customFormat="1">
-[...14 lines deleted...]
-      <c r="O2" s="271"/>
+    <row r="2" spans="1:53" s="4" customFormat="1">
+      <c r="A2" s="274"/>
+      <c r="B2" s="272"/>
+      <c r="C2" s="272"/>
+      <c r="D2" s="272"/>
+      <c r="E2" s="272"/>
+      <c r="F2" s="272"/>
+      <c r="G2" s="272"/>
+      <c r="H2" s="272"/>
+      <c r="I2" s="272"/>
+      <c r="J2" s="272"/>
+      <c r="K2" s="272"/>
+      <c r="L2" s="272"/>
+      <c r="M2" s="272"/>
+      <c r="N2" s="272"/>
+      <c r="O2" s="272"/>
       <c r="AA2" s="2"/>
     </row>
-    <row r="3" spans="1:52" s="4" customFormat="1">
-[...14 lines deleted...]
-      <c r="O3" s="271"/>
+    <row r="3" spans="1:53" s="4" customFormat="1">
+      <c r="A3" s="272"/>
+      <c r="B3" s="272"/>
+      <c r="C3" s="272"/>
+      <c r="D3" s="272"/>
+      <c r="E3" s="272"/>
+      <c r="F3" s="272"/>
+      <c r="G3" s="272"/>
+      <c r="H3" s="272"/>
+      <c r="I3" s="272"/>
+      <c r="J3" s="272"/>
+      <c r="K3" s="272"/>
+      <c r="L3" s="272"/>
+      <c r="M3" s="272"/>
+      <c r="N3" s="272"/>
+      <c r="O3" s="272"/>
       <c r="AA3" s="2"/>
     </row>
-    <row r="4" spans="1:52" s="4" customFormat="1">
-[...14 lines deleted...]
-      <c r="O4" s="271"/>
+    <row r="4" spans="1:53" s="4" customFormat="1">
+      <c r="A4" s="272"/>
+      <c r="B4" s="272"/>
+      <c r="C4" s="272"/>
+      <c r="D4" s="272"/>
+      <c r="E4" s="272"/>
+      <c r="F4" s="272"/>
+      <c r="G4" s="272"/>
+      <c r="H4" s="272"/>
+      <c r="I4" s="272"/>
+      <c r="J4" s="272"/>
+      <c r="K4" s="272"/>
+      <c r="L4" s="272"/>
+      <c r="M4" s="272"/>
+      <c r="N4" s="272"/>
+      <c r="O4" s="272"/>
       <c r="AA4" s="2"/>
     </row>
-    <row r="5" spans="1:52" s="4" customFormat="1">
-[...14 lines deleted...]
-      <c r="O5" s="271"/>
+    <row r="5" spans="1:53" s="4" customFormat="1">
+      <c r="A5" s="272"/>
+      <c r="B5" s="272"/>
+      <c r="C5" s="272"/>
+      <c r="D5" s="272"/>
+      <c r="E5" s="272"/>
+      <c r="F5" s="272"/>
+      <c r="G5" s="272"/>
+      <c r="H5" s="272"/>
+      <c r="I5" s="272"/>
+      <c r="J5" s="272"/>
+      <c r="K5" s="272"/>
+      <c r="L5" s="272"/>
+      <c r="M5" s="272"/>
+      <c r="N5" s="272"/>
+      <c r="O5" s="272"/>
       <c r="AA5" s="2"/>
     </row>
-    <row r="6" spans="1:52">
+    <row r="6" spans="1:53">
       <c r="A6" s="291" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="291"/>
       <c r="C6" s="291"/>
       <c r="D6" s="291"/>
       <c r="E6" s="291"/>
       <c r="F6" s="291"/>
       <c r="G6" s="291"/>
       <c r="H6" s="291"/>
       <c r="I6" s="291"/>
       <c r="J6" s="291"/>
       <c r="K6" s="291"/>
       <c r="L6" s="291"/>
       <c r="M6" s="291"/>
       <c r="N6" s="291"/>
       <c r="O6" s="291"/>
       <c r="P6" s="291"/>
       <c r="Q6" s="291"/>
       <c r="R6" s="291"/>
       <c r="S6" s="291"/>
       <c r="T6" s="291"/>
       <c r="U6" s="291"/>
       <c r="V6" s="291"/>
       <c r="W6" s="291"/>
       <c r="X6" s="291"/>
       <c r="Y6" s="291"/>
       <c r="Z6" s="291"/>
       <c r="AA6" s="291"/>
       <c r="AB6" s="291"/>
-      <c r="AC6" s="271"/>
-[...22 lines deleted...]
-      <c r="AZ6" s="271"/>
+      <c r="AC6" s="272"/>
+      <c r="AD6" s="272"/>
+      <c r="AE6" s="272"/>
+      <c r="AF6" s="272"/>
+      <c r="AG6" s="272"/>
+      <c r="AH6" s="272"/>
+      <c r="AI6" s="272"/>
+      <c r="AJ6" s="272"/>
+      <c r="AK6" s="272"/>
+      <c r="AL6" s="272"/>
+      <c r="AM6" s="272"/>
+      <c r="AN6" s="272"/>
+      <c r="AO6" s="272"/>
+      <c r="AP6" s="272"/>
+      <c r="AQ6" s="272"/>
+      <c r="AR6" s="272"/>
+      <c r="AS6" s="272"/>
+      <c r="AT6" s="272"/>
+      <c r="AU6" s="272"/>
+      <c r="AV6" s="272"/>
+      <c r="AW6" s="272"/>
+      <c r="AX6" s="272"/>
+      <c r="AY6" s="272"/>
+      <c r="AZ6" s="272"/>
+      <c r="BA6" s="272"/>
     </row>
-    <row r="7" spans="1:52">
-      <c r="A7" s="288" t="s">
+    <row r="7" spans="1:53">
+      <c r="A7" s="289" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="289"/>
-[...25 lines deleted...]
-      <c r="AB7" s="289"/>
+      <c r="B7" s="290"/>
+      <c r="C7" s="290"/>
+      <c r="D7" s="290"/>
+      <c r="E7" s="290"/>
+      <c r="F7" s="290"/>
+      <c r="G7" s="290"/>
+      <c r="H7" s="290"/>
+      <c r="I7" s="290"/>
+      <c r="J7" s="290"/>
+      <c r="K7" s="290"/>
+      <c r="L7" s="290"/>
+      <c r="M7" s="290"/>
+      <c r="N7" s="290"/>
+      <c r="O7" s="290"/>
+      <c r="P7" s="290"/>
+      <c r="Q7" s="290"/>
+      <c r="R7" s="290"/>
+      <c r="S7" s="290"/>
+      <c r="T7" s="290"/>
+      <c r="U7" s="290"/>
+      <c r="V7" s="290"/>
+      <c r="W7" s="290"/>
+      <c r="X7" s="290"/>
+      <c r="Y7" s="290"/>
+      <c r="Z7" s="290"/>
+      <c r="AA7" s="290"/>
+      <c r="AB7" s="290"/>
       <c r="AC7" s="290"/>
       <c r="AD7" s="290"/>
       <c r="AE7" s="290"/>
       <c r="AF7" s="290"/>
       <c r="AG7" s="290"/>
       <c r="AH7" s="290"/>
       <c r="AI7" s="290"/>
       <c r="AJ7" s="290"/>
       <c r="AK7" s="290"/>
       <c r="AL7" s="290"/>
       <c r="AM7" s="290"/>
       <c r="AN7" s="290"/>
       <c r="AO7" s="290"/>
       <c r="AP7" s="290"/>
       <c r="AQ7" s="290"/>
       <c r="AR7" s="290"/>
       <c r="AS7" s="290"/>
       <c r="AT7" s="290"/>
       <c r="AU7" s="290"/>
       <c r="AV7" s="290"/>
       <c r="AW7" s="290"/>
       <c r="AX7" s="290"/>
       <c r="AY7" s="290"/>
       <c r="AZ7" s="290"/>
+      <c r="BA7" s="290"/>
     </row>
-    <row r="8" spans="1:52">
-[...1 lines deleted...]
-      <c r="B8" s="276">
+    <row r="8" spans="1:53">
+      <c r="A8" s="275"/>
+      <c r="B8" s="277">
         <v>2021</v>
       </c>
-      <c r="C8" s="277"/>
-[...10 lines deleted...]
-      <c r="N8" s="276">
+      <c r="C8" s="278"/>
+      <c r="D8" s="278"/>
+      <c r="E8" s="278"/>
+      <c r="F8" s="278"/>
+      <c r="G8" s="278"/>
+      <c r="H8" s="278"/>
+      <c r="I8" s="278"/>
+      <c r="J8" s="278"/>
+      <c r="K8" s="278"/>
+      <c r="L8" s="278"/>
+      <c r="M8" s="278"/>
+      <c r="N8" s="277">
         <v>2023</v>
       </c>
-      <c r="O8" s="277"/>
-[...10 lines deleted...]
-      <c r="Z8" s="278">
+      <c r="O8" s="278"/>
+      <c r="P8" s="278"/>
+      <c r="Q8" s="278"/>
+      <c r="R8" s="278"/>
+      <c r="S8" s="278"/>
+      <c r="T8" s="278"/>
+      <c r="U8" s="278"/>
+      <c r="V8" s="278"/>
+      <c r="W8" s="278"/>
+      <c r="X8" s="278"/>
+      <c r="Y8" s="278"/>
+      <c r="Z8" s="279">
         <v>2024</v>
       </c>
-      <c r="AA8" s="279"/>
-[...10 lines deleted...]
-      <c r="AL8" s="281">
+      <c r="AA8" s="280"/>
+      <c r="AB8" s="280"/>
+      <c r="AC8" s="281"/>
+      <c r="AD8" s="281"/>
+      <c r="AE8" s="281"/>
+      <c r="AF8" s="281"/>
+      <c r="AG8" s="281"/>
+      <c r="AH8" s="281"/>
+      <c r="AI8" s="281"/>
+      <c r="AJ8" s="281"/>
+      <c r="AK8" s="281"/>
+      <c r="AL8" s="282">
         <v>2025</v>
       </c>
-      <c r="AM8" s="282"/>
-[...10 lines deleted...]
-      <c r="AX8" s="281">
+      <c r="AM8" s="283"/>
+      <c r="AN8" s="283"/>
+      <c r="AO8" s="284"/>
+      <c r="AP8" s="284"/>
+      <c r="AQ8" s="284"/>
+      <c r="AR8" s="284"/>
+      <c r="AS8" s="284"/>
+      <c r="AT8" s="284"/>
+      <c r="AU8" s="284"/>
+      <c r="AV8" s="284"/>
+      <c r="AW8" s="285"/>
+      <c r="AX8" s="282">
         <v>2026</v>
       </c>
-      <c r="AY8" s="282"/>
-      <c r="AZ8" s="283"/>
+      <c r="AY8" s="283"/>
+      <c r="AZ8" s="284"/>
+      <c r="BA8" s="284"/>
     </row>
-    <row r="9" spans="1:52">
-      <c r="A9" s="275"/>
+    <row r="9" spans="1:53">
+      <c r="A9" s="276"/>
       <c r="B9" s="11" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="12" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="12" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="12" t="s">
         <v>14</v>
       </c>
       <c r="H9" s="12" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="136" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="136" t="s">
@@ -2679,107 +2687,110 @@
       </c>
       <c r="AS9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AT9" s="172" t="s">
         <v>17</v>
       </c>
       <c r="AU9" s="137" t="s">
         <v>18</v>
       </c>
       <c r="AV9" s="137" t="s">
         <v>19</v>
       </c>
       <c r="AW9" s="137" t="s">
         <v>20</v>
       </c>
       <c r="AX9" s="36" t="s">
         <v>9</v>
       </c>
       <c r="AY9" s="32" t="s">
         <v>10</v>
       </c>
       <c r="AZ9" s="266" t="s">
         <v>11</v>
       </c>
+      <c r="BA9" s="11" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="204" customFormat="1">
-      <c r="A10" s="285" t="s">
+    <row r="10" spans="1:53" s="204" customFormat="1">
+      <c r="A10" s="286" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="285"/>
-[...48 lines deleted...]
-      <c r="AY10" s="287"/>
+      <c r="B10" s="286"/>
+      <c r="C10" s="286"/>
+      <c r="D10" s="286"/>
+      <c r="E10" s="286"/>
+      <c r="F10" s="286"/>
+      <c r="G10" s="286"/>
+      <c r="H10" s="286"/>
+      <c r="I10" s="286"/>
+      <c r="J10" s="286"/>
+      <c r="K10" s="286"/>
+      <c r="L10" s="286"/>
+      <c r="M10" s="286"/>
+      <c r="N10" s="286"/>
+      <c r="O10" s="286"/>
+      <c r="P10" s="286"/>
+      <c r="Q10" s="286"/>
+      <c r="R10" s="286"/>
+      <c r="S10" s="286"/>
+      <c r="T10" s="286"/>
+      <c r="U10" s="286"/>
+      <c r="V10" s="286"/>
+      <c r="W10" s="286"/>
+      <c r="X10" s="286"/>
+      <c r="Y10" s="286"/>
+      <c r="Z10" s="286"/>
+      <c r="AA10" s="286"/>
+      <c r="AB10" s="286"/>
+      <c r="AC10" s="287"/>
+      <c r="AD10" s="287"/>
+      <c r="AE10" s="287"/>
+      <c r="AF10" s="287"/>
+      <c r="AG10" s="287"/>
+      <c r="AH10" s="287"/>
+      <c r="AI10" s="287"/>
+      <c r="AJ10" s="287"/>
+      <c r="AK10" s="287"/>
+      <c r="AL10" s="287"/>
+      <c r="AM10" s="287"/>
+      <c r="AN10" s="287"/>
+      <c r="AO10" s="287"/>
+      <c r="AP10" s="287"/>
+      <c r="AQ10" s="287"/>
+      <c r="AR10" s="287"/>
+      <c r="AS10" s="287"/>
+      <c r="AT10" s="287"/>
+      <c r="AU10" s="288"/>
+      <c r="AV10" s="288"/>
+      <c r="AW10" s="288"/>
+      <c r="AX10" s="288"/>
+      <c r="AY10" s="288"/>
     </row>
-    <row r="11" spans="1:52" s="204" customFormat="1" ht="11.25">
+    <row r="11" spans="1:53" s="204" customFormat="1" ht="11.25">
       <c r="A11" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="17">
         <v>291</v>
       </c>
       <c r="C11" s="17">
         <v>264</v>
       </c>
       <c r="D11" s="17">
         <v>320</v>
       </c>
       <c r="E11" s="17">
         <v>393</v>
       </c>
       <c r="F11" s="17">
         <v>358</v>
       </c>
       <c r="G11" s="17">
         <v>381</v>
       </c>
       <c r="H11" s="21">
         <v>554</v>
       </c>
       <c r="I11" s="17">
@@ -2892,52 +2903,55 @@
       </c>
       <c r="AS11" s="202">
         <v>283</v>
       </c>
       <c r="AT11" s="203">
         <v>298</v>
       </c>
       <c r="AU11" s="6">
         <v>320</v>
       </c>
       <c r="AV11" s="204">
         <v>290</v>
       </c>
       <c r="AW11" s="51">
         <v>348</v>
       </c>
       <c r="AX11" s="6">
         <v>242</v>
       </c>
       <c r="AY11" s="6">
         <v>276</v>
       </c>
       <c r="AZ11" s="6">
         <v>303</v>
       </c>
+      <c r="BA11" s="51">
+        <v>305</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="204" customFormat="1" ht="11.25">
+    <row r="12" spans="1:53" s="204" customFormat="1" ht="11.25">
       <c r="A12" s="204" t="s">
         <v>39</v>
       </c>
       <c r="N12" s="22">
         <v>169</v>
       </c>
       <c r="O12" s="22">
         <v>126</v>
       </c>
       <c r="P12" s="22">
         <v>152</v>
       </c>
       <c r="Q12" s="22">
         <v>137</v>
       </c>
       <c r="R12" s="22">
         <v>166</v>
       </c>
       <c r="S12" s="51">
         <v>155</v>
       </c>
       <c r="T12" s="51">
         <v>156</v>
       </c>
       <c r="U12" s="51">
@@ -3014,52 +3028,55 @@
       </c>
       <c r="AS12" s="202">
         <v>142</v>
       </c>
       <c r="AT12" s="203">
         <v>150</v>
       </c>
       <c r="AU12" s="6">
         <v>168</v>
       </c>
       <c r="AV12" s="204">
         <v>163</v>
       </c>
       <c r="AW12" s="51">
         <v>198</v>
       </c>
       <c r="AX12" s="6">
         <v>140</v>
       </c>
       <c r="AY12" s="6">
         <v>149</v>
       </c>
       <c r="AZ12" s="6">
         <v>159</v>
       </c>
+      <c r="BA12" s="51">
+        <v>184</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="204" customFormat="1" ht="11.25">
+    <row r="13" spans="1:53" s="204" customFormat="1" ht="11.25">
       <c r="A13" s="204" t="s">
         <v>40</v>
       </c>
       <c r="N13" s="22">
         <v>52</v>
       </c>
       <c r="O13" s="22">
         <v>25</v>
       </c>
       <c r="P13" s="22">
         <v>36</v>
       </c>
       <c r="Q13" s="22">
         <v>23</v>
       </c>
       <c r="R13" s="22">
         <v>36</v>
       </c>
       <c r="S13" s="51">
         <v>45</v>
       </c>
       <c r="T13" s="51">
         <v>37</v>
       </c>
       <c r="U13" s="51">
@@ -3136,52 +3153,55 @@
       </c>
       <c r="AS13" s="202">
         <v>31</v>
       </c>
       <c r="AT13" s="203">
         <v>38</v>
       </c>
       <c r="AU13" s="6">
         <v>41</v>
       </c>
       <c r="AV13" s="204">
         <v>40</v>
       </c>
       <c r="AW13" s="51">
         <v>27</v>
       </c>
       <c r="AX13" s="6">
         <v>25</v>
       </c>
       <c r="AY13" s="6">
         <v>33</v>
       </c>
       <c r="AZ13" s="6">
         <v>32</v>
       </c>
+      <c r="BA13" s="51">
+        <v>27</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="204" customFormat="1" ht="11.25">
+    <row r="14" spans="1:53" s="204" customFormat="1" ht="11.25">
       <c r="A14" s="204" t="s">
         <v>3</v>
       </c>
       <c r="N14" s="22">
         <v>25</v>
       </c>
       <c r="O14" s="22">
         <v>15</v>
       </c>
       <c r="P14" s="22">
         <v>18</v>
       </c>
       <c r="Q14" s="22">
         <v>21</v>
       </c>
       <c r="R14" s="22">
         <v>20</v>
       </c>
       <c r="S14" s="51">
         <v>15</v>
       </c>
       <c r="T14" s="51">
         <v>19</v>
       </c>
       <c r="U14" s="51">
@@ -3258,52 +3278,55 @@
       </c>
       <c r="AS14" s="202">
         <v>12</v>
       </c>
       <c r="AT14" s="203">
         <v>23</v>
       </c>
       <c r="AU14" s="6">
         <v>22</v>
       </c>
       <c r="AV14" s="204">
         <v>13</v>
       </c>
       <c r="AW14" s="51">
         <v>16</v>
       </c>
       <c r="AX14" s="6">
         <v>12</v>
       </c>
       <c r="AY14" s="6">
         <v>20</v>
       </c>
       <c r="AZ14" s="6">
         <v>22</v>
       </c>
+      <c r="BA14" s="51">
+        <v>18</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="204" customFormat="1" ht="11.25">
+    <row r="15" spans="1:53" s="204" customFormat="1" ht="11.25">
       <c r="A15" s="204" t="s">
         <v>4</v>
       </c>
       <c r="N15" s="22">
         <v>10</v>
       </c>
       <c r="O15" s="22">
         <v>8</v>
       </c>
       <c r="P15" s="22">
         <v>12</v>
       </c>
       <c r="Q15" s="22">
         <v>7</v>
       </c>
       <c r="R15" s="22">
         <v>11</v>
       </c>
       <c r="S15" s="51">
         <v>12</v>
       </c>
       <c r="T15" s="51">
         <v>7</v>
       </c>
       <c r="U15" s="51">
@@ -3380,52 +3403,55 @@
       </c>
       <c r="AS15" s="202">
         <v>9</v>
       </c>
       <c r="AT15" s="203">
         <v>14</v>
       </c>
       <c r="AU15" s="6">
         <v>14</v>
       </c>
       <c r="AV15" s="204">
         <v>7</v>
       </c>
       <c r="AW15" s="51">
         <v>15</v>
       </c>
       <c r="AX15" s="6">
         <v>12</v>
       </c>
       <c r="AY15" s="6">
         <v>14</v>
       </c>
       <c r="AZ15" s="6">
         <v>8</v>
       </c>
+      <c r="BA15" s="51">
+        <v>6</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="204" customFormat="1" ht="11.25">
+    <row r="16" spans="1:53" s="204" customFormat="1" ht="11.25">
       <c r="A16" s="204" t="s">
         <v>41</v>
       </c>
       <c r="N16" s="22">
         <v>35</v>
       </c>
       <c r="O16" s="22">
         <v>24</v>
       </c>
       <c r="P16" s="22">
         <v>32</v>
       </c>
       <c r="Q16" s="22">
         <v>27</v>
       </c>
       <c r="R16" s="22">
         <v>35</v>
       </c>
       <c r="S16" s="51">
         <v>23</v>
       </c>
       <c r="T16" s="51">
         <v>26</v>
       </c>
       <c r="U16" s="51">
@@ -3502,52 +3528,55 @@
       </c>
       <c r="AS16" s="202">
         <v>40</v>
       </c>
       <c r="AT16" s="203">
         <v>40</v>
       </c>
       <c r="AU16" s="6">
         <v>35</v>
       </c>
       <c r="AV16" s="204">
         <v>28</v>
       </c>
       <c r="AW16" s="51">
         <v>42</v>
       </c>
       <c r="AX16" s="6">
         <v>19</v>
       </c>
       <c r="AY16" s="6">
         <v>23</v>
       </c>
       <c r="AZ16" s="6">
         <v>38</v>
       </c>
+      <c r="BA16" s="51">
+        <v>31</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="204" customFormat="1" ht="11.25">
+    <row r="17" spans="1:53" s="204" customFormat="1" ht="11.25">
       <c r="A17" s="204" t="s">
         <v>42</v>
       </c>
       <c r="N17" s="22">
         <v>15</v>
       </c>
       <c r="O17" s="22">
         <v>14</v>
       </c>
       <c r="P17" s="22">
         <v>24</v>
       </c>
       <c r="Q17" s="22">
         <v>5</v>
       </c>
       <c r="R17" s="22">
         <v>15</v>
       </c>
       <c r="S17" s="51">
         <v>20</v>
       </c>
       <c r="T17" s="51">
         <v>18</v>
       </c>
       <c r="U17" s="51">
@@ -3624,52 +3653,55 @@
       </c>
       <c r="AS17" s="202">
         <v>15</v>
       </c>
       <c r="AT17" s="203">
         <v>13</v>
       </c>
       <c r="AU17" s="6">
         <v>19</v>
       </c>
       <c r="AV17" s="204">
         <v>17</v>
       </c>
       <c r="AW17" s="51">
         <v>15</v>
       </c>
       <c r="AX17" s="6">
         <v>19</v>
       </c>
       <c r="AY17" s="6">
         <v>10</v>
       </c>
       <c r="AZ17" s="6">
         <v>14</v>
       </c>
+      <c r="BA17" s="51">
+        <v>15</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="204" customFormat="1" ht="11.25">
+    <row r="18" spans="1:53" s="204" customFormat="1" ht="11.25">
       <c r="A18" s="204" t="s">
         <v>43</v>
       </c>
       <c r="N18" s="22">
         <v>16</v>
       </c>
       <c r="O18" s="22">
         <v>8</v>
       </c>
       <c r="P18" s="22">
         <v>8</v>
       </c>
       <c r="Q18" s="22">
         <v>10</v>
       </c>
       <c r="R18" s="22">
         <v>17</v>
       </c>
       <c r="S18" s="51">
         <v>8</v>
       </c>
       <c r="T18" s="51">
         <v>14</v>
       </c>
       <c r="U18" s="51">
@@ -3746,52 +3778,55 @@
       </c>
       <c r="AS18" s="202">
         <v>12</v>
       </c>
       <c r="AT18" s="203">
         <v>10</v>
       </c>
       <c r="AU18" s="6">
         <v>10</v>
       </c>
       <c r="AV18" s="204">
         <v>10</v>
       </c>
       <c r="AW18" s="51">
         <v>14</v>
       </c>
       <c r="AX18" s="6">
         <v>4</v>
       </c>
       <c r="AY18" s="6">
         <v>13</v>
       </c>
       <c r="AZ18" s="6">
         <v>20</v>
       </c>
+      <c r="BA18" s="51">
+        <v>7</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="204" customFormat="1" ht="11.25">
+    <row r="19" spans="1:53" s="204" customFormat="1" ht="11.25">
       <c r="A19" s="204" t="s">
         <v>5</v>
       </c>
       <c r="N19" s="22">
         <v>19</v>
       </c>
       <c r="O19" s="22">
         <v>11</v>
       </c>
       <c r="P19" s="22">
         <v>8</v>
       </c>
       <c r="Q19" s="22">
         <v>11</v>
       </c>
       <c r="R19" s="22">
         <v>12</v>
       </c>
       <c r="S19" s="51">
         <v>12</v>
       </c>
       <c r="T19" s="51">
         <v>10</v>
       </c>
       <c r="U19" s="51">
@@ -3868,107 +3903,112 @@
       </c>
       <c r="AS19" s="202">
         <v>22</v>
       </c>
       <c r="AT19" s="203">
         <v>10</v>
       </c>
       <c r="AU19" s="6">
         <v>11</v>
       </c>
       <c r="AV19" s="204">
         <v>12</v>
       </c>
       <c r="AW19" s="51">
         <v>21</v>
       </c>
       <c r="AX19" s="6">
         <v>11</v>
       </c>
       <c r="AY19" s="6">
         <v>14</v>
       </c>
       <c r="AZ19" s="6">
         <v>10</v>
       </c>
+      <c r="BA19" s="51">
+        <v>17</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="204" customFormat="1">
-      <c r="A20" s="268" t="s">
+    <row r="20" spans="1:53" s="204" customFormat="1">
+      <c r="A20" s="269" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="268"/>
-[...48 lines deleted...]
-      <c r="AY20" s="271"/>
+      <c r="B20" s="269"/>
+      <c r="C20" s="269"/>
+      <c r="D20" s="269"/>
+      <c r="E20" s="269"/>
+      <c r="F20" s="269"/>
+      <c r="G20" s="269"/>
+      <c r="H20" s="269"/>
+      <c r="I20" s="269"/>
+      <c r="J20" s="269"/>
+      <c r="K20" s="269"/>
+      <c r="L20" s="269"/>
+      <c r="M20" s="269"/>
+      <c r="N20" s="269"/>
+      <c r="O20" s="269"/>
+      <c r="P20" s="269"/>
+      <c r="Q20" s="269"/>
+      <c r="R20" s="269"/>
+      <c r="S20" s="269"/>
+      <c r="T20" s="269"/>
+      <c r="U20" s="269"/>
+      <c r="V20" s="269"/>
+      <c r="W20" s="269"/>
+      <c r="X20" s="269"/>
+      <c r="Y20" s="269"/>
+      <c r="Z20" s="269"/>
+      <c r="AA20" s="269"/>
+      <c r="AB20" s="269"/>
+      <c r="AC20" s="270"/>
+      <c r="AD20" s="270"/>
+      <c r="AE20" s="270"/>
+      <c r="AF20" s="270"/>
+      <c r="AG20" s="270"/>
+      <c r="AH20" s="270"/>
+      <c r="AI20" s="270"/>
+      <c r="AJ20" s="270"/>
+      <c r="AK20" s="270"/>
+      <c r="AL20" s="270"/>
+      <c r="AM20" s="270"/>
+      <c r="AN20" s="270"/>
+      <c r="AO20" s="270"/>
+      <c r="AP20" s="270"/>
+      <c r="AQ20" s="270"/>
+      <c r="AR20" s="271"/>
+      <c r="AS20" s="271"/>
+      <c r="AT20" s="271"/>
+      <c r="AU20" s="272"/>
+      <c r="AV20" s="272"/>
+      <c r="AW20" s="272"/>
+      <c r="AX20" s="272"/>
+      <c r="AY20" s="272"/>
+      <c r="AZ20" s="272"/>
+      <c r="BA20" s="272"/>
     </row>
-    <row r="21" spans="1:52" s="204" customFormat="1" ht="11.25">
+    <row r="21" spans="1:53" s="204" customFormat="1" ht="11.25">
       <c r="A21" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="17">
         <v>160</v>
       </c>
       <c r="C21" s="17">
         <v>133</v>
       </c>
       <c r="D21" s="17">
         <v>171</v>
       </c>
       <c r="E21" s="17">
         <v>200</v>
       </c>
       <c r="F21" s="17">
         <v>195</v>
       </c>
       <c r="G21" s="17">
         <v>214</v>
       </c>
       <c r="H21" s="21">
         <v>294</v>
       </c>
       <c r="I21" s="17">
@@ -4081,52 +4121,55 @@
       </c>
       <c r="AS21" s="209">
         <v>128</v>
       </c>
       <c r="AT21" s="210">
         <v>152</v>
       </c>
       <c r="AU21" s="6">
         <v>162</v>
       </c>
       <c r="AV21" s="204">
         <v>157</v>
       </c>
       <c r="AW21" s="51">
         <v>183</v>
       </c>
       <c r="AX21" s="6">
         <v>131</v>
       </c>
       <c r="AY21" s="6">
         <v>155</v>
       </c>
       <c r="AZ21" s="6">
         <v>154</v>
       </c>
+      <c r="BA21" s="51">
+        <v>160</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="204" customFormat="1" ht="11.25">
+    <row r="22" spans="1:53" s="204" customFormat="1" ht="11.25">
       <c r="A22" s="204" t="s">
         <v>39</v>
       </c>
       <c r="N22" s="22">
         <v>144</v>
       </c>
       <c r="O22" s="22">
         <v>104</v>
       </c>
       <c r="P22" s="22">
         <v>122</v>
       </c>
       <c r="Q22" s="22">
         <v>117</v>
       </c>
       <c r="R22" s="22">
         <v>138</v>
       </c>
       <c r="S22" s="51">
         <v>116</v>
       </c>
       <c r="T22" s="51">
         <v>127</v>
       </c>
       <c r="U22" s="51">
@@ -4203,52 +4246,55 @@
       </c>
       <c r="AS22" s="209">
         <v>108</v>
       </c>
       <c r="AT22" s="210">
         <v>118</v>
       </c>
       <c r="AU22" s="6">
         <v>132</v>
       </c>
       <c r="AV22" s="204">
         <v>133</v>
       </c>
       <c r="AW22" s="51">
         <v>164</v>
       </c>
       <c r="AX22" s="6">
         <v>113</v>
       </c>
       <c r="AY22" s="6">
         <v>130</v>
       </c>
       <c r="AZ22" s="6">
         <v>135</v>
       </c>
+      <c r="BA22" s="51">
+        <v>142</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="204" customFormat="1" ht="11.25">
+    <row r="23" spans="1:53" s="204" customFormat="1" ht="11.25">
       <c r="A23" s="204" t="s">
         <v>40</v>
       </c>
       <c r="N23" s="22">
         <v>39</v>
       </c>
       <c r="O23" s="22">
         <v>21</v>
       </c>
       <c r="P23" s="22">
         <v>27</v>
       </c>
       <c r="Q23" s="22">
         <v>17</v>
       </c>
       <c r="R23" s="22">
         <v>28</v>
       </c>
       <c r="S23" s="51">
         <v>29</v>
       </c>
       <c r="T23" s="51">
         <v>30</v>
       </c>
       <c r="U23" s="51">
@@ -4325,107 +4371,112 @@
       </c>
       <c r="AS23" s="209">
         <v>20</v>
       </c>
       <c r="AT23" s="210">
         <v>34</v>
       </c>
       <c r="AU23" s="6">
         <v>30</v>
       </c>
       <c r="AV23" s="204">
         <v>24</v>
       </c>
       <c r="AW23" s="51">
         <v>19</v>
       </c>
       <c r="AX23" s="6">
         <v>18</v>
       </c>
       <c r="AY23" s="6">
         <v>25</v>
       </c>
       <c r="AZ23" s="6">
         <v>19</v>
       </c>
+      <c r="BA23" s="51">
+        <v>18</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="204" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A24" s="272" t="s">
+    <row r="24" spans="1:53" s="204" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A24" s="273" t="s">
         <v>23</v>
       </c>
-      <c r="B24" s="272"/>
-[...48 lines deleted...]
-      <c r="AY24" s="271"/>
+      <c r="B24" s="273"/>
+      <c r="C24" s="273"/>
+      <c r="D24" s="273"/>
+      <c r="E24" s="273"/>
+      <c r="F24" s="273"/>
+      <c r="G24" s="273"/>
+      <c r="H24" s="273"/>
+      <c r="I24" s="273"/>
+      <c r="J24" s="273"/>
+      <c r="K24" s="273"/>
+      <c r="L24" s="273"/>
+      <c r="M24" s="273"/>
+      <c r="N24" s="273"/>
+      <c r="O24" s="273"/>
+      <c r="P24" s="273"/>
+      <c r="Q24" s="273"/>
+      <c r="R24" s="273"/>
+      <c r="S24" s="273"/>
+      <c r="T24" s="273"/>
+      <c r="U24" s="273"/>
+      <c r="V24" s="273"/>
+      <c r="W24" s="273"/>
+      <c r="X24" s="273"/>
+      <c r="Y24" s="273"/>
+      <c r="Z24" s="273"/>
+      <c r="AA24" s="273"/>
+      <c r="AB24" s="273"/>
+      <c r="AC24" s="270"/>
+      <c r="AD24" s="270"/>
+      <c r="AE24" s="270"/>
+      <c r="AF24" s="270"/>
+      <c r="AG24" s="270"/>
+      <c r="AH24" s="270"/>
+      <c r="AI24" s="270"/>
+      <c r="AJ24" s="270"/>
+      <c r="AK24" s="270"/>
+      <c r="AL24" s="270"/>
+      <c r="AM24" s="270"/>
+      <c r="AN24" s="270"/>
+      <c r="AO24" s="270"/>
+      <c r="AP24" s="270"/>
+      <c r="AQ24" s="270"/>
+      <c r="AR24" s="271"/>
+      <c r="AS24" s="271"/>
+      <c r="AT24" s="271"/>
+      <c r="AU24" s="272"/>
+      <c r="AV24" s="272"/>
+      <c r="AW24" s="272"/>
+      <c r="AX24" s="272"/>
+      <c r="AY24" s="272"/>
+      <c r="AZ24" s="272"/>
+      <c r="BA24" s="272"/>
     </row>
-    <row r="25" spans="1:52" s="204" customFormat="1" ht="11.25">
+    <row r="25" spans="1:53" s="204" customFormat="1" ht="11.25">
       <c r="A25" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="17">
         <v>131</v>
       </c>
       <c r="C25" s="17">
         <v>131</v>
       </c>
       <c r="D25" s="17">
         <v>149</v>
       </c>
       <c r="E25" s="17">
         <v>193</v>
       </c>
       <c r="F25" s="17">
         <v>163</v>
       </c>
       <c r="G25" s="17">
         <v>167</v>
       </c>
       <c r="H25" s="21">
         <v>260</v>
       </c>
       <c r="I25" s="17">
@@ -4538,52 +4589,55 @@
       </c>
       <c r="AS25" s="213">
         <v>155</v>
       </c>
       <c r="AT25" s="214">
         <v>146</v>
       </c>
       <c r="AU25" s="6">
         <v>158</v>
       </c>
       <c r="AV25" s="204">
         <v>133</v>
       </c>
       <c r="AW25" s="51">
         <v>165</v>
       </c>
       <c r="AX25" s="6">
         <v>111</v>
       </c>
       <c r="AY25" s="6">
         <v>121</v>
       </c>
       <c r="AZ25" s="6">
         <v>149</v>
       </c>
+      <c r="BA25" s="51">
+        <v>145</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="204" customFormat="1" ht="11.25">
+    <row r="26" spans="1:53" s="204" customFormat="1" ht="11.25">
       <c r="A26" s="204" t="s">
         <v>39</v>
       </c>
       <c r="N26" s="22">
         <v>25</v>
       </c>
       <c r="O26" s="22">
         <v>22</v>
       </c>
       <c r="P26" s="22">
         <v>30</v>
       </c>
       <c r="Q26" s="22">
         <v>20</v>
       </c>
       <c r="R26" s="22">
         <v>28</v>
       </c>
       <c r="S26" s="51">
         <v>39</v>
       </c>
       <c r="T26" s="51">
         <v>29</v>
       </c>
       <c r="U26" s="51">
@@ -4660,52 +4714,55 @@
       </c>
       <c r="AS26" s="213">
         <v>34</v>
       </c>
       <c r="AT26" s="214">
         <v>32</v>
       </c>
       <c r="AU26" s="6">
         <v>36</v>
       </c>
       <c r="AV26" s="204">
         <v>30</v>
       </c>
       <c r="AW26" s="51">
         <v>34</v>
       </c>
       <c r="AX26" s="6">
         <v>27</v>
       </c>
       <c r="AY26" s="6">
         <v>19</v>
       </c>
       <c r="AZ26" s="6">
         <v>24</v>
       </c>
+      <c r="BA26" s="51">
+        <v>42</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="204" customFormat="1" ht="11.25">
+    <row r="27" spans="1:53" s="204" customFormat="1" ht="11.25">
       <c r="A27" s="204" t="s">
         <v>40</v>
       </c>
       <c r="N27" s="22">
         <v>13</v>
       </c>
       <c r="O27" s="22">
         <v>4</v>
       </c>
       <c r="P27" s="22">
         <v>9</v>
       </c>
       <c r="Q27" s="22">
         <v>6</v>
       </c>
       <c r="R27" s="22">
         <v>8</v>
       </c>
       <c r="S27" s="51">
         <v>16</v>
       </c>
       <c r="T27" s="51">
         <v>7</v>
       </c>
       <c r="U27" s="51">
@@ -4782,52 +4839,55 @@
       </c>
       <c r="AS27" s="213">
         <v>11</v>
       </c>
       <c r="AT27" s="214">
         <v>4</v>
       </c>
       <c r="AU27" s="6">
         <v>11</v>
       </c>
       <c r="AV27" s="204">
         <v>16</v>
       </c>
       <c r="AW27" s="51">
         <v>8</v>
       </c>
       <c r="AX27" s="6">
         <v>7</v>
       </c>
       <c r="AY27" s="6">
         <v>8</v>
       </c>
       <c r="AZ27" s="6">
         <v>13</v>
       </c>
+      <c r="BA27" s="51">
+        <v>9</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" s="204" customFormat="1" ht="11.25">
+    <row r="28" spans="1:53" s="204" customFormat="1" ht="11.25">
       <c r="A28" s="204" t="s">
         <v>3</v>
       </c>
       <c r="N28" s="22">
         <v>25</v>
       </c>
       <c r="O28" s="22">
         <v>15</v>
       </c>
       <c r="P28" s="22">
         <v>18</v>
       </c>
       <c r="Q28" s="22">
         <v>21</v>
       </c>
       <c r="R28" s="22">
         <v>20</v>
       </c>
       <c r="S28" s="51">
         <v>15</v>
       </c>
       <c r="T28" s="51">
         <v>19</v>
       </c>
       <c r="U28" s="51">
@@ -4904,52 +4964,55 @@
       </c>
       <c r="AS28" s="213">
         <v>12</v>
       </c>
       <c r="AT28" s="214">
         <v>23</v>
       </c>
       <c r="AU28" s="6">
         <v>22</v>
       </c>
       <c r="AV28" s="204">
         <v>13</v>
       </c>
       <c r="AW28" s="51">
         <v>16</v>
       </c>
       <c r="AX28" s="6">
         <v>12</v>
       </c>
       <c r="AY28" s="6">
         <v>20</v>
       </c>
       <c r="AZ28" s="6">
         <v>22</v>
       </c>
+      <c r="BA28" s="51">
+        <v>18</v>
+      </c>
     </row>
-    <row r="29" spans="1:52" s="204" customFormat="1" ht="11.25">
+    <row r="29" spans="1:53" s="204" customFormat="1" ht="11.25">
       <c r="A29" s="204" t="s">
         <v>4</v>
       </c>
       <c r="N29" s="22">
         <v>10</v>
       </c>
       <c r="O29" s="22">
         <v>8</v>
       </c>
       <c r="P29" s="22">
         <v>12</v>
       </c>
       <c r="Q29" s="22">
         <v>7</v>
       </c>
       <c r="R29" s="22">
         <v>11</v>
       </c>
       <c r="S29" s="51">
         <v>12</v>
       </c>
       <c r="T29" s="51">
         <v>7</v>
       </c>
       <c r="U29" s="51">
@@ -5026,52 +5089,55 @@
       </c>
       <c r="AS29" s="213">
         <v>9</v>
       </c>
       <c r="AT29" s="214">
         <v>14</v>
       </c>
       <c r="AU29" s="6">
         <v>14</v>
       </c>
       <c r="AV29" s="204">
         <v>7</v>
       </c>
       <c r="AW29" s="51">
         <v>15</v>
       </c>
       <c r="AX29" s="6">
         <v>12</v>
       </c>
       <c r="AY29" s="6">
         <v>14</v>
       </c>
       <c r="AZ29" s="6">
         <v>8</v>
       </c>
+      <c r="BA29" s="51">
+        <v>6</v>
+      </c>
     </row>
-    <row r="30" spans="1:52" s="204" customFormat="1" ht="11.25">
+    <row r="30" spans="1:53" s="204" customFormat="1" ht="11.25">
       <c r="A30" s="204" t="s">
         <v>41</v>
       </c>
       <c r="N30" s="22">
         <v>35</v>
       </c>
       <c r="O30" s="22">
         <v>24</v>
       </c>
       <c r="P30" s="22">
         <v>32</v>
       </c>
       <c r="Q30" s="22">
         <v>27</v>
       </c>
       <c r="R30" s="22">
         <v>35</v>
       </c>
       <c r="S30" s="51">
         <v>23</v>
       </c>
       <c r="T30" s="51">
         <v>26</v>
       </c>
       <c r="U30" s="51">
@@ -5148,52 +5214,55 @@
       </c>
       <c r="AS30" s="213">
         <v>40</v>
       </c>
       <c r="AT30" s="214">
         <v>40</v>
       </c>
       <c r="AU30" s="6">
         <v>35</v>
       </c>
       <c r="AV30" s="204">
         <v>28</v>
       </c>
       <c r="AW30" s="51">
         <v>42</v>
       </c>
       <c r="AX30" s="6">
         <v>19</v>
       </c>
       <c r="AY30" s="6">
         <v>23</v>
       </c>
       <c r="AZ30" s="6">
         <v>38</v>
       </c>
+      <c r="BA30" s="51">
+        <v>31</v>
+      </c>
     </row>
-    <row r="31" spans="1:52" s="204" customFormat="1" ht="11.25">
+    <row r="31" spans="1:53" s="204" customFormat="1" ht="11.25">
       <c r="A31" s="204" t="s">
         <v>42</v>
       </c>
       <c r="N31" s="22">
         <v>15</v>
       </c>
       <c r="O31" s="22">
         <v>14</v>
       </c>
       <c r="P31" s="22">
         <v>24</v>
       </c>
       <c r="Q31" s="22">
         <v>5</v>
       </c>
       <c r="R31" s="22">
         <v>15</v>
       </c>
       <c r="S31" s="51">
         <v>20</v>
       </c>
       <c r="T31" s="51">
         <v>18</v>
       </c>
       <c r="U31" s="51">
@@ -5270,52 +5339,55 @@
       </c>
       <c r="AS31" s="213">
         <v>15</v>
       </c>
       <c r="AT31" s="214">
         <v>13</v>
       </c>
       <c r="AU31" s="6">
         <v>19</v>
       </c>
       <c r="AV31" s="204">
         <v>17</v>
       </c>
       <c r="AW31" s="51">
         <v>15</v>
       </c>
       <c r="AX31" s="6">
         <v>19</v>
       </c>
       <c r="AY31" s="6">
         <v>10</v>
       </c>
       <c r="AZ31" s="6">
         <v>14</v>
       </c>
+      <c r="BA31" s="51">
+        <v>15</v>
+      </c>
     </row>
-    <row r="32" spans="1:52" s="204" customFormat="1" ht="11.25">
+    <row r="32" spans="1:53" s="204" customFormat="1" ht="11.25">
       <c r="A32" s="204" t="s">
         <v>43</v>
       </c>
       <c r="N32" s="22">
         <v>16</v>
       </c>
       <c r="O32" s="22">
         <v>8</v>
       </c>
       <c r="P32" s="22">
         <v>8</v>
       </c>
       <c r="Q32" s="22">
         <v>10</v>
       </c>
       <c r="R32" s="22">
         <v>17</v>
       </c>
       <c r="S32" s="51">
         <v>8</v>
       </c>
       <c r="T32" s="51">
         <v>14</v>
       </c>
       <c r="U32" s="51">
@@ -5392,52 +5464,55 @@
       </c>
       <c r="AS32" s="213">
         <v>12</v>
       </c>
       <c r="AT32" s="214">
         <v>10</v>
       </c>
       <c r="AU32" s="6">
         <v>10</v>
       </c>
       <c r="AV32" s="204">
         <v>10</v>
       </c>
       <c r="AW32" s="51">
         <v>14</v>
       </c>
       <c r="AX32" s="6">
         <v>4</v>
       </c>
       <c r="AY32" s="6">
         <v>13</v>
       </c>
       <c r="AZ32" s="6">
         <v>20</v>
       </c>
+      <c r="BA32" s="51">
+        <v>7</v>
+      </c>
     </row>
-    <row r="33" spans="1:52" s="204" customFormat="1" ht="11.25">
+    <row r="33" spans="1:53" s="204" customFormat="1" ht="11.25">
       <c r="A33" s="23" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="23"/>
       <c r="C33" s="23"/>
       <c r="D33" s="23"/>
       <c r="E33" s="23"/>
       <c r="F33" s="23"/>
       <c r="G33" s="23"/>
       <c r="H33" s="23"/>
       <c r="I33" s="23"/>
       <c r="J33" s="23"/>
       <c r="K33" s="23"/>
       <c r="L33" s="23"/>
       <c r="M33" s="23"/>
       <c r="N33" s="24">
         <v>19</v>
       </c>
       <c r="O33" s="24">
         <v>11</v>
       </c>
       <c r="P33" s="24">
         <v>8</v>
       </c>
       <c r="Q33" s="24">
@@ -5526,401 +5601,409 @@
       </c>
       <c r="AS33" s="215">
         <v>22</v>
       </c>
       <c r="AT33" s="216">
         <v>10</v>
       </c>
       <c r="AU33" s="7">
         <v>11</v>
       </c>
       <c r="AV33" s="23">
         <v>12</v>
       </c>
       <c r="AW33" s="7">
         <v>21</v>
       </c>
       <c r="AX33" s="7">
         <v>11</v>
       </c>
       <c r="AY33" s="7">
         <v>14</v>
       </c>
       <c r="AZ33" s="7">
         <v>10</v>
       </c>
+      <c r="BA33" s="7">
+        <v>17</v>
+      </c>
     </row>
-    <row r="34" spans="1:52" ht="14.25" customHeight="1">
+    <row r="34" spans="1:53" ht="14.25" customHeight="1">
       <c r="A34" s="27" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="15"/>
       <c r="C34" s="15"/>
       <c r="D34" s="15"/>
       <c r="E34" s="15"/>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15"/>
       <c r="I34" s="18"/>
       <c r="J34" s="15"/>
       <c r="K34" s="15"/>
       <c r="L34" s="15"/>
       <c r="M34" s="15"/>
       <c r="N34" s="15"/>
       <c r="O34" s="15"/>
       <c r="P34" s="26"/>
       <c r="Q34" s="15"/>
       <c r="R34" s="15"/>
       <c r="S34" s="15"/>
       <c r="T34" s="15"/>
       <c r="U34" s="15"/>
       <c r="V34" s="15"/>
       <c r="W34" s="15"/>
       <c r="X34" s="15"/>
       <c r="Y34" s="15"/>
       <c r="Z34" s="15"/>
       <c r="AA34" s="15"/>
       <c r="AB34" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="A20:AY20"/>
-    <mergeCell ref="A24:AY24"/>
     <mergeCell ref="A2:O5"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:Y8"/>
     <mergeCell ref="Z8:AK8"/>
     <mergeCell ref="AL8:AW8"/>
     <mergeCell ref="A10:AY10"/>
-    <mergeCell ref="AX8:AZ8"/>
-[...1 lines deleted...]
-    <mergeCell ref="A6:AZ6"/>
+    <mergeCell ref="AX8:BA8"/>
+    <mergeCell ref="A7:BA7"/>
+    <mergeCell ref="A6:BA6"/>
+    <mergeCell ref="A20:BA20"/>
+    <mergeCell ref="A24:BA24"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AZ34"/>
+  <dimension ref="A1:BA34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AB73" sqref="AB73"/>
-      <selection pane="bottomLeft" activeCell="AZ11" sqref="AZ11:AZ33"/>
+      <selection pane="bottomLeft" activeCell="BD22" sqref="BD22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.28515625" customWidth="1"/>
     <col min="2" max="12" width="0" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="9.140625" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="0.140625" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="7.42578125" hidden="1" customWidth="1"/>
     <col min="16" max="17" width="8" hidden="1" customWidth="1"/>
     <col min="18" max="19" width="8.28515625" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="7" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="7.5703125" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="7.5703125" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="7.7109375" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="5.7109375" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="6" customWidth="1"/>
     <col min="27" max="27" width="8.5703125" customWidth="1"/>
     <col min="28" max="29" width="7.28515625" customWidth="1"/>
     <col min="30" max="30" width="6.7109375" customWidth="1"/>
     <col min="31" max="31" width="6.5703125" customWidth="1"/>
     <col min="32" max="32" width="7" customWidth="1"/>
     <col min="33" max="33" width="6.5703125" customWidth="1"/>
     <col min="34" max="34" width="8.28515625" customWidth="1"/>
     <col min="35" max="35" width="7.85546875" customWidth="1"/>
     <col min="36" max="36" width="7.28515625" customWidth="1"/>
     <col min="37" max="37" width="7.5703125" customWidth="1"/>
     <col min="38" max="38" width="6.28515625" customWidth="1"/>
     <col min="39" max="39" width="7.85546875" customWidth="1"/>
     <col min="40" max="40" width="6.42578125" customWidth="1"/>
     <col min="41" max="41" width="7.42578125" customWidth="1"/>
     <col min="42" max="43" width="6.7109375" customWidth="1"/>
     <col min="44" max="44" width="7.140625" customWidth="1"/>
     <col min="45" max="45" width="7" customWidth="1"/>
     <col min="46" max="47" width="7.5703125" customWidth="1"/>
     <col min="48" max="48" width="7.42578125" customWidth="1"/>
     <col min="49" max="49" width="7.85546875" customWidth="1"/>
     <col min="50" max="50" width="6.28515625" customWidth="1"/>
     <col min="51" max="51" width="7.42578125" customWidth="1"/>
-    <col min="52" max="52" width="8" customWidth="1"/>
+    <col min="52" max="52" width="7.140625" customWidth="1"/>
+    <col min="53" max="53" width="7.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" ht="0.75" customHeight="1"/>
-[...15 lines deleted...]
-      <c r="O2" s="271"/>
+    <row r="1" spans="1:53" ht="0.75" customHeight="1"/>
+    <row r="2" spans="1:53" s="4" customFormat="1" ht="21.75" customHeight="1">
+      <c r="A2" s="272"/>
+      <c r="B2" s="272"/>
+      <c r="C2" s="272"/>
+      <c r="D2" s="272"/>
+      <c r="E2" s="272"/>
+      <c r="F2" s="272"/>
+      <c r="G2" s="272"/>
+      <c r="H2" s="272"/>
+      <c r="I2" s="272"/>
+      <c r="J2" s="272"/>
+      <c r="K2" s="272"/>
+      <c r="L2" s="272"/>
+      <c r="M2" s="272"/>
+      <c r="N2" s="272"/>
+      <c r="O2" s="272"/>
     </row>
-    <row r="3" spans="1:52" s="4" customFormat="1" ht="15.75" customHeight="1">
-[...14 lines deleted...]
-      <c r="O3" s="271"/>
+    <row r="3" spans="1:53" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A3" s="272"/>
+      <c r="B3" s="272"/>
+      <c r="C3" s="272"/>
+      <c r="D3" s="272"/>
+      <c r="E3" s="272"/>
+      <c r="F3" s="272"/>
+      <c r="G3" s="272"/>
+      <c r="H3" s="272"/>
+      <c r="I3" s="272"/>
+      <c r="J3" s="272"/>
+      <c r="K3" s="272"/>
+      <c r="L3" s="272"/>
+      <c r="M3" s="272"/>
+      <c r="N3" s="272"/>
+      <c r="O3" s="272"/>
     </row>
-    <row r="4" spans="1:52" s="4" customFormat="1" ht="14.25" customHeight="1">
-[...14 lines deleted...]
-      <c r="O4" s="271"/>
+    <row r="4" spans="1:53" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A4" s="272"/>
+      <c r="B4" s="272"/>
+      <c r="C4" s="272"/>
+      <c r="D4" s="272"/>
+      <c r="E4" s="272"/>
+      <c r="F4" s="272"/>
+      <c r="G4" s="272"/>
+      <c r="H4" s="272"/>
+      <c r="I4" s="272"/>
+      <c r="J4" s="272"/>
+      <c r="K4" s="272"/>
+      <c r="L4" s="272"/>
+      <c r="M4" s="272"/>
+      <c r="N4" s="272"/>
+      <c r="O4" s="272"/>
     </row>
-    <row r="5" spans="1:52" s="4" customFormat="1" ht="12.75" customHeight="1">
-[...14 lines deleted...]
-      <c r="O5" s="271"/>
+    <row r="5" spans="1:53" s="4" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A5" s="272"/>
+      <c r="B5" s="272"/>
+      <c r="C5" s="272"/>
+      <c r="D5" s="272"/>
+      <c r="E5" s="272"/>
+      <c r="F5" s="272"/>
+      <c r="G5" s="272"/>
+      <c r="H5" s="272"/>
+      <c r="I5" s="272"/>
+      <c r="J5" s="272"/>
+      <c r="K5" s="272"/>
+      <c r="L5" s="272"/>
+      <c r="M5" s="272"/>
+      <c r="N5" s="272"/>
+      <c r="O5" s="272"/>
     </row>
-    <row r="6" spans="1:52" ht="16.5" customHeight="1">
+    <row r="6" spans="1:53" ht="16.5" customHeight="1">
       <c r="A6" s="291" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="291"/>
       <c r="C6" s="291"/>
       <c r="D6" s="291"/>
       <c r="E6" s="291"/>
       <c r="F6" s="291"/>
       <c r="G6" s="291"/>
       <c r="H6" s="291"/>
       <c r="I6" s="291"/>
       <c r="J6" s="291"/>
       <c r="K6" s="291"/>
       <c r="L6" s="291"/>
       <c r="M6" s="291"/>
       <c r="N6" s="291"/>
       <c r="O6" s="291"/>
       <c r="P6" s="291"/>
       <c r="Q6" s="291"/>
       <c r="R6" s="291"/>
       <c r="S6" s="291"/>
       <c r="T6" s="291"/>
       <c r="U6" s="291"/>
       <c r="V6" s="291"/>
       <c r="W6" s="291"/>
       <c r="X6" s="291"/>
       <c r="Y6" s="291"/>
       <c r="Z6" s="291"/>
       <c r="AA6" s="291"/>
       <c r="AB6" s="291"/>
-      <c r="AC6" s="271"/>
-[...21 lines deleted...]
-      <c r="AY6" s="271"/>
+      <c r="AC6" s="272"/>
+      <c r="AD6" s="272"/>
+      <c r="AE6" s="272"/>
+      <c r="AF6" s="272"/>
+      <c r="AG6" s="272"/>
+      <c r="AH6" s="272"/>
+      <c r="AI6" s="272"/>
+      <c r="AJ6" s="272"/>
+      <c r="AK6" s="272"/>
+      <c r="AL6" s="272"/>
+      <c r="AM6" s="272"/>
+      <c r="AN6" s="272"/>
+      <c r="AO6" s="272"/>
+      <c r="AP6" s="272"/>
+      <c r="AQ6" s="272"/>
+      <c r="AR6" s="272"/>
+      <c r="AS6" s="272"/>
+      <c r="AT6" s="272"/>
+      <c r="AU6" s="272"/>
+      <c r="AV6" s="272"/>
+      <c r="AW6" s="272"/>
+      <c r="AX6" s="272"/>
+      <c r="AY6" s="272"/>
+      <c r="AZ6" s="272"/>
+      <c r="BA6" s="272"/>
     </row>
-    <row r="7" spans="1:52">
+    <row r="7" spans="1:53">
       <c r="A7" s="28"/>
       <c r="B7" s="29"/>
       <c r="C7" s="29"/>
       <c r="D7" s="30"/>
       <c r="E7" s="29"/>
       <c r="F7" s="29"/>
       <c r="G7" s="29"/>
       <c r="H7" s="29"/>
       <c r="I7" s="29"/>
       <c r="J7" s="29"/>
       <c r="K7" s="29"/>
       <c r="L7" s="29"/>
       <c r="M7" s="30"/>
       <c r="N7" s="30"/>
       <c r="O7" s="30"/>
       <c r="P7" s="31"/>
       <c r="Q7" s="30"/>
       <c r="R7" s="31"/>
       <c r="S7" s="31"/>
       <c r="T7" s="31"/>
       <c r="U7" s="31"/>
       <c r="V7" s="31"/>
       <c r="W7" s="31"/>
       <c r="X7" s="30"/>
       <c r="Y7" s="29"/>
-      <c r="Z7" s="288" t="s">
+      <c r="Z7" s="289" t="s">
         <v>26</v>
       </c>
-      <c r="AA7" s="294"/>
-      <c r="AB7" s="288"/>
+      <c r="AA7" s="292"/>
+      <c r="AB7" s="289"/>
       <c r="AC7" s="290"/>
       <c r="AD7" s="290"/>
       <c r="AE7" s="290"/>
       <c r="AF7" s="290"/>
       <c r="AG7" s="290"/>
       <c r="AH7" s="290"/>
       <c r="AI7" s="290"/>
       <c r="AJ7" s="290"/>
       <c r="AK7" s="290"/>
       <c r="AL7" s="290"/>
       <c r="AM7" s="290"/>
       <c r="AN7" s="290"/>
       <c r="AO7" s="290"/>
       <c r="AP7" s="290"/>
       <c r="AQ7" s="290"/>
       <c r="AR7" s="290"/>
       <c r="AS7" s="290"/>
       <c r="AT7" s="290"/>
       <c r="AU7" s="290"/>
       <c r="AV7" s="290"/>
       <c r="AW7" s="290"/>
       <c r="AX7" s="290"/>
       <c r="AY7" s="290"/>
       <c r="AZ7" s="290"/>
+      <c r="BA7" s="290"/>
     </row>
-    <row r="8" spans="1:52">
-[...1 lines deleted...]
-      <c r="B8" s="276">
+    <row r="8" spans="1:53">
+      <c r="A8" s="275"/>
+      <c r="B8" s="277">
         <v>2021</v>
       </c>
-      <c r="C8" s="277"/>
-[...10 lines deleted...]
-      <c r="N8" s="276">
+      <c r="C8" s="278"/>
+      <c r="D8" s="278"/>
+      <c r="E8" s="278"/>
+      <c r="F8" s="278"/>
+      <c r="G8" s="278"/>
+      <c r="H8" s="278"/>
+      <c r="I8" s="278"/>
+      <c r="J8" s="278"/>
+      <c r="K8" s="278"/>
+      <c r="L8" s="278"/>
+      <c r="M8" s="278"/>
+      <c r="N8" s="277">
         <v>2023</v>
       </c>
-      <c r="O8" s="277"/>
-[...10 lines deleted...]
-      <c r="Z8" s="292">
+      <c r="O8" s="278"/>
+      <c r="P8" s="278"/>
+      <c r="Q8" s="278"/>
+      <c r="R8" s="278"/>
+      <c r="S8" s="278"/>
+      <c r="T8" s="278"/>
+      <c r="U8" s="278"/>
+      <c r="V8" s="278"/>
+      <c r="W8" s="278"/>
+      <c r="X8" s="278"/>
+      <c r="Y8" s="278"/>
+      <c r="Z8" s="293">
         <v>2024</v>
       </c>
-      <c r="AA8" s="293"/>
-[...10 lines deleted...]
-      <c r="AL8" s="281">
+      <c r="AA8" s="294"/>
+      <c r="AB8" s="294"/>
+      <c r="AC8" s="284"/>
+      <c r="AD8" s="284"/>
+      <c r="AE8" s="284"/>
+      <c r="AF8" s="284"/>
+      <c r="AG8" s="284"/>
+      <c r="AH8" s="284"/>
+      <c r="AI8" s="284"/>
+      <c r="AJ8" s="284"/>
+      <c r="AK8" s="285"/>
+      <c r="AL8" s="282">
         <v>2025</v>
       </c>
-      <c r="AM8" s="282"/>
-[...10 lines deleted...]
-      <c r="AX8" s="281">
+      <c r="AM8" s="283"/>
+      <c r="AN8" s="283"/>
+      <c r="AO8" s="284"/>
+      <c r="AP8" s="284"/>
+      <c r="AQ8" s="284"/>
+      <c r="AR8" s="284"/>
+      <c r="AS8" s="284"/>
+      <c r="AT8" s="284"/>
+      <c r="AU8" s="284"/>
+      <c r="AV8" s="284"/>
+      <c r="AW8" s="284"/>
+      <c r="AX8" s="282">
         <v>2026</v>
       </c>
-      <c r="AY8" s="282"/>
-      <c r="AZ8" s="283"/>
+      <c r="AY8" s="283"/>
+      <c r="AZ8" s="284"/>
+      <c r="BA8" s="284"/>
     </row>
-    <row r="9" spans="1:52" ht="27.75" customHeight="1">
-      <c r="A9" s="275"/>
+    <row r="9" spans="1:53" ht="27.75" customHeight="1">
+      <c r="A9" s="276"/>
       <c r="B9" s="32" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="32" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="33" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="33" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="33" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="33" t="s">
         <v>31</v>
       </c>
       <c r="H9" s="33" t="s">
         <v>32</v>
       </c>
       <c r="I9" s="32" t="s">
         <v>33</v>
       </c>
       <c r="J9" s="32" t="s">
@@ -6030,102 +6113,112 @@
       </c>
       <c r="AS9" s="36" t="s">
         <v>33</v>
       </c>
       <c r="AT9" s="36" t="s">
         <v>34</v>
       </c>
       <c r="AU9" s="39" t="s">
         <v>35</v>
       </c>
       <c r="AV9" s="36" t="s">
         <v>36</v>
       </c>
       <c r="AW9" s="36" t="s">
         <v>37</v>
       </c>
       <c r="AX9" s="45" t="s">
         <v>9</v>
       </c>
       <c r="AY9" s="39" t="s">
         <v>27</v>
       </c>
       <c r="AZ9" s="36" t="s">
         <v>28</v>
       </c>
+      <c r="BA9" s="36" t="s">
+        <v>29</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="20" customFormat="1">
-      <c r="A10" s="285" t="s">
+    <row r="10" spans="1:53" s="20" customFormat="1">
+      <c r="A10" s="286" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="285"/>
-[...43 lines deleted...]
-      <c r="AT10" s="287"/>
+      <c r="B10" s="286"/>
+      <c r="C10" s="286"/>
+      <c r="D10" s="286"/>
+      <c r="E10" s="286"/>
+      <c r="F10" s="286"/>
+      <c r="G10" s="286"/>
+      <c r="H10" s="286"/>
+      <c r="I10" s="286"/>
+      <c r="J10" s="286"/>
+      <c r="K10" s="286"/>
+      <c r="L10" s="286"/>
+      <c r="M10" s="286"/>
+      <c r="N10" s="286"/>
+      <c r="O10" s="286"/>
+      <c r="P10" s="286"/>
+      <c r="Q10" s="286"/>
+      <c r="R10" s="286"/>
+      <c r="S10" s="286"/>
+      <c r="T10" s="286"/>
+      <c r="U10" s="286"/>
+      <c r="V10" s="286"/>
+      <c r="W10" s="286"/>
+      <c r="X10" s="286"/>
+      <c r="Y10" s="286"/>
+      <c r="Z10" s="286"/>
+      <c r="AA10" s="286"/>
+      <c r="AB10" s="286"/>
+      <c r="AC10" s="287"/>
+      <c r="AD10" s="287"/>
+      <c r="AE10" s="287"/>
+      <c r="AF10" s="287"/>
+      <c r="AG10" s="287"/>
+      <c r="AH10" s="287"/>
+      <c r="AI10" s="287"/>
+      <c r="AJ10" s="287"/>
+      <c r="AK10" s="287"/>
+      <c r="AL10" s="287"/>
+      <c r="AM10" s="287"/>
+      <c r="AN10" s="287"/>
+      <c r="AO10" s="287"/>
+      <c r="AP10" s="287"/>
+      <c r="AQ10" s="287"/>
+      <c r="AR10" s="288"/>
+      <c r="AS10" s="288"/>
+      <c r="AT10" s="288"/>
+      <c r="AU10" s="288"/>
+      <c r="AV10" s="288"/>
+      <c r="AW10" s="288"/>
+      <c r="AX10" s="288"/>
+      <c r="AY10" s="288"/>
+      <c r="AZ10" s="288"/>
+      <c r="BA10" s="288"/>
     </row>
-    <row r="11" spans="1:52" s="20" customFormat="1" ht="11.25">
+    <row r="11" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A11" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="40">
         <v>5.17</v>
       </c>
       <c r="C11" s="40">
         <v>5.18</v>
       </c>
       <c r="D11" s="41">
         <v>5.35</v>
       </c>
       <c r="E11" s="41">
         <v>5.82</v>
       </c>
       <c r="F11" s="41">
         <v>5.93</v>
       </c>
       <c r="G11" s="41">
         <v>6.1</v>
       </c>
       <c r="H11" s="42">
         <v>6.65</v>
       </c>
       <c r="I11" s="41">
@@ -6238,52 +6331,55 @@
       </c>
       <c r="AS11" s="248">
         <v>4.87</v>
       </c>
       <c r="AT11" s="249">
         <v>4.8899999999999997</v>
       </c>
       <c r="AU11" s="43">
         <v>4.93</v>
       </c>
       <c r="AV11" s="8">
         <v>4.93</v>
       </c>
       <c r="AW11" s="8">
         <v>5</v>
       </c>
       <c r="AX11" s="43">
         <v>3.97</v>
       </c>
       <c r="AY11" s="8">
         <v>4.46</v>
       </c>
       <c r="AZ11" s="8">
         <v>4.63</v>
       </c>
+      <c r="BA11" s="8">
+        <v>4.76</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="20" customFormat="1" ht="11.25">
+    <row r="12" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A12" s="20" t="s">
         <v>39</v>
       </c>
       <c r="N12" s="8">
         <v>4.8899999999999997</v>
       </c>
       <c r="O12" s="8">
         <v>4.4800000000000004</v>
       </c>
       <c r="P12" s="8">
         <v>4.46</v>
       </c>
       <c r="Q12" s="8">
         <v>4.37</v>
       </c>
       <c r="R12" s="43">
         <v>4.41</v>
       </c>
       <c r="S12" s="8">
         <v>4.45</v>
       </c>
       <c r="T12" s="8">
         <v>4.45</v>
       </c>
       <c r="U12" s="8">
@@ -6360,52 +6456,55 @@
       </c>
       <c r="AS12" s="248">
         <v>4.41</v>
       </c>
       <c r="AT12" s="249">
         <v>4.3899999999999997</v>
       </c>
       <c r="AU12" s="43">
         <v>4.42</v>
       </c>
       <c r="AV12" s="8">
         <v>4.4400000000000004</v>
       </c>
       <c r="AW12" s="8">
         <v>4.53</v>
       </c>
       <c r="AX12" s="43">
         <v>3.8</v>
       </c>
       <c r="AY12" s="8">
         <v>4.12</v>
       </c>
       <c r="AZ12" s="8">
         <v>4.18</v>
       </c>
+      <c r="BA12" s="8">
+        <v>4.42</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="20" customFormat="1" ht="11.25">
+    <row r="13" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A13" s="20" t="s">
         <v>40</v>
       </c>
       <c r="N13" s="8">
         <v>7.04</v>
       </c>
       <c r="O13" s="8">
         <v>5.47</v>
       </c>
       <c r="P13" s="8">
         <v>5.26</v>
       </c>
       <c r="Q13" s="8">
         <v>4.75</v>
       </c>
       <c r="R13" s="43">
         <v>4.8899999999999997</v>
       </c>
       <c r="S13" s="8">
         <v>5.13</v>
       </c>
       <c r="T13" s="8">
         <v>5.13</v>
       </c>
       <c r="U13" s="8">
@@ -6482,52 +6581,55 @@
       </c>
       <c r="AS13" s="248">
         <v>4.8499999999999996</v>
       </c>
       <c r="AT13" s="249">
         <v>4.92</v>
       </c>
       <c r="AU13" s="43">
         <v>5</v>
       </c>
       <c r="AV13" s="8">
         <v>5.07</v>
       </c>
       <c r="AW13" s="8">
         <v>4.95</v>
       </c>
       <c r="AX13" s="43">
         <v>3.51</v>
       </c>
       <c r="AY13" s="8">
         <v>4.28</v>
       </c>
       <c r="AZ13" s="8">
         <v>4.3499999999999996</v>
       </c>
+      <c r="BA13" s="8">
+        <v>4.2300000000000004</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="20" customFormat="1" ht="11.25">
+    <row r="14" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A14" s="20" t="s">
         <v>3</v>
       </c>
       <c r="N14" s="8">
         <v>8.98</v>
       </c>
       <c r="O14" s="8">
         <v>7.52</v>
       </c>
       <c r="P14" s="8">
         <v>7.14</v>
       </c>
       <c r="Q14" s="8">
         <v>7.29</v>
       </c>
       <c r="R14" s="43">
         <v>7.41</v>
       </c>
       <c r="S14" s="8">
         <v>7.12</v>
       </c>
       <c r="T14" s="8">
         <v>7.09</v>
       </c>
       <c r="U14" s="8">
@@ -6604,52 +6706,55 @@
       </c>
       <c r="AS14" s="248">
         <v>5.59</v>
       </c>
       <c r="AT14" s="249">
         <v>5.92</v>
       </c>
       <c r="AU14" s="43">
         <v>6.13</v>
       </c>
       <c r="AV14" s="8">
         <v>6.02</v>
       </c>
       <c r="AW14" s="8">
         <v>6</v>
       </c>
       <c r="AX14" s="43">
         <v>4.4000000000000004</v>
       </c>
       <c r="AY14" s="8">
         <v>6.14</v>
       </c>
       <c r="AZ14" s="8">
         <v>6.79</v>
       </c>
+      <c r="BA14" s="8">
+        <v>6.79</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="20" customFormat="1" ht="11.25">
+    <row r="15" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A15" s="20" t="s">
         <v>4</v>
       </c>
       <c r="N15" s="8">
         <v>4.42</v>
       </c>
       <c r="O15" s="8">
         <v>4.18</v>
       </c>
       <c r="P15" s="8">
         <v>4.57</v>
       </c>
       <c r="Q15" s="8">
         <v>4.2300000000000004</v>
       </c>
       <c r="R15" s="43">
         <v>4.54</v>
       </c>
       <c r="S15" s="8">
         <v>4.7</v>
       </c>
       <c r="T15" s="8">
         <v>4.49</v>
       </c>
       <c r="U15" s="8">
@@ -6726,52 +6831,55 @@
       </c>
       <c r="AS15" s="248">
         <v>4.68</v>
       </c>
       <c r="AT15" s="249">
         <v>4.8899999999999997</v>
       </c>
       <c r="AU15" s="43">
         <v>5.04</v>
       </c>
       <c r="AV15" s="8">
         <v>4.88</v>
       </c>
       <c r="AW15" s="8">
         <v>5.04</v>
       </c>
       <c r="AX15" s="43">
         <v>5.54</v>
       </c>
       <c r="AY15" s="8">
         <v>6.26</v>
       </c>
       <c r="AZ15" s="8">
         <v>5.35</v>
       </c>
+      <c r="BA15" s="8">
+        <v>4.74</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="20" customFormat="1" ht="11.25">
+    <row r="16" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A16" s="20" t="s">
         <v>41</v>
       </c>
       <c r="N16" s="8">
         <v>7.35</v>
       </c>
       <c r="O16" s="8">
         <v>6.49</v>
       </c>
       <c r="P16" s="8">
         <v>6.55</v>
       </c>
       <c r="Q16" s="8">
         <v>6.37</v>
       </c>
       <c r="R16" s="43">
         <v>6.57</v>
       </c>
       <c r="S16" s="8">
         <v>6.31</v>
       </c>
       <c r="T16" s="8">
         <v>6.2</v>
       </c>
       <c r="U16" s="8">
@@ -6848,52 +6956,55 @@
       </c>
       <c r="AS16" s="248">
         <v>6.88</v>
       </c>
       <c r="AT16" s="249">
         <v>7.09</v>
       </c>
       <c r="AU16" s="43">
         <v>7.13</v>
       </c>
       <c r="AV16" s="8">
         <v>7.04</v>
       </c>
       <c r="AW16" s="8">
         <v>7.21</v>
       </c>
       <c r="AX16" s="43">
         <v>4.1100000000000003</v>
       </c>
       <c r="AY16" s="8">
         <v>4.7699999999999996</v>
       </c>
       <c r="AZ16" s="8">
         <v>5.95</v>
       </c>
+      <c r="BA16" s="8">
+        <v>6.2</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="20" customFormat="1" ht="11.25">
+    <row r="17" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A17" s="20" t="s">
         <v>42</v>
       </c>
       <c r="N17" s="8">
         <v>5.73</v>
       </c>
       <c r="O17" s="8">
         <v>5.81</v>
       </c>
       <c r="P17" s="8">
         <v>6.96</v>
       </c>
       <c r="Q17" s="8">
         <v>5.71</v>
       </c>
       <c r="R17" s="43">
         <v>5.72</v>
       </c>
       <c r="S17" s="8">
         <v>6.09</v>
       </c>
       <c r="T17" s="8">
         <v>6.21</v>
       </c>
       <c r="U17" s="8">
@@ -6970,52 +7081,55 @@
       </c>
       <c r="AS17" s="248">
         <v>5.89</v>
       </c>
       <c r="AT17" s="249">
         <v>5.82</v>
       </c>
       <c r="AU17" s="43">
         <v>5.97</v>
       </c>
       <c r="AV17" s="8">
         <v>6.05</v>
       </c>
       <c r="AW17" s="8">
         <v>6.02</v>
       </c>
       <c r="AX17" s="43">
         <v>7.39</v>
       </c>
       <c r="AY17" s="8">
         <v>5.91</v>
       </c>
       <c r="AZ17" s="8">
         <v>5.74</v>
       </c>
+      <c r="BA17" s="8">
+        <v>5.81</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="20" customFormat="1" ht="11.25">
+    <row r="18" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A18" s="20" t="s">
         <v>43</v>
       </c>
       <c r="N18" s="8">
         <v>6.33</v>
       </c>
       <c r="O18" s="8">
         <v>4.9800000000000004</v>
       </c>
       <c r="P18" s="8">
         <v>4.3499999999999996</v>
       </c>
       <c r="Q18" s="8">
         <v>4.28</v>
       </c>
       <c r="R18" s="43">
         <v>4.95</v>
       </c>
       <c r="S18" s="8">
         <v>4.68</v>
       </c>
       <c r="T18" s="8">
         <v>4.82</v>
       </c>
       <c r="U18" s="8">
@@ -7092,52 +7206,55 @@
       </c>
       <c r="AS18" s="248">
         <v>4.9800000000000004</v>
       </c>
       <c r="AT18" s="249">
         <v>4.8899999999999997</v>
       </c>
       <c r="AU18" s="43">
         <v>4.8</v>
       </c>
       <c r="AV18" s="8">
         <v>4.74</v>
       </c>
       <c r="AW18" s="8">
         <v>4.8099999999999996</v>
       </c>
       <c r="AX18" s="43">
         <v>1.6</v>
       </c>
       <c r="AY18" s="8">
         <v>3.61</v>
       </c>
       <c r="AZ18" s="8">
         <v>5.16</v>
       </c>
+      <c r="BA18" s="8">
+        <v>4.59</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="20" customFormat="1" ht="11.25">
+    <row r="19" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A19" s="20" t="s">
         <v>5</v>
       </c>
       <c r="N19" s="8">
         <v>7.65</v>
       </c>
       <c r="O19" s="8">
         <v>6.34</v>
       </c>
       <c r="P19" s="8">
         <v>5.27</v>
       </c>
       <c r="Q19" s="8">
         <v>5.09</v>
       </c>
       <c r="R19" s="43">
         <v>5.04</v>
       </c>
       <c r="S19" s="8">
         <v>5.04</v>
       </c>
       <c r="T19" s="8">
         <v>4.9000000000000004</v>
       </c>
       <c r="U19" s="8">
@@ -7214,102 +7331,112 @@
       </c>
       <c r="AS19" s="248">
         <v>6.08</v>
       </c>
       <c r="AT19" s="249">
         <v>5.88</v>
       </c>
       <c r="AU19" s="43">
         <v>5.74</v>
       </c>
       <c r="AV19" s="8">
         <v>5.68</v>
       </c>
       <c r="AW19" s="8">
         <v>5.94</v>
       </c>
       <c r="AX19" s="43">
         <v>4.59</v>
       </c>
       <c r="AY19" s="8">
         <v>5.46</v>
       </c>
       <c r="AZ19" s="8">
         <v>5.0199999999999996</v>
       </c>
+      <c r="BA19" s="8">
+        <v>5.59</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="20" customFormat="1">
-      <c r="A20" s="268" t="s">
+    <row r="20" spans="1:53" s="20" customFormat="1">
+      <c r="A20" s="269" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="268"/>
-[...43 lines deleted...]
-      <c r="AT20" s="271"/>
+      <c r="B20" s="269"/>
+      <c r="C20" s="269"/>
+      <c r="D20" s="269"/>
+      <c r="E20" s="269"/>
+      <c r="F20" s="269"/>
+      <c r="G20" s="269"/>
+      <c r="H20" s="269"/>
+      <c r="I20" s="269"/>
+      <c r="J20" s="269"/>
+      <c r="K20" s="269"/>
+      <c r="L20" s="269"/>
+      <c r="M20" s="269"/>
+      <c r="N20" s="269"/>
+      <c r="O20" s="269"/>
+      <c r="P20" s="269"/>
+      <c r="Q20" s="269"/>
+      <c r="R20" s="269"/>
+      <c r="S20" s="269"/>
+      <c r="T20" s="269"/>
+      <c r="U20" s="269"/>
+      <c r="V20" s="269"/>
+      <c r="W20" s="269"/>
+      <c r="X20" s="269"/>
+      <c r="Y20" s="269"/>
+      <c r="Z20" s="269"/>
+      <c r="AA20" s="269"/>
+      <c r="AB20" s="269"/>
+      <c r="AC20" s="271"/>
+      <c r="AD20" s="271"/>
+      <c r="AE20" s="271"/>
+      <c r="AF20" s="271"/>
+      <c r="AG20" s="271"/>
+      <c r="AH20" s="271"/>
+      <c r="AI20" s="271"/>
+      <c r="AJ20" s="271"/>
+      <c r="AK20" s="271"/>
+      <c r="AL20" s="271"/>
+      <c r="AM20" s="271"/>
+      <c r="AN20" s="271"/>
+      <c r="AO20" s="271"/>
+      <c r="AP20" s="271"/>
+      <c r="AQ20" s="271"/>
+      <c r="AR20" s="272"/>
+      <c r="AS20" s="272"/>
+      <c r="AT20" s="272"/>
+      <c r="AU20" s="272"/>
+      <c r="AV20" s="272"/>
+      <c r="AW20" s="272"/>
+      <c r="AX20" s="272"/>
+      <c r="AY20" s="272"/>
+      <c r="AZ20" s="272"/>
+      <c r="BA20" s="272"/>
     </row>
-    <row r="21" spans="1:52" s="20" customFormat="1" ht="11.25">
+    <row r="21" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A21" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="40">
         <v>5.23</v>
       </c>
       <c r="C21" s="40">
         <v>5.03</v>
       </c>
       <c r="D21" s="41">
         <v>5.22</v>
       </c>
       <c r="E21" s="41">
         <v>5.6</v>
       </c>
       <c r="F21" s="41">
         <v>5.76</v>
       </c>
       <c r="G21" s="41">
         <v>6</v>
       </c>
       <c r="H21" s="42">
         <v>6.52</v>
       </c>
       <c r="I21" s="41">
@@ -7422,52 +7549,55 @@
       </c>
       <c r="AS21" s="250">
         <v>4.57</v>
       </c>
       <c r="AT21" s="251">
         <v>4.59</v>
       </c>
       <c r="AU21" s="43">
         <v>4.62</v>
       </c>
       <c r="AV21" s="8">
         <v>4.6399999999999997</v>
       </c>
       <c r="AW21" s="8">
         <v>4.71</v>
       </c>
       <c r="AX21" s="43">
         <v>3.93</v>
       </c>
       <c r="AY21" s="8">
         <v>4.5</v>
       </c>
       <c r="AZ21" s="8">
         <v>4.53</v>
       </c>
+      <c r="BA21" s="8">
+        <v>4.63</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="20" customFormat="1" ht="11.25">
+    <row r="22" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A22" s="20" t="s">
         <v>39</v>
       </c>
       <c r="N22" s="8">
         <v>5.31</v>
       </c>
       <c r="O22" s="8">
         <v>4.8</v>
       </c>
       <c r="P22" s="8">
         <v>4.7</v>
       </c>
       <c r="Q22" s="8">
         <v>4.6399999999999997</v>
       </c>
       <c r="R22" s="43">
         <v>4.6399999999999997</v>
       </c>
       <c r="S22" s="8">
         <v>4.5999999999999996</v>
       </c>
       <c r="T22" s="8">
         <v>4.59</v>
       </c>
       <c r="U22" s="8">
@@ -7544,52 +7674,55 @@
       </c>
       <c r="AS22" s="250">
         <v>4.6100000000000003</v>
       </c>
       <c r="AT22" s="251">
         <v>4.59</v>
       </c>
       <c r="AU22" s="43">
         <v>4.6100000000000003</v>
       </c>
       <c r="AV22" s="8">
         <v>4.63</v>
       </c>
       <c r="AW22" s="8">
         <v>4.74</v>
       </c>
       <c r="AX22" s="43">
         <v>4.05</v>
       </c>
       <c r="AY22" s="8">
         <v>4.57</v>
       </c>
       <c r="AZ22" s="8">
         <v>4.66</v>
       </c>
+      <c r="BA22" s="8">
+        <v>4.8</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="20" customFormat="1" ht="11.25">
+    <row r="23" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A23" s="20" t="s">
         <v>40</v>
       </c>
       <c r="N23" s="8">
         <v>6.92</v>
       </c>
       <c r="O23" s="8">
         <v>5.58</v>
       </c>
       <c r="P23" s="8">
         <v>5.3</v>
       </c>
       <c r="Q23" s="8">
         <v>4.75</v>
       </c>
       <c r="R23" s="43">
         <v>4.9400000000000004</v>
       </c>
       <c r="S23" s="8">
         <v>5.01</v>
       </c>
       <c r="T23" s="8">
         <v>5.07</v>
       </c>
       <c r="U23" s="8">
@@ -7666,102 +7799,112 @@
       </c>
       <c r="AS23" s="250">
         <v>4.37</v>
       </c>
       <c r="AT23" s="251">
         <v>4.5999999999999996</v>
       </c>
       <c r="AU23" s="43">
         <v>4.6900000000000004</v>
       </c>
       <c r="AV23" s="8">
         <v>4.67</v>
       </c>
       <c r="AW23" s="8">
         <v>4.57</v>
       </c>
       <c r="AX23" s="43">
         <v>3.3</v>
       </c>
       <c r="AY23" s="8">
         <v>4.1399999999999997</v>
       </c>
       <c r="AZ23" s="8">
         <v>3.9</v>
       </c>
+      <c r="BA23" s="8">
+        <v>3.77</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="20" customFormat="1">
-      <c r="A24" s="272" t="s">
+    <row r="24" spans="1:53" s="20" customFormat="1">
+      <c r="A24" s="273" t="s">
         <v>23</v>
       </c>
-      <c r="B24" s="272"/>
-[...43 lines deleted...]
-      <c r="AT24" s="271"/>
+      <c r="B24" s="273"/>
+      <c r="C24" s="273"/>
+      <c r="D24" s="273"/>
+      <c r="E24" s="273"/>
+      <c r="F24" s="273"/>
+      <c r="G24" s="273"/>
+      <c r="H24" s="273"/>
+      <c r="I24" s="273"/>
+      <c r="J24" s="273"/>
+      <c r="K24" s="273"/>
+      <c r="L24" s="273"/>
+      <c r="M24" s="273"/>
+      <c r="N24" s="273"/>
+      <c r="O24" s="273"/>
+      <c r="P24" s="273"/>
+      <c r="Q24" s="273"/>
+      <c r="R24" s="273"/>
+      <c r="S24" s="273"/>
+      <c r="T24" s="273"/>
+      <c r="U24" s="273"/>
+      <c r="V24" s="273"/>
+      <c r="W24" s="273"/>
+      <c r="X24" s="273"/>
+      <c r="Y24" s="273"/>
+      <c r="Z24" s="273"/>
+      <c r="AA24" s="273"/>
+      <c r="AB24" s="273"/>
+      <c r="AC24" s="271"/>
+      <c r="AD24" s="271"/>
+      <c r="AE24" s="271"/>
+      <c r="AF24" s="271"/>
+      <c r="AG24" s="271"/>
+      <c r="AH24" s="271"/>
+      <c r="AI24" s="271"/>
+      <c r="AJ24" s="271"/>
+      <c r="AK24" s="271"/>
+      <c r="AL24" s="271"/>
+      <c r="AM24" s="271"/>
+      <c r="AN24" s="271"/>
+      <c r="AO24" s="271"/>
+      <c r="AP24" s="271"/>
+      <c r="AQ24" s="271"/>
+      <c r="AR24" s="272"/>
+      <c r="AS24" s="272"/>
+      <c r="AT24" s="272"/>
+      <c r="AU24" s="272"/>
+      <c r="AV24" s="272"/>
+      <c r="AW24" s="272"/>
+      <c r="AX24" s="272"/>
+      <c r="AY24" s="272"/>
+      <c r="AZ24" s="272"/>
+      <c r="BA24" s="272"/>
     </row>
-    <row r="25" spans="1:52" s="20" customFormat="1" ht="11.25">
+    <row r="25" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A25" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="44">
         <v>5.0999999999999996</v>
       </c>
       <c r="C25" s="44">
         <v>5.35</v>
       </c>
       <c r="D25" s="41">
         <v>5.51</v>
       </c>
       <c r="E25" s="41">
         <v>6.07</v>
       </c>
       <c r="F25" s="41">
         <v>6.13</v>
       </c>
       <c r="G25" s="41">
         <v>6.23</v>
       </c>
       <c r="H25" s="44">
         <v>6.8</v>
       </c>
       <c r="I25" s="41">
@@ -7874,52 +8017,55 @@
       </c>
       <c r="AS25" s="252">
         <v>5.23</v>
       </c>
       <c r="AT25" s="253">
         <v>5.26</v>
       </c>
       <c r="AU25" s="43">
         <v>5.32</v>
       </c>
       <c r="AV25" s="8">
         <v>5.29</v>
       </c>
       <c r="AW25" s="8">
         <v>5.35</v>
       </c>
       <c r="AX25" s="43">
         <v>4.0199999999999996</v>
       </c>
       <c r="AY25" s="8">
         <v>4.42</v>
       </c>
       <c r="AZ25" s="8">
         <v>4.75</v>
       </c>
+      <c r="BA25" s="8">
+        <v>4.93</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="20" customFormat="1" ht="11.25">
+    <row r="26" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A26" s="20" t="s">
         <v>39</v>
       </c>
       <c r="N26" s="43">
         <v>3.35</v>
       </c>
       <c r="O26" s="43">
         <v>3.32</v>
       </c>
       <c r="P26" s="43">
         <v>3.58</v>
       </c>
       <c r="Q26" s="8">
         <v>3.39</v>
       </c>
       <c r="R26" s="43">
         <v>3.59</v>
       </c>
       <c r="S26" s="8">
         <v>3.9</v>
       </c>
       <c r="T26" s="8">
         <v>3.93</v>
       </c>
       <c r="U26" s="8">
@@ -7996,52 +8142,55 @@
       </c>
       <c r="AS26" s="252">
         <v>3.74</v>
       </c>
       <c r="AT26" s="253">
         <v>3.76</v>
       </c>
       <c r="AU26" s="43">
         <v>3.81</v>
       </c>
       <c r="AV26" s="8">
         <v>3.79</v>
       </c>
       <c r="AW26" s="8">
         <v>3.82</v>
       </c>
       <c r="AX26" s="43">
         <v>3.02</v>
       </c>
       <c r="AY26" s="8">
         <v>2.71</v>
       </c>
       <c r="AZ26" s="8">
         <v>2.7</v>
       </c>
+      <c r="BA26" s="8">
+        <v>3.24</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="20" customFormat="1" ht="11.25">
+    <row r="27" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A27" s="20" t="s">
         <v>40</v>
       </c>
       <c r="N27" s="43">
         <v>7.45</v>
       </c>
       <c r="O27" s="43">
         <v>5.1100000000000003</v>
       </c>
       <c r="P27" s="43">
         <v>5.12</v>
       </c>
       <c r="Q27" s="8">
         <v>4.74</v>
       </c>
       <c r="R27" s="43">
         <v>4.72</v>
       </c>
       <c r="S27" s="8">
         <v>5.53</v>
       </c>
       <c r="T27" s="8">
         <v>5.31</v>
       </c>
       <c r="U27" s="8">
@@ -8118,52 +8267,55 @@
       </c>
       <c r="AS27" s="252">
         <v>6.39</v>
       </c>
       <c r="AT27" s="253">
         <v>5.96</v>
       </c>
       <c r="AU27" s="43">
         <v>6.02</v>
       </c>
       <c r="AV27" s="8">
         <v>6.36</v>
       </c>
       <c r="AW27" s="8">
         <v>6.22</v>
       </c>
       <c r="AX27" s="43">
         <v>4.22</v>
       </c>
       <c r="AY27" s="8">
         <v>4.75</v>
       </c>
       <c r="AZ27" s="8">
         <v>5.81</v>
       </c>
+      <c r="BA27" s="8">
+        <v>5.76</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" s="20" customFormat="1" ht="11.25">
+    <row r="28" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A28" s="20" t="s">
         <v>3</v>
       </c>
       <c r="N28" s="43">
         <v>8.98</v>
       </c>
       <c r="O28" s="43">
         <v>7.52</v>
       </c>
       <c r="P28" s="43">
         <v>7.14</v>
       </c>
       <c r="Q28" s="8">
         <v>7.29</v>
       </c>
       <c r="R28" s="43">
         <v>7.41</v>
       </c>
       <c r="S28" s="8">
         <v>7.12</v>
       </c>
       <c r="T28" s="8">
         <v>7.09</v>
       </c>
       <c r="U28" s="8">
@@ -8240,52 +8392,55 @@
       </c>
       <c r="AS28" s="252">
         <v>5.59</v>
       </c>
       <c r="AT28" s="253">
         <v>5.92</v>
       </c>
       <c r="AU28" s="43">
         <v>6.13</v>
       </c>
       <c r="AV28" s="8">
         <v>6.02</v>
       </c>
       <c r="AW28" s="8">
         <v>6</v>
       </c>
       <c r="AX28" s="43">
         <v>4.4000000000000004</v>
       </c>
       <c r="AY28" s="8">
         <v>6.14</v>
       </c>
       <c r="AZ28" s="8">
         <v>6.79</v>
       </c>
+      <c r="BA28" s="8">
+        <v>6.79</v>
+      </c>
     </row>
-    <row r="29" spans="1:52" s="20" customFormat="1" ht="11.25">
+    <row r="29" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A29" s="20" t="s">
         <v>4</v>
       </c>
       <c r="N29" s="43">
         <v>4.42</v>
       </c>
       <c r="O29" s="43">
         <v>4.18</v>
       </c>
       <c r="P29" s="43">
         <v>4.57</v>
       </c>
       <c r="Q29" s="8">
         <v>4.2300000000000004</v>
       </c>
       <c r="R29" s="43">
         <v>4.54</v>
       </c>
       <c r="S29" s="8">
         <v>4.7</v>
       </c>
       <c r="T29" s="8">
         <v>4.49</v>
       </c>
       <c r="U29" s="8">
@@ -8362,52 +8517,55 @@
       </c>
       <c r="AS29" s="252">
         <v>4.68</v>
       </c>
       <c r="AT29" s="253">
         <v>4.8899999999999997</v>
       </c>
       <c r="AU29" s="43">
         <v>5.04</v>
       </c>
       <c r="AV29" s="8">
         <v>4.88</v>
       </c>
       <c r="AW29" s="8">
         <v>5.04</v>
       </c>
       <c r="AX29" s="43">
         <v>5.54</v>
       </c>
       <c r="AY29" s="8">
         <v>6.26</v>
       </c>
       <c r="AZ29" s="8">
         <v>5.35</v>
       </c>
+      <c r="BA29" s="8">
+        <v>4.74</v>
+      </c>
     </row>
-    <row r="30" spans="1:52" s="20" customFormat="1" ht="11.25">
+    <row r="30" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A30" s="20" t="s">
         <v>41</v>
       </c>
       <c r="N30" s="43">
         <v>7.35</v>
       </c>
       <c r="O30" s="43">
         <v>6.49</v>
       </c>
       <c r="P30" s="43">
         <v>6.55</v>
       </c>
       <c r="Q30" s="8">
         <v>6.37</v>
       </c>
       <c r="R30" s="43">
         <v>6.57</v>
       </c>
       <c r="S30" s="8">
         <v>6.31</v>
       </c>
       <c r="T30" s="8">
         <v>6.2</v>
       </c>
       <c r="U30" s="8">
@@ -8484,52 +8642,55 @@
       </c>
       <c r="AS30" s="252">
         <v>6.88</v>
       </c>
       <c r="AT30" s="253">
         <v>7.09</v>
       </c>
       <c r="AU30" s="43">
         <v>7.13</v>
       </c>
       <c r="AV30" s="8">
         <v>7.04</v>
       </c>
       <c r="AW30" s="8">
         <v>7.21</v>
       </c>
       <c r="AX30" s="43">
         <v>4.1100000000000003</v>
       </c>
       <c r="AY30" s="8">
         <v>4.7699999999999996</v>
       </c>
       <c r="AZ30" s="8">
         <v>5.95</v>
       </c>
+      <c r="BA30" s="8">
+        <v>6.2</v>
+      </c>
     </row>
-    <row r="31" spans="1:52" s="20" customFormat="1" ht="11.25">
+    <row r="31" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A31" s="20" t="s">
         <v>42</v>
       </c>
       <c r="N31" s="43">
         <v>5.73</v>
       </c>
       <c r="O31" s="43">
         <v>5.81</v>
       </c>
       <c r="P31" s="43">
         <v>6.96</v>
       </c>
       <c r="Q31" s="8">
         <v>5.71</v>
       </c>
       <c r="R31" s="43">
         <v>5.72</v>
       </c>
       <c r="S31" s="8">
         <v>6.09</v>
       </c>
       <c r="T31" s="8">
         <v>6.21</v>
       </c>
       <c r="U31" s="8">
@@ -8606,52 +8767,55 @@
       </c>
       <c r="AS31" s="252">
         <v>5.89</v>
       </c>
       <c r="AT31" s="253">
         <v>5.82</v>
       </c>
       <c r="AU31" s="43">
         <v>5.97</v>
       </c>
       <c r="AV31" s="8">
         <v>6.05</v>
       </c>
       <c r="AW31" s="8">
         <v>6.02</v>
       </c>
       <c r="AX31" s="43">
         <v>7.39</v>
       </c>
       <c r="AY31" s="8">
         <v>5.91</v>
       </c>
       <c r="AZ31" s="8">
         <v>5.74</v>
       </c>
+      <c r="BA31" s="8">
+        <v>5.81</v>
+      </c>
     </row>
-    <row r="32" spans="1:52" s="20" customFormat="1" ht="11.25">
+    <row r="32" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A32" s="20" t="s">
         <v>43</v>
       </c>
       <c r="N32" s="43">
         <v>6.33</v>
       </c>
       <c r="O32" s="43">
         <v>4.9800000000000004</v>
       </c>
       <c r="P32" s="43">
         <v>4.3499999999999996</v>
       </c>
       <c r="Q32" s="8">
         <v>4.28</v>
       </c>
       <c r="R32" s="43">
         <v>4.95</v>
       </c>
       <c r="S32" s="8">
         <v>4.68</v>
       </c>
       <c r="T32" s="8">
         <v>4.82</v>
       </c>
       <c r="U32" s="8">
@@ -8728,52 +8892,55 @@
       </c>
       <c r="AS32" s="252">
         <v>4.9800000000000004</v>
       </c>
       <c r="AT32" s="253">
         <v>4.8899999999999997</v>
       </c>
       <c r="AU32" s="43">
         <v>4.8</v>
       </c>
       <c r="AV32" s="8">
         <v>4.74</v>
       </c>
       <c r="AW32" s="8">
         <v>4.8099999999999996</v>
       </c>
       <c r="AX32" s="43">
         <v>1.6</v>
       </c>
       <c r="AY32" s="8">
         <v>3.61</v>
       </c>
       <c r="AZ32" s="8">
         <v>5.16</v>
       </c>
+      <c r="BA32" s="8">
+        <v>4.59</v>
+      </c>
     </row>
-    <row r="33" spans="1:52" s="20" customFormat="1" ht="11.25">
+    <row r="33" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A33" s="23" t="s">
         <v>5</v>
       </c>
       <c r="N33" s="9">
         <v>7.65</v>
       </c>
       <c r="O33" s="9">
         <v>6.34</v>
       </c>
       <c r="P33" s="9">
         <v>5.27</v>
       </c>
       <c r="Q33" s="9">
         <v>5.09</v>
       </c>
       <c r="R33" s="9">
         <v>5.04</v>
       </c>
       <c r="S33" s="9">
         <v>5.04</v>
       </c>
       <c r="T33" s="9">
         <v>4.9000000000000004</v>
       </c>
       <c r="U33" s="9">
@@ -8850,267 +9017,274 @@
       </c>
       <c r="AS33" s="254">
         <v>6.08</v>
       </c>
       <c r="AT33" s="255">
         <v>5.88</v>
       </c>
       <c r="AU33" s="9">
         <v>5.74</v>
       </c>
       <c r="AV33" s="9">
         <v>5.68</v>
       </c>
       <c r="AW33" s="9">
         <v>5.94</v>
       </c>
       <c r="AX33" s="9">
         <v>4.59</v>
       </c>
       <c r="AY33" s="9">
         <v>5.46</v>
       </c>
       <c r="AZ33" s="9">
         <v>5.0199999999999996</v>
       </c>
+      <c r="BA33" s="9">
+        <v>5.59</v>
+      </c>
     </row>
-    <row r="34" spans="1:52" ht="18.75" customHeight="1">
+    <row r="34" spans="1:53" ht="18.75" customHeight="1">
       <c r="A34" s="25" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="15"/>
       <c r="C34" s="15"/>
       <c r="D34" s="15"/>
       <c r="E34" s="15"/>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15"/>
       <c r="I34" s="18"/>
       <c r="J34" s="15"/>
       <c r="K34" s="15"/>
       <c r="L34" s="15"/>
       <c r="M34" s="15"/>
       <c r="N34" s="15"/>
       <c r="O34" s="15"/>
       <c r="P34" s="26"/>
       <c r="Q34" s="15"/>
       <c r="R34" s="15"/>
       <c r="S34" s="15"/>
       <c r="T34" s="15"/>
       <c r="U34" s="15"/>
       <c r="V34" s="15"/>
       <c r="W34" s="15"/>
       <c r="X34" s="15"/>
       <c r="Y34" s="15"/>
       <c r="Z34" s="15"/>
       <c r="AA34" s="15"/>
       <c r="AB34" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="A24:AT24"/>
+    <mergeCell ref="AX8:BA8"/>
+    <mergeCell ref="Z7:BA7"/>
+    <mergeCell ref="A6:BA6"/>
     <mergeCell ref="A2:O5"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:Y8"/>
     <mergeCell ref="Z8:AK8"/>
     <mergeCell ref="AL8:AW8"/>
-    <mergeCell ref="A6:AY6"/>
-[...3 lines deleted...]
-    <mergeCell ref="Z7:AZ7"/>
+    <mergeCell ref="A10:BA10"/>
+    <mergeCell ref="A20:BA20"/>
+    <mergeCell ref="A24:BA24"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AB43"/>
+  <dimension ref="A1:AC43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AB73" sqref="AB73"/>
-      <selection pane="bottomLeft" activeCell="AB13" sqref="AB13:AB41"/>
+      <selection pane="bottomLeft" activeCell="A8" sqref="A8:AC8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.85546875" customWidth="1"/>
     <col min="2" max="2" width="7.140625" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" customWidth="1"/>
     <col min="4" max="4" width="5.85546875" customWidth="1"/>
     <col min="5" max="5" width="7.5703125" customWidth="1"/>
     <col min="6" max="7" width="5.5703125" customWidth="1"/>
     <col min="8" max="8" width="6.28515625" customWidth="1"/>
     <col min="9" max="9" width="6.7109375" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" customWidth="1"/>
     <col min="11" max="12" width="7.28515625" customWidth="1"/>
     <col min="13" max="13" width="7.42578125" customWidth="1"/>
     <col min="14" max="14" width="7" customWidth="1"/>
     <col min="15" max="15" width="8.28515625" customWidth="1"/>
     <col min="16" max="16" width="6.5703125" customWidth="1"/>
     <col min="17" max="17" width="6.28515625" customWidth="1"/>
     <col min="18" max="18" width="5.5703125" customWidth="1"/>
     <col min="19" max="20" width="5.7109375" customWidth="1"/>
     <col min="21" max="21" width="6.42578125" customWidth="1"/>
     <col min="22" max="22" width="8" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" customWidth="1"/>
     <col min="25" max="25" width="7.5703125" customWidth="1"/>
     <col min="26" max="26" width="6.7109375" customWidth="1"/>
     <col min="27" max="27" width="7.7109375" customWidth="1"/>
-    <col min="28" max="28" width="5.85546875" customWidth="1"/>
+    <col min="28" max="28" width="5.5703125" customWidth="1"/>
+    <col min="29" max="29" width="6.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" hidden="1">
+    <row r="1" spans="1:29" hidden="1">
       <c r="A1" s="3"/>
     </row>
-    <row r="2" spans="1:28" hidden="1">
+    <row r="2" spans="1:29" hidden="1">
       <c r="A2" s="3"/>
     </row>
-    <row r="3" spans="1:28" s="4" customFormat="1">
-      <c r="A3" s="271"/>
+    <row r="3" spans="1:29" s="4" customFormat="1">
+      <c r="A3" s="272"/>
     </row>
-    <row r="4" spans="1:28" s="4" customFormat="1">
-      <c r="A4" s="271"/>
+    <row r="4" spans="1:29" s="4" customFormat="1">
+      <c r="A4" s="272"/>
     </row>
-    <row r="5" spans="1:28" s="4" customFormat="1">
-      <c r="A5" s="271"/>
+    <row r="5" spans="1:29" s="4" customFormat="1">
+      <c r="A5" s="272"/>
     </row>
-    <row r="6" spans="1:28" s="4" customFormat="1">
-      <c r="A6" s="271"/>
+    <row r="6" spans="1:29" s="4" customFormat="1">
+      <c r="A6" s="272"/>
     </row>
-    <row r="7" spans="1:28" s="4" customFormat="1">
+    <row r="7" spans="1:29" s="4" customFormat="1">
       <c r="A7" s="5"/>
     </row>
-    <row r="8" spans="1:28">
+    <row r="8" spans="1:29">
       <c r="A8" s="291" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="291"/>
       <c r="C8" s="291"/>
       <c r="D8" s="291"/>
-      <c r="E8" s="271"/>
-[...22 lines deleted...]
-      <c r="AB8" s="271"/>
+      <c r="E8" s="272"/>
+      <c r="F8" s="272"/>
+      <c r="G8" s="272"/>
+      <c r="H8" s="272"/>
+      <c r="I8" s="272"/>
+      <c r="J8" s="272"/>
+      <c r="K8" s="272"/>
+      <c r="L8" s="272"/>
+      <c r="M8" s="272"/>
+      <c r="N8" s="272"/>
+      <c r="O8" s="272"/>
+      <c r="P8" s="272"/>
+      <c r="Q8" s="272"/>
+      <c r="R8" s="272"/>
+      <c r="S8" s="272"/>
+      <c r="T8" s="272"/>
+      <c r="U8" s="272"/>
+      <c r="V8" s="272"/>
+      <c r="W8" s="272"/>
+      <c r="X8" s="272"/>
+      <c r="Y8" s="272"/>
+      <c r="Z8" s="272"/>
+      <c r="AA8" s="272"/>
+      <c r="AB8" s="272"/>
+      <c r="AC8" s="272"/>
     </row>
-    <row r="9" spans="1:28" ht="16.5" customHeight="1">
-      <c r="A9" s="288" t="s">
+    <row r="9" spans="1:29" ht="16.5" customHeight="1">
+      <c r="A9" s="289" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="289"/>
-[...1 lines deleted...]
-      <c r="D9" s="289"/>
+      <c r="B9" s="295"/>
+      <c r="C9" s="295"/>
+      <c r="D9" s="295"/>
       <c r="E9" s="290"/>
       <c r="F9" s="290"/>
       <c r="G9" s="290"/>
       <c r="H9" s="290"/>
       <c r="I9" s="290"/>
       <c r="J9" s="290"/>
       <c r="K9" s="290"/>
       <c r="L9" s="290"/>
       <c r="M9" s="290"/>
       <c r="N9" s="290"/>
       <c r="O9" s="290"/>
       <c r="P9" s="290"/>
       <c r="Q9" s="290"/>
       <c r="R9" s="290"/>
       <c r="S9" s="290"/>
       <c r="T9" s="290"/>
       <c r="U9" s="290"/>
       <c r="V9" s="290"/>
       <c r="W9" s="290"/>
       <c r="X9" s="290"/>
       <c r="Y9" s="290"/>
       <c r="Z9" s="290"/>
       <c r="AA9" s="290"/>
       <c r="AB9" s="290"/>
+      <c r="AC9" s="290"/>
     </row>
-    <row r="10" spans="1:28" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B10" s="278">
+    <row r="10" spans="1:29" ht="13.5" customHeight="1">
+      <c r="A10" s="275"/>
+      <c r="B10" s="279">
         <v>2024</v>
       </c>
-      <c r="C10" s="279"/>
-[...10 lines deleted...]
-      <c r="N10" s="281">
+      <c r="C10" s="280"/>
+      <c r="D10" s="280"/>
+      <c r="E10" s="284"/>
+      <c r="F10" s="284"/>
+      <c r="G10" s="284"/>
+      <c r="H10" s="284"/>
+      <c r="I10" s="284"/>
+      <c r="J10" s="284"/>
+      <c r="K10" s="284"/>
+      <c r="L10" s="284"/>
+      <c r="M10" s="285"/>
+      <c r="N10" s="282">
         <v>2025</v>
       </c>
-      <c r="O10" s="282"/>
-[...10 lines deleted...]
-      <c r="Z10" s="281">
+      <c r="O10" s="283"/>
+      <c r="P10" s="283"/>
+      <c r="Q10" s="284"/>
+      <c r="R10" s="284"/>
+      <c r="S10" s="284"/>
+      <c r="T10" s="284"/>
+      <c r="U10" s="284"/>
+      <c r="V10" s="284"/>
+      <c r="W10" s="284"/>
+      <c r="X10" s="284"/>
+      <c r="Y10" s="284"/>
+      <c r="Z10" s="282">
         <v>2026</v>
       </c>
-      <c r="AA10" s="282"/>
-      <c r="AB10" s="283"/>
+      <c r="AA10" s="283"/>
+      <c r="AB10" s="284"/>
+      <c r="AC10" s="284"/>
     </row>
-    <row r="11" spans="1:28" ht="12.75" customHeight="1">
-      <c r="A11" s="275"/>
+    <row r="11" spans="1:29" ht="12.75" customHeight="1">
+      <c r="A11" s="276"/>
       <c r="B11" s="45" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="11" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="11" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="11" t="s">
         <v>12</v>
       </c>
       <c r="F11" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H11" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I11" s="35" t="s">
         <v>16</v>
       </c>
       <c r="J11" s="11" t="s">
@@ -9148,83 +9322,88 @@
       </c>
       <c r="U11" s="11" t="s">
         <v>16</v>
       </c>
       <c r="V11" s="11" t="s">
         <v>17</v>
       </c>
       <c r="W11" s="264" t="s">
         <v>18</v>
       </c>
       <c r="X11" s="264" t="s">
         <v>19</v>
       </c>
       <c r="Y11" s="264" t="s">
         <v>20</v>
       </c>
       <c r="Z11" s="36" t="s">
         <v>9</v>
       </c>
       <c r="AA11" s="32" t="s">
         <v>10</v>
       </c>
       <c r="AB11" s="266" t="s">
         <v>11</v>
       </c>
+      <c r="AC11" s="268" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="12" spans="1:28" s="204" customFormat="1" ht="15" customHeight="1">
-      <c r="A12" s="285" t="s">
+    <row r="12" spans="1:29" s="204" customFormat="1" ht="15" customHeight="1">
+      <c r="A12" s="286" t="s">
         <v>21</v>
       </c>
-      <c r="B12" s="285"/>
-[...24 lines deleted...]
-      <c r="AA12" s="287"/>
+      <c r="B12" s="286"/>
+      <c r="C12" s="286"/>
+      <c r="D12" s="286"/>
+      <c r="E12" s="287"/>
+      <c r="F12" s="287"/>
+      <c r="G12" s="287"/>
+      <c r="H12" s="287"/>
+      <c r="I12" s="287"/>
+      <c r="J12" s="287"/>
+      <c r="K12" s="287"/>
+      <c r="L12" s="287"/>
+      <c r="M12" s="287"/>
+      <c r="N12" s="287"/>
+      <c r="O12" s="287"/>
+      <c r="P12" s="287"/>
+      <c r="Q12" s="287"/>
+      <c r="R12" s="287"/>
+      <c r="S12" s="287"/>
+      <c r="T12" s="288"/>
+      <c r="U12" s="288"/>
+      <c r="V12" s="288"/>
+      <c r="W12" s="288"/>
+      <c r="X12" s="288"/>
+      <c r="Y12" s="288"/>
+      <c r="Z12" s="288"/>
+      <c r="AA12" s="288"/>
+      <c r="AB12" s="288"/>
+      <c r="AC12" s="288"/>
     </row>
-    <row r="13" spans="1:28" s="204" customFormat="1" ht="11.25">
+    <row r="13" spans="1:29" s="204" customFormat="1" ht="11.25">
       <c r="A13" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="201">
         <v>353</v>
       </c>
       <c r="C13" s="51">
         <v>265</v>
       </c>
       <c r="D13" s="51">
         <v>261</v>
       </c>
       <c r="E13" s="217">
         <v>316</v>
       </c>
       <c r="F13" s="218">
         <v>315</v>
       </c>
       <c r="G13" s="219">
         <v>281</v>
       </c>
       <c r="H13" s="89">
         <v>334</v>
       </c>
       <c r="I13" s="109">
@@ -9265,52 +9444,55 @@
       </c>
       <c r="U13" s="222">
         <v>283</v>
       </c>
       <c r="V13" s="223">
         <v>298</v>
       </c>
       <c r="W13" s="52">
         <v>320</v>
       </c>
       <c r="X13" s="52">
         <v>290</v>
       </c>
       <c r="Y13" s="52">
         <v>348</v>
       </c>
       <c r="Z13" s="52">
         <v>242</v>
       </c>
       <c r="AA13" s="52">
         <v>276</v>
       </c>
       <c r="AB13" s="52">
         <v>303</v>
       </c>
+      <c r="AC13" s="52">
+        <v>305</v>
+      </c>
     </row>
-    <row r="14" spans="1:28" s="204" customFormat="1" ht="11.25">
+    <row r="14" spans="1:29" s="204" customFormat="1" ht="11.25">
       <c r="A14" s="204" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="201">
         <v>186</v>
       </c>
       <c r="C14" s="51">
         <v>140</v>
       </c>
       <c r="D14" s="51">
         <v>133</v>
       </c>
       <c r="E14" s="217">
         <v>168</v>
       </c>
       <c r="F14" s="218">
         <v>170</v>
       </c>
       <c r="G14" s="219">
         <v>146</v>
       </c>
       <c r="H14" s="89">
         <v>181</v>
       </c>
       <c r="I14" s="109">
@@ -9351,52 +9533,55 @@
       </c>
       <c r="U14" s="222">
         <v>142</v>
       </c>
       <c r="V14" s="223">
         <v>150</v>
       </c>
       <c r="W14" s="52">
         <v>168</v>
       </c>
       <c r="X14" s="52">
         <v>163</v>
       </c>
       <c r="Y14" s="52">
         <v>198</v>
       </c>
       <c r="Z14" s="52">
         <v>140</v>
       </c>
       <c r="AA14" s="52">
         <v>149</v>
       </c>
       <c r="AB14" s="52">
         <v>159</v>
       </c>
+      <c r="AC14" s="52">
+        <v>184</v>
+      </c>
     </row>
-    <row r="15" spans="1:28" s="204" customFormat="1" ht="11.25">
+    <row r="15" spans="1:29" s="204" customFormat="1" ht="11.25">
       <c r="A15" s="204" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="201">
         <v>39</v>
       </c>
       <c r="C15" s="51">
         <v>32</v>
       </c>
       <c r="D15" s="51">
         <v>29</v>
       </c>
       <c r="E15" s="217">
         <v>39</v>
       </c>
       <c r="F15" s="218">
         <v>37</v>
       </c>
       <c r="G15" s="219">
         <v>21</v>
       </c>
       <c r="H15" s="89">
         <v>40</v>
       </c>
       <c r="I15" s="109">
@@ -9437,52 +9622,55 @@
       </c>
       <c r="U15" s="222">
         <v>31</v>
       </c>
       <c r="V15" s="223">
         <v>38</v>
       </c>
       <c r="W15" s="52">
         <v>41</v>
       </c>
       <c r="X15" s="52">
         <v>40</v>
       </c>
       <c r="Y15" s="52">
         <v>27</v>
       </c>
       <c r="Z15" s="52">
         <v>25</v>
       </c>
       <c r="AA15" s="52">
         <v>33</v>
       </c>
       <c r="AB15" s="52">
         <v>32</v>
       </c>
+      <c r="AC15" s="52">
+        <v>27</v>
+      </c>
     </row>
-    <row r="16" spans="1:28" s="204" customFormat="1" ht="11.25">
+    <row r="16" spans="1:29" s="204" customFormat="1" ht="11.25">
       <c r="A16" s="204" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="201">
         <v>17</v>
       </c>
       <c r="C16" s="51">
         <v>13</v>
       </c>
       <c r="D16" s="51">
         <v>22</v>
       </c>
       <c r="E16" s="217">
         <v>22</v>
       </c>
       <c r="F16" s="218">
         <v>17</v>
       </c>
       <c r="G16" s="219">
         <v>17</v>
       </c>
       <c r="H16" s="89">
         <v>16</v>
       </c>
       <c r="I16" s="109">
@@ -9523,52 +9711,55 @@
       </c>
       <c r="U16" s="222">
         <v>12</v>
       </c>
       <c r="V16" s="223">
         <v>23</v>
       </c>
       <c r="W16" s="52">
         <v>22</v>
       </c>
       <c r="X16" s="52">
         <v>13</v>
       </c>
       <c r="Y16" s="52">
         <v>16</v>
       </c>
       <c r="Z16" s="52">
         <v>12</v>
       </c>
       <c r="AA16" s="52">
         <v>20</v>
       </c>
       <c r="AB16" s="52">
         <v>22</v>
       </c>
+      <c r="AC16" s="52">
+        <v>18</v>
+      </c>
     </row>
-    <row r="17" spans="1:28" s="204" customFormat="1" ht="11.25">
+    <row r="17" spans="1:29" s="204" customFormat="1" ht="11.25">
       <c r="A17" s="204" t="s">
         <v>4</v>
       </c>
       <c r="B17" s="201">
         <v>12</v>
       </c>
       <c r="C17" s="51">
         <v>7</v>
       </c>
       <c r="D17" s="51">
         <v>4</v>
       </c>
       <c r="E17" s="217">
         <v>14</v>
       </c>
       <c r="F17" s="218">
         <v>19</v>
       </c>
       <c r="G17" s="219">
         <v>13</v>
       </c>
       <c r="H17" s="89">
         <v>20</v>
       </c>
       <c r="I17" s="109">
@@ -9609,52 +9800,55 @@
       </c>
       <c r="U17" s="222">
         <v>9</v>
       </c>
       <c r="V17" s="223">
         <v>14</v>
       </c>
       <c r="W17" s="52">
         <v>14</v>
       </c>
       <c r="X17" s="52">
         <v>7</v>
       </c>
       <c r="Y17" s="52">
         <v>15</v>
       </c>
       <c r="Z17" s="52">
         <v>12</v>
       </c>
       <c r="AA17" s="52">
         <v>14</v>
       </c>
       <c r="AB17" s="52">
         <v>8</v>
       </c>
+      <c r="AC17" s="52">
+        <v>6</v>
+      </c>
     </row>
-    <row r="18" spans="1:28" s="204" customFormat="1" ht="11.25">
+    <row r="18" spans="1:29" s="204" customFormat="1" ht="11.25">
       <c r="A18" s="204" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="201">
         <v>44</v>
       </c>
       <c r="C18" s="51">
         <v>33</v>
       </c>
       <c r="D18" s="51">
         <v>26</v>
       </c>
       <c r="E18" s="224">
         <v>32</v>
       </c>
       <c r="F18" s="218">
         <v>36</v>
       </c>
       <c r="G18" s="219">
         <v>39</v>
       </c>
       <c r="H18" s="89">
         <v>28</v>
       </c>
       <c r="I18" s="109">
@@ -9695,52 +9889,55 @@
       </c>
       <c r="U18" s="222">
         <v>40</v>
       </c>
       <c r="V18" s="223">
         <v>40</v>
       </c>
       <c r="W18" s="52">
         <v>35</v>
       </c>
       <c r="X18" s="52">
         <v>28</v>
       </c>
       <c r="Y18" s="52">
         <v>42</v>
       </c>
       <c r="Z18" s="52">
         <v>19</v>
       </c>
       <c r="AA18" s="52">
         <v>23</v>
       </c>
       <c r="AB18" s="52">
         <v>38</v>
       </c>
+      <c r="AC18" s="52">
+        <v>31</v>
+      </c>
     </row>
-    <row r="19" spans="1:28" s="204" customFormat="1" ht="11.25">
+    <row r="19" spans="1:29" s="204" customFormat="1" ht="11.25">
       <c r="A19" s="204" t="s">
         <v>42</v>
       </c>
       <c r="B19" s="201">
         <v>14</v>
       </c>
       <c r="C19" s="51">
         <v>14</v>
       </c>
       <c r="D19" s="51">
         <v>20</v>
       </c>
       <c r="E19" s="224">
         <v>18</v>
       </c>
       <c r="F19" s="218">
         <v>12</v>
       </c>
       <c r="G19" s="219">
         <v>16</v>
       </c>
       <c r="H19" s="89">
         <v>18</v>
       </c>
       <c r="I19" s="109">
@@ -9781,52 +9978,55 @@
       </c>
       <c r="U19" s="222">
         <v>15</v>
       </c>
       <c r="V19" s="223">
         <v>13</v>
       </c>
       <c r="W19" s="52">
         <v>19</v>
       </c>
       <c r="X19" s="52">
         <v>17</v>
       </c>
       <c r="Y19" s="52">
         <v>15</v>
       </c>
       <c r="Z19" s="52">
         <v>19</v>
       </c>
       <c r="AA19" s="52">
         <v>10</v>
       </c>
       <c r="AB19" s="52">
         <v>14</v>
       </c>
+      <c r="AC19" s="52">
+        <v>15</v>
+      </c>
     </row>
-    <row r="20" spans="1:28" s="204" customFormat="1" ht="11.25">
+    <row r="20" spans="1:29" s="204" customFormat="1" ht="11.25">
       <c r="A20" s="204" t="s">
         <v>43</v>
       </c>
       <c r="B20" s="201">
         <v>19</v>
       </c>
       <c r="C20" s="51">
         <v>14</v>
       </c>
       <c r="D20" s="51">
         <v>14</v>
       </c>
       <c r="E20" s="224">
         <v>11</v>
       </c>
       <c r="F20" s="218">
         <v>11</v>
       </c>
       <c r="G20" s="219">
         <v>17</v>
       </c>
       <c r="H20" s="89">
         <v>14</v>
       </c>
       <c r="I20" s="109">
@@ -9867,52 +10067,55 @@
       </c>
       <c r="U20" s="222">
         <v>12</v>
       </c>
       <c r="V20" s="223">
         <v>10</v>
       </c>
       <c r="W20" s="52">
         <v>10</v>
       </c>
       <c r="X20" s="52">
         <v>10</v>
       </c>
       <c r="Y20" s="52">
         <v>14</v>
       </c>
       <c r="Z20" s="52">
         <v>4</v>
       </c>
       <c r="AA20" s="52">
         <v>13</v>
       </c>
       <c r="AB20" s="52">
         <v>20</v>
       </c>
+      <c r="AC20" s="52">
+        <v>7</v>
+      </c>
     </row>
-    <row r="21" spans="1:28" s="204" customFormat="1" ht="11.25">
+    <row r="21" spans="1:29" s="204" customFormat="1" ht="11.25">
       <c r="A21" s="204" t="s">
         <v>5</v>
       </c>
       <c r="B21" s="201">
         <v>22</v>
       </c>
       <c r="C21" s="51">
         <v>12</v>
       </c>
       <c r="D21" s="51">
         <v>13</v>
       </c>
       <c r="E21" s="224">
         <v>12</v>
       </c>
       <c r="F21" s="218">
         <v>13</v>
       </c>
       <c r="G21" s="219">
         <v>12</v>
       </c>
       <c r="H21" s="89">
         <v>17</v>
       </c>
       <c r="I21" s="109">
@@ -9953,83 +10156,88 @@
       </c>
       <c r="U21" s="222">
         <v>22</v>
       </c>
       <c r="V21" s="223">
         <v>10</v>
       </c>
       <c r="W21" s="52">
         <v>11</v>
       </c>
       <c r="X21" s="52">
         <v>12</v>
       </c>
       <c r="Y21" s="52">
         <v>21</v>
       </c>
       <c r="Z21" s="52">
         <v>11</v>
       </c>
       <c r="AA21" s="52">
         <v>14</v>
       </c>
       <c r="AB21" s="52">
         <v>10</v>
       </c>
+      <c r="AC21" s="52">
+        <v>17</v>
+      </c>
     </row>
-    <row r="22" spans="1:28" s="204" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A22" s="272" t="s">
+    <row r="22" spans="1:29" s="204" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A22" s="273" t="s">
         <v>45</v>
       </c>
-      <c r="B22" s="272"/>
-[...24 lines deleted...]
-      <c r="AA22" s="271"/>
+      <c r="B22" s="273"/>
+      <c r="C22" s="273"/>
+      <c r="D22" s="273"/>
+      <c r="E22" s="270"/>
+      <c r="F22" s="270"/>
+      <c r="G22" s="270"/>
+      <c r="H22" s="270"/>
+      <c r="I22" s="270"/>
+      <c r="J22" s="270"/>
+      <c r="K22" s="270"/>
+      <c r="L22" s="270"/>
+      <c r="M22" s="270"/>
+      <c r="N22" s="270"/>
+      <c r="O22" s="270"/>
+      <c r="P22" s="270"/>
+      <c r="Q22" s="270"/>
+      <c r="R22" s="270"/>
+      <c r="S22" s="270"/>
+      <c r="T22" s="272"/>
+      <c r="U22" s="272"/>
+      <c r="V22" s="272"/>
+      <c r="W22" s="272"/>
+      <c r="X22" s="272"/>
+      <c r="Y22" s="272"/>
+      <c r="Z22" s="272"/>
+      <c r="AA22" s="272"/>
+      <c r="AB22" s="272"/>
+      <c r="AC22" s="272"/>
     </row>
-    <row r="23" spans="1:28" s="204" customFormat="1" ht="11.25">
+    <row r="23" spans="1:29" s="204" customFormat="1" ht="11.25">
       <c r="A23" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B23" s="201">
         <v>180</v>
       </c>
       <c r="C23" s="201">
         <v>154</v>
       </c>
       <c r="D23" s="201">
         <v>153</v>
       </c>
       <c r="E23" s="225">
         <v>178</v>
       </c>
       <c r="F23" s="226">
         <v>181</v>
       </c>
       <c r="G23" s="227">
         <v>170</v>
       </c>
       <c r="H23" s="90">
         <v>198</v>
       </c>
       <c r="I23" s="110">
@@ -10070,52 +10278,55 @@
       </c>
       <c r="U23" s="230">
         <v>156</v>
       </c>
       <c r="V23" s="231">
         <v>171</v>
       </c>
       <c r="W23" s="52">
         <v>181</v>
       </c>
       <c r="X23" s="52">
         <v>163</v>
       </c>
       <c r="Y23" s="52">
         <v>194</v>
       </c>
       <c r="Z23" s="52">
         <v>147</v>
       </c>
       <c r="AA23" s="52">
         <v>160</v>
       </c>
       <c r="AB23" s="52">
         <v>188</v>
       </c>
+      <c r="AC23" s="52">
+        <v>178</v>
+      </c>
     </row>
-    <row r="24" spans="1:28" s="204" customFormat="1" ht="11.25">
+    <row r="24" spans="1:29" s="204" customFormat="1" ht="11.25">
       <c r="A24" s="204" t="s">
         <v>39</v>
       </c>
       <c r="B24" s="201">
         <v>91</v>
       </c>
       <c r="C24" s="201">
         <v>74</v>
       </c>
       <c r="D24" s="201">
         <v>70</v>
       </c>
       <c r="E24" s="225">
         <v>93</v>
       </c>
       <c r="F24" s="226">
         <v>93</v>
       </c>
       <c r="G24" s="227">
         <v>77</v>
       </c>
       <c r="H24" s="90">
         <v>102</v>
       </c>
       <c r="I24" s="110">
@@ -10156,52 +10367,55 @@
       </c>
       <c r="U24" s="230">
         <v>75</v>
       </c>
       <c r="V24" s="231">
         <v>87</v>
       </c>
       <c r="W24" s="52">
         <v>90</v>
       </c>
       <c r="X24" s="52">
         <v>84</v>
       </c>
       <c r="Y24" s="52">
         <v>110</v>
       </c>
       <c r="Z24" s="52">
         <v>83</v>
       </c>
       <c r="AA24" s="52">
         <v>82</v>
       </c>
       <c r="AB24" s="52">
         <v>95</v>
       </c>
+      <c r="AC24" s="52">
+        <v>102</v>
+      </c>
     </row>
-    <row r="25" spans="1:28" s="204" customFormat="1" ht="11.25">
+    <row r="25" spans="1:29" s="204" customFormat="1" ht="11.25">
       <c r="A25" s="204" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="201">
         <v>21</v>
       </c>
       <c r="C25" s="201">
         <v>22</v>
       </c>
       <c r="D25" s="201">
         <v>19</v>
       </c>
       <c r="E25" s="225">
         <v>23</v>
       </c>
       <c r="F25" s="226">
         <v>22</v>
       </c>
       <c r="G25" s="227">
         <v>16</v>
       </c>
       <c r="H25" s="90">
         <v>26</v>
       </c>
       <c r="I25" s="110">
@@ -10242,52 +10456,55 @@
       </c>
       <c r="U25" s="230">
         <v>20</v>
       </c>
       <c r="V25" s="231">
         <v>18</v>
       </c>
       <c r="W25" s="52">
         <v>30</v>
       </c>
       <c r="X25" s="52">
         <v>31</v>
       </c>
       <c r="Y25" s="52">
         <v>15</v>
       </c>
       <c r="Z25" s="52">
         <v>15</v>
       </c>
       <c r="AA25" s="52">
         <v>22</v>
       </c>
       <c r="AB25" s="52">
         <v>22</v>
       </c>
+      <c r="AC25" s="52">
+        <v>18</v>
+      </c>
     </row>
-    <row r="26" spans="1:28" s="204" customFormat="1" ht="11.25">
+    <row r="26" spans="1:29" s="204" customFormat="1" ht="11.25">
       <c r="A26" s="204" t="s">
         <v>3</v>
       </c>
       <c r="B26" s="201">
         <v>8</v>
       </c>
       <c r="C26" s="201">
         <v>7</v>
       </c>
       <c r="D26" s="201">
         <v>13</v>
       </c>
       <c r="E26" s="225">
         <v>12</v>
       </c>
       <c r="F26" s="226">
         <v>15</v>
       </c>
       <c r="G26" s="227">
         <v>15</v>
       </c>
       <c r="H26" s="90">
         <v>12</v>
       </c>
       <c r="I26" s="110">
@@ -10328,52 +10545,55 @@
       </c>
       <c r="U26" s="230">
         <v>6</v>
       </c>
       <c r="V26" s="231">
         <v>14</v>
       </c>
       <c r="W26" s="52">
         <v>13</v>
       </c>
       <c r="X26" s="52">
         <v>7</v>
       </c>
       <c r="Y26" s="52">
         <v>11</v>
       </c>
       <c r="Z26" s="52">
         <v>9</v>
       </c>
       <c r="AA26" s="52">
         <v>14</v>
       </c>
       <c r="AB26" s="52">
         <v>14</v>
       </c>
+      <c r="AC26" s="52">
+        <v>11</v>
+      </c>
     </row>
-    <row r="27" spans="1:28" s="204" customFormat="1" ht="11.25">
+    <row r="27" spans="1:29" s="204" customFormat="1" ht="11.25">
       <c r="A27" s="204" t="s">
         <v>4</v>
       </c>
       <c r="B27" s="201">
         <v>5</v>
       </c>
       <c r="C27" s="201">
         <v>5</v>
       </c>
       <c r="D27" s="201">
         <v>3</v>
       </c>
       <c r="E27" s="225">
         <v>11</v>
       </c>
       <c r="F27" s="226">
         <v>11</v>
       </c>
       <c r="G27" s="227">
         <v>11</v>
       </c>
       <c r="H27" s="90">
         <v>10</v>
       </c>
       <c r="I27" s="110">
@@ -10414,52 +10634,55 @@
       </c>
       <c r="U27" s="230">
         <v>5</v>
       </c>
       <c r="V27" s="231">
         <v>12</v>
       </c>
       <c r="W27" s="52">
         <v>7</v>
       </c>
       <c r="X27" s="52">
         <v>3</v>
       </c>
       <c r="Y27" s="52">
         <v>7</v>
       </c>
       <c r="Z27" s="52">
         <v>11</v>
       </c>
       <c r="AA27" s="52">
         <v>6</v>
       </c>
       <c r="AB27" s="52">
         <v>6</v>
       </c>
+      <c r="AC27" s="52">
+        <v>4</v>
+      </c>
     </row>
-    <row r="28" spans="1:28" s="204" customFormat="1" ht="11.25">
+    <row r="28" spans="1:29" s="204" customFormat="1" ht="11.25">
       <c r="A28" s="204" t="s">
         <v>41</v>
       </c>
       <c r="B28" s="201">
         <v>25</v>
       </c>
       <c r="C28" s="201">
         <v>23</v>
       </c>
       <c r="D28" s="201">
         <v>14</v>
       </c>
       <c r="E28" s="232">
         <v>14</v>
       </c>
       <c r="F28" s="226">
         <v>22</v>
       </c>
       <c r="G28" s="227">
         <v>22</v>
       </c>
       <c r="H28" s="90">
         <v>16</v>
       </c>
       <c r="I28" s="110">
@@ -10500,52 +10723,55 @@
       </c>
       <c r="U28" s="230">
         <v>21</v>
       </c>
       <c r="V28" s="231">
         <v>20</v>
       </c>
       <c r="W28" s="52">
         <v>19</v>
       </c>
       <c r="X28" s="52">
         <v>17</v>
       </c>
       <c r="Y28" s="52">
         <v>26</v>
       </c>
       <c r="Z28" s="52">
         <v>13</v>
       </c>
       <c r="AA28" s="52">
         <v>13</v>
       </c>
       <c r="AB28" s="52">
         <v>23</v>
       </c>
+      <c r="AC28" s="52">
+        <v>19</v>
+      </c>
     </row>
-    <row r="29" spans="1:28" s="204" customFormat="1" ht="11.25">
+    <row r="29" spans="1:29" s="204" customFormat="1" ht="11.25">
       <c r="A29" s="204" t="s">
         <v>42</v>
       </c>
       <c r="B29" s="201">
         <v>9</v>
       </c>
       <c r="C29" s="201">
         <v>8</v>
       </c>
       <c r="D29" s="201">
         <v>16</v>
       </c>
       <c r="E29" s="232">
         <v>13</v>
       </c>
       <c r="F29" s="226">
         <v>7</v>
       </c>
       <c r="G29" s="227">
         <v>11</v>
       </c>
       <c r="H29" s="90">
         <v>9</v>
       </c>
       <c r="I29" s="110">
@@ -10586,52 +10812,55 @@
       </c>
       <c r="U29" s="230">
         <v>9</v>
       </c>
       <c r="V29" s="231">
         <v>7</v>
       </c>
       <c r="W29" s="52">
         <v>11</v>
       </c>
       <c r="X29" s="52">
         <v>11</v>
       </c>
       <c r="Y29" s="52">
         <v>6</v>
       </c>
       <c r="Z29" s="52">
         <v>12</v>
       </c>
       <c r="AA29" s="52">
         <v>5</v>
       </c>
       <c r="AB29" s="52">
         <v>11</v>
       </c>
+      <c r="AC29" s="52">
+        <v>9</v>
+      </c>
     </row>
-    <row r="30" spans="1:28" s="204" customFormat="1" ht="11.25">
+    <row r="30" spans="1:29" s="204" customFormat="1" ht="11.25">
       <c r="A30" s="204" t="s">
         <v>43</v>
       </c>
       <c r="B30" s="201">
         <v>9</v>
       </c>
       <c r="C30" s="201">
         <v>8</v>
       </c>
       <c r="D30" s="201">
         <v>10</v>
       </c>
       <c r="E30" s="232">
         <v>5</v>
       </c>
       <c r="F30" s="226">
         <v>7</v>
       </c>
       <c r="G30" s="227">
         <v>11</v>
       </c>
       <c r="H30" s="90">
         <v>11</v>
       </c>
       <c r="I30" s="110">
@@ -10672,52 +10901,55 @@
       </c>
       <c r="U30" s="230">
         <v>6</v>
       </c>
       <c r="V30" s="231">
         <v>7</v>
       </c>
       <c r="W30" s="52">
         <v>6</v>
       </c>
       <c r="X30" s="52">
         <v>6</v>
       </c>
       <c r="Y30" s="52">
         <v>6</v>
       </c>
       <c r="Z30" s="52">
         <v>2</v>
       </c>
       <c r="AA30" s="52">
         <v>11</v>
       </c>
       <c r="AB30" s="52">
         <v>12</v>
       </c>
+      <c r="AC30" s="52">
+        <v>5</v>
+      </c>
     </row>
-    <row r="31" spans="1:28" s="204" customFormat="1" ht="11.25">
+    <row r="31" spans="1:29" s="204" customFormat="1" ht="11.25">
       <c r="A31" s="204" t="s">
         <v>5</v>
       </c>
       <c r="B31" s="201">
         <v>12</v>
       </c>
       <c r="C31" s="201">
         <v>7</v>
       </c>
       <c r="D31" s="201">
         <v>8</v>
       </c>
       <c r="E31" s="232">
         <v>7</v>
       </c>
       <c r="F31" s="226">
         <v>4</v>
       </c>
       <c r="G31" s="227">
         <v>7</v>
       </c>
       <c r="H31" s="90">
         <v>12</v>
       </c>
       <c r="I31" s="110">
@@ -10758,83 +10990,88 @@
       </c>
       <c r="U31" s="230">
         <v>14</v>
       </c>
       <c r="V31" s="231">
         <v>6</v>
       </c>
       <c r="W31" s="52">
         <v>5</v>
       </c>
       <c r="X31" s="52">
         <v>4</v>
       </c>
       <c r="Y31" s="52">
         <v>13</v>
       </c>
       <c r="Z31" s="52">
         <v>2</v>
       </c>
       <c r="AA31" s="52">
         <v>7</v>
       </c>
       <c r="AB31" s="52">
         <v>5</v>
       </c>
+      <c r="AC31" s="52">
+        <v>10</v>
+      </c>
     </row>
-    <row r="32" spans="1:28" s="204" customFormat="1" ht="12" customHeight="1">
-      <c r="A32" s="272" t="s">
+    <row r="32" spans="1:29" s="204" customFormat="1" ht="12" customHeight="1">
+      <c r="A32" s="273" t="s">
         <v>44</v>
       </c>
-      <c r="B32" s="272"/>
-[...24 lines deleted...]
-      <c r="AA32" s="271"/>
+      <c r="B32" s="273"/>
+      <c r="C32" s="273"/>
+      <c r="D32" s="273"/>
+      <c r="E32" s="270"/>
+      <c r="F32" s="270"/>
+      <c r="G32" s="270"/>
+      <c r="H32" s="270"/>
+      <c r="I32" s="270"/>
+      <c r="J32" s="270"/>
+      <c r="K32" s="270"/>
+      <c r="L32" s="270"/>
+      <c r="M32" s="270"/>
+      <c r="N32" s="270"/>
+      <c r="O32" s="270"/>
+      <c r="P32" s="270"/>
+      <c r="Q32" s="270"/>
+      <c r="R32" s="270"/>
+      <c r="S32" s="270"/>
+      <c r="T32" s="272"/>
+      <c r="U32" s="272"/>
+      <c r="V32" s="272"/>
+      <c r="W32" s="272"/>
+      <c r="X32" s="272"/>
+      <c r="Y32" s="272"/>
+      <c r="Z32" s="272"/>
+      <c r="AA32" s="272"/>
+      <c r="AB32" s="272"/>
+      <c r="AC32" s="272"/>
     </row>
-    <row r="33" spans="1:28" s="204" customFormat="1" ht="11.25">
+    <row r="33" spans="1:29" s="204" customFormat="1" ht="11.25">
       <c r="A33" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="201">
         <v>173</v>
       </c>
       <c r="C33" s="201">
         <v>111</v>
       </c>
       <c r="D33" s="201">
         <v>108</v>
       </c>
       <c r="E33" s="233">
         <v>138</v>
       </c>
       <c r="F33" s="65">
         <v>134</v>
       </c>
       <c r="G33" s="234">
         <v>111</v>
       </c>
       <c r="H33" s="91">
         <v>136</v>
       </c>
       <c r="I33" s="111">
@@ -10875,52 +11112,55 @@
       </c>
       <c r="U33" s="237">
         <v>127</v>
       </c>
       <c r="V33" s="238">
         <v>127</v>
       </c>
       <c r="W33" s="52">
         <v>139</v>
       </c>
       <c r="X33" s="52">
         <v>127</v>
       </c>
       <c r="Y33" s="52">
         <v>154</v>
       </c>
       <c r="Z33" s="52">
         <v>95</v>
       </c>
       <c r="AA33" s="52">
         <v>116</v>
       </c>
       <c r="AB33" s="52">
         <v>115</v>
       </c>
+      <c r="AC33" s="201">
+        <v>127</v>
+      </c>
     </row>
-    <row r="34" spans="1:28" s="204" customFormat="1" ht="11.25">
+    <row r="34" spans="1:29" s="204" customFormat="1" ht="11.25">
       <c r="A34" s="204" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="201">
         <v>95</v>
       </c>
       <c r="C34" s="201">
         <v>66</v>
       </c>
       <c r="D34" s="201">
         <v>63</v>
       </c>
       <c r="E34" s="233">
         <v>75</v>
       </c>
       <c r="F34" s="65">
         <v>77</v>
       </c>
       <c r="G34" s="234">
         <v>69</v>
       </c>
       <c r="H34" s="91">
         <v>79</v>
       </c>
       <c r="I34" s="111">
@@ -10961,52 +11201,55 @@
       </c>
       <c r="U34" s="237">
         <v>67</v>
       </c>
       <c r="V34" s="238">
         <v>63</v>
       </c>
       <c r="W34" s="52">
         <v>78</v>
       </c>
       <c r="X34" s="52">
         <v>79</v>
       </c>
       <c r="Y34" s="52">
         <v>88</v>
       </c>
       <c r="Z34" s="52">
         <v>57</v>
       </c>
       <c r="AA34" s="52">
         <v>67</v>
       </c>
       <c r="AB34" s="52">
         <v>64</v>
       </c>
+      <c r="AC34" s="201">
+        <v>82</v>
+      </c>
     </row>
-    <row r="35" spans="1:28" s="204" customFormat="1" ht="11.25">
+    <row r="35" spans="1:29" s="204" customFormat="1" ht="11.25">
       <c r="A35" s="204" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="201">
         <v>18</v>
       </c>
       <c r="C35" s="201">
         <v>10</v>
       </c>
       <c r="D35" s="201">
         <v>10</v>
       </c>
       <c r="E35" s="233">
         <v>16</v>
       </c>
       <c r="F35" s="65">
         <v>15</v>
       </c>
       <c r="G35" s="234">
         <v>5</v>
       </c>
       <c r="H35" s="91">
         <v>14</v>
       </c>
       <c r="I35" s="111">
@@ -11047,52 +11290,55 @@
       </c>
       <c r="U35" s="237">
         <v>11</v>
       </c>
       <c r="V35" s="238">
         <v>20</v>
       </c>
       <c r="W35" s="52">
         <v>11</v>
       </c>
       <c r="X35" s="52">
         <v>9</v>
       </c>
       <c r="Y35" s="52">
         <v>12</v>
       </c>
       <c r="Z35" s="52">
         <v>10</v>
       </c>
       <c r="AA35" s="52">
         <v>11</v>
       </c>
       <c r="AB35" s="52">
         <v>10</v>
       </c>
+      <c r="AC35" s="201">
+        <v>9</v>
+      </c>
     </row>
-    <row r="36" spans="1:28" s="204" customFormat="1" ht="11.25">
+    <row r="36" spans="1:29" s="204" customFormat="1" ht="11.25">
       <c r="A36" s="204" t="s">
         <v>3</v>
       </c>
       <c r="B36" s="201">
         <v>9</v>
       </c>
       <c r="C36" s="201">
         <v>6</v>
       </c>
       <c r="D36" s="201">
         <v>9</v>
       </c>
       <c r="E36" s="233">
         <v>10</v>
       </c>
       <c r="F36" s="65">
         <v>2</v>
       </c>
       <c r="G36" s="234">
         <v>2</v>
       </c>
       <c r="H36" s="91">
         <v>4</v>
       </c>
       <c r="I36" s="111">
@@ -11133,52 +11379,55 @@
       </c>
       <c r="U36" s="237">
         <v>6</v>
       </c>
       <c r="V36" s="238">
         <v>9</v>
       </c>
       <c r="W36" s="52">
         <v>9</v>
       </c>
       <c r="X36" s="52">
         <v>6</v>
       </c>
       <c r="Y36" s="52">
         <v>5</v>
       </c>
       <c r="Z36" s="52">
         <v>3</v>
       </c>
       <c r="AA36" s="52">
         <v>6</v>
       </c>
       <c r="AB36" s="52">
         <v>8</v>
       </c>
+      <c r="AC36" s="201">
+        <v>7</v>
+      </c>
     </row>
-    <row r="37" spans="1:28" s="204" customFormat="1" ht="11.25">
+    <row r="37" spans="1:29" s="204" customFormat="1" ht="11.25">
       <c r="A37" s="204" t="s">
         <v>4</v>
       </c>
       <c r="B37" s="201">
         <v>7</v>
       </c>
       <c r="C37" s="201">
         <v>2</v>
       </c>
       <c r="D37" s="201">
         <v>1</v>
       </c>
       <c r="E37" s="233">
         <v>3</v>
       </c>
       <c r="F37" s="65">
         <v>8</v>
       </c>
       <c r="G37" s="234">
         <v>2</v>
       </c>
       <c r="H37" s="91">
         <v>10</v>
       </c>
       <c r="I37" s="111">
@@ -11219,52 +11468,55 @@
       </c>
       <c r="U37" s="237">
         <v>4</v>
       </c>
       <c r="V37" s="238">
         <v>2</v>
       </c>
       <c r="W37" s="52">
         <v>7</v>
       </c>
       <c r="X37" s="52">
         <v>4</v>
       </c>
       <c r="Y37" s="52">
         <v>8</v>
       </c>
       <c r="Z37" s="52">
         <v>1</v>
       </c>
       <c r="AA37" s="52">
         <v>8</v>
       </c>
       <c r="AB37" s="52">
         <v>2</v>
       </c>
+      <c r="AC37" s="201">
+        <v>2</v>
+      </c>
     </row>
-    <row r="38" spans="1:28" s="204" customFormat="1" ht="11.25">
+    <row r="38" spans="1:29" s="204" customFormat="1" ht="11.25">
       <c r="A38" s="204" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="201">
         <v>19</v>
       </c>
       <c r="C38" s="201">
         <v>10</v>
       </c>
       <c r="D38" s="201">
         <v>12</v>
       </c>
       <c r="E38" s="239">
         <v>18</v>
       </c>
       <c r="F38" s="65">
         <v>14</v>
       </c>
       <c r="G38" s="234">
         <v>17</v>
       </c>
       <c r="H38" s="91">
         <v>12</v>
       </c>
       <c r="I38" s="111">
@@ -11305,52 +11557,55 @@
       </c>
       <c r="U38" s="237">
         <v>19</v>
       </c>
       <c r="V38" s="238">
         <v>20</v>
       </c>
       <c r="W38" s="52">
         <v>16</v>
       </c>
       <c r="X38" s="52">
         <v>11</v>
       </c>
       <c r="Y38" s="52">
         <v>16</v>
       </c>
       <c r="Z38" s="52">
         <v>6</v>
       </c>
       <c r="AA38" s="52">
         <v>10</v>
       </c>
       <c r="AB38" s="52">
         <v>15</v>
       </c>
+      <c r="AC38" s="201">
+        <v>12</v>
+      </c>
     </row>
-    <row r="39" spans="1:28" s="204" customFormat="1" ht="11.25">
+    <row r="39" spans="1:29" s="204" customFormat="1" ht="11.25">
       <c r="A39" s="204" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="201">
         <v>5</v>
       </c>
       <c r="C39" s="201">
         <v>6</v>
       </c>
       <c r="D39" s="201">
         <v>4</v>
       </c>
       <c r="E39" s="239">
         <v>5</v>
       </c>
       <c r="F39" s="65">
         <v>5</v>
       </c>
       <c r="G39" s="234">
         <v>5</v>
       </c>
       <c r="H39" s="91">
         <v>9</v>
       </c>
       <c r="I39" s="111">
@@ -11391,52 +11646,55 @@
       </c>
       <c r="U39" s="237">
         <v>6</v>
       </c>
       <c r="V39" s="238">
         <v>6</v>
       </c>
       <c r="W39" s="52">
         <v>8</v>
       </c>
       <c r="X39" s="52">
         <v>6</v>
       </c>
       <c r="Y39" s="52">
         <v>9</v>
       </c>
       <c r="Z39" s="52">
         <v>7</v>
       </c>
       <c r="AA39" s="52">
         <v>5</v>
       </c>
       <c r="AB39" s="52">
         <v>3</v>
       </c>
+      <c r="AC39" s="201">
+        <v>6</v>
+      </c>
     </row>
-    <row r="40" spans="1:28" s="204" customFormat="1" ht="11.25">
+    <row r="40" spans="1:29" s="204" customFormat="1" ht="11.25">
       <c r="A40" s="204" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="201">
         <v>10</v>
       </c>
       <c r="C40" s="201">
         <v>6</v>
       </c>
       <c r="D40" s="201">
         <v>4</v>
       </c>
       <c r="E40" s="239">
         <v>6</v>
       </c>
       <c r="F40" s="65">
         <v>4</v>
       </c>
       <c r="G40" s="234">
         <v>6</v>
       </c>
       <c r="H40" s="91">
         <v>3</v>
       </c>
       <c r="I40" s="111">
@@ -11477,52 +11735,55 @@
       </c>
       <c r="U40" s="237">
         <v>6</v>
       </c>
       <c r="V40" s="238">
         <v>3</v>
       </c>
       <c r="W40" s="52">
         <v>4</v>
       </c>
       <c r="X40" s="52">
         <v>4</v>
       </c>
       <c r="Y40" s="52">
         <v>8</v>
       </c>
       <c r="Z40" s="52">
         <v>2</v>
       </c>
       <c r="AA40" s="52">
         <v>2</v>
       </c>
       <c r="AB40" s="52">
         <v>8</v>
       </c>
+      <c r="AC40" s="201">
+        <v>2</v>
+      </c>
     </row>
-    <row r="41" spans="1:28" s="204" customFormat="1" ht="11.25">
+    <row r="41" spans="1:29" s="204" customFormat="1" ht="11.25">
       <c r="A41" s="23" t="s">
         <v>5</v>
       </c>
       <c r="B41" s="53">
         <v>10</v>
       </c>
       <c r="C41" s="53">
         <v>5</v>
       </c>
       <c r="D41" s="53">
         <v>5</v>
       </c>
       <c r="E41" s="154">
         <v>5</v>
       </c>
       <c r="F41" s="66">
         <v>9</v>
       </c>
       <c r="G41" s="72">
         <v>5</v>
       </c>
       <c r="H41" s="92">
         <v>5</v>
       </c>
       <c r="I41" s="112">
@@ -11563,422 +11824,429 @@
       </c>
       <c r="U41" s="240">
         <v>8</v>
       </c>
       <c r="V41" s="241">
         <v>4</v>
       </c>
       <c r="W41" s="53">
         <v>6</v>
       </c>
       <c r="X41" s="53">
         <v>8</v>
       </c>
       <c r="Y41" s="53">
         <v>8</v>
       </c>
       <c r="Z41" s="53">
         <v>9</v>
       </c>
       <c r="AA41" s="53">
         <v>7</v>
       </c>
       <c r="AB41" s="53">
         <v>5</v>
       </c>
+      <c r="AC41" s="53">
+        <v>7</v>
+      </c>
     </row>
-    <row r="42" spans="1:28" ht="20.25" customHeight="1">
+    <row r="42" spans="1:29" ht="20.25" customHeight="1">
       <c r="A42" s="25" t="s">
         <v>24</v>
       </c>
       <c r="B42" s="15"/>
       <c r="C42" s="15"/>
       <c r="D42" s="15"/>
     </row>
-    <row r="43" spans="1:28">
+    <row r="43" spans="1:29">
       <c r="A43" s="15"/>
       <c r="B43" s="15"/>
       <c r="C43" s="15"/>
       <c r="D43" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="A12:AA12"/>
-[...1 lines deleted...]
-    <mergeCell ref="A32:AA32"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="A10:A11"/>
     <mergeCell ref="B10:M10"/>
     <mergeCell ref="N10:Y10"/>
-    <mergeCell ref="Z10:AB10"/>
-[...1 lines deleted...]
-    <mergeCell ref="A8:AB8"/>
+    <mergeCell ref="Z10:AC10"/>
+    <mergeCell ref="A9:AC9"/>
+    <mergeCell ref="A12:AC12"/>
+    <mergeCell ref="A22:AC22"/>
+    <mergeCell ref="A32:AC32"/>
+    <mergeCell ref="A8:AC8"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AZ36"/>
+  <dimension ref="A1:BA36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AB73" sqref="AB73"/>
-      <selection pane="bottomLeft" activeCell="AG24" sqref="AG24"/>
+      <selection pane="bottomLeft" activeCell="AW39" sqref="AW39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.7109375" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="7.140625" hidden="1" customWidth="1"/>
     <col min="15" max="16" width="7.85546875" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="6.7109375" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="5.5703125" hidden="1" customWidth="1"/>
     <col min="19" max="20" width="6.28515625" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="6.5703125" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="8" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="7.140625" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="7" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="0.28515625" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="7.140625" customWidth="1"/>
     <col min="27" max="27" width="8.28515625" customWidth="1"/>
     <col min="28" max="28" width="5.85546875" customWidth="1"/>
     <col min="29" max="29" width="6.42578125" customWidth="1"/>
     <col min="30" max="30" width="5.7109375" customWidth="1"/>
     <col min="31" max="32" width="5.42578125" customWidth="1"/>
     <col min="33" max="33" width="6.140625" customWidth="1"/>
     <col min="34" max="34" width="8" customWidth="1"/>
     <col min="35" max="35" width="7.28515625" customWidth="1"/>
     <col min="36" max="36" width="6.42578125" customWidth="1"/>
     <col min="37" max="37" width="7.42578125" customWidth="1"/>
     <col min="38" max="38" width="6.140625" customWidth="1"/>
     <col min="39" max="39" width="7.28515625" customWidth="1"/>
     <col min="40" max="40" width="5.42578125" customWidth="1"/>
     <col min="41" max="41" width="6" customWidth="1"/>
     <col min="42" max="42" width="5.42578125" customWidth="1"/>
     <col min="43" max="43" width="5.85546875" customWidth="1"/>
     <col min="44" max="44" width="5.5703125" customWidth="1"/>
     <col min="45" max="45" width="5.85546875" customWidth="1"/>
     <col min="46" max="46" width="8" customWidth="1"/>
     <col min="47" max="47" width="7.28515625" customWidth="1"/>
     <col min="48" max="48" width="6.28515625" customWidth="1"/>
     <col min="49" max="49" width="7.85546875" customWidth="1"/>
     <col min="50" max="50" width="6.85546875" customWidth="1"/>
     <col min="51" max="51" width="7.42578125" customWidth="1"/>
     <col min="52" max="52" width="5" customWidth="1"/>
+    <col min="53" max="53" width="7.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" hidden="1">
+    <row r="1" spans="1:53" hidden="1">
       <c r="A1" s="3"/>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
     </row>
-    <row r="2" spans="1:52" s="4" customFormat="1">
-[...14 lines deleted...]
-      <c r="O2" s="271"/>
+    <row r="2" spans="1:53" s="4" customFormat="1">
+      <c r="A2" s="272"/>
+      <c r="B2" s="272"/>
+      <c r="C2" s="272"/>
+      <c r="D2" s="272"/>
+      <c r="E2" s="272"/>
+      <c r="F2" s="272"/>
+      <c r="G2" s="272"/>
+      <c r="H2" s="272"/>
+      <c r="I2" s="272"/>
+      <c r="J2" s="272"/>
+      <c r="K2" s="272"/>
+      <c r="L2" s="272"/>
+      <c r="M2" s="272"/>
+      <c r="N2" s="272"/>
+      <c r="O2" s="272"/>
       <c r="P2" s="5"/>
     </row>
-    <row r="3" spans="1:52" s="4" customFormat="1">
-[...14 lines deleted...]
-      <c r="O3" s="271"/>
+    <row r="3" spans="1:53" s="4" customFormat="1">
+      <c r="A3" s="272"/>
+      <c r="B3" s="272"/>
+      <c r="C3" s="272"/>
+      <c r="D3" s="272"/>
+      <c r="E3" s="272"/>
+      <c r="F3" s="272"/>
+      <c r="G3" s="272"/>
+      <c r="H3" s="272"/>
+      <c r="I3" s="272"/>
+      <c r="J3" s="272"/>
+      <c r="K3" s="272"/>
+      <c r="L3" s="272"/>
+      <c r="M3" s="272"/>
+      <c r="N3" s="272"/>
+      <c r="O3" s="272"/>
       <c r="P3" s="5"/>
     </row>
-    <row r="4" spans="1:52" s="4" customFormat="1">
-[...14 lines deleted...]
-      <c r="O4" s="271"/>
+    <row r="4" spans="1:53" s="4" customFormat="1">
+      <c r="A4" s="272"/>
+      <c r="B4" s="272"/>
+      <c r="C4" s="272"/>
+      <c r="D4" s="272"/>
+      <c r="E4" s="272"/>
+      <c r="F4" s="272"/>
+      <c r="G4" s="272"/>
+      <c r="H4" s="272"/>
+      <c r="I4" s="272"/>
+      <c r="J4" s="272"/>
+      <c r="K4" s="272"/>
+      <c r="L4" s="272"/>
+      <c r="M4" s="272"/>
+      <c r="N4" s="272"/>
+      <c r="O4" s="272"/>
       <c r="P4" s="5"/>
     </row>
-    <row r="5" spans="1:52" s="4" customFormat="1">
-[...14 lines deleted...]
-      <c r="O5" s="271"/>
+    <row r="5" spans="1:53" s="4" customFormat="1">
+      <c r="A5" s="272"/>
+      <c r="B5" s="272"/>
+      <c r="C5" s="272"/>
+      <c r="D5" s="272"/>
+      <c r="E5" s="272"/>
+      <c r="F5" s="272"/>
+      <c r="G5" s="272"/>
+      <c r="H5" s="272"/>
+      <c r="I5" s="272"/>
+      <c r="J5" s="272"/>
+      <c r="K5" s="272"/>
+      <c r="L5" s="272"/>
+      <c r="M5" s="272"/>
+      <c r="N5" s="272"/>
+      <c r="O5" s="272"/>
       <c r="P5" s="5"/>
     </row>
-    <row r="6" spans="1:52" s="4" customFormat="1">
+    <row r="6" spans="1:53" s="4" customFormat="1">
       <c r="A6" s="265"/>
       <c r="B6" s="265"/>
       <c r="C6" s="265"/>
       <c r="D6" s="265"/>
       <c r="E6" s="265"/>
       <c r="F6" s="265"/>
       <c r="G6" s="265"/>
       <c r="H6" s="265"/>
       <c r="I6" s="265"/>
       <c r="J6" s="265"/>
       <c r="K6" s="265"/>
       <c r="L6" s="265"/>
       <c r="M6" s="265"/>
       <c r="N6" s="265"/>
       <c r="O6" s="265"/>
       <c r="P6" s="265"/>
     </row>
-    <row r="7" spans="1:52">
+    <row r="7" spans="1:53">
       <c r="A7" s="291" t="s">
         <v>47</v>
       </c>
       <c r="B7" s="291"/>
       <c r="C7" s="291"/>
       <c r="D7" s="291"/>
       <c r="E7" s="291"/>
       <c r="F7" s="291"/>
       <c r="G7" s="291"/>
       <c r="H7" s="291"/>
       <c r="I7" s="291"/>
       <c r="J7" s="291"/>
       <c r="K7" s="291"/>
       <c r="L7" s="291"/>
       <c r="M7" s="291"/>
       <c r="N7" s="291"/>
       <c r="O7" s="291"/>
       <c r="P7" s="291"/>
       <c r="Q7" s="291"/>
       <c r="R7" s="291"/>
       <c r="S7" s="291"/>
       <c r="T7" s="291"/>
       <c r="U7" s="291"/>
       <c r="V7" s="291"/>
       <c r="W7" s="291"/>
       <c r="X7" s="291"/>
       <c r="Y7" s="291"/>
       <c r="Z7" s="291"/>
       <c r="AA7" s="291"/>
       <c r="AB7" s="291"/>
-      <c r="AC7" s="271"/>
-[...22 lines deleted...]
-      <c r="AZ7" s="271"/>
+      <c r="AC7" s="272"/>
+      <c r="AD7" s="272"/>
+      <c r="AE7" s="272"/>
+      <c r="AF7" s="272"/>
+      <c r="AG7" s="272"/>
+      <c r="AH7" s="272"/>
+      <c r="AI7" s="272"/>
+      <c r="AJ7" s="272"/>
+      <c r="AK7" s="272"/>
+      <c r="AL7" s="272"/>
+      <c r="AM7" s="272"/>
+      <c r="AN7" s="272"/>
+      <c r="AO7" s="272"/>
+      <c r="AP7" s="272"/>
+      <c r="AQ7" s="272"/>
+      <c r="AR7" s="272"/>
+      <c r="AS7" s="272"/>
+      <c r="AT7" s="272"/>
+      <c r="AU7" s="272"/>
+      <c r="AV7" s="272"/>
+      <c r="AW7" s="272"/>
+      <c r="AX7" s="272"/>
+      <c r="AY7" s="272"/>
+      <c r="AZ7" s="272"/>
+      <c r="BA7" s="272"/>
     </row>
-    <row r="8" spans="1:52">
-      <c r="A8" s="288" t="s">
+    <row r="8" spans="1:53">
+      <c r="A8" s="289" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="289"/>
-[...25 lines deleted...]
-      <c r="AB8" s="289"/>
+      <c r="B8" s="295"/>
+      <c r="C8" s="295"/>
+      <c r="D8" s="295"/>
+      <c r="E8" s="295"/>
+      <c r="F8" s="295"/>
+      <c r="G8" s="295"/>
+      <c r="H8" s="295"/>
+      <c r="I8" s="295"/>
+      <c r="J8" s="295"/>
+      <c r="K8" s="295"/>
+      <c r="L8" s="295"/>
+      <c r="M8" s="295"/>
+      <c r="N8" s="295"/>
+      <c r="O8" s="295"/>
+      <c r="P8" s="295"/>
+      <c r="Q8" s="295"/>
+      <c r="R8" s="295"/>
+      <c r="S8" s="295"/>
+      <c r="T8" s="295"/>
+      <c r="U8" s="295"/>
+      <c r="V8" s="295"/>
+      <c r="W8" s="295"/>
+      <c r="X8" s="295"/>
+      <c r="Y8" s="295"/>
+      <c r="Z8" s="295"/>
+      <c r="AA8" s="295"/>
+      <c r="AB8" s="295"/>
       <c r="AC8" s="290"/>
       <c r="AD8" s="290"/>
       <c r="AE8" s="290"/>
       <c r="AF8" s="290"/>
       <c r="AG8" s="290"/>
       <c r="AH8" s="290"/>
       <c r="AI8" s="290"/>
       <c r="AJ8" s="290"/>
       <c r="AK8" s="290"/>
       <c r="AL8" s="290"/>
       <c r="AM8" s="290"/>
       <c r="AN8" s="290"/>
       <c r="AO8" s="290"/>
       <c r="AP8" s="290"/>
       <c r="AQ8" s="290"/>
       <c r="AR8" s="290"/>
       <c r="AS8" s="290"/>
       <c r="AT8" s="290"/>
       <c r="AU8" s="290"/>
       <c r="AV8" s="290"/>
       <c r="AW8" s="290"/>
       <c r="AX8" s="290"/>
       <c r="AY8" s="290"/>
       <c r="AZ8" s="290"/>
+      <c r="BA8" s="290"/>
     </row>
-    <row r="9" spans="1:52">
-[...1 lines deleted...]
-      <c r="B9" s="276">
+    <row r="9" spans="1:53">
+      <c r="A9" s="275"/>
+      <c r="B9" s="277">
         <v>2021</v>
       </c>
-      <c r="C9" s="277"/>
-[...10 lines deleted...]
-      <c r="N9" s="276">
+      <c r="C9" s="278"/>
+      <c r="D9" s="278"/>
+      <c r="E9" s="278"/>
+      <c r="F9" s="278"/>
+      <c r="G9" s="278"/>
+      <c r="H9" s="278"/>
+      <c r="I9" s="278"/>
+      <c r="J9" s="278"/>
+      <c r="K9" s="278"/>
+      <c r="L9" s="278"/>
+      <c r="M9" s="278"/>
+      <c r="N9" s="277">
         <v>2023</v>
       </c>
-      <c r="O9" s="277"/>
-[...10 lines deleted...]
-      <c r="Z9" s="278">
+      <c r="O9" s="278"/>
+      <c r="P9" s="278"/>
+      <c r="Q9" s="278"/>
+      <c r="R9" s="278"/>
+      <c r="S9" s="278"/>
+      <c r="T9" s="278"/>
+      <c r="U9" s="278"/>
+      <c r="V9" s="278"/>
+      <c r="W9" s="278"/>
+      <c r="X9" s="278"/>
+      <c r="Y9" s="278"/>
+      <c r="Z9" s="279">
         <v>2024</v>
       </c>
-      <c r="AA9" s="279"/>
-[...10 lines deleted...]
-      <c r="AL9" s="281">
+      <c r="AA9" s="280"/>
+      <c r="AB9" s="280"/>
+      <c r="AC9" s="284"/>
+      <c r="AD9" s="284"/>
+      <c r="AE9" s="284"/>
+      <c r="AF9" s="284"/>
+      <c r="AG9" s="284"/>
+      <c r="AH9" s="284"/>
+      <c r="AI9" s="284"/>
+      <c r="AJ9" s="284"/>
+      <c r="AK9" s="285"/>
+      <c r="AL9" s="282">
         <v>2025</v>
       </c>
-      <c r="AM9" s="282"/>
-[...10 lines deleted...]
-      <c r="AX9" s="281">
+      <c r="AM9" s="283"/>
+      <c r="AN9" s="283"/>
+      <c r="AO9" s="284"/>
+      <c r="AP9" s="284"/>
+      <c r="AQ9" s="284"/>
+      <c r="AR9" s="284"/>
+      <c r="AS9" s="284"/>
+      <c r="AT9" s="284"/>
+      <c r="AU9" s="284"/>
+      <c r="AV9" s="284"/>
+      <c r="AW9" s="284"/>
+      <c r="AX9" s="282">
         <v>2026</v>
       </c>
-      <c r="AY9" s="282"/>
-      <c r="AZ9" s="283"/>
+      <c r="AY9" s="283"/>
+      <c r="AZ9" s="284"/>
+      <c r="BA9" s="284"/>
     </row>
-    <row r="10" spans="1:52">
-      <c r="A10" s="275"/>
+    <row r="10" spans="1:53">
+      <c r="A10" s="276"/>
       <c r="B10" s="13" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="12" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="12" t="s">
         <v>12</v>
       </c>
       <c r="F10" s="12" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="12" t="s">
         <v>14</v>
       </c>
       <c r="H10" s="12" t="s">
         <v>15</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="J10" s="13" t="s">
@@ -12088,107 +12356,112 @@
       </c>
       <c r="AS10" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AT10" s="172" t="s">
         <v>17</v>
       </c>
       <c r="AU10" s="137" t="s">
         <v>18</v>
       </c>
       <c r="AV10" s="137" t="s">
         <v>19</v>
       </c>
       <c r="AW10" s="137" t="s">
         <v>20</v>
       </c>
       <c r="AX10" s="36" t="s">
         <v>9</v>
       </c>
       <c r="AY10" s="36" t="s">
         <v>10</v>
       </c>
       <c r="AZ10" s="11" t="s">
         <v>11</v>
       </c>
+      <c r="BA10" s="268" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="20" customFormat="1">
-      <c r="A11" s="285" t="s">
+    <row r="11" spans="1:53" s="20" customFormat="1">
+      <c r="A11" s="286" t="s">
         <v>21</v>
       </c>
-      <c r="B11" s="285"/>
-[...48 lines deleted...]
-      <c r="AY11" s="287"/>
+      <c r="B11" s="286"/>
+      <c r="C11" s="286"/>
+      <c r="D11" s="286"/>
+      <c r="E11" s="286"/>
+      <c r="F11" s="286"/>
+      <c r="G11" s="286"/>
+      <c r="H11" s="286"/>
+      <c r="I11" s="286"/>
+      <c r="J11" s="286"/>
+      <c r="K11" s="286"/>
+      <c r="L11" s="286"/>
+      <c r="M11" s="286"/>
+      <c r="N11" s="286"/>
+      <c r="O11" s="286"/>
+      <c r="P11" s="286"/>
+      <c r="Q11" s="286"/>
+      <c r="R11" s="286"/>
+      <c r="S11" s="286"/>
+      <c r="T11" s="286"/>
+      <c r="U11" s="286"/>
+      <c r="V11" s="286"/>
+      <c r="W11" s="286"/>
+      <c r="X11" s="286"/>
+      <c r="Y11" s="286"/>
+      <c r="Z11" s="286"/>
+      <c r="AA11" s="286"/>
+      <c r="AB11" s="286"/>
+      <c r="AC11" s="287"/>
+      <c r="AD11" s="287"/>
+      <c r="AE11" s="287"/>
+      <c r="AF11" s="287"/>
+      <c r="AG11" s="287"/>
+      <c r="AH11" s="287"/>
+      <c r="AI11" s="287"/>
+      <c r="AJ11" s="287"/>
+      <c r="AK11" s="287"/>
+      <c r="AL11" s="287"/>
+      <c r="AM11" s="287"/>
+      <c r="AN11" s="287"/>
+      <c r="AO11" s="287"/>
+      <c r="AP11" s="287"/>
+      <c r="AQ11" s="287"/>
+      <c r="AR11" s="288"/>
+      <c r="AS11" s="288"/>
+      <c r="AT11" s="288"/>
+      <c r="AU11" s="288"/>
+      <c r="AV11" s="288"/>
+      <c r="AW11" s="288"/>
+      <c r="AX11" s="288"/>
+      <c r="AY11" s="288"/>
+      <c r="AZ11" s="288"/>
+      <c r="BA11" s="288"/>
     </row>
-    <row r="12" spans="1:52" s="20" customFormat="1" ht="11.25">
+    <row r="12" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A12" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="17">
         <v>21</v>
       </c>
       <c r="C12" s="17">
         <v>13</v>
       </c>
       <c r="D12" s="18">
         <v>12</v>
       </c>
       <c r="E12" s="18">
         <v>17</v>
       </c>
       <c r="F12" s="18">
         <v>11</v>
       </c>
       <c r="G12" s="18">
         <v>10</v>
       </c>
       <c r="H12" s="19">
         <v>17</v>
       </c>
       <c r="I12" s="18">
@@ -12301,52 +12574,55 @@
       </c>
       <c r="AS12" s="242">
         <v>9</v>
       </c>
       <c r="AT12" s="243">
         <v>7</v>
       </c>
       <c r="AU12" s="6">
         <v>3</v>
       </c>
       <c r="AV12" s="6">
         <v>4</v>
       </c>
       <c r="AW12" s="6">
         <v>9</v>
       </c>
       <c r="AX12" s="6">
         <v>5</v>
       </c>
       <c r="AY12" s="6">
         <v>10</v>
       </c>
       <c r="AZ12" s="267">
         <v>9</v>
       </c>
+      <c r="BA12" s="51">
+        <v>7</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="20" customFormat="1" ht="11.25">
+    <row r="13" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A13" s="20" t="s">
         <v>39</v>
       </c>
       <c r="N13" s="47">
         <v>19</v>
       </c>
       <c r="O13" s="10">
         <v>5</v>
       </c>
       <c r="P13" s="10">
         <v>7</v>
       </c>
       <c r="Q13" s="10">
         <v>6</v>
       </c>
       <c r="R13" s="10">
         <v>6</v>
       </c>
       <c r="S13" s="6">
         <v>9</v>
       </c>
       <c r="T13" s="6">
         <v>3</v>
       </c>
       <c r="U13" s="6">
@@ -12423,52 +12699,55 @@
       </c>
       <c r="AS13" s="242">
         <v>4</v>
       </c>
       <c r="AT13" s="243">
         <v>3</v>
       </c>
       <c r="AU13" s="6">
         <v>2</v>
       </c>
       <c r="AV13" s="6">
         <v>3</v>
       </c>
       <c r="AW13" s="6">
         <v>4</v>
       </c>
       <c r="AX13" s="6">
         <v>4</v>
       </c>
       <c r="AY13" s="6">
         <v>5</v>
       </c>
       <c r="AZ13" s="267">
         <v>4</v>
       </c>
+      <c r="BA13" s="51">
+        <v>6</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="20" customFormat="1" ht="11.25">
+    <row r="14" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A14" s="20" t="s">
         <v>40</v>
       </c>
       <c r="N14" s="47">
         <v>2</v>
       </c>
       <c r="O14" s="48" t="s">
         <v>6</v>
       </c>
       <c r="P14" s="10">
         <v>3</v>
       </c>
       <c r="Q14" s="10" t="s">
         <v>6</v>
       </c>
       <c r="R14" s="10">
         <v>3</v>
       </c>
       <c r="S14" s="6">
         <v>1</v>
       </c>
       <c r="T14" s="6">
         <v>1</v>
       </c>
       <c r="U14" s="6" t="s">
@@ -12545,52 +12824,55 @@
       </c>
       <c r="AS14" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AT14" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AU14" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AV14" s="6">
         <v>1</v>
       </c>
       <c r="AW14" s="6">
         <v>1</v>
       </c>
       <c r="AX14" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AY14" s="6">
         <v>3</v>
       </c>
       <c r="AZ14" s="267">
         <v>2</v>
       </c>
+      <c r="BA14" s="43" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="20" customFormat="1" ht="11.25">
+    <row r="15" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A15" s="20" t="s">
         <v>3</v>
       </c>
       <c r="N15" s="48" t="s">
         <v>6</v>
       </c>
       <c r="O15" s="10">
         <v>1</v>
       </c>
       <c r="P15" s="10">
         <v>1</v>
       </c>
       <c r="Q15" s="10">
         <v>1</v>
       </c>
       <c r="R15" s="10" t="s">
         <v>51</v>
       </c>
       <c r="S15" s="10" t="s">
         <v>51</v>
       </c>
       <c r="T15" s="10" t="s">
         <v>51</v>
       </c>
       <c r="U15" s="10" t="s">
@@ -12667,52 +12949,55 @@
       </c>
       <c r="AS15" s="242">
         <v>1</v>
       </c>
       <c r="AT15" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AU15" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AV15" s="114" t="s">
         <v>51</v>
       </c>
       <c r="AW15" s="114" t="s">
         <v>51</v>
       </c>
       <c r="AX15" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AY15" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AZ15" s="8" t="s">
         <v>51</v>
       </c>
+      <c r="BA15" s="43" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="20" customFormat="1" ht="11.25">
+    <row r="16" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A16" s="20" t="s">
         <v>4</v>
       </c>
       <c r="N16" s="48" t="s">
         <v>6</v>
       </c>
       <c r="O16" s="48" t="s">
         <v>6</v>
       </c>
       <c r="P16" s="48" t="s">
         <v>6</v>
       </c>
       <c r="Q16" s="10" t="s">
         <v>6</v>
       </c>
       <c r="R16" s="10">
         <v>1</v>
       </c>
       <c r="S16" s="6">
         <v>1</v>
       </c>
       <c r="T16" s="6">
         <v>1</v>
       </c>
       <c r="U16" s="6">
@@ -12789,52 +13074,55 @@
       </c>
       <c r="AS16" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AT16" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AU16" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AV16" s="114" t="s">
         <v>51</v>
       </c>
       <c r="AW16" s="114" t="s">
         <v>51</v>
       </c>
       <c r="AX16" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AY16" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AZ16" s="8" t="s">
         <v>51</v>
       </c>
+      <c r="BA16" s="51">
+        <v>1</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="20" customFormat="1" ht="11.25">
+    <row r="17" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A17" s="20" t="s">
         <v>41</v>
       </c>
       <c r="N17" s="48" t="s">
         <v>6</v>
       </c>
       <c r="O17" s="48" t="s">
         <v>6</v>
       </c>
       <c r="P17" s="10">
         <v>1</v>
       </c>
       <c r="Q17" s="10">
         <v>1</v>
       </c>
       <c r="R17" s="10" t="s">
         <v>51</v>
       </c>
       <c r="S17" s="10" t="s">
         <v>51</v>
       </c>
       <c r="T17" s="10" t="s">
         <v>51</v>
       </c>
       <c r="U17" s="6">
@@ -12911,52 +13199,55 @@
       </c>
       <c r="AS17" s="242">
         <v>1</v>
       </c>
       <c r="AT17" s="243">
         <v>1</v>
       </c>
       <c r="AU17" s="6">
         <v>1</v>
       </c>
       <c r="AV17" s="114" t="s">
         <v>51</v>
       </c>
       <c r="AW17" s="6">
         <v>1</v>
       </c>
       <c r="AX17" s="6">
         <v>1</v>
       </c>
       <c r="AY17" s="6">
         <v>1</v>
       </c>
       <c r="AZ17" s="267">
         <v>1</v>
       </c>
+      <c r="BA17" s="43" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="20" customFormat="1" ht="11.25">
+    <row r="18" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A18" s="20" t="s">
         <v>42</v>
       </c>
       <c r="N18" s="48" t="s">
         <v>6</v>
       </c>
       <c r="O18" s="10">
         <v>1</v>
       </c>
       <c r="P18" s="48" t="s">
         <v>6</v>
       </c>
       <c r="Q18" s="10" t="s">
         <v>6</v>
       </c>
       <c r="R18" s="10" t="s">
         <v>51</v>
       </c>
       <c r="S18" s="6">
         <v>1</v>
       </c>
       <c r="T18" s="6">
         <v>1</v>
       </c>
       <c r="U18" s="6" t="s">
@@ -13033,52 +13324,55 @@
       </c>
       <c r="AS18" s="242">
         <v>2</v>
       </c>
       <c r="AT18" s="243">
         <v>2</v>
       </c>
       <c r="AU18" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AV18" s="114" t="s">
         <v>51</v>
       </c>
       <c r="AW18" s="114" t="s">
         <v>51</v>
       </c>
       <c r="AX18" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AY18" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AZ18" s="267">
         <v>1</v>
       </c>
+      <c r="BA18" s="43" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="20" customFormat="1" ht="11.25">
+    <row r="19" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A19" s="20" t="s">
         <v>43</v>
       </c>
       <c r="N19" s="47">
         <v>2</v>
       </c>
       <c r="O19" s="48" t="s">
         <v>6</v>
       </c>
       <c r="P19" s="10">
         <v>1</v>
       </c>
       <c r="Q19" s="10" t="s">
         <v>6</v>
       </c>
       <c r="R19" s="10" t="s">
         <v>51</v>
       </c>
       <c r="S19" s="6" t="s">
         <v>51</v>
       </c>
       <c r="T19" s="6">
         <v>1</v>
       </c>
       <c r="U19" s="6" t="s">
@@ -13155,52 +13449,55 @@
       </c>
       <c r="AS19" s="242">
         <v>1</v>
       </c>
       <c r="AT19" s="243">
         <v>1</v>
       </c>
       <c r="AU19" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AV19" s="114" t="s">
         <v>51</v>
       </c>
       <c r="AW19" s="6">
         <v>3</v>
       </c>
       <c r="AX19" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AY19" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AZ19" s="267">
         <v>1</v>
       </c>
+      <c r="BA19" s="43" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="20" customFormat="1" ht="11.25">
+    <row r="20" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A20" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="204"/>
       <c r="C20" s="204"/>
       <c r="D20" s="204"/>
       <c r="E20" s="204"/>
       <c r="F20" s="204"/>
       <c r="G20" s="204"/>
       <c r="H20" s="204"/>
       <c r="I20" s="204"/>
       <c r="J20" s="204"/>
       <c r="K20" s="204"/>
       <c r="L20" s="204"/>
       <c r="M20" s="204"/>
       <c r="N20" s="48" t="s">
         <v>6</v>
       </c>
       <c r="O20" s="48" t="s">
         <v>6</v>
       </c>
       <c r="P20" s="48" t="s">
         <v>6</v>
       </c>
       <c r="Q20" s="10">
@@ -13289,107 +13586,112 @@
       </c>
       <c r="AS20" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AT20" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AU20" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AV20" s="114" t="s">
         <v>51</v>
       </c>
       <c r="AW20" s="114" t="s">
         <v>51</v>
       </c>
       <c r="AX20" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AY20" s="6">
         <v>1</v>
       </c>
       <c r="AZ20" s="8" t="s">
         <v>51</v>
       </c>
+      <c r="BA20" s="43" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="20" customFormat="1">
-      <c r="A21" s="295" t="s">
+    <row r="21" spans="1:53" s="20" customFormat="1">
+      <c r="A21" s="296" t="s">
         <v>22</v>
       </c>
-      <c r="B21" s="295"/>
-[...48 lines deleted...]
-      <c r="AY21" s="271"/>
+      <c r="B21" s="296"/>
+      <c r="C21" s="296"/>
+      <c r="D21" s="296"/>
+      <c r="E21" s="296"/>
+      <c r="F21" s="296"/>
+      <c r="G21" s="296"/>
+      <c r="H21" s="296"/>
+      <c r="I21" s="296"/>
+      <c r="J21" s="296"/>
+      <c r="K21" s="296"/>
+      <c r="L21" s="296"/>
+      <c r="M21" s="296"/>
+      <c r="N21" s="296"/>
+      <c r="O21" s="296"/>
+      <c r="P21" s="296"/>
+      <c r="Q21" s="296"/>
+      <c r="R21" s="296"/>
+      <c r="S21" s="296"/>
+      <c r="T21" s="296"/>
+      <c r="U21" s="296"/>
+      <c r="V21" s="296"/>
+      <c r="W21" s="296"/>
+      <c r="X21" s="296"/>
+      <c r="Y21" s="296"/>
+      <c r="Z21" s="296"/>
+      <c r="AA21" s="296"/>
+      <c r="AB21" s="296"/>
+      <c r="AC21" s="271"/>
+      <c r="AD21" s="271"/>
+      <c r="AE21" s="271"/>
+      <c r="AF21" s="271"/>
+      <c r="AG21" s="271"/>
+      <c r="AH21" s="271"/>
+      <c r="AI21" s="271"/>
+      <c r="AJ21" s="271"/>
+      <c r="AK21" s="271"/>
+      <c r="AL21" s="271"/>
+      <c r="AM21" s="271"/>
+      <c r="AN21" s="271"/>
+      <c r="AO21" s="271"/>
+      <c r="AP21" s="271"/>
+      <c r="AQ21" s="271"/>
+      <c r="AR21" s="272"/>
+      <c r="AS21" s="272"/>
+      <c r="AT21" s="272"/>
+      <c r="AU21" s="272"/>
+      <c r="AV21" s="272"/>
+      <c r="AW21" s="272"/>
+      <c r="AX21" s="272"/>
+      <c r="AY21" s="272"/>
+      <c r="AZ21" s="272"/>
+      <c r="BA21" s="272"/>
     </row>
-    <row r="22" spans="1:52" s="20" customFormat="1" ht="11.25">
+    <row r="22" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A22" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="17">
         <v>16</v>
       </c>
       <c r="C22" s="17">
         <v>9</v>
       </c>
       <c r="D22" s="18">
         <v>7</v>
       </c>
       <c r="E22" s="18">
         <v>9</v>
       </c>
       <c r="F22" s="18">
         <v>6</v>
       </c>
       <c r="G22" s="18">
         <v>4</v>
       </c>
       <c r="H22" s="19">
         <v>10</v>
       </c>
       <c r="I22" s="18">
@@ -13502,52 +13804,55 @@
       </c>
       <c r="AS22" s="244">
         <v>4</v>
       </c>
       <c r="AT22" s="245">
         <v>3</v>
       </c>
       <c r="AU22" s="6">
         <v>1</v>
       </c>
       <c r="AV22" s="6">
         <v>3</v>
       </c>
       <c r="AW22" s="6">
         <v>4</v>
       </c>
       <c r="AX22" s="6">
         <v>3</v>
       </c>
       <c r="AY22" s="6">
         <v>7</v>
       </c>
       <c r="AZ22" s="267">
         <v>4</v>
       </c>
+      <c r="BA22" s="51">
+        <v>2</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="20" customFormat="1" ht="11.25">
+    <row r="23" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A23" s="20" t="s">
         <v>1</v>
       </c>
       <c r="N23" s="47">
         <v>19</v>
       </c>
       <c r="O23" s="10">
         <v>4</v>
       </c>
       <c r="P23" s="10">
         <v>6</v>
       </c>
       <c r="Q23" s="10">
         <v>5</v>
       </c>
       <c r="R23" s="10">
         <v>4</v>
       </c>
       <c r="S23" s="6">
         <v>7</v>
       </c>
       <c r="T23" s="6">
         <v>3</v>
       </c>
       <c r="U23" s="6">
@@ -13624,52 +13929,55 @@
       </c>
       <c r="AS23" s="244">
         <v>4</v>
       </c>
       <c r="AT23" s="245">
         <v>3</v>
       </c>
       <c r="AU23" s="6">
         <v>1</v>
       </c>
       <c r="AV23" s="6">
         <v>3</v>
       </c>
       <c r="AW23" s="6">
         <v>3</v>
       </c>
       <c r="AX23" s="6">
         <v>3</v>
       </c>
       <c r="AY23" s="6">
         <v>5</v>
       </c>
       <c r="AZ23" s="267">
         <v>3</v>
       </c>
+      <c r="BA23" s="51">
+        <v>2</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="20" customFormat="1" ht="11.25">
+    <row r="24" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A24" s="20" t="s">
         <v>2</v>
       </c>
       <c r="N24" s="47">
         <v>2</v>
       </c>
       <c r="O24" s="48" t="s">
         <v>6</v>
       </c>
       <c r="P24" s="10">
         <v>2</v>
       </c>
       <c r="Q24" s="48" t="s">
         <v>6</v>
       </c>
       <c r="R24" s="10">
         <v>2</v>
       </c>
       <c r="S24" s="6">
         <v>1</v>
       </c>
       <c r="T24" s="6" t="s">
         <v>51</v>
       </c>
       <c r="U24" s="6" t="s">
@@ -13746,107 +14054,112 @@
       </c>
       <c r="AS24" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AT24" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AU24" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AV24" s="114" t="s">
         <v>51</v>
       </c>
       <c r="AW24" s="6">
         <v>1</v>
       </c>
       <c r="AX24" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AY24" s="6">
         <v>2</v>
       </c>
       <c r="AZ24" s="267">
         <v>1</v>
       </c>
+      <c r="BA24" s="43" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="20" customFormat="1">
-      <c r="A25" s="296" t="s">
+    <row r="25" spans="1:53" s="20" customFormat="1">
+      <c r="A25" s="297" t="s">
         <v>23</v>
       </c>
-      <c r="B25" s="296"/>
-[...48 lines deleted...]
-      <c r="AY25" s="271"/>
+      <c r="B25" s="297"/>
+      <c r="C25" s="297"/>
+      <c r="D25" s="297"/>
+      <c r="E25" s="297"/>
+      <c r="F25" s="297"/>
+      <c r="G25" s="297"/>
+      <c r="H25" s="297"/>
+      <c r="I25" s="297"/>
+      <c r="J25" s="297"/>
+      <c r="K25" s="297"/>
+      <c r="L25" s="297"/>
+      <c r="M25" s="297"/>
+      <c r="N25" s="297"/>
+      <c r="O25" s="297"/>
+      <c r="P25" s="297"/>
+      <c r="Q25" s="297"/>
+      <c r="R25" s="297"/>
+      <c r="S25" s="297"/>
+      <c r="T25" s="297"/>
+      <c r="U25" s="297"/>
+      <c r="V25" s="297"/>
+      <c r="W25" s="297"/>
+      <c r="X25" s="297"/>
+      <c r="Y25" s="297"/>
+      <c r="Z25" s="297"/>
+      <c r="AA25" s="297"/>
+      <c r="AB25" s="297"/>
+      <c r="AC25" s="271"/>
+      <c r="AD25" s="271"/>
+      <c r="AE25" s="271"/>
+      <c r="AF25" s="271"/>
+      <c r="AG25" s="271"/>
+      <c r="AH25" s="271"/>
+      <c r="AI25" s="271"/>
+      <c r="AJ25" s="271"/>
+      <c r="AK25" s="271"/>
+      <c r="AL25" s="271"/>
+      <c r="AM25" s="271"/>
+      <c r="AN25" s="271"/>
+      <c r="AO25" s="271"/>
+      <c r="AP25" s="271"/>
+      <c r="AQ25" s="271"/>
+      <c r="AR25" s="272"/>
+      <c r="AS25" s="272"/>
+      <c r="AT25" s="272"/>
+      <c r="AU25" s="272"/>
+      <c r="AV25" s="272"/>
+      <c r="AW25" s="272"/>
+      <c r="AX25" s="272"/>
+      <c r="AY25" s="272"/>
+      <c r="AZ25" s="272"/>
+      <c r="BA25" s="272"/>
     </row>
-    <row r="26" spans="1:52" s="20" customFormat="1" ht="11.25">
+    <row r="26" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A26" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B26" s="17">
         <v>5</v>
       </c>
       <c r="C26" s="17">
         <v>4</v>
       </c>
       <c r="D26" s="18">
         <v>5</v>
       </c>
       <c r="E26" s="18">
         <v>8</v>
       </c>
       <c r="F26" s="18">
         <v>5</v>
       </c>
       <c r="G26" s="18">
         <v>6</v>
       </c>
       <c r="H26" s="19">
         <v>7</v>
       </c>
       <c r="I26" s="18">
@@ -13959,52 +14272,55 @@
       </c>
       <c r="AS26" s="246">
         <v>5</v>
       </c>
       <c r="AT26" s="247">
         <v>4</v>
       </c>
       <c r="AU26" s="6">
         <v>2</v>
       </c>
       <c r="AV26" s="6">
         <v>1</v>
       </c>
       <c r="AW26" s="6">
         <v>5</v>
       </c>
       <c r="AX26" s="6">
         <v>2</v>
       </c>
       <c r="AY26" s="6">
         <v>3</v>
       </c>
       <c r="AZ26" s="267">
         <v>5</v>
       </c>
+      <c r="BA26" s="51">
+        <v>5</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="20" customFormat="1" ht="11.25">
+    <row r="27" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A27" s="20" t="s">
         <v>39</v>
       </c>
       <c r="N27" s="48" t="s">
         <v>6</v>
       </c>
       <c r="O27" s="10">
         <v>1</v>
       </c>
       <c r="P27" s="10">
         <v>1</v>
       </c>
       <c r="Q27" s="10">
         <v>1</v>
       </c>
       <c r="R27" s="22">
         <v>2</v>
       </c>
       <c r="S27" s="6">
         <v>2</v>
       </c>
       <c r="T27" s="6" t="s">
         <v>51</v>
       </c>
       <c r="U27" s="6">
@@ -14081,52 +14397,55 @@
       </c>
       <c r="AS27" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AT27" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AU27" s="6">
         <v>1</v>
       </c>
       <c r="AV27" s="114" t="s">
         <v>51</v>
       </c>
       <c r="AW27" s="6">
         <v>1</v>
       </c>
       <c r="AX27" s="6">
         <v>1</v>
       </c>
       <c r="AY27" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AZ27" s="267">
         <v>1</v>
       </c>
+      <c r="BA27" s="51">
+        <v>4</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" s="20" customFormat="1" ht="11.25">
+    <row r="28" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A28" s="20" t="s">
         <v>40</v>
       </c>
       <c r="N28" s="48" t="s">
         <v>6</v>
       </c>
       <c r="O28" s="48" t="s">
         <v>6</v>
       </c>
       <c r="P28" s="10">
         <v>1</v>
       </c>
       <c r="Q28" s="10" t="s">
         <v>6</v>
       </c>
       <c r="R28" s="22">
         <v>1</v>
       </c>
       <c r="S28" s="6" t="s">
         <v>51</v>
       </c>
       <c r="T28" s="6">
         <v>1</v>
       </c>
       <c r="U28" s="6" t="s">
@@ -14203,52 +14522,55 @@
       </c>
       <c r="AS28" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AT28" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AU28" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AV28" s="6">
         <v>1</v>
       </c>
       <c r="AW28" s="114" t="s">
         <v>51</v>
       </c>
       <c r="AX28" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AY28" s="6">
         <v>1</v>
       </c>
       <c r="AZ28" s="267">
         <v>1</v>
       </c>
+      <c r="BA28" s="43" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="29" spans="1:52" s="20" customFormat="1" ht="11.25">
+    <row r="29" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A29" s="20" t="s">
         <v>3</v>
       </c>
       <c r="N29" s="48" t="s">
         <v>6</v>
       </c>
       <c r="O29" s="10">
         <v>1</v>
       </c>
       <c r="P29" s="10">
         <v>1</v>
       </c>
       <c r="Q29" s="10">
         <v>1</v>
       </c>
       <c r="R29" s="22" t="s">
         <v>51</v>
       </c>
       <c r="S29" s="6" t="s">
         <v>51</v>
       </c>
       <c r="T29" s="6" t="s">
         <v>51</v>
       </c>
       <c r="U29" s="6" t="s">
@@ -14325,52 +14647,55 @@
       </c>
       <c r="AS29" s="246">
         <v>1</v>
       </c>
       <c r="AT29" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AU29" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AV29" s="114" t="s">
         <v>51</v>
       </c>
       <c r="AW29" s="114" t="s">
         <v>51</v>
       </c>
       <c r="AX29" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AY29" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AZ29" s="8" t="s">
         <v>51</v>
       </c>
+      <c r="BA29" s="43" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="30" spans="1:52" s="20" customFormat="1" ht="11.25">
+    <row r="30" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A30" s="20" t="s">
         <v>4</v>
       </c>
       <c r="N30" s="48" t="s">
         <v>6</v>
       </c>
       <c r="O30" s="48" t="s">
         <v>6</v>
       </c>
       <c r="P30" s="48" t="s">
         <v>6</v>
       </c>
       <c r="Q30" s="10" t="s">
         <v>6</v>
       </c>
       <c r="R30" s="22">
         <v>1</v>
       </c>
       <c r="S30" s="6">
         <v>1</v>
       </c>
       <c r="T30" s="6">
         <v>1</v>
       </c>
       <c r="U30" s="6">
@@ -14447,52 +14772,55 @@
       </c>
       <c r="AS30" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AT30" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AU30" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AV30" s="114" t="s">
         <v>51</v>
       </c>
       <c r="AW30" s="114" t="s">
         <v>51</v>
       </c>
       <c r="AX30" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AY30" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AZ30" s="8" t="s">
         <v>51</v>
       </c>
+      <c r="BA30" s="51">
+        <v>1</v>
+      </c>
     </row>
-    <row r="31" spans="1:52" s="20" customFormat="1" ht="11.25">
+    <row r="31" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A31" s="20" t="s">
         <v>41</v>
       </c>
       <c r="N31" s="48" t="s">
         <v>6</v>
       </c>
       <c r="O31" s="48" t="s">
         <v>6</v>
       </c>
       <c r="P31" s="10">
         <v>1</v>
       </c>
       <c r="Q31" s="10">
         <v>1</v>
       </c>
       <c r="R31" s="22" t="s">
         <v>51</v>
       </c>
       <c r="S31" s="6" t="s">
         <v>51</v>
       </c>
       <c r="T31" s="6" t="s">
         <v>51</v>
       </c>
       <c r="U31" s="6">
@@ -14569,52 +14897,55 @@
       </c>
       <c r="AS31" s="246">
         <v>1</v>
       </c>
       <c r="AT31" s="247">
         <v>1</v>
       </c>
       <c r="AU31" s="6">
         <v>1</v>
       </c>
       <c r="AV31" s="114" t="s">
         <v>51</v>
       </c>
       <c r="AW31" s="6">
         <v>1</v>
       </c>
       <c r="AX31" s="6">
         <v>1</v>
       </c>
       <c r="AY31" s="6">
         <v>1</v>
       </c>
       <c r="AZ31" s="267">
         <v>1</v>
       </c>
+      <c r="BA31" s="43" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="32" spans="1:52" s="20" customFormat="1" ht="11.25">
+    <row r="32" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A32" s="20" t="s">
         <v>42</v>
       </c>
       <c r="N32" s="48" t="s">
         <v>6</v>
       </c>
       <c r="O32" s="10">
         <v>1</v>
       </c>
       <c r="P32" s="48" t="s">
         <v>6</v>
       </c>
       <c r="Q32" s="10" t="s">
         <v>6</v>
       </c>
       <c r="R32" s="22" t="s">
         <v>51</v>
       </c>
       <c r="S32" s="6">
         <v>1</v>
       </c>
       <c r="T32" s="6">
         <v>1</v>
       </c>
       <c r="U32" s="6" t="s">
@@ -14691,52 +15022,55 @@
       </c>
       <c r="AS32" s="246">
         <v>2</v>
       </c>
       <c r="AT32" s="247">
         <v>2</v>
       </c>
       <c r="AU32" s="6" t="s">
         <v>51</v>
       </c>
       <c r="AV32" s="114" t="s">
         <v>51</v>
       </c>
       <c r="AW32" s="114" t="s">
         <v>51</v>
       </c>
       <c r="AX32" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AY32" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AZ32" s="267">
         <v>1</v>
       </c>
+      <c r="BA32" s="43" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="33" spans="1:52" s="20" customFormat="1" ht="11.25">
+    <row r="33" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A33" s="20" t="s">
         <v>43</v>
       </c>
       <c r="N33" s="20">
         <v>2</v>
       </c>
       <c r="O33" s="48" t="s">
         <v>6</v>
       </c>
       <c r="P33" s="10">
         <v>1</v>
       </c>
       <c r="Q33" s="10" t="s">
         <v>6</v>
       </c>
       <c r="R33" s="22" t="s">
         <v>51</v>
       </c>
       <c r="S33" s="6" t="s">
         <v>51</v>
       </c>
       <c r="T33" s="6">
         <v>1</v>
       </c>
       <c r="U33" s="6" t="s">
@@ -14813,52 +15147,55 @@
       </c>
       <c r="AS33" s="246">
         <v>1</v>
       </c>
       <c r="AT33" s="247">
         <v>1</v>
       </c>
       <c r="AU33" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AV33" s="114" t="s">
         <v>51</v>
       </c>
       <c r="AW33" s="6">
         <v>3</v>
       </c>
       <c r="AX33" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AY33" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AZ33" s="267">
         <v>1</v>
       </c>
+      <c r="BA33" s="43" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="34" spans="1:52" s="20" customFormat="1" ht="11.25">
+    <row r="34" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A34" s="23" t="s">
         <v>5</v>
       </c>
       <c r="N34" s="49" t="s">
         <v>6</v>
       </c>
       <c r="O34" s="49" t="s">
         <v>6</v>
       </c>
       <c r="P34" s="49" t="s">
         <v>6</v>
       </c>
       <c r="Q34" s="24">
         <v>1</v>
       </c>
       <c r="R34" s="24">
         <v>1</v>
       </c>
       <c r="S34" s="7">
         <v>1</v>
       </c>
       <c r="T34" s="7" t="s">
         <v>51</v>
       </c>
       <c r="U34" s="7">
@@ -14935,423 +15272,430 @@
       </c>
       <c r="AS34" s="115" t="s">
         <v>51</v>
       </c>
       <c r="AT34" s="115" t="s">
         <v>51</v>
       </c>
       <c r="AU34" s="115" t="s">
         <v>51</v>
       </c>
       <c r="AV34" s="115" t="s">
         <v>51</v>
       </c>
       <c r="AW34" s="115" t="s">
         <v>51</v>
       </c>
       <c r="AX34" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY34" s="7">
         <v>1</v>
       </c>
       <c r="AZ34" s="9" t="s">
         <v>51</v>
       </c>
+      <c r="BA34" s="9" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="35" spans="1:52" ht="16.5" customHeight="1">
+    <row r="35" spans="1:53" ht="16.5" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>24</v>
       </c>
       <c r="B35" s="15"/>
       <c r="C35" s="15"/>
       <c r="D35" s="15"/>
       <c r="E35" s="15"/>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15"/>
       <c r="I35" s="18"/>
       <c r="J35" s="15"/>
       <c r="K35" s="15"/>
       <c r="L35" s="15"/>
       <c r="M35" s="15"/>
       <c r="N35" s="15"/>
       <c r="O35" s="15"/>
       <c r="P35" s="26"/>
       <c r="Q35" s="15"/>
       <c r="R35" s="15"/>
       <c r="S35" s="15"/>
       <c r="T35" s="15"/>
       <c r="U35" s="15"/>
       <c r="V35" s="15"/>
       <c r="W35" s="15"/>
       <c r="X35" s="15"/>
       <c r="Y35" s="15"/>
       <c r="Z35" s="15"/>
       <c r="AA35" s="15"/>
       <c r="AB35" s="15"/>
     </row>
-    <row r="36" spans="1:52">
+    <row r="36" spans="1:53">
       <c r="A36" s="15"/>
       <c r="B36" s="15"/>
       <c r="C36" s="15"/>
       <c r="D36" s="15"/>
       <c r="E36" s="15"/>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15"/>
       <c r="I36" s="15"/>
       <c r="J36" s="15"/>
       <c r="K36" s="15"/>
       <c r="L36" s="15"/>
       <c r="M36" s="15"/>
       <c r="N36" s="15"/>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36" s="15"/>
       <c r="S36" s="15"/>
       <c r="T36" s="15"/>
       <c r="U36" s="15"/>
       <c r="V36" s="15"/>
       <c r="W36" s="15"/>
       <c r="X36" s="15"/>
       <c r="Y36" s="15"/>
       <c r="Z36" s="15"/>
       <c r="AA36" s="15"/>
       <c r="AB36" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="A21:AY21"/>
-    <mergeCell ref="A25:AY25"/>
     <mergeCell ref="A2:O5"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="B9:M9"/>
     <mergeCell ref="N9:Y9"/>
     <mergeCell ref="Z9:AK9"/>
     <mergeCell ref="AL9:AW9"/>
-    <mergeCell ref="A11:AY11"/>
-[...2 lines deleted...]
-    <mergeCell ref="A7:AZ7"/>
+    <mergeCell ref="AX9:BA9"/>
+    <mergeCell ref="A8:BA8"/>
+    <mergeCell ref="A7:BA7"/>
+    <mergeCell ref="A11:BA11"/>
+    <mergeCell ref="A21:BA21"/>
+    <mergeCell ref="A25:BA25"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AX35"/>
+  <dimension ref="A1:AY35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AB73" sqref="AB73"/>
-      <selection pane="bottomLeft" activeCell="AI36" sqref="AI36"/>
+      <selection pane="bottomLeft" activeCell="BB24" sqref="BB24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.5703125" customWidth="1"/>
     <col min="2" max="12" width="0" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="6.7109375" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="7" hidden="1" customWidth="1"/>
     <col min="15" max="16" width="8" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="6.7109375" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="7.140625" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="7" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="7.42578125" hidden="1" customWidth="1"/>
     <col min="22" max="23" width="7.85546875" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="6" customWidth="1"/>
     <col min="25" max="25" width="7.85546875" customWidth="1"/>
     <col min="26" max="26" width="7.140625" customWidth="1"/>
     <col min="27" max="27" width="7.28515625" customWidth="1"/>
     <col min="28" max="28" width="6.7109375" customWidth="1"/>
     <col min="29" max="29" width="6.85546875" customWidth="1"/>
     <col min="30" max="30" width="7.28515625" customWidth="1"/>
     <col min="31" max="31" width="6.5703125" customWidth="1"/>
     <col min="32" max="32" width="7.85546875" customWidth="1"/>
     <col min="33" max="34" width="7" customWidth="1"/>
     <col min="35" max="35" width="7.42578125" customWidth="1"/>
     <col min="36" max="36" width="6.5703125" customWidth="1"/>
     <col min="37" max="37" width="7.5703125" customWidth="1"/>
     <col min="38" max="38" width="7.140625" customWidth="1"/>
     <col min="39" max="39" width="7.28515625" customWidth="1"/>
     <col min="40" max="42" width="6.7109375" customWidth="1"/>
     <col min="43" max="43" width="6.85546875" customWidth="1"/>
     <col min="44" max="44" width="8.42578125" customWidth="1"/>
     <col min="45" max="46" width="7" customWidth="1"/>
     <col min="47" max="47" width="7.7109375" customWidth="1"/>
     <col min="48" max="48" width="6.28515625" customWidth="1"/>
     <col min="49" max="49" width="7.7109375" customWidth="1"/>
     <col min="50" max="50" width="7.5703125" customWidth="1"/>
+    <col min="51" max="51" width="8.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:50" hidden="1"/>
-[...15 lines deleted...]
-      <c r="O2" s="271"/>
+    <row r="1" spans="1:51" hidden="1"/>
+    <row r="2" spans="1:51" s="4" customFormat="1">
+      <c r="A2" s="272"/>
+      <c r="B2" s="272"/>
+      <c r="C2" s="272"/>
+      <c r="D2" s="272"/>
+      <c r="E2" s="272"/>
+      <c r="F2" s="272"/>
+      <c r="G2" s="272"/>
+      <c r="H2" s="272"/>
+      <c r="I2" s="272"/>
+      <c r="J2" s="272"/>
+      <c r="K2" s="272"/>
+      <c r="L2" s="272"/>
+      <c r="M2" s="272"/>
+      <c r="N2" s="272"/>
+      <c r="O2" s="272"/>
     </row>
-    <row r="3" spans="1:50" s="4" customFormat="1">
-[...14 lines deleted...]
-      <c r="O3" s="271"/>
+    <row r="3" spans="1:51" s="4" customFormat="1">
+      <c r="A3" s="272"/>
+      <c r="B3" s="272"/>
+      <c r="C3" s="272"/>
+      <c r="D3" s="272"/>
+      <c r="E3" s="272"/>
+      <c r="F3" s="272"/>
+      <c r="G3" s="272"/>
+      <c r="H3" s="272"/>
+      <c r="I3" s="272"/>
+      <c r="J3" s="272"/>
+      <c r="K3" s="272"/>
+      <c r="L3" s="272"/>
+      <c r="M3" s="272"/>
+      <c r="N3" s="272"/>
+      <c r="O3" s="272"/>
     </row>
-    <row r="4" spans="1:50" s="4" customFormat="1">
-[...14 lines deleted...]
-      <c r="O4" s="271"/>
+    <row r="4" spans="1:51" s="4" customFormat="1">
+      <c r="A4" s="272"/>
+      <c r="B4" s="272"/>
+      <c r="C4" s="272"/>
+      <c r="D4" s="272"/>
+      <c r="E4" s="272"/>
+      <c r="F4" s="272"/>
+      <c r="G4" s="272"/>
+      <c r="H4" s="272"/>
+      <c r="I4" s="272"/>
+      <c r="J4" s="272"/>
+      <c r="K4" s="272"/>
+      <c r="L4" s="272"/>
+      <c r="M4" s="272"/>
+      <c r="N4" s="272"/>
+      <c r="O4" s="272"/>
     </row>
-    <row r="5" spans="1:50" s="4" customFormat="1">
-[...14 lines deleted...]
-      <c r="O5" s="271"/>
+    <row r="5" spans="1:51" s="4" customFormat="1">
+      <c r="A5" s="272"/>
+      <c r="B5" s="272"/>
+      <c r="C5" s="272"/>
+      <c r="D5" s="272"/>
+      <c r="E5" s="272"/>
+      <c r="F5" s="272"/>
+      <c r="G5" s="272"/>
+      <c r="H5" s="272"/>
+      <c r="I5" s="272"/>
+      <c r="J5" s="272"/>
+      <c r="K5" s="272"/>
+      <c r="L5" s="272"/>
+      <c r="M5" s="272"/>
+      <c r="N5" s="272"/>
+      <c r="O5" s="272"/>
     </row>
-    <row r="6" spans="1:50">
+    <row r="6" spans="1:51">
       <c r="A6" s="291" t="s">
         <v>48</v>
       </c>
       <c r="B6" s="291"/>
       <c r="C6" s="291"/>
       <c r="D6" s="291"/>
       <c r="E6" s="291"/>
       <c r="F6" s="291"/>
       <c r="G6" s="291"/>
       <c r="H6" s="291"/>
       <c r="I6" s="291"/>
       <c r="J6" s="291"/>
       <c r="K6" s="291"/>
       <c r="L6" s="291"/>
       <c r="M6" s="291"/>
       <c r="N6" s="291"/>
       <c r="O6" s="291"/>
       <c r="P6" s="291"/>
       <c r="Q6" s="291"/>
       <c r="R6" s="291"/>
       <c r="S6" s="291"/>
       <c r="T6" s="291"/>
       <c r="U6" s="291"/>
       <c r="V6" s="291"/>
       <c r="W6" s="291"/>
       <c r="X6" s="291"/>
       <c r="Y6" s="291"/>
       <c r="Z6" s="291"/>
       <c r="AA6" s="291"/>
       <c r="AB6" s="291"/>
       <c r="AC6" s="291"/>
       <c r="AD6" s="291"/>
       <c r="AE6" s="291"/>
       <c r="AF6" s="291"/>
       <c r="AG6" s="291"/>
       <c r="AH6" s="291"/>
       <c r="AI6" s="291"/>
       <c r="AJ6" s="291"/>
       <c r="AK6" s="291"/>
       <c r="AL6" s="291"/>
       <c r="AM6" s="291"/>
       <c r="AN6" s="291"/>
       <c r="AO6" s="291"/>
       <c r="AP6" s="291"/>
       <c r="AQ6" s="291"/>
       <c r="AR6" s="291"/>
-      <c r="AS6" s="271"/>
-[...4 lines deleted...]
-      <c r="AX6" s="271"/>
+      <c r="AS6" s="272"/>
+      <c r="AT6" s="272"/>
+      <c r="AU6" s="272"/>
+      <c r="AV6" s="272"/>
+      <c r="AW6" s="272"/>
+      <c r="AX6" s="272"/>
+      <c r="AY6" s="272"/>
     </row>
-    <row r="7" spans="1:50" ht="15" customHeight="1">
-      <c r="A7" s="299" t="s">
+    <row r="7" spans="1:51" ht="15" customHeight="1">
+      <c r="A7" s="300" t="s">
         <v>49</v>
       </c>
-      <c r="B7" s="289"/>
-[...23 lines deleted...]
-      <c r="Z7" s="289"/>
+      <c r="B7" s="295"/>
+      <c r="C7" s="295"/>
+      <c r="D7" s="295"/>
+      <c r="E7" s="295"/>
+      <c r="F7" s="295"/>
+      <c r="G7" s="295"/>
+      <c r="H7" s="295"/>
+      <c r="I7" s="295"/>
+      <c r="J7" s="295"/>
+      <c r="K7" s="295"/>
+      <c r="L7" s="295"/>
+      <c r="M7" s="295"/>
+      <c r="N7" s="295"/>
+      <c r="O7" s="295"/>
+      <c r="P7" s="295"/>
+      <c r="Q7" s="295"/>
+      <c r="R7" s="295"/>
+      <c r="S7" s="295"/>
+      <c r="T7" s="295"/>
+      <c r="U7" s="295"/>
+      <c r="V7" s="295"/>
+      <c r="W7" s="295"/>
+      <c r="X7" s="295"/>
+      <c r="Y7" s="295"/>
+      <c r="Z7" s="295"/>
       <c r="AA7" s="290"/>
       <c r="AB7" s="290"/>
       <c r="AC7" s="290"/>
       <c r="AD7" s="290"/>
       <c r="AE7" s="290"/>
       <c r="AF7" s="290"/>
       <c r="AG7" s="290"/>
       <c r="AH7" s="290"/>
       <c r="AI7" s="290"/>
       <c r="AJ7" s="290"/>
       <c r="AK7" s="290"/>
       <c r="AL7" s="290"/>
       <c r="AM7" s="290"/>
       <c r="AN7" s="290"/>
       <c r="AO7" s="290"/>
       <c r="AP7" s="290"/>
       <c r="AQ7" s="290"/>
       <c r="AR7" s="290"/>
       <c r="AS7" s="290"/>
       <c r="AT7" s="290"/>
       <c r="AU7" s="290"/>
       <c r="AV7" s="290"/>
       <c r="AW7" s="290"/>
       <c r="AX7" s="290"/>
+      <c r="AY7" s="290"/>
     </row>
-    <row r="8" spans="1:50">
-[...1 lines deleted...]
-      <c r="B8" s="276">
+    <row r="8" spans="1:51">
+      <c r="A8" s="275"/>
+      <c r="B8" s="277">
         <v>2021</v>
       </c>
-      <c r="C8" s="277"/>
-[...10 lines deleted...]
-      <c r="N8" s="276">
+      <c r="C8" s="278"/>
+      <c r="D8" s="278"/>
+      <c r="E8" s="278"/>
+      <c r="F8" s="278"/>
+      <c r="G8" s="278"/>
+      <c r="H8" s="278"/>
+      <c r="I8" s="278"/>
+      <c r="J8" s="278"/>
+      <c r="K8" s="278"/>
+      <c r="L8" s="278"/>
+      <c r="M8" s="278"/>
+      <c r="N8" s="277">
         <v>2023</v>
       </c>
-      <c r="O8" s="277"/>
-[...8 lines deleted...]
-      <c r="X8" s="292">
+      <c r="O8" s="278"/>
+      <c r="P8" s="278"/>
+      <c r="Q8" s="278"/>
+      <c r="R8" s="278"/>
+      <c r="S8" s="278"/>
+      <c r="T8" s="278"/>
+      <c r="U8" s="278"/>
+      <c r="V8" s="278"/>
+      <c r="W8" s="278"/>
+      <c r="X8" s="293">
         <v>2024</v>
       </c>
-      <c r="Y8" s="293"/>
-[...10 lines deleted...]
-      <c r="AJ8" s="276">
+      <c r="Y8" s="294"/>
+      <c r="Z8" s="294"/>
+      <c r="AA8" s="298"/>
+      <c r="AB8" s="298"/>
+      <c r="AC8" s="298"/>
+      <c r="AD8" s="298"/>
+      <c r="AE8" s="298"/>
+      <c r="AF8" s="298"/>
+      <c r="AG8" s="298"/>
+      <c r="AH8" s="298"/>
+      <c r="AI8" s="299"/>
+      <c r="AJ8" s="277">
         <v>2025</v>
       </c>
-      <c r="AK8" s="283"/>
-[...10 lines deleted...]
-      <c r="AV8" s="281">
+      <c r="AK8" s="284"/>
+      <c r="AL8" s="284"/>
+      <c r="AM8" s="284"/>
+      <c r="AN8" s="284"/>
+      <c r="AO8" s="284"/>
+      <c r="AP8" s="284"/>
+      <c r="AQ8" s="284"/>
+      <c r="AR8" s="284"/>
+      <c r="AS8" s="284"/>
+      <c r="AT8" s="284"/>
+      <c r="AU8" s="284"/>
+      <c r="AV8" s="282">
         <v>2026</v>
       </c>
-      <c r="AW8" s="282"/>
-      <c r="AX8" s="283"/>
+      <c r="AW8" s="283"/>
+      <c r="AX8" s="284"/>
+      <c r="AY8" s="284"/>
     </row>
-    <row r="9" spans="1:50" ht="22.5" customHeight="1">
-      <c r="A9" s="275"/>
+    <row r="9" spans="1:51" ht="22.5" customHeight="1">
+      <c r="A9" s="276"/>
       <c r="B9" s="32" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="32" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="33" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="33" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="33" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="33" t="s">
         <v>31</v>
       </c>
       <c r="H9" s="33" t="s">
         <v>32</v>
       </c>
       <c r="I9" s="32" t="s">
         <v>33</v>
       </c>
       <c r="J9" s="32" t="s">
@@ -15455,105 +15799,110 @@
       </c>
       <c r="AQ9" s="36" t="s">
         <v>33</v>
       </c>
       <c r="AR9" s="36" t="s">
         <v>34</v>
       </c>
       <c r="AS9" s="39" t="s">
         <v>35</v>
       </c>
       <c r="AT9" s="36" t="s">
         <v>36</v>
       </c>
       <c r="AU9" s="36" t="s">
         <v>37</v>
       </c>
       <c r="AV9" s="45" t="s">
         <v>9</v>
       </c>
       <c r="AW9" s="39" t="s">
         <v>27</v>
       </c>
       <c r="AX9" s="36" t="s">
         <v>28</v>
       </c>
+      <c r="AY9" s="36" t="s">
+        <v>29</v>
+      </c>
     </row>
-    <row r="10" spans="1:50" s="20" customFormat="1">
-      <c r="A10" s="285" t="s">
+    <row r="10" spans="1:51" s="20" customFormat="1">
+      <c r="A10" s="286" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="285"/>
-[...46 lines deleted...]
-      <c r="AW10" s="287"/>
+      <c r="B10" s="286"/>
+      <c r="C10" s="286"/>
+      <c r="D10" s="286"/>
+      <c r="E10" s="286"/>
+      <c r="F10" s="286"/>
+      <c r="G10" s="286"/>
+      <c r="H10" s="286"/>
+      <c r="I10" s="286"/>
+      <c r="J10" s="286"/>
+      <c r="K10" s="286"/>
+      <c r="L10" s="286"/>
+      <c r="M10" s="286"/>
+      <c r="N10" s="286"/>
+      <c r="O10" s="286"/>
+      <c r="P10" s="286"/>
+      <c r="Q10" s="286"/>
+      <c r="R10" s="286"/>
+      <c r="S10" s="286"/>
+      <c r="T10" s="286"/>
+      <c r="U10" s="286"/>
+      <c r="V10" s="286"/>
+      <c r="W10" s="286"/>
+      <c r="X10" s="286"/>
+      <c r="Y10" s="286"/>
+      <c r="Z10" s="286"/>
+      <c r="AA10" s="286"/>
+      <c r="AB10" s="286"/>
+      <c r="AC10" s="286"/>
+      <c r="AD10" s="286"/>
+      <c r="AE10" s="286"/>
+      <c r="AF10" s="286"/>
+      <c r="AG10" s="286"/>
+      <c r="AH10" s="286"/>
+      <c r="AI10" s="286"/>
+      <c r="AJ10" s="286"/>
+      <c r="AK10" s="286"/>
+      <c r="AL10" s="286"/>
+      <c r="AM10" s="286"/>
+      <c r="AN10" s="286"/>
+      <c r="AO10" s="286"/>
+      <c r="AP10" s="286"/>
+      <c r="AQ10" s="286"/>
+      <c r="AR10" s="286"/>
+      <c r="AS10" s="288"/>
+      <c r="AT10" s="288"/>
+      <c r="AU10" s="288"/>
+      <c r="AV10" s="288"/>
+      <c r="AW10" s="288"/>
+      <c r="AX10" s="288"/>
+      <c r="AY10" s="288"/>
     </row>
-    <row r="11" spans="1:50" s="20" customFormat="1" ht="11.25">
+    <row r="11" spans="1:51" s="20" customFormat="1" ht="11.25">
       <c r="A11" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="40">
         <v>14.3</v>
       </c>
       <c r="C11" s="40">
         <v>11.85</v>
       </c>
       <c r="D11" s="41">
         <v>10.66</v>
       </c>
       <c r="E11" s="41">
         <v>10.81</v>
       </c>
       <c r="F11" s="41">
         <v>9.9499999999999993</v>
       </c>
       <c r="G11" s="41">
         <v>9.16</v>
       </c>
       <c r="H11" s="42">
         <v>9.3699999999999992</v>
       </c>
       <c r="I11" s="41">
@@ -15660,52 +16009,55 @@
       </c>
       <c r="AQ11" s="256">
         <v>7.58</v>
       </c>
       <c r="AR11" s="259">
         <v>7.38</v>
       </c>
       <c r="AS11" s="8">
         <v>6.89</v>
       </c>
       <c r="AT11" s="8">
         <v>6.61</v>
       </c>
       <c r="AU11" s="8">
         <v>6.7</v>
       </c>
       <c r="AV11" s="8">
         <v>4.47</v>
       </c>
       <c r="AW11" s="8">
         <v>7.19</v>
       </c>
       <c r="AX11" s="8">
         <v>7.61</v>
       </c>
+      <c r="AY11" s="8">
+        <v>7.54</v>
+      </c>
     </row>
-    <row r="12" spans="1:50" s="20" customFormat="1" ht="11.25">
+    <row r="12" spans="1:51" s="20" customFormat="1" ht="11.25">
       <c r="A12" s="20" t="s">
         <v>39</v>
       </c>
       <c r="N12" s="8">
         <v>21.99</v>
       </c>
       <c r="O12" s="8">
         <v>15.03</v>
       </c>
       <c r="P12" s="8">
         <v>13.38</v>
       </c>
       <c r="Q12" s="8">
         <v>12.16</v>
       </c>
       <c r="R12" s="43">
         <v>9.09</v>
       </c>
       <c r="S12" s="8">
         <v>9.6300000000000008</v>
       </c>
       <c r="T12" s="8">
         <v>8.66</v>
       </c>
       <c r="U12" s="8">
@@ -15776,52 +16128,55 @@
       </c>
       <c r="AQ12" s="256">
         <v>6.45</v>
       </c>
       <c r="AR12" s="259">
         <v>6.17</v>
       </c>
       <c r="AS12" s="8">
         <v>5.84</v>
       </c>
       <c r="AT12" s="8">
         <v>5.77</v>
       </c>
       <c r="AU12" s="8">
         <v>5.77</v>
       </c>
       <c r="AV12" s="8">
         <v>5.71</v>
       </c>
       <c r="AW12" s="8">
         <v>7.05</v>
       </c>
       <c r="AX12" s="8">
         <v>6.87</v>
       </c>
+      <c r="AY12" s="8">
+        <v>7.69</v>
+      </c>
     </row>
-    <row r="13" spans="1:50" s="20" customFormat="1" ht="11.25">
+    <row r="13" spans="1:51" s="20" customFormat="1" ht="11.25">
       <c r="A13" s="20" t="s">
         <v>40</v>
       </c>
       <c r="N13" s="8">
         <v>9.39</v>
       </c>
       <c r="O13" s="8">
         <v>5.01</v>
       </c>
       <c r="P13" s="8">
         <v>8.4</v>
       </c>
       <c r="Q13" s="8">
         <v>6.6</v>
       </c>
       <c r="R13" s="43">
         <v>12.46</v>
       </c>
       <c r="S13" s="8">
         <v>11.71</v>
       </c>
       <c r="T13" s="8">
         <v>10.8</v>
       </c>
       <c r="U13" s="8">
@@ -15892,52 +16247,55 @@
       </c>
       <c r="AQ13" s="256">
         <v>5.86</v>
       </c>
       <c r="AR13" s="259">
         <v>5.26</v>
       </c>
       <c r="AS13" s="8">
         <v>4.7300000000000004</v>
       </c>
       <c r="AT13" s="8">
         <v>4.87</v>
       </c>
       <c r="AU13" s="8">
         <v>5.01</v>
       </c>
       <c r="AV13" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AW13" s="8">
         <v>12.55</v>
       </c>
       <c r="AX13" s="8">
         <v>13.02</v>
       </c>
+      <c r="AY13" s="8">
+        <v>9.6</v>
+      </c>
     </row>
-    <row r="14" spans="1:50" s="20" customFormat="1" ht="11.25">
+    <row r="14" spans="1:51" s="20" customFormat="1" ht="11.25">
       <c r="A14" s="20" t="s">
         <v>3</v>
       </c>
       <c r="N14" s="48" t="s">
         <v>6</v>
       </c>
       <c r="O14" s="8">
         <v>7.69</v>
       </c>
       <c r="P14" s="8">
         <v>9.9499999999999993</v>
       </c>
       <c r="Q14" s="8">
         <v>11.03</v>
       </c>
       <c r="R14" s="43">
         <v>15.06</v>
       </c>
       <c r="S14" s="8">
         <v>13.12</v>
       </c>
       <c r="T14" s="8">
         <v>10.99</v>
       </c>
       <c r="U14" s="8">
@@ -16008,52 +16366,53 @@
       </c>
       <c r="AQ14" s="256">
         <v>7.65</v>
       </c>
       <c r="AR14" s="259">
         <v>6.61</v>
       </c>
       <c r="AS14" s="8">
         <v>5.87</v>
       </c>
       <c r="AT14" s="8">
         <v>5.33</v>
       </c>
       <c r="AU14" s="8">
         <v>4.87</v>
       </c>
       <c r="AV14" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AW14" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AX14" s="8" t="s">
         <v>51</v>
       </c>
+      <c r="AY14" s="8"/>
     </row>
-    <row r="15" spans="1:50" s="20" customFormat="1" ht="11.25">
+    <row r="15" spans="1:51" s="20" customFormat="1" ht="11.25">
       <c r="A15" s="20" t="s">
         <v>4</v>
       </c>
       <c r="N15" s="48" t="s">
         <v>6</v>
       </c>
       <c r="O15" s="48" t="s">
         <v>6</v>
       </c>
       <c r="P15" s="48" t="s">
         <v>6</v>
       </c>
       <c r="Q15" s="48" t="s">
         <v>6</v>
       </c>
       <c r="R15" s="43">
         <v>12.24</v>
       </c>
       <c r="S15" s="8">
         <v>14.44</v>
       </c>
       <c r="T15" s="8">
         <v>14.97</v>
       </c>
       <c r="U15" s="8">
@@ -16124,52 +16483,55 @@
       </c>
       <c r="AQ15" s="256">
         <v>12.94</v>
       </c>
       <c r="AR15" s="259">
         <v>11.36</v>
       </c>
       <c r="AS15" s="8">
         <v>10.199999999999999</v>
       </c>
       <c r="AT15" s="8">
         <v>9.26</v>
       </c>
       <c r="AU15" s="8">
         <v>8.39</v>
       </c>
       <c r="AV15" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AW15" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AX15" s="8" t="s">
         <v>51</v>
       </c>
+      <c r="AY15" s="8">
+        <v>7.04</v>
+      </c>
     </row>
-    <row r="16" spans="1:50" s="20" customFormat="1" ht="11.25">
+    <row r="16" spans="1:51" s="20" customFormat="1" ht="11.25">
       <c r="A16" s="20" t="s">
         <v>41</v>
       </c>
       <c r="N16" s="48" t="s">
         <v>6</v>
       </c>
       <c r="O16" s="48" t="s">
         <v>6</v>
       </c>
       <c r="P16" s="8">
         <v>3.27</v>
       </c>
       <c r="Q16" s="8">
         <v>5.0599999999999996</v>
       </c>
       <c r="R16" s="43">
         <v>4.1399999999999997</v>
       </c>
       <c r="S16" s="8">
         <v>3.56</v>
       </c>
       <c r="T16" s="8">
         <v>2.91</v>
       </c>
       <c r="U16" s="8">
@@ -16240,52 +16602,55 @@
       </c>
       <c r="AQ16" s="256">
         <v>10.9</v>
       </c>
       <c r="AR16" s="259">
         <v>11.19</v>
       </c>
       <c r="AS16" s="8">
         <v>11.26</v>
       </c>
       <c r="AT16" s="8">
         <v>10.3</v>
       </c>
       <c r="AU16" s="8">
         <v>10.44</v>
       </c>
       <c r="AV16" s="8">
         <v>13.16</v>
       </c>
       <c r="AW16" s="8">
         <v>12.5</v>
       </c>
       <c r="AX16" s="8">
         <v>12.93</v>
       </c>
+      <c r="AY16" s="8">
+        <v>10.34</v>
+      </c>
     </row>
-    <row r="17" spans="1:50" s="20" customFormat="1" ht="11.25">
+    <row r="17" spans="1:51" s="20" customFormat="1" ht="11.25">
       <c r="A17" s="20" t="s">
         <v>42</v>
       </c>
       <c r="N17" s="48" t="s">
         <v>6</v>
       </c>
       <c r="O17" s="8">
         <v>8.33</v>
       </c>
       <c r="P17" s="8">
         <v>5.41</v>
       </c>
       <c r="Q17" s="8">
         <v>4.1500000000000004</v>
       </c>
       <c r="R17" s="43">
         <v>3.25</v>
       </c>
       <c r="S17" s="8">
         <v>5.35</v>
       </c>
       <c r="T17" s="8">
         <v>6.79</v>
       </c>
       <c r="U17" s="8">
@@ -16356,52 +16721,55 @@
       </c>
       <c r="AQ17" s="256">
         <v>15.19</v>
       </c>
       <c r="AR17" s="259">
         <v>17.739999999999998</v>
       </c>
       <c r="AS17" s="8">
         <v>15.59</v>
       </c>
       <c r="AT17" s="8">
         <v>14.11</v>
       </c>
       <c r="AU17" s="8">
         <v>12.97</v>
       </c>
       <c r="AV17" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AW17" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AX17" s="8">
         <v>7.75</v>
       </c>
+      <c r="AY17" s="8">
+        <v>5.75</v>
+      </c>
     </row>
-    <row r="18" spans="1:50" s="20" customFormat="1" ht="11.25">
+    <row r="18" spans="1:51" s="20" customFormat="1" ht="11.25">
       <c r="A18" s="20" t="s">
         <v>43</v>
       </c>
       <c r="N18" s="8">
         <v>28.17</v>
       </c>
       <c r="O18" s="8">
         <v>14.29</v>
       </c>
       <c r="P18" s="8">
         <v>15.08</v>
       </c>
       <c r="Q18" s="8">
         <v>12.3</v>
       </c>
       <c r="R18" s="43">
         <v>17.3</v>
       </c>
       <c r="S18" s="8">
         <v>14.29</v>
       </c>
       <c r="T18" s="8">
         <v>14.78</v>
       </c>
       <c r="U18" s="8">
@@ -16472,52 +16840,55 @@
       </c>
       <c r="AQ18" s="256">
         <v>7.71</v>
       </c>
       <c r="AR18" s="259">
         <v>8.9700000000000006</v>
       </c>
       <c r="AS18" s="8">
         <v>8.25</v>
       </c>
       <c r="AT18" s="8">
         <v>7.48</v>
       </c>
       <c r="AU18" s="8">
         <v>11.93</v>
       </c>
       <c r="AV18" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AW18" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AX18" s="8">
         <v>7.69</v>
       </c>
+      <c r="AY18" s="8">
+        <v>6.17</v>
+      </c>
     </row>
-    <row r="19" spans="1:50" s="20" customFormat="1" ht="11.25">
+    <row r="19" spans="1:51" s="20" customFormat="1" ht="11.25">
       <c r="A19" s="20" t="s">
         <v>5</v>
       </c>
       <c r="N19" s="48" t="s">
         <v>6</v>
       </c>
       <c r="O19" s="48" t="s">
         <v>6</v>
       </c>
       <c r="P19" s="48" t="s">
         <v>6</v>
       </c>
       <c r="Q19" s="8">
         <v>4.76</v>
       </c>
       <c r="R19" s="43">
         <v>7.58</v>
       </c>
       <c r="S19" s="8">
         <v>9.58</v>
       </c>
       <c r="T19" s="8">
         <v>8.0399999999999991</v>
       </c>
       <c r="U19" s="8">
@@ -16588,105 +16959,110 @@
       </c>
       <c r="AQ19" s="256">
         <v>11.49</v>
       </c>
       <c r="AR19" s="259">
         <v>10.23</v>
       </c>
       <c r="AS19" s="8">
         <v>8.99</v>
       </c>
       <c r="AT19" s="8">
         <v>8.1300000000000008</v>
       </c>
       <c r="AU19" s="8">
         <v>7.59</v>
       </c>
       <c r="AV19" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AW19" s="8">
         <v>10.99</v>
       </c>
       <c r="AX19" s="8">
         <v>7.41</v>
       </c>
+      <c r="AY19" s="8">
+        <v>5.92</v>
+      </c>
     </row>
-    <row r="20" spans="1:50" s="20" customFormat="1">
-      <c r="A20" s="295" t="s">
+    <row r="20" spans="1:51" s="20" customFormat="1">
+      <c r="A20" s="296" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="295"/>
-[...46 lines deleted...]
-      <c r="AW20" s="271"/>
+      <c r="B20" s="296"/>
+      <c r="C20" s="296"/>
+      <c r="D20" s="296"/>
+      <c r="E20" s="296"/>
+      <c r="F20" s="296"/>
+      <c r="G20" s="296"/>
+      <c r="H20" s="296"/>
+      <c r="I20" s="296"/>
+      <c r="J20" s="296"/>
+      <c r="K20" s="296"/>
+      <c r="L20" s="296"/>
+      <c r="M20" s="296"/>
+      <c r="N20" s="296"/>
+      <c r="O20" s="296"/>
+      <c r="P20" s="296"/>
+      <c r="Q20" s="296"/>
+      <c r="R20" s="296"/>
+      <c r="S20" s="296"/>
+      <c r="T20" s="296"/>
+      <c r="U20" s="296"/>
+      <c r="V20" s="296"/>
+      <c r="W20" s="296"/>
+      <c r="X20" s="296"/>
+      <c r="Y20" s="296"/>
+      <c r="Z20" s="296"/>
+      <c r="AA20" s="296"/>
+      <c r="AB20" s="296"/>
+      <c r="AC20" s="296"/>
+      <c r="AD20" s="296"/>
+      <c r="AE20" s="296"/>
+      <c r="AF20" s="296"/>
+      <c r="AG20" s="296"/>
+      <c r="AH20" s="296"/>
+      <c r="AI20" s="296"/>
+      <c r="AJ20" s="296"/>
+      <c r="AK20" s="296"/>
+      <c r="AL20" s="296"/>
+      <c r="AM20" s="296"/>
+      <c r="AN20" s="296"/>
+      <c r="AO20" s="296"/>
+      <c r="AP20" s="296"/>
+      <c r="AQ20" s="296"/>
+      <c r="AR20" s="296"/>
+      <c r="AS20" s="272"/>
+      <c r="AT20" s="272"/>
+      <c r="AU20" s="272"/>
+      <c r="AV20" s="272"/>
+      <c r="AW20" s="272"/>
+      <c r="AX20" s="272"/>
+      <c r="AY20" s="272"/>
     </row>
-    <row r="21" spans="1:50" s="20" customFormat="1" ht="11.25">
+    <row r="21" spans="1:51" s="20" customFormat="1" ht="11.25">
       <c r="A21" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="40">
         <v>19.88</v>
       </c>
       <c r="C21" s="40">
         <v>16.16</v>
       </c>
       <c r="D21" s="41">
         <v>14.07</v>
       </c>
       <c r="E21" s="41">
         <v>13.4</v>
       </c>
       <c r="F21" s="41">
         <v>11.85</v>
       </c>
       <c r="G21" s="41">
         <v>10.45</v>
       </c>
       <c r="H21" s="42">
         <v>10.52</v>
       </c>
       <c r="I21" s="41">
@@ -16793,52 +17169,55 @@
       </c>
       <c r="AQ21" s="257">
         <v>5.92</v>
       </c>
       <c r="AR21" s="260">
         <v>5.8</v>
       </c>
       <c r="AS21" s="8">
         <v>5.39</v>
       </c>
       <c r="AT21" s="8">
         <v>5.39</v>
       </c>
       <c r="AU21" s="8">
         <v>5.49</v>
       </c>
       <c r="AV21" s="8">
         <v>5.08</v>
       </c>
       <c r="AW21" s="8">
         <v>9.2100000000000009</v>
       </c>
       <c r="AX21" s="8">
         <v>8.52</v>
       </c>
+      <c r="AY21" s="8">
+        <v>7.44</v>
+      </c>
     </row>
-    <row r="22" spans="1:50" s="20" customFormat="1" ht="11.25">
+    <row r="22" spans="1:51" s="20" customFormat="1" ht="11.25">
       <c r="A22" s="20" t="s">
         <v>39</v>
       </c>
       <c r="N22" s="8">
         <v>29.14</v>
       </c>
       <c r="O22" s="8">
         <v>19.489999999999998</v>
       </c>
       <c r="P22" s="8">
         <v>17</v>
       </c>
       <c r="Q22" s="8">
         <v>15.16</v>
       </c>
       <c r="R22" s="43">
         <v>9.1300000000000008</v>
       </c>
       <c r="S22" s="8">
         <v>9.77</v>
       </c>
       <c r="T22" s="8">
         <v>8.98</v>
       </c>
       <c r="U22" s="8">
@@ -16909,52 +17288,55 @@
       </c>
       <c r="AQ22" s="257">
         <v>6.3</v>
       </c>
       <c r="AR22" s="260">
         <v>6.24</v>
       </c>
       <c r="AS22" s="8">
         <v>5.81</v>
       </c>
       <c r="AT22" s="8">
         <v>5.9</v>
       </c>
       <c r="AU22" s="8">
         <v>5.92</v>
       </c>
       <c r="AV22" s="8">
         <v>6.06</v>
       </c>
       <c r="AW22" s="8">
         <v>8.7899999999999991</v>
       </c>
       <c r="AX22" s="8">
         <v>8.1199999999999992</v>
       </c>
+      <c r="AY22" s="8">
+        <v>7.39</v>
+      </c>
     </row>
-    <row r="23" spans="1:50" s="20" customFormat="1" ht="11.25">
+    <row r="23" spans="1:51" s="20" customFormat="1" ht="11.25">
       <c r="A23" s="20" t="s">
         <v>40</v>
       </c>
       <c r="N23" s="8">
         <v>12.74</v>
       </c>
       <c r="O23" s="8">
         <v>6.97</v>
       </c>
       <c r="P23" s="8">
         <v>9.11</v>
       </c>
       <c r="Q23" s="8">
         <v>7.08</v>
       </c>
       <c r="R23" s="43">
         <v>13.91</v>
       </c>
       <c r="S23" s="8">
         <v>13.25</v>
       </c>
       <c r="T23" s="8">
         <v>11.39</v>
       </c>
       <c r="U23" s="8">
@@ -17025,105 +17407,110 @@
       </c>
       <c r="AQ23" s="257">
         <v>4.3099999999999996</v>
       </c>
       <c r="AR23" s="260">
         <v>3.89</v>
       </c>
       <c r="AS23" s="8">
         <v>3.53</v>
       </c>
       <c r="AT23" s="8">
         <v>3.18</v>
       </c>
       <c r="AU23" s="8">
         <v>3.64</v>
       </c>
       <c r="AV23" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AW23" s="8">
         <v>11.36</v>
       </c>
       <c r="AX23" s="8">
         <v>10.42</v>
       </c>
+      <c r="AY23" s="8">
+        <v>7.65</v>
+      </c>
     </row>
-    <row r="24" spans="1:50" s="20" customFormat="1">
-      <c r="A24" s="296" t="s">
+    <row r="24" spans="1:51" s="20" customFormat="1">
+      <c r="A24" s="297" t="s">
         <v>23</v>
       </c>
-      <c r="B24" s="296"/>
-[...46 lines deleted...]
-      <c r="AW24" s="271"/>
+      <c r="B24" s="297"/>
+      <c r="C24" s="297"/>
+      <c r="D24" s="297"/>
+      <c r="E24" s="297"/>
+      <c r="F24" s="297"/>
+      <c r="G24" s="297"/>
+      <c r="H24" s="297"/>
+      <c r="I24" s="297"/>
+      <c r="J24" s="297"/>
+      <c r="K24" s="297"/>
+      <c r="L24" s="297"/>
+      <c r="M24" s="297"/>
+      <c r="N24" s="297"/>
+      <c r="O24" s="297"/>
+      <c r="P24" s="297"/>
+      <c r="Q24" s="297"/>
+      <c r="R24" s="297"/>
+      <c r="S24" s="297"/>
+      <c r="T24" s="297"/>
+      <c r="U24" s="297"/>
+      <c r="V24" s="297"/>
+      <c r="W24" s="297"/>
+      <c r="X24" s="297"/>
+      <c r="Y24" s="297"/>
+      <c r="Z24" s="297"/>
+      <c r="AA24" s="297"/>
+      <c r="AB24" s="297"/>
+      <c r="AC24" s="297"/>
+      <c r="AD24" s="297"/>
+      <c r="AE24" s="297"/>
+      <c r="AF24" s="297"/>
+      <c r="AG24" s="297"/>
+      <c r="AH24" s="297"/>
+      <c r="AI24" s="297"/>
+      <c r="AJ24" s="297"/>
+      <c r="AK24" s="297"/>
+      <c r="AL24" s="297"/>
+      <c r="AM24" s="297"/>
+      <c r="AN24" s="297"/>
+      <c r="AO24" s="297"/>
+      <c r="AP24" s="297"/>
+      <c r="AQ24" s="297"/>
+      <c r="AR24" s="297"/>
+      <c r="AS24" s="272"/>
+      <c r="AT24" s="272"/>
+      <c r="AU24" s="272"/>
+      <c r="AV24" s="272"/>
+      <c r="AW24" s="272"/>
+      <c r="AX24" s="272"/>
+      <c r="AY24" s="272"/>
     </row>
-    <row r="25" spans="1:50" s="20" customFormat="1" ht="11.25">
+    <row r="25" spans="1:51" s="20" customFormat="1" ht="11.25">
       <c r="A25" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="44">
         <v>7.53</v>
       </c>
       <c r="C25" s="44">
         <v>6.81</v>
       </c>
       <c r="D25" s="41">
         <v>6.86</v>
       </c>
       <c r="E25" s="41">
         <v>7.95</v>
       </c>
       <c r="F25" s="41">
         <v>7.79</v>
       </c>
       <c r="G25" s="41">
         <v>7.7</v>
       </c>
       <c r="H25" s="42">
         <v>8.02</v>
       </c>
       <c r="I25" s="41">
@@ -17230,52 +17617,55 @@
       </c>
       <c r="AQ25" s="258">
         <v>9.51</v>
       </c>
       <c r="AR25" s="261">
         <v>9.1999999999999993</v>
       </c>
       <c r="AS25" s="43">
         <v>8.6</v>
       </c>
       <c r="AT25" s="43">
         <v>7.99</v>
       </c>
       <c r="AU25" s="8">
         <v>8.07</v>
       </c>
       <c r="AV25" s="8">
         <v>3.78</v>
       </c>
       <c r="AW25" s="8">
         <v>5.01</v>
       </c>
       <c r="AX25" s="43">
         <v>6.62</v>
       </c>
+      <c r="AY25" s="43">
+        <v>7.65</v>
+      </c>
     </row>
-    <row r="26" spans="1:50" s="20" customFormat="1" ht="11.25">
+    <row r="26" spans="1:51" s="20" customFormat="1" ht="11.25">
       <c r="A26" s="20" t="s">
         <v>39</v>
       </c>
       <c r="N26" s="8" t="s">
         <v>6</v>
       </c>
       <c r="O26" s="8">
         <v>2.4</v>
       </c>
       <c r="P26" s="8">
         <v>3.27</v>
       </c>
       <c r="Q26" s="8">
         <v>3.75</v>
       </c>
       <c r="R26" s="43">
         <v>8.98</v>
       </c>
       <c r="S26" s="8">
         <v>9.2100000000000009</v>
       </c>
       <c r="T26" s="8">
         <v>7.77</v>
       </c>
       <c r="U26" s="8">
@@ -17346,52 +17736,55 @@
       </c>
       <c r="AQ26" s="258">
         <v>6.84</v>
       </c>
       <c r="AR26" s="261">
         <v>5.99</v>
       </c>
       <c r="AS26" s="43">
         <v>5.92</v>
       </c>
       <c r="AT26" s="43">
         <v>5.42</v>
       </c>
       <c r="AU26" s="8">
         <v>5.36</v>
       </c>
       <c r="AV26" s="8">
         <v>4.8499999999999996</v>
       </c>
       <c r="AW26" s="8">
         <v>2.73</v>
       </c>
       <c r="AX26" s="43">
         <v>3.72</v>
       </c>
+      <c r="AY26" s="43">
+        <v>8.43</v>
+      </c>
     </row>
-    <row r="27" spans="1:50" s="20" customFormat="1" ht="11.25">
+    <row r="27" spans="1:51" s="20" customFormat="1" ht="11.25">
       <c r="A27" s="20" t="s">
         <v>40</v>
       </c>
       <c r="N27" s="8" t="s">
         <v>6</v>
       </c>
       <c r="O27" s="8"/>
       <c r="P27" s="8">
         <v>6.41</v>
       </c>
       <c r="Q27" s="8">
         <v>5.18</v>
       </c>
       <c r="R27" s="43">
         <v>8.1999999999999993</v>
       </c>
       <c r="S27" s="8">
         <v>7.14</v>
       </c>
       <c r="T27" s="8">
         <v>9.09</v>
       </c>
       <c r="U27" s="8">
         <v>7.85</v>
       </c>
@@ -17458,52 +17851,55 @@
       </c>
       <c r="AQ27" s="258">
         <v>11.19</v>
       </c>
       <c r="AR27" s="261">
         <v>9.9</v>
       </c>
       <c r="AS27" s="43">
         <v>8.65</v>
       </c>
       <c r="AT27" s="43">
         <v>10.31</v>
       </c>
       <c r="AU27" s="8">
         <v>9.43</v>
       </c>
       <c r="AV27" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AW27" s="8">
         <v>15.87</v>
       </c>
       <c r="AX27" s="43">
         <v>20.83</v>
       </c>
+      <c r="AY27" s="43">
+        <v>15.5</v>
+      </c>
     </row>
-    <row r="28" spans="1:50" s="20" customFormat="1" ht="11.25">
+    <row r="28" spans="1:51" s="20" customFormat="1" ht="11.25">
       <c r="A28" s="20" t="s">
         <v>3</v>
       </c>
       <c r="N28" s="8" t="s">
         <v>6</v>
       </c>
       <c r="O28" s="8">
         <v>7.69</v>
       </c>
       <c r="P28" s="8">
         <v>9.9499999999999993</v>
       </c>
       <c r="Q28" s="8">
         <v>11.03</v>
       </c>
       <c r="R28" s="43">
         <v>15.06</v>
       </c>
       <c r="S28" s="8">
         <v>13.12</v>
       </c>
       <c r="T28" s="8">
         <v>10.99</v>
       </c>
       <c r="U28" s="8">
@@ -17574,52 +17970,53 @@
       </c>
       <c r="AQ28" s="258">
         <v>7.65</v>
       </c>
       <c r="AR28" s="261">
         <v>6.61</v>
       </c>
       <c r="AS28" s="43">
         <v>5.87</v>
       </c>
       <c r="AT28" s="43">
         <v>5.33</v>
       </c>
       <c r="AU28" s="8">
         <v>4.87</v>
       </c>
       <c r="AV28" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AW28" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AX28" s="8" t="s">
         <v>51</v>
       </c>
+      <c r="AY28" s="43"/>
     </row>
-    <row r="29" spans="1:50" s="20" customFormat="1" ht="11.25">
+    <row r="29" spans="1:51" s="20" customFormat="1" ht="11.25">
       <c r="A29" s="20" t="s">
         <v>4</v>
       </c>
       <c r="N29" s="8" t="s">
         <v>6</v>
       </c>
       <c r="O29" s="8" t="s">
         <v>6</v>
       </c>
       <c r="P29" s="8" t="s">
         <v>6</v>
       </c>
       <c r="Q29" s="8" t="s">
         <v>6</v>
       </c>
       <c r="R29" s="43">
         <v>12.24</v>
       </c>
       <c r="S29" s="8">
         <v>14.44</v>
       </c>
       <c r="T29" s="8">
         <v>14.97</v>
       </c>
       <c r="U29" s="8">
@@ -17690,52 +18087,55 @@
       </c>
       <c r="AQ29" s="258">
         <v>12.94</v>
       </c>
       <c r="AR29" s="261">
         <v>11.36</v>
       </c>
       <c r="AS29" s="43">
         <v>10.199999999999999</v>
       </c>
       <c r="AT29" s="43">
         <v>9.26</v>
       </c>
       <c r="AU29" s="8">
         <v>8.39</v>
       </c>
       <c r="AV29" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AW29" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AX29" s="8" t="s">
         <v>51</v>
       </c>
+      <c r="AY29" s="43">
+        <v>7.04</v>
+      </c>
     </row>
-    <row r="30" spans="1:50" s="20" customFormat="1" ht="11.25">
+    <row r="30" spans="1:51" s="20" customFormat="1" ht="11.25">
       <c r="A30" s="20" t="s">
         <v>41</v>
       </c>
       <c r="N30" s="8" t="s">
         <v>6</v>
       </c>
       <c r="O30" s="8" t="s">
         <v>6</v>
       </c>
       <c r="P30" s="8">
         <v>3.27</v>
       </c>
       <c r="Q30" s="8">
         <v>5.0599999999999996</v>
       </c>
       <c r="R30" s="43">
         <v>4.1399999999999997</v>
       </c>
       <c r="S30" s="8">
         <v>3.56</v>
       </c>
       <c r="T30" s="8">
         <v>2.91</v>
       </c>
       <c r="U30" s="8">
@@ -17806,52 +18206,55 @@
       </c>
       <c r="AQ30" s="258">
         <v>10.9</v>
       </c>
       <c r="AR30" s="261">
         <v>11.19</v>
       </c>
       <c r="AS30" s="43">
         <v>11.26</v>
       </c>
       <c r="AT30" s="43">
         <v>10.3</v>
       </c>
       <c r="AU30" s="8">
         <v>10.44</v>
       </c>
       <c r="AV30" s="8">
         <v>13.16</v>
       </c>
       <c r="AW30" s="8">
         <v>12.5</v>
       </c>
       <c r="AX30" s="43">
         <v>12.93</v>
       </c>
+      <c r="AY30" s="43">
+        <v>10.34</v>
+      </c>
     </row>
-    <row r="31" spans="1:50" s="20" customFormat="1" ht="11.25">
+    <row r="31" spans="1:51" s="20" customFormat="1" ht="11.25">
       <c r="A31" s="20" t="s">
         <v>42</v>
       </c>
       <c r="N31" s="8" t="s">
         <v>6</v>
       </c>
       <c r="O31" s="8">
         <v>8.33</v>
       </c>
       <c r="P31" s="8">
         <v>5.41</v>
       </c>
       <c r="Q31" s="8">
         <v>4.1500000000000004</v>
       </c>
       <c r="R31" s="43">
         <v>3.25</v>
       </c>
       <c r="S31" s="8">
         <v>5.35</v>
       </c>
       <c r="T31" s="8">
         <v>6.79</v>
       </c>
       <c r="U31" s="8">
@@ -17922,52 +18325,55 @@
       </c>
       <c r="AQ31" s="258">
         <v>15.19</v>
       </c>
       <c r="AR31" s="261">
         <v>17.739999999999998</v>
       </c>
       <c r="AS31" s="43">
         <v>15.59</v>
       </c>
       <c r="AT31" s="43">
         <v>14.11</v>
       </c>
       <c r="AU31" s="8">
         <v>12.97</v>
       </c>
       <c r="AV31" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AW31" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AX31" s="43">
         <v>7.75</v>
       </c>
+      <c r="AY31" s="43">
+        <v>5.75</v>
+      </c>
     </row>
-    <row r="32" spans="1:50" s="20" customFormat="1" ht="11.25">
+    <row r="32" spans="1:51" s="20" customFormat="1" ht="11.25">
       <c r="A32" s="20" t="s">
         <v>43</v>
       </c>
       <c r="N32" s="8">
         <v>28.17</v>
       </c>
       <c r="O32" s="8">
         <v>14.29</v>
       </c>
       <c r="P32" s="8">
         <v>15.08</v>
       </c>
       <c r="Q32" s="8">
         <v>12.3</v>
       </c>
       <c r="R32" s="43">
         <v>17.3</v>
       </c>
       <c r="S32" s="8">
         <v>14.29</v>
       </c>
       <c r="T32" s="8">
         <v>14.78</v>
       </c>
       <c r="U32" s="8">
@@ -18038,52 +18444,55 @@
       </c>
       <c r="AQ32" s="258">
         <v>7.71</v>
       </c>
       <c r="AR32" s="261">
         <v>8.9700000000000006</v>
       </c>
       <c r="AS32" s="43">
         <v>8.25</v>
       </c>
       <c r="AT32" s="43">
         <v>7.48</v>
       </c>
       <c r="AU32" s="8">
         <v>11.93</v>
       </c>
       <c r="AV32" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AW32" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AX32" s="43">
         <v>7.69</v>
       </c>
+      <c r="AY32" s="43">
+        <v>6.17</v>
+      </c>
     </row>
-    <row r="33" spans="1:50" s="20" customFormat="1" ht="11.25">
+    <row r="33" spans="1:51" s="20" customFormat="1" ht="11.25">
       <c r="A33" s="23" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="23"/>
       <c r="C33" s="23"/>
       <c r="D33" s="23"/>
       <c r="E33" s="23"/>
       <c r="F33" s="23"/>
       <c r="G33" s="23"/>
       <c r="H33" s="23"/>
       <c r="I33" s="23"/>
       <c r="J33" s="23"/>
       <c r="K33" s="23"/>
       <c r="L33" s="23"/>
       <c r="M33" s="23"/>
       <c r="N33" s="49" t="s">
         <v>6</v>
       </c>
       <c r="O33" s="49" t="s">
         <v>6</v>
       </c>
       <c r="P33" s="49" t="s">
         <v>6</v>
       </c>
       <c r="Q33" s="9">
@@ -18166,123 +18575,126 @@
       </c>
       <c r="AQ33" s="262">
         <v>11.49</v>
       </c>
       <c r="AR33" s="263">
         <v>10.23</v>
       </c>
       <c r="AS33" s="9">
         <v>8.99</v>
       </c>
       <c r="AT33" s="9">
         <v>8.1300000000000008</v>
       </c>
       <c r="AU33" s="9">
         <v>7.59</v>
       </c>
       <c r="AV33" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW33" s="9">
         <v>10.99</v>
       </c>
       <c r="AX33" s="9">
         <v>7.41</v>
       </c>
+      <c r="AY33" s="9">
+        <v>5.92</v>
+      </c>
     </row>
-    <row r="34" spans="1:50" ht="15.75" customHeight="1">
+    <row r="34" spans="1:51" ht="15.75" customHeight="1">
       <c r="A34" s="25" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="15"/>
       <c r="C34" s="15"/>
       <c r="D34" s="15"/>
       <c r="E34" s="15"/>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15"/>
       <c r="I34" s="18"/>
       <c r="J34" s="15"/>
       <c r="K34" s="15"/>
       <c r="L34" s="15"/>
       <c r="M34" s="15"/>
       <c r="N34" s="15"/>
       <c r="O34" s="15"/>
       <c r="P34" s="26"/>
       <c r="Q34" s="15"/>
       <c r="R34" s="15"/>
       <c r="S34" s="15"/>
       <c r="T34" s="15"/>
       <c r="U34" s="15"/>
       <c r="V34" s="15"/>
       <c r="W34" s="15"/>
       <c r="X34" s="15"/>
       <c r="Y34" s="15"/>
       <c r="Z34" s="15"/>
     </row>
-    <row r="35" spans="1:50">
+    <row r="35" spans="1:51">
       <c r="A35" s="15"/>
       <c r="B35" s="15"/>
       <c r="C35" s="15"/>
       <c r="D35" s="15"/>
       <c r="E35" s="15"/>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15"/>
       <c r="I35" s="15"/>
       <c r="J35" s="15"/>
       <c r="K35" s="15"/>
       <c r="L35" s="15"/>
       <c r="M35" s="15"/>
       <c r="N35" s="15"/>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35" s="15"/>
       <c r="S35" s="15"/>
       <c r="T35" s="15"/>
       <c r="U35" s="15"/>
       <c r="V35" s="15"/>
       <c r="W35" s="15"/>
       <c r="X35" s="15"/>
       <c r="Y35" s="15"/>
       <c r="Z35" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="AJ8:AU8"/>
-[...5 lines deleted...]
-    <mergeCell ref="A7:AX7"/>
+    <mergeCell ref="AV8:AY8"/>
     <mergeCell ref="A2:O5"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:W8"/>
     <mergeCell ref="X8:AI8"/>
+    <mergeCell ref="A7:AY7"/>
+    <mergeCell ref="A6:AY6"/>
+    <mergeCell ref="AJ8:AU8"/>
+    <mergeCell ref="A10:AY10"/>
+    <mergeCell ref="A20:AY20"/>
+    <mergeCell ref="A24:AY24"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">