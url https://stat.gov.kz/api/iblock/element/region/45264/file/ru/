--- v2 (2026-07-09)
+++ v3 (2026-08-18)
@@ -11,65 +11,65 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11205" activeTab="4"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11205" firstSheet="1" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Число умерших" sheetId="1" r:id="rId1"/>
     <sheet name="Коэффициент смертности" sheetId="4" r:id="rId2"/>
     <sheet name="Умершие по полу" sheetId="7" r:id="rId3"/>
     <sheet name="Число умершие до года" sheetId="8" r:id="rId4"/>
     <sheet name="коэффициент младенческой смертн" sheetId="9" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="849" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="885" uniqueCount="52">
   <si>
     <t>Атырау облысы</t>
   </si>
   <si>
     <t>Атырау қ.ә.</t>
   </si>
   <si>
     <t xml:space="preserve">Жылыой </t>
   </si>
   <si>
     <t>Индер</t>
   </si>
   <si>
     <t>Исатай</t>
   </si>
   <si>
     <t>Махамбет</t>
   </si>
   <si>
     <t>...</t>
   </si>
   <si>
     <t>Число умерших*</t>
   </si>
   <si>
@@ -300,51 +300,51 @@
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="13">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -442,50 +442,59 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="157">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
@@ -604,51 +613,51 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="301">
+  <cellXfs count="311">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -1375,137 +1384,161 @@
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="140" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="141" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="154" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="155" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="156" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="141" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="156" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="157">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="9"/>
     <cellStyle name="Обычный 100" xfId="87"/>
     <cellStyle name="Обычный 101" xfId="101"/>
     <cellStyle name="Обычный 102" xfId="103"/>
     <cellStyle name="Обычный 103" xfId="105"/>
     <cellStyle name="Обычный 104" xfId="95"/>
     <cellStyle name="Обычный 105" xfId="97"/>
     <cellStyle name="Обычный 106" xfId="99"/>
     <cellStyle name="Обычный 107" xfId="89"/>
     <cellStyle name="Обычный 108" xfId="91"/>
     <cellStyle name="Обычный 109" xfId="93"/>
     <cellStyle name="Обычный 11" xfId="10"/>
     <cellStyle name="Обычный 110" xfId="107"/>
     <cellStyle name="Обычный 111" xfId="109"/>
     <cellStyle name="Обычный 112" xfId="111"/>
     <cellStyle name="Обычный 113" xfId="112"/>
     <cellStyle name="Обычный 114" xfId="113"/>
     <cellStyle name="Обычный 115" xfId="114"/>
     <cellStyle name="Обычный 116" xfId="115"/>
     <cellStyle name="Обычный 117" xfId="116"/>
     <cellStyle name="Обычный 118" xfId="117"/>
     <cellStyle name="Обычный 119" xfId="118"/>
@@ -1669,273 +1702,273 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>26</xdr:col>
-      <xdr:colOff>295274</xdr:colOff>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>409574</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1819274" cy="790575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>26</xdr:col>
+      <xdr:col>38</xdr:col>
       <xdr:colOff>390524</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Рисунок 4" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="9525"/>
           <a:ext cx="1876424" cy="847725"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>400049</xdr:colOff>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>342899</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1933574" cy="771525"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>1</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>26</xdr:col>
-      <xdr:colOff>504824</xdr:colOff>
+      <xdr:col>39</xdr:col>
+      <xdr:colOff>28574</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="1"/>
           <a:ext cx="2028824" cy="809624"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>24</xdr:col>
-      <xdr:colOff>342899</xdr:colOff>
+      <xdr:col>36</xdr:col>
+      <xdr:colOff>276224</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>161925</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1781174" cy="733425"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -2224,360 +2257,368 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BA34"/>
+  <dimension ref="A1:BC34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A49" activeCellId="4" sqref="A1:W1 N3:W3 A5:W5 A27:W27 A49:W49"/>
-      <selection pane="bottomLeft" activeCell="A24" sqref="A24:BA24"/>
+      <selection pane="bottomLeft" activeCell="BE10" sqref="BE10:BF32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="16.28515625" customWidth="1"/>
+    <col min="1" max="1" width="15.28515625" customWidth="1"/>
     <col min="2" max="12" width="0" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="9.140625" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="7.85546875" hidden="1" customWidth="1"/>
     <col min="15" max="16" width="7.42578125" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="7" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="7.42578125" hidden="1" customWidth="1"/>
     <col min="19" max="20" width="7.5703125" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="7.140625" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="8" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="6.5703125" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="7.85546875" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="8" hidden="1" customWidth="1"/>
-    <col min="26" max="26" width="6.5703125" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="37" max="37" width="8" customWidth="1"/>
+    <col min="26" max="26" width="6.5703125" hidden="1" customWidth="1"/>
+    <col min="27" max="27" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="28" max="28" width="6.140625" hidden="1" customWidth="1"/>
+    <col min="29" max="29" width="8.42578125" hidden="1" customWidth="1"/>
+    <col min="30" max="30" width="5.42578125" hidden="1" customWidth="1"/>
+    <col min="31" max="31" width="5.7109375" hidden="1" customWidth="1"/>
+    <col min="32" max="32" width="6" hidden="1" customWidth="1"/>
+    <col min="33" max="33" width="6.140625" hidden="1" customWidth="1"/>
+    <col min="34" max="34" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="35" max="35" width="7.28515625" hidden="1" customWidth="1"/>
+    <col min="36" max="36" width="6.7109375" hidden="1" customWidth="1"/>
+    <col min="37" max="37" width="8" hidden="1" customWidth="1"/>
     <col min="38" max="38" width="5.85546875" customWidth="1"/>
     <col min="39" max="39" width="7.5703125" customWidth="1"/>
     <col min="40" max="40" width="5.85546875" customWidth="1"/>
     <col min="41" max="41" width="6.5703125" customWidth="1"/>
     <col min="42" max="42" width="5.140625" customWidth="1"/>
     <col min="43" max="43" width="5.7109375" customWidth="1"/>
     <col min="44" max="44" width="6" customWidth="1"/>
     <col min="45" max="45" width="6.42578125" customWidth="1"/>
     <col min="46" max="46" width="8" customWidth="1"/>
     <col min="47" max="47" width="7" customWidth="1"/>
     <col min="48" max="48" width="6.5703125" customWidth="1"/>
     <col min="49" max="49" width="7.5703125" customWidth="1"/>
     <col min="50" max="50" width="6.85546875" customWidth="1"/>
     <col min="51" max="51" width="7.42578125" customWidth="1"/>
     <col min="52" max="52" width="5.5703125" customWidth="1"/>
     <col min="53" max="53" width="6.42578125" customWidth="1"/>
+    <col min="54" max="54" width="6.140625" customWidth="1"/>
+    <col min="55" max="55" width="6.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" hidden="1">
+    <row r="1" spans="1:55" hidden="1">
       <c r="A1" s="1"/>
       <c r="AA1" s="2"/>
     </row>
-    <row r="2" spans="1:53" s="4" customFormat="1">
-[...14 lines deleted...]
-      <c r="O2" s="272"/>
+    <row r="2" spans="1:55" s="4" customFormat="1">
+      <c r="A2" s="268"/>
+      <c r="B2" s="269"/>
+      <c r="C2" s="269"/>
+      <c r="D2" s="269"/>
+      <c r="E2" s="269"/>
+      <c r="F2" s="269"/>
+      <c r="G2" s="269"/>
+      <c r="H2" s="269"/>
+      <c r="I2" s="269"/>
+      <c r="J2" s="269"/>
+      <c r="K2" s="269"/>
+      <c r="L2" s="269"/>
+      <c r="M2" s="269"/>
+      <c r="N2" s="269"/>
+      <c r="O2" s="269"/>
       <c r="AA2" s="2"/>
     </row>
-    <row r="3" spans="1:53" s="4" customFormat="1">
-[...14 lines deleted...]
-      <c r="O3" s="272"/>
+    <row r="3" spans="1:55" s="4" customFormat="1">
+      <c r="A3" s="269"/>
+      <c r="B3" s="269"/>
+      <c r="C3" s="269"/>
+      <c r="D3" s="269"/>
+      <c r="E3" s="269"/>
+      <c r="F3" s="269"/>
+      <c r="G3" s="269"/>
+      <c r="H3" s="269"/>
+      <c r="I3" s="269"/>
+      <c r="J3" s="269"/>
+      <c r="K3" s="269"/>
+      <c r="L3" s="269"/>
+      <c r="M3" s="269"/>
+      <c r="N3" s="269"/>
+      <c r="O3" s="269"/>
       <c r="AA3" s="2"/>
     </row>
-    <row r="4" spans="1:53" s="4" customFormat="1">
-[...14 lines deleted...]
-      <c r="O4" s="272"/>
+    <row r="4" spans="1:55" s="4" customFormat="1">
+      <c r="A4" s="269"/>
+      <c r="B4" s="269"/>
+      <c r="C4" s="269"/>
+      <c r="D4" s="269"/>
+      <c r="E4" s="269"/>
+      <c r="F4" s="269"/>
+      <c r="G4" s="269"/>
+      <c r="H4" s="269"/>
+      <c r="I4" s="269"/>
+      <c r="J4" s="269"/>
+      <c r="K4" s="269"/>
+      <c r="L4" s="269"/>
+      <c r="M4" s="269"/>
+      <c r="N4" s="269"/>
+      <c r="O4" s="269"/>
       <c r="AA4" s="2"/>
     </row>
-    <row r="5" spans="1:53" s="4" customFormat="1">
-[...14 lines deleted...]
-      <c r="O5" s="272"/>
+    <row r="5" spans="1:55" s="4" customFormat="1">
+      <c r="A5" s="269"/>
+      <c r="B5" s="269"/>
+      <c r="C5" s="269"/>
+      <c r="D5" s="269"/>
+      <c r="E5" s="269"/>
+      <c r="F5" s="269"/>
+      <c r="G5" s="269"/>
+      <c r="H5" s="269"/>
+      <c r="I5" s="269"/>
+      <c r="J5" s="269"/>
+      <c r="K5" s="269"/>
+      <c r="L5" s="269"/>
+      <c r="M5" s="269"/>
+      <c r="N5" s="269"/>
+      <c r="O5" s="269"/>
       <c r="AA5" s="2"/>
     </row>
-    <row r="6" spans="1:53">
-      <c r="A6" s="291" t="s">
+    <row r="6" spans="1:55">
+      <c r="A6" s="286" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="291"/>
-[...50 lines deleted...]
-      <c r="BA6" s="272"/>
+      <c r="B6" s="286"/>
+      <c r="C6" s="286"/>
+      <c r="D6" s="286"/>
+      <c r="E6" s="286"/>
+      <c r="F6" s="286"/>
+      <c r="G6" s="286"/>
+      <c r="H6" s="286"/>
+      <c r="I6" s="286"/>
+      <c r="J6" s="286"/>
+      <c r="K6" s="286"/>
+      <c r="L6" s="286"/>
+      <c r="M6" s="286"/>
+      <c r="N6" s="286"/>
+      <c r="O6" s="286"/>
+      <c r="P6" s="286"/>
+      <c r="Q6" s="286"/>
+      <c r="R6" s="286"/>
+      <c r="S6" s="286"/>
+      <c r="T6" s="286"/>
+      <c r="U6" s="286"/>
+      <c r="V6" s="286"/>
+      <c r="W6" s="286"/>
+      <c r="X6" s="286"/>
+      <c r="Y6" s="286"/>
+      <c r="Z6" s="286"/>
+      <c r="AA6" s="286"/>
+      <c r="AB6" s="286"/>
+      <c r="AC6" s="269"/>
+      <c r="AD6" s="269"/>
+      <c r="AE6" s="269"/>
+      <c r="AF6" s="269"/>
+      <c r="AG6" s="269"/>
+      <c r="AH6" s="269"/>
+      <c r="AI6" s="269"/>
+      <c r="AJ6" s="269"/>
+      <c r="AK6" s="269"/>
+      <c r="AL6" s="269"/>
+      <c r="AM6" s="269"/>
+      <c r="AN6" s="269"/>
+      <c r="AO6" s="269"/>
+      <c r="AP6" s="269"/>
+      <c r="AQ6" s="269"/>
+      <c r="AR6" s="269"/>
+      <c r="AS6" s="269"/>
+      <c r="AT6" s="269"/>
+      <c r="AU6" s="269"/>
+      <c r="AV6" s="269"/>
+      <c r="AW6" s="269"/>
+      <c r="AX6" s="269"/>
+      <c r="AY6" s="269"/>
+      <c r="AZ6" s="269"/>
+      <c r="BA6" s="269"/>
+      <c r="BB6" s="269"/>
+      <c r="BC6" s="269"/>
     </row>
-    <row r="7" spans="1:53">
-      <c r="A7" s="289" t="s">
+    <row r="7" spans="1:55">
+      <c r="A7" s="284" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="290"/>
-[...50 lines deleted...]
-      <c r="BA7" s="290"/>
+      <c r="B7" s="285"/>
+      <c r="C7" s="285"/>
+      <c r="D7" s="285"/>
+      <c r="E7" s="285"/>
+      <c r="F7" s="285"/>
+      <c r="G7" s="285"/>
+      <c r="H7" s="285"/>
+      <c r="I7" s="285"/>
+      <c r="J7" s="285"/>
+      <c r="K7" s="285"/>
+      <c r="L7" s="285"/>
+      <c r="M7" s="285"/>
+      <c r="N7" s="285"/>
+      <c r="O7" s="285"/>
+      <c r="P7" s="285"/>
+      <c r="Q7" s="285"/>
+      <c r="R7" s="285"/>
+      <c r="S7" s="285"/>
+      <c r="T7" s="285"/>
+      <c r="U7" s="285"/>
+      <c r="V7" s="285"/>
+      <c r="W7" s="285"/>
+      <c r="X7" s="285"/>
+      <c r="Y7" s="285"/>
+      <c r="Z7" s="285"/>
+      <c r="AA7" s="285"/>
+      <c r="AB7" s="285"/>
+      <c r="AC7" s="285"/>
+      <c r="AD7" s="285"/>
+      <c r="AE7" s="285"/>
+      <c r="AF7" s="285"/>
+      <c r="AG7" s="285"/>
+      <c r="AH7" s="285"/>
+      <c r="AI7" s="285"/>
+      <c r="AJ7" s="285"/>
+      <c r="AK7" s="285"/>
+      <c r="AL7" s="285"/>
+      <c r="AM7" s="285"/>
+      <c r="AN7" s="285"/>
+      <c r="AO7" s="285"/>
+      <c r="AP7" s="285"/>
+      <c r="AQ7" s="285"/>
+      <c r="AR7" s="285"/>
+      <c r="AS7" s="285"/>
+      <c r="AT7" s="285"/>
+      <c r="AU7" s="285"/>
+      <c r="AV7" s="285"/>
+      <c r="AW7" s="285"/>
+      <c r="AX7" s="285"/>
+      <c r="AY7" s="285"/>
+      <c r="AZ7" s="285"/>
+      <c r="BA7" s="285"/>
+      <c r="BB7" s="285"/>
+      <c r="BC7" s="285"/>
     </row>
-    <row r="8" spans="1:53">
-[...1 lines deleted...]
-      <c r="B8" s="277">
+    <row r="8" spans="1:55">
+      <c r="A8" s="270"/>
+      <c r="B8" s="272">
         <v>2021</v>
       </c>
-      <c r="C8" s="278"/>
-[...10 lines deleted...]
-      <c r="N8" s="277">
+      <c r="C8" s="273"/>
+      <c r="D8" s="273"/>
+      <c r="E8" s="273"/>
+      <c r="F8" s="273"/>
+      <c r="G8" s="273"/>
+      <c r="H8" s="273"/>
+      <c r="I8" s="273"/>
+      <c r="J8" s="273"/>
+      <c r="K8" s="273"/>
+      <c r="L8" s="273"/>
+      <c r="M8" s="273"/>
+      <c r="N8" s="272">
         <v>2023</v>
       </c>
-      <c r="O8" s="278"/>
-[...10 lines deleted...]
-      <c r="Z8" s="279">
+      <c r="O8" s="273"/>
+      <c r="P8" s="273"/>
+      <c r="Q8" s="273"/>
+      <c r="R8" s="273"/>
+      <c r="S8" s="273"/>
+      <c r="T8" s="273"/>
+      <c r="U8" s="273"/>
+      <c r="V8" s="273"/>
+      <c r="W8" s="273"/>
+      <c r="X8" s="273"/>
+      <c r="Y8" s="273"/>
+      <c r="Z8" s="274">
         <v>2024</v>
       </c>
-      <c r="AA8" s="280"/>
-[...10 lines deleted...]
-      <c r="AL8" s="282">
+      <c r="AA8" s="275"/>
+      <c r="AB8" s="275"/>
+      <c r="AC8" s="276"/>
+      <c r="AD8" s="276"/>
+      <c r="AE8" s="276"/>
+      <c r="AF8" s="276"/>
+      <c r="AG8" s="276"/>
+      <c r="AH8" s="276"/>
+      <c r="AI8" s="276"/>
+      <c r="AJ8" s="276"/>
+      <c r="AK8" s="276"/>
+      <c r="AL8" s="277">
         <v>2025</v>
       </c>
-      <c r="AM8" s="283"/>
-[...10 lines deleted...]
-      <c r="AX8" s="282">
+      <c r="AM8" s="278"/>
+      <c r="AN8" s="278"/>
+      <c r="AO8" s="279"/>
+      <c r="AP8" s="279"/>
+      <c r="AQ8" s="279"/>
+      <c r="AR8" s="279"/>
+      <c r="AS8" s="279"/>
+      <c r="AT8" s="279"/>
+      <c r="AU8" s="279"/>
+      <c r="AV8" s="279"/>
+      <c r="AW8" s="280"/>
+      <c r="AX8" s="277">
         <v>2026</v>
       </c>
-      <c r="AY8" s="283"/>
-[...1 lines deleted...]
-      <c r="BA8" s="284"/>
+      <c r="AY8" s="278"/>
+      <c r="AZ8" s="279"/>
+      <c r="BA8" s="279"/>
+      <c r="BB8" s="279"/>
+      <c r="BC8" s="279"/>
     </row>
-    <row r="9" spans="1:53">
-      <c r="A9" s="276"/>
+    <row r="9" spans="1:55" ht="22.5">
+      <c r="A9" s="271"/>
       <c r="B9" s="11" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="12" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="12" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="12" t="s">
         <v>14</v>
       </c>
       <c r="H9" s="12" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="136" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="136" t="s">
@@ -2669,128 +2710,138 @@
       </c>
       <c r="AM9" s="37" t="s">
         <v>10</v>
       </c>
       <c r="AN9" s="37" t="s">
         <v>11</v>
       </c>
       <c r="AO9" s="35" t="s">
         <v>12</v>
       </c>
       <c r="AP9" s="35" t="s">
         <v>13</v>
       </c>
       <c r="AQ9" s="35" t="s">
         <v>14</v>
       </c>
       <c r="AR9" s="35" t="s">
         <v>15</v>
       </c>
       <c r="AS9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AT9" s="172" t="s">
         <v>17</v>
       </c>
-      <c r="AU9" s="137" t="s">
+      <c r="AU9" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="AV9" s="137" t="s">
+      <c r="AV9" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="AW9" s="137" t="s">
+      <c r="AW9" s="12" t="s">
         <v>20</v>
       </c>
       <c r="AX9" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="AY9" s="32" t="s">
+      <c r="AY9" s="36" t="s">
         <v>10</v>
       </c>
-      <c r="AZ9" s="266" t="s">
+      <c r="AZ9" s="46" t="s">
         <v>11</v>
       </c>
       <c r="BA9" s="11" t="s">
         <v>12</v>
       </c>
+      <c r="BB9" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC9" s="35" t="s">
+        <v>14</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="204" customFormat="1">
-      <c r="A10" s="286" t="s">
+    <row r="10" spans="1:55" s="204" customFormat="1">
+      <c r="A10" s="281" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="286"/>
-[...48 lines deleted...]
-      <c r="AY10" s="288"/>
+      <c r="B10" s="281"/>
+      <c r="C10" s="281"/>
+      <c r="D10" s="281"/>
+      <c r="E10" s="281"/>
+      <c r="F10" s="281"/>
+      <c r="G10" s="281"/>
+      <c r="H10" s="281"/>
+      <c r="I10" s="281"/>
+      <c r="J10" s="281"/>
+      <c r="K10" s="281"/>
+      <c r="L10" s="281"/>
+      <c r="M10" s="281"/>
+      <c r="N10" s="281"/>
+      <c r="O10" s="281"/>
+      <c r="P10" s="281"/>
+      <c r="Q10" s="281"/>
+      <c r="R10" s="281"/>
+      <c r="S10" s="281"/>
+      <c r="T10" s="281"/>
+      <c r="U10" s="281"/>
+      <c r="V10" s="281"/>
+      <c r="W10" s="281"/>
+      <c r="X10" s="281"/>
+      <c r="Y10" s="281"/>
+      <c r="Z10" s="281"/>
+      <c r="AA10" s="281"/>
+      <c r="AB10" s="281"/>
+      <c r="AC10" s="282"/>
+      <c r="AD10" s="282"/>
+      <c r="AE10" s="282"/>
+      <c r="AF10" s="282"/>
+      <c r="AG10" s="282"/>
+      <c r="AH10" s="282"/>
+      <c r="AI10" s="282"/>
+      <c r="AJ10" s="282"/>
+      <c r="AK10" s="282"/>
+      <c r="AL10" s="282"/>
+      <c r="AM10" s="282"/>
+      <c r="AN10" s="282"/>
+      <c r="AO10" s="282"/>
+      <c r="AP10" s="282"/>
+      <c r="AQ10" s="282"/>
+      <c r="AR10" s="282"/>
+      <c r="AS10" s="282"/>
+      <c r="AT10" s="282"/>
+      <c r="AU10" s="283"/>
+      <c r="AV10" s="283"/>
+      <c r="AW10" s="283"/>
+      <c r="AX10" s="283"/>
+      <c r="AY10" s="283"/>
+      <c r="AZ10" s="283"/>
+      <c r="BA10" s="283"/>
+      <c r="BB10" s="283"/>
+      <c r="BC10" s="283"/>
     </row>
-    <row r="11" spans="1:53" s="204" customFormat="1" ht="11.25">
+    <row r="11" spans="1:55" s="204" customFormat="1" ht="11.25">
       <c r="A11" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="17">
         <v>291</v>
       </c>
       <c r="C11" s="17">
         <v>264</v>
       </c>
       <c r="D11" s="17">
         <v>320</v>
       </c>
       <c r="E11" s="17">
         <v>393</v>
       </c>
       <c r="F11" s="17">
         <v>358</v>
       </c>
       <c r="G11" s="17">
         <v>381</v>
       </c>
       <c r="H11" s="21">
         <v>554</v>
       </c>
       <c r="I11" s="17">
@@ -2906,52 +2957,58 @@
       </c>
       <c r="AT11" s="203">
         <v>298</v>
       </c>
       <c r="AU11" s="6">
         <v>320</v>
       </c>
       <c r="AV11" s="204">
         <v>290</v>
       </c>
       <c r="AW11" s="51">
         <v>348</v>
       </c>
       <c r="AX11" s="6">
         <v>242</v>
       </c>
       <c r="AY11" s="6">
         <v>276</v>
       </c>
       <c r="AZ11" s="6">
         <v>303</v>
       </c>
       <c r="BA11" s="51">
         <v>305</v>
       </c>
+      <c r="BB11" s="6">
+        <v>263</v>
+      </c>
+      <c r="BC11" s="52">
+        <v>317</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="204" customFormat="1" ht="11.25">
+    <row r="12" spans="1:55" s="204" customFormat="1" ht="11.25">
       <c r="A12" s="204" t="s">
         <v>39</v>
       </c>
       <c r="N12" s="22">
         <v>169</v>
       </c>
       <c r="O12" s="22">
         <v>126</v>
       </c>
       <c r="P12" s="22">
         <v>152</v>
       </c>
       <c r="Q12" s="22">
         <v>137</v>
       </c>
       <c r="R12" s="22">
         <v>166</v>
       </c>
       <c r="S12" s="51">
         <v>155</v>
       </c>
       <c r="T12" s="51">
         <v>156</v>
       </c>
       <c r="U12" s="51">
@@ -3031,52 +3088,58 @@
       </c>
       <c r="AT12" s="203">
         <v>150</v>
       </c>
       <c r="AU12" s="6">
         <v>168</v>
       </c>
       <c r="AV12" s="204">
         <v>163</v>
       </c>
       <c r="AW12" s="51">
         <v>198</v>
       </c>
       <c r="AX12" s="6">
         <v>140</v>
       </c>
       <c r="AY12" s="6">
         <v>149</v>
       </c>
       <c r="AZ12" s="6">
         <v>159</v>
       </c>
       <c r="BA12" s="51">
         <v>184</v>
       </c>
+      <c r="BB12" s="6">
+        <v>148</v>
+      </c>
+      <c r="BC12" s="52">
+        <v>168</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="204" customFormat="1" ht="11.25">
+    <row r="13" spans="1:55" s="204" customFormat="1" ht="11.25">
       <c r="A13" s="204" t="s">
         <v>40</v>
       </c>
       <c r="N13" s="22">
         <v>52</v>
       </c>
       <c r="O13" s="22">
         <v>25</v>
       </c>
       <c r="P13" s="22">
         <v>36</v>
       </c>
       <c r="Q13" s="22">
         <v>23</v>
       </c>
       <c r="R13" s="22">
         <v>36</v>
       </c>
       <c r="S13" s="51">
         <v>45</v>
       </c>
       <c r="T13" s="51">
         <v>37</v>
       </c>
       <c r="U13" s="51">
@@ -3156,52 +3219,58 @@
       </c>
       <c r="AT13" s="203">
         <v>38</v>
       </c>
       <c r="AU13" s="6">
         <v>41</v>
       </c>
       <c r="AV13" s="204">
         <v>40</v>
       </c>
       <c r="AW13" s="51">
         <v>27</v>
       </c>
       <c r="AX13" s="6">
         <v>25</v>
       </c>
       <c r="AY13" s="6">
         <v>33</v>
       </c>
       <c r="AZ13" s="6">
         <v>32</v>
       </c>
       <c r="BA13" s="51">
         <v>27</v>
       </c>
+      <c r="BB13" s="6">
+        <v>29</v>
+      </c>
+      <c r="BC13" s="52">
+        <v>38</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="204" customFormat="1" ht="11.25">
+    <row r="14" spans="1:55" s="204" customFormat="1" ht="11.25">
       <c r="A14" s="204" t="s">
         <v>3</v>
       </c>
       <c r="N14" s="22">
         <v>25</v>
       </c>
       <c r="O14" s="22">
         <v>15</v>
       </c>
       <c r="P14" s="22">
         <v>18</v>
       </c>
       <c r="Q14" s="22">
         <v>21</v>
       </c>
       <c r="R14" s="22">
         <v>20</v>
       </c>
       <c r="S14" s="51">
         <v>15</v>
       </c>
       <c r="T14" s="51">
         <v>19</v>
       </c>
       <c r="U14" s="51">
@@ -3281,52 +3350,58 @@
       </c>
       <c r="AT14" s="203">
         <v>23</v>
       </c>
       <c r="AU14" s="6">
         <v>22</v>
       </c>
       <c r="AV14" s="204">
         <v>13</v>
       </c>
       <c r="AW14" s="51">
         <v>16</v>
       </c>
       <c r="AX14" s="6">
         <v>12</v>
       </c>
       <c r="AY14" s="6">
         <v>20</v>
       </c>
       <c r="AZ14" s="6">
         <v>22</v>
       </c>
       <c r="BA14" s="51">
         <v>18</v>
       </c>
+      <c r="BB14" s="6">
+        <v>10</v>
+      </c>
+      <c r="BC14" s="52">
+        <v>21</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="204" customFormat="1" ht="11.25">
+    <row r="15" spans="1:55" s="204" customFormat="1" ht="11.25">
       <c r="A15" s="204" t="s">
         <v>4</v>
       </c>
       <c r="N15" s="22">
         <v>10</v>
       </c>
       <c r="O15" s="22">
         <v>8</v>
       </c>
       <c r="P15" s="22">
         <v>12</v>
       </c>
       <c r="Q15" s="22">
         <v>7</v>
       </c>
       <c r="R15" s="22">
         <v>11</v>
       </c>
       <c r="S15" s="51">
         <v>12</v>
       </c>
       <c r="T15" s="51">
         <v>7</v>
       </c>
       <c r="U15" s="51">
@@ -3406,52 +3481,58 @@
       </c>
       <c r="AT15" s="203">
         <v>14</v>
       </c>
       <c r="AU15" s="6">
         <v>14</v>
       </c>
       <c r="AV15" s="204">
         <v>7</v>
       </c>
       <c r="AW15" s="51">
         <v>15</v>
       </c>
       <c r="AX15" s="6">
         <v>12</v>
       </c>
       <c r="AY15" s="6">
         <v>14</v>
       </c>
       <c r="AZ15" s="6">
         <v>8</v>
       </c>
       <c r="BA15" s="51">
         <v>6</v>
       </c>
+      <c r="BB15" s="6">
+        <v>9</v>
+      </c>
+      <c r="BC15" s="52">
+        <v>5</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="204" customFormat="1" ht="11.25">
+    <row r="16" spans="1:55" s="204" customFormat="1" ht="11.25">
       <c r="A16" s="204" t="s">
         <v>41</v>
       </c>
       <c r="N16" s="22">
         <v>35</v>
       </c>
       <c r="O16" s="22">
         <v>24</v>
       </c>
       <c r="P16" s="22">
         <v>32</v>
       </c>
       <c r="Q16" s="22">
         <v>27</v>
       </c>
       <c r="R16" s="22">
         <v>35</v>
       </c>
       <c r="S16" s="51">
         <v>23</v>
       </c>
       <c r="T16" s="51">
         <v>26</v>
       </c>
       <c r="U16" s="51">
@@ -3531,52 +3612,58 @@
       </c>
       <c r="AT16" s="203">
         <v>40</v>
       </c>
       <c r="AU16" s="6">
         <v>35</v>
       </c>
       <c r="AV16" s="204">
         <v>28</v>
       </c>
       <c r="AW16" s="51">
         <v>42</v>
       </c>
       <c r="AX16" s="6">
         <v>19</v>
       </c>
       <c r="AY16" s="6">
         <v>23</v>
       </c>
       <c r="AZ16" s="6">
         <v>38</v>
       </c>
       <c r="BA16" s="51">
         <v>31</v>
       </c>
+      <c r="BB16" s="6">
+        <v>30</v>
+      </c>
+      <c r="BC16" s="52">
+        <v>30</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="204" customFormat="1" ht="11.25">
+    <row r="17" spans="1:55" s="204" customFormat="1" ht="11.25">
       <c r="A17" s="204" t="s">
         <v>42</v>
       </c>
       <c r="N17" s="22">
         <v>15</v>
       </c>
       <c r="O17" s="22">
         <v>14</v>
       </c>
       <c r="P17" s="22">
         <v>24</v>
       </c>
       <c r="Q17" s="22">
         <v>5</v>
       </c>
       <c r="R17" s="22">
         <v>15</v>
       </c>
       <c r="S17" s="51">
         <v>20</v>
       </c>
       <c r="T17" s="51">
         <v>18</v>
       </c>
       <c r="U17" s="51">
@@ -3656,52 +3743,58 @@
       </c>
       <c r="AT17" s="203">
         <v>13</v>
       </c>
       <c r="AU17" s="6">
         <v>19</v>
       </c>
       <c r="AV17" s="204">
         <v>17</v>
       </c>
       <c r="AW17" s="51">
         <v>15</v>
       </c>
       <c r="AX17" s="6">
         <v>19</v>
       </c>
       <c r="AY17" s="6">
         <v>10</v>
       </c>
       <c r="AZ17" s="6">
         <v>14</v>
       </c>
       <c r="BA17" s="51">
         <v>15</v>
       </c>
+      <c r="BB17" s="6">
+        <v>10</v>
+      </c>
+      <c r="BC17" s="52">
+        <v>19</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="204" customFormat="1" ht="11.25">
+    <row r="18" spans="1:55" s="204" customFormat="1" ht="11.25">
       <c r="A18" s="204" t="s">
         <v>43</v>
       </c>
       <c r="N18" s="22">
         <v>16</v>
       </c>
       <c r="O18" s="22">
         <v>8</v>
       </c>
       <c r="P18" s="22">
         <v>8</v>
       </c>
       <c r="Q18" s="22">
         <v>10</v>
       </c>
       <c r="R18" s="22">
         <v>17</v>
       </c>
       <c r="S18" s="51">
         <v>8</v>
       </c>
       <c r="T18" s="51">
         <v>14</v>
       </c>
       <c r="U18" s="51">
@@ -3781,52 +3874,58 @@
       </c>
       <c r="AT18" s="203">
         <v>10</v>
       </c>
       <c r="AU18" s="6">
         <v>10</v>
       </c>
       <c r="AV18" s="204">
         <v>10</v>
       </c>
       <c r="AW18" s="51">
         <v>14</v>
       </c>
       <c r="AX18" s="6">
         <v>4</v>
       </c>
       <c r="AY18" s="6">
         <v>13</v>
       </c>
       <c r="AZ18" s="6">
         <v>20</v>
       </c>
       <c r="BA18" s="51">
         <v>7</v>
       </c>
+      <c r="BB18" s="6">
+        <v>14</v>
+      </c>
+      <c r="BC18" s="52">
+        <v>20</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="204" customFormat="1" ht="11.25">
+    <row r="19" spans="1:55" s="204" customFormat="1" ht="11.25">
       <c r="A19" s="204" t="s">
         <v>5</v>
       </c>
       <c r="N19" s="22">
         <v>19</v>
       </c>
       <c r="O19" s="22">
         <v>11</v>
       </c>
       <c r="P19" s="22">
         <v>8</v>
       </c>
       <c r="Q19" s="22">
         <v>11</v>
       </c>
       <c r="R19" s="22">
         <v>12</v>
       </c>
       <c r="S19" s="51">
         <v>12</v>
       </c>
       <c r="T19" s="51">
         <v>10</v>
       </c>
       <c r="U19" s="51">
@@ -3906,109 +4005,117 @@
       </c>
       <c r="AT19" s="203">
         <v>10</v>
       </c>
       <c r="AU19" s="6">
         <v>11</v>
       </c>
       <c r="AV19" s="204">
         <v>12</v>
       </c>
       <c r="AW19" s="51">
         <v>21</v>
       </c>
       <c r="AX19" s="6">
         <v>11</v>
       </c>
       <c r="AY19" s="6">
         <v>14</v>
       </c>
       <c r="AZ19" s="6">
         <v>10</v>
       </c>
       <c r="BA19" s="51">
         <v>17</v>
       </c>
+      <c r="BB19" s="6">
+        <v>13</v>
+      </c>
+      <c r="BC19" s="52">
+        <v>16</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="204" customFormat="1">
-      <c r="A20" s="269" t="s">
+    <row r="20" spans="1:55" s="204" customFormat="1">
+      <c r="A20" s="287" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="269"/>
-[...50 lines deleted...]
-      <c r="BA20" s="272"/>
+      <c r="B20" s="287"/>
+      <c r="C20" s="287"/>
+      <c r="D20" s="287"/>
+      <c r="E20" s="287"/>
+      <c r="F20" s="287"/>
+      <c r="G20" s="287"/>
+      <c r="H20" s="287"/>
+      <c r="I20" s="287"/>
+      <c r="J20" s="287"/>
+      <c r="K20" s="287"/>
+      <c r="L20" s="287"/>
+      <c r="M20" s="287"/>
+      <c r="N20" s="287"/>
+      <c r="O20" s="287"/>
+      <c r="P20" s="287"/>
+      <c r="Q20" s="287"/>
+      <c r="R20" s="287"/>
+      <c r="S20" s="287"/>
+      <c r="T20" s="287"/>
+      <c r="U20" s="287"/>
+      <c r="V20" s="287"/>
+      <c r="W20" s="287"/>
+      <c r="X20" s="287"/>
+      <c r="Y20" s="287"/>
+      <c r="Z20" s="287"/>
+      <c r="AA20" s="287"/>
+      <c r="AB20" s="287"/>
+      <c r="AC20" s="288"/>
+      <c r="AD20" s="288"/>
+      <c r="AE20" s="288"/>
+      <c r="AF20" s="288"/>
+      <c r="AG20" s="288"/>
+      <c r="AH20" s="288"/>
+      <c r="AI20" s="288"/>
+      <c r="AJ20" s="288"/>
+      <c r="AK20" s="288"/>
+      <c r="AL20" s="288"/>
+      <c r="AM20" s="288"/>
+      <c r="AN20" s="288"/>
+      <c r="AO20" s="288"/>
+      <c r="AP20" s="288"/>
+      <c r="AQ20" s="288"/>
+      <c r="AR20" s="289"/>
+      <c r="AS20" s="289"/>
+      <c r="AT20" s="289"/>
+      <c r="AU20" s="269"/>
+      <c r="AV20" s="269"/>
+      <c r="AW20" s="269"/>
+      <c r="AX20" s="269"/>
+      <c r="AY20" s="269"/>
+      <c r="AZ20" s="269"/>
+      <c r="BA20" s="269"/>
+      <c r="BB20" s="269"/>
+      <c r="BC20" s="269"/>
     </row>
-    <row r="21" spans="1:53" s="204" customFormat="1" ht="11.25">
+    <row r="21" spans="1:55" s="204" customFormat="1" ht="11.25">
       <c r="A21" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="17">
         <v>160</v>
       </c>
       <c r="C21" s="17">
         <v>133</v>
       </c>
       <c r="D21" s="17">
         <v>171</v>
       </c>
       <c r="E21" s="17">
         <v>200</v>
       </c>
       <c r="F21" s="17">
         <v>195</v>
       </c>
       <c r="G21" s="17">
         <v>214</v>
       </c>
       <c r="H21" s="21">
         <v>294</v>
       </c>
       <c r="I21" s="17">
@@ -4124,52 +4231,58 @@
       </c>
       <c r="AT21" s="210">
         <v>152</v>
       </c>
       <c r="AU21" s="6">
         <v>162</v>
       </c>
       <c r="AV21" s="204">
         <v>157</v>
       </c>
       <c r="AW21" s="51">
         <v>183</v>
       </c>
       <c r="AX21" s="6">
         <v>131</v>
       </c>
       <c r="AY21" s="6">
         <v>155</v>
       </c>
       <c r="AZ21" s="6">
         <v>154</v>
       </c>
       <c r="BA21" s="51">
         <v>160</v>
       </c>
+      <c r="BB21" s="6">
+        <v>147</v>
+      </c>
+      <c r="BC21" s="52">
+        <v>166</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="204" customFormat="1" ht="11.25">
+    <row r="22" spans="1:55" s="204" customFormat="1" ht="11.25">
       <c r="A22" s="204" t="s">
         <v>39</v>
       </c>
       <c r="N22" s="22">
         <v>144</v>
       </c>
       <c r="O22" s="22">
         <v>104</v>
       </c>
       <c r="P22" s="22">
         <v>122</v>
       </c>
       <c r="Q22" s="22">
         <v>117</v>
       </c>
       <c r="R22" s="22">
         <v>138</v>
       </c>
       <c r="S22" s="51">
         <v>116</v>
       </c>
       <c r="T22" s="51">
         <v>127</v>
       </c>
       <c r="U22" s="51">
@@ -4249,52 +4362,58 @@
       </c>
       <c r="AT22" s="210">
         <v>118</v>
       </c>
       <c r="AU22" s="6">
         <v>132</v>
       </c>
       <c r="AV22" s="204">
         <v>133</v>
       </c>
       <c r="AW22" s="51">
         <v>164</v>
       </c>
       <c r="AX22" s="6">
         <v>113</v>
       </c>
       <c r="AY22" s="6">
         <v>130</v>
       </c>
       <c r="AZ22" s="6">
         <v>135</v>
       </c>
       <c r="BA22" s="51">
         <v>142</v>
       </c>
+      <c r="BB22" s="6">
+        <v>124</v>
+      </c>
+      <c r="BC22" s="52">
+        <v>135</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="204" customFormat="1" ht="11.25">
+    <row r="23" spans="1:55" s="204" customFormat="1" ht="11.25">
       <c r="A23" s="204" t="s">
         <v>40</v>
       </c>
       <c r="N23" s="22">
         <v>39</v>
       </c>
       <c r="O23" s="22">
         <v>21</v>
       </c>
       <c r="P23" s="22">
         <v>27</v>
       </c>
       <c r="Q23" s="22">
         <v>17</v>
       </c>
       <c r="R23" s="22">
         <v>28</v>
       </c>
       <c r="S23" s="51">
         <v>29</v>
       </c>
       <c r="T23" s="51">
         <v>30</v>
       </c>
       <c r="U23" s="51">
@@ -4374,109 +4493,117 @@
       </c>
       <c r="AT23" s="210">
         <v>34</v>
       </c>
       <c r="AU23" s="6">
         <v>30</v>
       </c>
       <c r="AV23" s="204">
         <v>24</v>
       </c>
       <c r="AW23" s="51">
         <v>19</v>
       </c>
       <c r="AX23" s="6">
         <v>18</v>
       </c>
       <c r="AY23" s="6">
         <v>25</v>
       </c>
       <c r="AZ23" s="6">
         <v>19</v>
       </c>
       <c r="BA23" s="51">
         <v>18</v>
       </c>
+      <c r="BB23" s="6">
+        <v>23</v>
+      </c>
+      <c r="BC23" s="52">
+        <v>31</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="204" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A24" s="273" t="s">
+    <row r="24" spans="1:55" s="204" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A24" s="290" t="s">
         <v>23</v>
       </c>
-      <c r="B24" s="273"/>
-[...50 lines deleted...]
-      <c r="BA24" s="272"/>
+      <c r="B24" s="290"/>
+      <c r="C24" s="290"/>
+      <c r="D24" s="290"/>
+      <c r="E24" s="290"/>
+      <c r="F24" s="290"/>
+      <c r="G24" s="290"/>
+      <c r="H24" s="290"/>
+      <c r="I24" s="290"/>
+      <c r="J24" s="290"/>
+      <c r="K24" s="290"/>
+      <c r="L24" s="290"/>
+      <c r="M24" s="290"/>
+      <c r="N24" s="290"/>
+      <c r="O24" s="290"/>
+      <c r="P24" s="290"/>
+      <c r="Q24" s="290"/>
+      <c r="R24" s="290"/>
+      <c r="S24" s="290"/>
+      <c r="T24" s="290"/>
+      <c r="U24" s="290"/>
+      <c r="V24" s="290"/>
+      <c r="W24" s="290"/>
+      <c r="X24" s="290"/>
+      <c r="Y24" s="290"/>
+      <c r="Z24" s="290"/>
+      <c r="AA24" s="290"/>
+      <c r="AB24" s="290"/>
+      <c r="AC24" s="288"/>
+      <c r="AD24" s="288"/>
+      <c r="AE24" s="288"/>
+      <c r="AF24" s="288"/>
+      <c r="AG24" s="288"/>
+      <c r="AH24" s="288"/>
+      <c r="AI24" s="288"/>
+      <c r="AJ24" s="288"/>
+      <c r="AK24" s="288"/>
+      <c r="AL24" s="288"/>
+      <c r="AM24" s="288"/>
+      <c r="AN24" s="288"/>
+      <c r="AO24" s="288"/>
+      <c r="AP24" s="288"/>
+      <c r="AQ24" s="288"/>
+      <c r="AR24" s="289"/>
+      <c r="AS24" s="289"/>
+      <c r="AT24" s="289"/>
+      <c r="AU24" s="269"/>
+      <c r="AV24" s="269"/>
+      <c r="AW24" s="269"/>
+      <c r="AX24" s="269"/>
+      <c r="AY24" s="269"/>
+      <c r="AZ24" s="269"/>
+      <c r="BA24" s="269"/>
+      <c r="BB24" s="269"/>
+      <c r="BC24" s="269"/>
     </row>
-    <row r="25" spans="1:53" s="204" customFormat="1" ht="11.25">
+    <row r="25" spans="1:55" s="204" customFormat="1" ht="11.25">
       <c r="A25" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="17">
         <v>131</v>
       </c>
       <c r="C25" s="17">
         <v>131</v>
       </c>
       <c r="D25" s="17">
         <v>149</v>
       </c>
       <c r="E25" s="17">
         <v>193</v>
       </c>
       <c r="F25" s="17">
         <v>163</v>
       </c>
       <c r="G25" s="17">
         <v>167</v>
       </c>
       <c r="H25" s="21">
         <v>260</v>
       </c>
       <c r="I25" s="17">
@@ -4592,52 +4719,58 @@
       </c>
       <c r="AT25" s="214">
         <v>146</v>
       </c>
       <c r="AU25" s="6">
         <v>158</v>
       </c>
       <c r="AV25" s="204">
         <v>133</v>
       </c>
       <c r="AW25" s="51">
         <v>165</v>
       </c>
       <c r="AX25" s="6">
         <v>111</v>
       </c>
       <c r="AY25" s="6">
         <v>121</v>
       </c>
       <c r="AZ25" s="6">
         <v>149</v>
       </c>
       <c r="BA25" s="51">
         <v>145</v>
       </c>
+      <c r="BB25" s="6">
+        <v>116</v>
+      </c>
+      <c r="BC25" s="52">
+        <v>151</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="204" customFormat="1" ht="11.25">
+    <row r="26" spans="1:55" s="204" customFormat="1" ht="11.25">
       <c r="A26" s="204" t="s">
         <v>39</v>
       </c>
       <c r="N26" s="22">
         <v>25</v>
       </c>
       <c r="O26" s="22">
         <v>22</v>
       </c>
       <c r="P26" s="22">
         <v>30</v>
       </c>
       <c r="Q26" s="22">
         <v>20</v>
       </c>
       <c r="R26" s="22">
         <v>28</v>
       </c>
       <c r="S26" s="51">
         <v>39</v>
       </c>
       <c r="T26" s="51">
         <v>29</v>
       </c>
       <c r="U26" s="51">
@@ -4717,52 +4850,58 @@
       </c>
       <c r="AT26" s="214">
         <v>32</v>
       </c>
       <c r="AU26" s="6">
         <v>36</v>
       </c>
       <c r="AV26" s="204">
         <v>30</v>
       </c>
       <c r="AW26" s="51">
         <v>34</v>
       </c>
       <c r="AX26" s="6">
         <v>27</v>
       </c>
       <c r="AY26" s="6">
         <v>19</v>
       </c>
       <c r="AZ26" s="6">
         <v>24</v>
       </c>
       <c r="BA26" s="51">
         <v>42</v>
       </c>
+      <c r="BB26" s="6">
+        <v>24</v>
+      </c>
+      <c r="BC26" s="52">
+        <v>33</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="204" customFormat="1" ht="11.25">
+    <row r="27" spans="1:55" s="204" customFormat="1" ht="11.25">
       <c r="A27" s="204" t="s">
         <v>40</v>
       </c>
       <c r="N27" s="22">
         <v>13</v>
       </c>
       <c r="O27" s="22">
         <v>4</v>
       </c>
       <c r="P27" s="22">
         <v>9</v>
       </c>
       <c r="Q27" s="22">
         <v>6</v>
       </c>
       <c r="R27" s="22">
         <v>8</v>
       </c>
       <c r="S27" s="51">
         <v>16</v>
       </c>
       <c r="T27" s="51">
         <v>7</v>
       </c>
       <c r="U27" s="51">
@@ -4842,52 +4981,58 @@
       </c>
       <c r="AT27" s="214">
         <v>4</v>
       </c>
       <c r="AU27" s="6">
         <v>11</v>
       </c>
       <c r="AV27" s="204">
         <v>16</v>
       </c>
       <c r="AW27" s="51">
         <v>8</v>
       </c>
       <c r="AX27" s="6">
         <v>7</v>
       </c>
       <c r="AY27" s="6">
         <v>8</v>
       </c>
       <c r="AZ27" s="6">
         <v>13</v>
       </c>
       <c r="BA27" s="51">
         <v>9</v>
       </c>
+      <c r="BB27" s="6">
+        <v>6</v>
+      </c>
+      <c r="BC27" s="52">
+        <v>7</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" s="204" customFormat="1" ht="11.25">
+    <row r="28" spans="1:55" s="204" customFormat="1" ht="11.25">
       <c r="A28" s="204" t="s">
         <v>3</v>
       </c>
       <c r="N28" s="22">
         <v>25</v>
       </c>
       <c r="O28" s="22">
         <v>15</v>
       </c>
       <c r="P28" s="22">
         <v>18</v>
       </c>
       <c r="Q28" s="22">
         <v>21</v>
       </c>
       <c r="R28" s="22">
         <v>20</v>
       </c>
       <c r="S28" s="51">
         <v>15</v>
       </c>
       <c r="T28" s="51">
         <v>19</v>
       </c>
       <c r="U28" s="51">
@@ -4967,52 +5112,58 @@
       </c>
       <c r="AT28" s="214">
         <v>23</v>
       </c>
       <c r="AU28" s="6">
         <v>22</v>
       </c>
       <c r="AV28" s="204">
         <v>13</v>
       </c>
       <c r="AW28" s="51">
         <v>16</v>
       </c>
       <c r="AX28" s="6">
         <v>12</v>
       </c>
       <c r="AY28" s="6">
         <v>20</v>
       </c>
       <c r="AZ28" s="6">
         <v>22</v>
       </c>
       <c r="BA28" s="51">
         <v>18</v>
       </c>
+      <c r="BB28" s="6">
+        <v>10</v>
+      </c>
+      <c r="BC28" s="52">
+        <v>21</v>
+      </c>
     </row>
-    <row r="29" spans="1:53" s="204" customFormat="1" ht="11.25">
+    <row r="29" spans="1:55" s="204" customFormat="1" ht="11.25">
       <c r="A29" s="204" t="s">
         <v>4</v>
       </c>
       <c r="N29" s="22">
         <v>10</v>
       </c>
       <c r="O29" s="22">
         <v>8</v>
       </c>
       <c r="P29" s="22">
         <v>12</v>
       </c>
       <c r="Q29" s="22">
         <v>7</v>
       </c>
       <c r="R29" s="22">
         <v>11</v>
       </c>
       <c r="S29" s="51">
         <v>12</v>
       </c>
       <c r="T29" s="51">
         <v>7</v>
       </c>
       <c r="U29" s="51">
@@ -5092,52 +5243,58 @@
       </c>
       <c r="AT29" s="214">
         <v>14</v>
       </c>
       <c r="AU29" s="6">
         <v>14</v>
       </c>
       <c r="AV29" s="204">
         <v>7</v>
       </c>
       <c r="AW29" s="51">
         <v>15</v>
       </c>
       <c r="AX29" s="6">
         <v>12</v>
       </c>
       <c r="AY29" s="6">
         <v>14</v>
       </c>
       <c r="AZ29" s="6">
         <v>8</v>
       </c>
       <c r="BA29" s="51">
         <v>6</v>
       </c>
+      <c r="BB29" s="6">
+        <v>9</v>
+      </c>
+      <c r="BC29" s="52">
+        <v>5</v>
+      </c>
     </row>
-    <row r="30" spans="1:53" s="204" customFormat="1" ht="11.25">
+    <row r="30" spans="1:55" s="204" customFormat="1" ht="11.25">
       <c r="A30" s="204" t="s">
         <v>41</v>
       </c>
       <c r="N30" s="22">
         <v>35</v>
       </c>
       <c r="O30" s="22">
         <v>24</v>
       </c>
       <c r="P30" s="22">
         <v>32</v>
       </c>
       <c r="Q30" s="22">
         <v>27</v>
       </c>
       <c r="R30" s="22">
         <v>35</v>
       </c>
       <c r="S30" s="51">
         <v>23</v>
       </c>
       <c r="T30" s="51">
         <v>26</v>
       </c>
       <c r="U30" s="51">
@@ -5217,52 +5374,58 @@
       </c>
       <c r="AT30" s="214">
         <v>40</v>
       </c>
       <c r="AU30" s="6">
         <v>35</v>
       </c>
       <c r="AV30" s="204">
         <v>28</v>
       </c>
       <c r="AW30" s="51">
         <v>42</v>
       </c>
       <c r="AX30" s="6">
         <v>19</v>
       </c>
       <c r="AY30" s="6">
         <v>23</v>
       </c>
       <c r="AZ30" s="6">
         <v>38</v>
       </c>
       <c r="BA30" s="51">
         <v>31</v>
       </c>
+      <c r="BB30" s="6">
+        <v>30</v>
+      </c>
+      <c r="BC30" s="52">
+        <v>30</v>
+      </c>
     </row>
-    <row r="31" spans="1:53" s="204" customFormat="1" ht="11.25">
+    <row r="31" spans="1:55" s="204" customFormat="1" ht="11.25">
       <c r="A31" s="204" t="s">
         <v>42</v>
       </c>
       <c r="N31" s="22">
         <v>15</v>
       </c>
       <c r="O31" s="22">
         <v>14</v>
       </c>
       <c r="P31" s="22">
         <v>24</v>
       </c>
       <c r="Q31" s="22">
         <v>5</v>
       </c>
       <c r="R31" s="22">
         <v>15</v>
       </c>
       <c r="S31" s="51">
         <v>20</v>
       </c>
       <c r="T31" s="51">
         <v>18</v>
       </c>
       <c r="U31" s="51">
@@ -5342,52 +5505,58 @@
       </c>
       <c r="AT31" s="214">
         <v>13</v>
       </c>
       <c r="AU31" s="6">
         <v>19</v>
       </c>
       <c r="AV31" s="204">
         <v>17</v>
       </c>
       <c r="AW31" s="51">
         <v>15</v>
       </c>
       <c r="AX31" s="6">
         <v>19</v>
       </c>
       <c r="AY31" s="6">
         <v>10</v>
       </c>
       <c r="AZ31" s="6">
         <v>14</v>
       </c>
       <c r="BA31" s="51">
         <v>15</v>
       </c>
+      <c r="BB31" s="6">
+        <v>10</v>
+      </c>
+      <c r="BC31" s="52">
+        <v>19</v>
+      </c>
     </row>
-    <row r="32" spans="1:53" s="204" customFormat="1" ht="11.25">
+    <row r="32" spans="1:55" s="204" customFormat="1" ht="11.25">
       <c r="A32" s="204" t="s">
         <v>43</v>
       </c>
       <c r="N32" s="22">
         <v>16</v>
       </c>
       <c r="O32" s="22">
         <v>8</v>
       </c>
       <c r="P32" s="22">
         <v>8</v>
       </c>
       <c r="Q32" s="22">
         <v>10</v>
       </c>
       <c r="R32" s="22">
         <v>17</v>
       </c>
       <c r="S32" s="51">
         <v>8</v>
       </c>
       <c r="T32" s="51">
         <v>14</v>
       </c>
       <c r="U32" s="51">
@@ -5467,52 +5636,58 @@
       </c>
       <c r="AT32" s="214">
         <v>10</v>
       </c>
       <c r="AU32" s="6">
         <v>10</v>
       </c>
       <c r="AV32" s="204">
         <v>10</v>
       </c>
       <c r="AW32" s="51">
         <v>14</v>
       </c>
       <c r="AX32" s="6">
         <v>4</v>
       </c>
       <c r="AY32" s="6">
         <v>13</v>
       </c>
       <c r="AZ32" s="6">
         <v>20</v>
       </c>
       <c r="BA32" s="51">
         <v>7</v>
       </c>
+      <c r="BB32" s="6">
+        <v>14</v>
+      </c>
+      <c r="BC32" s="52">
+        <v>20</v>
+      </c>
     </row>
-    <row r="33" spans="1:53" s="204" customFormat="1" ht="11.25">
+    <row r="33" spans="1:55" s="204" customFormat="1" ht="11.25">
       <c r="A33" s="23" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="23"/>
       <c r="C33" s="23"/>
       <c r="D33" s="23"/>
       <c r="E33" s="23"/>
       <c r="F33" s="23"/>
       <c r="G33" s="23"/>
       <c r="H33" s="23"/>
       <c r="I33" s="23"/>
       <c r="J33" s="23"/>
       <c r="K33" s="23"/>
       <c r="L33" s="23"/>
       <c r="M33" s="23"/>
       <c r="N33" s="24">
         <v>19</v>
       </c>
       <c r="O33" s="24">
         <v>11</v>
       </c>
       <c r="P33" s="24">
         <v>8</v>
       </c>
       <c r="Q33" s="24">
@@ -5604,406 +5779,419 @@
       </c>
       <c r="AT33" s="216">
         <v>10</v>
       </c>
       <c r="AU33" s="7">
         <v>11</v>
       </c>
       <c r="AV33" s="23">
         <v>12</v>
       </c>
       <c r="AW33" s="7">
         <v>21</v>
       </c>
       <c r="AX33" s="7">
         <v>11</v>
       </c>
       <c r="AY33" s="7">
         <v>14</v>
       </c>
       <c r="AZ33" s="7">
         <v>10</v>
       </c>
       <c r="BA33" s="7">
         <v>17</v>
       </c>
+      <c r="BB33" s="7">
+        <v>13</v>
+      </c>
+      <c r="BC33" s="53">
+        <v>16</v>
+      </c>
     </row>
-    <row r="34" spans="1:53" ht="14.25" customHeight="1">
+    <row r="34" spans="1:55" ht="14.25" customHeight="1">
       <c r="A34" s="27" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="15"/>
       <c r="C34" s="15"/>
       <c r="D34" s="15"/>
       <c r="E34" s="15"/>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15"/>
       <c r="I34" s="18"/>
       <c r="J34" s="15"/>
       <c r="K34" s="15"/>
       <c r="L34" s="15"/>
       <c r="M34" s="15"/>
       <c r="N34" s="15"/>
       <c r="O34" s="15"/>
       <c r="P34" s="26"/>
       <c r="Q34" s="15"/>
       <c r="R34" s="15"/>
       <c r="S34" s="15"/>
       <c r="T34" s="15"/>
       <c r="U34" s="15"/>
       <c r="V34" s="15"/>
       <c r="W34" s="15"/>
       <c r="X34" s="15"/>
       <c r="Y34" s="15"/>
       <c r="Z34" s="15"/>
       <c r="AA34" s="15"/>
       <c r="AB34" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="12">
+    <mergeCell ref="AX8:BC8"/>
+    <mergeCell ref="A7:BC7"/>
+    <mergeCell ref="A10:BC10"/>
+    <mergeCell ref="A20:BC20"/>
+    <mergeCell ref="A24:BC24"/>
+    <mergeCell ref="AL8:AW8"/>
+    <mergeCell ref="A6:BC6"/>
     <mergeCell ref="A2:O5"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:Y8"/>
     <mergeCell ref="Z8:AK8"/>
-    <mergeCell ref="AL8:AW8"/>
-[...5 lines deleted...]
-    <mergeCell ref="A24:BA24"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BA34"/>
+  <dimension ref="A1:BC34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AB73" sqref="AB73"/>
-      <selection pane="bottomLeft" activeCell="BD22" sqref="BD22"/>
+      <selection pane="bottomLeft" activeCell="BB11" sqref="BB11:BC33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="16.28515625" customWidth="1"/>
+    <col min="1" max="1" width="15.7109375" customWidth="1"/>
     <col min="2" max="12" width="0" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="9.140625" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="0.140625" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="7.42578125" hidden="1" customWidth="1"/>
     <col min="16" max="17" width="8" hidden="1" customWidth="1"/>
     <col min="18" max="19" width="8.28515625" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="7" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="7.5703125" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="7.5703125" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="7.7109375" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="5.7109375" hidden="1" customWidth="1"/>
-    <col min="26" max="26" width="6" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="37" max="37" width="7.5703125" customWidth="1"/>
+    <col min="26" max="26" width="6" hidden="1" customWidth="1"/>
+    <col min="27" max="27" width="8.5703125" hidden="1" customWidth="1"/>
+    <col min="28" max="28" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="29" max="29" width="7.28515625" hidden="1" customWidth="1"/>
+    <col min="30" max="30" width="6.7109375" hidden="1" customWidth="1"/>
+    <col min="31" max="31" width="6.5703125" hidden="1" customWidth="1"/>
+    <col min="32" max="32" width="7" hidden="1" customWidth="1"/>
+    <col min="33" max="33" width="6.5703125" hidden="1" customWidth="1"/>
+    <col min="34" max="34" width="0.140625" customWidth="1"/>
+    <col min="35" max="35" width="7.85546875" hidden="1" customWidth="1"/>
+    <col min="36" max="36" width="0.140625" customWidth="1"/>
+    <col min="37" max="37" width="7.5703125" hidden="1" customWidth="1"/>
     <col min="38" max="38" width="6.28515625" customWidth="1"/>
     <col min="39" max="39" width="7.85546875" customWidth="1"/>
     <col min="40" max="40" width="6.42578125" customWidth="1"/>
     <col min="41" max="41" width="7.42578125" customWidth="1"/>
     <col min="42" max="43" width="6.7109375" customWidth="1"/>
     <col min="44" max="44" width="7.140625" customWidth="1"/>
     <col min="45" max="45" width="7" customWidth="1"/>
     <col min="46" max="47" width="7.5703125" customWidth="1"/>
     <col min="48" max="48" width="7.42578125" customWidth="1"/>
     <col min="49" max="49" width="7.85546875" customWidth="1"/>
     <col min="50" max="50" width="6.28515625" customWidth="1"/>
     <col min="51" max="51" width="7.42578125" customWidth="1"/>
     <col min="52" max="52" width="7.140625" customWidth="1"/>
     <col min="53" max="53" width="7.7109375" customWidth="1"/>
+    <col min="54" max="54" width="6.85546875" customWidth="1"/>
+    <col min="55" max="55" width="7.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" ht="0.75" customHeight="1"/>
-[...15 lines deleted...]
-      <c r="O2" s="272"/>
+    <row r="1" spans="1:55" ht="0.75" customHeight="1"/>
+    <row r="2" spans="1:55" s="4" customFormat="1" ht="21.75" customHeight="1">
+      <c r="A2" s="269"/>
+      <c r="B2" s="269"/>
+      <c r="C2" s="269"/>
+      <c r="D2" s="269"/>
+      <c r="E2" s="269"/>
+      <c r="F2" s="269"/>
+      <c r="G2" s="269"/>
+      <c r="H2" s="269"/>
+      <c r="I2" s="269"/>
+      <c r="J2" s="269"/>
+      <c r="K2" s="269"/>
+      <c r="L2" s="269"/>
+      <c r="M2" s="269"/>
+      <c r="N2" s="269"/>
+      <c r="O2" s="269"/>
     </row>
-    <row r="3" spans="1:53" s="4" customFormat="1" ht="15.75" customHeight="1">
-[...14 lines deleted...]
-      <c r="O3" s="272"/>
+    <row r="3" spans="1:55" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A3" s="269"/>
+      <c r="B3" s="269"/>
+      <c r="C3" s="269"/>
+      <c r="D3" s="269"/>
+      <c r="E3" s="269"/>
+      <c r="F3" s="269"/>
+      <c r="G3" s="269"/>
+      <c r="H3" s="269"/>
+      <c r="I3" s="269"/>
+      <c r="J3" s="269"/>
+      <c r="K3" s="269"/>
+      <c r="L3" s="269"/>
+      <c r="M3" s="269"/>
+      <c r="N3" s="269"/>
+      <c r="O3" s="269"/>
     </row>
-    <row r="4" spans="1:53" s="4" customFormat="1" ht="14.25" customHeight="1">
-[...14 lines deleted...]
-      <c r="O4" s="272"/>
+    <row r="4" spans="1:55" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A4" s="269"/>
+      <c r="B4" s="269"/>
+      <c r="C4" s="269"/>
+      <c r="D4" s="269"/>
+      <c r="E4" s="269"/>
+      <c r="F4" s="269"/>
+      <c r="G4" s="269"/>
+      <c r="H4" s="269"/>
+      <c r="I4" s="269"/>
+      <c r="J4" s="269"/>
+      <c r="K4" s="269"/>
+      <c r="L4" s="269"/>
+      <c r="M4" s="269"/>
+      <c r="N4" s="269"/>
+      <c r="O4" s="269"/>
     </row>
-    <row r="5" spans="1:53" s="4" customFormat="1" ht="12.75" customHeight="1">
-[...14 lines deleted...]
-      <c r="O5" s="272"/>
+    <row r="5" spans="1:55" s="4" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A5" s="269"/>
+      <c r="B5" s="269"/>
+      <c r="C5" s="269"/>
+      <c r="D5" s="269"/>
+      <c r="E5" s="269"/>
+      <c r="F5" s="269"/>
+      <c r="G5" s="269"/>
+      <c r="H5" s="269"/>
+      <c r="I5" s="269"/>
+      <c r="J5" s="269"/>
+      <c r="K5" s="269"/>
+      <c r="L5" s="269"/>
+      <c r="M5" s="269"/>
+      <c r="N5" s="269"/>
+      <c r="O5" s="269"/>
     </row>
-    <row r="6" spans="1:53" ht="16.5" customHeight="1">
-      <c r="A6" s="291" t="s">
+    <row r="6" spans="1:55" ht="16.5" customHeight="1">
+      <c r="A6" s="286" t="s">
         <v>25</v>
       </c>
-      <c r="B6" s="291"/>
-[...50 lines deleted...]
-      <c r="BA6" s="272"/>
+      <c r="B6" s="286"/>
+      <c r="C6" s="286"/>
+      <c r="D6" s="286"/>
+      <c r="E6" s="286"/>
+      <c r="F6" s="286"/>
+      <c r="G6" s="286"/>
+      <c r="H6" s="286"/>
+      <c r="I6" s="286"/>
+      <c r="J6" s="286"/>
+      <c r="K6" s="286"/>
+      <c r="L6" s="286"/>
+      <c r="M6" s="286"/>
+      <c r="N6" s="286"/>
+      <c r="O6" s="286"/>
+      <c r="P6" s="286"/>
+      <c r="Q6" s="286"/>
+      <c r="R6" s="286"/>
+      <c r="S6" s="286"/>
+      <c r="T6" s="286"/>
+      <c r="U6" s="286"/>
+      <c r="V6" s="286"/>
+      <c r="W6" s="286"/>
+      <c r="X6" s="286"/>
+      <c r="Y6" s="286"/>
+      <c r="Z6" s="286"/>
+      <c r="AA6" s="286"/>
+      <c r="AB6" s="286"/>
+      <c r="AC6" s="269"/>
+      <c r="AD6" s="269"/>
+      <c r="AE6" s="269"/>
+      <c r="AF6" s="269"/>
+      <c r="AG6" s="269"/>
+      <c r="AH6" s="269"/>
+      <c r="AI6" s="269"/>
+      <c r="AJ6" s="269"/>
+      <c r="AK6" s="269"/>
+      <c r="AL6" s="269"/>
+      <c r="AM6" s="269"/>
+      <c r="AN6" s="269"/>
+      <c r="AO6" s="269"/>
+      <c r="AP6" s="269"/>
+      <c r="AQ6" s="269"/>
+      <c r="AR6" s="269"/>
+      <c r="AS6" s="269"/>
+      <c r="AT6" s="269"/>
+      <c r="AU6" s="269"/>
+      <c r="AV6" s="269"/>
+      <c r="AW6" s="269"/>
+      <c r="AX6" s="269"/>
+      <c r="AY6" s="269"/>
+      <c r="AZ6" s="269"/>
+      <c r="BA6" s="269"/>
     </row>
-    <row r="7" spans="1:53">
+    <row r="7" spans="1:55">
       <c r="A7" s="28"/>
       <c r="B7" s="29"/>
       <c r="C7" s="29"/>
       <c r="D7" s="30"/>
       <c r="E7" s="29"/>
       <c r="F7" s="29"/>
       <c r="G7" s="29"/>
       <c r="H7" s="29"/>
       <c r="I7" s="29"/>
       <c r="J7" s="29"/>
       <c r="K7" s="29"/>
       <c r="L7" s="29"/>
       <c r="M7" s="30"/>
       <c r="N7" s="30"/>
       <c r="O7" s="30"/>
       <c r="P7" s="31"/>
       <c r="Q7" s="30"/>
       <c r="R7" s="31"/>
       <c r="S7" s="31"/>
       <c r="T7" s="31"/>
       <c r="U7" s="31"/>
       <c r="V7" s="31"/>
       <c r="W7" s="31"/>
       <c r="X7" s="30"/>
       <c r="Y7" s="29"/>
-      <c r="Z7" s="289" t="s">
+      <c r="Z7" s="284" t="s">
         <v>26</v>
       </c>
-      <c r="AA7" s="292"/>
-[...25 lines deleted...]
-      <c r="BA7" s="290"/>
+      <c r="AA7" s="291"/>
+      <c r="AB7" s="284"/>
+      <c r="AC7" s="285"/>
+      <c r="AD7" s="285"/>
+      <c r="AE7" s="285"/>
+      <c r="AF7" s="285"/>
+      <c r="AG7" s="285"/>
+      <c r="AH7" s="285"/>
+      <c r="AI7" s="285"/>
+      <c r="AJ7" s="285"/>
+      <c r="AK7" s="285"/>
+      <c r="AL7" s="285"/>
+      <c r="AM7" s="285"/>
+      <c r="AN7" s="285"/>
+      <c r="AO7" s="285"/>
+      <c r="AP7" s="285"/>
+      <c r="AQ7" s="285"/>
+      <c r="AR7" s="285"/>
+      <c r="AS7" s="285"/>
+      <c r="AT7" s="285"/>
+      <c r="AU7" s="285"/>
+      <c r="AV7" s="285"/>
+      <c r="AW7" s="285"/>
+      <c r="AX7" s="285"/>
+      <c r="AY7" s="285"/>
+      <c r="AZ7" s="285"/>
+      <c r="BA7" s="285"/>
+      <c r="BB7" s="285"/>
+      <c r="BC7" s="285"/>
     </row>
-    <row r="8" spans="1:53">
-[...1 lines deleted...]
-      <c r="B8" s="277">
+    <row r="8" spans="1:55">
+      <c r="A8" s="270"/>
+      <c r="B8" s="272">
         <v>2021</v>
       </c>
-      <c r="C8" s="278"/>
-[...10 lines deleted...]
-      <c r="N8" s="277">
+      <c r="C8" s="273"/>
+      <c r="D8" s="273"/>
+      <c r="E8" s="273"/>
+      <c r="F8" s="273"/>
+      <c r="G8" s="273"/>
+      <c r="H8" s="273"/>
+      <c r="I8" s="273"/>
+      <c r="J8" s="273"/>
+      <c r="K8" s="273"/>
+      <c r="L8" s="273"/>
+      <c r="M8" s="273"/>
+      <c r="N8" s="272">
         <v>2023</v>
       </c>
-      <c r="O8" s="278"/>
-[...10 lines deleted...]
-      <c r="Z8" s="293">
+      <c r="O8" s="273"/>
+      <c r="P8" s="273"/>
+      <c r="Q8" s="273"/>
+      <c r="R8" s="273"/>
+      <c r="S8" s="273"/>
+      <c r="T8" s="273"/>
+      <c r="U8" s="273"/>
+      <c r="V8" s="273"/>
+      <c r="W8" s="273"/>
+      <c r="X8" s="273"/>
+      <c r="Y8" s="273"/>
+      <c r="Z8" s="292">
         <v>2024</v>
       </c>
-      <c r="AA8" s="294"/>
-[...10 lines deleted...]
-      <c r="AL8" s="282">
+      <c r="AA8" s="293"/>
+      <c r="AB8" s="293"/>
+      <c r="AC8" s="279"/>
+      <c r="AD8" s="279"/>
+      <c r="AE8" s="279"/>
+      <c r="AF8" s="279"/>
+      <c r="AG8" s="279"/>
+      <c r="AH8" s="279"/>
+      <c r="AI8" s="279"/>
+      <c r="AJ8" s="279"/>
+      <c r="AK8" s="280"/>
+      <c r="AL8" s="277">
         <v>2025</v>
       </c>
-      <c r="AM8" s="283"/>
-[...10 lines deleted...]
-      <c r="AX8" s="282">
+      <c r="AM8" s="278"/>
+      <c r="AN8" s="278"/>
+      <c r="AO8" s="279"/>
+      <c r="AP8" s="279"/>
+      <c r="AQ8" s="279"/>
+      <c r="AR8" s="279"/>
+      <c r="AS8" s="279"/>
+      <c r="AT8" s="279"/>
+      <c r="AU8" s="279"/>
+      <c r="AV8" s="279"/>
+      <c r="AW8" s="279"/>
+      <c r="AX8" s="277">
         <v>2026</v>
       </c>
-      <c r="AY8" s="283"/>
-[...1 lines deleted...]
-      <c r="BA8" s="284"/>
+      <c r="AY8" s="278"/>
+      <c r="AZ8" s="279"/>
+      <c r="BA8" s="279"/>
+      <c r="BB8" s="279"/>
+      <c r="BC8" s="279"/>
     </row>
-    <row r="9" spans="1:53" ht="27.75" customHeight="1">
-      <c r="A9" s="276"/>
+    <row r="9" spans="1:55" ht="27.75" customHeight="1">
+      <c r="A9" s="271"/>
       <c r="B9" s="32" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="32" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="33" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="33" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="33" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="33" t="s">
         <v>31</v>
       </c>
       <c r="H9" s="33" t="s">
         <v>32</v>
       </c>
       <c r="I9" s="32" t="s">
         <v>33</v>
       </c>
       <c r="J9" s="32" t="s">
@@ -6116,109 +6304,115 @@
       </c>
       <c r="AT9" s="36" t="s">
         <v>34</v>
       </c>
       <c r="AU9" s="39" t="s">
         <v>35</v>
       </c>
       <c r="AV9" s="36" t="s">
         <v>36</v>
       </c>
       <c r="AW9" s="36" t="s">
         <v>37</v>
       </c>
       <c r="AX9" s="45" t="s">
         <v>9</v>
       </c>
       <c r="AY9" s="39" t="s">
         <v>27</v>
       </c>
       <c r="AZ9" s="36" t="s">
         <v>28</v>
       </c>
       <c r="BA9" s="36" t="s">
         <v>29</v>
       </c>
+      <c r="BB9" s="36" t="s">
+        <v>30</v>
+      </c>
+      <c r="BC9" s="36" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="20" customFormat="1">
-      <c r="A10" s="286" t="s">
+    <row r="10" spans="1:55" s="20" customFormat="1">
+      <c r="A10" s="281" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="286"/>
-[...50 lines deleted...]
-      <c r="BA10" s="288"/>
+      <c r="B10" s="281"/>
+      <c r="C10" s="281"/>
+      <c r="D10" s="281"/>
+      <c r="E10" s="281"/>
+      <c r="F10" s="281"/>
+      <c r="G10" s="281"/>
+      <c r="H10" s="281"/>
+      <c r="I10" s="281"/>
+      <c r="J10" s="281"/>
+      <c r="K10" s="281"/>
+      <c r="L10" s="281"/>
+      <c r="M10" s="281"/>
+      <c r="N10" s="281"/>
+      <c r="O10" s="281"/>
+      <c r="P10" s="281"/>
+      <c r="Q10" s="281"/>
+      <c r="R10" s="281"/>
+      <c r="S10" s="281"/>
+      <c r="T10" s="281"/>
+      <c r="U10" s="281"/>
+      <c r="V10" s="281"/>
+      <c r="W10" s="281"/>
+      <c r="X10" s="281"/>
+      <c r="Y10" s="281"/>
+      <c r="Z10" s="281"/>
+      <c r="AA10" s="281"/>
+      <c r="AB10" s="281"/>
+      <c r="AC10" s="282"/>
+      <c r="AD10" s="282"/>
+      <c r="AE10" s="282"/>
+      <c r="AF10" s="282"/>
+      <c r="AG10" s="282"/>
+      <c r="AH10" s="282"/>
+      <c r="AI10" s="282"/>
+      <c r="AJ10" s="282"/>
+      <c r="AK10" s="282"/>
+      <c r="AL10" s="282"/>
+      <c r="AM10" s="282"/>
+      <c r="AN10" s="282"/>
+      <c r="AO10" s="282"/>
+      <c r="AP10" s="282"/>
+      <c r="AQ10" s="282"/>
+      <c r="AR10" s="283"/>
+      <c r="AS10" s="283"/>
+      <c r="AT10" s="283"/>
+      <c r="AU10" s="283"/>
+      <c r="AV10" s="283"/>
+      <c r="AW10" s="283"/>
+      <c r="AX10" s="283"/>
+      <c r="AY10" s="283"/>
+      <c r="AZ10" s="283"/>
+      <c r="BA10" s="283"/>
     </row>
-    <row r="11" spans="1:53" s="20" customFormat="1" ht="11.25">
+    <row r="11" spans="1:55" s="20" customFormat="1" ht="11.25">
       <c r="A11" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="40">
         <v>5.17</v>
       </c>
       <c r="C11" s="40">
         <v>5.18</v>
       </c>
       <c r="D11" s="41">
         <v>5.35</v>
       </c>
       <c r="E11" s="41">
         <v>5.82</v>
       </c>
       <c r="F11" s="41">
         <v>5.93</v>
       </c>
       <c r="G11" s="41">
         <v>6.1</v>
       </c>
       <c r="H11" s="42">
         <v>6.65</v>
       </c>
       <c r="I11" s="41">
@@ -6334,52 +6528,58 @@
       </c>
       <c r="AT11" s="249">
         <v>4.8899999999999997</v>
       </c>
       <c r="AU11" s="43">
         <v>4.93</v>
       </c>
       <c r="AV11" s="8">
         <v>4.93</v>
       </c>
       <c r="AW11" s="8">
         <v>5</v>
       </c>
       <c r="AX11" s="43">
         <v>3.97</v>
       </c>
       <c r="AY11" s="8">
         <v>4.46</v>
       </c>
       <c r="AZ11" s="8">
         <v>4.63</v>
       </c>
       <c r="BA11" s="8">
         <v>4.76</v>
       </c>
+      <c r="BB11" s="8">
+        <v>4.67</v>
+      </c>
+      <c r="BC11" s="8">
+        <v>4.79</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="20" customFormat="1" ht="11.25">
+    <row r="12" spans="1:55" s="20" customFormat="1" ht="11.25">
       <c r="A12" s="20" t="s">
         <v>39</v>
       </c>
       <c r="N12" s="8">
         <v>4.8899999999999997</v>
       </c>
       <c r="O12" s="8">
         <v>4.4800000000000004</v>
       </c>
       <c r="P12" s="8">
         <v>4.46</v>
       </c>
       <c r="Q12" s="8">
         <v>4.37</v>
       </c>
       <c r="R12" s="43">
         <v>4.41</v>
       </c>
       <c r="S12" s="8">
         <v>4.45</v>
       </c>
       <c r="T12" s="8">
         <v>4.45</v>
       </c>
       <c r="U12" s="8">
@@ -6459,52 +6659,58 @@
       </c>
       <c r="AT12" s="249">
         <v>4.3899999999999997</v>
       </c>
       <c r="AU12" s="43">
         <v>4.42</v>
       </c>
       <c r="AV12" s="8">
         <v>4.4400000000000004</v>
       </c>
       <c r="AW12" s="8">
         <v>4.53</v>
       </c>
       <c r="AX12" s="43">
         <v>3.8</v>
       </c>
       <c r="AY12" s="8">
         <v>4.12</v>
       </c>
       <c r="AZ12" s="8">
         <v>4.18</v>
       </c>
       <c r="BA12" s="8">
         <v>4.42</v>
       </c>
+      <c r="BB12" s="8">
+        <v>4.34</v>
+      </c>
+      <c r="BC12" s="8">
+        <v>4.4000000000000004</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="20" customFormat="1" ht="11.25">
+    <row r="13" spans="1:55" s="20" customFormat="1" ht="11.25">
       <c r="A13" s="20" t="s">
         <v>40</v>
       </c>
       <c r="N13" s="8">
         <v>7.04</v>
       </c>
       <c r="O13" s="8">
         <v>5.47</v>
       </c>
       <c r="P13" s="8">
         <v>5.26</v>
       </c>
       <c r="Q13" s="8">
         <v>4.75</v>
       </c>
       <c r="R13" s="43">
         <v>4.8899999999999997</v>
       </c>
       <c r="S13" s="8">
         <v>5.13</v>
       </c>
       <c r="T13" s="8">
         <v>5.13</v>
       </c>
       <c r="U13" s="8">
@@ -6584,52 +6790,58 @@
       </c>
       <c r="AT13" s="249">
         <v>4.92</v>
       </c>
       <c r="AU13" s="43">
         <v>5</v>
       </c>
       <c r="AV13" s="8">
         <v>5.07</v>
       </c>
       <c r="AW13" s="8">
         <v>4.95</v>
       </c>
       <c r="AX13" s="43">
         <v>3.51</v>
       </c>
       <c r="AY13" s="8">
         <v>4.28</v>
       </c>
       <c r="AZ13" s="8">
         <v>4.3499999999999996</v>
       </c>
       <c r="BA13" s="8">
         <v>4.2300000000000004</v>
       </c>
+      <c r="BB13" s="8">
+        <v>4.2</v>
+      </c>
+      <c r="BC13" s="8">
+        <v>4.42</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="20" customFormat="1" ht="11.25">
+    <row r="14" spans="1:55" s="20" customFormat="1" ht="11.25">
       <c r="A14" s="20" t="s">
         <v>3</v>
       </c>
       <c r="N14" s="8">
         <v>8.98</v>
       </c>
       <c r="O14" s="8">
         <v>7.52</v>
       </c>
       <c r="P14" s="8">
         <v>7.14</v>
       </c>
       <c r="Q14" s="8">
         <v>7.29</v>
       </c>
       <c r="R14" s="43">
         <v>7.41</v>
       </c>
       <c r="S14" s="8">
         <v>7.12</v>
       </c>
       <c r="T14" s="8">
         <v>7.09</v>
       </c>
       <c r="U14" s="8">
@@ -6709,52 +6921,58 @@
       </c>
       <c r="AT14" s="249">
         <v>5.92</v>
       </c>
       <c r="AU14" s="43">
         <v>6.13</v>
       </c>
       <c r="AV14" s="8">
         <v>6.02</v>
       </c>
       <c r="AW14" s="8">
         <v>6</v>
       </c>
       <c r="AX14" s="43">
         <v>4.4000000000000004</v>
       </c>
       <c r="AY14" s="8">
         <v>6.14</v>
       </c>
       <c r="AZ14" s="8">
         <v>6.79</v>
       </c>
       <c r="BA14" s="8">
         <v>6.79</v>
       </c>
+      <c r="BB14" s="8">
+        <v>6.14</v>
+      </c>
+      <c r="BC14" s="8">
+        <v>6.44</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="20" customFormat="1" ht="11.25">
+    <row r="15" spans="1:55" s="20" customFormat="1" ht="11.25">
       <c r="A15" s="20" t="s">
         <v>4</v>
       </c>
       <c r="N15" s="8">
         <v>4.42</v>
       </c>
       <c r="O15" s="8">
         <v>4.18</v>
       </c>
       <c r="P15" s="8">
         <v>4.57</v>
       </c>
       <c r="Q15" s="8">
         <v>4.2300000000000004</v>
       </c>
       <c r="R15" s="43">
         <v>4.54</v>
       </c>
       <c r="S15" s="8">
         <v>4.7</v>
       </c>
       <c r="T15" s="8">
         <v>4.49</v>
       </c>
       <c r="U15" s="8">
@@ -6834,52 +7052,58 @@
       </c>
       <c r="AT15" s="249">
         <v>4.8899999999999997</v>
       </c>
       <c r="AU15" s="43">
         <v>5.04</v>
       </c>
       <c r="AV15" s="8">
         <v>4.88</v>
       </c>
       <c r="AW15" s="8">
         <v>5.04</v>
       </c>
       <c r="AX15" s="43">
         <v>5.54</v>
       </c>
       <c r="AY15" s="8">
         <v>6.26</v>
       </c>
       <c r="AZ15" s="8">
         <v>5.35</v>
       </c>
       <c r="BA15" s="8">
         <v>4.74</v>
       </c>
+      <c r="BB15" s="8">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="BC15" s="8">
+        <v>4.2300000000000004</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="20" customFormat="1" ht="11.25">
+    <row r="16" spans="1:55" s="20" customFormat="1" ht="11.25">
       <c r="A16" s="20" t="s">
         <v>41</v>
       </c>
       <c r="N16" s="8">
         <v>7.35</v>
       </c>
       <c r="O16" s="8">
         <v>6.49</v>
       </c>
       <c r="P16" s="8">
         <v>6.55</v>
       </c>
       <c r="Q16" s="8">
         <v>6.37</v>
       </c>
       <c r="R16" s="43">
         <v>6.57</v>
       </c>
       <c r="S16" s="8">
         <v>6.31</v>
       </c>
       <c r="T16" s="8">
         <v>6.2</v>
       </c>
       <c r="U16" s="8">
@@ -6959,52 +7183,58 @@
       </c>
       <c r="AT16" s="249">
         <v>7.09</v>
       </c>
       <c r="AU16" s="43">
         <v>7.13</v>
       </c>
       <c r="AV16" s="8">
         <v>7.04</v>
       </c>
       <c r="AW16" s="8">
         <v>7.21</v>
       </c>
       <c r="AX16" s="43">
         <v>4.1100000000000003</v>
       </c>
       <c r="AY16" s="8">
         <v>4.7699999999999996</v>
       </c>
       <c r="AZ16" s="8">
         <v>5.95</v>
       </c>
       <c r="BA16" s="8">
         <v>6.2</v>
       </c>
+      <c r="BB16" s="8">
+        <v>6.25</v>
+      </c>
+      <c r="BC16" s="8">
+        <v>6.34</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="20" customFormat="1" ht="11.25">
+    <row r="17" spans="1:55" s="20" customFormat="1" ht="11.25">
       <c r="A17" s="20" t="s">
         <v>42</v>
       </c>
       <c r="N17" s="8">
         <v>5.73</v>
       </c>
       <c r="O17" s="8">
         <v>5.81</v>
       </c>
       <c r="P17" s="8">
         <v>6.96</v>
       </c>
       <c r="Q17" s="8">
         <v>5.71</v>
       </c>
       <c r="R17" s="43">
         <v>5.72</v>
       </c>
       <c r="S17" s="8">
         <v>6.09</v>
       </c>
       <c r="T17" s="8">
         <v>6.21</v>
       </c>
       <c r="U17" s="8">
@@ -7084,52 +7314,58 @@
       </c>
       <c r="AT17" s="249">
         <v>5.82</v>
       </c>
       <c r="AU17" s="43">
         <v>5.97</v>
       </c>
       <c r="AV17" s="8">
         <v>6.05</v>
       </c>
       <c r="AW17" s="8">
         <v>6.02</v>
       </c>
       <c r="AX17" s="43">
         <v>7.39</v>
       </c>
       <c r="AY17" s="8">
         <v>5.91</v>
       </c>
       <c r="AZ17" s="8">
         <v>5.74</v>
       </c>
       <c r="BA17" s="8">
         <v>5.81</v>
       </c>
+      <c r="BB17" s="8">
+        <v>5.42</v>
+      </c>
+      <c r="BC17" s="8">
+        <v>5.81</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="20" customFormat="1" ht="11.25">
+    <row r="18" spans="1:55" s="20" customFormat="1" ht="11.25">
       <c r="A18" s="20" t="s">
         <v>43</v>
       </c>
       <c r="N18" s="8">
         <v>6.33</v>
       </c>
       <c r="O18" s="8">
         <v>4.9800000000000004</v>
       </c>
       <c r="P18" s="8">
         <v>4.3499999999999996</v>
       </c>
       <c r="Q18" s="8">
         <v>4.28</v>
       </c>
       <c r="R18" s="43">
         <v>4.95</v>
       </c>
       <c r="S18" s="8">
         <v>4.68</v>
       </c>
       <c r="T18" s="8">
         <v>4.82</v>
       </c>
       <c r="U18" s="8">
@@ -7209,52 +7445,58 @@
       </c>
       <c r="AT18" s="249">
         <v>4.8899999999999997</v>
       </c>
       <c r="AU18" s="43">
         <v>4.8</v>
       </c>
       <c r="AV18" s="8">
         <v>4.74</v>
       </c>
       <c r="AW18" s="8">
         <v>4.8099999999999996</v>
       </c>
       <c r="AX18" s="43">
         <v>1.6</v>
       </c>
       <c r="AY18" s="8">
         <v>3.61</v>
       </c>
       <c r="AZ18" s="8">
         <v>5.16</v>
       </c>
       <c r="BA18" s="8">
         <v>4.59</v>
       </c>
+      <c r="BB18" s="8">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="BC18" s="8">
+        <v>5.4</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="20" customFormat="1" ht="11.25">
+    <row r="19" spans="1:55" s="20" customFormat="1" ht="11.25">
       <c r="A19" s="20" t="s">
         <v>5</v>
       </c>
       <c r="N19" s="8">
         <v>7.65</v>
       </c>
       <c r="O19" s="8">
         <v>6.34</v>
       </c>
       <c r="P19" s="8">
         <v>5.27</v>
       </c>
       <c r="Q19" s="8">
         <v>5.09</v>
       </c>
       <c r="R19" s="43">
         <v>5.04</v>
       </c>
       <c r="S19" s="8">
         <v>5.04</v>
       </c>
       <c r="T19" s="8">
         <v>4.9000000000000004</v>
       </c>
       <c r="U19" s="8">
@@ -7334,109 +7576,117 @@
       </c>
       <c r="AT19" s="249">
         <v>5.88</v>
       </c>
       <c r="AU19" s="43">
         <v>5.74</v>
       </c>
       <c r="AV19" s="8">
         <v>5.68</v>
       </c>
       <c r="AW19" s="8">
         <v>5.94</v>
       </c>
       <c r="AX19" s="43">
         <v>4.59</v>
       </c>
       <c r="AY19" s="8">
         <v>5.46</v>
       </c>
       <c r="AZ19" s="8">
         <v>5.0199999999999996</v>
       </c>
       <c r="BA19" s="8">
         <v>5.59</v>
       </c>
+      <c r="BB19" s="8">
+        <v>5.55</v>
+      </c>
+      <c r="BC19" s="8">
+        <v>5.78</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="20" customFormat="1">
-      <c r="A20" s="269" t="s">
+    <row r="20" spans="1:55" s="20" customFormat="1">
+      <c r="A20" s="287" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="269"/>
-[...50 lines deleted...]
-      <c r="BA20" s="272"/>
+      <c r="B20" s="287"/>
+      <c r="C20" s="287"/>
+      <c r="D20" s="287"/>
+      <c r="E20" s="287"/>
+      <c r="F20" s="287"/>
+      <c r="G20" s="287"/>
+      <c r="H20" s="287"/>
+      <c r="I20" s="287"/>
+      <c r="J20" s="287"/>
+      <c r="K20" s="287"/>
+      <c r="L20" s="287"/>
+      <c r="M20" s="287"/>
+      <c r="N20" s="287"/>
+      <c r="O20" s="287"/>
+      <c r="P20" s="287"/>
+      <c r="Q20" s="287"/>
+      <c r="R20" s="287"/>
+      <c r="S20" s="287"/>
+      <c r="T20" s="287"/>
+      <c r="U20" s="287"/>
+      <c r="V20" s="287"/>
+      <c r="W20" s="287"/>
+      <c r="X20" s="287"/>
+      <c r="Y20" s="287"/>
+      <c r="Z20" s="287"/>
+      <c r="AA20" s="287"/>
+      <c r="AB20" s="287"/>
+      <c r="AC20" s="289"/>
+      <c r="AD20" s="289"/>
+      <c r="AE20" s="289"/>
+      <c r="AF20" s="289"/>
+      <c r="AG20" s="289"/>
+      <c r="AH20" s="289"/>
+      <c r="AI20" s="289"/>
+      <c r="AJ20" s="289"/>
+      <c r="AK20" s="289"/>
+      <c r="AL20" s="289"/>
+      <c r="AM20" s="289"/>
+      <c r="AN20" s="289"/>
+      <c r="AO20" s="289"/>
+      <c r="AP20" s="289"/>
+      <c r="AQ20" s="289"/>
+      <c r="AR20" s="269"/>
+      <c r="AS20" s="269"/>
+      <c r="AT20" s="269"/>
+      <c r="AU20" s="269"/>
+      <c r="AV20" s="269"/>
+      <c r="AW20" s="269"/>
+      <c r="AX20" s="269"/>
+      <c r="AY20" s="269"/>
+      <c r="AZ20" s="269"/>
+      <c r="BA20" s="269"/>
+      <c r="BB20" s="309"/>
+      <c r="BC20" s="309"/>
     </row>
-    <row r="21" spans="1:53" s="20" customFormat="1" ht="11.25">
+    <row r="21" spans="1:55" s="20" customFormat="1" ht="11.25">
       <c r="A21" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="40">
         <v>5.23</v>
       </c>
       <c r="C21" s="40">
         <v>5.03</v>
       </c>
       <c r="D21" s="41">
         <v>5.22</v>
       </c>
       <c r="E21" s="41">
         <v>5.6</v>
       </c>
       <c r="F21" s="41">
         <v>5.76</v>
       </c>
       <c r="G21" s="41">
         <v>6</v>
       </c>
       <c r="H21" s="42">
         <v>6.52</v>
       </c>
       <c r="I21" s="41">
@@ -7552,52 +7802,58 @@
       </c>
       <c r="AT21" s="251">
         <v>4.59</v>
       </c>
       <c r="AU21" s="43">
         <v>4.62</v>
       </c>
       <c r="AV21" s="8">
         <v>4.6399999999999997</v>
       </c>
       <c r="AW21" s="8">
         <v>4.71</v>
       </c>
       <c r="AX21" s="43">
         <v>3.93</v>
       </c>
       <c r="AY21" s="8">
         <v>4.5</v>
       </c>
       <c r="AZ21" s="8">
         <v>4.53</v>
       </c>
       <c r="BA21" s="8">
         <v>4.63</v>
       </c>
+      <c r="BB21" s="8">
+        <v>4.58</v>
+      </c>
+      <c r="BC21" s="8">
+        <v>4.67</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="20" customFormat="1" ht="11.25">
+    <row r="22" spans="1:55" s="20" customFormat="1" ht="11.25">
       <c r="A22" s="20" t="s">
         <v>39</v>
       </c>
       <c r="N22" s="8">
         <v>5.31</v>
       </c>
       <c r="O22" s="8">
         <v>4.8</v>
       </c>
       <c r="P22" s="8">
         <v>4.7</v>
       </c>
       <c r="Q22" s="8">
         <v>4.6399999999999997</v>
       </c>
       <c r="R22" s="43">
         <v>4.6399999999999997</v>
       </c>
       <c r="S22" s="8">
         <v>4.5999999999999996</v>
       </c>
       <c r="T22" s="8">
         <v>4.59</v>
       </c>
       <c r="U22" s="8">
@@ -7677,52 +7933,58 @@
       </c>
       <c r="AT22" s="251">
         <v>4.59</v>
       </c>
       <c r="AU22" s="43">
         <v>4.6100000000000003</v>
       </c>
       <c r="AV22" s="8">
         <v>4.63</v>
       </c>
       <c r="AW22" s="8">
         <v>4.74</v>
       </c>
       <c r="AX22" s="43">
         <v>4.05</v>
       </c>
       <c r="AY22" s="8">
         <v>4.57</v>
       </c>
       <c r="AZ22" s="8">
         <v>4.66</v>
       </c>
       <c r="BA22" s="8">
         <v>4.8</v>
       </c>
+      <c r="BB22" s="8">
+        <v>4.7300000000000004</v>
+      </c>
+      <c r="BC22" s="8">
+        <v>4.76</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="20" customFormat="1" ht="11.25">
+    <row r="23" spans="1:55" s="20" customFormat="1" ht="11.25">
       <c r="A23" s="20" t="s">
         <v>40</v>
       </c>
       <c r="N23" s="8">
         <v>6.92</v>
       </c>
       <c r="O23" s="8">
         <v>5.58</v>
       </c>
       <c r="P23" s="8">
         <v>5.3</v>
       </c>
       <c r="Q23" s="8">
         <v>4.75</v>
       </c>
       <c r="R23" s="43">
         <v>4.9400000000000004</v>
       </c>
       <c r="S23" s="8">
         <v>5.01</v>
       </c>
       <c r="T23" s="8">
         <v>5.07</v>
       </c>
       <c r="U23" s="8">
@@ -7802,109 +8064,117 @@
       </c>
       <c r="AT23" s="251">
         <v>4.5999999999999996</v>
       </c>
       <c r="AU23" s="43">
         <v>4.6900000000000004</v>
       </c>
       <c r="AV23" s="8">
         <v>4.67</v>
       </c>
       <c r="AW23" s="8">
         <v>4.57</v>
       </c>
       <c r="AX23" s="43">
         <v>3.3</v>
       </c>
       <c r="AY23" s="8">
         <v>4.1399999999999997</v>
       </c>
       <c r="AZ23" s="8">
         <v>3.9</v>
       </c>
       <c r="BA23" s="8">
         <v>3.77</v>
       </c>
+      <c r="BB23" s="8">
+        <v>3.86</v>
+      </c>
+      <c r="BC23" s="8">
+        <v>4.1900000000000004</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="20" customFormat="1">
-      <c r="A24" s="273" t="s">
+    <row r="24" spans="1:55" s="20" customFormat="1">
+      <c r="A24" s="290" t="s">
         <v>23</v>
       </c>
-      <c r="B24" s="273"/>
-[...50 lines deleted...]
-      <c r="BA24" s="272"/>
+      <c r="B24" s="290"/>
+      <c r="C24" s="290"/>
+      <c r="D24" s="290"/>
+      <c r="E24" s="290"/>
+      <c r="F24" s="290"/>
+      <c r="G24" s="290"/>
+      <c r="H24" s="290"/>
+      <c r="I24" s="290"/>
+      <c r="J24" s="290"/>
+      <c r="K24" s="290"/>
+      <c r="L24" s="290"/>
+      <c r="M24" s="290"/>
+      <c r="N24" s="290"/>
+      <c r="O24" s="290"/>
+      <c r="P24" s="290"/>
+      <c r="Q24" s="290"/>
+      <c r="R24" s="290"/>
+      <c r="S24" s="290"/>
+      <c r="T24" s="290"/>
+      <c r="U24" s="290"/>
+      <c r="V24" s="290"/>
+      <c r="W24" s="290"/>
+      <c r="X24" s="290"/>
+      <c r="Y24" s="290"/>
+      <c r="Z24" s="290"/>
+      <c r="AA24" s="290"/>
+      <c r="AB24" s="290"/>
+      <c r="AC24" s="289"/>
+      <c r="AD24" s="289"/>
+      <c r="AE24" s="289"/>
+      <c r="AF24" s="289"/>
+      <c r="AG24" s="289"/>
+      <c r="AH24" s="289"/>
+      <c r="AI24" s="289"/>
+      <c r="AJ24" s="289"/>
+      <c r="AK24" s="289"/>
+      <c r="AL24" s="289"/>
+      <c r="AM24" s="289"/>
+      <c r="AN24" s="289"/>
+      <c r="AO24" s="289"/>
+      <c r="AP24" s="289"/>
+      <c r="AQ24" s="289"/>
+      <c r="AR24" s="269"/>
+      <c r="AS24" s="269"/>
+      <c r="AT24" s="269"/>
+      <c r="AU24" s="269"/>
+      <c r="AV24" s="269"/>
+      <c r="AW24" s="269"/>
+      <c r="AX24" s="269"/>
+      <c r="AY24" s="269"/>
+      <c r="AZ24" s="269"/>
+      <c r="BA24" s="269"/>
+      <c r="BB24" s="309"/>
+      <c r="BC24" s="309"/>
     </row>
-    <row r="25" spans="1:53" s="20" customFormat="1" ht="11.25">
+    <row r="25" spans="1:55" s="20" customFormat="1" ht="11.25">
       <c r="A25" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="44">
         <v>5.0999999999999996</v>
       </c>
       <c r="C25" s="44">
         <v>5.35</v>
       </c>
       <c r="D25" s="41">
         <v>5.51</v>
       </c>
       <c r="E25" s="41">
         <v>6.07</v>
       </c>
       <c r="F25" s="41">
         <v>6.13</v>
       </c>
       <c r="G25" s="41">
         <v>6.23</v>
       </c>
       <c r="H25" s="44">
         <v>6.8</v>
       </c>
       <c r="I25" s="41">
@@ -8020,52 +8290,58 @@
       </c>
       <c r="AT25" s="253">
         <v>5.26</v>
       </c>
       <c r="AU25" s="43">
         <v>5.32</v>
       </c>
       <c r="AV25" s="8">
         <v>5.29</v>
       </c>
       <c r="AW25" s="8">
         <v>5.35</v>
       </c>
       <c r="AX25" s="43">
         <v>4.0199999999999996</v>
       </c>
       <c r="AY25" s="8">
         <v>4.42</v>
       </c>
       <c r="AZ25" s="8">
         <v>4.75</v>
       </c>
       <c r="BA25" s="8">
         <v>4.93</v>
       </c>
+      <c r="BB25" s="8">
+        <v>4.78</v>
+      </c>
+      <c r="BC25" s="8">
+        <v>4.93</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="20" customFormat="1" ht="11.25">
+    <row r="26" spans="1:55" s="20" customFormat="1" ht="11.25">
       <c r="A26" s="20" t="s">
         <v>39</v>
       </c>
       <c r="N26" s="43">
         <v>3.35</v>
       </c>
       <c r="O26" s="43">
         <v>3.32</v>
       </c>
       <c r="P26" s="43">
         <v>3.58</v>
       </c>
       <c r="Q26" s="8">
         <v>3.39</v>
       </c>
       <c r="R26" s="43">
         <v>3.59</v>
       </c>
       <c r="S26" s="8">
         <v>3.9</v>
       </c>
       <c r="T26" s="8">
         <v>3.93</v>
       </c>
       <c r="U26" s="8">
@@ -8145,52 +8421,58 @@
       </c>
       <c r="AT26" s="253">
         <v>3.76</v>
       </c>
       <c r="AU26" s="43">
         <v>3.81</v>
       </c>
       <c r="AV26" s="8">
         <v>3.79</v>
       </c>
       <c r="AW26" s="8">
         <v>3.82</v>
       </c>
       <c r="AX26" s="43">
         <v>3.02</v>
       </c>
       <c r="AY26" s="8">
         <v>2.71</v>
       </c>
       <c r="AZ26" s="8">
         <v>2.7</v>
       </c>
       <c r="BA26" s="8">
         <v>3.24</v>
       </c>
+      <c r="BB26" s="8">
+        <v>3.13</v>
+      </c>
+      <c r="BC26" s="8">
+        <v>3.25</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="20" customFormat="1" ht="11.25">
+    <row r="27" spans="1:55" s="20" customFormat="1" ht="11.25">
       <c r="A27" s="20" t="s">
         <v>40</v>
       </c>
       <c r="N27" s="43">
         <v>7.45</v>
       </c>
       <c r="O27" s="43">
         <v>5.1100000000000003</v>
       </c>
       <c r="P27" s="43">
         <v>5.12</v>
       </c>
       <c r="Q27" s="8">
         <v>4.74</v>
       </c>
       <c r="R27" s="43">
         <v>4.72</v>
       </c>
       <c r="S27" s="8">
         <v>5.53</v>
       </c>
       <c r="T27" s="8">
         <v>5.31</v>
       </c>
       <c r="U27" s="8">
@@ -8270,52 +8552,58 @@
       </c>
       <c r="AT27" s="253">
         <v>5.96</v>
       </c>
       <c r="AU27" s="43">
         <v>6.02</v>
       </c>
       <c r="AV27" s="8">
         <v>6.36</v>
       </c>
       <c r="AW27" s="8">
         <v>6.22</v>
       </c>
       <c r="AX27" s="43">
         <v>4.22</v>
       </c>
       <c r="AY27" s="8">
         <v>4.75</v>
       </c>
       <c r="AZ27" s="8">
         <v>5.81</v>
       </c>
       <c r="BA27" s="8">
         <v>5.76</v>
       </c>
+      <c r="BB27" s="8">
+        <v>5.31</v>
+      </c>
+      <c r="BC27" s="8">
+        <v>5.17</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" s="20" customFormat="1" ht="11.25">
+    <row r="28" spans="1:55" s="20" customFormat="1" ht="11.25">
       <c r="A28" s="20" t="s">
         <v>3</v>
       </c>
       <c r="N28" s="43">
         <v>8.98</v>
       </c>
       <c r="O28" s="43">
         <v>7.52</v>
       </c>
       <c r="P28" s="43">
         <v>7.14</v>
       </c>
       <c r="Q28" s="8">
         <v>7.29</v>
       </c>
       <c r="R28" s="43">
         <v>7.41</v>
       </c>
       <c r="S28" s="8">
         <v>7.12</v>
       </c>
       <c r="T28" s="8">
         <v>7.09</v>
       </c>
       <c r="U28" s="8">
@@ -8395,52 +8683,58 @@
       </c>
       <c r="AT28" s="253">
         <v>5.92</v>
       </c>
       <c r="AU28" s="43">
         <v>6.13</v>
       </c>
       <c r="AV28" s="8">
         <v>6.02</v>
       </c>
       <c r="AW28" s="8">
         <v>6</v>
       </c>
       <c r="AX28" s="43">
         <v>4.4000000000000004</v>
       </c>
       <c r="AY28" s="8">
         <v>6.14</v>
       </c>
       <c r="AZ28" s="8">
         <v>6.79</v>
       </c>
       <c r="BA28" s="8">
         <v>6.79</v>
       </c>
+      <c r="BB28" s="8">
+        <v>6.14</v>
+      </c>
+      <c r="BC28" s="8">
+        <v>6.44</v>
+      </c>
     </row>
-    <row r="29" spans="1:53" s="20" customFormat="1" ht="11.25">
+    <row r="29" spans="1:55" s="20" customFormat="1" ht="11.25">
       <c r="A29" s="20" t="s">
         <v>4</v>
       </c>
       <c r="N29" s="43">
         <v>4.42</v>
       </c>
       <c r="O29" s="43">
         <v>4.18</v>
       </c>
       <c r="P29" s="43">
         <v>4.57</v>
       </c>
       <c r="Q29" s="8">
         <v>4.2300000000000004</v>
       </c>
       <c r="R29" s="43">
         <v>4.54</v>
       </c>
       <c r="S29" s="8">
         <v>4.7</v>
       </c>
       <c r="T29" s="8">
         <v>4.49</v>
       </c>
       <c r="U29" s="8">
@@ -8520,52 +8814,58 @@
       </c>
       <c r="AT29" s="253">
         <v>4.8899999999999997</v>
       </c>
       <c r="AU29" s="43">
         <v>5.04</v>
       </c>
       <c r="AV29" s="8">
         <v>4.88</v>
       </c>
       <c r="AW29" s="8">
         <v>5.04</v>
       </c>
       <c r="AX29" s="43">
         <v>5.54</v>
       </c>
       <c r="AY29" s="8">
         <v>6.26</v>
       </c>
       <c r="AZ29" s="8">
         <v>5.35</v>
       </c>
       <c r="BA29" s="8">
         <v>4.74</v>
       </c>
+      <c r="BB29" s="8">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="BC29" s="8">
+        <v>4.2300000000000004</v>
+      </c>
     </row>
-    <row r="30" spans="1:53" s="20" customFormat="1" ht="11.25">
+    <row r="30" spans="1:55" s="20" customFormat="1" ht="11.25">
       <c r="A30" s="20" t="s">
         <v>41</v>
       </c>
       <c r="N30" s="43">
         <v>7.35</v>
       </c>
       <c r="O30" s="43">
         <v>6.49</v>
       </c>
       <c r="P30" s="43">
         <v>6.55</v>
       </c>
       <c r="Q30" s="8">
         <v>6.37</v>
       </c>
       <c r="R30" s="43">
         <v>6.57</v>
       </c>
       <c r="S30" s="8">
         <v>6.31</v>
       </c>
       <c r="T30" s="8">
         <v>6.2</v>
       </c>
       <c r="U30" s="8">
@@ -8645,52 +8945,58 @@
       </c>
       <c r="AT30" s="253">
         <v>7.09</v>
       </c>
       <c r="AU30" s="43">
         <v>7.13</v>
       </c>
       <c r="AV30" s="8">
         <v>7.04</v>
       </c>
       <c r="AW30" s="8">
         <v>7.21</v>
       </c>
       <c r="AX30" s="43">
         <v>4.1100000000000003</v>
       </c>
       <c r="AY30" s="8">
         <v>4.7699999999999996</v>
       </c>
       <c r="AZ30" s="8">
         <v>5.95</v>
       </c>
       <c r="BA30" s="8">
         <v>6.2</v>
       </c>
+      <c r="BB30" s="8">
+        <v>6.25</v>
+      </c>
+      <c r="BC30" s="8">
+        <v>6.34</v>
+      </c>
     </row>
-    <row r="31" spans="1:53" s="20" customFormat="1" ht="11.25">
+    <row r="31" spans="1:55" s="20" customFormat="1" ht="11.25">
       <c r="A31" s="20" t="s">
         <v>42</v>
       </c>
       <c r="N31" s="43">
         <v>5.73</v>
       </c>
       <c r="O31" s="43">
         <v>5.81</v>
       </c>
       <c r="P31" s="43">
         <v>6.96</v>
       </c>
       <c r="Q31" s="8">
         <v>5.71</v>
       </c>
       <c r="R31" s="43">
         <v>5.72</v>
       </c>
       <c r="S31" s="8">
         <v>6.09</v>
       </c>
       <c r="T31" s="8">
         <v>6.21</v>
       </c>
       <c r="U31" s="8">
@@ -8770,52 +9076,58 @@
       </c>
       <c r="AT31" s="253">
         <v>5.82</v>
       </c>
       <c r="AU31" s="43">
         <v>5.97</v>
       </c>
       <c r="AV31" s="8">
         <v>6.05</v>
       </c>
       <c r="AW31" s="8">
         <v>6.02</v>
       </c>
       <c r="AX31" s="43">
         <v>7.39</v>
       </c>
       <c r="AY31" s="8">
         <v>5.91</v>
       </c>
       <c r="AZ31" s="8">
         <v>5.74</v>
       </c>
       <c r="BA31" s="8">
         <v>5.81</v>
       </c>
+      <c r="BB31" s="8">
+        <v>5.42</v>
+      </c>
+      <c r="BC31" s="8">
+        <v>5.81</v>
+      </c>
     </row>
-    <row r="32" spans="1:53" s="20" customFormat="1" ht="11.25">
+    <row r="32" spans="1:55" s="20" customFormat="1" ht="11.25">
       <c r="A32" s="20" t="s">
         <v>43</v>
       </c>
       <c r="N32" s="43">
         <v>6.33</v>
       </c>
       <c r="O32" s="43">
         <v>4.9800000000000004</v>
       </c>
       <c r="P32" s="43">
         <v>4.3499999999999996</v>
       </c>
       <c r="Q32" s="8">
         <v>4.28</v>
       </c>
       <c r="R32" s="43">
         <v>4.95</v>
       </c>
       <c r="S32" s="8">
         <v>4.68</v>
       </c>
       <c r="T32" s="8">
         <v>4.82</v>
       </c>
       <c r="U32" s="8">
@@ -8895,52 +9207,58 @@
       </c>
       <c r="AT32" s="253">
         <v>4.8899999999999997</v>
       </c>
       <c r="AU32" s="43">
         <v>4.8</v>
       </c>
       <c r="AV32" s="8">
         <v>4.74</v>
       </c>
       <c r="AW32" s="8">
         <v>4.8099999999999996</v>
       </c>
       <c r="AX32" s="43">
         <v>1.6</v>
       </c>
       <c r="AY32" s="8">
         <v>3.61</v>
       </c>
       <c r="AZ32" s="8">
         <v>5.16</v>
       </c>
       <c r="BA32" s="8">
         <v>4.59</v>
       </c>
+      <c r="BB32" s="8">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="BC32" s="8">
+        <v>5.4</v>
+      </c>
     </row>
-    <row r="33" spans="1:53" s="20" customFormat="1" ht="11.25">
+    <row r="33" spans="1:55" s="20" customFormat="1" ht="11.25">
       <c r="A33" s="23" t="s">
         <v>5</v>
       </c>
       <c r="N33" s="9">
         <v>7.65</v>
       </c>
       <c r="O33" s="9">
         <v>6.34</v>
       </c>
       <c r="P33" s="9">
         <v>5.27</v>
       </c>
       <c r="Q33" s="9">
         <v>5.09</v>
       </c>
       <c r="R33" s="9">
         <v>5.04</v>
       </c>
       <c r="S33" s="9">
         <v>5.04</v>
       </c>
       <c r="T33" s="9">
         <v>4.9000000000000004</v>
       </c>
       <c r="U33" s="9">
@@ -9020,271 +9338,286 @@
       </c>
       <c r="AT33" s="255">
         <v>5.88</v>
       </c>
       <c r="AU33" s="9">
         <v>5.74</v>
       </c>
       <c r="AV33" s="9">
         <v>5.68</v>
       </c>
       <c r="AW33" s="9">
         <v>5.94</v>
       </c>
       <c r="AX33" s="9">
         <v>4.59</v>
       </c>
       <c r="AY33" s="9">
         <v>5.46</v>
       </c>
       <c r="AZ33" s="9">
         <v>5.0199999999999996</v>
       </c>
       <c r="BA33" s="9">
         <v>5.59</v>
       </c>
+      <c r="BB33" s="9">
+        <v>5.55</v>
+      </c>
+      <c r="BC33" s="9">
+        <v>5.78</v>
+      </c>
     </row>
-    <row r="34" spans="1:53" ht="18.75" customHeight="1">
+    <row r="34" spans="1:55" ht="18.75" customHeight="1">
       <c r="A34" s="25" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="15"/>
       <c r="C34" s="15"/>
       <c r="D34" s="15"/>
       <c r="E34" s="15"/>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15"/>
       <c r="I34" s="18"/>
       <c r="J34" s="15"/>
       <c r="K34" s="15"/>
       <c r="L34" s="15"/>
       <c r="M34" s="15"/>
       <c r="N34" s="15"/>
       <c r="O34" s="15"/>
       <c r="P34" s="26"/>
       <c r="Q34" s="15"/>
       <c r="R34" s="15"/>
       <c r="S34" s="15"/>
       <c r="T34" s="15"/>
       <c r="U34" s="15"/>
       <c r="V34" s="15"/>
       <c r="W34" s="15"/>
       <c r="X34" s="15"/>
       <c r="Y34" s="15"/>
       <c r="Z34" s="15"/>
       <c r="AA34" s="15"/>
       <c r="AB34" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="AX8:BA8"/>
-    <mergeCell ref="Z7:BA7"/>
+    <mergeCell ref="A10:BA10"/>
+    <mergeCell ref="A20:BA20"/>
+    <mergeCell ref="A24:BA24"/>
+    <mergeCell ref="AX8:BC8"/>
+    <mergeCell ref="Z7:BC7"/>
     <mergeCell ref="A6:BA6"/>
     <mergeCell ref="A2:O5"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:Y8"/>
     <mergeCell ref="Z8:AK8"/>
     <mergeCell ref="AL8:AW8"/>
-    <mergeCell ref="A10:BA10"/>
-[...1 lines deleted...]
-    <mergeCell ref="A24:BA24"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AC43"/>
+  <dimension ref="A1:AE43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AB73" sqref="AB73"/>
-      <selection pane="bottomLeft" activeCell="A8" sqref="A8:AC8"/>
+      <selection pane="bottomLeft" activeCell="A8" sqref="A8:AE8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="15.85546875" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="13" max="13" width="7.42578125" customWidth="1"/>
+    <col min="1" max="1" width="16.7109375" customWidth="1"/>
+    <col min="2" max="2" width="7.140625" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="7.85546875" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="0.28515625" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="7.5703125" hidden="1" customWidth="1"/>
+    <col min="6" max="7" width="5.5703125" hidden="1" customWidth="1"/>
+    <col min="8" max="8" width="6.28515625" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="6.7109375" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="0.140625" customWidth="1"/>
+    <col min="11" max="11" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="7.28515625" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="0.140625" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="7" customWidth="1"/>
     <col min="15" max="15" width="8.28515625" customWidth="1"/>
     <col min="16" max="16" width="6.5703125" customWidth="1"/>
     <col min="17" max="17" width="6.28515625" customWidth="1"/>
     <col min="18" max="18" width="5.5703125" customWidth="1"/>
     <col min="19" max="20" width="5.7109375" customWidth="1"/>
     <col min="21" max="21" width="6.42578125" customWidth="1"/>
     <col min="22" max="22" width="8" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" customWidth="1"/>
     <col min="25" max="25" width="7.5703125" customWidth="1"/>
     <col min="26" max="26" width="6.7109375" customWidth="1"/>
     <col min="27" max="27" width="7.7109375" customWidth="1"/>
     <col min="28" max="28" width="5.5703125" customWidth="1"/>
     <col min="29" max="29" width="6.28515625" customWidth="1"/>
+    <col min="30" max="30" width="7.140625" customWidth="1"/>
+    <col min="31" max="31" width="7.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29" hidden="1">
+    <row r="1" spans="1:31" hidden="1">
       <c r="A1" s="3"/>
     </row>
-    <row r="2" spans="1:29" hidden="1">
+    <row r="2" spans="1:31" hidden="1">
       <c r="A2" s="3"/>
     </row>
-    <row r="3" spans="1:29" s="4" customFormat="1">
-      <c r="A3" s="272"/>
+    <row r="3" spans="1:31" s="4" customFormat="1">
+      <c r="A3" s="269"/>
     </row>
-    <row r="4" spans="1:29" s="4" customFormat="1">
-      <c r="A4" s="272"/>
+    <row r="4" spans="1:31" s="4" customFormat="1">
+      <c r="A4" s="269"/>
     </row>
-    <row r="5" spans="1:29" s="4" customFormat="1">
-      <c r="A5" s="272"/>
+    <row r="5" spans="1:31" s="4" customFormat="1">
+      <c r="A5" s="269"/>
     </row>
-    <row r="6" spans="1:29" s="4" customFormat="1">
-      <c r="A6" s="272"/>
+    <row r="6" spans="1:31" s="4" customFormat="1">
+      <c r="A6" s="269"/>
     </row>
-    <row r="7" spans="1:29" s="4" customFormat="1">
+    <row r="7" spans="1:31" s="4" customFormat="1">
       <c r="A7" s="5"/>
     </row>
-    <row r="8" spans="1:29">
-      <c r="A8" s="291" t="s">
+    <row r="8" spans="1:31">
+      <c r="A8" s="286" t="s">
         <v>46</v>
       </c>
-      <c r="B8" s="291"/>
-[...26 lines deleted...]
-      <c r="AC8" s="272"/>
+      <c r="B8" s="286"/>
+      <c r="C8" s="286"/>
+      <c r="D8" s="286"/>
+      <c r="E8" s="269"/>
+      <c r="F8" s="269"/>
+      <c r="G8" s="269"/>
+      <c r="H8" s="269"/>
+      <c r="I8" s="269"/>
+      <c r="J8" s="269"/>
+      <c r="K8" s="269"/>
+      <c r="L8" s="269"/>
+      <c r="M8" s="269"/>
+      <c r="N8" s="269"/>
+      <c r="O8" s="269"/>
+      <c r="P8" s="269"/>
+      <c r="Q8" s="269"/>
+      <c r="R8" s="269"/>
+      <c r="S8" s="269"/>
+      <c r="T8" s="269"/>
+      <c r="U8" s="269"/>
+      <c r="V8" s="269"/>
+      <c r="W8" s="269"/>
+      <c r="X8" s="269"/>
+      <c r="Y8" s="269"/>
+      <c r="Z8" s="269"/>
+      <c r="AA8" s="269"/>
+      <c r="AB8" s="269"/>
+      <c r="AC8" s="269"/>
+      <c r="AD8" s="269"/>
+      <c r="AE8" s="269"/>
     </row>
-    <row r="9" spans="1:29" ht="16.5" customHeight="1">
-      <c r="A9" s="289" t="s">
+    <row r="9" spans="1:31" ht="16.5" customHeight="1">
+      <c r="A9" s="299" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="295"/>
-[...26 lines deleted...]
-      <c r="AC9" s="290"/>
+      <c r="B9" s="300"/>
+      <c r="C9" s="300"/>
+      <c r="D9" s="300"/>
+      <c r="E9" s="298"/>
+      <c r="F9" s="298"/>
+      <c r="G9" s="298"/>
+      <c r="H9" s="298"/>
+      <c r="I9" s="298"/>
+      <c r="J9" s="298"/>
+      <c r="K9" s="298"/>
+      <c r="L9" s="298"/>
+      <c r="M9" s="298"/>
+      <c r="N9" s="298"/>
+      <c r="O9" s="298"/>
+      <c r="P9" s="298"/>
+      <c r="Q9" s="298"/>
+      <c r="R9" s="298"/>
+      <c r="S9" s="298"/>
+      <c r="T9" s="298"/>
+      <c r="U9" s="298"/>
+      <c r="V9" s="298"/>
+      <c r="W9" s="298"/>
+      <c r="X9" s="298"/>
+      <c r="Y9" s="298"/>
+      <c r="Z9" s="298"/>
+      <c r="AA9" s="298"/>
+      <c r="AB9" s="298"/>
+      <c r="AC9" s="298"/>
+      <c r="AD9" s="269"/>
+      <c r="AE9" s="269"/>
     </row>
-    <row r="10" spans="1:29" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B10" s="279">
+    <row r="10" spans="1:31" ht="13.5" customHeight="1">
+      <c r="A10" s="270"/>
+      <c r="B10" s="274">
         <v>2024</v>
       </c>
-      <c r="C10" s="280"/>
-[...10 lines deleted...]
-      <c r="N10" s="282">
+      <c r="C10" s="275"/>
+      <c r="D10" s="275"/>
+      <c r="E10" s="279"/>
+      <c r="F10" s="279"/>
+      <c r="G10" s="279"/>
+      <c r="H10" s="279"/>
+      <c r="I10" s="279"/>
+      <c r="J10" s="279"/>
+      <c r="K10" s="279"/>
+      <c r="L10" s="279"/>
+      <c r="M10" s="280"/>
+      <c r="N10" s="277">
         <v>2025</v>
       </c>
-      <c r="O10" s="283"/>
-[...10 lines deleted...]
-      <c r="Z10" s="282">
+      <c r="O10" s="278"/>
+      <c r="P10" s="278"/>
+      <c r="Q10" s="279"/>
+      <c r="R10" s="279"/>
+      <c r="S10" s="279"/>
+      <c r="T10" s="279"/>
+      <c r="U10" s="279"/>
+      <c r="V10" s="279"/>
+      <c r="W10" s="279"/>
+      <c r="X10" s="279"/>
+      <c r="Y10" s="279"/>
+      <c r="Z10" s="277">
         <v>2026</v>
       </c>
-      <c r="AA10" s="283"/>
-[...1 lines deleted...]
-      <c r="AC10" s="284"/>
+      <c r="AA10" s="278"/>
+      <c r="AB10" s="279"/>
+      <c r="AC10" s="279"/>
+      <c r="AD10" s="279"/>
+      <c r="AE10" s="279"/>
     </row>
-    <row r="11" spans="1:29" ht="12.75" customHeight="1">
-      <c r="A11" s="276"/>
+    <row r="11" spans="1:31" ht="12.75" customHeight="1">
+      <c r="A11" s="271"/>
       <c r="B11" s="45" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="11" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="11" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="11" t="s">
         <v>12</v>
       </c>
       <c r="F11" s="11" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="11" t="s">
         <v>14</v>
       </c>
       <c r="H11" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I11" s="35" t="s">
         <v>16</v>
       </c>
       <c r="J11" s="11" t="s">
@@ -9313,97 +9646,105 @@
       </c>
       <c r="R11" s="35" t="s">
         <v>13</v>
       </c>
       <c r="S11" s="35" t="s">
         <v>14</v>
       </c>
       <c r="T11" s="35" t="s">
         <v>15</v>
       </c>
       <c r="U11" s="11" t="s">
         <v>16</v>
       </c>
       <c r="V11" s="11" t="s">
         <v>17</v>
       </c>
       <c r="W11" s="264" t="s">
         <v>18</v>
       </c>
       <c r="X11" s="264" t="s">
         <v>19</v>
       </c>
       <c r="Y11" s="264" t="s">
         <v>20</v>
       </c>
-      <c r="Z11" s="36" t="s">
+      <c r="Z11" s="32" t="s">
         <v>9</v>
       </c>
       <c r="AA11" s="32" t="s">
         <v>10</v>
       </c>
-      <c r="AB11" s="266" t="s">
+      <c r="AB11" s="301" t="s">
         <v>11</v>
       </c>
-      <c r="AC11" s="268" t="s">
+      <c r="AC11" s="267" t="s">
         <v>12</v>
       </c>
+      <c r="AD11" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE11" s="12" t="s">
+        <v>14</v>
+      </c>
     </row>
-    <row r="12" spans="1:29" s="204" customFormat="1" ht="15" customHeight="1">
-      <c r="A12" s="286" t="s">
+    <row r="12" spans="1:31" s="204" customFormat="1" ht="15" customHeight="1">
+      <c r="A12" s="281" t="s">
         <v>21</v>
       </c>
-      <c r="B12" s="286"/>
-[...26 lines deleted...]
-      <c r="AC12" s="288"/>
+      <c r="B12" s="281"/>
+      <c r="C12" s="281"/>
+      <c r="D12" s="281"/>
+      <c r="E12" s="282"/>
+      <c r="F12" s="282"/>
+      <c r="G12" s="282"/>
+      <c r="H12" s="282"/>
+      <c r="I12" s="282"/>
+      <c r="J12" s="282"/>
+      <c r="K12" s="282"/>
+      <c r="L12" s="282"/>
+      <c r="M12" s="282"/>
+      <c r="N12" s="282"/>
+      <c r="O12" s="282"/>
+      <c r="P12" s="282"/>
+      <c r="Q12" s="282"/>
+      <c r="R12" s="282"/>
+      <c r="S12" s="282"/>
+      <c r="T12" s="283"/>
+      <c r="U12" s="283"/>
+      <c r="V12" s="283"/>
+      <c r="W12" s="283"/>
+      <c r="X12" s="283"/>
+      <c r="Y12" s="283"/>
+      <c r="Z12" s="283"/>
+      <c r="AA12" s="283"/>
+      <c r="AB12" s="283"/>
+      <c r="AC12" s="283"/>
+      <c r="AD12" s="283"/>
+      <c r="AE12" s="283"/>
     </row>
-    <row r="13" spans="1:29" s="204" customFormat="1" ht="11.25">
+    <row r="13" spans="1:31" s="204" customFormat="1" ht="11.25">
       <c r="A13" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="201">
         <v>353</v>
       </c>
       <c r="C13" s="51">
         <v>265</v>
       </c>
       <c r="D13" s="51">
         <v>261</v>
       </c>
       <c r="E13" s="217">
         <v>316</v>
       </c>
       <c r="F13" s="218">
         <v>315</v>
       </c>
       <c r="G13" s="219">
         <v>281</v>
       </c>
       <c r="H13" s="89">
         <v>334</v>
       </c>
       <c r="I13" s="109">
@@ -9447,52 +9788,58 @@
       </c>
       <c r="V13" s="223">
         <v>298</v>
       </c>
       <c r="W13" s="52">
         <v>320</v>
       </c>
       <c r="X13" s="52">
         <v>290</v>
       </c>
       <c r="Y13" s="52">
         <v>348</v>
       </c>
       <c r="Z13" s="52">
         <v>242</v>
       </c>
       <c r="AA13" s="52">
         <v>276</v>
       </c>
       <c r="AB13" s="52">
         <v>303</v>
       </c>
       <c r="AC13" s="52">
         <v>305</v>
       </c>
+      <c r="AD13" s="51">
+        <v>264</v>
+      </c>
+      <c r="AE13" s="201">
+        <v>317</v>
+      </c>
     </row>
-    <row r="14" spans="1:29" s="204" customFormat="1" ht="11.25">
+    <row r="14" spans="1:31" s="204" customFormat="1" ht="11.25">
       <c r="A14" s="204" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="201">
         <v>186</v>
       </c>
       <c r="C14" s="51">
         <v>140</v>
       </c>
       <c r="D14" s="51">
         <v>133</v>
       </c>
       <c r="E14" s="217">
         <v>168</v>
       </c>
       <c r="F14" s="218">
         <v>170</v>
       </c>
       <c r="G14" s="219">
         <v>146</v>
       </c>
       <c r="H14" s="89">
         <v>181</v>
       </c>
       <c r="I14" s="109">
@@ -9536,52 +9883,58 @@
       </c>
       <c r="V14" s="223">
         <v>150</v>
       </c>
       <c r="W14" s="52">
         <v>168</v>
       </c>
       <c r="X14" s="52">
         <v>163</v>
       </c>
       <c r="Y14" s="52">
         <v>198</v>
       </c>
       <c r="Z14" s="52">
         <v>140</v>
       </c>
       <c r="AA14" s="52">
         <v>149</v>
       </c>
       <c r="AB14" s="52">
         <v>159</v>
       </c>
       <c r="AC14" s="52">
         <v>184</v>
       </c>
+      <c r="AD14" s="51">
+        <v>151</v>
+      </c>
+      <c r="AE14" s="201">
+        <v>168</v>
+      </c>
     </row>
-    <row r="15" spans="1:29" s="204" customFormat="1" ht="11.25">
+    <row r="15" spans="1:31" s="204" customFormat="1" ht="11.25">
       <c r="A15" s="204" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="201">
         <v>39</v>
       </c>
       <c r="C15" s="51">
         <v>32</v>
       </c>
       <c r="D15" s="51">
         <v>29</v>
       </c>
       <c r="E15" s="217">
         <v>39</v>
       </c>
       <c r="F15" s="218">
         <v>37</v>
       </c>
       <c r="G15" s="219">
         <v>21</v>
       </c>
       <c r="H15" s="89">
         <v>40</v>
       </c>
       <c r="I15" s="109">
@@ -9625,52 +9978,58 @@
       </c>
       <c r="V15" s="223">
         <v>38</v>
       </c>
       <c r="W15" s="52">
         <v>41</v>
       </c>
       <c r="X15" s="52">
         <v>40</v>
       </c>
       <c r="Y15" s="52">
         <v>27</v>
       </c>
       <c r="Z15" s="52">
         <v>25</v>
       </c>
       <c r="AA15" s="52">
         <v>33</v>
       </c>
       <c r="AB15" s="52">
         <v>32</v>
       </c>
       <c r="AC15" s="52">
         <v>27</v>
       </c>
+      <c r="AD15" s="51">
+        <v>24</v>
+      </c>
+      <c r="AE15" s="201">
+        <v>38</v>
+      </c>
     </row>
-    <row r="16" spans="1:29" s="204" customFormat="1" ht="11.25">
+    <row r="16" spans="1:31" s="204" customFormat="1" ht="11.25">
       <c r="A16" s="204" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="201">
         <v>17</v>
       </c>
       <c r="C16" s="51">
         <v>13</v>
       </c>
       <c r="D16" s="51">
         <v>22</v>
       </c>
       <c r="E16" s="217">
         <v>22</v>
       </c>
       <c r="F16" s="218">
         <v>17</v>
       </c>
       <c r="G16" s="219">
         <v>17</v>
       </c>
       <c r="H16" s="89">
         <v>16</v>
       </c>
       <c r="I16" s="109">
@@ -9714,52 +10073,58 @@
       </c>
       <c r="V16" s="223">
         <v>23</v>
       </c>
       <c r="W16" s="52">
         <v>22</v>
       </c>
       <c r="X16" s="52">
         <v>13</v>
       </c>
       <c r="Y16" s="52">
         <v>16</v>
       </c>
       <c r="Z16" s="52">
         <v>12</v>
       </c>
       <c r="AA16" s="52">
         <v>20</v>
       </c>
       <c r="AB16" s="52">
         <v>22</v>
       </c>
       <c r="AC16" s="52">
         <v>18</v>
       </c>
+      <c r="AD16" s="51">
+        <v>15</v>
+      </c>
+      <c r="AE16" s="201">
+        <v>21</v>
+      </c>
     </row>
-    <row r="17" spans="1:29" s="204" customFormat="1" ht="11.25">
+    <row r="17" spans="1:31" s="204" customFormat="1" ht="11.25">
       <c r="A17" s="204" t="s">
         <v>4</v>
       </c>
       <c r="B17" s="201">
         <v>12</v>
       </c>
       <c r="C17" s="51">
         <v>7</v>
       </c>
       <c r="D17" s="51">
         <v>4</v>
       </c>
       <c r="E17" s="217">
         <v>14</v>
       </c>
       <c r="F17" s="218">
         <v>19</v>
       </c>
       <c r="G17" s="219">
         <v>13</v>
       </c>
       <c r="H17" s="89">
         <v>20</v>
       </c>
       <c r="I17" s="109">
@@ -9803,52 +10168,58 @@
       </c>
       <c r="V17" s="223">
         <v>14</v>
       </c>
       <c r="W17" s="52">
         <v>14</v>
       </c>
       <c r="X17" s="52">
         <v>7</v>
       </c>
       <c r="Y17" s="52">
         <v>15</v>
       </c>
       <c r="Z17" s="52">
         <v>12</v>
       </c>
       <c r="AA17" s="52">
         <v>14</v>
       </c>
       <c r="AB17" s="52">
         <v>8</v>
       </c>
       <c r="AC17" s="52">
         <v>6</v>
       </c>
+      <c r="AD17" s="51">
+        <v>8</v>
+      </c>
+      <c r="AE17" s="201">
+        <v>5</v>
+      </c>
     </row>
-    <row r="18" spans="1:29" s="204" customFormat="1" ht="11.25">
+    <row r="18" spans="1:31" s="204" customFormat="1" ht="11.25">
       <c r="A18" s="204" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="201">
         <v>44</v>
       </c>
       <c r="C18" s="51">
         <v>33</v>
       </c>
       <c r="D18" s="51">
         <v>26</v>
       </c>
       <c r="E18" s="224">
         <v>32</v>
       </c>
       <c r="F18" s="218">
         <v>36</v>
       </c>
       <c r="G18" s="219">
         <v>39</v>
       </c>
       <c r="H18" s="89">
         <v>28</v>
       </c>
       <c r="I18" s="109">
@@ -9892,52 +10263,58 @@
       </c>
       <c r="V18" s="223">
         <v>40</v>
       </c>
       <c r="W18" s="52">
         <v>35</v>
       </c>
       <c r="X18" s="52">
         <v>28</v>
       </c>
       <c r="Y18" s="52">
         <v>42</v>
       </c>
       <c r="Z18" s="52">
         <v>19</v>
       </c>
       <c r="AA18" s="52">
         <v>23</v>
       </c>
       <c r="AB18" s="52">
         <v>38</v>
       </c>
       <c r="AC18" s="52">
         <v>31</v>
       </c>
+      <c r="AD18" s="51">
+        <v>27</v>
+      </c>
+      <c r="AE18" s="201">
+        <v>30</v>
+      </c>
     </row>
-    <row r="19" spans="1:29" s="204" customFormat="1" ht="11.25">
+    <row r="19" spans="1:31" s="204" customFormat="1" ht="11.25">
       <c r="A19" s="204" t="s">
         <v>42</v>
       </c>
       <c r="B19" s="201">
         <v>14</v>
       </c>
       <c r="C19" s="51">
         <v>14</v>
       </c>
       <c r="D19" s="51">
         <v>20</v>
       </c>
       <c r="E19" s="224">
         <v>18</v>
       </c>
       <c r="F19" s="218">
         <v>12</v>
       </c>
       <c r="G19" s="219">
         <v>16</v>
       </c>
       <c r="H19" s="89">
         <v>18</v>
       </c>
       <c r="I19" s="109">
@@ -9981,52 +10358,58 @@
       </c>
       <c r="V19" s="223">
         <v>13</v>
       </c>
       <c r="W19" s="52">
         <v>19</v>
       </c>
       <c r="X19" s="52">
         <v>17</v>
       </c>
       <c r="Y19" s="52">
         <v>15</v>
       </c>
       <c r="Z19" s="52">
         <v>19</v>
       </c>
       <c r="AA19" s="52">
         <v>10</v>
       </c>
       <c r="AB19" s="52">
         <v>14</v>
       </c>
       <c r="AC19" s="52">
         <v>15</v>
       </c>
+      <c r="AD19" s="51">
+        <v>14</v>
+      </c>
+      <c r="AE19" s="201">
+        <v>19</v>
+      </c>
     </row>
-    <row r="20" spans="1:29" s="204" customFormat="1" ht="11.25">
+    <row r="20" spans="1:31" s="204" customFormat="1" ht="11.25">
       <c r="A20" s="204" t="s">
         <v>43</v>
       </c>
       <c r="B20" s="201">
         <v>19</v>
       </c>
       <c r="C20" s="51">
         <v>14</v>
       </c>
       <c r="D20" s="51">
         <v>14</v>
       </c>
       <c r="E20" s="224">
         <v>11</v>
       </c>
       <c r="F20" s="218">
         <v>11</v>
       </c>
       <c r="G20" s="219">
         <v>17</v>
       </c>
       <c r="H20" s="89">
         <v>14</v>
       </c>
       <c r="I20" s="109">
@@ -10070,52 +10453,58 @@
       </c>
       <c r="V20" s="223">
         <v>10</v>
       </c>
       <c r="W20" s="52">
         <v>10</v>
       </c>
       <c r="X20" s="52">
         <v>10</v>
       </c>
       <c r="Y20" s="52">
         <v>14</v>
       </c>
       <c r="Z20" s="52">
         <v>4</v>
       </c>
       <c r="AA20" s="52">
         <v>13</v>
       </c>
       <c r="AB20" s="52">
         <v>20</v>
       </c>
       <c r="AC20" s="52">
         <v>7</v>
       </c>
+      <c r="AD20" s="51">
+        <v>13</v>
+      </c>
+      <c r="AE20" s="201">
+        <v>20</v>
+      </c>
     </row>
-    <row r="21" spans="1:29" s="204" customFormat="1" ht="11.25">
+    <row r="21" spans="1:31" s="204" customFormat="1" ht="11.25">
       <c r="A21" s="204" t="s">
         <v>5</v>
       </c>
       <c r="B21" s="201">
         <v>22</v>
       </c>
       <c r="C21" s="51">
         <v>12</v>
       </c>
       <c r="D21" s="51">
         <v>13</v>
       </c>
       <c r="E21" s="224">
         <v>12</v>
       </c>
       <c r="F21" s="218">
         <v>13</v>
       </c>
       <c r="G21" s="219">
         <v>12</v>
       </c>
       <c r="H21" s="89">
         <v>17</v>
       </c>
       <c r="I21" s="109">
@@ -10159,85 +10548,93 @@
       </c>
       <c r="V21" s="223">
         <v>10</v>
       </c>
       <c r="W21" s="52">
         <v>11</v>
       </c>
       <c r="X21" s="52">
         <v>12</v>
       </c>
       <c r="Y21" s="52">
         <v>21</v>
       </c>
       <c r="Z21" s="52">
         <v>11</v>
       </c>
       <c r="AA21" s="52">
         <v>14</v>
       </c>
       <c r="AB21" s="52">
         <v>10</v>
       </c>
       <c r="AC21" s="52">
         <v>17</v>
       </c>
+      <c r="AD21" s="51">
+        <v>12</v>
+      </c>
+      <c r="AE21" s="201">
+        <v>16</v>
+      </c>
     </row>
-    <row r="22" spans="1:29" s="204" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A22" s="273" t="s">
+    <row r="22" spans="1:31" s="204" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A22" s="290" t="s">
         <v>45</v>
       </c>
-      <c r="B22" s="273"/>
-[...26 lines deleted...]
-      <c r="AC22" s="272"/>
+      <c r="B22" s="290"/>
+      <c r="C22" s="290"/>
+      <c r="D22" s="290"/>
+      <c r="E22" s="288"/>
+      <c r="F22" s="288"/>
+      <c r="G22" s="288"/>
+      <c r="H22" s="288"/>
+      <c r="I22" s="288"/>
+      <c r="J22" s="288"/>
+      <c r="K22" s="288"/>
+      <c r="L22" s="288"/>
+      <c r="M22" s="288"/>
+      <c r="N22" s="288"/>
+      <c r="O22" s="288"/>
+      <c r="P22" s="288"/>
+      <c r="Q22" s="288"/>
+      <c r="R22" s="288"/>
+      <c r="S22" s="288"/>
+      <c r="T22" s="269"/>
+      <c r="U22" s="269"/>
+      <c r="V22" s="269"/>
+      <c r="W22" s="269"/>
+      <c r="X22" s="269"/>
+      <c r="Y22" s="269"/>
+      <c r="Z22" s="269"/>
+      <c r="AA22" s="269"/>
+      <c r="AB22" s="269"/>
+      <c r="AC22" s="269"/>
+      <c r="AD22" s="269"/>
+      <c r="AE22" s="269"/>
     </row>
-    <row r="23" spans="1:29" s="204" customFormat="1" ht="11.25">
+    <row r="23" spans="1:31" s="204" customFormat="1" ht="11.25">
       <c r="A23" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B23" s="201">
         <v>180</v>
       </c>
       <c r="C23" s="201">
         <v>154</v>
       </c>
       <c r="D23" s="201">
         <v>153</v>
       </c>
       <c r="E23" s="225">
         <v>178</v>
       </c>
       <c r="F23" s="226">
         <v>181</v>
       </c>
       <c r="G23" s="227">
         <v>170</v>
       </c>
       <c r="H23" s="90">
         <v>198</v>
       </c>
       <c r="I23" s="110">
@@ -10281,52 +10678,58 @@
       </c>
       <c r="V23" s="231">
         <v>171</v>
       </c>
       <c r="W23" s="52">
         <v>181</v>
       </c>
       <c r="X23" s="52">
         <v>163</v>
       </c>
       <c r="Y23" s="52">
         <v>194</v>
       </c>
       <c r="Z23" s="52">
         <v>147</v>
       </c>
       <c r="AA23" s="52">
         <v>160</v>
       </c>
       <c r="AB23" s="52">
         <v>188</v>
       </c>
       <c r="AC23" s="52">
         <v>178</v>
       </c>
+      <c r="AD23" s="201">
+        <v>102</v>
+      </c>
+      <c r="AE23" s="201">
+        <v>195</v>
+      </c>
     </row>
-    <row r="24" spans="1:29" s="204" customFormat="1" ht="11.25">
+    <row r="24" spans="1:31" s="204" customFormat="1" ht="11.25">
       <c r="A24" s="204" t="s">
         <v>39</v>
       </c>
       <c r="B24" s="201">
         <v>91</v>
       </c>
       <c r="C24" s="201">
         <v>74</v>
       </c>
       <c r="D24" s="201">
         <v>70</v>
       </c>
       <c r="E24" s="225">
         <v>93</v>
       </c>
       <c r="F24" s="226">
         <v>93</v>
       </c>
       <c r="G24" s="227">
         <v>77</v>
       </c>
       <c r="H24" s="90">
         <v>102</v>
       </c>
       <c r="I24" s="110">
@@ -10370,52 +10773,58 @@
       </c>
       <c r="V24" s="231">
         <v>87</v>
       </c>
       <c r="W24" s="52">
         <v>90</v>
       </c>
       <c r="X24" s="52">
         <v>84</v>
       </c>
       <c r="Y24" s="52">
         <v>110</v>
       </c>
       <c r="Z24" s="52">
         <v>83</v>
       </c>
       <c r="AA24" s="52">
         <v>82</v>
       </c>
       <c r="AB24" s="52">
         <v>95</v>
       </c>
       <c r="AC24" s="52">
         <v>102</v>
       </c>
+      <c r="AD24" s="201">
+        <v>22</v>
+      </c>
+      <c r="AE24" s="201">
+        <v>98</v>
+      </c>
     </row>
-    <row r="25" spans="1:29" s="204" customFormat="1" ht="11.25">
+    <row r="25" spans="1:31" s="204" customFormat="1" ht="11.25">
       <c r="A25" s="204" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="201">
         <v>21</v>
       </c>
       <c r="C25" s="201">
         <v>22</v>
       </c>
       <c r="D25" s="201">
         <v>19</v>
       </c>
       <c r="E25" s="225">
         <v>23</v>
       </c>
       <c r="F25" s="226">
         <v>22</v>
       </c>
       <c r="G25" s="227">
         <v>16</v>
       </c>
       <c r="H25" s="90">
         <v>26</v>
       </c>
       <c r="I25" s="110">
@@ -10459,52 +10868,58 @@
       </c>
       <c r="V25" s="231">
         <v>18</v>
       </c>
       <c r="W25" s="52">
         <v>30</v>
       </c>
       <c r="X25" s="52">
         <v>31</v>
       </c>
       <c r="Y25" s="52">
         <v>15</v>
       </c>
       <c r="Z25" s="52">
         <v>15</v>
       </c>
       <c r="AA25" s="52">
         <v>22</v>
       </c>
       <c r="AB25" s="52">
         <v>22</v>
       </c>
       <c r="AC25" s="52">
         <v>18</v>
       </c>
+      <c r="AD25" s="201">
+        <v>6</v>
+      </c>
+      <c r="AE25" s="201">
+        <v>23</v>
+      </c>
     </row>
-    <row r="26" spans="1:29" s="204" customFormat="1" ht="11.25">
+    <row r="26" spans="1:31" s="204" customFormat="1" ht="11.25">
       <c r="A26" s="204" t="s">
         <v>3</v>
       </c>
       <c r="B26" s="201">
         <v>8</v>
       </c>
       <c r="C26" s="201">
         <v>7</v>
       </c>
       <c r="D26" s="201">
         <v>13</v>
       </c>
       <c r="E26" s="225">
         <v>12</v>
       </c>
       <c r="F26" s="226">
         <v>15</v>
       </c>
       <c r="G26" s="227">
         <v>15</v>
       </c>
       <c r="H26" s="90">
         <v>12</v>
       </c>
       <c r="I26" s="110">
@@ -10548,52 +10963,58 @@
       </c>
       <c r="V26" s="231">
         <v>14</v>
       </c>
       <c r="W26" s="52">
         <v>13</v>
       </c>
       <c r="X26" s="52">
         <v>7</v>
       </c>
       <c r="Y26" s="52">
         <v>11</v>
       </c>
       <c r="Z26" s="52">
         <v>9</v>
       </c>
       <c r="AA26" s="52">
         <v>14</v>
       </c>
       <c r="AB26" s="52">
         <v>14</v>
       </c>
       <c r="AC26" s="52">
         <v>11</v>
       </c>
+      <c r="AD26" s="201">
+        <v>16</v>
+      </c>
+      <c r="AE26" s="201">
+        <v>16</v>
+      </c>
     </row>
-    <row r="27" spans="1:29" s="204" customFormat="1" ht="11.25">
+    <row r="27" spans="1:31" s="204" customFormat="1" ht="11.25">
       <c r="A27" s="204" t="s">
         <v>4</v>
       </c>
       <c r="B27" s="201">
         <v>5</v>
       </c>
       <c r="C27" s="201">
         <v>5</v>
       </c>
       <c r="D27" s="201">
         <v>3</v>
       </c>
       <c r="E27" s="225">
         <v>11</v>
       </c>
       <c r="F27" s="226">
         <v>11</v>
       </c>
       <c r="G27" s="227">
         <v>11</v>
       </c>
       <c r="H27" s="90">
         <v>10</v>
       </c>
       <c r="I27" s="110">
@@ -10637,52 +11058,58 @@
       </c>
       <c r="V27" s="231">
         <v>12</v>
       </c>
       <c r="W27" s="52">
         <v>7</v>
       </c>
       <c r="X27" s="52">
         <v>3</v>
       </c>
       <c r="Y27" s="52">
         <v>7</v>
       </c>
       <c r="Z27" s="52">
         <v>11</v>
       </c>
       <c r="AA27" s="52">
         <v>6</v>
       </c>
       <c r="AB27" s="52">
         <v>6</v>
       </c>
       <c r="AC27" s="52">
         <v>4</v>
       </c>
+      <c r="AD27" s="201">
+        <v>4</v>
+      </c>
+      <c r="AE27" s="201">
+        <v>4</v>
+      </c>
     </row>
-    <row r="28" spans="1:29" s="204" customFormat="1" ht="11.25">
+    <row r="28" spans="1:31" s="204" customFormat="1" ht="11.25">
       <c r="A28" s="204" t="s">
         <v>41</v>
       </c>
       <c r="B28" s="201">
         <v>25</v>
       </c>
       <c r="C28" s="201">
         <v>23</v>
       </c>
       <c r="D28" s="201">
         <v>14</v>
       </c>
       <c r="E28" s="232">
         <v>14</v>
       </c>
       <c r="F28" s="226">
         <v>22</v>
       </c>
       <c r="G28" s="227">
         <v>22</v>
       </c>
       <c r="H28" s="90">
         <v>16</v>
       </c>
       <c r="I28" s="110">
@@ -10726,52 +11153,58 @@
       </c>
       <c r="V28" s="231">
         <v>20</v>
       </c>
       <c r="W28" s="52">
         <v>19</v>
       </c>
       <c r="X28" s="52">
         <v>17</v>
       </c>
       <c r="Y28" s="52">
         <v>26</v>
       </c>
       <c r="Z28" s="52">
         <v>13</v>
       </c>
       <c r="AA28" s="52">
         <v>13</v>
       </c>
       <c r="AB28" s="52">
         <v>23</v>
       </c>
       <c r="AC28" s="52">
         <v>19</v>
       </c>
+      <c r="AD28" s="201">
+        <v>18</v>
+      </c>
+      <c r="AE28" s="201">
+        <v>18</v>
+      </c>
     </row>
-    <row r="29" spans="1:29" s="204" customFormat="1" ht="11.25">
+    <row r="29" spans="1:31" s="204" customFormat="1" ht="11.25">
       <c r="A29" s="204" t="s">
         <v>42</v>
       </c>
       <c r="B29" s="201">
         <v>9</v>
       </c>
       <c r="C29" s="201">
         <v>8</v>
       </c>
       <c r="D29" s="201">
         <v>16</v>
       </c>
       <c r="E29" s="232">
         <v>13</v>
       </c>
       <c r="F29" s="226">
         <v>7</v>
       </c>
       <c r="G29" s="227">
         <v>11</v>
       </c>
       <c r="H29" s="90">
         <v>9</v>
       </c>
       <c r="I29" s="110">
@@ -10815,52 +11248,58 @@
       </c>
       <c r="V29" s="231">
         <v>7</v>
       </c>
       <c r="W29" s="52">
         <v>11</v>
       </c>
       <c r="X29" s="52">
         <v>11</v>
       </c>
       <c r="Y29" s="52">
         <v>6</v>
       </c>
       <c r="Z29" s="52">
         <v>12</v>
       </c>
       <c r="AA29" s="52">
         <v>5</v>
       </c>
       <c r="AB29" s="52">
         <v>11</v>
       </c>
       <c r="AC29" s="52">
         <v>9</v>
       </c>
+      <c r="AD29" s="201">
+        <v>13</v>
+      </c>
+      <c r="AE29" s="201">
+        <v>13</v>
+      </c>
     </row>
-    <row r="30" spans="1:29" s="204" customFormat="1" ht="11.25">
+    <row r="30" spans="1:31" s="204" customFormat="1" ht="11.25">
       <c r="A30" s="204" t="s">
         <v>43</v>
       </c>
       <c r="B30" s="201">
         <v>9</v>
       </c>
       <c r="C30" s="201">
         <v>8</v>
       </c>
       <c r="D30" s="201">
         <v>10</v>
       </c>
       <c r="E30" s="232">
         <v>5</v>
       </c>
       <c r="F30" s="226">
         <v>7</v>
       </c>
       <c r="G30" s="227">
         <v>11</v>
       </c>
       <c r="H30" s="90">
         <v>11</v>
       </c>
       <c r="I30" s="110">
@@ -10904,52 +11343,58 @@
       </c>
       <c r="V30" s="231">
         <v>7</v>
       </c>
       <c r="W30" s="52">
         <v>6</v>
       </c>
       <c r="X30" s="52">
         <v>6</v>
       </c>
       <c r="Y30" s="52">
         <v>6</v>
       </c>
       <c r="Z30" s="52">
         <v>2</v>
       </c>
       <c r="AA30" s="52">
         <v>11</v>
       </c>
       <c r="AB30" s="52">
         <v>12</v>
       </c>
       <c r="AC30" s="52">
         <v>5</v>
       </c>
+      <c r="AD30" s="201">
+        <v>11</v>
+      </c>
+      <c r="AE30" s="201">
+        <v>11</v>
+      </c>
     </row>
-    <row r="31" spans="1:29" s="204" customFormat="1" ht="11.25">
+    <row r="31" spans="1:31" s="204" customFormat="1" ht="11.25">
       <c r="A31" s="204" t="s">
         <v>5</v>
       </c>
       <c r="B31" s="201">
         <v>12</v>
       </c>
       <c r="C31" s="201">
         <v>7</v>
       </c>
       <c r="D31" s="201">
         <v>8</v>
       </c>
       <c r="E31" s="232">
         <v>7</v>
       </c>
       <c r="F31" s="226">
         <v>4</v>
       </c>
       <c r="G31" s="227">
         <v>7</v>
       </c>
       <c r="H31" s="90">
         <v>12</v>
       </c>
       <c r="I31" s="110">
@@ -10993,85 +11438,93 @@
       </c>
       <c r="V31" s="231">
         <v>6</v>
       </c>
       <c r="W31" s="52">
         <v>5</v>
       </c>
       <c r="X31" s="52">
         <v>4</v>
       </c>
       <c r="Y31" s="52">
         <v>13</v>
       </c>
       <c r="Z31" s="52">
         <v>2</v>
       </c>
       <c r="AA31" s="52">
         <v>7</v>
       </c>
       <c r="AB31" s="52">
         <v>5</v>
       </c>
       <c r="AC31" s="52">
         <v>10</v>
       </c>
+      <c r="AD31" s="201">
+        <v>12</v>
+      </c>
+      <c r="AE31" s="201">
+        <v>12</v>
+      </c>
     </row>
-    <row r="32" spans="1:29" s="204" customFormat="1" ht="12" customHeight="1">
-      <c r="A32" s="273" t="s">
+    <row r="32" spans="1:31" s="204" customFormat="1" ht="12" customHeight="1">
+      <c r="A32" s="290" t="s">
         <v>44</v>
       </c>
-      <c r="B32" s="273"/>
-[...26 lines deleted...]
-      <c r="AC32" s="272"/>
+      <c r="B32" s="290"/>
+      <c r="C32" s="290"/>
+      <c r="D32" s="290"/>
+      <c r="E32" s="288"/>
+      <c r="F32" s="288"/>
+      <c r="G32" s="288"/>
+      <c r="H32" s="288"/>
+      <c r="I32" s="288"/>
+      <c r="J32" s="288"/>
+      <c r="K32" s="288"/>
+      <c r="L32" s="288"/>
+      <c r="M32" s="288"/>
+      <c r="N32" s="288"/>
+      <c r="O32" s="288"/>
+      <c r="P32" s="288"/>
+      <c r="Q32" s="288"/>
+      <c r="R32" s="288"/>
+      <c r="S32" s="288"/>
+      <c r="T32" s="269"/>
+      <c r="U32" s="269"/>
+      <c r="V32" s="269"/>
+      <c r="W32" s="269"/>
+      <c r="X32" s="269"/>
+      <c r="Y32" s="269"/>
+      <c r="Z32" s="269"/>
+      <c r="AA32" s="269"/>
+      <c r="AB32" s="269"/>
+      <c r="AC32" s="269"/>
+      <c r="AD32" s="310"/>
+      <c r="AE32" s="310"/>
     </row>
-    <row r="33" spans="1:29" s="204" customFormat="1" ht="11.25">
+    <row r="33" spans="1:31" s="204" customFormat="1" ht="11.25">
       <c r="A33" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="201">
         <v>173</v>
       </c>
       <c r="C33" s="201">
         <v>111</v>
       </c>
       <c r="D33" s="201">
         <v>108</v>
       </c>
       <c r="E33" s="233">
         <v>138</v>
       </c>
       <c r="F33" s="65">
         <v>134</v>
       </c>
       <c r="G33" s="234">
         <v>111</v>
       </c>
       <c r="H33" s="91">
         <v>136</v>
       </c>
       <c r="I33" s="111">
@@ -11115,52 +11568,58 @@
       </c>
       <c r="V33" s="238">
         <v>127</v>
       </c>
       <c r="W33" s="52">
         <v>139</v>
       </c>
       <c r="X33" s="52">
         <v>127</v>
       </c>
       <c r="Y33" s="52">
         <v>154</v>
       </c>
       <c r="Z33" s="52">
         <v>95</v>
       </c>
       <c r="AA33" s="52">
         <v>116</v>
       </c>
       <c r="AB33" s="52">
         <v>115</v>
       </c>
       <c r="AC33" s="201">
         <v>127</v>
       </c>
+      <c r="AD33" s="201">
+        <v>49</v>
+      </c>
+      <c r="AE33" s="201">
+        <v>122</v>
+      </c>
     </row>
-    <row r="34" spans="1:29" s="204" customFormat="1" ht="11.25">
+    <row r="34" spans="1:31" s="204" customFormat="1" ht="11.25">
       <c r="A34" s="204" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="201">
         <v>95</v>
       </c>
       <c r="C34" s="201">
         <v>66</v>
       </c>
       <c r="D34" s="201">
         <v>63</v>
       </c>
       <c r="E34" s="233">
         <v>75</v>
       </c>
       <c r="F34" s="65">
         <v>77</v>
       </c>
       <c r="G34" s="234">
         <v>69</v>
       </c>
       <c r="H34" s="91">
         <v>79</v>
       </c>
       <c r="I34" s="111">
@@ -11204,52 +11663,58 @@
       </c>
       <c r="V34" s="238">
         <v>63</v>
       </c>
       <c r="W34" s="52">
         <v>78</v>
       </c>
       <c r="X34" s="52">
         <v>79</v>
       </c>
       <c r="Y34" s="52">
         <v>88</v>
       </c>
       <c r="Z34" s="52">
         <v>57</v>
       </c>
       <c r="AA34" s="52">
         <v>67</v>
       </c>
       <c r="AB34" s="52">
         <v>64</v>
       </c>
       <c r="AC34" s="201">
         <v>82</v>
       </c>
+      <c r="AD34" s="201">
+        <v>11</v>
+      </c>
+      <c r="AE34" s="201">
+        <v>70</v>
+      </c>
     </row>
-    <row r="35" spans="1:29" s="204" customFormat="1" ht="11.25">
+    <row r="35" spans="1:31" s="204" customFormat="1" ht="11.25">
       <c r="A35" s="204" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="201">
         <v>18</v>
       </c>
       <c r="C35" s="201">
         <v>10</v>
       </c>
       <c r="D35" s="201">
         <v>10</v>
       </c>
       <c r="E35" s="233">
         <v>16</v>
       </c>
       <c r="F35" s="65">
         <v>15</v>
       </c>
       <c r="G35" s="234">
         <v>5</v>
       </c>
       <c r="H35" s="91">
         <v>14</v>
       </c>
       <c r="I35" s="111">
@@ -11293,52 +11758,58 @@
       </c>
       <c r="V35" s="238">
         <v>20</v>
       </c>
       <c r="W35" s="52">
         <v>11</v>
       </c>
       <c r="X35" s="52">
         <v>9</v>
       </c>
       <c r="Y35" s="52">
         <v>12</v>
       </c>
       <c r="Z35" s="52">
         <v>10</v>
       </c>
       <c r="AA35" s="52">
         <v>11</v>
       </c>
       <c r="AB35" s="52">
         <v>10</v>
       </c>
       <c r="AC35" s="201">
         <v>9</v>
       </c>
+      <c r="AD35" s="201">
+        <v>1</v>
+      </c>
+      <c r="AE35" s="201">
+        <v>15</v>
+      </c>
     </row>
-    <row r="36" spans="1:29" s="204" customFormat="1" ht="11.25">
+    <row r="36" spans="1:31" s="204" customFormat="1" ht="11.25">
       <c r="A36" s="204" t="s">
         <v>3</v>
       </c>
       <c r="B36" s="201">
         <v>9</v>
       </c>
       <c r="C36" s="201">
         <v>6</v>
       </c>
       <c r="D36" s="201">
         <v>9</v>
       </c>
       <c r="E36" s="233">
         <v>10</v>
       </c>
       <c r="F36" s="65">
         <v>2</v>
       </c>
       <c r="G36" s="234">
         <v>2</v>
       </c>
       <c r="H36" s="91">
         <v>4</v>
       </c>
       <c r="I36" s="111">
@@ -11382,52 +11853,58 @@
       </c>
       <c r="V36" s="238">
         <v>9</v>
       </c>
       <c r="W36" s="52">
         <v>9</v>
       </c>
       <c r="X36" s="52">
         <v>6</v>
       </c>
       <c r="Y36" s="52">
         <v>5</v>
       </c>
       <c r="Z36" s="52">
         <v>3</v>
       </c>
       <c r="AA36" s="52">
         <v>6</v>
       </c>
       <c r="AB36" s="52">
         <v>8</v>
       </c>
       <c r="AC36" s="201">
         <v>7</v>
       </c>
+      <c r="AD36" s="201">
+        <v>5</v>
+      </c>
+      <c r="AE36" s="201">
+        <v>5</v>
+      </c>
     </row>
-    <row r="37" spans="1:29" s="204" customFormat="1" ht="11.25">
+    <row r="37" spans="1:31" s="204" customFormat="1" ht="11.25">
       <c r="A37" s="204" t="s">
         <v>4</v>
       </c>
       <c r="B37" s="201">
         <v>7</v>
       </c>
       <c r="C37" s="201">
         <v>2</v>
       </c>
       <c r="D37" s="201">
         <v>1</v>
       </c>
       <c r="E37" s="233">
         <v>3</v>
       </c>
       <c r="F37" s="65">
         <v>8</v>
       </c>
       <c r="G37" s="234">
         <v>2</v>
       </c>
       <c r="H37" s="91">
         <v>10</v>
       </c>
       <c r="I37" s="111">
@@ -11471,52 +11948,58 @@
       </c>
       <c r="V37" s="238">
         <v>2</v>
       </c>
       <c r="W37" s="52">
         <v>7</v>
       </c>
       <c r="X37" s="52">
         <v>4</v>
       </c>
       <c r="Y37" s="52">
         <v>8</v>
       </c>
       <c r="Z37" s="52">
         <v>1</v>
       </c>
       <c r="AA37" s="52">
         <v>8</v>
       </c>
       <c r="AB37" s="52">
         <v>2</v>
       </c>
       <c r="AC37" s="201">
         <v>2</v>
       </c>
+      <c r="AD37" s="201">
+        <v>1</v>
+      </c>
+      <c r="AE37" s="201">
+        <v>1</v>
+      </c>
     </row>
-    <row r="38" spans="1:29" s="204" customFormat="1" ht="11.25">
+    <row r="38" spans="1:31" s="204" customFormat="1" ht="11.25">
       <c r="A38" s="204" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="201">
         <v>19</v>
       </c>
       <c r="C38" s="201">
         <v>10</v>
       </c>
       <c r="D38" s="201">
         <v>12</v>
       </c>
       <c r="E38" s="239">
         <v>18</v>
       </c>
       <c r="F38" s="65">
         <v>14</v>
       </c>
       <c r="G38" s="234">
         <v>17</v>
       </c>
       <c r="H38" s="91">
         <v>12</v>
       </c>
       <c r="I38" s="111">
@@ -11560,52 +12043,58 @@
       </c>
       <c r="V38" s="238">
         <v>20</v>
       </c>
       <c r="W38" s="52">
         <v>16</v>
       </c>
       <c r="X38" s="52">
         <v>11</v>
       </c>
       <c r="Y38" s="52">
         <v>16</v>
       </c>
       <c r="Z38" s="52">
         <v>6</v>
       </c>
       <c r="AA38" s="52">
         <v>10</v>
       </c>
       <c r="AB38" s="52">
         <v>15</v>
       </c>
       <c r="AC38" s="201">
         <v>12</v>
       </c>
+      <c r="AD38" s="201">
+        <v>12</v>
+      </c>
+      <c r="AE38" s="201">
+        <v>12</v>
+      </c>
     </row>
-    <row r="39" spans="1:29" s="204" customFormat="1" ht="11.25">
+    <row r="39" spans="1:31" s="204" customFormat="1" ht="11.25">
       <c r="A39" s="204" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="201">
         <v>5</v>
       </c>
       <c r="C39" s="201">
         <v>6</v>
       </c>
       <c r="D39" s="201">
         <v>4</v>
       </c>
       <c r="E39" s="239">
         <v>5</v>
       </c>
       <c r="F39" s="65">
         <v>5</v>
       </c>
       <c r="G39" s="234">
         <v>5</v>
       </c>
       <c r="H39" s="91">
         <v>9</v>
       </c>
       <c r="I39" s="111">
@@ -11649,52 +12138,58 @@
       </c>
       <c r="V39" s="238">
         <v>6</v>
       </c>
       <c r="W39" s="52">
         <v>8</v>
       </c>
       <c r="X39" s="52">
         <v>6</v>
       </c>
       <c r="Y39" s="52">
         <v>9</v>
       </c>
       <c r="Z39" s="52">
         <v>7</v>
       </c>
       <c r="AA39" s="52">
         <v>5</v>
       </c>
       <c r="AB39" s="52">
         <v>3</v>
       </c>
       <c r="AC39" s="201">
         <v>6</v>
       </c>
+      <c r="AD39" s="201">
+        <v>6</v>
+      </c>
+      <c r="AE39" s="201">
+        <v>6</v>
+      </c>
     </row>
-    <row r="40" spans="1:29" s="204" customFormat="1" ht="11.25">
+    <row r="40" spans="1:31" s="204" customFormat="1" ht="11.25">
       <c r="A40" s="204" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="201">
         <v>10</v>
       </c>
       <c r="C40" s="201">
         <v>6</v>
       </c>
       <c r="D40" s="201">
         <v>4</v>
       </c>
       <c r="E40" s="239">
         <v>6</v>
       </c>
       <c r="F40" s="65">
         <v>4</v>
       </c>
       <c r="G40" s="234">
         <v>6</v>
       </c>
       <c r="H40" s="91">
         <v>3</v>
       </c>
       <c r="I40" s="111">
@@ -11738,52 +12233,58 @@
       </c>
       <c r="V40" s="238">
         <v>3</v>
       </c>
       <c r="W40" s="52">
         <v>4</v>
       </c>
       <c r="X40" s="52">
         <v>4</v>
       </c>
       <c r="Y40" s="52">
         <v>8</v>
       </c>
       <c r="Z40" s="52">
         <v>2</v>
       </c>
       <c r="AA40" s="52">
         <v>2</v>
       </c>
       <c r="AB40" s="52">
         <v>8</v>
       </c>
       <c r="AC40" s="201">
         <v>2</v>
       </c>
+      <c r="AD40" s="201">
+        <v>9</v>
+      </c>
+      <c r="AE40" s="201">
+        <v>9</v>
+      </c>
     </row>
-    <row r="41" spans="1:29" s="204" customFormat="1" ht="11.25">
+    <row r="41" spans="1:31" s="204" customFormat="1" ht="11.25">
       <c r="A41" s="23" t="s">
         <v>5</v>
       </c>
       <c r="B41" s="53">
         <v>10</v>
       </c>
       <c r="C41" s="53">
         <v>5</v>
       </c>
       <c r="D41" s="53">
         <v>5</v>
       </c>
       <c r="E41" s="154">
         <v>5</v>
       </c>
       <c r="F41" s="66">
         <v>9</v>
       </c>
       <c r="G41" s="72">
         <v>5</v>
       </c>
       <c r="H41" s="92">
         <v>5</v>
       </c>
       <c r="I41" s="112">
@@ -11827,426 +12328,441 @@
       </c>
       <c r="V41" s="241">
         <v>4</v>
       </c>
       <c r="W41" s="53">
         <v>6</v>
       </c>
       <c r="X41" s="53">
         <v>8</v>
       </c>
       <c r="Y41" s="53">
         <v>8</v>
       </c>
       <c r="Z41" s="53">
         <v>9</v>
       </c>
       <c r="AA41" s="53">
         <v>7</v>
       </c>
       <c r="AB41" s="53">
         <v>5</v>
       </c>
       <c r="AC41" s="53">
         <v>7</v>
       </c>
+      <c r="AD41" s="53">
+        <v>4</v>
+      </c>
+      <c r="AE41" s="53">
+        <v>4</v>
+      </c>
     </row>
-    <row r="42" spans="1:29" ht="20.25" customHeight="1">
+    <row r="42" spans="1:31" ht="20.25" customHeight="1">
       <c r="A42" s="25" t="s">
         <v>24</v>
       </c>
       <c r="B42" s="15"/>
       <c r="C42" s="15"/>
       <c r="D42" s="15"/>
     </row>
-    <row r="43" spans="1:29">
+    <row r="43" spans="1:31">
       <c r="A43" s="15"/>
       <c r="B43" s="15"/>
       <c r="C43" s="15"/>
       <c r="D43" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A32:AC32"/>
+    <mergeCell ref="Z10:AE10"/>
+    <mergeCell ref="A9:AE9"/>
+    <mergeCell ref="A12:AE12"/>
+    <mergeCell ref="A22:AE22"/>
+    <mergeCell ref="A8:AE8"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="A10:A11"/>
     <mergeCell ref="B10:M10"/>
     <mergeCell ref="N10:Y10"/>
-    <mergeCell ref="Z10:AC10"/>
-[...4 lines deleted...]
-    <mergeCell ref="A8:AC8"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BA36"/>
+  <dimension ref="A1:BC36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AB73" sqref="AB73"/>
-      <selection pane="bottomLeft" activeCell="AW39" sqref="AW39"/>
+      <selection pane="bottomLeft" activeCell="BG18" sqref="BG18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="15.7109375" customWidth="1"/>
+    <col min="1" max="1" width="16.5703125" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="7.140625" hidden="1" customWidth="1"/>
     <col min="15" max="16" width="7.85546875" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="6.7109375" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="5.5703125" hidden="1" customWidth="1"/>
     <col min="19" max="20" width="6.28515625" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="6.5703125" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="8" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="7.140625" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="7" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="0.28515625" hidden="1" customWidth="1"/>
-    <col min="26" max="26" width="7.140625" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="37" max="37" width="7.42578125" customWidth="1"/>
+    <col min="26" max="26" width="7.140625" hidden="1" customWidth="1"/>
+    <col min="27" max="27" width="8.28515625" hidden="1" customWidth="1"/>
+    <col min="28" max="28" width="1" hidden="1" customWidth="1"/>
+    <col min="29" max="29" width="6.42578125" hidden="1" customWidth="1"/>
+    <col min="30" max="30" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="31" max="31" width="5.42578125" hidden="1" customWidth="1"/>
+    <col min="32" max="32" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="33" max="33" width="6.140625" hidden="1" customWidth="1"/>
+    <col min="34" max="34" width="8" hidden="1" customWidth="1"/>
+    <col min="35" max="35" width="7.28515625" hidden="1" customWidth="1"/>
+    <col min="36" max="36" width="6.42578125" hidden="1" customWidth="1"/>
+    <col min="37" max="37" width="7.42578125" hidden="1" customWidth="1"/>
     <col min="38" max="38" width="6.140625" customWidth="1"/>
     <col min="39" max="39" width="7.28515625" customWidth="1"/>
     <col min="40" max="40" width="5.42578125" customWidth="1"/>
     <col min="41" max="41" width="6" customWidth="1"/>
     <col min="42" max="42" width="5.42578125" customWidth="1"/>
     <col min="43" max="43" width="5.85546875" customWidth="1"/>
     <col min="44" max="44" width="5.5703125" customWidth="1"/>
     <col min="45" max="45" width="5.85546875" customWidth="1"/>
     <col min="46" max="46" width="8" customWidth="1"/>
     <col min="47" max="47" width="7.28515625" customWidth="1"/>
     <col min="48" max="48" width="6.28515625" customWidth="1"/>
     <col min="49" max="49" width="7.85546875" customWidth="1"/>
     <col min="50" max="50" width="6.85546875" customWidth="1"/>
     <col min="51" max="51" width="7.42578125" customWidth="1"/>
     <col min="52" max="52" width="5" customWidth="1"/>
     <col min="53" max="53" width="7.28515625" customWidth="1"/>
+    <col min="54" max="54" width="7.5703125" customWidth="1"/>
+    <col min="55" max="55" width="7.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" hidden="1">
+    <row r="1" spans="1:55" hidden="1">
       <c r="A1" s="3"/>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
     </row>
-    <row r="2" spans="1:53" s="4" customFormat="1">
-[...14 lines deleted...]
-      <c r="O2" s="272"/>
+    <row r="2" spans="1:55" s="4" customFormat="1">
+      <c r="A2" s="269"/>
+      <c r="B2" s="269"/>
+      <c r="C2" s="269"/>
+      <c r="D2" s="269"/>
+      <c r="E2" s="269"/>
+      <c r="F2" s="269"/>
+      <c r="G2" s="269"/>
+      <c r="H2" s="269"/>
+      <c r="I2" s="269"/>
+      <c r="J2" s="269"/>
+      <c r="K2" s="269"/>
+      <c r="L2" s="269"/>
+      <c r="M2" s="269"/>
+      <c r="N2" s="269"/>
+      <c r="O2" s="269"/>
       <c r="P2" s="5"/>
     </row>
-    <row r="3" spans="1:53" s="4" customFormat="1">
-[...14 lines deleted...]
-      <c r="O3" s="272"/>
+    <row r="3" spans="1:55" s="4" customFormat="1">
+      <c r="A3" s="269"/>
+      <c r="B3" s="269"/>
+      <c r="C3" s="269"/>
+      <c r="D3" s="269"/>
+      <c r="E3" s="269"/>
+      <c r="F3" s="269"/>
+      <c r="G3" s="269"/>
+      <c r="H3" s="269"/>
+      <c r="I3" s="269"/>
+      <c r="J3" s="269"/>
+      <c r="K3" s="269"/>
+      <c r="L3" s="269"/>
+      <c r="M3" s="269"/>
+      <c r="N3" s="269"/>
+      <c r="O3" s="269"/>
       <c r="P3" s="5"/>
     </row>
-    <row r="4" spans="1:53" s="4" customFormat="1">
-[...14 lines deleted...]
-      <c r="O4" s="272"/>
+    <row r="4" spans="1:55" s="4" customFormat="1">
+      <c r="A4" s="269"/>
+      <c r="B4" s="269"/>
+      <c r="C4" s="269"/>
+      <c r="D4" s="269"/>
+      <c r="E4" s="269"/>
+      <c r="F4" s="269"/>
+      <c r="G4" s="269"/>
+      <c r="H4" s="269"/>
+      <c r="I4" s="269"/>
+      <c r="J4" s="269"/>
+      <c r="K4" s="269"/>
+      <c r="L4" s="269"/>
+      <c r="M4" s="269"/>
+      <c r="N4" s="269"/>
+      <c r="O4" s="269"/>
       <c r="P4" s="5"/>
     </row>
-    <row r="5" spans="1:53" s="4" customFormat="1">
-[...14 lines deleted...]
-      <c r="O5" s="272"/>
+    <row r="5" spans="1:55" s="4" customFormat="1">
+      <c r="A5" s="269"/>
+      <c r="B5" s="269"/>
+      <c r="C5" s="269"/>
+      <c r="D5" s="269"/>
+      <c r="E5" s="269"/>
+      <c r="F5" s="269"/>
+      <c r="G5" s="269"/>
+      <c r="H5" s="269"/>
+      <c r="I5" s="269"/>
+      <c r="J5" s="269"/>
+      <c r="K5" s="269"/>
+      <c r="L5" s="269"/>
+      <c r="M5" s="269"/>
+      <c r="N5" s="269"/>
+      <c r="O5" s="269"/>
       <c r="P5" s="5"/>
     </row>
-    <row r="6" spans="1:53" s="4" customFormat="1">
+    <row r="6" spans="1:55" s="4" customFormat="1">
       <c r="A6" s="265"/>
       <c r="B6" s="265"/>
       <c r="C6" s="265"/>
       <c r="D6" s="265"/>
       <c r="E6" s="265"/>
       <c r="F6" s="265"/>
       <c r="G6" s="265"/>
       <c r="H6" s="265"/>
       <c r="I6" s="265"/>
       <c r="J6" s="265"/>
       <c r="K6" s="265"/>
       <c r="L6" s="265"/>
       <c r="M6" s="265"/>
       <c r="N6" s="265"/>
       <c r="O6" s="265"/>
       <c r="P6" s="265"/>
     </row>
-    <row r="7" spans="1:53">
-      <c r="A7" s="291" t="s">
+    <row r="7" spans="1:55">
+      <c r="A7" s="286" t="s">
         <v>47</v>
       </c>
-      <c r="B7" s="291"/>
-[...50 lines deleted...]
-      <c r="BA7" s="272"/>
+      <c r="B7" s="286"/>
+      <c r="C7" s="286"/>
+      <c r="D7" s="286"/>
+      <c r="E7" s="286"/>
+      <c r="F7" s="286"/>
+      <c r="G7" s="286"/>
+      <c r="H7" s="286"/>
+      <c r="I7" s="286"/>
+      <c r="J7" s="286"/>
+      <c r="K7" s="286"/>
+      <c r="L7" s="286"/>
+      <c r="M7" s="286"/>
+      <c r="N7" s="286"/>
+      <c r="O7" s="286"/>
+      <c r="P7" s="286"/>
+      <c r="Q7" s="286"/>
+      <c r="R7" s="286"/>
+      <c r="S7" s="286"/>
+      <c r="T7" s="286"/>
+      <c r="U7" s="286"/>
+      <c r="V7" s="286"/>
+      <c r="W7" s="286"/>
+      <c r="X7" s="286"/>
+      <c r="Y7" s="286"/>
+      <c r="Z7" s="286"/>
+      <c r="AA7" s="286"/>
+      <c r="AB7" s="286"/>
+      <c r="AC7" s="269"/>
+      <c r="AD7" s="269"/>
+      <c r="AE7" s="269"/>
+      <c r="AF7" s="269"/>
+      <c r="AG7" s="269"/>
+      <c r="AH7" s="269"/>
+      <c r="AI7" s="269"/>
+      <c r="AJ7" s="269"/>
+      <c r="AK7" s="269"/>
+      <c r="AL7" s="269"/>
+      <c r="AM7" s="269"/>
+      <c r="AN7" s="269"/>
+      <c r="AO7" s="269"/>
+      <c r="AP7" s="269"/>
+      <c r="AQ7" s="269"/>
+      <c r="AR7" s="269"/>
+      <c r="AS7" s="269"/>
+      <c r="AT7" s="269"/>
+      <c r="AU7" s="269"/>
+      <c r="AV7" s="269"/>
+      <c r="AW7" s="269"/>
+      <c r="AX7" s="269"/>
+      <c r="AY7" s="269"/>
+      <c r="AZ7" s="269"/>
+      <c r="BA7" s="269"/>
+      <c r="BB7" s="269"/>
+      <c r="BC7" s="269"/>
     </row>
-    <row r="8" spans="1:53">
-      <c r="A8" s="289" t="s">
+    <row r="8" spans="1:55">
+      <c r="A8" s="299" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="295"/>
-[...50 lines deleted...]
-      <c r="BA8" s="290"/>
+      <c r="B8" s="300"/>
+      <c r="C8" s="300"/>
+      <c r="D8" s="300"/>
+      <c r="E8" s="300"/>
+      <c r="F8" s="300"/>
+      <c r="G8" s="300"/>
+      <c r="H8" s="300"/>
+      <c r="I8" s="300"/>
+      <c r="J8" s="300"/>
+      <c r="K8" s="300"/>
+      <c r="L8" s="300"/>
+      <c r="M8" s="300"/>
+      <c r="N8" s="300"/>
+      <c r="O8" s="300"/>
+      <c r="P8" s="300"/>
+      <c r="Q8" s="300"/>
+      <c r="R8" s="300"/>
+      <c r="S8" s="300"/>
+      <c r="T8" s="300"/>
+      <c r="U8" s="300"/>
+      <c r="V8" s="300"/>
+      <c r="W8" s="300"/>
+      <c r="X8" s="300"/>
+      <c r="Y8" s="300"/>
+      <c r="Z8" s="300"/>
+      <c r="AA8" s="300"/>
+      <c r="AB8" s="300"/>
+      <c r="AC8" s="298"/>
+      <c r="AD8" s="298"/>
+      <c r="AE8" s="298"/>
+      <c r="AF8" s="298"/>
+      <c r="AG8" s="298"/>
+      <c r="AH8" s="298"/>
+      <c r="AI8" s="298"/>
+      <c r="AJ8" s="298"/>
+      <c r="AK8" s="298"/>
+      <c r="AL8" s="298"/>
+      <c r="AM8" s="298"/>
+      <c r="AN8" s="298"/>
+      <c r="AO8" s="298"/>
+      <c r="AP8" s="298"/>
+      <c r="AQ8" s="298"/>
+      <c r="AR8" s="298"/>
+      <c r="AS8" s="298"/>
+      <c r="AT8" s="298"/>
+      <c r="AU8" s="298"/>
+      <c r="AV8" s="298"/>
+      <c r="AW8" s="298"/>
+      <c r="AX8" s="298"/>
+      <c r="AY8" s="298"/>
+      <c r="AZ8" s="298"/>
+      <c r="BA8" s="298"/>
+      <c r="BB8" s="269"/>
+      <c r="BC8" s="269"/>
     </row>
-    <row r="9" spans="1:53">
-[...1 lines deleted...]
-      <c r="B9" s="277">
+    <row r="9" spans="1:55">
+      <c r="A9" s="270"/>
+      <c r="B9" s="272">
         <v>2021</v>
       </c>
-      <c r="C9" s="278"/>
-[...10 lines deleted...]
-      <c r="N9" s="277">
+      <c r="C9" s="273"/>
+      <c r="D9" s="273"/>
+      <c r="E9" s="273"/>
+      <c r="F9" s="273"/>
+      <c r="G9" s="273"/>
+      <c r="H9" s="273"/>
+      <c r="I9" s="273"/>
+      <c r="J9" s="273"/>
+      <c r="K9" s="273"/>
+      <c r="L9" s="273"/>
+      <c r="M9" s="273"/>
+      <c r="N9" s="272">
         <v>2023</v>
       </c>
-      <c r="O9" s="278"/>
-[...10 lines deleted...]
-      <c r="Z9" s="279">
+      <c r="O9" s="273"/>
+      <c r="P9" s="273"/>
+      <c r="Q9" s="273"/>
+      <c r="R9" s="273"/>
+      <c r="S9" s="273"/>
+      <c r="T9" s="273"/>
+      <c r="U9" s="273"/>
+      <c r="V9" s="273"/>
+      <c r="W9" s="273"/>
+      <c r="X9" s="273"/>
+      <c r="Y9" s="273"/>
+      <c r="Z9" s="274">
         <v>2024</v>
       </c>
-      <c r="AA9" s="280"/>
-[...10 lines deleted...]
-      <c r="AL9" s="282">
+      <c r="AA9" s="275"/>
+      <c r="AB9" s="275"/>
+      <c r="AC9" s="279"/>
+      <c r="AD9" s="279"/>
+      <c r="AE9" s="279"/>
+      <c r="AF9" s="279"/>
+      <c r="AG9" s="279"/>
+      <c r="AH9" s="279"/>
+      <c r="AI9" s="279"/>
+      <c r="AJ9" s="279"/>
+      <c r="AK9" s="280"/>
+      <c r="AL9" s="277">
         <v>2025</v>
       </c>
-      <c r="AM9" s="283"/>
-[...10 lines deleted...]
-      <c r="AX9" s="282">
+      <c r="AM9" s="278"/>
+      <c r="AN9" s="278"/>
+      <c r="AO9" s="279"/>
+      <c r="AP9" s="279"/>
+      <c r="AQ9" s="279"/>
+      <c r="AR9" s="279"/>
+      <c r="AS9" s="279"/>
+      <c r="AT9" s="279"/>
+      <c r="AU9" s="279"/>
+      <c r="AV9" s="279"/>
+      <c r="AW9" s="279"/>
+      <c r="AX9" s="277">
         <v>2026</v>
       </c>
-      <c r="AY9" s="283"/>
-[...1 lines deleted...]
-      <c r="BA9" s="284"/>
+      <c r="AY9" s="278"/>
+      <c r="AZ9" s="279"/>
+      <c r="BA9" s="279"/>
+      <c r="BB9" s="279"/>
+      <c r="BC9" s="279"/>
     </row>
-    <row r="10" spans="1:53">
-      <c r="A10" s="276"/>
+    <row r="10" spans="1:55">
+      <c r="A10" s="271"/>
       <c r="B10" s="13" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="12" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="12" t="s">
         <v>12</v>
       </c>
       <c r="F10" s="12" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="12" t="s">
         <v>14</v>
       </c>
       <c r="H10" s="12" t="s">
         <v>15</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="J10" s="13" t="s">
@@ -12356,112 +12872,120 @@
       </c>
       <c r="AS10" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AT10" s="172" t="s">
         <v>17</v>
       </c>
       <c r="AU10" s="137" t="s">
         <v>18</v>
       </c>
       <c r="AV10" s="137" t="s">
         <v>19</v>
       </c>
       <c r="AW10" s="137" t="s">
         <v>20</v>
       </c>
       <c r="AX10" s="36" t="s">
         <v>9</v>
       </c>
       <c r="AY10" s="36" t="s">
         <v>10</v>
       </c>
       <c r="AZ10" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="BA10" s="268" t="s">
+      <c r="BA10" s="11" t="s">
         <v>12</v>
       </c>
+      <c r="BB10" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC10" s="35" t="s">
+        <v>14</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="20" customFormat="1">
-      <c r="A11" s="286" t="s">
+    <row r="11" spans="1:55" s="20" customFormat="1">
+      <c r="A11" s="281" t="s">
         <v>21</v>
       </c>
-      <c r="B11" s="286"/>
-[...50 lines deleted...]
-      <c r="BA11" s="288"/>
+      <c r="B11" s="281"/>
+      <c r="C11" s="281"/>
+      <c r="D11" s="281"/>
+      <c r="E11" s="281"/>
+      <c r="F11" s="281"/>
+      <c r="G11" s="281"/>
+      <c r="H11" s="281"/>
+      <c r="I11" s="281"/>
+      <c r="J11" s="281"/>
+      <c r="K11" s="281"/>
+      <c r="L11" s="281"/>
+      <c r="M11" s="281"/>
+      <c r="N11" s="281"/>
+      <c r="O11" s="281"/>
+      <c r="P11" s="281"/>
+      <c r="Q11" s="281"/>
+      <c r="R11" s="281"/>
+      <c r="S11" s="281"/>
+      <c r="T11" s="281"/>
+      <c r="U11" s="281"/>
+      <c r="V11" s="281"/>
+      <c r="W11" s="281"/>
+      <c r="X11" s="281"/>
+      <c r="Y11" s="281"/>
+      <c r="Z11" s="281"/>
+      <c r="AA11" s="281"/>
+      <c r="AB11" s="281"/>
+      <c r="AC11" s="282"/>
+      <c r="AD11" s="282"/>
+      <c r="AE11" s="282"/>
+      <c r="AF11" s="282"/>
+      <c r="AG11" s="282"/>
+      <c r="AH11" s="282"/>
+      <c r="AI11" s="282"/>
+      <c r="AJ11" s="282"/>
+      <c r="AK11" s="282"/>
+      <c r="AL11" s="282"/>
+      <c r="AM11" s="282"/>
+      <c r="AN11" s="282"/>
+      <c r="AO11" s="282"/>
+      <c r="AP11" s="282"/>
+      <c r="AQ11" s="282"/>
+      <c r="AR11" s="283"/>
+      <c r="AS11" s="283"/>
+      <c r="AT11" s="283"/>
+      <c r="AU11" s="283"/>
+      <c r="AV11" s="283"/>
+      <c r="AW11" s="283"/>
+      <c r="AX11" s="283"/>
+      <c r="AY11" s="283"/>
+      <c r="AZ11" s="283"/>
+      <c r="BA11" s="283"/>
+      <c r="BB11" s="283"/>
+      <c r="BC11" s="283"/>
     </row>
-    <row r="12" spans="1:53" s="20" customFormat="1" ht="11.25">
+    <row r="12" spans="1:55" s="20" customFormat="1" ht="11.25">
       <c r="A12" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="17">
         <v>21</v>
       </c>
       <c r="C12" s="17">
         <v>13</v>
       </c>
       <c r="D12" s="18">
         <v>12</v>
       </c>
       <c r="E12" s="18">
         <v>17</v>
       </c>
       <c r="F12" s="18">
         <v>11</v>
       </c>
       <c r="G12" s="18">
         <v>10</v>
       </c>
       <c r="H12" s="19">
         <v>17</v>
       </c>
       <c r="I12" s="18">
@@ -12571,58 +13095,64 @@
       </c>
       <c r="AR12" s="181">
         <v>14</v>
       </c>
       <c r="AS12" s="242">
         <v>9</v>
       </c>
       <c r="AT12" s="243">
         <v>7</v>
       </c>
       <c r="AU12" s="6">
         <v>3</v>
       </c>
       <c r="AV12" s="6">
         <v>4</v>
       </c>
       <c r="AW12" s="6">
         <v>9</v>
       </c>
       <c r="AX12" s="6">
         <v>5</v>
       </c>
       <c r="AY12" s="6">
         <v>10</v>
       </c>
-      <c r="AZ12" s="267">
+      <c r="AZ12" s="266">
         <v>9</v>
       </c>
       <c r="BA12" s="51">
         <v>7</v>
       </c>
+      <c r="BB12" s="6">
+        <v>6</v>
+      </c>
+      <c r="BC12" s="52">
+        <v>6</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="20" customFormat="1" ht="11.25">
+    <row r="13" spans="1:55" s="20" customFormat="1" ht="11.25">
       <c r="A13" s="20" t="s">
         <v>39</v>
       </c>
       <c r="N13" s="47">
         <v>19</v>
       </c>
       <c r="O13" s="10">
         <v>5</v>
       </c>
       <c r="P13" s="10">
         <v>7</v>
       </c>
       <c r="Q13" s="10">
         <v>6</v>
       </c>
       <c r="R13" s="10">
         <v>6</v>
       </c>
       <c r="S13" s="6">
         <v>9</v>
       </c>
       <c r="T13" s="6">
         <v>3</v>
       </c>
       <c r="U13" s="6">
@@ -12696,58 +13226,64 @@
       </c>
       <c r="AR13" s="181">
         <v>6</v>
       </c>
       <c r="AS13" s="242">
         <v>4</v>
       </c>
       <c r="AT13" s="243">
         <v>3</v>
       </c>
       <c r="AU13" s="6">
         <v>2</v>
       </c>
       <c r="AV13" s="6">
         <v>3</v>
       </c>
       <c r="AW13" s="6">
         <v>4</v>
       </c>
       <c r="AX13" s="6">
         <v>4</v>
       </c>
       <c r="AY13" s="6">
         <v>5</v>
       </c>
-      <c r="AZ13" s="267">
+      <c r="AZ13" s="266">
         <v>4</v>
       </c>
       <c r="BA13" s="51">
         <v>6</v>
       </c>
+      <c r="BB13" s="6">
+        <v>5</v>
+      </c>
+      <c r="BC13" s="43" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="20" customFormat="1" ht="11.25">
+    <row r="14" spans="1:55" s="20" customFormat="1" ht="11.25">
       <c r="A14" s="20" t="s">
         <v>40</v>
       </c>
       <c r="N14" s="47">
         <v>2</v>
       </c>
       <c r="O14" s="48" t="s">
         <v>6</v>
       </c>
       <c r="P14" s="10">
         <v>3</v>
       </c>
       <c r="Q14" s="10" t="s">
         <v>6</v>
       </c>
       <c r="R14" s="10">
         <v>3</v>
       </c>
       <c r="S14" s="6">
         <v>1</v>
       </c>
       <c r="T14" s="6">
         <v>1</v>
       </c>
       <c r="U14" s="6" t="s">
@@ -12821,58 +13357,64 @@
       </c>
       <c r="AR14" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AS14" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AT14" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AU14" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AV14" s="6">
         <v>1</v>
       </c>
       <c r="AW14" s="6">
         <v>1</v>
       </c>
       <c r="AX14" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AY14" s="6">
         <v>3</v>
       </c>
-      <c r="AZ14" s="267">
+      <c r="AZ14" s="266">
         <v>2</v>
       </c>
       <c r="BA14" s="43" t="s">
         <v>51</v>
       </c>
+      <c r="BB14" s="43" t="s">
+        <v>51</v>
+      </c>
+      <c r="BC14" s="52">
+        <v>2</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="20" customFormat="1" ht="11.25">
+    <row r="15" spans="1:55" s="20" customFormat="1" ht="11.25">
       <c r="A15" s="20" t="s">
         <v>3</v>
       </c>
       <c r="N15" s="48" t="s">
         <v>6</v>
       </c>
       <c r="O15" s="10">
         <v>1</v>
       </c>
       <c r="P15" s="10">
         <v>1</v>
       </c>
       <c r="Q15" s="10">
         <v>1</v>
       </c>
       <c r="R15" s="10" t="s">
         <v>51</v>
       </c>
       <c r="S15" s="10" t="s">
         <v>51</v>
       </c>
       <c r="T15" s="10" t="s">
         <v>51</v>
       </c>
       <c r="U15" s="10" t="s">
@@ -12952,52 +13494,58 @@
       </c>
       <c r="AT15" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AU15" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AV15" s="114" t="s">
         <v>51</v>
       </c>
       <c r="AW15" s="114" t="s">
         <v>51</v>
       </c>
       <c r="AX15" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AY15" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AZ15" s="8" t="s">
         <v>51</v>
       </c>
       <c r="BA15" s="43" t="s">
         <v>51</v>
       </c>
+      <c r="BB15" s="43" t="s">
+        <v>51</v>
+      </c>
+      <c r="BC15" s="43" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="20" customFormat="1" ht="11.25">
+    <row r="16" spans="1:55" s="20" customFormat="1" ht="11.25">
       <c r="A16" s="20" t="s">
         <v>4</v>
       </c>
       <c r="N16" s="48" t="s">
         <v>6</v>
       </c>
       <c r="O16" s="48" t="s">
         <v>6</v>
       </c>
       <c r="P16" s="48" t="s">
         <v>6</v>
       </c>
       <c r="Q16" s="10" t="s">
         <v>6</v>
       </c>
       <c r="R16" s="10">
         <v>1</v>
       </c>
       <c r="S16" s="6">
         <v>1</v>
       </c>
       <c r="T16" s="6">
         <v>1</v>
       </c>
       <c r="U16" s="6">
@@ -13077,52 +13625,58 @@
       </c>
       <c r="AT16" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AU16" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AV16" s="114" t="s">
         <v>51</v>
       </c>
       <c r="AW16" s="114" t="s">
         <v>51</v>
       </c>
       <c r="AX16" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AY16" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AZ16" s="8" t="s">
         <v>51</v>
       </c>
       <c r="BA16" s="51">
         <v>1</v>
       </c>
+      <c r="BB16" s="43" t="s">
+        <v>51</v>
+      </c>
+      <c r="BC16" s="43" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="20" customFormat="1" ht="11.25">
+    <row r="17" spans="1:55" s="20" customFormat="1" ht="11.25">
       <c r="A17" s="20" t="s">
         <v>41</v>
       </c>
       <c r="N17" s="48" t="s">
         <v>6</v>
       </c>
       <c r="O17" s="48" t="s">
         <v>6</v>
       </c>
       <c r="P17" s="10">
         <v>1</v>
       </c>
       <c r="Q17" s="10">
         <v>1</v>
       </c>
       <c r="R17" s="10" t="s">
         <v>51</v>
       </c>
       <c r="S17" s="10" t="s">
         <v>51</v>
       </c>
       <c r="T17" s="10" t="s">
         <v>51</v>
       </c>
       <c r="U17" s="6">
@@ -13196,58 +13750,64 @@
       </c>
       <c r="AR17" s="181">
         <v>3</v>
       </c>
       <c r="AS17" s="242">
         <v>1</v>
       </c>
       <c r="AT17" s="243">
         <v>1</v>
       </c>
       <c r="AU17" s="6">
         <v>1</v>
       </c>
       <c r="AV17" s="114" t="s">
         <v>51</v>
       </c>
       <c r="AW17" s="6">
         <v>1</v>
       </c>
       <c r="AX17" s="6">
         <v>1</v>
       </c>
       <c r="AY17" s="6">
         <v>1</v>
       </c>
-      <c r="AZ17" s="267">
+      <c r="AZ17" s="266">
         <v>1</v>
       </c>
       <c r="BA17" s="43" t="s">
         <v>51</v>
       </c>
+      <c r="BB17" s="6">
+        <v>1</v>
+      </c>
+      <c r="BC17" s="52">
+        <v>2</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="20" customFormat="1" ht="11.25">
+    <row r="18" spans="1:55" s="20" customFormat="1" ht="11.25">
       <c r="A18" s="20" t="s">
         <v>42</v>
       </c>
       <c r="N18" s="48" t="s">
         <v>6</v>
       </c>
       <c r="O18" s="10">
         <v>1</v>
       </c>
       <c r="P18" s="48" t="s">
         <v>6</v>
       </c>
       <c r="Q18" s="10" t="s">
         <v>6</v>
       </c>
       <c r="R18" s="10" t="s">
         <v>51</v>
       </c>
       <c r="S18" s="6">
         <v>1</v>
       </c>
       <c r="T18" s="6">
         <v>1</v>
       </c>
       <c r="U18" s="6" t="s">
@@ -13321,58 +13881,64 @@
       </c>
       <c r="AR18" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AS18" s="242">
         <v>2</v>
       </c>
       <c r="AT18" s="243">
         <v>2</v>
       </c>
       <c r="AU18" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AV18" s="114" t="s">
         <v>51</v>
       </c>
       <c r="AW18" s="114" t="s">
         <v>51</v>
       </c>
       <c r="AX18" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AY18" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="AZ18" s="267">
+      <c r="AZ18" s="266">
         <v>1</v>
       </c>
       <c r="BA18" s="43" t="s">
         <v>51</v>
       </c>
+      <c r="BB18" s="43" t="s">
+        <v>51</v>
+      </c>
+      <c r="BC18" s="43" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="20" customFormat="1" ht="11.25">
+    <row r="19" spans="1:55" s="20" customFormat="1" ht="11.25">
       <c r="A19" s="20" t="s">
         <v>43</v>
       </c>
       <c r="N19" s="47">
         <v>2</v>
       </c>
       <c r="O19" s="48" t="s">
         <v>6</v>
       </c>
       <c r="P19" s="10">
         <v>1</v>
       </c>
       <c r="Q19" s="10" t="s">
         <v>6</v>
       </c>
       <c r="R19" s="10" t="s">
         <v>51</v>
       </c>
       <c r="S19" s="6" t="s">
         <v>51</v>
       </c>
       <c r="T19" s="6">
         <v>1</v>
       </c>
       <c r="U19" s="6" t="s">
@@ -13446,58 +14012,64 @@
       </c>
       <c r="AR19" s="181">
         <v>1</v>
       </c>
       <c r="AS19" s="242">
         <v>1</v>
       </c>
       <c r="AT19" s="243">
         <v>1</v>
       </c>
       <c r="AU19" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AV19" s="114" t="s">
         <v>51</v>
       </c>
       <c r="AW19" s="6">
         <v>3</v>
       </c>
       <c r="AX19" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AY19" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="AZ19" s="267">
+      <c r="AZ19" s="266">
         <v>1</v>
       </c>
       <c r="BA19" s="43" t="s">
         <v>51</v>
       </c>
+      <c r="BB19" s="43" t="s">
+        <v>51</v>
+      </c>
+      <c r="BC19" s="52">
+        <v>1</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="20" customFormat="1" ht="11.25">
+    <row r="20" spans="1:55" s="20" customFormat="1" ht="11.25">
       <c r="A20" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="204"/>
       <c r="C20" s="204"/>
       <c r="D20" s="204"/>
       <c r="E20" s="204"/>
       <c r="F20" s="204"/>
       <c r="G20" s="204"/>
       <c r="H20" s="204"/>
       <c r="I20" s="204"/>
       <c r="J20" s="204"/>
       <c r="K20" s="204"/>
       <c r="L20" s="204"/>
       <c r="M20" s="204"/>
       <c r="N20" s="48" t="s">
         <v>6</v>
       </c>
       <c r="O20" s="48" t="s">
         <v>6</v>
       </c>
       <c r="P20" s="48" t="s">
         <v>6</v>
       </c>
       <c r="Q20" s="10">
@@ -13589,109 +14161,117 @@
       </c>
       <c r="AT20" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AU20" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AV20" s="114" t="s">
         <v>51</v>
       </c>
       <c r="AW20" s="114" t="s">
         <v>51</v>
       </c>
       <c r="AX20" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AY20" s="6">
         <v>1</v>
       </c>
       <c r="AZ20" s="8" t="s">
         <v>51</v>
       </c>
       <c r="BA20" s="43" t="s">
         <v>51</v>
       </c>
+      <c r="BB20" s="43" t="s">
+        <v>51</v>
+      </c>
+      <c r="BC20" s="52">
+        <v>1</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="20" customFormat="1">
-      <c r="A21" s="296" t="s">
+    <row r="21" spans="1:55" s="20" customFormat="1">
+      <c r="A21" s="295" t="s">
         <v>22</v>
       </c>
-      <c r="B21" s="296"/>
-[...50 lines deleted...]
-      <c r="BA21" s="272"/>
+      <c r="B21" s="295"/>
+      <c r="C21" s="295"/>
+      <c r="D21" s="295"/>
+      <c r="E21" s="295"/>
+      <c r="F21" s="295"/>
+      <c r="G21" s="295"/>
+      <c r="H21" s="295"/>
+      <c r="I21" s="295"/>
+      <c r="J21" s="295"/>
+      <c r="K21" s="295"/>
+      <c r="L21" s="295"/>
+      <c r="M21" s="295"/>
+      <c r="N21" s="295"/>
+      <c r="O21" s="295"/>
+      <c r="P21" s="295"/>
+      <c r="Q21" s="295"/>
+      <c r="R21" s="295"/>
+      <c r="S21" s="295"/>
+      <c r="T21" s="295"/>
+      <c r="U21" s="295"/>
+      <c r="V21" s="295"/>
+      <c r="W21" s="295"/>
+      <c r="X21" s="295"/>
+      <c r="Y21" s="295"/>
+      <c r="Z21" s="295"/>
+      <c r="AA21" s="295"/>
+      <c r="AB21" s="295"/>
+      <c r="AC21" s="289"/>
+      <c r="AD21" s="289"/>
+      <c r="AE21" s="289"/>
+      <c r="AF21" s="289"/>
+      <c r="AG21" s="289"/>
+      <c r="AH21" s="289"/>
+      <c r="AI21" s="289"/>
+      <c r="AJ21" s="289"/>
+      <c r="AK21" s="289"/>
+      <c r="AL21" s="289"/>
+      <c r="AM21" s="289"/>
+      <c r="AN21" s="289"/>
+      <c r="AO21" s="289"/>
+      <c r="AP21" s="289"/>
+      <c r="AQ21" s="289"/>
+      <c r="AR21" s="269"/>
+      <c r="AS21" s="269"/>
+      <c r="AT21" s="269"/>
+      <c r="AU21" s="269"/>
+      <c r="AV21" s="269"/>
+      <c r="AW21" s="269"/>
+      <c r="AX21" s="269"/>
+      <c r="AY21" s="269"/>
+      <c r="AZ21" s="269"/>
+      <c r="BA21" s="269"/>
+      <c r="BB21" s="269"/>
+      <c r="BC21" s="269"/>
     </row>
-    <row r="22" spans="1:53" s="20" customFormat="1" ht="11.25">
+    <row r="22" spans="1:55" s="20" customFormat="1" ht="11.25">
       <c r="A22" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="17">
         <v>16</v>
       </c>
       <c r="C22" s="17">
         <v>9</v>
       </c>
       <c r="D22" s="18">
         <v>7</v>
       </c>
       <c r="E22" s="18">
         <v>9</v>
       </c>
       <c r="F22" s="18">
         <v>6</v>
       </c>
       <c r="G22" s="18">
         <v>4</v>
       </c>
       <c r="H22" s="19">
         <v>10</v>
       </c>
       <c r="I22" s="18">
@@ -13801,58 +14381,64 @@
       </c>
       <c r="AR22" s="182">
         <v>3</v>
       </c>
       <c r="AS22" s="244">
         <v>4</v>
       </c>
       <c r="AT22" s="245">
         <v>3</v>
       </c>
       <c r="AU22" s="6">
         <v>1</v>
       </c>
       <c r="AV22" s="6">
         <v>3</v>
       </c>
       <c r="AW22" s="6">
         <v>4</v>
       </c>
       <c r="AX22" s="6">
         <v>3</v>
       </c>
       <c r="AY22" s="6">
         <v>7</v>
       </c>
-      <c r="AZ22" s="267">
+      <c r="AZ22" s="266">
         <v>4</v>
       </c>
       <c r="BA22" s="51">
         <v>2</v>
       </c>
+      <c r="BB22" s="6">
+        <v>3</v>
+      </c>
+      <c r="BC22" s="52">
+        <v>1</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="20" customFormat="1" ht="11.25">
+    <row r="23" spans="1:55" s="20" customFormat="1" ht="11.25">
       <c r="A23" s="20" t="s">
         <v>1</v>
       </c>
       <c r="N23" s="47">
         <v>19</v>
       </c>
       <c r="O23" s="10">
         <v>4</v>
       </c>
       <c r="P23" s="10">
         <v>6</v>
       </c>
       <c r="Q23" s="10">
         <v>5</v>
       </c>
       <c r="R23" s="10">
         <v>4</v>
       </c>
       <c r="S23" s="6">
         <v>7</v>
       </c>
       <c r="T23" s="6">
         <v>3</v>
       </c>
       <c r="U23" s="6">
@@ -13926,58 +14512,64 @@
       </c>
       <c r="AR23" s="182">
         <v>3</v>
       </c>
       <c r="AS23" s="244">
         <v>4</v>
       </c>
       <c r="AT23" s="245">
         <v>3</v>
       </c>
       <c r="AU23" s="6">
         <v>1</v>
       </c>
       <c r="AV23" s="6">
         <v>3</v>
       </c>
       <c r="AW23" s="6">
         <v>3</v>
       </c>
       <c r="AX23" s="6">
         <v>3</v>
       </c>
       <c r="AY23" s="6">
         <v>5</v>
       </c>
-      <c r="AZ23" s="267">
+      <c r="AZ23" s="266">
         <v>3</v>
       </c>
       <c r="BA23" s="51">
         <v>2</v>
       </c>
+      <c r="BB23" s="6">
+        <v>3</v>
+      </c>
+      <c r="BC23" s="43" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="20" customFormat="1" ht="11.25">
+    <row r="24" spans="1:55" s="20" customFormat="1" ht="11.25">
       <c r="A24" s="20" t="s">
         <v>2</v>
       </c>
       <c r="N24" s="47">
         <v>2</v>
       </c>
       <c r="O24" s="48" t="s">
         <v>6</v>
       </c>
       <c r="P24" s="10">
         <v>2</v>
       </c>
       <c r="Q24" s="48" t="s">
         <v>6</v>
       </c>
       <c r="R24" s="10">
         <v>2</v>
       </c>
       <c r="S24" s="6">
         <v>1</v>
       </c>
       <c r="T24" s="6" t="s">
         <v>51</v>
       </c>
       <c r="U24" s="6" t="s">
@@ -14051,115 +14643,123 @@
       </c>
       <c r="AR24" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AS24" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AT24" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AU24" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AV24" s="114" t="s">
         <v>51</v>
       </c>
       <c r="AW24" s="6">
         <v>1</v>
       </c>
       <c r="AX24" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AY24" s="6">
         <v>2</v>
       </c>
-      <c r="AZ24" s="267">
+      <c r="AZ24" s="266">
         <v>1</v>
       </c>
       <c r="BA24" s="43" t="s">
         <v>51</v>
       </c>
+      <c r="BB24" s="43" t="s">
+        <v>51</v>
+      </c>
+      <c r="BC24" s="52">
+        <v>1</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="20" customFormat="1">
-      <c r="A25" s="297" t="s">
+    <row r="25" spans="1:55" s="20" customFormat="1">
+      <c r="A25" s="296" t="s">
         <v>23</v>
       </c>
-      <c r="B25" s="297"/>
-[...50 lines deleted...]
-      <c r="BA25" s="272"/>
+      <c r="B25" s="296"/>
+      <c r="C25" s="296"/>
+      <c r="D25" s="296"/>
+      <c r="E25" s="296"/>
+      <c r="F25" s="296"/>
+      <c r="G25" s="296"/>
+      <c r="H25" s="296"/>
+      <c r="I25" s="296"/>
+      <c r="J25" s="296"/>
+      <c r="K25" s="296"/>
+      <c r="L25" s="296"/>
+      <c r="M25" s="296"/>
+      <c r="N25" s="296"/>
+      <c r="O25" s="296"/>
+      <c r="P25" s="296"/>
+      <c r="Q25" s="296"/>
+      <c r="R25" s="296"/>
+      <c r="S25" s="296"/>
+      <c r="T25" s="296"/>
+      <c r="U25" s="296"/>
+      <c r="V25" s="296"/>
+      <c r="W25" s="296"/>
+      <c r="X25" s="296"/>
+      <c r="Y25" s="296"/>
+      <c r="Z25" s="296"/>
+      <c r="AA25" s="296"/>
+      <c r="AB25" s="296"/>
+      <c r="AC25" s="289"/>
+      <c r="AD25" s="289"/>
+      <c r="AE25" s="289"/>
+      <c r="AF25" s="289"/>
+      <c r="AG25" s="289"/>
+      <c r="AH25" s="289"/>
+      <c r="AI25" s="289"/>
+      <c r="AJ25" s="289"/>
+      <c r="AK25" s="289"/>
+      <c r="AL25" s="289"/>
+      <c r="AM25" s="289"/>
+      <c r="AN25" s="289"/>
+      <c r="AO25" s="289"/>
+      <c r="AP25" s="289"/>
+      <c r="AQ25" s="289"/>
+      <c r="AR25" s="269"/>
+      <c r="AS25" s="269"/>
+      <c r="AT25" s="269"/>
+      <c r="AU25" s="269"/>
+      <c r="AV25" s="269"/>
+      <c r="AW25" s="269"/>
+      <c r="AX25" s="269"/>
+      <c r="AY25" s="269"/>
+      <c r="AZ25" s="269"/>
+      <c r="BA25" s="269"/>
+      <c r="BB25" s="269"/>
+      <c r="BC25" s="269"/>
     </row>
-    <row r="26" spans="1:53" s="20" customFormat="1" ht="11.25">
+    <row r="26" spans="1:55" s="20" customFormat="1" ht="11.25">
       <c r="A26" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B26" s="17">
         <v>5</v>
       </c>
       <c r="C26" s="17">
         <v>4</v>
       </c>
       <c r="D26" s="18">
         <v>5</v>
       </c>
       <c r="E26" s="18">
         <v>8</v>
       </c>
       <c r="F26" s="18">
         <v>5</v>
       </c>
       <c r="G26" s="18">
         <v>6</v>
       </c>
       <c r="H26" s="19">
         <v>7</v>
       </c>
       <c r="I26" s="18">
@@ -14269,58 +14869,64 @@
       </c>
       <c r="AR26" s="183">
         <v>11</v>
       </c>
       <c r="AS26" s="246">
         <v>5</v>
       </c>
       <c r="AT26" s="247">
         <v>4</v>
       </c>
       <c r="AU26" s="6">
         <v>2</v>
       </c>
       <c r="AV26" s="6">
         <v>1</v>
       </c>
       <c r="AW26" s="6">
         <v>5</v>
       </c>
       <c r="AX26" s="6">
         <v>2</v>
       </c>
       <c r="AY26" s="6">
         <v>3</v>
       </c>
-      <c r="AZ26" s="267">
+      <c r="AZ26" s="266">
         <v>5</v>
       </c>
       <c r="BA26" s="51">
         <v>5</v>
       </c>
+      <c r="BB26" s="6">
+        <v>3</v>
+      </c>
+      <c r="BC26" s="52">
+        <v>5</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="20" customFormat="1" ht="11.25">
+    <row r="27" spans="1:55" s="20" customFormat="1" ht="11.25">
       <c r="A27" s="20" t="s">
         <v>39</v>
       </c>
       <c r="N27" s="48" t="s">
         <v>6</v>
       </c>
       <c r="O27" s="10">
         <v>1</v>
       </c>
       <c r="P27" s="10">
         <v>1</v>
       </c>
       <c r="Q27" s="10">
         <v>1</v>
       </c>
       <c r="R27" s="22">
         <v>2</v>
       </c>
       <c r="S27" s="6">
         <v>2</v>
       </c>
       <c r="T27" s="6" t="s">
         <v>51</v>
       </c>
       <c r="U27" s="6">
@@ -14394,58 +15000,64 @@
       </c>
       <c r="AR27" s="183">
         <v>3</v>
       </c>
       <c r="AS27" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AT27" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AU27" s="6">
         <v>1</v>
       </c>
       <c r="AV27" s="114" t="s">
         <v>51</v>
       </c>
       <c r="AW27" s="6">
         <v>1</v>
       </c>
       <c r="AX27" s="6">
         <v>1</v>
       </c>
       <c r="AY27" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="AZ27" s="267">
+      <c r="AZ27" s="266">
         <v>1</v>
       </c>
       <c r="BA27" s="51">
         <v>4</v>
       </c>
+      <c r="BB27" s="6">
+        <v>2</v>
+      </c>
+      <c r="BC27" s="43" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" s="20" customFormat="1" ht="11.25">
+    <row r="28" spans="1:55" s="20" customFormat="1" ht="11.25">
       <c r="A28" s="20" t="s">
         <v>40</v>
       </c>
       <c r="N28" s="48" t="s">
         <v>6</v>
       </c>
       <c r="O28" s="48" t="s">
         <v>6</v>
       </c>
       <c r="P28" s="10">
         <v>1</v>
       </c>
       <c r="Q28" s="10" t="s">
         <v>6</v>
       </c>
       <c r="R28" s="22">
         <v>1</v>
       </c>
       <c r="S28" s="6" t="s">
         <v>51</v>
       </c>
       <c r="T28" s="6">
         <v>1</v>
       </c>
       <c r="U28" s="6" t="s">
@@ -14519,58 +15131,64 @@
       </c>
       <c r="AR28" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AS28" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AT28" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AU28" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AV28" s="6">
         <v>1</v>
       </c>
       <c r="AW28" s="114" t="s">
         <v>51</v>
       </c>
       <c r="AX28" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AY28" s="6">
         <v>1</v>
       </c>
-      <c r="AZ28" s="267">
+      <c r="AZ28" s="266">
         <v>1</v>
       </c>
       <c r="BA28" s="43" t="s">
         <v>51</v>
       </c>
+      <c r="BB28" s="43" t="s">
+        <v>51</v>
+      </c>
+      <c r="BC28" s="52">
+        <v>1</v>
+      </c>
     </row>
-    <row r="29" spans="1:53" s="20" customFormat="1" ht="11.25">
+    <row r="29" spans="1:55" s="20" customFormat="1" ht="11.25">
       <c r="A29" s="20" t="s">
         <v>3</v>
       </c>
       <c r="N29" s="48" t="s">
         <v>6</v>
       </c>
       <c r="O29" s="10">
         <v>1</v>
       </c>
       <c r="P29" s="10">
         <v>1</v>
       </c>
       <c r="Q29" s="10">
         <v>1</v>
       </c>
       <c r="R29" s="22" t="s">
         <v>51</v>
       </c>
       <c r="S29" s="6" t="s">
         <v>51</v>
       </c>
       <c r="T29" s="6" t="s">
         <v>51</v>
       </c>
       <c r="U29" s="6" t="s">
@@ -14650,52 +15268,58 @@
       </c>
       <c r="AT29" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AU29" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AV29" s="114" t="s">
         <v>51</v>
       </c>
       <c r="AW29" s="114" t="s">
         <v>51</v>
       </c>
       <c r="AX29" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AY29" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AZ29" s="8" t="s">
         <v>51</v>
       </c>
       <c r="BA29" s="43" t="s">
         <v>51</v>
       </c>
+      <c r="BB29" s="43" t="s">
+        <v>51</v>
+      </c>
+      <c r="BC29" s="43" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="30" spans="1:53" s="20" customFormat="1" ht="11.25">
+    <row r="30" spans="1:55" s="20" customFormat="1" ht="11.25">
       <c r="A30" s="20" t="s">
         <v>4</v>
       </c>
       <c r="N30" s="48" t="s">
         <v>6</v>
       </c>
       <c r="O30" s="48" t="s">
         <v>6</v>
       </c>
       <c r="P30" s="48" t="s">
         <v>6</v>
       </c>
       <c r="Q30" s="10" t="s">
         <v>6</v>
       </c>
       <c r="R30" s="22">
         <v>1</v>
       </c>
       <c r="S30" s="6">
         <v>1</v>
       </c>
       <c r="T30" s="6">
         <v>1</v>
       </c>
       <c r="U30" s="6">
@@ -14775,52 +15399,58 @@
       </c>
       <c r="AT30" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AU30" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AV30" s="114" t="s">
         <v>51</v>
       </c>
       <c r="AW30" s="114" t="s">
         <v>51</v>
       </c>
       <c r="AX30" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AY30" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AZ30" s="8" t="s">
         <v>51</v>
       </c>
       <c r="BA30" s="51">
         <v>1</v>
       </c>
+      <c r="BB30" s="43" t="s">
+        <v>51</v>
+      </c>
+      <c r="BC30" s="43" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="31" spans="1:53" s="20" customFormat="1" ht="11.25">
+    <row r="31" spans="1:55" s="20" customFormat="1" ht="11.25">
       <c r="A31" s="20" t="s">
         <v>41</v>
       </c>
       <c r="N31" s="48" t="s">
         <v>6</v>
       </c>
       <c r="O31" s="48" t="s">
         <v>6</v>
       </c>
       <c r="P31" s="10">
         <v>1</v>
       </c>
       <c r="Q31" s="10">
         <v>1</v>
       </c>
       <c r="R31" s="22" t="s">
         <v>51</v>
       </c>
       <c r="S31" s="6" t="s">
         <v>51</v>
       </c>
       <c r="T31" s="6" t="s">
         <v>51</v>
       </c>
       <c r="U31" s="6">
@@ -14894,58 +15524,64 @@
       </c>
       <c r="AR31" s="183">
         <v>3</v>
       </c>
       <c r="AS31" s="246">
         <v>1</v>
       </c>
       <c r="AT31" s="247">
         <v>1</v>
       </c>
       <c r="AU31" s="6">
         <v>1</v>
       </c>
       <c r="AV31" s="114" t="s">
         <v>51</v>
       </c>
       <c r="AW31" s="6">
         <v>1</v>
       </c>
       <c r="AX31" s="6">
         <v>1</v>
       </c>
       <c r="AY31" s="6">
         <v>1</v>
       </c>
-      <c r="AZ31" s="267">
+      <c r="AZ31" s="266">
         <v>1</v>
       </c>
       <c r="BA31" s="43" t="s">
         <v>51</v>
       </c>
+      <c r="BB31" s="6">
+        <v>1</v>
+      </c>
+      <c r="BC31" s="52">
+        <v>2</v>
+      </c>
     </row>
-    <row r="32" spans="1:53" s="20" customFormat="1" ht="11.25">
+    <row r="32" spans="1:55" s="20" customFormat="1" ht="11.25">
       <c r="A32" s="20" t="s">
         <v>42</v>
       </c>
       <c r="N32" s="48" t="s">
         <v>6</v>
       </c>
       <c r="O32" s="10">
         <v>1</v>
       </c>
       <c r="P32" s="48" t="s">
         <v>6</v>
       </c>
       <c r="Q32" s="10" t="s">
         <v>6</v>
       </c>
       <c r="R32" s="22" t="s">
         <v>51</v>
       </c>
       <c r="S32" s="6">
         <v>1</v>
       </c>
       <c r="T32" s="6">
         <v>1</v>
       </c>
       <c r="U32" s="6" t="s">
@@ -15019,58 +15655,64 @@
       </c>
       <c r="AR32" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AS32" s="246">
         <v>2</v>
       </c>
       <c r="AT32" s="247">
         <v>2</v>
       </c>
       <c r="AU32" s="6" t="s">
         <v>51</v>
       </c>
       <c r="AV32" s="114" t="s">
         <v>51</v>
       </c>
       <c r="AW32" s="114" t="s">
         <v>51</v>
       </c>
       <c r="AX32" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AY32" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="AZ32" s="267">
+      <c r="AZ32" s="266">
         <v>1</v>
       </c>
       <c r="BA32" s="43" t="s">
         <v>51</v>
       </c>
+      <c r="BB32" s="43" t="s">
+        <v>51</v>
+      </c>
+      <c r="BC32" s="43" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="33" spans="1:53" s="20" customFormat="1" ht="11.25">
+    <row r="33" spans="1:55" s="20" customFormat="1" ht="11.25">
       <c r="A33" s="20" t="s">
         <v>43</v>
       </c>
       <c r="N33" s="20">
         <v>2</v>
       </c>
       <c r="O33" s="48" t="s">
         <v>6</v>
       </c>
       <c r="P33" s="10">
         <v>1</v>
       </c>
       <c r="Q33" s="10" t="s">
         <v>6</v>
       </c>
       <c r="R33" s="22" t="s">
         <v>51</v>
       </c>
       <c r="S33" s="6" t="s">
         <v>51</v>
       </c>
       <c r="T33" s="6">
         <v>1</v>
       </c>
       <c r="U33" s="6" t="s">
@@ -15144,58 +15786,64 @@
       </c>
       <c r="AR33" s="183">
         <v>1</v>
       </c>
       <c r="AS33" s="246">
         <v>1</v>
       </c>
       <c r="AT33" s="247">
         <v>1</v>
       </c>
       <c r="AU33" s="113" t="s">
         <v>51</v>
       </c>
       <c r="AV33" s="114" t="s">
         <v>51</v>
       </c>
       <c r="AW33" s="6">
         <v>3</v>
       </c>
       <c r="AX33" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AY33" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="AZ33" s="267">
+      <c r="AZ33" s="266">
         <v>1</v>
       </c>
       <c r="BA33" s="43" t="s">
         <v>51</v>
       </c>
+      <c r="BB33" s="43" t="s">
+        <v>51</v>
+      </c>
+      <c r="BC33" s="52">
+        <v>1</v>
+      </c>
     </row>
-    <row r="34" spans="1:53" s="20" customFormat="1" ht="11.25">
+    <row r="34" spans="1:55" s="20" customFormat="1" ht="11.25">
       <c r="A34" s="23" t="s">
         <v>5</v>
       </c>
       <c r="N34" s="49" t="s">
         <v>6</v>
       </c>
       <c r="O34" s="49" t="s">
         <v>6</v>
       </c>
       <c r="P34" s="49" t="s">
         <v>6</v>
       </c>
       <c r="Q34" s="24">
         <v>1</v>
       </c>
       <c r="R34" s="24">
         <v>1</v>
       </c>
       <c r="S34" s="7">
         <v>1</v>
       </c>
       <c r="T34" s="7" t="s">
         <v>51</v>
       </c>
       <c r="U34" s="7">
@@ -15275,427 +15923,441 @@
       </c>
       <c r="AT34" s="115" t="s">
         <v>51</v>
       </c>
       <c r="AU34" s="115" t="s">
         <v>51</v>
       </c>
       <c r="AV34" s="115" t="s">
         <v>51</v>
       </c>
       <c r="AW34" s="115" t="s">
         <v>51</v>
       </c>
       <c r="AX34" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AY34" s="7">
         <v>1</v>
       </c>
       <c r="AZ34" s="9" t="s">
         <v>51</v>
       </c>
       <c r="BA34" s="9" t="s">
         <v>51</v>
       </c>
+      <c r="BB34" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="BC34" s="53">
+        <v>1</v>
+      </c>
     </row>
-    <row r="35" spans="1:53" ht="16.5" customHeight="1">
+    <row r="35" spans="1:55" ht="16.5" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>24</v>
       </c>
       <c r="B35" s="15"/>
       <c r="C35" s="15"/>
       <c r="D35" s="15"/>
       <c r="E35" s="15"/>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15"/>
       <c r="I35" s="18"/>
       <c r="J35" s="15"/>
       <c r="K35" s="15"/>
       <c r="L35" s="15"/>
       <c r="M35" s="15"/>
       <c r="N35" s="15"/>
       <c r="O35" s="15"/>
       <c r="P35" s="26"/>
       <c r="Q35" s="15"/>
       <c r="R35" s="15"/>
       <c r="S35" s="15"/>
       <c r="T35" s="15"/>
       <c r="U35" s="15"/>
       <c r="V35" s="15"/>
       <c r="W35" s="15"/>
       <c r="X35" s="15"/>
       <c r="Y35" s="15"/>
       <c r="Z35" s="15"/>
       <c r="AA35" s="15"/>
       <c r="AB35" s="15"/>
     </row>
-    <row r="36" spans="1:53">
+    <row r="36" spans="1:55">
       <c r="A36" s="15"/>
       <c r="B36" s="15"/>
       <c r="C36" s="15"/>
       <c r="D36" s="15"/>
       <c r="E36" s="15"/>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15"/>
       <c r="I36" s="15"/>
       <c r="J36" s="15"/>
       <c r="K36" s="15"/>
       <c r="L36" s="15"/>
       <c r="M36" s="15"/>
       <c r="N36" s="15"/>
       <c r="O36" s="15"/>
       <c r="P36" s="15"/>
       <c r="Q36" s="15"/>
       <c r="R36" s="15"/>
       <c r="S36" s="15"/>
       <c r="T36" s="15"/>
       <c r="U36" s="15"/>
       <c r="V36" s="15"/>
       <c r="W36" s="15"/>
       <c r="X36" s="15"/>
       <c r="Y36" s="15"/>
       <c r="Z36" s="15"/>
       <c r="AA36" s="15"/>
       <c r="AB36" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="12">
+    <mergeCell ref="AX9:BC9"/>
+    <mergeCell ref="A8:BC8"/>
+    <mergeCell ref="A7:BC7"/>
+    <mergeCell ref="A11:BC11"/>
+    <mergeCell ref="A21:BC21"/>
+    <mergeCell ref="A25:BC25"/>
+    <mergeCell ref="AL9:AW9"/>
     <mergeCell ref="A2:O5"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="B9:M9"/>
     <mergeCell ref="N9:Y9"/>
     <mergeCell ref="Z9:AK9"/>
-    <mergeCell ref="AL9:AW9"/>
-[...5 lines deleted...]
-    <mergeCell ref="A25:BA25"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AY35"/>
+  <dimension ref="A1:BA35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AB73" sqref="AB73"/>
-      <selection pane="bottomLeft" activeCell="BB24" sqref="BB24"/>
+      <selection pane="bottomLeft" activeCell="BB37" sqref="BB37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="15.5703125" customWidth="1"/>
+    <col min="1" max="1" width="16" customWidth="1"/>
     <col min="2" max="12" width="0" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="6.7109375" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="7" hidden="1" customWidth="1"/>
     <col min="15" max="16" width="8" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="6.7109375" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="7.140625" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="7" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="7.42578125" hidden="1" customWidth="1"/>
     <col min="22" max="23" width="7.85546875" hidden="1" customWidth="1"/>
-    <col min="24" max="24" width="6" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="35" max="35" width="7.42578125" customWidth="1"/>
+    <col min="24" max="24" width="6" hidden="1" customWidth="1"/>
+    <col min="25" max="25" width="0.28515625" hidden="1" customWidth="1"/>
+    <col min="26" max="26" width="7.140625" hidden="1" customWidth="1"/>
+    <col min="27" max="27" width="7.28515625" hidden="1" customWidth="1"/>
+    <col min="28" max="28" width="6.7109375" hidden="1" customWidth="1"/>
+    <col min="29" max="29" width="6.85546875" hidden="1" customWidth="1"/>
+    <col min="30" max="30" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="31" max="31" width="6.5703125" hidden="1" customWidth="1"/>
+    <col min="32" max="32" width="7.85546875" hidden="1" customWidth="1"/>
+    <col min="33" max="34" width="7" hidden="1" customWidth="1"/>
+    <col min="35" max="35" width="7.42578125" hidden="1" customWidth="1"/>
     <col min="36" max="36" width="6.5703125" customWidth="1"/>
     <col min="37" max="37" width="7.5703125" customWidth="1"/>
     <col min="38" max="38" width="7.140625" customWidth="1"/>
     <col min="39" max="39" width="7.28515625" customWidth="1"/>
     <col min="40" max="42" width="6.7109375" customWidth="1"/>
     <col min="43" max="43" width="6.85546875" customWidth="1"/>
     <col min="44" max="44" width="8.42578125" customWidth="1"/>
     <col min="45" max="46" width="7" customWidth="1"/>
     <col min="47" max="47" width="7.7109375" customWidth="1"/>
     <col min="48" max="48" width="6.28515625" customWidth="1"/>
     <col min="49" max="49" width="7.7109375" customWidth="1"/>
-    <col min="50" max="50" width="7.5703125" customWidth="1"/>
-    <col min="51" max="51" width="8.28515625" customWidth="1"/>
+    <col min="50" max="50" width="7" customWidth="1"/>
+    <col min="51" max="51" width="7.42578125" customWidth="1"/>
+    <col min="52" max="52" width="7.5703125" customWidth="1"/>
+    <col min="53" max="53" width="7.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" hidden="1"/>
-[...15 lines deleted...]
-      <c r="O2" s="272"/>
+    <row r="1" spans="1:53" hidden="1"/>
+    <row r="2" spans="1:53" s="4" customFormat="1">
+      <c r="A2" s="269"/>
+      <c r="B2" s="269"/>
+      <c r="C2" s="269"/>
+      <c r="D2" s="269"/>
+      <c r="E2" s="269"/>
+      <c r="F2" s="269"/>
+      <c r="G2" s="269"/>
+      <c r="H2" s="269"/>
+      <c r="I2" s="269"/>
+      <c r="J2" s="269"/>
+      <c r="K2" s="269"/>
+      <c r="L2" s="269"/>
+      <c r="M2" s="269"/>
+      <c r="N2" s="269"/>
+      <c r="O2" s="269"/>
     </row>
-    <row r="3" spans="1:51" s="4" customFormat="1">
-[...14 lines deleted...]
-      <c r="O3" s="272"/>
+    <row r="3" spans="1:53" s="4" customFormat="1">
+      <c r="A3" s="269"/>
+      <c r="B3" s="269"/>
+      <c r="C3" s="269"/>
+      <c r="D3" s="269"/>
+      <c r="E3" s="269"/>
+      <c r="F3" s="269"/>
+      <c r="G3" s="269"/>
+      <c r="H3" s="269"/>
+      <c r="I3" s="269"/>
+      <c r="J3" s="269"/>
+      <c r="K3" s="269"/>
+      <c r="L3" s="269"/>
+      <c r="M3" s="269"/>
+      <c r="N3" s="269"/>
+      <c r="O3" s="269"/>
     </row>
-    <row r="4" spans="1:51" s="4" customFormat="1">
-[...14 lines deleted...]
-      <c r="O4" s="272"/>
+    <row r="4" spans="1:53" s="4" customFormat="1">
+      <c r="A4" s="269"/>
+      <c r="B4" s="269"/>
+      <c r="C4" s="269"/>
+      <c r="D4" s="269"/>
+      <c r="E4" s="269"/>
+      <c r="F4" s="269"/>
+      <c r="G4" s="269"/>
+      <c r="H4" s="269"/>
+      <c r="I4" s="269"/>
+      <c r="J4" s="269"/>
+      <c r="K4" s="269"/>
+      <c r="L4" s="269"/>
+      <c r="M4" s="269"/>
+      <c r="N4" s="269"/>
+      <c r="O4" s="269"/>
     </row>
-    <row r="5" spans="1:51" s="4" customFormat="1">
-[...14 lines deleted...]
-      <c r="O5" s="272"/>
+    <row r="5" spans="1:53" s="4" customFormat="1">
+      <c r="A5" s="269"/>
+      <c r="B5" s="269"/>
+      <c r="C5" s="269"/>
+      <c r="D5" s="269"/>
+      <c r="E5" s="269"/>
+      <c r="F5" s="269"/>
+      <c r="G5" s="269"/>
+      <c r="H5" s="269"/>
+      <c r="I5" s="269"/>
+      <c r="J5" s="269"/>
+      <c r="K5" s="269"/>
+      <c r="L5" s="269"/>
+      <c r="M5" s="269"/>
+      <c r="N5" s="269"/>
+      <c r="O5" s="269"/>
     </row>
-    <row r="6" spans="1:51">
-      <c r="A6" s="291" t="s">
+    <row r="6" spans="1:53">
+      <c r="A6" s="286" t="s">
         <v>48</v>
       </c>
-      <c r="B6" s="291"/>
-[...48 lines deleted...]
-      <c r="AY6" s="272"/>
+      <c r="B6" s="286"/>
+      <c r="C6" s="286"/>
+      <c r="D6" s="286"/>
+      <c r="E6" s="286"/>
+      <c r="F6" s="286"/>
+      <c r="G6" s="286"/>
+      <c r="H6" s="286"/>
+      <c r="I6" s="286"/>
+      <c r="J6" s="286"/>
+      <c r="K6" s="286"/>
+      <c r="L6" s="286"/>
+      <c r="M6" s="286"/>
+      <c r="N6" s="286"/>
+      <c r="O6" s="286"/>
+      <c r="P6" s="286"/>
+      <c r="Q6" s="286"/>
+      <c r="R6" s="286"/>
+      <c r="S6" s="286"/>
+      <c r="T6" s="286"/>
+      <c r="U6" s="286"/>
+      <c r="V6" s="286"/>
+      <c r="W6" s="286"/>
+      <c r="X6" s="286"/>
+      <c r="Y6" s="286"/>
+      <c r="Z6" s="286"/>
+      <c r="AA6" s="286"/>
+      <c r="AB6" s="286"/>
+      <c r="AC6" s="286"/>
+      <c r="AD6" s="286"/>
+      <c r="AE6" s="286"/>
+      <c r="AF6" s="286"/>
+      <c r="AG6" s="286"/>
+      <c r="AH6" s="286"/>
+      <c r="AI6" s="286"/>
+      <c r="AJ6" s="286"/>
+      <c r="AK6" s="286"/>
+      <c r="AL6" s="286"/>
+      <c r="AM6" s="286"/>
+      <c r="AN6" s="286"/>
+      <c r="AO6" s="286"/>
+      <c r="AP6" s="286"/>
+      <c r="AQ6" s="286"/>
+      <c r="AR6" s="286"/>
+      <c r="AS6" s="269"/>
+      <c r="AT6" s="269"/>
+      <c r="AU6" s="269"/>
+      <c r="AV6" s="269"/>
+      <c r="AW6" s="269"/>
+      <c r="AX6" s="269"/>
+      <c r="AY6" s="269"/>
+      <c r="AZ6" s="269"/>
+      <c r="BA6" s="269"/>
     </row>
-    <row r="7" spans="1:51" ht="15" customHeight="1">
-      <c r="A7" s="300" t="s">
+    <row r="7" spans="1:53" ht="15" customHeight="1">
+      <c r="A7" s="297" t="s">
         <v>49</v>
       </c>
-      <c r="B7" s="295"/>
-[...48 lines deleted...]
-      <c r="AY7" s="290"/>
+      <c r="B7" s="294"/>
+      <c r="C7" s="294"/>
+      <c r="D7" s="294"/>
+      <c r="E7" s="294"/>
+      <c r="F7" s="294"/>
+      <c r="G7" s="294"/>
+      <c r="H7" s="294"/>
+      <c r="I7" s="294"/>
+      <c r="J7" s="294"/>
+      <c r="K7" s="294"/>
+      <c r="L7" s="294"/>
+      <c r="M7" s="294"/>
+      <c r="N7" s="294"/>
+      <c r="O7" s="294"/>
+      <c r="P7" s="294"/>
+      <c r="Q7" s="294"/>
+      <c r="R7" s="294"/>
+      <c r="S7" s="294"/>
+      <c r="T7" s="294"/>
+      <c r="U7" s="294"/>
+      <c r="V7" s="294"/>
+      <c r="W7" s="294"/>
+      <c r="X7" s="294"/>
+      <c r="Y7" s="294"/>
+      <c r="Z7" s="294"/>
+      <c r="AA7" s="285"/>
+      <c r="AB7" s="285"/>
+      <c r="AC7" s="285"/>
+      <c r="AD7" s="285"/>
+      <c r="AE7" s="285"/>
+      <c r="AF7" s="285"/>
+      <c r="AG7" s="285"/>
+      <c r="AH7" s="285"/>
+      <c r="AI7" s="285"/>
+      <c r="AJ7" s="285"/>
+      <c r="AK7" s="285"/>
+      <c r="AL7" s="285"/>
+      <c r="AM7" s="285"/>
+      <c r="AN7" s="285"/>
+      <c r="AO7" s="285"/>
+      <c r="AP7" s="285"/>
+      <c r="AQ7" s="285"/>
+      <c r="AR7" s="285"/>
+      <c r="AS7" s="285"/>
+      <c r="AT7" s="285"/>
+      <c r="AU7" s="285"/>
+      <c r="AV7" s="285"/>
+      <c r="AW7" s="285"/>
+      <c r="AX7" s="285"/>
+      <c r="AY7" s="285"/>
+      <c r="AZ7" s="285"/>
+      <c r="BA7" s="285"/>
     </row>
-    <row r="8" spans="1:51">
-[...1 lines deleted...]
-      <c r="B8" s="277">
+    <row r="8" spans="1:53">
+      <c r="A8" s="302"/>
+      <c r="B8" s="303">
         <v>2021</v>
       </c>
-      <c r="C8" s="278"/>
-[...10 lines deleted...]
-      <c r="N8" s="277">
+      <c r="C8" s="304"/>
+      <c r="D8" s="304"/>
+      <c r="E8" s="304"/>
+      <c r="F8" s="304"/>
+      <c r="G8" s="304"/>
+      <c r="H8" s="304"/>
+      <c r="I8" s="304"/>
+      <c r="J8" s="304"/>
+      <c r="K8" s="304"/>
+      <c r="L8" s="304"/>
+      <c r="M8" s="304"/>
+      <c r="N8" s="303">
         <v>2023</v>
       </c>
-      <c r="O8" s="278"/>
-[...8 lines deleted...]
-      <c r="X8" s="293">
+      <c r="O8" s="304"/>
+      <c r="P8" s="304"/>
+      <c r="Q8" s="304"/>
+      <c r="R8" s="304"/>
+      <c r="S8" s="304"/>
+      <c r="T8" s="304"/>
+      <c r="U8" s="304"/>
+      <c r="V8" s="304"/>
+      <c r="W8" s="304"/>
+      <c r="X8" s="305">
         <v>2024</v>
       </c>
-      <c r="Y8" s="294"/>
-[...10 lines deleted...]
-      <c r="AJ8" s="277">
+      <c r="Y8" s="306"/>
+      <c r="Z8" s="306"/>
+      <c r="AA8" s="307"/>
+      <c r="AB8" s="307"/>
+      <c r="AC8" s="307"/>
+      <c r="AD8" s="307"/>
+      <c r="AE8" s="307"/>
+      <c r="AF8" s="307"/>
+      <c r="AG8" s="307"/>
+      <c r="AH8" s="307"/>
+      <c r="AI8" s="308"/>
+      <c r="AJ8" s="303">
         <v>2025</v>
       </c>
-      <c r="AK8" s="284"/>
-[...10 lines deleted...]
-      <c r="AV8" s="282">
+      <c r="AK8" s="285"/>
+      <c r="AL8" s="285"/>
+      <c r="AM8" s="285"/>
+      <c r="AN8" s="285"/>
+      <c r="AO8" s="285"/>
+      <c r="AP8" s="285"/>
+      <c r="AQ8" s="285"/>
+      <c r="AR8" s="285"/>
+      <c r="AS8" s="285"/>
+      <c r="AT8" s="285"/>
+      <c r="AU8" s="285"/>
+      <c r="AV8" s="277">
         <v>2026</v>
       </c>
-      <c r="AW8" s="283"/>
-[...1 lines deleted...]
-      <c r="AY8" s="284"/>
+      <c r="AW8" s="278"/>
+      <c r="AX8" s="279"/>
+      <c r="AY8" s="279"/>
+      <c r="AZ8" s="279"/>
+      <c r="BA8" s="279"/>
     </row>
-    <row r="9" spans="1:51" ht="22.5" customHeight="1">
-      <c r="A9" s="276"/>
+    <row r="9" spans="1:53" ht="22.5" customHeight="1">
+      <c r="A9" s="271"/>
       <c r="B9" s="32" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="32" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="33" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="33" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="33" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="33" t="s">
         <v>31</v>
       </c>
       <c r="H9" s="33" t="s">
         <v>32</v>
       </c>
       <c r="I9" s="32" t="s">
         <v>33</v>
       </c>
       <c r="J9" s="32" t="s">
@@ -15802,107 +16464,115 @@
       </c>
       <c r="AR9" s="36" t="s">
         <v>34</v>
       </c>
       <c r="AS9" s="39" t="s">
         <v>35</v>
       </c>
       <c r="AT9" s="36" t="s">
         <v>36</v>
       </c>
       <c r="AU9" s="36" t="s">
         <v>37</v>
       </c>
       <c r="AV9" s="45" t="s">
         <v>9</v>
       </c>
       <c r="AW9" s="39" t="s">
         <v>27</v>
       </c>
       <c r="AX9" s="36" t="s">
         <v>28</v>
       </c>
       <c r="AY9" s="36" t="s">
         <v>29</v>
       </c>
+      <c r="AZ9" s="36" t="s">
+        <v>30</v>
+      </c>
+      <c r="BA9" s="36" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="20" customFormat="1">
-      <c r="A10" s="286" t="s">
+    <row r="10" spans="1:53" s="20" customFormat="1">
+      <c r="A10" s="281" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="286"/>
-[...48 lines deleted...]
-      <c r="AY10" s="288"/>
+      <c r="B10" s="281"/>
+      <c r="C10" s="281"/>
+      <c r="D10" s="281"/>
+      <c r="E10" s="281"/>
+      <c r="F10" s="281"/>
+      <c r="G10" s="281"/>
+      <c r="H10" s="281"/>
+      <c r="I10" s="281"/>
+      <c r="J10" s="281"/>
+      <c r="K10" s="281"/>
+      <c r="L10" s="281"/>
+      <c r="M10" s="281"/>
+      <c r="N10" s="281"/>
+      <c r="O10" s="281"/>
+      <c r="P10" s="281"/>
+      <c r="Q10" s="281"/>
+      <c r="R10" s="281"/>
+      <c r="S10" s="281"/>
+      <c r="T10" s="281"/>
+      <c r="U10" s="281"/>
+      <c r="V10" s="281"/>
+      <c r="W10" s="281"/>
+      <c r="X10" s="281"/>
+      <c r="Y10" s="281"/>
+      <c r="Z10" s="281"/>
+      <c r="AA10" s="281"/>
+      <c r="AB10" s="281"/>
+      <c r="AC10" s="281"/>
+      <c r="AD10" s="281"/>
+      <c r="AE10" s="281"/>
+      <c r="AF10" s="281"/>
+      <c r="AG10" s="281"/>
+      <c r="AH10" s="281"/>
+      <c r="AI10" s="281"/>
+      <c r="AJ10" s="281"/>
+      <c r="AK10" s="281"/>
+      <c r="AL10" s="281"/>
+      <c r="AM10" s="281"/>
+      <c r="AN10" s="281"/>
+      <c r="AO10" s="281"/>
+      <c r="AP10" s="281"/>
+      <c r="AQ10" s="281"/>
+      <c r="AR10" s="281"/>
+      <c r="AS10" s="283"/>
+      <c r="AT10" s="283"/>
+      <c r="AU10" s="283"/>
+      <c r="AV10" s="283"/>
+      <c r="AW10" s="283"/>
+      <c r="AX10" s="283"/>
+      <c r="AY10" s="283"/>
+      <c r="AZ10" s="283"/>
+      <c r="BA10" s="283"/>
     </row>
-    <row r="11" spans="1:51" s="20" customFormat="1" ht="11.25">
+    <row r="11" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A11" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="40">
         <v>14.3</v>
       </c>
       <c r="C11" s="40">
         <v>11.85</v>
       </c>
       <c r="D11" s="41">
         <v>10.66</v>
       </c>
       <c r="E11" s="41">
         <v>10.81</v>
       </c>
       <c r="F11" s="41">
         <v>9.9499999999999993</v>
       </c>
       <c r="G11" s="41">
         <v>9.16</v>
       </c>
       <c r="H11" s="42">
         <v>9.3699999999999992</v>
       </c>
       <c r="I11" s="41">
@@ -16012,52 +16682,58 @@
       </c>
       <c r="AR11" s="259">
         <v>7.38</v>
       </c>
       <c r="AS11" s="8">
         <v>6.89</v>
       </c>
       <c r="AT11" s="8">
         <v>6.61</v>
       </c>
       <c r="AU11" s="8">
         <v>6.7</v>
       </c>
       <c r="AV11" s="8">
         <v>4.47</v>
       </c>
       <c r="AW11" s="8">
         <v>7.19</v>
       </c>
       <c r="AX11" s="8">
         <v>7.61</v>
       </c>
       <c r="AY11" s="8">
         <v>7.54</v>
       </c>
+      <c r="AZ11" s="8">
+        <v>7.33</v>
+      </c>
+      <c r="BA11" s="8">
+        <v>7.12</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="20" customFormat="1" ht="11.25">
+    <row r="12" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A12" s="20" t="s">
         <v>39</v>
       </c>
       <c r="N12" s="8">
         <v>21.99</v>
       </c>
       <c r="O12" s="8">
         <v>15.03</v>
       </c>
       <c r="P12" s="8">
         <v>13.38</v>
       </c>
       <c r="Q12" s="8">
         <v>12.16</v>
       </c>
       <c r="R12" s="43">
         <v>9.09</v>
       </c>
       <c r="S12" s="8">
         <v>9.6300000000000008</v>
       </c>
       <c r="T12" s="8">
         <v>8.66</v>
       </c>
       <c r="U12" s="8">
@@ -16131,52 +16807,58 @@
       </c>
       <c r="AR12" s="259">
         <v>6.17</v>
       </c>
       <c r="AS12" s="8">
         <v>5.84</v>
       </c>
       <c r="AT12" s="8">
         <v>5.77</v>
       </c>
       <c r="AU12" s="8">
         <v>5.77</v>
       </c>
       <c r="AV12" s="8">
         <v>5.71</v>
       </c>
       <c r="AW12" s="8">
         <v>7.05</v>
       </c>
       <c r="AX12" s="8">
         <v>6.87</v>
       </c>
       <c r="AY12" s="8">
         <v>7.69</v>
       </c>
+      <c r="AZ12" s="8">
+        <v>7.89</v>
+      </c>
+      <c r="BA12" s="8">
+        <v>6.61</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="20" customFormat="1" ht="11.25">
+    <row r="13" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A13" s="20" t="s">
         <v>40</v>
       </c>
       <c r="N13" s="8">
         <v>9.39</v>
       </c>
       <c r="O13" s="8">
         <v>5.01</v>
       </c>
       <c r="P13" s="8">
         <v>8.4</v>
       </c>
       <c r="Q13" s="8">
         <v>6.6</v>
       </c>
       <c r="R13" s="43">
         <v>12.46</v>
       </c>
       <c r="S13" s="8">
         <v>11.71</v>
       </c>
       <c r="T13" s="8">
         <v>10.8</v>
       </c>
       <c r="U13" s="8">
@@ -16250,52 +16932,58 @@
       </c>
       <c r="AR13" s="259">
         <v>5.26</v>
       </c>
       <c r="AS13" s="8">
         <v>4.7300000000000004</v>
       </c>
       <c r="AT13" s="8">
         <v>4.87</v>
       </c>
       <c r="AU13" s="8">
         <v>5.01</v>
       </c>
       <c r="AV13" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AW13" s="8">
         <v>12.55</v>
       </c>
       <c r="AX13" s="8">
         <v>13.02</v>
       </c>
       <c r="AY13" s="8">
         <v>9.6</v>
       </c>
+      <c r="AZ13" s="8">
+        <v>7.99</v>
+      </c>
+      <c r="BA13" s="8">
+        <v>9.36</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="20" customFormat="1" ht="11.25">
+    <row r="14" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A14" s="20" t="s">
         <v>3</v>
       </c>
       <c r="N14" s="48" t="s">
         <v>6</v>
       </c>
       <c r="O14" s="8">
         <v>7.69</v>
       </c>
       <c r="P14" s="8">
         <v>9.9499999999999993</v>
       </c>
       <c r="Q14" s="8">
         <v>11.03</v>
       </c>
       <c r="R14" s="43">
         <v>15.06</v>
       </c>
       <c r="S14" s="8">
         <v>13.12</v>
       </c>
       <c r="T14" s="8">
         <v>10.99</v>
       </c>
       <c r="U14" s="8">
@@ -16367,52 +17055,58 @@
       <c r="AQ14" s="256">
         <v>7.65</v>
       </c>
       <c r="AR14" s="259">
         <v>6.61</v>
       </c>
       <c r="AS14" s="8">
         <v>5.87</v>
       </c>
       <c r="AT14" s="8">
         <v>5.33</v>
       </c>
       <c r="AU14" s="8">
         <v>4.87</v>
       </c>
       <c r="AV14" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AW14" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AX14" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AY14" s="8"/>
+      <c r="AZ14" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA14" s="8" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="20" customFormat="1" ht="11.25">
+    <row r="15" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A15" s="20" t="s">
         <v>4</v>
       </c>
       <c r="N15" s="48" t="s">
         <v>6</v>
       </c>
       <c r="O15" s="48" t="s">
         <v>6</v>
       </c>
       <c r="P15" s="48" t="s">
         <v>6</v>
       </c>
       <c r="Q15" s="48" t="s">
         <v>6</v>
       </c>
       <c r="R15" s="43">
         <v>12.24</v>
       </c>
       <c r="S15" s="8">
         <v>14.44</v>
       </c>
       <c r="T15" s="8">
         <v>14.97</v>
       </c>
       <c r="U15" s="8">
@@ -16486,52 +17180,58 @@
       </c>
       <c r="AR15" s="259">
         <v>11.36</v>
       </c>
       <c r="AS15" s="8">
         <v>10.199999999999999</v>
       </c>
       <c r="AT15" s="8">
         <v>9.26</v>
       </c>
       <c r="AU15" s="8">
         <v>8.39</v>
       </c>
       <c r="AV15" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AW15" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AX15" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AY15" s="8">
         <v>7.04</v>
       </c>
+      <c r="AZ15" s="8">
+        <v>5.59</v>
+      </c>
+      <c r="BA15" s="8">
+        <v>4.6100000000000003</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="20" customFormat="1" ht="11.25">
+    <row r="16" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A16" s="20" t="s">
         <v>41</v>
       </c>
       <c r="N16" s="48" t="s">
         <v>6</v>
       </c>
       <c r="O16" s="48" t="s">
         <v>6</v>
       </c>
       <c r="P16" s="8">
         <v>3.27</v>
       </c>
       <c r="Q16" s="8">
         <v>5.0599999999999996</v>
       </c>
       <c r="R16" s="43">
         <v>4.1399999999999997</v>
       </c>
       <c r="S16" s="8">
         <v>3.56</v>
       </c>
       <c r="T16" s="8">
         <v>2.91</v>
       </c>
       <c r="U16" s="8">
@@ -16605,52 +17305,58 @@
       </c>
       <c r="AR16" s="259">
         <v>11.19</v>
       </c>
       <c r="AS16" s="8">
         <v>11.26</v>
       </c>
       <c r="AT16" s="8">
         <v>10.3</v>
       </c>
       <c r="AU16" s="8">
         <v>10.44</v>
       </c>
       <c r="AV16" s="8">
         <v>13.16</v>
       </c>
       <c r="AW16" s="8">
         <v>12.5</v>
       </c>
       <c r="AX16" s="8">
         <v>12.93</v>
       </c>
       <c r="AY16" s="8">
         <v>10.34</v>
       </c>
+      <c r="AZ16" s="8">
+        <v>10.99</v>
+      </c>
+      <c r="BA16" s="8">
+        <v>13.57</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="20" customFormat="1" ht="11.25">
+    <row r="17" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A17" s="20" t="s">
         <v>42</v>
       </c>
       <c r="N17" s="48" t="s">
         <v>6</v>
       </c>
       <c r="O17" s="8">
         <v>8.33</v>
       </c>
       <c r="P17" s="8">
         <v>5.41</v>
       </c>
       <c r="Q17" s="8">
         <v>4.1500000000000004</v>
       </c>
       <c r="R17" s="43">
         <v>3.25</v>
       </c>
       <c r="S17" s="8">
         <v>5.35</v>
       </c>
       <c r="T17" s="8">
         <v>6.79</v>
       </c>
       <c r="U17" s="8">
@@ -16724,52 +17430,58 @@
       </c>
       <c r="AR17" s="259">
         <v>17.739999999999998</v>
       </c>
       <c r="AS17" s="8">
         <v>15.59</v>
       </c>
       <c r="AT17" s="8">
         <v>14.11</v>
       </c>
       <c r="AU17" s="8">
         <v>12.97</v>
       </c>
       <c r="AV17" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AW17" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AX17" s="8">
         <v>7.75</v>
       </c>
       <c r="AY17" s="8">
         <v>5.75</v>
       </c>
+      <c r="AZ17" s="8">
+        <v>4.72</v>
+      </c>
+      <c r="BA17" s="8">
+        <v>4.0199999999999996</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="20" customFormat="1" ht="11.25">
+    <row r="18" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A18" s="20" t="s">
         <v>43</v>
       </c>
       <c r="N18" s="8">
         <v>28.17</v>
       </c>
       <c r="O18" s="8">
         <v>14.29</v>
       </c>
       <c r="P18" s="8">
         <v>15.08</v>
       </c>
       <c r="Q18" s="8">
         <v>12.3</v>
       </c>
       <c r="R18" s="43">
         <v>17.3</v>
       </c>
       <c r="S18" s="8">
         <v>14.29</v>
       </c>
       <c r="T18" s="8">
         <v>14.78</v>
       </c>
       <c r="U18" s="8">
@@ -16843,52 +17555,58 @@
       </c>
       <c r="AR18" s="259">
         <v>8.9700000000000006</v>
       </c>
       <c r="AS18" s="8">
         <v>8.25</v>
       </c>
       <c r="AT18" s="8">
         <v>7.48</v>
       </c>
       <c r="AU18" s="8">
         <v>11.93</v>
       </c>
       <c r="AV18" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AW18" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AX18" s="8">
         <v>7.69</v>
       </c>
       <c r="AY18" s="8">
         <v>6.17</v>
       </c>
+      <c r="AZ18" s="8">
+        <v>5.05</v>
+      </c>
+      <c r="BA18" s="8">
+        <v>8.3699999999999992</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="20" customFormat="1" ht="11.25">
+    <row r="19" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A19" s="20" t="s">
         <v>5</v>
       </c>
       <c r="N19" s="48" t="s">
         <v>6</v>
       </c>
       <c r="O19" s="48" t="s">
         <v>6</v>
       </c>
       <c r="P19" s="48" t="s">
         <v>6</v>
       </c>
       <c r="Q19" s="8">
         <v>4.76</v>
       </c>
       <c r="R19" s="43">
         <v>7.58</v>
       </c>
       <c r="S19" s="8">
         <v>9.58</v>
       </c>
       <c r="T19" s="8">
         <v>8.0399999999999991</v>
       </c>
       <c r="U19" s="8">
@@ -16962,107 +17680,115 @@
       </c>
       <c r="AR19" s="259">
         <v>10.23</v>
       </c>
       <c r="AS19" s="8">
         <v>8.99</v>
       </c>
       <c r="AT19" s="8">
         <v>8.1300000000000008</v>
       </c>
       <c r="AU19" s="8">
         <v>7.59</v>
       </c>
       <c r="AV19" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AW19" s="8">
         <v>10.99</v>
       </c>
       <c r="AX19" s="8">
         <v>7.41</v>
       </c>
       <c r="AY19" s="8">
         <v>5.92</v>
       </c>
+      <c r="AZ19" s="8">
+        <v>4.93</v>
+      </c>
+      <c r="BA19" s="8">
+        <v>8.1300000000000008</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="20" customFormat="1">
-      <c r="A20" s="296" t="s">
+    <row r="20" spans="1:53" s="20" customFormat="1">
+      <c r="A20" s="295" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="296"/>
-[...48 lines deleted...]
-      <c r="AY20" s="272"/>
+      <c r="B20" s="295"/>
+      <c r="C20" s="295"/>
+      <c r="D20" s="295"/>
+      <c r="E20" s="295"/>
+      <c r="F20" s="295"/>
+      <c r="G20" s="295"/>
+      <c r="H20" s="295"/>
+      <c r="I20" s="295"/>
+      <c r="J20" s="295"/>
+      <c r="K20" s="295"/>
+      <c r="L20" s="295"/>
+      <c r="M20" s="295"/>
+      <c r="N20" s="295"/>
+      <c r="O20" s="295"/>
+      <c r="P20" s="295"/>
+      <c r="Q20" s="295"/>
+      <c r="R20" s="295"/>
+      <c r="S20" s="295"/>
+      <c r="T20" s="295"/>
+      <c r="U20" s="295"/>
+      <c r="V20" s="295"/>
+      <c r="W20" s="295"/>
+      <c r="X20" s="295"/>
+      <c r="Y20" s="295"/>
+      <c r="Z20" s="295"/>
+      <c r="AA20" s="295"/>
+      <c r="AB20" s="295"/>
+      <c r="AC20" s="295"/>
+      <c r="AD20" s="295"/>
+      <c r="AE20" s="295"/>
+      <c r="AF20" s="295"/>
+      <c r="AG20" s="295"/>
+      <c r="AH20" s="295"/>
+      <c r="AI20" s="295"/>
+      <c r="AJ20" s="295"/>
+      <c r="AK20" s="295"/>
+      <c r="AL20" s="295"/>
+      <c r="AM20" s="295"/>
+      <c r="AN20" s="295"/>
+      <c r="AO20" s="295"/>
+      <c r="AP20" s="295"/>
+      <c r="AQ20" s="295"/>
+      <c r="AR20" s="295"/>
+      <c r="AS20" s="269"/>
+      <c r="AT20" s="269"/>
+      <c r="AU20" s="269"/>
+      <c r="AV20" s="269"/>
+      <c r="AW20" s="269"/>
+      <c r="AX20" s="269"/>
+      <c r="AY20" s="269"/>
+      <c r="AZ20" s="269"/>
+      <c r="BA20" s="269"/>
     </row>
-    <row r="21" spans="1:51" s="20" customFormat="1" ht="11.25">
+    <row r="21" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A21" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="40">
         <v>19.88</v>
       </c>
       <c r="C21" s="40">
         <v>16.16</v>
       </c>
       <c r="D21" s="41">
         <v>14.07</v>
       </c>
       <c r="E21" s="41">
         <v>13.4</v>
       </c>
       <c r="F21" s="41">
         <v>11.85</v>
       </c>
       <c r="G21" s="41">
         <v>10.45</v>
       </c>
       <c r="H21" s="42">
         <v>10.52</v>
       </c>
       <c r="I21" s="41">
@@ -17172,52 +17898,58 @@
       </c>
       <c r="AR21" s="260">
         <v>5.8</v>
       </c>
       <c r="AS21" s="8">
         <v>5.39</v>
       </c>
       <c r="AT21" s="8">
         <v>5.39</v>
       </c>
       <c r="AU21" s="8">
         <v>5.49</v>
       </c>
       <c r="AV21" s="8">
         <v>5.08</v>
       </c>
       <c r="AW21" s="8">
         <v>9.2100000000000009</v>
       </c>
       <c r="AX21" s="8">
         <v>8.52</v>
       </c>
       <c r="AY21" s="8">
         <v>7.44</v>
       </c>
+      <c r="AZ21" s="8">
+        <v>7.13</v>
+      </c>
+      <c r="BA21" s="8">
+        <v>6.27</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="20" customFormat="1" ht="11.25">
+    <row r="22" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A22" s="20" t="s">
         <v>39</v>
       </c>
       <c r="N22" s="8">
         <v>29.14</v>
       </c>
       <c r="O22" s="8">
         <v>19.489999999999998</v>
       </c>
       <c r="P22" s="8">
         <v>17</v>
       </c>
       <c r="Q22" s="8">
         <v>15.16</v>
       </c>
       <c r="R22" s="43">
         <v>9.1300000000000008</v>
       </c>
       <c r="S22" s="8">
         <v>9.77</v>
       </c>
       <c r="T22" s="8">
         <v>8.98</v>
       </c>
       <c r="U22" s="8">
@@ -17291,52 +18023,58 @@
       </c>
       <c r="AR22" s="260">
         <v>6.24</v>
       </c>
       <c r="AS22" s="8">
         <v>5.81</v>
       </c>
       <c r="AT22" s="8">
         <v>5.9</v>
       </c>
       <c r="AU22" s="8">
         <v>5.92</v>
       </c>
       <c r="AV22" s="8">
         <v>6.06</v>
       </c>
       <c r="AW22" s="8">
         <v>8.7899999999999991</v>
       </c>
       <c r="AX22" s="8">
         <v>8.1199999999999992</v>
       </c>
       <c r="AY22" s="8">
         <v>7.39</v>
       </c>
+      <c r="AZ22" s="8">
+        <v>7.3</v>
+      </c>
+      <c r="BA22" s="8">
+        <v>6.11</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="20" customFormat="1" ht="11.25">
+    <row r="23" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A23" s="20" t="s">
         <v>40</v>
       </c>
       <c r="N23" s="8">
         <v>12.74</v>
       </c>
       <c r="O23" s="8">
         <v>6.97</v>
       </c>
       <c r="P23" s="8">
         <v>9.11</v>
       </c>
       <c r="Q23" s="8">
         <v>7.08</v>
       </c>
       <c r="R23" s="43">
         <v>13.91</v>
       </c>
       <c r="S23" s="8">
         <v>13.25</v>
       </c>
       <c r="T23" s="8">
         <v>11.39</v>
       </c>
       <c r="U23" s="8">
@@ -17410,107 +18148,115 @@
       </c>
       <c r="AR23" s="260">
         <v>3.89</v>
       </c>
       <c r="AS23" s="8">
         <v>3.53</v>
       </c>
       <c r="AT23" s="8">
         <v>3.18</v>
       </c>
       <c r="AU23" s="8">
         <v>3.64</v>
       </c>
       <c r="AV23" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AW23" s="8">
         <v>11.36</v>
       </c>
       <c r="AX23" s="8">
         <v>10.42</v>
       </c>
       <c r="AY23" s="8">
         <v>7.65</v>
       </c>
+      <c r="AZ23" s="8">
+        <v>6.34</v>
+      </c>
+      <c r="BA23" s="8">
+        <v>7.01</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="20" customFormat="1">
-      <c r="A24" s="297" t="s">
+    <row r="24" spans="1:53" s="20" customFormat="1">
+      <c r="A24" s="296" t="s">
         <v>23</v>
       </c>
-      <c r="B24" s="297"/>
-[...48 lines deleted...]
-      <c r="AY24" s="272"/>
+      <c r="B24" s="296"/>
+      <c r="C24" s="296"/>
+      <c r="D24" s="296"/>
+      <c r="E24" s="296"/>
+      <c r="F24" s="296"/>
+      <c r="G24" s="296"/>
+      <c r="H24" s="296"/>
+      <c r="I24" s="296"/>
+      <c r="J24" s="296"/>
+      <c r="K24" s="296"/>
+      <c r="L24" s="296"/>
+      <c r="M24" s="296"/>
+      <c r="N24" s="296"/>
+      <c r="O24" s="296"/>
+      <c r="P24" s="296"/>
+      <c r="Q24" s="296"/>
+      <c r="R24" s="296"/>
+      <c r="S24" s="296"/>
+      <c r="T24" s="296"/>
+      <c r="U24" s="296"/>
+      <c r="V24" s="296"/>
+      <c r="W24" s="296"/>
+      <c r="X24" s="296"/>
+      <c r="Y24" s="296"/>
+      <c r="Z24" s="296"/>
+      <c r="AA24" s="296"/>
+      <c r="AB24" s="296"/>
+      <c r="AC24" s="296"/>
+      <c r="AD24" s="296"/>
+      <c r="AE24" s="296"/>
+      <c r="AF24" s="296"/>
+      <c r="AG24" s="296"/>
+      <c r="AH24" s="296"/>
+      <c r="AI24" s="296"/>
+      <c r="AJ24" s="296"/>
+      <c r="AK24" s="296"/>
+      <c r="AL24" s="296"/>
+      <c r="AM24" s="296"/>
+      <c r="AN24" s="296"/>
+      <c r="AO24" s="296"/>
+      <c r="AP24" s="296"/>
+      <c r="AQ24" s="296"/>
+      <c r="AR24" s="296"/>
+      <c r="AS24" s="269"/>
+      <c r="AT24" s="269"/>
+      <c r="AU24" s="269"/>
+      <c r="AV24" s="269"/>
+      <c r="AW24" s="269"/>
+      <c r="AX24" s="269"/>
+      <c r="AY24" s="269"/>
+      <c r="AZ24" s="269"/>
+      <c r="BA24" s="269"/>
     </row>
-    <row r="25" spans="1:51" s="20" customFormat="1" ht="11.25">
+    <row r="25" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A25" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="44">
         <v>7.53</v>
       </c>
       <c r="C25" s="44">
         <v>6.81</v>
       </c>
       <c r="D25" s="41">
         <v>6.86</v>
       </c>
       <c r="E25" s="41">
         <v>7.95</v>
       </c>
       <c r="F25" s="41">
         <v>7.79</v>
       </c>
       <c r="G25" s="41">
         <v>7.7</v>
       </c>
       <c r="H25" s="42">
         <v>8.02</v>
       </c>
       <c r="I25" s="41">
@@ -17620,52 +18366,58 @@
       </c>
       <c r="AR25" s="261">
         <v>9.1999999999999993</v>
       </c>
       <c r="AS25" s="43">
         <v>8.6</v>
       </c>
       <c r="AT25" s="43">
         <v>7.99</v>
       </c>
       <c r="AU25" s="8">
         <v>8.07</v>
       </c>
       <c r="AV25" s="8">
         <v>3.78</v>
       </c>
       <c r="AW25" s="8">
         <v>5.01</v>
       </c>
       <c r="AX25" s="43">
         <v>6.62</v>
       </c>
       <c r="AY25" s="43">
         <v>7.65</v>
       </c>
+      <c r="AZ25" s="8">
+        <v>7.56</v>
+      </c>
+      <c r="BA25" s="8">
+        <v>8.06</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="20" customFormat="1" ht="11.25">
+    <row r="26" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A26" s="20" t="s">
         <v>39</v>
       </c>
       <c r="N26" s="8" t="s">
         <v>6</v>
       </c>
       <c r="O26" s="8">
         <v>2.4</v>
       </c>
       <c r="P26" s="8">
         <v>3.27</v>
       </c>
       <c r="Q26" s="8">
         <v>3.75</v>
       </c>
       <c r="R26" s="43">
         <v>8.98</v>
       </c>
       <c r="S26" s="8">
         <v>9.2100000000000009</v>
       </c>
       <c r="T26" s="8">
         <v>7.77</v>
       </c>
       <c r="U26" s="8">
@@ -17739,52 +18491,58 @@
       </c>
       <c r="AR26" s="261">
         <v>5.99</v>
       </c>
       <c r="AS26" s="43">
         <v>5.92</v>
       </c>
       <c r="AT26" s="43">
         <v>5.42</v>
       </c>
       <c r="AU26" s="8">
         <v>5.36</v>
       </c>
       <c r="AV26" s="8">
         <v>4.8499999999999996</v>
       </c>
       <c r="AW26" s="8">
         <v>2.73</v>
       </c>
       <c r="AX26" s="43">
         <v>3.72</v>
       </c>
       <c r="AY26" s="43">
         <v>8.43</v>
       </c>
+      <c r="AZ26" s="8">
+        <v>9.42</v>
+      </c>
+      <c r="BA26" s="8">
+        <v>7.89</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="20" customFormat="1" ht="11.25">
+    <row r="27" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A27" s="20" t="s">
         <v>40</v>
       </c>
       <c r="N27" s="8" t="s">
         <v>6</v>
       </c>
       <c r="O27" s="8"/>
       <c r="P27" s="8">
         <v>6.41</v>
       </c>
       <c r="Q27" s="8">
         <v>5.18</v>
       </c>
       <c r="R27" s="43">
         <v>8.1999999999999993</v>
       </c>
       <c r="S27" s="8">
         <v>7.14</v>
       </c>
       <c r="T27" s="8">
         <v>9.09</v>
       </c>
       <c r="U27" s="8">
         <v>7.85</v>
       </c>
@@ -17854,52 +18612,58 @@
       </c>
       <c r="AR27" s="261">
         <v>9.9</v>
       </c>
       <c r="AS27" s="43">
         <v>8.65</v>
       </c>
       <c r="AT27" s="43">
         <v>10.31</v>
       </c>
       <c r="AU27" s="8">
         <v>9.43</v>
       </c>
       <c r="AV27" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AW27" s="8">
         <v>15.87</v>
       </c>
       <c r="AX27" s="43">
         <v>20.83</v>
       </c>
       <c r="AY27" s="43">
         <v>15.5</v>
       </c>
+      <c r="AZ27" s="8">
+        <v>13.07</v>
+      </c>
+      <c r="BA27" s="8">
+        <v>16.95</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" s="20" customFormat="1" ht="11.25">
+    <row r="28" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A28" s="20" t="s">
         <v>3</v>
       </c>
       <c r="N28" s="8" t="s">
         <v>6</v>
       </c>
       <c r="O28" s="8">
         <v>7.69</v>
       </c>
       <c r="P28" s="8">
         <v>9.9499999999999993</v>
       </c>
       <c r="Q28" s="8">
         <v>11.03</v>
       </c>
       <c r="R28" s="43">
         <v>15.06</v>
       </c>
       <c r="S28" s="8">
         <v>13.12</v>
       </c>
       <c r="T28" s="8">
         <v>10.99</v>
       </c>
       <c r="U28" s="8">
@@ -17971,52 +18735,58 @@
       <c r="AQ28" s="258">
         <v>7.65</v>
       </c>
       <c r="AR28" s="261">
         <v>6.61</v>
       </c>
       <c r="AS28" s="43">
         <v>5.87</v>
       </c>
       <c r="AT28" s="43">
         <v>5.33</v>
       </c>
       <c r="AU28" s="8">
         <v>4.87</v>
       </c>
       <c r="AV28" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AW28" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AX28" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AY28" s="43"/>
+      <c r="AZ28" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA28" s="8" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="29" spans="1:51" s="20" customFormat="1" ht="11.25">
+    <row r="29" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A29" s="20" t="s">
         <v>4</v>
       </c>
       <c r="N29" s="8" t="s">
         <v>6</v>
       </c>
       <c r="O29" s="8" t="s">
         <v>6</v>
       </c>
       <c r="P29" s="8" t="s">
         <v>6</v>
       </c>
       <c r="Q29" s="8" t="s">
         <v>6</v>
       </c>
       <c r="R29" s="43">
         <v>12.24</v>
       </c>
       <c r="S29" s="8">
         <v>14.44</v>
       </c>
       <c r="T29" s="8">
         <v>14.97</v>
       </c>
       <c r="U29" s="8">
@@ -18090,52 +18860,58 @@
       </c>
       <c r="AR29" s="261">
         <v>11.36</v>
       </c>
       <c r="AS29" s="43">
         <v>10.199999999999999</v>
       </c>
       <c r="AT29" s="43">
         <v>9.26</v>
       </c>
       <c r="AU29" s="8">
         <v>8.39</v>
       </c>
       <c r="AV29" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AW29" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AX29" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AY29" s="43">
         <v>7.04</v>
       </c>
+      <c r="AZ29" s="8">
+        <v>5.59</v>
+      </c>
+      <c r="BA29" s="8">
+        <v>4.6100000000000003</v>
+      </c>
     </row>
-    <row r="30" spans="1:51" s="20" customFormat="1" ht="11.25">
+    <row r="30" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A30" s="20" t="s">
         <v>41</v>
       </c>
       <c r="N30" s="8" t="s">
         <v>6</v>
       </c>
       <c r="O30" s="8" t="s">
         <v>6</v>
       </c>
       <c r="P30" s="8">
         <v>3.27</v>
       </c>
       <c r="Q30" s="8">
         <v>5.0599999999999996</v>
       </c>
       <c r="R30" s="43">
         <v>4.1399999999999997</v>
       </c>
       <c r="S30" s="8">
         <v>3.56</v>
       </c>
       <c r="T30" s="8">
         <v>2.91</v>
       </c>
       <c r="U30" s="8">
@@ -18209,52 +18985,58 @@
       </c>
       <c r="AR30" s="261">
         <v>11.19</v>
       </c>
       <c r="AS30" s="43">
         <v>11.26</v>
       </c>
       <c r="AT30" s="43">
         <v>10.3</v>
       </c>
       <c r="AU30" s="8">
         <v>10.44</v>
       </c>
       <c r="AV30" s="8">
         <v>13.16</v>
       </c>
       <c r="AW30" s="8">
         <v>12.5</v>
       </c>
       <c r="AX30" s="43">
         <v>12.93</v>
       </c>
       <c r="AY30" s="43">
         <v>10.34</v>
       </c>
+      <c r="AZ30" s="8">
+        <v>10.99</v>
+      </c>
+      <c r="BA30" s="8">
+        <v>13.57</v>
+      </c>
     </row>
-    <row r="31" spans="1:51" s="20" customFormat="1" ht="11.25">
+    <row r="31" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A31" s="20" t="s">
         <v>42</v>
       </c>
       <c r="N31" s="8" t="s">
         <v>6</v>
       </c>
       <c r="O31" s="8">
         <v>8.33</v>
       </c>
       <c r="P31" s="8">
         <v>5.41</v>
       </c>
       <c r="Q31" s="8">
         <v>4.1500000000000004</v>
       </c>
       <c r="R31" s="43">
         <v>3.25</v>
       </c>
       <c r="S31" s="8">
         <v>5.35</v>
       </c>
       <c r="T31" s="8">
         <v>6.79</v>
       </c>
       <c r="U31" s="8">
@@ -18328,52 +19110,58 @@
       </c>
       <c r="AR31" s="261">
         <v>17.739999999999998</v>
       </c>
       <c r="AS31" s="43">
         <v>15.59</v>
       </c>
       <c r="AT31" s="43">
         <v>14.11</v>
       </c>
       <c r="AU31" s="8">
         <v>12.97</v>
       </c>
       <c r="AV31" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AW31" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AX31" s="43">
         <v>7.75</v>
       </c>
       <c r="AY31" s="43">
         <v>5.75</v>
       </c>
+      <c r="AZ31" s="8">
+        <v>4.72</v>
+      </c>
+      <c r="BA31" s="8">
+        <v>4.0199999999999996</v>
+      </c>
     </row>
-    <row r="32" spans="1:51" s="20" customFormat="1" ht="11.25">
+    <row r="32" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A32" s="20" t="s">
         <v>43</v>
       </c>
       <c r="N32" s="8">
         <v>28.17</v>
       </c>
       <c r="O32" s="8">
         <v>14.29</v>
       </c>
       <c r="P32" s="8">
         <v>15.08</v>
       </c>
       <c r="Q32" s="8">
         <v>12.3</v>
       </c>
       <c r="R32" s="43">
         <v>17.3</v>
       </c>
       <c r="S32" s="8">
         <v>14.29</v>
       </c>
       <c r="T32" s="8">
         <v>14.78</v>
       </c>
       <c r="U32" s="8">
@@ -18447,52 +19235,58 @@
       </c>
       <c r="AR32" s="261">
         <v>8.9700000000000006</v>
       </c>
       <c r="AS32" s="43">
         <v>8.25</v>
       </c>
       <c r="AT32" s="43">
         <v>7.48</v>
       </c>
       <c r="AU32" s="8">
         <v>11.93</v>
       </c>
       <c r="AV32" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AW32" s="8" t="s">
         <v>51</v>
       </c>
       <c r="AX32" s="43">
         <v>7.69</v>
       </c>
       <c r="AY32" s="43">
         <v>6.17</v>
       </c>
+      <c r="AZ32" s="8">
+        <v>5.05</v>
+      </c>
+      <c r="BA32" s="43">
+        <v>8.3699999999999992</v>
+      </c>
     </row>
-    <row r="33" spans="1:51" s="20" customFormat="1" ht="11.25">
+    <row r="33" spans="1:53" s="20" customFormat="1" ht="11.25">
       <c r="A33" s="23" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="23"/>
       <c r="C33" s="23"/>
       <c r="D33" s="23"/>
       <c r="E33" s="23"/>
       <c r="F33" s="23"/>
       <c r="G33" s="23"/>
       <c r="H33" s="23"/>
       <c r="I33" s="23"/>
       <c r="J33" s="23"/>
       <c r="K33" s="23"/>
       <c r="L33" s="23"/>
       <c r="M33" s="23"/>
       <c r="N33" s="49" t="s">
         <v>6</v>
       </c>
       <c r="O33" s="49" t="s">
         <v>6</v>
       </c>
       <c r="P33" s="49" t="s">
         <v>6</v>
       </c>
       <c r="Q33" s="9">
@@ -18578,123 +19372,129 @@
       </c>
       <c r="AR33" s="263">
         <v>10.23</v>
       </c>
       <c r="AS33" s="9">
         <v>8.99</v>
       </c>
       <c r="AT33" s="9">
         <v>8.1300000000000008</v>
       </c>
       <c r="AU33" s="9">
         <v>7.59</v>
       </c>
       <c r="AV33" s="9" t="s">
         <v>51</v>
       </c>
       <c r="AW33" s="9">
         <v>10.99</v>
       </c>
       <c r="AX33" s="9">
         <v>7.41</v>
       </c>
       <c r="AY33" s="9">
         <v>5.92</v>
       </c>
+      <c r="AZ33" s="9">
+        <v>4.93</v>
+      </c>
+      <c r="BA33" s="9">
+        <v>8.1300000000000008</v>
+      </c>
     </row>
-    <row r="34" spans="1:51" ht="15.75" customHeight="1">
+    <row r="34" spans="1:53" ht="15.75" customHeight="1">
       <c r="A34" s="25" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="15"/>
       <c r="C34" s="15"/>
       <c r="D34" s="15"/>
       <c r="E34" s="15"/>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15"/>
       <c r="I34" s="18"/>
       <c r="J34" s="15"/>
       <c r="K34" s="15"/>
       <c r="L34" s="15"/>
       <c r="M34" s="15"/>
       <c r="N34" s="15"/>
       <c r="O34" s="15"/>
       <c r="P34" s="26"/>
       <c r="Q34" s="15"/>
       <c r="R34" s="15"/>
       <c r="S34" s="15"/>
       <c r="T34" s="15"/>
       <c r="U34" s="15"/>
       <c r="V34" s="15"/>
       <c r="W34" s="15"/>
       <c r="X34" s="15"/>
       <c r="Y34" s="15"/>
       <c r="Z34" s="15"/>
     </row>
-    <row r="35" spans="1:51">
+    <row r="35" spans="1:53">
       <c r="A35" s="15"/>
       <c r="B35" s="15"/>
       <c r="C35" s="15"/>
       <c r="D35" s="15"/>
       <c r="E35" s="15"/>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15"/>
       <c r="I35" s="15"/>
       <c r="J35" s="15"/>
       <c r="K35" s="15"/>
       <c r="L35" s="15"/>
       <c r="M35" s="15"/>
       <c r="N35" s="15"/>
       <c r="O35" s="15"/>
       <c r="P35" s="15"/>
       <c r="Q35" s="15"/>
       <c r="R35" s="15"/>
       <c r="S35" s="15"/>
       <c r="T35" s="15"/>
       <c r="U35" s="15"/>
       <c r="V35" s="15"/>
       <c r="W35" s="15"/>
       <c r="X35" s="15"/>
       <c r="Y35" s="15"/>
       <c r="Z35" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="AV8:AY8"/>
+    <mergeCell ref="AV8:BA8"/>
+    <mergeCell ref="A7:BA7"/>
+    <mergeCell ref="A10:BA10"/>
+    <mergeCell ref="A20:BA20"/>
+    <mergeCell ref="A24:BA24"/>
     <mergeCell ref="A2:O5"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:W8"/>
     <mergeCell ref="X8:AI8"/>
-    <mergeCell ref="A7:AY7"/>
-    <mergeCell ref="A6:AY6"/>
     <mergeCell ref="AJ8:AU8"/>
-    <mergeCell ref="A10:AY10"/>
-[...1 lines deleted...]
-    <mergeCell ref="A24:AY24"/>
+    <mergeCell ref="A6:BA6"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">