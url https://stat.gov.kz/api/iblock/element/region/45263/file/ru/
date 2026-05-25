--- v0 (2026-05-01)
+++ v1 (2026-05-25)
@@ -9,64 +9,64 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="832" activeTab="3"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="832"/>
   </bookViews>
   <sheets>
     <sheet name="Число зарег.браков" sheetId="6" r:id="rId1"/>
     <sheet name="Общий коэффициент брачности" sheetId="7" r:id="rId2"/>
     <sheet name="Число зарегистрированных развод" sheetId="8" r:id="rId3"/>
     <sheet name="Общий коэффициент разводимости" sheetId="9" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="237" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="241" uniqueCount="43">
   <si>
     <t>Число зарегистрированных браков</t>
   </si>
   <si>
     <t>единиц</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
@@ -475,53 +475,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
-      <top style="thin">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="134">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
@@ -620,51 +618,51 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="253">
+  <cellXfs count="256">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -1281,116 +1279,121 @@
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="126" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="127" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="129" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="130" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="131" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="132" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="133" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...11 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="134">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="57"/>
     <cellStyle name="Обычный 100" xfId="21"/>
     <cellStyle name="Обычный 101" xfId="32"/>
     <cellStyle name="Обычный 102" xfId="43"/>
     <cellStyle name="Обычный 103" xfId="54"/>
     <cellStyle name="Обычный 104" xfId="65"/>
     <cellStyle name="Обычный 105" xfId="76"/>
     <cellStyle name="Обычный 106" xfId="87"/>
     <cellStyle name="Обычный 107" xfId="98"/>
     <cellStyle name="Обычный 108" xfId="109"/>
     <cellStyle name="Обычный 109" xfId="120"/>
     <cellStyle name="Обычный 11" xfId="46"/>
     <cellStyle name="Обычный 110" xfId="131"/>
     <cellStyle name="Обычный 111" xfId="11"/>
     <cellStyle name="Обычный 112" xfId="22"/>
     <cellStyle name="Обычный 113" xfId="33"/>
     <cellStyle name="Обычный 114" xfId="44"/>
     <cellStyle name="Обычный 115" xfId="55"/>
     <cellStyle name="Обычный 116" xfId="66"/>
     <cellStyle name="Обычный 117" xfId="77"/>
     <cellStyle name="Обычный 118" xfId="88"/>
@@ -1529,232 +1532,232 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>47624</xdr:colOff>
+      <xdr:colOff>438150</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>76199</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1762124" cy="761999"/>
+          <a:ext cx="2152650" cy="761999"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>114300</xdr:colOff>
+      <xdr:colOff>323850</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1828800" cy="819150"/>
+          <a:ext cx="2038350" cy="819150"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>47625</xdr:colOff>
+      <xdr:colOff>304799</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>28574</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1752600" cy="790574"/>
+          <a:ext cx="2009774" cy="790574"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>1</xdr:col>
-      <xdr:colOff>419100</xdr:colOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>304799</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>66674</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1676400" cy="828674"/>
+          <a:ext cx="1990724" cy="828674"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
@@ -1942,84 +1945,85 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AN931"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AF17" sqref="AF17"/>
+      <selection pane="bottomLeft" activeCell="N18" sqref="N18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="18.42578125" customWidth="1"/>
     <col min="2" max="2" width="7.28515625" customWidth="1"/>
     <col min="3" max="3" width="7.7109375" customWidth="1"/>
     <col min="4" max="4" width="5.7109375" customWidth="1"/>
     <col min="5" max="5" width="6.7109375" customWidth="1"/>
     <col min="6" max="6" width="5" customWidth="1"/>
     <col min="7" max="8" width="5.28515625" customWidth="1"/>
     <col min="9" max="9" width="6.42578125" customWidth="1"/>
     <col min="10" max="10" width="8.140625" customWidth="1"/>
     <col min="11" max="11" width="7.140625" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" customWidth="1"/>
     <col min="13" max="13" width="7.5703125" customWidth="1"/>
     <col min="14" max="14" width="6.140625" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" customWidth="1"/>
     <col min="16" max="16" width="5.5703125" customWidth="1"/>
     <col min="17" max="17" width="6.42578125" customWidth="1"/>
     <col min="18" max="18" width="5.28515625" customWidth="1"/>
     <col min="19" max="19" width="5.7109375" customWidth="1"/>
     <col min="20" max="20" width="5.42578125" customWidth="1"/>
     <col min="21" max="21" width="6.28515625" customWidth="1"/>
     <col min="22" max="22" width="8" customWidth="1"/>
     <col min="23" max="23" width="7.42578125" customWidth="1"/>
     <col min="24" max="24" width="6.85546875" customWidth="1"/>
     <col min="25" max="25" width="7.7109375" customWidth="1"/>
     <col min="26" max="26" width="6.42578125" customWidth="1"/>
-    <col min="27" max="27" width="8.140625" customWidth="1"/>
-    <col min="28" max="40" width="9.140625" customWidth="1"/>
+    <col min="27" max="27" width="7.7109375" customWidth="1"/>
+    <col min="28" max="28" width="6.42578125" customWidth="1"/>
+    <col min="29" max="40" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:40" ht="18" hidden="1" customHeight="1">
       <c r="Z1" s="7"/>
       <c r="AA1" s="7"/>
       <c r="AB1" s="7"/>
       <c r="AC1" s="7"/>
       <c r="AD1" s="7"/>
       <c r="AE1" s="7"/>
       <c r="AF1" s="7"/>
       <c r="AG1" s="7"/>
       <c r="AH1" s="7"/>
       <c r="AI1" s="7"/>
       <c r="AJ1" s="7"/>
       <c r="AK1" s="7"/>
       <c r="AL1" s="7"/>
       <c r="AM1" s="7"/>
       <c r="AN1" s="7"/>
     </row>
     <row r="2" spans="1:40" s="65" customFormat="1" ht="18" customHeight="1">
       <c r="Z2" s="7"/>
       <c r="AA2" s="7"/>
       <c r="AB2" s="7"/>
       <c r="AC2" s="7"/>
       <c r="AD2" s="7"/>
@@ -2064,186 +2068,186 @@
       <c r="AI4" s="7"/>
       <c r="AJ4" s="7"/>
       <c r="AK4" s="7"/>
       <c r="AL4" s="7"/>
       <c r="AM4" s="7"/>
       <c r="AN4" s="7"/>
     </row>
     <row r="5" spans="1:40" s="227" customFormat="1" ht="18" customHeight="1">
       <c r="Z5" s="7"/>
       <c r="AA5" s="7"/>
       <c r="AB5" s="7"/>
       <c r="AC5" s="7"/>
       <c r="AD5" s="7"/>
       <c r="AE5" s="7"/>
       <c r="AF5" s="7"/>
       <c r="AG5" s="7"/>
       <c r="AH5" s="7"/>
       <c r="AI5" s="7"/>
       <c r="AJ5" s="7"/>
       <c r="AK5" s="7"/>
       <c r="AL5" s="7"/>
       <c r="AM5" s="7"/>
       <c r="AN5" s="7"/>
     </row>
     <row r="6" spans="1:40" ht="15.75" customHeight="1">
-      <c r="A6" s="234" t="s">
+      <c r="A6" s="247" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="234"/>
-[...25 lines deleted...]
-      <c r="AB6" s="1"/>
+      <c r="B6" s="247"/>
+      <c r="C6" s="247"/>
+      <c r="D6" s="247"/>
+      <c r="E6" s="247"/>
+      <c r="F6" s="247"/>
+      <c r="G6" s="247"/>
+      <c r="H6" s="247"/>
+      <c r="I6" s="247"/>
+      <c r="J6" s="247"/>
+      <c r="K6" s="247"/>
+      <c r="L6" s="247"/>
+      <c r="M6" s="247"/>
+      <c r="N6" s="247"/>
+      <c r="O6" s="247"/>
+      <c r="P6" s="247"/>
+      <c r="Q6" s="247"/>
+      <c r="R6" s="247"/>
+      <c r="S6" s="247"/>
+      <c r="T6" s="247"/>
+      <c r="U6" s="247"/>
+      <c r="V6" s="247"/>
+      <c r="W6" s="234"/>
+      <c r="X6" s="234"/>
+      <c r="Y6" s="234"/>
+      <c r="Z6" s="234"/>
+      <c r="AA6" s="234"/>
+      <c r="AB6" s="234"/>
       <c r="AC6" s="1"/>
       <c r="AD6" s="1"/>
       <c r="AE6" s="1"/>
       <c r="AF6" s="1"/>
       <c r="AG6" s="1"/>
       <c r="AH6" s="1"/>
       <c r="AI6" s="1"/>
       <c r="AJ6" s="1"/>
       <c r="AK6" s="1"/>
       <c r="AL6" s="1"/>
       <c r="AM6" s="1"/>
       <c r="AN6" s="1"/>
     </row>
     <row r="7" spans="1:40" ht="15.75" customHeight="1">
       <c r="A7" s="2"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="2"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="3"/>
-      <c r="V7" s="232" t="s">
+      <c r="V7" s="245" t="s">
         <v>1</v>
       </c>
-      <c r="W7" s="233"/>
-[...4 lines deleted...]
-      <c r="AB7" s="1"/>
+      <c r="W7" s="246"/>
+      <c r="X7" s="246"/>
+      <c r="Y7" s="246"/>
+      <c r="Z7" s="246"/>
+      <c r="AA7" s="246"/>
+      <c r="AB7" s="234"/>
       <c r="AC7" s="1"/>
       <c r="AD7" s="1"/>
       <c r="AE7" s="1"/>
       <c r="AF7" s="1"/>
       <c r="AG7" s="1"/>
       <c r="AH7" s="1"/>
       <c r="AI7" s="1"/>
       <c r="AJ7" s="1"/>
       <c r="AK7" s="1"/>
       <c r="AL7" s="1"/>
       <c r="AM7" s="1"/>
       <c r="AN7" s="1"/>
     </row>
     <row r="8" spans="1:40" ht="15.75" customHeight="1">
-      <c r="A8" s="236"/>
-      <c r="B8" s="238">
+      <c r="A8" s="235"/>
+      <c r="B8" s="237">
         <v>2024</v>
       </c>
-      <c r="C8" s="239"/>
-[...10 lines deleted...]
-      <c r="N8" s="240">
+      <c r="C8" s="238"/>
+      <c r="D8" s="238"/>
+      <c r="E8" s="238"/>
+      <c r="F8" s="238"/>
+      <c r="G8" s="238"/>
+      <c r="H8" s="238"/>
+      <c r="I8" s="238"/>
+      <c r="J8" s="238"/>
+      <c r="K8" s="238"/>
+      <c r="L8" s="238"/>
+      <c r="M8" s="238"/>
+      <c r="N8" s="239">
         <v>2025</v>
       </c>
-      <c r="O8" s="241"/>
-[...10 lines deleted...]
-      <c r="Z8" s="249">
+      <c r="O8" s="240"/>
+      <c r="P8" s="240"/>
+      <c r="Q8" s="240"/>
+      <c r="R8" s="240"/>
+      <c r="S8" s="240"/>
+      <c r="T8" s="240"/>
+      <c r="U8" s="240"/>
+      <c r="V8" s="240"/>
+      <c r="W8" s="241"/>
+      <c r="X8" s="241"/>
+      <c r="Y8" s="241"/>
+      <c r="Z8" s="242">
         <v>2026</v>
       </c>
-      <c r="AA8" s="250"/>
-      <c r="AB8" s="1"/>
+      <c r="AA8" s="243"/>
+      <c r="AB8" s="244"/>
       <c r="AC8" s="1"/>
       <c r="AD8" s="1"/>
       <c r="AE8" s="1"/>
       <c r="AF8" s="1"/>
       <c r="AG8" s="1"/>
       <c r="AH8" s="1"/>
       <c r="AI8" s="1"/>
       <c r="AJ8" s="1"/>
       <c r="AK8" s="1"/>
       <c r="AL8" s="1"/>
       <c r="AM8" s="1"/>
       <c r="AN8" s="1"/>
     </row>
     <row r="9" spans="1:40" ht="15.75" customHeight="1">
-      <c r="A9" s="237"/>
+      <c r="A9" s="236"/>
       <c r="B9" s="66" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I9" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J9" s="4" t="s">
@@ -2278,94 +2282,96 @@
       </c>
       <c r="T9" s="4" t="s">
         <v>8</v>
       </c>
       <c r="U9" s="4" t="s">
         <v>9</v>
       </c>
       <c r="V9" s="4" t="s">
         <v>10</v>
       </c>
       <c r="W9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="X9" s="4" t="s">
         <v>12</v>
       </c>
       <c r="Y9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="Z9" s="66" t="s">
         <v>2</v>
       </c>
       <c r="AA9" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="AB9" s="1"/>
+      <c r="AB9" s="4" t="s">
+        <v>4</v>
+      </c>
       <c r="AC9" s="1"/>
       <c r="AD9" s="1"/>
       <c r="AE9" s="1"/>
       <c r="AF9" s="1"/>
       <c r="AG9" s="1"/>
       <c r="AH9" s="1"/>
       <c r="AI9" s="1"/>
       <c r="AJ9" s="1"/>
       <c r="AK9" s="1"/>
       <c r="AL9" s="1"/>
       <c r="AM9" s="1"/>
       <c r="AN9" s="1"/>
     </row>
     <row r="10" spans="1:40" ht="15.75" customHeight="1">
-      <c r="A10" s="228" t="s">
+      <c r="A10" s="248" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="228"/>
-[...24 lines deleted...]
-      <c r="AA10" s="235"/>
+      <c r="B10" s="248"/>
+      <c r="C10" s="248"/>
+      <c r="D10" s="248"/>
+      <c r="E10" s="248"/>
+      <c r="F10" s="248"/>
+      <c r="G10" s="248"/>
+      <c r="H10" s="248"/>
+      <c r="I10" s="248"/>
+      <c r="J10" s="248"/>
+      <c r="K10" s="248"/>
+      <c r="L10" s="248"/>
+      <c r="M10" s="248"/>
+      <c r="N10" s="248"/>
+      <c r="O10" s="248"/>
+      <c r="P10" s="248"/>
+      <c r="Q10" s="248"/>
+      <c r="R10" s="248"/>
+      <c r="S10" s="248"/>
+      <c r="T10" s="248"/>
+      <c r="U10" s="248"/>
+      <c r="V10" s="248"/>
+      <c r="W10" s="233"/>
+      <c r="X10" s="233"/>
+      <c r="Y10" s="233"/>
+      <c r="Z10" s="234"/>
+      <c r="AA10" s="234"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
       <c r="AK10" s="1"/>
       <c r="AL10" s="1"/>
       <c r="AM10" s="1"/>
       <c r="AN10" s="1"/>
     </row>
     <row r="11" spans="1:40" ht="15.75" customHeight="1">
       <c r="A11" s="63" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="8">
         <v>318</v>
       </c>
       <c r="C11" s="8">
         <v>281</v>
       </c>
       <c r="D11" s="8">
@@ -2418,51 +2424,53 @@
       </c>
       <c r="T11" s="8">
         <v>388</v>
       </c>
       <c r="U11" s="12">
         <v>355</v>
       </c>
       <c r="V11" s="12">
         <v>392</v>
       </c>
       <c r="W11" s="22">
         <v>284</v>
       </c>
       <c r="X11" s="13">
         <v>228</v>
       </c>
       <c r="Y11" s="13">
         <v>276</v>
       </c>
       <c r="Z11" s="13">
         <v>192</v>
       </c>
       <c r="AA11" s="13">
         <v>241</v>
       </c>
-      <c r="AB11" s="1"/>
+      <c r="AB11" s="13">
+        <v>245</v>
+      </c>
       <c r="AC11" s="1"/>
       <c r="AD11" s="1"/>
       <c r="AE11" s="1"/>
       <c r="AF11" s="1"/>
       <c r="AG11" s="1"/>
       <c r="AH11" s="1"/>
       <c r="AI11" s="1"/>
       <c r="AJ11" s="1"/>
       <c r="AK11" s="1"/>
       <c r="AL11" s="1"/>
       <c r="AM11" s="1"/>
       <c r="AN11" s="1"/>
     </row>
     <row r="12" spans="1:40" ht="15.75" customHeight="1">
       <c r="A12" s="63" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="13">
         <v>198</v>
       </c>
       <c r="C12" s="13">
         <v>179</v>
       </c>
       <c r="D12" s="13">
         <v>218</v>
@@ -2514,51 +2522,53 @@
       </c>
       <c r="T12" s="24">
         <v>253</v>
       </c>
       <c r="U12" s="25">
         <v>244</v>
       </c>
       <c r="V12" s="26">
         <v>275</v>
       </c>
       <c r="W12" s="22">
         <v>191</v>
       </c>
       <c r="X12" s="13">
         <v>156</v>
       </c>
       <c r="Y12" s="13">
         <v>199</v>
       </c>
       <c r="Z12" s="13">
         <v>134</v>
       </c>
       <c r="AA12" s="13">
         <v>178</v>
       </c>
-      <c r="AB12" s="1"/>
+      <c r="AB12" s="13">
+        <v>185</v>
+      </c>
       <c r="AC12" s="1"/>
       <c r="AD12" s="1"/>
       <c r="AE12" s="1"/>
       <c r="AF12" s="1"/>
       <c r="AG12" s="1"/>
       <c r="AH12" s="1"/>
       <c r="AI12" s="1"/>
       <c r="AJ12" s="1"/>
       <c r="AK12" s="1"/>
       <c r="AL12" s="1"/>
       <c r="AM12" s="1"/>
       <c r="AN12" s="1"/>
     </row>
     <row r="13" spans="1:40" ht="15.75" customHeight="1">
       <c r="A13" s="63" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="13">
         <v>44</v>
       </c>
       <c r="C13" s="13">
         <v>27</v>
       </c>
       <c r="D13" s="13">
         <v>32</v>
@@ -2610,51 +2620,53 @@
       </c>
       <c r="T13" s="24">
         <v>50</v>
       </c>
       <c r="U13" s="25">
         <v>34</v>
       </c>
       <c r="V13" s="26">
         <v>53</v>
       </c>
       <c r="W13" s="22">
         <v>34</v>
       </c>
       <c r="X13" s="13">
         <v>23</v>
       </c>
       <c r="Y13" s="13">
         <v>34</v>
       </c>
       <c r="Z13" s="13">
         <v>21</v>
       </c>
       <c r="AA13" s="13">
         <v>23</v>
       </c>
-      <c r="AB13" s="1"/>
+      <c r="AB13" s="13">
+        <v>26</v>
+      </c>
       <c r="AC13" s="1"/>
       <c r="AD13" s="1"/>
       <c r="AE13" s="1"/>
       <c r="AF13" s="1"/>
       <c r="AG13" s="1"/>
       <c r="AH13" s="1"/>
       <c r="AI13" s="1"/>
       <c r="AJ13" s="1"/>
       <c r="AK13" s="1"/>
       <c r="AL13" s="1"/>
       <c r="AM13" s="1"/>
       <c r="AN13" s="1"/>
     </row>
     <row r="14" spans="1:40" ht="15.75" customHeight="1">
       <c r="A14" s="63" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="13">
         <v>15</v>
       </c>
       <c r="C14" s="13">
         <v>10</v>
       </c>
       <c r="D14" s="13">
         <v>7</v>
@@ -2706,51 +2718,53 @@
       </c>
       <c r="T14" s="24">
         <v>15</v>
       </c>
       <c r="U14" s="25">
         <v>13</v>
       </c>
       <c r="V14" s="26">
         <v>11</v>
       </c>
       <c r="W14" s="22">
         <v>8</v>
       </c>
       <c r="X14" s="13">
         <v>7</v>
       </c>
       <c r="Y14" s="13">
         <v>8</v>
       </c>
       <c r="Z14" s="13">
         <v>9</v>
       </c>
       <c r="AA14" s="13">
         <v>5</v>
       </c>
-      <c r="AB14" s="1"/>
+      <c r="AB14" s="13">
+        <v>4</v>
+      </c>
       <c r="AC14" s="1"/>
       <c r="AD14" s="1"/>
       <c r="AE14" s="1"/>
       <c r="AF14" s="1"/>
       <c r="AG14" s="1"/>
       <c r="AH14" s="1"/>
       <c r="AI14" s="1"/>
       <c r="AJ14" s="1"/>
       <c r="AK14" s="1"/>
       <c r="AL14" s="1"/>
       <c r="AM14" s="1"/>
       <c r="AN14" s="1"/>
     </row>
     <row r="15" spans="1:40" ht="15.75" customHeight="1">
       <c r="A15" s="63" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="13">
         <v>9</v>
       </c>
       <c r="C15" s="13">
         <v>9</v>
       </c>
       <c r="D15" s="13">
         <v>12</v>
@@ -2802,51 +2816,53 @@
       </c>
       <c r="T15" s="24">
         <v>9</v>
       </c>
       <c r="U15" s="25">
         <v>8</v>
       </c>
       <c r="V15" s="26">
         <v>5</v>
       </c>
       <c r="W15" s="22">
         <v>13</v>
       </c>
       <c r="X15" s="13">
         <v>8</v>
       </c>
       <c r="Y15" s="13">
         <v>2</v>
       </c>
       <c r="Z15" s="13">
         <v>9</v>
       </c>
       <c r="AA15" s="13">
         <v>7</v>
       </c>
-      <c r="AB15" s="1"/>
+      <c r="AB15" s="13">
+        <v>5</v>
+      </c>
       <c r="AC15" s="1"/>
       <c r="AD15" s="1"/>
       <c r="AE15" s="1"/>
       <c r="AF15" s="1"/>
       <c r="AG15" s="1"/>
       <c r="AH15" s="1"/>
       <c r="AI15" s="1"/>
       <c r="AJ15" s="1"/>
       <c r="AK15" s="1"/>
       <c r="AL15" s="1"/>
       <c r="AM15" s="1"/>
       <c r="AN15" s="1"/>
     </row>
     <row r="16" spans="1:40" ht="15.75" customHeight="1">
       <c r="A16" s="63" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="13">
         <v>16</v>
       </c>
       <c r="C16" s="13">
         <v>23</v>
       </c>
       <c r="D16" s="13">
         <v>10</v>
@@ -2898,51 +2914,53 @@
       </c>
       <c r="T16" s="24">
         <v>28</v>
       </c>
       <c r="U16" s="25">
         <v>22</v>
       </c>
       <c r="V16" s="26">
         <v>22</v>
       </c>
       <c r="W16" s="22">
         <v>14</v>
       </c>
       <c r="X16" s="13">
         <v>21</v>
       </c>
       <c r="Y16" s="13">
         <v>15</v>
       </c>
       <c r="Z16" s="13">
         <v>9</v>
       </c>
       <c r="AA16" s="13">
         <v>9</v>
       </c>
-      <c r="AB16" s="1"/>
+      <c r="AB16" s="13">
+        <v>8</v>
+      </c>
       <c r="AC16" s="1"/>
       <c r="AD16" s="1"/>
       <c r="AE16" s="1"/>
       <c r="AF16" s="1"/>
       <c r="AG16" s="1"/>
       <c r="AH16" s="1"/>
       <c r="AI16" s="1"/>
       <c r="AJ16" s="1"/>
       <c r="AK16" s="1"/>
       <c r="AL16" s="1"/>
       <c r="AM16" s="1"/>
       <c r="AN16" s="1"/>
     </row>
     <row r="17" spans="1:40" ht="15.75" customHeight="1">
       <c r="A17" s="63" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="13">
         <v>8</v>
       </c>
       <c r="C17" s="13">
         <v>19</v>
       </c>
       <c r="D17" s="13">
         <v>12</v>
@@ -2994,51 +3012,53 @@
       </c>
       <c r="T17" s="24">
         <v>12</v>
       </c>
       <c r="U17" s="25">
         <v>11</v>
       </c>
       <c r="V17" s="26">
         <v>5</v>
       </c>
       <c r="W17" s="22">
         <v>11</v>
       </c>
       <c r="X17" s="13">
         <v>3</v>
       </c>
       <c r="Y17" s="13">
         <v>8</v>
       </c>
       <c r="Z17" s="13">
         <v>5</v>
       </c>
       <c r="AA17" s="13">
         <v>6</v>
       </c>
-      <c r="AB17" s="1"/>
+      <c r="AB17" s="13">
+        <v>5</v>
+      </c>
       <c r="AC17" s="1"/>
       <c r="AD17" s="1"/>
       <c r="AE17" s="1"/>
       <c r="AF17" s="1"/>
       <c r="AG17" s="1"/>
       <c r="AH17" s="1"/>
       <c r="AI17" s="1"/>
       <c r="AJ17" s="1"/>
       <c r="AK17" s="1"/>
       <c r="AL17" s="1"/>
       <c r="AM17" s="1"/>
       <c r="AN17" s="1"/>
     </row>
     <row r="18" spans="1:40" ht="15.75" customHeight="1">
       <c r="A18" s="63" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="13">
         <v>17</v>
       </c>
       <c r="C18" s="13">
         <v>7</v>
       </c>
       <c r="D18" s="13">
         <v>8</v>
@@ -3090,51 +3110,53 @@
       </c>
       <c r="T18" s="24">
         <v>10</v>
       </c>
       <c r="U18" s="25">
         <v>10</v>
       </c>
       <c r="V18" s="26">
         <v>13</v>
       </c>
       <c r="W18" s="22">
         <v>9</v>
       </c>
       <c r="X18" s="13">
         <v>6</v>
       </c>
       <c r="Y18" s="13">
         <v>6</v>
       </c>
       <c r="Z18" s="13">
         <v>5</v>
       </c>
       <c r="AA18" s="13">
         <v>7</v>
       </c>
-      <c r="AB18" s="1"/>
+      <c r="AB18" s="13">
+        <v>9</v>
+      </c>
       <c r="AC18" s="1"/>
       <c r="AD18" s="1"/>
       <c r="AE18" s="1"/>
       <c r="AF18" s="1"/>
       <c r="AG18" s="1"/>
       <c r="AH18" s="1"/>
       <c r="AI18" s="1"/>
       <c r="AJ18" s="1"/>
       <c r="AK18" s="1"/>
       <c r="AL18" s="1"/>
       <c r="AM18" s="1"/>
       <c r="AN18" s="1"/>
     </row>
     <row r="19" spans="1:40" ht="15.75" customHeight="1">
       <c r="A19" s="63" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="13">
         <v>11</v>
       </c>
       <c r="C19" s="13">
         <v>7</v>
       </c>
       <c r="D19" s="13">
         <v>10</v>
@@ -3186,94 +3208,96 @@
       </c>
       <c r="T19" s="24">
         <v>11</v>
       </c>
       <c r="U19" s="25">
         <v>13</v>
       </c>
       <c r="V19" s="26">
         <v>8</v>
       </c>
       <c r="W19" s="22">
         <v>4</v>
       </c>
       <c r="X19" s="13">
         <v>4</v>
       </c>
       <c r="Y19" s="13">
         <v>4</v>
       </c>
       <c r="Z19" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AA19" s="13">
         <v>6</v>
       </c>
-      <c r="AB19" s="1"/>
+      <c r="AB19" s="13">
+        <v>3</v>
+      </c>
       <c r="AC19" s="1"/>
       <c r="AD19" s="1"/>
       <c r="AE19" s="1"/>
       <c r="AF19" s="1"/>
       <c r="AG19" s="1"/>
       <c r="AH19" s="1"/>
       <c r="AI19" s="1"/>
       <c r="AJ19" s="1"/>
       <c r="AK19" s="1"/>
       <c r="AL19" s="1"/>
       <c r="AM19" s="1"/>
       <c r="AN19" s="1"/>
     </row>
     <row r="20" spans="1:40" ht="15.75" customHeight="1">
-      <c r="A20" s="230" t="s">
+      <c r="A20" s="249" t="s">
         <v>16</v>
       </c>
-      <c r="B20" s="230"/>
-[...24 lines deleted...]
-      <c r="AA20" s="235"/>
+      <c r="B20" s="249"/>
+      <c r="C20" s="249"/>
+      <c r="D20" s="249"/>
+      <c r="E20" s="249"/>
+      <c r="F20" s="249"/>
+      <c r="G20" s="249"/>
+      <c r="H20" s="249"/>
+      <c r="I20" s="249"/>
+      <c r="J20" s="249"/>
+      <c r="K20" s="249"/>
+      <c r="L20" s="249"/>
+      <c r="M20" s="249"/>
+      <c r="N20" s="249"/>
+      <c r="O20" s="249"/>
+      <c r="P20" s="249"/>
+      <c r="Q20" s="249"/>
+      <c r="R20" s="249"/>
+      <c r="S20" s="249"/>
+      <c r="T20" s="249"/>
+      <c r="U20" s="249"/>
+      <c r="V20" s="249"/>
+      <c r="W20" s="233"/>
+      <c r="X20" s="233"/>
+      <c r="Y20" s="233"/>
+      <c r="Z20" s="234"/>
+      <c r="AA20" s="234"/>
       <c r="AB20" s="1"/>
       <c r="AC20" s="1"/>
       <c r="AD20" s="1"/>
       <c r="AE20" s="1"/>
       <c r="AF20" s="1"/>
       <c r="AG20" s="1"/>
       <c r="AH20" s="1"/>
       <c r="AI20" s="1"/>
       <c r="AJ20" s="1"/>
       <c r="AK20" s="1"/>
       <c r="AL20" s="1"/>
       <c r="AM20" s="1"/>
       <c r="AN20" s="1"/>
     </row>
     <row r="21" spans="1:40" ht="15.75" customHeight="1">
       <c r="A21" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="8">
         <v>184</v>
       </c>
       <c r="C21" s="8">
         <v>163</v>
       </c>
       <c r="D21" s="8">
@@ -3326,51 +3350,53 @@
       </c>
       <c r="T21" s="8">
         <v>245</v>
       </c>
       <c r="U21" s="12">
         <v>214</v>
       </c>
       <c r="V21" s="12">
         <v>257</v>
       </c>
       <c r="W21" s="22">
         <v>168</v>
       </c>
       <c r="X21" s="13">
         <v>138</v>
       </c>
       <c r="Y21" s="13">
         <v>175</v>
       </c>
       <c r="Z21" s="13">
         <v>122</v>
       </c>
       <c r="AA21" s="13">
         <v>158</v>
       </c>
-      <c r="AB21" s="1"/>
+      <c r="AB21" s="13">
+        <v>153</v>
+      </c>
       <c r="AC21" s="1"/>
       <c r="AD21" s="1"/>
       <c r="AE21" s="1"/>
       <c r="AF21" s="1"/>
       <c r="AG21" s="1"/>
       <c r="AH21" s="1"/>
       <c r="AI21" s="1"/>
       <c r="AJ21" s="1"/>
       <c r="AK21" s="1"/>
       <c r="AL21" s="1"/>
       <c r="AM21" s="1"/>
       <c r="AN21" s="1"/>
     </row>
     <row r="22" spans="1:40" ht="15.75" customHeight="1">
       <c r="A22" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="13">
         <v>151</v>
       </c>
       <c r="C22" s="13">
         <v>143</v>
       </c>
       <c r="D22" s="13">
         <v>173</v>
@@ -3422,51 +3448,53 @@
       </c>
       <c r="T22" s="36">
         <v>211</v>
       </c>
       <c r="U22" s="37">
         <v>186</v>
       </c>
       <c r="V22" s="38">
         <v>216</v>
       </c>
       <c r="W22" s="22">
         <v>143</v>
       </c>
       <c r="X22" s="13">
         <v>123</v>
       </c>
       <c r="Y22" s="13">
         <v>146</v>
       </c>
       <c r="Z22" s="13">
         <v>102</v>
       </c>
       <c r="AA22" s="13">
         <v>138</v>
       </c>
-      <c r="AB22" s="1"/>
+      <c r="AB22" s="13">
+        <v>136</v>
+      </c>
       <c r="AC22" s="1"/>
       <c r="AD22" s="1"/>
       <c r="AE22" s="1"/>
       <c r="AF22" s="1"/>
       <c r="AG22" s="1"/>
       <c r="AH22" s="1"/>
       <c r="AI22" s="1"/>
       <c r="AJ22" s="1"/>
       <c r="AK22" s="1"/>
       <c r="AL22" s="1"/>
       <c r="AM22" s="1"/>
       <c r="AN22" s="1"/>
     </row>
     <row r="23" spans="1:40" ht="15.75" customHeight="1">
       <c r="A23" s="63" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="13">
         <v>33</v>
       </c>
       <c r="C23" s="13">
         <v>20</v>
       </c>
       <c r="D23" s="13">
         <v>22</v>
@@ -3518,94 +3546,96 @@
       </c>
       <c r="T23" s="36">
         <v>34</v>
       </c>
       <c r="U23" s="37">
         <v>28</v>
       </c>
       <c r="V23" s="38">
         <v>41</v>
       </c>
       <c r="W23" s="22">
         <v>25</v>
       </c>
       <c r="X23" s="13">
         <v>15</v>
       </c>
       <c r="Y23" s="13">
         <v>29</v>
       </c>
       <c r="Z23" s="13">
         <v>20</v>
       </c>
       <c r="AA23" s="13">
         <v>20</v>
       </c>
-      <c r="AB23" s="1"/>
+      <c r="AB23" s="13">
+        <v>17</v>
+      </c>
       <c r="AC23" s="1"/>
       <c r="AD23" s="1"/>
       <c r="AE23" s="1"/>
       <c r="AF23" s="1"/>
       <c r="AG23" s="1"/>
       <c r="AH23" s="1"/>
       <c r="AI23" s="1"/>
       <c r="AJ23" s="1"/>
       <c r="AK23" s="1"/>
       <c r="AL23" s="1"/>
       <c r="AM23" s="1"/>
       <c r="AN23" s="1"/>
     </row>
     <row r="24" spans="1:40" ht="15.75" customHeight="1">
-      <c r="A24" s="231" t="s">
+      <c r="A24" s="232" t="s">
         <v>17</v>
       </c>
-      <c r="B24" s="231"/>
-[...24 lines deleted...]
-      <c r="AA24" s="235"/>
+      <c r="B24" s="232"/>
+      <c r="C24" s="232"/>
+      <c r="D24" s="232"/>
+      <c r="E24" s="232"/>
+      <c r="F24" s="232"/>
+      <c r="G24" s="232"/>
+      <c r="H24" s="232"/>
+      <c r="I24" s="232"/>
+      <c r="J24" s="232"/>
+      <c r="K24" s="232"/>
+      <c r="L24" s="232"/>
+      <c r="M24" s="232"/>
+      <c r="N24" s="232"/>
+      <c r="O24" s="232"/>
+      <c r="P24" s="232"/>
+      <c r="Q24" s="232"/>
+      <c r="R24" s="232"/>
+      <c r="S24" s="232"/>
+      <c r="T24" s="232"/>
+      <c r="U24" s="232"/>
+      <c r="V24" s="232"/>
+      <c r="W24" s="233"/>
+      <c r="X24" s="233"/>
+      <c r="Y24" s="233"/>
+      <c r="Z24" s="234"/>
+      <c r="AA24" s="234"/>
       <c r="AB24" s="1"/>
       <c r="AC24" s="1"/>
       <c r="AD24" s="1"/>
       <c r="AE24" s="1"/>
       <c r="AF24" s="1"/>
       <c r="AG24" s="1"/>
       <c r="AH24" s="1"/>
       <c r="AI24" s="1"/>
       <c r="AJ24" s="1"/>
       <c r="AK24" s="1"/>
       <c r="AL24" s="1"/>
       <c r="AM24" s="1"/>
       <c r="AN24" s="1"/>
     </row>
     <row r="25" spans="1:40" ht="15.75" customHeight="1">
       <c r="A25" s="63" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="8">
         <v>134</v>
       </c>
       <c r="C25" s="8">
         <v>118</v>
       </c>
       <c r="D25" s="8">
@@ -3658,51 +3688,53 @@
       </c>
       <c r="T25" s="8">
         <v>143</v>
       </c>
       <c r="U25" s="12">
         <v>141</v>
       </c>
       <c r="V25" s="12">
         <v>135</v>
       </c>
       <c r="W25" s="22">
         <v>116</v>
       </c>
       <c r="X25" s="13">
         <v>90</v>
       </c>
       <c r="Y25" s="13">
         <v>101</v>
       </c>
       <c r="Z25" s="13">
         <v>70</v>
       </c>
       <c r="AA25" s="13">
         <v>83</v>
       </c>
-      <c r="AB25" s="1"/>
+      <c r="AB25" s="13">
+        <v>92</v>
+      </c>
       <c r="AC25" s="1"/>
       <c r="AD25" s="1"/>
       <c r="AE25" s="1"/>
       <c r="AF25" s="1"/>
       <c r="AG25" s="1"/>
       <c r="AH25" s="1"/>
       <c r="AI25" s="1"/>
       <c r="AJ25" s="1"/>
       <c r="AK25" s="1"/>
       <c r="AL25" s="1"/>
       <c r="AM25" s="1"/>
       <c r="AN25" s="1"/>
     </row>
     <row r="26" spans="1:40" ht="15.75" customHeight="1">
       <c r="A26" s="63" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="13">
         <v>47</v>
       </c>
       <c r="C26" s="13">
         <v>36</v>
       </c>
       <c r="D26" s="13">
         <v>45</v>
@@ -3754,51 +3786,53 @@
       </c>
       <c r="T26" s="47">
         <v>42</v>
       </c>
       <c r="U26" s="48">
         <v>58</v>
       </c>
       <c r="V26" s="49">
         <v>59</v>
       </c>
       <c r="W26" s="22">
         <v>48</v>
       </c>
       <c r="X26" s="13">
         <v>33</v>
       </c>
       <c r="Y26" s="13">
         <v>53</v>
       </c>
       <c r="Z26" s="13">
         <v>32</v>
       </c>
       <c r="AA26" s="13">
         <v>40</v>
       </c>
-      <c r="AB26" s="1"/>
+      <c r="AB26" s="13">
+        <v>49</v>
+      </c>
       <c r="AC26" s="1"/>
       <c r="AD26" s="1"/>
       <c r="AE26" s="1"/>
       <c r="AF26" s="1"/>
       <c r="AG26" s="1"/>
       <c r="AH26" s="1"/>
       <c r="AI26" s="1"/>
       <c r="AJ26" s="1"/>
       <c r="AK26" s="1"/>
       <c r="AL26" s="1"/>
       <c r="AM26" s="1"/>
       <c r="AN26" s="1"/>
     </row>
     <row r="27" spans="1:40" ht="15.75" customHeight="1">
       <c r="A27" s="63" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="13">
         <v>11</v>
       </c>
       <c r="C27" s="13">
         <v>7</v>
       </c>
       <c r="D27" s="13">
         <v>10</v>
@@ -3850,51 +3884,53 @@
       </c>
       <c r="T27" s="47">
         <v>16</v>
       </c>
       <c r="U27" s="48">
         <v>6</v>
       </c>
       <c r="V27" s="49">
         <v>12</v>
       </c>
       <c r="W27" s="22">
         <v>9</v>
       </c>
       <c r="X27" s="13">
         <v>8</v>
       </c>
       <c r="Y27" s="13">
         <v>5</v>
       </c>
       <c r="Z27" s="13">
         <v>1</v>
       </c>
       <c r="AA27" s="13">
         <v>3</v>
       </c>
-      <c r="AB27" s="1"/>
+      <c r="AB27" s="13">
+        <v>9</v>
+      </c>
       <c r="AC27" s="1"/>
       <c r="AD27" s="1"/>
       <c r="AE27" s="1"/>
       <c r="AF27" s="1"/>
       <c r="AG27" s="1"/>
       <c r="AH27" s="1"/>
       <c r="AI27" s="1"/>
       <c r="AJ27" s="1"/>
       <c r="AK27" s="1"/>
       <c r="AL27" s="1"/>
       <c r="AM27" s="1"/>
       <c r="AN27" s="1"/>
     </row>
     <row r="28" spans="1:40" ht="15.75" customHeight="1">
       <c r="A28" s="63" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="13">
         <v>15</v>
       </c>
       <c r="C28" s="13">
         <v>10</v>
       </c>
       <c r="D28" s="13">
         <v>7</v>
@@ -3946,51 +3982,53 @@
       </c>
       <c r="T28" s="47">
         <v>15</v>
       </c>
       <c r="U28" s="48">
         <v>13</v>
       </c>
       <c r="V28" s="49">
         <v>11</v>
       </c>
       <c r="W28" s="22">
         <v>8</v>
       </c>
       <c r="X28" s="13">
         <v>7</v>
       </c>
       <c r="Y28" s="13">
         <v>8</v>
       </c>
       <c r="Z28" s="13">
         <v>9</v>
       </c>
       <c r="AA28" s="13">
         <v>5</v>
       </c>
-      <c r="AB28" s="1"/>
+      <c r="AB28" s="13">
+        <v>4</v>
+      </c>
       <c r="AC28" s="1"/>
       <c r="AD28" s="1"/>
       <c r="AE28" s="1"/>
       <c r="AF28" s="1"/>
       <c r="AG28" s="1"/>
       <c r="AH28" s="1"/>
       <c r="AI28" s="1"/>
       <c r="AJ28" s="1"/>
       <c r="AK28" s="1"/>
       <c r="AL28" s="1"/>
       <c r="AM28" s="1"/>
       <c r="AN28" s="1"/>
     </row>
     <row r="29" spans="1:40" ht="15.75" customHeight="1">
       <c r="A29" s="63" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="13">
         <v>9</v>
       </c>
       <c r="C29" s="13">
         <v>9</v>
       </c>
       <c r="D29" s="13">
         <v>12</v>
@@ -4042,51 +4080,53 @@
       </c>
       <c r="T29" s="47">
         <v>9</v>
       </c>
       <c r="U29" s="48">
         <v>8</v>
       </c>
       <c r="V29" s="49">
         <v>5</v>
       </c>
       <c r="W29" s="22">
         <v>13</v>
       </c>
       <c r="X29" s="13">
         <v>8</v>
       </c>
       <c r="Y29" s="13">
         <v>2</v>
       </c>
       <c r="Z29" s="13">
         <v>9</v>
       </c>
       <c r="AA29" s="13">
         <v>7</v>
       </c>
-      <c r="AB29" s="1"/>
+      <c r="AB29" s="13">
+        <v>5</v>
+      </c>
       <c r="AC29" s="1"/>
       <c r="AD29" s="1"/>
       <c r="AE29" s="1"/>
       <c r="AF29" s="1"/>
       <c r="AG29" s="1"/>
       <c r="AH29" s="1"/>
       <c r="AI29" s="1"/>
       <c r="AJ29" s="1"/>
       <c r="AK29" s="1"/>
       <c r="AL29" s="1"/>
       <c r="AM29" s="1"/>
       <c r="AN29" s="1"/>
     </row>
     <row r="30" spans="1:40" ht="15.75" customHeight="1">
       <c r="A30" s="63" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="13">
         <v>16</v>
       </c>
       <c r="C30" s="13">
         <v>23</v>
       </c>
       <c r="D30" s="13">
         <v>10</v>
@@ -4138,51 +4178,53 @@
       </c>
       <c r="T30" s="47">
         <v>28</v>
       </c>
       <c r="U30" s="48">
         <v>22</v>
       </c>
       <c r="V30" s="49">
         <v>22</v>
       </c>
       <c r="W30" s="22">
         <v>14</v>
       </c>
       <c r="X30" s="13">
         <v>21</v>
       </c>
       <c r="Y30" s="13">
         <v>15</v>
       </c>
       <c r="Z30" s="13">
         <v>9</v>
       </c>
       <c r="AA30" s="13">
         <v>9</v>
       </c>
-      <c r="AB30" s="1"/>
+      <c r="AB30" s="13">
+        <v>8</v>
+      </c>
       <c r="AC30" s="1"/>
       <c r="AD30" s="1"/>
       <c r="AE30" s="1"/>
       <c r="AF30" s="1"/>
       <c r="AG30" s="1"/>
       <c r="AH30" s="1"/>
       <c r="AI30" s="1"/>
       <c r="AJ30" s="1"/>
       <c r="AK30" s="1"/>
       <c r="AL30" s="1"/>
       <c r="AM30" s="1"/>
       <c r="AN30" s="1"/>
     </row>
     <row r="31" spans="1:40" ht="15.75" customHeight="1">
       <c r="A31" s="63" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="13">
         <v>8</v>
       </c>
       <c r="C31" s="13">
         <v>19</v>
       </c>
       <c r="D31" s="13">
         <v>12</v>
@@ -4234,51 +4276,53 @@
       </c>
       <c r="T31" s="47">
         <v>12</v>
       </c>
       <c r="U31" s="48">
         <v>11</v>
       </c>
       <c r="V31" s="49">
         <v>5</v>
       </c>
       <c r="W31" s="22">
         <v>11</v>
       </c>
       <c r="X31" s="13">
         <v>3</v>
       </c>
       <c r="Y31" s="13">
         <v>8</v>
       </c>
       <c r="Z31" s="13">
         <v>5</v>
       </c>
       <c r="AA31" s="13">
         <v>6</v>
       </c>
-      <c r="AB31" s="1"/>
+      <c r="AB31" s="13">
+        <v>5</v>
+      </c>
       <c r="AC31" s="1"/>
       <c r="AD31" s="1"/>
       <c r="AE31" s="1"/>
       <c r="AF31" s="1"/>
       <c r="AG31" s="1"/>
       <c r="AH31" s="1"/>
       <c r="AI31" s="1"/>
       <c r="AJ31" s="1"/>
       <c r="AK31" s="1"/>
       <c r="AL31" s="1"/>
       <c r="AM31" s="1"/>
       <c r="AN31" s="1"/>
     </row>
     <row r="32" spans="1:40" ht="15.75" customHeight="1">
       <c r="A32" s="63" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="13">
         <v>17</v>
       </c>
       <c r="C32" s="13">
         <v>7</v>
       </c>
       <c r="D32" s="13">
         <v>8</v>
@@ -4330,51 +4374,53 @@
       </c>
       <c r="T32" s="47">
         <v>10</v>
       </c>
       <c r="U32" s="48">
         <v>10</v>
       </c>
       <c r="V32" s="49">
         <v>13</v>
       </c>
       <c r="W32" s="22">
         <v>9</v>
       </c>
       <c r="X32" s="13">
         <v>6</v>
       </c>
       <c r="Y32" s="13">
         <v>6</v>
       </c>
       <c r="Z32" s="13">
         <v>5</v>
       </c>
       <c r="AA32" s="13">
         <v>7</v>
       </c>
-      <c r="AB32" s="1"/>
+      <c r="AB32" s="13">
+        <v>9</v>
+      </c>
       <c r="AC32" s="1"/>
       <c r="AD32" s="1"/>
       <c r="AE32" s="1"/>
       <c r="AF32" s="1"/>
       <c r="AG32" s="1"/>
       <c r="AH32" s="1"/>
       <c r="AI32" s="1"/>
       <c r="AJ32" s="1"/>
       <c r="AK32" s="1"/>
       <c r="AL32" s="1"/>
       <c r="AM32" s="1"/>
       <c r="AN32" s="1"/>
     </row>
     <row r="33" spans="1:40" ht="15.75" customHeight="1">
       <c r="A33" s="64" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="50">
         <v>11</v>
       </c>
       <c r="C33" s="50">
         <v>7</v>
       </c>
       <c r="D33" s="50">
         <v>10</v>
@@ -4426,51 +4472,53 @@
       </c>
       <c r="T33" s="60">
         <v>11</v>
       </c>
       <c r="U33" s="61">
         <v>13</v>
       </c>
       <c r="V33" s="62">
         <v>8</v>
       </c>
       <c r="W33" s="50">
         <v>4</v>
       </c>
       <c r="X33" s="50">
         <v>4</v>
       </c>
       <c r="Y33" s="50">
         <v>4</v>
       </c>
       <c r="Z33" s="50" t="s">
         <v>28</v>
       </c>
       <c r="AA33" s="50">
         <v>6</v>
       </c>
-      <c r="AB33" s="1"/>
+      <c r="AB33" s="50">
+        <v>3</v>
+      </c>
       <c r="AC33" s="1"/>
       <c r="AD33" s="1"/>
       <c r="AE33" s="1"/>
       <c r="AF33" s="1"/>
       <c r="AG33" s="1"/>
       <c r="AH33" s="1"/>
       <c r="AI33" s="1"/>
       <c r="AJ33" s="1"/>
       <c r="AK33" s="1"/>
       <c r="AL33" s="1"/>
       <c r="AM33" s="1"/>
       <c r="AN33" s="1"/>
     </row>
     <row r="34" spans="1:40" ht="15.75" customHeight="1">
       <c r="A34" s="1"/>
       <c r="B34" s="1"/>
       <c r="C34" s="1"/>
       <c r="D34" s="1"/>
       <c r="E34" s="2"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
       <c r="I34" s="1"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
@@ -42158,201 +42206,207 @@
       <c r="S931" s="1"/>
       <c r="T931" s="1"/>
       <c r="U931" s="1"/>
       <c r="V931" s="1"/>
       <c r="W931" s="1"/>
       <c r="X931" s="1"/>
       <c r="Y931" s="1"/>
       <c r="Z931" s="1"/>
       <c r="AA931" s="1"/>
       <c r="AB931" s="1"/>
       <c r="AC931" s="1"/>
       <c r="AD931" s="1"/>
       <c r="AE931" s="1"/>
       <c r="AF931" s="1"/>
       <c r="AG931" s="1"/>
       <c r="AH931" s="1"/>
       <c r="AI931" s="1"/>
       <c r="AJ931" s="1"/>
       <c r="AK931" s="1"/>
       <c r="AL931" s="1"/>
       <c r="AM931" s="1"/>
       <c r="AN931" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="Z8:AA8"/>
-    <mergeCell ref="V7:AA7"/>
+    <mergeCell ref="V7:AB7"/>
+    <mergeCell ref="A6:AB6"/>
     <mergeCell ref="A10:AA10"/>
     <mergeCell ref="A20:AA20"/>
     <mergeCell ref="A24:AA24"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:Y8"/>
-    <mergeCell ref="A6:AA6"/>
+    <mergeCell ref="Z8:AB8"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A5:AA32"/>
+  <dimension ref="A5:AB32"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="N13" sqref="N13"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="18.7109375" customWidth="1"/>
     <col min="2" max="2" width="7" customWidth="1"/>
     <col min="3" max="3" width="7.5703125" customWidth="1"/>
     <col min="4" max="4" width="7" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" customWidth="1"/>
     <col min="6" max="6" width="7.28515625" customWidth="1"/>
     <col min="7" max="7" width="7.5703125" customWidth="1"/>
     <col min="8" max="8" width="7" customWidth="1"/>
     <col min="9" max="9" width="7.42578125" customWidth="1"/>
     <col min="10" max="10" width="8.140625" customWidth="1"/>
     <col min="11" max="11" width="7.5703125" customWidth="1"/>
     <col min="12" max="12" width="7.28515625" customWidth="1"/>
     <col min="13" max="13" width="7.5703125" customWidth="1"/>
     <col min="14" max="14" width="6.7109375" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" customWidth="1"/>
     <col min="17" max="17" width="6.7109375" customWidth="1"/>
     <col min="18" max="18" width="7.28515625" customWidth="1"/>
     <col min="19" max="19" width="6.7109375" customWidth="1"/>
     <col min="20" max="21" width="7.28515625" customWidth="1"/>
     <col min="22" max="22" width="8.28515625" customWidth="1"/>
     <col min="23" max="23" width="7.42578125" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" customWidth="1"/>
     <col min="25" max="25" width="7.140625" customWidth="1"/>
     <col min="26" max="26" width="6.42578125" customWidth="1"/>
     <col min="27" max="27" width="7.42578125" customWidth="1"/>
+    <col min="28" max="28" width="6.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:27">
-      <c r="A5" s="234" t="s">
+    <row r="5" spans="1:28">
+      <c r="A5" s="247" t="s">
         <v>29</v>
       </c>
-      <c r="B5" s="234"/>
-[...26 lines deleted...]
-    <row r="6" spans="1:27">
+      <c r="B5" s="247"/>
+      <c r="C5" s="247"/>
+      <c r="D5" s="247"/>
+      <c r="E5" s="247"/>
+      <c r="F5" s="247"/>
+      <c r="G5" s="247"/>
+      <c r="H5" s="247"/>
+      <c r="I5" s="247"/>
+      <c r="J5" s="247"/>
+      <c r="K5" s="247"/>
+      <c r="L5" s="247"/>
+      <c r="M5" s="247"/>
+      <c r="N5" s="247"/>
+      <c r="O5" s="247"/>
+      <c r="P5" s="247"/>
+      <c r="Q5" s="247"/>
+      <c r="R5" s="247"/>
+      <c r="S5" s="247"/>
+      <c r="T5" s="247"/>
+      <c r="U5" s="247"/>
+      <c r="V5" s="247"/>
+      <c r="W5" s="234"/>
+      <c r="X5" s="234"/>
+      <c r="Y5" s="234"/>
+      <c r="Z5" s="234"/>
+      <c r="AA5" s="234"/>
+      <c r="AB5" s="234"/>
+    </row>
+    <row r="6" spans="1:28">
       <c r="A6" s="2"/>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="2"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
-      <c r="R6" s="245"/>
-[...1 lines deleted...]
-      <c r="T6" s="235"/>
+      <c r="R6" s="253"/>
+      <c r="S6" s="234"/>
+      <c r="T6" s="234"/>
       <c r="U6" s="67"/>
-      <c r="V6" s="246" t="s">
+      <c r="V6" s="251" t="s">
         <v>30</v>
       </c>
-      <c r="W6" s="233"/>
-[...7 lines deleted...]
-      <c r="B7" s="238">
+      <c r="W6" s="246"/>
+      <c r="X6" s="246"/>
+      <c r="Y6" s="246"/>
+      <c r="Z6" s="246"/>
+      <c r="AA6" s="246"/>
+      <c r="AB6" s="234"/>
+    </row>
+    <row r="7" spans="1:28">
+      <c r="A7" s="235"/>
+      <c r="B7" s="237">
         <v>2024</v>
       </c>
-      <c r="C7" s="239"/>
-[...10 lines deleted...]
-      <c r="N7" s="240">
+      <c r="C7" s="238"/>
+      <c r="D7" s="238"/>
+      <c r="E7" s="238"/>
+      <c r="F7" s="238"/>
+      <c r="G7" s="238"/>
+      <c r="H7" s="238"/>
+      <c r="I7" s="238"/>
+      <c r="J7" s="238"/>
+      <c r="K7" s="238"/>
+      <c r="L7" s="238"/>
+      <c r="M7" s="238"/>
+      <c r="N7" s="239">
         <v>2025</v>
       </c>
-      <c r="O7" s="241"/>
-[...10 lines deleted...]
-      <c r="Z7" s="249">
+      <c r="O7" s="240"/>
+      <c r="P7" s="240"/>
+      <c r="Q7" s="240"/>
+      <c r="R7" s="240"/>
+      <c r="S7" s="240"/>
+      <c r="T7" s="240"/>
+      <c r="U7" s="240"/>
+      <c r="V7" s="240"/>
+      <c r="W7" s="241"/>
+      <c r="X7" s="241"/>
+      <c r="Y7" s="241"/>
+      <c r="Z7" s="242">
         <v>2026</v>
       </c>
-      <c r="AA7" s="250"/>
-[...2 lines deleted...]
-      <c r="A8" s="237"/>
+      <c r="AA7" s="243"/>
+      <c r="AB7" s="244"/>
+    </row>
+    <row r="8" spans="1:28" ht="22.5">
+      <c r="A8" s="236"/>
       <c r="B8" s="118" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="119" t="s">
         <v>31</v>
       </c>
       <c r="D8" s="120" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="120" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="120" t="s">
         <v>34</v>
       </c>
       <c r="G8" s="120" t="s">
         <v>35</v>
       </c>
       <c r="H8" s="120" t="s">
         <v>36</v>
       </c>
       <c r="I8" s="120" t="s">
         <v>37</v>
       </c>
       <c r="J8" s="120" t="s">
@@ -42381,89 +42435,92 @@
       </c>
       <c r="R8" s="120" t="s">
         <v>34</v>
       </c>
       <c r="S8" s="120" t="s">
         <v>35</v>
       </c>
       <c r="T8" s="120" t="s">
         <v>36</v>
       </c>
       <c r="U8" s="125" t="s">
         <v>37</v>
       </c>
       <c r="V8" s="120" t="s">
         <v>38</v>
       </c>
       <c r="W8" s="122" t="s">
         <v>39</v>
       </c>
       <c r="X8" s="120" t="s">
         <v>40</v>
       </c>
       <c r="Y8" s="120" t="s">
         <v>41</v>
       </c>
-      <c r="Z8" s="251" t="s">
+      <c r="Z8" s="229" t="s">
         <v>2</v>
       </c>
       <c r="AA8" s="120" t="s">
         <v>31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="244" t="s">
+      <c r="AB8" s="228" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
+      <c r="A9" s="250" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="244"/>
-[...26 lines deleted...]
-    <row r="10" spans="1:27">
+      <c r="B9" s="250"/>
+      <c r="C9" s="250"/>
+      <c r="D9" s="250"/>
+      <c r="E9" s="250"/>
+      <c r="F9" s="250"/>
+      <c r="G9" s="250"/>
+      <c r="H9" s="250"/>
+      <c r="I9" s="250"/>
+      <c r="J9" s="250"/>
+      <c r="K9" s="250"/>
+      <c r="L9" s="250"/>
+      <c r="M9" s="250"/>
+      <c r="N9" s="250"/>
+      <c r="O9" s="250"/>
+      <c r="P9" s="250"/>
+      <c r="Q9" s="250"/>
+      <c r="R9" s="250"/>
+      <c r="S9" s="250"/>
+      <c r="T9" s="250"/>
+      <c r="U9" s="250"/>
+      <c r="V9" s="250"/>
+      <c r="W9" s="233"/>
+      <c r="X9" s="233"/>
+      <c r="Y9" s="233"/>
+      <c r="Z9" s="234"/>
+      <c r="AA9" s="234"/>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" s="63" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="126">
         <v>5.3</v>
       </c>
       <c r="C10" s="126">
         <v>5.15</v>
       </c>
       <c r="D10" s="126">
         <v>5.15</v>
       </c>
       <c r="E10" s="126">
         <v>5.52</v>
       </c>
       <c r="F10" s="126">
         <v>5.45</v>
       </c>
       <c r="G10" s="126">
         <v>5.53</v>
       </c>
       <c r="H10" s="126">
         <v>5.81</v>
       </c>
       <c r="I10" s="126">
@@ -42501,52 +42558,55 @@
       </c>
       <c r="T10" s="129">
         <v>5.07</v>
       </c>
       <c r="U10" s="130">
         <v>5.17</v>
       </c>
       <c r="V10" s="130">
         <v>5.34</v>
       </c>
       <c r="W10" s="130">
         <v>5.27</v>
       </c>
       <c r="X10" s="131">
         <v>5.14</v>
       </c>
       <c r="Y10" s="130">
         <v>5.09</v>
       </c>
       <c r="Z10" s="131">
         <v>3.15</v>
       </c>
       <c r="AA10" s="131">
         <v>3.73</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="130">
+        <v>3.83</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="63" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="130">
         <v>5.59</v>
       </c>
       <c r="C11" s="130">
         <v>5.5</v>
       </c>
       <c r="D11" s="130">
         <v>5.73</v>
       </c>
       <c r="E11" s="132">
         <v>6.28</v>
       </c>
       <c r="F11" s="133">
         <v>6.1</v>
       </c>
       <c r="G11" s="134">
         <v>6.16</v>
       </c>
       <c r="H11" s="135">
         <v>6.45</v>
       </c>
       <c r="I11" s="136">
@@ -42584,52 +42644,55 @@
       </c>
       <c r="T11" s="140">
         <v>5.71</v>
       </c>
       <c r="U11" s="141">
         <v>5.84</v>
       </c>
       <c r="V11" s="142">
         <v>6.06</v>
       </c>
       <c r="W11" s="130">
         <v>5.98</v>
       </c>
       <c r="X11" s="131">
         <v>5.84</v>
       </c>
       <c r="Y11" s="130">
         <v>5.81</v>
       </c>
       <c r="Z11" s="131">
         <v>3.63</v>
       </c>
       <c r="AA11" s="131">
         <v>4.45</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="130">
+        <v>4.6399999999999997</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="63" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="130">
         <v>5.95</v>
       </c>
       <c r="C12" s="130">
         <v>4.95</v>
       </c>
       <c r="D12" s="130">
         <v>4.74</v>
       </c>
       <c r="E12" s="132">
         <v>4.74</v>
       </c>
       <c r="F12" s="133">
         <v>5.07</v>
       </c>
       <c r="G12" s="134">
         <v>4.91</v>
       </c>
       <c r="H12" s="135">
         <v>5.4</v>
       </c>
       <c r="I12" s="136">
@@ -42667,52 +42730,55 @@
       </c>
       <c r="T12" s="140">
         <v>4.8499999999999996</v>
       </c>
       <c r="U12" s="141">
         <v>4.8499999999999996</v>
       </c>
       <c r="V12" s="142">
         <v>5.15</v>
       </c>
       <c r="W12" s="130">
         <v>5.1100000000000003</v>
       </c>
       <c r="X12" s="131">
         <v>4.95</v>
       </c>
       <c r="Y12" s="130">
         <v>4.93</v>
       </c>
       <c r="Z12" s="131">
         <v>2.95</v>
       </c>
       <c r="AA12" s="131">
         <v>3.25</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="130">
+        <v>3.38</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="63" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="130">
         <v>5.47</v>
       </c>
       <c r="C13" s="130">
         <v>4.67</v>
       </c>
       <c r="D13" s="130">
         <v>3.93</v>
       </c>
       <c r="E13" s="132">
         <v>3.98</v>
       </c>
       <c r="F13" s="133">
         <v>3.91</v>
       </c>
       <c r="G13" s="134">
         <v>4.3099999999999996</v>
       </c>
       <c r="H13" s="135">
         <v>4.3600000000000003</v>
       </c>
       <c r="I13" s="136">
@@ -42750,52 +42816,55 @@
       </c>
       <c r="T13" s="140">
         <v>3.7</v>
       </c>
       <c r="U13" s="141">
         <v>3.84</v>
       </c>
       <c r="V13" s="142">
         <v>3.87</v>
       </c>
       <c r="W13" s="130">
         <v>3.77</v>
       </c>
       <c r="X13" s="131">
         <v>3.67</v>
       </c>
       <c r="Y13" s="130">
         <v>3.6</v>
       </c>
       <c r="Z13" s="131">
         <v>3.3</v>
       </c>
       <c r="AA13" s="131">
         <v>2.69</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="130">
+        <v>2.2599999999999998</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="63" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="130">
         <v>4.05</v>
       </c>
       <c r="C14" s="130">
         <v>4.17</v>
       </c>
       <c r="D14" s="130">
         <v>4.58</v>
       </c>
       <c r="E14" s="132">
         <v>4.24</v>
       </c>
       <c r="F14" s="133">
         <v>4.38</v>
       </c>
       <c r="G14" s="134">
         <v>4.5</v>
       </c>
       <c r="H14" s="135">
         <v>5.09</v>
       </c>
       <c r="I14" s="136">
@@ -42833,52 +42902,55 @@
       </c>
       <c r="T14" s="140">
         <v>3.97</v>
       </c>
       <c r="U14" s="141">
         <v>3.93</v>
       </c>
       <c r="V14" s="142">
         <v>3.76</v>
       </c>
       <c r="W14" s="130">
         <v>3.98</v>
       </c>
       <c r="X14" s="131">
         <v>3.95</v>
       </c>
       <c r="Y14" s="130">
         <v>3.69</v>
       </c>
       <c r="Z14" s="131">
         <v>4.1500000000000004</v>
       </c>
       <c r="AA14" s="131">
         <v>3.85</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="130">
+        <v>3.31</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="63" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="130">
         <v>3.41</v>
       </c>
       <c r="C15" s="130">
         <v>4.28</v>
       </c>
       <c r="D15" s="130">
         <v>3.53</v>
       </c>
       <c r="E15" s="132">
         <v>4.17</v>
       </c>
       <c r="F15" s="133">
         <v>4.05</v>
       </c>
       <c r="G15" s="134">
         <v>4.3899999999999997</v>
       </c>
       <c r="H15" s="135">
         <v>4.53</v>
       </c>
       <c r="I15" s="136">
@@ -42916,52 +42988,55 @@
       </c>
       <c r="T15" s="140">
         <v>4.38</v>
       </c>
       <c r="U15" s="141">
         <v>4.42</v>
       </c>
       <c r="V15" s="142">
         <v>4.47</v>
       </c>
       <c r="W15" s="130">
         <v>4.32</v>
       </c>
       <c r="X15" s="131">
         <v>4.3499999999999996</v>
       </c>
       <c r="Y15" s="130">
         <v>4.25</v>
       </c>
       <c r="Z15" s="131">
         <v>1.95</v>
       </c>
       <c r="AA15" s="131">
         <v>2.04</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="130">
+        <v>1.93</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="63" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="130">
         <v>3.09</v>
       </c>
       <c r="C16" s="130">
         <v>5.35</v>
       </c>
       <c r="D16" s="130">
         <v>5.09</v>
       </c>
       <c r="E16" s="132">
         <v>4.8099999999999996</v>
       </c>
       <c r="F16" s="133">
         <v>4.92</v>
       </c>
       <c r="G16" s="134">
         <v>4.96</v>
       </c>
       <c r="H16" s="135">
         <v>5.18</v>
       </c>
       <c r="I16" s="136">
@@ -42999,52 +43074,55 @@
       </c>
       <c r="T16" s="140">
         <v>3.32</v>
       </c>
       <c r="U16" s="141">
         <v>3.44</v>
       </c>
       <c r="V16" s="142">
         <v>3.28</v>
       </c>
       <c r="W16" s="130">
         <v>3.38</v>
       </c>
       <c r="X16" s="131">
         <v>3.18</v>
       </c>
       <c r="Y16" s="130">
         <v>3.17</v>
       </c>
       <c r="Z16" s="131">
         <v>1.94</v>
       </c>
       <c r="AA16" s="131">
         <v>2.2400000000000002</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="130">
+        <v>2.14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="63" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="130">
         <v>6.71</v>
       </c>
       <c r="C17" s="130">
         <v>4.93</v>
       </c>
       <c r="D17" s="130">
         <v>4.33</v>
       </c>
       <c r="E17" s="132">
         <v>5.0999999999999996</v>
       </c>
       <c r="F17" s="133">
         <v>5.12</v>
       </c>
       <c r="G17" s="134">
         <v>5.03</v>
       </c>
       <c r="H17" s="135">
         <v>5.29</v>
       </c>
       <c r="I17" s="136">
@@ -43082,52 +43160,55 @@
       </c>
       <c r="T17" s="140">
         <v>3.29</v>
       </c>
       <c r="U17" s="141">
         <v>3.39</v>
       </c>
       <c r="V17" s="142">
         <v>3.61</v>
       </c>
       <c r="W17" s="130">
         <v>3.61</v>
       </c>
       <c r="X17" s="131">
         <v>3.51</v>
       </c>
       <c r="Y17" s="130">
         <v>3.41</v>
       </c>
       <c r="Z17" s="131">
         <v>2</v>
       </c>
       <c r="AA17" s="131">
         <v>2.5499999999999998</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="130">
+        <v>2.93</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="63" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="130">
         <v>4.4800000000000004</v>
       </c>
       <c r="C18" s="130">
         <v>3.76</v>
       </c>
       <c r="D18" s="130">
         <v>3.86</v>
       </c>
       <c r="E18" s="132">
         <v>3.73</v>
       </c>
       <c r="F18" s="133">
         <v>3.64</v>
       </c>
       <c r="G18" s="134">
         <v>3.94</v>
       </c>
       <c r="H18" s="135">
         <v>3.66</v>
       </c>
       <c r="I18" s="136">
@@ -43165,83 +43246,87 @@
       </c>
       <c r="T18" s="140">
         <v>3.61</v>
       </c>
       <c r="U18" s="141">
         <v>3.83</v>
       </c>
       <c r="V18" s="142">
         <v>3.78</v>
       </c>
       <c r="W18" s="130">
         <v>3.56</v>
       </c>
       <c r="X18" s="131">
         <v>3.4</v>
       </c>
       <c r="Y18" s="130">
         <v>3.25</v>
       </c>
       <c r="Z18" s="131" t="s">
         <v>28</v>
       </c>
       <c r="AA18" s="131">
         <v>1.31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="243" t="s">
+      <c r="AB18" s="130">
+        <v>1.29</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
+      <c r="A19" s="252" t="s">
         <v>16</v>
       </c>
-      <c r="B19" s="243"/>
-[...26 lines deleted...]
-    <row r="20" spans="1:27">
+      <c r="B19" s="252"/>
+      <c r="C19" s="252"/>
+      <c r="D19" s="252"/>
+      <c r="E19" s="252"/>
+      <c r="F19" s="252"/>
+      <c r="G19" s="252"/>
+      <c r="H19" s="252"/>
+      <c r="I19" s="252"/>
+      <c r="J19" s="252"/>
+      <c r="K19" s="252"/>
+      <c r="L19" s="252"/>
+      <c r="M19" s="252"/>
+      <c r="N19" s="252"/>
+      <c r="O19" s="252"/>
+      <c r="P19" s="252"/>
+      <c r="Q19" s="252"/>
+      <c r="R19" s="252"/>
+      <c r="S19" s="252"/>
+      <c r="T19" s="252"/>
+      <c r="U19" s="252"/>
+      <c r="V19" s="252"/>
+      <c r="W19" s="233"/>
+      <c r="X19" s="233"/>
+      <c r="Y19" s="233"/>
+      <c r="Z19" s="234"/>
+      <c r="AA19" s="234"/>
+      <c r="AB19" s="1"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="126">
         <v>5.57</v>
       </c>
       <c r="C20" s="126">
         <v>5.42</v>
       </c>
       <c r="D20" s="126">
         <v>5.58</v>
       </c>
       <c r="E20" s="126">
         <v>6.04</v>
       </c>
       <c r="F20" s="126">
         <v>5.92</v>
       </c>
       <c r="G20" s="126">
         <v>5.91</v>
       </c>
       <c r="H20" s="126">
         <v>6.23</v>
       </c>
       <c r="I20" s="126">
@@ -43279,52 +43364,55 @@
       </c>
       <c r="T20" s="129">
         <v>5.74</v>
       </c>
       <c r="U20" s="130">
         <v>5.83</v>
       </c>
       <c r="V20" s="130">
         <v>6.06</v>
       </c>
       <c r="W20" s="130">
         <v>5.96</v>
       </c>
       <c r="X20" s="131">
         <v>5.81</v>
       </c>
       <c r="Y20" s="130">
         <v>5.76</v>
       </c>
       <c r="Z20" s="131">
         <v>3.66</v>
       </c>
       <c r="AA20" s="131">
         <v>4.41</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="130">
+        <v>4.46</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="130">
         <v>5.52</v>
       </c>
       <c r="C21" s="130">
         <v>5.54</v>
       </c>
       <c r="D21" s="130">
         <v>5.8</v>
       </c>
       <c r="E21" s="143">
         <v>6.36</v>
       </c>
       <c r="F21" s="144">
         <v>6.09</v>
       </c>
       <c r="G21" s="145">
         <v>6.12</v>
       </c>
       <c r="H21" s="146">
         <v>6.41</v>
       </c>
       <c r="I21" s="147">
@@ -43362,52 +43450,55 @@
       </c>
       <c r="T21" s="151">
         <v>5.92</v>
       </c>
       <c r="U21" s="152">
         <v>6.02</v>
       </c>
       <c r="V21" s="153">
         <v>6.24</v>
       </c>
       <c r="W21" s="130">
         <v>6.13</v>
       </c>
       <c r="X21" s="131">
         <v>5.99</v>
       </c>
       <c r="Y21" s="130">
         <v>5.92</v>
       </c>
       <c r="Z21" s="131">
         <v>3.65</v>
       </c>
       <c r="AA21" s="131">
         <v>4.51</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="130">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="63" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="130">
         <v>5.8</v>
       </c>
       <c r="C22" s="130">
         <v>4.8099999999999996</v>
       </c>
       <c r="D22" s="130">
         <v>4.5</v>
       </c>
       <c r="E22" s="143">
         <v>4.5</v>
       </c>
       <c r="F22" s="144">
         <v>5.12</v>
       </c>
       <c r="G22" s="145">
         <v>4.91</v>
       </c>
       <c r="H22" s="146">
         <v>5.37</v>
       </c>
       <c r="I22" s="147">
@@ -43445,83 +43536,87 @@
       </c>
       <c r="T22" s="151">
         <v>4.82</v>
       </c>
       <c r="U22" s="152">
         <v>4.8600000000000003</v>
       </c>
       <c r="V22" s="153">
         <v>5.18</v>
       </c>
       <c r="W22" s="130">
         <v>5.1100000000000003</v>
       </c>
       <c r="X22" s="131">
         <v>4.91</v>
       </c>
       <c r="Y22" s="130">
         <v>4.9400000000000004</v>
       </c>
       <c r="Z22" s="131">
         <v>3.66</v>
       </c>
       <c r="AA22" s="131">
         <v>3.85</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="244" t="s">
+      <c r="AB22" s="130">
+        <v>3.59</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
+      <c r="A23" s="250" t="s">
         <v>17</v>
       </c>
-      <c r="B23" s="244"/>
-[...26 lines deleted...]
-    <row r="24" spans="1:27">
+      <c r="B23" s="250"/>
+      <c r="C23" s="250"/>
+      <c r="D23" s="250"/>
+      <c r="E23" s="250"/>
+      <c r="F23" s="250"/>
+      <c r="G23" s="250"/>
+      <c r="H23" s="250"/>
+      <c r="I23" s="250"/>
+      <c r="J23" s="250"/>
+      <c r="K23" s="250"/>
+      <c r="L23" s="250"/>
+      <c r="M23" s="250"/>
+      <c r="N23" s="250"/>
+      <c r="O23" s="250"/>
+      <c r="P23" s="250"/>
+      <c r="Q23" s="250"/>
+      <c r="R23" s="250"/>
+      <c r="S23" s="250"/>
+      <c r="T23" s="250"/>
+      <c r="U23" s="250"/>
+      <c r="V23" s="250"/>
+      <c r="W23" s="233"/>
+      <c r="X23" s="233"/>
+      <c r="Y23" s="233"/>
+      <c r="Z23" s="234"/>
+      <c r="AA23" s="234"/>
+      <c r="AB23" s="1"/>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="63" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="126">
         <v>4.96</v>
       </c>
       <c r="C24" s="126">
         <v>4.82</v>
       </c>
       <c r="D24" s="126">
         <v>4.62</v>
       </c>
       <c r="E24" s="126">
         <v>4.8899999999999997</v>
       </c>
       <c r="F24" s="126">
         <v>4.87</v>
       </c>
       <c r="G24" s="126">
         <v>5.0599999999999996</v>
       </c>
       <c r="H24" s="126">
         <v>5.28</v>
       </c>
       <c r="I24" s="126">
@@ -43559,52 +43654,55 @@
       </c>
       <c r="T24" s="129">
         <v>4.24</v>
       </c>
       <c r="U24" s="130">
         <v>4.37</v>
       </c>
       <c r="V24" s="130">
         <v>4.45</v>
       </c>
       <c r="W24" s="131">
         <v>4.43</v>
       </c>
       <c r="X24" s="131">
         <v>4.34</v>
       </c>
       <c r="Y24" s="131">
         <v>4.28</v>
       </c>
       <c r="Z24" s="131">
         <v>2.54</v>
       </c>
       <c r="AA24" s="131">
         <v>2.91</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="130">
+        <v>3.06</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="63" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="130">
         <v>5.83</v>
       </c>
       <c r="C25" s="130">
         <v>5.36</v>
       </c>
       <c r="D25" s="130">
         <v>5.49</v>
       </c>
       <c r="E25" s="154">
         <v>5.99</v>
       </c>
       <c r="F25" s="155">
         <v>6.13</v>
       </c>
       <c r="G25" s="156">
         <v>6.33</v>
       </c>
       <c r="H25" s="157">
         <v>6.61</v>
       </c>
       <c r="I25" s="158">
@@ -43642,52 +43740,55 @@
       </c>
       <c r="T25" s="162">
         <v>5.0199999999999996</v>
       </c>
       <c r="U25" s="163">
         <v>5.26</v>
       </c>
       <c r="V25" s="164">
         <v>5.47</v>
       </c>
       <c r="W25" s="131">
         <v>5.49</v>
       </c>
       <c r="X25" s="131">
         <v>5.36</v>
       </c>
       <c r="Y25" s="131">
         <v>5.44</v>
       </c>
       <c r="Z25" s="131">
         <v>3.58</v>
       </c>
       <c r="AA25" s="131">
         <v>4.2300000000000004</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="130">
+        <v>4.66</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="63" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="130">
         <v>6.44</v>
       </c>
       <c r="C26" s="130">
         <v>5.42</v>
       </c>
       <c r="D26" s="130">
         <v>5.55</v>
       </c>
       <c r="E26" s="154">
         <v>5.53</v>
       </c>
       <c r="F26" s="155">
         <v>4.9000000000000004</v>
       </c>
       <c r="G26" s="156">
         <v>4.8899999999999997</v>
       </c>
       <c r="H26" s="157">
         <v>5.48</v>
       </c>
       <c r="I26" s="158">
@@ -43725,52 +43826,55 @@
       </c>
       <c r="T26" s="162">
         <v>4.96</v>
       </c>
       <c r="U26" s="163">
         <v>4.8</v>
       </c>
       <c r="V26" s="164">
         <v>5.08</v>
       </c>
       <c r="W26" s="131">
         <v>5.1100000000000003</v>
       </c>
       <c r="X26" s="131">
         <v>5.09</v>
       </c>
       <c r="Y26" s="131">
         <v>4.91</v>
       </c>
       <c r="Z26" s="131">
         <v>0.6</v>
       </c>
       <c r="AA26" s="131">
         <v>1.27</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="130">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="63" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="130">
         <v>5.47</v>
       </c>
       <c r="C27" s="130">
         <v>4.67</v>
       </c>
       <c r="D27" s="130">
         <v>3.93</v>
       </c>
       <c r="E27" s="154">
         <v>3.98</v>
       </c>
       <c r="F27" s="155">
         <v>3.91</v>
       </c>
       <c r="G27" s="156">
         <v>4.3099999999999996</v>
       </c>
       <c r="H27" s="157">
         <v>4.3600000000000003</v>
       </c>
       <c r="I27" s="158">
@@ -43808,52 +43912,55 @@
       </c>
       <c r="T27" s="162">
         <v>3.7</v>
       </c>
       <c r="U27" s="163">
         <v>3.84</v>
       </c>
       <c r="V27" s="164">
         <v>3.87</v>
       </c>
       <c r="W27" s="131">
         <v>3.77</v>
       </c>
       <c r="X27" s="131">
         <v>3.67</v>
       </c>
       <c r="Y27" s="131">
         <v>3.6</v>
       </c>
       <c r="Z27" s="131">
         <v>3.3</v>
       </c>
       <c r="AA27" s="131">
         <v>2.69</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="130">
+        <v>2.2599999999999998</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="63" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="130">
         <v>4.05</v>
       </c>
       <c r="C28" s="130">
         <v>4.17</v>
       </c>
       <c r="D28" s="130">
         <v>4.58</v>
       </c>
       <c r="E28" s="154">
         <v>4.24</v>
       </c>
       <c r="F28" s="155">
         <v>4.38</v>
       </c>
       <c r="G28" s="156">
         <v>4.5</v>
       </c>
       <c r="H28" s="157">
         <v>5.09</v>
       </c>
       <c r="I28" s="158">
@@ -43891,52 +43998,55 @@
       </c>
       <c r="T28" s="162">
         <v>3.97</v>
       </c>
       <c r="U28" s="163">
         <v>3.93</v>
       </c>
       <c r="V28" s="164">
         <v>3.76</v>
       </c>
       <c r="W28" s="131">
         <v>3.98</v>
       </c>
       <c r="X28" s="131">
         <v>3.95</v>
       </c>
       <c r="Y28" s="131">
         <v>3.69</v>
       </c>
       <c r="Z28" s="131">
         <v>4.1500000000000004</v>
       </c>
       <c r="AA28" s="131">
         <v>3.85</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="130">
+        <v>3.31</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="63" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="130">
         <v>3.41</v>
       </c>
       <c r="C29" s="130">
         <v>4.28</v>
       </c>
       <c r="D29" s="130">
         <v>3.53</v>
       </c>
       <c r="E29" s="154">
         <v>4.17</v>
       </c>
       <c r="F29" s="155">
         <v>4.05</v>
       </c>
       <c r="G29" s="156">
         <v>4.3899999999999997</v>
       </c>
       <c r="H29" s="157">
         <v>4.53</v>
       </c>
       <c r="I29" s="158">
@@ -43974,52 +44084,55 @@
       </c>
       <c r="T29" s="162">
         <v>4.38</v>
       </c>
       <c r="U29" s="163">
         <v>4.42</v>
       </c>
       <c r="V29" s="164">
         <v>4.47</v>
       </c>
       <c r="W29" s="131">
         <v>4.32</v>
       </c>
       <c r="X29" s="131">
         <v>4.3499999999999996</v>
       </c>
       <c r="Y29" s="131">
         <v>4.25</v>
       </c>
       <c r="Z29" s="131">
         <v>1.95</v>
       </c>
       <c r="AA29" s="131">
         <v>2.04</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="130">
+        <v>1.93</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="63" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="130">
         <v>3.09</v>
       </c>
       <c r="C30" s="130">
         <v>5.35</v>
       </c>
       <c r="D30" s="130">
         <v>5.09</v>
       </c>
       <c r="E30" s="154">
         <v>4.8099999999999996</v>
       </c>
       <c r="F30" s="155">
         <v>4.92</v>
       </c>
       <c r="G30" s="156">
         <v>4.96</v>
       </c>
       <c r="H30" s="157">
         <v>5.18</v>
       </c>
       <c r="I30" s="158">
@@ -44057,52 +44170,55 @@
       </c>
       <c r="T30" s="162">
         <v>3.32</v>
       </c>
       <c r="U30" s="163">
         <v>3.44</v>
       </c>
       <c r="V30" s="164">
         <v>3.28</v>
       </c>
       <c r="W30" s="131">
         <v>3.38</v>
       </c>
       <c r="X30" s="131">
         <v>3.18</v>
       </c>
       <c r="Y30" s="131">
         <v>3.17</v>
       </c>
       <c r="Z30" s="131">
         <v>1.94</v>
       </c>
       <c r="AA30" s="131">
         <v>2.2400000000000002</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="130">
+        <v>2.14</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="63" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="130">
         <v>6.71</v>
       </c>
       <c r="C31" s="130">
         <v>4.93</v>
       </c>
       <c r="D31" s="130">
         <v>4.33</v>
       </c>
       <c r="E31" s="154">
         <v>5.0999999999999996</v>
       </c>
       <c r="F31" s="155">
         <v>5.12</v>
       </c>
       <c r="G31" s="156">
         <v>5.03</v>
       </c>
       <c r="H31" s="157">
         <v>5.29</v>
       </c>
       <c r="I31" s="158">
@@ -44140,52 +44256,55 @@
       </c>
       <c r="T31" s="162">
         <v>3.29</v>
       </c>
       <c r="U31" s="163">
         <v>3.39</v>
       </c>
       <c r="V31" s="164">
         <v>3.61</v>
       </c>
       <c r="W31" s="131">
         <v>3.61</v>
       </c>
       <c r="X31" s="131">
         <v>3.51</v>
       </c>
       <c r="Y31" s="131">
         <v>3.41</v>
       </c>
       <c r="Z31" s="131">
         <v>2</v>
       </c>
       <c r="AA31" s="131">
         <v>2.5499999999999998</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="130">
+        <v>2.93</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="64" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="165">
         <v>4.4800000000000004</v>
       </c>
       <c r="C32" s="165">
         <v>3.76</v>
       </c>
       <c r="D32" s="165">
         <v>3.86</v>
       </c>
       <c r="E32" s="166">
         <v>3.73</v>
       </c>
       <c r="F32" s="167">
         <v>3.64</v>
       </c>
       <c r="G32" s="168">
         <v>3.94</v>
       </c>
       <c r="H32" s="169">
         <v>3.66</v>
       </c>
       <c r="I32" s="170">
@@ -44223,206 +44342,214 @@
       </c>
       <c r="T32" s="174">
         <v>3.61</v>
       </c>
       <c r="U32" s="175">
         <v>3.83</v>
       </c>
       <c r="V32" s="176">
         <v>3.78</v>
       </c>
       <c r="W32" s="165">
         <v>3.56</v>
       </c>
       <c r="X32" s="165">
         <v>3.4</v>
       </c>
       <c r="Y32" s="165">
         <v>3.25</v>
       </c>
       <c r="Z32" s="165" t="s">
         <v>28</v>
       </c>
       <c r="AA32" s="165">
         <v>1.31</v>
       </c>
+      <c r="AB32" s="165">
+        <v>1.29</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="Z7:AA7"/>
-[...1 lines deleted...]
-    <mergeCell ref="A5:AA5"/>
+    <mergeCell ref="A23:AA23"/>
+    <mergeCell ref="Z7:AB7"/>
+    <mergeCell ref="V6:AB6"/>
+    <mergeCell ref="A5:AB5"/>
     <mergeCell ref="A9:AA9"/>
     <mergeCell ref="A19:AA19"/>
     <mergeCell ref="R6:T6"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:Y7"/>
-    <mergeCell ref="A23:AA23"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A6:AA33"/>
+  <dimension ref="A6:AB33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C5" sqref="C5"/>
+      <selection activeCell="AB11" sqref="AB11:AB33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="18.5703125" customWidth="1"/>
     <col min="2" max="2" width="7" customWidth="1"/>
     <col min="3" max="3" width="7.7109375" customWidth="1"/>
     <col min="4" max="4" width="5.28515625" customWidth="1"/>
     <col min="5" max="5" width="6.85546875" customWidth="1"/>
     <col min="6" max="6" width="6" customWidth="1"/>
     <col min="7" max="7" width="4.7109375" customWidth="1"/>
     <col min="8" max="8" width="5.7109375" customWidth="1"/>
     <col min="9" max="9" width="6.28515625" customWidth="1"/>
     <col min="10" max="10" width="7.5703125" customWidth="1"/>
     <col min="11" max="11" width="7.28515625" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" customWidth="1"/>
     <col min="13" max="13" width="7.85546875" customWidth="1"/>
     <col min="14" max="14" width="7.42578125" customWidth="1"/>
     <col min="15" max="15" width="7.140625" customWidth="1"/>
     <col min="16" max="16" width="6.140625" customWidth="1"/>
     <col min="17" max="17" width="7.42578125" customWidth="1"/>
     <col min="18" max="18" width="5.42578125" customWidth="1"/>
     <col min="19" max="19" width="6.42578125" customWidth="1"/>
     <col min="20" max="20" width="6.7109375" customWidth="1"/>
     <col min="21" max="21" width="6.42578125" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" customWidth="1"/>
     <col min="23" max="23" width="6.5703125" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" customWidth="1"/>
     <col min="25" max="25" width="7.7109375" customWidth="1"/>
     <col min="26" max="26" width="7" customWidth="1"/>
-    <col min="27" max="27" width="7.42578125" customWidth="1"/>
+    <col min="27" max="28" width="7.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:27">
-      <c r="A6" s="234" t="s">
+    <row r="6" spans="1:28">
+      <c r="A6" s="247" t="s">
         <v>27</v>
       </c>
-      <c r="B6" s="234"/>
-[...24 lines deleted...]
-    <row r="7" spans="1:27">
+      <c r="B6" s="247"/>
+      <c r="C6" s="247"/>
+      <c r="D6" s="247"/>
+      <c r="E6" s="247"/>
+      <c r="F6" s="247"/>
+      <c r="G6" s="247"/>
+      <c r="H6" s="247"/>
+      <c r="I6" s="247"/>
+      <c r="J6" s="247"/>
+      <c r="K6" s="247"/>
+      <c r="L6" s="247"/>
+      <c r="M6" s="247"/>
+      <c r="N6" s="247"/>
+      <c r="O6" s="247"/>
+      <c r="P6" s="247"/>
+      <c r="Q6" s="247"/>
+      <c r="R6" s="247"/>
+      <c r="S6" s="247"/>
+      <c r="T6" s="247"/>
+      <c r="U6" s="247"/>
+      <c r="V6" s="247"/>
+      <c r="W6" s="234"/>
+      <c r="X6" s="234"/>
+      <c r="Y6" s="234"/>
+      <c r="Z6" s="234"/>
+      <c r="AA6" s="234"/>
+      <c r="AB6" s="234"/>
+    </row>
+    <row r="7" spans="1:28">
       <c r="A7" s="2"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="2"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="3"/>
       <c r="U7" s="67"/>
-      <c r="V7" s="232" t="s">
+      <c r="V7" s="245" t="s">
         <v>1</v>
       </c>
-      <c r="W7" s="233"/>
-[...7 lines deleted...]
-      <c r="B8" s="238">
+      <c r="W7" s="246"/>
+      <c r="X7" s="246"/>
+      <c r="Y7" s="246"/>
+      <c r="Z7" s="246"/>
+      <c r="AA7" s="246"/>
+      <c r="AB7" s="234"/>
+    </row>
+    <row r="8" spans="1:28">
+      <c r="A8" s="235"/>
+      <c r="B8" s="237">
         <v>2024</v>
       </c>
-      <c r="C8" s="239"/>
-[...10 lines deleted...]
-      <c r="N8" s="240">
+      <c r="C8" s="238"/>
+      <c r="D8" s="238"/>
+      <c r="E8" s="238"/>
+      <c r="F8" s="238"/>
+      <c r="G8" s="238"/>
+      <c r="H8" s="238"/>
+      <c r="I8" s="238"/>
+      <c r="J8" s="238"/>
+      <c r="K8" s="238"/>
+      <c r="L8" s="238"/>
+      <c r="M8" s="238"/>
+      <c r="N8" s="239">
         <v>2025</v>
       </c>
-      <c r="O8" s="241"/>
-[...10 lines deleted...]
-      <c r="Z8" s="249">
+      <c r="O8" s="240"/>
+      <c r="P8" s="240"/>
+      <c r="Q8" s="240"/>
+      <c r="R8" s="240"/>
+      <c r="S8" s="240"/>
+      <c r="T8" s="240"/>
+      <c r="U8" s="240"/>
+      <c r="V8" s="240"/>
+      <c r="W8" s="241"/>
+      <c r="X8" s="241"/>
+      <c r="Y8" s="241"/>
+      <c r="Z8" s="242">
         <v>2026</v>
       </c>
-      <c r="AA8" s="250"/>
-[...2 lines deleted...]
-      <c r="A9" s="237"/>
+      <c r="AA8" s="243"/>
+      <c r="AB8" s="244"/>
+    </row>
+    <row r="9" spans="1:28">
+      <c r="A9" s="236"/>
       <c r="B9" s="68" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I9" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J9" s="4" t="s">
@@ -44451,89 +44578,92 @@
       </c>
       <c r="R9" s="4" t="s">
         <v>6</v>
       </c>
       <c r="S9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="T9" s="4" t="s">
         <v>8</v>
       </c>
       <c r="U9" s="4" t="s">
         <v>9</v>
       </c>
       <c r="V9" s="4" t="s">
         <v>10</v>
       </c>
       <c r="W9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="X9" s="4" t="s">
         <v>12</v>
       </c>
       <c r="Y9" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="Z9" s="252" t="s">
+      <c r="Z9" s="230" t="s">
         <v>2</v>
       </c>
       <c r="AA9" s="4" t="s">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="244" t="s">
+      <c r="AB9" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
+      <c r="A10" s="250" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="244"/>
-[...26 lines deleted...]
-    <row r="11" spans="1:27">
+      <c r="B10" s="250"/>
+      <c r="C10" s="250"/>
+      <c r="D10" s="250"/>
+      <c r="E10" s="250"/>
+      <c r="F10" s="250"/>
+      <c r="G10" s="250"/>
+      <c r="H10" s="250"/>
+      <c r="I10" s="250"/>
+      <c r="J10" s="250"/>
+      <c r="K10" s="250"/>
+      <c r="L10" s="250"/>
+      <c r="M10" s="250"/>
+      <c r="N10" s="250"/>
+      <c r="O10" s="250"/>
+      <c r="P10" s="250"/>
+      <c r="Q10" s="250"/>
+      <c r="R10" s="250"/>
+      <c r="S10" s="250"/>
+      <c r="T10" s="250"/>
+      <c r="U10" s="250"/>
+      <c r="V10" s="250"/>
+      <c r="W10" s="233"/>
+      <c r="X10" s="233"/>
+      <c r="Y10" s="233"/>
+      <c r="Z10" s="234"/>
+      <c r="AA10" s="234"/>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="63" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="8">
         <v>65</v>
       </c>
       <c r="C11" s="8">
         <v>75</v>
       </c>
       <c r="D11" s="8">
         <v>83</v>
       </c>
       <c r="E11" s="8">
         <v>75</v>
       </c>
       <c r="F11" s="8">
         <v>80</v>
       </c>
       <c r="G11" s="8">
         <v>82</v>
       </c>
       <c r="H11" s="8">
         <v>108</v>
       </c>
       <c r="I11" s="8">
@@ -44571,52 +44701,55 @@
       </c>
       <c r="T11" s="9">
         <v>108</v>
       </c>
       <c r="U11" s="69">
         <v>105</v>
       </c>
       <c r="V11" s="69">
         <v>124</v>
       </c>
       <c r="W11" s="13">
         <v>157</v>
       </c>
       <c r="X11" s="13">
         <v>92</v>
       </c>
       <c r="Y11" s="13">
         <v>115</v>
       </c>
       <c r="Z11" s="22">
         <v>154</v>
       </c>
       <c r="AA11" s="22">
         <v>123</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="22">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="63" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="22">
         <v>35</v>
       </c>
       <c r="C12" s="22">
         <v>52</v>
       </c>
       <c r="D12" s="22">
         <v>60</v>
       </c>
       <c r="E12" s="70">
         <v>41</v>
       </c>
       <c r="F12" s="71">
         <v>59</v>
       </c>
       <c r="G12" s="72">
         <v>55</v>
       </c>
       <c r="H12" s="73">
         <v>72</v>
       </c>
       <c r="I12" s="74">
@@ -44654,52 +44787,55 @@
       </c>
       <c r="T12" s="78">
         <v>75</v>
       </c>
       <c r="U12" s="79">
         <v>70</v>
       </c>
       <c r="V12" s="80">
         <v>77</v>
       </c>
       <c r="W12" s="13">
         <v>117</v>
       </c>
       <c r="X12" s="13">
         <v>62</v>
       </c>
       <c r="Y12" s="13">
         <v>84</v>
       </c>
       <c r="Z12" s="22">
         <v>117</v>
       </c>
       <c r="AA12" s="22">
         <v>83</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="22">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="63" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="22">
         <v>14</v>
       </c>
       <c r="C13" s="22">
         <v>8</v>
       </c>
       <c r="D13" s="22">
         <v>14</v>
       </c>
       <c r="E13" s="70">
         <v>16</v>
       </c>
       <c r="F13" s="71">
         <v>6</v>
       </c>
       <c r="G13" s="72">
         <v>7</v>
       </c>
       <c r="H13" s="73">
         <v>16</v>
       </c>
       <c r="I13" s="74">
@@ -44737,52 +44873,55 @@
       </c>
       <c r="T13" s="78">
         <v>15</v>
       </c>
       <c r="U13" s="79">
         <v>9</v>
       </c>
       <c r="V13" s="80">
         <v>14</v>
       </c>
       <c r="W13" s="13">
         <v>16</v>
       </c>
       <c r="X13" s="13">
         <v>10</v>
       </c>
       <c r="Y13" s="13">
         <v>13</v>
       </c>
       <c r="Z13" s="22">
         <v>15</v>
       </c>
       <c r="AA13" s="22">
         <v>14</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="22">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="63" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="22">
         <v>6</v>
       </c>
       <c r="D14" s="22" t="s">
         <v>28</v>
       </c>
       <c r="E14" s="70">
         <v>1</v>
       </c>
       <c r="F14" s="71">
         <v>4</v>
       </c>
       <c r="G14" s="72">
         <v>6</v>
       </c>
       <c r="H14" s="81" t="s">
         <v>28</v>
       </c>
       <c r="I14" s="74">
@@ -44820,52 +44959,55 @@
       </c>
       <c r="T14" s="78">
         <v>3</v>
       </c>
       <c r="U14" s="79">
         <v>6</v>
       </c>
       <c r="V14" s="80">
         <v>5</v>
       </c>
       <c r="W14" s="13">
         <v>4</v>
       </c>
       <c r="X14" s="13">
         <v>3</v>
       </c>
       <c r="Y14" s="13">
         <v>2</v>
       </c>
       <c r="Z14" s="22">
         <v>1</v>
       </c>
       <c r="AA14" s="22">
         <v>4</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="22">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="63" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="22">
         <v>3</v>
       </c>
       <c r="C15" s="22">
         <v>1</v>
       </c>
       <c r="D15" s="22">
         <v>1</v>
       </c>
       <c r="E15" s="70" t="s">
         <v>28</v>
       </c>
       <c r="F15" s="71">
         <v>3</v>
       </c>
       <c r="G15" s="72">
         <v>2</v>
       </c>
       <c r="H15" s="73">
         <v>4</v>
       </c>
       <c r="I15" s="74">
@@ -44903,52 +45045,55 @@
       </c>
       <c r="T15" s="78">
         <v>1</v>
       </c>
       <c r="U15" s="79">
         <v>3</v>
       </c>
       <c r="V15" s="80">
         <v>5</v>
       </c>
       <c r="W15" s="13">
         <v>1</v>
       </c>
       <c r="X15" s="13">
         <v>2</v>
       </c>
       <c r="Y15" s="13">
         <v>4</v>
       </c>
       <c r="Z15" s="22">
         <v>2</v>
       </c>
       <c r="AA15" s="22">
         <v>2</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="22">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="63" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="22">
         <v>7</v>
       </c>
       <c r="C16" s="22">
         <v>1</v>
       </c>
       <c r="D16" s="22">
         <v>5</v>
       </c>
       <c r="E16" s="70">
         <v>5</v>
       </c>
       <c r="F16" s="71">
         <v>3</v>
       </c>
       <c r="G16" s="72">
         <v>7</v>
       </c>
       <c r="H16" s="73">
         <v>5</v>
       </c>
       <c r="I16" s="74">
@@ -44986,52 +45131,55 @@
       </c>
       <c r="T16" s="78">
         <v>5</v>
       </c>
       <c r="U16" s="79">
         <v>6</v>
       </c>
       <c r="V16" s="80">
         <v>12</v>
       </c>
       <c r="W16" s="13">
         <v>6</v>
       </c>
       <c r="X16" s="13">
         <v>5</v>
       </c>
       <c r="Y16" s="13">
         <v>7</v>
       </c>
       <c r="Z16" s="22">
         <v>4</v>
       </c>
       <c r="AA16" s="22">
         <v>9</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="22">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="63" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>28</v>
       </c>
       <c r="C17" s="22">
         <v>1</v>
       </c>
       <c r="D17" s="22">
         <v>1</v>
       </c>
       <c r="E17" s="70">
         <v>6</v>
       </c>
       <c r="F17" s="71">
         <v>2</v>
       </c>
       <c r="G17" s="81" t="s">
         <v>28</v>
       </c>
       <c r="H17" s="73">
         <v>3</v>
       </c>
       <c r="I17" s="74">
@@ -45069,52 +45217,55 @@
       </c>
       <c r="T17" s="78">
         <v>1</v>
       </c>
       <c r="U17" s="79">
         <v>3</v>
       </c>
       <c r="V17" s="80">
         <v>3</v>
       </c>
       <c r="W17" s="13">
         <v>3</v>
       </c>
       <c r="X17" s="13">
         <v>3</v>
       </c>
       <c r="Y17" s="13">
         <v>4</v>
       </c>
       <c r="Z17" s="22">
         <v>4</v>
       </c>
       <c r="AA17" s="22">
         <v>2</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="22">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="63" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="22">
         <v>5</v>
       </c>
       <c r="C18" s="22">
         <v>3</v>
       </c>
       <c r="D18" s="22">
         <v>1</v>
       </c>
       <c r="E18" s="70">
         <v>3</v>
       </c>
       <c r="F18" s="71">
         <v>2</v>
       </c>
       <c r="G18" s="72">
         <v>1</v>
       </c>
       <c r="H18" s="73">
         <v>3</v>
       </c>
       <c r="I18" s="74">
@@ -45152,52 +45303,55 @@
       </c>
       <c r="T18" s="78">
         <v>3</v>
       </c>
       <c r="U18" s="79">
         <v>3</v>
       </c>
       <c r="V18" s="80">
         <v>5</v>
       </c>
       <c r="W18" s="13">
         <v>5</v>
       </c>
       <c r="X18" s="13">
         <v>4</v>
       </c>
       <c r="Y18" s="13" t="s">
         <v>28</v>
       </c>
       <c r="Z18" s="22">
         <v>7</v>
       </c>
       <c r="AA18" s="22">
         <v>5</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="22">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="63" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="22">
         <v>1</v>
       </c>
       <c r="C19" s="22">
         <v>3</v>
       </c>
       <c r="D19" s="22">
         <v>1</v>
       </c>
       <c r="E19" s="70">
         <v>3</v>
       </c>
       <c r="F19" s="71">
         <v>1</v>
       </c>
       <c r="G19" s="72">
         <v>4</v>
       </c>
       <c r="H19" s="73">
         <v>5</v>
       </c>
       <c r="I19" s="81" t="s">
@@ -45235,83 +45389,87 @@
       </c>
       <c r="T19" s="78">
         <v>5</v>
       </c>
       <c r="U19" s="79">
         <v>5</v>
       </c>
       <c r="V19" s="80">
         <v>3</v>
       </c>
       <c r="W19" s="13">
         <v>5</v>
       </c>
       <c r="X19" s="13">
         <v>3</v>
       </c>
       <c r="Y19" s="13">
         <v>1</v>
       </c>
       <c r="Z19" s="22">
         <v>4</v>
       </c>
       <c r="AA19" s="22">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="243" t="s">
+      <c r="AB19" s="22">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
+      <c r="A20" s="252" t="s">
         <v>16</v>
       </c>
-      <c r="B20" s="243"/>
-[...26 lines deleted...]
-    <row r="21" spans="1:27">
+      <c r="B20" s="252"/>
+      <c r="C20" s="252"/>
+      <c r="D20" s="252"/>
+      <c r="E20" s="252"/>
+      <c r="F20" s="252"/>
+      <c r="G20" s="252"/>
+      <c r="H20" s="252"/>
+      <c r="I20" s="252"/>
+      <c r="J20" s="252"/>
+      <c r="K20" s="252"/>
+      <c r="L20" s="252"/>
+      <c r="M20" s="252"/>
+      <c r="N20" s="252"/>
+      <c r="O20" s="252"/>
+      <c r="P20" s="252"/>
+      <c r="Q20" s="252"/>
+      <c r="R20" s="252"/>
+      <c r="S20" s="252"/>
+      <c r="T20" s="252"/>
+      <c r="U20" s="252"/>
+      <c r="V20" s="252"/>
+      <c r="W20" s="233"/>
+      <c r="X20" s="233"/>
+      <c r="Y20" s="233"/>
+      <c r="Z20" s="234"/>
+      <c r="AA20" s="234"/>
+      <c r="AB20" s="231"/>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="8">
         <v>38</v>
       </c>
       <c r="C21" s="8">
         <v>52</v>
       </c>
       <c r="D21" s="8">
         <v>58</v>
       </c>
       <c r="E21" s="8">
         <v>46</v>
       </c>
       <c r="F21" s="8">
         <v>54</v>
       </c>
       <c r="G21" s="8">
         <v>51</v>
       </c>
       <c r="H21" s="8">
         <v>71</v>
       </c>
       <c r="I21" s="8">
@@ -45349,52 +45507,55 @@
       </c>
       <c r="T21" s="9">
         <v>79</v>
       </c>
       <c r="U21" s="69">
         <v>69</v>
       </c>
       <c r="V21" s="69">
         <v>78</v>
       </c>
       <c r="W21" s="13">
         <v>106</v>
       </c>
       <c r="X21" s="13">
         <v>57</v>
       </c>
       <c r="Y21" s="13">
         <v>81</v>
       </c>
       <c r="Z21" s="22">
         <v>103</v>
       </c>
       <c r="AA21" s="22">
         <v>83</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="22">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="22">
         <v>27</v>
       </c>
       <c r="C22" s="22">
         <v>44</v>
       </c>
       <c r="D22" s="22">
         <v>46</v>
       </c>
       <c r="E22" s="82">
         <v>33</v>
       </c>
       <c r="F22" s="83">
         <v>50</v>
       </c>
       <c r="G22" s="84">
         <v>45</v>
       </c>
       <c r="H22" s="85">
         <v>58</v>
       </c>
       <c r="I22" s="86">
@@ -45432,52 +45593,55 @@
       </c>
       <c r="T22" s="90">
         <v>66</v>
       </c>
       <c r="U22" s="91">
         <v>61</v>
       </c>
       <c r="V22" s="92">
         <v>65</v>
       </c>
       <c r="W22" s="13">
         <v>96</v>
       </c>
       <c r="X22" s="13">
         <v>48</v>
       </c>
       <c r="Y22" s="13">
         <v>69</v>
       </c>
       <c r="Z22" s="22">
         <v>92</v>
       </c>
       <c r="AA22" s="22">
         <v>71</v>
       </c>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22" s="22">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="63" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="22">
         <v>11</v>
       </c>
       <c r="C23" s="22">
         <v>8</v>
       </c>
       <c r="D23" s="22">
         <v>12</v>
       </c>
       <c r="E23" s="82">
         <v>13</v>
       </c>
       <c r="F23" s="83">
         <v>4</v>
       </c>
       <c r="G23" s="84">
         <v>6</v>
       </c>
       <c r="H23" s="85">
         <v>13</v>
       </c>
       <c r="I23" s="86">
@@ -45515,83 +45679,87 @@
       </c>
       <c r="T23" s="90">
         <v>13</v>
       </c>
       <c r="U23" s="91">
         <v>8</v>
       </c>
       <c r="V23" s="92">
         <v>13</v>
       </c>
       <c r="W23" s="13">
         <v>10</v>
       </c>
       <c r="X23" s="13">
         <v>9</v>
       </c>
       <c r="Y23" s="13">
         <v>12</v>
       </c>
       <c r="Z23" s="22">
         <v>11</v>
       </c>
       <c r="AA23" s="22">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="244" t="s">
+      <c r="AB23" s="22">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
+      <c r="A24" s="250" t="s">
         <v>17</v>
       </c>
-      <c r="B24" s="244"/>
-[...26 lines deleted...]
-    <row r="25" spans="1:27">
+      <c r="B24" s="250"/>
+      <c r="C24" s="250"/>
+      <c r="D24" s="250"/>
+      <c r="E24" s="250"/>
+      <c r="F24" s="250"/>
+      <c r="G24" s="250"/>
+      <c r="H24" s="250"/>
+      <c r="I24" s="250"/>
+      <c r="J24" s="250"/>
+      <c r="K24" s="250"/>
+      <c r="L24" s="250"/>
+      <c r="M24" s="250"/>
+      <c r="N24" s="250"/>
+      <c r="O24" s="250"/>
+      <c r="P24" s="250"/>
+      <c r="Q24" s="250"/>
+      <c r="R24" s="250"/>
+      <c r="S24" s="250"/>
+      <c r="T24" s="250"/>
+      <c r="U24" s="250"/>
+      <c r="V24" s="250"/>
+      <c r="W24" s="233"/>
+      <c r="X24" s="233"/>
+      <c r="Y24" s="233"/>
+      <c r="Z24" s="234"/>
+      <c r="AA24" s="234"/>
+      <c r="AB24" s="231"/>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="63" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="8">
         <v>27</v>
       </c>
       <c r="C25" s="8">
         <v>23</v>
       </c>
       <c r="D25" s="8">
         <v>25</v>
       </c>
       <c r="E25" s="8">
         <v>29</v>
       </c>
       <c r="F25" s="8">
         <v>26</v>
       </c>
       <c r="G25" s="8">
         <v>31</v>
       </c>
       <c r="H25" s="8">
         <v>37</v>
       </c>
       <c r="I25" s="8">
@@ -45629,52 +45797,55 @@
       </c>
       <c r="T25" s="8">
         <v>29</v>
       </c>
       <c r="U25" s="69">
         <v>36</v>
       </c>
       <c r="V25" s="69">
         <v>46</v>
       </c>
       <c r="W25" s="13">
         <v>51</v>
       </c>
       <c r="X25" s="13">
         <v>35</v>
       </c>
       <c r="Y25" s="13">
         <v>34</v>
       </c>
       <c r="Z25" s="22">
         <v>51</v>
       </c>
       <c r="AA25" s="22">
         <v>40</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="22">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="63" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="22">
         <v>8</v>
       </c>
       <c r="C26" s="22">
         <v>8</v>
       </c>
       <c r="D26" s="22">
         <v>14</v>
       </c>
       <c r="E26" s="93">
         <v>8</v>
       </c>
       <c r="F26" s="94">
         <v>9</v>
       </c>
       <c r="G26" s="95">
         <v>10</v>
       </c>
       <c r="H26" s="96">
         <v>14</v>
       </c>
       <c r="I26" s="97">
@@ -45712,52 +45883,55 @@
       </c>
       <c r="T26" s="101">
         <v>9</v>
       </c>
       <c r="U26" s="102">
         <v>9</v>
       </c>
       <c r="V26" s="103">
         <v>12</v>
       </c>
       <c r="W26" s="13">
         <v>21</v>
       </c>
       <c r="X26" s="13">
         <v>14</v>
       </c>
       <c r="Y26" s="13">
         <v>15</v>
       </c>
       <c r="Z26" s="22">
         <v>25</v>
       </c>
       <c r="AA26" s="22">
         <v>12</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="22">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="63" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="22">
         <v>3</v>
       </c>
       <c r="C27" s="22" t="s">
         <v>28</v>
       </c>
       <c r="D27" s="22">
         <v>2</v>
       </c>
       <c r="E27" s="93">
         <v>3</v>
       </c>
       <c r="F27" s="94">
         <v>2</v>
       </c>
       <c r="G27" s="95">
         <v>1</v>
       </c>
       <c r="H27" s="96">
         <v>3</v>
       </c>
       <c r="I27" s="97">
@@ -45795,52 +45969,55 @@
       </c>
       <c r="T27" s="101">
         <v>2</v>
       </c>
       <c r="U27" s="102">
         <v>1</v>
       </c>
       <c r="V27" s="103">
         <v>1</v>
       </c>
       <c r="W27" s="13">
         <v>6</v>
       </c>
       <c r="X27" s="13">
         <v>1</v>
       </c>
       <c r="Y27" s="13">
         <v>1</v>
       </c>
       <c r="Z27" s="22">
         <v>4</v>
       </c>
       <c r="AA27" s="22">
         <v>2</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="22">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="63" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="22" t="s">
         <v>28</v>
       </c>
       <c r="C28" s="22">
         <v>6</v>
       </c>
       <c r="D28" s="22" t="s">
         <v>28</v>
       </c>
       <c r="E28" s="93">
         <v>1</v>
       </c>
       <c r="F28" s="94">
         <v>4</v>
       </c>
       <c r="G28" s="95">
         <v>6</v>
       </c>
       <c r="H28" s="81" t="s">
         <v>28</v>
       </c>
       <c r="I28" s="97">
@@ -45878,52 +46055,55 @@
       </c>
       <c r="T28" s="101">
         <v>3</v>
       </c>
       <c r="U28" s="102">
         <v>6</v>
       </c>
       <c r="V28" s="103">
         <v>5</v>
       </c>
       <c r="W28" s="13">
         <v>4</v>
       </c>
       <c r="X28" s="13">
         <v>3</v>
       </c>
       <c r="Y28" s="13">
         <v>2</v>
       </c>
       <c r="Z28" s="22">
         <v>1</v>
       </c>
       <c r="AA28" s="22">
         <v>4</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="22">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="63" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="22">
         <v>3</v>
       </c>
       <c r="C29" s="22">
         <v>1</v>
       </c>
       <c r="D29" s="22">
         <v>1</v>
       </c>
       <c r="E29" s="93" t="s">
         <v>28</v>
       </c>
       <c r="F29" s="94">
         <v>3</v>
       </c>
       <c r="G29" s="95">
         <v>2</v>
       </c>
       <c r="H29" s="96">
         <v>4</v>
       </c>
       <c r="I29" s="97">
@@ -45961,52 +46141,55 @@
       </c>
       <c r="T29" s="101">
         <v>1</v>
       </c>
       <c r="U29" s="102">
         <v>3</v>
       </c>
       <c r="V29" s="103">
         <v>5</v>
       </c>
       <c r="W29" s="13">
         <v>1</v>
       </c>
       <c r="X29" s="13">
         <v>2</v>
       </c>
       <c r="Y29" s="13">
         <v>4</v>
       </c>
       <c r="Z29" s="22">
         <v>2</v>
       </c>
       <c r="AA29" s="22">
         <v>2</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="22">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="63" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="22">
         <v>7</v>
       </c>
       <c r="C30" s="22">
         <v>1</v>
       </c>
       <c r="D30" s="22">
         <v>5</v>
       </c>
       <c r="E30" s="93">
         <v>5</v>
       </c>
       <c r="F30" s="94">
         <v>3</v>
       </c>
       <c r="G30" s="95">
         <v>7</v>
       </c>
       <c r="H30" s="96">
         <v>5</v>
       </c>
       <c r="I30" s="97">
@@ -46044,52 +46227,55 @@
       </c>
       <c r="T30" s="101">
         <v>5</v>
       </c>
       <c r="U30" s="102">
         <v>6</v>
       </c>
       <c r="V30" s="103">
         <v>12</v>
       </c>
       <c r="W30" s="13">
         <v>6</v>
       </c>
       <c r="X30" s="13">
         <v>5</v>
       </c>
       <c r="Y30" s="13">
         <v>7</v>
       </c>
       <c r="Z30" s="22">
         <v>4</v>
       </c>
       <c r="AA30" s="22">
         <v>9</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="22">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="63" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="22" t="s">
         <v>28</v>
       </c>
       <c r="C31" s="22">
         <v>1</v>
       </c>
       <c r="D31" s="22">
         <v>1</v>
       </c>
       <c r="E31" s="93">
         <v>6</v>
       </c>
       <c r="F31" s="94">
         <v>2</v>
       </c>
       <c r="G31" s="104" t="s">
         <v>28</v>
       </c>
       <c r="H31" s="96">
         <v>3</v>
       </c>
       <c r="I31" s="97">
@@ -46127,52 +46313,55 @@
       </c>
       <c r="T31" s="101">
         <v>1</v>
       </c>
       <c r="U31" s="102">
         <v>3</v>
       </c>
       <c r="V31" s="103">
         <v>3</v>
       </c>
       <c r="W31" s="13">
         <v>3</v>
       </c>
       <c r="X31" s="13">
         <v>3</v>
       </c>
       <c r="Y31" s="13">
         <v>4</v>
       </c>
       <c r="Z31" s="22">
         <v>4</v>
       </c>
       <c r="AA31" s="22">
         <v>2</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="22">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="63" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="22">
         <v>5</v>
       </c>
       <c r="C32" s="22">
         <v>3</v>
       </c>
       <c r="D32" s="22">
         <v>1</v>
       </c>
       <c r="E32" s="93">
         <v>3</v>
       </c>
       <c r="F32" s="94">
         <v>2</v>
       </c>
       <c r="G32" s="104">
         <v>1</v>
       </c>
       <c r="H32" s="96">
         <v>3</v>
       </c>
       <c r="I32" s="97">
@@ -46210,52 +46399,55 @@
       </c>
       <c r="T32" s="101">
         <v>3</v>
       </c>
       <c r="U32" s="105">
         <v>3</v>
       </c>
       <c r="V32" s="106">
         <v>5</v>
       </c>
       <c r="W32" s="13">
         <v>5</v>
       </c>
       <c r="X32" s="13">
         <v>4</v>
       </c>
       <c r="Y32" s="13" t="s">
         <v>28</v>
       </c>
       <c r="Z32" s="22">
         <v>7</v>
       </c>
       <c r="AA32" s="22">
         <v>5</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="22">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="64" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="50">
         <v>1</v>
       </c>
       <c r="C33" s="50">
         <v>3</v>
       </c>
       <c r="D33" s="50">
         <v>1</v>
       </c>
       <c r="E33" s="107">
         <v>3</v>
       </c>
       <c r="F33" s="108">
         <v>1</v>
       </c>
       <c r="G33" s="109">
         <v>4</v>
       </c>
       <c r="H33" s="110">
         <v>5</v>
       </c>
       <c r="I33" s="111" t="s">
@@ -46293,206 +46485,213 @@
       </c>
       <c r="T33" s="115">
         <v>5</v>
       </c>
       <c r="U33" s="116">
         <v>5</v>
       </c>
       <c r="V33" s="117">
         <v>3</v>
       </c>
       <c r="W33" s="50">
         <v>5</v>
       </c>
       <c r="X33" s="50">
         <v>3</v>
       </c>
       <c r="Y33" s="50">
         <v>1</v>
       </c>
       <c r="Z33" s="50">
         <v>4</v>
       </c>
       <c r="AA33" s="50">
         <v>4</v>
       </c>
+      <c r="AB33" s="50">
+        <v>1</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="Z8:AA8"/>
-    <mergeCell ref="V7:AA7"/>
+    <mergeCell ref="A6:AB6"/>
     <mergeCell ref="A10:AA10"/>
     <mergeCell ref="A20:AA20"/>
     <mergeCell ref="A24:AA24"/>
-    <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:Y8"/>
+    <mergeCell ref="Z8:AB8"/>
+    <mergeCell ref="V7:AB7"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A4:AA33"/>
+  <dimension ref="A4:AB33"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AD19" sqref="AD19"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AE18" sqref="AE18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="18.85546875" customWidth="1"/>
     <col min="2" max="2" width="6.42578125" customWidth="1"/>
     <col min="3" max="3" width="7.7109375" customWidth="1"/>
     <col min="4" max="4" width="7.28515625" customWidth="1"/>
     <col min="5" max="5" width="7.42578125" customWidth="1"/>
     <col min="6" max="6" width="7" customWidth="1"/>
     <col min="7" max="7" width="7.28515625" customWidth="1"/>
     <col min="8" max="8" width="7.42578125" customWidth="1"/>
     <col min="9" max="9" width="7.28515625" customWidth="1"/>
     <col min="10" max="10" width="8.28515625" customWidth="1"/>
     <col min="11" max="12" width="7.7109375" customWidth="1"/>
     <col min="13" max="13" width="7.85546875" customWidth="1"/>
     <col min="14" max="14" width="6.7109375" customWidth="1"/>
     <col min="15" max="15" width="7.42578125" customWidth="1"/>
     <col min="16" max="16" width="7.5703125" customWidth="1"/>
     <col min="17" max="17" width="7" customWidth="1"/>
     <col min="18" max="18" width="6.85546875" customWidth="1"/>
     <col min="19" max="19" width="7.28515625" customWidth="1"/>
     <col min="20" max="20" width="7.140625" customWidth="1"/>
     <col min="21" max="22" width="7.42578125" customWidth="1"/>
     <col min="23" max="23" width="7.5703125" customWidth="1"/>
     <col min="24" max="24" width="6.85546875" customWidth="1"/>
     <col min="25" max="25" width="7.85546875" customWidth="1"/>
     <col min="26" max="26" width="6.28515625" customWidth="1"/>
     <col min="27" max="27" width="8" customWidth="1"/>
+    <col min="28" max="28" width="8.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:27" s="227" customFormat="1"/>
-[...1 lines deleted...]
-      <c r="A6" s="234" t="s">
+    <row r="4" spans="1:28" s="227" customFormat="1"/>
+    <row r="6" spans="1:28">
+      <c r="A6" s="247" t="s">
         <v>42</v>
       </c>
-      <c r="B6" s="234"/>
-[...26 lines deleted...]
-    <row r="7" spans="1:27">
+      <c r="B6" s="247"/>
+      <c r="C6" s="247"/>
+      <c r="D6" s="247"/>
+      <c r="E6" s="247"/>
+      <c r="F6" s="247"/>
+      <c r="G6" s="247"/>
+      <c r="H6" s="247"/>
+      <c r="I6" s="247"/>
+      <c r="J6" s="247"/>
+      <c r="K6" s="247"/>
+      <c r="L6" s="247"/>
+      <c r="M6" s="247"/>
+      <c r="N6" s="247"/>
+      <c r="O6" s="247"/>
+      <c r="P6" s="247"/>
+      <c r="Q6" s="247"/>
+      <c r="R6" s="247"/>
+      <c r="S6" s="247"/>
+      <c r="T6" s="247"/>
+      <c r="U6" s="247"/>
+      <c r="V6" s="247"/>
+      <c r="W6" s="234"/>
+      <c r="X6" s="234"/>
+      <c r="Y6" s="234"/>
+      <c r="Z6" s="234"/>
+      <c r="AA6" s="234"/>
+      <c r="AB6" s="234"/>
+    </row>
+    <row r="7" spans="1:28">
       <c r="A7" s="2"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="2"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
-      <c r="R7" s="246" t="s">
+      <c r="R7" s="251" t="s">
         <v>30</v>
       </c>
-      <c r="S7" s="233"/>
-[...11 lines deleted...]
-      <c r="B8" s="238">
+      <c r="S7" s="246"/>
+      <c r="T7" s="246"/>
+      <c r="U7" s="246"/>
+      <c r="V7" s="246"/>
+      <c r="W7" s="246"/>
+      <c r="X7" s="246"/>
+      <c r="Y7" s="246"/>
+      <c r="Z7" s="246"/>
+      <c r="AA7" s="246"/>
+      <c r="AB7" s="234"/>
+    </row>
+    <row r="8" spans="1:28">
+      <c r="A8" s="235"/>
+      <c r="B8" s="237">
         <v>2024</v>
       </c>
-      <c r="C8" s="239"/>
-[...10 lines deleted...]
-      <c r="N8" s="240">
+      <c r="C8" s="238"/>
+      <c r="D8" s="238"/>
+      <c r="E8" s="238"/>
+      <c r="F8" s="238"/>
+      <c r="G8" s="238"/>
+      <c r="H8" s="238"/>
+      <c r="I8" s="238"/>
+      <c r="J8" s="238"/>
+      <c r="K8" s="238"/>
+      <c r="L8" s="238"/>
+      <c r="M8" s="238"/>
+      <c r="N8" s="239">
         <v>2025</v>
       </c>
-      <c r="O8" s="241"/>
-[...10 lines deleted...]
-      <c r="Z8" s="249">
+      <c r="O8" s="240"/>
+      <c r="P8" s="240"/>
+      <c r="Q8" s="240"/>
+      <c r="R8" s="240"/>
+      <c r="S8" s="240"/>
+      <c r="T8" s="240"/>
+      <c r="U8" s="240"/>
+      <c r="V8" s="240"/>
+      <c r="W8" s="241"/>
+      <c r="X8" s="241"/>
+      <c r="Y8" s="241"/>
+      <c r="Z8" s="242">
         <v>2026</v>
       </c>
-      <c r="AA8" s="250"/>
-[...2 lines deleted...]
-      <c r="A9" s="237"/>
+      <c r="AA8" s="243"/>
+      <c r="AB8" s="244"/>
+    </row>
+    <row r="9" spans="1:28" ht="31.5" customHeight="1">
+      <c r="A9" s="236"/>
       <c r="B9" s="177" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="120" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="120" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="120" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="120" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="120" t="s">
         <v>35</v>
       </c>
       <c r="H9" s="120" t="s">
         <v>36</v>
       </c>
       <c r="I9" s="120" t="s">
         <v>37</v>
       </c>
       <c r="J9" s="120" t="s">
@@ -46521,89 +46720,92 @@
       </c>
       <c r="R9" s="120" t="s">
         <v>34</v>
       </c>
       <c r="S9" s="120" t="s">
         <v>35</v>
       </c>
       <c r="T9" s="120" t="s">
         <v>36</v>
       </c>
       <c r="U9" s="122" t="s">
         <v>37</v>
       </c>
       <c r="V9" s="120" t="s">
         <v>38</v>
       </c>
       <c r="W9" s="122" t="s">
         <v>39</v>
       </c>
       <c r="X9" s="120" t="s">
         <v>40</v>
       </c>
       <c r="Y9" s="120" t="s">
         <v>41</v>
       </c>
-      <c r="Z9" s="251" t="s">
+      <c r="Z9" s="125" t="s">
         <v>2</v>
       </c>
       <c r="AA9" s="120" t="s">
         <v>31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="244" t="s">
+      <c r="AB9" s="120" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
+      <c r="A10" s="250" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="244"/>
-[...26 lines deleted...]
-    <row r="11" spans="1:27">
+      <c r="B10" s="250"/>
+      <c r="C10" s="250"/>
+      <c r="D10" s="250"/>
+      <c r="E10" s="250"/>
+      <c r="F10" s="250"/>
+      <c r="G10" s="250"/>
+      <c r="H10" s="250"/>
+      <c r="I10" s="250"/>
+      <c r="J10" s="250"/>
+      <c r="K10" s="250"/>
+      <c r="L10" s="250"/>
+      <c r="M10" s="250"/>
+      <c r="N10" s="250"/>
+      <c r="O10" s="250"/>
+      <c r="P10" s="250"/>
+      <c r="Q10" s="250"/>
+      <c r="R10" s="250"/>
+      <c r="S10" s="250"/>
+      <c r="T10" s="250"/>
+      <c r="U10" s="250"/>
+      <c r="V10" s="250"/>
+      <c r="W10" s="233"/>
+      <c r="X10" s="233"/>
+      <c r="Y10" s="233"/>
+      <c r="Z10" s="234"/>
+      <c r="AA10" s="234"/>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="63" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="178">
         <v>1.08</v>
       </c>
       <c r="C11" s="178">
         <v>1.2</v>
       </c>
       <c r="D11" s="178">
         <v>1.26</v>
       </c>
       <c r="E11" s="178">
         <v>1.27</v>
       </c>
       <c r="F11" s="178">
         <v>1.28</v>
       </c>
       <c r="G11" s="178">
         <v>1.31</v>
       </c>
       <c r="H11" s="178">
         <v>1.38</v>
       </c>
       <c r="I11" s="178">
@@ -46641,52 +46843,55 @@
       </c>
       <c r="T11" s="181">
         <v>1.82</v>
       </c>
       <c r="U11" s="131">
         <v>1.81</v>
       </c>
       <c r="V11" s="131">
         <v>1.85</v>
       </c>
       <c r="W11" s="131">
         <v>1.92</v>
       </c>
       <c r="X11" s="131">
         <v>1.89</v>
       </c>
       <c r="Y11" s="130">
         <v>1.89</v>
       </c>
       <c r="Z11" s="130">
         <v>2.5299999999999998</v>
       </c>
       <c r="AA11" s="130">
         <v>2.39</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="130">
+        <v>2.42</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="63" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="131">
         <v>0.99</v>
       </c>
       <c r="C12" s="131">
         <v>1.27</v>
       </c>
       <c r="D12" s="131">
         <v>1.42</v>
       </c>
       <c r="E12" s="182">
         <v>1.36</v>
       </c>
       <c r="F12" s="183">
         <v>1.43</v>
       </c>
       <c r="G12" s="184">
         <v>1.46</v>
       </c>
       <c r="H12" s="185">
         <v>1.54</v>
       </c>
       <c r="I12" s="186">
@@ -46724,52 +46929,55 @@
       </c>
       <c r="T12" s="190">
         <v>2.13</v>
       </c>
       <c r="U12" s="191">
         <v>2.11</v>
       </c>
       <c r="V12" s="192">
         <v>2.12</v>
       </c>
       <c r="W12" s="131">
         <v>2.23</v>
       </c>
       <c r="X12" s="131">
         <v>2.19</v>
       </c>
       <c r="Y12" s="130">
         <v>2.2000000000000002</v>
       </c>
       <c r="Z12" s="130">
         <v>3.17</v>
       </c>
       <c r="AA12" s="130">
         <v>2.85</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="130">
+        <v>2.86</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="63" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="131">
         <v>1.89</v>
       </c>
       <c r="C13" s="131">
         <v>1.53</v>
       </c>
       <c r="D13" s="131">
         <v>1.66</v>
       </c>
       <c r="E13" s="182">
         <v>1.8</v>
       </c>
       <c r="F13" s="183">
         <v>1.6</v>
       </c>
       <c r="G13" s="184">
         <v>1.5</v>
       </c>
       <c r="H13" s="185">
         <v>1.61</v>
       </c>
       <c r="I13" s="186">
@@ -46807,52 +47015,55 @@
       </c>
       <c r="T13" s="190">
         <v>1.67</v>
       </c>
       <c r="U13" s="191">
         <v>1.62</v>
       </c>
       <c r="V13" s="192">
         <v>1.67</v>
       </c>
       <c r="W13" s="131">
         <v>1.72</v>
       </c>
       <c r="X13" s="131">
         <v>1.7</v>
       </c>
       <c r="Y13" s="130">
         <v>1.71</v>
       </c>
       <c r="Z13" s="130">
         <v>2.11</v>
       </c>
       <c r="AA13" s="130">
         <v>2.14</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="130">
+        <v>2.3199999999999998</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="63" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="131" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="131">
         <v>1.1200000000000001</v>
       </c>
       <c r="D14" s="131">
         <v>0.74</v>
       </c>
       <c r="E14" s="182">
         <v>0.65</v>
       </c>
       <c r="F14" s="183">
         <v>0.81</v>
       </c>
       <c r="G14" s="184">
         <v>1.05</v>
       </c>
       <c r="H14" s="185">
         <v>0.89</v>
       </c>
       <c r="I14" s="186">
@@ -46890,52 +47101,55 @@
       </c>
       <c r="T14" s="190">
         <v>1.43</v>
       </c>
       <c r="U14" s="191">
         <v>1.53</v>
       </c>
       <c r="V14" s="192">
         <v>1.56</v>
       </c>
       <c r="W14" s="131">
         <v>1.55</v>
       </c>
       <c r="X14" s="131">
         <v>1.51</v>
       </c>
       <c r="Y14" s="130">
         <v>1.45</v>
       </c>
       <c r="Z14" s="130">
         <v>0.37</v>
       </c>
       <c r="AA14" s="130">
         <v>0.96</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="130">
+        <v>1.26</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="63" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="131">
         <v>1.35</v>
       </c>
       <c r="C15" s="131">
         <v>0.93</v>
       </c>
       <c r="D15" s="131">
         <v>0.76</v>
       </c>
       <c r="E15" s="182">
         <v>0.56999999999999995</v>
       </c>
       <c r="F15" s="183">
         <v>0.73</v>
       </c>
       <c r="G15" s="184">
         <v>0.76</v>
       </c>
       <c r="H15" s="185">
         <v>0.91</v>
       </c>
       <c r="I15" s="186">
@@ -46973,52 +47187,55 @@
       </c>
       <c r="T15" s="190">
         <v>1.1299999999999999</v>
       </c>
       <c r="U15" s="191">
         <v>1.1599999999999999</v>
       </c>
       <c r="V15" s="192">
         <v>1.29</v>
       </c>
       <c r="W15" s="131">
         <v>1.2</v>
       </c>
       <c r="X15" s="131">
         <v>1.18</v>
       </c>
       <c r="Y15" s="130">
         <v>1.23</v>
       </c>
       <c r="Z15" s="130">
         <v>0.92</v>
       </c>
       <c r="AA15" s="130">
         <v>0.96</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="130">
+        <v>1.26</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="63" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="131">
         <v>1.49</v>
       </c>
       <c r="C16" s="131">
         <v>0.88</v>
       </c>
       <c r="D16" s="131">
         <v>0.94</v>
       </c>
       <c r="E16" s="182">
         <v>0.98</v>
       </c>
       <c r="F16" s="183">
         <v>0.91</v>
       </c>
       <c r="G16" s="184">
         <v>1.01</v>
       </c>
       <c r="H16" s="185">
         <v>1.02</v>
       </c>
       <c r="I16" s="186">
@@ -47056,52 +47273,55 @@
       </c>
       <c r="T16" s="190">
         <v>1.1299999999999999</v>
       </c>
       <c r="U16" s="191">
         <v>1.1499999999999999</v>
       </c>
       <c r="V16" s="192">
         <v>1.31</v>
       </c>
       <c r="W16" s="131">
         <v>1.31</v>
       </c>
       <c r="X16" s="131">
         <v>1.29</v>
       </c>
       <c r="Y16" s="130">
         <v>1.31</v>
       </c>
       <c r="Z16" s="130">
         <v>0.86</v>
       </c>
       <c r="AA16" s="130">
         <v>1.47</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="130">
+        <v>1.71</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="63" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="131" t="s">
         <v>28</v>
       </c>
       <c r="C17" s="131">
         <v>0.2</v>
       </c>
       <c r="D17" s="131">
         <v>0.26</v>
       </c>
       <c r="E17" s="182">
         <v>0.79</v>
       </c>
       <c r="F17" s="183">
         <v>0.78</v>
       </c>
       <c r="G17" s="184">
         <v>0.65</v>
       </c>
       <c r="H17" s="185">
         <v>0.72</v>
       </c>
       <c r="I17" s="186">
@@ -47139,52 +47359,55 @@
       </c>
       <c r="T17" s="190">
         <v>1.01</v>
       </c>
       <c r="U17" s="191">
         <v>1.03</v>
       </c>
       <c r="V17" s="192">
         <v>1.05</v>
       </c>
       <c r="W17" s="131">
         <v>1.06</v>
       </c>
       <c r="X17" s="131">
         <v>1.07</v>
       </c>
       <c r="Y17" s="130">
         <v>1.1100000000000001</v>
       </c>
       <c r="Z17" s="130">
         <v>1.56</v>
       </c>
       <c r="AA17" s="130">
         <v>1.22</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="130">
+        <v>1.47</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="63" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="131">
         <v>1.97</v>
       </c>
       <c r="C18" s="131">
         <v>1.64</v>
       </c>
       <c r="D18" s="131">
         <v>1.22</v>
       </c>
       <c r="E18" s="182">
         <v>1.22</v>
       </c>
       <c r="F18" s="183">
         <v>1.1399999999999999</v>
       </c>
       <c r="G18" s="184">
         <v>1.02</v>
       </c>
       <c r="H18" s="185">
         <v>1.05</v>
       </c>
       <c r="I18" s="186">
@@ -47222,52 +47445,55 @@
       </c>
       <c r="T18" s="190">
         <v>0.88</v>
       </c>
       <c r="U18" s="191">
         <v>0.92</v>
       </c>
       <c r="V18" s="192">
         <v>1.05</v>
       </c>
       <c r="W18" s="131">
         <v>1.1499999999999999</v>
       </c>
       <c r="X18" s="131">
         <v>1.19</v>
       </c>
       <c r="Y18" s="130">
         <v>1.0900000000000001</v>
       </c>
       <c r="Z18" s="130">
         <v>2.8</v>
       </c>
       <c r="AA18" s="130">
         <v>2.5499999999999998</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="130">
+        <v>1.95</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="63" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="131">
         <v>0.41</v>
       </c>
       <c r="C19" s="131">
         <v>0.84</v>
       </c>
       <c r="D19" s="131">
         <v>0.69</v>
       </c>
       <c r="E19" s="182">
         <v>0.83</v>
       </c>
       <c r="F19" s="183">
         <v>0.75</v>
       </c>
       <c r="G19" s="184">
         <v>0.9</v>
       </c>
       <c r="H19" s="185">
         <v>1.06</v>
       </c>
       <c r="I19" s="186">
@@ -47305,83 +47531,87 @@
       </c>
       <c r="T19" s="190">
         <v>1.92</v>
       </c>
       <c r="U19" s="191">
         <v>1.94</v>
       </c>
       <c r="V19" s="192">
         <v>1.87</v>
       </c>
       <c r="W19" s="131">
         <v>1.89</v>
       </c>
       <c r="X19" s="131">
         <v>1.83</v>
       </c>
       <c r="Y19" s="130">
         <v>1.71</v>
       </c>
       <c r="Z19" s="130">
         <v>1.67</v>
       </c>
       <c r="AA19" s="130">
         <v>1.75</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="247" t="s">
+      <c r="AB19" s="130">
+        <v>1.29</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
+      <c r="A20" s="255" t="s">
         <v>16</v>
       </c>
-      <c r="B20" s="247"/>
-[...26 lines deleted...]
-    <row r="21" spans="1:27">
+      <c r="B20" s="255"/>
+      <c r="C20" s="255"/>
+      <c r="D20" s="255"/>
+      <c r="E20" s="255"/>
+      <c r="F20" s="255"/>
+      <c r="G20" s="255"/>
+      <c r="H20" s="255"/>
+      <c r="I20" s="255"/>
+      <c r="J20" s="255"/>
+      <c r="K20" s="255"/>
+      <c r="L20" s="255"/>
+      <c r="M20" s="255"/>
+      <c r="N20" s="255"/>
+      <c r="O20" s="255"/>
+      <c r="P20" s="255"/>
+      <c r="Q20" s="255"/>
+      <c r="R20" s="255"/>
+      <c r="S20" s="255"/>
+      <c r="T20" s="255"/>
+      <c r="U20" s="255"/>
+      <c r="V20" s="255"/>
+      <c r="W20" s="233"/>
+      <c r="X20" s="233"/>
+      <c r="Y20" s="233"/>
+      <c r="Z20" s="234"/>
+      <c r="AA20" s="234"/>
+      <c r="AB20" s="1"/>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="193" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="178">
         <v>1.1499999999999999</v>
       </c>
       <c r="C21" s="178">
         <v>1.41</v>
       </c>
       <c r="D21" s="178">
         <v>1.52</v>
       </c>
       <c r="E21" s="178">
         <v>1.5</v>
       </c>
       <c r="F21" s="178">
         <v>1.53</v>
       </c>
       <c r="G21" s="178">
         <v>1.54</v>
       </c>
       <c r="H21" s="178">
         <v>1.63</v>
       </c>
       <c r="I21" s="178">
@@ -47419,52 +47649,55 @@
       </c>
       <c r="T21" s="181">
         <v>2.25</v>
       </c>
       <c r="U21" s="131">
         <v>2.2200000000000002</v>
       </c>
       <c r="V21" s="131">
         <v>2.25</v>
       </c>
       <c r="W21" s="131">
         <v>2.34</v>
       </c>
       <c r="X21" s="131">
         <v>2.29</v>
       </c>
       <c r="Y21" s="130">
         <v>2.2999999999999998</v>
       </c>
       <c r="Z21" s="130">
         <v>3.09</v>
       </c>
       <c r="AA21" s="130">
         <v>2.93</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="130">
+        <v>2.99</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="131">
         <v>0.99</v>
       </c>
       <c r="C22" s="131">
         <v>1.34</v>
       </c>
       <c r="D22" s="131">
         <v>1.45</v>
       </c>
       <c r="E22" s="194">
         <v>1.4</v>
       </c>
       <c r="F22" s="195">
         <v>1.49</v>
       </c>
       <c r="G22" s="196">
         <v>1.52</v>
       </c>
       <c r="H22" s="197">
         <v>1.61</v>
       </c>
       <c r="I22" s="198">
@@ -47502,52 +47735,55 @@
       </c>
       <c r="T22" s="202">
         <v>2.34</v>
       </c>
       <c r="U22" s="203">
         <v>2.3199999999999998</v>
       </c>
       <c r="V22" s="204">
         <v>2.33</v>
       </c>
       <c r="W22" s="131">
         <v>2.4500000000000002</v>
       </c>
       <c r="X22" s="131">
         <v>2.39</v>
       </c>
       <c r="Y22" s="130">
         <v>2.4</v>
       </c>
       <c r="Z22" s="130">
         <v>3.3</v>
       </c>
       <c r="AA22" s="130">
         <v>3.07</v>
       </c>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22" s="130">
+        <v>3.12</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="63" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="131">
         <v>1.93</v>
       </c>
       <c r="C23" s="131">
         <v>1.72</v>
       </c>
       <c r="D23" s="131">
         <v>1.86</v>
       </c>
       <c r="E23" s="194">
         <v>1.98</v>
       </c>
       <c r="F23" s="195">
         <v>1.72</v>
       </c>
       <c r="G23" s="196">
         <v>1.63</v>
       </c>
       <c r="H23" s="197">
         <v>1.74</v>
       </c>
       <c r="I23" s="198">
@@ -47585,83 +47821,87 @@
       </c>
       <c r="T23" s="202">
         <v>1.76</v>
       </c>
       <c r="U23" s="203">
         <v>1.72</v>
       </c>
       <c r="V23" s="204">
         <v>1.8</v>
       </c>
       <c r="W23" s="131">
         <v>1.8</v>
       </c>
       <c r="X23" s="131">
         <v>1.79</v>
       </c>
       <c r="Y23" s="130">
         <v>1.83</v>
       </c>
       <c r="Z23" s="130">
         <v>2.0099999999999998</v>
       </c>
       <c r="AA23" s="130">
         <v>2.2200000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="248" t="s">
+      <c r="AB23" s="130">
+        <v>2.33</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
+      <c r="A24" s="254" t="s">
         <v>17</v>
       </c>
-      <c r="B24" s="248"/>
-[...26 lines deleted...]
-    <row r="25" spans="1:27">
+      <c r="B24" s="254"/>
+      <c r="C24" s="254"/>
+      <c r="D24" s="254"/>
+      <c r="E24" s="254"/>
+      <c r="F24" s="254"/>
+      <c r="G24" s="254"/>
+      <c r="H24" s="254"/>
+      <c r="I24" s="254"/>
+      <c r="J24" s="254"/>
+      <c r="K24" s="254"/>
+      <c r="L24" s="254"/>
+      <c r="M24" s="254"/>
+      <c r="N24" s="254"/>
+      <c r="O24" s="254"/>
+      <c r="P24" s="254"/>
+      <c r="Q24" s="254"/>
+      <c r="R24" s="254"/>
+      <c r="S24" s="254"/>
+      <c r="T24" s="254"/>
+      <c r="U24" s="254"/>
+      <c r="V24" s="254"/>
+      <c r="W24" s="233"/>
+      <c r="X24" s="233"/>
+      <c r="Y24" s="233"/>
+      <c r="Z24" s="234"/>
+      <c r="AA24" s="234"/>
+      <c r="AB24" s="1"/>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="63" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="178">
         <v>1</v>
       </c>
       <c r="C25" s="178">
         <v>0.96</v>
       </c>
       <c r="D25" s="178">
         <v>0.95</v>
       </c>
       <c r="E25" s="178">
         <v>0.99</v>
       </c>
       <c r="F25" s="178">
         <v>0.98</v>
       </c>
       <c r="G25" s="178">
         <v>1.02</v>
       </c>
       <c r="H25" s="178">
         <v>1.07</v>
       </c>
       <c r="I25" s="178">
@@ -47699,52 +47939,55 @@
       </c>
       <c r="T25" s="181">
         <v>1.31</v>
       </c>
       <c r="U25" s="131">
         <v>1.31</v>
       </c>
       <c r="V25" s="131">
         <v>1.36</v>
       </c>
       <c r="W25" s="131">
         <v>1.41</v>
       </c>
       <c r="X25" s="131">
         <v>1.4</v>
       </c>
       <c r="Y25" s="131">
         <v>1.39</v>
       </c>
       <c r="Z25" s="130">
         <v>1.85</v>
       </c>
       <c r="AA25" s="130">
         <v>1.73</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="130">
+        <v>1.73</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="63" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="131">
         <v>0.99</v>
       </c>
       <c r="C26" s="131">
         <v>1.03</v>
       </c>
       <c r="D26" s="131">
         <v>1.29</v>
       </c>
       <c r="E26" s="205">
         <v>1.22</v>
       </c>
       <c r="F26" s="206">
         <v>1.21</v>
       </c>
       <c r="G26" s="207">
         <v>1.23</v>
       </c>
       <c r="H26" s="208">
         <v>1.31</v>
       </c>
       <c r="I26" s="209">
@@ -47782,52 +48025,55 @@
       </c>
       <c r="T26" s="213">
         <v>1.45</v>
       </c>
       <c r="U26" s="214">
         <v>1.4</v>
       </c>
       <c r="V26" s="215">
         <v>1.41</v>
       </c>
       <c r="W26" s="131">
         <v>1.52</v>
       </c>
       <c r="X26" s="131">
         <v>1.54</v>
       </c>
       <c r="Y26" s="131">
         <v>1.56</v>
       </c>
       <c r="Z26" s="130">
         <v>2.79</v>
       </c>
       <c r="AA26" s="130">
         <v>2.1800000000000002</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="130">
+        <v>2.04</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="63" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="131">
         <v>1.76</v>
       </c>
       <c r="C27" s="131">
         <v>0.9</v>
       </c>
       <c r="D27" s="131">
         <v>0.99</v>
       </c>
       <c r="E27" s="205">
         <v>1.2</v>
       </c>
       <c r="F27" s="206">
         <v>1.2</v>
       </c>
       <c r="G27" s="207">
         <v>1.1000000000000001</v>
       </c>
       <c r="H27" s="208">
         <v>1.2</v>
       </c>
       <c r="I27" s="209">
@@ -47865,52 +48111,55 @@
       </c>
       <c r="T27" s="213">
         <v>1.39</v>
       </c>
       <c r="U27" s="214">
         <v>1.29</v>
       </c>
       <c r="V27" s="215">
         <v>1.22</v>
       </c>
       <c r="W27" s="131">
         <v>1.46</v>
       </c>
       <c r="X27" s="131">
         <v>1.38</v>
       </c>
       <c r="Y27" s="131">
         <v>1.32</v>
       </c>
       <c r="Z27" s="130">
         <v>2.41</v>
       </c>
       <c r="AA27" s="130">
         <v>1.9</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="130">
+        <v>2.2799999999999998</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="63" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="131" t="s">
         <v>28</v>
       </c>
       <c r="C28" s="131">
         <v>1.1200000000000001</v>
       </c>
       <c r="D28" s="131">
         <v>0.74</v>
       </c>
       <c r="E28" s="205">
         <v>0.65</v>
       </c>
       <c r="F28" s="206">
         <v>0.81</v>
       </c>
       <c r="G28" s="207">
         <v>1.05</v>
       </c>
       <c r="H28" s="208">
         <v>0.89</v>
       </c>
       <c r="I28" s="209">
@@ -47948,52 +48197,55 @@
       </c>
       <c r="T28" s="213">
         <v>1.43</v>
       </c>
       <c r="U28" s="214">
         <v>1.53</v>
       </c>
       <c r="V28" s="215">
         <v>1.56</v>
       </c>
       <c r="W28" s="131">
         <v>1.55</v>
       </c>
       <c r="X28" s="131">
         <v>1.51</v>
       </c>
       <c r="Y28" s="131">
         <v>1.45</v>
       </c>
       <c r="Z28" s="130">
         <v>0.37</v>
       </c>
       <c r="AA28" s="130">
         <v>0.96</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="130">
+        <v>1.26</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="63" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="131">
         <v>1.35</v>
       </c>
       <c r="C29" s="131">
         <v>0.93</v>
       </c>
       <c r="D29" s="131">
         <v>0.76</v>
       </c>
       <c r="E29" s="205">
         <v>0.56999999999999995</v>
       </c>
       <c r="F29" s="206">
         <v>0.73</v>
       </c>
       <c r="G29" s="207">
         <v>0.76</v>
       </c>
       <c r="H29" s="208">
         <v>0.91</v>
       </c>
       <c r="I29" s="209">
@@ -48031,52 +48283,55 @@
       </c>
       <c r="T29" s="213">
         <v>1.1299999999999999</v>
       </c>
       <c r="U29" s="214">
         <v>1.1599999999999999</v>
       </c>
       <c r="V29" s="215">
         <v>1.29</v>
       </c>
       <c r="W29" s="131">
         <v>1.2</v>
       </c>
       <c r="X29" s="131">
         <v>1.18</v>
       </c>
       <c r="Y29" s="131">
         <v>1.23</v>
       </c>
       <c r="Z29" s="130">
         <v>0.92</v>
       </c>
       <c r="AA29" s="130">
         <v>0.96</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="130">
+        <v>1.26</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="63" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="131">
         <v>1.49</v>
       </c>
       <c r="C30" s="131">
         <v>0.88</v>
       </c>
       <c r="D30" s="131">
         <v>0.94</v>
       </c>
       <c r="E30" s="205">
         <v>0.98</v>
       </c>
       <c r="F30" s="206">
         <v>0.91</v>
       </c>
       <c r="G30" s="207">
         <v>1.01</v>
       </c>
       <c r="H30" s="208">
         <v>1.02</v>
       </c>
       <c r="I30" s="209">
@@ -48114,52 +48369,55 @@
       </c>
       <c r="T30" s="213">
         <v>1.1299999999999999</v>
       </c>
       <c r="U30" s="214">
         <v>1.1499999999999999</v>
       </c>
       <c r="V30" s="215">
         <v>1.31</v>
       </c>
       <c r="W30" s="131">
         <v>1.31</v>
       </c>
       <c r="X30" s="131">
         <v>1.29</v>
       </c>
       <c r="Y30" s="131">
         <v>1.31</v>
       </c>
       <c r="Z30" s="130">
         <v>0.86</v>
       </c>
       <c r="AA30" s="130">
         <v>1.47</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="130">
+        <v>1.71</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="63" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="131" t="s">
         <v>28</v>
       </c>
       <c r="C31" s="131">
         <v>0.2</v>
       </c>
       <c r="D31" s="131">
         <v>0.26</v>
       </c>
       <c r="E31" s="205">
         <v>0.79</v>
       </c>
       <c r="F31" s="206">
         <v>0.78</v>
       </c>
       <c r="G31" s="207">
         <v>0.65</v>
       </c>
       <c r="H31" s="208">
         <v>0.72</v>
       </c>
       <c r="I31" s="209">
@@ -48197,52 +48455,55 @@
       </c>
       <c r="T31" s="213">
         <v>1.01</v>
       </c>
       <c r="U31" s="214">
         <v>1.03</v>
       </c>
       <c r="V31" s="215">
         <v>1.05</v>
       </c>
       <c r="W31" s="131">
         <v>1.06</v>
       </c>
       <c r="X31" s="131">
         <v>1.07</v>
       </c>
       <c r="Y31" s="131">
         <v>1.1100000000000001</v>
       </c>
       <c r="Z31" s="130">
         <v>1.56</v>
       </c>
       <c r="AA31" s="130">
         <v>1.22</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="130">
+        <v>1.47</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="63" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="131">
         <v>1.97</v>
       </c>
       <c r="C32" s="131">
         <v>1.64</v>
       </c>
       <c r="D32" s="131">
         <v>1.22</v>
       </c>
       <c r="E32" s="205">
         <v>1.22</v>
       </c>
       <c r="F32" s="206">
         <v>1.1399999999999999</v>
       </c>
       <c r="G32" s="207">
         <v>1.02</v>
       </c>
       <c r="H32" s="208">
         <v>1.05</v>
       </c>
       <c r="I32" s="209">
@@ -48280,52 +48541,55 @@
       </c>
       <c r="T32" s="213">
         <v>0.88</v>
       </c>
       <c r="U32" s="214">
         <v>0.92</v>
       </c>
       <c r="V32" s="215">
         <v>1.05</v>
       </c>
       <c r="W32" s="131">
         <v>1.1499999999999999</v>
       </c>
       <c r="X32" s="131">
         <v>1.19</v>
       </c>
       <c r="Y32" s="131">
         <v>1.0900000000000001</v>
       </c>
       <c r="Z32" s="130">
         <v>2.8</v>
       </c>
       <c r="AA32" s="130">
         <v>2.5499999999999998</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="130">
+        <v>1.95</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="64" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="165">
         <v>0.41</v>
       </c>
       <c r="C33" s="165">
         <v>0.84</v>
       </c>
       <c r="D33" s="165">
         <v>0.69</v>
       </c>
       <c r="E33" s="216">
         <v>0.83</v>
       </c>
       <c r="F33" s="217">
         <v>0.75</v>
       </c>
       <c r="G33" s="218">
         <v>0.9</v>
       </c>
       <c r="H33" s="219">
         <v>1.06</v>
       </c>
       <c r="I33" s="220">
@@ -48363,62 +48627,65 @@
       </c>
       <c r="T33" s="224">
         <v>1.92</v>
       </c>
       <c r="U33" s="225">
         <v>1.94</v>
       </c>
       <c r="V33" s="226">
         <v>1.87</v>
       </c>
       <c r="W33" s="165">
         <v>1.89</v>
       </c>
       <c r="X33" s="165">
         <v>1.83</v>
       </c>
       <c r="Y33" s="165">
         <v>1.71</v>
       </c>
       <c r="Z33" s="165">
         <v>1.67</v>
       </c>
       <c r="AA33" s="165">
         <v>1.75</v>
       </c>
+      <c r="AB33" s="165">
+        <v>1.29</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="Z8:AA8"/>
-[...1 lines deleted...]
-    <mergeCell ref="A6:AA6"/>
+    <mergeCell ref="A24:AA24"/>
+    <mergeCell ref="Z8:AB8"/>
+    <mergeCell ref="R7:AB7"/>
+    <mergeCell ref="A6:AB6"/>
     <mergeCell ref="A10:AA10"/>
     <mergeCell ref="A20:AA20"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:Y8"/>
-    <mergeCell ref="A24:AA24"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Число зарег.браков</vt:lpstr>