--- v1 (2026-05-25)
+++ v2 (2026-07-29)
@@ -22,51 +22,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="832"/>
   </bookViews>
   <sheets>
     <sheet name="Число зарег.браков" sheetId="6" r:id="rId1"/>
     <sheet name="Общий коэффициент брачности" sheetId="7" r:id="rId2"/>
     <sheet name="Число зарегистрированных развод" sheetId="8" r:id="rId3"/>
     <sheet name="Общий коэффициент разводимости" sheetId="9" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="241" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="246" uniqueCount="43">
   <si>
     <t>Число зарегистрированных браков</t>
   </si>
   <si>
     <t>единиц</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
@@ -244,51 +244,51 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="20">
+  <borders count="19">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
@@ -460,65 +460,50 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
-      <top style="thin">
-[...13 lines deleted...]
-      </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="134">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
@@ -618,51 +603,51 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="256">
+  <cellXfs count="255">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -1279,115 +1264,112 @@
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="126" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="127" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="129" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="130" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="131" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="132" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="133" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="134">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="57"/>
     <cellStyle name="Обычный 100" xfId="21"/>
     <cellStyle name="Обычный 101" xfId="32"/>
     <cellStyle name="Обычный 102" xfId="43"/>
     <cellStyle name="Обычный 103" xfId="54"/>
     <cellStyle name="Обычный 104" xfId="65"/>
     <cellStyle name="Обычный 105" xfId="76"/>
     <cellStyle name="Обычный 106" xfId="87"/>
     <cellStyle name="Обычный 107" xfId="98"/>
     <cellStyle name="Обычный 108" xfId="109"/>
     <cellStyle name="Обычный 109" xfId="120"/>
     <cellStyle name="Обычный 11" xfId="46"/>
     <cellStyle name="Обычный 110" xfId="131"/>
     <cellStyle name="Обычный 111" xfId="11"/>
     <cellStyle name="Обычный 112" xfId="22"/>
@@ -1947,83 +1929,84 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AN931"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="N18" sqref="N18"/>
+      <selection pane="bottomLeft" activeCell="AG20" sqref="AG20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="18.42578125" customWidth="1"/>
     <col min="2" max="2" width="7.28515625" customWidth="1"/>
     <col min="3" max="3" width="7.7109375" customWidth="1"/>
     <col min="4" max="4" width="5.7109375" customWidth="1"/>
     <col min="5" max="5" width="6.7109375" customWidth="1"/>
     <col min="6" max="6" width="5" customWidth="1"/>
     <col min="7" max="8" width="5.28515625" customWidth="1"/>
     <col min="9" max="9" width="6.42578125" customWidth="1"/>
     <col min="10" max="10" width="8.140625" customWidth="1"/>
     <col min="11" max="11" width="7.140625" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" customWidth="1"/>
     <col min="13" max="13" width="7.5703125" customWidth="1"/>
     <col min="14" max="14" width="6.140625" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" customWidth="1"/>
     <col min="16" max="16" width="5.5703125" customWidth="1"/>
     <col min="17" max="17" width="6.42578125" customWidth="1"/>
     <col min="18" max="18" width="5.28515625" customWidth="1"/>
     <col min="19" max="19" width="5.7109375" customWidth="1"/>
     <col min="20" max="20" width="5.42578125" customWidth="1"/>
     <col min="21" max="21" width="6.28515625" customWidth="1"/>
     <col min="22" max="22" width="8" customWidth="1"/>
     <col min="23" max="23" width="7.42578125" customWidth="1"/>
     <col min="24" max="24" width="6.85546875" customWidth="1"/>
     <col min="25" max="25" width="7.7109375" customWidth="1"/>
     <col min="26" max="26" width="6.42578125" customWidth="1"/>
     <col min="27" max="27" width="7.7109375" customWidth="1"/>
-    <col min="28" max="28" width="6.42578125" customWidth="1"/>
-    <col min="29" max="40" width="9.140625" customWidth="1"/>
+    <col min="28" max="28" width="5.85546875" customWidth="1"/>
+    <col min="29" max="29" width="6.7109375" customWidth="1"/>
+    <col min="30" max="40" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:40" ht="18" hidden="1" customHeight="1">
       <c r="Z1" s="7"/>
       <c r="AA1" s="7"/>
       <c r="AB1" s="7"/>
       <c r="AC1" s="7"/>
       <c r="AD1" s="7"/>
       <c r="AE1" s="7"/>
       <c r="AF1" s="7"/>
       <c r="AG1" s="7"/>
       <c r="AH1" s="7"/>
       <c r="AI1" s="7"/>
       <c r="AJ1" s="7"/>
       <c r="AK1" s="7"/>
       <c r="AL1" s="7"/>
       <c r="AM1" s="7"/>
       <c r="AN1" s="7"/>
     </row>
     <row r="2" spans="1:40" s="65" customFormat="1" ht="18" customHeight="1">
       <c r="Z2" s="7"/>
       <c r="AA2" s="7"/>
       <c r="AB2" s="7"/>
       <c r="AC2" s="7"/>
       <c r="AD2" s="7"/>
@@ -2068,186 +2051,186 @@
       <c r="AI4" s="7"/>
       <c r="AJ4" s="7"/>
       <c r="AK4" s="7"/>
       <c r="AL4" s="7"/>
       <c r="AM4" s="7"/>
       <c r="AN4" s="7"/>
     </row>
     <row r="5" spans="1:40" s="227" customFormat="1" ht="18" customHeight="1">
       <c r="Z5" s="7"/>
       <c r="AA5" s="7"/>
       <c r="AB5" s="7"/>
       <c r="AC5" s="7"/>
       <c r="AD5" s="7"/>
       <c r="AE5" s="7"/>
       <c r="AF5" s="7"/>
       <c r="AG5" s="7"/>
       <c r="AH5" s="7"/>
       <c r="AI5" s="7"/>
       <c r="AJ5" s="7"/>
       <c r="AK5" s="7"/>
       <c r="AL5" s="7"/>
       <c r="AM5" s="7"/>
       <c r="AN5" s="7"/>
     </row>
     <row r="6" spans="1:40" ht="15.75" customHeight="1">
-      <c r="A6" s="247" t="s">
+      <c r="A6" s="246" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="247"/>
-[...26 lines deleted...]
-      <c r="AC6" s="1"/>
+      <c r="B6" s="246"/>
+      <c r="C6" s="246"/>
+      <c r="D6" s="246"/>
+      <c r="E6" s="246"/>
+      <c r="F6" s="246"/>
+      <c r="G6" s="246"/>
+      <c r="H6" s="246"/>
+      <c r="I6" s="246"/>
+      <c r="J6" s="246"/>
+      <c r="K6" s="246"/>
+      <c r="L6" s="246"/>
+      <c r="M6" s="246"/>
+      <c r="N6" s="246"/>
+      <c r="O6" s="246"/>
+      <c r="P6" s="246"/>
+      <c r="Q6" s="246"/>
+      <c r="R6" s="246"/>
+      <c r="S6" s="246"/>
+      <c r="T6" s="246"/>
+      <c r="U6" s="246"/>
+      <c r="V6" s="246"/>
+      <c r="W6" s="231"/>
+      <c r="X6" s="231"/>
+      <c r="Y6" s="231"/>
+      <c r="Z6" s="231"/>
+      <c r="AA6" s="231"/>
+      <c r="AB6" s="231"/>
+      <c r="AC6" s="231"/>
       <c r="AD6" s="1"/>
       <c r="AE6" s="1"/>
       <c r="AF6" s="1"/>
       <c r="AG6" s="1"/>
       <c r="AH6" s="1"/>
       <c r="AI6" s="1"/>
       <c r="AJ6" s="1"/>
       <c r="AK6" s="1"/>
       <c r="AL6" s="1"/>
       <c r="AM6" s="1"/>
       <c r="AN6" s="1"/>
     </row>
     <row r="7" spans="1:40" ht="15.75" customHeight="1">
       <c r="A7" s="2"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="2"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="3"/>
-      <c r="V7" s="245" t="s">
+      <c r="V7" s="244" t="s">
         <v>1</v>
       </c>
-      <c r="W7" s="246"/>
-[...5 lines deleted...]
-      <c r="AC7" s="1"/>
+      <c r="W7" s="245"/>
+      <c r="X7" s="245"/>
+      <c r="Y7" s="245"/>
+      <c r="Z7" s="245"/>
+      <c r="AA7" s="245"/>
+      <c r="AB7" s="231"/>
+      <c r="AC7" s="231"/>
       <c r="AD7" s="1"/>
       <c r="AE7" s="1"/>
       <c r="AF7" s="1"/>
       <c r="AG7" s="1"/>
       <c r="AH7" s="1"/>
       <c r="AI7" s="1"/>
       <c r="AJ7" s="1"/>
       <c r="AK7" s="1"/>
       <c r="AL7" s="1"/>
       <c r="AM7" s="1"/>
       <c r="AN7" s="1"/>
     </row>
     <row r="8" spans="1:40" ht="15.75" customHeight="1">
-      <c r="A8" s="235"/>
-      <c r="B8" s="237">
+      <c r="A8" s="234"/>
+      <c r="B8" s="236">
         <v>2024</v>
       </c>
-      <c r="C8" s="238"/>
-[...10 lines deleted...]
-      <c r="N8" s="239">
+      <c r="C8" s="237"/>
+      <c r="D8" s="237"/>
+      <c r="E8" s="237"/>
+      <c r="F8" s="237"/>
+      <c r="G8" s="237"/>
+      <c r="H8" s="237"/>
+      <c r="I8" s="237"/>
+      <c r="J8" s="237"/>
+      <c r="K8" s="237"/>
+      <c r="L8" s="237"/>
+      <c r="M8" s="237"/>
+      <c r="N8" s="238">
         <v>2025</v>
       </c>
-      <c r="O8" s="240"/>
-[...10 lines deleted...]
-      <c r="Z8" s="242">
+      <c r="O8" s="239"/>
+      <c r="P8" s="239"/>
+      <c r="Q8" s="239"/>
+      <c r="R8" s="239"/>
+      <c r="S8" s="239"/>
+      <c r="T8" s="239"/>
+      <c r="U8" s="239"/>
+      <c r="V8" s="239"/>
+      <c r="W8" s="240"/>
+      <c r="X8" s="240"/>
+      <c r="Y8" s="240"/>
+      <c r="Z8" s="241">
         <v>2026</v>
       </c>
-      <c r="AA8" s="243"/>
-[...1 lines deleted...]
-      <c r="AC8" s="1"/>
+      <c r="AA8" s="242"/>
+      <c r="AB8" s="243"/>
+      <c r="AC8" s="243"/>
       <c r="AD8" s="1"/>
       <c r="AE8" s="1"/>
       <c r="AF8" s="1"/>
       <c r="AG8" s="1"/>
       <c r="AH8" s="1"/>
       <c r="AI8" s="1"/>
       <c r="AJ8" s="1"/>
       <c r="AK8" s="1"/>
       <c r="AL8" s="1"/>
       <c r="AM8" s="1"/>
       <c r="AN8" s="1"/>
     </row>
     <row r="9" spans="1:40" ht="15.75" customHeight="1">
-      <c r="A9" s="236"/>
+      <c r="A9" s="235"/>
       <c r="B9" s="66" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I9" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J9" s="4" t="s">
@@ -2285,95 +2268,97 @@
       </c>
       <c r="U9" s="4" t="s">
         <v>9</v>
       </c>
       <c r="V9" s="4" t="s">
         <v>10</v>
       </c>
       <c r="W9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="X9" s="4" t="s">
         <v>12</v>
       </c>
       <c r="Y9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="Z9" s="66" t="s">
         <v>2</v>
       </c>
       <c r="AA9" s="4" t="s">
         <v>3</v>
       </c>
       <c r="AB9" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="AC9" s="1"/>
+      <c r="AC9" s="4" t="s">
+        <v>5</v>
+      </c>
       <c r="AD9" s="1"/>
       <c r="AE9" s="1"/>
       <c r="AF9" s="1"/>
       <c r="AG9" s="1"/>
       <c r="AH9" s="1"/>
       <c r="AI9" s="1"/>
       <c r="AJ9" s="1"/>
       <c r="AK9" s="1"/>
       <c r="AL9" s="1"/>
       <c r="AM9" s="1"/>
       <c r="AN9" s="1"/>
     </row>
     <row r="10" spans="1:40" ht="15.75" customHeight="1">
-      <c r="A10" s="248" t="s">
+      <c r="A10" s="229" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="248"/>
-[...26 lines deleted...]
-      <c r="AC10" s="1"/>
+      <c r="B10" s="229"/>
+      <c r="C10" s="229"/>
+      <c r="D10" s="229"/>
+      <c r="E10" s="229"/>
+      <c r="F10" s="229"/>
+      <c r="G10" s="229"/>
+      <c r="H10" s="229"/>
+      <c r="I10" s="229"/>
+      <c r="J10" s="229"/>
+      <c r="K10" s="229"/>
+      <c r="L10" s="229"/>
+      <c r="M10" s="229"/>
+      <c r="N10" s="229"/>
+      <c r="O10" s="229"/>
+      <c r="P10" s="229"/>
+      <c r="Q10" s="229"/>
+      <c r="R10" s="229"/>
+      <c r="S10" s="229"/>
+      <c r="T10" s="229"/>
+      <c r="U10" s="229"/>
+      <c r="V10" s="229"/>
+      <c r="W10" s="230"/>
+      <c r="X10" s="230"/>
+      <c r="Y10" s="230"/>
+      <c r="Z10" s="231"/>
+      <c r="AA10" s="231"/>
+      <c r="AB10" s="231"/>
+      <c r="AC10" s="231"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
       <c r="AK10" s="1"/>
       <c r="AL10" s="1"/>
       <c r="AM10" s="1"/>
       <c r="AN10" s="1"/>
     </row>
     <row r="11" spans="1:40" ht="15.75" customHeight="1">
       <c r="A11" s="63" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="8">
         <v>318</v>
       </c>
       <c r="C11" s="8">
         <v>281</v>
       </c>
       <c r="D11" s="8">
         <v>309</v>
       </c>
@@ -2427,51 +2412,53 @@
       </c>
       <c r="U11" s="12">
         <v>355</v>
       </c>
       <c r="V11" s="12">
         <v>392</v>
       </c>
       <c r="W11" s="22">
         <v>284</v>
       </c>
       <c r="X11" s="13">
         <v>228</v>
       </c>
       <c r="Y11" s="13">
         <v>276</v>
       </c>
       <c r="Z11" s="13">
         <v>192</v>
       </c>
       <c r="AA11" s="13">
         <v>241</v>
       </c>
       <c r="AB11" s="13">
         <v>245</v>
       </c>
-      <c r="AC11" s="1"/>
+      <c r="AC11" s="22">
+        <v>228</v>
+      </c>
       <c r="AD11" s="1"/>
       <c r="AE11" s="1"/>
       <c r="AF11" s="1"/>
       <c r="AG11" s="1"/>
       <c r="AH11" s="1"/>
       <c r="AI11" s="1"/>
       <c r="AJ11" s="1"/>
       <c r="AK11" s="1"/>
       <c r="AL11" s="1"/>
       <c r="AM11" s="1"/>
       <c r="AN11" s="1"/>
     </row>
     <row r="12" spans="1:40" ht="15.75" customHeight="1">
       <c r="A12" s="63" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="13">
         <v>198</v>
       </c>
       <c r="C12" s="13">
         <v>179</v>
       </c>
       <c r="D12" s="13">
         <v>218</v>
       </c>
@@ -2525,51 +2512,53 @@
       </c>
       <c r="U12" s="25">
         <v>244</v>
       </c>
       <c r="V12" s="26">
         <v>275</v>
       </c>
       <c r="W12" s="22">
         <v>191</v>
       </c>
       <c r="X12" s="13">
         <v>156</v>
       </c>
       <c r="Y12" s="13">
         <v>199</v>
       </c>
       <c r="Z12" s="13">
         <v>134</v>
       </c>
       <c r="AA12" s="13">
         <v>178</v>
       </c>
       <c r="AB12" s="13">
         <v>185</v>
       </c>
-      <c r="AC12" s="1"/>
+      <c r="AC12" s="22">
+        <v>156</v>
+      </c>
       <c r="AD12" s="1"/>
       <c r="AE12" s="1"/>
       <c r="AF12" s="1"/>
       <c r="AG12" s="1"/>
       <c r="AH12" s="1"/>
       <c r="AI12" s="1"/>
       <c r="AJ12" s="1"/>
       <c r="AK12" s="1"/>
       <c r="AL12" s="1"/>
       <c r="AM12" s="1"/>
       <c r="AN12" s="1"/>
     </row>
     <row r="13" spans="1:40" ht="15.75" customHeight="1">
       <c r="A13" s="63" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="13">
         <v>44</v>
       </c>
       <c r="C13" s="13">
         <v>27</v>
       </c>
       <c r="D13" s="13">
         <v>32</v>
       </c>
@@ -2623,51 +2612,53 @@
       </c>
       <c r="U13" s="25">
         <v>34</v>
       </c>
       <c r="V13" s="26">
         <v>53</v>
       </c>
       <c r="W13" s="22">
         <v>34</v>
       </c>
       <c r="X13" s="13">
         <v>23</v>
       </c>
       <c r="Y13" s="13">
         <v>34</v>
       </c>
       <c r="Z13" s="13">
         <v>21</v>
       </c>
       <c r="AA13" s="13">
         <v>23</v>
       </c>
       <c r="AB13" s="13">
         <v>26</v>
       </c>
-      <c r="AC13" s="1"/>
+      <c r="AC13" s="22">
+        <v>24</v>
+      </c>
       <c r="AD13" s="1"/>
       <c r="AE13" s="1"/>
       <c r="AF13" s="1"/>
       <c r="AG13" s="1"/>
       <c r="AH13" s="1"/>
       <c r="AI13" s="1"/>
       <c r="AJ13" s="1"/>
       <c r="AK13" s="1"/>
       <c r="AL13" s="1"/>
       <c r="AM13" s="1"/>
       <c r="AN13" s="1"/>
     </row>
     <row r="14" spans="1:40" ht="15.75" customHeight="1">
       <c r="A14" s="63" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="13">
         <v>15</v>
       </c>
       <c r="C14" s="13">
         <v>10</v>
       </c>
       <c r="D14" s="13">
         <v>7</v>
       </c>
@@ -2721,51 +2712,53 @@
       </c>
       <c r="U14" s="25">
         <v>13</v>
       </c>
       <c r="V14" s="26">
         <v>11</v>
       </c>
       <c r="W14" s="22">
         <v>8</v>
       </c>
       <c r="X14" s="13">
         <v>7</v>
       </c>
       <c r="Y14" s="13">
         <v>8</v>
       </c>
       <c r="Z14" s="13">
         <v>9</v>
       </c>
       <c r="AA14" s="13">
         <v>5</v>
       </c>
       <c r="AB14" s="13">
         <v>4</v>
       </c>
-      <c r="AC14" s="1"/>
+      <c r="AC14" s="22">
+        <v>9</v>
+      </c>
       <c r="AD14" s="1"/>
       <c r="AE14" s="1"/>
       <c r="AF14" s="1"/>
       <c r="AG14" s="1"/>
       <c r="AH14" s="1"/>
       <c r="AI14" s="1"/>
       <c r="AJ14" s="1"/>
       <c r="AK14" s="1"/>
       <c r="AL14" s="1"/>
       <c r="AM14" s="1"/>
       <c r="AN14" s="1"/>
     </row>
     <row r="15" spans="1:40" ht="15.75" customHeight="1">
       <c r="A15" s="63" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="13">
         <v>9</v>
       </c>
       <c r="C15" s="13">
         <v>9</v>
       </c>
       <c r="D15" s="13">
         <v>12</v>
       </c>
@@ -2819,51 +2812,53 @@
       </c>
       <c r="U15" s="25">
         <v>8</v>
       </c>
       <c r="V15" s="26">
         <v>5</v>
       </c>
       <c r="W15" s="22">
         <v>13</v>
       </c>
       <c r="X15" s="13">
         <v>8</v>
       </c>
       <c r="Y15" s="13">
         <v>2</v>
       </c>
       <c r="Z15" s="13">
         <v>9</v>
       </c>
       <c r="AA15" s="13">
         <v>7</v>
       </c>
       <c r="AB15" s="13">
         <v>5</v>
       </c>
-      <c r="AC15" s="1"/>
+      <c r="AC15" s="22">
+        <v>9</v>
+      </c>
       <c r="AD15" s="1"/>
       <c r="AE15" s="1"/>
       <c r="AF15" s="1"/>
       <c r="AG15" s="1"/>
       <c r="AH15" s="1"/>
       <c r="AI15" s="1"/>
       <c r="AJ15" s="1"/>
       <c r="AK15" s="1"/>
       <c r="AL15" s="1"/>
       <c r="AM15" s="1"/>
       <c r="AN15" s="1"/>
     </row>
     <row r="16" spans="1:40" ht="15.75" customHeight="1">
       <c r="A16" s="63" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="13">
         <v>16</v>
       </c>
       <c r="C16" s="13">
         <v>23</v>
       </c>
       <c r="D16" s="13">
         <v>10</v>
       </c>
@@ -2917,51 +2912,53 @@
       </c>
       <c r="U16" s="25">
         <v>22</v>
       </c>
       <c r="V16" s="26">
         <v>22</v>
       </c>
       <c r="W16" s="22">
         <v>14</v>
       </c>
       <c r="X16" s="13">
         <v>21</v>
       </c>
       <c r="Y16" s="13">
         <v>15</v>
       </c>
       <c r="Z16" s="13">
         <v>9</v>
       </c>
       <c r="AA16" s="13">
         <v>9</v>
       </c>
       <c r="AB16" s="13">
         <v>8</v>
       </c>
-      <c r="AC16" s="1"/>
+      <c r="AC16" s="22">
+        <v>12</v>
+      </c>
       <c r="AD16" s="1"/>
       <c r="AE16" s="1"/>
       <c r="AF16" s="1"/>
       <c r="AG16" s="1"/>
       <c r="AH16" s="1"/>
       <c r="AI16" s="1"/>
       <c r="AJ16" s="1"/>
       <c r="AK16" s="1"/>
       <c r="AL16" s="1"/>
       <c r="AM16" s="1"/>
       <c r="AN16" s="1"/>
     </row>
     <row r="17" spans="1:40" ht="15.75" customHeight="1">
       <c r="A17" s="63" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="13">
         <v>8</v>
       </c>
       <c r="C17" s="13">
         <v>19</v>
       </c>
       <c r="D17" s="13">
         <v>12</v>
       </c>
@@ -3015,51 +3012,53 @@
       </c>
       <c r="U17" s="25">
         <v>11</v>
       </c>
       <c r="V17" s="26">
         <v>5</v>
       </c>
       <c r="W17" s="22">
         <v>11</v>
       </c>
       <c r="X17" s="13">
         <v>3</v>
       </c>
       <c r="Y17" s="13">
         <v>8</v>
       </c>
       <c r="Z17" s="13">
         <v>5</v>
       </c>
       <c r="AA17" s="13">
         <v>6</v>
       </c>
       <c r="AB17" s="13">
         <v>5</v>
       </c>
-      <c r="AC17" s="1"/>
+      <c r="AC17" s="22">
+        <v>6</v>
+      </c>
       <c r="AD17" s="1"/>
       <c r="AE17" s="1"/>
       <c r="AF17" s="1"/>
       <c r="AG17" s="1"/>
       <c r="AH17" s="1"/>
       <c r="AI17" s="1"/>
       <c r="AJ17" s="1"/>
       <c r="AK17" s="1"/>
       <c r="AL17" s="1"/>
       <c r="AM17" s="1"/>
       <c r="AN17" s="1"/>
     </row>
     <row r="18" spans="1:40" ht="15.75" customHeight="1">
       <c r="A18" s="63" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="13">
         <v>17</v>
       </c>
       <c r="C18" s="13">
         <v>7</v>
       </c>
       <c r="D18" s="13">
         <v>8</v>
       </c>
@@ -3113,51 +3112,53 @@
       </c>
       <c r="U18" s="25">
         <v>10</v>
       </c>
       <c r="V18" s="26">
         <v>13</v>
       </c>
       <c r="W18" s="22">
         <v>9</v>
       </c>
       <c r="X18" s="13">
         <v>6</v>
       </c>
       <c r="Y18" s="13">
         <v>6</v>
       </c>
       <c r="Z18" s="13">
         <v>5</v>
       </c>
       <c r="AA18" s="13">
         <v>7</v>
       </c>
       <c r="AB18" s="13">
         <v>9</v>
       </c>
-      <c r="AC18" s="1"/>
+      <c r="AC18" s="22">
+        <v>6</v>
+      </c>
       <c r="AD18" s="1"/>
       <c r="AE18" s="1"/>
       <c r="AF18" s="1"/>
       <c r="AG18" s="1"/>
       <c r="AH18" s="1"/>
       <c r="AI18" s="1"/>
       <c r="AJ18" s="1"/>
       <c r="AK18" s="1"/>
       <c r="AL18" s="1"/>
       <c r="AM18" s="1"/>
       <c r="AN18" s="1"/>
     </row>
     <row r="19" spans="1:40" ht="15.75" customHeight="1">
       <c r="A19" s="63" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="13">
         <v>11</v>
       </c>
       <c r="C19" s="13">
         <v>7</v>
       </c>
       <c r="D19" s="13">
         <v>10</v>
       </c>
@@ -3211,95 +3212,97 @@
       </c>
       <c r="U19" s="25">
         <v>13</v>
       </c>
       <c r="V19" s="26">
         <v>8</v>
       </c>
       <c r="W19" s="22">
         <v>4</v>
       </c>
       <c r="X19" s="13">
         <v>4</v>
       </c>
       <c r="Y19" s="13">
         <v>4</v>
       </c>
       <c r="Z19" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AA19" s="13">
         <v>6</v>
       </c>
       <c r="AB19" s="13">
         <v>3</v>
       </c>
-      <c r="AC19" s="1"/>
+      <c r="AC19" s="22">
+        <v>6</v>
+      </c>
       <c r="AD19" s="1"/>
       <c r="AE19" s="1"/>
       <c r="AF19" s="1"/>
       <c r="AG19" s="1"/>
       <c r="AH19" s="1"/>
       <c r="AI19" s="1"/>
       <c r="AJ19" s="1"/>
       <c r="AK19" s="1"/>
       <c r="AL19" s="1"/>
       <c r="AM19" s="1"/>
       <c r="AN19" s="1"/>
     </row>
     <row r="20" spans="1:40" ht="15.75" customHeight="1">
-      <c r="A20" s="249" t="s">
+      <c r="A20" s="232" t="s">
         <v>16</v>
       </c>
-      <c r="B20" s="249"/>
-[...26 lines deleted...]
-      <c r="AC20" s="1"/>
+      <c r="B20" s="232"/>
+      <c r="C20" s="232"/>
+      <c r="D20" s="232"/>
+      <c r="E20" s="232"/>
+      <c r="F20" s="232"/>
+      <c r="G20" s="232"/>
+      <c r="H20" s="232"/>
+      <c r="I20" s="232"/>
+      <c r="J20" s="232"/>
+      <c r="K20" s="232"/>
+      <c r="L20" s="232"/>
+      <c r="M20" s="232"/>
+      <c r="N20" s="232"/>
+      <c r="O20" s="232"/>
+      <c r="P20" s="232"/>
+      <c r="Q20" s="232"/>
+      <c r="R20" s="232"/>
+      <c r="S20" s="232"/>
+      <c r="T20" s="232"/>
+      <c r="U20" s="232"/>
+      <c r="V20" s="232"/>
+      <c r="W20" s="230"/>
+      <c r="X20" s="230"/>
+      <c r="Y20" s="230"/>
+      <c r="Z20" s="231"/>
+      <c r="AA20" s="231"/>
+      <c r="AB20" s="231"/>
+      <c r="AC20" s="231"/>
       <c r="AD20" s="1"/>
       <c r="AE20" s="1"/>
       <c r="AF20" s="1"/>
       <c r="AG20" s="1"/>
       <c r="AH20" s="1"/>
       <c r="AI20" s="1"/>
       <c r="AJ20" s="1"/>
       <c r="AK20" s="1"/>
       <c r="AL20" s="1"/>
       <c r="AM20" s="1"/>
       <c r="AN20" s="1"/>
     </row>
     <row r="21" spans="1:40" ht="15.75" customHeight="1">
       <c r="A21" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="8">
         <v>184</v>
       </c>
       <c r="C21" s="8">
         <v>163</v>
       </c>
       <c r="D21" s="8">
         <v>195</v>
       </c>
@@ -3353,51 +3356,53 @@
       </c>
       <c r="U21" s="12">
         <v>214</v>
       </c>
       <c r="V21" s="12">
         <v>257</v>
       </c>
       <c r="W21" s="22">
         <v>168</v>
       </c>
       <c r="X21" s="13">
         <v>138</v>
       </c>
       <c r="Y21" s="13">
         <v>175</v>
       </c>
       <c r="Z21" s="13">
         <v>122</v>
       </c>
       <c r="AA21" s="13">
         <v>158</v>
       </c>
       <c r="AB21" s="13">
         <v>153</v>
       </c>
-      <c r="AC21" s="1"/>
+      <c r="AC21" s="22">
+        <v>136</v>
+      </c>
       <c r="AD21" s="1"/>
       <c r="AE21" s="1"/>
       <c r="AF21" s="1"/>
       <c r="AG21" s="1"/>
       <c r="AH21" s="1"/>
       <c r="AI21" s="1"/>
       <c r="AJ21" s="1"/>
       <c r="AK21" s="1"/>
       <c r="AL21" s="1"/>
       <c r="AM21" s="1"/>
       <c r="AN21" s="1"/>
     </row>
     <row r="22" spans="1:40" ht="15.75" customHeight="1">
       <c r="A22" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="13">
         <v>151</v>
       </c>
       <c r="C22" s="13">
         <v>143</v>
       </c>
       <c r="D22" s="13">
         <v>173</v>
       </c>
@@ -3451,51 +3456,53 @@
       </c>
       <c r="U22" s="37">
         <v>186</v>
       </c>
       <c r="V22" s="38">
         <v>216</v>
       </c>
       <c r="W22" s="22">
         <v>143</v>
       </c>
       <c r="X22" s="13">
         <v>123</v>
       </c>
       <c r="Y22" s="13">
         <v>146</v>
       </c>
       <c r="Z22" s="13">
         <v>102</v>
       </c>
       <c r="AA22" s="13">
         <v>138</v>
       </c>
       <c r="AB22" s="13">
         <v>136</v>
       </c>
-      <c r="AC22" s="1"/>
+      <c r="AC22" s="22">
+        <v>119</v>
+      </c>
       <c r="AD22" s="1"/>
       <c r="AE22" s="1"/>
       <c r="AF22" s="1"/>
       <c r="AG22" s="1"/>
       <c r="AH22" s="1"/>
       <c r="AI22" s="1"/>
       <c r="AJ22" s="1"/>
       <c r="AK22" s="1"/>
       <c r="AL22" s="1"/>
       <c r="AM22" s="1"/>
       <c r="AN22" s="1"/>
     </row>
     <row r="23" spans="1:40" ht="15.75" customHeight="1">
       <c r="A23" s="63" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="13">
         <v>33</v>
       </c>
       <c r="C23" s="13">
         <v>20</v>
       </c>
       <c r="D23" s="13">
         <v>22</v>
       </c>
@@ -3549,95 +3556,97 @@
       </c>
       <c r="U23" s="37">
         <v>28</v>
       </c>
       <c r="V23" s="38">
         <v>41</v>
       </c>
       <c r="W23" s="22">
         <v>25</v>
       </c>
       <c r="X23" s="13">
         <v>15</v>
       </c>
       <c r="Y23" s="13">
         <v>29</v>
       </c>
       <c r="Z23" s="13">
         <v>20</v>
       </c>
       <c r="AA23" s="13">
         <v>20</v>
       </c>
       <c r="AB23" s="13">
         <v>17</v>
       </c>
-      <c r="AC23" s="1"/>
+      <c r="AC23" s="22">
+        <v>17</v>
+      </c>
       <c r="AD23" s="1"/>
       <c r="AE23" s="1"/>
       <c r="AF23" s="1"/>
       <c r="AG23" s="1"/>
       <c r="AH23" s="1"/>
       <c r="AI23" s="1"/>
       <c r="AJ23" s="1"/>
       <c r="AK23" s="1"/>
       <c r="AL23" s="1"/>
       <c r="AM23" s="1"/>
       <c r="AN23" s="1"/>
     </row>
     <row r="24" spans="1:40" ht="15.75" customHeight="1">
-      <c r="A24" s="232" t="s">
+      <c r="A24" s="233" t="s">
         <v>17</v>
       </c>
-      <c r="B24" s="232"/>
-[...26 lines deleted...]
-      <c r="AC24" s="1"/>
+      <c r="B24" s="233"/>
+      <c r="C24" s="233"/>
+      <c r="D24" s="233"/>
+      <c r="E24" s="233"/>
+      <c r="F24" s="233"/>
+      <c r="G24" s="233"/>
+      <c r="H24" s="233"/>
+      <c r="I24" s="233"/>
+      <c r="J24" s="233"/>
+      <c r="K24" s="233"/>
+      <c r="L24" s="233"/>
+      <c r="M24" s="233"/>
+      <c r="N24" s="233"/>
+      <c r="O24" s="233"/>
+      <c r="P24" s="233"/>
+      <c r="Q24" s="233"/>
+      <c r="R24" s="233"/>
+      <c r="S24" s="233"/>
+      <c r="T24" s="233"/>
+      <c r="U24" s="233"/>
+      <c r="V24" s="233"/>
+      <c r="W24" s="230"/>
+      <c r="X24" s="230"/>
+      <c r="Y24" s="230"/>
+      <c r="Z24" s="231"/>
+      <c r="AA24" s="231"/>
+      <c r="AB24" s="231"/>
+      <c r="AC24" s="231"/>
       <c r="AD24" s="1"/>
       <c r="AE24" s="1"/>
       <c r="AF24" s="1"/>
       <c r="AG24" s="1"/>
       <c r="AH24" s="1"/>
       <c r="AI24" s="1"/>
       <c r="AJ24" s="1"/>
       <c r="AK24" s="1"/>
       <c r="AL24" s="1"/>
       <c r="AM24" s="1"/>
       <c r="AN24" s="1"/>
     </row>
     <row r="25" spans="1:40" ht="15.75" customHeight="1">
       <c r="A25" s="63" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="8">
         <v>134</v>
       </c>
       <c r="C25" s="8">
         <v>118</v>
       </c>
       <c r="D25" s="8">
         <v>114</v>
       </c>
@@ -3691,51 +3700,53 @@
       </c>
       <c r="U25" s="12">
         <v>141</v>
       </c>
       <c r="V25" s="12">
         <v>135</v>
       </c>
       <c r="W25" s="22">
         <v>116</v>
       </c>
       <c r="X25" s="13">
         <v>90</v>
       </c>
       <c r="Y25" s="13">
         <v>101</v>
       </c>
       <c r="Z25" s="13">
         <v>70</v>
       </c>
       <c r="AA25" s="13">
         <v>83</v>
       </c>
       <c r="AB25" s="13">
         <v>92</v>
       </c>
-      <c r="AC25" s="1"/>
+      <c r="AC25" s="22">
+        <v>92</v>
+      </c>
       <c r="AD25" s="1"/>
       <c r="AE25" s="1"/>
       <c r="AF25" s="1"/>
       <c r="AG25" s="1"/>
       <c r="AH25" s="1"/>
       <c r="AI25" s="1"/>
       <c r="AJ25" s="1"/>
       <c r="AK25" s="1"/>
       <c r="AL25" s="1"/>
       <c r="AM25" s="1"/>
       <c r="AN25" s="1"/>
     </row>
     <row r="26" spans="1:40" ht="15.75" customHeight="1">
       <c r="A26" s="63" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="13">
         <v>47</v>
       </c>
       <c r="C26" s="13">
         <v>36</v>
       </c>
       <c r="D26" s="13">
         <v>45</v>
       </c>
@@ -3789,51 +3800,53 @@
       </c>
       <c r="U26" s="48">
         <v>58</v>
       </c>
       <c r="V26" s="49">
         <v>59</v>
       </c>
       <c r="W26" s="22">
         <v>48</v>
       </c>
       <c r="X26" s="13">
         <v>33</v>
       </c>
       <c r="Y26" s="13">
         <v>53</v>
       </c>
       <c r="Z26" s="13">
         <v>32</v>
       </c>
       <c r="AA26" s="13">
         <v>40</v>
       </c>
       <c r="AB26" s="13">
         <v>49</v>
       </c>
-      <c r="AC26" s="1"/>
+      <c r="AC26" s="22">
+        <v>37</v>
+      </c>
       <c r="AD26" s="1"/>
       <c r="AE26" s="1"/>
       <c r="AF26" s="1"/>
       <c r="AG26" s="1"/>
       <c r="AH26" s="1"/>
       <c r="AI26" s="1"/>
       <c r="AJ26" s="1"/>
       <c r="AK26" s="1"/>
       <c r="AL26" s="1"/>
       <c r="AM26" s="1"/>
       <c r="AN26" s="1"/>
     </row>
     <row r="27" spans="1:40" ht="15.75" customHeight="1">
       <c r="A27" s="63" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="13">
         <v>11</v>
       </c>
       <c r="C27" s="13">
         <v>7</v>
       </c>
       <c r="D27" s="13">
         <v>10</v>
       </c>
@@ -3887,51 +3900,53 @@
       </c>
       <c r="U27" s="48">
         <v>6</v>
       </c>
       <c r="V27" s="49">
         <v>12</v>
       </c>
       <c r="W27" s="22">
         <v>9</v>
       </c>
       <c r="X27" s="13">
         <v>8</v>
       </c>
       <c r="Y27" s="13">
         <v>5</v>
       </c>
       <c r="Z27" s="13">
         <v>1</v>
       </c>
       <c r="AA27" s="13">
         <v>3</v>
       </c>
       <c r="AB27" s="13">
         <v>9</v>
       </c>
-      <c r="AC27" s="1"/>
+      <c r="AC27" s="22">
+        <v>7</v>
+      </c>
       <c r="AD27" s="1"/>
       <c r="AE27" s="1"/>
       <c r="AF27" s="1"/>
       <c r="AG27" s="1"/>
       <c r="AH27" s="1"/>
       <c r="AI27" s="1"/>
       <c r="AJ27" s="1"/>
       <c r="AK27" s="1"/>
       <c r="AL27" s="1"/>
       <c r="AM27" s="1"/>
       <c r="AN27" s="1"/>
     </row>
     <row r="28" spans="1:40" ht="15.75" customHeight="1">
       <c r="A28" s="63" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="13">
         <v>15</v>
       </c>
       <c r="C28" s="13">
         <v>10</v>
       </c>
       <c r="D28" s="13">
         <v>7</v>
       </c>
@@ -3985,51 +4000,53 @@
       </c>
       <c r="U28" s="48">
         <v>13</v>
       </c>
       <c r="V28" s="49">
         <v>11</v>
       </c>
       <c r="W28" s="22">
         <v>8</v>
       </c>
       <c r="X28" s="13">
         <v>7</v>
       </c>
       <c r="Y28" s="13">
         <v>8</v>
       </c>
       <c r="Z28" s="13">
         <v>9</v>
       </c>
       <c r="AA28" s="13">
         <v>5</v>
       </c>
       <c r="AB28" s="13">
         <v>4</v>
       </c>
-      <c r="AC28" s="1"/>
+      <c r="AC28" s="22">
+        <v>9</v>
+      </c>
       <c r="AD28" s="1"/>
       <c r="AE28" s="1"/>
       <c r="AF28" s="1"/>
       <c r="AG28" s="1"/>
       <c r="AH28" s="1"/>
       <c r="AI28" s="1"/>
       <c r="AJ28" s="1"/>
       <c r="AK28" s="1"/>
       <c r="AL28" s="1"/>
       <c r="AM28" s="1"/>
       <c r="AN28" s="1"/>
     </row>
     <row r="29" spans="1:40" ht="15.75" customHeight="1">
       <c r="A29" s="63" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="13">
         <v>9</v>
       </c>
       <c r="C29" s="13">
         <v>9</v>
       </c>
       <c r="D29" s="13">
         <v>12</v>
       </c>
@@ -4083,51 +4100,53 @@
       </c>
       <c r="U29" s="48">
         <v>8</v>
       </c>
       <c r="V29" s="49">
         <v>5</v>
       </c>
       <c r="W29" s="22">
         <v>13</v>
       </c>
       <c r="X29" s="13">
         <v>8</v>
       </c>
       <c r="Y29" s="13">
         <v>2</v>
       </c>
       <c r="Z29" s="13">
         <v>9</v>
       </c>
       <c r="AA29" s="13">
         <v>7</v>
       </c>
       <c r="AB29" s="13">
         <v>5</v>
       </c>
-      <c r="AC29" s="1"/>
+      <c r="AC29" s="22">
+        <v>9</v>
+      </c>
       <c r="AD29" s="1"/>
       <c r="AE29" s="1"/>
       <c r="AF29" s="1"/>
       <c r="AG29" s="1"/>
       <c r="AH29" s="1"/>
       <c r="AI29" s="1"/>
       <c r="AJ29" s="1"/>
       <c r="AK29" s="1"/>
       <c r="AL29" s="1"/>
       <c r="AM29" s="1"/>
       <c r="AN29" s="1"/>
     </row>
     <row r="30" spans="1:40" ht="15.75" customHeight="1">
       <c r="A30" s="63" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="13">
         <v>16</v>
       </c>
       <c r="C30" s="13">
         <v>23</v>
       </c>
       <c r="D30" s="13">
         <v>10</v>
       </c>
@@ -4181,51 +4200,53 @@
       </c>
       <c r="U30" s="48">
         <v>22</v>
       </c>
       <c r="V30" s="49">
         <v>22</v>
       </c>
       <c r="W30" s="22">
         <v>14</v>
       </c>
       <c r="X30" s="13">
         <v>21</v>
       </c>
       <c r="Y30" s="13">
         <v>15</v>
       </c>
       <c r="Z30" s="13">
         <v>9</v>
       </c>
       <c r="AA30" s="13">
         <v>9</v>
       </c>
       <c r="AB30" s="13">
         <v>8</v>
       </c>
-      <c r="AC30" s="1"/>
+      <c r="AC30" s="22">
+        <v>12</v>
+      </c>
       <c r="AD30" s="1"/>
       <c r="AE30" s="1"/>
       <c r="AF30" s="1"/>
       <c r="AG30" s="1"/>
       <c r="AH30" s="1"/>
       <c r="AI30" s="1"/>
       <c r="AJ30" s="1"/>
       <c r="AK30" s="1"/>
       <c r="AL30" s="1"/>
       <c r="AM30" s="1"/>
       <c r="AN30" s="1"/>
     </row>
     <row r="31" spans="1:40" ht="15.75" customHeight="1">
       <c r="A31" s="63" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="13">
         <v>8</v>
       </c>
       <c r="C31" s="13">
         <v>19</v>
       </c>
       <c r="D31" s="13">
         <v>12</v>
       </c>
@@ -4279,51 +4300,53 @@
       </c>
       <c r="U31" s="48">
         <v>11</v>
       </c>
       <c r="V31" s="49">
         <v>5</v>
       </c>
       <c r="W31" s="22">
         <v>11</v>
       </c>
       <c r="X31" s="13">
         <v>3</v>
       </c>
       <c r="Y31" s="13">
         <v>8</v>
       </c>
       <c r="Z31" s="13">
         <v>5</v>
       </c>
       <c r="AA31" s="13">
         <v>6</v>
       </c>
       <c r="AB31" s="13">
         <v>5</v>
       </c>
-      <c r="AC31" s="1"/>
+      <c r="AC31" s="22">
+        <v>6</v>
+      </c>
       <c r="AD31" s="1"/>
       <c r="AE31" s="1"/>
       <c r="AF31" s="1"/>
       <c r="AG31" s="1"/>
       <c r="AH31" s="1"/>
       <c r="AI31" s="1"/>
       <c r="AJ31" s="1"/>
       <c r="AK31" s="1"/>
       <c r="AL31" s="1"/>
       <c r="AM31" s="1"/>
       <c r="AN31" s="1"/>
     </row>
     <row r="32" spans="1:40" ht="15.75" customHeight="1">
       <c r="A32" s="63" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="13">
         <v>17</v>
       </c>
       <c r="C32" s="13">
         <v>7</v>
       </c>
       <c r="D32" s="13">
         <v>8</v>
       </c>
@@ -4377,51 +4400,53 @@
       </c>
       <c r="U32" s="48">
         <v>10</v>
       </c>
       <c r="V32" s="49">
         <v>13</v>
       </c>
       <c r="W32" s="22">
         <v>9</v>
       </c>
       <c r="X32" s="13">
         <v>6</v>
       </c>
       <c r="Y32" s="13">
         <v>6</v>
       </c>
       <c r="Z32" s="13">
         <v>5</v>
       </c>
       <c r="AA32" s="13">
         <v>7</v>
       </c>
       <c r="AB32" s="13">
         <v>9</v>
       </c>
-      <c r="AC32" s="1"/>
+      <c r="AC32" s="22">
+        <v>6</v>
+      </c>
       <c r="AD32" s="1"/>
       <c r="AE32" s="1"/>
       <c r="AF32" s="1"/>
       <c r="AG32" s="1"/>
       <c r="AH32" s="1"/>
       <c r="AI32" s="1"/>
       <c r="AJ32" s="1"/>
       <c r="AK32" s="1"/>
       <c r="AL32" s="1"/>
       <c r="AM32" s="1"/>
       <c r="AN32" s="1"/>
     </row>
     <row r="33" spans="1:40" ht="15.75" customHeight="1">
       <c r="A33" s="64" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="50">
         <v>11</v>
       </c>
       <c r="C33" s="50">
         <v>7</v>
       </c>
       <c r="D33" s="50">
         <v>10</v>
       </c>
@@ -4475,51 +4500,53 @@
       </c>
       <c r="U33" s="61">
         <v>13</v>
       </c>
       <c r="V33" s="62">
         <v>8</v>
       </c>
       <c r="W33" s="50">
         <v>4</v>
       </c>
       <c r="X33" s="50">
         <v>4</v>
       </c>
       <c r="Y33" s="50">
         <v>4</v>
       </c>
       <c r="Z33" s="50" t="s">
         <v>28</v>
       </c>
       <c r="AA33" s="50">
         <v>6</v>
       </c>
       <c r="AB33" s="50">
         <v>3</v>
       </c>
-      <c r="AC33" s="1"/>
+      <c r="AC33" s="50">
+        <v>6</v>
+      </c>
       <c r="AD33" s="1"/>
       <c r="AE33" s="1"/>
       <c r="AF33" s="1"/>
       <c r="AG33" s="1"/>
       <c r="AH33" s="1"/>
       <c r="AI33" s="1"/>
       <c r="AJ33" s="1"/>
       <c r="AK33" s="1"/>
       <c r="AL33" s="1"/>
       <c r="AM33" s="1"/>
       <c r="AN33" s="1"/>
     </row>
     <row r="34" spans="1:40" ht="15.75" customHeight="1">
       <c r="A34" s="1"/>
       <c r="B34" s="1"/>
       <c r="C34" s="1"/>
       <c r="D34" s="1"/>
       <c r="E34" s="2"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
       <c r="I34" s="1"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
       <c r="L34" s="1"/>
@@ -42206,207 +42233,211 @@
       <c r="S931" s="1"/>
       <c r="T931" s="1"/>
       <c r="U931" s="1"/>
       <c r="V931" s="1"/>
       <c r="W931" s="1"/>
       <c r="X931" s="1"/>
       <c r="Y931" s="1"/>
       <c r="Z931" s="1"/>
       <c r="AA931" s="1"/>
       <c r="AB931" s="1"/>
       <c r="AC931" s="1"/>
       <c r="AD931" s="1"/>
       <c r="AE931" s="1"/>
       <c r="AF931" s="1"/>
       <c r="AG931" s="1"/>
       <c r="AH931" s="1"/>
       <c r="AI931" s="1"/>
       <c r="AJ931" s="1"/>
       <c r="AK931" s="1"/>
       <c r="AL931" s="1"/>
       <c r="AM931" s="1"/>
       <c r="AN931" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="V7:AB7"/>
-[...3 lines deleted...]
-    <mergeCell ref="A24:AA24"/>
+    <mergeCell ref="V7:AC7"/>
+    <mergeCell ref="A6:AC6"/>
+    <mergeCell ref="A10:AC10"/>
+    <mergeCell ref="A20:AC20"/>
+    <mergeCell ref="A24:AC24"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:Y8"/>
-    <mergeCell ref="Z8:AB8"/>
+    <mergeCell ref="Z8:AC8"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A5:AB32"/>
+  <dimension ref="A5:AC32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="N13" sqref="N13"/>
+      <selection activeCell="AG13" sqref="AG13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="18.7109375" customWidth="1"/>
     <col min="2" max="2" width="7" customWidth="1"/>
     <col min="3" max="3" width="7.5703125" customWidth="1"/>
     <col min="4" max="4" width="7" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" customWidth="1"/>
     <col min="6" max="6" width="7.28515625" customWidth="1"/>
     <col min="7" max="7" width="7.5703125" customWidth="1"/>
     <col min="8" max="8" width="7" customWidth="1"/>
     <col min="9" max="9" width="7.42578125" customWidth="1"/>
     <col min="10" max="10" width="8.140625" customWidth="1"/>
     <col min="11" max="11" width="7.5703125" customWidth="1"/>
     <col min="12" max="12" width="7.28515625" customWidth="1"/>
     <col min="13" max="13" width="7.5703125" customWidth="1"/>
     <col min="14" max="14" width="6.7109375" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" customWidth="1"/>
     <col min="17" max="17" width="6.7109375" customWidth="1"/>
     <col min="18" max="18" width="7.28515625" customWidth="1"/>
     <col min="19" max="19" width="6.7109375" customWidth="1"/>
     <col min="20" max="21" width="7.28515625" customWidth="1"/>
     <col min="22" max="22" width="8.28515625" customWidth="1"/>
     <col min="23" max="23" width="7.42578125" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" customWidth="1"/>
     <col min="25" max="25" width="7.140625" customWidth="1"/>
     <col min="26" max="26" width="6.42578125" customWidth="1"/>
     <col min="27" max="27" width="7.42578125" customWidth="1"/>
     <col min="28" max="28" width="6.85546875" customWidth="1"/>
+    <col min="29" max="29" width="7.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:28">
-      <c r="A5" s="247" t="s">
+    <row r="5" spans="1:29">
+      <c r="A5" s="246" t="s">
         <v>29</v>
       </c>
-      <c r="B5" s="247"/>
-[...27 lines deleted...]
-    <row r="6" spans="1:28">
+      <c r="B5" s="246"/>
+      <c r="C5" s="246"/>
+      <c r="D5" s="246"/>
+      <c r="E5" s="246"/>
+      <c r="F5" s="246"/>
+      <c r="G5" s="246"/>
+      <c r="H5" s="246"/>
+      <c r="I5" s="246"/>
+      <c r="J5" s="246"/>
+      <c r="K5" s="246"/>
+      <c r="L5" s="246"/>
+      <c r="M5" s="246"/>
+      <c r="N5" s="246"/>
+      <c r="O5" s="246"/>
+      <c r="P5" s="246"/>
+      <c r="Q5" s="246"/>
+      <c r="R5" s="246"/>
+      <c r="S5" s="246"/>
+      <c r="T5" s="246"/>
+      <c r="U5" s="246"/>
+      <c r="V5" s="246"/>
+      <c r="W5" s="231"/>
+      <c r="X5" s="231"/>
+      <c r="Y5" s="231"/>
+      <c r="Z5" s="231"/>
+      <c r="AA5" s="231"/>
+      <c r="AB5" s="231"/>
+      <c r="AC5" s="231"/>
+    </row>
+    <row r="6" spans="1:29">
       <c r="A6" s="2"/>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="2"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
-      <c r="R6" s="253"/>
-[...1 lines deleted...]
-      <c r="T6" s="234"/>
+      <c r="R6" s="249"/>
+      <c r="S6" s="231"/>
+      <c r="T6" s="231"/>
       <c r="U6" s="67"/>
-      <c r="V6" s="251" t="s">
+      <c r="V6" s="250" t="s">
         <v>30</v>
       </c>
-      <c r="W6" s="246"/>
-[...8 lines deleted...]
-      <c r="B7" s="237">
+      <c r="W6" s="251"/>
+      <c r="X6" s="251"/>
+      <c r="Y6" s="251"/>
+      <c r="Z6" s="251"/>
+      <c r="AA6" s="251"/>
+      <c r="AB6" s="251"/>
+      <c r="AC6" s="251"/>
+    </row>
+    <row r="7" spans="1:29">
+      <c r="A7" s="234"/>
+      <c r="B7" s="236">
         <v>2024</v>
       </c>
-      <c r="C7" s="238"/>
-[...10 lines deleted...]
-      <c r="N7" s="239">
+      <c r="C7" s="237"/>
+      <c r="D7" s="237"/>
+      <c r="E7" s="237"/>
+      <c r="F7" s="237"/>
+      <c r="G7" s="237"/>
+      <c r="H7" s="237"/>
+      <c r="I7" s="237"/>
+      <c r="J7" s="237"/>
+      <c r="K7" s="237"/>
+      <c r="L7" s="237"/>
+      <c r="M7" s="237"/>
+      <c r="N7" s="238">
         <v>2025</v>
       </c>
-      <c r="O7" s="240"/>
-[...10 lines deleted...]
-      <c r="Z7" s="242">
+      <c r="O7" s="239"/>
+      <c r="P7" s="239"/>
+      <c r="Q7" s="239"/>
+      <c r="R7" s="239"/>
+      <c r="S7" s="239"/>
+      <c r="T7" s="239"/>
+      <c r="U7" s="239"/>
+      <c r="V7" s="239"/>
+      <c r="W7" s="240"/>
+      <c r="X7" s="240"/>
+      <c r="Y7" s="240"/>
+      <c r="Z7" s="241">
         <v>2026</v>
       </c>
-      <c r="AA7" s="243"/>
-[...3 lines deleted...]
-      <c r="A8" s="236"/>
+      <c r="AA7" s="242"/>
+      <c r="AB7" s="243"/>
+      <c r="AC7" s="243"/>
+    </row>
+    <row r="8" spans="1:29" ht="22.5">
+      <c r="A8" s="235"/>
       <c r="B8" s="118" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="119" t="s">
         <v>31</v>
       </c>
       <c r="D8" s="120" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="120" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="120" t="s">
         <v>34</v>
       </c>
       <c r="G8" s="120" t="s">
         <v>35</v>
       </c>
       <c r="H8" s="120" t="s">
         <v>36</v>
       </c>
       <c r="I8" s="120" t="s">
         <v>37</v>
       </c>
       <c r="J8" s="120" t="s">
@@ -42435,92 +42466,97 @@
       </c>
       <c r="R8" s="120" t="s">
         <v>34</v>
       </c>
       <c r="S8" s="120" t="s">
         <v>35</v>
       </c>
       <c r="T8" s="120" t="s">
         <v>36</v>
       </c>
       <c r="U8" s="125" t="s">
         <v>37</v>
       </c>
       <c r="V8" s="120" t="s">
         <v>38</v>
       </c>
       <c r="W8" s="122" t="s">
         <v>39</v>
       </c>
       <c r="X8" s="120" t="s">
         <v>40</v>
       </c>
       <c r="Y8" s="120" t="s">
         <v>41</v>
       </c>
-      <c r="Z8" s="229" t="s">
+      <c r="Z8" s="125" t="s">
         <v>2</v>
       </c>
       <c r="AA8" s="120" t="s">
         <v>31</v>
       </c>
-      <c r="AB8" s="228" t="s">
+      <c r="AB8" s="122" t="s">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="250" t="s">
+      <c r="AC8" s="120" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29">
+      <c r="A9" s="247" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="250"/>
-[...26 lines deleted...]
-    <row r="10" spans="1:28">
+      <c r="B9" s="247"/>
+      <c r="C9" s="247"/>
+      <c r="D9" s="247"/>
+      <c r="E9" s="247"/>
+      <c r="F9" s="247"/>
+      <c r="G9" s="247"/>
+      <c r="H9" s="247"/>
+      <c r="I9" s="247"/>
+      <c r="J9" s="247"/>
+      <c r="K9" s="247"/>
+      <c r="L9" s="247"/>
+      <c r="M9" s="247"/>
+      <c r="N9" s="247"/>
+      <c r="O9" s="247"/>
+      <c r="P9" s="247"/>
+      <c r="Q9" s="247"/>
+      <c r="R9" s="247"/>
+      <c r="S9" s="247"/>
+      <c r="T9" s="247"/>
+      <c r="U9" s="247"/>
+      <c r="V9" s="247"/>
+      <c r="W9" s="230"/>
+      <c r="X9" s="230"/>
+      <c r="Y9" s="230"/>
+      <c r="Z9" s="231"/>
+      <c r="AA9" s="231"/>
+      <c r="AB9" s="231"/>
+      <c r="AC9" s="231"/>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="63" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="126">
         <v>5.3</v>
       </c>
       <c r="C10" s="126">
         <v>5.15</v>
       </c>
       <c r="D10" s="126">
         <v>5.15</v>
       </c>
       <c r="E10" s="126">
         <v>5.52</v>
       </c>
       <c r="F10" s="126">
         <v>5.45</v>
       </c>
       <c r="G10" s="126">
         <v>5.53</v>
       </c>
       <c r="H10" s="126">
         <v>5.81</v>
       </c>
       <c r="I10" s="126">
@@ -42561,52 +42597,55 @@
       </c>
       <c r="U10" s="130">
         <v>5.17</v>
       </c>
       <c r="V10" s="130">
         <v>5.34</v>
       </c>
       <c r="W10" s="130">
         <v>5.27</v>
       </c>
       <c r="X10" s="131">
         <v>5.14</v>
       </c>
       <c r="Y10" s="130">
         <v>5.09</v>
       </c>
       <c r="Z10" s="131">
         <v>3.15</v>
       </c>
       <c r="AA10" s="131">
         <v>3.73</v>
       </c>
       <c r="AB10" s="130">
         <v>3.83</v>
       </c>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10" s="131">
+        <v>3.83</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="63" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="130">
         <v>5.59</v>
       </c>
       <c r="C11" s="130">
         <v>5.5</v>
       </c>
       <c r="D11" s="130">
         <v>5.73</v>
       </c>
       <c r="E11" s="132">
         <v>6.28</v>
       </c>
       <c r="F11" s="133">
         <v>6.1</v>
       </c>
       <c r="G11" s="134">
         <v>6.16</v>
       </c>
       <c r="H11" s="135">
         <v>6.45</v>
       </c>
       <c r="I11" s="136">
@@ -42647,52 +42686,55 @@
       </c>
       <c r="U11" s="141">
         <v>5.84</v>
       </c>
       <c r="V11" s="142">
         <v>6.06</v>
       </c>
       <c r="W11" s="130">
         <v>5.98</v>
       </c>
       <c r="X11" s="131">
         <v>5.84</v>
       </c>
       <c r="Y11" s="130">
         <v>5.81</v>
       </c>
       <c r="Z11" s="131">
         <v>3.63</v>
       </c>
       <c r="AA11" s="131">
         <v>4.45</v>
       </c>
       <c r="AB11" s="130">
         <v>4.6399999999999997</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="131">
+        <v>4.57</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="63" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="130">
         <v>5.95</v>
       </c>
       <c r="C12" s="130">
         <v>4.95</v>
       </c>
       <c r="D12" s="130">
         <v>4.74</v>
       </c>
       <c r="E12" s="132">
         <v>4.74</v>
       </c>
       <c r="F12" s="133">
         <v>5.07</v>
       </c>
       <c r="G12" s="134">
         <v>4.91</v>
       </c>
       <c r="H12" s="135">
         <v>5.4</v>
       </c>
       <c r="I12" s="136">
@@ -42733,52 +42775,55 @@
       </c>
       <c r="U12" s="141">
         <v>4.8499999999999996</v>
       </c>
       <c r="V12" s="142">
         <v>5.15</v>
       </c>
       <c r="W12" s="130">
         <v>5.1100000000000003</v>
       </c>
       <c r="X12" s="131">
         <v>4.95</v>
       </c>
       <c r="Y12" s="130">
         <v>4.93</v>
       </c>
       <c r="Z12" s="131">
         <v>2.95</v>
       </c>
       <c r="AA12" s="131">
         <v>3.25</v>
       </c>
       <c r="AB12" s="130">
         <v>3.38</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="131">
+        <v>3.4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="63" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="130">
         <v>5.47</v>
       </c>
       <c r="C13" s="130">
         <v>4.67</v>
       </c>
       <c r="D13" s="130">
         <v>3.93</v>
       </c>
       <c r="E13" s="132">
         <v>3.98</v>
       </c>
       <c r="F13" s="133">
         <v>3.91</v>
       </c>
       <c r="G13" s="134">
         <v>4.3099999999999996</v>
       </c>
       <c r="H13" s="135">
         <v>4.3600000000000003</v>
       </c>
       <c r="I13" s="136">
@@ -42819,52 +42864,55 @@
       </c>
       <c r="U13" s="141">
         <v>3.84</v>
       </c>
       <c r="V13" s="142">
         <v>3.87</v>
       </c>
       <c r="W13" s="130">
         <v>3.77</v>
       </c>
       <c r="X13" s="131">
         <v>3.67</v>
       </c>
       <c r="Y13" s="130">
         <v>3.6</v>
       </c>
       <c r="Z13" s="131">
         <v>3.3</v>
       </c>
       <c r="AA13" s="131">
         <v>2.69</v>
       </c>
       <c r="AB13" s="130">
         <v>2.2599999999999998</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="131">
+        <v>2.5499999999999998</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="63" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="130">
         <v>4.05</v>
       </c>
       <c r="C14" s="130">
         <v>4.17</v>
       </c>
       <c r="D14" s="130">
         <v>4.58</v>
       </c>
       <c r="E14" s="132">
         <v>4.24</v>
       </c>
       <c r="F14" s="133">
         <v>4.38</v>
       </c>
       <c r="G14" s="134">
         <v>4.5</v>
       </c>
       <c r="H14" s="135">
         <v>5.09</v>
       </c>
       <c r="I14" s="136">
@@ -42905,52 +42953,55 @@
       </c>
       <c r="U14" s="141">
         <v>3.93</v>
       </c>
       <c r="V14" s="142">
         <v>3.76</v>
       </c>
       <c r="W14" s="130">
         <v>3.98</v>
       </c>
       <c r="X14" s="131">
         <v>3.95</v>
       </c>
       <c r="Y14" s="130">
         <v>3.69</v>
       </c>
       <c r="Z14" s="131">
         <v>4.1500000000000004</v>
       </c>
       <c r="AA14" s="131">
         <v>3.85</v>
       </c>
       <c r="AB14" s="130">
         <v>3.31</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="131">
+        <v>3.55</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="63" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="130">
         <v>3.41</v>
       </c>
       <c r="C15" s="130">
         <v>4.28</v>
       </c>
       <c r="D15" s="130">
         <v>3.53</v>
       </c>
       <c r="E15" s="132">
         <v>4.17</v>
       </c>
       <c r="F15" s="133">
         <v>4.05</v>
       </c>
       <c r="G15" s="134">
         <v>4.3899999999999997</v>
       </c>
       <c r="H15" s="135">
         <v>4.53</v>
       </c>
       <c r="I15" s="136">
@@ -42991,52 +43042,55 @@
       </c>
       <c r="U15" s="141">
         <v>4.42</v>
       </c>
       <c r="V15" s="142">
         <v>4.47</v>
       </c>
       <c r="W15" s="130">
         <v>4.32</v>
       </c>
       <c r="X15" s="131">
         <v>4.3499999999999996</v>
       </c>
       <c r="Y15" s="130">
         <v>4.25</v>
       </c>
       <c r="Z15" s="131">
         <v>1.95</v>
       </c>
       <c r="AA15" s="131">
         <v>2.04</v>
       </c>
       <c r="AB15" s="130">
         <v>1.93</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="131">
+        <v>2.12</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="63" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="130">
         <v>3.09</v>
       </c>
       <c r="C16" s="130">
         <v>5.35</v>
       </c>
       <c r="D16" s="130">
         <v>5.09</v>
       </c>
       <c r="E16" s="132">
         <v>4.8099999999999996</v>
       </c>
       <c r="F16" s="133">
         <v>4.92</v>
       </c>
       <c r="G16" s="134">
         <v>4.96</v>
       </c>
       <c r="H16" s="135">
         <v>5.18</v>
       </c>
       <c r="I16" s="136">
@@ -43077,52 +43131,55 @@
       </c>
       <c r="U16" s="141">
         <v>3.44</v>
       </c>
       <c r="V16" s="142">
         <v>3.28</v>
       </c>
       <c r="W16" s="130">
         <v>3.38</v>
       </c>
       <c r="X16" s="131">
         <v>3.18</v>
       </c>
       <c r="Y16" s="130">
         <v>3.17</v>
       </c>
       <c r="Z16" s="131">
         <v>1.94</v>
       </c>
       <c r="AA16" s="131">
         <v>2.2400000000000002</v>
       </c>
       <c r="AB16" s="130">
         <v>2.14</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="131">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="63" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="130">
         <v>6.71</v>
       </c>
       <c r="C17" s="130">
         <v>4.93</v>
       </c>
       <c r="D17" s="130">
         <v>4.33</v>
       </c>
       <c r="E17" s="132">
         <v>5.0999999999999996</v>
       </c>
       <c r="F17" s="133">
         <v>5.12</v>
       </c>
       <c r="G17" s="134">
         <v>5.03</v>
       </c>
       <c r="H17" s="135">
         <v>5.29</v>
       </c>
       <c r="I17" s="136">
@@ -43163,52 +43220,55 @@
       </c>
       <c r="U17" s="141">
         <v>3.39</v>
       </c>
       <c r="V17" s="142">
         <v>3.61</v>
       </c>
       <c r="W17" s="130">
         <v>3.61</v>
       </c>
       <c r="X17" s="131">
         <v>3.51</v>
       </c>
       <c r="Y17" s="130">
         <v>3.41</v>
       </c>
       <c r="Z17" s="131">
         <v>2</v>
       </c>
       <c r="AA17" s="131">
         <v>2.5499999999999998</v>
       </c>
       <c r="AB17" s="130">
         <v>2.93</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="131">
+        <v>2.82</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="63" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="130">
         <v>4.4800000000000004</v>
       </c>
       <c r="C18" s="130">
         <v>3.76</v>
       </c>
       <c r="D18" s="130">
         <v>3.86</v>
       </c>
       <c r="E18" s="132">
         <v>3.73</v>
       </c>
       <c r="F18" s="133">
         <v>3.64</v>
       </c>
       <c r="G18" s="134">
         <v>3.94</v>
       </c>
       <c r="H18" s="135">
         <v>3.66</v>
       </c>
       <c r="I18" s="136">
@@ -43249,84 +43309,88 @@
       </c>
       <c r="U18" s="141">
         <v>3.83</v>
       </c>
       <c r="V18" s="142">
         <v>3.78</v>
       </c>
       <c r="W18" s="130">
         <v>3.56</v>
       </c>
       <c r="X18" s="131">
         <v>3.4</v>
       </c>
       <c r="Y18" s="130">
         <v>3.25</v>
       </c>
       <c r="Z18" s="131" t="s">
         <v>28</v>
       </c>
       <c r="AA18" s="131">
         <v>1.31</v>
       </c>
       <c r="AB18" s="130">
         <v>1.29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="252" t="s">
+      <c r="AC18" s="131">
+        <v>1.61</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
+      <c r="A19" s="248" t="s">
         <v>16</v>
       </c>
-      <c r="B19" s="252"/>
-[...27 lines deleted...]
-    <row r="20" spans="1:28">
+      <c r="B19" s="248"/>
+      <c r="C19" s="248"/>
+      <c r="D19" s="248"/>
+      <c r="E19" s="248"/>
+      <c r="F19" s="248"/>
+      <c r="G19" s="248"/>
+      <c r="H19" s="248"/>
+      <c r="I19" s="248"/>
+      <c r="J19" s="248"/>
+      <c r="K19" s="248"/>
+      <c r="L19" s="248"/>
+      <c r="M19" s="248"/>
+      <c r="N19" s="248"/>
+      <c r="O19" s="248"/>
+      <c r="P19" s="248"/>
+      <c r="Q19" s="248"/>
+      <c r="R19" s="248"/>
+      <c r="S19" s="248"/>
+      <c r="T19" s="248"/>
+      <c r="U19" s="248"/>
+      <c r="V19" s="248"/>
+      <c r="W19" s="230"/>
+      <c r="X19" s="230"/>
+      <c r="Y19" s="230"/>
+      <c r="Z19" s="231"/>
+      <c r="AA19" s="231"/>
+      <c r="AB19" s="231"/>
+      <c r="AC19" s="231"/>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="126">
         <v>5.57</v>
       </c>
       <c r="C20" s="126">
         <v>5.42</v>
       </c>
       <c r="D20" s="126">
         <v>5.58</v>
       </c>
       <c r="E20" s="126">
         <v>6.04</v>
       </c>
       <c r="F20" s="126">
         <v>5.92</v>
       </c>
       <c r="G20" s="126">
         <v>5.91</v>
       </c>
       <c r="H20" s="126">
         <v>6.23</v>
       </c>
       <c r="I20" s="126">
@@ -43367,52 +43431,55 @@
       </c>
       <c r="U20" s="130">
         <v>5.83</v>
       </c>
       <c r="V20" s="130">
         <v>6.06</v>
       </c>
       <c r="W20" s="130">
         <v>5.96</v>
       </c>
       <c r="X20" s="131">
         <v>5.81</v>
       </c>
       <c r="Y20" s="130">
         <v>5.76</v>
       </c>
       <c r="Z20" s="131">
         <v>3.66</v>
       </c>
       <c r="AA20" s="131">
         <v>4.41</v>
       </c>
       <c r="AB20" s="130">
         <v>4.46</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="131">
+        <v>4.3899999999999997</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="130">
         <v>5.52</v>
       </c>
       <c r="C21" s="130">
         <v>5.54</v>
       </c>
       <c r="D21" s="130">
         <v>5.8</v>
       </c>
       <c r="E21" s="143">
         <v>6.36</v>
       </c>
       <c r="F21" s="144">
         <v>6.09</v>
       </c>
       <c r="G21" s="145">
         <v>6.12</v>
       </c>
       <c r="H21" s="146">
         <v>6.41</v>
       </c>
       <c r="I21" s="147">
@@ -43453,52 +43520,55 @@
       </c>
       <c r="U21" s="152">
         <v>6.02</v>
       </c>
       <c r="V21" s="153">
         <v>6.24</v>
       </c>
       <c r="W21" s="130">
         <v>6.13</v>
       </c>
       <c r="X21" s="131">
         <v>5.99</v>
       </c>
       <c r="Y21" s="130">
         <v>5.92</v>
       </c>
       <c r="Z21" s="131">
         <v>3.65</v>
       </c>
       <c r="AA21" s="131">
         <v>4.51</v>
       </c>
       <c r="AB21" s="130">
         <v>4.63</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="131">
+        <v>4.57</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="63" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="130">
         <v>5.8</v>
       </c>
       <c r="C22" s="130">
         <v>4.8099999999999996</v>
       </c>
       <c r="D22" s="130">
         <v>4.5</v>
       </c>
       <c r="E22" s="143">
         <v>4.5</v>
       </c>
       <c r="F22" s="144">
         <v>5.12</v>
       </c>
       <c r="G22" s="145">
         <v>4.91</v>
       </c>
       <c r="H22" s="146">
         <v>5.37</v>
       </c>
       <c r="I22" s="147">
@@ -43539,84 +43609,88 @@
       </c>
       <c r="U22" s="152">
         <v>4.8600000000000003</v>
       </c>
       <c r="V22" s="153">
         <v>5.18</v>
       </c>
       <c r="W22" s="130">
         <v>5.1100000000000003</v>
       </c>
       <c r="X22" s="131">
         <v>4.91</v>
       </c>
       <c r="Y22" s="130">
         <v>4.9400000000000004</v>
       </c>
       <c r="Z22" s="131">
         <v>3.66</v>
       </c>
       <c r="AA22" s="131">
         <v>3.85</v>
       </c>
       <c r="AB22" s="130">
         <v>3.59</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="250" t="s">
+      <c r="AC22" s="131">
+        <v>3.49</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
+      <c r="A23" s="247" t="s">
         <v>17</v>
       </c>
-      <c r="B23" s="250"/>
-[...27 lines deleted...]
-    <row r="24" spans="1:28">
+      <c r="B23" s="247"/>
+      <c r="C23" s="247"/>
+      <c r="D23" s="247"/>
+      <c r="E23" s="247"/>
+      <c r="F23" s="247"/>
+      <c r="G23" s="247"/>
+      <c r="H23" s="247"/>
+      <c r="I23" s="247"/>
+      <c r="J23" s="247"/>
+      <c r="K23" s="247"/>
+      <c r="L23" s="247"/>
+      <c r="M23" s="247"/>
+      <c r="N23" s="247"/>
+      <c r="O23" s="247"/>
+      <c r="P23" s="247"/>
+      <c r="Q23" s="247"/>
+      <c r="R23" s="247"/>
+      <c r="S23" s="247"/>
+      <c r="T23" s="247"/>
+      <c r="U23" s="247"/>
+      <c r="V23" s="247"/>
+      <c r="W23" s="230"/>
+      <c r="X23" s="230"/>
+      <c r="Y23" s="230"/>
+      <c r="Z23" s="231"/>
+      <c r="AA23" s="231"/>
+      <c r="AB23" s="231"/>
+      <c r="AC23" s="231"/>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="63" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="126">
         <v>4.96</v>
       </c>
       <c r="C24" s="126">
         <v>4.82</v>
       </c>
       <c r="D24" s="126">
         <v>4.62</v>
       </c>
       <c r="E24" s="126">
         <v>4.8899999999999997</v>
       </c>
       <c r="F24" s="126">
         <v>4.87</v>
       </c>
       <c r="G24" s="126">
         <v>5.0599999999999996</v>
       </c>
       <c r="H24" s="126">
         <v>5.28</v>
       </c>
       <c r="I24" s="126">
@@ -43657,52 +43731,55 @@
       </c>
       <c r="U24" s="130">
         <v>4.37</v>
       </c>
       <c r="V24" s="130">
         <v>4.45</v>
       </c>
       <c r="W24" s="131">
         <v>4.43</v>
       </c>
       <c r="X24" s="131">
         <v>4.34</v>
       </c>
       <c r="Y24" s="131">
         <v>4.28</v>
       </c>
       <c r="Z24" s="131">
         <v>2.54</v>
       </c>
       <c r="AA24" s="131">
         <v>2.91</v>
       </c>
       <c r="AB24" s="130">
         <v>3.06</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="131">
+        <v>3.16</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="63" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="130">
         <v>5.83</v>
       </c>
       <c r="C25" s="130">
         <v>5.36</v>
       </c>
       <c r="D25" s="130">
         <v>5.49</v>
       </c>
       <c r="E25" s="154">
         <v>5.99</v>
       </c>
       <c r="F25" s="155">
         <v>6.13</v>
       </c>
       <c r="G25" s="156">
         <v>6.33</v>
       </c>
       <c r="H25" s="157">
         <v>6.61</v>
       </c>
       <c r="I25" s="158">
@@ -43743,52 +43820,55 @@
       </c>
       <c r="U25" s="163">
         <v>5.26</v>
       </c>
       <c r="V25" s="164">
         <v>5.47</v>
       </c>
       <c r="W25" s="131">
         <v>5.49</v>
       </c>
       <c r="X25" s="131">
         <v>5.36</v>
       </c>
       <c r="Y25" s="131">
         <v>5.44</v>
       </c>
       <c r="Z25" s="131">
         <v>3.58</v>
       </c>
       <c r="AA25" s="131">
         <v>4.2300000000000004</v>
       </c>
       <c r="AB25" s="130">
         <v>4.66</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="131">
+        <v>4.57</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="63" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="130">
         <v>6.44</v>
       </c>
       <c r="C26" s="130">
         <v>5.42</v>
       </c>
       <c r="D26" s="130">
         <v>5.55</v>
       </c>
       <c r="E26" s="154">
         <v>5.53</v>
       </c>
       <c r="F26" s="155">
         <v>4.9000000000000004</v>
       </c>
       <c r="G26" s="156">
         <v>4.8899999999999997</v>
       </c>
       <c r="H26" s="157">
         <v>5.48</v>
       </c>
       <c r="I26" s="158">
@@ -43829,52 +43909,55 @@
       </c>
       <c r="U26" s="163">
         <v>4.8</v>
       </c>
       <c r="V26" s="164">
         <v>5.08</v>
       </c>
       <c r="W26" s="131">
         <v>5.1100000000000003</v>
       </c>
       <c r="X26" s="131">
         <v>5.09</v>
       </c>
       <c r="Y26" s="131">
         <v>4.91</v>
       </c>
       <c r="Z26" s="131">
         <v>0.6</v>
       </c>
       <c r="AA26" s="131">
         <v>1.27</v>
       </c>
       <c r="AB26" s="130">
         <v>2.7</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="131">
+        <v>3.11</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="63" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="130">
         <v>5.47</v>
       </c>
       <c r="C27" s="130">
         <v>4.67</v>
       </c>
       <c r="D27" s="130">
         <v>3.93</v>
       </c>
       <c r="E27" s="154">
         <v>3.98</v>
       </c>
       <c r="F27" s="155">
         <v>3.91</v>
       </c>
       <c r="G27" s="156">
         <v>4.3099999999999996</v>
       </c>
       <c r="H27" s="157">
         <v>4.3600000000000003</v>
       </c>
       <c r="I27" s="158">
@@ -43915,52 +43998,55 @@
       </c>
       <c r="U27" s="163">
         <v>3.84</v>
       </c>
       <c r="V27" s="164">
         <v>3.87</v>
       </c>
       <c r="W27" s="131">
         <v>3.77</v>
       </c>
       <c r="X27" s="131">
         <v>3.67</v>
       </c>
       <c r="Y27" s="131">
         <v>3.6</v>
       </c>
       <c r="Z27" s="131">
         <v>3.3</v>
       </c>
       <c r="AA27" s="131">
         <v>2.69</v>
       </c>
       <c r="AB27" s="130">
         <v>2.2599999999999998</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="131">
+        <v>2.5499999999999998</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="63" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="130">
         <v>4.05</v>
       </c>
       <c r="C28" s="130">
         <v>4.17</v>
       </c>
       <c r="D28" s="130">
         <v>4.58</v>
       </c>
       <c r="E28" s="154">
         <v>4.24</v>
       </c>
       <c r="F28" s="155">
         <v>4.38</v>
       </c>
       <c r="G28" s="156">
         <v>4.5</v>
       </c>
       <c r="H28" s="157">
         <v>5.09</v>
       </c>
       <c r="I28" s="158">
@@ -44001,52 +44087,55 @@
       </c>
       <c r="U28" s="163">
         <v>3.93</v>
       </c>
       <c r="V28" s="164">
         <v>3.76</v>
       </c>
       <c r="W28" s="131">
         <v>3.98</v>
       </c>
       <c r="X28" s="131">
         <v>3.95</v>
       </c>
       <c r="Y28" s="131">
         <v>3.69</v>
       </c>
       <c r="Z28" s="131">
         <v>4.1500000000000004</v>
       </c>
       <c r="AA28" s="131">
         <v>3.85</v>
       </c>
       <c r="AB28" s="130">
         <v>3.31</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="131">
+        <v>3.55</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="63" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="130">
         <v>3.41</v>
       </c>
       <c r="C29" s="130">
         <v>4.28</v>
       </c>
       <c r="D29" s="130">
         <v>3.53</v>
       </c>
       <c r="E29" s="154">
         <v>4.17</v>
       </c>
       <c r="F29" s="155">
         <v>4.05</v>
       </c>
       <c r="G29" s="156">
         <v>4.3899999999999997</v>
       </c>
       <c r="H29" s="157">
         <v>4.53</v>
       </c>
       <c r="I29" s="158">
@@ -44087,52 +44176,55 @@
       </c>
       <c r="U29" s="163">
         <v>4.42</v>
       </c>
       <c r="V29" s="164">
         <v>4.47</v>
       </c>
       <c r="W29" s="131">
         <v>4.32</v>
       </c>
       <c r="X29" s="131">
         <v>4.3499999999999996</v>
       </c>
       <c r="Y29" s="131">
         <v>4.25</v>
       </c>
       <c r="Z29" s="131">
         <v>1.95</v>
       </c>
       <c r="AA29" s="131">
         <v>2.04</v>
       </c>
       <c r="AB29" s="130">
         <v>1.93</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="131">
+        <v>2.12</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="63" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="130">
         <v>3.09</v>
       </c>
       <c r="C30" s="130">
         <v>5.35</v>
       </c>
       <c r="D30" s="130">
         <v>5.09</v>
       </c>
       <c r="E30" s="154">
         <v>4.8099999999999996</v>
       </c>
       <c r="F30" s="155">
         <v>4.92</v>
       </c>
       <c r="G30" s="156">
         <v>4.96</v>
       </c>
       <c r="H30" s="157">
         <v>5.18</v>
       </c>
       <c r="I30" s="158">
@@ -44173,52 +44265,55 @@
       </c>
       <c r="U30" s="163">
         <v>3.44</v>
       </c>
       <c r="V30" s="164">
         <v>3.28</v>
       </c>
       <c r="W30" s="131">
         <v>3.38</v>
       </c>
       <c r="X30" s="131">
         <v>3.18</v>
       </c>
       <c r="Y30" s="131">
         <v>3.17</v>
       </c>
       <c r="Z30" s="131">
         <v>1.94</v>
       </c>
       <c r="AA30" s="131">
         <v>2.2400000000000002</v>
       </c>
       <c r="AB30" s="130">
         <v>2.14</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="131">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="63" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="130">
         <v>6.71</v>
       </c>
       <c r="C31" s="130">
         <v>4.93</v>
       </c>
       <c r="D31" s="130">
         <v>4.33</v>
       </c>
       <c r="E31" s="154">
         <v>5.0999999999999996</v>
       </c>
       <c r="F31" s="155">
         <v>5.12</v>
       </c>
       <c r="G31" s="156">
         <v>5.03</v>
       </c>
       <c r="H31" s="157">
         <v>5.29</v>
       </c>
       <c r="I31" s="158">
@@ -44259,52 +44354,55 @@
       </c>
       <c r="U31" s="163">
         <v>3.39</v>
       </c>
       <c r="V31" s="164">
         <v>3.61</v>
       </c>
       <c r="W31" s="131">
         <v>3.61</v>
       </c>
       <c r="X31" s="131">
         <v>3.51</v>
       </c>
       <c r="Y31" s="131">
         <v>3.41</v>
       </c>
       <c r="Z31" s="131">
         <v>2</v>
       </c>
       <c r="AA31" s="131">
         <v>2.5499999999999998</v>
       </c>
       <c r="AB31" s="130">
         <v>2.93</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="131">
+        <v>2.82</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="64" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="165">
         <v>4.4800000000000004</v>
       </c>
       <c r="C32" s="165">
         <v>3.76</v>
       </c>
       <c r="D32" s="165">
         <v>3.86</v>
       </c>
       <c r="E32" s="166">
         <v>3.73</v>
       </c>
       <c r="F32" s="167">
         <v>3.64</v>
       </c>
       <c r="G32" s="168">
         <v>3.94</v>
       </c>
       <c r="H32" s="169">
         <v>3.66</v>
       </c>
       <c r="I32" s="170">
@@ -44345,211 +44443,219 @@
       </c>
       <c r="U32" s="175">
         <v>3.83</v>
       </c>
       <c r="V32" s="176">
         <v>3.78</v>
       </c>
       <c r="W32" s="165">
         <v>3.56</v>
       </c>
       <c r="X32" s="165">
         <v>3.4</v>
       </c>
       <c r="Y32" s="165">
         <v>3.25</v>
       </c>
       <c r="Z32" s="165" t="s">
         <v>28</v>
       </c>
       <c r="AA32" s="165">
         <v>1.31</v>
       </c>
       <c r="AB32" s="165">
         <v>1.29</v>
       </c>
+      <c r="AC32" s="165">
+        <v>1.61</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="A23:AA23"/>
-[...4 lines deleted...]
-    <mergeCell ref="A19:AA19"/>
     <mergeCell ref="R6:T6"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:Y7"/>
+    <mergeCell ref="Z7:AC7"/>
+    <mergeCell ref="V6:AC6"/>
+    <mergeCell ref="A5:AC5"/>
+    <mergeCell ref="A9:AC9"/>
+    <mergeCell ref="A19:AC19"/>
+    <mergeCell ref="A23:AC23"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A6:AB33"/>
+  <dimension ref="A6:AC33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AB11" sqref="AB11:AB33"/>
+      <selection activeCell="AF25" sqref="AF25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="18.5703125" customWidth="1"/>
     <col min="2" max="2" width="7" customWidth="1"/>
     <col min="3" max="3" width="7.7109375" customWidth="1"/>
     <col min="4" max="4" width="5.28515625" customWidth="1"/>
     <col min="5" max="5" width="6.85546875" customWidth="1"/>
     <col min="6" max="6" width="6" customWidth="1"/>
     <col min="7" max="7" width="4.7109375" customWidth="1"/>
     <col min="8" max="8" width="5.7109375" customWidth="1"/>
     <col min="9" max="9" width="6.28515625" customWidth="1"/>
     <col min="10" max="10" width="7.5703125" customWidth="1"/>
     <col min="11" max="11" width="7.28515625" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" customWidth="1"/>
     <col min="13" max="13" width="7.85546875" customWidth="1"/>
     <col min="14" max="14" width="7.42578125" customWidth="1"/>
     <col min="15" max="15" width="7.140625" customWidth="1"/>
     <col min="16" max="16" width="6.140625" customWidth="1"/>
     <col min="17" max="17" width="7.42578125" customWidth="1"/>
     <col min="18" max="18" width="5.42578125" customWidth="1"/>
     <col min="19" max="19" width="6.42578125" customWidth="1"/>
     <col min="20" max="20" width="6.7109375" customWidth="1"/>
     <col min="21" max="21" width="6.42578125" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" customWidth="1"/>
     <col min="23" max="23" width="6.5703125" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" customWidth="1"/>
     <col min="25" max="25" width="7.7109375" customWidth="1"/>
     <col min="26" max="26" width="7" customWidth="1"/>
-    <col min="27" max="28" width="7.42578125" customWidth="1"/>
+    <col min="27" max="27" width="7.42578125" customWidth="1"/>
+    <col min="28" max="28" width="6.28515625" customWidth="1"/>
+    <col min="29" max="29" width="6.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:28">
-      <c r="A6" s="247" t="s">
+    <row r="6" spans="1:29">
+      <c r="A6" s="246" t="s">
         <v>27</v>
       </c>
-      <c r="B6" s="247"/>
-[...27 lines deleted...]
-    <row r="7" spans="1:28">
+      <c r="B6" s="246"/>
+      <c r="C6" s="246"/>
+      <c r="D6" s="246"/>
+      <c r="E6" s="246"/>
+      <c r="F6" s="246"/>
+      <c r="G6" s="246"/>
+      <c r="H6" s="246"/>
+      <c r="I6" s="246"/>
+      <c r="J6" s="246"/>
+      <c r="K6" s="246"/>
+      <c r="L6" s="246"/>
+      <c r="M6" s="246"/>
+      <c r="N6" s="246"/>
+      <c r="O6" s="246"/>
+      <c r="P6" s="246"/>
+      <c r="Q6" s="246"/>
+      <c r="R6" s="246"/>
+      <c r="S6" s="246"/>
+      <c r="T6" s="246"/>
+      <c r="U6" s="246"/>
+      <c r="V6" s="246"/>
+      <c r="W6" s="231"/>
+      <c r="X6" s="231"/>
+      <c r="Y6" s="231"/>
+      <c r="Z6" s="231"/>
+      <c r="AA6" s="231"/>
+      <c r="AB6" s="231"/>
+      <c r="AC6" s="231"/>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" s="2"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="2"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="3"/>
       <c r="U7" s="67"/>
-      <c r="V7" s="245" t="s">
+      <c r="V7" s="252" t="s">
         <v>1</v>
       </c>
-      <c r="W7" s="246"/>
-[...8 lines deleted...]
-      <c r="B8" s="237">
+      <c r="W7" s="251"/>
+      <c r="X7" s="251"/>
+      <c r="Y7" s="251"/>
+      <c r="Z7" s="251"/>
+      <c r="AA7" s="251"/>
+      <c r="AB7" s="251"/>
+      <c r="AC7" s="251"/>
+    </row>
+    <row r="8" spans="1:29">
+      <c r="A8" s="234"/>
+      <c r="B8" s="236">
         <v>2024</v>
       </c>
-      <c r="C8" s="238"/>
-[...10 lines deleted...]
-      <c r="N8" s="239">
+      <c r="C8" s="237"/>
+      <c r="D8" s="237"/>
+      <c r="E8" s="237"/>
+      <c r="F8" s="237"/>
+      <c r="G8" s="237"/>
+      <c r="H8" s="237"/>
+      <c r="I8" s="237"/>
+      <c r="J8" s="237"/>
+      <c r="K8" s="237"/>
+      <c r="L8" s="237"/>
+      <c r="M8" s="237"/>
+      <c r="N8" s="238">
         <v>2025</v>
       </c>
-      <c r="O8" s="240"/>
-[...10 lines deleted...]
-      <c r="Z8" s="242">
+      <c r="O8" s="239"/>
+      <c r="P8" s="239"/>
+      <c r="Q8" s="239"/>
+      <c r="R8" s="239"/>
+      <c r="S8" s="239"/>
+      <c r="T8" s="239"/>
+      <c r="U8" s="239"/>
+      <c r="V8" s="239"/>
+      <c r="W8" s="240"/>
+      <c r="X8" s="240"/>
+      <c r="Y8" s="240"/>
+      <c r="Z8" s="241">
         <v>2026</v>
       </c>
-      <c r="AA8" s="243"/>
-[...3 lines deleted...]
-      <c r="A9" s="236"/>
+      <c r="AA8" s="242"/>
+      <c r="AB8" s="243"/>
+      <c r="AC8" s="243"/>
+    </row>
+    <row r="9" spans="1:29">
+      <c r="A9" s="235"/>
       <c r="B9" s="68" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I9" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J9" s="4" t="s">
@@ -44578,92 +44684,97 @@
       </c>
       <c r="R9" s="4" t="s">
         <v>6</v>
       </c>
       <c r="S9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="T9" s="4" t="s">
         <v>8</v>
       </c>
       <c r="U9" s="4" t="s">
         <v>9</v>
       </c>
       <c r="V9" s="4" t="s">
         <v>10</v>
       </c>
       <c r="W9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="X9" s="4" t="s">
         <v>12</v>
       </c>
       <c r="Y9" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="Z9" s="230" t="s">
+      <c r="Z9" s="228" t="s">
         <v>2</v>
       </c>
       <c r="AA9" s="4" t="s">
         <v>3</v>
       </c>
       <c r="AB9" s="4" t="s">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="250" t="s">
+      <c r="AC9" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
+      <c r="A10" s="247" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="250"/>
-[...26 lines deleted...]
-    <row r="11" spans="1:28">
+      <c r="B10" s="247"/>
+      <c r="C10" s="247"/>
+      <c r="D10" s="247"/>
+      <c r="E10" s="247"/>
+      <c r="F10" s="247"/>
+      <c r="G10" s="247"/>
+      <c r="H10" s="247"/>
+      <c r="I10" s="247"/>
+      <c r="J10" s="247"/>
+      <c r="K10" s="247"/>
+      <c r="L10" s="247"/>
+      <c r="M10" s="247"/>
+      <c r="N10" s="247"/>
+      <c r="O10" s="247"/>
+      <c r="P10" s="247"/>
+      <c r="Q10" s="247"/>
+      <c r="R10" s="247"/>
+      <c r="S10" s="247"/>
+      <c r="T10" s="247"/>
+      <c r="U10" s="247"/>
+      <c r="V10" s="247"/>
+      <c r="W10" s="230"/>
+      <c r="X10" s="230"/>
+      <c r="Y10" s="230"/>
+      <c r="Z10" s="231"/>
+      <c r="AA10" s="231"/>
+      <c r="AB10" s="231"/>
+      <c r="AC10" s="231"/>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="63" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="8">
         <v>65</v>
       </c>
       <c r="C11" s="8">
         <v>75</v>
       </c>
       <c r="D11" s="8">
         <v>83</v>
       </c>
       <c r="E11" s="8">
         <v>75</v>
       </c>
       <c r="F11" s="8">
         <v>80</v>
       </c>
       <c r="G11" s="8">
         <v>82</v>
       </c>
       <c r="H11" s="8">
         <v>108</v>
       </c>
       <c r="I11" s="8">
@@ -44704,52 +44815,55 @@
       </c>
       <c r="U11" s="69">
         <v>105</v>
       </c>
       <c r="V11" s="69">
         <v>124</v>
       </c>
       <c r="W11" s="13">
         <v>157</v>
       </c>
       <c r="X11" s="13">
         <v>92</v>
       </c>
       <c r="Y11" s="13">
         <v>115</v>
       </c>
       <c r="Z11" s="22">
         <v>154</v>
       </c>
       <c r="AA11" s="22">
         <v>123</v>
       </c>
       <c r="AB11" s="22">
         <v>152</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="13">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="63" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="22">
         <v>35</v>
       </c>
       <c r="C12" s="22">
         <v>52</v>
       </c>
       <c r="D12" s="22">
         <v>60</v>
       </c>
       <c r="E12" s="70">
         <v>41</v>
       </c>
       <c r="F12" s="71">
         <v>59</v>
       </c>
       <c r="G12" s="72">
         <v>55</v>
       </c>
       <c r="H12" s="73">
         <v>72</v>
       </c>
       <c r="I12" s="74">
@@ -44790,52 +44904,55 @@
       </c>
       <c r="U12" s="79">
         <v>70</v>
       </c>
       <c r="V12" s="80">
         <v>77</v>
       </c>
       <c r="W12" s="13">
         <v>117</v>
       </c>
       <c r="X12" s="13">
         <v>62</v>
       </c>
       <c r="Y12" s="13">
         <v>84</v>
       </c>
       <c r="Z12" s="22">
         <v>117</v>
       </c>
       <c r="AA12" s="22">
         <v>83</v>
       </c>
       <c r="AB12" s="22">
         <v>106</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="13">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="63" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="22">
         <v>14</v>
       </c>
       <c r="C13" s="22">
         <v>8</v>
       </c>
       <c r="D13" s="22">
         <v>14</v>
       </c>
       <c r="E13" s="70">
         <v>16</v>
       </c>
       <c r="F13" s="71">
         <v>6</v>
       </c>
       <c r="G13" s="72">
         <v>7</v>
       </c>
       <c r="H13" s="73">
         <v>16</v>
       </c>
       <c r="I13" s="74">
@@ -44876,52 +44993,55 @@
       </c>
       <c r="U13" s="79">
         <v>9</v>
       </c>
       <c r="V13" s="80">
         <v>14</v>
       </c>
       <c r="W13" s="13">
         <v>16</v>
       </c>
       <c r="X13" s="13">
         <v>10</v>
       </c>
       <c r="Y13" s="13">
         <v>13</v>
       </c>
       <c r="Z13" s="22">
         <v>15</v>
       </c>
       <c r="AA13" s="22">
         <v>14</v>
       </c>
       <c r="AB13" s="22">
         <v>19</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="13">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="63" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="22">
         <v>6</v>
       </c>
       <c r="D14" s="22" t="s">
         <v>28</v>
       </c>
       <c r="E14" s="70">
         <v>1</v>
       </c>
       <c r="F14" s="71">
         <v>4</v>
       </c>
       <c r="G14" s="72">
         <v>6</v>
       </c>
       <c r="H14" s="81" t="s">
         <v>28</v>
       </c>
       <c r="I14" s="74">
@@ -44962,52 +45082,55 @@
       </c>
       <c r="U14" s="79">
         <v>6</v>
       </c>
       <c r="V14" s="80">
         <v>5</v>
       </c>
       <c r="W14" s="13">
         <v>4</v>
       </c>
       <c r="X14" s="13">
         <v>3</v>
       </c>
       <c r="Y14" s="13">
         <v>2</v>
       </c>
       <c r="Z14" s="22">
         <v>1</v>
       </c>
       <c r="AA14" s="22">
         <v>4</v>
       </c>
       <c r="AB14" s="22">
         <v>5</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="63" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="22">
         <v>3</v>
       </c>
       <c r="C15" s="22">
         <v>1</v>
       </c>
       <c r="D15" s="22">
         <v>1</v>
       </c>
       <c r="E15" s="70" t="s">
         <v>28</v>
       </c>
       <c r="F15" s="71">
         <v>3</v>
       </c>
       <c r="G15" s="72">
         <v>2</v>
       </c>
       <c r="H15" s="73">
         <v>4</v>
       </c>
       <c r="I15" s="74">
@@ -45048,52 +45171,55 @@
       </c>
       <c r="U15" s="79">
         <v>3</v>
       </c>
       <c r="V15" s="80">
         <v>5</v>
       </c>
       <c r="W15" s="13">
         <v>1</v>
       </c>
       <c r="X15" s="13">
         <v>2</v>
       </c>
       <c r="Y15" s="13">
         <v>4</v>
       </c>
       <c r="Z15" s="22">
         <v>2</v>
       </c>
       <c r="AA15" s="22">
         <v>2</v>
       </c>
       <c r="AB15" s="22">
         <v>4</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="63" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="22">
         <v>7</v>
       </c>
       <c r="C16" s="22">
         <v>1</v>
       </c>
       <c r="D16" s="22">
         <v>5</v>
       </c>
       <c r="E16" s="70">
         <v>5</v>
       </c>
       <c r="F16" s="71">
         <v>3</v>
       </c>
       <c r="G16" s="72">
         <v>7</v>
       </c>
       <c r="H16" s="73">
         <v>5</v>
       </c>
       <c r="I16" s="74">
@@ -45134,52 +45260,55 @@
       </c>
       <c r="U16" s="79">
         <v>6</v>
       </c>
       <c r="V16" s="80">
         <v>12</v>
       </c>
       <c r="W16" s="13">
         <v>6</v>
       </c>
       <c r="X16" s="13">
         <v>5</v>
       </c>
       <c r="Y16" s="13">
         <v>7</v>
       </c>
       <c r="Z16" s="22">
         <v>4</v>
       </c>
       <c r="AA16" s="22">
         <v>9</v>
       </c>
       <c r="AB16" s="22">
         <v>10</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="63" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>28</v>
       </c>
       <c r="C17" s="22">
         <v>1</v>
       </c>
       <c r="D17" s="22">
         <v>1</v>
       </c>
       <c r="E17" s="70">
         <v>6</v>
       </c>
       <c r="F17" s="71">
         <v>2</v>
       </c>
       <c r="G17" s="81" t="s">
         <v>28</v>
       </c>
       <c r="H17" s="73">
         <v>3</v>
       </c>
       <c r="I17" s="74">
@@ -45220,52 +45349,55 @@
       </c>
       <c r="U17" s="79">
         <v>3</v>
       </c>
       <c r="V17" s="80">
         <v>3</v>
       </c>
       <c r="W17" s="13">
         <v>3</v>
       </c>
       <c r="X17" s="13">
         <v>3</v>
       </c>
       <c r="Y17" s="13">
         <v>4</v>
       </c>
       <c r="Z17" s="22">
         <v>4</v>
       </c>
       <c r="AA17" s="22">
         <v>2</v>
       </c>
       <c r="AB17" s="22">
         <v>5</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="63" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="22">
         <v>5</v>
       </c>
       <c r="C18" s="22">
         <v>3</v>
       </c>
       <c r="D18" s="22">
         <v>1</v>
       </c>
       <c r="E18" s="70">
         <v>3</v>
       </c>
       <c r="F18" s="71">
         <v>2</v>
       </c>
       <c r="G18" s="72">
         <v>1</v>
       </c>
       <c r="H18" s="73">
         <v>3</v>
       </c>
       <c r="I18" s="74">
@@ -45306,52 +45438,55 @@
       </c>
       <c r="U18" s="79">
         <v>3</v>
       </c>
       <c r="V18" s="80">
         <v>5</v>
       </c>
       <c r="W18" s="13">
         <v>5</v>
       </c>
       <c r="X18" s="13">
         <v>4</v>
       </c>
       <c r="Y18" s="13" t="s">
         <v>28</v>
       </c>
       <c r="Z18" s="22">
         <v>7</v>
       </c>
       <c r="AA18" s="22">
         <v>5</v>
       </c>
       <c r="AB18" s="22">
         <v>2</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="13">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="63" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="22">
         <v>1</v>
       </c>
       <c r="C19" s="22">
         <v>3</v>
       </c>
       <c r="D19" s="22">
         <v>1</v>
       </c>
       <c r="E19" s="70">
         <v>3</v>
       </c>
       <c r="F19" s="71">
         <v>1</v>
       </c>
       <c r="G19" s="72">
         <v>4</v>
       </c>
       <c r="H19" s="73">
         <v>5</v>
       </c>
       <c r="I19" s="81" t="s">
@@ -45392,84 +45527,88 @@
       </c>
       <c r="U19" s="79">
         <v>5</v>
       </c>
       <c r="V19" s="80">
         <v>3</v>
       </c>
       <c r="W19" s="13">
         <v>5</v>
       </c>
       <c r="X19" s="13">
         <v>3</v>
       </c>
       <c r="Y19" s="13">
         <v>1</v>
       </c>
       <c r="Z19" s="22">
         <v>4</v>
       </c>
       <c r="AA19" s="22">
         <v>4</v>
       </c>
       <c r="AB19" s="22">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="252" t="s">
+      <c r="AC19" s="13">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
+      <c r="A20" s="248" t="s">
         <v>16</v>
       </c>
-      <c r="B20" s="252"/>
-[...24 lines deleted...]
-      <c r="AA20" s="234"/>
+      <c r="B20" s="248"/>
+      <c r="C20" s="248"/>
+      <c r="D20" s="248"/>
+      <c r="E20" s="248"/>
+      <c r="F20" s="248"/>
+      <c r="G20" s="248"/>
+      <c r="H20" s="248"/>
+      <c r="I20" s="248"/>
+      <c r="J20" s="248"/>
+      <c r="K20" s="248"/>
+      <c r="L20" s="248"/>
+      <c r="M20" s="248"/>
+      <c r="N20" s="248"/>
+      <c r="O20" s="248"/>
+      <c r="P20" s="248"/>
+      <c r="Q20" s="248"/>
+      <c r="R20" s="248"/>
+      <c r="S20" s="248"/>
+      <c r="T20" s="248"/>
+      <c r="U20" s="248"/>
+      <c r="V20" s="248"/>
+      <c r="W20" s="230"/>
+      <c r="X20" s="230"/>
+      <c r="Y20" s="230"/>
+      <c r="Z20" s="231"/>
+      <c r="AA20" s="231"/>
       <c r="AB20" s="231"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="231"/>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="8">
         <v>38</v>
       </c>
       <c r="C21" s="8">
         <v>52</v>
       </c>
       <c r="D21" s="8">
         <v>58</v>
       </c>
       <c r="E21" s="8">
         <v>46</v>
       </c>
       <c r="F21" s="8">
         <v>54</v>
       </c>
       <c r="G21" s="8">
         <v>51</v>
       </c>
       <c r="H21" s="8">
         <v>71</v>
       </c>
       <c r="I21" s="8">
@@ -45510,52 +45649,55 @@
       </c>
       <c r="U21" s="69">
         <v>69</v>
       </c>
       <c r="V21" s="69">
         <v>78</v>
       </c>
       <c r="W21" s="13">
         <v>106</v>
       </c>
       <c r="X21" s="13">
         <v>57</v>
       </c>
       <c r="Y21" s="13">
         <v>81</v>
       </c>
       <c r="Z21" s="22">
         <v>103</v>
       </c>
       <c r="AA21" s="22">
         <v>83</v>
       </c>
       <c r="AB21" s="22">
         <v>104</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="13">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="22">
         <v>27</v>
       </c>
       <c r="C22" s="22">
         <v>44</v>
       </c>
       <c r="D22" s="22">
         <v>46</v>
       </c>
       <c r="E22" s="82">
         <v>33</v>
       </c>
       <c r="F22" s="83">
         <v>50</v>
       </c>
       <c r="G22" s="84">
         <v>45</v>
       </c>
       <c r="H22" s="85">
         <v>58</v>
       </c>
       <c r="I22" s="86">
@@ -45596,52 +45738,55 @@
       </c>
       <c r="U22" s="91">
         <v>61</v>
       </c>
       <c r="V22" s="92">
         <v>65</v>
       </c>
       <c r="W22" s="13">
         <v>96</v>
       </c>
       <c r="X22" s="13">
         <v>48</v>
       </c>
       <c r="Y22" s="13">
         <v>69</v>
       </c>
       <c r="Z22" s="22">
         <v>92</v>
       </c>
       <c r="AA22" s="22">
         <v>71</v>
       </c>
       <c r="AB22" s="22">
         <v>90</v>
       </c>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22" s="13">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="63" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="22">
         <v>11</v>
       </c>
       <c r="C23" s="22">
         <v>8</v>
       </c>
       <c r="D23" s="22">
         <v>12</v>
       </c>
       <c r="E23" s="82">
         <v>13</v>
       </c>
       <c r="F23" s="83">
         <v>4</v>
       </c>
       <c r="G23" s="84">
         <v>6</v>
       </c>
       <c r="H23" s="85">
         <v>13</v>
       </c>
       <c r="I23" s="86">
@@ -45682,84 +45827,88 @@
       </c>
       <c r="U23" s="91">
         <v>8</v>
       </c>
       <c r="V23" s="92">
         <v>13</v>
       </c>
       <c r="W23" s="13">
         <v>10</v>
       </c>
       <c r="X23" s="13">
         <v>9</v>
       </c>
       <c r="Y23" s="13">
         <v>12</v>
       </c>
       <c r="Z23" s="22">
         <v>11</v>
       </c>
       <c r="AA23" s="22">
         <v>12</v>
       </c>
       <c r="AB23" s="22">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="250" t="s">
+      <c r="AC23" s="13">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
+      <c r="A24" s="247" t="s">
         <v>17</v>
       </c>
-      <c r="B24" s="250"/>
-[...24 lines deleted...]
-      <c r="AA24" s="234"/>
+      <c r="B24" s="247"/>
+      <c r="C24" s="247"/>
+      <c r="D24" s="247"/>
+      <c r="E24" s="247"/>
+      <c r="F24" s="247"/>
+      <c r="G24" s="247"/>
+      <c r="H24" s="247"/>
+      <c r="I24" s="247"/>
+      <c r="J24" s="247"/>
+      <c r="K24" s="247"/>
+      <c r="L24" s="247"/>
+      <c r="M24" s="247"/>
+      <c r="N24" s="247"/>
+      <c r="O24" s="247"/>
+      <c r="P24" s="247"/>
+      <c r="Q24" s="247"/>
+      <c r="R24" s="247"/>
+      <c r="S24" s="247"/>
+      <c r="T24" s="247"/>
+      <c r="U24" s="247"/>
+      <c r="V24" s="247"/>
+      <c r="W24" s="230"/>
+      <c r="X24" s="230"/>
+      <c r="Y24" s="230"/>
+      <c r="Z24" s="231"/>
+      <c r="AA24" s="231"/>
       <c r="AB24" s="231"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="231"/>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="63" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="8">
         <v>27</v>
       </c>
       <c r="C25" s="8">
         <v>23</v>
       </c>
       <c r="D25" s="8">
         <v>25</v>
       </c>
       <c r="E25" s="8">
         <v>29</v>
       </c>
       <c r="F25" s="8">
         <v>26</v>
       </c>
       <c r="G25" s="8">
         <v>31</v>
       </c>
       <c r="H25" s="8">
         <v>37</v>
       </c>
       <c r="I25" s="8">
@@ -45800,52 +45949,55 @@
       </c>
       <c r="U25" s="69">
         <v>36</v>
       </c>
       <c r="V25" s="69">
         <v>46</v>
       </c>
       <c r="W25" s="13">
         <v>51</v>
       </c>
       <c r="X25" s="13">
         <v>35</v>
       </c>
       <c r="Y25" s="13">
         <v>34</v>
       </c>
       <c r="Z25" s="22">
         <v>51</v>
       </c>
       <c r="AA25" s="22">
         <v>40</v>
       </c>
       <c r="AB25" s="22">
         <v>48</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="13">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="63" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="22">
         <v>8</v>
       </c>
       <c r="C26" s="22">
         <v>8</v>
       </c>
       <c r="D26" s="22">
         <v>14</v>
       </c>
       <c r="E26" s="93">
         <v>8</v>
       </c>
       <c r="F26" s="94">
         <v>9</v>
       </c>
       <c r="G26" s="95">
         <v>10</v>
       </c>
       <c r="H26" s="96">
         <v>14</v>
       </c>
       <c r="I26" s="97">
@@ -45886,52 +46038,55 @@
       </c>
       <c r="U26" s="102">
         <v>9</v>
       </c>
       <c r="V26" s="103">
         <v>12</v>
       </c>
       <c r="W26" s="13">
         <v>21</v>
       </c>
       <c r="X26" s="13">
         <v>14</v>
       </c>
       <c r="Y26" s="13">
         <v>15</v>
       </c>
       <c r="Z26" s="22">
         <v>25</v>
       </c>
       <c r="AA26" s="22">
         <v>12</v>
       </c>
       <c r="AB26" s="22">
         <v>16</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="13">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="63" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="22">
         <v>3</v>
       </c>
       <c r="C27" s="22" t="s">
         <v>28</v>
       </c>
       <c r="D27" s="22">
         <v>2</v>
       </c>
       <c r="E27" s="93">
         <v>3</v>
       </c>
       <c r="F27" s="94">
         <v>2</v>
       </c>
       <c r="G27" s="95">
         <v>1</v>
       </c>
       <c r="H27" s="96">
         <v>3</v>
       </c>
       <c r="I27" s="97">
@@ -45972,52 +46127,55 @@
       </c>
       <c r="U27" s="102">
         <v>1</v>
       </c>
       <c r="V27" s="103">
         <v>1</v>
       </c>
       <c r="W27" s="13">
         <v>6</v>
       </c>
       <c r="X27" s="13">
         <v>1</v>
       </c>
       <c r="Y27" s="13">
         <v>1</v>
       </c>
       <c r="Z27" s="22">
         <v>4</v>
       </c>
       <c r="AA27" s="22">
         <v>2</v>
       </c>
       <c r="AB27" s="22">
         <v>5</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="63" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="22" t="s">
         <v>28</v>
       </c>
       <c r="C28" s="22">
         <v>6</v>
       </c>
       <c r="D28" s="22" t="s">
         <v>28</v>
       </c>
       <c r="E28" s="93">
         <v>1</v>
       </c>
       <c r="F28" s="94">
         <v>4</v>
       </c>
       <c r="G28" s="95">
         <v>6</v>
       </c>
       <c r="H28" s="81" t="s">
         <v>28</v>
       </c>
       <c r="I28" s="97">
@@ -46058,52 +46216,55 @@
       </c>
       <c r="U28" s="102">
         <v>6</v>
       </c>
       <c r="V28" s="103">
         <v>5</v>
       </c>
       <c r="W28" s="13">
         <v>4</v>
       </c>
       <c r="X28" s="13">
         <v>3</v>
       </c>
       <c r="Y28" s="13">
         <v>2</v>
       </c>
       <c r="Z28" s="22">
         <v>1</v>
       </c>
       <c r="AA28" s="22">
         <v>4</v>
       </c>
       <c r="AB28" s="22">
         <v>5</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="63" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="22">
         <v>3</v>
       </c>
       <c r="C29" s="22">
         <v>1</v>
       </c>
       <c r="D29" s="22">
         <v>1</v>
       </c>
       <c r="E29" s="93" t="s">
         <v>28</v>
       </c>
       <c r="F29" s="94">
         <v>3</v>
       </c>
       <c r="G29" s="95">
         <v>2</v>
       </c>
       <c r="H29" s="96">
         <v>4</v>
       </c>
       <c r="I29" s="97">
@@ -46144,52 +46305,55 @@
       </c>
       <c r="U29" s="102">
         <v>3</v>
       </c>
       <c r="V29" s="103">
         <v>5</v>
       </c>
       <c r="W29" s="13">
         <v>1</v>
       </c>
       <c r="X29" s="13">
         <v>2</v>
       </c>
       <c r="Y29" s="13">
         <v>4</v>
       </c>
       <c r="Z29" s="22">
         <v>2</v>
       </c>
       <c r="AA29" s="22">
         <v>2</v>
       </c>
       <c r="AB29" s="22">
         <v>4</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="63" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="22">
         <v>7</v>
       </c>
       <c r="C30" s="22">
         <v>1</v>
       </c>
       <c r="D30" s="22">
         <v>5</v>
       </c>
       <c r="E30" s="93">
         <v>5</v>
       </c>
       <c r="F30" s="94">
         <v>3</v>
       </c>
       <c r="G30" s="95">
         <v>7</v>
       </c>
       <c r="H30" s="96">
         <v>5</v>
       </c>
       <c r="I30" s="97">
@@ -46230,52 +46394,55 @@
       </c>
       <c r="U30" s="102">
         <v>6</v>
       </c>
       <c r="V30" s="103">
         <v>12</v>
       </c>
       <c r="W30" s="13">
         <v>6</v>
       </c>
       <c r="X30" s="13">
         <v>5</v>
       </c>
       <c r="Y30" s="13">
         <v>7</v>
       </c>
       <c r="Z30" s="22">
         <v>4</v>
       </c>
       <c r="AA30" s="22">
         <v>9</v>
       </c>
       <c r="AB30" s="22">
         <v>10</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="63" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="22" t="s">
         <v>28</v>
       </c>
       <c r="C31" s="22">
         <v>1</v>
       </c>
       <c r="D31" s="22">
         <v>1</v>
       </c>
       <c r="E31" s="93">
         <v>6</v>
       </c>
       <c r="F31" s="94">
         <v>2</v>
       </c>
       <c r="G31" s="104" t="s">
         <v>28</v>
       </c>
       <c r="H31" s="96">
         <v>3</v>
       </c>
       <c r="I31" s="97">
@@ -46316,52 +46483,55 @@
       </c>
       <c r="U31" s="102">
         <v>3</v>
       </c>
       <c r="V31" s="103">
         <v>3</v>
       </c>
       <c r="W31" s="13">
         <v>3</v>
       </c>
       <c r="X31" s="13">
         <v>3</v>
       </c>
       <c r="Y31" s="13">
         <v>4</v>
       </c>
       <c r="Z31" s="22">
         <v>4</v>
       </c>
       <c r="AA31" s="22">
         <v>2</v>
       </c>
       <c r="AB31" s="22">
         <v>5</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="63" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="22">
         <v>5</v>
       </c>
       <c r="C32" s="22">
         <v>3</v>
       </c>
       <c r="D32" s="22">
         <v>1</v>
       </c>
       <c r="E32" s="93">
         <v>3</v>
       </c>
       <c r="F32" s="94">
         <v>2</v>
       </c>
       <c r="G32" s="104">
         <v>1</v>
       </c>
       <c r="H32" s="96">
         <v>3</v>
       </c>
       <c r="I32" s="97">
@@ -46402,52 +46572,55 @@
       </c>
       <c r="U32" s="105">
         <v>3</v>
       </c>
       <c r="V32" s="106">
         <v>5</v>
       </c>
       <c r="W32" s="13">
         <v>5</v>
       </c>
       <c r="X32" s="13">
         <v>4</v>
       </c>
       <c r="Y32" s="13" t="s">
         <v>28</v>
       </c>
       <c r="Z32" s="22">
         <v>7</v>
       </c>
       <c r="AA32" s="22">
         <v>5</v>
       </c>
       <c r="AB32" s="22">
         <v>2</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="13">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="64" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="50">
         <v>1</v>
       </c>
       <c r="C33" s="50">
         <v>3</v>
       </c>
       <c r="D33" s="50">
         <v>1</v>
       </c>
       <c r="E33" s="107">
         <v>3</v>
       </c>
       <c r="F33" s="108">
         <v>1</v>
       </c>
       <c r="G33" s="109">
         <v>4</v>
       </c>
       <c r="H33" s="110">
         <v>5</v>
       </c>
       <c r="I33" s="111" t="s">
@@ -46488,210 +46661,217 @@
       </c>
       <c r="U33" s="116">
         <v>5</v>
       </c>
       <c r="V33" s="117">
         <v>3</v>
       </c>
       <c r="W33" s="50">
         <v>5</v>
       </c>
       <c r="X33" s="50">
         <v>3</v>
       </c>
       <c r="Y33" s="50">
         <v>1</v>
       </c>
       <c r="Z33" s="50">
         <v>4</v>
       </c>
       <c r="AA33" s="50">
         <v>4</v>
       </c>
       <c r="AB33" s="50">
         <v>1</v>
       </c>
+      <c r="AC33" s="50">
+        <v>3</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A6:AB6"/>
-[...2 lines deleted...]
-    <mergeCell ref="A24:AA24"/>
+    <mergeCell ref="V7:AC7"/>
+    <mergeCell ref="A6:AC6"/>
+    <mergeCell ref="A10:AC10"/>
+    <mergeCell ref="A20:AC20"/>
+    <mergeCell ref="A24:AC24"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:Y8"/>
-    <mergeCell ref="Z8:AB8"/>
-    <mergeCell ref="V7:AB7"/>
+    <mergeCell ref="Z8:AC8"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A4:AB33"/>
+  <dimension ref="A4:AC33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AE18" sqref="AE18"/>
+      <selection activeCell="AF21" sqref="AF21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="18.85546875" customWidth="1"/>
     <col min="2" max="2" width="6.42578125" customWidth="1"/>
     <col min="3" max="3" width="7.7109375" customWidth="1"/>
     <col min="4" max="4" width="7.28515625" customWidth="1"/>
     <col min="5" max="5" width="7.42578125" customWidth="1"/>
     <col min="6" max="6" width="7" customWidth="1"/>
     <col min="7" max="7" width="7.28515625" customWidth="1"/>
     <col min="8" max="8" width="7.42578125" customWidth="1"/>
     <col min="9" max="9" width="7.28515625" customWidth="1"/>
     <col min="10" max="10" width="8.28515625" customWidth="1"/>
     <col min="11" max="12" width="7.7109375" customWidth="1"/>
     <col min="13" max="13" width="7.85546875" customWidth="1"/>
     <col min="14" max="14" width="6.7109375" customWidth="1"/>
     <col min="15" max="15" width="7.42578125" customWidth="1"/>
     <col min="16" max="16" width="7.5703125" customWidth="1"/>
     <col min="17" max="17" width="7" customWidth="1"/>
     <col min="18" max="18" width="6.85546875" customWidth="1"/>
     <col min="19" max="19" width="7.28515625" customWidth="1"/>
     <col min="20" max="20" width="7.140625" customWidth="1"/>
     <col min="21" max="22" width="7.42578125" customWidth="1"/>
     <col min="23" max="23" width="7.5703125" customWidth="1"/>
     <col min="24" max="24" width="6.85546875" customWidth="1"/>
     <col min="25" max="25" width="7.85546875" customWidth="1"/>
     <col min="26" max="26" width="6.28515625" customWidth="1"/>
     <col min="27" max="27" width="8" customWidth="1"/>
     <col min="28" max="28" width="8.140625" customWidth="1"/>
+    <col min="29" max="29" width="6.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:28" s="227" customFormat="1"/>
-[...1 lines deleted...]
-      <c r="A6" s="247" t="s">
+    <row r="4" spans="1:29" s="227" customFormat="1"/>
+    <row r="6" spans="1:29">
+      <c r="A6" s="246" t="s">
         <v>42</v>
       </c>
-      <c r="B6" s="247"/>
-[...27 lines deleted...]
-    <row r="7" spans="1:28">
+      <c r="B6" s="246"/>
+      <c r="C6" s="246"/>
+      <c r="D6" s="246"/>
+      <c r="E6" s="246"/>
+      <c r="F6" s="246"/>
+      <c r="G6" s="246"/>
+      <c r="H6" s="246"/>
+      <c r="I6" s="246"/>
+      <c r="J6" s="246"/>
+      <c r="K6" s="246"/>
+      <c r="L6" s="246"/>
+      <c r="M6" s="246"/>
+      <c r="N6" s="246"/>
+      <c r="O6" s="246"/>
+      <c r="P6" s="246"/>
+      <c r="Q6" s="246"/>
+      <c r="R6" s="246"/>
+      <c r="S6" s="246"/>
+      <c r="T6" s="246"/>
+      <c r="U6" s="246"/>
+      <c r="V6" s="246"/>
+      <c r="W6" s="231"/>
+      <c r="X6" s="231"/>
+      <c r="Y6" s="231"/>
+      <c r="Z6" s="231"/>
+      <c r="AA6" s="231"/>
+      <c r="AB6" s="231"/>
+      <c r="AC6" s="231"/>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" s="2"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="2"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
-      <c r="R7" s="251" t="s">
+      <c r="R7" s="250" t="s">
         <v>30</v>
       </c>
-      <c r="S7" s="246"/>
-[...12 lines deleted...]
-      <c r="B8" s="237">
+      <c r="S7" s="251"/>
+      <c r="T7" s="251"/>
+      <c r="U7" s="251"/>
+      <c r="V7" s="251"/>
+      <c r="W7" s="251"/>
+      <c r="X7" s="251"/>
+      <c r="Y7" s="251"/>
+      <c r="Z7" s="251"/>
+      <c r="AA7" s="251"/>
+      <c r="AB7" s="251"/>
+      <c r="AC7" s="251"/>
+    </row>
+    <row r="8" spans="1:29">
+      <c r="A8" s="234"/>
+      <c r="B8" s="236">
         <v>2024</v>
       </c>
-      <c r="C8" s="238"/>
-[...10 lines deleted...]
-      <c r="N8" s="239">
+      <c r="C8" s="237"/>
+      <c r="D8" s="237"/>
+      <c r="E8" s="237"/>
+      <c r="F8" s="237"/>
+      <c r="G8" s="237"/>
+      <c r="H8" s="237"/>
+      <c r="I8" s="237"/>
+      <c r="J8" s="237"/>
+      <c r="K8" s="237"/>
+      <c r="L8" s="237"/>
+      <c r="M8" s="237"/>
+      <c r="N8" s="238">
         <v>2025</v>
       </c>
-      <c r="O8" s="240"/>
-[...10 lines deleted...]
-      <c r="Z8" s="242">
+      <c r="O8" s="239"/>
+      <c r="P8" s="239"/>
+      <c r="Q8" s="239"/>
+      <c r="R8" s="239"/>
+      <c r="S8" s="239"/>
+      <c r="T8" s="239"/>
+      <c r="U8" s="239"/>
+      <c r="V8" s="239"/>
+      <c r="W8" s="240"/>
+      <c r="X8" s="240"/>
+      <c r="Y8" s="240"/>
+      <c r="Z8" s="241">
         <v>2026</v>
       </c>
-      <c r="AA8" s="243"/>
-[...3 lines deleted...]
-      <c r="A9" s="236"/>
+      <c r="AA8" s="242"/>
+      <c r="AB8" s="243"/>
+      <c r="AC8" s="243"/>
+    </row>
+    <row r="9" spans="1:29" ht="28.5" customHeight="1">
+      <c r="A9" s="235"/>
       <c r="B9" s="177" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="120" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="120" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="120" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="120" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="120" t="s">
         <v>35</v>
       </c>
       <c r="H9" s="120" t="s">
         <v>36</v>
       </c>
       <c r="I9" s="120" t="s">
         <v>37</v>
       </c>
       <c r="J9" s="120" t="s">
@@ -46729,83 +46909,88 @@
       </c>
       <c r="U9" s="122" t="s">
         <v>37</v>
       </c>
       <c r="V9" s="120" t="s">
         <v>38</v>
       </c>
       <c r="W9" s="122" t="s">
         <v>39</v>
       </c>
       <c r="X9" s="120" t="s">
         <v>40</v>
       </c>
       <c r="Y9" s="120" t="s">
         <v>41</v>
       </c>
       <c r="Z9" s="125" t="s">
         <v>2</v>
       </c>
       <c r="AA9" s="120" t="s">
         <v>31</v>
       </c>
       <c r="AB9" s="120" t="s">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="250" t="s">
+      <c r="AC9" s="120" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
+      <c r="A10" s="247" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="250"/>
-[...26 lines deleted...]
-    <row r="11" spans="1:28">
+      <c r="B10" s="247"/>
+      <c r="C10" s="247"/>
+      <c r="D10" s="247"/>
+      <c r="E10" s="247"/>
+      <c r="F10" s="247"/>
+      <c r="G10" s="247"/>
+      <c r="H10" s="247"/>
+      <c r="I10" s="247"/>
+      <c r="J10" s="247"/>
+      <c r="K10" s="247"/>
+      <c r="L10" s="247"/>
+      <c r="M10" s="247"/>
+      <c r="N10" s="247"/>
+      <c r="O10" s="247"/>
+      <c r="P10" s="247"/>
+      <c r="Q10" s="247"/>
+      <c r="R10" s="247"/>
+      <c r="S10" s="247"/>
+      <c r="T10" s="247"/>
+      <c r="U10" s="247"/>
+      <c r="V10" s="247"/>
+      <c r="W10" s="230"/>
+      <c r="X10" s="230"/>
+      <c r="Y10" s="230"/>
+      <c r="Z10" s="231"/>
+      <c r="AA10" s="231"/>
+      <c r="AB10" s="231"/>
+      <c r="AC10" s="231"/>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="63" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="178">
         <v>1.08</v>
       </c>
       <c r="C11" s="178">
         <v>1.2</v>
       </c>
       <c r="D11" s="178">
         <v>1.26</v>
       </c>
       <c r="E11" s="178">
         <v>1.27</v>
       </c>
       <c r="F11" s="178">
         <v>1.28</v>
       </c>
       <c r="G11" s="178">
         <v>1.31</v>
       </c>
       <c r="H11" s="178">
         <v>1.38</v>
       </c>
       <c r="I11" s="178">
@@ -46846,52 +47031,55 @@
       </c>
       <c r="U11" s="131">
         <v>1.81</v>
       </c>
       <c r="V11" s="131">
         <v>1.85</v>
       </c>
       <c r="W11" s="131">
         <v>1.92</v>
       </c>
       <c r="X11" s="131">
         <v>1.89</v>
       </c>
       <c r="Y11" s="130">
         <v>1.89</v>
       </c>
       <c r="Z11" s="130">
         <v>2.5299999999999998</v>
       </c>
       <c r="AA11" s="130">
         <v>2.39</v>
       </c>
       <c r="AB11" s="130">
         <v>2.42</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="130">
+        <v>2.12</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="63" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="131">
         <v>0.99</v>
       </c>
       <c r="C12" s="131">
         <v>1.27</v>
       </c>
       <c r="D12" s="131">
         <v>1.42</v>
       </c>
       <c r="E12" s="182">
         <v>1.36</v>
       </c>
       <c r="F12" s="183">
         <v>1.43</v>
       </c>
       <c r="G12" s="184">
         <v>1.46</v>
       </c>
       <c r="H12" s="185">
         <v>1.54</v>
       </c>
       <c r="I12" s="186">
@@ -46932,52 +47120,55 @@
       </c>
       <c r="U12" s="191">
         <v>2.11</v>
       </c>
       <c r="V12" s="192">
         <v>2.12</v>
       </c>
       <c r="W12" s="131">
         <v>2.23</v>
       </c>
       <c r="X12" s="131">
         <v>2.19</v>
       </c>
       <c r="Y12" s="130">
         <v>2.2000000000000002</v>
       </c>
       <c r="Z12" s="130">
         <v>3.17</v>
       </c>
       <c r="AA12" s="130">
         <v>2.85</v>
       </c>
       <c r="AB12" s="130">
         <v>2.86</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="130">
+        <v>2.5099999999999998</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="63" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="131">
         <v>1.89</v>
       </c>
       <c r="C13" s="131">
         <v>1.53</v>
       </c>
       <c r="D13" s="131">
         <v>1.66</v>
       </c>
       <c r="E13" s="182">
         <v>1.8</v>
       </c>
       <c r="F13" s="183">
         <v>1.6</v>
       </c>
       <c r="G13" s="184">
         <v>1.5</v>
       </c>
       <c r="H13" s="185">
         <v>1.61</v>
       </c>
       <c r="I13" s="186">
@@ -47018,52 +47209,55 @@
       </c>
       <c r="U13" s="191">
         <v>1.62</v>
       </c>
       <c r="V13" s="192">
         <v>1.67</v>
       </c>
       <c r="W13" s="131">
         <v>1.72</v>
       </c>
       <c r="X13" s="131">
         <v>1.7</v>
       </c>
       <c r="Y13" s="130">
         <v>1.71</v>
       </c>
       <c r="Z13" s="130">
         <v>2.11</v>
       </c>
       <c r="AA13" s="130">
         <v>2.14</v>
       </c>
       <c r="AB13" s="130">
         <v>2.3199999999999998</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="130">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="63" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="131" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="131">
         <v>1.1200000000000001</v>
       </c>
       <c r="D14" s="131">
         <v>0.74</v>
       </c>
       <c r="E14" s="182">
         <v>0.65</v>
       </c>
       <c r="F14" s="183">
         <v>0.81</v>
       </c>
       <c r="G14" s="184">
         <v>1.05</v>
       </c>
       <c r="H14" s="185">
         <v>0.89</v>
       </c>
       <c r="I14" s="186">
@@ -47104,52 +47298,55 @@
       </c>
       <c r="U14" s="191">
         <v>1.53</v>
       </c>
       <c r="V14" s="192">
         <v>1.56</v>
       </c>
       <c r="W14" s="131">
         <v>1.55</v>
       </c>
       <c r="X14" s="131">
         <v>1.51</v>
       </c>
       <c r="Y14" s="130">
         <v>1.45</v>
       </c>
       <c r="Z14" s="130">
         <v>0.37</v>
       </c>
       <c r="AA14" s="130">
         <v>0.96</v>
       </c>
       <c r="AB14" s="130">
         <v>1.26</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="130">
+        <v>1.04</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="63" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="131">
         <v>1.35</v>
       </c>
       <c r="C15" s="131">
         <v>0.93</v>
       </c>
       <c r="D15" s="131">
         <v>0.76</v>
       </c>
       <c r="E15" s="182">
         <v>0.56999999999999995</v>
       </c>
       <c r="F15" s="183">
         <v>0.73</v>
       </c>
       <c r="G15" s="184">
         <v>0.76</v>
       </c>
       <c r="H15" s="185">
         <v>0.91</v>
       </c>
       <c r="I15" s="186">
@@ -47190,52 +47387,55 @@
       </c>
       <c r="U15" s="191">
         <v>1.1599999999999999</v>
       </c>
       <c r="V15" s="192">
         <v>1.29</v>
       </c>
       <c r="W15" s="131">
         <v>1.2</v>
       </c>
       <c r="X15" s="131">
         <v>1.18</v>
       </c>
       <c r="Y15" s="130">
         <v>1.23</v>
       </c>
       <c r="Z15" s="130">
         <v>0.92</v>
       </c>
       <c r="AA15" s="130">
         <v>0.96</v>
       </c>
       <c r="AB15" s="130">
         <v>1.26</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="130">
+        <v>1.18</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="63" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="131">
         <v>1.49</v>
       </c>
       <c r="C16" s="131">
         <v>0.88</v>
       </c>
       <c r="D16" s="131">
         <v>0.94</v>
       </c>
       <c r="E16" s="182">
         <v>0.98</v>
       </c>
       <c r="F16" s="183">
         <v>0.91</v>
       </c>
       <c r="G16" s="184">
         <v>1.01</v>
       </c>
       <c r="H16" s="185">
         <v>1.02</v>
       </c>
       <c r="I16" s="186">
@@ -47276,52 +47476,55 @@
       </c>
       <c r="U16" s="191">
         <v>1.1499999999999999</v>
       </c>
       <c r="V16" s="192">
         <v>1.31</v>
       </c>
       <c r="W16" s="131">
         <v>1.31</v>
       </c>
       <c r="X16" s="131">
         <v>1.29</v>
       </c>
       <c r="Y16" s="130">
         <v>1.31</v>
       </c>
       <c r="Z16" s="130">
         <v>0.86</v>
       </c>
       <c r="AA16" s="130">
         <v>1.47</v>
       </c>
       <c r="AB16" s="130">
         <v>1.71</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="130">
+        <v>1.34</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="63" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="131" t="s">
         <v>28</v>
       </c>
       <c r="C17" s="131">
         <v>0.2</v>
       </c>
       <c r="D17" s="131">
         <v>0.26</v>
       </c>
       <c r="E17" s="182">
         <v>0.79</v>
       </c>
       <c r="F17" s="183">
         <v>0.78</v>
       </c>
       <c r="G17" s="184">
         <v>0.65</v>
       </c>
       <c r="H17" s="185">
         <v>0.72</v>
       </c>
       <c r="I17" s="186">
@@ -47362,52 +47565,55 @@
       </c>
       <c r="U17" s="191">
         <v>1.03</v>
       </c>
       <c r="V17" s="192">
         <v>1.05</v>
       </c>
       <c r="W17" s="131">
         <v>1.06</v>
       </c>
       <c r="X17" s="131">
         <v>1.07</v>
       </c>
       <c r="Y17" s="130">
         <v>1.1100000000000001</v>
       </c>
       <c r="Z17" s="130">
         <v>1.56</v>
       </c>
       <c r="AA17" s="130">
         <v>1.22</v>
       </c>
       <c r="AB17" s="130">
         <v>1.47</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="130">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="63" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="131">
         <v>1.97</v>
       </c>
       <c r="C18" s="131">
         <v>1.64</v>
       </c>
       <c r="D18" s="131">
         <v>1.22</v>
       </c>
       <c r="E18" s="182">
         <v>1.22</v>
       </c>
       <c r="F18" s="183">
         <v>1.1399999999999999</v>
       </c>
       <c r="G18" s="184">
         <v>1.02</v>
       </c>
       <c r="H18" s="185">
         <v>1.05</v>
       </c>
       <c r="I18" s="186">
@@ -47448,52 +47654,55 @@
       </c>
       <c r="U18" s="191">
         <v>0.92</v>
       </c>
       <c r="V18" s="192">
         <v>1.05</v>
       </c>
       <c r="W18" s="131">
         <v>1.1499999999999999</v>
       </c>
       <c r="X18" s="131">
         <v>1.19</v>
       </c>
       <c r="Y18" s="130">
         <v>1.0900000000000001</v>
       </c>
       <c r="Z18" s="130">
         <v>2.8</v>
       </c>
       <c r="AA18" s="130">
         <v>2.5499999999999998</v>
       </c>
       <c r="AB18" s="130">
         <v>1.95</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="130">
+        <v>1.98</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="63" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="131">
         <v>0.41</v>
       </c>
       <c r="C19" s="131">
         <v>0.84</v>
       </c>
       <c r="D19" s="131">
         <v>0.69</v>
       </c>
       <c r="E19" s="182">
         <v>0.83</v>
       </c>
       <c r="F19" s="183">
         <v>0.75</v>
       </c>
       <c r="G19" s="184">
         <v>0.9</v>
       </c>
       <c r="H19" s="185">
         <v>1.06</v>
       </c>
       <c r="I19" s="186">
@@ -47534,84 +47743,88 @@
       </c>
       <c r="U19" s="191">
         <v>1.94</v>
       </c>
       <c r="V19" s="192">
         <v>1.87</v>
       </c>
       <c r="W19" s="131">
         <v>1.89</v>
       </c>
       <c r="X19" s="131">
         <v>1.83</v>
       </c>
       <c r="Y19" s="130">
         <v>1.71</v>
       </c>
       <c r="Z19" s="130">
         <v>1.67</v>
       </c>
       <c r="AA19" s="130">
         <v>1.75</v>
       </c>
       <c r="AB19" s="130">
         <v>1.29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="255" t="s">
+      <c r="AC19" s="130">
+        <v>1.29</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
+      <c r="A20" s="254" t="s">
         <v>16</v>
       </c>
-      <c r="B20" s="255"/>
-[...27 lines deleted...]
-    <row r="21" spans="1:28">
+      <c r="B20" s="254"/>
+      <c r="C20" s="254"/>
+      <c r="D20" s="254"/>
+      <c r="E20" s="254"/>
+      <c r="F20" s="254"/>
+      <c r="G20" s="254"/>
+      <c r="H20" s="254"/>
+      <c r="I20" s="254"/>
+      <c r="J20" s="254"/>
+      <c r="K20" s="254"/>
+      <c r="L20" s="254"/>
+      <c r="M20" s="254"/>
+      <c r="N20" s="254"/>
+      <c r="O20" s="254"/>
+      <c r="P20" s="254"/>
+      <c r="Q20" s="254"/>
+      <c r="R20" s="254"/>
+      <c r="S20" s="254"/>
+      <c r="T20" s="254"/>
+      <c r="U20" s="254"/>
+      <c r="V20" s="254"/>
+      <c r="W20" s="230"/>
+      <c r="X20" s="230"/>
+      <c r="Y20" s="230"/>
+      <c r="Z20" s="231"/>
+      <c r="AA20" s="231"/>
+      <c r="AB20" s="231"/>
+      <c r="AC20" s="231"/>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="193" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="178">
         <v>1.1499999999999999</v>
       </c>
       <c r="C21" s="178">
         <v>1.41</v>
       </c>
       <c r="D21" s="178">
         <v>1.52</v>
       </c>
       <c r="E21" s="178">
         <v>1.5</v>
       </c>
       <c r="F21" s="178">
         <v>1.53</v>
       </c>
       <c r="G21" s="178">
         <v>1.54</v>
       </c>
       <c r="H21" s="178">
         <v>1.63</v>
       </c>
       <c r="I21" s="178">
@@ -47652,52 +47865,55 @@
       </c>
       <c r="U21" s="131">
         <v>2.2200000000000002</v>
       </c>
       <c r="V21" s="131">
         <v>2.25</v>
       </c>
       <c r="W21" s="131">
         <v>2.34</v>
       </c>
       <c r="X21" s="131">
         <v>2.29</v>
       </c>
       <c r="Y21" s="130">
         <v>2.2999999999999998</v>
       </c>
       <c r="Z21" s="130">
         <v>3.09</v>
       </c>
       <c r="AA21" s="130">
         <v>2.93</v>
       </c>
       <c r="AB21" s="130">
         <v>2.99</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="130">
+        <v>2.65</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="131">
         <v>0.99</v>
       </c>
       <c r="C22" s="131">
         <v>1.34</v>
       </c>
       <c r="D22" s="131">
         <v>1.45</v>
       </c>
       <c r="E22" s="194">
         <v>1.4</v>
       </c>
       <c r="F22" s="195">
         <v>1.49</v>
       </c>
       <c r="G22" s="196">
         <v>1.52</v>
       </c>
       <c r="H22" s="197">
         <v>1.61</v>
       </c>
       <c r="I22" s="198">
@@ -47738,52 +47954,55 @@
       </c>
       <c r="U22" s="203">
         <v>2.3199999999999998</v>
       </c>
       <c r="V22" s="204">
         <v>2.33</v>
       </c>
       <c r="W22" s="131">
         <v>2.4500000000000002</v>
       </c>
       <c r="X22" s="131">
         <v>2.39</v>
       </c>
       <c r="Y22" s="130">
         <v>2.4</v>
       </c>
       <c r="Z22" s="130">
         <v>3.3</v>
       </c>
       <c r="AA22" s="130">
         <v>3.07</v>
       </c>
       <c r="AB22" s="130">
         <v>3.12</v>
       </c>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22" s="130">
+        <v>2.78</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="63" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="131">
         <v>1.93</v>
       </c>
       <c r="C23" s="131">
         <v>1.72</v>
       </c>
       <c r="D23" s="131">
         <v>1.86</v>
       </c>
       <c r="E23" s="194">
         <v>1.98</v>
       </c>
       <c r="F23" s="195">
         <v>1.72</v>
       </c>
       <c r="G23" s="196">
         <v>1.63</v>
       </c>
       <c r="H23" s="197">
         <v>1.74</v>
       </c>
       <c r="I23" s="198">
@@ -47824,84 +48043,88 @@
       </c>
       <c r="U23" s="203">
         <v>1.72</v>
       </c>
       <c r="V23" s="204">
         <v>1.8</v>
       </c>
       <c r="W23" s="131">
         <v>1.8</v>
       </c>
       <c r="X23" s="131">
         <v>1.79</v>
       </c>
       <c r="Y23" s="130">
         <v>1.83</v>
       </c>
       <c r="Z23" s="130">
         <v>2.0099999999999998</v>
       </c>
       <c r="AA23" s="130">
         <v>2.2200000000000002</v>
       </c>
       <c r="AB23" s="130">
         <v>2.33</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="254" t="s">
+      <c r="AC23" s="130">
+        <v>1.98</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
+      <c r="A24" s="253" t="s">
         <v>17</v>
       </c>
-      <c r="B24" s="254"/>
-[...27 lines deleted...]
-    <row r="25" spans="1:28">
+      <c r="B24" s="253"/>
+      <c r="C24" s="253"/>
+      <c r="D24" s="253"/>
+      <c r="E24" s="253"/>
+      <c r="F24" s="253"/>
+      <c r="G24" s="253"/>
+      <c r="H24" s="253"/>
+      <c r="I24" s="253"/>
+      <c r="J24" s="253"/>
+      <c r="K24" s="253"/>
+      <c r="L24" s="253"/>
+      <c r="M24" s="253"/>
+      <c r="N24" s="253"/>
+      <c r="O24" s="253"/>
+      <c r="P24" s="253"/>
+      <c r="Q24" s="253"/>
+      <c r="R24" s="253"/>
+      <c r="S24" s="253"/>
+      <c r="T24" s="253"/>
+      <c r="U24" s="253"/>
+      <c r="V24" s="253"/>
+      <c r="W24" s="230"/>
+      <c r="X24" s="230"/>
+      <c r="Y24" s="230"/>
+      <c r="Z24" s="231"/>
+      <c r="AA24" s="231"/>
+      <c r="AB24" s="231"/>
+      <c r="AC24" s="231"/>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="63" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="178">
         <v>1</v>
       </c>
       <c r="C25" s="178">
         <v>0.96</v>
       </c>
       <c r="D25" s="178">
         <v>0.95</v>
       </c>
       <c r="E25" s="178">
         <v>0.99</v>
       </c>
       <c r="F25" s="178">
         <v>0.98</v>
       </c>
       <c r="G25" s="178">
         <v>1.02</v>
       </c>
       <c r="H25" s="178">
         <v>1.07</v>
       </c>
       <c r="I25" s="178">
@@ -47942,52 +48165,55 @@
       </c>
       <c r="U25" s="131">
         <v>1.31</v>
       </c>
       <c r="V25" s="131">
         <v>1.36</v>
       </c>
       <c r="W25" s="131">
         <v>1.41</v>
       </c>
       <c r="X25" s="131">
         <v>1.4</v>
       </c>
       <c r="Y25" s="131">
         <v>1.39</v>
       </c>
       <c r="Z25" s="130">
         <v>1.85</v>
       </c>
       <c r="AA25" s="130">
         <v>1.73</v>
       </c>
       <c r="AB25" s="130">
         <v>1.73</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="130">
+        <v>1.48</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="63" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="131">
         <v>0.99</v>
       </c>
       <c r="C26" s="131">
         <v>1.03</v>
       </c>
       <c r="D26" s="131">
         <v>1.29</v>
       </c>
       <c r="E26" s="205">
         <v>1.22</v>
       </c>
       <c r="F26" s="206">
         <v>1.21</v>
       </c>
       <c r="G26" s="207">
         <v>1.23</v>
       </c>
       <c r="H26" s="208">
         <v>1.31</v>
       </c>
       <c r="I26" s="209">
@@ -48028,52 +48254,55 @@
       </c>
       <c r="U26" s="214">
         <v>1.4</v>
       </c>
       <c r="V26" s="215">
         <v>1.41</v>
       </c>
       <c r="W26" s="131">
         <v>1.52</v>
       </c>
       <c r="X26" s="131">
         <v>1.54</v>
       </c>
       <c r="Y26" s="131">
         <v>1.56</v>
       </c>
       <c r="Z26" s="130">
         <v>2.79</v>
       </c>
       <c r="AA26" s="130">
         <v>2.1800000000000002</v>
       </c>
       <c r="AB26" s="130">
         <v>2.04</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="130">
+        <v>1.68</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="63" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="131">
         <v>1.76</v>
       </c>
       <c r="C27" s="131">
         <v>0.9</v>
       </c>
       <c r="D27" s="131">
         <v>0.99</v>
       </c>
       <c r="E27" s="205">
         <v>1.2</v>
       </c>
       <c r="F27" s="206">
         <v>1.2</v>
       </c>
       <c r="G27" s="207">
         <v>1.1000000000000001</v>
       </c>
       <c r="H27" s="208">
         <v>1.2</v>
       </c>
       <c r="I27" s="209">
@@ -48114,52 +48343,55 @@
       </c>
       <c r="U27" s="214">
         <v>1.29</v>
       </c>
       <c r="V27" s="215">
         <v>1.22</v>
       </c>
       <c r="W27" s="131">
         <v>1.46</v>
       </c>
       <c r="X27" s="131">
         <v>1.38</v>
       </c>
       <c r="Y27" s="131">
         <v>1.32</v>
       </c>
       <c r="Z27" s="130">
         <v>2.41</v>
       </c>
       <c r="AA27" s="130">
         <v>1.9</v>
       </c>
       <c r="AB27" s="130">
         <v>2.2799999999999998</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="130">
+        <v>1.71</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="63" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="131" t="s">
         <v>28</v>
       </c>
       <c r="C28" s="131">
         <v>1.1200000000000001</v>
       </c>
       <c r="D28" s="131">
         <v>0.74</v>
       </c>
       <c r="E28" s="205">
         <v>0.65</v>
       </c>
       <c r="F28" s="206">
         <v>0.81</v>
       </c>
       <c r="G28" s="207">
         <v>1.05</v>
       </c>
       <c r="H28" s="208">
         <v>0.89</v>
       </c>
       <c r="I28" s="209">
@@ -48200,52 +48432,55 @@
       </c>
       <c r="U28" s="214">
         <v>1.53</v>
       </c>
       <c r="V28" s="215">
         <v>1.56</v>
       </c>
       <c r="W28" s="131">
         <v>1.55</v>
       </c>
       <c r="X28" s="131">
         <v>1.51</v>
       </c>
       <c r="Y28" s="131">
         <v>1.45</v>
       </c>
       <c r="Z28" s="130">
         <v>0.37</v>
       </c>
       <c r="AA28" s="130">
         <v>0.96</v>
       </c>
       <c r="AB28" s="130">
         <v>1.26</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="130">
+        <v>1.04</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="63" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="131">
         <v>1.35</v>
       </c>
       <c r="C29" s="131">
         <v>0.93</v>
       </c>
       <c r="D29" s="131">
         <v>0.76</v>
       </c>
       <c r="E29" s="205">
         <v>0.56999999999999995</v>
       </c>
       <c r="F29" s="206">
         <v>0.73</v>
       </c>
       <c r="G29" s="207">
         <v>0.76</v>
       </c>
       <c r="H29" s="208">
         <v>0.91</v>
       </c>
       <c r="I29" s="209">
@@ -48286,52 +48521,55 @@
       </c>
       <c r="U29" s="214">
         <v>1.1599999999999999</v>
       </c>
       <c r="V29" s="215">
         <v>1.29</v>
       </c>
       <c r="W29" s="131">
         <v>1.2</v>
       </c>
       <c r="X29" s="131">
         <v>1.18</v>
       </c>
       <c r="Y29" s="131">
         <v>1.23</v>
       </c>
       <c r="Z29" s="130">
         <v>0.92</v>
       </c>
       <c r="AA29" s="130">
         <v>0.96</v>
       </c>
       <c r="AB29" s="130">
         <v>1.26</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="130">
+        <v>1.18</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="63" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="131">
         <v>1.49</v>
       </c>
       <c r="C30" s="131">
         <v>0.88</v>
       </c>
       <c r="D30" s="131">
         <v>0.94</v>
       </c>
       <c r="E30" s="205">
         <v>0.98</v>
       </c>
       <c r="F30" s="206">
         <v>0.91</v>
       </c>
       <c r="G30" s="207">
         <v>1.01</v>
       </c>
       <c r="H30" s="208">
         <v>1.02</v>
       </c>
       <c r="I30" s="209">
@@ -48372,52 +48610,55 @@
       </c>
       <c r="U30" s="214">
         <v>1.1499999999999999</v>
       </c>
       <c r="V30" s="215">
         <v>1.31</v>
       </c>
       <c r="W30" s="131">
         <v>1.31</v>
       </c>
       <c r="X30" s="131">
         <v>1.29</v>
       </c>
       <c r="Y30" s="131">
         <v>1.31</v>
       </c>
       <c r="Z30" s="130">
         <v>0.86</v>
       </c>
       <c r="AA30" s="130">
         <v>1.47</v>
       </c>
       <c r="AB30" s="130">
         <v>1.71</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="130">
+        <v>1.34</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="63" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="131" t="s">
         <v>28</v>
       </c>
       <c r="C31" s="131">
         <v>0.2</v>
       </c>
       <c r="D31" s="131">
         <v>0.26</v>
       </c>
       <c r="E31" s="205">
         <v>0.79</v>
       </c>
       <c r="F31" s="206">
         <v>0.78</v>
       </c>
       <c r="G31" s="207">
         <v>0.65</v>
       </c>
       <c r="H31" s="208">
         <v>0.72</v>
       </c>
       <c r="I31" s="209">
@@ -48458,52 +48699,55 @@
       </c>
       <c r="U31" s="214">
         <v>1.03</v>
       </c>
       <c r="V31" s="215">
         <v>1.05</v>
       </c>
       <c r="W31" s="131">
         <v>1.06</v>
       </c>
       <c r="X31" s="131">
         <v>1.07</v>
       </c>
       <c r="Y31" s="131">
         <v>1.1100000000000001</v>
       </c>
       <c r="Z31" s="130">
         <v>1.56</v>
       </c>
       <c r="AA31" s="130">
         <v>1.22</v>
       </c>
       <c r="AB31" s="130">
         <v>1.47</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="130">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="63" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="131">
         <v>1.97</v>
       </c>
       <c r="C32" s="131">
         <v>1.64</v>
       </c>
       <c r="D32" s="131">
         <v>1.22</v>
       </c>
       <c r="E32" s="205">
         <v>1.22</v>
       </c>
       <c r="F32" s="206">
         <v>1.1399999999999999</v>
       </c>
       <c r="G32" s="207">
         <v>1.02</v>
       </c>
       <c r="H32" s="208">
         <v>1.05</v>
       </c>
       <c r="I32" s="209">
@@ -48544,52 +48788,55 @@
       </c>
       <c r="U32" s="214">
         <v>0.92</v>
       </c>
       <c r="V32" s="215">
         <v>1.05</v>
       </c>
       <c r="W32" s="131">
         <v>1.1499999999999999</v>
       </c>
       <c r="X32" s="131">
         <v>1.19</v>
       </c>
       <c r="Y32" s="131">
         <v>1.0900000000000001</v>
       </c>
       <c r="Z32" s="130">
         <v>2.8</v>
       </c>
       <c r="AA32" s="130">
         <v>2.5499999999999998</v>
       </c>
       <c r="AB32" s="130">
         <v>1.95</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="130">
+        <v>1.98</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="64" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="165">
         <v>0.41</v>
       </c>
       <c r="C33" s="165">
         <v>0.84</v>
       </c>
       <c r="D33" s="165">
         <v>0.69</v>
       </c>
       <c r="E33" s="216">
         <v>0.83</v>
       </c>
       <c r="F33" s="217">
         <v>0.75</v>
       </c>
       <c r="G33" s="218">
         <v>0.9</v>
       </c>
       <c r="H33" s="219">
         <v>1.06</v>
       </c>
       <c r="I33" s="220">
@@ -48630,62 +48877,65 @@
       </c>
       <c r="U33" s="225">
         <v>1.94</v>
       </c>
       <c r="V33" s="226">
         <v>1.87</v>
       </c>
       <c r="W33" s="165">
         <v>1.89</v>
       </c>
       <c r="X33" s="165">
         <v>1.83</v>
       </c>
       <c r="Y33" s="165">
         <v>1.71</v>
       </c>
       <c r="Z33" s="165">
         <v>1.67</v>
       </c>
       <c r="AA33" s="165">
         <v>1.75</v>
       </c>
       <c r="AB33" s="165">
         <v>1.29</v>
       </c>
+      <c r="AC33" s="165">
+        <v>1.29</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A24:AA24"/>
-[...4 lines deleted...]
-    <mergeCell ref="A20:AA20"/>
+    <mergeCell ref="R7:AC7"/>
+    <mergeCell ref="A6:AC6"/>
+    <mergeCell ref="A24:AC24"/>
+    <mergeCell ref="A10:AC10"/>
+    <mergeCell ref="A20:AC20"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:Y8"/>
+    <mergeCell ref="Z8:AC8"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Число зарег.браков</vt:lpstr>