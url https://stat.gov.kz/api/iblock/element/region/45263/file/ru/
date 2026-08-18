--- v2 (2026-07-29)
+++ v3 (2026-08-18)
@@ -9,64 +9,64 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="832"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="832" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Число зарег.браков" sheetId="6" r:id="rId1"/>
     <sheet name="Общий коэффициент брачности" sheetId="7" r:id="rId2"/>
     <sheet name="Число зарегистрированных развод" sheetId="8" r:id="rId3"/>
     <sheet name="Общий коэффициент разводимости" sheetId="9" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="246" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="254" uniqueCount="43">
   <si>
     <t>Число зарегистрированных браков</t>
   </si>
   <si>
     <t>единиц</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
@@ -244,51 +244,51 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="19">
+  <borders count="22">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
@@ -457,56 +457,91 @@
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="134">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
@@ -603,51 +638,51 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="255">
+  <cellXfs count="260">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -1264,117 +1299,130 @@
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="126" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="127" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="129" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="130" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="131" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="132" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="133" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="134">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="57"/>
     <cellStyle name="Обычный 100" xfId="21"/>
     <cellStyle name="Обычный 101" xfId="32"/>
     <cellStyle name="Обычный 102" xfId="43"/>
     <cellStyle name="Обычный 103" xfId="54"/>
     <cellStyle name="Обычный 104" xfId="65"/>
     <cellStyle name="Обычный 105" xfId="76"/>
     <cellStyle name="Обычный 106" xfId="87"/>
     <cellStyle name="Обычный 107" xfId="98"/>
     <cellStyle name="Обычный 108" xfId="109"/>
     <cellStyle name="Обычный 109" xfId="120"/>
     <cellStyle name="Обычный 11" xfId="46"/>
     <cellStyle name="Обычный 110" xfId="131"/>
     <cellStyle name="Обычный 111" xfId="11"/>
     <cellStyle name="Обычный 112" xfId="22"/>
     <cellStyle name="Обычный 113" xfId="33"/>
     <cellStyle name="Обычный 114" xfId="44"/>
     <cellStyle name="Обычный 115" xfId="55"/>
     <cellStyle name="Обычный 116" xfId="66"/>
     <cellStyle name="Обычный 117" xfId="77"/>
@@ -1513,221 +1561,221 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>438150</xdr:colOff>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>514350</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>76199</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2152650" cy="761999"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>323850</xdr:colOff>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>276225</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2038350" cy="819150"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>304799</xdr:colOff>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>180974</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>28574</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2009774" cy="790574"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>304799</xdr:colOff>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>219074</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>66674</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1990724" cy="828674"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -1927,86 +1975,89 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AN931"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AG20" sqref="AG20"/>
+      <selection pane="bottomLeft" activeCell="AG25" sqref="AG25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="18.42578125" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="14" max="14" width="6.140625" customWidth="1"/>
+    <col min="1" max="1" width="17.28515625" customWidth="1"/>
+    <col min="2" max="2" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="7.7109375" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="5.7109375" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="6.7109375" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="5.28515625" hidden="1" customWidth="1"/>
+    <col min="8" max="8" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="6.42578125" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="8.140625" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="7.140625" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="6.7109375" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="7.5703125" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="7.28515625" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" customWidth="1"/>
-    <col min="16" max="16" width="5.5703125" customWidth="1"/>
+    <col min="16" max="16" width="6.28515625" customWidth="1"/>
     <col min="17" max="17" width="6.42578125" customWidth="1"/>
-    <col min="18" max="18" width="5.28515625" customWidth="1"/>
+    <col min="18" max="18" width="6.5703125" customWidth="1"/>
     <col min="19" max="19" width="5.7109375" customWidth="1"/>
-    <col min="20" max="20" width="5.42578125" customWidth="1"/>
-    <col min="21" max="21" width="6.28515625" customWidth="1"/>
+    <col min="20" max="20" width="5.85546875" customWidth="1"/>
+    <col min="21" max="21" width="6.7109375" customWidth="1"/>
     <col min="22" max="22" width="8" customWidth="1"/>
     <col min="23" max="23" width="7.42578125" customWidth="1"/>
     <col min="24" max="24" width="6.85546875" customWidth="1"/>
     <col min="25" max="25" width="7.7109375" customWidth="1"/>
     <col min="26" max="26" width="6.42578125" customWidth="1"/>
     <col min="27" max="27" width="7.7109375" customWidth="1"/>
     <col min="28" max="28" width="5.85546875" customWidth="1"/>
     <col min="29" max="29" width="6.7109375" customWidth="1"/>
-    <col min="30" max="40" width="9.140625" customWidth="1"/>
+    <col min="30" max="30" width="5.5703125" customWidth="1"/>
+    <col min="31" max="31" width="6.28515625" customWidth="1"/>
+    <col min="32" max="40" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:40" ht="18" hidden="1" customHeight="1">
       <c r="Z1" s="7"/>
       <c r="AA1" s="7"/>
       <c r="AB1" s="7"/>
       <c r="AC1" s="7"/>
       <c r="AD1" s="7"/>
       <c r="AE1" s="7"/>
       <c r="AF1" s="7"/>
       <c r="AG1" s="7"/>
       <c r="AH1" s="7"/>
       <c r="AI1" s="7"/>
       <c r="AJ1" s="7"/>
       <c r="AK1" s="7"/>
       <c r="AL1" s="7"/>
       <c r="AM1" s="7"/>
       <c r="AN1" s="7"/>
     </row>
     <row r="2" spans="1:40" s="65" customFormat="1" ht="18" customHeight="1">
       <c r="Z2" s="7"/>
       <c r="AA2" s="7"/>
       <c r="AB2" s="7"/>
       <c r="AC2" s="7"/>
       <c r="AD2" s="7"/>
@@ -2051,186 +2102,186 @@
       <c r="AI4" s="7"/>
       <c r="AJ4" s="7"/>
       <c r="AK4" s="7"/>
       <c r="AL4" s="7"/>
       <c r="AM4" s="7"/>
       <c r="AN4" s="7"/>
     </row>
     <row r="5" spans="1:40" s="227" customFormat="1" ht="18" customHeight="1">
       <c r="Z5" s="7"/>
       <c r="AA5" s="7"/>
       <c r="AB5" s="7"/>
       <c r="AC5" s="7"/>
       <c r="AD5" s="7"/>
       <c r="AE5" s="7"/>
       <c r="AF5" s="7"/>
       <c r="AG5" s="7"/>
       <c r="AH5" s="7"/>
       <c r="AI5" s="7"/>
       <c r="AJ5" s="7"/>
       <c r="AK5" s="7"/>
       <c r="AL5" s="7"/>
       <c r="AM5" s="7"/>
       <c r="AN5" s="7"/>
     </row>
     <row r="6" spans="1:40" ht="15.75" customHeight="1">
-      <c r="A6" s="246" t="s">
+      <c r="A6" s="230" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="246"/>
-[...28 lines deleted...]
-      <c r="AE6" s="1"/>
+      <c r="B6" s="230"/>
+      <c r="C6" s="230"/>
+      <c r="D6" s="230"/>
+      <c r="E6" s="230"/>
+      <c r="F6" s="230"/>
+      <c r="G6" s="230"/>
+      <c r="H6" s="230"/>
+      <c r="I6" s="230"/>
+      <c r="J6" s="230"/>
+      <c r="K6" s="230"/>
+      <c r="L6" s="230"/>
+      <c r="M6" s="230"/>
+      <c r="N6" s="230"/>
+      <c r="O6" s="230"/>
+      <c r="P6" s="230"/>
+      <c r="Q6" s="230"/>
+      <c r="R6" s="230"/>
+      <c r="S6" s="230"/>
+      <c r="T6" s="230"/>
+      <c r="U6" s="230"/>
+      <c r="V6" s="230"/>
+      <c r="W6" s="229"/>
+      <c r="X6" s="229"/>
+      <c r="Y6" s="229"/>
+      <c r="Z6" s="229"/>
+      <c r="AA6" s="229"/>
+      <c r="AB6" s="229"/>
+      <c r="AC6" s="229"/>
+      <c r="AD6" s="229"/>
+      <c r="AE6" s="229"/>
       <c r="AF6" s="1"/>
       <c r="AG6" s="1"/>
       <c r="AH6" s="1"/>
       <c r="AI6" s="1"/>
       <c r="AJ6" s="1"/>
       <c r="AK6" s="1"/>
       <c r="AL6" s="1"/>
       <c r="AM6" s="1"/>
       <c r="AN6" s="1"/>
     </row>
     <row r="7" spans="1:40" ht="15.75" customHeight="1">
       <c r="A7" s="2"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="2"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="3"/>
-      <c r="V7" s="244" t="s">
+      <c r="V7" s="250" t="s">
         <v>1</v>
       </c>
-      <c r="W7" s="245"/>
-[...7 lines deleted...]
-      <c r="AE7" s="1"/>
+      <c r="W7" s="247"/>
+      <c r="X7" s="247"/>
+      <c r="Y7" s="247"/>
+      <c r="Z7" s="247"/>
+      <c r="AA7" s="247"/>
+      <c r="AB7" s="247"/>
+      <c r="AC7" s="247"/>
+      <c r="AD7" s="247"/>
+      <c r="AE7" s="247"/>
       <c r="AF7" s="1"/>
       <c r="AG7" s="1"/>
       <c r="AH7" s="1"/>
       <c r="AI7" s="1"/>
       <c r="AJ7" s="1"/>
       <c r="AK7" s="1"/>
       <c r="AL7" s="1"/>
       <c r="AM7" s="1"/>
       <c r="AN7" s="1"/>
     </row>
     <row r="8" spans="1:40" ht="15.75" customHeight="1">
-      <c r="A8" s="234"/>
-      <c r="B8" s="236">
+      <c r="A8" s="235"/>
+      <c r="B8" s="237">
         <v>2024</v>
       </c>
-      <c r="C8" s="237"/>
-[...10 lines deleted...]
-      <c r="N8" s="238">
+      <c r="C8" s="238"/>
+      <c r="D8" s="238"/>
+      <c r="E8" s="238"/>
+      <c r="F8" s="238"/>
+      <c r="G8" s="238"/>
+      <c r="H8" s="238"/>
+      <c r="I8" s="238"/>
+      <c r="J8" s="238"/>
+      <c r="K8" s="238"/>
+      <c r="L8" s="238"/>
+      <c r="M8" s="238"/>
+      <c r="N8" s="239">
         <v>2025</v>
       </c>
-      <c r="O8" s="239"/>
-[...10 lines deleted...]
-      <c r="Z8" s="241">
+      <c r="O8" s="240"/>
+      <c r="P8" s="240"/>
+      <c r="Q8" s="240"/>
+      <c r="R8" s="240"/>
+      <c r="S8" s="240"/>
+      <c r="T8" s="240"/>
+      <c r="U8" s="240"/>
+      <c r="V8" s="240"/>
+      <c r="W8" s="241"/>
+      <c r="X8" s="241"/>
+      <c r="Y8" s="241"/>
+      <c r="Z8" s="242">
         <v>2026</v>
       </c>
-      <c r="AA8" s="242"/>
-[...3 lines deleted...]
-      <c r="AE8" s="1"/>
+      <c r="AA8" s="243"/>
+      <c r="AB8" s="244"/>
+      <c r="AC8" s="244"/>
+      <c r="AD8" s="244"/>
+      <c r="AE8" s="244"/>
       <c r="AF8" s="1"/>
       <c r="AG8" s="1"/>
       <c r="AH8" s="1"/>
       <c r="AI8" s="1"/>
       <c r="AJ8" s="1"/>
       <c r="AK8" s="1"/>
       <c r="AL8" s="1"/>
       <c r="AM8" s="1"/>
       <c r="AN8" s="1"/>
     </row>
     <row r="9" spans="1:40" ht="15.75" customHeight="1">
-      <c r="A9" s="235"/>
+      <c r="A9" s="236"/>
       <c r="B9" s="66" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I9" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J9" s="4" t="s">
@@ -2271,96 +2322,100 @@
       </c>
       <c r="V9" s="4" t="s">
         <v>10</v>
       </c>
       <c r="W9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="X9" s="4" t="s">
         <v>12</v>
       </c>
       <c r="Y9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="Z9" s="66" t="s">
         <v>2</v>
       </c>
       <c r="AA9" s="4" t="s">
         <v>3</v>
       </c>
       <c r="AB9" s="4" t="s">
         <v>4</v>
       </c>
       <c r="AC9" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="AD9" s="1"/>
-      <c r="AE9" s="1"/>
+      <c r="AD9" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="AE9" s="4" t="s">
+        <v>7</v>
+      </c>
       <c r="AF9" s="1"/>
       <c r="AG9" s="1"/>
       <c r="AH9" s="1"/>
       <c r="AI9" s="1"/>
       <c r="AJ9" s="1"/>
       <c r="AK9" s="1"/>
       <c r="AL9" s="1"/>
       <c r="AM9" s="1"/>
       <c r="AN9" s="1"/>
     </row>
     <row r="10" spans="1:40" ht="15.75" customHeight="1">
-      <c r="A10" s="229" t="s">
+      <c r="A10" s="231" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="229"/>
-[...28 lines deleted...]
-      <c r="AE10" s="1"/>
+      <c r="B10" s="231"/>
+      <c r="C10" s="231"/>
+      <c r="D10" s="231"/>
+      <c r="E10" s="231"/>
+      <c r="F10" s="231"/>
+      <c r="G10" s="231"/>
+      <c r="H10" s="231"/>
+      <c r="I10" s="231"/>
+      <c r="J10" s="231"/>
+      <c r="K10" s="231"/>
+      <c r="L10" s="231"/>
+      <c r="M10" s="231"/>
+      <c r="N10" s="231"/>
+      <c r="O10" s="231"/>
+      <c r="P10" s="231"/>
+      <c r="Q10" s="231"/>
+      <c r="R10" s="231"/>
+      <c r="S10" s="231"/>
+      <c r="T10" s="231"/>
+      <c r="U10" s="231"/>
+      <c r="V10" s="231"/>
+      <c r="W10" s="232"/>
+      <c r="X10" s="232"/>
+      <c r="Y10" s="232"/>
+      <c r="Z10" s="229"/>
+      <c r="AA10" s="229"/>
+      <c r="AB10" s="229"/>
+      <c r="AC10" s="229"/>
+      <c r="AD10" s="229"/>
+      <c r="AE10" s="229"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
       <c r="AK10" s="1"/>
       <c r="AL10" s="1"/>
       <c r="AM10" s="1"/>
       <c r="AN10" s="1"/>
     </row>
     <row r="11" spans="1:40" ht="15.75" customHeight="1">
       <c r="A11" s="63" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="8">
         <v>318</v>
       </c>
       <c r="C11" s="8">
         <v>281</v>
       </c>
       <c r="D11" s="8">
         <v>309</v>
       </c>
       <c r="E11" s="8">
         <v>387</v>
@@ -2415,52 +2470,56 @@
       </c>
       <c r="V11" s="12">
         <v>392</v>
       </c>
       <c r="W11" s="22">
         <v>284</v>
       </c>
       <c r="X11" s="13">
         <v>228</v>
       </c>
       <c r="Y11" s="13">
         <v>276</v>
       </c>
       <c r="Z11" s="13">
         <v>192</v>
       </c>
       <c r="AA11" s="13">
         <v>241</v>
       </c>
       <c r="AB11" s="13">
         <v>245</v>
       </c>
       <c r="AC11" s="22">
         <v>228</v>
       </c>
-      <c r="AD11" s="1"/>
-      <c r="AE11" s="1"/>
+      <c r="AD11" s="13">
+        <v>215</v>
+      </c>
+      <c r="AE11" s="13">
+        <v>451</v>
+      </c>
       <c r="AF11" s="1"/>
       <c r="AG11" s="1"/>
       <c r="AH11" s="1"/>
       <c r="AI11" s="1"/>
       <c r="AJ11" s="1"/>
       <c r="AK11" s="1"/>
       <c r="AL11" s="1"/>
       <c r="AM11" s="1"/>
       <c r="AN11" s="1"/>
     </row>
     <row r="12" spans="1:40" ht="15.75" customHeight="1">
       <c r="A12" s="63" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="13">
         <v>198</v>
       </c>
       <c r="C12" s="13">
         <v>179</v>
       </c>
       <c r="D12" s="13">
         <v>218</v>
       </c>
       <c r="E12" s="14">
         <v>271</v>
@@ -2515,52 +2574,56 @@
       </c>
       <c r="V12" s="26">
         <v>275</v>
       </c>
       <c r="W12" s="22">
         <v>191</v>
       </c>
       <c r="X12" s="13">
         <v>156</v>
       </c>
       <c r="Y12" s="13">
         <v>199</v>
       </c>
       <c r="Z12" s="13">
         <v>134</v>
       </c>
       <c r="AA12" s="13">
         <v>178</v>
       </c>
       <c r="AB12" s="13">
         <v>185</v>
       </c>
       <c r="AC12" s="22">
         <v>156</v>
       </c>
-      <c r="AD12" s="1"/>
-      <c r="AE12" s="1"/>
+      <c r="AD12" s="13">
+        <v>146</v>
+      </c>
+      <c r="AE12" s="13">
+        <v>338</v>
+      </c>
       <c r="AF12" s="1"/>
       <c r="AG12" s="1"/>
       <c r="AH12" s="1"/>
       <c r="AI12" s="1"/>
       <c r="AJ12" s="1"/>
       <c r="AK12" s="1"/>
       <c r="AL12" s="1"/>
       <c r="AM12" s="1"/>
       <c r="AN12" s="1"/>
     </row>
     <row r="13" spans="1:40" ht="15.75" customHeight="1">
       <c r="A13" s="63" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="13">
         <v>44</v>
       </c>
       <c r="C13" s="13">
         <v>27</v>
       </c>
       <c r="D13" s="13">
         <v>32</v>
       </c>
       <c r="E13" s="14">
         <v>34</v>
@@ -2615,52 +2678,56 @@
       </c>
       <c r="V13" s="26">
         <v>53</v>
       </c>
       <c r="W13" s="22">
         <v>34</v>
       </c>
       <c r="X13" s="13">
         <v>23</v>
       </c>
       <c r="Y13" s="13">
         <v>34</v>
       </c>
       <c r="Z13" s="13">
         <v>21</v>
       </c>
       <c r="AA13" s="13">
         <v>23</v>
       </c>
       <c r="AB13" s="13">
         <v>26</v>
       </c>
       <c r="AC13" s="22">
         <v>24</v>
       </c>
-      <c r="AD13" s="1"/>
-      <c r="AE13" s="1"/>
+      <c r="AD13" s="13">
+        <v>23</v>
+      </c>
+      <c r="AE13" s="13">
+        <v>42</v>
+      </c>
       <c r="AF13" s="1"/>
       <c r="AG13" s="1"/>
       <c r="AH13" s="1"/>
       <c r="AI13" s="1"/>
       <c r="AJ13" s="1"/>
       <c r="AK13" s="1"/>
       <c r="AL13" s="1"/>
       <c r="AM13" s="1"/>
       <c r="AN13" s="1"/>
     </row>
     <row r="14" spans="1:40" ht="15.75" customHeight="1">
       <c r="A14" s="63" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="13">
         <v>15</v>
       </c>
       <c r="C14" s="13">
         <v>10</v>
       </c>
       <c r="D14" s="13">
         <v>7</v>
       </c>
       <c r="E14" s="14">
         <v>11</v>
@@ -2715,52 +2782,56 @@
       </c>
       <c r="V14" s="26">
         <v>11</v>
       </c>
       <c r="W14" s="22">
         <v>8</v>
       </c>
       <c r="X14" s="13">
         <v>7</v>
       </c>
       <c r="Y14" s="13">
         <v>8</v>
       </c>
       <c r="Z14" s="13">
         <v>9</v>
       </c>
       <c r="AA14" s="13">
         <v>5</v>
       </c>
       <c r="AB14" s="13">
         <v>4</v>
       </c>
       <c r="AC14" s="22">
         <v>9</v>
       </c>
-      <c r="AD14" s="1"/>
-      <c r="AE14" s="1"/>
+      <c r="AD14" s="13">
+        <v>10</v>
+      </c>
+      <c r="AE14" s="13">
+        <v>7</v>
+      </c>
       <c r="AF14" s="1"/>
       <c r="AG14" s="1"/>
       <c r="AH14" s="1"/>
       <c r="AI14" s="1"/>
       <c r="AJ14" s="1"/>
       <c r="AK14" s="1"/>
       <c r="AL14" s="1"/>
       <c r="AM14" s="1"/>
       <c r="AN14" s="1"/>
     </row>
     <row r="15" spans="1:40" ht="15.75" customHeight="1">
       <c r="A15" s="63" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="13">
         <v>9</v>
       </c>
       <c r="C15" s="13">
         <v>9</v>
       </c>
       <c r="D15" s="13">
         <v>12</v>
       </c>
       <c r="E15" s="14">
         <v>7</v>
@@ -2815,52 +2886,56 @@
       </c>
       <c r="V15" s="26">
         <v>5</v>
       </c>
       <c r="W15" s="22">
         <v>13</v>
       </c>
       <c r="X15" s="13">
         <v>8</v>
       </c>
       <c r="Y15" s="13">
         <v>2</v>
       </c>
       <c r="Z15" s="13">
         <v>9</v>
       </c>
       <c r="AA15" s="13">
         <v>7</v>
       </c>
       <c r="AB15" s="13">
         <v>5</v>
       </c>
       <c r="AC15" s="22">
         <v>9</v>
       </c>
-      <c r="AD15" s="1"/>
-      <c r="AE15" s="1"/>
+      <c r="AD15" s="13">
+        <v>9</v>
+      </c>
+      <c r="AE15" s="13">
+        <v>14</v>
+      </c>
       <c r="AF15" s="1"/>
       <c r="AG15" s="1"/>
       <c r="AH15" s="1"/>
       <c r="AI15" s="1"/>
       <c r="AJ15" s="1"/>
       <c r="AK15" s="1"/>
       <c r="AL15" s="1"/>
       <c r="AM15" s="1"/>
       <c r="AN15" s="1"/>
     </row>
     <row r="16" spans="1:40" ht="15.75" customHeight="1">
       <c r="A16" s="63" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="13">
         <v>16</v>
       </c>
       <c r="C16" s="13">
         <v>23</v>
       </c>
       <c r="D16" s="13">
         <v>10</v>
       </c>
       <c r="E16" s="14">
         <v>28</v>
@@ -2915,52 +2990,56 @@
       </c>
       <c r="V16" s="26">
         <v>22</v>
       </c>
       <c r="W16" s="22">
         <v>14</v>
       </c>
       <c r="X16" s="13">
         <v>21</v>
       </c>
       <c r="Y16" s="13">
         <v>15</v>
       </c>
       <c r="Z16" s="13">
         <v>9</v>
       </c>
       <c r="AA16" s="13">
         <v>9</v>
       </c>
       <c r="AB16" s="13">
         <v>8</v>
       </c>
       <c r="AC16" s="22">
         <v>12</v>
       </c>
-      <c r="AD16" s="1"/>
-      <c r="AE16" s="1"/>
+      <c r="AD16" s="13">
+        <v>14</v>
+      </c>
+      <c r="AE16" s="13">
+        <v>13</v>
+      </c>
       <c r="AF16" s="1"/>
       <c r="AG16" s="1"/>
       <c r="AH16" s="1"/>
       <c r="AI16" s="1"/>
       <c r="AJ16" s="1"/>
       <c r="AK16" s="1"/>
       <c r="AL16" s="1"/>
       <c r="AM16" s="1"/>
       <c r="AN16" s="1"/>
     </row>
     <row r="17" spans="1:40" ht="15.75" customHeight="1">
       <c r="A17" s="63" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="13">
         <v>8</v>
       </c>
       <c r="C17" s="13">
         <v>19</v>
       </c>
       <c r="D17" s="13">
         <v>12</v>
       </c>
       <c r="E17" s="14">
         <v>10</v>
@@ -3015,52 +3094,56 @@
       </c>
       <c r="V17" s="26">
         <v>5</v>
       </c>
       <c r="W17" s="22">
         <v>11</v>
       </c>
       <c r="X17" s="13">
         <v>3</v>
       </c>
       <c r="Y17" s="13">
         <v>8</v>
       </c>
       <c r="Z17" s="13">
         <v>5</v>
       </c>
       <c r="AA17" s="13">
         <v>6</v>
       </c>
       <c r="AB17" s="13">
         <v>5</v>
       </c>
       <c r="AC17" s="22">
         <v>6</v>
       </c>
-      <c r="AD17" s="1"/>
-      <c r="AE17" s="1"/>
+      <c r="AD17" s="13">
+        <v>5</v>
+      </c>
+      <c r="AE17" s="13">
+        <v>13</v>
+      </c>
       <c r="AF17" s="1"/>
       <c r="AG17" s="1"/>
       <c r="AH17" s="1"/>
       <c r="AI17" s="1"/>
       <c r="AJ17" s="1"/>
       <c r="AK17" s="1"/>
       <c r="AL17" s="1"/>
       <c r="AM17" s="1"/>
       <c r="AN17" s="1"/>
     </row>
     <row r="18" spans="1:40" ht="15.75" customHeight="1">
       <c r="A18" s="63" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="13">
         <v>17</v>
       </c>
       <c r="C18" s="13">
         <v>7</v>
       </c>
       <c r="D18" s="13">
         <v>8</v>
       </c>
       <c r="E18" s="14">
         <v>18</v>
@@ -3115,52 +3198,56 @@
       </c>
       <c r="V18" s="26">
         <v>13</v>
       </c>
       <c r="W18" s="22">
         <v>9</v>
       </c>
       <c r="X18" s="13">
         <v>6</v>
       </c>
       <c r="Y18" s="13">
         <v>6</v>
       </c>
       <c r="Z18" s="13">
         <v>5</v>
       </c>
       <c r="AA18" s="13">
         <v>7</v>
       </c>
       <c r="AB18" s="13">
         <v>9</v>
       </c>
       <c r="AC18" s="22">
         <v>6</v>
       </c>
-      <c r="AD18" s="1"/>
-      <c r="AE18" s="1"/>
+      <c r="AD18" s="13">
+        <v>5</v>
+      </c>
+      <c r="AE18" s="13">
+        <v>15</v>
+      </c>
       <c r="AF18" s="1"/>
       <c r="AG18" s="1"/>
       <c r="AH18" s="1"/>
       <c r="AI18" s="1"/>
       <c r="AJ18" s="1"/>
       <c r="AK18" s="1"/>
       <c r="AL18" s="1"/>
       <c r="AM18" s="1"/>
       <c r="AN18" s="1"/>
     </row>
     <row r="19" spans="1:40" ht="15.75" customHeight="1">
       <c r="A19" s="63" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="13">
         <v>11</v>
       </c>
       <c r="C19" s="13">
         <v>7</v>
       </c>
       <c r="D19" s="13">
         <v>10</v>
       </c>
       <c r="E19" s="14">
         <v>8</v>
@@ -3215,96 +3302,100 @@
       </c>
       <c r="V19" s="26">
         <v>8</v>
       </c>
       <c r="W19" s="22">
         <v>4</v>
       </c>
       <c r="X19" s="13">
         <v>4</v>
       </c>
       <c r="Y19" s="13">
         <v>4</v>
       </c>
       <c r="Z19" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AA19" s="13">
         <v>6</v>
       </c>
       <c r="AB19" s="13">
         <v>3</v>
       </c>
       <c r="AC19" s="22">
         <v>6</v>
       </c>
-      <c r="AD19" s="1"/>
-      <c r="AE19" s="1"/>
+      <c r="AD19" s="13">
+        <v>3</v>
+      </c>
+      <c r="AE19" s="13">
+        <v>9</v>
+      </c>
       <c r="AF19" s="1"/>
       <c r="AG19" s="1"/>
       <c r="AH19" s="1"/>
       <c r="AI19" s="1"/>
       <c r="AJ19" s="1"/>
       <c r="AK19" s="1"/>
       <c r="AL19" s="1"/>
       <c r="AM19" s="1"/>
       <c r="AN19" s="1"/>
     </row>
     <row r="20" spans="1:40" ht="15.75" customHeight="1">
-      <c r="A20" s="232" t="s">
+      <c r="A20" s="233" t="s">
         <v>16</v>
       </c>
-      <c r="B20" s="232"/>
-[...28 lines deleted...]
-      <c r="AE20" s="1"/>
+      <c r="B20" s="233"/>
+      <c r="C20" s="233"/>
+      <c r="D20" s="233"/>
+      <c r="E20" s="233"/>
+      <c r="F20" s="233"/>
+      <c r="G20" s="233"/>
+      <c r="H20" s="233"/>
+      <c r="I20" s="233"/>
+      <c r="J20" s="233"/>
+      <c r="K20" s="233"/>
+      <c r="L20" s="233"/>
+      <c r="M20" s="233"/>
+      <c r="N20" s="233"/>
+      <c r="O20" s="233"/>
+      <c r="P20" s="233"/>
+      <c r="Q20" s="233"/>
+      <c r="R20" s="233"/>
+      <c r="S20" s="233"/>
+      <c r="T20" s="233"/>
+      <c r="U20" s="233"/>
+      <c r="V20" s="233"/>
+      <c r="W20" s="232"/>
+      <c r="X20" s="232"/>
+      <c r="Y20" s="232"/>
+      <c r="Z20" s="229"/>
+      <c r="AA20" s="229"/>
+      <c r="AB20" s="229"/>
+      <c r="AC20" s="229"/>
+      <c r="AD20" s="229"/>
+      <c r="AE20" s="229"/>
       <c r="AF20" s="1"/>
       <c r="AG20" s="1"/>
       <c r="AH20" s="1"/>
       <c r="AI20" s="1"/>
       <c r="AJ20" s="1"/>
       <c r="AK20" s="1"/>
       <c r="AL20" s="1"/>
       <c r="AM20" s="1"/>
       <c r="AN20" s="1"/>
     </row>
     <row r="21" spans="1:40" ht="15.75" customHeight="1">
       <c r="A21" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="8">
         <v>184</v>
       </c>
       <c r="C21" s="8">
         <v>163</v>
       </c>
       <c r="D21" s="8">
         <v>195</v>
       </c>
       <c r="E21" s="8">
         <v>238</v>
@@ -3359,52 +3450,56 @@
       </c>
       <c r="V21" s="12">
         <v>257</v>
       </c>
       <c r="W21" s="22">
         <v>168</v>
       </c>
       <c r="X21" s="13">
         <v>138</v>
       </c>
       <c r="Y21" s="13">
         <v>175</v>
       </c>
       <c r="Z21" s="13">
         <v>122</v>
       </c>
       <c r="AA21" s="13">
         <v>158</v>
       </c>
       <c r="AB21" s="13">
         <v>153</v>
       </c>
       <c r="AC21" s="22">
         <v>136</v>
       </c>
-      <c r="AD21" s="1"/>
-      <c r="AE21" s="1"/>
+      <c r="AD21" s="13">
+        <v>124</v>
+      </c>
+      <c r="AE21" s="13">
+        <v>297</v>
+      </c>
       <c r="AF21" s="1"/>
       <c r="AG21" s="1"/>
       <c r="AH21" s="1"/>
       <c r="AI21" s="1"/>
       <c r="AJ21" s="1"/>
       <c r="AK21" s="1"/>
       <c r="AL21" s="1"/>
       <c r="AM21" s="1"/>
       <c r="AN21" s="1"/>
     </row>
     <row r="22" spans="1:40" ht="15.75" customHeight="1">
       <c r="A22" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="13">
         <v>151</v>
       </c>
       <c r="C22" s="13">
         <v>143</v>
       </c>
       <c r="D22" s="13">
         <v>173</v>
       </c>
       <c r="E22" s="28">
         <v>213</v>
@@ -3459,52 +3554,56 @@
       </c>
       <c r="V22" s="38">
         <v>216</v>
       </c>
       <c r="W22" s="22">
         <v>143</v>
       </c>
       <c r="X22" s="13">
         <v>123</v>
       </c>
       <c r="Y22" s="13">
         <v>146</v>
       </c>
       <c r="Z22" s="13">
         <v>102</v>
       </c>
       <c r="AA22" s="13">
         <v>138</v>
       </c>
       <c r="AB22" s="13">
         <v>136</v>
       </c>
       <c r="AC22" s="22">
         <v>119</v>
       </c>
-      <c r="AD22" s="1"/>
-      <c r="AE22" s="1"/>
+      <c r="AD22" s="13">
+        <v>108</v>
+      </c>
+      <c r="AE22" s="13">
+        <v>262</v>
+      </c>
       <c r="AF22" s="1"/>
       <c r="AG22" s="1"/>
       <c r="AH22" s="1"/>
       <c r="AI22" s="1"/>
       <c r="AJ22" s="1"/>
       <c r="AK22" s="1"/>
       <c r="AL22" s="1"/>
       <c r="AM22" s="1"/>
       <c r="AN22" s="1"/>
     </row>
     <row r="23" spans="1:40" ht="15.75" customHeight="1">
       <c r="A23" s="63" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="13">
         <v>33</v>
       </c>
       <c r="C23" s="13">
         <v>20</v>
       </c>
       <c r="D23" s="13">
         <v>22</v>
       </c>
       <c r="E23" s="28">
         <v>25</v>
@@ -3559,96 +3658,100 @@
       </c>
       <c r="V23" s="38">
         <v>41</v>
       </c>
       <c r="W23" s="22">
         <v>25</v>
       </c>
       <c r="X23" s="13">
         <v>15</v>
       </c>
       <c r="Y23" s="13">
         <v>29</v>
       </c>
       <c r="Z23" s="13">
         <v>20</v>
       </c>
       <c r="AA23" s="13">
         <v>20</v>
       </c>
       <c r="AB23" s="13">
         <v>17</v>
       </c>
       <c r="AC23" s="22">
         <v>17</v>
       </c>
-      <c r="AD23" s="1"/>
-      <c r="AE23" s="1"/>
+      <c r="AD23" s="13">
+        <v>16</v>
+      </c>
+      <c r="AE23" s="13">
+        <v>35</v>
+      </c>
       <c r="AF23" s="1"/>
       <c r="AG23" s="1"/>
       <c r="AH23" s="1"/>
       <c r="AI23" s="1"/>
       <c r="AJ23" s="1"/>
       <c r="AK23" s="1"/>
       <c r="AL23" s="1"/>
       <c r="AM23" s="1"/>
       <c r="AN23" s="1"/>
     </row>
     <row r="24" spans="1:40" ht="15.75" customHeight="1">
-      <c r="A24" s="233" t="s">
+      <c r="A24" s="234" t="s">
         <v>17</v>
       </c>
-      <c r="B24" s="233"/>
-[...28 lines deleted...]
-      <c r="AE24" s="1"/>
+      <c r="B24" s="234"/>
+      <c r="C24" s="234"/>
+      <c r="D24" s="234"/>
+      <c r="E24" s="234"/>
+      <c r="F24" s="234"/>
+      <c r="G24" s="234"/>
+      <c r="H24" s="234"/>
+      <c r="I24" s="234"/>
+      <c r="J24" s="234"/>
+      <c r="K24" s="234"/>
+      <c r="L24" s="234"/>
+      <c r="M24" s="234"/>
+      <c r="N24" s="234"/>
+      <c r="O24" s="234"/>
+      <c r="P24" s="234"/>
+      <c r="Q24" s="234"/>
+      <c r="R24" s="234"/>
+      <c r="S24" s="234"/>
+      <c r="T24" s="234"/>
+      <c r="U24" s="234"/>
+      <c r="V24" s="234"/>
+      <c r="W24" s="232"/>
+      <c r="X24" s="232"/>
+      <c r="Y24" s="232"/>
+      <c r="Z24" s="229"/>
+      <c r="AA24" s="229"/>
+      <c r="AB24" s="229"/>
+      <c r="AC24" s="229"/>
+      <c r="AD24" s="229"/>
+      <c r="AE24" s="229"/>
       <c r="AF24" s="1"/>
       <c r="AG24" s="1"/>
       <c r="AH24" s="1"/>
       <c r="AI24" s="1"/>
       <c r="AJ24" s="1"/>
       <c r="AK24" s="1"/>
       <c r="AL24" s="1"/>
       <c r="AM24" s="1"/>
       <c r="AN24" s="1"/>
     </row>
     <row r="25" spans="1:40" ht="15.75" customHeight="1">
       <c r="A25" s="63" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="8">
         <v>134</v>
       </c>
       <c r="C25" s="8">
         <v>118</v>
       </c>
       <c r="D25" s="8">
         <v>114</v>
       </c>
       <c r="E25" s="8">
         <v>149</v>
@@ -3703,52 +3806,56 @@
       </c>
       <c r="V25" s="12">
         <v>135</v>
       </c>
       <c r="W25" s="22">
         <v>116</v>
       </c>
       <c r="X25" s="13">
         <v>90</v>
       </c>
       <c r="Y25" s="13">
         <v>101</v>
       </c>
       <c r="Z25" s="13">
         <v>70</v>
       </c>
       <c r="AA25" s="13">
         <v>83</v>
       </c>
       <c r="AB25" s="13">
         <v>92</v>
       </c>
       <c r="AC25" s="22">
         <v>92</v>
       </c>
-      <c r="AD25" s="1"/>
-      <c r="AE25" s="1"/>
+      <c r="AD25" s="13">
+        <v>91</v>
+      </c>
+      <c r="AE25" s="13">
+        <v>154</v>
+      </c>
       <c r="AF25" s="1"/>
       <c r="AG25" s="1"/>
       <c r="AH25" s="1"/>
       <c r="AI25" s="1"/>
       <c r="AJ25" s="1"/>
       <c r="AK25" s="1"/>
       <c r="AL25" s="1"/>
       <c r="AM25" s="1"/>
       <c r="AN25" s="1"/>
     </row>
     <row r="26" spans="1:40" ht="15.75" customHeight="1">
       <c r="A26" s="63" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="13">
         <v>47</v>
       </c>
       <c r="C26" s="13">
         <v>36</v>
       </c>
       <c r="D26" s="13">
         <v>45</v>
       </c>
       <c r="E26" s="39">
         <v>58</v>
@@ -3803,52 +3910,56 @@
       </c>
       <c r="V26" s="49">
         <v>59</v>
       </c>
       <c r="W26" s="22">
         <v>48</v>
       </c>
       <c r="X26" s="13">
         <v>33</v>
       </c>
       <c r="Y26" s="13">
         <v>53</v>
       </c>
       <c r="Z26" s="13">
         <v>32</v>
       </c>
       <c r="AA26" s="13">
         <v>40</v>
       </c>
       <c r="AB26" s="13">
         <v>49</v>
       </c>
       <c r="AC26" s="22">
         <v>37</v>
       </c>
-      <c r="AD26" s="1"/>
-      <c r="AE26" s="1"/>
+      <c r="AD26" s="13">
+        <v>38</v>
+      </c>
+      <c r="AE26" s="13">
+        <v>76</v>
+      </c>
       <c r="AF26" s="1"/>
       <c r="AG26" s="1"/>
       <c r="AH26" s="1"/>
       <c r="AI26" s="1"/>
       <c r="AJ26" s="1"/>
       <c r="AK26" s="1"/>
       <c r="AL26" s="1"/>
       <c r="AM26" s="1"/>
       <c r="AN26" s="1"/>
     </row>
     <row r="27" spans="1:40" ht="15.75" customHeight="1">
       <c r="A27" s="63" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="13">
         <v>11</v>
       </c>
       <c r="C27" s="13">
         <v>7</v>
       </c>
       <c r="D27" s="13">
         <v>10</v>
       </c>
       <c r="E27" s="39">
         <v>9</v>
@@ -3903,52 +4014,56 @@
       </c>
       <c r="V27" s="49">
         <v>12</v>
       </c>
       <c r="W27" s="22">
         <v>9</v>
       </c>
       <c r="X27" s="13">
         <v>8</v>
       </c>
       <c r="Y27" s="13">
         <v>5</v>
       </c>
       <c r="Z27" s="13">
         <v>1</v>
       </c>
       <c r="AA27" s="13">
         <v>3</v>
       </c>
       <c r="AB27" s="13">
         <v>9</v>
       </c>
       <c r="AC27" s="22">
         <v>7</v>
       </c>
-      <c r="AD27" s="1"/>
-      <c r="AE27" s="1"/>
+      <c r="AD27" s="13">
+        <v>7</v>
+      </c>
+      <c r="AE27" s="13">
+        <v>7</v>
+      </c>
       <c r="AF27" s="1"/>
       <c r="AG27" s="1"/>
       <c r="AH27" s="1"/>
       <c r="AI27" s="1"/>
       <c r="AJ27" s="1"/>
       <c r="AK27" s="1"/>
       <c r="AL27" s="1"/>
       <c r="AM27" s="1"/>
       <c r="AN27" s="1"/>
     </row>
     <row r="28" spans="1:40" ht="15.75" customHeight="1">
       <c r="A28" s="63" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="13">
         <v>15</v>
       </c>
       <c r="C28" s="13">
         <v>10</v>
       </c>
       <c r="D28" s="13">
         <v>7</v>
       </c>
       <c r="E28" s="39">
         <v>11</v>
@@ -4003,52 +4118,56 @@
       </c>
       <c r="V28" s="49">
         <v>11</v>
       </c>
       <c r="W28" s="22">
         <v>8</v>
       </c>
       <c r="X28" s="13">
         <v>7</v>
       </c>
       <c r="Y28" s="13">
         <v>8</v>
       </c>
       <c r="Z28" s="13">
         <v>9</v>
       </c>
       <c r="AA28" s="13">
         <v>5</v>
       </c>
       <c r="AB28" s="13">
         <v>4</v>
       </c>
       <c r="AC28" s="22">
         <v>9</v>
       </c>
-      <c r="AD28" s="1"/>
-      <c r="AE28" s="1"/>
+      <c r="AD28" s="13">
+        <v>10</v>
+      </c>
+      <c r="AE28" s="13">
+        <v>7</v>
+      </c>
       <c r="AF28" s="1"/>
       <c r="AG28" s="1"/>
       <c r="AH28" s="1"/>
       <c r="AI28" s="1"/>
       <c r="AJ28" s="1"/>
       <c r="AK28" s="1"/>
       <c r="AL28" s="1"/>
       <c r="AM28" s="1"/>
       <c r="AN28" s="1"/>
     </row>
     <row r="29" spans="1:40" ht="15.75" customHeight="1">
       <c r="A29" s="63" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="13">
         <v>9</v>
       </c>
       <c r="C29" s="13">
         <v>9</v>
       </c>
       <c r="D29" s="13">
         <v>12</v>
       </c>
       <c r="E29" s="39">
         <v>7</v>
@@ -4103,52 +4222,56 @@
       </c>
       <c r="V29" s="49">
         <v>5</v>
       </c>
       <c r="W29" s="22">
         <v>13</v>
       </c>
       <c r="X29" s="13">
         <v>8</v>
       </c>
       <c r="Y29" s="13">
         <v>2</v>
       </c>
       <c r="Z29" s="13">
         <v>9</v>
       </c>
       <c r="AA29" s="13">
         <v>7</v>
       </c>
       <c r="AB29" s="13">
         <v>5</v>
       </c>
       <c r="AC29" s="22">
         <v>9</v>
       </c>
-      <c r="AD29" s="1"/>
-      <c r="AE29" s="1"/>
+      <c r="AD29" s="13">
+        <v>9</v>
+      </c>
+      <c r="AE29" s="13">
+        <v>14</v>
+      </c>
       <c r="AF29" s="1"/>
       <c r="AG29" s="1"/>
       <c r="AH29" s="1"/>
       <c r="AI29" s="1"/>
       <c r="AJ29" s="1"/>
       <c r="AK29" s="1"/>
       <c r="AL29" s="1"/>
       <c r="AM29" s="1"/>
       <c r="AN29" s="1"/>
     </row>
     <row r="30" spans="1:40" ht="15.75" customHeight="1">
       <c r="A30" s="63" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="13">
         <v>16</v>
       </c>
       <c r="C30" s="13">
         <v>23</v>
       </c>
       <c r="D30" s="13">
         <v>10</v>
       </c>
       <c r="E30" s="39">
         <v>28</v>
@@ -4203,52 +4326,56 @@
       </c>
       <c r="V30" s="49">
         <v>22</v>
       </c>
       <c r="W30" s="22">
         <v>14</v>
       </c>
       <c r="X30" s="13">
         <v>21</v>
       </c>
       <c r="Y30" s="13">
         <v>15</v>
       </c>
       <c r="Z30" s="13">
         <v>9</v>
       </c>
       <c r="AA30" s="13">
         <v>9</v>
       </c>
       <c r="AB30" s="13">
         <v>8</v>
       </c>
       <c r="AC30" s="22">
         <v>12</v>
       </c>
-      <c r="AD30" s="1"/>
-      <c r="AE30" s="1"/>
+      <c r="AD30" s="13">
+        <v>14</v>
+      </c>
+      <c r="AE30" s="13">
+        <v>13</v>
+      </c>
       <c r="AF30" s="1"/>
       <c r="AG30" s="1"/>
       <c r="AH30" s="1"/>
       <c r="AI30" s="1"/>
       <c r="AJ30" s="1"/>
       <c r="AK30" s="1"/>
       <c r="AL30" s="1"/>
       <c r="AM30" s="1"/>
       <c r="AN30" s="1"/>
     </row>
     <row r="31" spans="1:40" ht="15.75" customHeight="1">
       <c r="A31" s="63" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="13">
         <v>8</v>
       </c>
       <c r="C31" s="13">
         <v>19</v>
       </c>
       <c r="D31" s="13">
         <v>12</v>
       </c>
       <c r="E31" s="39">
         <v>10</v>
@@ -4303,52 +4430,56 @@
       </c>
       <c r="V31" s="49">
         <v>5</v>
       </c>
       <c r="W31" s="22">
         <v>11</v>
       </c>
       <c r="X31" s="13">
         <v>3</v>
       </c>
       <c r="Y31" s="13">
         <v>8</v>
       </c>
       <c r="Z31" s="13">
         <v>5</v>
       </c>
       <c r="AA31" s="13">
         <v>6</v>
       </c>
       <c r="AB31" s="13">
         <v>5</v>
       </c>
       <c r="AC31" s="22">
         <v>6</v>
       </c>
-      <c r="AD31" s="1"/>
-      <c r="AE31" s="1"/>
+      <c r="AD31" s="13">
+        <v>5</v>
+      </c>
+      <c r="AE31" s="13">
+        <v>13</v>
+      </c>
       <c r="AF31" s="1"/>
       <c r="AG31" s="1"/>
       <c r="AH31" s="1"/>
       <c r="AI31" s="1"/>
       <c r="AJ31" s="1"/>
       <c r="AK31" s="1"/>
       <c r="AL31" s="1"/>
       <c r="AM31" s="1"/>
       <c r="AN31" s="1"/>
     </row>
     <row r="32" spans="1:40" ht="15.75" customHeight="1">
       <c r="A32" s="63" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="13">
         <v>17</v>
       </c>
       <c r="C32" s="13">
         <v>7</v>
       </c>
       <c r="D32" s="13">
         <v>8</v>
       </c>
       <c r="E32" s="39">
         <v>18</v>
@@ -4403,52 +4534,56 @@
       </c>
       <c r="V32" s="49">
         <v>13</v>
       </c>
       <c r="W32" s="22">
         <v>9</v>
       </c>
       <c r="X32" s="13">
         <v>6</v>
       </c>
       <c r="Y32" s="13">
         <v>6</v>
       </c>
       <c r="Z32" s="13">
         <v>5</v>
       </c>
       <c r="AA32" s="13">
         <v>7</v>
       </c>
       <c r="AB32" s="13">
         <v>9</v>
       </c>
       <c r="AC32" s="22">
         <v>6</v>
       </c>
-      <c r="AD32" s="1"/>
-      <c r="AE32" s="1"/>
+      <c r="AD32" s="13">
+        <v>5</v>
+      </c>
+      <c r="AE32" s="13">
+        <v>15</v>
+      </c>
       <c r="AF32" s="1"/>
       <c r="AG32" s="1"/>
       <c r="AH32" s="1"/>
       <c r="AI32" s="1"/>
       <c r="AJ32" s="1"/>
       <c r="AK32" s="1"/>
       <c r="AL32" s="1"/>
       <c r="AM32" s="1"/>
       <c r="AN32" s="1"/>
     </row>
     <row r="33" spans="1:40" ht="15.75" customHeight="1">
       <c r="A33" s="64" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="50">
         <v>11</v>
       </c>
       <c r="C33" s="50">
         <v>7</v>
       </c>
       <c r="D33" s="50">
         <v>10</v>
       </c>
       <c r="E33" s="51">
         <v>8</v>
@@ -4503,52 +4638,56 @@
       </c>
       <c r="V33" s="62">
         <v>8</v>
       </c>
       <c r="W33" s="50">
         <v>4</v>
       </c>
       <c r="X33" s="50">
         <v>4</v>
       </c>
       <c r="Y33" s="50">
         <v>4</v>
       </c>
       <c r="Z33" s="50" t="s">
         <v>28</v>
       </c>
       <c r="AA33" s="50">
         <v>6</v>
       </c>
       <c r="AB33" s="50">
         <v>3</v>
       </c>
       <c r="AC33" s="50">
         <v>6</v>
       </c>
-      <c r="AD33" s="1"/>
-      <c r="AE33" s="1"/>
+      <c r="AD33" s="50">
+        <v>3</v>
+      </c>
+      <c r="AE33" s="50">
+        <v>9</v>
+      </c>
       <c r="AF33" s="1"/>
       <c r="AG33" s="1"/>
       <c r="AH33" s="1"/>
       <c r="AI33" s="1"/>
       <c r="AJ33" s="1"/>
       <c r="AK33" s="1"/>
       <c r="AL33" s="1"/>
       <c r="AM33" s="1"/>
       <c r="AN33" s="1"/>
     </row>
     <row r="34" spans="1:40" ht="15.75" customHeight="1">
       <c r="A34" s="1"/>
       <c r="B34" s="1"/>
       <c r="C34" s="1"/>
       <c r="D34" s="1"/>
       <c r="E34" s="2"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
       <c r="I34" s="1"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
       <c r="L34" s="1"/>
       <c r="M34" s="1"/>
       <c r="N34" s="1"/>
@@ -42233,211 +42372,219 @@
       <c r="S931" s="1"/>
       <c r="T931" s="1"/>
       <c r="U931" s="1"/>
       <c r="V931" s="1"/>
       <c r="W931" s="1"/>
       <c r="X931" s="1"/>
       <c r="Y931" s="1"/>
       <c r="Z931" s="1"/>
       <c r="AA931" s="1"/>
       <c r="AB931" s="1"/>
       <c r="AC931" s="1"/>
       <c r="AD931" s="1"/>
       <c r="AE931" s="1"/>
       <c r="AF931" s="1"/>
       <c r="AG931" s="1"/>
       <c r="AH931" s="1"/>
       <c r="AI931" s="1"/>
       <c r="AJ931" s="1"/>
       <c r="AK931" s="1"/>
       <c r="AL931" s="1"/>
       <c r="AM931" s="1"/>
       <c r="AN931" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="V7:AC7"/>
-[...3 lines deleted...]
-    <mergeCell ref="A24:AC24"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:Y8"/>
-    <mergeCell ref="Z8:AC8"/>
+    <mergeCell ref="Z8:AE8"/>
+    <mergeCell ref="V7:AE7"/>
+    <mergeCell ref="A6:AE6"/>
+    <mergeCell ref="A10:AE10"/>
+    <mergeCell ref="A20:AE20"/>
+    <mergeCell ref="A24:AE24"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A5:AC32"/>
+  <dimension ref="A5:AE32"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="AG13" sqref="AG13"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="AI20" sqref="AI20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="18.7109375" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="7.5703125" customWidth="1"/>
+    <col min="1" max="1" width="19.5703125" customWidth="1"/>
+    <col min="2" max="2" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="7.5703125" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="7" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="7.7109375" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="7.28515625" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="8" max="8" width="7" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="8.140625" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="7.28515625" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="0.140625" customWidth="1"/>
     <col min="14" max="14" width="6.7109375" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" customWidth="1"/>
-    <col min="16" max="16" width="7.28515625" customWidth="1"/>
+    <col min="16" max="16" width="7.7109375" customWidth="1"/>
     <col min="17" max="17" width="6.7109375" customWidth="1"/>
     <col min="18" max="18" width="7.28515625" customWidth="1"/>
-    <col min="19" max="19" width="6.7109375" customWidth="1"/>
+    <col min="19" max="19" width="7.42578125" customWidth="1"/>
     <col min="20" max="21" width="7.28515625" customWidth="1"/>
     <col min="22" max="22" width="8.28515625" customWidth="1"/>
     <col min="23" max="23" width="7.42578125" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" customWidth="1"/>
     <col min="25" max="25" width="7.140625" customWidth="1"/>
     <col min="26" max="26" width="6.42578125" customWidth="1"/>
     <col min="27" max="27" width="7.42578125" customWidth="1"/>
     <col min="28" max="28" width="6.85546875" customWidth="1"/>
     <col min="29" max="29" width="7.28515625" customWidth="1"/>
+    <col min="30" max="30" width="6.5703125" customWidth="1"/>
+    <col min="31" max="31" width="8" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:29">
-      <c r="A5" s="246" t="s">
+    <row r="5" spans="1:31">
+      <c r="A5" s="230" t="s">
         <v>29</v>
       </c>
-      <c r="B5" s="246"/>
-[...28 lines deleted...]
-    <row r="6" spans="1:29">
+      <c r="B5" s="230"/>
+      <c r="C5" s="230"/>
+      <c r="D5" s="230"/>
+      <c r="E5" s="230"/>
+      <c r="F5" s="230"/>
+      <c r="G5" s="230"/>
+      <c r="H5" s="230"/>
+      <c r="I5" s="230"/>
+      <c r="J5" s="230"/>
+      <c r="K5" s="230"/>
+      <c r="L5" s="230"/>
+      <c r="M5" s="230"/>
+      <c r="N5" s="230"/>
+      <c r="O5" s="230"/>
+      <c r="P5" s="230"/>
+      <c r="Q5" s="230"/>
+      <c r="R5" s="230"/>
+      <c r="S5" s="230"/>
+      <c r="T5" s="230"/>
+      <c r="U5" s="230"/>
+      <c r="V5" s="230"/>
+      <c r="W5" s="229"/>
+      <c r="X5" s="229"/>
+      <c r="Y5" s="229"/>
+      <c r="Z5" s="229"/>
+      <c r="AA5" s="229"/>
+      <c r="AB5" s="229"/>
+      <c r="AC5" s="229"/>
+      <c r="AD5" s="229"/>
+      <c r="AE5" s="229"/>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" s="2"/>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="2"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
-      <c r="R6" s="249"/>
-[...1 lines deleted...]
-      <c r="T6" s="231"/>
+      <c r="R6" s="245"/>
+      <c r="S6" s="229"/>
+      <c r="T6" s="229"/>
       <c r="U6" s="67"/>
-      <c r="V6" s="250" t="s">
+      <c r="V6" s="246" t="s">
         <v>30</v>
       </c>
-      <c r="W6" s="251"/>
-[...9 lines deleted...]
-      <c r="B7" s="236">
+      <c r="W6" s="247"/>
+      <c r="X6" s="247"/>
+      <c r="Y6" s="247"/>
+      <c r="Z6" s="247"/>
+      <c r="AA6" s="247"/>
+      <c r="AB6" s="247"/>
+      <c r="AC6" s="247"/>
+      <c r="AD6" s="247"/>
+      <c r="AE6" s="247"/>
+    </row>
+    <row r="7" spans="1:31">
+      <c r="A7" s="235"/>
+      <c r="B7" s="237">
         <v>2024</v>
       </c>
-      <c r="C7" s="237"/>
-[...10 lines deleted...]
-      <c r="N7" s="238">
+      <c r="C7" s="238"/>
+      <c r="D7" s="238"/>
+      <c r="E7" s="238"/>
+      <c r="F7" s="238"/>
+      <c r="G7" s="238"/>
+      <c r="H7" s="238"/>
+      <c r="I7" s="238"/>
+      <c r="J7" s="238"/>
+      <c r="K7" s="238"/>
+      <c r="L7" s="238"/>
+      <c r="M7" s="238"/>
+      <c r="N7" s="239">
         <v>2025</v>
       </c>
-      <c r="O7" s="239"/>
-[...10 lines deleted...]
-      <c r="Z7" s="241">
+      <c r="O7" s="240"/>
+      <c r="P7" s="240"/>
+      <c r="Q7" s="240"/>
+      <c r="R7" s="240"/>
+      <c r="S7" s="240"/>
+      <c r="T7" s="240"/>
+      <c r="U7" s="240"/>
+      <c r="V7" s="240"/>
+      <c r="W7" s="241"/>
+      <c r="X7" s="241"/>
+      <c r="Y7" s="241"/>
+      <c r="Z7" s="242">
         <v>2026</v>
       </c>
-      <c r="AA7" s="242"/>
-[...4 lines deleted...]
-      <c r="A8" s="235"/>
+      <c r="AA7" s="243"/>
+      <c r="AB7" s="244"/>
+      <c r="AC7" s="244"/>
+      <c r="AD7" s="244"/>
+      <c r="AE7" s="244"/>
+    </row>
+    <row r="8" spans="1:31" ht="32.25" customHeight="1">
+      <c r="A8" s="236"/>
       <c r="B8" s="118" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="119" t="s">
         <v>31</v>
       </c>
       <c r="D8" s="120" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="120" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="120" t="s">
         <v>34</v>
       </c>
       <c r="G8" s="120" t="s">
         <v>35</v>
       </c>
       <c r="H8" s="120" t="s">
         <v>36</v>
       </c>
       <c r="I8" s="120" t="s">
         <v>37</v>
       </c>
       <c r="J8" s="120" t="s">
@@ -42478,85 +42625,93 @@
       </c>
       <c r="V8" s="120" t="s">
         <v>38</v>
       </c>
       <c r="W8" s="122" t="s">
         <v>39</v>
       </c>
       <c r="X8" s="120" t="s">
         <v>40</v>
       </c>
       <c r="Y8" s="120" t="s">
         <v>41</v>
       </c>
       <c r="Z8" s="125" t="s">
         <v>2</v>
       </c>
       <c r="AA8" s="120" t="s">
         <v>31</v>
       </c>
       <c r="AB8" s="122" t="s">
         <v>32</v>
       </c>
       <c r="AC8" s="120" t="s">
         <v>33</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="247" t="s">
+      <c r="AD8" s="120" t="s">
+        <v>34</v>
+      </c>
+      <c r="AE8" s="120" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="9" spans="1:31">
+      <c r="A9" s="248" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="247"/>
-[...28 lines deleted...]
-    <row r="10" spans="1:29">
+      <c r="B9" s="248"/>
+      <c r="C9" s="248"/>
+      <c r="D9" s="248"/>
+      <c r="E9" s="248"/>
+      <c r="F9" s="248"/>
+      <c r="G9" s="248"/>
+      <c r="H9" s="248"/>
+      <c r="I9" s="248"/>
+      <c r="J9" s="248"/>
+      <c r="K9" s="248"/>
+      <c r="L9" s="248"/>
+      <c r="M9" s="248"/>
+      <c r="N9" s="248"/>
+      <c r="O9" s="248"/>
+      <c r="P9" s="248"/>
+      <c r="Q9" s="248"/>
+      <c r="R9" s="248"/>
+      <c r="S9" s="248"/>
+      <c r="T9" s="248"/>
+      <c r="U9" s="248"/>
+      <c r="V9" s="248"/>
+      <c r="W9" s="232"/>
+      <c r="X9" s="232"/>
+      <c r="Y9" s="232"/>
+      <c r="Z9" s="229"/>
+      <c r="AA9" s="229"/>
+      <c r="AB9" s="229"/>
+      <c r="AC9" s="229"/>
+      <c r="AD9" s="229"/>
+      <c r="AE9" s="229"/>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" s="63" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="126">
         <v>5.3</v>
       </c>
       <c r="C10" s="126">
         <v>5.15</v>
       </c>
       <c r="D10" s="126">
         <v>5.15</v>
       </c>
       <c r="E10" s="126">
         <v>5.52</v>
       </c>
       <c r="F10" s="126">
         <v>5.45</v>
       </c>
       <c r="G10" s="126">
         <v>5.53</v>
       </c>
       <c r="H10" s="126">
         <v>5.81</v>
       </c>
       <c r="I10" s="126">
@@ -42600,52 +42755,58 @@
       </c>
       <c r="V10" s="130">
         <v>5.34</v>
       </c>
       <c r="W10" s="130">
         <v>5.27</v>
       </c>
       <c r="X10" s="131">
         <v>5.14</v>
       </c>
       <c r="Y10" s="130">
         <v>5.09</v>
       </c>
       <c r="Z10" s="131">
         <v>3.15</v>
       </c>
       <c r="AA10" s="131">
         <v>3.73</v>
       </c>
       <c r="AB10" s="130">
         <v>3.83</v>
       </c>
       <c r="AC10" s="131">
         <v>3.83</v>
       </c>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10" s="130">
+        <v>3.77</v>
+      </c>
+      <c r="AE10" s="130">
+        <v>4.41</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" s="63" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="130">
         <v>5.59</v>
       </c>
       <c r="C11" s="130">
         <v>5.5</v>
       </c>
       <c r="D11" s="130">
         <v>5.73</v>
       </c>
       <c r="E11" s="132">
         <v>6.28</v>
       </c>
       <c r="F11" s="133">
         <v>6.1</v>
       </c>
       <c r="G11" s="134">
         <v>6.16</v>
       </c>
       <c r="H11" s="135">
         <v>6.45</v>
       </c>
       <c r="I11" s="136">
@@ -42689,52 +42850,58 @@
       </c>
       <c r="V11" s="142">
         <v>6.06</v>
       </c>
       <c r="W11" s="130">
         <v>5.98</v>
       </c>
       <c r="X11" s="131">
         <v>5.84</v>
       </c>
       <c r="Y11" s="130">
         <v>5.81</v>
       </c>
       <c r="Z11" s="131">
         <v>3.63</v>
       </c>
       <c r="AA11" s="131">
         <v>4.45</v>
       </c>
       <c r="AB11" s="130">
         <v>4.6399999999999997</v>
       </c>
       <c r="AC11" s="131">
         <v>4.57</v>
       </c>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11" s="130">
+        <v>4.45</v>
+      </c>
+      <c r="AE11" s="130">
+        <v>5.28</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" s="63" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="130">
         <v>5.95</v>
       </c>
       <c r="C12" s="130">
         <v>4.95</v>
       </c>
       <c r="D12" s="130">
         <v>4.74</v>
       </c>
       <c r="E12" s="132">
         <v>4.74</v>
       </c>
       <c r="F12" s="133">
         <v>5.07</v>
       </c>
       <c r="G12" s="134">
         <v>4.91</v>
       </c>
       <c r="H12" s="135">
         <v>5.4</v>
       </c>
       <c r="I12" s="136">
@@ -42778,52 +42945,58 @@
       </c>
       <c r="V12" s="142">
         <v>5.15</v>
       </c>
       <c r="W12" s="130">
         <v>5.1100000000000003</v>
       </c>
       <c r="X12" s="131">
         <v>4.95</v>
       </c>
       <c r="Y12" s="130">
         <v>4.93</v>
       </c>
       <c r="Z12" s="131">
         <v>2.95</v>
       </c>
       <c r="AA12" s="131">
         <v>3.25</v>
       </c>
       <c r="AB12" s="130">
         <v>3.38</v>
       </c>
       <c r="AC12" s="131">
         <v>3.4</v>
       </c>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12" s="130">
+        <v>3.36</v>
+      </c>
+      <c r="AE12" s="130">
+        <v>3.82</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" s="63" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="130">
         <v>5.47</v>
       </c>
       <c r="C13" s="130">
         <v>4.67</v>
       </c>
       <c r="D13" s="130">
         <v>3.93</v>
       </c>
       <c r="E13" s="132">
         <v>3.98</v>
       </c>
       <c r="F13" s="133">
         <v>3.91</v>
       </c>
       <c r="G13" s="134">
         <v>4.3099999999999996</v>
       </c>
       <c r="H13" s="135">
         <v>4.3600000000000003</v>
       </c>
       <c r="I13" s="136">
@@ -42867,52 +43040,58 @@
       </c>
       <c r="V13" s="142">
         <v>3.87</v>
       </c>
       <c r="W13" s="130">
         <v>3.77</v>
       </c>
       <c r="X13" s="131">
         <v>3.67</v>
       </c>
       <c r="Y13" s="130">
         <v>3.6</v>
       </c>
       <c r="Z13" s="131">
         <v>3.3</v>
       </c>
       <c r="AA13" s="131">
         <v>2.69</v>
       </c>
       <c r="AB13" s="130">
         <v>2.2599999999999998</v>
       </c>
       <c r="AC13" s="131">
         <v>2.5499999999999998</v>
       </c>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13" s="130">
+        <v>2.77</v>
+      </c>
+      <c r="AE13" s="130">
+        <v>2.75</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" s="63" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="130">
         <v>4.05</v>
       </c>
       <c r="C14" s="130">
         <v>4.17</v>
       </c>
       <c r="D14" s="130">
         <v>4.58</v>
       </c>
       <c r="E14" s="132">
         <v>4.24</v>
       </c>
       <c r="F14" s="133">
         <v>4.38</v>
       </c>
       <c r="G14" s="134">
         <v>4.5</v>
       </c>
       <c r="H14" s="135">
         <v>5.09</v>
       </c>
       <c r="I14" s="136">
@@ -42956,52 +43135,58 @@
       </c>
       <c r="V14" s="142">
         <v>3.76</v>
       </c>
       <c r="W14" s="130">
         <v>3.98</v>
       </c>
       <c r="X14" s="131">
         <v>3.95</v>
       </c>
       <c r="Y14" s="130">
         <v>3.69</v>
       </c>
       <c r="Z14" s="131">
         <v>4.1500000000000004</v>
       </c>
       <c r="AA14" s="131">
         <v>3.85</v>
       </c>
       <c r="AB14" s="130">
         <v>3.31</v>
       </c>
       <c r="AC14" s="131">
         <v>3.55</v>
       </c>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14" s="130">
+        <v>3.66</v>
+      </c>
+      <c r="AE14" s="130">
+        <v>4.1500000000000004</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" s="63" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="130">
         <v>3.41</v>
       </c>
       <c r="C15" s="130">
         <v>4.28</v>
       </c>
       <c r="D15" s="130">
         <v>3.53</v>
       </c>
       <c r="E15" s="132">
         <v>4.17</v>
       </c>
       <c r="F15" s="133">
         <v>4.05</v>
       </c>
       <c r="G15" s="134">
         <v>4.3899999999999997</v>
       </c>
       <c r="H15" s="135">
         <v>4.53</v>
       </c>
       <c r="I15" s="136">
@@ -43045,52 +43230,58 @@
       </c>
       <c r="V15" s="142">
         <v>4.47</v>
       </c>
       <c r="W15" s="130">
         <v>4.32</v>
       </c>
       <c r="X15" s="131">
         <v>4.3499999999999996</v>
       </c>
       <c r="Y15" s="130">
         <v>4.25</v>
       </c>
       <c r="Z15" s="131">
         <v>1.95</v>
       </c>
       <c r="AA15" s="131">
         <v>2.04</v>
       </c>
       <c r="AB15" s="130">
         <v>1.93</v>
       </c>
       <c r="AC15" s="131">
         <v>2.12</v>
       </c>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15" s="130">
+        <v>2.31</v>
+      </c>
+      <c r="AE15" s="130">
+        <v>2.41</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" s="63" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="130">
         <v>3.09</v>
       </c>
       <c r="C16" s="130">
         <v>5.35</v>
       </c>
       <c r="D16" s="130">
         <v>5.09</v>
       </c>
       <c r="E16" s="132">
         <v>4.8099999999999996</v>
       </c>
       <c r="F16" s="133">
         <v>4.92</v>
       </c>
       <c r="G16" s="134">
         <v>4.96</v>
       </c>
       <c r="H16" s="135">
         <v>5.18</v>
       </c>
       <c r="I16" s="136">
@@ -43134,52 +43325,58 @@
       </c>
       <c r="V16" s="142">
         <v>3.28</v>
       </c>
       <c r="W16" s="130">
         <v>3.38</v>
       </c>
       <c r="X16" s="131">
         <v>3.18</v>
       </c>
       <c r="Y16" s="130">
         <v>3.17</v>
       </c>
       <c r="Z16" s="131">
         <v>1.94</v>
       </c>
       <c r="AA16" s="131">
         <v>2.2400000000000002</v>
       </c>
       <c r="AB16" s="130">
         <v>2.14</v>
       </c>
       <c r="AC16" s="131">
         <v>2.2000000000000002</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="130">
+        <v>2.15</v>
+      </c>
+      <c r="AE16" s="130">
+        <v>2.67</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" s="63" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="130">
         <v>6.71</v>
       </c>
       <c r="C17" s="130">
         <v>4.93</v>
       </c>
       <c r="D17" s="130">
         <v>4.33</v>
       </c>
       <c r="E17" s="132">
         <v>5.0999999999999996</v>
       </c>
       <c r="F17" s="133">
         <v>5.12</v>
       </c>
       <c r="G17" s="134">
         <v>5.03</v>
       </c>
       <c r="H17" s="135">
         <v>5.29</v>
       </c>
       <c r="I17" s="136">
@@ -43223,52 +43420,58 @@
       </c>
       <c r="V17" s="142">
         <v>3.61</v>
       </c>
       <c r="W17" s="130">
         <v>3.61</v>
       </c>
       <c r="X17" s="131">
         <v>3.51</v>
       </c>
       <c r="Y17" s="130">
         <v>3.41</v>
       </c>
       <c r="Z17" s="131">
         <v>2</v>
       </c>
       <c r="AA17" s="131">
         <v>2.5499999999999998</v>
       </c>
       <c r="AB17" s="130">
         <v>2.93</v>
       </c>
       <c r="AC17" s="131">
         <v>2.82</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="130">
+        <v>2.65</v>
+      </c>
+      <c r="AE17" s="130">
+        <v>3.25</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" s="63" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="130">
         <v>4.4800000000000004</v>
       </c>
       <c r="C18" s="130">
         <v>3.76</v>
       </c>
       <c r="D18" s="130">
         <v>3.86</v>
       </c>
       <c r="E18" s="132">
         <v>3.73</v>
       </c>
       <c r="F18" s="133">
         <v>3.64</v>
       </c>
       <c r="G18" s="134">
         <v>3.94</v>
       </c>
       <c r="H18" s="135">
         <v>3.66</v>
       </c>
       <c r="I18" s="136">
@@ -43312,85 +43515,93 @@
       </c>
       <c r="V18" s="142">
         <v>3.78</v>
       </c>
       <c r="W18" s="130">
         <v>3.56</v>
       </c>
       <c r="X18" s="131">
         <v>3.4</v>
       </c>
       <c r="Y18" s="130">
         <v>3.25</v>
       </c>
       <c r="Z18" s="131" t="s">
         <v>28</v>
       </c>
       <c r="AA18" s="131">
         <v>1.31</v>
       </c>
       <c r="AB18" s="130">
         <v>1.29</v>
       </c>
       <c r="AC18" s="131">
         <v>1.61</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="248" t="s">
+      <c r="AD18" s="130">
+        <v>1.54</v>
+      </c>
+      <c r="AE18" s="130">
+        <v>1.93</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
+      <c r="A19" s="249" t="s">
         <v>16</v>
       </c>
-      <c r="B19" s="248"/>
-[...28 lines deleted...]
-    <row r="20" spans="1:29">
+      <c r="B19" s="249"/>
+      <c r="C19" s="249"/>
+      <c r="D19" s="249"/>
+      <c r="E19" s="249"/>
+      <c r="F19" s="249"/>
+      <c r="G19" s="249"/>
+      <c r="H19" s="249"/>
+      <c r="I19" s="249"/>
+      <c r="J19" s="249"/>
+      <c r="K19" s="249"/>
+      <c r="L19" s="249"/>
+      <c r="M19" s="249"/>
+      <c r="N19" s="249"/>
+      <c r="O19" s="249"/>
+      <c r="P19" s="249"/>
+      <c r="Q19" s="249"/>
+      <c r="R19" s="249"/>
+      <c r="S19" s="249"/>
+      <c r="T19" s="249"/>
+      <c r="U19" s="249"/>
+      <c r="V19" s="249"/>
+      <c r="W19" s="232"/>
+      <c r="X19" s="232"/>
+      <c r="Y19" s="232"/>
+      <c r="Z19" s="229"/>
+      <c r="AA19" s="229"/>
+      <c r="AB19" s="229"/>
+      <c r="AC19" s="229"/>
+      <c r="AD19" s="229"/>
+      <c r="AE19" s="229"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="126">
         <v>5.57</v>
       </c>
       <c r="C20" s="126">
         <v>5.42</v>
       </c>
       <c r="D20" s="126">
         <v>5.58</v>
       </c>
       <c r="E20" s="126">
         <v>6.04</v>
       </c>
       <c r="F20" s="126">
         <v>5.92</v>
       </c>
       <c r="G20" s="126">
         <v>5.91</v>
       </c>
       <c r="H20" s="126">
         <v>6.23</v>
       </c>
       <c r="I20" s="126">
@@ -43434,52 +43645,58 @@
       </c>
       <c r="V20" s="130">
         <v>6.06</v>
       </c>
       <c r="W20" s="130">
         <v>5.96</v>
       </c>
       <c r="X20" s="131">
         <v>5.81</v>
       </c>
       <c r="Y20" s="130">
         <v>5.76</v>
       </c>
       <c r="Z20" s="131">
         <v>3.66</v>
       </c>
       <c r="AA20" s="131">
         <v>4.41</v>
       </c>
       <c r="AB20" s="130">
         <v>4.46</v>
       </c>
       <c r="AC20" s="131">
         <v>4.3899999999999997</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="130">
+        <v>4.25</v>
+      </c>
+      <c r="AE20" s="130">
+        <v>5.0599999999999996</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="130">
         <v>5.52</v>
       </c>
       <c r="C21" s="130">
         <v>5.54</v>
       </c>
       <c r="D21" s="130">
         <v>5.8</v>
       </c>
       <c r="E21" s="143">
         <v>6.36</v>
       </c>
       <c r="F21" s="144">
         <v>6.09</v>
       </c>
       <c r="G21" s="145">
         <v>6.12</v>
       </c>
       <c r="H21" s="146">
         <v>6.41</v>
       </c>
       <c r="I21" s="147">
@@ -43523,52 +43740,58 @@
       </c>
       <c r="V21" s="153">
         <v>6.24</v>
       </c>
       <c r="W21" s="130">
         <v>6.13</v>
       </c>
       <c r="X21" s="131">
         <v>5.99</v>
       </c>
       <c r="Y21" s="130">
         <v>5.92</v>
       </c>
       <c r="Z21" s="131">
         <v>3.65</v>
       </c>
       <c r="AA21" s="131">
         <v>4.51</v>
       </c>
       <c r="AB21" s="130">
         <v>4.63</v>
       </c>
       <c r="AC21" s="131">
         <v>4.57</v>
       </c>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21" s="130">
+        <v>4.43</v>
+      </c>
+      <c r="AE21" s="130">
+        <v>5.29</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" s="63" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="130">
         <v>5.8</v>
       </c>
       <c r="C22" s="130">
         <v>4.8099999999999996</v>
       </c>
       <c r="D22" s="130">
         <v>4.5</v>
       </c>
       <c r="E22" s="143">
         <v>4.5</v>
       </c>
       <c r="F22" s="144">
         <v>5.12</v>
       </c>
       <c r="G22" s="145">
         <v>4.91</v>
       </c>
       <c r="H22" s="146">
         <v>5.37</v>
       </c>
       <c r="I22" s="147">
@@ -43612,85 +43835,93 @@
       </c>
       <c r="V22" s="153">
         <v>5.18</v>
       </c>
       <c r="W22" s="130">
         <v>5.1100000000000003</v>
       </c>
       <c r="X22" s="131">
         <v>4.91</v>
       </c>
       <c r="Y22" s="130">
         <v>4.9400000000000004</v>
       </c>
       <c r="Z22" s="131">
         <v>3.66</v>
       </c>
       <c r="AA22" s="131">
         <v>3.85</v>
       </c>
       <c r="AB22" s="130">
         <v>3.59</v>
       </c>
       <c r="AC22" s="131">
         <v>3.49</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="247" t="s">
+      <c r="AD22" s="130">
+        <v>3.37</v>
+      </c>
+      <c r="AE22" s="130">
+        <v>3.91</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31">
+      <c r="A23" s="248" t="s">
         <v>17</v>
       </c>
-      <c r="B23" s="247"/>
-[...28 lines deleted...]
-    <row r="24" spans="1:29">
+      <c r="B23" s="248"/>
+      <c r="C23" s="248"/>
+      <c r="D23" s="248"/>
+      <c r="E23" s="248"/>
+      <c r="F23" s="248"/>
+      <c r="G23" s="248"/>
+      <c r="H23" s="248"/>
+      <c r="I23" s="248"/>
+      <c r="J23" s="248"/>
+      <c r="K23" s="248"/>
+      <c r="L23" s="248"/>
+      <c r="M23" s="248"/>
+      <c r="N23" s="248"/>
+      <c r="O23" s="248"/>
+      <c r="P23" s="248"/>
+      <c r="Q23" s="248"/>
+      <c r="R23" s="248"/>
+      <c r="S23" s="248"/>
+      <c r="T23" s="248"/>
+      <c r="U23" s="248"/>
+      <c r="V23" s="248"/>
+      <c r="W23" s="232"/>
+      <c r="X23" s="232"/>
+      <c r="Y23" s="232"/>
+      <c r="Z23" s="229"/>
+      <c r="AA23" s="229"/>
+      <c r="AB23" s="229"/>
+      <c r="AC23" s="229"/>
+      <c r="AD23" s="229"/>
+      <c r="AE23" s="229"/>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" s="63" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="126">
         <v>4.96</v>
       </c>
       <c r="C24" s="126">
         <v>4.82</v>
       </c>
       <c r="D24" s="126">
         <v>4.62</v>
       </c>
       <c r="E24" s="126">
         <v>4.8899999999999997</v>
       </c>
       <c r="F24" s="126">
         <v>4.87</v>
       </c>
       <c r="G24" s="126">
         <v>5.0599999999999996</v>
       </c>
       <c r="H24" s="126">
         <v>5.28</v>
       </c>
       <c r="I24" s="126">
@@ -43734,52 +43965,58 @@
       </c>
       <c r="V24" s="130">
         <v>4.45</v>
       </c>
       <c r="W24" s="131">
         <v>4.43</v>
       </c>
       <c r="X24" s="131">
         <v>4.34</v>
       </c>
       <c r="Y24" s="131">
         <v>4.28</v>
       </c>
       <c r="Z24" s="131">
         <v>2.54</v>
       </c>
       <c r="AA24" s="131">
         <v>2.91</v>
       </c>
       <c r="AB24" s="130">
         <v>3.06</v>
       </c>
       <c r="AC24" s="131">
         <v>3.16</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="130">
+        <v>3.19</v>
+      </c>
+      <c r="AE24" s="130">
+        <v>3.62</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" s="63" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="130">
         <v>5.83</v>
       </c>
       <c r="C25" s="130">
         <v>5.36</v>
       </c>
       <c r="D25" s="130">
         <v>5.49</v>
       </c>
       <c r="E25" s="154">
         <v>5.99</v>
       </c>
       <c r="F25" s="155">
         <v>6.13</v>
       </c>
       <c r="G25" s="156">
         <v>6.33</v>
       </c>
       <c r="H25" s="157">
         <v>6.61</v>
       </c>
       <c r="I25" s="158">
@@ -43823,52 +44060,58 @@
       </c>
       <c r="V25" s="164">
         <v>5.47</v>
       </c>
       <c r="W25" s="131">
         <v>5.49</v>
       </c>
       <c r="X25" s="131">
         <v>5.36</v>
       </c>
       <c r="Y25" s="131">
         <v>5.44</v>
       </c>
       <c r="Z25" s="131">
         <v>3.58</v>
       </c>
       <c r="AA25" s="131">
         <v>4.2300000000000004</v>
       </c>
       <c r="AB25" s="130">
         <v>4.66</v>
       </c>
       <c r="AC25" s="131">
         <v>4.57</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="130">
+        <v>4.51</v>
+      </c>
+      <c r="AE25" s="130">
+        <v>5.23</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" s="63" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="130">
         <v>6.44</v>
       </c>
       <c r="C26" s="130">
         <v>5.42</v>
       </c>
       <c r="D26" s="130">
         <v>5.55</v>
       </c>
       <c r="E26" s="154">
         <v>5.53</v>
       </c>
       <c r="F26" s="155">
         <v>4.9000000000000004</v>
       </c>
       <c r="G26" s="156">
         <v>4.8899999999999997</v>
       </c>
       <c r="H26" s="157">
         <v>5.48</v>
       </c>
       <c r="I26" s="158">
@@ -43912,52 +44155,58 @@
       </c>
       <c r="V26" s="164">
         <v>5.08</v>
       </c>
       <c r="W26" s="131">
         <v>5.1100000000000003</v>
       </c>
       <c r="X26" s="131">
         <v>5.09</v>
       </c>
       <c r="Y26" s="131">
         <v>4.91</v>
       </c>
       <c r="Z26" s="131">
         <v>0.6</v>
       </c>
       <c r="AA26" s="131">
         <v>1.27</v>
       </c>
       <c r="AB26" s="130">
         <v>2.7</v>
       </c>
       <c r="AC26" s="131">
         <v>3.11</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="130">
+        <v>3.33</v>
+      </c>
+      <c r="AE26" s="130">
+        <v>3.51</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" s="63" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="130">
         <v>5.47</v>
       </c>
       <c r="C27" s="130">
         <v>4.67</v>
       </c>
       <c r="D27" s="130">
         <v>3.93</v>
       </c>
       <c r="E27" s="154">
         <v>3.98</v>
       </c>
       <c r="F27" s="155">
         <v>3.91</v>
       </c>
       <c r="G27" s="156">
         <v>4.3099999999999996</v>
       </c>
       <c r="H27" s="157">
         <v>4.3600000000000003</v>
       </c>
       <c r="I27" s="158">
@@ -44001,52 +44250,58 @@
       </c>
       <c r="V27" s="164">
         <v>3.87</v>
       </c>
       <c r="W27" s="131">
         <v>3.77</v>
       </c>
       <c r="X27" s="131">
         <v>3.67</v>
       </c>
       <c r="Y27" s="131">
         <v>3.6</v>
       </c>
       <c r="Z27" s="131">
         <v>3.3</v>
       </c>
       <c r="AA27" s="131">
         <v>2.69</v>
       </c>
       <c r="AB27" s="130">
         <v>2.2599999999999998</v>
       </c>
       <c r="AC27" s="131">
         <v>2.5499999999999998</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="130">
+        <v>2.77</v>
+      </c>
+      <c r="AE27" s="130">
+        <v>2.75</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" s="63" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="130">
         <v>4.05</v>
       </c>
       <c r="C28" s="130">
         <v>4.17</v>
       </c>
       <c r="D28" s="130">
         <v>4.58</v>
       </c>
       <c r="E28" s="154">
         <v>4.24</v>
       </c>
       <c r="F28" s="155">
         <v>4.38</v>
       </c>
       <c r="G28" s="156">
         <v>4.5</v>
       </c>
       <c r="H28" s="157">
         <v>5.09</v>
       </c>
       <c r="I28" s="158">
@@ -44090,52 +44345,58 @@
       </c>
       <c r="V28" s="164">
         <v>3.76</v>
       </c>
       <c r="W28" s="131">
         <v>3.98</v>
       </c>
       <c r="X28" s="131">
         <v>3.95</v>
       </c>
       <c r="Y28" s="131">
         <v>3.69</v>
       </c>
       <c r="Z28" s="131">
         <v>4.1500000000000004</v>
       </c>
       <c r="AA28" s="131">
         <v>3.85</v>
       </c>
       <c r="AB28" s="130">
         <v>3.31</v>
       </c>
       <c r="AC28" s="131">
         <v>3.55</v>
       </c>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28" s="130">
+        <v>3.66</v>
+      </c>
+      <c r="AE28" s="130">
+        <v>4.1500000000000004</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" s="63" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="130">
         <v>3.41</v>
       </c>
       <c r="C29" s="130">
         <v>4.28</v>
       </c>
       <c r="D29" s="130">
         <v>3.53</v>
       </c>
       <c r="E29" s="154">
         <v>4.17</v>
       </c>
       <c r="F29" s="155">
         <v>4.05</v>
       </c>
       <c r="G29" s="156">
         <v>4.3899999999999997</v>
       </c>
       <c r="H29" s="157">
         <v>4.53</v>
       </c>
       <c r="I29" s="158">
@@ -44179,52 +44440,58 @@
       </c>
       <c r="V29" s="164">
         <v>4.47</v>
       </c>
       <c r="W29" s="131">
         <v>4.32</v>
       </c>
       <c r="X29" s="131">
         <v>4.3499999999999996</v>
       </c>
       <c r="Y29" s="131">
         <v>4.25</v>
       </c>
       <c r="Z29" s="131">
         <v>1.95</v>
       </c>
       <c r="AA29" s="131">
         <v>2.04</v>
       </c>
       <c r="AB29" s="130">
         <v>1.93</v>
       </c>
       <c r="AC29" s="131">
         <v>2.12</v>
       </c>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29" s="130">
+        <v>2.31</v>
+      </c>
+      <c r="AE29" s="130">
+        <v>2.41</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" s="63" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="130">
         <v>3.09</v>
       </c>
       <c r="C30" s="130">
         <v>5.35</v>
       </c>
       <c r="D30" s="130">
         <v>5.09</v>
       </c>
       <c r="E30" s="154">
         <v>4.8099999999999996</v>
       </c>
       <c r="F30" s="155">
         <v>4.92</v>
       </c>
       <c r="G30" s="156">
         <v>4.96</v>
       </c>
       <c r="H30" s="157">
         <v>5.18</v>
       </c>
       <c r="I30" s="158">
@@ -44268,52 +44535,58 @@
       </c>
       <c r="V30" s="164">
         <v>3.28</v>
       </c>
       <c r="W30" s="131">
         <v>3.38</v>
       </c>
       <c r="X30" s="131">
         <v>3.18</v>
       </c>
       <c r="Y30" s="131">
         <v>3.17</v>
       </c>
       <c r="Z30" s="131">
         <v>1.94</v>
       </c>
       <c r="AA30" s="131">
         <v>2.2400000000000002</v>
       </c>
       <c r="AB30" s="130">
         <v>2.14</v>
       </c>
       <c r="AC30" s="131">
         <v>2.2000000000000002</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="130">
+        <v>2.15</v>
+      </c>
+      <c r="AE30" s="130">
+        <v>2.67</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" s="63" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="130">
         <v>6.71</v>
       </c>
       <c r="C31" s="130">
         <v>4.93</v>
       </c>
       <c r="D31" s="130">
         <v>4.33</v>
       </c>
       <c r="E31" s="154">
         <v>5.0999999999999996</v>
       </c>
       <c r="F31" s="155">
         <v>5.12</v>
       </c>
       <c r="G31" s="156">
         <v>5.03</v>
       </c>
       <c r="H31" s="157">
         <v>5.29</v>
       </c>
       <c r="I31" s="158">
@@ -44357,52 +44630,58 @@
       </c>
       <c r="V31" s="164">
         <v>3.61</v>
       </c>
       <c r="W31" s="131">
         <v>3.61</v>
       </c>
       <c r="X31" s="131">
         <v>3.51</v>
       </c>
       <c r="Y31" s="131">
         <v>3.41</v>
       </c>
       <c r="Z31" s="131">
         <v>2</v>
       </c>
       <c r="AA31" s="131">
         <v>2.5499999999999998</v>
       </c>
       <c r="AB31" s="130">
         <v>2.93</v>
       </c>
       <c r="AC31" s="131">
         <v>2.82</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="130">
+        <v>2.65</v>
+      </c>
+      <c r="AE31" s="130">
+        <v>3.25</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" s="64" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="165">
         <v>4.4800000000000004</v>
       </c>
       <c r="C32" s="165">
         <v>3.76</v>
       </c>
       <c r="D32" s="165">
         <v>3.86</v>
       </c>
       <c r="E32" s="166">
         <v>3.73</v>
       </c>
       <c r="F32" s="167">
         <v>3.64</v>
       </c>
       <c r="G32" s="168">
         <v>3.94</v>
       </c>
       <c r="H32" s="169">
         <v>3.66</v>
       </c>
       <c r="I32" s="170">
@@ -44446,216 +44725,229 @@
       </c>
       <c r="V32" s="176">
         <v>3.78</v>
       </c>
       <c r="W32" s="165">
         <v>3.56</v>
       </c>
       <c r="X32" s="165">
         <v>3.4</v>
       </c>
       <c r="Y32" s="165">
         <v>3.25</v>
       </c>
       <c r="Z32" s="165" t="s">
         <v>28</v>
       </c>
       <c r="AA32" s="165">
         <v>1.31</v>
       </c>
       <c r="AB32" s="165">
         <v>1.29</v>
       </c>
       <c r="AC32" s="165">
         <v>1.61</v>
       </c>
+      <c r="AD32" s="165">
+        <v>1.54</v>
+      </c>
+      <c r="AE32" s="165">
+        <v>1.93</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="Z7:AE7"/>
+    <mergeCell ref="V6:AE6"/>
+    <mergeCell ref="A5:AE5"/>
+    <mergeCell ref="A9:AE9"/>
+    <mergeCell ref="A19:AE19"/>
+    <mergeCell ref="A23:AE23"/>
     <mergeCell ref="R6:T6"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:Y7"/>
-    <mergeCell ref="Z7:AC7"/>
-[...4 lines deleted...]
-    <mergeCell ref="A23:AC23"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A6:AC33"/>
+  <dimension ref="A6:AE33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AF25" sqref="AF25"/>
+      <selection activeCell="AI21" sqref="AI21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="18.5703125" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="7.85546875" customWidth="1"/>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="2" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="7.7109375" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="5.28515625" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="6" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="4.7109375" hidden="1" customWidth="1"/>
+    <col min="8" max="8" width="5.7109375" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="6.28515625" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="7.5703125" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="7.28515625" hidden="1" customWidth="1"/>
+    <col min="12" max="13" width="0.140625" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="7.42578125" customWidth="1"/>
     <col min="15" max="15" width="7.140625" customWidth="1"/>
     <col min="16" max="16" width="6.140625" customWidth="1"/>
     <col min="17" max="17" width="7.42578125" customWidth="1"/>
     <col min="18" max="18" width="5.42578125" customWidth="1"/>
     <col min="19" max="19" width="6.42578125" customWidth="1"/>
     <col min="20" max="20" width="6.7109375" customWidth="1"/>
     <col min="21" max="21" width="6.42578125" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" customWidth="1"/>
     <col min="23" max="23" width="6.5703125" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" customWidth="1"/>
     <col min="25" max="25" width="7.7109375" customWidth="1"/>
     <col min="26" max="26" width="7" customWidth="1"/>
     <col min="27" max="27" width="7.42578125" customWidth="1"/>
     <col min="28" max="28" width="6.28515625" customWidth="1"/>
     <col min="29" max="29" width="6.5703125" customWidth="1"/>
+    <col min="30" max="30" width="6.7109375" customWidth="1"/>
+    <col min="31" max="31" width="6.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:29">
-      <c r="A6" s="246" t="s">
+    <row r="6" spans="1:31">
+      <c r="A6" s="230" t="s">
         <v>27</v>
       </c>
-      <c r="B6" s="246"/>
-[...28 lines deleted...]
-    <row r="7" spans="1:29">
+      <c r="B6" s="230"/>
+      <c r="C6" s="230"/>
+      <c r="D6" s="230"/>
+      <c r="E6" s="230"/>
+      <c r="F6" s="230"/>
+      <c r="G6" s="230"/>
+      <c r="H6" s="230"/>
+      <c r="I6" s="230"/>
+      <c r="J6" s="230"/>
+      <c r="K6" s="230"/>
+      <c r="L6" s="230"/>
+      <c r="M6" s="230"/>
+      <c r="N6" s="230"/>
+      <c r="O6" s="230"/>
+      <c r="P6" s="230"/>
+      <c r="Q6" s="230"/>
+      <c r="R6" s="230"/>
+      <c r="S6" s="230"/>
+      <c r="T6" s="230"/>
+      <c r="U6" s="230"/>
+      <c r="V6" s="230"/>
+      <c r="W6" s="229"/>
+      <c r="X6" s="229"/>
+      <c r="Y6" s="229"/>
+      <c r="Z6" s="229"/>
+      <c r="AA6" s="229"/>
+      <c r="AB6" s="229"/>
+      <c r="AC6" s="229"/>
+      <c r="AD6" s="229"/>
+      <c r="AE6" s="229"/>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" s="2"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="2"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="3"/>
       <c r="U7" s="67"/>
-      <c r="V7" s="252" t="s">
+      <c r="V7" s="250" t="s">
         <v>1</v>
       </c>
-      <c r="W7" s="251"/>
-[...9 lines deleted...]
-      <c r="B8" s="236">
+      <c r="W7" s="247"/>
+      <c r="X7" s="247"/>
+      <c r="Y7" s="247"/>
+      <c r="Z7" s="247"/>
+      <c r="AA7" s="247"/>
+      <c r="AB7" s="247"/>
+      <c r="AC7" s="247"/>
+      <c r="AD7" s="247"/>
+      <c r="AE7" s="247"/>
+    </row>
+    <row r="8" spans="1:31">
+      <c r="A8" s="235"/>
+      <c r="B8" s="237">
         <v>2024</v>
       </c>
-      <c r="C8" s="237"/>
-[...10 lines deleted...]
-      <c r="N8" s="238">
+      <c r="C8" s="238"/>
+      <c r="D8" s="238"/>
+      <c r="E8" s="238"/>
+      <c r="F8" s="238"/>
+      <c r="G8" s="238"/>
+      <c r="H8" s="238"/>
+      <c r="I8" s="238"/>
+      <c r="J8" s="238"/>
+      <c r="K8" s="238"/>
+      <c r="L8" s="238"/>
+      <c r="M8" s="238"/>
+      <c r="N8" s="239">
         <v>2025</v>
       </c>
-      <c r="O8" s="239"/>
-[...10 lines deleted...]
-      <c r="Z8" s="241">
+      <c r="O8" s="240"/>
+      <c r="P8" s="240"/>
+      <c r="Q8" s="240"/>
+      <c r="R8" s="240"/>
+      <c r="S8" s="240"/>
+      <c r="T8" s="240"/>
+      <c r="U8" s="240"/>
+      <c r="V8" s="240"/>
+      <c r="W8" s="241"/>
+      <c r="X8" s="241"/>
+      <c r="Y8" s="241"/>
+      <c r="Z8" s="242">
         <v>2026</v>
       </c>
-      <c r="AA8" s="242"/>
-[...4 lines deleted...]
-      <c r="A9" s="235"/>
+      <c r="AA8" s="243"/>
+      <c r="AB8" s="244"/>
+      <c r="AC8" s="244"/>
+      <c r="AD8" s="244"/>
+      <c r="AE8" s="253"/>
+    </row>
+    <row r="9" spans="1:31">
+      <c r="A9" s="236"/>
       <c r="B9" s="68" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I9" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J9" s="4" t="s">
@@ -44684,97 +44976,105 @@
       </c>
       <c r="R9" s="4" t="s">
         <v>6</v>
       </c>
       <c r="S9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="T9" s="4" t="s">
         <v>8</v>
       </c>
       <c r="U9" s="4" t="s">
         <v>9</v>
       </c>
       <c r="V9" s="4" t="s">
         <v>10</v>
       </c>
       <c r="W9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="X9" s="4" t="s">
         <v>12</v>
       </c>
       <c r="Y9" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="Z9" s="228" t="s">
+      <c r="Z9" s="254" t="s">
         <v>2</v>
       </c>
-      <c r="AA9" s="4" t="s">
+      <c r="AA9" s="254" t="s">
         <v>3</v>
       </c>
-      <c r="AB9" s="4" t="s">
+      <c r="AB9" s="254" t="s">
         <v>4</v>
       </c>
-      <c r="AC9" s="4" t="s">
+      <c r="AC9" s="254" t="s">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="247" t="s">
+      <c r="AD9" s="255" t="s">
+        <v>6</v>
+      </c>
+      <c r="AE9" s="256" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31">
+      <c r="A10" s="248" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="247"/>
-[...28 lines deleted...]
-    <row r="11" spans="1:29">
+      <c r="B10" s="248"/>
+      <c r="C10" s="248"/>
+      <c r="D10" s="248"/>
+      <c r="E10" s="248"/>
+      <c r="F10" s="248"/>
+      <c r="G10" s="248"/>
+      <c r="H10" s="248"/>
+      <c r="I10" s="248"/>
+      <c r="J10" s="248"/>
+      <c r="K10" s="248"/>
+      <c r="L10" s="248"/>
+      <c r="M10" s="248"/>
+      <c r="N10" s="248"/>
+      <c r="O10" s="248"/>
+      <c r="P10" s="248"/>
+      <c r="Q10" s="248"/>
+      <c r="R10" s="248"/>
+      <c r="S10" s="248"/>
+      <c r="T10" s="248"/>
+      <c r="U10" s="248"/>
+      <c r="V10" s="248"/>
+      <c r="W10" s="232"/>
+      <c r="X10" s="232"/>
+      <c r="Y10" s="232"/>
+      <c r="Z10" s="229"/>
+      <c r="AA10" s="229"/>
+      <c r="AB10" s="229"/>
+      <c r="AC10" s="229"/>
+      <c r="AD10" s="229"/>
+      <c r="AE10" s="229"/>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" s="63" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="8">
         <v>65</v>
       </c>
       <c r="C11" s="8">
         <v>75</v>
       </c>
       <c r="D11" s="8">
         <v>83</v>
       </c>
       <c r="E11" s="8">
         <v>75</v>
       </c>
       <c r="F11" s="8">
         <v>80</v>
       </c>
       <c r="G11" s="8">
         <v>82</v>
       </c>
       <c r="H11" s="8">
         <v>108</v>
       </c>
       <c r="I11" s="8">
@@ -44818,52 +45118,58 @@
       </c>
       <c r="V11" s="69">
         <v>124</v>
       </c>
       <c r="W11" s="13">
         <v>157</v>
       </c>
       <c r="X11" s="13">
         <v>92</v>
       </c>
       <c r="Y11" s="13">
         <v>115</v>
       </c>
       <c r="Z11" s="22">
         <v>154</v>
       </c>
       <c r="AA11" s="22">
         <v>123</v>
       </c>
       <c r="AB11" s="22">
         <v>152</v>
       </c>
       <c r="AC11" s="13">
         <v>72</v>
       </c>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11" s="22">
+        <v>110</v>
+      </c>
+      <c r="AE11" s="22">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" s="63" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="22">
         <v>35</v>
       </c>
       <c r="C12" s="22">
         <v>52</v>
       </c>
       <c r="D12" s="22">
         <v>60</v>
       </c>
       <c r="E12" s="70">
         <v>41</v>
       </c>
       <c r="F12" s="71">
         <v>59</v>
       </c>
       <c r="G12" s="72">
         <v>55</v>
       </c>
       <c r="H12" s="73">
         <v>72</v>
       </c>
       <c r="I12" s="74">
@@ -44907,52 +45213,58 @@
       </c>
       <c r="V12" s="80">
         <v>77</v>
       </c>
       <c r="W12" s="13">
         <v>117</v>
       </c>
       <c r="X12" s="13">
         <v>62</v>
       </c>
       <c r="Y12" s="13">
         <v>84</v>
       </c>
       <c r="Z12" s="22">
         <v>117</v>
       </c>
       <c r="AA12" s="22">
         <v>83</v>
       </c>
       <c r="AB12" s="22">
         <v>106</v>
       </c>
       <c r="AC12" s="13">
         <v>53</v>
       </c>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12" s="22">
+        <v>80</v>
+      </c>
+      <c r="AE12" s="22">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" s="63" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="22">
         <v>14</v>
       </c>
       <c r="C13" s="22">
         <v>8</v>
       </c>
       <c r="D13" s="22">
         <v>14</v>
       </c>
       <c r="E13" s="70">
         <v>16</v>
       </c>
       <c r="F13" s="71">
         <v>6</v>
       </c>
       <c r="G13" s="72">
         <v>7</v>
       </c>
       <c r="H13" s="73">
         <v>16</v>
       </c>
       <c r="I13" s="74">
@@ -44996,52 +45308,58 @@
       </c>
       <c r="V13" s="80">
         <v>14</v>
       </c>
       <c r="W13" s="13">
         <v>16</v>
       </c>
       <c r="X13" s="13">
         <v>10</v>
       </c>
       <c r="Y13" s="13">
         <v>13</v>
       </c>
       <c r="Z13" s="22">
         <v>15</v>
       </c>
       <c r="AA13" s="22">
         <v>14</v>
       </c>
       <c r="AB13" s="22">
         <v>19</v>
       </c>
       <c r="AC13" s="13">
         <v>5</v>
       </c>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13" s="22">
+        <v>10</v>
+      </c>
+      <c r="AE13" s="22">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" s="63" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="22">
         <v>6</v>
       </c>
       <c r="D14" s="22" t="s">
         <v>28</v>
       </c>
       <c r="E14" s="70">
         <v>1</v>
       </c>
       <c r="F14" s="71">
         <v>4</v>
       </c>
       <c r="G14" s="72">
         <v>6</v>
       </c>
       <c r="H14" s="81" t="s">
         <v>28</v>
       </c>
       <c r="I14" s="74">
@@ -45085,52 +45403,58 @@
       </c>
       <c r="V14" s="80">
         <v>5</v>
       </c>
       <c r="W14" s="13">
         <v>4</v>
       </c>
       <c r="X14" s="13">
         <v>3</v>
       </c>
       <c r="Y14" s="13">
         <v>2</v>
       </c>
       <c r="Z14" s="22">
         <v>1</v>
       </c>
       <c r="AA14" s="22">
         <v>4</v>
       </c>
       <c r="AB14" s="22">
         <v>5</v>
       </c>
       <c r="AC14" s="13">
         <v>1</v>
       </c>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14" s="22">
+        <v>3</v>
+      </c>
+      <c r="AE14" s="22">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" s="63" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="22">
         <v>3</v>
       </c>
       <c r="C15" s="22">
         <v>1</v>
       </c>
       <c r="D15" s="22">
         <v>1</v>
       </c>
       <c r="E15" s="70" t="s">
         <v>28</v>
       </c>
       <c r="F15" s="71">
         <v>3</v>
       </c>
       <c r="G15" s="72">
         <v>2</v>
       </c>
       <c r="H15" s="73">
         <v>4</v>
       </c>
       <c r="I15" s="74">
@@ -45174,52 +45498,58 @@
       </c>
       <c r="V15" s="80">
         <v>5</v>
       </c>
       <c r="W15" s="13">
         <v>1</v>
       </c>
       <c r="X15" s="13">
         <v>2</v>
       </c>
       <c r="Y15" s="13">
         <v>4</v>
       </c>
       <c r="Z15" s="22">
         <v>2</v>
       </c>
       <c r="AA15" s="22">
         <v>2</v>
       </c>
       <c r="AB15" s="22">
         <v>4</v>
       </c>
       <c r="AC15" s="13">
         <v>2</v>
       </c>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15" s="22">
+        <v>1</v>
+      </c>
+      <c r="AE15" s="22">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" s="63" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="22">
         <v>7</v>
       </c>
       <c r="C16" s="22">
         <v>1</v>
       </c>
       <c r="D16" s="22">
         <v>5</v>
       </c>
       <c r="E16" s="70">
         <v>5</v>
       </c>
       <c r="F16" s="71">
         <v>3</v>
       </c>
       <c r="G16" s="72">
         <v>7</v>
       </c>
       <c r="H16" s="73">
         <v>5</v>
       </c>
       <c r="I16" s="74">
@@ -45263,52 +45593,58 @@
       </c>
       <c r="V16" s="80">
         <v>12</v>
       </c>
       <c r="W16" s="13">
         <v>6</v>
       </c>
       <c r="X16" s="13">
         <v>5</v>
       </c>
       <c r="Y16" s="13">
         <v>7</v>
       </c>
       <c r="Z16" s="22">
         <v>4</v>
       </c>
       <c r="AA16" s="22">
         <v>9</v>
       </c>
       <c r="AB16" s="22">
         <v>10</v>
       </c>
       <c r="AC16" s="13">
         <v>1</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="22">
+        <v>4</v>
+      </c>
+      <c r="AE16" s="22">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" s="63" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>28</v>
       </c>
       <c r="C17" s="22">
         <v>1</v>
       </c>
       <c r="D17" s="22">
         <v>1</v>
       </c>
       <c r="E17" s="70">
         <v>6</v>
       </c>
       <c r="F17" s="71">
         <v>2</v>
       </c>
       <c r="G17" s="81" t="s">
         <v>28</v>
       </c>
       <c r="H17" s="73">
         <v>3</v>
       </c>
       <c r="I17" s="74">
@@ -45352,52 +45688,58 @@
       </c>
       <c r="V17" s="80">
         <v>3</v>
       </c>
       <c r="W17" s="13">
         <v>3</v>
       </c>
       <c r="X17" s="13">
         <v>3</v>
       </c>
       <c r="Y17" s="13">
         <v>4</v>
       </c>
       <c r="Z17" s="22">
         <v>4</v>
       </c>
       <c r="AA17" s="22">
         <v>2</v>
       </c>
       <c r="AB17" s="22">
         <v>5</v>
       </c>
       <c r="AC17" s="13">
         <v>2</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="22">
+        <v>2</v>
+      </c>
+      <c r="AE17" s="22">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" s="63" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="22">
         <v>5</v>
       </c>
       <c r="C18" s="22">
         <v>3</v>
       </c>
       <c r="D18" s="22">
         <v>1</v>
       </c>
       <c r="E18" s="70">
         <v>3</v>
       </c>
       <c r="F18" s="71">
         <v>2</v>
       </c>
       <c r="G18" s="72">
         <v>1</v>
       </c>
       <c r="H18" s="73">
         <v>3</v>
       </c>
       <c r="I18" s="74">
@@ -45441,52 +45783,58 @@
       </c>
       <c r="V18" s="80">
         <v>5</v>
       </c>
       <c r="W18" s="13">
         <v>5</v>
       </c>
       <c r="X18" s="13">
         <v>4</v>
       </c>
       <c r="Y18" s="13" t="s">
         <v>28</v>
       </c>
       <c r="Z18" s="22">
         <v>7</v>
       </c>
       <c r="AA18" s="22">
         <v>5</v>
       </c>
       <c r="AB18" s="22">
         <v>2</v>
       </c>
       <c r="AC18" s="13">
         <v>5</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="22">
+        <v>7</v>
+      </c>
+      <c r="AE18" s="22">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" s="63" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="22">
         <v>1</v>
       </c>
       <c r="C19" s="22">
         <v>3</v>
       </c>
       <c r="D19" s="22">
         <v>1</v>
       </c>
       <c r="E19" s="70">
         <v>3</v>
       </c>
       <c r="F19" s="71">
         <v>1</v>
       </c>
       <c r="G19" s="72">
         <v>4</v>
       </c>
       <c r="H19" s="73">
         <v>5</v>
       </c>
       <c r="I19" s="81" t="s">
@@ -45530,85 +45878,93 @@
       </c>
       <c r="V19" s="80">
         <v>3</v>
       </c>
       <c r="W19" s="13">
         <v>5</v>
       </c>
       <c r="X19" s="13">
         <v>3</v>
       </c>
       <c r="Y19" s="13">
         <v>1</v>
       </c>
       <c r="Z19" s="22">
         <v>4</v>
       </c>
       <c r="AA19" s="22">
         <v>4</v>
       </c>
       <c r="AB19" s="22">
         <v>1</v>
       </c>
       <c r="AC19" s="13">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="248" t="s">
+      <c r="AD19" s="22">
+        <v>3</v>
+      </c>
+      <c r="AE19" s="22">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31">
+      <c r="A20" s="249" t="s">
         <v>16</v>
       </c>
-      <c r="B20" s="248"/>
-[...28 lines deleted...]
-    <row r="21" spans="1:29">
+      <c r="B20" s="249"/>
+      <c r="C20" s="249"/>
+      <c r="D20" s="249"/>
+      <c r="E20" s="249"/>
+      <c r="F20" s="249"/>
+      <c r="G20" s="249"/>
+      <c r="H20" s="249"/>
+      <c r="I20" s="249"/>
+      <c r="J20" s="249"/>
+      <c r="K20" s="249"/>
+      <c r="L20" s="249"/>
+      <c r="M20" s="249"/>
+      <c r="N20" s="249"/>
+      <c r="O20" s="249"/>
+      <c r="P20" s="249"/>
+      <c r="Q20" s="249"/>
+      <c r="R20" s="249"/>
+      <c r="S20" s="249"/>
+      <c r="T20" s="249"/>
+      <c r="U20" s="249"/>
+      <c r="V20" s="249"/>
+      <c r="W20" s="232"/>
+      <c r="X20" s="232"/>
+      <c r="Y20" s="232"/>
+      <c r="Z20" s="229"/>
+      <c r="AA20" s="229"/>
+      <c r="AB20" s="229"/>
+      <c r="AC20" s="229"/>
+      <c r="AD20" s="229"/>
+      <c r="AE20" s="229"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="8">
         <v>38</v>
       </c>
       <c r="C21" s="8">
         <v>52</v>
       </c>
       <c r="D21" s="8">
         <v>58</v>
       </c>
       <c r="E21" s="8">
         <v>46</v>
       </c>
       <c r="F21" s="8">
         <v>54</v>
       </c>
       <c r="G21" s="8">
         <v>51</v>
       </c>
       <c r="H21" s="8">
         <v>71</v>
       </c>
       <c r="I21" s="8">
@@ -45652,52 +46008,58 @@
       </c>
       <c r="V21" s="69">
         <v>78</v>
       </c>
       <c r="W21" s="13">
         <v>106</v>
       </c>
       <c r="X21" s="13">
         <v>57</v>
       </c>
       <c r="Y21" s="13">
         <v>81</v>
       </c>
       <c r="Z21" s="22">
         <v>103</v>
       </c>
       <c r="AA21" s="22">
         <v>83</v>
       </c>
       <c r="AB21" s="22">
         <v>104</v>
       </c>
       <c r="AC21" s="13">
         <v>53</v>
       </c>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21" s="22">
+        <v>75</v>
+      </c>
+      <c r="AE21" s="22">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="22">
         <v>27</v>
       </c>
       <c r="C22" s="22">
         <v>44</v>
       </c>
       <c r="D22" s="22">
         <v>46</v>
       </c>
       <c r="E22" s="82">
         <v>33</v>
       </c>
       <c r="F22" s="83">
         <v>50</v>
       </c>
       <c r="G22" s="84">
         <v>45</v>
       </c>
       <c r="H22" s="85">
         <v>58</v>
       </c>
       <c r="I22" s="86">
@@ -45741,52 +46103,58 @@
       </c>
       <c r="V22" s="92">
         <v>65</v>
       </c>
       <c r="W22" s="13">
         <v>96</v>
       </c>
       <c r="X22" s="13">
         <v>48</v>
       </c>
       <c r="Y22" s="13">
         <v>69</v>
       </c>
       <c r="Z22" s="22">
         <v>92</v>
       </c>
       <c r="AA22" s="22">
         <v>71</v>
       </c>
       <c r="AB22" s="22">
         <v>90</v>
       </c>
       <c r="AC22" s="13">
         <v>48</v>
       </c>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22" s="22">
+        <v>69</v>
+      </c>
+      <c r="AE22" s="22">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" s="63" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="22">
         <v>11</v>
       </c>
       <c r="C23" s="22">
         <v>8</v>
       </c>
       <c r="D23" s="22">
         <v>12</v>
       </c>
       <c r="E23" s="82">
         <v>13</v>
       </c>
       <c r="F23" s="83">
         <v>4</v>
       </c>
       <c r="G23" s="84">
         <v>6</v>
       </c>
       <c r="H23" s="85">
         <v>13</v>
       </c>
       <c r="I23" s="86">
@@ -45830,85 +46198,93 @@
       </c>
       <c r="V23" s="92">
         <v>13</v>
       </c>
       <c r="W23" s="13">
         <v>10</v>
       </c>
       <c r="X23" s="13">
         <v>9</v>
       </c>
       <c r="Y23" s="13">
         <v>12</v>
       </c>
       <c r="Z23" s="22">
         <v>11</v>
       </c>
       <c r="AA23" s="22">
         <v>12</v>
       </c>
       <c r="AB23" s="22">
         <v>14</v>
       </c>
       <c r="AC23" s="13">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="247" t="s">
+      <c r="AD23" s="22">
+        <v>6</v>
+      </c>
+      <c r="AE23" s="22">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
+      <c r="A24" s="248" t="s">
         <v>17</v>
       </c>
-      <c r="B24" s="247"/>
-[...28 lines deleted...]
-    <row r="25" spans="1:29">
+      <c r="B24" s="248"/>
+      <c r="C24" s="248"/>
+      <c r="D24" s="248"/>
+      <c r="E24" s="248"/>
+      <c r="F24" s="248"/>
+      <c r="G24" s="248"/>
+      <c r="H24" s="248"/>
+      <c r="I24" s="248"/>
+      <c r="J24" s="248"/>
+      <c r="K24" s="248"/>
+      <c r="L24" s="248"/>
+      <c r="M24" s="248"/>
+      <c r="N24" s="248"/>
+      <c r="O24" s="248"/>
+      <c r="P24" s="248"/>
+      <c r="Q24" s="248"/>
+      <c r="R24" s="248"/>
+      <c r="S24" s="248"/>
+      <c r="T24" s="248"/>
+      <c r="U24" s="248"/>
+      <c r="V24" s="248"/>
+      <c r="W24" s="232"/>
+      <c r="X24" s="232"/>
+      <c r="Y24" s="232"/>
+      <c r="Z24" s="229"/>
+      <c r="AA24" s="229"/>
+      <c r="AB24" s="229"/>
+      <c r="AC24" s="229"/>
+      <c r="AD24" s="229"/>
+      <c r="AE24" s="229"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" s="63" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="8">
         <v>27</v>
       </c>
       <c r="C25" s="8">
         <v>23</v>
       </c>
       <c r="D25" s="8">
         <v>25</v>
       </c>
       <c r="E25" s="8">
         <v>29</v>
       </c>
       <c r="F25" s="8">
         <v>26</v>
       </c>
       <c r="G25" s="8">
         <v>31</v>
       </c>
       <c r="H25" s="8">
         <v>37</v>
       </c>
       <c r="I25" s="8">
@@ -45952,52 +46328,58 @@
       </c>
       <c r="V25" s="69">
         <v>46</v>
       </c>
       <c r="W25" s="13">
         <v>51</v>
       </c>
       <c r="X25" s="13">
         <v>35</v>
       </c>
       <c r="Y25" s="13">
         <v>34</v>
       </c>
       <c r="Z25" s="22">
         <v>51</v>
       </c>
       <c r="AA25" s="22">
         <v>40</v>
       </c>
       <c r="AB25" s="22">
         <v>48</v>
       </c>
       <c r="AC25" s="13">
         <v>19</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="22">
+        <v>35</v>
+      </c>
+      <c r="AE25" s="22">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" s="63" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="22">
         <v>8</v>
       </c>
       <c r="C26" s="22">
         <v>8</v>
       </c>
       <c r="D26" s="22">
         <v>14</v>
       </c>
       <c r="E26" s="93">
         <v>8</v>
       </c>
       <c r="F26" s="94">
         <v>9</v>
       </c>
       <c r="G26" s="95">
         <v>10</v>
       </c>
       <c r="H26" s="96">
         <v>14</v>
       </c>
       <c r="I26" s="97">
@@ -46041,52 +46423,58 @@
       </c>
       <c r="V26" s="103">
         <v>12</v>
       </c>
       <c r="W26" s="13">
         <v>21</v>
       </c>
       <c r="X26" s="13">
         <v>14</v>
       </c>
       <c r="Y26" s="13">
         <v>15</v>
       </c>
       <c r="Z26" s="22">
         <v>25</v>
       </c>
       <c r="AA26" s="22">
         <v>12</v>
       </c>
       <c r="AB26" s="22">
         <v>16</v>
       </c>
       <c r="AC26" s="13">
         <v>5</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="22">
+        <v>11</v>
+      </c>
+      <c r="AE26" s="22">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" s="63" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="22">
         <v>3</v>
       </c>
       <c r="C27" s="22" t="s">
         <v>28</v>
       </c>
       <c r="D27" s="22">
         <v>2</v>
       </c>
       <c r="E27" s="93">
         <v>3</v>
       </c>
       <c r="F27" s="94">
         <v>2</v>
       </c>
       <c r="G27" s="95">
         <v>1</v>
       </c>
       <c r="H27" s="96">
         <v>3</v>
       </c>
       <c r="I27" s="97">
@@ -46130,52 +46518,58 @@
       </c>
       <c r="V27" s="103">
         <v>1</v>
       </c>
       <c r="W27" s="13">
         <v>6</v>
       </c>
       <c r="X27" s="13">
         <v>1</v>
       </c>
       <c r="Y27" s="13">
         <v>1</v>
       </c>
       <c r="Z27" s="22">
         <v>4</v>
       </c>
       <c r="AA27" s="22">
         <v>2</v>
       </c>
       <c r="AB27" s="22">
         <v>5</v>
       </c>
       <c r="AC27" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="22">
+        <v>4</v>
+      </c>
+      <c r="AE27" s="22">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" s="63" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="22" t="s">
         <v>28</v>
       </c>
       <c r="C28" s="22">
         <v>6</v>
       </c>
       <c r="D28" s="22" t="s">
         <v>28</v>
       </c>
       <c r="E28" s="93">
         <v>1</v>
       </c>
       <c r="F28" s="94">
         <v>4</v>
       </c>
       <c r="G28" s="95">
         <v>6</v>
       </c>
       <c r="H28" s="81" t="s">
         <v>28</v>
       </c>
       <c r="I28" s="97">
@@ -46219,52 +46613,58 @@
       </c>
       <c r="V28" s="103">
         <v>5</v>
       </c>
       <c r="W28" s="13">
         <v>4</v>
       </c>
       <c r="X28" s="13">
         <v>3</v>
       </c>
       <c r="Y28" s="13">
         <v>2</v>
       </c>
       <c r="Z28" s="22">
         <v>1</v>
       </c>
       <c r="AA28" s="22">
         <v>4</v>
       </c>
       <c r="AB28" s="22">
         <v>5</v>
       </c>
       <c r="AC28" s="13">
         <v>1</v>
       </c>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28" s="22">
+        <v>3</v>
+      </c>
+      <c r="AE28" s="22">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" s="63" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="22">
         <v>3</v>
       </c>
       <c r="C29" s="22">
         <v>1</v>
       </c>
       <c r="D29" s="22">
         <v>1</v>
       </c>
       <c r="E29" s="93" t="s">
         <v>28</v>
       </c>
       <c r="F29" s="94">
         <v>3</v>
       </c>
       <c r="G29" s="95">
         <v>2</v>
       </c>
       <c r="H29" s="96">
         <v>4</v>
       </c>
       <c r="I29" s="97">
@@ -46308,52 +46708,58 @@
       </c>
       <c r="V29" s="103">
         <v>5</v>
       </c>
       <c r="W29" s="13">
         <v>1</v>
       </c>
       <c r="X29" s="13">
         <v>2</v>
       </c>
       <c r="Y29" s="13">
         <v>4</v>
       </c>
       <c r="Z29" s="22">
         <v>2</v>
       </c>
       <c r="AA29" s="22">
         <v>2</v>
       </c>
       <c r="AB29" s="22">
         <v>4</v>
       </c>
       <c r="AC29" s="13">
         <v>2</v>
       </c>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29" s="22">
+        <v>1</v>
+      </c>
+      <c r="AE29" s="22">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" s="63" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="22">
         <v>7</v>
       </c>
       <c r="C30" s="22">
         <v>1</v>
       </c>
       <c r="D30" s="22">
         <v>5</v>
       </c>
       <c r="E30" s="93">
         <v>5</v>
       </c>
       <c r="F30" s="94">
         <v>3</v>
       </c>
       <c r="G30" s="95">
         <v>7</v>
       </c>
       <c r="H30" s="96">
         <v>5</v>
       </c>
       <c r="I30" s="97">
@@ -46397,52 +46803,58 @@
       </c>
       <c r="V30" s="103">
         <v>12</v>
       </c>
       <c r="W30" s="13">
         <v>6</v>
       </c>
       <c r="X30" s="13">
         <v>5</v>
       </c>
       <c r="Y30" s="13">
         <v>7</v>
       </c>
       <c r="Z30" s="22">
         <v>4</v>
       </c>
       <c r="AA30" s="22">
         <v>9</v>
       </c>
       <c r="AB30" s="22">
         <v>10</v>
       </c>
       <c r="AC30" s="13">
         <v>1</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="22">
+        <v>4</v>
+      </c>
+      <c r="AE30" s="22">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" s="63" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="22" t="s">
         <v>28</v>
       </c>
       <c r="C31" s="22">
         <v>1</v>
       </c>
       <c r="D31" s="22">
         <v>1</v>
       </c>
       <c r="E31" s="93">
         <v>6</v>
       </c>
       <c r="F31" s="94">
         <v>2</v>
       </c>
       <c r="G31" s="104" t="s">
         <v>28</v>
       </c>
       <c r="H31" s="96">
         <v>3</v>
       </c>
       <c r="I31" s="97">
@@ -46486,52 +46898,58 @@
       </c>
       <c r="V31" s="103">
         <v>3</v>
       </c>
       <c r="W31" s="13">
         <v>3</v>
       </c>
       <c r="X31" s="13">
         <v>3</v>
       </c>
       <c r="Y31" s="13">
         <v>4</v>
       </c>
       <c r="Z31" s="22">
         <v>4</v>
       </c>
       <c r="AA31" s="22">
         <v>2</v>
       </c>
       <c r="AB31" s="22">
         <v>5</v>
       </c>
       <c r="AC31" s="13">
         <v>2</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="22">
+        <v>2</v>
+      </c>
+      <c r="AE31" s="22">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" s="63" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="22">
         <v>5</v>
       </c>
       <c r="C32" s="22">
         <v>3</v>
       </c>
       <c r="D32" s="22">
         <v>1</v>
       </c>
       <c r="E32" s="93">
         <v>3</v>
       </c>
       <c r="F32" s="94">
         <v>2</v>
       </c>
       <c r="G32" s="104">
         <v>1</v>
       </c>
       <c r="H32" s="96">
         <v>3</v>
       </c>
       <c r="I32" s="97">
@@ -46575,52 +46993,58 @@
       </c>
       <c r="V32" s="106">
         <v>5</v>
       </c>
       <c r="W32" s="13">
         <v>5</v>
       </c>
       <c r="X32" s="13">
         <v>4</v>
       </c>
       <c r="Y32" s="13" t="s">
         <v>28</v>
       </c>
       <c r="Z32" s="22">
         <v>7</v>
       </c>
       <c r="AA32" s="22">
         <v>5</v>
       </c>
       <c r="AB32" s="22">
         <v>2</v>
       </c>
       <c r="AC32" s="13">
         <v>5</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="22">
+        <v>7</v>
+      </c>
+      <c r="AE32" s="22">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31">
       <c r="A33" s="64" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="50">
         <v>1</v>
       </c>
       <c r="C33" s="50">
         <v>3</v>
       </c>
       <c r="D33" s="50">
         <v>1</v>
       </c>
       <c r="E33" s="107">
         <v>3</v>
       </c>
       <c r="F33" s="108">
         <v>1</v>
       </c>
       <c r="G33" s="109">
         <v>4</v>
       </c>
       <c r="H33" s="110">
         <v>5</v>
       </c>
       <c r="I33" s="111" t="s">
@@ -46664,214 +47088,227 @@
       </c>
       <c r="V33" s="117">
         <v>3</v>
       </c>
       <c r="W33" s="50">
         <v>5</v>
       </c>
       <c r="X33" s="50">
         <v>3</v>
       </c>
       <c r="Y33" s="50">
         <v>1</v>
       </c>
       <c r="Z33" s="50">
         <v>4</v>
       </c>
       <c r="AA33" s="50">
         <v>4</v>
       </c>
       <c r="AB33" s="50">
         <v>1</v>
       </c>
       <c r="AC33" s="50">
         <v>3</v>
       </c>
+      <c r="AD33" s="50">
+        <v>3</v>
+      </c>
+      <c r="AE33" s="50">
+        <v>3</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="V7:AC7"/>
-[...3 lines deleted...]
-    <mergeCell ref="A24:AC24"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:Y8"/>
-    <mergeCell ref="Z8:AC8"/>
+    <mergeCell ref="Z8:AE8"/>
+    <mergeCell ref="V7:AE7"/>
+    <mergeCell ref="A6:AE6"/>
+    <mergeCell ref="A10:AE10"/>
+    <mergeCell ref="A20:AE20"/>
+    <mergeCell ref="A24:AE24"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A4:AC33"/>
+  <dimension ref="A4:AE33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AF21" sqref="AF21"/>
+      <selection activeCell="AI16" sqref="AI16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="18.85546875" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="13" max="13" width="7.85546875" customWidth="1"/>
+    <col min="1" max="1" width="19.85546875" customWidth="1"/>
+    <col min="2" max="2" width="6.42578125" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="7.7109375" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="7.28515625" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="7.42578125" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="7" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="7.28515625" hidden="1" customWidth="1"/>
+    <col min="8" max="9" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="8.28515625" hidden="1" customWidth="1"/>
+    <col min="11" max="12" width="7.7109375" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="0.28515625" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.7109375" customWidth="1"/>
     <col min="15" max="15" width="7.42578125" customWidth="1"/>
     <col min="16" max="16" width="7.5703125" customWidth="1"/>
     <col min="17" max="17" width="7" customWidth="1"/>
     <col min="18" max="18" width="6.85546875" customWidth="1"/>
     <col min="19" max="19" width="7.28515625" customWidth="1"/>
     <col min="20" max="20" width="7.140625" customWidth="1"/>
     <col min="21" max="22" width="7.42578125" customWidth="1"/>
     <col min="23" max="23" width="7.5703125" customWidth="1"/>
     <col min="24" max="24" width="6.85546875" customWidth="1"/>
     <col min="25" max="25" width="7.85546875" customWidth="1"/>
     <col min="26" max="26" width="6.28515625" customWidth="1"/>
-    <col min="27" max="27" width="8" customWidth="1"/>
-    <col min="28" max="28" width="8.140625" customWidth="1"/>
+    <col min="27" max="27" width="7.42578125" customWidth="1"/>
+    <col min="28" max="28" width="7" customWidth="1"/>
     <col min="29" max="29" width="6.7109375" customWidth="1"/>
+    <col min="30" max="30" width="7.7109375" customWidth="1"/>
+    <col min="31" max="31" width="7" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:29" s="227" customFormat="1"/>
-[...1 lines deleted...]
-      <c r="A6" s="246" t="s">
+    <row r="4" spans="1:31" s="227" customFormat="1"/>
+    <row r="6" spans="1:31">
+      <c r="A6" s="230" t="s">
         <v>42</v>
       </c>
-      <c r="B6" s="246"/>
-[...28 lines deleted...]
-    <row r="7" spans="1:29">
+      <c r="B6" s="230"/>
+      <c r="C6" s="230"/>
+      <c r="D6" s="230"/>
+      <c r="E6" s="230"/>
+      <c r="F6" s="230"/>
+      <c r="G6" s="230"/>
+      <c r="H6" s="230"/>
+      <c r="I6" s="230"/>
+      <c r="J6" s="230"/>
+      <c r="K6" s="230"/>
+      <c r="L6" s="230"/>
+      <c r="M6" s="230"/>
+      <c r="N6" s="230"/>
+      <c r="O6" s="230"/>
+      <c r="P6" s="230"/>
+      <c r="Q6" s="230"/>
+      <c r="R6" s="230"/>
+      <c r="S6" s="230"/>
+      <c r="T6" s="230"/>
+      <c r="U6" s="230"/>
+      <c r="V6" s="230"/>
+      <c r="W6" s="229"/>
+      <c r="X6" s="229"/>
+      <c r="Y6" s="229"/>
+      <c r="Z6" s="229"/>
+      <c r="AA6" s="229"/>
+      <c r="AB6" s="229"/>
+      <c r="AC6" s="229"/>
+      <c r="AD6" s="229"/>
+      <c r="AE6" s="229"/>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" s="2"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="2"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
-      <c r="R7" s="250" t="s">
+      <c r="R7" s="257" t="s">
         <v>30</v>
       </c>
-      <c r="S7" s="251"/>
-[...13 lines deleted...]
-      <c r="B8" s="236">
+      <c r="S7" s="228"/>
+      <c r="T7" s="228"/>
+      <c r="U7" s="228"/>
+      <c r="V7" s="228"/>
+      <c r="W7" s="228"/>
+      <c r="X7" s="228"/>
+      <c r="Y7" s="228"/>
+      <c r="Z7" s="228"/>
+      <c r="AA7" s="228"/>
+      <c r="AB7" s="228"/>
+      <c r="AC7" s="228"/>
+      <c r="AD7" s="229"/>
+      <c r="AE7" s="229"/>
+    </row>
+    <row r="8" spans="1:31">
+      <c r="A8" s="235"/>
+      <c r="B8" s="237">
         <v>2024</v>
       </c>
-      <c r="C8" s="237"/>
-[...10 lines deleted...]
-      <c r="N8" s="238">
+      <c r="C8" s="238"/>
+      <c r="D8" s="238"/>
+      <c r="E8" s="238"/>
+      <c r="F8" s="238"/>
+      <c r="G8" s="238"/>
+      <c r="H8" s="238"/>
+      <c r="I8" s="238"/>
+      <c r="J8" s="238"/>
+      <c r="K8" s="238"/>
+      <c r="L8" s="238"/>
+      <c r="M8" s="238"/>
+      <c r="N8" s="239">
         <v>2025</v>
       </c>
-      <c r="O8" s="239"/>
-[...10 lines deleted...]
-      <c r="Z8" s="241">
+      <c r="O8" s="240"/>
+      <c r="P8" s="240"/>
+      <c r="Q8" s="240"/>
+      <c r="R8" s="240"/>
+      <c r="S8" s="240"/>
+      <c r="T8" s="240"/>
+      <c r="U8" s="240"/>
+      <c r="V8" s="240"/>
+      <c r="W8" s="241"/>
+      <c r="X8" s="241"/>
+      <c r="Y8" s="241"/>
+      <c r="Z8" s="242">
         <v>2026</v>
       </c>
-      <c r="AA8" s="242"/>
-[...4 lines deleted...]
-      <c r="A9" s="235"/>
+      <c r="AA8" s="243"/>
+      <c r="AB8" s="244"/>
+      <c r="AC8" s="244"/>
+      <c r="AD8" s="244"/>
+      <c r="AE8" s="253"/>
+    </row>
+    <row r="9" spans="1:31" ht="28.5" customHeight="1">
+      <c r="A9" s="236"/>
       <c r="B9" s="177" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="120" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="120" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="120" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="120" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="120" t="s">
         <v>35</v>
       </c>
       <c r="H9" s="120" t="s">
         <v>36</v>
       </c>
       <c r="I9" s="120" t="s">
         <v>37</v>
       </c>
       <c r="J9" s="120" t="s">
@@ -46900,97 +47337,105 @@
       </c>
       <c r="R9" s="120" t="s">
         <v>34</v>
       </c>
       <c r="S9" s="120" t="s">
         <v>35</v>
       </c>
       <c r="T9" s="120" t="s">
         <v>36</v>
       </c>
       <c r="U9" s="122" t="s">
         <v>37</v>
       </c>
       <c r="V9" s="120" t="s">
         <v>38</v>
       </c>
       <c r="W9" s="122" t="s">
         <v>39</v>
       </c>
       <c r="X9" s="120" t="s">
         <v>40</v>
       </c>
       <c r="Y9" s="120" t="s">
         <v>41</v>
       </c>
-      <c r="Z9" s="125" t="s">
+      <c r="Z9" s="258" t="s">
         <v>2</v>
       </c>
-      <c r="AA9" s="120" t="s">
+      <c r="AA9" s="258" t="s">
         <v>31</v>
       </c>
-      <c r="AB9" s="120" t="s">
+      <c r="AB9" s="258" t="s">
         <v>32</v>
       </c>
-      <c r="AC9" s="120" t="s">
+      <c r="AC9" s="258" t="s">
         <v>33</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="247" t="s">
+      <c r="AD9" s="259" t="s">
+        <v>34</v>
+      </c>
+      <c r="AE9" s="259" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31">
+      <c r="A10" s="248" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="247"/>
-[...28 lines deleted...]
-    <row r="11" spans="1:29">
+      <c r="B10" s="248"/>
+      <c r="C10" s="248"/>
+      <c r="D10" s="248"/>
+      <c r="E10" s="248"/>
+      <c r="F10" s="248"/>
+      <c r="G10" s="248"/>
+      <c r="H10" s="248"/>
+      <c r="I10" s="248"/>
+      <c r="J10" s="248"/>
+      <c r="K10" s="248"/>
+      <c r="L10" s="248"/>
+      <c r="M10" s="248"/>
+      <c r="N10" s="248"/>
+      <c r="O10" s="248"/>
+      <c r="P10" s="248"/>
+      <c r="Q10" s="248"/>
+      <c r="R10" s="248"/>
+      <c r="S10" s="248"/>
+      <c r="T10" s="248"/>
+      <c r="U10" s="248"/>
+      <c r="V10" s="248"/>
+      <c r="W10" s="232"/>
+      <c r="X10" s="232"/>
+      <c r="Y10" s="232"/>
+      <c r="Z10" s="229"/>
+      <c r="AA10" s="229"/>
+      <c r="AB10" s="229"/>
+      <c r="AC10" s="229"/>
+      <c r="AD10" s="229"/>
+      <c r="AE10" s="229"/>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" s="63" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="178">
         <v>1.08</v>
       </c>
       <c r="C11" s="178">
         <v>1.2</v>
       </c>
       <c r="D11" s="178">
         <v>1.26</v>
       </c>
       <c r="E11" s="178">
         <v>1.27</v>
       </c>
       <c r="F11" s="178">
         <v>1.28</v>
       </c>
       <c r="G11" s="178">
         <v>1.31</v>
       </c>
       <c r="H11" s="178">
         <v>1.38</v>
       </c>
       <c r="I11" s="178">
@@ -47034,52 +47479,58 @@
       </c>
       <c r="V11" s="131">
         <v>1.85</v>
       </c>
       <c r="W11" s="131">
         <v>1.92</v>
       </c>
       <c r="X11" s="131">
         <v>1.89</v>
       </c>
       <c r="Y11" s="130">
         <v>1.89</v>
       </c>
       <c r="Z11" s="130">
         <v>2.5299999999999998</v>
       </c>
       <c r="AA11" s="130">
         <v>2.39</v>
       </c>
       <c r="AB11" s="130">
         <v>2.42</v>
       </c>
       <c r="AC11" s="130">
         <v>2.12</v>
       </c>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11" s="131">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="AE11" s="131">
+        <v>2.08</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" s="63" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="131">
         <v>0.99</v>
       </c>
       <c r="C12" s="131">
         <v>1.27</v>
       </c>
       <c r="D12" s="131">
         <v>1.42</v>
       </c>
       <c r="E12" s="182">
         <v>1.36</v>
       </c>
       <c r="F12" s="183">
         <v>1.43</v>
       </c>
       <c r="G12" s="184">
         <v>1.46</v>
       </c>
       <c r="H12" s="185">
         <v>1.54</v>
       </c>
       <c r="I12" s="186">
@@ -47123,52 +47574,58 @@
       </c>
       <c r="V12" s="192">
         <v>2.12</v>
       </c>
       <c r="W12" s="131">
         <v>2.23</v>
       </c>
       <c r="X12" s="131">
         <v>2.19</v>
       </c>
       <c r="Y12" s="130">
         <v>2.2000000000000002</v>
       </c>
       <c r="Z12" s="130">
         <v>3.17</v>
       </c>
       <c r="AA12" s="130">
         <v>2.85</v>
       </c>
       <c r="AB12" s="130">
         <v>2.86</v>
       </c>
       <c r="AC12" s="130">
         <v>2.5099999999999998</v>
       </c>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12" s="131">
+        <v>2.44</v>
+      </c>
+      <c r="AE12" s="131">
+        <v>2.5099999999999998</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" s="63" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="131">
         <v>1.89</v>
       </c>
       <c r="C13" s="131">
         <v>1.53</v>
       </c>
       <c r="D13" s="131">
         <v>1.66</v>
       </c>
       <c r="E13" s="182">
         <v>1.8</v>
       </c>
       <c r="F13" s="183">
         <v>1.6</v>
       </c>
       <c r="G13" s="184">
         <v>1.5</v>
       </c>
       <c r="H13" s="185">
         <v>1.61</v>
       </c>
       <c r="I13" s="186">
@@ -47212,52 +47669,58 @@
       </c>
       <c r="V13" s="192">
         <v>1.67</v>
       </c>
       <c r="W13" s="131">
         <v>1.72</v>
       </c>
       <c r="X13" s="131">
         <v>1.7</v>
       </c>
       <c r="Y13" s="130">
         <v>1.71</v>
       </c>
       <c r="Z13" s="130">
         <v>2.11</v>
       </c>
       <c r="AA13" s="130">
         <v>2.14</v>
       </c>
       <c r="AB13" s="130">
         <v>2.3199999999999998</v>
       </c>
       <c r="AC13" s="130">
         <v>1.92</v>
       </c>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13" s="131">
+        <v>1.81</v>
+      </c>
+      <c r="AE13" s="131">
+        <v>1.66</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" s="63" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="131" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="131">
         <v>1.1200000000000001</v>
       </c>
       <c r="D14" s="131">
         <v>0.74</v>
       </c>
       <c r="E14" s="182">
         <v>0.65</v>
       </c>
       <c r="F14" s="183">
         <v>0.81</v>
       </c>
       <c r="G14" s="184">
         <v>1.05</v>
       </c>
       <c r="H14" s="185">
         <v>0.89</v>
       </c>
       <c r="I14" s="186">
@@ -47301,52 +47764,58 @@
       </c>
       <c r="V14" s="192">
         <v>1.56</v>
       </c>
       <c r="W14" s="131">
         <v>1.55</v>
       </c>
       <c r="X14" s="131">
         <v>1.51</v>
       </c>
       <c r="Y14" s="130">
         <v>1.45</v>
       </c>
       <c r="Z14" s="130">
         <v>0.37</v>
       </c>
       <c r="AA14" s="130">
         <v>0.96</v>
       </c>
       <c r="AB14" s="130">
         <v>1.26</v>
       </c>
       <c r="AC14" s="130">
         <v>1.04</v>
       </c>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14" s="131">
+        <v>1.05</v>
+      </c>
+      <c r="AE14" s="131">
+        <v>1.1200000000000001</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" s="63" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="131">
         <v>1.35</v>
       </c>
       <c r="C15" s="131">
         <v>0.93</v>
       </c>
       <c r="D15" s="131">
         <v>0.76</v>
       </c>
       <c r="E15" s="182">
         <v>0.56999999999999995</v>
       </c>
       <c r="F15" s="183">
         <v>0.73</v>
       </c>
       <c r="G15" s="184">
         <v>0.76</v>
       </c>
       <c r="H15" s="185">
         <v>0.91</v>
       </c>
       <c r="I15" s="186">
@@ -47390,52 +47859,58 @@
       </c>
       <c r="V15" s="192">
         <v>1.29</v>
       </c>
       <c r="W15" s="131">
         <v>1.2</v>
       </c>
       <c r="X15" s="131">
         <v>1.18</v>
       </c>
       <c r="Y15" s="130">
         <v>1.23</v>
       </c>
       <c r="Z15" s="130">
         <v>0.92</v>
       </c>
       <c r="AA15" s="130">
         <v>0.96</v>
       </c>
       <c r="AB15" s="130">
         <v>1.26</v>
       </c>
       <c r="AC15" s="130">
         <v>1.18</v>
       </c>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15" s="131">
+        <v>1.03</v>
+      </c>
+      <c r="AE15" s="131">
+        <v>1.02</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" s="63" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="131">
         <v>1.49</v>
       </c>
       <c r="C16" s="131">
         <v>0.88</v>
       </c>
       <c r="D16" s="131">
         <v>0.94</v>
       </c>
       <c r="E16" s="182">
         <v>0.98</v>
       </c>
       <c r="F16" s="183">
         <v>0.91</v>
       </c>
       <c r="G16" s="184">
         <v>1.01</v>
       </c>
       <c r="H16" s="185">
         <v>1.02</v>
       </c>
       <c r="I16" s="186">
@@ -47479,52 +47954,58 @@
       </c>
       <c r="V16" s="192">
         <v>1.31</v>
       </c>
       <c r="W16" s="131">
         <v>1.31</v>
       </c>
       <c r="X16" s="131">
         <v>1.29</v>
       </c>
       <c r="Y16" s="130">
         <v>1.31</v>
       </c>
       <c r="Z16" s="130">
         <v>0.86</v>
       </c>
       <c r="AA16" s="130">
         <v>1.47</v>
       </c>
       <c r="AB16" s="130">
         <v>1.71</v>
       </c>
       <c r="AC16" s="130">
         <v>1.34</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="131">
+        <v>1.24</v>
+      </c>
+      <c r="AE16" s="131">
+        <v>1.33</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" s="63" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="131" t="s">
         <v>28</v>
       </c>
       <c r="C17" s="131">
         <v>0.2</v>
       </c>
       <c r="D17" s="131">
         <v>0.26</v>
       </c>
       <c r="E17" s="182">
         <v>0.79</v>
       </c>
       <c r="F17" s="183">
         <v>0.78</v>
       </c>
       <c r="G17" s="184">
         <v>0.65</v>
       </c>
       <c r="H17" s="185">
         <v>0.72</v>
       </c>
       <c r="I17" s="186">
@@ -47568,52 +48049,58 @@
       </c>
       <c r="V17" s="192">
         <v>1.05</v>
       </c>
       <c r="W17" s="131">
         <v>1.06</v>
       </c>
       <c r="X17" s="131">
         <v>1.07</v>
       </c>
       <c r="Y17" s="130">
         <v>1.1100000000000001</v>
       </c>
       <c r="Z17" s="130">
         <v>1.56</v>
       </c>
       <c r="AA17" s="130">
         <v>1.22</v>
       </c>
       <c r="AB17" s="130">
         <v>1.47</v>
       </c>
       <c r="AC17" s="130">
         <v>1.3</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="131">
+        <v>1.2</v>
+      </c>
+      <c r="AE17" s="131">
+        <v>1.1399999999999999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" s="63" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="131">
         <v>1.97</v>
       </c>
       <c r="C18" s="131">
         <v>1.64</v>
       </c>
       <c r="D18" s="131">
         <v>1.22</v>
       </c>
       <c r="E18" s="182">
         <v>1.22</v>
       </c>
       <c r="F18" s="183">
         <v>1.1399999999999999</v>
       </c>
       <c r="G18" s="184">
         <v>1.02</v>
       </c>
       <c r="H18" s="185">
         <v>1.05</v>
       </c>
       <c r="I18" s="186">
@@ -47657,52 +48144,58 @@
       </c>
       <c r="V18" s="192">
         <v>1.05</v>
       </c>
       <c r="W18" s="131">
         <v>1.1499999999999999</v>
       </c>
       <c r="X18" s="131">
         <v>1.19</v>
       </c>
       <c r="Y18" s="130">
         <v>1.0900000000000001</v>
       </c>
       <c r="Z18" s="130">
         <v>2.8</v>
       </c>
       <c r="AA18" s="130">
         <v>2.5499999999999998</v>
       </c>
       <c r="AB18" s="130">
         <v>1.95</v>
       </c>
       <c r="AC18" s="130">
         <v>1.98</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="131">
+        <v>2.16</v>
+      </c>
+      <c r="AE18" s="131">
+        <v>2.08</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" s="63" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="131">
         <v>0.41</v>
       </c>
       <c r="C19" s="131">
         <v>0.84</v>
       </c>
       <c r="D19" s="131">
         <v>0.69</v>
       </c>
       <c r="E19" s="182">
         <v>0.83</v>
       </c>
       <c r="F19" s="183">
         <v>0.75</v>
       </c>
       <c r="G19" s="184">
         <v>0.9</v>
       </c>
       <c r="H19" s="185">
         <v>1.06</v>
       </c>
       <c r="I19" s="186">
@@ -47746,85 +48239,93 @@
       </c>
       <c r="V19" s="192">
         <v>1.87</v>
       </c>
       <c r="W19" s="131">
         <v>1.89</v>
       </c>
       <c r="X19" s="131">
         <v>1.83</v>
       </c>
       <c r="Y19" s="130">
         <v>1.71</v>
       </c>
       <c r="Z19" s="130">
         <v>1.67</v>
       </c>
       <c r="AA19" s="130">
         <v>1.75</v>
       </c>
       <c r="AB19" s="130">
         <v>1.29</v>
       </c>
       <c r="AC19" s="130">
         <v>1.29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="254" t="s">
+      <c r="AD19" s="131">
+        <v>1.28</v>
+      </c>
+      <c r="AE19" s="131">
+        <v>1.28</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31">
+      <c r="A20" s="252" t="s">
         <v>16</v>
       </c>
-      <c r="B20" s="254"/>
-[...28 lines deleted...]
-    <row r="21" spans="1:29">
+      <c r="B20" s="252"/>
+      <c r="C20" s="252"/>
+      <c r="D20" s="252"/>
+      <c r="E20" s="252"/>
+      <c r="F20" s="252"/>
+      <c r="G20" s="252"/>
+      <c r="H20" s="252"/>
+      <c r="I20" s="252"/>
+      <c r="J20" s="252"/>
+      <c r="K20" s="252"/>
+      <c r="L20" s="252"/>
+      <c r="M20" s="252"/>
+      <c r="N20" s="252"/>
+      <c r="O20" s="252"/>
+      <c r="P20" s="252"/>
+      <c r="Q20" s="252"/>
+      <c r="R20" s="252"/>
+      <c r="S20" s="252"/>
+      <c r="T20" s="252"/>
+      <c r="U20" s="252"/>
+      <c r="V20" s="252"/>
+      <c r="W20" s="232"/>
+      <c r="X20" s="232"/>
+      <c r="Y20" s="232"/>
+      <c r="Z20" s="229"/>
+      <c r="AA20" s="229"/>
+      <c r="AB20" s="229"/>
+      <c r="AC20" s="229"/>
+      <c r="AD20" s="229"/>
+      <c r="AE20" s="229"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" s="193" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="178">
         <v>1.1499999999999999</v>
       </c>
       <c r="C21" s="178">
         <v>1.41</v>
       </c>
       <c r="D21" s="178">
         <v>1.52</v>
       </c>
       <c r="E21" s="178">
         <v>1.5</v>
       </c>
       <c r="F21" s="178">
         <v>1.53</v>
       </c>
       <c r="G21" s="178">
         <v>1.54</v>
       </c>
       <c r="H21" s="178">
         <v>1.63</v>
       </c>
       <c r="I21" s="178">
@@ -47868,52 +48369,58 @@
       </c>
       <c r="V21" s="131">
         <v>2.25</v>
       </c>
       <c r="W21" s="131">
         <v>2.34</v>
       </c>
       <c r="X21" s="131">
         <v>2.29</v>
       </c>
       <c r="Y21" s="130">
         <v>2.2999999999999998</v>
       </c>
       <c r="Z21" s="130">
         <v>3.09</v>
       </c>
       <c r="AA21" s="130">
         <v>2.93</v>
       </c>
       <c r="AB21" s="130">
         <v>2.99</v>
       </c>
       <c r="AC21" s="130">
         <v>2.65</v>
       </c>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21" s="131">
+        <v>2.57</v>
+      </c>
+      <c r="AE21" s="131">
+        <v>2.61</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="131">
         <v>0.99</v>
       </c>
       <c r="C22" s="131">
         <v>1.34</v>
       </c>
       <c r="D22" s="131">
         <v>1.45</v>
       </c>
       <c r="E22" s="194">
         <v>1.4</v>
       </c>
       <c r="F22" s="195">
         <v>1.49</v>
       </c>
       <c r="G22" s="196">
         <v>1.52</v>
       </c>
       <c r="H22" s="197">
         <v>1.61</v>
       </c>
       <c r="I22" s="198">
@@ -47957,52 +48464,58 @@
       </c>
       <c r="V22" s="204">
         <v>2.33</v>
       </c>
       <c r="W22" s="131">
         <v>2.4500000000000002</v>
       </c>
       <c r="X22" s="131">
         <v>2.39</v>
       </c>
       <c r="Y22" s="130">
         <v>2.4</v>
       </c>
       <c r="Z22" s="130">
         <v>3.3</v>
       </c>
       <c r="AA22" s="130">
         <v>3.07</v>
       </c>
       <c r="AB22" s="130">
         <v>3.12</v>
       </c>
       <c r="AC22" s="130">
         <v>2.78</v>
       </c>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22" s="131">
+        <v>2.72</v>
+      </c>
+      <c r="AE22" s="131">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" s="63" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="131">
         <v>1.93</v>
       </c>
       <c r="C23" s="131">
         <v>1.72</v>
       </c>
       <c r="D23" s="131">
         <v>1.86</v>
       </c>
       <c r="E23" s="194">
         <v>1.98</v>
       </c>
       <c r="F23" s="195">
         <v>1.72</v>
       </c>
       <c r="G23" s="196">
         <v>1.63</v>
       </c>
       <c r="H23" s="197">
         <v>1.74</v>
       </c>
       <c r="I23" s="198">
@@ -48046,85 +48559,93 @@
       </c>
       <c r="V23" s="204">
         <v>1.8</v>
       </c>
       <c r="W23" s="131">
         <v>1.8</v>
       </c>
       <c r="X23" s="131">
         <v>1.79</v>
       </c>
       <c r="Y23" s="130">
         <v>1.83</v>
       </c>
       <c r="Z23" s="130">
         <v>2.0099999999999998</v>
       </c>
       <c r="AA23" s="130">
         <v>2.2200000000000002</v>
       </c>
       <c r="AB23" s="130">
         <v>2.33</v>
       </c>
       <c r="AC23" s="130">
         <v>1.98</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="253" t="s">
+      <c r="AD23" s="131">
+        <v>1.8</v>
+      </c>
+      <c r="AE23" s="131">
+        <v>1.66</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
+      <c r="A24" s="251" t="s">
         <v>17</v>
       </c>
-      <c r="B24" s="253"/>
-[...28 lines deleted...]
-    <row r="25" spans="1:29">
+      <c r="B24" s="251"/>
+      <c r="C24" s="251"/>
+      <c r="D24" s="251"/>
+      <c r="E24" s="251"/>
+      <c r="F24" s="251"/>
+      <c r="G24" s="251"/>
+      <c r="H24" s="251"/>
+      <c r="I24" s="251"/>
+      <c r="J24" s="251"/>
+      <c r="K24" s="251"/>
+      <c r="L24" s="251"/>
+      <c r="M24" s="251"/>
+      <c r="N24" s="251"/>
+      <c r="O24" s="251"/>
+      <c r="P24" s="251"/>
+      <c r="Q24" s="251"/>
+      <c r="R24" s="251"/>
+      <c r="S24" s="251"/>
+      <c r="T24" s="251"/>
+      <c r="U24" s="251"/>
+      <c r="V24" s="251"/>
+      <c r="W24" s="232"/>
+      <c r="X24" s="232"/>
+      <c r="Y24" s="232"/>
+      <c r="Z24" s="229"/>
+      <c r="AA24" s="229"/>
+      <c r="AB24" s="229"/>
+      <c r="AC24" s="229"/>
+      <c r="AD24" s="229"/>
+      <c r="AE24" s="229"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" s="63" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="178">
         <v>1</v>
       </c>
       <c r="C25" s="178">
         <v>0.96</v>
       </c>
       <c r="D25" s="178">
         <v>0.95</v>
       </c>
       <c r="E25" s="178">
         <v>0.99</v>
       </c>
       <c r="F25" s="178">
         <v>0.98</v>
       </c>
       <c r="G25" s="178">
         <v>1.02</v>
       </c>
       <c r="H25" s="178">
         <v>1.07</v>
       </c>
       <c r="I25" s="178">
@@ -48168,52 +48689,58 @@
       </c>
       <c r="V25" s="131">
         <v>1.36</v>
       </c>
       <c r="W25" s="131">
         <v>1.41</v>
       </c>
       <c r="X25" s="131">
         <v>1.4</v>
       </c>
       <c r="Y25" s="131">
         <v>1.39</v>
       </c>
       <c r="Z25" s="130">
         <v>1.85</v>
       </c>
       <c r="AA25" s="130">
         <v>1.73</v>
       </c>
       <c r="AB25" s="130">
         <v>1.73</v>
       </c>
       <c r="AC25" s="130">
         <v>1.48</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="131">
+        <v>1.44</v>
+      </c>
+      <c r="AE25" s="131">
+        <v>1.44</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" s="63" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="131">
         <v>0.99</v>
       </c>
       <c r="C26" s="131">
         <v>1.03</v>
       </c>
       <c r="D26" s="131">
         <v>1.29</v>
       </c>
       <c r="E26" s="205">
         <v>1.22</v>
       </c>
       <c r="F26" s="206">
         <v>1.21</v>
       </c>
       <c r="G26" s="207">
         <v>1.23</v>
       </c>
       <c r="H26" s="208">
         <v>1.31</v>
       </c>
       <c r="I26" s="209">
@@ -48257,52 +48784,58 @@
       </c>
       <c r="V26" s="215">
         <v>1.41</v>
       </c>
       <c r="W26" s="131">
         <v>1.52</v>
       </c>
       <c r="X26" s="131">
         <v>1.54</v>
       </c>
       <c r="Y26" s="131">
         <v>1.56</v>
       </c>
       <c r="Z26" s="130">
         <v>2.79</v>
       </c>
       <c r="AA26" s="130">
         <v>2.1800000000000002</v>
       </c>
       <c r="AB26" s="130">
         <v>2.04</v>
       </c>
       <c r="AC26" s="130">
         <v>1.68</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="131">
+        <v>1.59</v>
+      </c>
+      <c r="AE26" s="131">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" s="63" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="131">
         <v>1.76</v>
       </c>
       <c r="C27" s="131">
         <v>0.9</v>
       </c>
       <c r="D27" s="131">
         <v>0.99</v>
       </c>
       <c r="E27" s="205">
         <v>1.2</v>
       </c>
       <c r="F27" s="206">
         <v>1.2</v>
       </c>
       <c r="G27" s="207">
         <v>1.1000000000000001</v>
       </c>
       <c r="H27" s="208">
         <v>1.2</v>
       </c>
       <c r="I27" s="209">
@@ -48346,52 +48879,58 @@
       </c>
       <c r="V27" s="215">
         <v>1.22</v>
       </c>
       <c r="W27" s="131">
         <v>1.46</v>
       </c>
       <c r="X27" s="131">
         <v>1.38</v>
       </c>
       <c r="Y27" s="131">
         <v>1.32</v>
       </c>
       <c r="Z27" s="130">
         <v>2.41</v>
       </c>
       <c r="AA27" s="130">
         <v>1.9</v>
       </c>
       <c r="AB27" s="130">
         <v>2.2799999999999998</v>
       </c>
       <c r="AC27" s="130">
         <v>1.71</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="131">
+        <v>1.85</v>
+      </c>
+      <c r="AE27" s="131">
+        <v>1.65</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" s="63" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="131" t="s">
         <v>28</v>
       </c>
       <c r="C28" s="131">
         <v>1.1200000000000001</v>
       </c>
       <c r="D28" s="131">
         <v>0.74</v>
       </c>
       <c r="E28" s="205">
         <v>0.65</v>
       </c>
       <c r="F28" s="206">
         <v>0.81</v>
       </c>
       <c r="G28" s="207">
         <v>1.05</v>
       </c>
       <c r="H28" s="208">
         <v>0.89</v>
       </c>
       <c r="I28" s="209">
@@ -48435,52 +48974,58 @@
       </c>
       <c r="V28" s="215">
         <v>1.56</v>
       </c>
       <c r="W28" s="131">
         <v>1.55</v>
       </c>
       <c r="X28" s="131">
         <v>1.51</v>
       </c>
       <c r="Y28" s="131">
         <v>1.45</v>
       </c>
       <c r="Z28" s="130">
         <v>0.37</v>
       </c>
       <c r="AA28" s="130">
         <v>0.96</v>
       </c>
       <c r="AB28" s="130">
         <v>1.26</v>
       </c>
       <c r="AC28" s="130">
         <v>1.04</v>
       </c>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28" s="131">
+        <v>1.05</v>
+      </c>
+      <c r="AE28" s="131">
+        <v>1.1200000000000001</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" s="63" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="131">
         <v>1.35</v>
       </c>
       <c r="C29" s="131">
         <v>0.93</v>
       </c>
       <c r="D29" s="131">
         <v>0.76</v>
       </c>
       <c r="E29" s="205">
         <v>0.56999999999999995</v>
       </c>
       <c r="F29" s="206">
         <v>0.73</v>
       </c>
       <c r="G29" s="207">
         <v>0.76</v>
       </c>
       <c r="H29" s="208">
         <v>0.91</v>
       </c>
       <c r="I29" s="209">
@@ -48524,52 +49069,58 @@
       </c>
       <c r="V29" s="215">
         <v>1.29</v>
       </c>
       <c r="W29" s="131">
         <v>1.2</v>
       </c>
       <c r="X29" s="131">
         <v>1.18</v>
       </c>
       <c r="Y29" s="131">
         <v>1.23</v>
       </c>
       <c r="Z29" s="130">
         <v>0.92</v>
       </c>
       <c r="AA29" s="130">
         <v>0.96</v>
       </c>
       <c r="AB29" s="130">
         <v>1.26</v>
       </c>
       <c r="AC29" s="130">
         <v>1.18</v>
       </c>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29" s="131">
+        <v>1.03</v>
+      </c>
+      <c r="AE29" s="131">
+        <v>1.02</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" s="63" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="131">
         <v>1.49</v>
       </c>
       <c r="C30" s="131">
         <v>0.88</v>
       </c>
       <c r="D30" s="131">
         <v>0.94</v>
       </c>
       <c r="E30" s="205">
         <v>0.98</v>
       </c>
       <c r="F30" s="206">
         <v>0.91</v>
       </c>
       <c r="G30" s="207">
         <v>1.01</v>
       </c>
       <c r="H30" s="208">
         <v>1.02</v>
       </c>
       <c r="I30" s="209">
@@ -48613,52 +49164,58 @@
       </c>
       <c r="V30" s="215">
         <v>1.31</v>
       </c>
       <c r="W30" s="131">
         <v>1.31</v>
       </c>
       <c r="X30" s="131">
         <v>1.29</v>
       </c>
       <c r="Y30" s="131">
         <v>1.31</v>
       </c>
       <c r="Z30" s="130">
         <v>0.86</v>
       </c>
       <c r="AA30" s="130">
         <v>1.47</v>
       </c>
       <c r="AB30" s="130">
         <v>1.71</v>
       </c>
       <c r="AC30" s="130">
         <v>1.34</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="131">
+        <v>1.24</v>
+      </c>
+      <c r="AE30" s="131">
+        <v>1.33</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" s="63" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="131" t="s">
         <v>28</v>
       </c>
       <c r="C31" s="131">
         <v>0.2</v>
       </c>
       <c r="D31" s="131">
         <v>0.26</v>
       </c>
       <c r="E31" s="205">
         <v>0.79</v>
       </c>
       <c r="F31" s="206">
         <v>0.78</v>
       </c>
       <c r="G31" s="207">
         <v>0.65</v>
       </c>
       <c r="H31" s="208">
         <v>0.72</v>
       </c>
       <c r="I31" s="209">
@@ -48702,52 +49259,58 @@
       </c>
       <c r="V31" s="215">
         <v>1.05</v>
       </c>
       <c r="W31" s="131">
         <v>1.06</v>
       </c>
       <c r="X31" s="131">
         <v>1.07</v>
       </c>
       <c r="Y31" s="131">
         <v>1.1100000000000001</v>
       </c>
       <c r="Z31" s="130">
         <v>1.56</v>
       </c>
       <c r="AA31" s="130">
         <v>1.22</v>
       </c>
       <c r="AB31" s="130">
         <v>1.47</v>
       </c>
       <c r="AC31" s="130">
         <v>1.3</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="131">
+        <v>1.2</v>
+      </c>
+      <c r="AE31" s="131">
+        <v>1.1399999999999999</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" s="63" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="131">
         <v>1.97</v>
       </c>
       <c r="C32" s="131">
         <v>1.64</v>
       </c>
       <c r="D32" s="131">
         <v>1.22</v>
       </c>
       <c r="E32" s="205">
         <v>1.22</v>
       </c>
       <c r="F32" s="206">
         <v>1.1399999999999999</v>
       </c>
       <c r="G32" s="207">
         <v>1.02</v>
       </c>
       <c r="H32" s="208">
         <v>1.05</v>
       </c>
       <c r="I32" s="209">
@@ -48791,52 +49354,58 @@
       </c>
       <c r="V32" s="215">
         <v>1.05</v>
       </c>
       <c r="W32" s="131">
         <v>1.1499999999999999</v>
       </c>
       <c r="X32" s="131">
         <v>1.19</v>
       </c>
       <c r="Y32" s="131">
         <v>1.0900000000000001</v>
       </c>
       <c r="Z32" s="130">
         <v>2.8</v>
       </c>
       <c r="AA32" s="130">
         <v>2.5499999999999998</v>
       </c>
       <c r="AB32" s="130">
         <v>1.95</v>
       </c>
       <c r="AC32" s="130">
         <v>1.98</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="131">
+        <v>2.16</v>
+      </c>
+      <c r="AE32" s="131">
+        <v>2.08</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31">
       <c r="A33" s="64" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="165">
         <v>0.41</v>
       </c>
       <c r="C33" s="165">
         <v>0.84</v>
       </c>
       <c r="D33" s="165">
         <v>0.69</v>
       </c>
       <c r="E33" s="216">
         <v>0.83</v>
       </c>
       <c r="F33" s="217">
         <v>0.75</v>
       </c>
       <c r="G33" s="218">
         <v>0.9</v>
       </c>
       <c r="H33" s="219">
         <v>1.06</v>
       </c>
       <c r="I33" s="220">
@@ -48880,62 +49449,68 @@
       </c>
       <c r="V33" s="226">
         <v>1.87</v>
       </c>
       <c r="W33" s="165">
         <v>1.89</v>
       </c>
       <c r="X33" s="165">
         <v>1.83</v>
       </c>
       <c r="Y33" s="165">
         <v>1.71</v>
       </c>
       <c r="Z33" s="165">
         <v>1.67</v>
       </c>
       <c r="AA33" s="165">
         <v>1.75</v>
       </c>
       <c r="AB33" s="165">
         <v>1.29</v>
       </c>
       <c r="AC33" s="165">
         <v>1.29</v>
       </c>
+      <c r="AD33" s="165">
+        <v>1.28</v>
+      </c>
+      <c r="AE33" s="165">
+        <v>1.28</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="R7:AC7"/>
-[...3 lines deleted...]
-    <mergeCell ref="A20:AC20"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:Y8"/>
-    <mergeCell ref="Z8:AC8"/>
+    <mergeCell ref="Z8:AE8"/>
+    <mergeCell ref="R7:AE7"/>
+    <mergeCell ref="A6:AE6"/>
+    <mergeCell ref="A24:AE24"/>
+    <mergeCell ref="A20:AE20"/>
+    <mergeCell ref="A10:AE10"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Число зарег.браков</vt:lpstr>