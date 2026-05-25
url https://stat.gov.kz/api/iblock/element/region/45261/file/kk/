--- v0 (2026-04-16)
+++ v1 (2026-05-25)
@@ -21,51 +21,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="630" yWindow="585" windowWidth="27495" windowHeight="12720" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Туғандар саны" sheetId="5" r:id="rId1"/>
     <sheet name="Туудың жалпы коэффициенті" sheetId="6" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="" roundtripDataChecksum="uwjn/Xbo8ZTvzJbnL640vCh4g3/HqWRN9dw33cGFQpo="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="43">
   <si>
     <t>Туғандар саны*</t>
   </si>
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -573,51 +573,51 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="196">
+  <cellXfs count="199">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -1032,123 +1032,130 @@
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="48" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="50" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="51" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="52" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="54" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="59" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="61" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...12 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="96">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="15"/>
     <cellStyle name="Обычный 100" xfId="84"/>
     <cellStyle name="Обычный 101" xfId="95"/>
     <cellStyle name="Обычный 11" xfId="16"/>
     <cellStyle name="Обычный 12" xfId="27"/>
     <cellStyle name="Обычный 122" xfId="71"/>
     <cellStyle name="Обычный 123" xfId="82"/>
     <cellStyle name="Обычный 124" xfId="93"/>
     <cellStyle name="Обычный 13" xfId="28"/>
     <cellStyle name="Обычный 14" xfId="39"/>
     <cellStyle name="Обычный 15" xfId="5"/>
     <cellStyle name="Обычный 17" xfId="41"/>
     <cellStyle name="Обычный 18" xfId="52"/>
     <cellStyle name="Обычный 19" xfId="17"/>
     <cellStyle name="Обычный 2 2" xfId="62"/>
     <cellStyle name="Обычный 2 5" xfId="1"/>
     <cellStyle name="Обычный 20" xfId="29"/>
     <cellStyle name="Обычный 21" xfId="64"/>
     <cellStyle name="Обычный 22" xfId="75"/>
     <cellStyle name="Обычный 23" xfId="86"/>
     <cellStyle name="Обычный 24" xfId="6"/>
@@ -1238,128 +1245,128 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>104775</xdr:colOff>
+      <xdr:colOff>314325</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>57150</xdr:rowOff>
+      <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1590675" cy="819150"/>
+          <a:ext cx="1800225" cy="771525"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>200025</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>28574</xdr:rowOff>
+      <xdr:colOff>342900</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>180975</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1685925" cy="790574"/>
+          <a:ext cx="1828800" cy="752475"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
@@ -1537,187 +1544,190 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA983"/>
+  <dimension ref="A1:AB983"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AC45" sqref="AC45"/>
+      <selection activeCell="M19" sqref="M19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="16.140625" customWidth="1"/>
     <col min="2" max="3" width="6.140625" customWidth="1"/>
     <col min="4" max="4" width="6.85546875" customWidth="1"/>
     <col min="5" max="5" width="5.28515625" customWidth="1"/>
     <col min="6" max="6" width="6.7109375" customWidth="1"/>
     <col min="7" max="7" width="7.5703125" customWidth="1"/>
     <col min="8" max="8" width="6.140625" customWidth="1"/>
     <col min="9" max="9" width="7.5703125" customWidth="1"/>
     <col min="10" max="10" width="8" customWidth="1"/>
     <col min="11" max="11" width="6.42578125" customWidth="1"/>
     <col min="12" max="12" width="7.28515625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="7.28515625" customWidth="1"/>
     <col min="15" max="16" width="6.42578125" customWidth="1"/>
     <col min="17" max="17" width="5.7109375" customWidth="1"/>
     <col min="18" max="18" width="6.42578125" customWidth="1"/>
     <col min="19" max="19" width="7.42578125" customWidth="1"/>
     <col min="20" max="20" width="5.7109375" customWidth="1"/>
     <col min="21" max="21" width="6" customWidth="1"/>
     <col min="22" max="22" width="8.28515625" customWidth="1"/>
     <col min="23" max="23" width="5.42578125" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" customWidth="1"/>
     <col min="25" max="25" width="8.7109375" customWidth="1"/>
     <col min="26" max="26" width="7" customWidth="1"/>
-    <col min="27" max="27" width="7.28515625" customWidth="1"/>
+    <col min="27" max="28" width="6.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" s="78" customFormat="1" ht="15" customHeight="1"/>
-[...5 lines deleted...]
-      <c r="A6" s="170" t="s">
+    <row r="1" spans="1:28" s="78" customFormat="1" ht="15" customHeight="1"/>
+    <row r="2" spans="1:28" s="78" customFormat="1" ht="15" customHeight="1"/>
+    <row r="3" spans="1:28" s="78" customFormat="1" ht="15" customHeight="1"/>
+    <row r="4" spans="1:28" s="146" customFormat="1" ht="15" customHeight="1"/>
+    <row r="5" spans="1:28" s="145" customFormat="1" ht="15" customHeight="1"/>
+    <row r="6" spans="1:28" ht="17.25" customHeight="1">
+      <c r="A6" s="172" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="170"/>
-[...19 lines deleted...]
-      <c r="V6" s="170"/>
+      <c r="B6" s="172"/>
+      <c r="C6" s="172"/>
+      <c r="D6" s="172"/>
+      <c r="E6" s="172"/>
+      <c r="F6" s="172"/>
+      <c r="G6" s="172"/>
+      <c r="H6" s="172"/>
+      <c r="I6" s="172"/>
+      <c r="J6" s="172"/>
+      <c r="K6" s="172"/>
+      <c r="L6" s="172"/>
+      <c r="M6" s="172"/>
+      <c r="N6" s="172"/>
+      <c r="O6" s="172"/>
+      <c r="P6" s="172"/>
+      <c r="Q6" s="172"/>
+      <c r="R6" s="172"/>
+      <c r="S6" s="172"/>
+      <c r="T6" s="172"/>
+      <c r="U6" s="172"/>
+      <c r="V6" s="172"/>
       <c r="W6" s="171"/>
       <c r="X6" s="171"/>
       <c r="Y6" s="171"/>
       <c r="Z6" s="171"/>
       <c r="AA6" s="171"/>
-    </row>
-    <row r="7" spans="1:27" ht="15.75" customHeight="1">
+      <c r="AB6" s="171"/>
+    </row>
+    <row r="7" spans="1:28" ht="15.75" customHeight="1">
       <c r="A7" s="2"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
-      <c r="V7" s="168" t="s">
+      <c r="V7" s="169" t="s">
         <v>1</v>
       </c>
-      <c r="W7" s="169"/>
-[...7 lines deleted...]
-      <c r="B8" s="183">
+      <c r="W7" s="170"/>
+      <c r="X7" s="170"/>
+      <c r="Y7" s="170"/>
+      <c r="Z7" s="170"/>
+      <c r="AA7" s="170"/>
+      <c r="AB7" s="171"/>
+    </row>
+    <row r="8" spans="1:28" ht="14.25" customHeight="1">
+      <c r="A8" s="176"/>
+      <c r="B8" s="178">
         <v>2024</v>
       </c>
-      <c r="C8" s="184"/>
-[...10 lines deleted...]
-      <c r="N8" s="185">
+      <c r="C8" s="179"/>
+      <c r="D8" s="179"/>
+      <c r="E8" s="179"/>
+      <c r="F8" s="179"/>
+      <c r="G8" s="179"/>
+      <c r="H8" s="179"/>
+      <c r="I8" s="179"/>
+      <c r="J8" s="179"/>
+      <c r="K8" s="179"/>
+      <c r="L8" s="179"/>
+      <c r="M8" s="179"/>
+      <c r="N8" s="180">
         <v>2025</v>
       </c>
-      <c r="O8" s="186"/>
-[...10 lines deleted...]
-      <c r="Z8" s="166">
+      <c r="O8" s="181"/>
+      <c r="P8" s="181"/>
+      <c r="Q8" s="181"/>
+      <c r="R8" s="181"/>
+      <c r="S8" s="181"/>
+      <c r="T8" s="181"/>
+      <c r="U8" s="181"/>
+      <c r="V8" s="181"/>
+      <c r="W8" s="182"/>
+      <c r="X8" s="182"/>
+      <c r="Y8" s="182"/>
+      <c r="Z8" s="188">
         <v>2026</v>
       </c>
-      <c r="AA8" s="167"/>
-[...2 lines deleted...]
-      <c r="A9" s="182"/>
+      <c r="AA8" s="189"/>
+      <c r="AB8" s="190"/>
+    </row>
+    <row r="9" spans="1:28" ht="14.25" customHeight="1">
+      <c r="A9" s="177"/>
       <c r="B9" s="79" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="J9" s="3" t="s">
@@ -1752,83 +1762,86 @@
       </c>
       <c r="T9" s="9" t="s">
         <v>8</v>
       </c>
       <c r="U9" s="9" t="s">
         <v>9</v>
       </c>
       <c r="V9" s="9" t="s">
         <v>10</v>
       </c>
       <c r="W9" s="76" t="s">
         <v>11</v>
       </c>
       <c r="X9" s="9" t="s">
         <v>12</v>
       </c>
       <c r="Y9" s="9" t="s">
         <v>13</v>
       </c>
       <c r="Z9" s="84" t="s">
         <v>2</v>
       </c>
       <c r="AA9" s="85" t="s">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="172" t="s">
+      <c r="AB9" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28" ht="18.75" customHeight="1">
+      <c r="A10" s="173" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="172"/>
-[...22 lines deleted...]
-      <c r="Y10" s="173"/>
+      <c r="B10" s="173"/>
+      <c r="C10" s="173"/>
+      <c r="D10" s="173"/>
+      <c r="E10" s="173"/>
+      <c r="F10" s="173"/>
+      <c r="G10" s="173"/>
+      <c r="H10" s="173"/>
+      <c r="I10" s="173"/>
+      <c r="J10" s="173"/>
+      <c r="K10" s="173"/>
+      <c r="L10" s="173"/>
+      <c r="M10" s="173"/>
+      <c r="N10" s="173"/>
+      <c r="O10" s="173"/>
+      <c r="P10" s="173"/>
+      <c r="Q10" s="173"/>
+      <c r="R10" s="173"/>
+      <c r="S10" s="173"/>
+      <c r="T10" s="173"/>
+      <c r="U10" s="173"/>
+      <c r="V10" s="173"/>
+      <c r="W10" s="183"/>
+      <c r="X10" s="183"/>
+      <c r="Y10" s="183"/>
       <c r="Z10" s="171"/>
       <c r="AA10" s="171"/>
     </row>
-    <row r="11" spans="1:27" ht="14.25" customHeight="1">
+    <row r="11" spans="1:28" ht="14.25" customHeight="1">
       <c r="A11" s="73" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="147">
         <v>1467</v>
       </c>
       <c r="C11" s="147">
         <v>1229</v>
       </c>
       <c r="D11" s="147">
         <v>1246</v>
       </c>
       <c r="E11" s="147">
         <v>1351</v>
       </c>
       <c r="F11" s="147">
         <v>1187</v>
       </c>
       <c r="G11" s="147">
         <v>1149</v>
       </c>
       <c r="H11" s="147">
         <v>1361</v>
       </c>
       <c r="I11" s="147">
@@ -1866,52 +1879,55 @@
       </c>
       <c r="T11" s="151">
         <v>1240</v>
       </c>
       <c r="U11" s="151">
         <v>1145</v>
       </c>
       <c r="V11" s="149">
         <v>1196</v>
       </c>
       <c r="W11" s="10">
         <v>1178</v>
       </c>
       <c r="X11" s="148">
         <v>1082</v>
       </c>
       <c r="Y11" s="10">
         <v>1176</v>
       </c>
       <c r="Z11" s="10">
         <v>1119</v>
       </c>
       <c r="AA11" s="10">
         <v>966</v>
       </c>
-    </row>
-    <row r="12" spans="1:27" ht="14.25" customHeight="1">
+      <c r="AB11" s="166">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28" ht="14.25" customHeight="1">
       <c r="A12" s="73" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="10">
         <v>887</v>
       </c>
       <c r="C12" s="10">
         <v>717</v>
       </c>
       <c r="D12" s="10">
         <v>743</v>
       </c>
       <c r="E12" s="11">
         <v>788</v>
       </c>
       <c r="F12" s="12">
         <v>684</v>
       </c>
       <c r="G12" s="13">
         <v>678</v>
       </c>
       <c r="H12" s="14">
         <v>842</v>
       </c>
       <c r="I12" s="15">
@@ -1949,52 +1965,55 @@
       </c>
       <c r="T12" s="20">
         <v>743</v>
       </c>
       <c r="U12" s="21">
         <v>696</v>
       </c>
       <c r="V12" s="22">
         <v>725</v>
       </c>
       <c r="W12" s="10">
         <v>694</v>
       </c>
       <c r="X12" s="92">
         <v>600</v>
       </c>
       <c r="Y12" s="10">
         <v>703</v>
       </c>
       <c r="Z12" s="10">
         <v>701</v>
       </c>
       <c r="AA12" s="10">
         <v>575</v>
       </c>
-    </row>
-    <row r="13" spans="1:27" ht="14.25" customHeight="1">
+      <c r="AB12" s="166">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28" ht="14.25" customHeight="1">
       <c r="A13" s="73" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="10">
         <v>193</v>
       </c>
       <c r="C13" s="10">
         <v>160</v>
       </c>
       <c r="D13" s="10">
         <v>156</v>
       </c>
       <c r="E13" s="11">
         <v>176</v>
       </c>
       <c r="F13" s="12">
         <v>180</v>
       </c>
       <c r="G13" s="13">
         <v>146</v>
       </c>
       <c r="H13" s="14">
         <v>169</v>
       </c>
       <c r="I13" s="15">
@@ -2032,52 +2051,55 @@
       </c>
       <c r="T13" s="20">
         <v>156</v>
       </c>
       <c r="U13" s="21">
         <v>153</v>
       </c>
       <c r="V13" s="22">
         <v>137</v>
       </c>
       <c r="W13" s="10">
         <v>148</v>
       </c>
       <c r="X13" s="92">
         <v>164</v>
       </c>
       <c r="Y13" s="10">
         <v>154</v>
       </c>
       <c r="Z13" s="10">
         <v>126</v>
       </c>
       <c r="AA13" s="10">
         <v>113</v>
       </c>
-    </row>
-    <row r="14" spans="1:27" ht="14.25" customHeight="1">
+      <c r="AB13" s="166">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28" ht="14.25" customHeight="1">
       <c r="A14" s="73" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="10">
         <v>51</v>
       </c>
       <c r="C14" s="10">
         <v>47</v>
       </c>
       <c r="D14" s="10">
         <v>54</v>
       </c>
       <c r="E14" s="11">
         <v>58</v>
       </c>
       <c r="F14" s="12">
         <v>43</v>
       </c>
       <c r="G14" s="13">
         <v>52</v>
       </c>
       <c r="H14" s="14">
         <v>54</v>
       </c>
       <c r="I14" s="15">
@@ -2115,52 +2137,55 @@
       </c>
       <c r="T14" s="20">
         <v>51</v>
       </c>
       <c r="U14" s="21">
         <v>43</v>
       </c>
       <c r="V14" s="22">
         <v>62</v>
       </c>
       <c r="W14" s="10">
         <v>57</v>
       </c>
       <c r="X14" s="92">
         <v>52</v>
       </c>
       <c r="Y14" s="10">
         <v>53</v>
       </c>
       <c r="Z14" s="10">
         <v>41</v>
       </c>
       <c r="AA14" s="10">
         <v>49</v>
       </c>
-    </row>
-    <row r="15" spans="1:27" ht="14.25" customHeight="1">
+      <c r="AB14" s="166">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28" ht="14.25" customHeight="1">
       <c r="A15" s="73" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="10">
         <v>41</v>
       </c>
       <c r="C15" s="10">
         <v>39</v>
       </c>
       <c r="D15" s="10">
         <v>43</v>
       </c>
       <c r="E15" s="11">
         <v>53</v>
       </c>
       <c r="F15" s="12">
         <v>53</v>
       </c>
       <c r="G15" s="13">
         <v>43</v>
       </c>
       <c r="H15" s="14">
         <v>36</v>
       </c>
       <c r="I15" s="15">
@@ -2198,52 +2223,55 @@
       </c>
       <c r="T15" s="20">
         <v>36</v>
       </c>
       <c r="U15" s="21">
         <v>45</v>
       </c>
       <c r="V15" s="22">
         <v>43</v>
       </c>
       <c r="W15" s="10">
         <v>40</v>
       </c>
       <c r="X15" s="92">
         <v>40</v>
       </c>
       <c r="Y15" s="10">
         <v>45</v>
       </c>
       <c r="Z15" s="10">
         <v>34</v>
       </c>
       <c r="AA15" s="10">
         <v>26</v>
       </c>
-    </row>
-    <row r="16" spans="1:27" ht="14.25" customHeight="1">
+      <c r="AB15" s="166">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28" ht="14.25" customHeight="1">
       <c r="A16" s="73" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="10">
         <v>101</v>
       </c>
       <c r="C16" s="10">
         <v>101</v>
       </c>
       <c r="D16" s="10">
         <v>107</v>
       </c>
       <c r="E16" s="23">
         <v>108</v>
       </c>
       <c r="F16" s="12">
         <v>89</v>
       </c>
       <c r="G16" s="13">
         <v>94</v>
       </c>
       <c r="H16" s="14">
         <v>90</v>
       </c>
       <c r="I16" s="15">
@@ -2281,52 +2309,55 @@
       </c>
       <c r="T16" s="20">
         <v>94</v>
       </c>
       <c r="U16" s="21">
         <v>73</v>
       </c>
       <c r="V16" s="22">
         <v>73</v>
       </c>
       <c r="W16" s="10">
         <v>84</v>
       </c>
       <c r="X16" s="92">
         <v>75</v>
       </c>
       <c r="Y16" s="10">
         <v>84</v>
       </c>
       <c r="Z16" s="10">
         <v>76</v>
       </c>
       <c r="AA16" s="10">
         <v>84</v>
       </c>
-    </row>
-    <row r="17" spans="1:27" ht="14.25" customHeight="1">
+      <c r="AB16" s="166">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28" ht="14.25" customHeight="1">
       <c r="A17" s="73" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="10">
         <v>60</v>
       </c>
       <c r="C17" s="10">
         <v>70</v>
       </c>
       <c r="D17" s="10">
         <v>54</v>
       </c>
       <c r="E17" s="23">
         <v>62</v>
       </c>
       <c r="F17" s="12">
         <v>63</v>
       </c>
       <c r="G17" s="13">
         <v>47</v>
       </c>
       <c r="H17" s="14">
         <v>74</v>
       </c>
       <c r="I17" s="15">
@@ -2364,52 +2395,55 @@
       </c>
       <c r="T17" s="20">
         <v>62</v>
       </c>
       <c r="U17" s="21">
         <v>40</v>
       </c>
       <c r="V17" s="22">
         <v>56</v>
       </c>
       <c r="W17" s="10">
         <v>62</v>
       </c>
       <c r="X17" s="92">
         <v>54</v>
       </c>
       <c r="Y17" s="10">
         <v>50</v>
       </c>
       <c r="Z17" s="10">
         <v>39</v>
       </c>
       <c r="AA17" s="10">
         <v>41</v>
       </c>
-    </row>
-    <row r="18" spans="1:27" ht="14.25" customHeight="1">
+      <c r="AB17" s="166">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28" ht="14.25" customHeight="1">
       <c r="A18" s="73" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="10">
         <v>70</v>
       </c>
       <c r="C18" s="10">
         <v>42</v>
       </c>
       <c r="D18" s="10">
         <v>50</v>
       </c>
       <c r="E18" s="23">
         <v>58</v>
       </c>
       <c r="F18" s="12">
         <v>49</v>
       </c>
       <c r="G18" s="13">
         <v>46</v>
       </c>
       <c r="H18" s="14">
         <v>48</v>
       </c>
       <c r="I18" s="15">
@@ -2447,52 +2481,55 @@
       </c>
       <c r="T18" s="20">
         <v>45</v>
       </c>
       <c r="U18" s="21">
         <v>52</v>
       </c>
       <c r="V18" s="22">
         <v>57</v>
       </c>
       <c r="W18" s="10">
         <v>39</v>
       </c>
       <c r="X18" s="92">
         <v>50</v>
       </c>
       <c r="Y18" s="10">
         <v>52</v>
       </c>
       <c r="Z18" s="10">
         <v>53</v>
       </c>
       <c r="AA18" s="10">
         <v>36</v>
       </c>
-    </row>
-    <row r="19" spans="1:27" ht="14.25" customHeight="1">
+      <c r="AB18" s="166">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28" ht="14.25" customHeight="1">
       <c r="A19" s="73" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="10">
         <v>64</v>
       </c>
       <c r="C19" s="10">
         <v>53</v>
       </c>
       <c r="D19" s="10">
         <v>39</v>
       </c>
       <c r="E19" s="23">
         <v>48</v>
       </c>
       <c r="F19" s="12">
         <v>26</v>
       </c>
       <c r="G19" s="13">
         <v>43</v>
       </c>
       <c r="H19" s="14">
         <v>48</v>
       </c>
       <c r="I19" s="15">
@@ -2530,83 +2567,87 @@
       </c>
       <c r="T19" s="20">
         <v>53</v>
       </c>
       <c r="U19" s="21">
         <v>43</v>
       </c>
       <c r="V19" s="22">
         <v>43</v>
       </c>
       <c r="W19" s="10">
         <v>54</v>
       </c>
       <c r="X19" s="92">
         <v>47</v>
       </c>
       <c r="Y19" s="10">
         <v>35</v>
       </c>
       <c r="Z19" s="10">
         <v>49</v>
       </c>
       <c r="AA19" s="10">
         <v>42</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="180" t="s">
+      <c r="AB19" s="166">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28" s="7" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A20" s="184" t="s">
         <v>17</v>
       </c>
-      <c r="B20" s="180"/>
-[...22 lines deleted...]
-      <c r="Y20" s="176"/>
+      <c r="B20" s="184"/>
+      <c r="C20" s="184"/>
+      <c r="D20" s="184"/>
+      <c r="E20" s="184"/>
+      <c r="F20" s="184"/>
+      <c r="G20" s="184"/>
+      <c r="H20" s="184"/>
+      <c r="I20" s="184"/>
+      <c r="J20" s="184"/>
+      <c r="K20" s="184"/>
+      <c r="L20" s="184"/>
+      <c r="M20" s="184"/>
+      <c r="N20" s="184"/>
+      <c r="O20" s="184"/>
+      <c r="P20" s="184"/>
+      <c r="Q20" s="184"/>
+      <c r="R20" s="184"/>
+      <c r="S20" s="184"/>
+      <c r="T20" s="184"/>
+      <c r="U20" s="184"/>
+      <c r="V20" s="184"/>
+      <c r="W20" s="174"/>
+      <c r="X20" s="174"/>
+      <c r="Y20" s="174"/>
       <c r="Z20" s="171"/>
       <c r="AA20" s="171"/>
-    </row>
-    <row r="21" spans="1:27" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AB20" s="167"/>
+    </row>
+    <row r="21" spans="1:28" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A21" s="73" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="152">
         <v>737</v>
       </c>
       <c r="C21" s="147">
         <v>652</v>
       </c>
       <c r="D21" s="152">
         <v>616</v>
       </c>
       <c r="E21" s="152">
         <v>688</v>
       </c>
       <c r="F21" s="152">
         <v>600</v>
       </c>
       <c r="G21" s="152">
         <v>620</v>
       </c>
       <c r="H21" s="152">
         <v>692</v>
       </c>
       <c r="I21" s="152">
@@ -2644,52 +2685,55 @@
       </c>
       <c r="T21" s="154">
         <v>678</v>
       </c>
       <c r="U21" s="151">
         <v>568</v>
       </c>
       <c r="V21" s="149">
         <v>614</v>
       </c>
       <c r="W21" s="10">
         <v>606</v>
       </c>
       <c r="X21" s="92">
         <v>557</v>
       </c>
       <c r="Y21" s="10">
         <v>630</v>
       </c>
       <c r="Z21" s="19">
         <v>560</v>
       </c>
       <c r="AA21" s="19">
         <v>468</v>
       </c>
-    </row>
-    <row r="22" spans="1:27" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AB21" s="168">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A22" s="73" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="19">
         <v>439</v>
       </c>
       <c r="C22" s="19">
         <v>377</v>
       </c>
       <c r="D22" s="19">
         <v>373</v>
       </c>
       <c r="E22" s="24">
         <v>389</v>
       </c>
       <c r="F22" s="25">
         <v>353</v>
       </c>
       <c r="G22" s="26">
         <v>366</v>
       </c>
       <c r="H22" s="27">
         <v>424</v>
       </c>
       <c r="I22" s="28">
@@ -2727,52 +2771,55 @@
       </c>
       <c r="T22" s="32">
         <v>411</v>
       </c>
       <c r="U22" s="33">
         <v>340</v>
       </c>
       <c r="V22" s="34">
         <v>385</v>
       </c>
       <c r="W22" s="10">
         <v>363</v>
       </c>
       <c r="X22" s="92">
         <v>303</v>
       </c>
       <c r="Y22" s="10">
         <v>390</v>
       </c>
       <c r="Z22" s="19">
         <v>337</v>
       </c>
       <c r="AA22" s="19">
         <v>288</v>
       </c>
-    </row>
-    <row r="23" spans="1:27" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AB22" s="168">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A23" s="73" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="19">
         <v>102</v>
       </c>
       <c r="C23" s="19">
         <v>79</v>
       </c>
       <c r="D23" s="19">
         <v>63</v>
       </c>
       <c r="E23" s="24">
         <v>88</v>
       </c>
       <c r="F23" s="25">
         <v>92</v>
       </c>
       <c r="G23" s="26">
         <v>83</v>
       </c>
       <c r="H23" s="27">
         <v>76</v>
       </c>
       <c r="I23" s="28">
@@ -2810,52 +2857,55 @@
       </c>
       <c r="T23" s="32">
         <v>78</v>
       </c>
       <c r="U23" s="33">
         <v>83</v>
       </c>
       <c r="V23" s="34">
         <v>66</v>
       </c>
       <c r="W23" s="10">
         <v>81</v>
       </c>
       <c r="X23" s="92">
         <v>87</v>
       </c>
       <c r="Y23" s="10">
         <v>76</v>
       </c>
       <c r="Z23" s="19">
         <v>62</v>
       </c>
       <c r="AA23" s="19">
         <v>48</v>
       </c>
-    </row>
-    <row r="24" spans="1:27" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AB23" s="168">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A24" s="73" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="19">
         <v>22</v>
       </c>
       <c r="C24" s="19">
         <v>29</v>
       </c>
       <c r="D24" s="19">
         <v>25</v>
       </c>
       <c r="E24" s="24">
         <v>31</v>
       </c>
       <c r="F24" s="25">
         <v>18</v>
       </c>
       <c r="G24" s="26">
         <v>23</v>
       </c>
       <c r="H24" s="27">
         <v>29</v>
       </c>
       <c r="I24" s="28">
@@ -2893,52 +2943,55 @@
       </c>
       <c r="T24" s="32">
         <v>31</v>
       </c>
       <c r="U24" s="33">
         <v>24</v>
       </c>
       <c r="V24" s="34">
         <v>32</v>
       </c>
       <c r="W24" s="10">
         <v>31</v>
       </c>
       <c r="X24" s="92">
         <v>24</v>
       </c>
       <c r="Y24" s="10">
         <v>29</v>
       </c>
       <c r="Z24" s="19">
         <v>23</v>
       </c>
       <c r="AA24" s="19">
         <v>23</v>
       </c>
-    </row>
-    <row r="25" spans="1:27" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AB24" s="168">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A25" s="73" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="19">
         <v>23</v>
       </c>
       <c r="C25" s="19">
         <v>19</v>
       </c>
       <c r="D25" s="19">
         <v>23</v>
       </c>
       <c r="E25" s="24">
         <v>30</v>
       </c>
       <c r="F25" s="25">
         <v>26</v>
       </c>
       <c r="G25" s="26">
         <v>26</v>
       </c>
       <c r="H25" s="27">
         <v>17</v>
       </c>
       <c r="I25" s="28">
@@ -2976,52 +3029,55 @@
       </c>
       <c r="T25" s="32">
         <v>21</v>
       </c>
       <c r="U25" s="33">
         <v>20</v>
       </c>
       <c r="V25" s="34">
         <v>18</v>
       </c>
       <c r="W25" s="10">
         <v>20</v>
       </c>
       <c r="X25" s="92">
         <v>19</v>
       </c>
       <c r="Y25" s="10">
         <v>22</v>
       </c>
       <c r="Z25" s="19">
         <v>17</v>
       </c>
       <c r="AA25" s="19">
         <v>14</v>
       </c>
-    </row>
-    <row r="26" spans="1:27" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AB25" s="168">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A26" s="73" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="19">
         <v>48</v>
       </c>
       <c r="C26" s="19">
         <v>52</v>
       </c>
       <c r="D26" s="19">
         <v>57</v>
       </c>
       <c r="E26" s="35">
         <v>53</v>
       </c>
       <c r="F26" s="25">
         <v>47</v>
       </c>
       <c r="G26" s="26">
         <v>47</v>
       </c>
       <c r="H26" s="27">
         <v>52</v>
       </c>
       <c r="I26" s="28">
@@ -3059,52 +3115,55 @@
       </c>
       <c r="T26" s="32">
         <v>57</v>
       </c>
       <c r="U26" s="33">
         <v>37</v>
       </c>
       <c r="V26" s="34">
         <v>30</v>
       </c>
       <c r="W26" s="10">
         <v>45</v>
       </c>
       <c r="X26" s="92">
         <v>45</v>
       </c>
       <c r="Y26" s="10">
         <v>40</v>
       </c>
       <c r="Z26" s="19">
         <v>37</v>
       </c>
       <c r="AA26" s="19">
         <v>40</v>
       </c>
-    </row>
-    <row r="27" spans="1:27" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AB26" s="168">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A27" s="73" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="19">
         <v>36</v>
       </c>
       <c r="C27" s="19">
         <v>39</v>
       </c>
       <c r="D27" s="19">
         <v>27</v>
       </c>
       <c r="E27" s="35">
         <v>31</v>
       </c>
       <c r="F27" s="25">
         <v>26</v>
       </c>
       <c r="G27" s="26">
         <v>23</v>
       </c>
       <c r="H27" s="27">
         <v>43</v>
       </c>
       <c r="I27" s="28">
@@ -3142,52 +3201,55 @@
       </c>
       <c r="T27" s="32">
         <v>32</v>
       </c>
       <c r="U27" s="33">
         <v>14</v>
       </c>
       <c r="V27" s="34">
         <v>26</v>
       </c>
       <c r="W27" s="10">
         <v>28</v>
       </c>
       <c r="X27" s="92">
         <v>30</v>
       </c>
       <c r="Y27" s="10">
         <v>25</v>
       </c>
       <c r="Z27" s="19">
         <v>23</v>
       </c>
       <c r="AA27" s="19">
         <v>16</v>
       </c>
-    </row>
-    <row r="28" spans="1:27" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AB27" s="168">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A28" s="73" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="19">
         <v>36</v>
       </c>
       <c r="C28" s="19">
         <v>23</v>
       </c>
       <c r="D28" s="19">
         <v>25</v>
       </c>
       <c r="E28" s="35">
         <v>38</v>
       </c>
       <c r="F28" s="25">
         <v>26</v>
       </c>
       <c r="G28" s="26">
         <v>25</v>
       </c>
       <c r="H28" s="27">
         <v>30</v>
       </c>
       <c r="I28" s="28">
@@ -3225,52 +3287,55 @@
       </c>
       <c r="T28" s="32">
         <v>22</v>
       </c>
       <c r="U28" s="33">
         <v>29</v>
       </c>
       <c r="V28" s="34">
         <v>34</v>
       </c>
       <c r="W28" s="10">
         <v>15</v>
       </c>
       <c r="X28" s="92">
         <v>28</v>
       </c>
       <c r="Y28" s="10">
         <v>31</v>
       </c>
       <c r="Z28" s="19">
         <v>36</v>
       </c>
       <c r="AA28" s="19">
         <v>17</v>
       </c>
-    </row>
-    <row r="29" spans="1:27" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AB28" s="168">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A29" s="73" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="19">
         <v>31</v>
       </c>
       <c r="C29" s="19">
         <v>34</v>
       </c>
       <c r="D29" s="19">
         <v>23</v>
       </c>
       <c r="E29" s="35">
         <v>28</v>
       </c>
       <c r="F29" s="25">
         <v>12</v>
       </c>
       <c r="G29" s="26">
         <v>27</v>
       </c>
       <c r="H29" s="27">
         <v>21</v>
       </c>
       <c r="I29" s="28">
@@ -3308,83 +3373,87 @@
       </c>
       <c r="T29" s="32">
         <v>26</v>
       </c>
       <c r="U29" s="33">
         <v>21</v>
       </c>
       <c r="V29" s="34">
         <v>23</v>
       </c>
       <c r="W29" s="10">
         <v>23</v>
       </c>
       <c r="X29" s="92">
         <v>21</v>
       </c>
       <c r="Y29" s="10">
         <v>17</v>
       </c>
       <c r="Z29" s="19">
         <v>25</v>
       </c>
       <c r="AA29" s="19">
         <v>22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="179" t="s">
+      <c r="AB29" s="168">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="A30" s="185" t="s">
         <v>18</v>
       </c>
-      <c r="B30" s="179"/>
-[...22 lines deleted...]
-      <c r="Y30" s="178"/>
+      <c r="B30" s="185"/>
+      <c r="C30" s="185"/>
+      <c r="D30" s="185"/>
+      <c r="E30" s="185"/>
+      <c r="F30" s="185"/>
+      <c r="G30" s="185"/>
+      <c r="H30" s="185"/>
+      <c r="I30" s="185"/>
+      <c r="J30" s="185"/>
+      <c r="K30" s="185"/>
+      <c r="L30" s="185"/>
+      <c r="M30" s="185"/>
+      <c r="N30" s="185"/>
+      <c r="O30" s="185"/>
+      <c r="P30" s="185"/>
+      <c r="Q30" s="185"/>
+      <c r="R30" s="185"/>
+      <c r="S30" s="185"/>
+      <c r="T30" s="185"/>
+      <c r="U30" s="185"/>
+      <c r="V30" s="185"/>
+      <c r="W30" s="186"/>
+      <c r="X30" s="186"/>
+      <c r="Y30" s="186"/>
       <c r="Z30" s="171"/>
       <c r="AA30" s="171"/>
-    </row>
-    <row r="31" spans="1:27" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AB30" s="167"/>
+    </row>
+    <row r="31" spans="1:28" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A31" s="73" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="152">
         <v>730</v>
       </c>
       <c r="C31" s="147">
         <v>577</v>
       </c>
       <c r="D31" s="152">
         <v>630</v>
       </c>
       <c r="E31" s="152">
         <v>663</v>
       </c>
       <c r="F31" s="152">
         <v>587</v>
       </c>
       <c r="G31" s="152">
         <v>529</v>
       </c>
       <c r="H31" s="152">
         <v>669</v>
       </c>
       <c r="I31" s="152">
@@ -3422,52 +3491,55 @@
       </c>
       <c r="T31" s="154">
         <v>562</v>
       </c>
       <c r="U31" s="151">
         <v>577</v>
       </c>
       <c r="V31" s="149">
         <v>582</v>
       </c>
       <c r="W31" s="10">
         <v>572</v>
       </c>
       <c r="X31" s="92">
         <v>525</v>
       </c>
       <c r="Y31" s="10">
         <v>546</v>
       </c>
       <c r="Z31" s="19">
         <v>559</v>
       </c>
       <c r="AA31" s="19">
         <v>498</v>
       </c>
-    </row>
-    <row r="32" spans="1:27" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AB31" s="168">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A32" s="73" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="19">
         <v>448</v>
       </c>
       <c r="C32" s="19">
         <v>340</v>
       </c>
       <c r="D32" s="19">
         <v>370</v>
       </c>
       <c r="E32" s="36">
         <v>399</v>
       </c>
       <c r="F32" s="37">
         <v>331</v>
       </c>
       <c r="G32" s="38">
         <v>312</v>
       </c>
       <c r="H32" s="39">
         <v>418</v>
       </c>
       <c r="I32" s="40">
@@ -3505,52 +3577,55 @@
       </c>
       <c r="T32" s="44">
         <v>332</v>
       </c>
       <c r="U32" s="45">
         <v>356</v>
       </c>
       <c r="V32" s="46">
         <v>340</v>
       </c>
       <c r="W32" s="10">
         <v>331</v>
       </c>
       <c r="X32" s="92">
         <v>297</v>
       </c>
       <c r="Y32" s="10">
         <v>313</v>
       </c>
       <c r="Z32" s="19">
         <v>364</v>
       </c>
       <c r="AA32" s="19">
         <v>287</v>
       </c>
-    </row>
-    <row r="33" spans="1:27" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AB32" s="168">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A33" s="73" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="19">
         <v>91</v>
       </c>
       <c r="C33" s="19">
         <v>81</v>
       </c>
       <c r="D33" s="19">
         <v>93</v>
       </c>
       <c r="E33" s="36">
         <v>88</v>
       </c>
       <c r="F33" s="37">
         <v>88</v>
       </c>
       <c r="G33" s="38">
         <v>63</v>
       </c>
       <c r="H33" s="39">
         <v>93</v>
       </c>
       <c r="I33" s="40">
@@ -3588,52 +3663,55 @@
       </c>
       <c r="T33" s="44">
         <v>78</v>
       </c>
       <c r="U33" s="45">
         <v>70</v>
       </c>
       <c r="V33" s="46">
         <v>71</v>
       </c>
       <c r="W33" s="10">
         <v>67</v>
       </c>
       <c r="X33" s="92">
         <v>77</v>
       </c>
       <c r="Y33" s="10">
         <v>78</v>
       </c>
       <c r="Z33" s="19">
         <v>64</v>
       </c>
       <c r="AA33" s="19">
         <v>65</v>
       </c>
-    </row>
-    <row r="34" spans="1:27" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AB33" s="168">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A34" s="73" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="19">
         <v>29</v>
       </c>
       <c r="C34" s="19">
         <v>18</v>
       </c>
       <c r="D34" s="19">
         <v>29</v>
       </c>
       <c r="E34" s="36">
         <v>27</v>
       </c>
       <c r="F34" s="37">
         <v>25</v>
       </c>
       <c r="G34" s="38">
         <v>29</v>
       </c>
       <c r="H34" s="39">
         <v>25</v>
       </c>
       <c r="I34" s="40">
@@ -3671,52 +3749,55 @@
       </c>
       <c r="T34" s="44">
         <v>20</v>
       </c>
       <c r="U34" s="45">
         <v>19</v>
       </c>
       <c r="V34" s="46">
         <v>30</v>
       </c>
       <c r="W34" s="10">
         <v>26</v>
       </c>
       <c r="X34" s="92">
         <v>28</v>
       </c>
       <c r="Y34" s="10">
         <v>24</v>
       </c>
       <c r="Z34" s="19">
         <v>18</v>
       </c>
       <c r="AA34" s="19">
         <v>26</v>
       </c>
-    </row>
-    <row r="35" spans="1:27" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AB34" s="168">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A35" s="73" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="19">
         <v>18</v>
       </c>
       <c r="C35" s="19">
         <v>20</v>
       </c>
       <c r="D35" s="19">
         <v>20</v>
       </c>
       <c r="E35" s="36">
         <v>23</v>
       </c>
       <c r="F35" s="37">
         <v>27</v>
       </c>
       <c r="G35" s="38">
         <v>17</v>
       </c>
       <c r="H35" s="39">
         <v>19</v>
       </c>
       <c r="I35" s="40">
@@ -3754,52 +3835,55 @@
       </c>
       <c r="T35" s="44">
         <v>15</v>
       </c>
       <c r="U35" s="45">
         <v>25</v>
       </c>
       <c r="V35" s="46">
         <v>25</v>
       </c>
       <c r="W35" s="10">
         <v>20</v>
       </c>
       <c r="X35" s="92">
         <v>21</v>
       </c>
       <c r="Y35" s="10">
         <v>23</v>
       </c>
       <c r="Z35" s="19">
         <v>17</v>
       </c>
       <c r="AA35" s="19">
         <v>12</v>
       </c>
-    </row>
-    <row r="36" spans="1:27" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AB35" s="168">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A36" s="73" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="19">
         <v>53</v>
       </c>
       <c r="C36" s="19">
         <v>49</v>
       </c>
       <c r="D36" s="19">
         <v>50</v>
       </c>
       <c r="E36" s="47">
         <v>55</v>
       </c>
       <c r="F36" s="37">
         <v>42</v>
       </c>
       <c r="G36" s="38">
         <v>47</v>
       </c>
       <c r="H36" s="39">
         <v>38</v>
       </c>
       <c r="I36" s="40">
@@ -3837,52 +3921,55 @@
       </c>
       <c r="T36" s="44">
         <v>37</v>
       </c>
       <c r="U36" s="45">
         <v>36</v>
       </c>
       <c r="V36" s="46">
         <v>43</v>
       </c>
       <c r="W36" s="10">
         <v>39</v>
       </c>
       <c r="X36" s="92">
         <v>30</v>
       </c>
       <c r="Y36" s="10">
         <v>44</v>
       </c>
       <c r="Z36" s="19">
         <v>39</v>
       </c>
       <c r="AA36" s="19">
         <v>44</v>
       </c>
-    </row>
-    <row r="37" spans="1:27" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AB36" s="168">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A37" s="73" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="19">
         <v>24</v>
       </c>
       <c r="C37" s="19">
         <v>31</v>
       </c>
       <c r="D37" s="19">
         <v>27</v>
       </c>
       <c r="E37" s="47">
         <v>31</v>
       </c>
       <c r="F37" s="37">
         <v>37</v>
       </c>
       <c r="G37" s="38">
         <v>24</v>
       </c>
       <c r="H37" s="39">
         <v>31</v>
       </c>
       <c r="I37" s="40">
@@ -3920,52 +4007,55 @@
       </c>
       <c r="T37" s="44">
         <v>30</v>
       </c>
       <c r="U37" s="45">
         <v>26</v>
       </c>
       <c r="V37" s="46">
         <v>30</v>
       </c>
       <c r="W37" s="10">
         <v>34</v>
       </c>
       <c r="X37" s="92">
         <v>24</v>
       </c>
       <c r="Y37" s="10">
         <v>25</v>
       </c>
       <c r="Z37" s="19">
         <v>16</v>
       </c>
       <c r="AA37" s="19">
         <v>25</v>
       </c>
-    </row>
-    <row r="38" spans="1:27" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AB37" s="168">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A38" s="73" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="19">
         <v>34</v>
       </c>
       <c r="C38" s="19">
         <v>19</v>
       </c>
       <c r="D38" s="19">
         <v>25</v>
       </c>
       <c r="E38" s="47">
         <v>20</v>
       </c>
       <c r="F38" s="37">
         <v>23</v>
       </c>
       <c r="G38" s="38">
         <v>21</v>
       </c>
       <c r="H38" s="39">
         <v>18</v>
       </c>
       <c r="I38" s="40">
@@ -4003,52 +4093,55 @@
       </c>
       <c r="T38" s="44">
         <v>23</v>
       </c>
       <c r="U38" s="45">
         <v>23</v>
       </c>
       <c r="V38" s="46">
         <v>23</v>
       </c>
       <c r="W38" s="10">
         <v>24</v>
       </c>
       <c r="X38" s="92">
         <v>22</v>
       </c>
       <c r="Y38" s="10">
         <v>21</v>
       </c>
       <c r="Z38" s="19">
         <v>17</v>
       </c>
       <c r="AA38" s="19">
         <v>19</v>
       </c>
-    </row>
-    <row r="39" spans="1:27" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AB38" s="168">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A39" s="73" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="19">
         <v>33</v>
       </c>
       <c r="C39" s="19">
         <v>19</v>
       </c>
       <c r="D39" s="19">
         <v>16</v>
       </c>
       <c r="E39" s="47">
         <v>20</v>
       </c>
       <c r="F39" s="37">
         <v>14</v>
       </c>
       <c r="G39" s="38">
         <v>16</v>
       </c>
       <c r="H39" s="39">
         <v>27</v>
       </c>
       <c r="I39" s="40">
@@ -4086,83 +4179,87 @@
       </c>
       <c r="T39" s="44">
         <v>27</v>
       </c>
       <c r="U39" s="45">
         <v>22</v>
       </c>
       <c r="V39" s="46">
         <v>20</v>
       </c>
       <c r="W39" s="10">
         <v>31</v>
       </c>
       <c r="X39" s="92">
         <v>26</v>
       </c>
       <c r="Y39" s="10">
         <v>18</v>
       </c>
       <c r="Z39" s="19">
         <v>24</v>
       </c>
       <c r="AA39" s="19">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="177" t="s">
+      <c r="AB39" s="168">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28" s="7" customFormat="1" ht="18" customHeight="1">
+      <c r="A40" s="187" t="s">
         <v>15</v>
       </c>
-      <c r="B40" s="177"/>
-[...22 lines deleted...]
-      <c r="Y40" s="178"/>
+      <c r="B40" s="187"/>
+      <c r="C40" s="187"/>
+      <c r="D40" s="187"/>
+      <c r="E40" s="187"/>
+      <c r="F40" s="187"/>
+      <c r="G40" s="187"/>
+      <c r="H40" s="187"/>
+      <c r="I40" s="187"/>
+      <c r="J40" s="187"/>
+      <c r="K40" s="187"/>
+      <c r="L40" s="187"/>
+      <c r="M40" s="187"/>
+      <c r="N40" s="187"/>
+      <c r="O40" s="187"/>
+      <c r="P40" s="187"/>
+      <c r="Q40" s="187"/>
+      <c r="R40" s="187"/>
+      <c r="S40" s="187"/>
+      <c r="T40" s="187"/>
+      <c r="U40" s="187"/>
+      <c r="V40" s="187"/>
+      <c r="W40" s="186"/>
+      <c r="X40" s="186"/>
+      <c r="Y40" s="186"/>
       <c r="Z40" s="171"/>
       <c r="AA40" s="171"/>
-    </row>
-    <row r="41" spans="1:27" ht="14.25" customHeight="1">
+      <c r="AB40" s="167"/>
+    </row>
+    <row r="41" spans="1:28" ht="14.25" customHeight="1">
       <c r="A41" s="73" t="s">
         <v>19</v>
       </c>
       <c r="B41" s="147">
         <v>810</v>
       </c>
       <c r="C41" s="147">
         <v>643</v>
       </c>
       <c r="D41" s="147">
         <v>665</v>
       </c>
       <c r="E41" s="147">
         <v>707</v>
       </c>
       <c r="F41" s="147">
         <v>643</v>
       </c>
       <c r="G41" s="147">
         <v>600</v>
       </c>
       <c r="H41" s="147">
         <v>738</v>
       </c>
       <c r="I41" s="147">
@@ -4200,52 +4297,55 @@
       </c>
       <c r="T41" s="151">
         <v>658</v>
       </c>
       <c r="U41" s="151">
         <v>621</v>
       </c>
       <c r="V41" s="149">
         <v>620</v>
       </c>
       <c r="W41" s="10">
         <v>609</v>
       </c>
       <c r="X41" s="92">
         <v>553</v>
       </c>
       <c r="Y41" s="10">
         <v>611</v>
       </c>
       <c r="Z41" s="10">
         <v>590</v>
       </c>
       <c r="AA41" s="10">
         <v>496</v>
       </c>
-    </row>
-    <row r="42" spans="1:27" ht="14.25" customHeight="1">
+      <c r="AB41" s="168">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28" ht="14.25" customHeight="1">
       <c r="A42" s="73" t="s">
         <v>20</v>
       </c>
       <c r="B42" s="19">
         <v>665</v>
       </c>
       <c r="C42" s="10">
         <v>526</v>
       </c>
       <c r="D42" s="10">
         <v>551</v>
       </c>
       <c r="E42" s="155">
         <v>570</v>
       </c>
       <c r="F42" s="156">
         <v>506</v>
       </c>
       <c r="G42" s="48">
         <v>490</v>
       </c>
       <c r="H42" s="157">
         <v>607</v>
       </c>
       <c r="I42" s="49">
@@ -4283,52 +4383,55 @@
       </c>
       <c r="T42" s="158">
         <v>545</v>
       </c>
       <c r="U42" s="53">
         <v>506</v>
       </c>
       <c r="V42" s="159">
         <v>518</v>
       </c>
       <c r="W42" s="10">
         <v>505</v>
       </c>
       <c r="X42" s="92">
         <v>430</v>
       </c>
       <c r="Y42" s="10">
         <v>493</v>
       </c>
       <c r="Z42" s="10">
         <v>495</v>
       </c>
       <c r="AA42" s="10">
         <v>415</v>
       </c>
-    </row>
-    <row r="43" spans="1:27" ht="14.25" customHeight="1">
+      <c r="AB42" s="168">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28" ht="14.25" customHeight="1">
       <c r="A43" s="73" t="s">
         <v>21</v>
       </c>
       <c r="B43" s="19">
         <v>145</v>
       </c>
       <c r="C43" s="10">
         <v>117</v>
       </c>
       <c r="D43" s="10">
         <v>114</v>
       </c>
       <c r="E43" s="155">
         <v>137</v>
       </c>
       <c r="F43" s="156">
         <v>137</v>
       </c>
       <c r="G43" s="48">
         <v>110</v>
       </c>
       <c r="H43" s="157">
         <v>131</v>
       </c>
       <c r="I43" s="49">
@@ -4366,83 +4469,87 @@
       </c>
       <c r="T43" s="158">
         <v>113</v>
       </c>
       <c r="U43" s="53">
         <v>115</v>
       </c>
       <c r="V43" s="159">
         <v>102</v>
       </c>
       <c r="W43" s="10">
         <v>104</v>
       </c>
       <c r="X43" s="92">
         <v>123</v>
       </c>
       <c r="Y43" s="10">
         <v>118</v>
       </c>
       <c r="Z43" s="10">
         <v>95</v>
       </c>
       <c r="AA43" s="10">
         <v>81</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="172" t="s">
+      <c r="AB43" s="168">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28" ht="18" customHeight="1">
+      <c r="A44" s="173" t="s">
         <v>16</v>
       </c>
-      <c r="B44" s="172"/>
-[...22 lines deleted...]
-      <c r="Y44" s="176"/>
+      <c r="B44" s="173"/>
+      <c r="C44" s="173"/>
+      <c r="D44" s="173"/>
+      <c r="E44" s="173"/>
+      <c r="F44" s="173"/>
+      <c r="G44" s="173"/>
+      <c r="H44" s="173"/>
+      <c r="I44" s="173"/>
+      <c r="J44" s="173"/>
+      <c r="K44" s="173"/>
+      <c r="L44" s="173"/>
+      <c r="M44" s="173"/>
+      <c r="N44" s="173"/>
+      <c r="O44" s="173"/>
+      <c r="P44" s="173"/>
+      <c r="Q44" s="173"/>
+      <c r="R44" s="173"/>
+      <c r="S44" s="173"/>
+      <c r="T44" s="173"/>
+      <c r="U44" s="173"/>
+      <c r="V44" s="173"/>
+      <c r="W44" s="174"/>
+      <c r="X44" s="174"/>
+      <c r="Y44" s="174"/>
       <c r="Z44" s="171"/>
       <c r="AA44" s="171"/>
-    </row>
-    <row r="45" spans="1:27" ht="14.25" customHeight="1">
+      <c r="AB44" s="167"/>
+    </row>
+    <row r="45" spans="1:28" ht="14.25" customHeight="1">
       <c r="A45" s="73" t="s">
         <v>19</v>
       </c>
       <c r="B45" s="147">
         <v>657</v>
       </c>
       <c r="C45" s="147">
         <v>586</v>
       </c>
       <c r="D45" s="147">
         <v>581</v>
       </c>
       <c r="E45" s="147">
         <v>644</v>
       </c>
       <c r="F45" s="147">
         <v>544</v>
       </c>
       <c r="G45" s="147">
         <v>549</v>
       </c>
       <c r="H45" s="147">
         <v>623</v>
       </c>
       <c r="I45" s="147">
@@ -4480,52 +4587,55 @@
       </c>
       <c r="T45" s="151">
         <v>582</v>
       </c>
       <c r="U45" s="151">
         <v>524</v>
       </c>
       <c r="V45" s="149">
         <v>576</v>
       </c>
       <c r="W45" s="10">
         <v>569</v>
       </c>
       <c r="X45" s="92">
         <v>529</v>
       </c>
       <c r="Y45" s="10">
         <v>565</v>
       </c>
       <c r="Z45" s="10">
         <v>529</v>
       </c>
       <c r="AA45" s="10">
         <v>470</v>
       </c>
-    </row>
-    <row r="46" spans="1:27" ht="14.25" customHeight="1">
+      <c r="AB45" s="168">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="46" spans="1:28" ht="14.25" customHeight="1">
       <c r="A46" s="73" t="s">
         <v>20</v>
       </c>
       <c r="B46" s="19">
         <v>222</v>
       </c>
       <c r="C46" s="10">
         <v>191</v>
       </c>
       <c r="D46" s="10">
         <v>192</v>
       </c>
       <c r="E46" s="160">
         <v>218</v>
       </c>
       <c r="F46" s="161">
         <v>178</v>
       </c>
       <c r="G46" s="54">
         <v>188</v>
       </c>
       <c r="H46" s="162">
         <v>235</v>
       </c>
       <c r="I46" s="55">
@@ -4563,52 +4673,55 @@
       </c>
       <c r="T46" s="163">
         <v>198</v>
       </c>
       <c r="U46" s="59">
         <v>190</v>
       </c>
       <c r="V46" s="164">
         <v>207</v>
       </c>
       <c r="W46" s="10">
         <v>189</v>
       </c>
       <c r="X46" s="92">
         <v>170</v>
       </c>
       <c r="Y46" s="10">
         <v>210</v>
       </c>
       <c r="Z46" s="10">
         <v>206</v>
       </c>
       <c r="AA46" s="10">
         <v>160</v>
       </c>
-    </row>
-    <row r="47" spans="1:27" ht="14.25" customHeight="1">
+      <c r="AB46" s="168">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="47" spans="1:28" ht="14.25" customHeight="1">
       <c r="A47" s="73" t="s">
         <v>21</v>
       </c>
       <c r="B47" s="19">
         <v>48</v>
       </c>
       <c r="C47" s="10">
         <v>43</v>
       </c>
       <c r="D47" s="10">
         <v>42</v>
       </c>
       <c r="E47" s="160">
         <v>39</v>
       </c>
       <c r="F47" s="161">
         <v>43</v>
       </c>
       <c r="G47" s="54">
         <v>36</v>
       </c>
       <c r="H47" s="162">
         <v>38</v>
       </c>
       <c r="I47" s="55">
@@ -4646,52 +4759,55 @@
       </c>
       <c r="T47" s="163">
         <v>43</v>
       </c>
       <c r="U47" s="59">
         <v>38</v>
       </c>
       <c r="V47" s="164">
         <v>35</v>
       </c>
       <c r="W47" s="10">
         <v>44</v>
       </c>
       <c r="X47" s="92">
         <v>41</v>
       </c>
       <c r="Y47" s="10">
         <v>36</v>
       </c>
       <c r="Z47" s="10">
         <v>31</v>
       </c>
       <c r="AA47" s="10">
         <v>32</v>
       </c>
-    </row>
-    <row r="48" spans="1:27" ht="14.25" customHeight="1">
+      <c r="AB47" s="168">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="48" spans="1:28" ht="14.25" customHeight="1">
       <c r="A48" s="73" t="s">
         <v>22</v>
       </c>
       <c r="B48" s="19">
         <v>51</v>
       </c>
       <c r="C48" s="10">
         <v>47</v>
       </c>
       <c r="D48" s="10">
         <v>54</v>
       </c>
       <c r="E48" s="160">
         <v>58</v>
       </c>
       <c r="F48" s="161">
         <v>43</v>
       </c>
       <c r="G48" s="54">
         <v>52</v>
       </c>
       <c r="H48" s="162">
         <v>54</v>
       </c>
       <c r="I48" s="55">
@@ -4729,52 +4845,55 @@
       </c>
       <c r="T48" s="163">
         <v>51</v>
       </c>
       <c r="U48" s="59">
         <v>43</v>
       </c>
       <c r="V48" s="164">
         <v>62</v>
       </c>
       <c r="W48" s="10">
         <v>57</v>
       </c>
       <c r="X48" s="92">
         <v>52</v>
       </c>
       <c r="Y48" s="10">
         <v>53</v>
       </c>
       <c r="Z48" s="10">
         <v>41</v>
       </c>
       <c r="AA48" s="10">
         <v>49</v>
       </c>
-    </row>
-    <row r="49" spans="1:27" ht="14.25" customHeight="1">
+      <c r="AB48" s="168">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="49" spans="1:28" ht="14.25" customHeight="1">
       <c r="A49" s="73" t="s">
         <v>23</v>
       </c>
       <c r="B49" s="19">
         <v>41</v>
       </c>
       <c r="C49" s="10">
         <v>39</v>
       </c>
       <c r="D49" s="10">
         <v>43</v>
       </c>
       <c r="E49" s="160">
         <v>53</v>
       </c>
       <c r="F49" s="161">
         <v>53</v>
       </c>
       <c r="G49" s="54">
         <v>43</v>
       </c>
       <c r="H49" s="162">
         <v>36</v>
       </c>
       <c r="I49" s="55">
@@ -4812,52 +4931,55 @@
       </c>
       <c r="T49" s="163">
         <v>36</v>
       </c>
       <c r="U49" s="59">
         <v>45</v>
       </c>
       <c r="V49" s="164">
         <v>43</v>
       </c>
       <c r="W49" s="10">
         <v>40</v>
       </c>
       <c r="X49" s="92">
         <v>40</v>
       </c>
       <c r="Y49" s="10">
         <v>45</v>
       </c>
       <c r="Z49" s="10">
         <v>34</v>
       </c>
       <c r="AA49" s="10">
         <v>26</v>
       </c>
-    </row>
-    <row r="50" spans="1:27" ht="14.25" customHeight="1">
+      <c r="AB49" s="168">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="50" spans="1:28" ht="14.25" customHeight="1">
       <c r="A50" s="73" t="s">
         <v>24</v>
       </c>
       <c r="B50" s="19">
         <v>101</v>
       </c>
       <c r="C50" s="10">
         <v>101</v>
       </c>
       <c r="D50" s="10">
         <v>107</v>
       </c>
       <c r="E50" s="160">
         <v>108</v>
       </c>
       <c r="F50" s="161">
         <v>89</v>
       </c>
       <c r="G50" s="54">
         <v>94</v>
       </c>
       <c r="H50" s="162">
         <v>90</v>
       </c>
       <c r="I50" s="55">
@@ -4895,52 +5017,55 @@
       </c>
       <c r="T50" s="163">
         <v>94</v>
       </c>
       <c r="U50" s="59">
         <v>73</v>
       </c>
       <c r="V50" s="164">
         <v>73</v>
       </c>
       <c r="W50" s="10">
         <v>84</v>
       </c>
       <c r="X50" s="92">
         <v>75</v>
       </c>
       <c r="Y50" s="10">
         <v>84</v>
       </c>
       <c r="Z50" s="10">
         <v>76</v>
       </c>
       <c r="AA50" s="10">
         <v>84</v>
       </c>
-    </row>
-    <row r="51" spans="1:27" ht="14.25" customHeight="1">
+      <c r="AB50" s="168">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="51" spans="1:28" ht="14.25" customHeight="1">
       <c r="A51" s="73" t="s">
         <v>25</v>
       </c>
       <c r="B51" s="19">
         <v>60</v>
       </c>
       <c r="C51" s="10">
         <v>70</v>
       </c>
       <c r="D51" s="10">
         <v>54</v>
       </c>
       <c r="E51" s="160">
         <v>62</v>
       </c>
       <c r="F51" s="161">
         <v>63</v>
       </c>
       <c r="G51" s="54">
         <v>47</v>
       </c>
       <c r="H51" s="162">
         <v>74</v>
       </c>
       <c r="I51" s="55">
@@ -4978,52 +5103,55 @@
       </c>
       <c r="T51" s="163">
         <v>62</v>
       </c>
       <c r="U51" s="59">
         <v>40</v>
       </c>
       <c r="V51" s="164">
         <v>56</v>
       </c>
       <c r="W51" s="10">
         <v>62</v>
       </c>
       <c r="X51" s="92">
         <v>54</v>
       </c>
       <c r="Y51" s="10">
         <v>50</v>
       </c>
       <c r="Z51" s="10">
         <v>39</v>
       </c>
       <c r="AA51" s="10">
         <v>41</v>
       </c>
-    </row>
-    <row r="52" spans="1:27" ht="14.25" customHeight="1">
+      <c r="AB51" s="168">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="52" spans="1:28" ht="14.25" customHeight="1">
       <c r="A52" s="73" t="s">
         <v>26</v>
       </c>
       <c r="B52" s="19">
         <v>70</v>
       </c>
       <c r="C52" s="10">
         <v>42</v>
       </c>
       <c r="D52" s="10">
         <v>50</v>
       </c>
       <c r="E52" s="160">
         <v>58</v>
       </c>
       <c r="F52" s="161">
         <v>49</v>
       </c>
       <c r="G52" s="54">
         <v>46</v>
       </c>
       <c r="H52" s="162">
         <v>48</v>
       </c>
       <c r="I52" s="55">
@@ -5061,52 +5189,55 @@
       </c>
       <c r="T52" s="163">
         <v>45</v>
       </c>
       <c r="U52" s="59">
         <v>52</v>
       </c>
       <c r="V52" s="164">
         <v>57</v>
       </c>
       <c r="W52" s="10">
         <v>39</v>
       </c>
       <c r="X52" s="92">
         <v>50</v>
       </c>
       <c r="Y52" s="10">
         <v>52</v>
       </c>
       <c r="Z52" s="10">
         <v>53</v>
       </c>
       <c r="AA52" s="10">
         <v>36</v>
       </c>
-    </row>
-    <row r="53" spans="1:27" ht="14.25" customHeight="1">
+      <c r="AB52" s="168">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="53" spans="1:28" ht="14.25" customHeight="1">
       <c r="A53" s="74" t="s">
         <v>27</v>
       </c>
       <c r="B53" s="60">
         <v>64</v>
       </c>
       <c r="C53" s="61">
         <v>53</v>
       </c>
       <c r="D53" s="61">
         <v>39</v>
       </c>
       <c r="E53" s="62">
         <v>48</v>
       </c>
       <c r="F53" s="63">
         <v>26</v>
       </c>
       <c r="G53" s="64">
         <v>43</v>
       </c>
       <c r="H53" s="65">
         <v>48</v>
       </c>
       <c r="I53" s="66">
@@ -5144,334 +5275,337 @@
       </c>
       <c r="T53" s="70">
         <v>53</v>
       </c>
       <c r="U53" s="71">
         <v>43</v>
       </c>
       <c r="V53" s="72">
         <v>43</v>
       </c>
       <c r="W53" s="61">
         <v>54</v>
       </c>
       <c r="X53" s="77">
         <v>47</v>
       </c>
       <c r="Y53" s="61">
         <v>35</v>
       </c>
       <c r="Z53" s="61">
         <v>49</v>
       </c>
       <c r="AA53" s="61">
         <v>42</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" s="174" t="s">
+      <c r="AB53" s="60">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="54" spans="1:28" ht="14.25" customHeight="1">
+      <c r="A54" s="175" t="s">
         <v>28</v>
       </c>
-      <c r="B54" s="175"/>
-[...4 lines deleted...]
-      <c r="G54" s="175"/>
+      <c r="B54" s="170"/>
+      <c r="C54" s="170"/>
+      <c r="D54" s="170"/>
+      <c r="E54" s="170"/>
+      <c r="F54" s="170"/>
+      <c r="G54" s="170"/>
       <c r="H54" s="1"/>
       <c r="I54" s="1"/>
       <c r="J54" s="1"/>
       <c r="K54" s="1"/>
       <c r="L54" s="1"/>
       <c r="M54" s="1"/>
       <c r="N54" s="1"/>
       <c r="O54" s="1"/>
       <c r="P54" s="1"/>
       <c r="Q54" s="1"/>
       <c r="R54" s="5"/>
       <c r="S54" s="1"/>
       <c r="T54" s="6"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
       <c r="X54" s="1"/>
       <c r="Y54" s="1"/>
       <c r="Z54" s="1"/>
     </row>
-    <row r="55" spans="1:27" ht="14.25" customHeight="1">
+    <row r="55" spans="1:28" ht="14.25" customHeight="1">
       <c r="A55" s="2"/>
       <c r="B55" s="1"/>
       <c r="C55" s="1"/>
       <c r="D55" s="1"/>
       <c r="E55" s="1"/>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
       <c r="I55" s="1"/>
       <c r="J55" s="1"/>
       <c r="K55" s="1"/>
       <c r="L55" s="1"/>
       <c r="M55" s="1"/>
       <c r="N55" s="1"/>
       <c r="O55" s="1"/>
       <c r="P55" s="1"/>
       <c r="Q55" s="1"/>
       <c r="R55" s="5"/>
       <c r="S55" s="1"/>
       <c r="T55" s="6"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
       <c r="X55" s="1"/>
       <c r="Y55" s="1"/>
       <c r="Z55" s="1"/>
     </row>
-    <row r="56" spans="1:27" ht="14.25" customHeight="1">
+    <row r="56" spans="1:28" ht="14.25" customHeight="1">
       <c r="A56" s="1"/>
       <c r="B56" s="1"/>
       <c r="C56" s="1"/>
       <c r="D56" s="1"/>
       <c r="E56" s="1"/>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
       <c r="I56" s="1"/>
       <c r="J56" s="1"/>
       <c r="K56" s="1"/>
       <c r="L56" s="1"/>
       <c r="M56" s="1"/>
       <c r="N56" s="1"/>
       <c r="O56" s="1"/>
       <c r="P56" s="1"/>
       <c r="Q56" s="1"/>
       <c r="R56" s="1"/>
       <c r="S56" s="1"/>
       <c r="T56" s="6"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
       <c r="X56" s="1"/>
       <c r="Y56" s="1"/>
       <c r="Z56" s="1"/>
     </row>
-    <row r="57" spans="1:27" ht="14.25" customHeight="1">
+    <row r="57" spans="1:28" ht="14.25" customHeight="1">
       <c r="A57" s="1"/>
       <c r="B57" s="1"/>
       <c r="C57" s="1"/>
       <c r="D57" s="1"/>
       <c r="E57" s="1"/>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
       <c r="I57" s="1"/>
       <c r="J57" s="1"/>
       <c r="K57" s="1"/>
       <c r="L57" s="1"/>
       <c r="M57" s="1"/>
       <c r="N57" s="1"/>
       <c r="O57" s="1"/>
       <c r="P57" s="1"/>
       <c r="Q57" s="1"/>
       <c r="R57" s="1"/>
       <c r="S57" s="1"/>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
       <c r="X57" s="1"/>
       <c r="Y57" s="1"/>
       <c r="Z57" s="1"/>
     </row>
-    <row r="58" spans="1:27" ht="14.25" customHeight="1">
+    <row r="58" spans="1:28" ht="14.25" customHeight="1">
       <c r="A58" s="1"/>
       <c r="B58" s="1"/>
       <c r="C58" s="1"/>
       <c r="D58" s="1"/>
       <c r="E58" s="1"/>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
       <c r="I58" s="1"/>
       <c r="J58" s="1"/>
       <c r="K58" s="1"/>
       <c r="L58" s="1"/>
       <c r="M58" s="1"/>
       <c r="N58" s="1"/>
       <c r="O58" s="1"/>
       <c r="P58" s="1"/>
       <c r="Q58" s="1"/>
       <c r="R58" s="1"/>
       <c r="S58" s="1"/>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
       <c r="X58" s="1"/>
       <c r="Y58" s="1"/>
       <c r="Z58" s="1"/>
     </row>
-    <row r="59" spans="1:27" ht="14.25" customHeight="1">
+    <row r="59" spans="1:28" ht="14.25" customHeight="1">
       <c r="A59" s="1"/>
       <c r="B59" s="1"/>
       <c r="C59" s="1"/>
       <c r="D59" s="1"/>
       <c r="E59" s="1"/>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
       <c r="I59" s="1"/>
       <c r="J59" s="1"/>
       <c r="K59" s="1"/>
       <c r="L59" s="1"/>
       <c r="M59" s="1"/>
       <c r="N59" s="1"/>
       <c r="O59" s="1"/>
       <c r="P59" s="1"/>
       <c r="Q59" s="1"/>
       <c r="R59" s="1"/>
       <c r="S59" s="1"/>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
       <c r="X59" s="1"/>
       <c r="Y59" s="1"/>
       <c r="Z59" s="1"/>
     </row>
-    <row r="60" spans="1:27" ht="14.25" customHeight="1">
+    <row r="60" spans="1:28" ht="14.25" customHeight="1">
       <c r="A60" s="1"/>
       <c r="B60" s="1"/>
       <c r="C60" s="1"/>
       <c r="D60" s="1"/>
       <c r="E60" s="1"/>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
       <c r="I60" s="1"/>
       <c r="J60" s="1"/>
       <c r="K60" s="1"/>
       <c r="L60" s="1"/>
       <c r="M60" s="1"/>
       <c r="N60" s="1"/>
       <c r="O60" s="1"/>
       <c r="P60" s="1"/>
       <c r="Q60" s="1"/>
       <c r="R60" s="1"/>
       <c r="S60" s="1"/>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
       <c r="X60" s="1"/>
       <c r="Y60" s="1"/>
       <c r="Z60" s="1"/>
     </row>
-    <row r="61" spans="1:27" ht="14.25" customHeight="1">
+    <row r="61" spans="1:28" ht="14.25" customHeight="1">
       <c r="A61" s="1"/>
       <c r="B61" s="1"/>
       <c r="C61" s="1"/>
       <c r="D61" s="1"/>
       <c r="E61" s="1"/>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
       <c r="I61" s="1"/>
       <c r="J61" s="1"/>
       <c r="K61" s="1"/>
       <c r="L61" s="1"/>
       <c r="M61" s="1"/>
       <c r="N61" s="1"/>
       <c r="O61" s="1"/>
       <c r="P61" s="1"/>
       <c r="Q61" s="1"/>
       <c r="R61" s="1"/>
       <c r="S61" s="1"/>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
       <c r="X61" s="1"/>
       <c r="Y61" s="1"/>
       <c r="Z61" s="1"/>
     </row>
-    <row r="62" spans="1:27" ht="14.25" customHeight="1">
+    <row r="62" spans="1:28" ht="14.25" customHeight="1">
       <c r="A62" s="1"/>
       <c r="B62" s="1"/>
       <c r="C62" s="1"/>
       <c r="D62" s="1"/>
       <c r="E62" s="1"/>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
       <c r="I62" s="1"/>
       <c r="J62" s="1"/>
       <c r="K62" s="1"/>
       <c r="L62" s="1"/>
       <c r="M62" s="1"/>
       <c r="N62" s="1"/>
       <c r="O62" s="1"/>
       <c r="P62" s="1"/>
       <c r="Q62" s="1"/>
       <c r="R62" s="1"/>
       <c r="S62" s="1"/>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
       <c r="X62" s="1"/>
       <c r="Y62" s="1"/>
       <c r="Z62" s="1"/>
     </row>
-    <row r="63" spans="1:27" ht="14.25" customHeight="1">
+    <row r="63" spans="1:28" ht="14.25" customHeight="1">
       <c r="A63" s="1"/>
       <c r="B63" s="1"/>
       <c r="C63" s="1"/>
       <c r="D63" s="1"/>
       <c r="E63" s="1"/>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
       <c r="I63" s="1"/>
       <c r="J63" s="1"/>
       <c r="K63" s="1"/>
       <c r="L63" s="1"/>
       <c r="M63" s="1"/>
       <c r="N63" s="1"/>
       <c r="O63" s="1"/>
       <c r="P63" s="1"/>
       <c r="Q63" s="1"/>
       <c r="R63" s="1"/>
       <c r="S63" s="1"/>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
       <c r="X63" s="1"/>
       <c r="Y63" s="1"/>
       <c r="Z63" s="1"/>
     </row>
-    <row r="64" spans="1:27" ht="14.25" customHeight="1">
+    <row r="64" spans="1:28" ht="14.25" customHeight="1">
       <c r="A64" s="1"/>
       <c r="B64" s="1"/>
       <c r="C64" s="1"/>
       <c r="D64" s="1"/>
       <c r="E64" s="1"/>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
       <c r="I64" s="1"/>
       <c r="J64" s="1"/>
       <c r="K64" s="1"/>
       <c r="L64" s="1"/>
       <c r="M64" s="1"/>
       <c r="N64" s="1"/>
       <c r="O64" s="1"/>
       <c r="P64" s="1"/>
       <c r="Q64" s="1"/>
       <c r="R64" s="1"/>
       <c r="S64" s="1"/>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
       <c r="X64" s="1"/>
       <c r="Y64" s="1"/>
@@ -31189,205 +31323,208 @@
       <c r="E983" s="1"/>
       <c r="F983" s="1"/>
       <c r="G983" s="1"/>
       <c r="H983" s="1"/>
       <c r="I983" s="1"/>
       <c r="J983" s="1"/>
       <c r="K983" s="1"/>
       <c r="L983" s="1"/>
       <c r="M983" s="1"/>
       <c r="N983" s="1"/>
       <c r="O983" s="1"/>
       <c r="P983" s="1"/>
       <c r="Q983" s="1"/>
       <c r="R983" s="1"/>
       <c r="S983" s="1"/>
       <c r="T983" s="1"/>
       <c r="U983" s="1"/>
       <c r="V983" s="1"/>
       <c r="W983" s="1"/>
       <c r="X983" s="1"/>
       <c r="Y983" s="1"/>
       <c r="Z983" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="12">
+    <mergeCell ref="V7:AB7"/>
+    <mergeCell ref="A6:AB6"/>
     <mergeCell ref="A44:AA44"/>
-    <mergeCell ref="Z8:AA8"/>
-[...1 lines deleted...]
-    <mergeCell ref="A6:AA6"/>
     <mergeCell ref="A54:G54"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:Y8"/>
     <mergeCell ref="A10:AA10"/>
     <mergeCell ref="A20:AA20"/>
     <mergeCell ref="A30:AA30"/>
     <mergeCell ref="A40:AA40"/>
+    <mergeCell ref="Z8:AB8"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A5:AA33"/>
+  <dimension ref="A5:AB33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AC22" sqref="AC22"/>
+      <selection activeCell="K15" sqref="K15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.140625" customWidth="1"/>
     <col min="2" max="2" width="6.140625" customWidth="1"/>
     <col min="3" max="3" width="7" customWidth="1"/>
     <col min="4" max="4" width="6.85546875" customWidth="1"/>
     <col min="5" max="5" width="6.28515625" customWidth="1"/>
     <col min="6" max="6" width="7" customWidth="1"/>
     <col min="7" max="7" width="9.28515625" customWidth="1"/>
     <col min="8" max="8" width="7.28515625" customWidth="1"/>
     <col min="9" max="9" width="6.85546875" customWidth="1"/>
     <col min="10" max="10" width="8.28515625" customWidth="1"/>
     <col min="11" max="11" width="7.5703125" customWidth="1"/>
     <col min="12" max="12" width="6.85546875" customWidth="1"/>
     <col min="14" max="14" width="6.5703125" customWidth="1"/>
     <col min="15" max="15" width="6.85546875" customWidth="1"/>
     <col min="16" max="16" width="7.5703125" customWidth="1"/>
     <col min="17" max="17" width="7.42578125" customWidth="1"/>
     <col min="18" max="19" width="7.28515625" customWidth="1"/>
     <col min="20" max="20" width="7.42578125" customWidth="1"/>
     <col min="21" max="21" width="7.28515625" customWidth="1"/>
     <col min="22" max="22" width="8.42578125" customWidth="1"/>
     <col min="23" max="23" width="7.42578125" customWidth="1"/>
     <col min="24" max="24" width="7.5703125" customWidth="1"/>
     <col min="25" max="25" width="8.7109375" customWidth="1"/>
     <col min="26" max="26" width="6.5703125" customWidth="1"/>
     <col min="27" max="27" width="7.42578125" customWidth="1"/>
+    <col min="28" max="28" width="8.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:27">
-      <c r="A5" s="189" t="s">
+    <row r="5" spans="1:28">
+      <c r="A5" s="191" t="s">
         <v>29</v>
       </c>
       <c r="B5" s="171"/>
       <c r="C5" s="171"/>
       <c r="D5" s="171"/>
       <c r="E5" s="171"/>
       <c r="F5" s="171"/>
       <c r="G5" s="171"/>
       <c r="H5" s="171"/>
       <c r="I5" s="171"/>
       <c r="J5" s="171"/>
       <c r="K5" s="171"/>
       <c r="L5" s="171"/>
       <c r="M5" s="171"/>
       <c r="N5" s="171"/>
       <c r="O5" s="171"/>
       <c r="P5" s="171"/>
       <c r="Q5" s="171"/>
       <c r="R5" s="171"/>
       <c r="S5" s="171"/>
       <c r="T5" s="171"/>
       <c r="U5" s="171"/>
       <c r="V5" s="171"/>
       <c r="W5" s="171"/>
       <c r="X5" s="171"/>
       <c r="Y5" s="171"/>
       <c r="Z5" s="171"/>
       <c r="AA5" s="171"/>
     </row>
-    <row r="6" spans="1:27">
+    <row r="6" spans="1:28">
       <c r="A6" s="75"/>
       <c r="B6" s="81"/>
       <c r="C6" s="81"/>
       <c r="D6" s="81"/>
       <c r="E6" s="81"/>
       <c r="F6" s="81"/>
       <c r="G6" s="81"/>
       <c r="H6" s="81"/>
       <c r="I6" s="81"/>
       <c r="J6" s="81"/>
       <c r="K6" s="81"/>
       <c r="L6" s="81"/>
       <c r="M6" s="81"/>
       <c r="N6" s="81"/>
       <c r="O6" s="81"/>
       <c r="P6" s="81"/>
       <c r="Q6" s="81"/>
       <c r="R6" s="82"/>
       <c r="S6" s="80"/>
       <c r="T6" s="83"/>
-      <c r="U6" s="188" t="s">
+      <c r="U6" s="198" t="s">
         <v>30</v>
       </c>
-      <c r="V6" s="188"/>
-[...8 lines deleted...]
-      <c r="B7" s="193">
+      <c r="V6" s="198"/>
+      <c r="W6" s="170"/>
+      <c r="X6" s="170"/>
+      <c r="Y6" s="170"/>
+      <c r="Z6" s="170"/>
+      <c r="AA6" s="170"/>
+      <c r="AB6" s="171"/>
+    </row>
+    <row r="7" spans="1:28">
+      <c r="A7" s="194"/>
+      <c r="B7" s="195">
         <v>2024</v>
       </c>
-      <c r="C7" s="184"/>
-[...10 lines deleted...]
-      <c r="N7" s="194">
+      <c r="C7" s="179"/>
+      <c r="D7" s="179"/>
+      <c r="E7" s="179"/>
+      <c r="F7" s="179"/>
+      <c r="G7" s="179"/>
+      <c r="H7" s="179"/>
+      <c r="I7" s="179"/>
+      <c r="J7" s="179"/>
+      <c r="K7" s="179"/>
+      <c r="L7" s="179"/>
+      <c r="M7" s="179"/>
+      <c r="N7" s="196">
         <v>2025</v>
       </c>
-      <c r="O7" s="195"/>
-[...10 lines deleted...]
-      <c r="Z7" s="166">
+      <c r="O7" s="197"/>
+      <c r="P7" s="197"/>
+      <c r="Q7" s="197"/>
+      <c r="R7" s="197"/>
+      <c r="S7" s="197"/>
+      <c r="T7" s="197"/>
+      <c r="U7" s="197"/>
+      <c r="V7" s="197"/>
+      <c r="W7" s="182"/>
+      <c r="X7" s="182"/>
+      <c r="Y7" s="182"/>
+      <c r="Z7" s="188">
         <v>2026</v>
       </c>
-      <c r="AA7" s="167"/>
-[...2 lines deleted...]
-      <c r="A8" s="182"/>
+      <c r="AA7" s="189"/>
+      <c r="AB7" s="190"/>
+    </row>
+    <row r="8" spans="1:28" ht="24.75" customHeight="1">
+      <c r="A8" s="177"/>
       <c r="B8" s="84" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="85" t="s">
         <v>31</v>
       </c>
       <c r="D8" s="85" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="85" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="86" t="s">
         <v>34</v>
       </c>
       <c r="G8" s="85" t="s">
         <v>35</v>
       </c>
       <c r="H8" s="85" t="s">
         <v>36</v>
       </c>
       <c r="I8" s="85" t="s">
         <v>37</v>
       </c>
       <c r="J8" s="85" t="s">
@@ -31422,83 +31559,86 @@
       </c>
       <c r="T8" s="88" t="s">
         <v>36</v>
       </c>
       <c r="U8" s="88" t="s">
         <v>37</v>
       </c>
       <c r="V8" s="88" t="s">
         <v>38</v>
       </c>
       <c r="W8" s="89" t="s">
         <v>39</v>
       </c>
       <c r="X8" s="88" t="s">
         <v>40</v>
       </c>
       <c r="Y8" s="88" t="s">
         <v>41</v>
       </c>
       <c r="Z8" s="165" t="s">
         <v>2</v>
       </c>
       <c r="AA8" s="85" t="s">
         <v>31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="179" t="s">
+      <c r="AB8" s="85" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
+      <c r="A9" s="185" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="179"/>
-[...22 lines deleted...]
-      <c r="Y9" s="173"/>
+      <c r="B9" s="185"/>
+      <c r="C9" s="185"/>
+      <c r="D9" s="185"/>
+      <c r="E9" s="185"/>
+      <c r="F9" s="185"/>
+      <c r="G9" s="185"/>
+      <c r="H9" s="185"/>
+      <c r="I9" s="185"/>
+      <c r="J9" s="185"/>
+      <c r="K9" s="185"/>
+      <c r="L9" s="185"/>
+      <c r="M9" s="185"/>
+      <c r="N9" s="185"/>
+      <c r="O9" s="185"/>
+      <c r="P9" s="185"/>
+      <c r="Q9" s="185"/>
+      <c r="R9" s="185"/>
+      <c r="S9" s="185"/>
+      <c r="T9" s="185"/>
+      <c r="U9" s="185"/>
+      <c r="V9" s="185"/>
+      <c r="W9" s="183"/>
+      <c r="X9" s="183"/>
+      <c r="Y9" s="183"/>
       <c r="Z9" s="171"/>
       <c r="AA9" s="171"/>
     </row>
-    <row r="10" spans="1:27">
+    <row r="10" spans="1:28">
       <c r="A10" s="90" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="91">
         <v>24.43</v>
       </c>
       <c r="C10" s="91">
         <v>23.17</v>
       </c>
       <c r="D10" s="91">
         <v>22.35</v>
       </c>
       <c r="E10" s="91">
         <v>22.57</v>
       </c>
       <c r="F10" s="91">
         <v>22</v>
       </c>
       <c r="G10" s="91">
         <v>21.65</v>
       </c>
       <c r="H10" s="91">
         <v>21.82</v>
       </c>
       <c r="I10" s="91">
@@ -31536,52 +31676,55 @@
       </c>
       <c r="T10" s="95">
         <v>19.2</v>
       </c>
       <c r="U10" s="95">
         <v>19.170000000000002</v>
       </c>
       <c r="V10" s="96">
         <v>19.3</v>
       </c>
       <c r="W10" s="97">
         <v>19.32</v>
       </c>
       <c r="X10" s="75">
         <v>19.239999999999998</v>
       </c>
       <c r="Y10" s="98">
         <v>19.25</v>
       </c>
       <c r="Z10" s="97">
         <v>18.350000000000001</v>
       </c>
       <c r="AA10" s="97">
         <v>17.96</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="98">
+        <v>17.79</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="90" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="97">
         <v>25.04</v>
       </c>
       <c r="C11" s="97">
         <v>23.41</v>
       </c>
       <c r="D11" s="97">
         <v>22.61</v>
       </c>
       <c r="E11" s="99">
         <v>22.72</v>
       </c>
       <c r="F11" s="100">
         <v>22.04</v>
       </c>
       <c r="G11" s="101">
         <v>21.67</v>
       </c>
       <c r="H11" s="102">
         <v>21.98</v>
       </c>
       <c r="I11" s="103">
@@ -31619,52 +31762,55 @@
       </c>
       <c r="T11" s="107">
         <v>19.09</v>
       </c>
       <c r="U11" s="108">
         <v>19.11</v>
       </c>
       <c r="V11" s="109">
         <v>19.28</v>
       </c>
       <c r="W11" s="97">
         <v>19.260000000000002</v>
       </c>
       <c r="X11" s="75">
         <v>19.059999999999999</v>
       </c>
       <c r="Y11" s="98">
         <v>19.100000000000001</v>
       </c>
       <c r="Z11" s="97">
         <v>19.02</v>
       </c>
       <c r="AA11" s="97">
         <v>18.190000000000001</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="98">
+        <v>17.670000000000002</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="90" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="97">
         <v>26.1</v>
       </c>
       <c r="C12" s="97">
         <v>24.62</v>
       </c>
       <c r="D12" s="97">
         <v>23.43</v>
       </c>
       <c r="E12" s="99">
         <v>23.69</v>
       </c>
       <c r="F12" s="100">
         <v>23.83</v>
       </c>
       <c r="G12" s="101">
         <v>23.41</v>
       </c>
       <c r="H12" s="102">
         <v>23.5</v>
       </c>
       <c r="I12" s="103">
@@ -31702,52 +31848,55 @@
       </c>
       <c r="T12" s="107">
         <v>21.25</v>
       </c>
       <c r="U12" s="108">
         <v>21.29</v>
       </c>
       <c r="V12" s="109">
         <v>21.13</v>
       </c>
       <c r="W12" s="97">
         <v>21.08</v>
       </c>
       <c r="X12" s="75">
         <v>21.31</v>
       </c>
       <c r="Y12" s="98">
         <v>21.31</v>
       </c>
       <c r="Z12" s="97">
         <v>17.7</v>
       </c>
       <c r="AA12" s="97">
         <v>17.649999999999999</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="98">
+        <v>18.54</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="90" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="97">
         <v>18.579999999999998</v>
       </c>
       <c r="C13" s="97">
         <v>18.3</v>
       </c>
       <c r="D13" s="97">
         <v>18.68</v>
       </c>
       <c r="E13" s="99">
         <v>19.440000000000001</v>
       </c>
       <c r="F13" s="100">
         <v>18.64</v>
       </c>
       <c r="G13" s="101">
         <v>18.760000000000002</v>
       </c>
       <c r="H13" s="102">
         <v>18.87</v>
       </c>
       <c r="I13" s="103">
@@ -31785,52 +31934,55 @@
       </c>
       <c r="T13" s="107">
         <v>18.47</v>
       </c>
       <c r="U13" s="108">
         <v>18.12</v>
       </c>
       <c r="V13" s="109">
         <v>18.670000000000002</v>
       </c>
       <c r="W13" s="97">
         <v>18.88</v>
       </c>
       <c r="X13" s="75">
         <v>18.93</v>
       </c>
       <c r="Y13" s="98">
         <v>18.940000000000001</v>
       </c>
       <c r="Z13" s="97">
         <v>15.02</v>
       </c>
       <c r="AA13" s="97">
         <v>17.27</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="98">
+        <v>17.600000000000001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="90" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="97">
         <v>18.440000000000001</v>
       </c>
       <c r="C14" s="97">
         <v>18.52</v>
       </c>
       <c r="D14" s="97">
         <v>18.77</v>
       </c>
       <c r="E14" s="99">
         <v>20.18</v>
       </c>
       <c r="F14" s="100">
         <v>20.91</v>
       </c>
       <c r="G14" s="101">
         <v>20.75</v>
       </c>
       <c r="H14" s="102">
         <v>20.11</v>
       </c>
       <c r="I14" s="103">
@@ -31868,52 +32020,55 @@
       </c>
       <c r="T14" s="107">
         <v>17.48</v>
       </c>
       <c r="U14" s="108">
         <v>17.86</v>
       </c>
       <c r="V14" s="109">
         <v>18.11</v>
       </c>
       <c r="W14" s="97">
         <v>18.12</v>
       </c>
       <c r="X14" s="75">
         <v>18.16</v>
       </c>
       <c r="Y14" s="98">
         <v>18.329999999999998</v>
       </c>
       <c r="Z14" s="97">
         <v>15.68</v>
       </c>
       <c r="AA14" s="97">
         <v>14.45</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="98">
+        <v>17.309999999999999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="90" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="97">
         <v>21.55</v>
       </c>
       <c r="C15" s="97">
         <v>22.16</v>
       </c>
       <c r="D15" s="97">
         <v>22.27</v>
       </c>
       <c r="E15" s="99">
         <v>22.6</v>
       </c>
       <c r="F15" s="100">
         <v>21.81</v>
       </c>
       <c r="G15" s="101">
         <v>21.6</v>
       </c>
       <c r="H15" s="102">
         <v>21.24</v>
       </c>
       <c r="I15" s="103">
@@ -31951,52 +32106,55 @@
       </c>
       <c r="T15" s="107">
         <v>17.79</v>
       </c>
       <c r="U15" s="108">
         <v>17.52</v>
       </c>
       <c r="V15" s="109">
         <v>17.37</v>
       </c>
       <c r="W15" s="97">
         <v>17.420000000000002</v>
       </c>
       <c r="X15" s="75">
         <v>17.34</v>
       </c>
       <c r="Y15" s="98">
         <v>17.39</v>
       </c>
       <c r="Z15" s="97">
         <v>16.43</v>
       </c>
       <c r="AA15" s="97">
         <v>18.149999999999999</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="98">
+        <v>17.260000000000002</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="90" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="97">
         <v>23.16</v>
       </c>
       <c r="C16" s="97">
         <v>25.75</v>
       </c>
       <c r="D16" s="97">
         <v>24.03</v>
       </c>
       <c r="E16" s="99">
         <v>24.16</v>
       </c>
       <c r="F16" s="100">
         <v>24.12</v>
       </c>
       <c r="G16" s="101">
         <v>23.22</v>
       </c>
       <c r="H16" s="102">
         <v>23.97</v>
       </c>
       <c r="I16" s="103">
@@ -32034,52 +32192,55 @@
       </c>
       <c r="T16" s="107">
         <v>19.95</v>
       </c>
       <c r="U16" s="108">
         <v>19.399999999999999</v>
       </c>
       <c r="V16" s="109">
         <v>19.73</v>
       </c>
       <c r="W16" s="97">
         <v>20.16</v>
       </c>
       <c r="X16" s="75">
         <v>20.29</v>
       </c>
       <c r="Y16" s="98">
         <v>20.190000000000001</v>
       </c>
       <c r="Z16" s="97">
         <v>15.16</v>
       </c>
       <c r="AA16" s="97">
         <v>16.3</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="98">
+        <v>17.22</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="90" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="97">
         <v>27.64</v>
       </c>
       <c r="C17" s="97">
         <v>23.01</v>
       </c>
       <c r="D17" s="97">
         <v>21.93</v>
       </c>
       <c r="E17" s="99">
         <v>22.42</v>
       </c>
       <c r="F17" s="100">
         <v>21.86</v>
       </c>
       <c r="G17" s="101">
         <v>21.42</v>
       </c>
       <c r="H17" s="102">
         <v>21.1</v>
       </c>
       <c r="I17" s="103">
@@ -32117,52 +32278,55 @@
       </c>
       <c r="T17" s="107">
         <v>19.82</v>
       </c>
       <c r="U17" s="108">
         <v>19.989999999999998</v>
       </c>
       <c r="V17" s="109">
         <v>20.39</v>
       </c>
       <c r="W17" s="97">
         <v>19.899999999999999</v>
       </c>
       <c r="X17" s="75">
         <v>19.97</v>
       </c>
       <c r="Y17" s="98">
         <v>20.04</v>
       </c>
       <c r="Z17" s="97">
         <v>21.23</v>
       </c>
       <c r="AA17" s="97">
         <v>18.899999999999999</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="98">
+        <v>18.14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="90" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="97">
         <v>26.05</v>
       </c>
       <c r="C18" s="97">
         <v>24.47</v>
       </c>
       <c r="D18" s="97">
         <v>21.5</v>
       </c>
       <c r="E18" s="99">
         <v>21.15</v>
       </c>
       <c r="F18" s="100">
         <v>19.04</v>
       </c>
       <c r="G18" s="101">
         <v>18.850000000000001</v>
       </c>
       <c r="H18" s="102">
         <v>18.940000000000001</v>
       </c>
       <c r="I18" s="103">
@@ -32200,83 +32364,87 @@
       </c>
       <c r="T18" s="107">
         <v>18.329999999999998</v>
       </c>
       <c r="U18" s="108">
         <v>18.25</v>
       </c>
       <c r="V18" s="109">
         <v>18.260000000000002</v>
       </c>
       <c r="W18" s="97">
         <v>18.66</v>
       </c>
       <c r="X18" s="75">
         <v>18.77</v>
       </c>
       <c r="Y18" s="98">
         <v>18.41</v>
       </c>
       <c r="Z18" s="97">
         <v>20.43</v>
       </c>
       <c r="AA18" s="97">
         <v>19.88</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="180" t="s">
+      <c r="AB18" s="98">
+        <v>19.350000000000001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
+      <c r="A19" s="184" t="s">
         <v>15</v>
       </c>
-      <c r="B19" s="180"/>
-[...19 lines deleted...]
-      <c r="V19" s="180"/>
+      <c r="B19" s="184"/>
+      <c r="C19" s="184"/>
+      <c r="D19" s="184"/>
+      <c r="E19" s="184"/>
+      <c r="F19" s="184"/>
+      <c r="G19" s="184"/>
+      <c r="H19" s="184"/>
+      <c r="I19" s="184"/>
+      <c r="J19" s="184"/>
+      <c r="K19" s="184"/>
+      <c r="L19" s="184"/>
+      <c r="M19" s="184"/>
+      <c r="N19" s="184"/>
+      <c r="O19" s="184"/>
+      <c r="P19" s="184"/>
+      <c r="Q19" s="184"/>
+      <c r="R19" s="184"/>
+      <c r="S19" s="184"/>
+      <c r="T19" s="184"/>
+      <c r="U19" s="184"/>
+      <c r="V19" s="184"/>
       <c r="W19" s="171"/>
       <c r="X19" s="171"/>
       <c r="Y19" s="171"/>
       <c r="Z19" s="171"/>
       <c r="AA19" s="171"/>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="167"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="90" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="91">
         <v>24.51</v>
       </c>
       <c r="C20" s="91">
         <v>22.68</v>
       </c>
       <c r="D20" s="91">
         <v>21.8</v>
       </c>
       <c r="E20" s="91">
         <v>21.87</v>
       </c>
       <c r="F20" s="91">
         <v>21.35</v>
       </c>
       <c r="G20" s="91">
         <v>20.93</v>
       </c>
       <c r="H20" s="91">
         <v>21.14</v>
       </c>
       <c r="I20" s="91">
@@ -32314,52 +32482,55 @@
       </c>
       <c r="T20" s="95">
         <v>18.79</v>
       </c>
       <c r="U20" s="95">
         <v>18.77</v>
       </c>
       <c r="V20" s="96">
         <v>18.82</v>
       </c>
       <c r="W20" s="97">
         <v>18.77</v>
       </c>
       <c r="X20" s="75">
         <v>18.62</v>
       </c>
       <c r="Y20" s="98">
         <v>18.600000000000001</v>
       </c>
       <c r="Z20" s="97">
         <v>17.68</v>
       </c>
       <c r="AA20" s="97">
         <v>17.09</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="98">
+        <v>16.93</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="90" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="97">
         <v>24.31</v>
       </c>
       <c r="C21" s="97">
         <v>22.46</v>
       </c>
       <c r="D21" s="97">
         <v>21.65</v>
       </c>
       <c r="E21" s="110">
         <v>21.61</v>
       </c>
       <c r="F21" s="111">
         <v>20.96</v>
       </c>
       <c r="G21" s="112">
         <v>20.52</v>
       </c>
       <c r="H21" s="113">
         <v>20.74</v>
       </c>
       <c r="I21" s="114">
@@ -32397,52 +32568,55 @@
       </c>
       <c r="T21" s="118">
         <v>18.23</v>
       </c>
       <c r="U21" s="119">
         <v>18.21</v>
       </c>
       <c r="V21" s="120">
         <v>18.329999999999998</v>
       </c>
       <c r="W21" s="97">
         <v>18.309999999999999</v>
       </c>
       <c r="X21" s="75">
         <v>18.100000000000001</v>
       </c>
       <c r="Y21" s="98">
         <v>18.07</v>
       </c>
       <c r="Z21" s="97">
         <v>17.73</v>
       </c>
       <c r="AA21" s="97">
         <v>17.12</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="98">
+        <v>16.690000000000001</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="90" t="s">
         <v>42</v>
       </c>
       <c r="B22" s="97">
         <v>25.5</v>
       </c>
       <c r="C22" s="97">
         <v>23.78</v>
       </c>
       <c r="D22" s="97">
         <v>22.55</v>
       </c>
       <c r="E22" s="110">
         <v>23.09</v>
       </c>
       <c r="F22" s="111">
         <v>23.27</v>
       </c>
       <c r="G22" s="112">
         <v>22.91</v>
       </c>
       <c r="H22" s="113">
         <v>23.12</v>
       </c>
       <c r="I22" s="114">
@@ -32480,83 +32654,87 @@
       </c>
       <c r="T22" s="118">
         <v>21.63</v>
       </c>
       <c r="U22" s="119">
         <v>21.56</v>
       </c>
       <c r="V22" s="120">
         <v>21.31</v>
       </c>
       <c r="W22" s="97">
         <v>21.07</v>
       </c>
       <c r="X22" s="75">
         <v>21.26</v>
       </c>
       <c r="Y22" s="98">
         <v>21.27</v>
       </c>
       <c r="Z22" s="97">
         <v>17.399999999999999</v>
       </c>
       <c r="AA22" s="97">
         <v>16.95</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="179" t="s">
+      <c r="AB22" s="98">
+        <v>18.13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
+      <c r="A23" s="185" t="s">
         <v>16</v>
       </c>
-      <c r="B23" s="179"/>
-[...19 lines deleted...]
-      <c r="V23" s="179"/>
+      <c r="B23" s="185"/>
+      <c r="C23" s="185"/>
+      <c r="D23" s="185"/>
+      <c r="E23" s="185"/>
+      <c r="F23" s="185"/>
+      <c r="G23" s="185"/>
+      <c r="H23" s="185"/>
+      <c r="I23" s="185"/>
+      <c r="J23" s="185"/>
+      <c r="K23" s="185"/>
+      <c r="L23" s="185"/>
+      <c r="M23" s="185"/>
+      <c r="N23" s="185"/>
+      <c r="O23" s="185"/>
+      <c r="P23" s="185"/>
+      <c r="Q23" s="185"/>
+      <c r="R23" s="185"/>
+      <c r="S23" s="185"/>
+      <c r="T23" s="185"/>
+      <c r="U23" s="185"/>
+      <c r="V23" s="185"/>
       <c r="W23" s="171"/>
       <c r="X23" s="171"/>
       <c r="Y23" s="171"/>
       <c r="Z23" s="171"/>
       <c r="AA23" s="171"/>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="167"/>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="90" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="91">
         <v>24.33</v>
       </c>
       <c r="C24" s="91">
         <v>23.78</v>
       </c>
       <c r="D24" s="91">
         <v>23.02</v>
       </c>
       <c r="E24" s="91">
         <v>23.43</v>
       </c>
       <c r="F24" s="91">
         <v>22.8</v>
       </c>
       <c r="G24" s="91">
         <v>22.54</v>
       </c>
       <c r="H24" s="91">
         <v>22.65</v>
       </c>
       <c r="I24" s="91">
@@ -32594,52 +32772,55 @@
       </c>
       <c r="T24" s="95">
         <v>19.7</v>
       </c>
       <c r="U24" s="95">
         <v>19.66</v>
       </c>
       <c r="V24" s="96">
         <v>19.89</v>
       </c>
       <c r="W24" s="97">
         <v>19.989999999999998</v>
       </c>
       <c r="X24" s="75">
         <v>19.989999999999998</v>
       </c>
       <c r="Y24" s="98">
         <v>20.05</v>
       </c>
       <c r="Z24" s="97">
         <v>19.170000000000002</v>
       </c>
       <c r="AA24" s="97">
         <v>19.02</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="98">
+        <v>18.84</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="90" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="97">
         <v>27.53</v>
       </c>
       <c r="C25" s="97">
         <v>26.68</v>
       </c>
       <c r="D25" s="97">
         <v>25.95</v>
       </c>
       <c r="E25" s="121">
         <v>26.53</v>
       </c>
       <c r="F25" s="122">
         <v>25.77</v>
       </c>
       <c r="G25" s="123">
         <v>25.68</v>
       </c>
       <c r="H25" s="124">
         <v>26.3</v>
       </c>
       <c r="I25" s="125">
@@ -32677,52 +32858,55 @@
       </c>
       <c r="T25" s="129">
         <v>21.94</v>
       </c>
       <c r="U25" s="130">
         <v>22.04</v>
       </c>
       <c r="V25" s="131">
         <v>22.4</v>
       </c>
       <c r="W25" s="97">
         <v>22.37</v>
       </c>
       <c r="X25" s="75">
         <v>22.24</v>
       </c>
       <c r="Y25" s="98">
         <v>22.48</v>
       </c>
       <c r="Z25" s="97">
         <v>23.02</v>
       </c>
       <c r="AA25" s="97">
         <v>21.53</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="98">
+        <v>20.74</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="90" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="97">
         <v>28.11</v>
       </c>
       <c r="C26" s="97">
         <v>27.43</v>
       </c>
       <c r="D26" s="97">
         <v>26.36</v>
       </c>
       <c r="E26" s="121">
         <v>25.69</v>
       </c>
       <c r="F26" s="122">
         <v>25.71</v>
       </c>
       <c r="G26" s="123">
         <v>25.06</v>
       </c>
       <c r="H26" s="124">
         <v>24.74</v>
       </c>
       <c r="I26" s="125">
@@ -32760,52 +32944,55 @@
       </c>
       <c r="T26" s="129">
         <v>20.010000000000002</v>
       </c>
       <c r="U26" s="130">
         <v>20.399999999999999</v>
       </c>
       <c r="V26" s="131">
         <v>20.54</v>
       </c>
       <c r="W26" s="97">
         <v>21.1</v>
       </c>
       <c r="X26" s="75">
         <v>21.47</v>
       </c>
       <c r="Y26" s="98">
         <v>21.46</v>
       </c>
       <c r="Z26" s="97">
         <v>18.71</v>
       </c>
       <c r="AA26" s="97">
         <v>19.940000000000001</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="98">
+        <v>19.91</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="90" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="97">
         <v>18.579999999999998</v>
       </c>
       <c r="C27" s="97">
         <v>18.3</v>
       </c>
       <c r="D27" s="97">
         <v>18.68</v>
       </c>
       <c r="E27" s="121">
         <v>19.440000000000001</v>
       </c>
       <c r="F27" s="122">
         <v>18.64</v>
       </c>
       <c r="G27" s="123">
         <v>18.760000000000002</v>
       </c>
       <c r="H27" s="124">
         <v>18.87</v>
       </c>
       <c r="I27" s="125">
@@ -32843,52 +33030,55 @@
       </c>
       <c r="T27" s="129">
         <v>18.47</v>
       </c>
       <c r="U27" s="130">
         <v>18.12</v>
       </c>
       <c r="V27" s="131">
         <v>18.670000000000002</v>
       </c>
       <c r="W27" s="97">
         <v>18.88</v>
       </c>
       <c r="X27" s="75">
         <v>18.93</v>
       </c>
       <c r="Y27" s="98">
         <v>18.940000000000001</v>
       </c>
       <c r="Z27" s="97">
         <v>15.02</v>
       </c>
       <c r="AA27" s="97">
         <v>17.27</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="98">
+        <v>17.600000000000001</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="90" t="s">
         <v>23</v>
       </c>
       <c r="B28" s="97">
         <v>18.440000000000001</v>
       </c>
       <c r="C28" s="97">
         <v>18.52</v>
       </c>
       <c r="D28" s="97">
         <v>18.77</v>
       </c>
       <c r="E28" s="121">
         <v>20.18</v>
       </c>
       <c r="F28" s="122">
         <v>20.91</v>
       </c>
       <c r="G28" s="123">
         <v>20.75</v>
       </c>
       <c r="H28" s="124">
         <v>20.11</v>
       </c>
       <c r="I28" s="125">
@@ -32926,52 +33116,55 @@
       </c>
       <c r="T28" s="129">
         <v>17.48</v>
       </c>
       <c r="U28" s="130">
         <v>17.86</v>
       </c>
       <c r="V28" s="131">
         <v>18.11</v>
       </c>
       <c r="W28" s="97">
         <v>18.12</v>
       </c>
       <c r="X28" s="75">
         <v>18.16</v>
       </c>
       <c r="Y28" s="98">
         <v>18.329999999999998</v>
       </c>
       <c r="Z28" s="97">
         <v>15.68</v>
       </c>
       <c r="AA28" s="97">
         <v>14.45</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="98">
+        <v>17.309999999999999</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="90" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="97">
         <v>21.55</v>
       </c>
       <c r="C29" s="97">
         <v>22.16</v>
       </c>
       <c r="D29" s="97">
         <v>22.27</v>
       </c>
       <c r="E29" s="121">
         <v>22.6</v>
       </c>
       <c r="F29" s="122">
         <v>21.81</v>
       </c>
       <c r="G29" s="123">
         <v>21.6</v>
       </c>
       <c r="H29" s="124">
         <v>21.24</v>
       </c>
       <c r="I29" s="125">
@@ -33009,52 +33202,55 @@
       </c>
       <c r="T29" s="129">
         <v>17.79</v>
       </c>
       <c r="U29" s="130">
         <v>17.52</v>
       </c>
       <c r="V29" s="131">
         <v>17.37</v>
       </c>
       <c r="W29" s="97">
         <v>17.420000000000002</v>
       </c>
       <c r="X29" s="75">
         <v>17.34</v>
       </c>
       <c r="Y29" s="98">
         <v>17.39</v>
       </c>
       <c r="Z29" s="97">
         <v>16.43</v>
       </c>
       <c r="AA29" s="97">
         <v>18.149999999999999</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="98">
+        <v>17.260000000000002</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="90" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="97">
         <v>23.16</v>
       </c>
       <c r="C30" s="97">
         <v>25.75</v>
       </c>
       <c r="D30" s="97">
         <v>24.03</v>
       </c>
       <c r="E30" s="121">
         <v>24.16</v>
       </c>
       <c r="F30" s="122">
         <v>24.12</v>
       </c>
       <c r="G30" s="123">
         <v>23.22</v>
       </c>
       <c r="H30" s="124">
         <v>23.97</v>
       </c>
       <c r="I30" s="125">
@@ -33092,52 +33288,55 @@
       </c>
       <c r="T30" s="129">
         <v>19.95</v>
       </c>
       <c r="U30" s="130">
         <v>19.399999999999999</v>
       </c>
       <c r="V30" s="131">
         <v>19.73</v>
       </c>
       <c r="W30" s="97">
         <v>20.16</v>
       </c>
       <c r="X30" s="75">
         <v>20.29</v>
       </c>
       <c r="Y30" s="98">
         <v>20.190000000000001</v>
       </c>
       <c r="Z30" s="97">
         <v>15.16</v>
       </c>
       <c r="AA30" s="97">
         <v>16.3</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="98">
+        <v>17.22</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="90" t="s">
         <v>26</v>
       </c>
       <c r="B31" s="97">
         <v>27.64</v>
       </c>
       <c r="C31" s="97">
         <v>23.01</v>
       </c>
       <c r="D31" s="97">
         <v>21.93</v>
       </c>
       <c r="E31" s="121">
         <v>22.42</v>
       </c>
       <c r="F31" s="122">
         <v>21.86</v>
       </c>
       <c r="G31" s="123">
         <v>21.42</v>
       </c>
       <c r="H31" s="124">
         <v>21.1</v>
       </c>
       <c r="I31" s="125">
@@ -33175,52 +33374,55 @@
       </c>
       <c r="T31" s="129">
         <v>19.82</v>
       </c>
       <c r="U31" s="130">
         <v>19.989999999999998</v>
       </c>
       <c r="V31" s="131">
         <v>20.39</v>
       </c>
       <c r="W31" s="97">
         <v>19.899999999999999</v>
       </c>
       <c r="X31" s="75">
         <v>19.97</v>
       </c>
       <c r="Y31" s="98">
         <v>20.04</v>
       </c>
       <c r="Z31" s="97">
         <v>21.23</v>
       </c>
       <c r="AA31" s="97">
         <v>18.899999999999999</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="98">
+        <v>18.14</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="132" t="s">
         <v>27</v>
       </c>
       <c r="B32" s="133">
         <v>26.05</v>
       </c>
       <c r="C32" s="133">
         <v>24.47</v>
       </c>
       <c r="D32" s="133">
         <v>21.5</v>
       </c>
       <c r="E32" s="134">
         <v>21.15</v>
       </c>
       <c r="F32" s="135">
         <v>19.04</v>
       </c>
       <c r="G32" s="136">
         <v>18.850000000000001</v>
       </c>
       <c r="H32" s="137">
         <v>18.940000000000001</v>
       </c>
       <c r="I32" s="138">
@@ -33258,74 +33460,77 @@
       </c>
       <c r="T32" s="142">
         <v>18.329999999999998</v>
       </c>
       <c r="U32" s="143">
         <v>18.25</v>
       </c>
       <c r="V32" s="144">
         <v>18.260000000000002</v>
       </c>
       <c r="W32" s="133">
         <v>18.66</v>
       </c>
       <c r="X32" s="77">
         <v>18.77</v>
       </c>
       <c r="Y32" s="133">
         <v>18.41</v>
       </c>
       <c r="Z32" s="133">
         <v>20.43</v>
       </c>
       <c r="AA32" s="133">
         <v>19.88</v>
       </c>
+      <c r="AB32" s="133">
+        <v>19.350000000000001</v>
+      </c>
     </row>
     <row r="33" spans="1:7">
-      <c r="A33" s="190" t="s">
+      <c r="A33" s="192" t="s">
         <v>28</v>
       </c>
-      <c r="B33" s="191"/>
-[...4 lines deleted...]
-      <c r="G33" s="191"/>
+      <c r="B33" s="193"/>
+      <c r="C33" s="193"/>
+      <c r="D33" s="193"/>
+      <c r="E33" s="193"/>
+      <c r="F33" s="193"/>
+      <c r="G33" s="193"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="Z7:AA7"/>
-    <mergeCell ref="U6:AA6"/>
     <mergeCell ref="A5:AA5"/>
     <mergeCell ref="A33:G33"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:Y7"/>
     <mergeCell ref="A9:AA9"/>
     <mergeCell ref="A19:AA19"/>
     <mergeCell ref="A23:AA23"/>
+    <mergeCell ref="Z7:AB7"/>
+    <mergeCell ref="U6:AB6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Туғандар саны</vt:lpstr>