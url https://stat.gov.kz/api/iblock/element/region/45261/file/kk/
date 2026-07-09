--- v1 (2026-05-25)
+++ v2 (2026-07-09)
@@ -5,67 +5,67 @@
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
-    <workbookView xWindow="630" yWindow="585" windowWidth="27495" windowHeight="12720" activeTab="1"/>
+    <workbookView xWindow="630" yWindow="585" windowWidth="27495" windowHeight="12720"/>
   </bookViews>
   <sheets>
     <sheet name="Туғандар саны" sheetId="5" r:id="rId1"/>
     <sheet name="Туудың жалпы коэффициенті" sheetId="6" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="" roundtripDataChecksum="uwjn/Xbo8ZTvzJbnL640vCh4g3/HqWRN9dw33cGFQpo="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="43">
   <si>
     <t>Туғандар саны*</t>
   </si>
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -278,51 +278,51 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="17">
+  <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
@@ -466,55 +466,66 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="96">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
@@ -1029,57 +1040,53 @@
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="48" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="50" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="51" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="52" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="54" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="59" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="61" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1112,50 +1119,56 @@
     <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="96">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="15"/>
     <cellStyle name="Обычный 100" xfId="84"/>
     <cellStyle name="Обычный 101" xfId="95"/>
     <cellStyle name="Обычный 11" xfId="16"/>
     <cellStyle name="Обычный 12" xfId="27"/>
     <cellStyle name="Обычный 122" xfId="71"/>
     <cellStyle name="Обычный 123" xfId="82"/>
     <cellStyle name="Обычный 124" xfId="93"/>
     <cellStyle name="Обычный 13" xfId="28"/>
     <cellStyle name="Обычный 14" xfId="39"/>
     <cellStyle name="Обычный 15" xfId="5"/>
     <cellStyle name="Обычный 17" xfId="41"/>
     <cellStyle name="Обычный 18" xfId="52"/>
     <cellStyle name="Обычный 19" xfId="17"/>
     <cellStyle name="Обычный 2 2" xfId="62"/>
     <cellStyle name="Обычный 2 5" xfId="1"/>
     <cellStyle name="Обычный 20" xfId="29"/>
     <cellStyle name="Обычный 21" xfId="64"/>
     <cellStyle name="Обычный 22" xfId="75"/>
     <cellStyle name="Обычный 23" xfId="86"/>
     <cellStyle name="Обычный 24" xfId="6"/>
@@ -1258,51 +1271,51 @@
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>314325</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1800225" cy="771525"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -1310,51 +1323,51 @@
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>342900</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>180975</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1828800" cy="752475"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -1544,190 +1557,194 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AB983"/>
+  <dimension ref="A1:AC983"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="M19" sqref="M19"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A44" sqref="A44:AC44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="16.140625" customWidth="1"/>
     <col min="2" max="3" width="6.140625" customWidth="1"/>
     <col min="4" max="4" width="6.85546875" customWidth="1"/>
     <col min="5" max="5" width="5.28515625" customWidth="1"/>
     <col min="6" max="6" width="6.7109375" customWidth="1"/>
     <col min="7" max="7" width="7.5703125" customWidth="1"/>
     <col min="8" max="8" width="6.140625" customWidth="1"/>
     <col min="9" max="9" width="7.5703125" customWidth="1"/>
     <col min="10" max="10" width="8" customWidth="1"/>
     <col min="11" max="11" width="6.42578125" customWidth="1"/>
     <col min="12" max="12" width="7.28515625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="7.28515625" customWidth="1"/>
     <col min="15" max="16" width="6.42578125" customWidth="1"/>
     <col min="17" max="17" width="5.7109375" customWidth="1"/>
     <col min="18" max="18" width="6.42578125" customWidth="1"/>
     <col min="19" max="19" width="7.42578125" customWidth="1"/>
     <col min="20" max="20" width="5.7109375" customWidth="1"/>
     <col min="21" max="21" width="6" customWidth="1"/>
     <col min="22" max="22" width="8.28515625" customWidth="1"/>
     <col min="23" max="23" width="5.42578125" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" customWidth="1"/>
     <col min="25" max="25" width="8.7109375" customWidth="1"/>
     <col min="26" max="26" width="7" customWidth="1"/>
     <col min="27" max="28" width="6.5703125" customWidth="1"/>
+    <col min="29" max="29" width="6.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" s="78" customFormat="1" ht="15" customHeight="1"/>
-[...5 lines deleted...]
-      <c r="A6" s="172" t="s">
+    <row r="1" spans="1:29" s="78" customFormat="1" ht="15" customHeight="1"/>
+    <row r="2" spans="1:29" s="78" customFormat="1" ht="15" customHeight="1"/>
+    <row r="3" spans="1:29" s="78" customFormat="1" ht="15" customHeight="1"/>
+    <row r="4" spans="1:29" s="146" customFormat="1" ht="15" customHeight="1"/>
+    <row r="5" spans="1:29" s="145" customFormat="1" ht="15" customHeight="1"/>
+    <row r="6" spans="1:29" ht="17.25" customHeight="1">
+      <c r="A6" s="170" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="172"/>
-[...27 lines deleted...]
-    <row r="7" spans="1:28" ht="15.75" customHeight="1">
+      <c r="B6" s="170"/>
+      <c r="C6" s="170"/>
+      <c r="D6" s="170"/>
+      <c r="E6" s="170"/>
+      <c r="F6" s="170"/>
+      <c r="G6" s="170"/>
+      <c r="H6" s="170"/>
+      <c r="I6" s="170"/>
+      <c r="J6" s="170"/>
+      <c r="K6" s="170"/>
+      <c r="L6" s="170"/>
+      <c r="M6" s="170"/>
+      <c r="N6" s="170"/>
+      <c r="O6" s="170"/>
+      <c r="P6" s="170"/>
+      <c r="Q6" s="170"/>
+      <c r="R6" s="170"/>
+      <c r="S6" s="170"/>
+      <c r="T6" s="170"/>
+      <c r="U6" s="170"/>
+      <c r="V6" s="170"/>
+      <c r="W6" s="169"/>
+      <c r="X6" s="169"/>
+      <c r="Y6" s="169"/>
+      <c r="Z6" s="169"/>
+      <c r="AA6" s="169"/>
+      <c r="AB6" s="169"/>
+      <c r="AC6" s="169"/>
+    </row>
+    <row r="7" spans="1:29" ht="15.75" customHeight="1">
       <c r="A7" s="2"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
-      <c r="V7" s="169" t="s">
+      <c r="V7" s="167" t="s">
         <v>1</v>
       </c>
-      <c r="W7" s="170"/>
-[...8 lines deleted...]
-      <c r="B8" s="178">
+      <c r="W7" s="168"/>
+      <c r="X7" s="168"/>
+      <c r="Y7" s="168"/>
+      <c r="Z7" s="168"/>
+      <c r="AA7" s="168"/>
+      <c r="AB7" s="169"/>
+      <c r="AC7" s="169"/>
+    </row>
+    <row r="8" spans="1:29" ht="14.25" customHeight="1">
+      <c r="A8" s="174"/>
+      <c r="B8" s="176">
         <v>2024</v>
       </c>
-      <c r="C8" s="179"/>
-[...10 lines deleted...]
-      <c r="N8" s="180">
+      <c r="C8" s="177"/>
+      <c r="D8" s="177"/>
+      <c r="E8" s="177"/>
+      <c r="F8" s="177"/>
+      <c r="G8" s="177"/>
+      <c r="H8" s="177"/>
+      <c r="I8" s="177"/>
+      <c r="J8" s="177"/>
+      <c r="K8" s="177"/>
+      <c r="L8" s="177"/>
+      <c r="M8" s="177"/>
+      <c r="N8" s="178">
         <v>2025</v>
       </c>
-      <c r="O8" s="181"/>
-[...10 lines deleted...]
-      <c r="Z8" s="188">
+      <c r="O8" s="179"/>
+      <c r="P8" s="179"/>
+      <c r="Q8" s="179"/>
+      <c r="R8" s="179"/>
+      <c r="S8" s="179"/>
+      <c r="T8" s="179"/>
+      <c r="U8" s="179"/>
+      <c r="V8" s="179"/>
+      <c r="W8" s="180"/>
+      <c r="X8" s="180"/>
+      <c r="Y8" s="180"/>
+      <c r="Z8" s="186">
         <v>2026</v>
       </c>
-      <c r="AA8" s="189"/>
-[...3 lines deleted...]
-      <c r="A9" s="177"/>
+      <c r="AA8" s="187"/>
+      <c r="AB8" s="188"/>
+      <c r="AC8" s="188"/>
+    </row>
+    <row r="9" spans="1:29" ht="14.25" customHeight="1">
+      <c r="A9" s="175"/>
       <c r="B9" s="79" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="J9" s="3" t="s">
@@ -1765,83 +1782,88 @@
       </c>
       <c r="U9" s="9" t="s">
         <v>9</v>
       </c>
       <c r="V9" s="9" t="s">
         <v>10</v>
       </c>
       <c r="W9" s="76" t="s">
         <v>11</v>
       </c>
       <c r="X9" s="9" t="s">
         <v>12</v>
       </c>
       <c r="Y9" s="9" t="s">
         <v>13</v>
       </c>
       <c r="Z9" s="84" t="s">
         <v>2</v>
       </c>
       <c r="AA9" s="85" t="s">
         <v>3</v>
       </c>
       <c r="AB9" s="3" t="s">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="173" t="s">
+      <c r="AC9" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29" ht="18.75" customHeight="1">
+      <c r="A10" s="171" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="173"/>
-[...26 lines deleted...]
-    <row r="11" spans="1:28" ht="14.25" customHeight="1">
+      <c r="B10" s="171"/>
+      <c r="C10" s="171"/>
+      <c r="D10" s="171"/>
+      <c r="E10" s="171"/>
+      <c r="F10" s="171"/>
+      <c r="G10" s="171"/>
+      <c r="H10" s="171"/>
+      <c r="I10" s="171"/>
+      <c r="J10" s="171"/>
+      <c r="K10" s="171"/>
+      <c r="L10" s="171"/>
+      <c r="M10" s="171"/>
+      <c r="N10" s="171"/>
+      <c r="O10" s="171"/>
+      <c r="P10" s="171"/>
+      <c r="Q10" s="171"/>
+      <c r="R10" s="171"/>
+      <c r="S10" s="171"/>
+      <c r="T10" s="171"/>
+      <c r="U10" s="171"/>
+      <c r="V10" s="171"/>
+      <c r="W10" s="181"/>
+      <c r="X10" s="181"/>
+      <c r="Y10" s="181"/>
+      <c r="Z10" s="169"/>
+      <c r="AA10" s="169"/>
+      <c r="AB10" s="169"/>
+      <c r="AC10" s="169"/>
+    </row>
+    <row r="11" spans="1:29" ht="14.25" customHeight="1">
       <c r="A11" s="73" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="147">
         <v>1467</v>
       </c>
       <c r="C11" s="147">
         <v>1229</v>
       </c>
       <c r="D11" s="147">
         <v>1246</v>
       </c>
       <c r="E11" s="147">
         <v>1351</v>
       </c>
       <c r="F11" s="147">
         <v>1187</v>
       </c>
       <c r="G11" s="147">
         <v>1149</v>
       </c>
       <c r="H11" s="147">
         <v>1361</v>
       </c>
       <c r="I11" s="147">
@@ -1879,55 +1901,58 @@
       </c>
       <c r="T11" s="151">
         <v>1240</v>
       </c>
       <c r="U11" s="151">
         <v>1145</v>
       </c>
       <c r="V11" s="149">
         <v>1196</v>
       </c>
       <c r="W11" s="10">
         <v>1178</v>
       </c>
       <c r="X11" s="148">
         <v>1082</v>
       </c>
       <c r="Y11" s="10">
         <v>1176</v>
       </c>
       <c r="Z11" s="10">
         <v>1119</v>
       </c>
       <c r="AA11" s="10">
         <v>966</v>
       </c>
-      <c r="AB11" s="166">
+      <c r="AB11" s="165">
         <v>1068</v>
       </c>
-    </row>
-    <row r="12" spans="1:28" ht="14.25" customHeight="1">
+      <c r="AC11" s="10">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29" ht="14.25" customHeight="1">
       <c r="A12" s="73" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="10">
         <v>887</v>
       </c>
       <c r="C12" s="10">
         <v>717</v>
       </c>
       <c r="D12" s="10">
         <v>743</v>
       </c>
       <c r="E12" s="11">
         <v>788</v>
       </c>
       <c r="F12" s="12">
         <v>684</v>
       </c>
       <c r="G12" s="13">
         <v>678</v>
       </c>
       <c r="H12" s="14">
         <v>842</v>
       </c>
       <c r="I12" s="15">
@@ -1965,55 +1990,58 @@
       </c>
       <c r="T12" s="20">
         <v>743</v>
       </c>
       <c r="U12" s="21">
         <v>696</v>
       </c>
       <c r="V12" s="22">
         <v>725</v>
       </c>
       <c r="W12" s="10">
         <v>694</v>
       </c>
       <c r="X12" s="92">
         <v>600</v>
       </c>
       <c r="Y12" s="10">
         <v>703</v>
       </c>
       <c r="Z12" s="10">
         <v>701</v>
       </c>
       <c r="AA12" s="10">
         <v>575</v>
       </c>
-      <c r="AB12" s="166">
+      <c r="AB12" s="165">
         <v>617</v>
       </c>
-    </row>
-    <row r="13" spans="1:28" ht="14.25" customHeight="1">
+      <c r="AC12" s="10">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29" ht="14.25" customHeight="1">
       <c r="A13" s="73" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="10">
         <v>193</v>
       </c>
       <c r="C13" s="10">
         <v>160</v>
       </c>
       <c r="D13" s="10">
         <v>156</v>
       </c>
       <c r="E13" s="11">
         <v>176</v>
       </c>
       <c r="F13" s="12">
         <v>180</v>
       </c>
       <c r="G13" s="13">
         <v>146</v>
       </c>
       <c r="H13" s="14">
         <v>169</v>
       </c>
       <c r="I13" s="15">
@@ -2051,55 +2079,58 @@
       </c>
       <c r="T13" s="20">
         <v>156</v>
       </c>
       <c r="U13" s="21">
         <v>153</v>
       </c>
       <c r="V13" s="22">
         <v>137</v>
       </c>
       <c r="W13" s="10">
         <v>148</v>
       </c>
       <c r="X13" s="92">
         <v>164</v>
       </c>
       <c r="Y13" s="10">
         <v>154</v>
       </c>
       <c r="Z13" s="10">
         <v>126</v>
       </c>
       <c r="AA13" s="10">
         <v>113</v>
       </c>
-      <c r="AB13" s="166">
+      <c r="AB13" s="165">
         <v>145</v>
       </c>
-    </row>
-    <row r="14" spans="1:28" ht="14.25" customHeight="1">
+      <c r="AC13" s="10">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29" ht="14.25" customHeight="1">
       <c r="A14" s="73" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="10">
         <v>51</v>
       </c>
       <c r="C14" s="10">
         <v>47</v>
       </c>
       <c r="D14" s="10">
         <v>54</v>
       </c>
       <c r="E14" s="11">
         <v>58</v>
       </c>
       <c r="F14" s="12">
         <v>43</v>
       </c>
       <c r="G14" s="13">
         <v>52</v>
       </c>
       <c r="H14" s="14">
         <v>54</v>
       </c>
       <c r="I14" s="15">
@@ -2137,55 +2168,58 @@
       </c>
       <c r="T14" s="20">
         <v>51</v>
       </c>
       <c r="U14" s="21">
         <v>43</v>
       </c>
       <c r="V14" s="22">
         <v>62</v>
       </c>
       <c r="W14" s="10">
         <v>57</v>
       </c>
       <c r="X14" s="92">
         <v>52</v>
       </c>
       <c r="Y14" s="10">
         <v>53</v>
       </c>
       <c r="Z14" s="10">
         <v>41</v>
       </c>
       <c r="AA14" s="10">
         <v>49</v>
       </c>
-      <c r="AB14" s="166">
+      <c r="AB14" s="165">
         <v>50</v>
       </c>
-    </row>
-    <row r="15" spans="1:28" ht="14.25" customHeight="1">
+      <c r="AC14" s="10">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29" ht="14.25" customHeight="1">
       <c r="A15" s="73" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="10">
         <v>41</v>
       </c>
       <c r="C15" s="10">
         <v>39</v>
       </c>
       <c r="D15" s="10">
         <v>43</v>
       </c>
       <c r="E15" s="11">
         <v>53</v>
       </c>
       <c r="F15" s="12">
         <v>53</v>
       </c>
       <c r="G15" s="13">
         <v>43</v>
       </c>
       <c r="H15" s="14">
         <v>36</v>
       </c>
       <c r="I15" s="15">
@@ -2223,55 +2257,58 @@
       </c>
       <c r="T15" s="20">
         <v>36</v>
       </c>
       <c r="U15" s="21">
         <v>45</v>
       </c>
       <c r="V15" s="22">
         <v>43</v>
       </c>
       <c r="W15" s="10">
         <v>40</v>
       </c>
       <c r="X15" s="92">
         <v>40</v>
       </c>
       <c r="Y15" s="10">
         <v>45</v>
       </c>
       <c r="Z15" s="10">
         <v>34</v>
       </c>
       <c r="AA15" s="10">
         <v>26</v>
       </c>
-      <c r="AB15" s="166">
+      <c r="AB15" s="165">
         <v>50</v>
       </c>
-    </row>
-    <row r="16" spans="1:28" ht="14.25" customHeight="1">
+      <c r="AC15" s="10">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29" ht="14.25" customHeight="1">
       <c r="A16" s="73" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="10">
         <v>101</v>
       </c>
       <c r="C16" s="10">
         <v>101</v>
       </c>
       <c r="D16" s="10">
         <v>107</v>
       </c>
       <c r="E16" s="23">
         <v>108</v>
       </c>
       <c r="F16" s="12">
         <v>89</v>
       </c>
       <c r="G16" s="13">
         <v>94</v>
       </c>
       <c r="H16" s="14">
         <v>90</v>
       </c>
       <c r="I16" s="15">
@@ -2309,55 +2346,58 @@
       </c>
       <c r="T16" s="20">
         <v>94</v>
       </c>
       <c r="U16" s="21">
         <v>73</v>
       </c>
       <c r="V16" s="22">
         <v>73</v>
       </c>
       <c r="W16" s="10">
         <v>84</v>
       </c>
       <c r="X16" s="92">
         <v>75</v>
       </c>
       <c r="Y16" s="10">
         <v>84</v>
       </c>
       <c r="Z16" s="10">
         <v>76</v>
       </c>
       <c r="AA16" s="10">
         <v>84</v>
       </c>
-      <c r="AB16" s="166">
+      <c r="AB16" s="165">
         <v>72</v>
       </c>
-    </row>
-    <row r="17" spans="1:28" ht="14.25" customHeight="1">
+      <c r="AC16" s="10">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29" ht="14.25" customHeight="1">
       <c r="A17" s="73" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="10">
         <v>60</v>
       </c>
       <c r="C17" s="10">
         <v>70</v>
       </c>
       <c r="D17" s="10">
         <v>54</v>
       </c>
       <c r="E17" s="23">
         <v>62</v>
       </c>
       <c r="F17" s="12">
         <v>63</v>
       </c>
       <c r="G17" s="13">
         <v>47</v>
       </c>
       <c r="H17" s="14">
         <v>74</v>
       </c>
       <c r="I17" s="15">
@@ -2395,55 +2435,58 @@
       </c>
       <c r="T17" s="20">
         <v>62</v>
       </c>
       <c r="U17" s="21">
         <v>40</v>
       </c>
       <c r="V17" s="22">
         <v>56</v>
       </c>
       <c r="W17" s="10">
         <v>62</v>
       </c>
       <c r="X17" s="92">
         <v>54</v>
       </c>
       <c r="Y17" s="10">
         <v>50</v>
       </c>
       <c r="Z17" s="10">
         <v>39</v>
       </c>
       <c r="AA17" s="10">
         <v>41</v>
       </c>
-      <c r="AB17" s="166">
+      <c r="AB17" s="165">
         <v>49</v>
       </c>
-    </row>
-    <row r="18" spans="1:28" ht="14.25" customHeight="1">
+      <c r="AC17" s="10">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" ht="14.25" customHeight="1">
       <c r="A18" s="73" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="10">
         <v>70</v>
       </c>
       <c r="C18" s="10">
         <v>42</v>
       </c>
       <c r="D18" s="10">
         <v>50</v>
       </c>
       <c r="E18" s="23">
         <v>58</v>
       </c>
       <c r="F18" s="12">
         <v>49</v>
       </c>
       <c r="G18" s="13">
         <v>46</v>
       </c>
       <c r="H18" s="14">
         <v>48</v>
       </c>
       <c r="I18" s="15">
@@ -2481,55 +2524,58 @@
       </c>
       <c r="T18" s="20">
         <v>45</v>
       </c>
       <c r="U18" s="21">
         <v>52</v>
       </c>
       <c r="V18" s="22">
         <v>57</v>
       </c>
       <c r="W18" s="10">
         <v>39</v>
       </c>
       <c r="X18" s="92">
         <v>50</v>
       </c>
       <c r="Y18" s="10">
         <v>52</v>
       </c>
       <c r="Z18" s="10">
         <v>53</v>
       </c>
       <c r="AA18" s="10">
         <v>36</v>
       </c>
-      <c r="AB18" s="166">
+      <c r="AB18" s="165">
         <v>41</v>
       </c>
-    </row>
-    <row r="19" spans="1:28" ht="14.25" customHeight="1">
+      <c r="AC18" s="10">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" ht="14.25" customHeight="1">
       <c r="A19" s="73" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="10">
         <v>64</v>
       </c>
       <c r="C19" s="10">
         <v>53</v>
       </c>
       <c r="D19" s="10">
         <v>39</v>
       </c>
       <c r="E19" s="23">
         <v>48</v>
       </c>
       <c r="F19" s="12">
         <v>26</v>
       </c>
       <c r="G19" s="13">
         <v>43</v>
       </c>
       <c r="H19" s="14">
         <v>48</v>
       </c>
       <c r="I19" s="15">
@@ -2567,87 +2613,91 @@
       </c>
       <c r="T19" s="20">
         <v>53</v>
       </c>
       <c r="U19" s="21">
         <v>43</v>
       </c>
       <c r="V19" s="22">
         <v>43</v>
       </c>
       <c r="W19" s="10">
         <v>54</v>
       </c>
       <c r="X19" s="92">
         <v>47</v>
       </c>
       <c r="Y19" s="10">
         <v>35</v>
       </c>
       <c r="Z19" s="10">
         <v>49</v>
       </c>
       <c r="AA19" s="10">
         <v>42</v>
       </c>
-      <c r="AB19" s="166">
+      <c r="AB19" s="165">
         <v>44</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="184" t="s">
+      <c r="AC19" s="10">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" s="7" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A20" s="182" t="s">
         <v>17</v>
       </c>
-      <c r="B20" s="184"/>
-[...27 lines deleted...]
-    <row r="21" spans="1:28" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B20" s="182"/>
+      <c r="C20" s="182"/>
+      <c r="D20" s="182"/>
+      <c r="E20" s="182"/>
+      <c r="F20" s="182"/>
+      <c r="G20" s="182"/>
+      <c r="H20" s="182"/>
+      <c r="I20" s="182"/>
+      <c r="J20" s="182"/>
+      <c r="K20" s="182"/>
+      <c r="L20" s="182"/>
+      <c r="M20" s="182"/>
+      <c r="N20" s="182"/>
+      <c r="O20" s="182"/>
+      <c r="P20" s="182"/>
+      <c r="Q20" s="182"/>
+      <c r="R20" s="182"/>
+      <c r="S20" s="182"/>
+      <c r="T20" s="182"/>
+      <c r="U20" s="182"/>
+      <c r="V20" s="182"/>
+      <c r="W20" s="172"/>
+      <c r="X20" s="172"/>
+      <c r="Y20" s="172"/>
+      <c r="Z20" s="169"/>
+      <c r="AA20" s="169"/>
+      <c r="AB20" s="169"/>
+      <c r="AC20" s="169"/>
+    </row>
+    <row r="21" spans="1:29" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A21" s="73" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="152">
         <v>737</v>
       </c>
       <c r="C21" s="147">
         <v>652</v>
       </c>
       <c r="D21" s="152">
         <v>616</v>
       </c>
       <c r="E21" s="152">
         <v>688</v>
       </c>
       <c r="F21" s="152">
         <v>600</v>
       </c>
       <c r="G21" s="152">
         <v>620</v>
       </c>
       <c r="H21" s="152">
         <v>692</v>
       </c>
       <c r="I21" s="152">
@@ -2685,55 +2735,58 @@
       </c>
       <c r="T21" s="154">
         <v>678</v>
       </c>
       <c r="U21" s="151">
         <v>568</v>
       </c>
       <c r="V21" s="149">
         <v>614</v>
       </c>
       <c r="W21" s="10">
         <v>606</v>
       </c>
       <c r="X21" s="92">
         <v>557</v>
       </c>
       <c r="Y21" s="10">
         <v>630</v>
       </c>
       <c r="Z21" s="19">
         <v>560</v>
       </c>
       <c r="AA21" s="19">
         <v>468</v>
       </c>
-      <c r="AB21" s="168">
+      <c r="AB21" s="166">
         <v>541</v>
       </c>
-    </row>
-    <row r="22" spans="1:28" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AC21" s="19">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A22" s="73" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="19">
         <v>439</v>
       </c>
       <c r="C22" s="19">
         <v>377</v>
       </c>
       <c r="D22" s="19">
         <v>373</v>
       </c>
       <c r="E22" s="24">
         <v>389</v>
       </c>
       <c r="F22" s="25">
         <v>353</v>
       </c>
       <c r="G22" s="26">
         <v>366</v>
       </c>
       <c r="H22" s="27">
         <v>424</v>
       </c>
       <c r="I22" s="28">
@@ -2771,55 +2824,58 @@
       </c>
       <c r="T22" s="32">
         <v>411</v>
       </c>
       <c r="U22" s="33">
         <v>340</v>
       </c>
       <c r="V22" s="34">
         <v>385</v>
       </c>
       <c r="W22" s="10">
         <v>363</v>
       </c>
       <c r="X22" s="92">
         <v>303</v>
       </c>
       <c r="Y22" s="10">
         <v>390</v>
       </c>
       <c r="Z22" s="19">
         <v>337</v>
       </c>
       <c r="AA22" s="19">
         <v>288</v>
       </c>
-      <c r="AB22" s="168">
+      <c r="AB22" s="166">
         <v>320</v>
       </c>
-    </row>
-    <row r="23" spans="1:28" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AC22" s="19">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A23" s="73" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="19">
         <v>102</v>
       </c>
       <c r="C23" s="19">
         <v>79</v>
       </c>
       <c r="D23" s="19">
         <v>63</v>
       </c>
       <c r="E23" s="24">
         <v>88</v>
       </c>
       <c r="F23" s="25">
         <v>92</v>
       </c>
       <c r="G23" s="26">
         <v>83</v>
       </c>
       <c r="H23" s="27">
         <v>76</v>
       </c>
       <c r="I23" s="28">
@@ -2857,55 +2913,58 @@
       </c>
       <c r="T23" s="32">
         <v>78</v>
       </c>
       <c r="U23" s="33">
         <v>83</v>
       </c>
       <c r="V23" s="34">
         <v>66</v>
       </c>
       <c r="W23" s="10">
         <v>81</v>
       </c>
       <c r="X23" s="92">
         <v>87</v>
       </c>
       <c r="Y23" s="10">
         <v>76</v>
       </c>
       <c r="Z23" s="19">
         <v>62</v>
       </c>
       <c r="AA23" s="19">
         <v>48</v>
       </c>
-      <c r="AB23" s="168">
+      <c r="AB23" s="166">
         <v>68</v>
       </c>
-    </row>
-    <row r="24" spans="1:28" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AC23" s="19">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A24" s="73" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="19">
         <v>22</v>
       </c>
       <c r="C24" s="19">
         <v>29</v>
       </c>
       <c r="D24" s="19">
         <v>25</v>
       </c>
       <c r="E24" s="24">
         <v>31</v>
       </c>
       <c r="F24" s="25">
         <v>18</v>
       </c>
       <c r="G24" s="26">
         <v>23</v>
       </c>
       <c r="H24" s="27">
         <v>29</v>
       </c>
       <c r="I24" s="28">
@@ -2943,55 +3002,58 @@
       </c>
       <c r="T24" s="32">
         <v>31</v>
       </c>
       <c r="U24" s="33">
         <v>24</v>
       </c>
       <c r="V24" s="34">
         <v>32</v>
       </c>
       <c r="W24" s="10">
         <v>31</v>
       </c>
       <c r="X24" s="92">
         <v>24</v>
       </c>
       <c r="Y24" s="10">
         <v>29</v>
       </c>
       <c r="Z24" s="19">
         <v>23</v>
       </c>
       <c r="AA24" s="19">
         <v>23</v>
       </c>
-      <c r="AB24" s="168">
+      <c r="AB24" s="166">
         <v>22</v>
       </c>
-    </row>
-    <row r="25" spans="1:28" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AC24" s="19">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A25" s="73" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="19">
         <v>23</v>
       </c>
       <c r="C25" s="19">
         <v>19</v>
       </c>
       <c r="D25" s="19">
         <v>23</v>
       </c>
       <c r="E25" s="24">
         <v>30</v>
       </c>
       <c r="F25" s="25">
         <v>26</v>
       </c>
       <c r="G25" s="26">
         <v>26</v>
       </c>
       <c r="H25" s="27">
         <v>17</v>
       </c>
       <c r="I25" s="28">
@@ -3029,55 +3091,58 @@
       </c>
       <c r="T25" s="32">
         <v>21</v>
       </c>
       <c r="U25" s="33">
         <v>20</v>
       </c>
       <c r="V25" s="34">
         <v>18</v>
       </c>
       <c r="W25" s="10">
         <v>20</v>
       </c>
       <c r="X25" s="92">
         <v>19</v>
       </c>
       <c r="Y25" s="10">
         <v>22</v>
       </c>
       <c r="Z25" s="19">
         <v>17</v>
       </c>
       <c r="AA25" s="19">
         <v>14</v>
       </c>
-      <c r="AB25" s="168">
+      <c r="AB25" s="166">
         <v>23</v>
       </c>
-    </row>
-    <row r="26" spans="1:28" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AC25" s="19">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A26" s="73" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="19">
         <v>48</v>
       </c>
       <c r="C26" s="19">
         <v>52</v>
       </c>
       <c r="D26" s="19">
         <v>57</v>
       </c>
       <c r="E26" s="35">
         <v>53</v>
       </c>
       <c r="F26" s="25">
         <v>47</v>
       </c>
       <c r="G26" s="26">
         <v>47</v>
       </c>
       <c r="H26" s="27">
         <v>52</v>
       </c>
       <c r="I26" s="28">
@@ -3115,55 +3180,58 @@
       </c>
       <c r="T26" s="32">
         <v>57</v>
       </c>
       <c r="U26" s="33">
         <v>37</v>
       </c>
       <c r="V26" s="34">
         <v>30</v>
       </c>
       <c r="W26" s="10">
         <v>45</v>
       </c>
       <c r="X26" s="92">
         <v>45</v>
       </c>
       <c r="Y26" s="10">
         <v>40</v>
       </c>
       <c r="Z26" s="19">
         <v>37</v>
       </c>
       <c r="AA26" s="19">
         <v>40</v>
       </c>
-      <c r="AB26" s="168">
+      <c r="AB26" s="166">
         <v>43</v>
       </c>
-    </row>
-    <row r="27" spans="1:28" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AC26" s="19">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A27" s="73" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="19">
         <v>36</v>
       </c>
       <c r="C27" s="19">
         <v>39</v>
       </c>
       <c r="D27" s="19">
         <v>27</v>
       </c>
       <c r="E27" s="35">
         <v>31</v>
       </c>
       <c r="F27" s="25">
         <v>26</v>
       </c>
       <c r="G27" s="26">
         <v>23</v>
       </c>
       <c r="H27" s="27">
         <v>43</v>
       </c>
       <c r="I27" s="28">
@@ -3201,55 +3269,58 @@
       </c>
       <c r="T27" s="32">
         <v>32</v>
       </c>
       <c r="U27" s="33">
         <v>14</v>
       </c>
       <c r="V27" s="34">
         <v>26</v>
       </c>
       <c r="W27" s="10">
         <v>28</v>
       </c>
       <c r="X27" s="92">
         <v>30</v>
       </c>
       <c r="Y27" s="10">
         <v>25</v>
       </c>
       <c r="Z27" s="19">
         <v>23</v>
       </c>
       <c r="AA27" s="19">
         <v>16</v>
       </c>
-      <c r="AB27" s="168">
+      <c r="AB27" s="166">
         <v>30</v>
       </c>
-    </row>
-    <row r="28" spans="1:28" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AC27" s="19">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A28" s="73" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="19">
         <v>36</v>
       </c>
       <c r="C28" s="19">
         <v>23</v>
       </c>
       <c r="D28" s="19">
         <v>25</v>
       </c>
       <c r="E28" s="35">
         <v>38</v>
       </c>
       <c r="F28" s="25">
         <v>26</v>
       </c>
       <c r="G28" s="26">
         <v>25</v>
       </c>
       <c r="H28" s="27">
         <v>30</v>
       </c>
       <c r="I28" s="28">
@@ -3287,55 +3358,58 @@
       </c>
       <c r="T28" s="32">
         <v>22</v>
       </c>
       <c r="U28" s="33">
         <v>29</v>
       </c>
       <c r="V28" s="34">
         <v>34</v>
       </c>
       <c r="W28" s="10">
         <v>15</v>
       </c>
       <c r="X28" s="92">
         <v>28</v>
       </c>
       <c r="Y28" s="10">
         <v>31</v>
       </c>
       <c r="Z28" s="19">
         <v>36</v>
       </c>
       <c r="AA28" s="19">
         <v>17</v>
       </c>
-      <c r="AB28" s="168">
+      <c r="AB28" s="166">
         <v>15</v>
       </c>
-    </row>
-    <row r="29" spans="1:28" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AC28" s="19">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A29" s="73" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="19">
         <v>31</v>
       </c>
       <c r="C29" s="19">
         <v>34</v>
       </c>
       <c r="D29" s="19">
         <v>23</v>
       </c>
       <c r="E29" s="35">
         <v>28</v>
       </c>
       <c r="F29" s="25">
         <v>12</v>
       </c>
       <c r="G29" s="26">
         <v>27</v>
       </c>
       <c r="H29" s="27">
         <v>21</v>
       </c>
       <c r="I29" s="28">
@@ -3373,87 +3447,91 @@
       </c>
       <c r="T29" s="32">
         <v>26</v>
       </c>
       <c r="U29" s="33">
         <v>21</v>
       </c>
       <c r="V29" s="34">
         <v>23</v>
       </c>
       <c r="W29" s="10">
         <v>23</v>
       </c>
       <c r="X29" s="92">
         <v>21</v>
       </c>
       <c r="Y29" s="10">
         <v>17</v>
       </c>
       <c r="Z29" s="19">
         <v>25</v>
       </c>
       <c r="AA29" s="19">
         <v>22</v>
       </c>
-      <c r="AB29" s="168">
+      <c r="AB29" s="166">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="185" t="s">
+      <c r="AC29" s="19">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="A30" s="183" t="s">
         <v>18</v>
       </c>
-      <c r="B30" s="185"/>
-[...27 lines deleted...]
-    <row r="31" spans="1:28" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B30" s="183"/>
+      <c r="C30" s="183"/>
+      <c r="D30" s="183"/>
+      <c r="E30" s="183"/>
+      <c r="F30" s="183"/>
+      <c r="G30" s="183"/>
+      <c r="H30" s="183"/>
+      <c r="I30" s="183"/>
+      <c r="J30" s="183"/>
+      <c r="K30" s="183"/>
+      <c r="L30" s="183"/>
+      <c r="M30" s="183"/>
+      <c r="N30" s="183"/>
+      <c r="O30" s="183"/>
+      <c r="P30" s="183"/>
+      <c r="Q30" s="183"/>
+      <c r="R30" s="183"/>
+      <c r="S30" s="183"/>
+      <c r="T30" s="183"/>
+      <c r="U30" s="183"/>
+      <c r="V30" s="183"/>
+      <c r="W30" s="184"/>
+      <c r="X30" s="184"/>
+      <c r="Y30" s="184"/>
+      <c r="Z30" s="169"/>
+      <c r="AA30" s="169"/>
+      <c r="AB30" s="169"/>
+      <c r="AC30" s="169"/>
+    </row>
+    <row r="31" spans="1:29" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A31" s="73" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="152">
         <v>730</v>
       </c>
       <c r="C31" s="147">
         <v>577</v>
       </c>
       <c r="D31" s="152">
         <v>630</v>
       </c>
       <c r="E31" s="152">
         <v>663</v>
       </c>
       <c r="F31" s="152">
         <v>587</v>
       </c>
       <c r="G31" s="152">
         <v>529</v>
       </c>
       <c r="H31" s="152">
         <v>669</v>
       </c>
       <c r="I31" s="152">
@@ -3491,55 +3569,58 @@
       </c>
       <c r="T31" s="154">
         <v>562</v>
       </c>
       <c r="U31" s="151">
         <v>577</v>
       </c>
       <c r="V31" s="149">
         <v>582</v>
       </c>
       <c r="W31" s="10">
         <v>572</v>
       </c>
       <c r="X31" s="92">
         <v>525</v>
       </c>
       <c r="Y31" s="10">
         <v>546</v>
       </c>
       <c r="Z31" s="19">
         <v>559</v>
       </c>
       <c r="AA31" s="19">
         <v>498</v>
       </c>
-      <c r="AB31" s="168">
+      <c r="AB31" s="166">
         <v>527</v>
       </c>
-    </row>
-    <row r="32" spans="1:28" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AC31" s="19">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A32" s="73" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="19">
         <v>448</v>
       </c>
       <c r="C32" s="19">
         <v>340</v>
       </c>
       <c r="D32" s="19">
         <v>370</v>
       </c>
       <c r="E32" s="36">
         <v>399</v>
       </c>
       <c r="F32" s="37">
         <v>331</v>
       </c>
       <c r="G32" s="38">
         <v>312</v>
       </c>
       <c r="H32" s="39">
         <v>418</v>
       </c>
       <c r="I32" s="40">
@@ -3577,55 +3658,58 @@
       </c>
       <c r="T32" s="44">
         <v>332</v>
       </c>
       <c r="U32" s="45">
         <v>356</v>
       </c>
       <c r="V32" s="46">
         <v>340</v>
       </c>
       <c r="W32" s="10">
         <v>331</v>
       </c>
       <c r="X32" s="92">
         <v>297</v>
       </c>
       <c r="Y32" s="10">
         <v>313</v>
       </c>
       <c r="Z32" s="19">
         <v>364</v>
       </c>
       <c r="AA32" s="19">
         <v>287</v>
       </c>
-      <c r="AB32" s="168">
+      <c r="AB32" s="166">
         <v>297</v>
       </c>
-    </row>
-    <row r="33" spans="1:28" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AC32" s="19">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A33" s="73" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="19">
         <v>91</v>
       </c>
       <c r="C33" s="19">
         <v>81</v>
       </c>
       <c r="D33" s="19">
         <v>93</v>
       </c>
       <c r="E33" s="36">
         <v>88</v>
       </c>
       <c r="F33" s="37">
         <v>88</v>
       </c>
       <c r="G33" s="38">
         <v>63</v>
       </c>
       <c r="H33" s="39">
         <v>93</v>
       </c>
       <c r="I33" s="40">
@@ -3663,55 +3747,58 @@
       </c>
       <c r="T33" s="44">
         <v>78</v>
       </c>
       <c r="U33" s="45">
         <v>70</v>
       </c>
       <c r="V33" s="46">
         <v>71</v>
       </c>
       <c r="W33" s="10">
         <v>67</v>
       </c>
       <c r="X33" s="92">
         <v>77</v>
       </c>
       <c r="Y33" s="10">
         <v>78</v>
       </c>
       <c r="Z33" s="19">
         <v>64</v>
       </c>
       <c r="AA33" s="19">
         <v>65</v>
       </c>
-      <c r="AB33" s="168">
+      <c r="AB33" s="166">
         <v>77</v>
       </c>
-    </row>
-    <row r="34" spans="1:28" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AC33" s="19">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A34" s="73" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="19">
         <v>29</v>
       </c>
       <c r="C34" s="19">
         <v>18</v>
       </c>
       <c r="D34" s="19">
         <v>29</v>
       </c>
       <c r="E34" s="36">
         <v>27</v>
       </c>
       <c r="F34" s="37">
         <v>25</v>
       </c>
       <c r="G34" s="38">
         <v>29</v>
       </c>
       <c r="H34" s="39">
         <v>25</v>
       </c>
       <c r="I34" s="40">
@@ -3749,55 +3836,58 @@
       </c>
       <c r="T34" s="44">
         <v>20</v>
       </c>
       <c r="U34" s="45">
         <v>19</v>
       </c>
       <c r="V34" s="46">
         <v>30</v>
       </c>
       <c r="W34" s="10">
         <v>26</v>
       </c>
       <c r="X34" s="92">
         <v>28</v>
       </c>
       <c r="Y34" s="10">
         <v>24</v>
       </c>
       <c r="Z34" s="19">
         <v>18</v>
       </c>
       <c r="AA34" s="19">
         <v>26</v>
       </c>
-      <c r="AB34" s="168">
+      <c r="AB34" s="166">
         <v>28</v>
       </c>
-    </row>
-    <row r="35" spans="1:28" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AC34" s="19">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A35" s="73" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="19">
         <v>18</v>
       </c>
       <c r="C35" s="19">
         <v>20</v>
       </c>
       <c r="D35" s="19">
         <v>20</v>
       </c>
       <c r="E35" s="36">
         <v>23</v>
       </c>
       <c r="F35" s="37">
         <v>27</v>
       </c>
       <c r="G35" s="38">
         <v>17</v>
       </c>
       <c r="H35" s="39">
         <v>19</v>
       </c>
       <c r="I35" s="40">
@@ -3835,55 +3925,58 @@
       </c>
       <c r="T35" s="44">
         <v>15</v>
       </c>
       <c r="U35" s="45">
         <v>25</v>
       </c>
       <c r="V35" s="46">
         <v>25</v>
       </c>
       <c r="W35" s="10">
         <v>20</v>
       </c>
       <c r="X35" s="92">
         <v>21</v>
       </c>
       <c r="Y35" s="10">
         <v>23</v>
       </c>
       <c r="Z35" s="19">
         <v>17</v>
       </c>
       <c r="AA35" s="19">
         <v>12</v>
       </c>
-      <c r="AB35" s="168">
+      <c r="AB35" s="166">
         <v>27</v>
       </c>
-    </row>
-    <row r="36" spans="1:28" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AC35" s="19">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A36" s="73" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="19">
         <v>53</v>
       </c>
       <c r="C36" s="19">
         <v>49</v>
       </c>
       <c r="D36" s="19">
         <v>50</v>
       </c>
       <c r="E36" s="47">
         <v>55</v>
       </c>
       <c r="F36" s="37">
         <v>42</v>
       </c>
       <c r="G36" s="38">
         <v>47</v>
       </c>
       <c r="H36" s="39">
         <v>38</v>
       </c>
       <c r="I36" s="40">
@@ -3921,55 +4014,58 @@
       </c>
       <c r="T36" s="44">
         <v>37</v>
       </c>
       <c r="U36" s="45">
         <v>36</v>
       </c>
       <c r="V36" s="46">
         <v>43</v>
       </c>
       <c r="W36" s="10">
         <v>39</v>
       </c>
       <c r="X36" s="92">
         <v>30</v>
       </c>
       <c r="Y36" s="10">
         <v>44</v>
       </c>
       <c r="Z36" s="19">
         <v>39</v>
       </c>
       <c r="AA36" s="19">
         <v>44</v>
       </c>
-      <c r="AB36" s="168">
+      <c r="AB36" s="166">
         <v>29</v>
       </c>
-    </row>
-    <row r="37" spans="1:28" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AC36" s="19">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A37" s="73" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="19">
         <v>24</v>
       </c>
       <c r="C37" s="19">
         <v>31</v>
       </c>
       <c r="D37" s="19">
         <v>27</v>
       </c>
       <c r="E37" s="47">
         <v>31</v>
       </c>
       <c r="F37" s="37">
         <v>37</v>
       </c>
       <c r="G37" s="38">
         <v>24</v>
       </c>
       <c r="H37" s="39">
         <v>31</v>
       </c>
       <c r="I37" s="40">
@@ -4007,55 +4103,58 @@
       </c>
       <c r="T37" s="44">
         <v>30</v>
       </c>
       <c r="U37" s="45">
         <v>26</v>
       </c>
       <c r="V37" s="46">
         <v>30</v>
       </c>
       <c r="W37" s="10">
         <v>34</v>
       </c>
       <c r="X37" s="92">
         <v>24</v>
       </c>
       <c r="Y37" s="10">
         <v>25</v>
       </c>
       <c r="Z37" s="19">
         <v>16</v>
       </c>
       <c r="AA37" s="19">
         <v>25</v>
       </c>
-      <c r="AB37" s="168">
+      <c r="AB37" s="166">
         <v>19</v>
       </c>
-    </row>
-    <row r="38" spans="1:28" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AC37" s="19">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A38" s="73" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="19">
         <v>34</v>
       </c>
       <c r="C38" s="19">
         <v>19</v>
       </c>
       <c r="D38" s="19">
         <v>25</v>
       </c>
       <c r="E38" s="47">
         <v>20</v>
       </c>
       <c r="F38" s="37">
         <v>23</v>
       </c>
       <c r="G38" s="38">
         <v>21</v>
       </c>
       <c r="H38" s="39">
         <v>18</v>
       </c>
       <c r="I38" s="40">
@@ -4093,55 +4192,58 @@
       </c>
       <c r="T38" s="44">
         <v>23</v>
       </c>
       <c r="U38" s="45">
         <v>23</v>
       </c>
       <c r="V38" s="46">
         <v>23</v>
       </c>
       <c r="W38" s="10">
         <v>24</v>
       </c>
       <c r="X38" s="92">
         <v>22</v>
       </c>
       <c r="Y38" s="10">
         <v>21</v>
       </c>
       <c r="Z38" s="19">
         <v>17</v>
       </c>
       <c r="AA38" s="19">
         <v>19</v>
       </c>
-      <c r="AB38" s="168">
+      <c r="AB38" s="166">
         <v>26</v>
       </c>
-    </row>
-    <row r="39" spans="1:28" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AC38" s="19">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A39" s="73" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="19">
         <v>33</v>
       </c>
       <c r="C39" s="19">
         <v>19</v>
       </c>
       <c r="D39" s="19">
         <v>16</v>
       </c>
       <c r="E39" s="47">
         <v>20</v>
       </c>
       <c r="F39" s="37">
         <v>14</v>
       </c>
       <c r="G39" s="38">
         <v>16</v>
       </c>
       <c r="H39" s="39">
         <v>27</v>
       </c>
       <c r="I39" s="40">
@@ -4179,87 +4281,91 @@
       </c>
       <c r="T39" s="44">
         <v>27</v>
       </c>
       <c r="U39" s="45">
         <v>22</v>
       </c>
       <c r="V39" s="46">
         <v>20</v>
       </c>
       <c r="W39" s="10">
         <v>31</v>
       </c>
       <c r="X39" s="92">
         <v>26</v>
       </c>
       <c r="Y39" s="10">
         <v>18</v>
       </c>
       <c r="Z39" s="19">
         <v>24</v>
       </c>
       <c r="AA39" s="19">
         <v>20</v>
       </c>
-      <c r="AB39" s="168">
+      <c r="AB39" s="166">
         <v>24</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="187" t="s">
+      <c r="AC39" s="19">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" s="7" customFormat="1" ht="18" customHeight="1">
+      <c r="A40" s="185" t="s">
         <v>15</v>
       </c>
-      <c r="B40" s="187"/>
-[...27 lines deleted...]
-    <row r="41" spans="1:28" ht="14.25" customHeight="1">
+      <c r="B40" s="185"/>
+      <c r="C40" s="185"/>
+      <c r="D40" s="185"/>
+      <c r="E40" s="185"/>
+      <c r="F40" s="185"/>
+      <c r="G40" s="185"/>
+      <c r="H40" s="185"/>
+      <c r="I40" s="185"/>
+      <c r="J40" s="185"/>
+      <c r="K40" s="185"/>
+      <c r="L40" s="185"/>
+      <c r="M40" s="185"/>
+      <c r="N40" s="185"/>
+      <c r="O40" s="185"/>
+      <c r="P40" s="185"/>
+      <c r="Q40" s="185"/>
+      <c r="R40" s="185"/>
+      <c r="S40" s="185"/>
+      <c r="T40" s="185"/>
+      <c r="U40" s="185"/>
+      <c r="V40" s="185"/>
+      <c r="W40" s="184"/>
+      <c r="X40" s="184"/>
+      <c r="Y40" s="184"/>
+      <c r="Z40" s="169"/>
+      <c r="AA40" s="169"/>
+      <c r="AB40" s="169"/>
+      <c r="AC40" s="169"/>
+    </row>
+    <row r="41" spans="1:29" ht="14.25" customHeight="1">
       <c r="A41" s="73" t="s">
         <v>19</v>
       </c>
       <c r="B41" s="147">
         <v>810</v>
       </c>
       <c r="C41" s="147">
         <v>643</v>
       </c>
       <c r="D41" s="147">
         <v>665</v>
       </c>
       <c r="E41" s="147">
         <v>707</v>
       </c>
       <c r="F41" s="147">
         <v>643</v>
       </c>
       <c r="G41" s="147">
         <v>600</v>
       </c>
       <c r="H41" s="147">
         <v>738</v>
       </c>
       <c r="I41" s="147">
@@ -4297,55 +4403,58 @@
       </c>
       <c r="T41" s="151">
         <v>658</v>
       </c>
       <c r="U41" s="151">
         <v>621</v>
       </c>
       <c r="V41" s="149">
         <v>620</v>
       </c>
       <c r="W41" s="10">
         <v>609</v>
       </c>
       <c r="X41" s="92">
         <v>553</v>
       </c>
       <c r="Y41" s="10">
         <v>611</v>
       </c>
       <c r="Z41" s="10">
         <v>590</v>
       </c>
       <c r="AA41" s="10">
         <v>496</v>
       </c>
-      <c r="AB41" s="168">
+      <c r="AB41" s="166">
         <v>557</v>
       </c>
-    </row>
-    <row r="42" spans="1:28" ht="14.25" customHeight="1">
+      <c r="AC41" s="10">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" ht="14.25" customHeight="1">
       <c r="A42" s="73" t="s">
         <v>20</v>
       </c>
       <c r="B42" s="19">
         <v>665</v>
       </c>
       <c r="C42" s="10">
         <v>526</v>
       </c>
       <c r="D42" s="10">
         <v>551</v>
       </c>
       <c r="E42" s="155">
         <v>570</v>
       </c>
       <c r="F42" s="156">
         <v>506</v>
       </c>
       <c r="G42" s="48">
         <v>490</v>
       </c>
       <c r="H42" s="157">
         <v>607</v>
       </c>
       <c r="I42" s="49">
@@ -4383,55 +4492,58 @@
       </c>
       <c r="T42" s="158">
         <v>545</v>
       </c>
       <c r="U42" s="53">
         <v>506</v>
       </c>
       <c r="V42" s="159">
         <v>518</v>
       </c>
       <c r="W42" s="10">
         <v>505</v>
       </c>
       <c r="X42" s="92">
         <v>430</v>
       </c>
       <c r="Y42" s="10">
         <v>493</v>
       </c>
       <c r="Z42" s="10">
         <v>495</v>
       </c>
       <c r="AA42" s="10">
         <v>415</v>
       </c>
-      <c r="AB42" s="168">
+      <c r="AB42" s="166">
         <v>445</v>
       </c>
-    </row>
-    <row r="43" spans="1:28" ht="14.25" customHeight="1">
+      <c r="AC42" s="10">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" ht="14.25" customHeight="1">
       <c r="A43" s="73" t="s">
         <v>21</v>
       </c>
       <c r="B43" s="19">
         <v>145</v>
       </c>
       <c r="C43" s="10">
         <v>117</v>
       </c>
       <c r="D43" s="10">
         <v>114</v>
       </c>
       <c r="E43" s="155">
         <v>137</v>
       </c>
       <c r="F43" s="156">
         <v>137</v>
       </c>
       <c r="G43" s="48">
         <v>110</v>
       </c>
       <c r="H43" s="157">
         <v>131</v>
       </c>
       <c r="I43" s="49">
@@ -4469,87 +4581,91 @@
       </c>
       <c r="T43" s="158">
         <v>113</v>
       </c>
       <c r="U43" s="53">
         <v>115</v>
       </c>
       <c r="V43" s="159">
         <v>102</v>
       </c>
       <c r="W43" s="10">
         <v>104</v>
       </c>
       <c r="X43" s="92">
         <v>123</v>
       </c>
       <c r="Y43" s="10">
         <v>118</v>
       </c>
       <c r="Z43" s="10">
         <v>95</v>
       </c>
       <c r="AA43" s="10">
         <v>81</v>
       </c>
-      <c r="AB43" s="168">
+      <c r="AB43" s="166">
         <v>112</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="173" t="s">
+      <c r="AC43" s="10">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" ht="18" customHeight="1">
+      <c r="A44" s="171" t="s">
         <v>16</v>
       </c>
-      <c r="B44" s="173"/>
-[...27 lines deleted...]
-    <row r="45" spans="1:28" ht="14.25" customHeight="1">
+      <c r="B44" s="171"/>
+      <c r="C44" s="171"/>
+      <c r="D44" s="171"/>
+      <c r="E44" s="171"/>
+      <c r="F44" s="171"/>
+      <c r="G44" s="171"/>
+      <c r="H44" s="171"/>
+      <c r="I44" s="171"/>
+      <c r="J44" s="171"/>
+      <c r="K44" s="171"/>
+      <c r="L44" s="171"/>
+      <c r="M44" s="171"/>
+      <c r="N44" s="171"/>
+      <c r="O44" s="171"/>
+      <c r="P44" s="171"/>
+      <c r="Q44" s="171"/>
+      <c r="R44" s="171"/>
+      <c r="S44" s="171"/>
+      <c r="T44" s="171"/>
+      <c r="U44" s="171"/>
+      <c r="V44" s="171"/>
+      <c r="W44" s="172"/>
+      <c r="X44" s="172"/>
+      <c r="Y44" s="172"/>
+      <c r="Z44" s="169"/>
+      <c r="AA44" s="169"/>
+      <c r="AB44" s="169"/>
+      <c r="AC44" s="169"/>
+    </row>
+    <row r="45" spans="1:29" ht="14.25" customHeight="1">
       <c r="A45" s="73" t="s">
         <v>19</v>
       </c>
       <c r="B45" s="147">
         <v>657</v>
       </c>
       <c r="C45" s="147">
         <v>586</v>
       </c>
       <c r="D45" s="147">
         <v>581</v>
       </c>
       <c r="E45" s="147">
         <v>644</v>
       </c>
       <c r="F45" s="147">
         <v>544</v>
       </c>
       <c r="G45" s="147">
         <v>549</v>
       </c>
       <c r="H45" s="147">
         <v>623</v>
       </c>
       <c r="I45" s="147">
@@ -4587,55 +4703,58 @@
       </c>
       <c r="T45" s="151">
         <v>582</v>
       </c>
       <c r="U45" s="151">
         <v>524</v>
       </c>
       <c r="V45" s="149">
         <v>576</v>
       </c>
       <c r="W45" s="10">
         <v>569</v>
       </c>
       <c r="X45" s="92">
         <v>529</v>
       </c>
       <c r="Y45" s="10">
         <v>565</v>
       </c>
       <c r="Z45" s="10">
         <v>529</v>
       </c>
       <c r="AA45" s="10">
         <v>470</v>
       </c>
-      <c r="AB45" s="168">
+      <c r="AB45" s="166">
         <v>511</v>
       </c>
-    </row>
-    <row r="46" spans="1:28" ht="14.25" customHeight="1">
+      <c r="AC45" s="10">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29" ht="14.25" customHeight="1">
       <c r="A46" s="73" t="s">
         <v>20</v>
       </c>
       <c r="B46" s="19">
         <v>222</v>
       </c>
       <c r="C46" s="10">
         <v>191</v>
       </c>
       <c r="D46" s="10">
         <v>192</v>
       </c>
       <c r="E46" s="160">
         <v>218</v>
       </c>
       <c r="F46" s="161">
         <v>178</v>
       </c>
       <c r="G46" s="54">
         <v>188</v>
       </c>
       <c r="H46" s="162">
         <v>235</v>
       </c>
       <c r="I46" s="55">
@@ -4673,55 +4792,58 @@
       </c>
       <c r="T46" s="163">
         <v>198</v>
       </c>
       <c r="U46" s="59">
         <v>190</v>
       </c>
       <c r="V46" s="164">
         <v>207</v>
       </c>
       <c r="W46" s="10">
         <v>189</v>
       </c>
       <c r="X46" s="92">
         <v>170</v>
       </c>
       <c r="Y46" s="10">
         <v>210</v>
       </c>
       <c r="Z46" s="10">
         <v>206</v>
       </c>
       <c r="AA46" s="10">
         <v>160</v>
       </c>
-      <c r="AB46" s="168">
+      <c r="AB46" s="166">
         <v>172</v>
       </c>
-    </row>
-    <row r="47" spans="1:28" ht="14.25" customHeight="1">
+      <c r="AC46" s="10">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="47" spans="1:29" ht="14.25" customHeight="1">
       <c r="A47" s="73" t="s">
         <v>21</v>
       </c>
       <c r="B47" s="19">
         <v>48</v>
       </c>
       <c r="C47" s="10">
         <v>43</v>
       </c>
       <c r="D47" s="10">
         <v>42</v>
       </c>
       <c r="E47" s="160">
         <v>39</v>
       </c>
       <c r="F47" s="161">
         <v>43</v>
       </c>
       <c r="G47" s="54">
         <v>36</v>
       </c>
       <c r="H47" s="162">
         <v>38</v>
       </c>
       <c r="I47" s="55">
@@ -4759,55 +4881,58 @@
       </c>
       <c r="T47" s="163">
         <v>43</v>
       </c>
       <c r="U47" s="59">
         <v>38</v>
       </c>
       <c r="V47" s="164">
         <v>35</v>
       </c>
       <c r="W47" s="10">
         <v>44</v>
       </c>
       <c r="X47" s="92">
         <v>41</v>
       </c>
       <c r="Y47" s="10">
         <v>36</v>
       </c>
       <c r="Z47" s="10">
         <v>31</v>
       </c>
       <c r="AA47" s="10">
         <v>32</v>
       </c>
-      <c r="AB47" s="168">
+      <c r="AB47" s="166">
         <v>33</v>
       </c>
-    </row>
-    <row r="48" spans="1:28" ht="14.25" customHeight="1">
+      <c r="AC47" s="10">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29" ht="14.25" customHeight="1">
       <c r="A48" s="73" t="s">
         <v>22</v>
       </c>
       <c r="B48" s="19">
         <v>51</v>
       </c>
       <c r="C48" s="10">
         <v>47</v>
       </c>
       <c r="D48" s="10">
         <v>54</v>
       </c>
       <c r="E48" s="160">
         <v>58</v>
       </c>
       <c r="F48" s="161">
         <v>43</v>
       </c>
       <c r="G48" s="54">
         <v>52</v>
       </c>
       <c r="H48" s="162">
         <v>54</v>
       </c>
       <c r="I48" s="55">
@@ -4845,55 +4970,58 @@
       </c>
       <c r="T48" s="163">
         <v>51</v>
       </c>
       <c r="U48" s="59">
         <v>43</v>
       </c>
       <c r="V48" s="164">
         <v>62</v>
       </c>
       <c r="W48" s="10">
         <v>57</v>
       </c>
       <c r="X48" s="92">
         <v>52</v>
       </c>
       <c r="Y48" s="10">
         <v>53</v>
       </c>
       <c r="Z48" s="10">
         <v>41</v>
       </c>
       <c r="AA48" s="10">
         <v>49</v>
       </c>
-      <c r="AB48" s="168">
+      <c r="AB48" s="166">
         <v>50</v>
       </c>
-    </row>
-    <row r="49" spans="1:28" ht="14.25" customHeight="1">
+      <c r="AC48" s="10">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="49" spans="1:29" ht="14.25" customHeight="1">
       <c r="A49" s="73" t="s">
         <v>23</v>
       </c>
       <c r="B49" s="19">
         <v>41</v>
       </c>
       <c r="C49" s="10">
         <v>39</v>
       </c>
       <c r="D49" s="10">
         <v>43</v>
       </c>
       <c r="E49" s="160">
         <v>53</v>
       </c>
       <c r="F49" s="161">
         <v>53</v>
       </c>
       <c r="G49" s="54">
         <v>43</v>
       </c>
       <c r="H49" s="162">
         <v>36</v>
       </c>
       <c r="I49" s="55">
@@ -4931,55 +5059,58 @@
       </c>
       <c r="T49" s="163">
         <v>36</v>
       </c>
       <c r="U49" s="59">
         <v>45</v>
       </c>
       <c r="V49" s="164">
         <v>43</v>
       </c>
       <c r="W49" s="10">
         <v>40</v>
       </c>
       <c r="X49" s="92">
         <v>40</v>
       </c>
       <c r="Y49" s="10">
         <v>45</v>
       </c>
       <c r="Z49" s="10">
         <v>34</v>
       </c>
       <c r="AA49" s="10">
         <v>26</v>
       </c>
-      <c r="AB49" s="168">
+      <c r="AB49" s="166">
         <v>50</v>
       </c>
-    </row>
-    <row r="50" spans="1:28" ht="14.25" customHeight="1">
+      <c r="AC49" s="10">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="50" spans="1:29" ht="14.25" customHeight="1">
       <c r="A50" s="73" t="s">
         <v>24</v>
       </c>
       <c r="B50" s="19">
         <v>101</v>
       </c>
       <c r="C50" s="10">
         <v>101</v>
       </c>
       <c r="D50" s="10">
         <v>107</v>
       </c>
       <c r="E50" s="160">
         <v>108</v>
       </c>
       <c r="F50" s="161">
         <v>89</v>
       </c>
       <c r="G50" s="54">
         <v>94</v>
       </c>
       <c r="H50" s="162">
         <v>90</v>
       </c>
       <c r="I50" s="55">
@@ -5017,55 +5148,58 @@
       </c>
       <c r="T50" s="163">
         <v>94</v>
       </c>
       <c r="U50" s="59">
         <v>73</v>
       </c>
       <c r="V50" s="164">
         <v>73</v>
       </c>
       <c r="W50" s="10">
         <v>84</v>
       </c>
       <c r="X50" s="92">
         <v>75</v>
       </c>
       <c r="Y50" s="10">
         <v>84</v>
       </c>
       <c r="Z50" s="10">
         <v>76</v>
       </c>
       <c r="AA50" s="10">
         <v>84</v>
       </c>
-      <c r="AB50" s="168">
+      <c r="AB50" s="166">
         <v>72</v>
       </c>
-    </row>
-    <row r="51" spans="1:28" ht="14.25" customHeight="1">
+      <c r="AC50" s="10">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="51" spans="1:29" ht="14.25" customHeight="1">
       <c r="A51" s="73" t="s">
         <v>25</v>
       </c>
       <c r="B51" s="19">
         <v>60</v>
       </c>
       <c r="C51" s="10">
         <v>70</v>
       </c>
       <c r="D51" s="10">
         <v>54</v>
       </c>
       <c r="E51" s="160">
         <v>62</v>
       </c>
       <c r="F51" s="161">
         <v>63</v>
       </c>
       <c r="G51" s="54">
         <v>47</v>
       </c>
       <c r="H51" s="162">
         <v>74</v>
       </c>
       <c r="I51" s="55">
@@ -5103,55 +5237,58 @@
       </c>
       <c r="T51" s="163">
         <v>62</v>
       </c>
       <c r="U51" s="59">
         <v>40</v>
       </c>
       <c r="V51" s="164">
         <v>56</v>
       </c>
       <c r="W51" s="10">
         <v>62</v>
       </c>
       <c r="X51" s="92">
         <v>54</v>
       </c>
       <c r="Y51" s="10">
         <v>50</v>
       </c>
       <c r="Z51" s="10">
         <v>39</v>
       </c>
       <c r="AA51" s="10">
         <v>41</v>
       </c>
-      <c r="AB51" s="168">
+      <c r="AB51" s="166">
         <v>49</v>
       </c>
-    </row>
-    <row r="52" spans="1:28" ht="14.25" customHeight="1">
+      <c r="AC51" s="10">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="52" spans="1:29" ht="14.25" customHeight="1">
       <c r="A52" s="73" t="s">
         <v>26</v>
       </c>
       <c r="B52" s="19">
         <v>70</v>
       </c>
       <c r="C52" s="10">
         <v>42</v>
       </c>
       <c r="D52" s="10">
         <v>50</v>
       </c>
       <c r="E52" s="160">
         <v>58</v>
       </c>
       <c r="F52" s="161">
         <v>49</v>
       </c>
       <c r="G52" s="54">
         <v>46</v>
       </c>
       <c r="H52" s="162">
         <v>48</v>
       </c>
       <c r="I52" s="55">
@@ -5189,55 +5326,58 @@
       </c>
       <c r="T52" s="163">
         <v>45</v>
       </c>
       <c r="U52" s="59">
         <v>52</v>
       </c>
       <c r="V52" s="164">
         <v>57</v>
       </c>
       <c r="W52" s="10">
         <v>39</v>
       </c>
       <c r="X52" s="92">
         <v>50</v>
       </c>
       <c r="Y52" s="10">
         <v>52</v>
       </c>
       <c r="Z52" s="10">
         <v>53</v>
       </c>
       <c r="AA52" s="10">
         <v>36</v>
       </c>
-      <c r="AB52" s="168">
+      <c r="AB52" s="166">
         <v>41</v>
       </c>
-    </row>
-    <row r="53" spans="1:28" ht="14.25" customHeight="1">
+      <c r="AC52" s="10">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="53" spans="1:29" ht="14.25" customHeight="1">
       <c r="A53" s="74" t="s">
         <v>27</v>
       </c>
       <c r="B53" s="60">
         <v>64</v>
       </c>
       <c r="C53" s="61">
         <v>53</v>
       </c>
       <c r="D53" s="61">
         <v>39</v>
       </c>
       <c r="E53" s="62">
         <v>48</v>
       </c>
       <c r="F53" s="63">
         <v>26</v>
       </c>
       <c r="G53" s="64">
         <v>43</v>
       </c>
       <c r="H53" s="65">
         <v>48</v>
       </c>
       <c r="I53" s="66">
@@ -5278,334 +5418,337 @@
       </c>
       <c r="U53" s="71">
         <v>43</v>
       </c>
       <c r="V53" s="72">
         <v>43</v>
       </c>
       <c r="W53" s="61">
         <v>54</v>
       </c>
       <c r="X53" s="77">
         <v>47</v>
       </c>
       <c r="Y53" s="61">
         <v>35</v>
       </c>
       <c r="Z53" s="61">
         <v>49</v>
       </c>
       <c r="AA53" s="61">
         <v>42</v>
       </c>
       <c r="AB53" s="60">
         <v>44</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" s="175" t="s">
+      <c r="AC53" s="61">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="54" spans="1:29" ht="14.25" customHeight="1">
+      <c r="A54" s="173" t="s">
         <v>28</v>
       </c>
-      <c r="B54" s="170"/>
-[...4 lines deleted...]
-      <c r="G54" s="170"/>
+      <c r="B54" s="168"/>
+      <c r="C54" s="168"/>
+      <c r="D54" s="168"/>
+      <c r="E54" s="168"/>
+      <c r="F54" s="168"/>
+      <c r="G54" s="168"/>
       <c r="H54" s="1"/>
       <c r="I54" s="1"/>
       <c r="J54" s="1"/>
       <c r="K54" s="1"/>
       <c r="L54" s="1"/>
       <c r="M54" s="1"/>
       <c r="N54" s="1"/>
       <c r="O54" s="1"/>
       <c r="P54" s="1"/>
       <c r="Q54" s="1"/>
       <c r="R54" s="5"/>
       <c r="S54" s="1"/>
       <c r="T54" s="6"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
       <c r="X54" s="1"/>
       <c r="Y54" s="1"/>
       <c r="Z54" s="1"/>
     </row>
-    <row r="55" spans="1:28" ht="14.25" customHeight="1">
+    <row r="55" spans="1:29" ht="14.25" customHeight="1">
       <c r="A55" s="2"/>
       <c r="B55" s="1"/>
       <c r="C55" s="1"/>
       <c r="D55" s="1"/>
       <c r="E55" s="1"/>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
       <c r="I55" s="1"/>
       <c r="J55" s="1"/>
       <c r="K55" s="1"/>
       <c r="L55" s="1"/>
       <c r="M55" s="1"/>
       <c r="N55" s="1"/>
       <c r="O55" s="1"/>
       <c r="P55" s="1"/>
       <c r="Q55" s="1"/>
       <c r="R55" s="5"/>
       <c r="S55" s="1"/>
       <c r="T55" s="6"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
       <c r="X55" s="1"/>
       <c r="Y55" s="1"/>
       <c r="Z55" s="1"/>
     </row>
-    <row r="56" spans="1:28" ht="14.25" customHeight="1">
+    <row r="56" spans="1:29" ht="14.25" customHeight="1">
       <c r="A56" s="1"/>
       <c r="B56" s="1"/>
       <c r="C56" s="1"/>
       <c r="D56" s="1"/>
       <c r="E56" s="1"/>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
       <c r="I56" s="1"/>
       <c r="J56" s="1"/>
       <c r="K56" s="1"/>
       <c r="L56" s="1"/>
       <c r="M56" s="1"/>
       <c r="N56" s="1"/>
       <c r="O56" s="1"/>
       <c r="P56" s="1"/>
       <c r="Q56" s="1"/>
       <c r="R56" s="1"/>
       <c r="S56" s="1"/>
       <c r="T56" s="6"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
       <c r="X56" s="1"/>
       <c r="Y56" s="1"/>
       <c r="Z56" s="1"/>
     </row>
-    <row r="57" spans="1:28" ht="14.25" customHeight="1">
+    <row r="57" spans="1:29" ht="14.25" customHeight="1">
       <c r="A57" s="1"/>
       <c r="B57" s="1"/>
       <c r="C57" s="1"/>
       <c r="D57" s="1"/>
       <c r="E57" s="1"/>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
       <c r="I57" s="1"/>
       <c r="J57" s="1"/>
       <c r="K57" s="1"/>
       <c r="L57" s="1"/>
       <c r="M57" s="1"/>
       <c r="N57" s="1"/>
       <c r="O57" s="1"/>
       <c r="P57" s="1"/>
       <c r="Q57" s="1"/>
       <c r="R57" s="1"/>
       <c r="S57" s="1"/>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
       <c r="X57" s="1"/>
       <c r="Y57" s="1"/>
       <c r="Z57" s="1"/>
     </row>
-    <row r="58" spans="1:28" ht="14.25" customHeight="1">
+    <row r="58" spans="1:29" ht="14.25" customHeight="1">
       <c r="A58" s="1"/>
       <c r="B58" s="1"/>
       <c r="C58" s="1"/>
       <c r="D58" s="1"/>
       <c r="E58" s="1"/>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
       <c r="I58" s="1"/>
       <c r="J58" s="1"/>
       <c r="K58" s="1"/>
       <c r="L58" s="1"/>
       <c r="M58" s="1"/>
       <c r="N58" s="1"/>
       <c r="O58" s="1"/>
       <c r="P58" s="1"/>
       <c r="Q58" s="1"/>
       <c r="R58" s="1"/>
       <c r="S58" s="1"/>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
       <c r="X58" s="1"/>
       <c r="Y58" s="1"/>
       <c r="Z58" s="1"/>
     </row>
-    <row r="59" spans="1:28" ht="14.25" customHeight="1">
+    <row r="59" spans="1:29" ht="14.25" customHeight="1">
       <c r="A59" s="1"/>
       <c r="B59" s="1"/>
       <c r="C59" s="1"/>
       <c r="D59" s="1"/>
       <c r="E59" s="1"/>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
       <c r="I59" s="1"/>
       <c r="J59" s="1"/>
       <c r="K59" s="1"/>
       <c r="L59" s="1"/>
       <c r="M59" s="1"/>
       <c r="N59" s="1"/>
       <c r="O59" s="1"/>
       <c r="P59" s="1"/>
       <c r="Q59" s="1"/>
       <c r="R59" s="1"/>
       <c r="S59" s="1"/>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
       <c r="X59" s="1"/>
       <c r="Y59" s="1"/>
       <c r="Z59" s="1"/>
     </row>
-    <row r="60" spans="1:28" ht="14.25" customHeight="1">
+    <row r="60" spans="1:29" ht="14.25" customHeight="1">
       <c r="A60" s="1"/>
       <c r="B60" s="1"/>
       <c r="C60" s="1"/>
       <c r="D60" s="1"/>
       <c r="E60" s="1"/>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
       <c r="I60" s="1"/>
       <c r="J60" s="1"/>
       <c r="K60" s="1"/>
       <c r="L60" s="1"/>
       <c r="M60" s="1"/>
       <c r="N60" s="1"/>
       <c r="O60" s="1"/>
       <c r="P60" s="1"/>
       <c r="Q60" s="1"/>
       <c r="R60" s="1"/>
       <c r="S60" s="1"/>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
       <c r="X60" s="1"/>
       <c r="Y60" s="1"/>
       <c r="Z60" s="1"/>
     </row>
-    <row r="61" spans="1:28" ht="14.25" customHeight="1">
+    <row r="61" spans="1:29" ht="14.25" customHeight="1">
       <c r="A61" s="1"/>
       <c r="B61" s="1"/>
       <c r="C61" s="1"/>
       <c r="D61" s="1"/>
       <c r="E61" s="1"/>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
       <c r="I61" s="1"/>
       <c r="J61" s="1"/>
       <c r="K61" s="1"/>
       <c r="L61" s="1"/>
       <c r="M61" s="1"/>
       <c r="N61" s="1"/>
       <c r="O61" s="1"/>
       <c r="P61" s="1"/>
       <c r="Q61" s="1"/>
       <c r="R61" s="1"/>
       <c r="S61" s="1"/>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
       <c r="X61" s="1"/>
       <c r="Y61" s="1"/>
       <c r="Z61" s="1"/>
     </row>
-    <row r="62" spans="1:28" ht="14.25" customHeight="1">
+    <row r="62" spans="1:29" ht="14.25" customHeight="1">
       <c r="A62" s="1"/>
       <c r="B62" s="1"/>
       <c r="C62" s="1"/>
       <c r="D62" s="1"/>
       <c r="E62" s="1"/>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
       <c r="I62" s="1"/>
       <c r="J62" s="1"/>
       <c r="K62" s="1"/>
       <c r="L62" s="1"/>
       <c r="M62" s="1"/>
       <c r="N62" s="1"/>
       <c r="O62" s="1"/>
       <c r="P62" s="1"/>
       <c r="Q62" s="1"/>
       <c r="R62" s="1"/>
       <c r="S62" s="1"/>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
       <c r="X62" s="1"/>
       <c r="Y62" s="1"/>
       <c r="Z62" s="1"/>
     </row>
-    <row r="63" spans="1:28" ht="14.25" customHeight="1">
+    <row r="63" spans="1:29" ht="14.25" customHeight="1">
       <c r="A63" s="1"/>
       <c r="B63" s="1"/>
       <c r="C63" s="1"/>
       <c r="D63" s="1"/>
       <c r="E63" s="1"/>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
       <c r="I63" s="1"/>
       <c r="J63" s="1"/>
       <c r="K63" s="1"/>
       <c r="L63" s="1"/>
       <c r="M63" s="1"/>
       <c r="N63" s="1"/>
       <c r="O63" s="1"/>
       <c r="P63" s="1"/>
       <c r="Q63" s="1"/>
       <c r="R63" s="1"/>
       <c r="S63" s="1"/>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
       <c r="X63" s="1"/>
       <c r="Y63" s="1"/>
       <c r="Z63" s="1"/>
     </row>
-    <row r="64" spans="1:28" ht="14.25" customHeight="1">
+    <row r="64" spans="1:29" ht="14.25" customHeight="1">
       <c r="A64" s="1"/>
       <c r="B64" s="1"/>
       <c r="C64" s="1"/>
       <c r="D64" s="1"/>
       <c r="E64" s="1"/>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
       <c r="I64" s="1"/>
       <c r="J64" s="1"/>
       <c r="K64" s="1"/>
       <c r="L64" s="1"/>
       <c r="M64" s="1"/>
       <c r="N64" s="1"/>
       <c r="O64" s="1"/>
       <c r="P64" s="1"/>
       <c r="Q64" s="1"/>
       <c r="R64" s="1"/>
       <c r="S64" s="1"/>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
       <c r="X64" s="1"/>
       <c r="Y64" s="1"/>
@@ -31323,208 +31466,213 @@
       <c r="E983" s="1"/>
       <c r="F983" s="1"/>
       <c r="G983" s="1"/>
       <c r="H983" s="1"/>
       <c r="I983" s="1"/>
       <c r="J983" s="1"/>
       <c r="K983" s="1"/>
       <c r="L983" s="1"/>
       <c r="M983" s="1"/>
       <c r="N983" s="1"/>
       <c r="O983" s="1"/>
       <c r="P983" s="1"/>
       <c r="Q983" s="1"/>
       <c r="R983" s="1"/>
       <c r="S983" s="1"/>
       <c r="T983" s="1"/>
       <c r="U983" s="1"/>
       <c r="V983" s="1"/>
       <c r="W983" s="1"/>
       <c r="X983" s="1"/>
       <c r="Y983" s="1"/>
       <c r="Z983" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="V7:AB7"/>
-[...1 lines deleted...]
-    <mergeCell ref="A44:AA44"/>
+    <mergeCell ref="A30:AC30"/>
+    <mergeCell ref="A6:AC6"/>
+    <mergeCell ref="A40:AC40"/>
+    <mergeCell ref="A44:AC44"/>
     <mergeCell ref="A54:G54"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:Y8"/>
-    <mergeCell ref="A10:AA10"/>
-[...3 lines deleted...]
-    <mergeCell ref="Z8:AB8"/>
+    <mergeCell ref="Z8:AC8"/>
+    <mergeCell ref="V7:AC7"/>
+    <mergeCell ref="A10:AC10"/>
+    <mergeCell ref="A20:AC20"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A5:AB33"/>
+  <dimension ref="A5:AC33"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K15" sqref="K15"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AE13" sqref="AE13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.140625" customWidth="1"/>
     <col min="2" max="2" width="6.140625" customWidth="1"/>
     <col min="3" max="3" width="7" customWidth="1"/>
     <col min="4" max="4" width="6.85546875" customWidth="1"/>
     <col min="5" max="5" width="6.28515625" customWidth="1"/>
     <col min="6" max="6" width="7" customWidth="1"/>
     <col min="7" max="7" width="9.28515625" customWidth="1"/>
     <col min="8" max="8" width="7.28515625" customWidth="1"/>
     <col min="9" max="9" width="6.85546875" customWidth="1"/>
     <col min="10" max="10" width="8.28515625" customWidth="1"/>
     <col min="11" max="11" width="7.5703125" customWidth="1"/>
     <col min="12" max="12" width="6.85546875" customWidth="1"/>
     <col min="14" max="14" width="6.5703125" customWidth="1"/>
     <col min="15" max="15" width="6.85546875" customWidth="1"/>
     <col min="16" max="16" width="7.5703125" customWidth="1"/>
     <col min="17" max="17" width="7.42578125" customWidth="1"/>
     <col min="18" max="19" width="7.28515625" customWidth="1"/>
     <col min="20" max="20" width="7.42578125" customWidth="1"/>
     <col min="21" max="21" width="7.28515625" customWidth="1"/>
     <col min="22" max="22" width="8.42578125" customWidth="1"/>
     <col min="23" max="23" width="7.42578125" customWidth="1"/>
     <col min="24" max="24" width="7.5703125" customWidth="1"/>
     <col min="25" max="25" width="8.7109375" customWidth="1"/>
     <col min="26" max="26" width="6.5703125" customWidth="1"/>
     <col min="27" max="27" width="7.42578125" customWidth="1"/>
     <col min="28" max="28" width="8.140625" customWidth="1"/>
+    <col min="29" max="29" width="6.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:28">
-      <c r="A5" s="191" t="s">
+    <row r="5" spans="1:29">
+      <c r="A5" s="189" t="s">
         <v>29</v>
       </c>
-      <c r="B5" s="171"/>
-[...26 lines deleted...]
-    <row r="6" spans="1:28">
+      <c r="B5" s="169"/>
+      <c r="C5" s="169"/>
+      <c r="D5" s="169"/>
+      <c r="E5" s="169"/>
+      <c r="F5" s="169"/>
+      <c r="G5" s="169"/>
+      <c r="H5" s="169"/>
+      <c r="I5" s="169"/>
+      <c r="J5" s="169"/>
+      <c r="K5" s="169"/>
+      <c r="L5" s="169"/>
+      <c r="M5" s="169"/>
+      <c r="N5" s="169"/>
+      <c r="O5" s="169"/>
+      <c r="P5" s="169"/>
+      <c r="Q5" s="169"/>
+      <c r="R5" s="169"/>
+      <c r="S5" s="169"/>
+      <c r="T5" s="169"/>
+      <c r="U5" s="169"/>
+      <c r="V5" s="169"/>
+      <c r="W5" s="169"/>
+      <c r="X5" s="169"/>
+      <c r="Y5" s="169"/>
+      <c r="Z5" s="169"/>
+      <c r="AA5" s="169"/>
+      <c r="AB5" s="169"/>
+      <c r="AC5" s="169"/>
+    </row>
+    <row r="6" spans="1:29">
       <c r="A6" s="75"/>
       <c r="B6" s="81"/>
       <c r="C6" s="81"/>
       <c r="D6" s="81"/>
       <c r="E6" s="81"/>
       <c r="F6" s="81"/>
       <c r="G6" s="81"/>
       <c r="H6" s="81"/>
       <c r="I6" s="81"/>
       <c r="J6" s="81"/>
       <c r="K6" s="81"/>
       <c r="L6" s="81"/>
       <c r="M6" s="81"/>
       <c r="N6" s="81"/>
       <c r="O6" s="81"/>
       <c r="P6" s="81"/>
       <c r="Q6" s="81"/>
       <c r="R6" s="82"/>
       <c r="S6" s="80"/>
       <c r="T6" s="83"/>
-      <c r="U6" s="198" t="s">
+      <c r="U6" s="196" t="s">
         <v>30</v>
       </c>
-      <c r="V6" s="198"/>
-[...9 lines deleted...]
-      <c r="B7" s="195">
+      <c r="V6" s="196"/>
+      <c r="W6" s="168"/>
+      <c r="X6" s="168"/>
+      <c r="Y6" s="168"/>
+      <c r="Z6" s="168"/>
+      <c r="AA6" s="168"/>
+      <c r="AB6" s="169"/>
+      <c r="AC6" s="169"/>
+    </row>
+    <row r="7" spans="1:29">
+      <c r="A7" s="192"/>
+      <c r="B7" s="193">
         <v>2024</v>
       </c>
-      <c r="C7" s="179"/>
-[...10 lines deleted...]
-      <c r="N7" s="196">
+      <c r="C7" s="177"/>
+      <c r="D7" s="177"/>
+      <c r="E7" s="177"/>
+      <c r="F7" s="177"/>
+      <c r="G7" s="177"/>
+      <c r="H7" s="177"/>
+      <c r="I7" s="177"/>
+      <c r="J7" s="177"/>
+      <c r="K7" s="177"/>
+      <c r="L7" s="177"/>
+      <c r="M7" s="177"/>
+      <c r="N7" s="194">
         <v>2025</v>
       </c>
-      <c r="O7" s="197"/>
-[...10 lines deleted...]
-      <c r="Z7" s="188">
+      <c r="O7" s="195"/>
+      <c r="P7" s="195"/>
+      <c r="Q7" s="195"/>
+      <c r="R7" s="195"/>
+      <c r="S7" s="195"/>
+      <c r="T7" s="195"/>
+      <c r="U7" s="195"/>
+      <c r="V7" s="195"/>
+      <c r="W7" s="180"/>
+      <c r="X7" s="180"/>
+      <c r="Y7" s="180"/>
+      <c r="Z7" s="198">
         <v>2026</v>
       </c>
-      <c r="AA7" s="189"/>
-[...3 lines deleted...]
-      <c r="A8" s="177"/>
+      <c r="AA7" s="195"/>
+      <c r="AB7" s="180"/>
+      <c r="AC7" s="180"/>
+    </row>
+    <row r="8" spans="1:29" ht="24.75" customHeight="1">
+      <c r="A8" s="175"/>
       <c r="B8" s="84" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="85" t="s">
         <v>31</v>
       </c>
       <c r="D8" s="85" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="85" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="86" t="s">
         <v>34</v>
       </c>
       <c r="G8" s="85" t="s">
         <v>35</v>
       </c>
       <c r="H8" s="85" t="s">
         <v>36</v>
       </c>
       <c r="I8" s="85" t="s">
         <v>37</v>
       </c>
       <c r="J8" s="85" t="s">
@@ -31553,92 +31701,97 @@
       </c>
       <c r="R8" s="87" t="s">
         <v>34</v>
       </c>
       <c r="S8" s="88" t="s">
         <v>35</v>
       </c>
       <c r="T8" s="88" t="s">
         <v>36</v>
       </c>
       <c r="U8" s="88" t="s">
         <v>37</v>
       </c>
       <c r="V8" s="88" t="s">
         <v>38</v>
       </c>
       <c r="W8" s="89" t="s">
         <v>39</v>
       </c>
       <c r="X8" s="88" t="s">
         <v>40</v>
       </c>
       <c r="Y8" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="Z8" s="165" t="s">
+      <c r="Z8" s="197" t="s">
         <v>2</v>
       </c>
-      <c r="AA8" s="85" t="s">
+      <c r="AA8" s="88" t="s">
         <v>31</v>
       </c>
-      <c r="AB8" s="85" t="s">
+      <c r="AB8" s="88" t="s">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="185" t="s">
+      <c r="AC8" s="88" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29">
+      <c r="A9" s="183" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="185"/>
-[...26 lines deleted...]
-    <row r="10" spans="1:28">
+      <c r="B9" s="183"/>
+      <c r="C9" s="183"/>
+      <c r="D9" s="183"/>
+      <c r="E9" s="183"/>
+      <c r="F9" s="183"/>
+      <c r="G9" s="183"/>
+      <c r="H9" s="183"/>
+      <c r="I9" s="183"/>
+      <c r="J9" s="183"/>
+      <c r="K9" s="183"/>
+      <c r="L9" s="183"/>
+      <c r="M9" s="183"/>
+      <c r="N9" s="183"/>
+      <c r="O9" s="183"/>
+      <c r="P9" s="183"/>
+      <c r="Q9" s="183"/>
+      <c r="R9" s="183"/>
+      <c r="S9" s="183"/>
+      <c r="T9" s="183"/>
+      <c r="U9" s="183"/>
+      <c r="V9" s="183"/>
+      <c r="W9" s="181"/>
+      <c r="X9" s="181"/>
+      <c r="Y9" s="181"/>
+      <c r="Z9" s="169"/>
+      <c r="AA9" s="169"/>
+      <c r="AB9" s="169"/>
+      <c r="AC9" s="169"/>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="90" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="91">
         <v>24.43</v>
       </c>
       <c r="C10" s="91">
         <v>23.17</v>
       </c>
       <c r="D10" s="91">
         <v>22.35</v>
       </c>
       <c r="E10" s="91">
         <v>22.57</v>
       </c>
       <c r="F10" s="91">
         <v>22</v>
       </c>
       <c r="G10" s="91">
         <v>21.65</v>
       </c>
       <c r="H10" s="91">
         <v>21.82</v>
       </c>
       <c r="I10" s="91">
@@ -31679,52 +31832,55 @@
       </c>
       <c r="U10" s="95">
         <v>19.170000000000002</v>
       </c>
       <c r="V10" s="96">
         <v>19.3</v>
       </c>
       <c r="W10" s="97">
         <v>19.32</v>
       </c>
       <c r="X10" s="75">
         <v>19.239999999999998</v>
       </c>
       <c r="Y10" s="98">
         <v>19.25</v>
       </c>
       <c r="Z10" s="97">
         <v>18.350000000000001</v>
       </c>
       <c r="AA10" s="97">
         <v>17.96</v>
       </c>
       <c r="AB10" s="98">
         <v>17.79</v>
       </c>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10" s="98">
+        <v>17.399999999999999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="90" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="97">
         <v>25.04</v>
       </c>
       <c r="C11" s="97">
         <v>23.41</v>
       </c>
       <c r="D11" s="97">
         <v>22.61</v>
       </c>
       <c r="E11" s="99">
         <v>22.72</v>
       </c>
       <c r="F11" s="100">
         <v>22.04</v>
       </c>
       <c r="G11" s="101">
         <v>21.67</v>
       </c>
       <c r="H11" s="102">
         <v>21.98</v>
       </c>
       <c r="I11" s="103">
@@ -31765,52 +31921,55 @@
       </c>
       <c r="U11" s="108">
         <v>19.11</v>
       </c>
       <c r="V11" s="109">
         <v>19.28</v>
       </c>
       <c r="W11" s="97">
         <v>19.260000000000002</v>
       </c>
       <c r="X11" s="75">
         <v>19.059999999999999</v>
       </c>
       <c r="Y11" s="98">
         <v>19.100000000000001</v>
       </c>
       <c r="Z11" s="97">
         <v>19.02</v>
       </c>
       <c r="AA11" s="97">
         <v>18.190000000000001</v>
       </c>
       <c r="AB11" s="98">
         <v>17.670000000000002</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="98">
+        <v>17.3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="90" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="97">
         <v>26.1</v>
       </c>
       <c r="C12" s="97">
         <v>24.62</v>
       </c>
       <c r="D12" s="97">
         <v>23.43</v>
       </c>
       <c r="E12" s="99">
         <v>23.69</v>
       </c>
       <c r="F12" s="100">
         <v>23.83</v>
       </c>
       <c r="G12" s="101">
         <v>23.41</v>
       </c>
       <c r="H12" s="102">
         <v>23.5</v>
       </c>
       <c r="I12" s="103">
@@ -31851,52 +32010,55 @@
       </c>
       <c r="U12" s="108">
         <v>21.29</v>
       </c>
       <c r="V12" s="109">
         <v>21.13</v>
       </c>
       <c r="W12" s="97">
         <v>21.08</v>
       </c>
       <c r="X12" s="75">
         <v>21.31</v>
       </c>
       <c r="Y12" s="98">
         <v>21.31</v>
       </c>
       <c r="Z12" s="97">
         <v>17.7</v>
       </c>
       <c r="AA12" s="97">
         <v>17.649999999999999</v>
       </c>
       <c r="AB12" s="98">
         <v>18.54</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="98">
+        <v>18.84</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="90" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="97">
         <v>18.579999999999998</v>
       </c>
       <c r="C13" s="97">
         <v>18.3</v>
       </c>
       <c r="D13" s="97">
         <v>18.68</v>
       </c>
       <c r="E13" s="99">
         <v>19.440000000000001</v>
       </c>
       <c r="F13" s="100">
         <v>18.64</v>
       </c>
       <c r="G13" s="101">
         <v>18.760000000000002</v>
       </c>
       <c r="H13" s="102">
         <v>18.87</v>
       </c>
       <c r="I13" s="103">
@@ -31937,52 +32099,55 @@
       </c>
       <c r="U13" s="108">
         <v>18.12</v>
       </c>
       <c r="V13" s="109">
         <v>18.670000000000002</v>
       </c>
       <c r="W13" s="97">
         <v>18.88</v>
       </c>
       <c r="X13" s="75">
         <v>18.93</v>
       </c>
       <c r="Y13" s="98">
         <v>18.940000000000001</v>
       </c>
       <c r="Z13" s="97">
         <v>15.02</v>
       </c>
       <c r="AA13" s="97">
         <v>17.27</v>
       </c>
       <c r="AB13" s="98">
         <v>17.600000000000001</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="98">
+        <v>17.16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="90" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="97">
         <v>18.440000000000001</v>
       </c>
       <c r="C14" s="97">
         <v>18.52</v>
       </c>
       <c r="D14" s="97">
         <v>18.77</v>
       </c>
       <c r="E14" s="99">
         <v>20.18</v>
       </c>
       <c r="F14" s="100">
         <v>20.91</v>
       </c>
       <c r="G14" s="101">
         <v>20.75</v>
       </c>
       <c r="H14" s="102">
         <v>20.11</v>
       </c>
       <c r="I14" s="103">
@@ -32023,52 +32188,55 @@
       </c>
       <c r="U14" s="108">
         <v>17.86</v>
       </c>
       <c r="V14" s="109">
         <v>18.11</v>
       </c>
       <c r="W14" s="97">
         <v>18.12</v>
       </c>
       <c r="X14" s="75">
         <v>18.16</v>
       </c>
       <c r="Y14" s="98">
         <v>18.329999999999998</v>
       </c>
       <c r="Z14" s="97">
         <v>15.68</v>
       </c>
       <c r="AA14" s="97">
         <v>14.45</v>
       </c>
       <c r="AB14" s="98">
         <v>17.309999999999999</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="98">
+        <v>16.809999999999999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="90" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="97">
         <v>21.55</v>
       </c>
       <c r="C15" s="97">
         <v>22.16</v>
       </c>
       <c r="D15" s="97">
         <v>22.27</v>
       </c>
       <c r="E15" s="99">
         <v>22.6</v>
       </c>
       <c r="F15" s="100">
         <v>21.81</v>
       </c>
       <c r="G15" s="101">
         <v>21.6</v>
       </c>
       <c r="H15" s="102">
         <v>21.24</v>
       </c>
       <c r="I15" s="103">
@@ -32109,52 +32277,55 @@
       </c>
       <c r="U15" s="108">
         <v>17.52</v>
       </c>
       <c r="V15" s="109">
         <v>17.37</v>
       </c>
       <c r="W15" s="97">
         <v>17.420000000000002</v>
       </c>
       <c r="X15" s="75">
         <v>17.34</v>
       </c>
       <c r="Y15" s="98">
         <v>17.39</v>
       </c>
       <c r="Z15" s="97">
         <v>16.43</v>
       </c>
       <c r="AA15" s="97">
         <v>18.149999999999999</v>
       </c>
       <c r="AB15" s="98">
         <v>17.260000000000002</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="98">
+        <v>16.190000000000001</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="90" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="97">
         <v>23.16</v>
       </c>
       <c r="C16" s="97">
         <v>25.75</v>
       </c>
       <c r="D16" s="97">
         <v>24.03</v>
       </c>
       <c r="E16" s="99">
         <v>24.16</v>
       </c>
       <c r="F16" s="100">
         <v>24.12</v>
       </c>
       <c r="G16" s="101">
         <v>23.22</v>
       </c>
       <c r="H16" s="102">
         <v>23.97</v>
       </c>
       <c r="I16" s="103">
@@ -32195,52 +32366,55 @@
       </c>
       <c r="U16" s="108">
         <v>19.399999999999999</v>
       </c>
       <c r="V16" s="109">
         <v>19.73</v>
       </c>
       <c r="W16" s="97">
         <v>20.16</v>
       </c>
       <c r="X16" s="75">
         <v>20.29</v>
       </c>
       <c r="Y16" s="98">
         <v>20.190000000000001</v>
       </c>
       <c r="Z16" s="97">
         <v>15.16</v>
       </c>
       <c r="AA16" s="97">
         <v>16.3</v>
       </c>
       <c r="AB16" s="98">
         <v>17.22</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="98">
+        <v>17.440000000000001</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="90" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="97">
         <v>27.64</v>
       </c>
       <c r="C17" s="97">
         <v>23.01</v>
       </c>
       <c r="D17" s="97">
         <v>21.93</v>
       </c>
       <c r="E17" s="99">
         <v>22.42</v>
       </c>
       <c r="F17" s="100">
         <v>21.86</v>
       </c>
       <c r="G17" s="101">
         <v>21.42</v>
       </c>
       <c r="H17" s="102">
         <v>21.1</v>
       </c>
       <c r="I17" s="103">
@@ -32281,52 +32455,55 @@
       </c>
       <c r="U17" s="108">
         <v>19.989999999999998</v>
       </c>
       <c r="V17" s="109">
         <v>20.39</v>
       </c>
       <c r="W17" s="97">
         <v>19.899999999999999</v>
       </c>
       <c r="X17" s="75">
         <v>19.97</v>
       </c>
       <c r="Y17" s="98">
         <v>20.04</v>
       </c>
       <c r="Z17" s="97">
         <v>21.23</v>
       </c>
       <c r="AA17" s="97">
         <v>18.899999999999999</v>
       </c>
       <c r="AB17" s="98">
         <v>18.14</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="98">
+        <v>16.91</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="90" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="97">
         <v>26.05</v>
       </c>
       <c r="C18" s="97">
         <v>24.47</v>
       </c>
       <c r="D18" s="97">
         <v>21.5</v>
       </c>
       <c r="E18" s="99">
         <v>21.15</v>
       </c>
       <c r="F18" s="100">
         <v>19.04</v>
       </c>
       <c r="G18" s="101">
         <v>18.850000000000001</v>
       </c>
       <c r="H18" s="102">
         <v>18.940000000000001</v>
       </c>
       <c r="I18" s="103">
@@ -32367,84 +32544,88 @@
       </c>
       <c r="U18" s="108">
         <v>18.25</v>
       </c>
       <c r="V18" s="109">
         <v>18.260000000000002</v>
       </c>
       <c r="W18" s="97">
         <v>18.66</v>
       </c>
       <c r="X18" s="75">
         <v>18.77</v>
       </c>
       <c r="Y18" s="98">
         <v>18.41</v>
       </c>
       <c r="Z18" s="97">
         <v>20.43</v>
       </c>
       <c r="AA18" s="97">
         <v>19.88</v>
       </c>
       <c r="AB18" s="98">
         <v>19.350000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="184" t="s">
+      <c r="AC18" s="98">
+        <v>18.170000000000002</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
+      <c r="A19" s="182" t="s">
         <v>15</v>
       </c>
-      <c r="B19" s="184"/>
-[...27 lines deleted...]
-    <row r="20" spans="1:28">
+      <c r="B19" s="182"/>
+      <c r="C19" s="182"/>
+      <c r="D19" s="182"/>
+      <c r="E19" s="182"/>
+      <c r="F19" s="182"/>
+      <c r="G19" s="182"/>
+      <c r="H19" s="182"/>
+      <c r="I19" s="182"/>
+      <c r="J19" s="182"/>
+      <c r="K19" s="182"/>
+      <c r="L19" s="182"/>
+      <c r="M19" s="182"/>
+      <c r="N19" s="182"/>
+      <c r="O19" s="182"/>
+      <c r="P19" s="182"/>
+      <c r="Q19" s="182"/>
+      <c r="R19" s="182"/>
+      <c r="S19" s="182"/>
+      <c r="T19" s="182"/>
+      <c r="U19" s="182"/>
+      <c r="V19" s="182"/>
+      <c r="W19" s="169"/>
+      <c r="X19" s="169"/>
+      <c r="Y19" s="169"/>
+      <c r="Z19" s="169"/>
+      <c r="AA19" s="169"/>
+      <c r="AB19" s="169"/>
+      <c r="AC19" s="169"/>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="90" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="91">
         <v>24.51</v>
       </c>
       <c r="C20" s="91">
         <v>22.68</v>
       </c>
       <c r="D20" s="91">
         <v>21.8</v>
       </c>
       <c r="E20" s="91">
         <v>21.87</v>
       </c>
       <c r="F20" s="91">
         <v>21.35</v>
       </c>
       <c r="G20" s="91">
         <v>20.93</v>
       </c>
       <c r="H20" s="91">
         <v>21.14</v>
       </c>
       <c r="I20" s="91">
@@ -32485,52 +32666,55 @@
       </c>
       <c r="U20" s="95">
         <v>18.77</v>
       </c>
       <c r="V20" s="96">
         <v>18.82</v>
       </c>
       <c r="W20" s="97">
         <v>18.77</v>
       </c>
       <c r="X20" s="75">
         <v>18.62</v>
       </c>
       <c r="Y20" s="98">
         <v>18.600000000000001</v>
       </c>
       <c r="Z20" s="97">
         <v>17.68</v>
       </c>
       <c r="AA20" s="97">
         <v>17.09</v>
       </c>
       <c r="AB20" s="98">
         <v>16.93</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="98">
+        <v>16.61</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="90" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="97">
         <v>24.31</v>
       </c>
       <c r="C21" s="97">
         <v>22.46</v>
       </c>
       <c r="D21" s="97">
         <v>21.65</v>
       </c>
       <c r="E21" s="110">
         <v>21.61</v>
       </c>
       <c r="F21" s="111">
         <v>20.96</v>
       </c>
       <c r="G21" s="112">
         <v>20.52</v>
       </c>
       <c r="H21" s="113">
         <v>20.74</v>
       </c>
       <c r="I21" s="114">
@@ -32571,52 +32755,55 @@
       </c>
       <c r="U21" s="119">
         <v>18.21</v>
       </c>
       <c r="V21" s="120">
         <v>18.329999999999998</v>
       </c>
       <c r="W21" s="97">
         <v>18.309999999999999</v>
       </c>
       <c r="X21" s="75">
         <v>18.100000000000001</v>
       </c>
       <c r="Y21" s="98">
         <v>18.07</v>
       </c>
       <c r="Z21" s="97">
         <v>17.73</v>
       </c>
       <c r="AA21" s="97">
         <v>17.12</v>
       </c>
       <c r="AB21" s="98">
         <v>16.690000000000001</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="98">
+        <v>16.239999999999998</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="90" t="s">
         <v>42</v>
       </c>
       <c r="B22" s="97">
         <v>25.5</v>
       </c>
       <c r="C22" s="97">
         <v>23.78</v>
       </c>
       <c r="D22" s="97">
         <v>22.55</v>
       </c>
       <c r="E22" s="110">
         <v>23.09</v>
       </c>
       <c r="F22" s="111">
         <v>23.27</v>
       </c>
       <c r="G22" s="112">
         <v>22.91</v>
       </c>
       <c r="H22" s="113">
         <v>23.12</v>
       </c>
       <c r="I22" s="114">
@@ -32657,84 +32844,88 @@
       </c>
       <c r="U22" s="119">
         <v>21.56</v>
       </c>
       <c r="V22" s="120">
         <v>21.31</v>
       </c>
       <c r="W22" s="97">
         <v>21.07</v>
       </c>
       <c r="X22" s="75">
         <v>21.26</v>
       </c>
       <c r="Y22" s="98">
         <v>21.27</v>
       </c>
       <c r="Z22" s="97">
         <v>17.399999999999999</v>
       </c>
       <c r="AA22" s="97">
         <v>16.95</v>
       </c>
       <c r="AB22" s="98">
         <v>18.13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="185" t="s">
+      <c r="AC22" s="98">
+        <v>18.47</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
+      <c r="A23" s="183" t="s">
         <v>16</v>
       </c>
-      <c r="B23" s="185"/>
-[...27 lines deleted...]
-    <row r="24" spans="1:28">
+      <c r="B23" s="183"/>
+      <c r="C23" s="183"/>
+      <c r="D23" s="183"/>
+      <c r="E23" s="183"/>
+      <c r="F23" s="183"/>
+      <c r="G23" s="183"/>
+      <c r="H23" s="183"/>
+      <c r="I23" s="183"/>
+      <c r="J23" s="183"/>
+      <c r="K23" s="183"/>
+      <c r="L23" s="183"/>
+      <c r="M23" s="183"/>
+      <c r="N23" s="183"/>
+      <c r="O23" s="183"/>
+      <c r="P23" s="183"/>
+      <c r="Q23" s="183"/>
+      <c r="R23" s="183"/>
+      <c r="S23" s="183"/>
+      <c r="T23" s="183"/>
+      <c r="U23" s="183"/>
+      <c r="V23" s="183"/>
+      <c r="W23" s="169"/>
+      <c r="X23" s="169"/>
+      <c r="Y23" s="169"/>
+      <c r="Z23" s="169"/>
+      <c r="AA23" s="169"/>
+      <c r="AB23" s="169"/>
+      <c r="AC23" s="169"/>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="90" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="91">
         <v>24.33</v>
       </c>
       <c r="C24" s="91">
         <v>23.78</v>
       </c>
       <c r="D24" s="91">
         <v>23.02</v>
       </c>
       <c r="E24" s="91">
         <v>23.43</v>
       </c>
       <c r="F24" s="91">
         <v>22.8</v>
       </c>
       <c r="G24" s="91">
         <v>22.54</v>
       </c>
       <c r="H24" s="91">
         <v>22.65</v>
       </c>
       <c r="I24" s="91">
@@ -32775,52 +32966,55 @@
       </c>
       <c r="U24" s="95">
         <v>19.66</v>
       </c>
       <c r="V24" s="96">
         <v>19.89</v>
       </c>
       <c r="W24" s="97">
         <v>19.989999999999998</v>
       </c>
       <c r="X24" s="75">
         <v>19.989999999999998</v>
       </c>
       <c r="Y24" s="98">
         <v>20.05</v>
       </c>
       <c r="Z24" s="97">
         <v>19.170000000000002</v>
       </c>
       <c r="AA24" s="97">
         <v>19.02</v>
       </c>
       <c r="AB24" s="98">
         <v>18.84</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="98">
+        <v>18.350000000000001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="90" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="97">
         <v>27.53</v>
       </c>
       <c r="C25" s="97">
         <v>26.68</v>
       </c>
       <c r="D25" s="97">
         <v>25.95</v>
       </c>
       <c r="E25" s="121">
         <v>26.53</v>
       </c>
       <c r="F25" s="122">
         <v>25.77</v>
       </c>
       <c r="G25" s="123">
         <v>25.68</v>
       </c>
       <c r="H25" s="124">
         <v>26.3</v>
       </c>
       <c r="I25" s="125">
@@ -32861,52 +33055,55 @@
       </c>
       <c r="U25" s="130">
         <v>22.04</v>
       </c>
       <c r="V25" s="131">
         <v>22.4</v>
       </c>
       <c r="W25" s="97">
         <v>22.37</v>
       </c>
       <c r="X25" s="75">
         <v>22.24</v>
       </c>
       <c r="Y25" s="98">
         <v>22.48</v>
       </c>
       <c r="Z25" s="97">
         <v>23.02</v>
       </c>
       <c r="AA25" s="97">
         <v>21.53</v>
       </c>
       <c r="AB25" s="98">
         <v>20.74</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="98">
+        <v>20.61</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="90" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="97">
         <v>28.11</v>
       </c>
       <c r="C26" s="97">
         <v>27.43</v>
       </c>
       <c r="D26" s="97">
         <v>26.36</v>
       </c>
       <c r="E26" s="121">
         <v>25.69</v>
       </c>
       <c r="F26" s="122">
         <v>25.71</v>
       </c>
       <c r="G26" s="123">
         <v>25.06</v>
       </c>
       <c r="H26" s="124">
         <v>24.74</v>
       </c>
       <c r="I26" s="125">
@@ -32947,52 +33144,55 @@
       </c>
       <c r="U26" s="130">
         <v>20.399999999999999</v>
       </c>
       <c r="V26" s="131">
         <v>20.54</v>
       </c>
       <c r="W26" s="97">
         <v>21.1</v>
       </c>
       <c r="X26" s="75">
         <v>21.47</v>
       </c>
       <c r="Y26" s="98">
         <v>21.46</v>
       </c>
       <c r="Z26" s="97">
         <v>18.71</v>
       </c>
       <c r="AA26" s="97">
         <v>19.940000000000001</v>
       </c>
       <c r="AB26" s="98">
         <v>19.91</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="98">
+        <v>20.07</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="90" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="97">
         <v>18.579999999999998</v>
       </c>
       <c r="C27" s="97">
         <v>18.3</v>
       </c>
       <c r="D27" s="97">
         <v>18.68</v>
       </c>
       <c r="E27" s="121">
         <v>19.440000000000001</v>
       </c>
       <c r="F27" s="122">
         <v>18.64</v>
       </c>
       <c r="G27" s="123">
         <v>18.760000000000002</v>
       </c>
       <c r="H27" s="124">
         <v>18.87</v>
       </c>
       <c r="I27" s="125">
@@ -33033,52 +33233,55 @@
       </c>
       <c r="U27" s="130">
         <v>18.12</v>
       </c>
       <c r="V27" s="131">
         <v>18.670000000000002</v>
       </c>
       <c r="W27" s="97">
         <v>18.88</v>
       </c>
       <c r="X27" s="75">
         <v>18.93</v>
       </c>
       <c r="Y27" s="98">
         <v>18.940000000000001</v>
       </c>
       <c r="Z27" s="97">
         <v>15.02</v>
       </c>
       <c r="AA27" s="97">
         <v>17.27</v>
       </c>
       <c r="AB27" s="98">
         <v>17.600000000000001</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="98">
+        <v>17.16</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="90" t="s">
         <v>23</v>
       </c>
       <c r="B28" s="97">
         <v>18.440000000000001</v>
       </c>
       <c r="C28" s="97">
         <v>18.52</v>
       </c>
       <c r="D28" s="97">
         <v>18.77</v>
       </c>
       <c r="E28" s="121">
         <v>20.18</v>
       </c>
       <c r="F28" s="122">
         <v>20.91</v>
       </c>
       <c r="G28" s="123">
         <v>20.75</v>
       </c>
       <c r="H28" s="124">
         <v>20.11</v>
       </c>
       <c r="I28" s="125">
@@ -33119,52 +33322,55 @@
       </c>
       <c r="U28" s="130">
         <v>17.86</v>
       </c>
       <c r="V28" s="131">
         <v>18.11</v>
       </c>
       <c r="W28" s="97">
         <v>18.12</v>
       </c>
       <c r="X28" s="75">
         <v>18.16</v>
       </c>
       <c r="Y28" s="98">
         <v>18.329999999999998</v>
       </c>
       <c r="Z28" s="97">
         <v>15.68</v>
       </c>
       <c r="AA28" s="97">
         <v>14.45</v>
       </c>
       <c r="AB28" s="98">
         <v>17.309999999999999</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="98">
+        <v>16.809999999999999</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="90" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="97">
         <v>21.55</v>
       </c>
       <c r="C29" s="97">
         <v>22.16</v>
       </c>
       <c r="D29" s="97">
         <v>22.27</v>
       </c>
       <c r="E29" s="121">
         <v>22.6</v>
       </c>
       <c r="F29" s="122">
         <v>21.81</v>
       </c>
       <c r="G29" s="123">
         <v>21.6</v>
       </c>
       <c r="H29" s="124">
         <v>21.24</v>
       </c>
       <c r="I29" s="125">
@@ -33205,52 +33411,55 @@
       </c>
       <c r="U29" s="130">
         <v>17.52</v>
       </c>
       <c r="V29" s="131">
         <v>17.37</v>
       </c>
       <c r="W29" s="97">
         <v>17.420000000000002</v>
       </c>
       <c r="X29" s="75">
         <v>17.34</v>
       </c>
       <c r="Y29" s="98">
         <v>17.39</v>
       </c>
       <c r="Z29" s="97">
         <v>16.43</v>
       </c>
       <c r="AA29" s="97">
         <v>18.149999999999999</v>
       </c>
       <c r="AB29" s="98">
         <v>17.260000000000002</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="98">
+        <v>16.190000000000001</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="90" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="97">
         <v>23.16</v>
       </c>
       <c r="C30" s="97">
         <v>25.75</v>
       </c>
       <c r="D30" s="97">
         <v>24.03</v>
       </c>
       <c r="E30" s="121">
         <v>24.16</v>
       </c>
       <c r="F30" s="122">
         <v>24.12</v>
       </c>
       <c r="G30" s="123">
         <v>23.22</v>
       </c>
       <c r="H30" s="124">
         <v>23.97</v>
       </c>
       <c r="I30" s="125">
@@ -33291,52 +33500,55 @@
       </c>
       <c r="U30" s="130">
         <v>19.399999999999999</v>
       </c>
       <c r="V30" s="131">
         <v>19.73</v>
       </c>
       <c r="W30" s="97">
         <v>20.16</v>
       </c>
       <c r="X30" s="75">
         <v>20.29</v>
       </c>
       <c r="Y30" s="98">
         <v>20.190000000000001</v>
       </c>
       <c r="Z30" s="97">
         <v>15.16</v>
       </c>
       <c r="AA30" s="97">
         <v>16.3</v>
       </c>
       <c r="AB30" s="98">
         <v>17.22</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="98">
+        <v>17.440000000000001</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="90" t="s">
         <v>26</v>
       </c>
       <c r="B31" s="97">
         <v>27.64</v>
       </c>
       <c r="C31" s="97">
         <v>23.01</v>
       </c>
       <c r="D31" s="97">
         <v>21.93</v>
       </c>
       <c r="E31" s="121">
         <v>22.42</v>
       </c>
       <c r="F31" s="122">
         <v>21.86</v>
       </c>
       <c r="G31" s="123">
         <v>21.42</v>
       </c>
       <c r="H31" s="124">
         <v>21.1</v>
       </c>
       <c r="I31" s="125">
@@ -33377,52 +33589,55 @@
       </c>
       <c r="U31" s="130">
         <v>19.989999999999998</v>
       </c>
       <c r="V31" s="131">
         <v>20.39</v>
       </c>
       <c r="W31" s="97">
         <v>19.899999999999999</v>
       </c>
       <c r="X31" s="75">
         <v>19.97</v>
       </c>
       <c r="Y31" s="98">
         <v>20.04</v>
       </c>
       <c r="Z31" s="97">
         <v>21.23</v>
       </c>
       <c r="AA31" s="97">
         <v>18.899999999999999</v>
       </c>
       <c r="AB31" s="98">
         <v>18.14</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="98">
+        <v>16.91</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="132" t="s">
         <v>27</v>
       </c>
       <c r="B32" s="133">
         <v>26.05</v>
       </c>
       <c r="C32" s="133">
         <v>24.47</v>
       </c>
       <c r="D32" s="133">
         <v>21.5</v>
       </c>
       <c r="E32" s="134">
         <v>21.15</v>
       </c>
       <c r="F32" s="135">
         <v>19.04</v>
       </c>
       <c r="G32" s="136">
         <v>18.850000000000001</v>
       </c>
       <c r="H32" s="137">
         <v>18.940000000000001</v>
       </c>
       <c r="I32" s="138">
@@ -33463,74 +33678,77 @@
       </c>
       <c r="U32" s="143">
         <v>18.25</v>
       </c>
       <c r="V32" s="144">
         <v>18.260000000000002</v>
       </c>
       <c r="W32" s="133">
         <v>18.66</v>
       </c>
       <c r="X32" s="77">
         <v>18.77</v>
       </c>
       <c r="Y32" s="133">
         <v>18.41</v>
       </c>
       <c r="Z32" s="133">
         <v>20.43</v>
       </c>
       <c r="AA32" s="133">
         <v>19.88</v>
       </c>
       <c r="AB32" s="133">
         <v>19.350000000000001</v>
       </c>
+      <c r="AC32" s="133">
+        <v>18.170000000000002</v>
+      </c>
     </row>
     <row r="33" spans="1:7">
-      <c r="A33" s="192" t="s">
+      <c r="A33" s="190" t="s">
         <v>28</v>
       </c>
-      <c r="B33" s="193"/>
-[...4 lines deleted...]
-      <c r="G33" s="193"/>
+      <c r="B33" s="191"/>
+      <c r="C33" s="191"/>
+      <c r="D33" s="191"/>
+      <c r="E33" s="191"/>
+      <c r="F33" s="191"/>
+      <c r="G33" s="191"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="A5:AA5"/>
     <mergeCell ref="A33:G33"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:Y7"/>
-    <mergeCell ref="A9:AA9"/>
-[...3 lines deleted...]
-    <mergeCell ref="U6:AB6"/>
+    <mergeCell ref="U6:AC6"/>
+    <mergeCell ref="Z7:AC7"/>
+    <mergeCell ref="A9:AC9"/>
+    <mergeCell ref="A19:AC19"/>
+    <mergeCell ref="A23:AC23"/>
+    <mergeCell ref="A5:AC5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Туғандар саны</vt:lpstr>