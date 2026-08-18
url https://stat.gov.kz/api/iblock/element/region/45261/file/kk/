--- v2 (2026-07-09)
+++ v3 (2026-08-18)
@@ -21,51 +21,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="630" yWindow="585" windowWidth="27495" windowHeight="12720"/>
   </bookViews>
   <sheets>
     <sheet name="Туғандар саны" sheetId="5" r:id="rId1"/>
     <sheet name="Туудың жалпы коэффициенті" sheetId="6" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="" roundtripDataChecksum="uwjn/Xbo8ZTvzJbnL640vCh4g3/HqWRN9dw33cGFQpo="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="43">
   <si>
     <t>Туғандар саны*</t>
   </si>
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -170,61 +170,64 @@
   <si>
     <t>қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>Жылыой ауданы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
@@ -248,81 +251,82 @@
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="18">
+  <borders count="19">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
@@ -485,50 +489,65 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="96">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
@@ -584,51 +603,51 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="199">
+  <cellXfs count="201">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -1046,129 +1065,133 @@
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="50" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="51" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="52" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="54" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="59" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="61" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="96">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="15"/>
     <cellStyle name="Обычный 100" xfId="84"/>
     <cellStyle name="Обычный 101" xfId="95"/>
     <cellStyle name="Обычный 11" xfId="16"/>
     <cellStyle name="Обычный 12" xfId="27"/>
     <cellStyle name="Обычный 122" xfId="71"/>
     <cellStyle name="Обычный 123" xfId="82"/>
     <cellStyle name="Обычный 124" xfId="93"/>
     <cellStyle name="Обычный 13" xfId="28"/>
     <cellStyle name="Обычный 14" xfId="39"/>
     <cellStyle name="Обычный 15" xfId="5"/>
     <cellStyle name="Обычный 17" xfId="41"/>
     <cellStyle name="Обычный 18" xfId="52"/>
     <cellStyle name="Обычный 19" xfId="17"/>
     <cellStyle name="Обычный 2 2" xfId="62"/>
     <cellStyle name="Обычный 2 5" xfId="1"/>
     <cellStyle name="Обычный 20" xfId="29"/>
     <cellStyle name="Обычный 21" xfId="64"/>
     <cellStyle name="Обычный 22" xfId="75"/>
     <cellStyle name="Обычный 23" xfId="86"/>
     <cellStyle name="Обычный 24" xfId="6"/>
@@ -1257,117 +1280,117 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>314325</xdr:colOff>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>180975</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1800225" cy="771525"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>342900</xdr:colOff>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>314325</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>180975</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1828800" cy="752475"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -1557,194 +1580,203 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AC983"/>
+  <dimension ref="A1:AE983"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A44" sqref="A44:AC44"/>
+      <selection activeCell="AH31" sqref="AH31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="16.140625" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="14" max="14" width="7.28515625" customWidth="1"/>
+    <col min="1" max="1" width="16.5703125" customWidth="1"/>
+    <col min="2" max="2" width="0.28515625" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="0.28515625" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="6.7109375" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="7.5703125" hidden="1" customWidth="1"/>
+    <col min="8" max="8" width="6.140625" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="8" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="6.42578125" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="7.28515625" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="7.7109375" customWidth="1"/>
     <col min="15" max="16" width="6.42578125" customWidth="1"/>
     <col min="17" max="17" width="5.7109375" customWidth="1"/>
     <col min="18" max="18" width="6.42578125" customWidth="1"/>
     <col min="19" max="19" width="7.42578125" customWidth="1"/>
-    <col min="20" max="20" width="5.7109375" customWidth="1"/>
-    <col min="21" max="21" width="6" customWidth="1"/>
+    <col min="20" max="20" width="6.5703125" customWidth="1"/>
+    <col min="21" max="21" width="6.42578125" customWidth="1"/>
     <col min="22" max="22" width="8.28515625" customWidth="1"/>
-    <col min="23" max="23" width="5.42578125" customWidth="1"/>
+    <col min="23" max="23" width="7.140625" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" customWidth="1"/>
-    <col min="25" max="25" width="8.7109375" customWidth="1"/>
+    <col min="25" max="25" width="9.5703125" customWidth="1"/>
     <col min="26" max="26" width="7" customWidth="1"/>
     <col min="27" max="28" width="6.5703125" customWidth="1"/>
     <col min="29" max="29" width="6.140625" customWidth="1"/>
+    <col min="30" max="30" width="7.140625" customWidth="1"/>
+    <col min="31" max="31" width="7.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29" s="78" customFormat="1" ht="15" customHeight="1"/>
-[...5 lines deleted...]
-      <c r="A6" s="170" t="s">
+    <row r="1" spans="1:31" s="78" customFormat="1" ht="15" customHeight="1"/>
+    <row r="2" spans="1:31" s="78" customFormat="1" ht="15" customHeight="1"/>
+    <row r="3" spans="1:31" s="78" customFormat="1" ht="15" customHeight="1"/>
+    <row r="4" spans="1:31" s="146" customFormat="1" ht="15" customHeight="1"/>
+    <row r="5" spans="1:31" s="145" customFormat="1" ht="15" customHeight="1"/>
+    <row r="6" spans="1:31" ht="17.25" customHeight="1">
+      <c r="A6" s="173" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="170"/>
-[...28 lines deleted...]
-    <row r="7" spans="1:29" ht="15.75" customHeight="1">
+      <c r="B6" s="173"/>
+      <c r="C6" s="173"/>
+      <c r="D6" s="173"/>
+      <c r="E6" s="173"/>
+      <c r="F6" s="173"/>
+      <c r="G6" s="173"/>
+      <c r="H6" s="173"/>
+      <c r="I6" s="173"/>
+      <c r="J6" s="173"/>
+      <c r="K6" s="173"/>
+      <c r="L6" s="173"/>
+      <c r="M6" s="173"/>
+      <c r="N6" s="173"/>
+      <c r="O6" s="173"/>
+      <c r="P6" s="173"/>
+      <c r="Q6" s="173"/>
+      <c r="R6" s="173"/>
+      <c r="S6" s="173"/>
+      <c r="T6" s="173"/>
+      <c r="U6" s="173"/>
+      <c r="V6" s="173"/>
+      <c r="W6" s="170"/>
+      <c r="X6" s="170"/>
+      <c r="Y6" s="170"/>
+      <c r="Z6" s="170"/>
+      <c r="AA6" s="170"/>
+      <c r="AB6" s="170"/>
+      <c r="AC6" s="170"/>
+      <c r="AD6" s="170"/>
+      <c r="AE6" s="170"/>
+    </row>
+    <row r="7" spans="1:31" ht="15.75" customHeight="1">
       <c r="A7" s="2"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
-      <c r="V7" s="167" t="s">
+      <c r="V7" s="171" t="s">
         <v>1</v>
       </c>
-      <c r="W7" s="168"/>
-[...9 lines deleted...]
-      <c r="B8" s="176">
+      <c r="W7" s="172"/>
+      <c r="X7" s="172"/>
+      <c r="Y7" s="172"/>
+      <c r="Z7" s="172"/>
+      <c r="AA7" s="172"/>
+      <c r="AB7" s="170"/>
+      <c r="AC7" s="170"/>
+      <c r="AD7" s="170"/>
+      <c r="AE7" s="170"/>
+    </row>
+    <row r="8" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A8" s="176"/>
+      <c r="B8" s="178">
         <v>2024</v>
       </c>
-      <c r="C8" s="177"/>
-[...10 lines deleted...]
-      <c r="N8" s="178">
+      <c r="C8" s="179"/>
+      <c r="D8" s="179"/>
+      <c r="E8" s="179"/>
+      <c r="F8" s="179"/>
+      <c r="G8" s="179"/>
+      <c r="H8" s="179"/>
+      <c r="I8" s="179"/>
+      <c r="J8" s="179"/>
+      <c r="K8" s="179"/>
+      <c r="L8" s="179"/>
+      <c r="M8" s="179"/>
+      <c r="N8" s="180">
         <v>2025</v>
       </c>
-      <c r="O8" s="179"/>
-[...10 lines deleted...]
-      <c r="Z8" s="186">
+      <c r="O8" s="181"/>
+      <c r="P8" s="181"/>
+      <c r="Q8" s="181"/>
+      <c r="R8" s="181"/>
+      <c r="S8" s="181"/>
+      <c r="T8" s="181"/>
+      <c r="U8" s="181"/>
+      <c r="V8" s="181"/>
+      <c r="W8" s="182"/>
+      <c r="X8" s="182"/>
+      <c r="Y8" s="182"/>
+      <c r="Z8" s="183">
         <v>2026</v>
       </c>
-      <c r="AA8" s="187"/>
-[...4 lines deleted...]
-      <c r="A9" s="175"/>
+      <c r="AA8" s="184"/>
+      <c r="AB8" s="185"/>
+      <c r="AC8" s="185"/>
+      <c r="AD8" s="185"/>
+      <c r="AE8" s="185"/>
+    </row>
+    <row r="9" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A9" s="177"/>
       <c r="B9" s="79" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="J9" s="3" t="s">
@@ -1770,100 +1802,108 @@
       </c>
       <c r="Q9" s="9" t="s">
         <v>5</v>
       </c>
       <c r="R9" s="9" t="s">
         <v>6</v>
       </c>
       <c r="S9" s="9" t="s">
         <v>7</v>
       </c>
       <c r="T9" s="9" t="s">
         <v>8</v>
       </c>
       <c r="U9" s="9" t="s">
         <v>9</v>
       </c>
       <c r="V9" s="9" t="s">
         <v>10</v>
       </c>
       <c r="W9" s="76" t="s">
         <v>11</v>
       </c>
       <c r="X9" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="Y9" s="9" t="s">
+      <c r="Y9" s="200" t="s">
         <v>13</v>
       </c>
       <c r="Z9" s="84" t="s">
         <v>2</v>
       </c>
       <c r="AA9" s="85" t="s">
         <v>3</v>
       </c>
       <c r="AB9" s="3" t="s">
         <v>4</v>
       </c>
       <c r="AC9" s="3" t="s">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="171" t="s">
+      <c r="AD9" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="AE9" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31" ht="15.75" customHeight="1">
+      <c r="A10" s="168" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="171"/>
-[...28 lines deleted...]
-    <row r="11" spans="1:29" ht="14.25" customHeight="1">
+      <c r="B10" s="168"/>
+      <c r="C10" s="168"/>
+      <c r="D10" s="168"/>
+      <c r="E10" s="168"/>
+      <c r="F10" s="168"/>
+      <c r="G10" s="168"/>
+      <c r="H10" s="168"/>
+      <c r="I10" s="168"/>
+      <c r="J10" s="168"/>
+      <c r="K10" s="168"/>
+      <c r="L10" s="168"/>
+      <c r="M10" s="168"/>
+      <c r="N10" s="168"/>
+      <c r="O10" s="168"/>
+      <c r="P10" s="168"/>
+      <c r="Q10" s="168"/>
+      <c r="R10" s="168"/>
+      <c r="S10" s="168"/>
+      <c r="T10" s="168"/>
+      <c r="U10" s="168"/>
+      <c r="V10" s="168"/>
+      <c r="W10" s="186"/>
+      <c r="X10" s="186"/>
+      <c r="Y10" s="186"/>
+      <c r="Z10" s="170"/>
+      <c r="AA10" s="170"/>
+      <c r="AB10" s="170"/>
+      <c r="AC10" s="170"/>
+      <c r="AD10" s="170"/>
+      <c r="AE10" s="170"/>
+    </row>
+    <row r="11" spans="1:31" ht="14.25" customHeight="1">
       <c r="A11" s="73" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="147">
         <v>1467</v>
       </c>
       <c r="C11" s="147">
         <v>1229</v>
       </c>
       <c r="D11" s="147">
         <v>1246</v>
       </c>
       <c r="E11" s="147">
         <v>1351</v>
       </c>
       <c r="F11" s="147">
         <v>1187</v>
       </c>
       <c r="G11" s="147">
         <v>1149</v>
       </c>
       <c r="H11" s="147">
         <v>1361</v>
       </c>
       <c r="I11" s="147">
@@ -1907,52 +1947,58 @@
       </c>
       <c r="V11" s="149">
         <v>1196</v>
       </c>
       <c r="W11" s="10">
         <v>1178</v>
       </c>
       <c r="X11" s="148">
         <v>1082</v>
       </c>
       <c r="Y11" s="10">
         <v>1176</v>
       </c>
       <c r="Z11" s="10">
         <v>1119</v>
       </c>
       <c r="AA11" s="10">
         <v>966</v>
       </c>
       <c r="AB11" s="165">
         <v>1068</v>
       </c>
       <c r="AC11" s="10">
         <v>958</v>
       </c>
-    </row>
-    <row r="12" spans="1:29" ht="14.25" customHeight="1">
+      <c r="AD11" s="165">
+        <v>934</v>
+      </c>
+      <c r="AE11" s="165">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31" ht="14.25" customHeight="1">
       <c r="A12" s="73" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="10">
         <v>887</v>
       </c>
       <c r="C12" s="10">
         <v>717</v>
       </c>
       <c r="D12" s="10">
         <v>743</v>
       </c>
       <c r="E12" s="11">
         <v>788</v>
       </c>
       <c r="F12" s="12">
         <v>684</v>
       </c>
       <c r="G12" s="13">
         <v>678</v>
       </c>
       <c r="H12" s="14">
         <v>842</v>
       </c>
       <c r="I12" s="15">
@@ -1996,52 +2042,58 @@
       </c>
       <c r="V12" s="22">
         <v>725</v>
       </c>
       <c r="W12" s="10">
         <v>694</v>
       </c>
       <c r="X12" s="92">
         <v>600</v>
       </c>
       <c r="Y12" s="10">
         <v>703</v>
       </c>
       <c r="Z12" s="10">
         <v>701</v>
       </c>
       <c r="AA12" s="10">
         <v>575</v>
       </c>
       <c r="AB12" s="165">
         <v>617</v>
       </c>
       <c r="AC12" s="10">
         <v>578</v>
       </c>
-    </row>
-    <row r="13" spans="1:29" ht="14.25" customHeight="1">
+      <c r="AD12" s="165">
+        <v>570</v>
+      </c>
+      <c r="AE12" s="165">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31" ht="14.25" customHeight="1">
       <c r="A13" s="73" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="10">
         <v>193</v>
       </c>
       <c r="C13" s="10">
         <v>160</v>
       </c>
       <c r="D13" s="10">
         <v>156</v>
       </c>
       <c r="E13" s="11">
         <v>176</v>
       </c>
       <c r="F13" s="12">
         <v>180</v>
       </c>
       <c r="G13" s="13">
         <v>146</v>
       </c>
       <c r="H13" s="14">
         <v>169</v>
       </c>
       <c r="I13" s="15">
@@ -2085,52 +2137,58 @@
       </c>
       <c r="V13" s="22">
         <v>137</v>
       </c>
       <c r="W13" s="10">
         <v>148</v>
       </c>
       <c r="X13" s="92">
         <v>164</v>
       </c>
       <c r="Y13" s="10">
         <v>154</v>
       </c>
       <c r="Z13" s="10">
         <v>126</v>
       </c>
       <c r="AA13" s="10">
         <v>113</v>
       </c>
       <c r="AB13" s="165">
         <v>145</v>
       </c>
       <c r="AC13" s="10">
         <v>137</v>
       </c>
-    </row>
-    <row r="14" spans="1:29" ht="14.25" customHeight="1">
+      <c r="AD13" s="165">
+        <v>105</v>
+      </c>
+      <c r="AE13" s="165">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31" ht="14.25" customHeight="1">
       <c r="A14" s="73" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="10">
         <v>51</v>
       </c>
       <c r="C14" s="10">
         <v>47</v>
       </c>
       <c r="D14" s="10">
         <v>54</v>
       </c>
       <c r="E14" s="11">
         <v>58</v>
       </c>
       <c r="F14" s="12">
         <v>43</v>
       </c>
       <c r="G14" s="13">
         <v>52</v>
       </c>
       <c r="H14" s="14">
         <v>54</v>
       </c>
       <c r="I14" s="15">
@@ -2174,52 +2232,58 @@
       </c>
       <c r="V14" s="22">
         <v>62</v>
       </c>
       <c r="W14" s="10">
         <v>57</v>
       </c>
       <c r="X14" s="92">
         <v>52</v>
       </c>
       <c r="Y14" s="10">
         <v>53</v>
       </c>
       <c r="Z14" s="10">
         <v>41</v>
       </c>
       <c r="AA14" s="10">
         <v>49</v>
       </c>
       <c r="AB14" s="165">
         <v>50</v>
       </c>
       <c r="AC14" s="10">
         <v>42</v>
       </c>
-    </row>
-    <row r="15" spans="1:29" ht="14.25" customHeight="1">
+      <c r="AD14" s="165">
+        <v>40</v>
+      </c>
+      <c r="AE14" s="165">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31" ht="14.25" customHeight="1">
       <c r="A15" s="73" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="10">
         <v>41</v>
       </c>
       <c r="C15" s="10">
         <v>39</v>
       </c>
       <c r="D15" s="10">
         <v>43</v>
       </c>
       <c r="E15" s="11">
         <v>53</v>
       </c>
       <c r="F15" s="12">
         <v>53</v>
       </c>
       <c r="G15" s="13">
         <v>43</v>
       </c>
       <c r="H15" s="14">
         <v>36</v>
       </c>
       <c r="I15" s="15">
@@ -2263,52 +2327,58 @@
       </c>
       <c r="V15" s="22">
         <v>43</v>
       </c>
       <c r="W15" s="10">
         <v>40</v>
       </c>
       <c r="X15" s="92">
         <v>40</v>
       </c>
       <c r="Y15" s="10">
         <v>45</v>
       </c>
       <c r="Z15" s="10">
         <v>34</v>
       </c>
       <c r="AA15" s="10">
         <v>26</v>
       </c>
       <c r="AB15" s="165">
         <v>50</v>
       </c>
       <c r="AC15" s="10">
         <v>32</v>
       </c>
-    </row>
-    <row r="16" spans="1:29" ht="14.25" customHeight="1">
+      <c r="AD15" s="165">
+        <v>37</v>
+      </c>
+      <c r="AE15" s="165">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31" ht="14.25" customHeight="1">
       <c r="A16" s="73" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="10">
         <v>101</v>
       </c>
       <c r="C16" s="10">
         <v>101</v>
       </c>
       <c r="D16" s="10">
         <v>107</v>
       </c>
       <c r="E16" s="23">
         <v>108</v>
       </c>
       <c r="F16" s="12">
         <v>89</v>
       </c>
       <c r="G16" s="13">
         <v>94</v>
       </c>
       <c r="H16" s="14">
         <v>90</v>
       </c>
       <c r="I16" s="15">
@@ -2352,52 +2422,58 @@
       </c>
       <c r="V16" s="22">
         <v>73</v>
       </c>
       <c r="W16" s="10">
         <v>84</v>
       </c>
       <c r="X16" s="92">
         <v>75</v>
       </c>
       <c r="Y16" s="10">
         <v>84</v>
       </c>
       <c r="Z16" s="10">
         <v>76</v>
       </c>
       <c r="AA16" s="10">
         <v>84</v>
       </c>
       <c r="AB16" s="165">
         <v>72</v>
       </c>
       <c r="AC16" s="10">
         <v>58</v>
       </c>
-    </row>
-    <row r="17" spans="1:29" ht="14.25" customHeight="1">
+      <c r="AD16" s="165">
+        <v>74</v>
+      </c>
+      <c r="AE16" s="165">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31" ht="14.25" customHeight="1">
       <c r="A17" s="73" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="10">
         <v>60</v>
       </c>
       <c r="C17" s="10">
         <v>70</v>
       </c>
       <c r="D17" s="10">
         <v>54</v>
       </c>
       <c r="E17" s="23">
         <v>62</v>
       </c>
       <c r="F17" s="12">
         <v>63</v>
       </c>
       <c r="G17" s="13">
         <v>47</v>
       </c>
       <c r="H17" s="14">
         <v>74</v>
       </c>
       <c r="I17" s="15">
@@ -2441,52 +2517,58 @@
       </c>
       <c r="V17" s="22">
         <v>56</v>
       </c>
       <c r="W17" s="10">
         <v>62</v>
       </c>
       <c r="X17" s="92">
         <v>54</v>
       </c>
       <c r="Y17" s="10">
         <v>50</v>
       </c>
       <c r="Z17" s="10">
         <v>39</v>
       </c>
       <c r="AA17" s="10">
         <v>41</v>
       </c>
       <c r="AB17" s="165">
         <v>49</v>
       </c>
       <c r="AC17" s="10">
         <v>45</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" ht="14.25" customHeight="1">
+      <c r="AD17" s="165">
+        <v>38</v>
+      </c>
+      <c r="AE17" s="165">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" ht="14.25" customHeight="1">
       <c r="A18" s="73" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="10">
         <v>70</v>
       </c>
       <c r="C18" s="10">
         <v>42</v>
       </c>
       <c r="D18" s="10">
         <v>50</v>
       </c>
       <c r="E18" s="23">
         <v>58</v>
       </c>
       <c r="F18" s="12">
         <v>49</v>
       </c>
       <c r="G18" s="13">
         <v>46</v>
       </c>
       <c r="H18" s="14">
         <v>48</v>
       </c>
       <c r="I18" s="15">
@@ -2530,52 +2612,58 @@
       </c>
       <c r="V18" s="22">
         <v>57</v>
       </c>
       <c r="W18" s="10">
         <v>39</v>
       </c>
       <c r="X18" s="92">
         <v>50</v>
       </c>
       <c r="Y18" s="10">
         <v>52</v>
       </c>
       <c r="Z18" s="10">
         <v>53</v>
       </c>
       <c r="AA18" s="10">
         <v>36</v>
       </c>
       <c r="AB18" s="165">
         <v>41</v>
       </c>
       <c r="AC18" s="10">
         <v>32</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" ht="14.25" customHeight="1">
+      <c r="AD18" s="165">
+        <v>36</v>
+      </c>
+      <c r="AE18" s="165">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" ht="14.25" customHeight="1">
       <c r="A19" s="73" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="10">
         <v>64</v>
       </c>
       <c r="C19" s="10">
         <v>53</v>
       </c>
       <c r="D19" s="10">
         <v>39</v>
       </c>
       <c r="E19" s="23">
         <v>48</v>
       </c>
       <c r="F19" s="12">
         <v>26</v>
       </c>
       <c r="G19" s="13">
         <v>43</v>
       </c>
       <c r="H19" s="14">
         <v>48</v>
       </c>
       <c r="I19" s="15">
@@ -2619,85 +2707,93 @@
       </c>
       <c r="V19" s="22">
         <v>43</v>
       </c>
       <c r="W19" s="10">
         <v>54</v>
       </c>
       <c r="X19" s="92">
         <v>47</v>
       </c>
       <c r="Y19" s="10">
         <v>35</v>
       </c>
       <c r="Z19" s="10">
         <v>49</v>
       </c>
       <c r="AA19" s="10">
         <v>42</v>
       </c>
       <c r="AB19" s="165">
         <v>44</v>
       </c>
       <c r="AC19" s="10">
         <v>34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="182" t="s">
+      <c r="AD19" s="165">
+        <v>34</v>
+      </c>
+      <c r="AE19" s="165">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" s="7" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A20" s="187" t="s">
         <v>17</v>
       </c>
-      <c r="B20" s="182"/>
-[...28 lines deleted...]
-    <row r="21" spans="1:29" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B20" s="187"/>
+      <c r="C20" s="187"/>
+      <c r="D20" s="187"/>
+      <c r="E20" s="187"/>
+      <c r="F20" s="187"/>
+      <c r="G20" s="187"/>
+      <c r="H20" s="187"/>
+      <c r="I20" s="187"/>
+      <c r="J20" s="187"/>
+      <c r="K20" s="187"/>
+      <c r="L20" s="187"/>
+      <c r="M20" s="187"/>
+      <c r="N20" s="187"/>
+      <c r="O20" s="187"/>
+      <c r="P20" s="187"/>
+      <c r="Q20" s="187"/>
+      <c r="R20" s="187"/>
+      <c r="S20" s="187"/>
+      <c r="T20" s="187"/>
+      <c r="U20" s="187"/>
+      <c r="V20" s="187"/>
+      <c r="W20" s="169"/>
+      <c r="X20" s="169"/>
+      <c r="Y20" s="169"/>
+      <c r="Z20" s="170"/>
+      <c r="AA20" s="170"/>
+      <c r="AB20" s="170"/>
+      <c r="AC20" s="170"/>
+      <c r="AD20" s="170"/>
+      <c r="AE20" s="170"/>
+    </row>
+    <row r="21" spans="1:31" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A21" s="73" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="152">
         <v>737</v>
       </c>
       <c r="C21" s="147">
         <v>652</v>
       </c>
       <c r="D21" s="152">
         <v>616</v>
       </c>
       <c r="E21" s="152">
         <v>688</v>
       </c>
       <c r="F21" s="152">
         <v>600</v>
       </c>
       <c r="G21" s="152">
         <v>620</v>
       </c>
       <c r="H21" s="152">
         <v>692</v>
       </c>
       <c r="I21" s="152">
@@ -2741,52 +2837,58 @@
       </c>
       <c r="V21" s="149">
         <v>614</v>
       </c>
       <c r="W21" s="10">
         <v>606</v>
       </c>
       <c r="X21" s="92">
         <v>557</v>
       </c>
       <c r="Y21" s="10">
         <v>630</v>
       </c>
       <c r="Z21" s="19">
         <v>560</v>
       </c>
       <c r="AA21" s="19">
         <v>468</v>
       </c>
       <c r="AB21" s="166">
         <v>541</v>
       </c>
       <c r="AC21" s="19">
         <v>502</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AD21" s="166">
+        <v>494</v>
+      </c>
+      <c r="AE21" s="166">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A22" s="73" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="19">
         <v>439</v>
       </c>
       <c r="C22" s="19">
         <v>377</v>
       </c>
       <c r="D22" s="19">
         <v>373</v>
       </c>
       <c r="E22" s="24">
         <v>389</v>
       </c>
       <c r="F22" s="25">
         <v>353</v>
       </c>
       <c r="G22" s="26">
         <v>366</v>
       </c>
       <c r="H22" s="27">
         <v>424</v>
       </c>
       <c r="I22" s="28">
@@ -2830,52 +2932,58 @@
       </c>
       <c r="V22" s="34">
         <v>385</v>
       </c>
       <c r="W22" s="10">
         <v>363</v>
       </c>
       <c r="X22" s="92">
         <v>303</v>
       </c>
       <c r="Y22" s="10">
         <v>390</v>
       </c>
       <c r="Z22" s="19">
         <v>337</v>
       </c>
       <c r="AA22" s="19">
         <v>288</v>
       </c>
       <c r="AB22" s="166">
         <v>320</v>
       </c>
       <c r="AC22" s="19">
         <v>297</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AD22" s="166">
+        <v>304</v>
+      </c>
+      <c r="AE22" s="166">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A23" s="73" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="19">
         <v>102</v>
       </c>
       <c r="C23" s="19">
         <v>79</v>
       </c>
       <c r="D23" s="19">
         <v>63</v>
       </c>
       <c r="E23" s="24">
         <v>88</v>
       </c>
       <c r="F23" s="25">
         <v>92</v>
       </c>
       <c r="G23" s="26">
         <v>83</v>
       </c>
       <c r="H23" s="27">
         <v>76</v>
       </c>
       <c r="I23" s="28">
@@ -2919,52 +3027,58 @@
       </c>
       <c r="V23" s="34">
         <v>66</v>
       </c>
       <c r="W23" s="10">
         <v>81</v>
       </c>
       <c r="X23" s="92">
         <v>87</v>
       </c>
       <c r="Y23" s="10">
         <v>76</v>
       </c>
       <c r="Z23" s="19">
         <v>62</v>
       </c>
       <c r="AA23" s="19">
         <v>48</v>
       </c>
       <c r="AB23" s="166">
         <v>68</v>
       </c>
       <c r="AC23" s="19">
         <v>78</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AD23" s="166">
+        <v>57</v>
+      </c>
+      <c r="AE23" s="166">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A24" s="73" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="19">
         <v>22</v>
       </c>
       <c r="C24" s="19">
         <v>29</v>
       </c>
       <c r="D24" s="19">
         <v>25</v>
       </c>
       <c r="E24" s="24">
         <v>31</v>
       </c>
       <c r="F24" s="25">
         <v>18</v>
       </c>
       <c r="G24" s="26">
         <v>23</v>
       </c>
       <c r="H24" s="27">
         <v>29</v>
       </c>
       <c r="I24" s="28">
@@ -3008,52 +3122,58 @@
       </c>
       <c r="V24" s="34">
         <v>32</v>
       </c>
       <c r="W24" s="10">
         <v>31</v>
       </c>
       <c r="X24" s="92">
         <v>24</v>
       </c>
       <c r="Y24" s="10">
         <v>29</v>
       </c>
       <c r="Z24" s="19">
         <v>23</v>
       </c>
       <c r="AA24" s="19">
         <v>23</v>
       </c>
       <c r="AB24" s="166">
         <v>22</v>
       </c>
       <c r="AC24" s="19">
         <v>22</v>
       </c>
-    </row>
-    <row r="25" spans="1:29" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AD24" s="166">
+        <v>20</v>
+      </c>
+      <c r="AE24" s="166">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A25" s="73" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="19">
         <v>23</v>
       </c>
       <c r="C25" s="19">
         <v>19</v>
       </c>
       <c r="D25" s="19">
         <v>23</v>
       </c>
       <c r="E25" s="24">
         <v>30</v>
       </c>
       <c r="F25" s="25">
         <v>26</v>
       </c>
       <c r="G25" s="26">
         <v>26</v>
       </c>
       <c r="H25" s="27">
         <v>17</v>
       </c>
       <c r="I25" s="28">
@@ -3097,52 +3217,58 @@
       </c>
       <c r="V25" s="34">
         <v>18</v>
       </c>
       <c r="W25" s="10">
         <v>20</v>
       </c>
       <c r="X25" s="92">
         <v>19</v>
       </c>
       <c r="Y25" s="10">
         <v>22</v>
       </c>
       <c r="Z25" s="19">
         <v>17</v>
       </c>
       <c r="AA25" s="19">
         <v>14</v>
       </c>
       <c r="AB25" s="166">
         <v>23</v>
       </c>
       <c r="AC25" s="19">
         <v>18</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AD25" s="166">
+        <v>18</v>
+      </c>
+      <c r="AE25" s="166">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A26" s="73" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="19">
         <v>48</v>
       </c>
       <c r="C26" s="19">
         <v>52</v>
       </c>
       <c r="D26" s="19">
         <v>57</v>
       </c>
       <c r="E26" s="35">
         <v>53</v>
       </c>
       <c r="F26" s="25">
         <v>47</v>
       </c>
       <c r="G26" s="26">
         <v>47</v>
       </c>
       <c r="H26" s="27">
         <v>52</v>
       </c>
       <c r="I26" s="28">
@@ -3186,52 +3312,58 @@
       </c>
       <c r="V26" s="34">
         <v>30</v>
       </c>
       <c r="W26" s="10">
         <v>45</v>
       </c>
       <c r="X26" s="92">
         <v>45</v>
       </c>
       <c r="Y26" s="10">
         <v>40</v>
       </c>
       <c r="Z26" s="19">
         <v>37</v>
       </c>
       <c r="AA26" s="19">
         <v>40</v>
       </c>
       <c r="AB26" s="166">
         <v>43</v>
       </c>
       <c r="AC26" s="19">
         <v>27</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AD26" s="166">
+        <v>38</v>
+      </c>
+      <c r="AE26" s="166">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A27" s="73" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="19">
         <v>36</v>
       </c>
       <c r="C27" s="19">
         <v>39</v>
       </c>
       <c r="D27" s="19">
         <v>27</v>
       </c>
       <c r="E27" s="35">
         <v>31</v>
       </c>
       <c r="F27" s="25">
         <v>26</v>
       </c>
       <c r="G27" s="26">
         <v>23</v>
       </c>
       <c r="H27" s="27">
         <v>43</v>
       </c>
       <c r="I27" s="28">
@@ -3275,52 +3407,58 @@
       </c>
       <c r="V27" s="34">
         <v>26</v>
       </c>
       <c r="W27" s="10">
         <v>28</v>
       </c>
       <c r="X27" s="92">
         <v>30</v>
       </c>
       <c r="Y27" s="10">
         <v>25</v>
       </c>
       <c r="Z27" s="19">
         <v>23</v>
       </c>
       <c r="AA27" s="19">
         <v>16</v>
       </c>
       <c r="AB27" s="166">
         <v>30</v>
       </c>
       <c r="AC27" s="19">
         <v>28</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AD27" s="166">
+        <v>20</v>
+      </c>
+      <c r="AE27" s="166">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A28" s="73" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="19">
         <v>36</v>
       </c>
       <c r="C28" s="19">
         <v>23</v>
       </c>
       <c r="D28" s="19">
         <v>25</v>
       </c>
       <c r="E28" s="35">
         <v>38</v>
       </c>
       <c r="F28" s="25">
         <v>26</v>
       </c>
       <c r="G28" s="26">
         <v>25</v>
       </c>
       <c r="H28" s="27">
         <v>30</v>
       </c>
       <c r="I28" s="28">
@@ -3364,52 +3502,58 @@
       </c>
       <c r="V28" s="34">
         <v>34</v>
       </c>
       <c r="W28" s="10">
         <v>15</v>
       </c>
       <c r="X28" s="92">
         <v>28</v>
       </c>
       <c r="Y28" s="10">
         <v>31</v>
       </c>
       <c r="Z28" s="19">
         <v>36</v>
       </c>
       <c r="AA28" s="19">
         <v>17</v>
       </c>
       <c r="AB28" s="166">
         <v>15</v>
       </c>
       <c r="AC28" s="19">
         <v>17</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AD28" s="166">
+        <v>18</v>
+      </c>
+      <c r="AE28" s="166">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A29" s="73" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="19">
         <v>31</v>
       </c>
       <c r="C29" s="19">
         <v>34</v>
       </c>
       <c r="D29" s="19">
         <v>23</v>
       </c>
       <c r="E29" s="35">
         <v>28</v>
       </c>
       <c r="F29" s="25">
         <v>12</v>
       </c>
       <c r="G29" s="26">
         <v>27</v>
       </c>
       <c r="H29" s="27">
         <v>21</v>
       </c>
       <c r="I29" s="28">
@@ -3453,85 +3597,93 @@
       </c>
       <c r="V29" s="34">
         <v>23</v>
       </c>
       <c r="W29" s="10">
         <v>23</v>
       </c>
       <c r="X29" s="92">
         <v>21</v>
       </c>
       <c r="Y29" s="10">
         <v>17</v>
       </c>
       <c r="Z29" s="19">
         <v>25</v>
       </c>
       <c r="AA29" s="19">
         <v>22</v>
       </c>
       <c r="AB29" s="166">
         <v>20</v>
       </c>
       <c r="AC29" s="19">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="183" t="s">
+      <c r="AD29" s="166">
+        <v>19</v>
+      </c>
+      <c r="AE29" s="166">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" s="7" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A30" s="188" t="s">
         <v>18</v>
       </c>
-      <c r="B30" s="183"/>
-[...28 lines deleted...]
-    <row r="31" spans="1:29" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B30" s="188"/>
+      <c r="C30" s="188"/>
+      <c r="D30" s="188"/>
+      <c r="E30" s="188"/>
+      <c r="F30" s="188"/>
+      <c r="G30" s="188"/>
+      <c r="H30" s="188"/>
+      <c r="I30" s="188"/>
+      <c r="J30" s="188"/>
+      <c r="K30" s="188"/>
+      <c r="L30" s="188"/>
+      <c r="M30" s="188"/>
+      <c r="N30" s="188"/>
+      <c r="O30" s="188"/>
+      <c r="P30" s="188"/>
+      <c r="Q30" s="188"/>
+      <c r="R30" s="188"/>
+      <c r="S30" s="188"/>
+      <c r="T30" s="188"/>
+      <c r="U30" s="188"/>
+      <c r="V30" s="188"/>
+      <c r="W30" s="189"/>
+      <c r="X30" s="189"/>
+      <c r="Y30" s="189"/>
+      <c r="Z30" s="170"/>
+      <c r="AA30" s="170"/>
+      <c r="AB30" s="170"/>
+      <c r="AC30" s="170"/>
+      <c r="AD30" s="170"/>
+      <c r="AE30" s="170"/>
+    </row>
+    <row r="31" spans="1:31" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A31" s="73" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="152">
         <v>730</v>
       </c>
       <c r="C31" s="147">
         <v>577</v>
       </c>
       <c r="D31" s="152">
         <v>630</v>
       </c>
       <c r="E31" s="152">
         <v>663</v>
       </c>
       <c r="F31" s="152">
         <v>587</v>
       </c>
       <c r="G31" s="152">
         <v>529</v>
       </c>
       <c r="H31" s="152">
         <v>669</v>
       </c>
       <c r="I31" s="152">
@@ -3575,52 +3727,58 @@
       </c>
       <c r="V31" s="149">
         <v>582</v>
       </c>
       <c r="W31" s="10">
         <v>572</v>
       </c>
       <c r="X31" s="92">
         <v>525</v>
       </c>
       <c r="Y31" s="10">
         <v>546</v>
       </c>
       <c r="Z31" s="19">
         <v>559</v>
       </c>
       <c r="AA31" s="19">
         <v>498</v>
       </c>
       <c r="AB31" s="166">
         <v>527</v>
       </c>
       <c r="AC31" s="19">
         <v>456</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AD31" s="166">
+        <v>440</v>
+      </c>
+      <c r="AE31" s="166">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A32" s="73" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="19">
         <v>448</v>
       </c>
       <c r="C32" s="19">
         <v>340</v>
       </c>
       <c r="D32" s="19">
         <v>370</v>
       </c>
       <c r="E32" s="36">
         <v>399</v>
       </c>
       <c r="F32" s="37">
         <v>331</v>
       </c>
       <c r="G32" s="38">
         <v>312</v>
       </c>
       <c r="H32" s="39">
         <v>418</v>
       </c>
       <c r="I32" s="40">
@@ -3664,52 +3822,58 @@
       </c>
       <c r="V32" s="46">
         <v>340</v>
       </c>
       <c r="W32" s="10">
         <v>331</v>
       </c>
       <c r="X32" s="92">
         <v>297</v>
       </c>
       <c r="Y32" s="10">
         <v>313</v>
       </c>
       <c r="Z32" s="19">
         <v>364</v>
       </c>
       <c r="AA32" s="19">
         <v>287</v>
       </c>
       <c r="AB32" s="166">
         <v>297</v>
       </c>
       <c r="AC32" s="19">
         <v>281</v>
       </c>
-    </row>
-    <row r="33" spans="1:29" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AD32" s="166">
+        <v>266</v>
+      </c>
+      <c r="AE32" s="166">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A33" s="73" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="19">
         <v>91</v>
       </c>
       <c r="C33" s="19">
         <v>81</v>
       </c>
       <c r="D33" s="19">
         <v>93</v>
       </c>
       <c r="E33" s="36">
         <v>88</v>
       </c>
       <c r="F33" s="37">
         <v>88</v>
       </c>
       <c r="G33" s="38">
         <v>63</v>
       </c>
       <c r="H33" s="39">
         <v>93</v>
       </c>
       <c r="I33" s="40">
@@ -3753,52 +3917,58 @@
       </c>
       <c r="V33" s="46">
         <v>71</v>
       </c>
       <c r="W33" s="10">
         <v>67</v>
       </c>
       <c r="X33" s="92">
         <v>77</v>
       </c>
       <c r="Y33" s="10">
         <v>78</v>
       </c>
       <c r="Z33" s="19">
         <v>64</v>
       </c>
       <c r="AA33" s="19">
         <v>65</v>
       </c>
       <c r="AB33" s="166">
         <v>77</v>
       </c>
       <c r="AC33" s="19">
         <v>59</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AD33" s="166">
+        <v>48</v>
+      </c>
+      <c r="AE33" s="166">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A34" s="73" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="19">
         <v>29</v>
       </c>
       <c r="C34" s="19">
         <v>18</v>
       </c>
       <c r="D34" s="19">
         <v>29</v>
       </c>
       <c r="E34" s="36">
         <v>27</v>
       </c>
       <c r="F34" s="37">
         <v>25</v>
       </c>
       <c r="G34" s="38">
         <v>29</v>
       </c>
       <c r="H34" s="39">
         <v>25</v>
       </c>
       <c r="I34" s="40">
@@ -3842,52 +4012,58 @@
       </c>
       <c r="V34" s="46">
         <v>30</v>
       </c>
       <c r="W34" s="10">
         <v>26</v>
       </c>
       <c r="X34" s="92">
         <v>28</v>
       </c>
       <c r="Y34" s="10">
         <v>24</v>
       </c>
       <c r="Z34" s="19">
         <v>18</v>
       </c>
       <c r="AA34" s="19">
         <v>26</v>
       </c>
       <c r="AB34" s="166">
         <v>28</v>
       </c>
       <c r="AC34" s="19">
         <v>20</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AD34" s="166">
+        <v>20</v>
+      </c>
+      <c r="AE34" s="166">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A35" s="73" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="19">
         <v>18</v>
       </c>
       <c r="C35" s="19">
         <v>20</v>
       </c>
       <c r="D35" s="19">
         <v>20</v>
       </c>
       <c r="E35" s="36">
         <v>23</v>
       </c>
       <c r="F35" s="37">
         <v>27</v>
       </c>
       <c r="G35" s="38">
         <v>17</v>
       </c>
       <c r="H35" s="39">
         <v>19</v>
       </c>
       <c r="I35" s="40">
@@ -3931,52 +4107,58 @@
       </c>
       <c r="V35" s="46">
         <v>25</v>
       </c>
       <c r="W35" s="10">
         <v>20</v>
       </c>
       <c r="X35" s="92">
         <v>21</v>
       </c>
       <c r="Y35" s="10">
         <v>23</v>
       </c>
       <c r="Z35" s="19">
         <v>17</v>
       </c>
       <c r="AA35" s="19">
         <v>12</v>
       </c>
       <c r="AB35" s="166">
         <v>27</v>
       </c>
       <c r="AC35" s="19">
         <v>14</v>
       </c>
-    </row>
-    <row r="36" spans="1:29" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AD35" s="166">
+        <v>19</v>
+      </c>
+      <c r="AE35" s="166">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A36" s="73" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="19">
         <v>53</v>
       </c>
       <c r="C36" s="19">
         <v>49</v>
       </c>
       <c r="D36" s="19">
         <v>50</v>
       </c>
       <c r="E36" s="47">
         <v>55</v>
       </c>
       <c r="F36" s="37">
         <v>42</v>
       </c>
       <c r="G36" s="38">
         <v>47</v>
       </c>
       <c r="H36" s="39">
         <v>38</v>
       </c>
       <c r="I36" s="40">
@@ -4020,52 +4202,58 @@
       </c>
       <c r="V36" s="46">
         <v>43</v>
       </c>
       <c r="W36" s="10">
         <v>39</v>
       </c>
       <c r="X36" s="92">
         <v>30</v>
       </c>
       <c r="Y36" s="10">
         <v>44</v>
       </c>
       <c r="Z36" s="19">
         <v>39</v>
       </c>
       <c r="AA36" s="19">
         <v>44</v>
       </c>
       <c r="AB36" s="166">
         <v>29</v>
       </c>
       <c r="AC36" s="19">
         <v>31</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AD36" s="166">
+        <v>36</v>
+      </c>
+      <c r="AE36" s="166">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A37" s="73" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="19">
         <v>24</v>
       </c>
       <c r="C37" s="19">
         <v>31</v>
       </c>
       <c r="D37" s="19">
         <v>27</v>
       </c>
       <c r="E37" s="47">
         <v>31</v>
       </c>
       <c r="F37" s="37">
         <v>37</v>
       </c>
       <c r="G37" s="38">
         <v>24</v>
       </c>
       <c r="H37" s="39">
         <v>31</v>
       </c>
       <c r="I37" s="40">
@@ -4109,52 +4297,58 @@
       </c>
       <c r="V37" s="46">
         <v>30</v>
       </c>
       <c r="W37" s="10">
         <v>34</v>
       </c>
       <c r="X37" s="92">
         <v>24</v>
       </c>
       <c r="Y37" s="10">
         <v>25</v>
       </c>
       <c r="Z37" s="19">
         <v>16</v>
       </c>
       <c r="AA37" s="19">
         <v>25</v>
       </c>
       <c r="AB37" s="166">
         <v>19</v>
       </c>
       <c r="AC37" s="19">
         <v>17</v>
       </c>
-    </row>
-    <row r="38" spans="1:29" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AD37" s="166">
+        <v>18</v>
+      </c>
+      <c r="AE37" s="166">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A38" s="73" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="19">
         <v>34</v>
       </c>
       <c r="C38" s="19">
         <v>19</v>
       </c>
       <c r="D38" s="19">
         <v>25</v>
       </c>
       <c r="E38" s="47">
         <v>20</v>
       </c>
       <c r="F38" s="37">
         <v>23</v>
       </c>
       <c r="G38" s="38">
         <v>21</v>
       </c>
       <c r="H38" s="39">
         <v>18</v>
       </c>
       <c r="I38" s="40">
@@ -4198,52 +4392,58 @@
       </c>
       <c r="V38" s="46">
         <v>23</v>
       </c>
       <c r="W38" s="10">
         <v>24</v>
       </c>
       <c r="X38" s="92">
         <v>22</v>
       </c>
       <c r="Y38" s="10">
         <v>21</v>
       </c>
       <c r="Z38" s="19">
         <v>17</v>
       </c>
       <c r="AA38" s="19">
         <v>19</v>
       </c>
       <c r="AB38" s="166">
         <v>26</v>
       </c>
       <c r="AC38" s="19">
         <v>15</v>
       </c>
-    </row>
-    <row r="39" spans="1:29" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AD38" s="166">
+        <v>18</v>
+      </c>
+      <c r="AE38" s="166">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A39" s="73" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="19">
         <v>33</v>
       </c>
       <c r="C39" s="19">
         <v>19</v>
       </c>
       <c r="D39" s="19">
         <v>16</v>
       </c>
       <c r="E39" s="47">
         <v>20</v>
       </c>
       <c r="F39" s="37">
         <v>14</v>
       </c>
       <c r="G39" s="38">
         <v>16</v>
       </c>
       <c r="H39" s="39">
         <v>27</v>
       </c>
       <c r="I39" s="40">
@@ -4287,85 +4487,93 @@
       </c>
       <c r="V39" s="46">
         <v>20</v>
       </c>
       <c r="W39" s="10">
         <v>31</v>
       </c>
       <c r="X39" s="92">
         <v>26</v>
       </c>
       <c r="Y39" s="10">
         <v>18</v>
       </c>
       <c r="Z39" s="19">
         <v>24</v>
       </c>
       <c r="AA39" s="19">
         <v>20</v>
       </c>
       <c r="AB39" s="166">
         <v>24</v>
       </c>
       <c r="AC39" s="19">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="185" t="s">
+      <c r="AD39" s="166">
         <v>15</v>
       </c>
-      <c r="B40" s="185"/>
-[...28 lines deleted...]
-    <row r="41" spans="1:29" ht="14.25" customHeight="1">
+      <c r="AE39" s="166">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" s="7" customFormat="1" ht="18" customHeight="1">
+      <c r="A40" s="190" t="s">
+        <v>15</v>
+      </c>
+      <c r="B40" s="190"/>
+      <c r="C40" s="190"/>
+      <c r="D40" s="190"/>
+      <c r="E40" s="190"/>
+      <c r="F40" s="190"/>
+      <c r="G40" s="190"/>
+      <c r="H40" s="190"/>
+      <c r="I40" s="190"/>
+      <c r="J40" s="190"/>
+      <c r="K40" s="190"/>
+      <c r="L40" s="190"/>
+      <c r="M40" s="190"/>
+      <c r="N40" s="190"/>
+      <c r="O40" s="190"/>
+      <c r="P40" s="190"/>
+      <c r="Q40" s="190"/>
+      <c r="R40" s="190"/>
+      <c r="S40" s="190"/>
+      <c r="T40" s="190"/>
+      <c r="U40" s="190"/>
+      <c r="V40" s="190"/>
+      <c r="W40" s="189"/>
+      <c r="X40" s="189"/>
+      <c r="Y40" s="189"/>
+      <c r="Z40" s="170"/>
+      <c r="AA40" s="170"/>
+      <c r="AB40" s="170"/>
+      <c r="AC40" s="170"/>
+      <c r="AD40" s="170"/>
+      <c r="AE40" s="170"/>
+    </row>
+    <row r="41" spans="1:31" ht="14.25" customHeight="1">
       <c r="A41" s="73" t="s">
         <v>19</v>
       </c>
       <c r="B41" s="147">
         <v>810</v>
       </c>
       <c r="C41" s="147">
         <v>643</v>
       </c>
       <c r="D41" s="147">
         <v>665</v>
       </c>
       <c r="E41" s="147">
         <v>707</v>
       </c>
       <c r="F41" s="147">
         <v>643</v>
       </c>
       <c r="G41" s="147">
         <v>600</v>
       </c>
       <c r="H41" s="147">
         <v>738</v>
       </c>
       <c r="I41" s="147">
@@ -4409,52 +4617,58 @@
       </c>
       <c r="V41" s="149">
         <v>620</v>
       </c>
       <c r="W41" s="10">
         <v>609</v>
       </c>
       <c r="X41" s="92">
         <v>553</v>
       </c>
       <c r="Y41" s="10">
         <v>611</v>
       </c>
       <c r="Z41" s="10">
         <v>590</v>
       </c>
       <c r="AA41" s="10">
         <v>496</v>
       </c>
       <c r="AB41" s="166">
         <v>557</v>
       </c>
       <c r="AC41" s="10">
         <v>508</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" ht="14.25" customHeight="1">
+      <c r="AD41" s="165">
+        <v>514</v>
+      </c>
+      <c r="AE41" s="165">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" ht="14.25" customHeight="1">
       <c r="A42" s="73" t="s">
         <v>20</v>
       </c>
       <c r="B42" s="19">
         <v>665</v>
       </c>
       <c r="C42" s="10">
         <v>526</v>
       </c>
       <c r="D42" s="10">
         <v>551</v>
       </c>
       <c r="E42" s="155">
         <v>570</v>
       </c>
       <c r="F42" s="156">
         <v>506</v>
       </c>
       <c r="G42" s="48">
         <v>490</v>
       </c>
       <c r="H42" s="157">
         <v>607</v>
       </c>
       <c r="I42" s="49">
@@ -4498,52 +4712,58 @@
       </c>
       <c r="V42" s="159">
         <v>518</v>
       </c>
       <c r="W42" s="10">
         <v>505</v>
       </c>
       <c r="X42" s="92">
         <v>430</v>
       </c>
       <c r="Y42" s="10">
         <v>493</v>
       </c>
       <c r="Z42" s="10">
         <v>495</v>
       </c>
       <c r="AA42" s="10">
         <v>415</v>
       </c>
       <c r="AB42" s="166">
         <v>445</v>
       </c>
       <c r="AC42" s="10">
         <v>404</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" ht="14.25" customHeight="1">
+      <c r="AD42" s="165">
+        <v>433</v>
+      </c>
+      <c r="AE42" s="165">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" ht="14.25" customHeight="1">
       <c r="A43" s="73" t="s">
         <v>21</v>
       </c>
       <c r="B43" s="19">
         <v>145</v>
       </c>
       <c r="C43" s="10">
         <v>117</v>
       </c>
       <c r="D43" s="10">
         <v>114</v>
       </c>
       <c r="E43" s="155">
         <v>137</v>
       </c>
       <c r="F43" s="156">
         <v>137</v>
       </c>
       <c r="G43" s="48">
         <v>110</v>
       </c>
       <c r="H43" s="157">
         <v>131</v>
       </c>
       <c r="I43" s="49">
@@ -4587,85 +4807,93 @@
       </c>
       <c r="V43" s="159">
         <v>102</v>
       </c>
       <c r="W43" s="10">
         <v>104</v>
       </c>
       <c r="X43" s="92">
         <v>123</v>
       </c>
       <c r="Y43" s="10">
         <v>118</v>
       </c>
       <c r="Z43" s="10">
         <v>95</v>
       </c>
       <c r="AA43" s="10">
         <v>81</v>
       </c>
       <c r="AB43" s="166">
         <v>112</v>
       </c>
       <c r="AC43" s="10">
         <v>104</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="171" t="s">
+      <c r="AD43" s="165">
+        <v>81</v>
+      </c>
+      <c r="AE43" s="165">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" ht="18" customHeight="1">
+      <c r="A44" s="168" t="s">
         <v>16</v>
       </c>
-      <c r="B44" s="171"/>
-[...28 lines deleted...]
-    <row r="45" spans="1:29" ht="14.25" customHeight="1">
+      <c r="B44" s="168"/>
+      <c r="C44" s="168"/>
+      <c r="D44" s="168"/>
+      <c r="E44" s="168"/>
+      <c r="F44" s="168"/>
+      <c r="G44" s="168"/>
+      <c r="H44" s="168"/>
+      <c r="I44" s="168"/>
+      <c r="J44" s="168"/>
+      <c r="K44" s="168"/>
+      <c r="L44" s="168"/>
+      <c r="M44" s="168"/>
+      <c r="N44" s="168"/>
+      <c r="O44" s="168"/>
+      <c r="P44" s="168"/>
+      <c r="Q44" s="168"/>
+      <c r="R44" s="168"/>
+      <c r="S44" s="168"/>
+      <c r="T44" s="168"/>
+      <c r="U44" s="168"/>
+      <c r="V44" s="168"/>
+      <c r="W44" s="169"/>
+      <c r="X44" s="169"/>
+      <c r="Y44" s="169"/>
+      <c r="Z44" s="170"/>
+      <c r="AA44" s="170"/>
+      <c r="AB44" s="170"/>
+      <c r="AC44" s="170"/>
+      <c r="AD44" s="170"/>
+      <c r="AE44" s="170"/>
+    </row>
+    <row r="45" spans="1:31" ht="14.25" customHeight="1">
       <c r="A45" s="73" t="s">
         <v>19</v>
       </c>
       <c r="B45" s="147">
         <v>657</v>
       </c>
       <c r="C45" s="147">
         <v>586</v>
       </c>
       <c r="D45" s="147">
         <v>581</v>
       </c>
       <c r="E45" s="147">
         <v>644</v>
       </c>
       <c r="F45" s="147">
         <v>544</v>
       </c>
       <c r="G45" s="147">
         <v>549</v>
       </c>
       <c r="H45" s="147">
         <v>623</v>
       </c>
       <c r="I45" s="147">
@@ -4709,52 +4937,58 @@
       </c>
       <c r="V45" s="149">
         <v>576</v>
       </c>
       <c r="W45" s="10">
         <v>569</v>
       </c>
       <c r="X45" s="92">
         <v>529</v>
       </c>
       <c r="Y45" s="10">
         <v>565</v>
       </c>
       <c r="Z45" s="10">
         <v>529</v>
       </c>
       <c r="AA45" s="10">
         <v>470</v>
       </c>
       <c r="AB45" s="166">
         <v>511</v>
       </c>
       <c r="AC45" s="10">
         <v>450</v>
       </c>
-    </row>
-    <row r="46" spans="1:29" ht="14.25" customHeight="1">
+      <c r="AD45" s="165">
+        <v>420</v>
+      </c>
+      <c r="AE45" s="165">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31" ht="14.25" customHeight="1">
       <c r="A46" s="73" t="s">
         <v>20</v>
       </c>
       <c r="B46" s="19">
         <v>222</v>
       </c>
       <c r="C46" s="10">
         <v>191</v>
       </c>
       <c r="D46" s="10">
         <v>192</v>
       </c>
       <c r="E46" s="160">
         <v>218</v>
       </c>
       <c r="F46" s="161">
         <v>178</v>
       </c>
       <c r="G46" s="54">
         <v>188</v>
       </c>
       <c r="H46" s="162">
         <v>235</v>
       </c>
       <c r="I46" s="55">
@@ -4798,52 +5032,58 @@
       </c>
       <c r="V46" s="164">
         <v>207</v>
       </c>
       <c r="W46" s="10">
         <v>189</v>
       </c>
       <c r="X46" s="92">
         <v>170</v>
       </c>
       <c r="Y46" s="10">
         <v>210</v>
       </c>
       <c r="Z46" s="10">
         <v>206</v>
       </c>
       <c r="AA46" s="10">
         <v>160</v>
       </c>
       <c r="AB46" s="166">
         <v>172</v>
       </c>
       <c r="AC46" s="10">
         <v>174</v>
       </c>
-    </row>
-    <row r="47" spans="1:29" ht="14.25" customHeight="1">
+      <c r="AD46" s="165">
+        <v>137</v>
+      </c>
+      <c r="AE46" s="165">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="47" spans="1:31" ht="14.25" customHeight="1">
       <c r="A47" s="73" t="s">
         <v>21</v>
       </c>
       <c r="B47" s="19">
         <v>48</v>
       </c>
       <c r="C47" s="10">
         <v>43</v>
       </c>
       <c r="D47" s="10">
         <v>42</v>
       </c>
       <c r="E47" s="160">
         <v>39</v>
       </c>
       <c r="F47" s="161">
         <v>43</v>
       </c>
       <c r="G47" s="54">
         <v>36</v>
       </c>
       <c r="H47" s="162">
         <v>38</v>
       </c>
       <c r="I47" s="55">
@@ -4887,52 +5127,58 @@
       </c>
       <c r="V47" s="164">
         <v>35</v>
       </c>
       <c r="W47" s="10">
         <v>44</v>
       </c>
       <c r="X47" s="92">
         <v>41</v>
       </c>
       <c r="Y47" s="10">
         <v>36</v>
       </c>
       <c r="Z47" s="10">
         <v>31</v>
       </c>
       <c r="AA47" s="10">
         <v>32</v>
       </c>
       <c r="AB47" s="166">
         <v>33</v>
       </c>
       <c r="AC47" s="10">
         <v>33</v>
       </c>
-    </row>
-    <row r="48" spans="1:29" ht="14.25" customHeight="1">
+      <c r="AD47" s="165">
+        <v>24</v>
+      </c>
+      <c r="AE47" s="165">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="48" spans="1:31" ht="14.25" customHeight="1">
       <c r="A48" s="73" t="s">
         <v>22</v>
       </c>
       <c r="B48" s="19">
         <v>51</v>
       </c>
       <c r="C48" s="10">
         <v>47</v>
       </c>
       <c r="D48" s="10">
         <v>54</v>
       </c>
       <c r="E48" s="160">
         <v>58</v>
       </c>
       <c r="F48" s="161">
         <v>43</v>
       </c>
       <c r="G48" s="54">
         <v>52</v>
       </c>
       <c r="H48" s="162">
         <v>54</v>
       </c>
       <c r="I48" s="55">
@@ -4976,52 +5222,58 @@
       </c>
       <c r="V48" s="164">
         <v>62</v>
       </c>
       <c r="W48" s="10">
         <v>57</v>
       </c>
       <c r="X48" s="92">
         <v>52</v>
       </c>
       <c r="Y48" s="10">
         <v>53</v>
       </c>
       <c r="Z48" s="10">
         <v>41</v>
       </c>
       <c r="AA48" s="10">
         <v>49</v>
       </c>
       <c r="AB48" s="166">
         <v>50</v>
       </c>
       <c r="AC48" s="10">
         <v>42</v>
       </c>
-    </row>
-    <row r="49" spans="1:29" ht="14.25" customHeight="1">
+      <c r="AD48" s="165">
+        <v>40</v>
+      </c>
+      <c r="AE48" s="165">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="49" spans="1:31" ht="14.25" customHeight="1">
       <c r="A49" s="73" t="s">
         <v>23</v>
       </c>
       <c r="B49" s="19">
         <v>41</v>
       </c>
       <c r="C49" s="10">
         <v>39</v>
       </c>
       <c r="D49" s="10">
         <v>43</v>
       </c>
       <c r="E49" s="160">
         <v>53</v>
       </c>
       <c r="F49" s="161">
         <v>53</v>
       </c>
       <c r="G49" s="54">
         <v>43</v>
       </c>
       <c r="H49" s="162">
         <v>36</v>
       </c>
       <c r="I49" s="55">
@@ -5065,52 +5317,58 @@
       </c>
       <c r="V49" s="164">
         <v>43</v>
       </c>
       <c r="W49" s="10">
         <v>40</v>
       </c>
       <c r="X49" s="92">
         <v>40</v>
       </c>
       <c r="Y49" s="10">
         <v>45</v>
       </c>
       <c r="Z49" s="10">
         <v>34</v>
       </c>
       <c r="AA49" s="10">
         <v>26</v>
       </c>
       <c r="AB49" s="166">
         <v>50</v>
       </c>
       <c r="AC49" s="10">
         <v>32</v>
       </c>
-    </row>
-    <row r="50" spans="1:29" ht="14.25" customHeight="1">
+      <c r="AD49" s="165">
+        <v>37</v>
+      </c>
+      <c r="AE49" s="165">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="50" spans="1:31" ht="14.25" customHeight="1">
       <c r="A50" s="73" t="s">
         <v>24</v>
       </c>
       <c r="B50" s="19">
         <v>101</v>
       </c>
       <c r="C50" s="10">
         <v>101</v>
       </c>
       <c r="D50" s="10">
         <v>107</v>
       </c>
       <c r="E50" s="160">
         <v>108</v>
       </c>
       <c r="F50" s="161">
         <v>89</v>
       </c>
       <c r="G50" s="54">
         <v>94</v>
       </c>
       <c r="H50" s="162">
         <v>90</v>
       </c>
       <c r="I50" s="55">
@@ -5154,52 +5412,58 @@
       </c>
       <c r="V50" s="164">
         <v>73</v>
       </c>
       <c r="W50" s="10">
         <v>84</v>
       </c>
       <c r="X50" s="92">
         <v>75</v>
       </c>
       <c r="Y50" s="10">
         <v>84</v>
       </c>
       <c r="Z50" s="10">
         <v>76</v>
       </c>
       <c r="AA50" s="10">
         <v>84</v>
       </c>
       <c r="AB50" s="166">
         <v>72</v>
       </c>
       <c r="AC50" s="10">
         <v>58</v>
       </c>
-    </row>
-    <row r="51" spans="1:29" ht="14.25" customHeight="1">
+      <c r="AD50" s="165">
+        <v>74</v>
+      </c>
+      <c r="AE50" s="165">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="51" spans="1:31" ht="14.25" customHeight="1">
       <c r="A51" s="73" t="s">
         <v>25</v>
       </c>
       <c r="B51" s="19">
         <v>60</v>
       </c>
       <c r="C51" s="10">
         <v>70</v>
       </c>
       <c r="D51" s="10">
         <v>54</v>
       </c>
       <c r="E51" s="160">
         <v>62</v>
       </c>
       <c r="F51" s="161">
         <v>63</v>
       </c>
       <c r="G51" s="54">
         <v>47</v>
       </c>
       <c r="H51" s="162">
         <v>74</v>
       </c>
       <c r="I51" s="55">
@@ -5243,52 +5507,58 @@
       </c>
       <c r="V51" s="164">
         <v>56</v>
       </c>
       <c r="W51" s="10">
         <v>62</v>
       </c>
       <c r="X51" s="92">
         <v>54</v>
       </c>
       <c r="Y51" s="10">
         <v>50</v>
       </c>
       <c r="Z51" s="10">
         <v>39</v>
       </c>
       <c r="AA51" s="10">
         <v>41</v>
       </c>
       <c r="AB51" s="166">
         <v>49</v>
       </c>
       <c r="AC51" s="10">
         <v>45</v>
       </c>
-    </row>
-    <row r="52" spans="1:29" ht="14.25" customHeight="1">
+      <c r="AD51" s="165">
+        <v>38</v>
+      </c>
+      <c r="AE51" s="165">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="52" spans="1:31" ht="14.25" customHeight="1">
       <c r="A52" s="73" t="s">
         <v>26</v>
       </c>
       <c r="B52" s="19">
         <v>70</v>
       </c>
       <c r="C52" s="10">
         <v>42</v>
       </c>
       <c r="D52" s="10">
         <v>50</v>
       </c>
       <c r="E52" s="160">
         <v>58</v>
       </c>
       <c r="F52" s="161">
         <v>49</v>
       </c>
       <c r="G52" s="54">
         <v>46</v>
       </c>
       <c r="H52" s="162">
         <v>48</v>
       </c>
       <c r="I52" s="55">
@@ -5332,52 +5602,58 @@
       </c>
       <c r="V52" s="164">
         <v>57</v>
       </c>
       <c r="W52" s="10">
         <v>39</v>
       </c>
       <c r="X52" s="92">
         <v>50</v>
       </c>
       <c r="Y52" s="10">
         <v>52</v>
       </c>
       <c r="Z52" s="10">
         <v>53</v>
       </c>
       <c r="AA52" s="10">
         <v>36</v>
       </c>
       <c r="AB52" s="166">
         <v>41</v>
       </c>
       <c r="AC52" s="10">
         <v>32</v>
       </c>
-    </row>
-    <row r="53" spans="1:29" ht="14.25" customHeight="1">
+      <c r="AD52" s="165">
+        <v>36</v>
+      </c>
+      <c r="AE52" s="165">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="53" spans="1:31" ht="14.25" customHeight="1">
       <c r="A53" s="74" t="s">
         <v>27</v>
       </c>
       <c r="B53" s="60">
         <v>64</v>
       </c>
       <c r="C53" s="61">
         <v>53</v>
       </c>
       <c r="D53" s="61">
         <v>39</v>
       </c>
       <c r="E53" s="62">
         <v>48</v>
       </c>
       <c r="F53" s="63">
         <v>26</v>
       </c>
       <c r="G53" s="64">
         <v>43</v>
       </c>
       <c r="H53" s="65">
         <v>48</v>
       </c>
       <c r="I53" s="66">
@@ -5421,334 +5697,340 @@
       </c>
       <c r="V53" s="72">
         <v>43</v>
       </c>
       <c r="W53" s="61">
         <v>54</v>
       </c>
       <c r="X53" s="77">
         <v>47</v>
       </c>
       <c r="Y53" s="61">
         <v>35</v>
       </c>
       <c r="Z53" s="61">
         <v>49</v>
       </c>
       <c r="AA53" s="61">
         <v>42</v>
       </c>
       <c r="AB53" s="60">
         <v>44</v>
       </c>
       <c r="AC53" s="61">
         <v>34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" s="173" t="s">
+      <c r="AD53" s="61">
+        <v>34</v>
+      </c>
+      <c r="AE53" s="61">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="54" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A54" s="174" t="s">
         <v>28</v>
       </c>
-      <c r="B54" s="168"/>
-[...19 lines deleted...]
-      <c r="V54" s="1"/>
+      <c r="B54" s="175"/>
+      <c r="C54" s="175"/>
+      <c r="D54" s="175"/>
+      <c r="E54" s="175"/>
+      <c r="F54" s="175"/>
+      <c r="G54" s="175"/>
+      <c r="H54" s="175"/>
+      <c r="I54" s="175"/>
+      <c r="J54" s="175"/>
+      <c r="K54" s="175"/>
+      <c r="L54" s="175"/>
+      <c r="M54" s="175"/>
+      <c r="N54" s="175"/>
+      <c r="O54" s="175"/>
+      <c r="P54" s="175"/>
+      <c r="Q54" s="175"/>
+      <c r="R54" s="175"/>
+      <c r="S54" s="175"/>
+      <c r="T54" s="175"/>
+      <c r="U54" s="175"/>
+      <c r="V54" s="175"/>
       <c r="W54" s="1"/>
       <c r="X54" s="1"/>
       <c r="Y54" s="1"/>
       <c r="Z54" s="1"/>
     </row>
-    <row r="55" spans="1:29" ht="14.25" customHeight="1">
+    <row r="55" spans="1:31" ht="14.25" customHeight="1">
       <c r="A55" s="2"/>
       <c r="B55" s="1"/>
       <c r="C55" s="1"/>
       <c r="D55" s="1"/>
       <c r="E55" s="1"/>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
       <c r="I55" s="1"/>
       <c r="J55" s="1"/>
       <c r="K55" s="1"/>
       <c r="L55" s="1"/>
       <c r="M55" s="1"/>
       <c r="N55" s="1"/>
       <c r="O55" s="1"/>
       <c r="P55" s="1"/>
       <c r="Q55" s="1"/>
       <c r="R55" s="5"/>
       <c r="S55" s="1"/>
       <c r="T55" s="6"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
       <c r="X55" s="1"/>
       <c r="Y55" s="1"/>
       <c r="Z55" s="1"/>
     </row>
-    <row r="56" spans="1:29" ht="14.25" customHeight="1">
+    <row r="56" spans="1:31" ht="14.25" customHeight="1">
       <c r="A56" s="1"/>
       <c r="B56" s="1"/>
       <c r="C56" s="1"/>
       <c r="D56" s="1"/>
       <c r="E56" s="1"/>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
       <c r="I56" s="1"/>
       <c r="J56" s="1"/>
       <c r="K56" s="1"/>
       <c r="L56" s="1"/>
       <c r="M56" s="1"/>
       <c r="N56" s="1"/>
       <c r="O56" s="1"/>
       <c r="P56" s="1"/>
       <c r="Q56" s="1"/>
       <c r="R56" s="1"/>
       <c r="S56" s="1"/>
       <c r="T56" s="6"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
       <c r="X56" s="1"/>
       <c r="Y56" s="1"/>
       <c r="Z56" s="1"/>
     </row>
-    <row r="57" spans="1:29" ht="14.25" customHeight="1">
+    <row r="57" spans="1:31" ht="14.25" customHeight="1">
       <c r="A57" s="1"/>
       <c r="B57" s="1"/>
       <c r="C57" s="1"/>
       <c r="D57" s="1"/>
       <c r="E57" s="1"/>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
       <c r="I57" s="1"/>
       <c r="J57" s="1"/>
       <c r="K57" s="1"/>
       <c r="L57" s="1"/>
       <c r="M57" s="1"/>
       <c r="N57" s="1"/>
       <c r="O57" s="1"/>
       <c r="P57" s="1"/>
       <c r="Q57" s="1"/>
       <c r="R57" s="1"/>
       <c r="S57" s="1"/>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
       <c r="X57" s="1"/>
       <c r="Y57" s="1"/>
       <c r="Z57" s="1"/>
     </row>
-    <row r="58" spans="1:29" ht="14.25" customHeight="1">
+    <row r="58" spans="1:31" ht="14.25" customHeight="1">
       <c r="A58" s="1"/>
       <c r="B58" s="1"/>
       <c r="C58" s="1"/>
       <c r="D58" s="1"/>
       <c r="E58" s="1"/>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
       <c r="I58" s="1"/>
       <c r="J58" s="1"/>
       <c r="K58" s="1"/>
       <c r="L58" s="1"/>
       <c r="M58" s="1"/>
       <c r="N58" s="1"/>
       <c r="O58" s="1"/>
       <c r="P58" s="1"/>
       <c r="Q58" s="1"/>
       <c r="R58" s="1"/>
       <c r="S58" s="1"/>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
       <c r="X58" s="1"/>
       <c r="Y58" s="1"/>
       <c r="Z58" s="1"/>
     </row>
-    <row r="59" spans="1:29" ht="14.25" customHeight="1">
+    <row r="59" spans="1:31" ht="14.25" customHeight="1">
       <c r="A59" s="1"/>
       <c r="B59" s="1"/>
       <c r="C59" s="1"/>
       <c r="D59" s="1"/>
       <c r="E59" s="1"/>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
       <c r="I59" s="1"/>
       <c r="J59" s="1"/>
       <c r="K59" s="1"/>
       <c r="L59" s="1"/>
       <c r="M59" s="1"/>
       <c r="N59" s="1"/>
       <c r="O59" s="1"/>
       <c r="P59" s="1"/>
       <c r="Q59" s="1"/>
       <c r="R59" s="1"/>
       <c r="S59" s="1"/>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
       <c r="X59" s="1"/>
       <c r="Y59" s="1"/>
       <c r="Z59" s="1"/>
     </row>
-    <row r="60" spans="1:29" ht="14.25" customHeight="1">
+    <row r="60" spans="1:31" ht="14.25" customHeight="1">
       <c r="A60" s="1"/>
       <c r="B60" s="1"/>
       <c r="C60" s="1"/>
       <c r="D60" s="1"/>
       <c r="E60" s="1"/>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
       <c r="I60" s="1"/>
       <c r="J60" s="1"/>
       <c r="K60" s="1"/>
       <c r="L60" s="1"/>
       <c r="M60" s="1"/>
       <c r="N60" s="1"/>
       <c r="O60" s="1"/>
       <c r="P60" s="1"/>
       <c r="Q60" s="1"/>
       <c r="R60" s="1"/>
       <c r="S60" s="1"/>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
       <c r="X60" s="1"/>
       <c r="Y60" s="1"/>
       <c r="Z60" s="1"/>
     </row>
-    <row r="61" spans="1:29" ht="14.25" customHeight="1">
+    <row r="61" spans="1:31" ht="14.25" customHeight="1">
       <c r="A61" s="1"/>
       <c r="B61" s="1"/>
       <c r="C61" s="1"/>
       <c r="D61" s="1"/>
       <c r="E61" s="1"/>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
       <c r="I61" s="1"/>
       <c r="J61" s="1"/>
       <c r="K61" s="1"/>
       <c r="L61" s="1"/>
       <c r="M61" s="1"/>
       <c r="N61" s="1"/>
       <c r="O61" s="1"/>
       <c r="P61" s="1"/>
       <c r="Q61" s="1"/>
       <c r="R61" s="1"/>
       <c r="S61" s="1"/>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
       <c r="X61" s="1"/>
       <c r="Y61" s="1"/>
       <c r="Z61" s="1"/>
     </row>
-    <row r="62" spans="1:29" ht="14.25" customHeight="1">
+    <row r="62" spans="1:31" ht="14.25" customHeight="1">
       <c r="A62" s="1"/>
       <c r="B62" s="1"/>
       <c r="C62" s="1"/>
       <c r="D62" s="1"/>
       <c r="E62" s="1"/>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
       <c r="I62" s="1"/>
       <c r="J62" s="1"/>
       <c r="K62" s="1"/>
       <c r="L62" s="1"/>
       <c r="M62" s="1"/>
       <c r="N62" s="1"/>
       <c r="O62" s="1"/>
       <c r="P62" s="1"/>
       <c r="Q62" s="1"/>
       <c r="R62" s="1"/>
       <c r="S62" s="1"/>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
       <c r="X62" s="1"/>
       <c r="Y62" s="1"/>
       <c r="Z62" s="1"/>
     </row>
-    <row r="63" spans="1:29" ht="14.25" customHeight="1">
+    <row r="63" spans="1:31" ht="14.25" customHeight="1">
       <c r="A63" s="1"/>
       <c r="B63" s="1"/>
       <c r="C63" s="1"/>
       <c r="D63" s="1"/>
       <c r="E63" s="1"/>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
       <c r="I63" s="1"/>
       <c r="J63" s="1"/>
       <c r="K63" s="1"/>
       <c r="L63" s="1"/>
       <c r="M63" s="1"/>
       <c r="N63" s="1"/>
       <c r="O63" s="1"/>
       <c r="P63" s="1"/>
       <c r="Q63" s="1"/>
       <c r="R63" s="1"/>
       <c r="S63" s="1"/>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
       <c r="X63" s="1"/>
       <c r="Y63" s="1"/>
       <c r="Z63" s="1"/>
     </row>
-    <row r="64" spans="1:29" ht="14.25" customHeight="1">
+    <row r="64" spans="1:31" ht="14.25" customHeight="1">
       <c r="A64" s="1"/>
       <c r="B64" s="1"/>
       <c r="C64" s="1"/>
       <c r="D64" s="1"/>
       <c r="E64" s="1"/>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
       <c r="I64" s="1"/>
       <c r="J64" s="1"/>
       <c r="K64" s="1"/>
       <c r="L64" s="1"/>
       <c r="M64" s="1"/>
       <c r="N64" s="1"/>
       <c r="O64" s="1"/>
       <c r="P64" s="1"/>
       <c r="Q64" s="1"/>
       <c r="R64" s="1"/>
       <c r="S64" s="1"/>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
       <c r="X64" s="1"/>
       <c r="Y64" s="1"/>
@@ -31466,213 +31748,221 @@
       <c r="E983" s="1"/>
       <c r="F983" s="1"/>
       <c r="G983" s="1"/>
       <c r="H983" s="1"/>
       <c r="I983" s="1"/>
       <c r="J983" s="1"/>
       <c r="K983" s="1"/>
       <c r="L983" s="1"/>
       <c r="M983" s="1"/>
       <c r="N983" s="1"/>
       <c r="O983" s="1"/>
       <c r="P983" s="1"/>
       <c r="Q983" s="1"/>
       <c r="R983" s="1"/>
       <c r="S983" s="1"/>
       <c r="T983" s="1"/>
       <c r="U983" s="1"/>
       <c r="V983" s="1"/>
       <c r="W983" s="1"/>
       <c r="X983" s="1"/>
       <c r="Y983" s="1"/>
       <c r="Z983" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="A30:AC30"/>
-[...3 lines deleted...]
-    <mergeCell ref="A54:G54"/>
+    <mergeCell ref="A44:AE44"/>
+    <mergeCell ref="V7:AE7"/>
+    <mergeCell ref="A6:AE6"/>
+    <mergeCell ref="A54:V54"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:Y8"/>
-    <mergeCell ref="Z8:AC8"/>
-[...2 lines deleted...]
-    <mergeCell ref="A20:AC20"/>
+    <mergeCell ref="Z8:AE8"/>
+    <mergeCell ref="A10:AE10"/>
+    <mergeCell ref="A20:AE20"/>
+    <mergeCell ref="A30:AE30"/>
+    <mergeCell ref="A40:AE40"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A5:AC33"/>
+  <dimension ref="A5:AE33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AE13" sqref="AE13"/>
+      <selection activeCell="AH14" sqref="AH14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.140625" customWidth="1"/>
-    <col min="2" max="2" width="6.140625" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="12" width="6.85546875" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="7" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="6.85546875" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="0.42578125" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="7" hidden="1" customWidth="1"/>
+    <col min="7" max="8" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="6.85546875" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="8.28515625" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="7.5703125" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.5703125" customWidth="1"/>
-    <col min="15" max="15" width="6.85546875" customWidth="1"/>
+    <col min="15" max="15" width="7.42578125" customWidth="1"/>
     <col min="16" max="16" width="7.5703125" customWidth="1"/>
     <col min="17" max="17" width="7.42578125" customWidth="1"/>
     <col min="18" max="19" width="7.28515625" customWidth="1"/>
     <col min="20" max="20" width="7.42578125" customWidth="1"/>
     <col min="21" max="21" width="7.28515625" customWidth="1"/>
     <col min="22" max="22" width="8.42578125" customWidth="1"/>
     <col min="23" max="23" width="7.42578125" customWidth="1"/>
     <col min="24" max="24" width="7.5703125" customWidth="1"/>
     <col min="25" max="25" width="8.7109375" customWidth="1"/>
     <col min="26" max="26" width="6.5703125" customWidth="1"/>
     <col min="27" max="27" width="7.42578125" customWidth="1"/>
     <col min="28" max="28" width="8.140625" customWidth="1"/>
     <col min="29" max="29" width="6.42578125" customWidth="1"/>
+    <col min="30" max="30" width="7.5703125" customWidth="1"/>
+    <col min="31" max="31" width="7.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:29">
-      <c r="A5" s="189" t="s">
+    <row r="5" spans="1:31">
+      <c r="A5" s="193" t="s">
         <v>29</v>
       </c>
-      <c r="B5" s="169"/>
-[...28 lines deleted...]
-    <row r="6" spans="1:29">
+      <c r="B5" s="170"/>
+      <c r="C5" s="170"/>
+      <c r="D5" s="170"/>
+      <c r="E5" s="170"/>
+      <c r="F5" s="170"/>
+      <c r="G5" s="170"/>
+      <c r="H5" s="170"/>
+      <c r="I5" s="170"/>
+      <c r="J5" s="170"/>
+      <c r="K5" s="170"/>
+      <c r="L5" s="170"/>
+      <c r="M5" s="170"/>
+      <c r="N5" s="170"/>
+      <c r="O5" s="170"/>
+      <c r="P5" s="170"/>
+      <c r="Q5" s="170"/>
+      <c r="R5" s="170"/>
+      <c r="S5" s="170"/>
+      <c r="T5" s="170"/>
+      <c r="U5" s="170"/>
+      <c r="V5" s="170"/>
+      <c r="W5" s="170"/>
+      <c r="X5" s="170"/>
+      <c r="Y5" s="170"/>
+      <c r="Z5" s="170"/>
+      <c r="AA5" s="170"/>
+      <c r="AB5" s="170"/>
+      <c r="AC5" s="170"/>
+      <c r="AD5" s="170"/>
+      <c r="AE5" s="170"/>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" s="75"/>
       <c r="B6" s="81"/>
       <c r="C6" s="81"/>
       <c r="D6" s="81"/>
       <c r="E6" s="81"/>
       <c r="F6" s="81"/>
       <c r="G6" s="81"/>
       <c r="H6" s="81"/>
       <c r="I6" s="81"/>
       <c r="J6" s="81"/>
       <c r="K6" s="81"/>
       <c r="L6" s="81"/>
       <c r="M6" s="81"/>
       <c r="N6" s="81"/>
       <c r="O6" s="81"/>
       <c r="P6" s="81"/>
       <c r="Q6" s="81"/>
       <c r="R6" s="82"/>
       <c r="S6" s="80"/>
       <c r="T6" s="83"/>
-      <c r="U6" s="196" t="s">
+      <c r="U6" s="191" t="s">
         <v>30</v>
       </c>
-      <c r="V6" s="196"/>
-[...10 lines deleted...]
-      <c r="B7" s="193">
+      <c r="V6" s="191"/>
+      <c r="W6" s="192"/>
+      <c r="X6" s="192"/>
+      <c r="Y6" s="192"/>
+      <c r="Z6" s="192"/>
+      <c r="AA6" s="192"/>
+      <c r="AB6" s="192"/>
+      <c r="AC6" s="192"/>
+      <c r="AD6" s="192"/>
+      <c r="AE6" s="192"/>
+    </row>
+    <row r="7" spans="1:31">
+      <c r="A7" s="194"/>
+      <c r="B7" s="195">
         <v>2024</v>
       </c>
-      <c r="C7" s="177"/>
-[...10 lines deleted...]
-      <c r="N7" s="194">
+      <c r="C7" s="179"/>
+      <c r="D7" s="179"/>
+      <c r="E7" s="179"/>
+      <c r="F7" s="179"/>
+      <c r="G7" s="179"/>
+      <c r="H7" s="179"/>
+      <c r="I7" s="179"/>
+      <c r="J7" s="179"/>
+      <c r="K7" s="179"/>
+      <c r="L7" s="179"/>
+      <c r="M7" s="179"/>
+      <c r="N7" s="196">
         <v>2025</v>
       </c>
-      <c r="O7" s="195"/>
-[...10 lines deleted...]
-      <c r="Z7" s="198">
+      <c r="O7" s="197"/>
+      <c r="P7" s="197"/>
+      <c r="Q7" s="197"/>
+      <c r="R7" s="197"/>
+      <c r="S7" s="197"/>
+      <c r="T7" s="197"/>
+      <c r="U7" s="197"/>
+      <c r="V7" s="197"/>
+      <c r="W7" s="182"/>
+      <c r="X7" s="182"/>
+      <c r="Y7" s="182"/>
+      <c r="Z7" s="199">
         <v>2026</v>
       </c>
-      <c r="AA7" s="195"/>
-[...4 lines deleted...]
-      <c r="A8" s="175"/>
+      <c r="AA7" s="197"/>
+      <c r="AB7" s="182"/>
+      <c r="AC7" s="182"/>
+      <c r="AD7" s="182"/>
+      <c r="AE7" s="182"/>
+    </row>
+    <row r="8" spans="1:31" ht="24.75" customHeight="1">
+      <c r="A8" s="177"/>
       <c r="B8" s="84" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="85" t="s">
         <v>31</v>
       </c>
       <c r="D8" s="85" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="85" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="86" t="s">
         <v>34</v>
       </c>
       <c r="G8" s="85" t="s">
         <v>35</v>
       </c>
       <c r="H8" s="85" t="s">
         <v>36</v>
       </c>
       <c r="I8" s="85" t="s">
         <v>37</v>
       </c>
       <c r="J8" s="85" t="s">
@@ -31701,97 +31991,105 @@
       </c>
       <c r="R8" s="87" t="s">
         <v>34</v>
       </c>
       <c r="S8" s="88" t="s">
         <v>35</v>
       </c>
       <c r="T8" s="88" t="s">
         <v>36</v>
       </c>
       <c r="U8" s="88" t="s">
         <v>37</v>
       </c>
       <c r="V8" s="88" t="s">
         <v>38</v>
       </c>
       <c r="W8" s="89" t="s">
         <v>39</v>
       </c>
       <c r="X8" s="88" t="s">
         <v>40</v>
       </c>
       <c r="Y8" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="Z8" s="197" t="s">
+      <c r="Z8" s="167" t="s">
         <v>2</v>
       </c>
       <c r="AA8" s="88" t="s">
         <v>31</v>
       </c>
       <c r="AB8" s="88" t="s">
         <v>32</v>
       </c>
       <c r="AC8" s="88" t="s">
         <v>33</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="183" t="s">
+      <c r="AD8" s="87" t="s">
+        <v>34</v>
+      </c>
+      <c r="AE8" s="88" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="9" spans="1:31">
+      <c r="A9" s="188" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="183"/>
-[...28 lines deleted...]
-    <row r="10" spans="1:29">
+      <c r="B9" s="188"/>
+      <c r="C9" s="188"/>
+      <c r="D9" s="188"/>
+      <c r="E9" s="188"/>
+      <c r="F9" s="188"/>
+      <c r="G9" s="188"/>
+      <c r="H9" s="188"/>
+      <c r="I9" s="188"/>
+      <c r="J9" s="188"/>
+      <c r="K9" s="188"/>
+      <c r="L9" s="188"/>
+      <c r="M9" s="188"/>
+      <c r="N9" s="188"/>
+      <c r="O9" s="188"/>
+      <c r="P9" s="188"/>
+      <c r="Q9" s="188"/>
+      <c r="R9" s="188"/>
+      <c r="S9" s="188"/>
+      <c r="T9" s="188"/>
+      <c r="U9" s="188"/>
+      <c r="V9" s="188"/>
+      <c r="W9" s="186"/>
+      <c r="X9" s="186"/>
+      <c r="Y9" s="186"/>
+      <c r="Z9" s="170"/>
+      <c r="AA9" s="170"/>
+      <c r="AB9" s="170"/>
+      <c r="AC9" s="170"/>
+      <c r="AD9" s="170"/>
+      <c r="AE9" s="170"/>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" s="90" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="91">
         <v>24.43</v>
       </c>
       <c r="C10" s="91">
         <v>23.17</v>
       </c>
       <c r="D10" s="91">
         <v>22.35</v>
       </c>
       <c r="E10" s="91">
         <v>22.57</v>
       </c>
       <c r="F10" s="91">
         <v>22</v>
       </c>
       <c r="G10" s="91">
         <v>21.65</v>
       </c>
       <c r="H10" s="91">
         <v>21.82</v>
       </c>
       <c r="I10" s="91">
@@ -31835,52 +32133,58 @@
       </c>
       <c r="V10" s="96">
         <v>19.3</v>
       </c>
       <c r="W10" s="97">
         <v>19.32</v>
       </c>
       <c r="X10" s="75">
         <v>19.239999999999998</v>
       </c>
       <c r="Y10" s="98">
         <v>19.25</v>
       </c>
       <c r="Z10" s="97">
         <v>18.350000000000001</v>
       </c>
       <c r="AA10" s="97">
         <v>17.96</v>
       </c>
       <c r="AB10" s="98">
         <v>17.79</v>
       </c>
       <c r="AC10" s="98">
         <v>17.399999999999999</v>
       </c>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10" s="98">
+        <v>16.97</v>
+      </c>
+      <c r="AE10" s="98">
+        <v>16.96</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" s="90" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="97">
         <v>25.04</v>
       </c>
       <c r="C11" s="97">
         <v>23.41</v>
       </c>
       <c r="D11" s="97">
         <v>22.61</v>
       </c>
       <c r="E11" s="99">
         <v>22.72</v>
       </c>
       <c r="F11" s="100">
         <v>22.04</v>
       </c>
       <c r="G11" s="101">
         <v>21.67</v>
       </c>
       <c r="H11" s="102">
         <v>21.98</v>
       </c>
       <c r="I11" s="103">
@@ -31924,52 +32228,58 @@
       </c>
       <c r="V11" s="109">
         <v>19.28</v>
       </c>
       <c r="W11" s="97">
         <v>19.260000000000002</v>
       </c>
       <c r="X11" s="75">
         <v>19.059999999999999</v>
       </c>
       <c r="Y11" s="98">
         <v>19.100000000000001</v>
       </c>
       <c r="Z11" s="97">
         <v>19.02</v>
       </c>
       <c r="AA11" s="97">
         <v>18.190000000000001</v>
       </c>
       <c r="AB11" s="98">
         <v>17.670000000000002</v>
       </c>
       <c r="AC11" s="98">
         <v>17.3</v>
       </c>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11" s="98">
+        <v>16.920000000000002</v>
+      </c>
+      <c r="AE11" s="98">
+        <v>16.850000000000001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" s="90" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="97">
         <v>26.1</v>
       </c>
       <c r="C12" s="97">
         <v>24.62</v>
       </c>
       <c r="D12" s="97">
         <v>23.43</v>
       </c>
       <c r="E12" s="99">
         <v>23.69</v>
       </c>
       <c r="F12" s="100">
         <v>23.83</v>
       </c>
       <c r="G12" s="101">
         <v>23.41</v>
       </c>
       <c r="H12" s="102">
         <v>23.5</v>
       </c>
       <c r="I12" s="103">
@@ -32013,52 +32323,58 @@
       </c>
       <c r="V12" s="109">
         <v>21.13</v>
       </c>
       <c r="W12" s="97">
         <v>21.08</v>
       </c>
       <c r="X12" s="75">
         <v>21.31</v>
       </c>
       <c r="Y12" s="98">
         <v>21.31</v>
       </c>
       <c r="Z12" s="97">
         <v>17.7</v>
       </c>
       <c r="AA12" s="97">
         <v>17.649999999999999</v>
       </c>
       <c r="AB12" s="98">
         <v>18.54</v>
       </c>
       <c r="AC12" s="98">
         <v>18.84</v>
       </c>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12" s="98">
+        <v>17.989999999999998</v>
+      </c>
+      <c r="AE12" s="98">
+        <v>17.96</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" s="90" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="97">
         <v>18.579999999999998</v>
       </c>
       <c r="C13" s="97">
         <v>18.3</v>
       </c>
       <c r="D13" s="97">
         <v>18.68</v>
       </c>
       <c r="E13" s="99">
         <v>19.440000000000001</v>
       </c>
       <c r="F13" s="100">
         <v>18.64</v>
       </c>
       <c r="G13" s="101">
         <v>18.760000000000002</v>
       </c>
       <c r="H13" s="102">
         <v>18.87</v>
       </c>
       <c r="I13" s="103">
@@ -32102,52 +32418,58 @@
       </c>
       <c r="V13" s="109">
         <v>18.670000000000002</v>
       </c>
       <c r="W13" s="97">
         <v>18.88</v>
       </c>
       <c r="X13" s="75">
         <v>18.93</v>
       </c>
       <c r="Y13" s="98">
         <v>18.940000000000001</v>
       </c>
       <c r="Z13" s="97">
         <v>15.02</v>
       </c>
       <c r="AA13" s="97">
         <v>17.27</v>
       </c>
       <c r="AB13" s="98">
         <v>17.600000000000001</v>
       </c>
       <c r="AC13" s="98">
         <v>17.16</v>
       </c>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13" s="98">
+        <v>16.62</v>
+      </c>
+      <c r="AE13" s="98">
+        <v>16.87</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" s="90" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="97">
         <v>18.440000000000001</v>
       </c>
       <c r="C14" s="97">
         <v>18.52</v>
       </c>
       <c r="D14" s="97">
         <v>18.77</v>
       </c>
       <c r="E14" s="99">
         <v>20.18</v>
       </c>
       <c r="F14" s="100">
         <v>20.91</v>
       </c>
       <c r="G14" s="101">
         <v>20.75</v>
       </c>
       <c r="H14" s="102">
         <v>20.11</v>
       </c>
       <c r="I14" s="103">
@@ -32191,52 +32513,58 @@
       </c>
       <c r="V14" s="109">
         <v>18.11</v>
       </c>
       <c r="W14" s="97">
         <v>18.12</v>
       </c>
       <c r="X14" s="75">
         <v>18.16</v>
       </c>
       <c r="Y14" s="98">
         <v>18.329999999999998</v>
       </c>
       <c r="Z14" s="97">
         <v>15.68</v>
       </c>
       <c r="AA14" s="97">
         <v>14.45</v>
       </c>
       <c r="AB14" s="98">
         <v>17.309999999999999</v>
       </c>
       <c r="AC14" s="98">
         <v>16.809999999999999</v>
       </c>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14" s="98">
+        <v>16.809999999999999</v>
+      </c>
+      <c r="AE14" s="98">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" s="90" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="97">
         <v>21.55</v>
       </c>
       <c r="C15" s="97">
         <v>22.16</v>
       </c>
       <c r="D15" s="97">
         <v>22.27</v>
       </c>
       <c r="E15" s="99">
         <v>22.6</v>
       </c>
       <c r="F15" s="100">
         <v>21.81</v>
       </c>
       <c r="G15" s="101">
         <v>21.6</v>
       </c>
       <c r="H15" s="102">
         <v>21.24</v>
       </c>
       <c r="I15" s="103">
@@ -32280,52 +32608,58 @@
       </c>
       <c r="V15" s="109">
         <v>17.37</v>
       </c>
       <c r="W15" s="97">
         <v>17.420000000000002</v>
       </c>
       <c r="X15" s="75">
         <v>17.34</v>
       </c>
       <c r="Y15" s="98">
         <v>17.39</v>
       </c>
       <c r="Z15" s="97">
         <v>16.43</v>
       </c>
       <c r="AA15" s="97">
         <v>18.149999999999999</v>
       </c>
       <c r="AB15" s="98">
         <v>17.260000000000002</v>
       </c>
       <c r="AC15" s="98">
         <v>16.190000000000001</v>
       </c>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15" s="98">
+        <v>16.14</v>
+      </c>
+      <c r="AE15" s="98">
+        <v>16.38</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" s="90" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="97">
         <v>23.16</v>
       </c>
       <c r="C16" s="97">
         <v>25.75</v>
       </c>
       <c r="D16" s="97">
         <v>24.03</v>
       </c>
       <c r="E16" s="99">
         <v>24.16</v>
       </c>
       <c r="F16" s="100">
         <v>24.12</v>
       </c>
       <c r="G16" s="101">
         <v>23.22</v>
       </c>
       <c r="H16" s="102">
         <v>23.97</v>
       </c>
       <c r="I16" s="103">
@@ -32369,52 +32703,58 @@
       </c>
       <c r="V16" s="109">
         <v>19.73</v>
       </c>
       <c r="W16" s="97">
         <v>20.16</v>
       </c>
       <c r="X16" s="75">
         <v>20.29</v>
       </c>
       <c r="Y16" s="98">
         <v>20.190000000000001</v>
       </c>
       <c r="Z16" s="97">
         <v>15.16</v>
       </c>
       <c r="AA16" s="97">
         <v>16.3</v>
       </c>
       <c r="AB16" s="98">
         <v>17.22</v>
       </c>
       <c r="AC16" s="98">
         <v>17.440000000000001</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="98">
+        <v>16.91</v>
+      </c>
+      <c r="AE16" s="98">
+        <v>16.64</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" s="90" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="97">
         <v>27.64</v>
       </c>
       <c r="C17" s="97">
         <v>23.01</v>
       </c>
       <c r="D17" s="97">
         <v>21.93</v>
       </c>
       <c r="E17" s="99">
         <v>22.42</v>
       </c>
       <c r="F17" s="100">
         <v>21.86</v>
       </c>
       <c r="G17" s="101">
         <v>21.42</v>
       </c>
       <c r="H17" s="102">
         <v>21.1</v>
       </c>
       <c r="I17" s="103">
@@ -32458,52 +32798,58 @@
       </c>
       <c r="V17" s="109">
         <v>20.39</v>
       </c>
       <c r="W17" s="97">
         <v>19.899999999999999</v>
       </c>
       <c r="X17" s="75">
         <v>19.97</v>
       </c>
       <c r="Y17" s="98">
         <v>20.04</v>
       </c>
       <c r="Z17" s="97">
         <v>21.23</v>
       </c>
       <c r="AA17" s="97">
         <v>18.899999999999999</v>
       </c>
       <c r="AB17" s="98">
         <v>18.14</v>
       </c>
       <c r="AC17" s="98">
         <v>16.91</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="98">
+        <v>16.420000000000002</v>
+      </c>
+      <c r="AE17" s="98">
+        <v>16.55</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" s="90" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="97">
         <v>26.05</v>
       </c>
       <c r="C18" s="97">
         <v>24.47</v>
       </c>
       <c r="D18" s="97">
         <v>21.5</v>
       </c>
       <c r="E18" s="99">
         <v>21.15</v>
       </c>
       <c r="F18" s="100">
         <v>19.04</v>
       </c>
       <c r="G18" s="101">
         <v>18.850000000000001</v>
       </c>
       <c r="H18" s="102">
         <v>18.940000000000001</v>
       </c>
       <c r="I18" s="103">
@@ -32547,85 +32893,93 @@
       </c>
       <c r="V18" s="109">
         <v>18.260000000000002</v>
       </c>
       <c r="W18" s="97">
         <v>18.66</v>
       </c>
       <c r="X18" s="75">
         <v>18.77</v>
       </c>
       <c r="Y18" s="98">
         <v>18.41</v>
       </c>
       <c r="Z18" s="97">
         <v>20.43</v>
       </c>
       <c r="AA18" s="97">
         <v>19.88</v>
       </c>
       <c r="AB18" s="98">
         <v>19.350000000000001</v>
       </c>
       <c r="AC18" s="98">
         <v>18.170000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="182" t="s">
+      <c r="AD18" s="98">
+        <v>17.329999999999998</v>
+      </c>
+      <c r="AE18" s="98">
+        <v>17.54</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
+      <c r="A19" s="187" t="s">
         <v>15</v>
       </c>
-      <c r="B19" s="182"/>
-[...28 lines deleted...]
-    <row r="20" spans="1:29">
+      <c r="B19" s="187"/>
+      <c r="C19" s="187"/>
+      <c r="D19" s="187"/>
+      <c r="E19" s="187"/>
+      <c r="F19" s="187"/>
+      <c r="G19" s="187"/>
+      <c r="H19" s="187"/>
+      <c r="I19" s="187"/>
+      <c r="J19" s="187"/>
+      <c r="K19" s="187"/>
+      <c r="L19" s="187"/>
+      <c r="M19" s="187"/>
+      <c r="N19" s="187"/>
+      <c r="O19" s="187"/>
+      <c r="P19" s="187"/>
+      <c r="Q19" s="187"/>
+      <c r="R19" s="187"/>
+      <c r="S19" s="187"/>
+      <c r="T19" s="187"/>
+      <c r="U19" s="187"/>
+      <c r="V19" s="187"/>
+      <c r="W19" s="170"/>
+      <c r="X19" s="170"/>
+      <c r="Y19" s="170"/>
+      <c r="Z19" s="170"/>
+      <c r="AA19" s="170"/>
+      <c r="AB19" s="170"/>
+      <c r="AC19" s="170"/>
+      <c r="AD19" s="170"/>
+      <c r="AE19" s="170"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" s="90" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="91">
         <v>24.51</v>
       </c>
       <c r="C20" s="91">
         <v>22.68</v>
       </c>
       <c r="D20" s="91">
         <v>21.8</v>
       </c>
       <c r="E20" s="91">
         <v>21.87</v>
       </c>
       <c r="F20" s="91">
         <v>21.35</v>
       </c>
       <c r="G20" s="91">
         <v>20.93</v>
       </c>
       <c r="H20" s="91">
         <v>21.14</v>
       </c>
       <c r="I20" s="91">
@@ -32669,52 +33023,58 @@
       </c>
       <c r="V20" s="96">
         <v>18.82</v>
       </c>
       <c r="W20" s="97">
         <v>18.77</v>
       </c>
       <c r="X20" s="75">
         <v>18.62</v>
       </c>
       <c r="Y20" s="98">
         <v>18.600000000000001</v>
       </c>
       <c r="Z20" s="97">
         <v>17.68</v>
       </c>
       <c r="AA20" s="97">
         <v>17.09</v>
       </c>
       <c r="AB20" s="98">
         <v>16.93</v>
       </c>
       <c r="AC20" s="98">
         <v>16.61</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="98">
+        <v>16.350000000000001</v>
+      </c>
+      <c r="AE20" s="98">
+        <v>16.309999999999999</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" s="90" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="97">
         <v>24.31</v>
       </c>
       <c r="C21" s="97">
         <v>22.46</v>
       </c>
       <c r="D21" s="97">
         <v>21.65</v>
       </c>
       <c r="E21" s="110">
         <v>21.61</v>
       </c>
       <c r="F21" s="111">
         <v>20.96</v>
       </c>
       <c r="G21" s="112">
         <v>20.52</v>
       </c>
       <c r="H21" s="113">
         <v>20.74</v>
       </c>
       <c r="I21" s="114">
@@ -32758,52 +33118,58 @@
       </c>
       <c r="V21" s="120">
         <v>18.329999999999998</v>
       </c>
       <c r="W21" s="97">
         <v>18.309999999999999</v>
       </c>
       <c r="X21" s="75">
         <v>18.100000000000001</v>
       </c>
       <c r="Y21" s="98">
         <v>18.07</v>
       </c>
       <c r="Z21" s="97">
         <v>17.73</v>
       </c>
       <c r="AA21" s="97">
         <v>17.12</v>
       </c>
       <c r="AB21" s="98">
         <v>16.690000000000001</v>
       </c>
       <c r="AC21" s="98">
         <v>16.239999999999998</v>
       </c>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21" s="98">
+        <v>16.09</v>
+      </c>
+      <c r="AE21" s="98">
+        <v>16.010000000000002</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" s="90" t="s">
         <v>42</v>
       </c>
       <c r="B22" s="97">
         <v>25.5</v>
       </c>
       <c r="C22" s="97">
         <v>23.78</v>
       </c>
       <c r="D22" s="97">
         <v>22.55</v>
       </c>
       <c r="E22" s="110">
         <v>23.09</v>
       </c>
       <c r="F22" s="111">
         <v>23.27</v>
       </c>
       <c r="G22" s="112">
         <v>22.91</v>
       </c>
       <c r="H22" s="113">
         <v>23.12</v>
       </c>
       <c r="I22" s="114">
@@ -32847,85 +33213,93 @@
       </c>
       <c r="V22" s="120">
         <v>21.31</v>
       </c>
       <c r="W22" s="97">
         <v>21.07</v>
       </c>
       <c r="X22" s="75">
         <v>21.26</v>
       </c>
       <c r="Y22" s="98">
         <v>21.27</v>
       </c>
       <c r="Z22" s="97">
         <v>17.399999999999999</v>
       </c>
       <c r="AA22" s="97">
         <v>16.95</v>
       </c>
       <c r="AB22" s="98">
         <v>18.13</v>
       </c>
       <c r="AC22" s="98">
         <v>18.47</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="183" t="s">
+      <c r="AD22" s="98">
+        <v>17.73</v>
+      </c>
+      <c r="AE22" s="98">
+        <v>17.86</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31">
+      <c r="A23" s="188" t="s">
         <v>16</v>
       </c>
-      <c r="B23" s="183"/>
-[...28 lines deleted...]
-    <row r="24" spans="1:29">
+      <c r="B23" s="188"/>
+      <c r="C23" s="188"/>
+      <c r="D23" s="188"/>
+      <c r="E23" s="188"/>
+      <c r="F23" s="188"/>
+      <c r="G23" s="188"/>
+      <c r="H23" s="188"/>
+      <c r="I23" s="188"/>
+      <c r="J23" s="188"/>
+      <c r="K23" s="188"/>
+      <c r="L23" s="188"/>
+      <c r="M23" s="188"/>
+      <c r="N23" s="188"/>
+      <c r="O23" s="188"/>
+      <c r="P23" s="188"/>
+      <c r="Q23" s="188"/>
+      <c r="R23" s="188"/>
+      <c r="S23" s="188"/>
+      <c r="T23" s="188"/>
+      <c r="U23" s="188"/>
+      <c r="V23" s="188"/>
+      <c r="W23" s="170"/>
+      <c r="X23" s="170"/>
+      <c r="Y23" s="170"/>
+      <c r="Z23" s="170"/>
+      <c r="AA23" s="170"/>
+      <c r="AB23" s="170"/>
+      <c r="AC23" s="170"/>
+      <c r="AD23" s="170"/>
+      <c r="AE23" s="170"/>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" s="90" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="91">
         <v>24.33</v>
       </c>
       <c r="C24" s="91">
         <v>23.78</v>
       </c>
       <c r="D24" s="91">
         <v>23.02</v>
       </c>
       <c r="E24" s="91">
         <v>23.43</v>
       </c>
       <c r="F24" s="91">
         <v>22.8</v>
       </c>
       <c r="G24" s="91">
         <v>22.54</v>
       </c>
       <c r="H24" s="91">
         <v>22.65</v>
       </c>
       <c r="I24" s="91">
@@ -32969,52 +33343,58 @@
       </c>
       <c r="V24" s="96">
         <v>19.89</v>
       </c>
       <c r="W24" s="97">
         <v>19.989999999999998</v>
       </c>
       <c r="X24" s="75">
         <v>19.989999999999998</v>
       </c>
       <c r="Y24" s="98">
         <v>20.05</v>
       </c>
       <c r="Z24" s="97">
         <v>19.170000000000002</v>
       </c>
       <c r="AA24" s="97">
         <v>19.02</v>
       </c>
       <c r="AB24" s="98">
         <v>18.84</v>
       </c>
       <c r="AC24" s="98">
         <v>18.350000000000001</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="98">
+        <v>17.71</v>
+      </c>
+      <c r="AE24" s="98">
+        <v>17.739999999999998</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" s="90" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="97">
         <v>27.53</v>
       </c>
       <c r="C25" s="97">
         <v>26.68</v>
       </c>
       <c r="D25" s="97">
         <v>25.95</v>
       </c>
       <c r="E25" s="121">
         <v>26.53</v>
       </c>
       <c r="F25" s="122">
         <v>25.77</v>
       </c>
       <c r="G25" s="123">
         <v>25.68</v>
       </c>
       <c r="H25" s="124">
         <v>26.3</v>
       </c>
       <c r="I25" s="125">
@@ -33058,52 +33438,58 @@
       </c>
       <c r="V25" s="131">
         <v>22.4</v>
       </c>
       <c r="W25" s="97">
         <v>22.37</v>
       </c>
       <c r="X25" s="75">
         <v>22.24</v>
       </c>
       <c r="Y25" s="98">
         <v>22.48</v>
       </c>
       <c r="Z25" s="97">
         <v>23.02</v>
       </c>
       <c r="AA25" s="97">
         <v>21.53</v>
       </c>
       <c r="AB25" s="98">
         <v>20.74</v>
       </c>
       <c r="AC25" s="98">
         <v>20.61</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="98">
+        <v>19.559999999999999</v>
+      </c>
+      <c r="AE25" s="98">
+        <v>19.510000000000002</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" s="90" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="97">
         <v>28.11</v>
       </c>
       <c r="C26" s="97">
         <v>27.43</v>
       </c>
       <c r="D26" s="97">
         <v>26.36</v>
       </c>
       <c r="E26" s="121">
         <v>25.69</v>
       </c>
       <c r="F26" s="122">
         <v>25.71</v>
       </c>
       <c r="G26" s="123">
         <v>25.06</v>
       </c>
       <c r="H26" s="124">
         <v>24.74</v>
       </c>
       <c r="I26" s="125">
@@ -33147,52 +33533,58 @@
       </c>
       <c r="V26" s="131">
         <v>20.54</v>
       </c>
       <c r="W26" s="97">
         <v>21.1</v>
       </c>
       <c r="X26" s="75">
         <v>21.47</v>
       </c>
       <c r="Y26" s="98">
         <v>21.46</v>
       </c>
       <c r="Z26" s="97">
         <v>18.71</v>
       </c>
       <c r="AA26" s="97">
         <v>19.940000000000001</v>
       </c>
       <c r="AB26" s="98">
         <v>19.91</v>
       </c>
       <c r="AC26" s="98">
         <v>20.07</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="98">
+        <v>18.88</v>
+      </c>
+      <c r="AE26" s="98">
+        <v>18.29</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" s="90" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="97">
         <v>18.579999999999998</v>
       </c>
       <c r="C27" s="97">
         <v>18.3</v>
       </c>
       <c r="D27" s="97">
         <v>18.68</v>
       </c>
       <c r="E27" s="121">
         <v>19.440000000000001</v>
       </c>
       <c r="F27" s="122">
         <v>18.64</v>
       </c>
       <c r="G27" s="123">
         <v>18.760000000000002</v>
       </c>
       <c r="H27" s="124">
         <v>18.87</v>
       </c>
       <c r="I27" s="125">
@@ -33236,52 +33628,58 @@
       </c>
       <c r="V27" s="131">
         <v>18.670000000000002</v>
       </c>
       <c r="W27" s="97">
         <v>18.88</v>
       </c>
       <c r="X27" s="75">
         <v>18.93</v>
       </c>
       <c r="Y27" s="98">
         <v>18.940000000000001</v>
       </c>
       <c r="Z27" s="97">
         <v>15.02</v>
       </c>
       <c r="AA27" s="97">
         <v>17.27</v>
       </c>
       <c r="AB27" s="98">
         <v>17.600000000000001</v>
       </c>
       <c r="AC27" s="98">
         <v>17.16</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="98">
+        <v>16.62</v>
+      </c>
+      <c r="AE27" s="98">
+        <v>16.87</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" s="90" t="s">
         <v>23</v>
       </c>
       <c r="B28" s="97">
         <v>18.440000000000001</v>
       </c>
       <c r="C28" s="97">
         <v>18.52</v>
       </c>
       <c r="D28" s="97">
         <v>18.77</v>
       </c>
       <c r="E28" s="121">
         <v>20.18</v>
       </c>
       <c r="F28" s="122">
         <v>20.91</v>
       </c>
       <c r="G28" s="123">
         <v>20.75</v>
       </c>
       <c r="H28" s="124">
         <v>20.11</v>
       </c>
       <c r="I28" s="125">
@@ -33325,52 +33723,58 @@
       </c>
       <c r="V28" s="131">
         <v>18.11</v>
       </c>
       <c r="W28" s="97">
         <v>18.12</v>
       </c>
       <c r="X28" s="75">
         <v>18.16</v>
       </c>
       <c r="Y28" s="98">
         <v>18.329999999999998</v>
       </c>
       <c r="Z28" s="97">
         <v>15.68</v>
       </c>
       <c r="AA28" s="97">
         <v>14.45</v>
       </c>
       <c r="AB28" s="98">
         <v>17.309999999999999</v>
       </c>
       <c r="AC28" s="98">
         <v>16.809999999999999</v>
       </c>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28" s="98">
+        <v>16.809999999999999</v>
+      </c>
+      <c r="AE28" s="98">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" s="90" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="97">
         <v>21.55</v>
       </c>
       <c r="C29" s="97">
         <v>22.16</v>
       </c>
       <c r="D29" s="97">
         <v>22.27</v>
       </c>
       <c r="E29" s="121">
         <v>22.6</v>
       </c>
       <c r="F29" s="122">
         <v>21.81</v>
       </c>
       <c r="G29" s="123">
         <v>21.6</v>
       </c>
       <c r="H29" s="124">
         <v>21.24</v>
       </c>
       <c r="I29" s="125">
@@ -33414,52 +33818,58 @@
       </c>
       <c r="V29" s="131">
         <v>17.37</v>
       </c>
       <c r="W29" s="97">
         <v>17.420000000000002</v>
       </c>
       <c r="X29" s="75">
         <v>17.34</v>
       </c>
       <c r="Y29" s="98">
         <v>17.39</v>
       </c>
       <c r="Z29" s="97">
         <v>16.43</v>
       </c>
       <c r="AA29" s="97">
         <v>18.149999999999999</v>
       </c>
       <c r="AB29" s="98">
         <v>17.260000000000002</v>
       </c>
       <c r="AC29" s="98">
         <v>16.190000000000001</v>
       </c>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29" s="98">
+        <v>16.14</v>
+      </c>
+      <c r="AE29" s="98">
+        <v>16.38</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" s="90" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="97">
         <v>23.16</v>
       </c>
       <c r="C30" s="97">
         <v>25.75</v>
       </c>
       <c r="D30" s="97">
         <v>24.03</v>
       </c>
       <c r="E30" s="121">
         <v>24.16</v>
       </c>
       <c r="F30" s="122">
         <v>24.12</v>
       </c>
       <c r="G30" s="123">
         <v>23.22</v>
       </c>
       <c r="H30" s="124">
         <v>23.97</v>
       </c>
       <c r="I30" s="125">
@@ -33503,52 +33913,58 @@
       </c>
       <c r="V30" s="131">
         <v>19.73</v>
       </c>
       <c r="W30" s="97">
         <v>20.16</v>
       </c>
       <c r="X30" s="75">
         <v>20.29</v>
       </c>
       <c r="Y30" s="98">
         <v>20.190000000000001</v>
       </c>
       <c r="Z30" s="97">
         <v>15.16</v>
       </c>
       <c r="AA30" s="97">
         <v>16.3</v>
       </c>
       <c r="AB30" s="98">
         <v>17.22</v>
       </c>
       <c r="AC30" s="98">
         <v>17.440000000000001</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="98">
+        <v>16.91</v>
+      </c>
+      <c r="AE30" s="98">
+        <v>16.64</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" s="90" t="s">
         <v>26</v>
       </c>
       <c r="B31" s="97">
         <v>27.64</v>
       </c>
       <c r="C31" s="97">
         <v>23.01</v>
       </c>
       <c r="D31" s="97">
         <v>21.93</v>
       </c>
       <c r="E31" s="121">
         <v>22.42</v>
       </c>
       <c r="F31" s="122">
         <v>21.86</v>
       </c>
       <c r="G31" s="123">
         <v>21.42</v>
       </c>
       <c r="H31" s="124">
         <v>21.1</v>
       </c>
       <c r="I31" s="125">
@@ -33592,52 +34008,58 @@
       </c>
       <c r="V31" s="131">
         <v>20.39</v>
       </c>
       <c r="W31" s="97">
         <v>19.899999999999999</v>
       </c>
       <c r="X31" s="75">
         <v>19.97</v>
       </c>
       <c r="Y31" s="98">
         <v>20.04</v>
       </c>
       <c r="Z31" s="97">
         <v>21.23</v>
       </c>
       <c r="AA31" s="97">
         <v>18.899999999999999</v>
       </c>
       <c r="AB31" s="98">
         <v>18.14</v>
       </c>
       <c r="AC31" s="98">
         <v>16.91</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="98">
+        <v>16.420000000000002</v>
+      </c>
+      <c r="AE31" s="98">
+        <v>16.55</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" s="132" t="s">
         <v>27</v>
       </c>
       <c r="B32" s="133">
         <v>26.05</v>
       </c>
       <c r="C32" s="133">
         <v>24.47</v>
       </c>
       <c r="D32" s="133">
         <v>21.5</v>
       </c>
       <c r="E32" s="134">
         <v>21.15</v>
       </c>
       <c r="F32" s="135">
         <v>19.04</v>
       </c>
       <c r="G32" s="136">
         <v>18.850000000000001</v>
       </c>
       <c r="H32" s="137">
         <v>18.940000000000001</v>
       </c>
       <c r="I32" s="138">
@@ -33681,74 +34103,95 @@
       </c>
       <c r="V32" s="144">
         <v>18.260000000000002</v>
       </c>
       <c r="W32" s="133">
         <v>18.66</v>
       </c>
       <c r="X32" s="77">
         <v>18.77</v>
       </c>
       <c r="Y32" s="133">
         <v>18.41</v>
       </c>
       <c r="Z32" s="133">
         <v>20.43</v>
       </c>
       <c r="AA32" s="133">
         <v>19.88</v>
       </c>
       <c r="AB32" s="133">
         <v>19.350000000000001</v>
       </c>
       <c r="AC32" s="133">
         <v>18.170000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="190" t="s">
+      <c r="AD32" s="133">
+        <v>17.329999999999998</v>
+      </c>
+      <c r="AE32" s="133">
+        <v>17.54</v>
+      </c>
+    </row>
+    <row r="33" spans="1:22">
+      <c r="A33" s="198" t="s">
         <v>28</v>
       </c>
-      <c r="B33" s="191"/>
-[...4 lines deleted...]
-      <c r="G33" s="191"/>
+      <c r="B33" s="175"/>
+      <c r="C33" s="175"/>
+      <c r="D33" s="175"/>
+      <c r="E33" s="175"/>
+      <c r="F33" s="175"/>
+      <c r="G33" s="175"/>
+      <c r="H33" s="175"/>
+      <c r="I33" s="175"/>
+      <c r="J33" s="175"/>
+      <c r="K33" s="175"/>
+      <c r="L33" s="175"/>
+      <c r="M33" s="175"/>
+      <c r="N33" s="175"/>
+      <c r="O33" s="175"/>
+      <c r="P33" s="175"/>
+      <c r="Q33" s="175"/>
+      <c r="R33" s="175"/>
+      <c r="S33" s="175"/>
+      <c r="T33" s="175"/>
+      <c r="U33" s="175"/>
+      <c r="V33" s="175"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="A33:G33"/>
+    <mergeCell ref="A33:V33"/>
+    <mergeCell ref="Z7:AE7"/>
+    <mergeCell ref="A9:AE9"/>
+    <mergeCell ref="A19:AE19"/>
+    <mergeCell ref="A23:AE23"/>
+    <mergeCell ref="U6:AE6"/>
+    <mergeCell ref="A5:AE5"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:Y7"/>
-    <mergeCell ref="U6:AC6"/>
-[...4 lines deleted...]
-    <mergeCell ref="A5:AC5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Туғандар саны</vt:lpstr>