--- v0 (2026-04-16)
+++ v1 (2026-05-25)
@@ -11,65 +11,65 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="4"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" firstSheet="1" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Қайтыс болғандар саны" sheetId="6" r:id="rId1"/>
     <sheet name="Жалпы өлім-жітім коэф" sheetId="7" r:id="rId2"/>
     <sheet name="Жынысы бойынша қайтыс болғандар" sheetId="10" r:id="rId3"/>
     <sheet name="1 жасқа дейінгі қайтыс болған " sheetId="8" r:id="rId4"/>
     <sheet name="Нәресте өлім-жітім коэф" sheetId="9" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="611" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="625" uniqueCount="60">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
@@ -159,53 +159,50 @@
   <si>
     <t>қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>қаңтар-қазан</t>
   </si>
   <si>
     <t>қаңтар-қараша</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>Нәресте өлім-жітімінің коэффициенті*</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>1 жасқа дейінгі қайтыс болған балалар саны (айлар бойынша)*</t>
   </si>
   <si>
     <t>Жылыой  ауданы</t>
   </si>
   <si>
-    <t xml:space="preserve"> </t>
-[...1 lines deleted...]
-  <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
@@ -217,63 +214,55 @@
     <t>ноябрь</t>
   </si>
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>Всего население</t>
   </si>
   <si>
     <t>Мужчины</t>
   </si>
   <si>
     <t>Женщины</t>
   </si>
   <si>
     <t xml:space="preserve"> Жынысы бойынша қайтыс болғандар саны*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="57">
+  <fonts count="56">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
-      <scheme val="minor"/>
-[...6 lines deleted...]
-      <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -818,51 +807,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="10"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="57"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="53"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="38">
+  <borders count="37">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
@@ -1229,1848 +1218,106 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF000000"/>
-[...11 lines deleted...]
-      <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2920">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="7" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="32" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
-[...1731 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -4031,1066 +2278,2792 @@
     <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="23" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="33" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="33" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="34" borderId="23" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="52" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
-[...86 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
-[...58 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="312">
+  <cellXfs count="311">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="29" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="29" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2771" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2771" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2772" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2772" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2773" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2773" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2774" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2774" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2775" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2775" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2776" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2776" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2777" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2777" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2778" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2778" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2779" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2779" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2780" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2780" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2781" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2781" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2782" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2782" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2783" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2783" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2784" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2784" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2785" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2785" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2786" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2786" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2787" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2787" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2788" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2788" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2789" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2789" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2790" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2790" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="36" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="36" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2791" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2791" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2792" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2792" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2793" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2793" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2794" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2794" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2795" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2795" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2796" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2796" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2797" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2797" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2798" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2798" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2799" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2799" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2800" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2800" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="16" xfId="36" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="16" xfId="36" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="16" xfId="2791" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="16" xfId="2791" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="16" xfId="2792" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="16" xfId="2792" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="16" xfId="2793" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="16" xfId="2793" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="16" xfId="2794" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="16" xfId="2794" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="16" xfId="2795" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="16" xfId="2795" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="16" xfId="2796" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="16" xfId="2796" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="16" xfId="2797" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="16" xfId="2797" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="16" xfId="2798" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="16" xfId="2798" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="16" xfId="2799" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="16" xfId="2799" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="16" xfId="2800" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="16" xfId="2800" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="54" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="35" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="35" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2801" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2801" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2802" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2802" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2803" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2803" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2804" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2804" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2805" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2805" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2806" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2806" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2807" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2807" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2808" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2808" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2809" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2809" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2810" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2810" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="1763" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="1763" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2811" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2811" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2812" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2812" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2813" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2813" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2814" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2814" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2815" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2815" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2816" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2816" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2817" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2817" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2818" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2818" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2819" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2819" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2820" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2820" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2821" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2821" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2822" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2822" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2823" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2823" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2824" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2824" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2825" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2825" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2826" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2826" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2827" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2827" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2828" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2828" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2829" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2829" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2830" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2830" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2831" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2831" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="56" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="16" xfId="2821" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="16" xfId="2821" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="16" xfId="2822" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="16" xfId="2822" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="16" xfId="2823" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="16" xfId="2823" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="16" xfId="2824" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="16" xfId="2824" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="16" xfId="2825" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="16" xfId="2825" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="16" xfId="2826" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="16" xfId="2826" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="16" xfId="2827" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="16" xfId="2827" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="16" xfId="2828" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="16" xfId="2828" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="16" xfId="2829" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="16" xfId="2829" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="16" xfId="2830" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="16" xfId="2830" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="16" xfId="2831" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="16" xfId="2831" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2832" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2832" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2833" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2833" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2834" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2834" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2835" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2835" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2836" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2836" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2837" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2837" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2838" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2838" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2839" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2839" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2840" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2840" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2841" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2841" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2842" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2842" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2843" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2843" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2844" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2844" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2845" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2845" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2846" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2846" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2847" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2847" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2848" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2848" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2849" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2849" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2850" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2850" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2851" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2851" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2852" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2852" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2853" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2853" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2854" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2854" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2855" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2855" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2856" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2856" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2857" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2857" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="0" xfId="2858" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="0" xfId="2858" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="16" xfId="2850" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="16" xfId="2850" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="16" xfId="2851" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="16" xfId="2851" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="16" xfId="2852" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="16" xfId="2852" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="16" xfId="2853" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="16" xfId="2853" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="16" xfId="2854" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="16" xfId="2854" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="16" xfId="2855" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="16" xfId="2855" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="16" xfId="2856" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="16" xfId="2856" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="16" xfId="2857" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="16" xfId="2857" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="54" fillId="0" borderId="16" xfId="2858" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="53" fillId="0" borderId="16" xfId="2858" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2859" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2859" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2860" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2860" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2861" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2861" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2862" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2862" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2863" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2863" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2864" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2864" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2865" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2865" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2866" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2866" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2867" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2867" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2860" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2860" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2868" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2868" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2869" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2869" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2870" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2870" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2871" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2871" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2872" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2872" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2873" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2873" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2874" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2874" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2875" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2875" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="28" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2876" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2876" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2877" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2877" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2878" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2878" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2879" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2879" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2880" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2880" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2881" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2881" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2882" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2882" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2883" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2883" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2884" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2884" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="16" xfId="2876" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="16" xfId="2876" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="16" xfId="2860" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="16" xfId="2860" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="16" xfId="2881" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="16" xfId="2881" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="16" xfId="2882" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="16" xfId="2882" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2859" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2885" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2886" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2887" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2888" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2889" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2890" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2891" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2892" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2893" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2894" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2895" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2896" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2897" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2898" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2899" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2900" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2901" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2902" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2903" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2904" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2905" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2906" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2907" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2908" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2909" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2910" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2911" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2912" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2913" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2914" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2915" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2916" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2917" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2918" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="2919" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="16" xfId="2919" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="16" xfId="2909" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="16" xfId="2910" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="16" xfId="2911" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="16" xfId="2912" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="16" xfId="2913" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="16" xfId="2914" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="16" xfId="2915" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="16" xfId="2916" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="16" xfId="2917" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="16" xfId="2918" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2859" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2885" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2886" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2887" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2888" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="54" fillId="0" borderId="0" xfId="2889" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...135 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...60 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2920">
     <cellStyle name="20% - Акцент1 2" xfId="44"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="45"/>
     <cellStyle name="20% - Акцент1 2 10 2" xfId="1771"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="46"/>
     <cellStyle name="20% - Акцент1 2 11 2" xfId="1772"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="47"/>
     <cellStyle name="20% - Акцент1 2 12 2" xfId="1773"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="48"/>
     <cellStyle name="20% - Акцент1 2 13 2" xfId="1774"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="49"/>
     <cellStyle name="20% - Акцент1 2 14 2" xfId="1775"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="50"/>
     <cellStyle name="20% - Акцент1 2 15 2" xfId="1776"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="51"/>
     <cellStyle name="20% - Акцент1 2 16 2" xfId="1777"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="52"/>
     <cellStyle name="20% - Акцент1 2 17 2" xfId="1778"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="53"/>
     <cellStyle name="20% - Акцент1 2 18 2" xfId="1779"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="54"/>
     <cellStyle name="20% - Акцент1 2 19 2" xfId="1780"/>
@@ -8033,207 +8006,207 @@
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>38099</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>200025</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="38100"/>
           <a:ext cx="1838324" cy="800100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>209550</xdr:colOff>
+      <xdr:colOff>400050</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1657350" cy="762000"/>
+          <a:ext cx="1847850" cy="762000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
-      <xdr:colOff>152400</xdr:colOff>
+      <xdr:colOff>371474</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>161924</xdr:rowOff>
+      <xdr:rowOff>171450</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Рисунок 1" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1657350" cy="733424"/>
+          <a:ext cx="1876424" cy="742950"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1885950" cy="800100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -8241,51 +8214,51 @@
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>371474</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1876424" cy="771525"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -8487,217 +8460,221 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA933"/>
+  <dimension ref="A1:AB933"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A25" sqref="A25:AA25"/>
+      <selection pane="bottomLeft" activeCell="AC26" sqref="AC26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="15.28515625" customWidth="1"/>
     <col min="2" max="2" width="6.140625" customWidth="1"/>
     <col min="3" max="3" width="5.5703125" customWidth="1"/>
     <col min="4" max="4" width="6.5703125" customWidth="1"/>
     <col min="5" max="5" width="5.42578125" customWidth="1"/>
     <col min="6" max="6" width="6.7109375" customWidth="1"/>
     <col min="7" max="7" width="7.28515625" customWidth="1"/>
     <col min="8" max="8" width="6.42578125" customWidth="1"/>
     <col min="9" max="9" width="6" customWidth="1"/>
     <col min="10" max="10" width="8.7109375" customWidth="1"/>
     <col min="11" max="11" width="5.140625" customWidth="1"/>
     <col min="12" max="12" width="7.42578125" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="7.5703125" customWidth="1"/>
     <col min="15" max="15" width="6.85546875" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" customWidth="1"/>
     <col min="18" max="18" width="6.7109375" customWidth="1"/>
     <col min="19" max="19" width="7.140625" customWidth="1"/>
     <col min="20" max="20" width="6.140625" customWidth="1"/>
     <col min="21" max="21" width="5.5703125" customWidth="1"/>
     <col min="22" max="22" width="8.7109375" customWidth="1"/>
     <col min="23" max="23" width="6.140625" customWidth="1"/>
     <col min="24" max="24" width="7" customWidth="1"/>
     <col min="25" max="25" width="8.7109375" customWidth="1"/>
     <col min="26" max="26" width="6.42578125" customWidth="1"/>
-    <col min="27" max="27" width="7.5703125" customWidth="1"/>
+    <col min="27" max="27" width="6.28515625" customWidth="1"/>
+    <col min="28" max="28" width="6.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" ht="1.5" customHeight="1">
+    <row r="1" spans="1:28" ht="1.5" customHeight="1">
       <c r="X1" s="8"/>
       <c r="Y1" s="8"/>
       <c r="Z1" s="8"/>
     </row>
-    <row r="2" spans="1:27" s="67" customFormat="1" ht="1.5" customHeight="1">
+    <row r="2" spans="1:28" s="67" customFormat="1" ht="1.5" customHeight="1">
       <c r="X2" s="8"/>
       <c r="Y2" s="8"/>
       <c r="Z2" s="8"/>
     </row>
-    <row r="3" spans="1:27" s="67" customFormat="1" ht="14.25" customHeight="1">
+    <row r="3" spans="1:28" s="67" customFormat="1" ht="14.25" customHeight="1">
       <c r="X3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="Z3" s="8"/>
     </row>
-    <row r="4" spans="1:27" s="67" customFormat="1" ht="16.5" customHeight="1">
+    <row r="4" spans="1:28" s="67" customFormat="1" ht="16.5" customHeight="1">
       <c r="X4" s="8"/>
       <c r="Y4" s="8"/>
       <c r="Z4" s="8"/>
     </row>
-    <row r="5" spans="1:27" s="67" customFormat="1" ht="16.5" customHeight="1">
+    <row r="5" spans="1:28" s="67" customFormat="1" ht="16.5" customHeight="1">
       <c r="X5" s="8"/>
       <c r="Y5" s="8"/>
       <c r="Z5" s="8"/>
     </row>
-    <row r="6" spans="1:27" s="211" customFormat="1" ht="16.5" customHeight="1">
+    <row r="6" spans="1:28" s="211" customFormat="1" ht="16.5" customHeight="1">
       <c r="X6" s="8"/>
       <c r="Y6" s="8"/>
       <c r="Z6" s="8"/>
     </row>
-    <row r="7" spans="1:27" ht="14.25" customHeight="1">
+    <row r="7" spans="1:28" ht="14.25" customHeight="1">
       <c r="A7" s="275" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="276"/>
-[...26 lines deleted...]
-    <row r="8" spans="1:27" ht="14.25" customHeight="1">
+      <c r="B7" s="274"/>
+      <c r="C7" s="274"/>
+      <c r="D7" s="274"/>
+      <c r="E7" s="274"/>
+      <c r="F7" s="274"/>
+      <c r="G7" s="274"/>
+      <c r="H7" s="274"/>
+      <c r="I7" s="274"/>
+      <c r="J7" s="274"/>
+      <c r="K7" s="274"/>
+      <c r="L7" s="274"/>
+      <c r="M7" s="274"/>
+      <c r="N7" s="274"/>
+      <c r="O7" s="274"/>
+      <c r="P7" s="274"/>
+      <c r="Q7" s="274"/>
+      <c r="R7" s="274"/>
+      <c r="S7" s="274"/>
+      <c r="T7" s="274"/>
+      <c r="U7" s="274"/>
+      <c r="V7" s="274"/>
+      <c r="W7" s="274"/>
+      <c r="X7" s="274"/>
+      <c r="Y7" s="274"/>
+      <c r="Z7" s="274"/>
+      <c r="AA7" s="274"/>
+      <c r="AB7" s="274"/>
+    </row>
+    <row r="8" spans="1:28" ht="14.25" customHeight="1">
       <c r="A8" s="2"/>
       <c r="B8" s="3"/>
       <c r="C8" s="3"/>
       <c r="D8" s="3"/>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="64"/>
       <c r="O8" s="64"/>
       <c r="P8" s="64"/>
       <c r="Q8" s="64"/>
       <c r="R8" s="64"/>
       <c r="S8" s="64"/>
       <c r="T8" s="65"/>
       <c r="U8" s="66"/>
-      <c r="V8" s="273" t="s">
+      <c r="V8" s="272" t="s">
         <v>0</v>
       </c>
-      <c r="W8" s="274"/>
-[...7 lines deleted...]
-      <c r="B9" s="287">
+      <c r="W8" s="273"/>
+      <c r="X8" s="273"/>
+      <c r="Y8" s="273"/>
+      <c r="Z8" s="273"/>
+      <c r="AA8" s="273"/>
+      <c r="AB8" s="274"/>
+    </row>
+    <row r="9" spans="1:28" ht="14.25" customHeight="1">
+      <c r="A9" s="284"/>
+      <c r="B9" s="286">
         <v>2024</v>
       </c>
-      <c r="C9" s="288"/>
-[...10 lines deleted...]
-      <c r="N9" s="282">
+      <c r="C9" s="287"/>
+      <c r="D9" s="287"/>
+      <c r="E9" s="287"/>
+      <c r="F9" s="287"/>
+      <c r="G9" s="287"/>
+      <c r="H9" s="287"/>
+      <c r="I9" s="287"/>
+      <c r="J9" s="287"/>
+      <c r="K9" s="287"/>
+      <c r="L9" s="287"/>
+      <c r="M9" s="287"/>
+      <c r="N9" s="281">
         <v>2025</v>
       </c>
-      <c r="O9" s="283"/>
-[...10 lines deleted...]
-      <c r="Z9" s="289">
+      <c r="O9" s="282"/>
+      <c r="P9" s="282"/>
+      <c r="Q9" s="282"/>
+      <c r="R9" s="282"/>
+      <c r="S9" s="282"/>
+      <c r="T9" s="282"/>
+      <c r="U9" s="282"/>
+      <c r="V9" s="282"/>
+      <c r="W9" s="283"/>
+      <c r="X9" s="283"/>
+      <c r="Y9" s="283"/>
+      <c r="Z9" s="288">
         <v>2026</v>
       </c>
-      <c r="AA9" s="299"/>
-[...2 lines deleted...]
-      <c r="A10" s="286"/>
+      <c r="AA9" s="289"/>
+      <c r="AB9" s="283"/>
+    </row>
+    <row r="10" spans="1:28" ht="14.25" customHeight="1">
+      <c r="A10" s="285"/>
       <c r="B10" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>5</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>6</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J10" s="4" t="s">
@@ -8729,86 +8706,89 @@
       </c>
       <c r="S10" s="6" t="s">
         <v>6</v>
       </c>
       <c r="T10" s="62" t="s">
         <v>7</v>
       </c>
       <c r="U10" s="62" t="s">
         <v>8</v>
       </c>
       <c r="V10" s="62" t="s">
         <v>9</v>
       </c>
       <c r="W10" s="63" t="s">
         <v>10</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>11</v>
       </c>
       <c r="Y10" s="6" t="s">
         <v>12</v>
       </c>
       <c r="Z10" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="AA10" s="219" t="s">
+      <c r="AA10" s="80" t="s">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="277" t="s">
+      <c r="AB10" s="5" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28" ht="14.25" customHeight="1">
+      <c r="A11" s="276" t="s">
         <v>13</v>
       </c>
-      <c r="B11" s="278"/>
-[...26 lines deleted...]
-    <row r="12" spans="1:27" ht="14.25" customHeight="1">
+      <c r="B11" s="277"/>
+      <c r="C11" s="277"/>
+      <c r="D11" s="277"/>
+      <c r="E11" s="277"/>
+      <c r="F11" s="277"/>
+      <c r="G11" s="277"/>
+      <c r="H11" s="277"/>
+      <c r="I11" s="277"/>
+      <c r="J11" s="277"/>
+      <c r="K11" s="277"/>
+      <c r="L11" s="277"/>
+      <c r="M11" s="277"/>
+      <c r="N11" s="277"/>
+      <c r="O11" s="277"/>
+      <c r="P11" s="277"/>
+      <c r="Q11" s="277"/>
+      <c r="R11" s="277"/>
+      <c r="S11" s="277"/>
+      <c r="T11" s="277"/>
+      <c r="U11" s="274"/>
+      <c r="V11" s="274"/>
+      <c r="W11" s="274"/>
+      <c r="X11" s="274"/>
+      <c r="Y11" s="274"/>
+      <c r="Z11" s="274"/>
+      <c r="AA11" s="274"/>
+    </row>
+    <row r="12" spans="1:28" ht="14.25" customHeight="1">
       <c r="A12" s="60" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="9">
         <v>353</v>
       </c>
       <c r="C12" s="9">
         <v>265</v>
       </c>
       <c r="D12" s="9">
         <v>261</v>
       </c>
       <c r="E12" s="9">
         <v>316</v>
       </c>
       <c r="F12" s="9">
         <v>315</v>
       </c>
       <c r="G12" s="9">
         <v>281</v>
       </c>
       <c r="H12" s="9">
         <v>334</v>
       </c>
       <c r="I12" s="9">
@@ -8846,52 +8826,55 @@
       </c>
       <c r="T12" s="11">
         <v>354</v>
       </c>
       <c r="U12" s="12">
         <v>283</v>
       </c>
       <c r="V12" s="12">
         <v>298</v>
       </c>
       <c r="W12" s="12">
         <v>320</v>
       </c>
       <c r="X12" s="68">
         <v>290</v>
       </c>
       <c r="Y12" s="14">
         <v>348</v>
       </c>
       <c r="Z12" s="12">
         <v>242</v>
       </c>
       <c r="AA12" s="12">
         <v>276</v>
       </c>
-    </row>
-    <row r="13" spans="1:27" ht="14.25" customHeight="1">
+      <c r="AB12" s="12">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28" ht="14.25" customHeight="1">
       <c r="A13" s="60" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="14">
         <v>186</v>
       </c>
       <c r="C13" s="14">
         <v>140</v>
       </c>
       <c r="D13" s="14">
         <v>133</v>
       </c>
       <c r="E13" s="15">
         <v>168</v>
       </c>
       <c r="F13" s="16">
         <v>170</v>
       </c>
       <c r="G13" s="17">
         <v>146</v>
       </c>
       <c r="H13" s="18">
         <v>181</v>
       </c>
       <c r="I13" s="19">
@@ -8929,52 +8912,55 @@
       </c>
       <c r="T13" s="24">
         <v>191</v>
       </c>
       <c r="U13" s="25">
         <v>142</v>
       </c>
       <c r="V13" s="26">
         <v>150</v>
       </c>
       <c r="W13" s="12">
         <v>168</v>
       </c>
       <c r="X13" s="68">
         <v>163</v>
       </c>
       <c r="Y13" s="14">
         <v>198</v>
       </c>
       <c r="Z13" s="12">
         <v>140</v>
       </c>
       <c r="AA13" s="12">
         <v>149</v>
       </c>
-    </row>
-    <row r="14" spans="1:27" ht="14.25" customHeight="1">
+      <c r="AB13" s="12">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28" ht="14.25" customHeight="1">
       <c r="A14" s="60" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="14">
         <v>39</v>
       </c>
       <c r="C14" s="14">
         <v>32</v>
       </c>
       <c r="D14" s="14">
         <v>29</v>
       </c>
       <c r="E14" s="15">
         <v>39</v>
       </c>
       <c r="F14" s="16">
         <v>37</v>
       </c>
       <c r="G14" s="17">
         <v>21</v>
       </c>
       <c r="H14" s="18">
         <v>40</v>
       </c>
       <c r="I14" s="19">
@@ -9012,52 +8998,55 @@
       </c>
       <c r="T14" s="24">
         <v>40</v>
       </c>
       <c r="U14" s="25">
         <v>31</v>
       </c>
       <c r="V14" s="26">
         <v>38</v>
       </c>
       <c r="W14" s="12">
         <v>41</v>
       </c>
       <c r="X14" s="68">
         <v>40</v>
       </c>
       <c r="Y14" s="14">
         <v>27</v>
       </c>
       <c r="Z14" s="12">
         <v>25</v>
       </c>
       <c r="AA14" s="12">
         <v>33</v>
       </c>
-    </row>
-    <row r="15" spans="1:27" ht="14.25" customHeight="1">
+      <c r="AB14" s="12">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28" ht="14.25" customHeight="1">
       <c r="A15" s="60" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="14">
         <v>17</v>
       </c>
       <c r="C15" s="14">
         <v>13</v>
       </c>
       <c r="D15" s="14">
         <v>22</v>
       </c>
       <c r="E15" s="15">
         <v>22</v>
       </c>
       <c r="F15" s="16">
         <v>17</v>
       </c>
       <c r="G15" s="17">
         <v>17</v>
       </c>
       <c r="H15" s="18">
         <v>16</v>
       </c>
       <c r="I15" s="19">
@@ -9095,52 +9084,55 @@
       </c>
       <c r="T15" s="24">
         <v>18</v>
       </c>
       <c r="U15" s="25">
         <v>12</v>
       </c>
       <c r="V15" s="26">
         <v>23</v>
       </c>
       <c r="W15" s="12">
         <v>22</v>
       </c>
       <c r="X15" s="68">
         <v>13</v>
       </c>
       <c r="Y15" s="14">
         <v>16</v>
       </c>
       <c r="Z15" s="12">
         <v>12</v>
       </c>
       <c r="AA15" s="12">
         <v>20</v>
       </c>
-    </row>
-    <row r="16" spans="1:27" ht="14.25" customHeight="1">
+      <c r="AB15" s="12">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28" ht="14.25" customHeight="1">
       <c r="A16" s="60" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="14">
         <v>12</v>
       </c>
       <c r="C16" s="14">
         <v>7</v>
       </c>
       <c r="D16" s="14">
         <v>4</v>
       </c>
       <c r="E16" s="15">
         <v>14</v>
       </c>
       <c r="F16" s="16">
         <v>19</v>
       </c>
       <c r="G16" s="17">
         <v>13</v>
       </c>
       <c r="H16" s="18">
         <v>20</v>
       </c>
       <c r="I16" s="19">
@@ -9178,52 +9170,55 @@
       </c>
       <c r="T16" s="24">
         <v>24</v>
       </c>
       <c r="U16" s="25">
         <v>9</v>
       </c>
       <c r="V16" s="26">
         <v>14</v>
       </c>
       <c r="W16" s="12">
         <v>14</v>
       </c>
       <c r="X16" s="68">
         <v>7</v>
       </c>
       <c r="Y16" s="14">
         <v>15</v>
       </c>
       <c r="Z16" s="12">
         <v>12</v>
       </c>
       <c r="AA16" s="12">
         <v>14</v>
       </c>
-    </row>
-    <row r="17" spans="1:27" ht="14.25" customHeight="1">
+      <c r="AB16" s="12">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28" ht="14.25" customHeight="1">
       <c r="A17" s="60" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="14">
         <v>44</v>
       </c>
       <c r="C17" s="14">
         <v>33</v>
       </c>
       <c r="D17" s="14">
         <v>26</v>
       </c>
       <c r="E17" s="15">
         <v>32</v>
       </c>
       <c r="F17" s="16">
         <v>36</v>
       </c>
       <c r="G17" s="17">
         <v>39</v>
       </c>
       <c r="H17" s="18">
         <v>28</v>
       </c>
       <c r="I17" s="19">
@@ -9261,52 +9256,55 @@
       </c>
       <c r="T17" s="24">
         <v>31</v>
       </c>
       <c r="U17" s="25">
         <v>40</v>
       </c>
       <c r="V17" s="26">
         <v>40</v>
       </c>
       <c r="W17" s="12">
         <v>35</v>
       </c>
       <c r="X17" s="68">
         <v>28</v>
       </c>
       <c r="Y17" s="14">
         <v>42</v>
       </c>
       <c r="Z17" s="12">
         <v>19</v>
       </c>
       <c r="AA17" s="12">
         <v>23</v>
       </c>
-    </row>
-    <row r="18" spans="1:27" ht="14.25" customHeight="1">
+      <c r="AB17" s="12">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28" ht="14.25" customHeight="1">
       <c r="A18" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="14">
         <v>14</v>
       </c>
       <c r="C18" s="14">
         <v>14</v>
       </c>
       <c r="D18" s="14">
         <v>20</v>
       </c>
       <c r="E18" s="15">
         <v>18</v>
       </c>
       <c r="F18" s="16">
         <v>12</v>
       </c>
       <c r="G18" s="17">
         <v>16</v>
       </c>
       <c r="H18" s="18">
         <v>18</v>
       </c>
       <c r="I18" s="19">
@@ -9344,52 +9342,55 @@
       </c>
       <c r="T18" s="24">
         <v>16</v>
       </c>
       <c r="U18" s="25">
         <v>15</v>
       </c>
       <c r="V18" s="26">
         <v>13</v>
       </c>
       <c r="W18" s="12">
         <v>19</v>
       </c>
       <c r="X18" s="68">
         <v>17</v>
       </c>
       <c r="Y18" s="14">
         <v>15</v>
       </c>
       <c r="Z18" s="12">
         <v>19</v>
       </c>
       <c r="AA18" s="12">
         <v>10</v>
       </c>
-    </row>
-    <row r="19" spans="1:27" ht="14.25" customHeight="1">
+      <c r="AB18" s="12">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28" ht="14.25" customHeight="1">
       <c r="A19" s="60" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="14">
         <v>19</v>
       </c>
       <c r="C19" s="14">
         <v>14</v>
       </c>
       <c r="D19" s="14">
         <v>14</v>
       </c>
       <c r="E19" s="15">
         <v>11</v>
       </c>
       <c r="F19" s="16">
         <v>11</v>
       </c>
       <c r="G19" s="17">
         <v>17</v>
       </c>
       <c r="H19" s="18">
         <v>14</v>
       </c>
       <c r="I19" s="19">
@@ -9427,52 +9428,55 @@
       </c>
       <c r="T19" s="24">
         <v>19</v>
       </c>
       <c r="U19" s="25">
         <v>12</v>
       </c>
       <c r="V19" s="26">
         <v>10</v>
       </c>
       <c r="W19" s="12">
         <v>10</v>
       </c>
       <c r="X19" s="68">
         <v>10</v>
       </c>
       <c r="Y19" s="14">
         <v>14</v>
       </c>
       <c r="Z19" s="12">
         <v>4</v>
       </c>
       <c r="AA19" s="12">
         <v>13</v>
       </c>
-    </row>
-    <row r="20" spans="1:27" ht="14.25" customHeight="1">
+      <c r="AB19" s="12">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28" ht="14.25" customHeight="1">
       <c r="A20" s="60" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="14">
         <v>22</v>
       </c>
       <c r="C20" s="14">
         <v>12</v>
       </c>
       <c r="D20" s="14">
         <v>13</v>
       </c>
       <c r="E20" s="15">
         <v>12</v>
       </c>
       <c r="F20" s="16">
         <v>13</v>
       </c>
       <c r="G20" s="17">
         <v>12</v>
       </c>
       <c r="H20" s="18">
         <v>17</v>
       </c>
       <c r="I20" s="19">
@@ -9510,83 +9514,87 @@
       </c>
       <c r="T20" s="24">
         <v>15</v>
       </c>
       <c r="U20" s="25">
         <v>22</v>
       </c>
       <c r="V20" s="26">
         <v>10</v>
       </c>
       <c r="W20" s="12">
         <v>11</v>
       </c>
       <c r="X20" s="68">
         <v>12</v>
       </c>
       <c r="Y20" s="14">
         <v>21</v>
       </c>
       <c r="Z20" s="12">
         <v>11</v>
       </c>
       <c r="AA20" s="12">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="279" t="s">
+      <c r="AB20" s="12">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" ht="14.25" customHeight="1">
+      <c r="A21" s="278" t="s">
         <v>14</v>
       </c>
-      <c r="B21" s="280"/>
-[...26 lines deleted...]
-    <row r="22" spans="1:27" ht="14.25" customHeight="1">
+      <c r="B21" s="279"/>
+      <c r="C21" s="279"/>
+      <c r="D21" s="279"/>
+      <c r="E21" s="279"/>
+      <c r="F21" s="279"/>
+      <c r="G21" s="279"/>
+      <c r="H21" s="279"/>
+      <c r="I21" s="279"/>
+      <c r="J21" s="279"/>
+      <c r="K21" s="279"/>
+      <c r="L21" s="279"/>
+      <c r="M21" s="279"/>
+      <c r="N21" s="279"/>
+      <c r="O21" s="279"/>
+      <c r="P21" s="279"/>
+      <c r="Q21" s="279"/>
+      <c r="R21" s="279"/>
+      <c r="S21" s="279"/>
+      <c r="T21" s="279"/>
+      <c r="U21" s="274"/>
+      <c r="V21" s="274"/>
+      <c r="W21" s="274"/>
+      <c r="X21" s="274"/>
+      <c r="Y21" s="274"/>
+      <c r="Z21" s="274"/>
+      <c r="AA21" s="274"/>
+      <c r="AB21" s="68"/>
+    </row>
+    <row r="22" spans="1:28" ht="14.25" customHeight="1">
       <c r="A22" s="60" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="9">
         <v>182</v>
       </c>
       <c r="C22" s="9">
         <v>140</v>
       </c>
       <c r="D22" s="9">
         <v>133</v>
       </c>
       <c r="E22" s="9">
         <v>177</v>
       </c>
       <c r="F22" s="9">
         <v>173</v>
       </c>
       <c r="G22" s="9">
         <v>133</v>
       </c>
       <c r="H22" s="9">
         <v>178</v>
       </c>
       <c r="I22" s="9">
@@ -9624,52 +9632,55 @@
       </c>
       <c r="T22" s="11">
         <v>177</v>
       </c>
       <c r="U22" s="12">
         <v>128</v>
       </c>
       <c r="V22" s="12">
         <v>152</v>
       </c>
       <c r="W22" s="12">
         <v>162</v>
       </c>
       <c r="X22" s="68">
         <v>157</v>
       </c>
       <c r="Y22" s="14">
         <v>183</v>
       </c>
       <c r="Z22" s="12">
         <v>131</v>
       </c>
       <c r="AA22" s="12">
         <v>155</v>
       </c>
-    </row>
-    <row r="23" spans="1:27" ht="14.25" customHeight="1">
+      <c r="AB22" s="12">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" ht="14.25" customHeight="1">
       <c r="A23" s="60" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="14">
         <v>152</v>
       </c>
       <c r="C23" s="14">
         <v>116</v>
       </c>
       <c r="D23" s="14">
         <v>109</v>
       </c>
       <c r="E23" s="27">
         <v>144</v>
       </c>
       <c r="F23" s="28">
         <v>143</v>
       </c>
       <c r="G23" s="29">
         <v>118</v>
       </c>
       <c r="H23" s="30">
         <v>150</v>
       </c>
       <c r="I23" s="31">
@@ -9707,52 +9718,55 @@
       </c>
       <c r="T23" s="35">
         <v>151</v>
       </c>
       <c r="U23" s="36">
         <v>108</v>
       </c>
       <c r="V23" s="37">
         <v>118</v>
       </c>
       <c r="W23" s="12">
         <v>132</v>
       </c>
       <c r="X23" s="68">
         <v>133</v>
       </c>
       <c r="Y23" s="14">
         <v>164</v>
       </c>
       <c r="Z23" s="12">
         <v>113</v>
       </c>
       <c r="AA23" s="12">
         <v>130</v>
       </c>
-    </row>
-    <row r="24" spans="1:27" ht="14.25" customHeight="1">
+      <c r="AB23" s="12">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28" ht="14.25" customHeight="1">
       <c r="A24" s="60" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="14">
         <v>30</v>
       </c>
       <c r="C24" s="14">
         <v>24</v>
       </c>
       <c r="D24" s="14">
         <v>24</v>
       </c>
       <c r="E24" s="27">
         <v>33</v>
       </c>
       <c r="F24" s="28">
         <v>30</v>
       </c>
       <c r="G24" s="29">
         <v>15</v>
       </c>
       <c r="H24" s="30">
         <v>28</v>
       </c>
       <c r="I24" s="31">
@@ -9790,83 +9804,87 @@
       </c>
       <c r="T24" s="35">
         <v>26</v>
       </c>
       <c r="U24" s="36">
         <v>20</v>
       </c>
       <c r="V24" s="37">
         <v>34</v>
       </c>
       <c r="W24" s="12">
         <v>30</v>
       </c>
       <c r="X24" s="68">
         <v>24</v>
       </c>
       <c r="Y24" s="14">
         <v>19</v>
       </c>
       <c r="Z24" s="12">
         <v>18</v>
       </c>
       <c r="AA24" s="12">
         <v>25</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="281" t="s">
+      <c r="AB24" s="12">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28" ht="14.25" customHeight="1">
+      <c r="A25" s="280" t="s">
         <v>15</v>
       </c>
-      <c r="B25" s="280"/>
-[...26 lines deleted...]
-    <row r="26" spans="1:27" ht="14.25" customHeight="1">
+      <c r="B25" s="279"/>
+      <c r="C25" s="279"/>
+      <c r="D25" s="279"/>
+      <c r="E25" s="279"/>
+      <c r="F25" s="279"/>
+      <c r="G25" s="279"/>
+      <c r="H25" s="279"/>
+      <c r="I25" s="279"/>
+      <c r="J25" s="279"/>
+      <c r="K25" s="279"/>
+      <c r="L25" s="279"/>
+      <c r="M25" s="279"/>
+      <c r="N25" s="279"/>
+      <c r="O25" s="279"/>
+      <c r="P25" s="279"/>
+      <c r="Q25" s="279"/>
+      <c r="R25" s="279"/>
+      <c r="S25" s="279"/>
+      <c r="T25" s="279"/>
+      <c r="U25" s="274"/>
+      <c r="V25" s="274"/>
+      <c r="W25" s="274"/>
+      <c r="X25" s="274"/>
+      <c r="Y25" s="274"/>
+      <c r="Z25" s="274"/>
+      <c r="AA25" s="274"/>
+      <c r="AB25" s="68"/>
+    </row>
+    <row r="26" spans="1:28" ht="14.25" customHeight="1">
       <c r="A26" s="60" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="9">
         <v>171</v>
       </c>
       <c r="C26" s="9">
         <v>125</v>
       </c>
       <c r="D26" s="9">
         <v>128</v>
       </c>
       <c r="E26" s="9">
         <v>139</v>
       </c>
       <c r="F26" s="9">
         <v>142</v>
       </c>
       <c r="G26" s="9">
         <v>148</v>
       </c>
       <c r="H26" s="9">
         <v>156</v>
       </c>
       <c r="I26" s="9">
@@ -9904,52 +9922,55 @@
       </c>
       <c r="T26" s="11">
         <v>177</v>
       </c>
       <c r="U26" s="12">
         <v>155</v>
       </c>
       <c r="V26" s="12">
         <v>146</v>
       </c>
       <c r="W26" s="12">
         <v>158</v>
       </c>
       <c r="X26" s="68">
         <v>133</v>
       </c>
       <c r="Y26" s="14">
         <v>165</v>
       </c>
       <c r="Z26" s="12">
         <v>111</v>
       </c>
       <c r="AA26" s="12">
         <v>121</v>
       </c>
-    </row>
-    <row r="27" spans="1:27" ht="14.25" customHeight="1">
+      <c r="AB26" s="12">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28" ht="14.25" customHeight="1">
       <c r="A27" s="60" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="14">
         <v>34</v>
       </c>
       <c r="C27" s="14">
         <v>24</v>
       </c>
       <c r="D27" s="14">
         <v>24</v>
       </c>
       <c r="E27" s="38">
         <v>24</v>
       </c>
       <c r="F27" s="39">
         <v>27</v>
       </c>
       <c r="G27" s="40">
         <v>28</v>
       </c>
       <c r="H27" s="41">
         <v>31</v>
       </c>
       <c r="I27" s="42">
@@ -9987,52 +10008,55 @@
       </c>
       <c r="T27" s="46">
         <v>40</v>
       </c>
       <c r="U27" s="47">
         <v>34</v>
       </c>
       <c r="V27" s="48">
         <v>32</v>
       </c>
       <c r="W27" s="12">
         <v>36</v>
       </c>
       <c r="X27" s="68">
         <v>30</v>
       </c>
       <c r="Y27" s="14">
         <v>34</v>
       </c>
       <c r="Z27" s="12">
         <v>27</v>
       </c>
       <c r="AA27" s="12">
         <v>19</v>
       </c>
-    </row>
-    <row r="28" spans="1:27" ht="14.25" customHeight="1">
+      <c r="AB27" s="12">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28" ht="14.25" customHeight="1">
       <c r="A28" s="60" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="14">
         <v>9</v>
       </c>
       <c r="C28" s="14">
         <v>8</v>
       </c>
       <c r="D28" s="14">
         <v>5</v>
       </c>
       <c r="E28" s="38">
         <v>6</v>
       </c>
       <c r="F28" s="39">
         <v>7</v>
       </c>
       <c r="G28" s="40">
         <v>6</v>
       </c>
       <c r="H28" s="41">
         <v>12</v>
       </c>
       <c r="I28" s="42">
@@ -10070,52 +10094,55 @@
       </c>
       <c r="T28" s="46">
         <v>14</v>
       </c>
       <c r="U28" s="47">
         <v>11</v>
       </c>
       <c r="V28" s="48">
         <v>4</v>
       </c>
       <c r="W28" s="12">
         <v>11</v>
       </c>
       <c r="X28" s="68">
         <v>16</v>
       </c>
       <c r="Y28" s="14">
         <v>8</v>
       </c>
       <c r="Z28" s="12">
         <v>7</v>
       </c>
       <c r="AA28" s="12">
         <v>8</v>
       </c>
-    </row>
-    <row r="29" spans="1:27" ht="14.25" customHeight="1">
+      <c r="AB28" s="12">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28" ht="14.25" customHeight="1">
       <c r="A29" s="60" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="14">
         <v>17</v>
       </c>
       <c r="C29" s="14">
         <v>13</v>
       </c>
       <c r="D29" s="14">
         <v>22</v>
       </c>
       <c r="E29" s="38">
         <v>22</v>
       </c>
       <c r="F29" s="39">
         <v>17</v>
       </c>
       <c r="G29" s="40">
         <v>17</v>
       </c>
       <c r="H29" s="41">
         <v>16</v>
       </c>
       <c r="I29" s="42">
@@ -10153,52 +10180,55 @@
       </c>
       <c r="T29" s="46">
         <v>18</v>
       </c>
       <c r="U29" s="47">
         <v>12</v>
       </c>
       <c r="V29" s="48">
         <v>23</v>
       </c>
       <c r="W29" s="12">
         <v>22</v>
       </c>
       <c r="X29" s="68">
         <v>13</v>
       </c>
       <c r="Y29" s="14">
         <v>16</v>
       </c>
       <c r="Z29" s="12">
         <v>12</v>
       </c>
       <c r="AA29" s="12">
         <v>20</v>
       </c>
-    </row>
-    <row r="30" spans="1:27" ht="14.25" customHeight="1">
+      <c r="AB29" s="12">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28" ht="14.25" customHeight="1">
       <c r="A30" s="60" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="14">
         <v>12</v>
       </c>
       <c r="C30" s="14">
         <v>7</v>
       </c>
       <c r="D30" s="14">
         <v>4</v>
       </c>
       <c r="E30" s="38">
         <v>14</v>
       </c>
       <c r="F30" s="39">
         <v>19</v>
       </c>
       <c r="G30" s="40">
         <v>13</v>
       </c>
       <c r="H30" s="41">
         <v>20</v>
       </c>
       <c r="I30" s="42">
@@ -10236,52 +10266,55 @@
       </c>
       <c r="T30" s="46">
         <v>24</v>
       </c>
       <c r="U30" s="47">
         <v>9</v>
       </c>
       <c r="V30" s="48">
         <v>14</v>
       </c>
       <c r="W30" s="12">
         <v>14</v>
       </c>
       <c r="X30" s="68">
         <v>7</v>
       </c>
       <c r="Y30" s="14">
         <v>15</v>
       </c>
       <c r="Z30" s="12">
         <v>12</v>
       </c>
       <c r="AA30" s="12">
         <v>14</v>
       </c>
-    </row>
-    <row r="31" spans="1:27" ht="14.25" customHeight="1">
+      <c r="AB30" s="12">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28" ht="14.25" customHeight="1">
       <c r="A31" s="60" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="14">
         <v>44</v>
       </c>
       <c r="C31" s="14">
         <v>33</v>
       </c>
       <c r="D31" s="14">
         <v>26</v>
       </c>
       <c r="E31" s="38">
         <v>32</v>
       </c>
       <c r="F31" s="39">
         <v>36</v>
       </c>
       <c r="G31" s="40">
         <v>39</v>
       </c>
       <c r="H31" s="41">
         <v>28</v>
       </c>
       <c r="I31" s="42">
@@ -10319,52 +10352,55 @@
       </c>
       <c r="T31" s="46">
         <v>31</v>
       </c>
       <c r="U31" s="47">
         <v>40</v>
       </c>
       <c r="V31" s="48">
         <v>40</v>
       </c>
       <c r="W31" s="12">
         <v>35</v>
       </c>
       <c r="X31" s="68">
         <v>28</v>
       </c>
       <c r="Y31" s="14">
         <v>42</v>
       </c>
       <c r="Z31" s="12">
         <v>19</v>
       </c>
       <c r="AA31" s="12">
         <v>23</v>
       </c>
-    </row>
-    <row r="32" spans="1:27" ht="14.25" customHeight="1">
+      <c r="AB31" s="12">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28" ht="14.25" customHeight="1">
       <c r="A32" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="14">
         <v>14</v>
       </c>
       <c r="C32" s="14">
         <v>14</v>
       </c>
       <c r="D32" s="14">
         <v>20</v>
       </c>
       <c r="E32" s="38">
         <v>18</v>
       </c>
       <c r="F32" s="39">
         <v>12</v>
       </c>
       <c r="G32" s="40">
         <v>16</v>
       </c>
       <c r="H32" s="41">
         <v>18</v>
       </c>
       <c r="I32" s="42">
@@ -10402,52 +10438,55 @@
       </c>
       <c r="T32" s="46">
         <v>16</v>
       </c>
       <c r="U32" s="47">
         <v>15</v>
       </c>
       <c r="V32" s="48">
         <v>13</v>
       </c>
       <c r="W32" s="12">
         <v>19</v>
       </c>
       <c r="X32" s="68">
         <v>17</v>
       </c>
       <c r="Y32" s="14">
         <v>15</v>
       </c>
       <c r="Z32" s="12">
         <v>19</v>
       </c>
       <c r="AA32" s="12">
         <v>10</v>
       </c>
-    </row>
-    <row r="33" spans="1:27" ht="14.25" customHeight="1">
+      <c r="AB32" s="12">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28" ht="14.25" customHeight="1">
       <c r="A33" s="60" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="14">
         <v>19</v>
       </c>
       <c r="C33" s="14">
         <v>14</v>
       </c>
       <c r="D33" s="14">
         <v>14</v>
       </c>
       <c r="E33" s="38">
         <v>11</v>
       </c>
       <c r="F33" s="39">
         <v>11</v>
       </c>
       <c r="G33" s="40">
         <v>17</v>
       </c>
       <c r="H33" s="41">
         <v>14</v>
       </c>
       <c r="I33" s="42">
@@ -10485,52 +10524,55 @@
       </c>
       <c r="T33" s="46">
         <v>19</v>
       </c>
       <c r="U33" s="47">
         <v>12</v>
       </c>
       <c r="V33" s="48">
         <v>10</v>
       </c>
       <c r="W33" s="12">
         <v>10</v>
       </c>
       <c r="X33" s="68">
         <v>10</v>
       </c>
       <c r="Y33" s="14">
         <v>14</v>
       </c>
       <c r="Z33" s="12">
         <v>4</v>
       </c>
       <c r="AA33" s="12">
         <v>13</v>
       </c>
-    </row>
-    <row r="34" spans="1:27" ht="14.25" customHeight="1">
+      <c r="AB33" s="12">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28" ht="14.25" customHeight="1">
       <c r="A34" s="61" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="13">
         <v>22</v>
       </c>
       <c r="C34" s="13">
         <v>12</v>
       </c>
       <c r="D34" s="13">
         <v>13</v>
       </c>
       <c r="E34" s="49">
         <v>12</v>
       </c>
       <c r="F34" s="50">
         <v>13</v>
       </c>
       <c r="G34" s="51">
         <v>12</v>
       </c>
       <c r="H34" s="52">
         <v>17</v>
       </c>
       <c r="I34" s="53">
@@ -10568,418 +10610,421 @@
       </c>
       <c r="T34" s="57">
         <v>15</v>
       </c>
       <c r="U34" s="58">
         <v>22</v>
       </c>
       <c r="V34" s="59">
         <v>10</v>
       </c>
       <c r="W34" s="13">
         <v>11</v>
       </c>
       <c r="X34" s="69">
         <v>12</v>
       </c>
       <c r="Y34" s="13">
         <v>21</v>
       </c>
       <c r="Z34" s="13">
         <v>11</v>
       </c>
       <c r="AA34" s="13">
         <v>14</v>
       </c>
-    </row>
-    <row r="35" spans="1:27" ht="14.25" customHeight="1">
+      <c r="AB34" s="13">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28" ht="14.25" customHeight="1">
       <c r="A35" s="70" t="s">
         <v>26</v>
       </c>
       <c r="B35" s="70"/>
       <c r="C35" s="70"/>
       <c r="D35" s="70"/>
       <c r="E35" s="70"/>
       <c r="F35" s="70"/>
       <c r="G35" s="70"/>
       <c r="H35" s="70"/>
       <c r="I35" s="1"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
       <c r="L35" s="1"/>
       <c r="M35" s="1"/>
       <c r="N35" s="1"/>
       <c r="O35" s="1"/>
       <c r="P35" s="1"/>
       <c r="Q35" s="1"/>
       <c r="R35" s="1"/>
       <c r="S35" s="1"/>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
       <c r="X35" s="1"/>
       <c r="Y35" s="1"/>
       <c r="Z35" s="1"/>
     </row>
-    <row r="36" spans="1:27" ht="14.25" customHeight="1">
+    <row r="36" spans="1:28" ht="14.25" customHeight="1">
       <c r="A36" s="1"/>
       <c r="B36" s="1"/>
       <c r="C36" s="1"/>
       <c r="D36" s="1"/>
       <c r="E36" s="1"/>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
       <c r="I36" s="1"/>
       <c r="J36" s="1"/>
       <c r="K36" s="1"/>
       <c r="L36" s="1"/>
       <c r="M36" s="1"/>
       <c r="N36" s="1"/>
       <c r="O36" s="1"/>
       <c r="P36" s="1"/>
       <c r="Q36" s="1"/>
       <c r="R36" s="1"/>
       <c r="S36" s="1"/>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
       <c r="X36" s="1"/>
       <c r="Y36" s="1"/>
       <c r="Z36" s="1"/>
     </row>
-    <row r="37" spans="1:27" ht="14.25" customHeight="1">
+    <row r="37" spans="1:28" ht="14.25" customHeight="1">
       <c r="A37" s="1"/>
       <c r="B37" s="1"/>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
       <c r="I37" s="1"/>
       <c r="J37" s="1"/>
       <c r="K37" s="1"/>
       <c r="L37" s="1"/>
       <c r="M37" s="1"/>
       <c r="N37" s="1"/>
       <c r="O37" s="1"/>
       <c r="P37" s="1"/>
       <c r="Q37" s="1"/>
       <c r="R37" s="1"/>
       <c r="S37" s="1"/>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
       <c r="X37" s="1"/>
       <c r="Y37" s="1"/>
       <c r="Z37" s="1"/>
     </row>
-    <row r="38" spans="1:27" ht="14.25" customHeight="1">
+    <row r="38" spans="1:28" ht="14.25" customHeight="1">
       <c r="A38" s="1"/>
       <c r="B38" s="1"/>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
       <c r="I38" s="1"/>
       <c r="J38" s="1"/>
       <c r="K38" s="1"/>
       <c r="L38" s="1"/>
       <c r="M38" s="1"/>
       <c r="N38" s="1"/>
       <c r="O38" s="1"/>
       <c r="P38" s="1"/>
       <c r="Q38" s="1"/>
       <c r="R38" s="1"/>
       <c r="S38" s="1"/>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
       <c r="X38" s="1"/>
       <c r="Y38" s="1"/>
       <c r="Z38" s="1"/>
     </row>
-    <row r="39" spans="1:27" ht="14.25" customHeight="1">
+    <row r="39" spans="1:28" ht="14.25" customHeight="1">
       <c r="A39" s="1"/>
       <c r="B39" s="1"/>
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
       <c r="I39" s="1"/>
       <c r="J39" s="1"/>
       <c r="K39" s="1"/>
       <c r="L39" s="1"/>
       <c r="M39" s="1"/>
       <c r="N39" s="1"/>
       <c r="O39" s="1"/>
       <c r="P39" s="1"/>
       <c r="Q39" s="1"/>
       <c r="R39" s="1"/>
       <c r="S39" s="1"/>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
       <c r="X39" s="1"/>
       <c r="Y39" s="1"/>
       <c r="Z39" s="1"/>
     </row>
-    <row r="40" spans="1:27" ht="14.25" customHeight="1">
+    <row r="40" spans="1:28" ht="14.25" customHeight="1">
       <c r="A40" s="1"/>
       <c r="B40" s="1"/>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
       <c r="N40" s="1"/>
       <c r="O40" s="1"/>
       <c r="P40" s="1"/>
       <c r="Q40" s="1"/>
       <c r="R40" s="1"/>
       <c r="S40" s="1"/>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
       <c r="X40" s="1"/>
       <c r="Y40" s="1"/>
       <c r="Z40" s="1"/>
     </row>
-    <row r="41" spans="1:27" ht="14.25" customHeight="1">
+    <row r="41" spans="1:28" ht="14.25" customHeight="1">
       <c r="A41" s="1"/>
       <c r="B41" s="1"/>
       <c r="C41" s="1"/>
       <c r="D41" s="1"/>
       <c r="E41" s="1"/>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
       <c r="I41" s="1"/>
       <c r="J41" s="1"/>
       <c r="K41" s="1"/>
       <c r="L41" s="1"/>
       <c r="M41" s="1"/>
       <c r="N41" s="1"/>
       <c r="O41" s="1"/>
       <c r="P41" s="1"/>
       <c r="Q41" s="1"/>
       <c r="R41" s="1"/>
       <c r="S41" s="1"/>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
       <c r="X41" s="1"/>
       <c r="Y41" s="1"/>
       <c r="Z41" s="1"/>
     </row>
-    <row r="42" spans="1:27" ht="14.25" customHeight="1">
+    <row r="42" spans="1:28" ht="14.25" customHeight="1">
       <c r="A42" s="1"/>
       <c r="B42" s="1"/>
       <c r="C42" s="1"/>
       <c r="D42" s="1"/>
       <c r="E42" s="1"/>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
       <c r="I42" s="1"/>
       <c r="J42" s="1"/>
       <c r="K42" s="1"/>
       <c r="L42" s="1"/>
       <c r="M42" s="1"/>
       <c r="N42" s="1"/>
       <c r="O42" s="1"/>
       <c r="P42" s="1"/>
       <c r="Q42" s="1"/>
       <c r="R42" s="1"/>
       <c r="S42" s="1"/>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
       <c r="X42" s="1"/>
       <c r="Y42" s="1"/>
       <c r="Z42" s="1"/>
     </row>
-    <row r="43" spans="1:27" ht="14.25" customHeight="1">
+    <row r="43" spans="1:28" ht="14.25" customHeight="1">
       <c r="A43" s="1"/>
       <c r="B43" s="1"/>
       <c r="C43" s="1"/>
       <c r="D43" s="1"/>
       <c r="E43" s="1"/>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
       <c r="I43" s="1"/>
       <c r="J43" s="1"/>
       <c r="K43" s="1"/>
       <c r="L43" s="1"/>
       <c r="M43" s="1"/>
       <c r="N43" s="1"/>
       <c r="O43" s="1"/>
       <c r="P43" s="1"/>
       <c r="Q43" s="1"/>
       <c r="R43" s="1"/>
       <c r="S43" s="1"/>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
       <c r="X43" s="1"/>
       <c r="Y43" s="1"/>
       <c r="Z43" s="1"/>
     </row>
-    <row r="44" spans="1:27" ht="14.25" customHeight="1">
+    <row r="44" spans="1:28" ht="14.25" customHeight="1">
       <c r="A44" s="1"/>
       <c r="B44" s="1"/>
       <c r="C44" s="1"/>
       <c r="D44" s="1"/>
       <c r="E44" s="1"/>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
       <c r="I44" s="1"/>
       <c r="J44" s="1"/>
       <c r="K44" s="1"/>
       <c r="L44" s="1"/>
       <c r="M44" s="1"/>
       <c r="N44" s="1"/>
       <c r="O44" s="1"/>
       <c r="P44" s="1"/>
       <c r="Q44" s="1"/>
       <c r="R44" s="1"/>
       <c r="S44" s="1"/>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
       <c r="X44" s="1"/>
       <c r="Y44" s="1"/>
       <c r="Z44" s="1"/>
     </row>
-    <row r="45" spans="1:27" ht="14.25" customHeight="1">
+    <row r="45" spans="1:28" ht="14.25" customHeight="1">
       <c r="A45" s="1"/>
       <c r="B45" s="1"/>
       <c r="C45" s="1"/>
       <c r="D45" s="1"/>
       <c r="E45" s="1"/>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
       <c r="I45" s="1"/>
       <c r="J45" s="1"/>
       <c r="K45" s="1"/>
       <c r="L45" s="1"/>
       <c r="M45" s="1"/>
       <c r="N45" s="1"/>
       <c r="O45" s="1"/>
       <c r="P45" s="1"/>
       <c r="Q45" s="1"/>
       <c r="R45" s="1"/>
       <c r="S45" s="1"/>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
       <c r="X45" s="1"/>
       <c r="Y45" s="1"/>
       <c r="Z45" s="1"/>
     </row>
-    <row r="46" spans="1:27" ht="14.25" customHeight="1">
+    <row r="46" spans="1:28" ht="14.25" customHeight="1">
       <c r="A46" s="1"/>
       <c r="B46" s="1"/>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
       <c r="I46" s="1"/>
       <c r="J46" s="1"/>
       <c r="K46" s="1"/>
       <c r="L46" s="1"/>
       <c r="M46" s="1"/>
       <c r="N46" s="1"/>
       <c r="O46" s="1"/>
       <c r="P46" s="1"/>
       <c r="Q46" s="1"/>
       <c r="R46" s="1"/>
       <c r="S46" s="1"/>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
       <c r="X46" s="1"/>
       <c r="Y46" s="1"/>
       <c r="Z46" s="1"/>
     </row>
-    <row r="47" spans="1:27" ht="14.25" customHeight="1">
+    <row r="47" spans="1:28" ht="14.25" customHeight="1">
       <c r="A47" s="1"/>
       <c r="B47" s="1"/>
       <c r="C47" s="1"/>
       <c r="D47" s="1"/>
       <c r="E47" s="1"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
       <c r="I47" s="1"/>
       <c r="J47" s="1"/>
       <c r="K47" s="1"/>
       <c r="L47" s="1"/>
       <c r="M47" s="1"/>
       <c r="N47" s="1"/>
       <c r="O47" s="1"/>
       <c r="P47" s="1"/>
       <c r="Q47" s="1"/>
       <c r="R47" s="1"/>
       <c r="S47" s="1"/>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
       <c r="X47" s="1"/>
       <c r="Y47" s="1"/>
       <c r="Z47" s="1"/>
     </row>
-    <row r="48" spans="1:27" ht="14.25" customHeight="1">
+    <row r="48" spans="1:28" ht="14.25" customHeight="1">
       <c r="A48" s="1"/>
       <c r="B48" s="1"/>
       <c r="C48" s="1"/>
       <c r="D48" s="1"/>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
       <c r="I48" s="1"/>
       <c r="J48" s="1"/>
       <c r="K48" s="1"/>
       <c r="L48" s="1"/>
       <c r="M48" s="1"/>
       <c r="N48" s="1"/>
       <c r="O48" s="1"/>
       <c r="P48" s="1"/>
       <c r="Q48" s="1"/>
       <c r="R48" s="1"/>
       <c r="S48" s="1"/>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
       <c r="X48" s="1"/>
       <c r="Y48" s="1"/>
@@ -35745,202 +35790,206 @@
       <c r="E933" s="1"/>
       <c r="F933" s="1"/>
       <c r="G933" s="1"/>
       <c r="H933" s="1"/>
       <c r="I933" s="1"/>
       <c r="J933" s="1"/>
       <c r="K933" s="1"/>
       <c r="L933" s="1"/>
       <c r="M933" s="1"/>
       <c r="N933" s="1"/>
       <c r="O933" s="1"/>
       <c r="P933" s="1"/>
       <c r="Q933" s="1"/>
       <c r="R933" s="1"/>
       <c r="S933" s="1"/>
       <c r="T933" s="1"/>
       <c r="U933" s="1"/>
       <c r="V933" s="1"/>
       <c r="W933" s="1"/>
       <c r="X933" s="1"/>
       <c r="Y933" s="1"/>
       <c r="Z933" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="V8:AA8"/>
-    <mergeCell ref="A7:AA7"/>
+    <mergeCell ref="V8:AB8"/>
+    <mergeCell ref="A7:AB7"/>
     <mergeCell ref="A11:AA11"/>
     <mergeCell ref="A21:AA21"/>
     <mergeCell ref="A25:AA25"/>
     <mergeCell ref="N9:Y9"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="B9:M9"/>
-    <mergeCell ref="Z9:AA9"/>
+    <mergeCell ref="Z9:AB9"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A5:AA33"/>
+  <dimension ref="A5:AB33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AC13" sqref="AC13"/>
+      <selection activeCell="AC10" sqref="AC10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.7109375" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="6.42578125" customWidth="1"/>
     <col min="4" max="4" width="6.5703125" customWidth="1"/>
     <col min="5" max="6" width="6.85546875" customWidth="1"/>
     <col min="7" max="7" width="7.28515625" customWidth="1"/>
     <col min="8" max="8" width="6.140625" customWidth="1"/>
     <col min="9" max="9" width="6.5703125" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" customWidth="1"/>
     <col min="11" max="11" width="6.28515625" customWidth="1"/>
     <col min="12" max="12" width="6.85546875" customWidth="1"/>
     <col min="13" max="13" width="8.5703125" customWidth="1"/>
     <col min="14" max="14" width="6.140625" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" customWidth="1"/>
     <col min="16" max="16" width="7" customWidth="1"/>
     <col min="17" max="17" width="6.85546875" customWidth="1"/>
     <col min="18" max="18" width="7.140625" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" customWidth="1"/>
     <col min="20" max="20" width="7.140625" customWidth="1"/>
     <col min="21" max="21" width="7.42578125" customWidth="1"/>
     <col min="22" max="22" width="8.42578125" customWidth="1"/>
     <col min="23" max="23" width="7.140625" customWidth="1"/>
     <col min="24" max="24" width="7" customWidth="1"/>
     <col min="26" max="26" width="6.42578125" customWidth="1"/>
     <col min="27" max="27" width="7" customWidth="1"/>
+    <col min="28" max="28" width="7.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:27">
+    <row r="5" spans="1:28">
       <c r="A5" s="275" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="275"/>
       <c r="C5" s="275"/>
       <c r="D5" s="275"/>
       <c r="E5" s="275"/>
       <c r="F5" s="275"/>
       <c r="G5" s="275"/>
       <c r="H5" s="275"/>
       <c r="I5" s="275"/>
       <c r="J5" s="275"/>
       <c r="K5" s="275"/>
       <c r="L5" s="275"/>
       <c r="M5" s="275"/>
       <c r="N5" s="275"/>
       <c r="O5" s="275"/>
       <c r="P5" s="275"/>
       <c r="Q5" s="275"/>
       <c r="R5" s="275"/>
       <c r="S5" s="275"/>
       <c r="T5" s="275"/>
       <c r="U5" s="275"/>
       <c r="V5" s="275"/>
       <c r="W5" s="275"/>
       <c r="X5" s="275"/>
       <c r="Y5" s="275"/>
-      <c r="Z5" s="276"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:27">
+      <c r="Z5" s="274"/>
+      <c r="AA5" s="274"/>
+      <c r="AB5" s="274"/>
+    </row>
+    <row r="6" spans="1:28">
       <c r="A6" s="74"/>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="75"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="71"/>
       <c r="T6" s="71"/>
-      <c r="U6" s="292" t="s">
+      <c r="U6" s="290" t="s">
         <v>28</v>
       </c>
-      <c r="V6" s="293"/>
-[...8 lines deleted...]
-      <c r="B7" s="298">
+      <c r="V6" s="277"/>
+      <c r="W6" s="273"/>
+      <c r="X6" s="273"/>
+      <c r="Y6" s="273"/>
+      <c r="Z6" s="273"/>
+      <c r="AA6" s="273"/>
+      <c r="AB6" s="274"/>
+    </row>
+    <row r="7" spans="1:28">
+      <c r="A7" s="294"/>
+      <c r="B7" s="296">
         <v>2024</v>
       </c>
-      <c r="C7" s="288"/>
-[...10 lines deleted...]
-      <c r="N7" s="282">
+      <c r="C7" s="287"/>
+      <c r="D7" s="287"/>
+      <c r="E7" s="287"/>
+      <c r="F7" s="287"/>
+      <c r="G7" s="287"/>
+      <c r="H7" s="287"/>
+      <c r="I7" s="287"/>
+      <c r="J7" s="287"/>
+      <c r="K7" s="287"/>
+      <c r="L7" s="287"/>
+      <c r="M7" s="287"/>
+      <c r="N7" s="281">
         <v>2025</v>
       </c>
-      <c r="O7" s="283"/>
-[...10 lines deleted...]
-      <c r="Z7" s="289">
+      <c r="O7" s="282"/>
+      <c r="P7" s="282"/>
+      <c r="Q7" s="282"/>
+      <c r="R7" s="282"/>
+      <c r="S7" s="282"/>
+      <c r="T7" s="282"/>
+      <c r="U7" s="282"/>
+      <c r="V7" s="283"/>
+      <c r="W7" s="283"/>
+      <c r="X7" s="283"/>
+      <c r="Y7" s="283"/>
+      <c r="Z7" s="288">
         <v>2026</v>
       </c>
-      <c r="AA7" s="311"/>
-[...2 lines deleted...]
-      <c r="A8" s="297"/>
+      <c r="AA7" s="297"/>
+      <c r="AB7" s="283"/>
+    </row>
+    <row r="8" spans="1:28" ht="24.75" customHeight="1">
+      <c r="A8" s="295"/>
       <c r="B8" s="76" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="7" t="s">
         <v>32</v>
       </c>
       <c r="G8" s="5" t="s">
         <v>33</v>
       </c>
       <c r="H8" s="77" t="s">
         <v>34</v>
       </c>
       <c r="I8" s="77" t="s">
         <v>35</v>
       </c>
       <c r="J8" s="78" t="s">
@@ -35972,86 +36021,89 @@
       </c>
       <c r="S8" s="5" t="s">
         <v>33</v>
       </c>
       <c r="T8" s="79" t="s">
         <v>34</v>
       </c>
       <c r="U8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="V8" s="80" t="s">
         <v>36</v>
       </c>
       <c r="W8" s="80" t="s">
         <v>37</v>
       </c>
       <c r="X8" s="5" t="s">
         <v>38</v>
       </c>
       <c r="Y8" s="5" t="s">
         <v>39</v>
       </c>
       <c r="Z8" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="AA8" s="219" t="s">
+      <c r="AA8" s="80" t="s">
         <v>29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="294" t="s">
+      <c r="AB8" s="5" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
+      <c r="A9" s="292" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="278"/>
-[...26 lines deleted...]
-    <row r="10" spans="1:27">
+      <c r="B9" s="277"/>
+      <c r="C9" s="277"/>
+      <c r="D9" s="277"/>
+      <c r="E9" s="277"/>
+      <c r="F9" s="277"/>
+      <c r="G9" s="277"/>
+      <c r="H9" s="277"/>
+      <c r="I9" s="277"/>
+      <c r="J9" s="277"/>
+      <c r="K9" s="277"/>
+      <c r="L9" s="277"/>
+      <c r="M9" s="277"/>
+      <c r="N9" s="277"/>
+      <c r="O9" s="277"/>
+      <c r="P9" s="277"/>
+      <c r="Q9" s="277"/>
+      <c r="R9" s="277"/>
+      <c r="S9" s="277"/>
+      <c r="T9" s="277"/>
+      <c r="U9" s="274"/>
+      <c r="V9" s="274"/>
+      <c r="W9" s="274"/>
+      <c r="X9" s="274"/>
+      <c r="Y9" s="274"/>
+      <c r="Z9" s="274"/>
+      <c r="AA9" s="274"/>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" s="81" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="82">
         <v>5.88</v>
       </c>
       <c r="C10" s="82">
         <v>5.31</v>
       </c>
       <c r="D10" s="82">
         <v>4.9800000000000004</v>
       </c>
       <c r="E10" s="82">
         <v>5.0999999999999996</v>
       </c>
       <c r="F10" s="82">
         <v>5.13</v>
       </c>
       <c r="G10" s="82">
         <v>5.08</v>
       </c>
       <c r="H10" s="82">
         <v>5.16</v>
       </c>
       <c r="I10" s="82">
@@ -36089,52 +36141,55 @@
       </c>
       <c r="T10" s="84">
         <v>4.9000000000000004</v>
       </c>
       <c r="U10" s="85">
         <v>4.87</v>
       </c>
       <c r="V10" s="86">
         <v>4.8899999999999997</v>
       </c>
       <c r="W10" s="87">
         <v>4.93</v>
       </c>
       <c r="X10" s="88">
         <v>4.93</v>
       </c>
       <c r="Y10" s="88">
         <v>5</v>
       </c>
       <c r="Z10" s="87">
         <v>3.97</v>
       </c>
       <c r="AA10" s="88">
         <v>4.46</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="88">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="81" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="88">
         <v>5.25</v>
       </c>
       <c r="C11" s="88">
         <v>4.76</v>
       </c>
       <c r="D11" s="88">
         <v>4.42</v>
       </c>
       <c r="E11" s="89">
         <v>4.54</v>
       </c>
       <c r="F11" s="90">
         <v>4.5999999999999996</v>
       </c>
       <c r="G11" s="91">
         <v>4.54</v>
       </c>
       <c r="H11" s="92">
         <v>4.63</v>
       </c>
       <c r="I11" s="93">
@@ -36172,52 +36227,55 @@
       </c>
       <c r="T11" s="97">
         <v>4.4800000000000004</v>
       </c>
       <c r="U11" s="98">
         <v>4.41</v>
       </c>
       <c r="V11" s="99">
         <v>4.3899999999999997</v>
       </c>
       <c r="W11" s="87">
         <v>4.42</v>
       </c>
       <c r="X11" s="88">
         <v>4.4400000000000004</v>
       </c>
       <c r="Y11" s="88">
         <v>4.53</v>
       </c>
       <c r="Z11" s="87">
         <v>3.8</v>
       </c>
       <c r="AA11" s="88">
         <v>4.12</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="88">
+        <v>4.18</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="81" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="88">
         <v>5.27</v>
       </c>
       <c r="C12" s="88">
         <v>4.95</v>
       </c>
       <c r="D12" s="88">
         <v>4.5999999999999996</v>
       </c>
       <c r="E12" s="89">
         <v>4.8099999999999996</v>
       </c>
       <c r="F12" s="90">
         <v>4.8499999999999996</v>
       </c>
       <c r="G12" s="91">
         <v>4.5599999999999996</v>
       </c>
       <c r="H12" s="92">
         <v>4.72</v>
       </c>
       <c r="I12" s="93">
@@ -36255,52 +36313,55 @@
       </c>
       <c r="T12" s="97">
         <v>4.91</v>
       </c>
       <c r="U12" s="98">
         <v>4.8499999999999996</v>
       </c>
       <c r="V12" s="99">
         <v>4.92</v>
       </c>
       <c r="W12" s="87">
         <v>5</v>
       </c>
       <c r="X12" s="88">
         <v>5.07</v>
       </c>
       <c r="Y12" s="88">
         <v>4.95</v>
       </c>
       <c r="Z12" s="87">
         <v>3.51</v>
       </c>
       <c r="AA12" s="88">
         <v>4.28</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="88">
+        <v>4.3499999999999996</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="81" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="88">
         <v>6.19</v>
       </c>
       <c r="C13" s="88">
         <v>5.6</v>
       </c>
       <c r="D13" s="88">
         <v>6.39</v>
       </c>
       <c r="E13" s="89">
         <v>6.85</v>
       </c>
       <c r="F13" s="90">
         <v>6.71</v>
       </c>
       <c r="G13" s="91">
         <v>6.64</v>
       </c>
       <c r="H13" s="92">
         <v>6.52</v>
       </c>
       <c r="I13" s="93">
@@ -36338,52 +36399,55 @@
       </c>
       <c r="T13" s="97">
         <v>5.77</v>
       </c>
       <c r="U13" s="98">
         <v>5.59</v>
       </c>
       <c r="V13" s="99">
         <v>5.92</v>
       </c>
       <c r="W13" s="87">
         <v>6.13</v>
       </c>
       <c r="X13" s="88">
         <v>6.02</v>
       </c>
       <c r="Y13" s="88">
         <v>6</v>
       </c>
       <c r="Z13" s="87">
         <v>4.4000000000000004</v>
       </c>
       <c r="AA13" s="88">
         <v>6.14</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="88">
+        <v>6.79</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="81" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="88">
         <v>5.4</v>
       </c>
       <c r="C14" s="88">
         <v>4.4000000000000004</v>
       </c>
       <c r="D14" s="88">
         <v>3.51</v>
       </c>
       <c r="E14" s="89">
         <v>4.24</v>
       </c>
       <c r="F14" s="90">
         <v>5.1100000000000003</v>
       </c>
       <c r="G14" s="91">
         <v>5.26</v>
       </c>
       <c r="H14" s="92">
         <v>5.81</v>
       </c>
       <c r="I14" s="93">
@@ -36421,52 +36485,55 @@
       </c>
       <c r="T14" s="97">
         <v>4.7699999999999996</v>
       </c>
       <c r="U14" s="98">
         <v>4.68</v>
       </c>
       <c r="V14" s="99">
         <v>4.8899999999999997</v>
       </c>
       <c r="W14" s="87">
         <v>5.04</v>
       </c>
       <c r="X14" s="88">
         <v>4.88</v>
       </c>
       <c r="Y14" s="88">
         <v>5.04</v>
       </c>
       <c r="Z14" s="87">
         <v>5.54</v>
       </c>
       <c r="AA14" s="88">
         <v>6.26</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="88">
+        <v>5.35</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="81" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="88">
         <v>9.39</v>
       </c>
       <c r="C15" s="88">
         <v>8.4499999999999993</v>
       </c>
       <c r="D15" s="88">
         <v>7.42</v>
       </c>
       <c r="E15" s="89">
         <v>7.32</v>
       </c>
       <c r="F15" s="90">
         <v>7.37</v>
       </c>
       <c r="G15" s="91">
         <v>7.56</v>
       </c>
       <c r="H15" s="92">
         <v>7.33</v>
       </c>
       <c r="I15" s="93">
@@ -36504,52 +36571,55 @@
       </c>
       <c r="T15" s="97">
         <v>6.63</v>
       </c>
       <c r="U15" s="98">
         <v>6.88</v>
       </c>
       <c r="V15" s="99">
         <v>7.09</v>
       </c>
       <c r="W15" s="87">
         <v>7.13</v>
       </c>
       <c r="X15" s="88">
         <v>7.04</v>
       </c>
       <c r="Y15" s="88">
         <v>7.21</v>
       </c>
       <c r="Z15" s="87">
         <v>4.1100000000000003</v>
       </c>
       <c r="AA15" s="88">
         <v>4.7699999999999996</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="88">
+        <v>5.95</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="81" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="88">
         <v>5.4</v>
       </c>
       <c r="C16" s="88">
         <v>5.55</v>
       </c>
       <c r="D16" s="88">
         <v>6.27</v>
       </c>
       <c r="E16" s="89">
         <v>6.48</v>
       </c>
       <c r="F16" s="90">
         <v>6.09</v>
       </c>
       <c r="G16" s="91">
         <v>6.13</v>
       </c>
       <c r="H16" s="92">
         <v>6.24</v>
       </c>
       <c r="I16" s="93">
@@ -36587,52 +36657,55 @@
       </c>
       <c r="T16" s="97">
         <v>5.9</v>
       </c>
       <c r="U16" s="98">
         <v>5.89</v>
       </c>
       <c r="V16" s="99">
         <v>5.82</v>
       </c>
       <c r="W16" s="87">
         <v>5.97</v>
       </c>
       <c r="X16" s="88">
         <v>6.05</v>
       </c>
       <c r="Y16" s="88">
         <v>6.02</v>
       </c>
       <c r="Z16" s="87">
         <v>7.39</v>
       </c>
       <c r="AA16" s="88">
         <v>5.91</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="88">
+        <v>5.74</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="81" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="88">
         <v>7.5</v>
       </c>
       <c r="C17" s="88">
         <v>6.78</v>
       </c>
       <c r="D17" s="88">
         <v>6.36</v>
       </c>
       <c r="E17" s="89">
         <v>5.91</v>
       </c>
       <c r="F17" s="90">
         <v>5.61</v>
       </c>
       <c r="G17" s="91">
         <v>5.85</v>
       </c>
       <c r="H17" s="92">
         <v>5.81</v>
       </c>
       <c r="I17" s="93">
@@ -36670,52 +36743,55 @@
       </c>
       <c r="T17" s="97">
         <v>5</v>
       </c>
       <c r="U17" s="98">
         <v>4.9800000000000004</v>
       </c>
       <c r="V17" s="99">
         <v>4.8899999999999997</v>
       </c>
       <c r="W17" s="87">
         <v>4.8</v>
       </c>
       <c r="X17" s="88">
         <v>4.74</v>
       </c>
       <c r="Y17" s="88">
         <v>4.8099999999999996</v>
       </c>
       <c r="Z17" s="87">
         <v>1.6</v>
       </c>
       <c r="AA17" s="88">
         <v>3.61</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="88">
+        <v>5.16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="81" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="88">
         <v>8.9499999999999993</v>
       </c>
       <c r="C18" s="88">
         <v>7.11</v>
       </c>
       <c r="D18" s="88">
         <v>6.48</v>
       </c>
       <c r="E18" s="89">
         <v>6.12</v>
       </c>
       <c r="F18" s="90">
         <v>5.96</v>
       </c>
       <c r="G18" s="91">
         <v>5.8</v>
       </c>
       <c r="H18" s="92">
         <v>5.96</v>
       </c>
       <c r="I18" s="93">
@@ -36753,83 +36829,87 @@
       </c>
       <c r="T18" s="97">
         <v>5.65</v>
       </c>
       <c r="U18" s="98">
         <v>6.08</v>
       </c>
       <c r="V18" s="99">
         <v>5.88</v>
       </c>
       <c r="W18" s="87">
         <v>5.74</v>
       </c>
       <c r="X18" s="88">
         <v>5.68</v>
       </c>
       <c r="Y18" s="88">
         <v>5.94</v>
       </c>
       <c r="Z18" s="87">
         <v>4.59</v>
       </c>
       <c r="AA18" s="88">
         <v>5.46</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="295" t="s">
+      <c r="AB18" s="88">
+        <v>5.0199999999999996</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
+      <c r="A19" s="293" t="s">
         <v>14</v>
       </c>
-      <c r="B19" s="280"/>
-[...26 lines deleted...]
-    <row r="20" spans="1:27">
+      <c r="B19" s="279"/>
+      <c r="C19" s="279"/>
+      <c r="D19" s="279"/>
+      <c r="E19" s="279"/>
+      <c r="F19" s="279"/>
+      <c r="G19" s="279"/>
+      <c r="H19" s="279"/>
+      <c r="I19" s="279"/>
+      <c r="J19" s="279"/>
+      <c r="K19" s="279"/>
+      <c r="L19" s="279"/>
+      <c r="M19" s="279"/>
+      <c r="N19" s="279"/>
+      <c r="O19" s="279"/>
+      <c r="P19" s="279"/>
+      <c r="Q19" s="279"/>
+      <c r="R19" s="279"/>
+      <c r="S19" s="279"/>
+      <c r="T19" s="279"/>
+      <c r="U19" s="274"/>
+      <c r="V19" s="274"/>
+      <c r="W19" s="274"/>
+      <c r="X19" s="274"/>
+      <c r="Y19" s="274"/>
+      <c r="Z19" s="274"/>
+      <c r="AA19" s="274"/>
+      <c r="AB19" s="74"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="81" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="82">
         <v>5.51</v>
       </c>
       <c r="C20" s="82">
         <v>5.03</v>
       </c>
       <c r="D20" s="82">
         <v>4.68</v>
       </c>
       <c r="E20" s="82">
         <v>4.8899999999999997</v>
       </c>
       <c r="F20" s="82">
         <v>4.96</v>
       </c>
       <c r="G20" s="82">
         <v>4.83</v>
       </c>
       <c r="H20" s="82">
         <v>4.91</v>
       </c>
       <c r="I20" s="82">
@@ -36867,52 +36947,55 @@
       </c>
       <c r="T20" s="84">
         <v>4.68</v>
       </c>
       <c r="U20" s="85">
         <v>4.57</v>
       </c>
       <c r="V20" s="86">
         <v>4.59</v>
       </c>
       <c r="W20" s="87">
         <v>4.62</v>
       </c>
       <c r="X20" s="88">
         <v>4.6399999999999997</v>
       </c>
       <c r="Y20" s="88">
         <v>4.71</v>
       </c>
       <c r="Z20" s="87">
         <v>3.93</v>
       </c>
       <c r="AA20" s="88">
         <v>4.5</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="88">
+        <v>4.53</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="81" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="88">
         <v>5.56</v>
       </c>
       <c r="C21" s="88">
         <v>5.05</v>
       </c>
       <c r="D21" s="88">
         <v>4.68</v>
       </c>
       <c r="E21" s="100">
         <v>4.87</v>
       </c>
       <c r="F21" s="101">
         <v>4.9400000000000004</v>
       </c>
       <c r="G21" s="102">
         <v>4.8499999999999996</v>
       </c>
       <c r="H21" s="103">
         <v>4.9400000000000004</v>
       </c>
       <c r="I21" s="104">
@@ -36950,52 +37033,55 @@
       </c>
       <c r="T21" s="108">
         <v>4.72</v>
       </c>
       <c r="U21" s="109">
         <v>4.6100000000000003</v>
       </c>
       <c r="V21" s="110">
         <v>4.59</v>
       </c>
       <c r="W21" s="87">
         <v>4.6100000000000003</v>
       </c>
       <c r="X21" s="88">
         <v>4.63</v>
       </c>
       <c r="Y21" s="88">
         <v>4.74</v>
       </c>
       <c r="Z21" s="87">
         <v>4.05</v>
       </c>
       <c r="AA21" s="88">
         <v>4.57</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="88">
+        <v>4.66</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="81" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="88">
         <v>5.28</v>
       </c>
       <c r="C22" s="88">
         <v>4.9000000000000004</v>
       </c>
       <c r="D22" s="88">
         <v>4.68</v>
       </c>
       <c r="E22" s="100">
         <v>5</v>
       </c>
       <c r="F22" s="101">
         <v>5.05</v>
       </c>
       <c r="G22" s="102">
         <v>4.7</v>
       </c>
       <c r="H22" s="103">
         <v>4.7699999999999996</v>
       </c>
       <c r="I22" s="104">
@@ -37033,83 +37119,87 @@
       </c>
       <c r="T22" s="108">
         <v>4.4800000000000004</v>
       </c>
       <c r="U22" s="109">
         <v>4.37</v>
       </c>
       <c r="V22" s="110">
         <v>4.5999999999999996</v>
       </c>
       <c r="W22" s="87">
         <v>4.6900000000000004</v>
       </c>
       <c r="X22" s="88">
         <v>4.67</v>
       </c>
       <c r="Y22" s="88">
         <v>4.57</v>
       </c>
       <c r="Z22" s="87">
         <v>3.3</v>
       </c>
       <c r="AA22" s="88">
         <v>4.1399999999999997</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="290" t="s">
+      <c r="AB22" s="88">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
+      <c r="A23" s="291" t="s">
         <v>15</v>
       </c>
-      <c r="B23" s="280"/>
-[...26 lines deleted...]
-    <row r="24" spans="1:27">
+      <c r="B23" s="279"/>
+      <c r="C23" s="279"/>
+      <c r="D23" s="279"/>
+      <c r="E23" s="279"/>
+      <c r="F23" s="279"/>
+      <c r="G23" s="279"/>
+      <c r="H23" s="279"/>
+      <c r="I23" s="279"/>
+      <c r="J23" s="279"/>
+      <c r="K23" s="279"/>
+      <c r="L23" s="279"/>
+      <c r="M23" s="279"/>
+      <c r="N23" s="279"/>
+      <c r="O23" s="279"/>
+      <c r="P23" s="279"/>
+      <c r="Q23" s="279"/>
+      <c r="R23" s="279"/>
+      <c r="S23" s="279"/>
+      <c r="T23" s="279"/>
+      <c r="U23" s="274"/>
+      <c r="V23" s="274"/>
+      <c r="W23" s="274"/>
+      <c r="X23" s="274"/>
+      <c r="Y23" s="274"/>
+      <c r="Z23" s="274"/>
+      <c r="AA23" s="274"/>
+      <c r="AB23" s="74"/>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="81" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="82">
         <v>6.33</v>
       </c>
       <c r="C24" s="82">
         <v>5.66</v>
       </c>
       <c r="D24" s="82">
         <v>5.35</v>
       </c>
       <c r="E24" s="82">
         <v>5.34</v>
       </c>
       <c r="F24" s="82">
         <v>5.34</v>
       </c>
       <c r="G24" s="82">
         <v>5.4</v>
       </c>
       <c r="H24" s="82">
         <v>5.46</v>
       </c>
       <c r="I24" s="82">
@@ -37147,52 +37237,55 @@
       </c>
       <c r="T24" s="84">
         <v>5.16</v>
       </c>
       <c r="U24" s="85">
         <v>5.23</v>
       </c>
       <c r="V24" s="86">
         <v>5.26</v>
       </c>
       <c r="W24" s="87">
         <v>5.32</v>
       </c>
       <c r="X24" s="88">
         <v>5.29</v>
       </c>
       <c r="Y24" s="88">
         <v>5.35</v>
       </c>
       <c r="Z24" s="87">
         <v>4.0199999999999996</v>
       </c>
       <c r="AA24" s="88">
         <v>4.42</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="88">
+        <v>4.75</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="81" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="88">
         <v>4.22</v>
       </c>
       <c r="C25" s="88">
         <v>3.75</v>
       </c>
       <c r="D25" s="88">
         <v>3.52</v>
       </c>
       <c r="E25" s="111">
         <v>3.42</v>
       </c>
       <c r="F25" s="112">
         <v>3.42</v>
       </c>
       <c r="G25" s="113">
         <v>3.48</v>
       </c>
       <c r="H25" s="114">
         <v>3.55</v>
       </c>
       <c r="I25" s="115">
@@ -37230,52 +37323,55 @@
       </c>
       <c r="T25" s="119">
         <v>3.69</v>
       </c>
       <c r="U25" s="120">
         <v>3.74</v>
       </c>
       <c r="V25" s="121">
         <v>3.76</v>
       </c>
       <c r="W25" s="87">
         <v>3.81</v>
       </c>
       <c r="X25" s="88">
         <v>3.79</v>
       </c>
       <c r="Y25" s="88">
         <v>3.82</v>
       </c>
       <c r="Z25" s="87">
         <v>3.02</v>
       </c>
       <c r="AA25" s="88">
         <v>2.71</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="88">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="81" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="88">
         <v>5.27</v>
       </c>
       <c r="C26" s="88">
         <v>5.12</v>
       </c>
       <c r="D26" s="88">
         <v>4.3600000000000003</v>
       </c>
       <c r="E26" s="111">
         <v>4.18</v>
       </c>
       <c r="F26" s="112">
         <v>4.1900000000000004</v>
       </c>
       <c r="G26" s="113">
         <v>4.09</v>
       </c>
       <c r="H26" s="114">
         <v>4.54</v>
       </c>
       <c r="I26" s="115">
@@ -37313,52 +37409,55 @@
       </c>
       <c r="T26" s="119">
         <v>6.35</v>
       </c>
       <c r="U26" s="120">
         <v>6.39</v>
       </c>
       <c r="V26" s="121">
         <v>5.96</v>
       </c>
       <c r="W26" s="87">
         <v>6.02</v>
       </c>
       <c r="X26" s="88">
         <v>6.36</v>
       </c>
       <c r="Y26" s="88">
         <v>6.22</v>
       </c>
       <c r="Z26" s="87">
         <v>4.22</v>
       </c>
       <c r="AA26" s="88">
         <v>4.75</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="88">
+        <v>5.81</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="81" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="88">
         <v>6.19</v>
       </c>
       <c r="C27" s="88">
         <v>5.6</v>
       </c>
       <c r="D27" s="88">
         <v>6.39</v>
       </c>
       <c r="E27" s="111">
         <v>6.85</v>
       </c>
       <c r="F27" s="112">
         <v>6.71</v>
       </c>
       <c r="G27" s="113">
         <v>6.64</v>
       </c>
       <c r="H27" s="114">
         <v>6.52</v>
       </c>
       <c r="I27" s="115">
@@ -37396,52 +37495,55 @@
       </c>
       <c r="T27" s="119">
         <v>5.77</v>
       </c>
       <c r="U27" s="120">
         <v>5.59</v>
       </c>
       <c r="V27" s="121">
         <v>5.92</v>
       </c>
       <c r="W27" s="87">
         <v>6.13</v>
       </c>
       <c r="X27" s="88">
         <v>6.02</v>
       </c>
       <c r="Y27" s="88">
         <v>6</v>
       </c>
       <c r="Z27" s="87">
         <v>4.4000000000000004</v>
       </c>
       <c r="AA27" s="88">
         <v>6.14</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="88">
+        <v>6.79</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="81" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="88">
         <v>5.4</v>
       </c>
       <c r="C28" s="88">
         <v>4.4000000000000004</v>
       </c>
       <c r="D28" s="88">
         <v>3.51</v>
       </c>
       <c r="E28" s="111">
         <v>4.24</v>
       </c>
       <c r="F28" s="112">
         <v>5.1100000000000003</v>
       </c>
       <c r="G28" s="113">
         <v>5.26</v>
       </c>
       <c r="H28" s="114">
         <v>5.81</v>
       </c>
       <c r="I28" s="115">
@@ -37479,52 +37581,55 @@
       </c>
       <c r="T28" s="119">
         <v>4.7699999999999996</v>
       </c>
       <c r="U28" s="120">
         <v>4.68</v>
       </c>
       <c r="V28" s="121">
         <v>4.8899999999999997</v>
       </c>
       <c r="W28" s="87">
         <v>5.04</v>
       </c>
       <c r="X28" s="88">
         <v>4.88</v>
       </c>
       <c r="Y28" s="88">
         <v>5.04</v>
       </c>
       <c r="Z28" s="87">
         <v>5.54</v>
       </c>
       <c r="AA28" s="88">
         <v>6.26</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="88">
+        <v>5.35</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="81" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="88">
         <v>9.39</v>
       </c>
       <c r="C29" s="88">
         <v>8.4499999999999993</v>
       </c>
       <c r="D29" s="88">
         <v>7.42</v>
       </c>
       <c r="E29" s="111">
         <v>7.32</v>
       </c>
       <c r="F29" s="112">
         <v>7.37</v>
       </c>
       <c r="G29" s="113">
         <v>7.56</v>
       </c>
       <c r="H29" s="114">
         <v>7.33</v>
       </c>
       <c r="I29" s="115">
@@ -37562,52 +37667,55 @@
       </c>
       <c r="T29" s="119">
         <v>6.63</v>
       </c>
       <c r="U29" s="120">
         <v>6.88</v>
       </c>
       <c r="V29" s="121">
         <v>7.09</v>
       </c>
       <c r="W29" s="87">
         <v>7.13</v>
       </c>
       <c r="X29" s="88">
         <v>7.04</v>
       </c>
       <c r="Y29" s="88">
         <v>7.21</v>
       </c>
       <c r="Z29" s="87">
         <v>4.1100000000000003</v>
       </c>
       <c r="AA29" s="88">
         <v>4.7699999999999996</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="88">
+        <v>5.95</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="81" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="88">
         <v>5.4</v>
       </c>
       <c r="C30" s="88">
         <v>5.55</v>
       </c>
       <c r="D30" s="88">
         <v>6.27</v>
       </c>
       <c r="E30" s="111">
         <v>6.48</v>
       </c>
       <c r="F30" s="112">
         <v>6.09</v>
       </c>
       <c r="G30" s="113">
         <v>6.13</v>
       </c>
       <c r="H30" s="114">
         <v>6.24</v>
       </c>
       <c r="I30" s="115">
@@ -37645,52 +37753,55 @@
       </c>
       <c r="T30" s="119">
         <v>5.9</v>
       </c>
       <c r="U30" s="120">
         <v>5.89</v>
       </c>
       <c r="V30" s="121">
         <v>5.82</v>
       </c>
       <c r="W30" s="87">
         <v>5.97</v>
       </c>
       <c r="X30" s="88">
         <v>6.05</v>
       </c>
       <c r="Y30" s="88">
         <v>6.02</v>
       </c>
       <c r="Z30" s="87">
         <v>7.39</v>
       </c>
       <c r="AA30" s="88">
         <v>5.91</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="88">
+        <v>5.74</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="81" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="88">
         <v>7.5</v>
       </c>
       <c r="C31" s="88">
         <v>6.78</v>
       </c>
       <c r="D31" s="88">
         <v>6.36</v>
       </c>
       <c r="E31" s="111">
         <v>5.91</v>
       </c>
       <c r="F31" s="112">
         <v>5.61</v>
       </c>
       <c r="G31" s="113">
         <v>5.85</v>
       </c>
       <c r="H31" s="114">
         <v>5.81</v>
       </c>
       <c r="I31" s="115">
@@ -37728,52 +37839,55 @@
       </c>
       <c r="T31" s="119">
         <v>5</v>
       </c>
       <c r="U31" s="120">
         <v>4.9800000000000004</v>
       </c>
       <c r="V31" s="121">
         <v>4.8899999999999997</v>
       </c>
       <c r="W31" s="87">
         <v>4.8</v>
       </c>
       <c r="X31" s="88">
         <v>4.74</v>
       </c>
       <c r="Y31" s="88">
         <v>4.8099999999999996</v>
       </c>
       <c r="Z31" s="87">
         <v>1.6</v>
       </c>
       <c r="AA31" s="88">
         <v>3.61</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="88">
+        <v>5.16</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="122" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="123">
         <v>8.9499999999999993</v>
       </c>
       <c r="C32" s="123">
         <v>7.11</v>
       </c>
       <c r="D32" s="123">
         <v>6.48</v>
       </c>
       <c r="E32" s="124">
         <v>6.12</v>
       </c>
       <c r="F32" s="125">
         <v>5.96</v>
       </c>
       <c r="G32" s="126">
         <v>5.8</v>
       </c>
       <c r="H32" s="127">
         <v>5.96</v>
       </c>
       <c r="I32" s="128">
@@ -37810,7904 +37924,8140 @@
         <v>5.56</v>
       </c>
       <c r="T32" s="132">
         <v>5.65</v>
       </c>
       <c r="U32" s="133">
         <v>6.08</v>
       </c>
       <c r="V32" s="134">
         <v>5.88</v>
       </c>
       <c r="W32" s="123">
         <v>5.74</v>
       </c>
       <c r="X32" s="123">
         <v>5.68</v>
       </c>
       <c r="Y32" s="123">
         <v>5.94</v>
       </c>
       <c r="Z32" s="123">
         <v>4.59</v>
       </c>
       <c r="AA32" s="123">
         <v>5.46</v>
+      </c>
+      <c r="AB32" s="123">
+        <v>5.0199999999999996</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="70" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="70"/>
       <c r="C33" s="70"/>
       <c r="D33" s="70"/>
       <c r="E33" s="70"/>
       <c r="F33" s="70"/>
       <c r="G33" s="70"/>
       <c r="H33" s="70"/>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="U6:AB6"/>
+    <mergeCell ref="A5:AB5"/>
     <mergeCell ref="A23:AA23"/>
-    <mergeCell ref="Z7:AA7"/>
-[...1 lines deleted...]
-    <mergeCell ref="A5:AA5"/>
     <mergeCell ref="A9:AA9"/>
     <mergeCell ref="A19:AA19"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:Y7"/>
+    <mergeCell ref="Z7:AB7"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A4:AM38"/>
+  <dimension ref="A4:AN39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="X20" sqref="X20"/>
+      <selection activeCell="T15" sqref="T15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.85546875" customWidth="1"/>
     <col min="2" max="13" width="9.140625" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.7109375" customWidth="1"/>
     <col min="15" max="15" width="6.140625" customWidth="1"/>
     <col min="16" max="16" width="6.28515625" customWidth="1"/>
     <col min="17" max="17" width="5.7109375" customWidth="1"/>
     <col min="18" max="18" width="7" customWidth="1"/>
     <col min="19" max="19" width="7.140625" customWidth="1"/>
     <col min="20" max="20" width="6.7109375" customWidth="1"/>
     <col min="21" max="21" width="6.140625" customWidth="1"/>
     <col min="22" max="22" width="8.28515625" customWidth="1"/>
     <col min="23" max="23" width="6.28515625" customWidth="1"/>
     <col min="24" max="24" width="7" customWidth="1"/>
     <col min="26" max="26" width="6.7109375" customWidth="1"/>
     <col min="27" max="27" width="6.5703125" customWidth="1"/>
     <col min="28" max="28" width="6.28515625" customWidth="1"/>
     <col min="29" max="29" width="5.85546875" customWidth="1"/>
     <col min="30" max="30" width="7.140625" customWidth="1"/>
     <col min="31" max="31" width="6.85546875" customWidth="1"/>
     <col min="32" max="32" width="6.5703125" customWidth="1"/>
     <col min="33" max="33" width="6.28515625" customWidth="1"/>
     <col min="34" max="34" width="8.140625" customWidth="1"/>
     <col min="35" max="35" width="6.42578125" customWidth="1"/>
     <col min="36" max="36" width="6.140625" customWidth="1"/>
     <col min="38" max="38" width="6" customWidth="1"/>
-    <col min="39" max="39" width="7" customWidth="1"/>
+    <col min="39" max="39" width="6.5703125" customWidth="1"/>
+    <col min="40" max="40" width="7.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:39">
-[...63 lines deleted...]
-      <c r="AH5" s="273" t="s">
+    <row r="4" spans="1:40" s="270" customFormat="1"/>
+    <row r="5" spans="1:40">
+      <c r="A5" s="304" t="s">
+        <v>59</v>
+      </c>
+      <c r="B5" s="305"/>
+      <c r="C5" s="305"/>
+      <c r="D5" s="305"/>
+      <c r="E5" s="305"/>
+      <c r="F5" s="305"/>
+      <c r="G5" s="305"/>
+      <c r="H5" s="305"/>
+      <c r="I5" s="305"/>
+      <c r="J5" s="305"/>
+      <c r="K5" s="305"/>
+      <c r="L5" s="305"/>
+      <c r="M5" s="305"/>
+      <c r="N5" s="305"/>
+      <c r="O5" s="305"/>
+      <c r="P5" s="305"/>
+      <c r="Q5" s="305"/>
+      <c r="R5" s="305"/>
+      <c r="S5" s="305"/>
+      <c r="T5" s="305"/>
+      <c r="U5" s="305"/>
+      <c r="V5" s="305"/>
+      <c r="W5" s="305"/>
+      <c r="X5" s="305"/>
+      <c r="Y5" s="305"/>
+      <c r="Z5" s="305"/>
+      <c r="AA5" s="305"/>
+      <c r="AB5" s="305"/>
+      <c r="AC5" s="305"/>
+      <c r="AD5" s="305"/>
+      <c r="AE5" s="305"/>
+      <c r="AF5" s="305"/>
+      <c r="AG5" s="305"/>
+      <c r="AH5" s="305"/>
+      <c r="AI5" s="305"/>
+      <c r="AJ5" s="305"/>
+      <c r="AK5" s="305"/>
+      <c r="AL5" s="305"/>
+      <c r="AM5" s="305"/>
+      <c r="AN5" s="274"/>
+    </row>
+    <row r="6" spans="1:40">
+      <c r="N6" s="3"/>
+      <c r="O6" s="3"/>
+      <c r="P6" s="3"/>
+      <c r="Q6" s="3"/>
+      <c r="R6" s="3"/>
+      <c r="S6" s="3"/>
+      <c r="T6" s="3"/>
+      <c r="U6" s="3"/>
+      <c r="V6" s="3"/>
+      <c r="W6" s="3"/>
+      <c r="X6" s="3"/>
+      <c r="Y6" s="3"/>
+      <c r="Z6" s="64"/>
+      <c r="AA6" s="64"/>
+      <c r="AB6" s="64"/>
+      <c r="AC6" s="64"/>
+      <c r="AD6" s="64"/>
+      <c r="AE6" s="64"/>
+      <c r="AF6" s="65"/>
+      <c r="AG6" s="66"/>
+      <c r="AH6" s="302" t="s">
         <v>0</v>
       </c>
-      <c r="AI5" s="274"/>
-[...7 lines deleted...]
-      <c r="B6" s="304">
+      <c r="AI6" s="303"/>
+      <c r="AJ6" s="303"/>
+      <c r="AK6" s="303"/>
+      <c r="AL6" s="303"/>
+      <c r="AM6" s="303"/>
+      <c r="AN6" s="303"/>
+    </row>
+    <row r="7" spans="1:40">
+      <c r="A7" s="294"/>
+      <c r="B7" s="300">
         <v>2023</v>
       </c>
-      <c r="C6" s="305"/>
-[...10 lines deleted...]
-      <c r="N6" s="287">
+      <c r="C7" s="301"/>
+      <c r="D7" s="301"/>
+      <c r="E7" s="301"/>
+      <c r="F7" s="301"/>
+      <c r="G7" s="301"/>
+      <c r="H7" s="301"/>
+      <c r="I7" s="301"/>
+      <c r="J7" s="301"/>
+      <c r="K7" s="301"/>
+      <c r="L7" s="301"/>
+      <c r="M7" s="301"/>
+      <c r="N7" s="286">
         <v>2024</v>
       </c>
-      <c r="O6" s="288"/>
-[...10 lines deleted...]
-      <c r="Z6" s="282">
+      <c r="O7" s="287"/>
+      <c r="P7" s="287"/>
+      <c r="Q7" s="287"/>
+      <c r="R7" s="287"/>
+      <c r="S7" s="287"/>
+      <c r="T7" s="287"/>
+      <c r="U7" s="287"/>
+      <c r="V7" s="287"/>
+      <c r="W7" s="287"/>
+      <c r="X7" s="287"/>
+      <c r="Y7" s="287"/>
+      <c r="Z7" s="281">
         <v>2025</v>
       </c>
-      <c r="AA6" s="283"/>
-[...10 lines deleted...]
-      <c r="AL6" s="289">
+      <c r="AA7" s="282"/>
+      <c r="AB7" s="282"/>
+      <c r="AC7" s="282"/>
+      <c r="AD7" s="282"/>
+      <c r="AE7" s="282"/>
+      <c r="AF7" s="282"/>
+      <c r="AG7" s="282"/>
+      <c r="AH7" s="282"/>
+      <c r="AI7" s="283"/>
+      <c r="AJ7" s="283"/>
+      <c r="AK7" s="283"/>
+      <c r="AL7" s="288">
         <v>2026</v>
       </c>
-      <c r="AM6" s="299"/>
-[...3 lines deleted...]
-      <c r="B7" s="218" t="s">
+      <c r="AM7" s="289"/>
+      <c r="AN7" s="283"/>
+    </row>
+    <row r="8" spans="1:40" ht="21" customHeight="1">
+      <c r="A8" s="295"/>
+      <c r="B8" s="216" t="s">
+        <v>44</v>
+      </c>
+      <c r="C8" s="216" t="s">
         <v>45</v>
       </c>
-      <c r="C7" s="218" t="s">
+      <c r="D8" s="216" t="s">
         <v>46</v>
       </c>
-      <c r="D7" s="218" t="s">
+      <c r="E8" s="176" t="s">
         <v>47</v>
       </c>
-      <c r="E7" s="176" t="s">
+      <c r="F8" s="176" t="s">
         <v>48</v>
       </c>
-      <c r="F7" s="176" t="s">
+      <c r="G8" s="176" t="s">
         <v>49</v>
       </c>
-      <c r="G7" s="176" t="s">
+      <c r="H8" s="176" t="s">
         <v>50</v>
       </c>
-      <c r="H7" s="176" t="s">
+      <c r="I8" s="176" t="s">
         <v>51</v>
       </c>
-      <c r="I7" s="176" t="s">
+      <c r="J8" s="176" t="s">
         <v>52</v>
       </c>
-      <c r="J7" s="176" t="s">
+      <c r="K8" s="176" t="s">
         <v>53</v>
       </c>
-      <c r="K7" s="176" t="s">
+      <c r="L8" s="176" t="s">
         <v>54</v>
       </c>
-      <c r="L7" s="176" t="s">
+      <c r="M8" s="215" t="s">
         <v>55</v>
       </c>
-      <c r="M7" s="217" t="s">
+      <c r="N8" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="O8" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="P8" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q8" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="R8" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="S8" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="T8" s="213" t="s">
+        <v>7</v>
+      </c>
+      <c r="U8" s="213" t="s">
+        <v>8</v>
+      </c>
+      <c r="V8" s="213" t="s">
+        <v>9</v>
+      </c>
+      <c r="W8" s="213" t="s">
+        <v>10</v>
+      </c>
+      <c r="X8" s="213" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y8" s="213" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z8" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA8" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AB8" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC8" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="AD8" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE8" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="AF8" s="62" t="s">
+        <v>7</v>
+      </c>
+      <c r="AG8" s="62" t="s">
+        <v>8</v>
+      </c>
+      <c r="AH8" s="62" t="s">
+        <v>9</v>
+      </c>
+      <c r="AI8" s="176" t="s">
+        <v>10</v>
+      </c>
+      <c r="AJ8" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="AK8" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="AL8" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM8" s="80" t="s">
+        <v>2</v>
+      </c>
+      <c r="AN8" s="5" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:40">
+      <c r="A9" s="298" t="s">
         <v>56</v>
       </c>
-      <c r="N7" s="5" t="s">
-[...26 lines deleted...]
-      <c r="W7" s="215" t="s">
+      <c r="B9" s="298"/>
+      <c r="C9" s="298"/>
+      <c r="D9" s="298"/>
+      <c r="E9" s="298"/>
+      <c r="F9" s="298"/>
+      <c r="G9" s="298"/>
+      <c r="H9" s="298"/>
+      <c r="I9" s="298"/>
+      <c r="J9" s="298"/>
+      <c r="K9" s="298"/>
+      <c r="L9" s="298"/>
+      <c r="M9" s="298"/>
+      <c r="N9" s="298"/>
+      <c r="O9" s="298"/>
+      <c r="P9" s="298"/>
+      <c r="Q9" s="299"/>
+      <c r="R9" s="299"/>
+      <c r="S9" s="299"/>
+      <c r="T9" s="299"/>
+      <c r="U9" s="299"/>
+      <c r="V9" s="299"/>
+      <c r="W9" s="299"/>
+      <c r="X9" s="299"/>
+      <c r="Y9" s="299"/>
+      <c r="Z9" s="299"/>
+      <c r="AA9" s="299"/>
+      <c r="AB9" s="299"/>
+      <c r="AC9" s="299"/>
+      <c r="AD9" s="299"/>
+      <c r="AE9" s="299"/>
+      <c r="AF9" s="274"/>
+      <c r="AG9" s="274"/>
+      <c r="AH9" s="274"/>
+      <c r="AI9" s="274"/>
+      <c r="AJ9" s="274"/>
+      <c r="AK9" s="274"/>
+      <c r="AL9" s="274"/>
+      <c r="AM9" s="274"/>
+    </row>
+    <row r="10" spans="1:40">
+      <c r="A10" s="60" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="217">
+        <v>341</v>
+      </c>
+      <c r="C10" s="217">
+        <v>231</v>
+      </c>
+      <c r="D10" s="217">
+        <v>290</v>
+      </c>
+      <c r="E10" s="218">
+        <v>241</v>
+      </c>
+      <c r="F10" s="217">
+        <v>312</v>
+      </c>
+      <c r="G10" s="14">
+        <v>290</v>
+      </c>
+      <c r="H10" s="14">
+        <v>287</v>
+      </c>
+      <c r="I10" s="14">
+        <v>310</v>
+      </c>
+      <c r="J10" s="14">
+        <v>267</v>
+      </c>
+      <c r="K10" s="14">
+        <v>269</v>
+      </c>
+      <c r="L10" s="14">
+        <v>296</v>
+      </c>
+      <c r="M10" s="14">
+        <v>345</v>
+      </c>
+      <c r="N10" s="23">
+        <v>353</v>
+      </c>
+      <c r="O10" s="14">
+        <v>265</v>
+      </c>
+      <c r="P10" s="14">
+        <v>261</v>
+      </c>
+      <c r="Q10" s="219">
+        <v>316</v>
+      </c>
+      <c r="R10" s="220">
+        <v>315</v>
+      </c>
+      <c r="S10" s="221">
+        <v>281</v>
+      </c>
+      <c r="T10" s="222">
+        <v>334</v>
+      </c>
+      <c r="U10" s="223">
+        <v>280</v>
+      </c>
+      <c r="V10" s="224">
+        <v>279</v>
+      </c>
+      <c r="W10" s="225">
+        <v>314</v>
+      </c>
+      <c r="X10" s="226">
+        <v>321</v>
+      </c>
+      <c r="Y10" s="14">
+        <v>351</v>
+      </c>
+      <c r="Z10" s="23">
+        <v>269</v>
+      </c>
+      <c r="AA10" s="23">
+        <v>268</v>
+      </c>
+      <c r="AB10" s="23">
+        <v>264</v>
+      </c>
+      <c r="AC10" s="14">
+        <v>315</v>
+      </c>
+      <c r="AD10" s="23">
+        <v>264</v>
+      </c>
+      <c r="AE10" s="23">
+        <v>295</v>
+      </c>
+      <c r="AF10" s="227">
+        <v>354</v>
+      </c>
+      <c r="AG10" s="228">
+        <v>283</v>
+      </c>
+      <c r="AH10" s="229">
+        <v>298</v>
+      </c>
+      <c r="AI10" s="184">
+        <v>320</v>
+      </c>
+      <c r="AJ10" s="184">
+        <v>290</v>
+      </c>
+      <c r="AK10" s="184">
+        <v>348</v>
+      </c>
+      <c r="AL10" s="184">
+        <v>242</v>
+      </c>
+      <c r="AM10" s="184">
+        <v>276</v>
+      </c>
+      <c r="AN10" s="184">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="11" spans="1:40">
+      <c r="A11" s="60" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="217">
+        <v>169</v>
+      </c>
+      <c r="C11" s="217">
+        <v>126</v>
+      </c>
+      <c r="D11" s="217">
+        <v>152</v>
+      </c>
+      <c r="E11" s="218">
+        <v>137</v>
+      </c>
+      <c r="F11" s="217">
+        <v>166</v>
+      </c>
+      <c r="G11" s="14">
+        <v>155</v>
+      </c>
+      <c r="H11" s="14">
+        <v>156</v>
+      </c>
+      <c r="I11" s="14">
+        <v>176</v>
+      </c>
+      <c r="J11" s="14">
+        <v>143</v>
+      </c>
+      <c r="K11" s="14">
+        <v>155</v>
+      </c>
+      <c r="L11" s="14">
+        <v>148</v>
+      </c>
+      <c r="M11" s="14">
+        <v>170</v>
+      </c>
+      <c r="N11" s="23">
+        <v>186</v>
+      </c>
+      <c r="O11" s="14">
+        <v>140</v>
+      </c>
+      <c r="P11" s="14">
+        <v>133</v>
+      </c>
+      <c r="Q11" s="219">
+        <v>168</v>
+      </c>
+      <c r="R11" s="220">
+        <v>170</v>
+      </c>
+      <c r="S11" s="221">
+        <v>146</v>
+      </c>
+      <c r="T11" s="222">
+        <v>181</v>
+      </c>
+      <c r="U11" s="223">
+        <v>168</v>
+      </c>
+      <c r="V11" s="224">
+        <v>160</v>
+      </c>
+      <c r="W11" s="225">
+        <v>189</v>
+      </c>
+      <c r="X11" s="226">
+        <v>183</v>
+      </c>
+      <c r="Y11" s="14">
+        <v>187</v>
+      </c>
+      <c r="Z11" s="23">
+        <v>157</v>
+      </c>
+      <c r="AA11" s="23">
+        <v>138</v>
+      </c>
+      <c r="AB11" s="23">
+        <v>141</v>
+      </c>
+      <c r="AC11" s="14">
+        <v>172</v>
+      </c>
+      <c r="AD11" s="23">
+        <v>151</v>
+      </c>
+      <c r="AE11" s="23">
+        <v>161</v>
+      </c>
+      <c r="AF11" s="227">
+        <v>191</v>
+      </c>
+      <c r="AG11" s="228">
+        <v>142</v>
+      </c>
+      <c r="AH11" s="229">
+        <v>150</v>
+      </c>
+      <c r="AI11" s="184">
+        <v>168</v>
+      </c>
+      <c r="AJ11" s="184">
+        <v>163</v>
+      </c>
+      <c r="AK11" s="184">
+        <v>198</v>
+      </c>
+      <c r="AL11" s="184">
+        <v>140</v>
+      </c>
+      <c r="AM11" s="184">
+        <v>149</v>
+      </c>
+      <c r="AN11" s="184">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="12" spans="1:40">
+      <c r="A12" s="60" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="217">
+        <v>52</v>
+      </c>
+      <c r="C12" s="217">
+        <v>25</v>
+      </c>
+      <c r="D12" s="217">
+        <v>36</v>
+      </c>
+      <c r="E12" s="218">
+        <v>23</v>
+      </c>
+      <c r="F12" s="217">
+        <v>36</v>
+      </c>
+      <c r="G12" s="14">
+        <v>45</v>
+      </c>
+      <c r="H12" s="14">
+        <v>37</v>
+      </c>
+      <c r="I12" s="14">
+        <v>26</v>
+      </c>
+      <c r="J12" s="14">
+        <v>26</v>
+      </c>
+      <c r="K12" s="14">
+        <v>25</v>
+      </c>
+      <c r="L12" s="14">
+        <v>39</v>
+      </c>
+      <c r="M12" s="14">
+        <v>64</v>
+      </c>
+      <c r="N12" s="23">
+        <v>39</v>
+      </c>
+      <c r="O12" s="14">
+        <v>32</v>
+      </c>
+      <c r="P12" s="14">
+        <v>29</v>
+      </c>
+      <c r="Q12" s="219">
+        <v>39</v>
+      </c>
+      <c r="R12" s="220">
+        <v>37</v>
+      </c>
+      <c r="S12" s="221">
+        <v>21</v>
+      </c>
+      <c r="T12" s="222">
+        <v>40</v>
+      </c>
+      <c r="U12" s="223">
+        <v>37</v>
+      </c>
+      <c r="V12" s="224">
+        <v>29</v>
+      </c>
+      <c r="W12" s="225">
+        <v>35</v>
+      </c>
+      <c r="X12" s="226">
+        <v>35</v>
+      </c>
+      <c r="Y12" s="14">
+        <v>43</v>
+      </c>
+      <c r="Z12" s="23">
+        <v>32</v>
+      </c>
+      <c r="AA12" s="23">
+        <v>39</v>
+      </c>
+      <c r="AB12" s="23">
+        <v>33</v>
+      </c>
+      <c r="AC12" s="14">
+        <v>42</v>
+      </c>
+      <c r="AD12" s="23">
+        <v>24</v>
+      </c>
+      <c r="AE12" s="23">
+        <v>31</v>
+      </c>
+      <c r="AF12" s="227">
+        <v>40</v>
+      </c>
+      <c r="AG12" s="228">
+        <v>31</v>
+      </c>
+      <c r="AH12" s="229">
+        <v>38</v>
+      </c>
+      <c r="AI12" s="184">
+        <v>41</v>
+      </c>
+      <c r="AJ12" s="184">
+        <v>40</v>
+      </c>
+      <c r="AK12" s="184">
+        <v>27</v>
+      </c>
+      <c r="AL12" s="184">
+        <v>25</v>
+      </c>
+      <c r="AM12" s="184">
+        <v>33</v>
+      </c>
+      <c r="AN12" s="184">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="13" spans="1:40">
+      <c r="A13" s="60" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="217">
+        <v>25</v>
+      </c>
+      <c r="C13" s="217">
+        <v>15</v>
+      </c>
+      <c r="D13" s="217">
+        <v>18</v>
+      </c>
+      <c r="E13" s="218">
+        <v>21</v>
+      </c>
+      <c r="F13" s="217">
+        <v>20</v>
+      </c>
+      <c r="G13" s="14">
+        <v>15</v>
+      </c>
+      <c r="H13" s="14">
+        <v>19</v>
+      </c>
+      <c r="I13" s="14">
+        <v>13</v>
+      </c>
+      <c r="J13" s="14">
+        <v>21</v>
+      </c>
+      <c r="K13" s="14">
+        <v>17</v>
+      </c>
+      <c r="L13" s="14">
+        <v>21</v>
+      </c>
+      <c r="M13" s="14">
+        <v>18</v>
+      </c>
+      <c r="N13" s="23">
+        <v>17</v>
+      </c>
+      <c r="O13" s="14">
+        <v>13</v>
+      </c>
+      <c r="P13" s="14">
+        <v>22</v>
+      </c>
+      <c r="Q13" s="219">
+        <v>22</v>
+      </c>
+      <c r="R13" s="220">
+        <v>17</v>
+      </c>
+      <c r="S13" s="221">
+        <v>17</v>
+      </c>
+      <c r="T13" s="222">
+        <v>16</v>
+      </c>
+      <c r="U13" s="223">
+        <v>11</v>
+      </c>
+      <c r="V13" s="224">
+        <v>18</v>
+      </c>
+      <c r="W13" s="225">
+        <v>19</v>
+      </c>
+      <c r="X13" s="226">
+        <v>23</v>
+      </c>
+      <c r="Y13" s="14">
+        <v>16</v>
+      </c>
+      <c r="Z13" s="23">
+        <v>19</v>
+      </c>
+      <c r="AA13" s="23">
+        <v>15</v>
+      </c>
+      <c r="AB13" s="23">
+        <v>17</v>
+      </c>
+      <c r="AC13" s="14">
         <v>10</v>
       </c>
-      <c r="X7" s="215" t="s">
-[...2 lines deleted...]
-      <c r="Y7" s="215" t="s">
+      <c r="AD13" s="23">
+        <v>15</v>
+      </c>
+      <c r="AE13" s="23">
+        <v>15</v>
+      </c>
+      <c r="AF13" s="227">
+        <v>18</v>
+      </c>
+      <c r="AG13" s="228">
         <v>12</v>
       </c>
-      <c r="Z7" s="7" t="s">
-[...336 lines deleted...]
-      <c r="E11" s="221">
+      <c r="AH13" s="229">
         <v>23</v>
       </c>
-      <c r="F11" s="220">
-[...127 lines deleted...]
-      <c r="I12" s="14">
+      <c r="AI13" s="184">
+        <v>22</v>
+      </c>
+      <c r="AJ13" s="184">
         <v>13</v>
       </c>
-      <c r="J12" s="14">
-[...29 lines deleted...]
-      <c r="T12" s="225">
+      <c r="AK13" s="184">
         <v>16</v>
-      </c>
-[...168 lines deleted...]
-        <v>15</v>
       </c>
       <c r="AL13" s="184">
         <v>12</v>
       </c>
       <c r="AM13" s="184">
+        <v>20</v>
+      </c>
+      <c r="AN13" s="184">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="14" spans="1:40">
+      <c r="A14" s="60" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="217">
+        <v>10</v>
+      </c>
+      <c r="C14" s="217">
+        <v>8</v>
+      </c>
+      <c r="D14" s="217">
+        <v>12</v>
+      </c>
+      <c r="E14" s="218">
+        <v>7</v>
+      </c>
+      <c r="F14" s="217">
+        <v>11</v>
+      </c>
+      <c r="G14" s="14">
+        <v>12</v>
+      </c>
+      <c r="H14" s="14">
+        <v>7</v>
+      </c>
+      <c r="I14" s="14">
+        <v>18</v>
+      </c>
+      <c r="J14" s="14">
+        <v>12</v>
+      </c>
+      <c r="K14" s="14">
+        <v>6</v>
+      </c>
+      <c r="L14" s="14">
+        <v>12</v>
+      </c>
+      <c r="M14" s="14">
+        <v>9</v>
+      </c>
+      <c r="N14" s="23">
+        <v>12</v>
+      </c>
+      <c r="O14" s="14">
+        <v>7</v>
+      </c>
+      <c r="P14" s="14">
+        <v>4</v>
+      </c>
+      <c r="Q14" s="219">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="60" t="s">
+      <c r="R14" s="220">
+        <v>19</v>
+      </c>
+      <c r="S14" s="221">
+        <v>13</v>
+      </c>
+      <c r="T14" s="222">
+        <v>20</v>
+      </c>
+      <c r="U14" s="223">
+        <v>5</v>
+      </c>
+      <c r="V14" s="224">
+        <v>11</v>
+      </c>
+      <c r="W14" s="225">
+        <v>10</v>
+      </c>
+      <c r="X14" s="226">
+        <v>14</v>
+      </c>
+      <c r="Y14" s="14">
+        <v>20</v>
+      </c>
+      <c r="Z14" s="23">
+        <v>11</v>
+      </c>
+      <c r="AA14" s="23">
+        <v>11</v>
+      </c>
+      <c r="AB14" s="23">
+        <v>3</v>
+      </c>
+      <c r="AC14" s="14">
+        <v>6</v>
+      </c>
+      <c r="AD14" s="23">
+        <v>8</v>
+      </c>
+      <c r="AE14" s="23">
+        <v>9</v>
+      </c>
+      <c r="AF14" s="227">
+        <v>24</v>
+      </c>
+      <c r="AG14" s="228">
+        <v>9</v>
+      </c>
+      <c r="AH14" s="229">
+        <v>14</v>
+      </c>
+      <c r="AI14" s="184">
+        <v>14</v>
+      </c>
+      <c r="AJ14" s="184">
+        <v>7</v>
+      </c>
+      <c r="AK14" s="184">
+        <v>15</v>
+      </c>
+      <c r="AL14" s="184">
+        <v>12</v>
+      </c>
+      <c r="AM14" s="184">
+        <v>14</v>
+      </c>
+      <c r="AN14" s="184">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:40" ht="23.25">
+      <c r="A15" s="60" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="220">
+      <c r="B15" s="217">
         <v>35</v>
       </c>
-      <c r="C14" s="220">
+      <c r="C15" s="217">
         <v>24</v>
       </c>
-      <c r="D14" s="220">
+      <c r="D15" s="217">
         <v>32</v>
       </c>
-      <c r="E14" s="221">
+      <c r="E15" s="218">
         <v>27</v>
       </c>
-      <c r="F14" s="220">
+      <c r="F15" s="217">
         <v>35</v>
       </c>
-      <c r="G14" s="14">
+      <c r="G15" s="14">
         <v>23</v>
       </c>
-      <c r="H14" s="14">
+      <c r="H15" s="14">
         <v>26</v>
       </c>
-      <c r="I14" s="14">
+      <c r="I15" s="14">
         <v>33</v>
       </c>
-      <c r="J14" s="14">
+      <c r="J15" s="14">
         <v>29</v>
       </c>
-      <c r="K14" s="14">
+      <c r="K15" s="14">
         <v>27</v>
       </c>
-      <c r="L14" s="14">
+      <c r="L15" s="14">
         <v>29</v>
       </c>
-      <c r="M14" s="14">
+      <c r="M15" s="14">
         <v>38</v>
       </c>
-      <c r="N14" s="23">
+      <c r="N15" s="23">
         <v>44</v>
       </c>
-      <c r="O14" s="14">
+      <c r="O15" s="14">
         <v>33</v>
       </c>
-      <c r="P14" s="14">
+      <c r="P15" s="14">
         <v>26</v>
       </c>
-      <c r="Q14" s="233">
+      <c r="Q15" s="230">
         <v>32</v>
       </c>
-      <c r="R14" s="223">
+      <c r="R15" s="220">
         <v>36</v>
       </c>
-      <c r="S14" s="224">
+      <c r="S15" s="221">
         <v>39</v>
       </c>
-      <c r="T14" s="225">
+      <c r="T15" s="222">
         <v>28</v>
       </c>
-      <c r="U14" s="226">
+      <c r="U15" s="223">
         <v>28</v>
       </c>
-      <c r="V14" s="227">
+      <c r="V15" s="224">
         <v>29</v>
       </c>
-      <c r="W14" s="228">
+      <c r="W15" s="225">
         <v>21</v>
       </c>
-      <c r="X14" s="229">
+      <c r="X15" s="226">
         <v>36</v>
       </c>
-      <c r="Y14" s="14">
+      <c r="Y15" s="14">
         <v>29</v>
       </c>
-      <c r="Z14" s="23">
+      <c r="Z15" s="23">
         <v>22</v>
       </c>
-      <c r="AA14" s="23">
+      <c r="AA15" s="23">
         <v>26</v>
       </c>
-      <c r="AB14" s="23">
+      <c r="AB15" s="23">
         <v>36</v>
       </c>
-      <c r="AC14" s="14">
+      <c r="AC15" s="14">
         <v>38</v>
       </c>
-      <c r="AD14" s="23">
+      <c r="AD15" s="23">
         <v>27</v>
       </c>
-      <c r="AE14" s="23">
+      <c r="AE15" s="23">
         <v>32</v>
       </c>
-      <c r="AF14" s="230">
+      <c r="AF15" s="227">
         <v>31</v>
       </c>
-      <c r="AG14" s="231">
+      <c r="AG15" s="228">
         <v>40</v>
       </c>
-      <c r="AH14" s="232">
+      <c r="AH15" s="229">
         <v>40</v>
       </c>
-      <c r="AI14" s="184">
+      <c r="AI15" s="184">
         <v>35</v>
       </c>
-      <c r="AJ14" s="184">
+      <c r="AJ15" s="184">
         <v>28</v>
       </c>
-      <c r="AK14" s="184">
+      <c r="AK15" s="184">
         <v>42</v>
-      </c>
-[...117 lines deleted...]
-        <v>15</v>
       </c>
       <c r="AL15" s="184">
         <v>19</v>
       </c>
       <c r="AM15" s="184">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:39">
+        <v>23</v>
+      </c>
+      <c r="AN15" s="184">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="16" spans="1:40">
       <c r="A16" s="60" t="s">
-        <v>23</v>
-[...14 lines deleted...]
-        <v>17</v>
+        <v>22</v>
+      </c>
+      <c r="B16" s="217">
+        <v>15</v>
+      </c>
+      <c r="C16" s="217">
+        <v>14</v>
+      </c>
+      <c r="D16" s="217">
+        <v>24</v>
+      </c>
+      <c r="E16" s="218">
+        <v>5</v>
+      </c>
+      <c r="F16" s="217">
+        <v>15</v>
       </c>
       <c r="G16" s="14">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="H16" s="14">
+        <v>18</v>
+      </c>
+      <c r="I16" s="14">
+        <v>18</v>
+      </c>
+      <c r="J16" s="14">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="K16" s="14">
         <v>12</v>
       </c>
       <c r="L16" s="14">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="M16" s="14">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="N16" s="23">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="O16" s="14">
         <v>14</v>
       </c>
       <c r="P16" s="14">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="Q16" s="233">
+        <v>20</v>
+      </c>
+      <c r="Q16" s="230">
+        <v>18</v>
+      </c>
+      <c r="R16" s="220">
+        <v>12</v>
+      </c>
+      <c r="S16" s="221">
+        <v>16</v>
+      </c>
+      <c r="T16" s="222">
+        <v>18</v>
+      </c>
+      <c r="U16" s="223">
+        <v>13</v>
+      </c>
+      <c r="V16" s="224">
+        <v>18</v>
+      </c>
+      <c r="W16" s="225">
         <v>11</v>
       </c>
-      <c r="R16" s="223">
-[...18 lines deleted...]
-        <v>13</v>
+      <c r="X16" s="226">
+        <v>6</v>
       </c>
       <c r="Y16" s="14">
         <v>18</v>
       </c>
       <c r="Z16" s="23">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AA16" s="23">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="AB16" s="23">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="AC16" s="14">
+        <v>18</v>
+      </c>
+      <c r="AD16" s="23">
+        <v>14</v>
+      </c>
+      <c r="AE16" s="23">
+        <v>17</v>
+      </c>
+      <c r="AF16" s="227">
+        <v>16</v>
+      </c>
+      <c r="AG16" s="228">
+        <v>15</v>
+      </c>
+      <c r="AH16" s="229">
+        <v>13</v>
+      </c>
+      <c r="AI16" s="184">
+        <v>19</v>
+      </c>
+      <c r="AJ16" s="184">
+        <v>17</v>
+      </c>
+      <c r="AK16" s="184">
+        <v>15</v>
+      </c>
+      <c r="AL16" s="184">
+        <v>19</v>
+      </c>
+      <c r="AM16" s="184">
         <v>10</v>
       </c>
-      <c r="AD16" s="23">
-[...2 lines deleted...]
-      <c r="AE16" s="23">
+      <c r="AN16" s="184">
         <v>14</v>
       </c>
-      <c r="AF16" s="230">
-[...2 lines deleted...]
-      <c r="AG16" s="231">
+    </row>
+    <row r="17" spans="1:40">
+      <c r="A17" s="60" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="217">
+        <v>16</v>
+      </c>
+      <c r="C17" s="217">
+        <v>8</v>
+      </c>
+      <c r="D17" s="217">
+        <v>8</v>
+      </c>
+      <c r="E17" s="218">
+        <v>10</v>
+      </c>
+      <c r="F17" s="217">
+        <v>17</v>
+      </c>
+      <c r="G17" s="14">
+        <v>8</v>
+      </c>
+      <c r="H17" s="14">
+        <v>14</v>
+      </c>
+      <c r="I17" s="14">
         <v>12</v>
-      </c>
-[...45 lines deleted...]
-        <v>14</v>
       </c>
       <c r="J17" s="14">
         <v>11</v>
       </c>
       <c r="K17" s="14">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="L17" s="14">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="M17" s="14">
+        <v>8</v>
+      </c>
+      <c r="N17" s="23">
+        <v>19</v>
+      </c>
+      <c r="O17" s="14">
+        <v>14</v>
+      </c>
+      <c r="P17" s="14">
+        <v>14</v>
+      </c>
+      <c r="Q17" s="230">
+        <v>11</v>
+      </c>
+      <c r="R17" s="220">
+        <v>11</v>
+      </c>
+      <c r="S17" s="221">
+        <v>17</v>
+      </c>
+      <c r="T17" s="222">
+        <v>14</v>
+      </c>
+      <c r="U17" s="223">
+        <v>8</v>
+      </c>
+      <c r="V17" s="224">
+        <v>5</v>
+      </c>
+      <c r="W17" s="225">
+        <v>13</v>
+      </c>
+      <c r="X17" s="226">
+        <v>13</v>
+      </c>
+      <c r="Y17" s="14">
         <v>18</v>
-      </c>
-[...34 lines deleted...]
-        <v>20</v>
       </c>
       <c r="Z17" s="23">
         <v>9</v>
       </c>
       <c r="AA17" s="23">
+        <v>9</v>
+      </c>
+      <c r="AB17" s="23">
+        <v>11</v>
+      </c>
+      <c r="AC17" s="14">
+        <v>10</v>
+      </c>
+      <c r="AD17" s="23">
+        <v>13</v>
+      </c>
+      <c r="AE17" s="23">
+        <v>14</v>
+      </c>
+      <c r="AF17" s="227">
+        <v>19</v>
+      </c>
+      <c r="AG17" s="228">
+        <v>12</v>
+      </c>
+      <c r="AH17" s="229">
+        <v>10</v>
+      </c>
+      <c r="AI17" s="184">
+        <v>10</v>
+      </c>
+      <c r="AJ17" s="184">
+        <v>10</v>
+      </c>
+      <c r="AK17" s="184">
+        <v>14</v>
+      </c>
+      <c r="AL17" s="184">
+        <v>4</v>
+      </c>
+      <c r="AM17" s="184">
+        <v>13</v>
+      </c>
+      <c r="AN17" s="184">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="18" spans="1:40">
+      <c r="A18" s="60" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="217">
+        <v>19</v>
+      </c>
+      <c r="C18" s="217">
+        <v>11</v>
+      </c>
+      <c r="D18" s="217">
+        <v>8</v>
+      </c>
+      <c r="E18" s="218">
+        <v>11</v>
+      </c>
+      <c r="F18" s="217">
+        <v>12</v>
+      </c>
+      <c r="G18" s="14">
+        <v>12</v>
+      </c>
+      <c r="H18" s="14">
+        <v>10</v>
+      </c>
+      <c r="I18" s="14">
+        <v>14</v>
+      </c>
+      <c r="J18" s="14">
+        <v>11</v>
+      </c>
+      <c r="K18" s="14">
+        <v>15</v>
+      </c>
+      <c r="L18" s="14">
+        <v>16</v>
+      </c>
+      <c r="M18" s="14">
+        <v>18</v>
+      </c>
+      <c r="N18" s="23">
+        <v>22</v>
+      </c>
+      <c r="O18" s="14">
+        <v>12</v>
+      </c>
+      <c r="P18" s="14">
+        <v>13</v>
+      </c>
+      <c r="Q18" s="230">
+        <v>12</v>
+      </c>
+      <c r="R18" s="220">
+        <v>13</v>
+      </c>
+      <c r="S18" s="221">
+        <v>12</v>
+      </c>
+      <c r="T18" s="222">
         <v>17</v>
       </c>
-      <c r="AB17" s="23">
+      <c r="U18" s="223">
+        <v>10</v>
+      </c>
+      <c r="V18" s="224">
+        <v>9</v>
+      </c>
+      <c r="W18" s="225">
+        <v>16</v>
+      </c>
+      <c r="X18" s="226">
+        <v>11</v>
+      </c>
+      <c r="Y18" s="14">
+        <v>20</v>
+      </c>
+      <c r="Z18" s="23">
+        <v>9</v>
+      </c>
+      <c r="AA18" s="23">
+        <v>17</v>
+      </c>
+      <c r="AB18" s="23">
         <v>6</v>
       </c>
-      <c r="AC17" s="14">
+      <c r="AC18" s="14">
         <v>19</v>
       </c>
-      <c r="AD17" s="23">
+      <c r="AD18" s="23">
         <v>12</v>
       </c>
-      <c r="AE17" s="23">
+      <c r="AE18" s="23">
         <v>16</v>
       </c>
-      <c r="AF17" s="230">
+      <c r="AF18" s="227">
         <v>15</v>
       </c>
-      <c r="AG17" s="231">
+      <c r="AG18" s="228">
         <v>22</v>
       </c>
-      <c r="AH17" s="232">
+      <c r="AH18" s="229">
         <v>10</v>
       </c>
-      <c r="AI17" s="184">
+      <c r="AI18" s="184">
         <v>11</v>
       </c>
-      <c r="AJ17" s="184">
+      <c r="AJ18" s="184">
         <v>12</v>
       </c>
-      <c r="AK17" s="184">
+      <c r="AK18" s="184">
         <v>21</v>
       </c>
-      <c r="AL17" s="184">
+      <c r="AL18" s="184">
         <v>11</v>
       </c>
-      <c r="AM17" s="184">
+      <c r="AM18" s="184">
         <v>14</v>
       </c>
-    </row>
-[...44 lines deleted...]
-      <c r="A19" s="60" t="s">
+      <c r="AN18" s="184">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="19" spans="1:40">
+      <c r="A19" s="298" t="s">
+        <v>57</v>
+      </c>
+      <c r="B19" s="298"/>
+      <c r="C19" s="298"/>
+      <c r="D19" s="298"/>
+      <c r="E19" s="298"/>
+      <c r="F19" s="298"/>
+      <c r="G19" s="298"/>
+      <c r="H19" s="298"/>
+      <c r="I19" s="298"/>
+      <c r="J19" s="298"/>
+      <c r="K19" s="298"/>
+      <c r="L19" s="298"/>
+      <c r="M19" s="298"/>
+      <c r="N19" s="298"/>
+      <c r="O19" s="298"/>
+      <c r="P19" s="298"/>
+      <c r="Q19" s="299"/>
+      <c r="R19" s="299"/>
+      <c r="S19" s="299"/>
+      <c r="T19" s="299"/>
+      <c r="U19" s="299"/>
+      <c r="V19" s="299"/>
+      <c r="W19" s="299"/>
+      <c r="X19" s="299"/>
+      <c r="Y19" s="299"/>
+      <c r="Z19" s="299"/>
+      <c r="AA19" s="299"/>
+      <c r="AB19" s="299"/>
+      <c r="AC19" s="299"/>
+      <c r="AD19" s="299"/>
+      <c r="AE19" s="299"/>
+      <c r="AF19" s="274"/>
+      <c r="AG19" s="274"/>
+      <c r="AH19" s="274"/>
+      <c r="AI19" s="274"/>
+      <c r="AJ19" s="274"/>
+      <c r="AK19" s="274"/>
+      <c r="AL19" s="274"/>
+      <c r="AM19" s="274"/>
+      <c r="AN19" s="68"/>
+    </row>
+    <row r="20" spans="1:40">
+      <c r="A20" s="60" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="220">
+      <c r="B20" s="217">
         <v>196</v>
       </c>
-      <c r="C19" s="220">
+      <c r="C20" s="217">
         <v>125</v>
       </c>
-      <c r="D19" s="220">
+      <c r="D20" s="217">
         <v>181</v>
       </c>
-      <c r="E19" s="221">
+      <c r="E20" s="218">
         <v>142</v>
       </c>
-      <c r="F19" s="220">
+      <c r="F20" s="217">
         <v>176</v>
       </c>
-      <c r="G19" s="14">
+      <c r="G20" s="14">
         <v>182</v>
       </c>
-      <c r="H19" s="14">
+      <c r="H20" s="14">
         <v>174</v>
       </c>
-      <c r="I19" s="14">
+      <c r="I20" s="14">
         <v>173</v>
       </c>
-      <c r="J19" s="14">
+      <c r="J20" s="14">
         <v>158</v>
       </c>
-      <c r="K19" s="14">
+      <c r="K20" s="14">
         <v>151</v>
       </c>
-      <c r="L19" s="14">
+      <c r="L20" s="14">
         <v>161</v>
       </c>
-      <c r="M19" s="14">
+      <c r="M20" s="14">
         <v>199</v>
       </c>
-      <c r="N19" s="23">
+      <c r="N20" s="23">
         <v>180</v>
       </c>
-      <c r="O19" s="23">
+      <c r="O20" s="23">
         <v>154</v>
       </c>
-      <c r="P19" s="23">
+      <c r="P20" s="23">
         <v>153</v>
       </c>
-      <c r="Q19" s="234">
+      <c r="Q20" s="231">
         <v>178</v>
       </c>
-      <c r="R19" s="235">
+      <c r="R20" s="232">
         <v>181</v>
       </c>
-      <c r="S19" s="236">
+      <c r="S20" s="233">
         <v>170</v>
       </c>
-      <c r="T19" s="237">
+      <c r="T20" s="234">
         <v>198</v>
       </c>
-      <c r="U19" s="238">
+      <c r="U20" s="235">
         <v>168</v>
       </c>
-      <c r="V19" s="239">
+      <c r="V20" s="236">
         <v>153</v>
       </c>
-      <c r="W19" s="240">
+      <c r="W20" s="237">
         <v>177</v>
       </c>
-      <c r="X19" s="241">
+      <c r="X20" s="238">
         <v>183</v>
       </c>
-      <c r="Y19" s="14">
+      <c r="Y20" s="14">
         <v>186</v>
       </c>
-      <c r="Z19" s="23">
+      <c r="Z20" s="23">
         <v>160</v>
       </c>
-      <c r="AA19" s="23">
+      <c r="AA20" s="23">
         <v>149</v>
       </c>
-      <c r="AB19" s="23">
+      <c r="AB20" s="23">
         <v>146</v>
       </c>
-      <c r="AC19" s="23">
+      <c r="AC20" s="23">
         <v>198</v>
       </c>
-      <c r="AD19" s="23">
+      <c r="AD20" s="23">
         <v>167</v>
       </c>
-      <c r="AE19" s="23">
+      <c r="AE20" s="23">
         <v>168</v>
       </c>
-      <c r="AF19" s="242">
+      <c r="AF20" s="239">
         <v>200</v>
       </c>
-      <c r="AG19" s="243">
+      <c r="AG20" s="240">
         <v>156</v>
       </c>
-      <c r="AH19" s="244">
+      <c r="AH20" s="241">
         <v>171</v>
       </c>
-      <c r="AI19" s="184">
+      <c r="AI20" s="184">
         <v>181</v>
       </c>
-      <c r="AJ19" s="184">
+      <c r="AJ20" s="184">
         <v>163</v>
       </c>
-      <c r="AK19" s="184">
+      <c r="AK20" s="184">
         <v>194</v>
       </c>
-      <c r="AL19" s="184">
+      <c r="AL20" s="184">
         <v>147</v>
       </c>
-      <c r="AM19" s="184">
+      <c r="AM20" s="184">
         <v>160</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="60" t="s">
+      <c r="AN20" s="184">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="21" spans="1:40">
+      <c r="A21" s="60" t="s">
         <v>17</v>
       </c>
-      <c r="B20" s="220">
+      <c r="B21" s="217">
         <v>100</v>
       </c>
-      <c r="C20" s="220">
+      <c r="C21" s="217">
         <v>69</v>
       </c>
-      <c r="D20" s="220">
+      <c r="D21" s="217">
         <v>93</v>
       </c>
-      <c r="E20" s="221">
+      <c r="E21" s="218">
         <v>82</v>
       </c>
-      <c r="F20" s="220">
+      <c r="F21" s="217">
         <v>88</v>
       </c>
-      <c r="G20" s="14">
+      <c r="G21" s="14">
         <v>95</v>
       </c>
-      <c r="H20" s="14">
+      <c r="H21" s="14">
         <v>86</v>
       </c>
-      <c r="I20" s="14">
+      <c r="I21" s="14">
         <v>91</v>
       </c>
-      <c r="J20" s="14">
+      <c r="J21" s="14">
         <v>85</v>
       </c>
-      <c r="K20" s="14">
+      <c r="K21" s="14">
         <v>83</v>
       </c>
-      <c r="L20" s="14">
+      <c r="L21" s="14">
         <v>75</v>
       </c>
-      <c r="M20" s="14">
+      <c r="M21" s="14">
         <v>93</v>
       </c>
-      <c r="N20" s="23">
+      <c r="N21" s="23">
         <v>91</v>
       </c>
-      <c r="O20" s="23">
+      <c r="O21" s="23">
         <v>74</v>
       </c>
-      <c r="P20" s="23">
+      <c r="P21" s="23">
         <v>70</v>
       </c>
-      <c r="Q20" s="234">
+      <c r="Q21" s="231">
         <v>93</v>
       </c>
-      <c r="R20" s="235">
+      <c r="R21" s="232">
         <v>93</v>
       </c>
-      <c r="S20" s="236">
+      <c r="S21" s="233">
         <v>77</v>
       </c>
-      <c r="T20" s="237">
+      <c r="T21" s="234">
         <v>102</v>
       </c>
-      <c r="U20" s="238">
+      <c r="U21" s="235">
         <v>100</v>
       </c>
-      <c r="V20" s="239">
+      <c r="V21" s="236">
         <v>88</v>
       </c>
-      <c r="W20" s="240">
+      <c r="W21" s="237">
         <v>97</v>
       </c>
-      <c r="X20" s="241">
+      <c r="X21" s="238">
         <v>111</v>
       </c>
-      <c r="Y20" s="14">
+      <c r="Y21" s="14">
         <v>99</v>
       </c>
-      <c r="Z20" s="23">
+      <c r="Z21" s="23">
         <v>93</v>
       </c>
-      <c r="AA20" s="23">
+      <c r="AA21" s="23">
         <v>70</v>
       </c>
-      <c r="AB20" s="23">
+      <c r="AB21" s="23">
         <v>71</v>
       </c>
-      <c r="AC20" s="23">
+      <c r="AC21" s="23">
         <v>102</v>
       </c>
-      <c r="AD20" s="23">
+      <c r="AD21" s="23">
         <v>91</v>
       </c>
-      <c r="AE20" s="23">
+      <c r="AE21" s="23">
         <v>89</v>
       </c>
-      <c r="AF20" s="242">
+      <c r="AF21" s="239">
         <v>100</v>
       </c>
-      <c r="AG20" s="243">
+      <c r="AG21" s="240">
         <v>75</v>
       </c>
-      <c r="AH20" s="244">
+      <c r="AH21" s="241">
         <v>87</v>
       </c>
-      <c r="AI20" s="184">
+      <c r="AI21" s="184">
         <v>90</v>
       </c>
-      <c r="AJ20" s="184">
+      <c r="AJ21" s="184">
         <v>84</v>
       </c>
-      <c r="AK20" s="184">
+      <c r="AK21" s="184">
         <v>110</v>
       </c>
-      <c r="AL20" s="184">
+      <c r="AL21" s="184">
         <v>83</v>
       </c>
-      <c r="AM20" s="184">
+      <c r="AM21" s="184">
         <v>82</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="60" t="s">
+      <c r="AN21" s="184">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="22" spans="1:40">
+      <c r="A22" s="60" t="s">
         <v>18</v>
       </c>
-      <c r="B21" s="220">
+      <c r="B22" s="217">
         <v>30</v>
       </c>
-      <c r="C21" s="220">
+      <c r="C22" s="217">
         <v>12</v>
       </c>
-      <c r="D21" s="220">
+      <c r="D22" s="217">
         <v>25</v>
       </c>
-      <c r="E21" s="221">
+      <c r="E22" s="218">
         <v>12</v>
       </c>
-      <c r="F21" s="220">
+      <c r="F22" s="217">
         <v>20</v>
       </c>
-      <c r="G21" s="14">
+      <c r="G22" s="14">
         <v>32</v>
       </c>
-      <c r="H21" s="14">
+      <c r="H22" s="14">
         <v>25</v>
       </c>
-      <c r="I21" s="14">
+      <c r="I22" s="14">
         <v>15</v>
       </c>
-      <c r="J21" s="14">
+      <c r="J22" s="14">
         <v>16</v>
       </c>
-      <c r="K21" s="14">
+      <c r="K22" s="14">
         <v>16</v>
       </c>
-      <c r="L21" s="14">
+      <c r="L22" s="14">
         <v>22</v>
       </c>
-      <c r="M21" s="14">
+      <c r="M22" s="14">
         <v>39</v>
       </c>
-      <c r="N21" s="23">
+      <c r="N22" s="23">
         <v>21</v>
       </c>
-      <c r="O21" s="23">
+      <c r="O22" s="23">
         <v>22</v>
       </c>
-      <c r="P21" s="23">
+      <c r="P22" s="23">
         <v>19</v>
       </c>
-      <c r="Q21" s="234">
+      <c r="Q22" s="231">
         <v>23</v>
       </c>
-      <c r="R21" s="235">
+      <c r="R22" s="232">
         <v>22</v>
       </c>
-      <c r="S21" s="236">
+      <c r="S22" s="233">
         <v>16</v>
       </c>
-      <c r="T21" s="237">
+      <c r="T22" s="234">
         <v>26</v>
       </c>
-      <c r="U21" s="238">
+      <c r="U22" s="235">
         <v>24</v>
       </c>
-      <c r="V21" s="239">
+      <c r="V22" s="236">
         <v>15</v>
       </c>
-      <c r="W21" s="240">
+      <c r="W22" s="237">
         <v>22</v>
       </c>
-      <c r="X21" s="241">
+      <c r="X22" s="238">
         <v>17</v>
       </c>
-      <c r="Y21" s="14">
+      <c r="Y22" s="14">
         <v>21</v>
       </c>
-      <c r="Z21" s="23">
+      <c r="Z22" s="23">
         <v>19</v>
       </c>
-      <c r="AA21" s="23">
+      <c r="AA22" s="23">
         <v>27</v>
       </c>
-      <c r="AB21" s="23">
+      <c r="AB22" s="23">
         <v>23</v>
       </c>
-      <c r="AC21" s="23">
+      <c r="AC22" s="23">
         <v>26</v>
       </c>
-      <c r="AD21" s="23">
+      <c r="AD22" s="23">
         <v>16</v>
       </c>
-      <c r="AE21" s="23">
+      <c r="AE22" s="23">
         <v>16</v>
       </c>
-      <c r="AF21" s="242">
+      <c r="AF22" s="239">
         <v>27</v>
       </c>
-      <c r="AG21" s="243">
+      <c r="AG22" s="240">
         <v>20</v>
       </c>
-      <c r="AH21" s="244">
+      <c r="AH22" s="241">
         <v>18</v>
       </c>
-      <c r="AI21" s="184">
+      <c r="AI22" s="184">
         <v>30</v>
       </c>
-      <c r="AJ21" s="184">
+      <c r="AJ22" s="184">
         <v>31</v>
       </c>
-      <c r="AK21" s="184">
+      <c r="AK22" s="184">
         <v>15</v>
       </c>
-      <c r="AL21" s="184">
+      <c r="AL22" s="184">
         <v>15</v>
       </c>
-      <c r="AM21" s="184">
+      <c r="AM22" s="184">
         <v>22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="60" t="s">
+      <c r="AN22" s="184">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="23" spans="1:40">
+      <c r="A23" s="60" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="220">
+      <c r="B23" s="217">
         <v>17</v>
       </c>
-      <c r="C22" s="220">
+      <c r="C23" s="217">
         <v>10</v>
       </c>
-      <c r="D22" s="220">
+      <c r="D23" s="217">
         <v>10</v>
       </c>
-      <c r="E22" s="221">
+      <c r="E23" s="218">
         <v>15</v>
       </c>
-      <c r="F22" s="220">
+      <c r="F23" s="217">
         <v>13</v>
       </c>
-      <c r="G22" s="14">
+      <c r="G23" s="14">
         <v>9</v>
       </c>
-      <c r="H22" s="14">
+      <c r="H23" s="14">
         <v>13</v>
       </c>
-      <c r="I22" s="14">
+      <c r="I23" s="14">
         <v>6</v>
       </c>
-      <c r="J22" s="14">
+      <c r="J23" s="14">
         <v>10</v>
       </c>
-      <c r="K22" s="14">
+      <c r="K23" s="14">
         <v>13</v>
       </c>
-      <c r="L22" s="14">
+      <c r="L23" s="14">
         <v>8</v>
       </c>
-      <c r="M22" s="14">
+      <c r="M23" s="14">
         <v>8</v>
       </c>
-      <c r="N22" s="23">
+      <c r="N23" s="23">
         <v>8</v>
       </c>
-      <c r="O22" s="23">
+      <c r="O23" s="23">
         <v>7</v>
       </c>
-      <c r="P22" s="23">
+      <c r="P23" s="23">
         <v>13</v>
       </c>
-      <c r="Q22" s="234">
+      <c r="Q23" s="231">
         <v>12</v>
       </c>
-      <c r="R22" s="235">
+      <c r="R23" s="232">
         <v>15</v>
       </c>
-      <c r="S22" s="236">
+      <c r="S23" s="233">
         <v>15</v>
       </c>
-      <c r="T22" s="237">
+      <c r="T23" s="234">
         <v>12</v>
       </c>
-      <c r="U22" s="238">
+      <c r="U23" s="235">
         <v>7</v>
       </c>
-      <c r="V22" s="239">
+      <c r="V23" s="236">
         <v>12</v>
       </c>
-      <c r="W22" s="240">
+      <c r="W23" s="237">
         <v>11</v>
       </c>
-      <c r="X22" s="241">
+      <c r="X23" s="238">
         <v>12</v>
       </c>
-      <c r="Y22" s="14">
+      <c r="Y23" s="14">
         <v>8</v>
       </c>
-      <c r="Z22" s="23">
+      <c r="Z23" s="23">
         <v>11</v>
       </c>
-      <c r="AA22" s="23">
+      <c r="AA23" s="23">
         <v>6</v>
       </c>
-      <c r="AB22" s="23">
+      <c r="AB23" s="23">
         <v>8</v>
       </c>
-      <c r="AC22" s="23">
+      <c r="AC23" s="23">
         <v>8</v>
       </c>
-      <c r="AD22" s="23">
+      <c r="AD23" s="23">
         <v>8</v>
       </c>
-      <c r="AE22" s="23">
+      <c r="AE23" s="23">
         <v>8</v>
       </c>
-      <c r="AF22" s="242">
+      <c r="AF23" s="239">
         <v>8</v>
       </c>
-      <c r="AG22" s="243">
+      <c r="AG23" s="240">
         <v>6</v>
       </c>
-      <c r="AH22" s="244">
+      <c r="AH23" s="241">
         <v>14</v>
       </c>
-      <c r="AI22" s="184">
+      <c r="AI23" s="184">
         <v>13</v>
       </c>
-      <c r="AJ22" s="184">
+      <c r="AJ23" s="184">
         <v>7</v>
       </c>
-      <c r="AK22" s="184">
+      <c r="AK23" s="184">
         <v>11</v>
       </c>
-      <c r="AL22" s="184">
+      <c r="AL23" s="184">
         <v>9</v>
       </c>
-      <c r="AM22" s="184">
+      <c r="AM23" s="184">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="60" t="s">
+      <c r="AN23" s="184">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="24" spans="1:40">
+      <c r="A24" s="60" t="s">
         <v>20</v>
       </c>
-      <c r="B23" s="220">
+      <c r="B24" s="217">
         <v>5</v>
       </c>
-      <c r="C23" s="220">
+      <c r="C24" s="217">
         <v>2</v>
       </c>
-      <c r="D23" s="220">
+      <c r="D24" s="217">
         <v>9</v>
       </c>
-      <c r="E23" s="221">
+      <c r="E24" s="218">
         <v>4</v>
       </c>
-      <c r="F23" s="220">
+      <c r="F24" s="217">
         <v>4</v>
       </c>
-      <c r="G23" s="14">
+      <c r="G24" s="14">
         <v>6</v>
       </c>
-      <c r="H23" s="14">
+      <c r="H24" s="14">
         <v>4</v>
       </c>
-      <c r="I23" s="14">
+      <c r="I24" s="14">
         <v>13</v>
       </c>
-      <c r="J23" s="14">
+      <c r="J24" s="14">
         <v>7</v>
       </c>
-      <c r="K23" s="14">
+      <c r="K24" s="14">
         <v>2</v>
       </c>
-      <c r="L23" s="14">
+      <c r="L24" s="14">
         <v>4</v>
       </c>
-      <c r="M23" s="14">
+      <c r="M24" s="14">
         <v>7</v>
       </c>
-      <c r="N23" s="23">
+      <c r="N24" s="23">
         <v>5</v>
       </c>
-      <c r="O23" s="23">
+      <c r="O24" s="23">
         <v>5</v>
       </c>
-      <c r="P23" s="23">
+      <c r="P24" s="23">
         <v>3</v>
       </c>
-      <c r="Q23" s="234">
+      <c r="Q24" s="231">
         <v>11</v>
       </c>
-      <c r="R23" s="235">
+      <c r="R24" s="232">
         <v>11</v>
       </c>
-      <c r="S23" s="236">
+      <c r="S24" s="233">
         <v>11</v>
       </c>
-      <c r="T23" s="237">
+      <c r="T24" s="234">
         <v>10</v>
       </c>
-      <c r="U23" s="238">
+      <c r="U24" s="235">
         <v>2</v>
       </c>
-      <c r="V23" s="239">
+      <c r="V24" s="236">
         <v>7</v>
       </c>
-      <c r="W23" s="240">
+      <c r="W24" s="237">
         <v>7</v>
       </c>
-      <c r="X23" s="241">
+      <c r="X24" s="238">
         <v>10</v>
       </c>
-      <c r="Y23" s="14">
+      <c r="Y24" s="14">
         <v>7</v>
       </c>
-      <c r="Z23" s="23">
+      <c r="Z24" s="23">
         <v>10</v>
       </c>
-      <c r="AA23" s="23">
+      <c r="AA24" s="23">
         <v>5</v>
       </c>
-      <c r="AB23" s="23">
+      <c r="AB24" s="23">
         <v>2</v>
       </c>
-      <c r="AC23" s="23">
+      <c r="AC24" s="23">
         <v>3</v>
       </c>
-      <c r="AD23" s="23">
+      <c r="AD24" s="23">
         <v>5</v>
       </c>
-      <c r="AE23" s="23">
+      <c r="AE24" s="23">
         <v>7</v>
       </c>
-      <c r="AF23" s="242">
+      <c r="AF24" s="239">
         <v>12</v>
       </c>
-      <c r="AG23" s="243">
+      <c r="AG24" s="240">
         <v>5</v>
       </c>
-      <c r="AH23" s="244">
+      <c r="AH24" s="241">
         <v>12</v>
       </c>
-      <c r="AI23" s="184">
+      <c r="AI24" s="184">
         <v>7</v>
       </c>
-      <c r="AJ23" s="184">
+      <c r="AJ24" s="184">
         <v>3</v>
       </c>
-      <c r="AK23" s="184">
+      <c r="AK24" s="184">
         <v>7</v>
       </c>
-      <c r="AL23" s="184">
+      <c r="AL24" s="184">
         <v>11</v>
       </c>
-      <c r="AM23" s="184">
+      <c r="AM24" s="184">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="60" t="s">
+      <c r="AN24" s="184">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:40" ht="23.25">
+      <c r="A25" s="60" t="s">
         <v>21</v>
       </c>
-      <c r="B24" s="220">
+      <c r="B25" s="217">
         <v>15</v>
       </c>
-      <c r="C24" s="220">
+      <c r="C25" s="217">
         <v>13</v>
       </c>
-      <c r="D24" s="220">
+      <c r="D25" s="217">
         <v>23</v>
       </c>
-      <c r="E24" s="221">
+      <c r="E25" s="218">
         <v>15</v>
       </c>
-      <c r="F24" s="220">
+      <c r="F25" s="217">
         <v>18</v>
       </c>
-      <c r="G24" s="14">
+      <c r="G25" s="14">
         <v>12</v>
       </c>
-      <c r="H24" s="14">
+      <c r="H25" s="14">
         <v>20</v>
       </c>
-      <c r="I24" s="14">
+      <c r="I25" s="14">
         <v>20</v>
       </c>
-      <c r="J24" s="14">
+      <c r="J25" s="14">
         <v>17</v>
       </c>
-      <c r="K24" s="14">
+      <c r="K25" s="14">
         <v>17</v>
       </c>
-      <c r="L24" s="14">
+      <c r="L25" s="14">
         <v>22</v>
       </c>
-      <c r="M24" s="14">
+      <c r="M25" s="14">
         <v>24</v>
       </c>
-      <c r="N24" s="23">
+      <c r="N25" s="23">
         <v>25</v>
       </c>
-      <c r="O24" s="23">
+      <c r="O25" s="23">
         <v>23</v>
       </c>
-      <c r="P24" s="23">
+      <c r="P25" s="23">
         <v>14</v>
       </c>
-      <c r="Q24" s="245">
+      <c r="Q25" s="242">
         <v>14</v>
       </c>
-      <c r="R24" s="235">
+      <c r="R25" s="232">
         <v>22</v>
       </c>
-      <c r="S24" s="236">
+      <c r="S25" s="233">
         <v>22</v>
       </c>
-      <c r="T24" s="237">
+      <c r="T25" s="234">
         <v>16</v>
       </c>
-      <c r="U24" s="238">
+      <c r="U25" s="235">
         <v>17</v>
       </c>
-      <c r="V24" s="239">
+      <c r="V25" s="236">
         <v>14</v>
       </c>
-      <c r="W24" s="240">
+      <c r="W25" s="237">
         <v>12</v>
       </c>
-      <c r="X24" s="241">
+      <c r="X25" s="238">
         <v>15</v>
       </c>
-      <c r="Y24" s="14">
+      <c r="Y25" s="14">
         <v>12</v>
       </c>
-      <c r="Z24" s="23">
+      <c r="Z25" s="23">
         <v>12</v>
       </c>
-      <c r="AA24" s="23">
+      <c r="AA25" s="23">
         <v>15</v>
       </c>
-      <c r="AB24" s="23">
+      <c r="AB25" s="23">
         <v>23</v>
       </c>
-      <c r="AC24" s="23">
+      <c r="AC25" s="23">
         <v>27</v>
       </c>
-      <c r="AD24" s="23">
+      <c r="AD25" s="23">
         <v>18</v>
       </c>
-      <c r="AE24" s="23">
+      <c r="AE25" s="23">
         <v>21</v>
       </c>
-      <c r="AF24" s="242">
+      <c r="AF25" s="239">
         <v>23</v>
       </c>
-      <c r="AG24" s="243">
+      <c r="AG25" s="240">
         <v>21</v>
       </c>
-      <c r="AH24" s="244">
+      <c r="AH25" s="241">
         <v>20</v>
       </c>
-      <c r="AI24" s="184">
+      <c r="AI25" s="184">
         <v>19</v>
       </c>
-      <c r="AJ24" s="184">
+      <c r="AJ25" s="184">
         <v>17</v>
       </c>
-      <c r="AK24" s="184">
+      <c r="AK25" s="184">
         <v>26</v>
       </c>
-      <c r="AL24" s="184">
+      <c r="AL25" s="184">
         <v>13</v>
       </c>
-      <c r="AM24" s="184">
+      <c r="AM25" s="184">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="60" t="s">
+      <c r="AN25" s="184">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="26" spans="1:40">
+      <c r="A26" s="60" t="s">
         <v>22</v>
       </c>
-      <c r="B25" s="220">
+      <c r="B26" s="217">
         <v>8</v>
       </c>
-      <c r="C25" s="220">
+      <c r="C26" s="217">
         <v>9</v>
       </c>
-      <c r="D25" s="220">
+      <c r="D26" s="217">
         <v>15</v>
       </c>
-      <c r="E25" s="221">
+      <c r="E26" s="218">
         <v>4</v>
       </c>
-      <c r="F25" s="220">
+      <c r="F26" s="217">
         <v>11</v>
       </c>
-      <c r="G25" s="14">
+      <c r="G26" s="14">
         <v>16</v>
       </c>
-      <c r="H25" s="14">
+      <c r="H26" s="14">
         <v>13</v>
       </c>
-      <c r="I25" s="14">
+      <c r="I26" s="14">
         <v>11</v>
       </c>
-      <c r="J25" s="14">
+      <c r="J26" s="14">
         <v>9</v>
       </c>
-      <c r="K25" s="14">
+      <c r="K26" s="14">
         <v>4</v>
-      </c>
-[...117 lines deleted...]
-        <v>8</v>
       </c>
       <c r="L26" s="14">
         <v>10</v>
       </c>
       <c r="M26" s="14">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="N26" s="23">
         <v>9</v>
       </c>
       <c r="O26" s="23">
         <v>8</v>
       </c>
       <c r="P26" s="23">
+        <v>16</v>
+      </c>
+      <c r="Q26" s="242">
+        <v>13</v>
+      </c>
+      <c r="R26" s="232">
+        <v>7</v>
+      </c>
+      <c r="S26" s="233">
+        <v>11</v>
+      </c>
+      <c r="T26" s="234">
+        <v>9</v>
+      </c>
+      <c r="U26" s="235">
+        <v>9</v>
+      </c>
+      <c r="V26" s="236">
         <v>10</v>
       </c>
-      <c r="Q26" s="245">
-[...2 lines deleted...]
-      <c r="R26" s="235">
+      <c r="W26" s="237">
+        <v>8</v>
+      </c>
+      <c r="X26" s="238">
+        <v>4</v>
+      </c>
+      <c r="Y26" s="14">
+        <v>13</v>
+      </c>
+      <c r="Z26" s="23">
+        <v>4</v>
+      </c>
+      <c r="AA26" s="23">
+        <v>11</v>
+      </c>
+      <c r="AB26" s="23">
+        <v>8</v>
+      </c>
+      <c r="AC26" s="23">
+        <v>12</v>
+      </c>
+      <c r="AD26" s="23">
+        <v>13</v>
+      </c>
+      <c r="AE26" s="23">
+        <v>6</v>
+      </c>
+      <c r="AF26" s="239">
+        <v>9</v>
+      </c>
+      <c r="AG26" s="240">
+        <v>9</v>
+      </c>
+      <c r="AH26" s="241">
         <v>7</v>
       </c>
-      <c r="S26" s="236">
+      <c r="AI26" s="184">
         <v>11</v>
       </c>
-      <c r="T26" s="237">
+      <c r="AJ26" s="184">
         <v>11</v>
-      </c>
-[...46 lines deleted...]
-        <v>6</v>
       </c>
       <c r="AK26" s="184">
         <v>6</v>
       </c>
       <c r="AL26" s="184">
+        <v>12</v>
+      </c>
+      <c r="AM26" s="184">
+        <v>5</v>
+      </c>
+      <c r="AN26" s="184">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="27" spans="1:40">
+      <c r="A27" s="60" t="s">
+        <v>23</v>
+      </c>
+      <c r="B27" s="217">
+        <v>12</v>
+      </c>
+      <c r="C27" s="217">
         <v>2</v>
       </c>
-      <c r="AM26" s="184">
+      <c r="D27" s="217">
+        <v>1</v>
+      </c>
+      <c r="E27" s="218">
+        <v>5</v>
+      </c>
+      <c r="F27" s="217">
         <v>11</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      </c>
       <c r="G27" s="14">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="H27" s="14">
+        <v>6</v>
+      </c>
+      <c r="I27" s="14">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="J27" s="14">
         <v>7</v>
       </c>
       <c r="K27" s="14">
         <v>8</v>
       </c>
       <c r="L27" s="14">
         <v>10</v>
       </c>
       <c r="M27" s="14">
+        <v>6</v>
+      </c>
+      <c r="N27" s="23">
+        <v>9</v>
+      </c>
+      <c r="O27" s="23">
+        <v>8</v>
+      </c>
+      <c r="P27" s="23">
         <v>10</v>
       </c>
-      <c r="N27" s="23">
+      <c r="Q27" s="242">
+        <v>5</v>
+      </c>
+      <c r="R27" s="232">
+        <v>7</v>
+      </c>
+      <c r="S27" s="233">
+        <v>11</v>
+      </c>
+      <c r="T27" s="234">
+        <v>11</v>
+      </c>
+      <c r="U27" s="235">
+        <v>5</v>
+      </c>
+      <c r="V27" s="236">
+        <v>3</v>
+      </c>
+      <c r="W27" s="237">
+        <v>6</v>
+      </c>
+      <c r="X27" s="238">
+        <v>5</v>
+      </c>
+      <c r="Y27" s="14">
         <v>12</v>
       </c>
-      <c r="O27" s="23">
+      <c r="Z27" s="23">
+        <v>8</v>
+      </c>
+      <c r="AA27" s="23">
+        <v>3</v>
+      </c>
+      <c r="AB27" s="23">
         <v>7</v>
       </c>
-      <c r="P27" s="23">
+      <c r="AC27" s="23">
         <v>8</v>
       </c>
-      <c r="Q27" s="245">
+      <c r="AD27" s="23">
+        <v>9</v>
+      </c>
+      <c r="AE27" s="23">
+        <v>10</v>
+      </c>
+      <c r="AF27" s="239">
+        <v>12</v>
+      </c>
+      <c r="AG27" s="240">
+        <v>6</v>
+      </c>
+      <c r="AH27" s="241">
         <v>7</v>
       </c>
-      <c r="R27" s="235">
-[...47 lines deleted...]
-      <c r="AH27" s="244">
+      <c r="AI27" s="184">
         <v>6</v>
       </c>
-      <c r="AI27" s="184">
-[...1 lines deleted...]
-      </c>
       <c r="AJ27" s="184">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="AK27" s="184">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="AL27" s="184">
         <v>2</v>
       </c>
       <c r="AM27" s="184">
+        <v>11</v>
+      </c>
+      <c r="AN27" s="184">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="28" spans="1:40">
+      <c r="A28" s="60" t="s">
+        <v>24</v>
+      </c>
+      <c r="B28" s="217">
+        <v>9</v>
+      </c>
+      <c r="C28" s="217">
+        <v>8</v>
+      </c>
+      <c r="D28" s="217">
+        <v>5</v>
+      </c>
+      <c r="E28" s="218">
+        <v>5</v>
+      </c>
+      <c r="F28" s="217">
+        <v>11</v>
+      </c>
+      <c r="G28" s="14">
+        <v>5</v>
+      </c>
+      <c r="H28" s="14">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="302" t="s">
+      <c r="I28" s="14">
+        <v>10</v>
+      </c>
+      <c r="J28" s="14">
+        <v>7</v>
+      </c>
+      <c r="K28" s="14">
+        <v>8</v>
+      </c>
+      <c r="L28" s="14">
+        <v>10</v>
+      </c>
+      <c r="M28" s="14">
+        <v>10</v>
+      </c>
+      <c r="N28" s="23">
+        <v>12</v>
+      </c>
+      <c r="O28" s="23">
+        <v>7</v>
+      </c>
+      <c r="P28" s="23">
+        <v>8</v>
+      </c>
+      <c r="Q28" s="242">
+        <v>7</v>
+      </c>
+      <c r="R28" s="232">
+        <v>4</v>
+      </c>
+      <c r="S28" s="233">
+        <v>7</v>
+      </c>
+      <c r="T28" s="234">
+        <v>12</v>
+      </c>
+      <c r="U28" s="235">
+        <v>4</v>
+      </c>
+      <c r="V28" s="236">
+        <v>4</v>
+      </c>
+      <c r="W28" s="237">
+        <v>14</v>
+      </c>
+      <c r="X28" s="238">
+        <v>9</v>
+      </c>
+      <c r="Y28" s="14">
+        <v>14</v>
+      </c>
+      <c r="Z28" s="23">
+        <v>3</v>
+      </c>
+      <c r="AA28" s="23">
+        <v>12</v>
+      </c>
+      <c r="AB28" s="23">
+        <v>4</v>
+      </c>
+      <c r="AC28" s="23">
+        <v>12</v>
+      </c>
+      <c r="AD28" s="23">
+        <v>7</v>
+      </c>
+      <c r="AE28" s="23">
+        <v>11</v>
+      </c>
+      <c r="AF28" s="239">
+        <v>9</v>
+      </c>
+      <c r="AG28" s="240">
+        <v>14</v>
+      </c>
+      <c r="AH28" s="241">
+        <v>6</v>
+      </c>
+      <c r="AI28" s="184">
+        <v>5</v>
+      </c>
+      <c r="AJ28" s="184">
+        <v>4</v>
+      </c>
+      <c r="AK28" s="184">
+        <v>13</v>
+      </c>
+      <c r="AL28" s="184">
+        <v>2</v>
+      </c>
+      <c r="AM28" s="184">
+        <v>7</v>
+      </c>
+      <c r="AN28" s="184">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:40">
+      <c r="A29" s="298" t="s">
+        <v>58</v>
+      </c>
+      <c r="B29" s="298"/>
+      <c r="C29" s="298"/>
+      <c r="D29" s="298"/>
+      <c r="E29" s="298"/>
+      <c r="F29" s="298"/>
+      <c r="G29" s="298"/>
+      <c r="H29" s="298"/>
+      <c r="I29" s="298"/>
+      <c r="J29" s="298"/>
+      <c r="K29" s="298"/>
+      <c r="L29" s="298"/>
+      <c r="M29" s="298"/>
+      <c r="N29" s="298"/>
+      <c r="O29" s="298"/>
+      <c r="P29" s="298"/>
+      <c r="Q29" s="299"/>
+      <c r="R29" s="299"/>
+      <c r="S29" s="299"/>
+      <c r="T29" s="299"/>
+      <c r="U29" s="299"/>
+      <c r="V29" s="299"/>
+      <c r="W29" s="299"/>
+      <c r="X29" s="299"/>
+      <c r="Y29" s="299"/>
+      <c r="Z29" s="299"/>
+      <c r="AA29" s="299"/>
+      <c r="AB29" s="299"/>
+      <c r="AC29" s="299"/>
+      <c r="AD29" s="299"/>
+      <c r="AE29" s="299"/>
+      <c r="AF29" s="274"/>
+      <c r="AG29" s="274"/>
+      <c r="AH29" s="274"/>
+      <c r="AI29" s="274"/>
+      <c r="AJ29" s="274"/>
+      <c r="AK29" s="274"/>
+      <c r="AL29" s="274"/>
+      <c r="AM29" s="274"/>
+      <c r="AN29" s="68"/>
+    </row>
+    <row r="30" spans="1:40">
+      <c r="A30" s="60" t="s">
+        <v>25</v>
+      </c>
+      <c r="B30" s="217">
+        <v>145</v>
+      </c>
+      <c r="C30" s="217">
+        <v>106</v>
+      </c>
+      <c r="D30" s="217">
+        <v>109</v>
+      </c>
+      <c r="E30" s="218">
+        <v>99</v>
+      </c>
+      <c r="F30" s="217">
+        <v>136</v>
+      </c>
+      <c r="G30" s="14">
+        <v>108</v>
+      </c>
+      <c r="H30" s="14">
+        <v>113</v>
+      </c>
+      <c r="I30" s="14">
+        <v>137</v>
+      </c>
+      <c r="J30" s="14">
+        <v>109</v>
+      </c>
+      <c r="K30" s="14">
+        <v>118</v>
+      </c>
+      <c r="L30" s="14">
+        <v>135</v>
+      </c>
+      <c r="M30" s="14">
+        <v>146</v>
+      </c>
+      <c r="N30" s="23">
+        <v>173</v>
+      </c>
+      <c r="O30" s="23">
+        <v>111</v>
+      </c>
+      <c r="P30" s="23">
+        <v>108</v>
+      </c>
+      <c r="Q30" s="243">
+        <v>138</v>
+      </c>
+      <c r="R30" s="244">
+        <v>134</v>
+      </c>
+      <c r="S30" s="245">
+        <v>111</v>
+      </c>
+      <c r="T30" s="246">
+        <v>136</v>
+      </c>
+      <c r="U30" s="247">
+        <v>112</v>
+      </c>
+      <c r="V30" s="248">
+        <v>126</v>
+      </c>
+      <c r="W30" s="249">
+        <v>137</v>
+      </c>
+      <c r="X30" s="250">
+        <v>138</v>
+      </c>
+      <c r="Y30" s="14">
+        <v>165</v>
+      </c>
+      <c r="Z30" s="23">
+        <v>109</v>
+      </c>
+      <c r="AA30" s="23">
+        <v>119</v>
+      </c>
+      <c r="AB30" s="23">
+        <v>118</v>
+      </c>
+      <c r="AC30" s="23">
+        <v>117</v>
+      </c>
+      <c r="AD30" s="23">
+        <v>97</v>
+      </c>
+      <c r="AE30" s="23">
+        <v>127</v>
+      </c>
+      <c r="AF30" s="251">
+        <v>154</v>
+      </c>
+      <c r="AG30" s="252">
+        <v>127</v>
+      </c>
+      <c r="AH30" s="253">
+        <v>127</v>
+      </c>
+      <c r="AI30" s="184">
+        <v>139</v>
+      </c>
+      <c r="AJ30" s="184">
+        <v>127</v>
+      </c>
+      <c r="AK30" s="184">
+        <v>154</v>
+      </c>
+      <c r="AL30" s="184">
+        <v>95</v>
+      </c>
+      <c r="AM30" s="184">
+        <v>116</v>
+      </c>
+      <c r="AN30" s="184">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="31" spans="1:40">
+      <c r="A31" s="60" t="s">
+        <v>17</v>
+      </c>
+      <c r="B31" s="217">
+        <v>69</v>
+      </c>
+      <c r="C31" s="217">
+        <v>57</v>
+      </c>
+      <c r="D31" s="217">
         <v>59</v>
       </c>
-      <c r="B28" s="302"/>
-[...39 lines deleted...]
-      <c r="A29" s="60" t="s">
+      <c r="E31" s="218">
+        <v>55</v>
+      </c>
+      <c r="F31" s="217">
+        <v>78</v>
+      </c>
+      <c r="G31" s="14">
+        <v>60</v>
+      </c>
+      <c r="H31" s="14">
+        <v>70</v>
+      </c>
+      <c r="I31" s="14">
+        <v>85</v>
+      </c>
+      <c r="J31" s="14">
+        <v>58</v>
+      </c>
+      <c r="K31" s="14">
+        <v>72</v>
+      </c>
+      <c r="L31" s="14">
+        <v>73</v>
+      </c>
+      <c r="M31" s="14">
+        <v>77</v>
+      </c>
+      <c r="N31" s="23">
+        <v>95</v>
+      </c>
+      <c r="O31" s="23">
+        <v>66</v>
+      </c>
+      <c r="P31" s="23">
+        <v>63</v>
+      </c>
+      <c r="Q31" s="243">
+        <v>75</v>
+      </c>
+      <c r="R31" s="244">
+        <v>77</v>
+      </c>
+      <c r="S31" s="245">
+        <v>69</v>
+      </c>
+      <c r="T31" s="246">
+        <v>79</v>
+      </c>
+      <c r="U31" s="247">
+        <v>68</v>
+      </c>
+      <c r="V31" s="248">
+        <v>72</v>
+      </c>
+      <c r="W31" s="249">
+        <v>92</v>
+      </c>
+      <c r="X31" s="250">
+        <v>72</v>
+      </c>
+      <c r="Y31" s="14">
+        <v>88</v>
+      </c>
+      <c r="Z31" s="23">
+        <v>64</v>
+      </c>
+      <c r="AA31" s="23">
+        <v>68</v>
+      </c>
+      <c r="AB31" s="23">
+        <v>70</v>
+      </c>
+      <c r="AC31" s="23">
+        <v>70</v>
+      </c>
+      <c r="AD31" s="23">
+        <v>60</v>
+      </c>
+      <c r="AE31" s="23">
+        <v>72</v>
+      </c>
+      <c r="AF31" s="251">
+        <v>91</v>
+      </c>
+      <c r="AG31" s="252">
+        <v>67</v>
+      </c>
+      <c r="AH31" s="253">
+        <v>63</v>
+      </c>
+      <c r="AI31" s="184">
+        <v>78</v>
+      </c>
+      <c r="AJ31" s="184">
+        <v>79</v>
+      </c>
+      <c r="AK31" s="184">
+        <v>88</v>
+      </c>
+      <c r="AL31" s="184">
+        <v>57</v>
+      </c>
+      <c r="AM31" s="184">
+        <v>67</v>
+      </c>
+      <c r="AN31" s="184">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="32" spans="1:40">
+      <c r="A32" s="60" t="s">
+        <v>18</v>
+      </c>
+      <c r="B32" s="217">
+        <v>22</v>
+      </c>
+      <c r="C32" s="217">
+        <v>13</v>
+      </c>
+      <c r="D32" s="217">
+        <v>11</v>
+      </c>
+      <c r="E32" s="218">
+        <v>11</v>
+      </c>
+      <c r="F32" s="217">
+        <v>16</v>
+      </c>
+      <c r="G32" s="14">
+        <v>13</v>
+      </c>
+      <c r="H32" s="14">
+        <v>12</v>
+      </c>
+      <c r="I32" s="14">
+        <v>11</v>
+      </c>
+      <c r="J32" s="14">
+        <v>10</v>
+      </c>
+      <c r="K32" s="14">
+        <v>9</v>
+      </c>
+      <c r="L32" s="14">
+        <v>17</v>
+      </c>
+      <c r="M32" s="14">
         <v>25</v>
       </c>
-      <c r="B29" s="220">
-[...234 lines deleted...]
-      <c r="A31" s="60" t="s">
+      <c r="N32" s="23">
         <v>18</v>
       </c>
-      <c r="B31" s="220">
+      <c r="O32" s="23">
+        <v>10</v>
+      </c>
+      <c r="P32" s="23">
+        <v>10</v>
+      </c>
+      <c r="Q32" s="243">
+        <v>16</v>
+      </c>
+      <c r="R32" s="244">
+        <v>15</v>
+      </c>
+      <c r="S32" s="245">
+        <v>5</v>
+      </c>
+      <c r="T32" s="246">
+        <v>14</v>
+      </c>
+      <c r="U32" s="247">
+        <v>13</v>
+      </c>
+      <c r="V32" s="248">
+        <v>14</v>
+      </c>
+      <c r="W32" s="249">
+        <v>13</v>
+      </c>
+      <c r="X32" s="250">
+        <v>18</v>
+      </c>
+      <c r="Y32" s="14">
         <v>22</v>
       </c>
-      <c r="C31" s="220">
+      <c r="Z32" s="23">
         <v>13</v>
       </c>
-      <c r="D31" s="220">
+      <c r="AA32" s="23">
+        <v>12</v>
+      </c>
+      <c r="AB32" s="23">
+        <v>10</v>
+      </c>
+      <c r="AC32" s="23">
+        <v>16</v>
+      </c>
+      <c r="AD32" s="23">
+        <v>8</v>
+      </c>
+      <c r="AE32" s="23">
+        <v>15</v>
+      </c>
+      <c r="AF32" s="251">
+        <v>13</v>
+      </c>
+      <c r="AG32" s="252">
         <v>11</v>
       </c>
-      <c r="E31" s="221">
+      <c r="AH32" s="253">
+        <v>20</v>
+      </c>
+      <c r="AI32" s="184">
         <v>11</v>
       </c>
-      <c r="F31" s="220">
-[...5 lines deleted...]
-      <c r="H31" s="14">
+      <c r="AJ32" s="184">
+        <v>9</v>
+      </c>
+      <c r="AK32" s="184">
         <v>12</v>
       </c>
-      <c r="I31" s="14">
+      <c r="AL32" s="184">
+        <v>10</v>
+      </c>
+      <c r="AM32" s="184">
         <v>11</v>
       </c>
-      <c r="J31" s="14">
+      <c r="AN32" s="184">
         <v>10</v>
       </c>
-      <c r="K31" s="14">
-[...23 lines deleted...]
-      <c r="S31" s="248">
+    </row>
+    <row r="33" spans="1:40">
+      <c r="A33" s="60" t="s">
+        <v>19</v>
+      </c>
+      <c r="B33" s="217">
+        <v>8</v>
+      </c>
+      <c r="C33" s="217">
         <v>5</v>
       </c>
-      <c r="T31" s="249">
-[...29 lines deleted...]
-      <c r="AD31" s="23">
+      <c r="D33" s="217">
         <v>8</v>
       </c>
-      <c r="AE31" s="23">
-[...40 lines deleted...]
-      <c r="E32" s="221">
+      <c r="E33" s="218">
         <v>6</v>
       </c>
-      <c r="F32" s="220">
-[...118 lines deleted...]
-      <c r="F33" s="220">
+      <c r="F33" s="217">
         <v>7</v>
       </c>
       <c r="G33" s="14">
         <v>6</v>
       </c>
       <c r="H33" s="14">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="I33" s="14">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J33" s="14">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="K33" s="14">
         <v>4</v>
       </c>
       <c r="L33" s="14">
+        <v>13</v>
+      </c>
+      <c r="M33" s="14">
+        <v>10</v>
+      </c>
+      <c r="N33" s="23">
+        <v>9</v>
+      </c>
+      <c r="O33" s="23">
+        <v>6</v>
+      </c>
+      <c r="P33" s="23">
+        <v>9</v>
+      </c>
+      <c r="Q33" s="243">
+        <v>10</v>
+      </c>
+      <c r="R33" s="244">
+        <v>2</v>
+      </c>
+      <c r="S33" s="245">
+        <v>2</v>
+      </c>
+      <c r="T33" s="246">
+        <v>4</v>
+      </c>
+      <c r="U33" s="247">
+        <v>4</v>
+      </c>
+      <c r="V33" s="248">
+        <v>6</v>
+      </c>
+      <c r="W33" s="249">
         <v>8</v>
       </c>
-      <c r="M33" s="14">
+      <c r="X33" s="250">
+        <v>11</v>
+      </c>
+      <c r="Y33" s="14">
+        <v>8</v>
+      </c>
+      <c r="Z33" s="23">
+        <v>8</v>
+      </c>
+      <c r="AA33" s="23">
+        <v>9</v>
+      </c>
+      <c r="AB33" s="23">
+        <v>9</v>
+      </c>
+      <c r="AC33" s="23">
         <v>2</v>
       </c>
-      <c r="N33" s="23">
+      <c r="AD33" s="23">
         <v>7</v>
       </c>
-      <c r="O33" s="23">
+      <c r="AE33" s="23">
+        <v>7</v>
+      </c>
+      <c r="AF33" s="251">
+        <v>10</v>
+      </c>
+      <c r="AG33" s="252">
+        <v>6</v>
+      </c>
+      <c r="AH33" s="253">
+        <v>9</v>
+      </c>
+      <c r="AI33" s="184">
+        <v>9</v>
+      </c>
+      <c r="AJ33" s="184">
+        <v>6</v>
+      </c>
+      <c r="AK33" s="184">
+        <v>5</v>
+      </c>
+      <c r="AL33" s="184">
+        <v>3</v>
+      </c>
+      <c r="AM33" s="184">
+        <v>6</v>
+      </c>
+      <c r="AN33" s="184">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:40">
+      <c r="A34" s="60" t="s">
+        <v>20</v>
+      </c>
+      <c r="B34" s="217">
+        <v>5</v>
+      </c>
+      <c r="C34" s="217">
+        <v>6</v>
+      </c>
+      <c r="D34" s="217">
+        <v>3</v>
+      </c>
+      <c r="E34" s="218">
+        <v>3</v>
+      </c>
+      <c r="F34" s="217">
+        <v>7</v>
+      </c>
+      <c r="G34" s="14">
+        <v>6</v>
+      </c>
+      <c r="H34" s="14">
+        <v>3</v>
+      </c>
+      <c r="I34" s="14">
+        <v>5</v>
+      </c>
+      <c r="J34" s="14">
+        <v>5</v>
+      </c>
+      <c r="K34" s="14">
+        <v>4</v>
+      </c>
+      <c r="L34" s="14">
+        <v>8</v>
+      </c>
+      <c r="M34" s="14">
         <v>2</v>
       </c>
-      <c r="P33" s="23">
+      <c r="N34" s="23">
+        <v>7</v>
+      </c>
+      <c r="O34" s="23">
+        <v>2</v>
+      </c>
+      <c r="P34" s="23">
         <v>1</v>
       </c>
-      <c r="Q33" s="246">
+      <c r="Q34" s="243">
         <v>3</v>
       </c>
-      <c r="R33" s="247">
+      <c r="R34" s="244">
         <v>8</v>
       </c>
-      <c r="S33" s="248">
+      <c r="S34" s="245">
         <v>2</v>
       </c>
-      <c r="T33" s="249">
+      <c r="T34" s="246">
         <v>10</v>
       </c>
-      <c r="U33" s="250">
+      <c r="U34" s="247">
         <v>3</v>
       </c>
-      <c r="V33" s="251">
+      <c r="V34" s="248">
         <v>4</v>
       </c>
-      <c r="W33" s="252">
+      <c r="W34" s="249">
         <v>3</v>
       </c>
-      <c r="X33" s="253">
+      <c r="X34" s="250">
         <v>4</v>
       </c>
-      <c r="Y33" s="14">
+      <c r="Y34" s="14">
         <v>13</v>
       </c>
-      <c r="Z33" s="23">
+      <c r="Z34" s="23">
         <v>1</v>
       </c>
-      <c r="AA33" s="23">
+      <c r="AA34" s="23">
         <v>6</v>
       </c>
-      <c r="AB33" s="23">
+      <c r="AB34" s="23">
         <v>1</v>
       </c>
-      <c r="AC33" s="23">
+      <c r="AC34" s="23">
         <v>3</v>
       </c>
-      <c r="AD33" s="23">
+      <c r="AD34" s="23">
         <v>3</v>
       </c>
-      <c r="AE33" s="23">
+      <c r="AE34" s="23">
         <v>2</v>
       </c>
-      <c r="AF33" s="254">
+      <c r="AF34" s="251">
         <v>12</v>
       </c>
-      <c r="AG33" s="255">
+      <c r="AG34" s="252">
         <v>4</v>
       </c>
-      <c r="AH33" s="256">
+      <c r="AH34" s="253">
         <v>2</v>
       </c>
-      <c r="AI33" s="184">
+      <c r="AI34" s="184">
         <v>7</v>
       </c>
-      <c r="AJ33" s="184">
+      <c r="AJ34" s="184">
         <v>4</v>
       </c>
-      <c r="AK33" s="184">
+      <c r="AK34" s="184">
         <v>8</v>
       </c>
-      <c r="AL33" s="184">
+      <c r="AL34" s="184">
         <v>1</v>
       </c>
-      <c r="AM33" s="184">
+      <c r="AM34" s="184">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="60" t="s">
+      <c r="AN34" s="184">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:40" ht="23.25">
+      <c r="A35" s="60" t="s">
         <v>21</v>
       </c>
-      <c r="B34" s="220">
+      <c r="B35" s="217">
         <v>20</v>
       </c>
-      <c r="C34" s="220">
+      <c r="C35" s="217">
         <v>11</v>
       </c>
-      <c r="D34" s="220">
+      <c r="D35" s="217">
         <v>9</v>
       </c>
-      <c r="E34" s="221">
+      <c r="E35" s="218">
         <v>12</v>
       </c>
-      <c r="F34" s="220">
+      <c r="F35" s="217">
         <v>17</v>
       </c>
-      <c r="G34" s="14">
+      <c r="G35" s="14">
         <v>11</v>
       </c>
-      <c r="H34" s="14">
+      <c r="H35" s="14">
         <v>6</v>
       </c>
-      <c r="I34" s="14">
+      <c r="I35" s="14">
         <v>13</v>
       </c>
-      <c r="J34" s="14">
+      <c r="J35" s="14">
         <v>12</v>
       </c>
-      <c r="K34" s="14">
+      <c r="K35" s="14">
         <v>10</v>
       </c>
-      <c r="L34" s="14">
+      <c r="L35" s="14">
         <v>7</v>
       </c>
-      <c r="M34" s="14">
+      <c r="M35" s="14">
         <v>14</v>
       </c>
-      <c r="N34" s="23">
+      <c r="N35" s="23">
         <v>19</v>
       </c>
-      <c r="O34" s="23">
+      <c r="O35" s="23">
         <v>10</v>
       </c>
-      <c r="P34" s="23">
+      <c r="P35" s="23">
         <v>12</v>
       </c>
-      <c r="Q34" s="257">
+      <c r="Q35" s="254">
         <v>18</v>
       </c>
-      <c r="R34" s="247">
+      <c r="R35" s="244">
         <v>14</v>
       </c>
-      <c r="S34" s="248">
+      <c r="S35" s="245">
         <v>17</v>
       </c>
-      <c r="T34" s="249">
+      <c r="T35" s="246">
         <v>12</v>
       </c>
-      <c r="U34" s="250">
+      <c r="U35" s="247">
         <v>11</v>
       </c>
-      <c r="V34" s="251">
+      <c r="V35" s="248">
         <v>15</v>
       </c>
-      <c r="W34" s="252">
+      <c r="W35" s="249">
         <v>9</v>
       </c>
-      <c r="X34" s="253">
+      <c r="X35" s="250">
         <v>21</v>
       </c>
-      <c r="Y34" s="14">
+      <c r="Y35" s="14">
         <v>17</v>
       </c>
-      <c r="Z34" s="23">
+      <c r="Z35" s="23">
         <v>10</v>
       </c>
-      <c r="AA34" s="23">
+      <c r="AA35" s="23">
         <v>11</v>
       </c>
-      <c r="AB34" s="23">
+      <c r="AB35" s="23">
         <v>13</v>
       </c>
-      <c r="AC34" s="23">
+      <c r="AC35" s="23">
         <v>11</v>
       </c>
-      <c r="AD34" s="23">
+      <c r="AD35" s="23">
         <v>9</v>
-      </c>
-[...117 lines deleted...]
-        <v>1</v>
       </c>
       <c r="AE35" s="23">
         <v>11</v>
       </c>
-      <c r="AF35" s="254">
+      <c r="AF35" s="251">
+        <v>8</v>
+      </c>
+      <c r="AG35" s="252">
+        <v>19</v>
+      </c>
+      <c r="AH35" s="253">
+        <v>20</v>
+      </c>
+      <c r="AI35" s="184">
+        <v>16</v>
+      </c>
+      <c r="AJ35" s="184">
+        <v>11</v>
+      </c>
+      <c r="AK35" s="184">
+        <v>16</v>
+      </c>
+      <c r="AL35" s="184">
+        <v>6</v>
+      </c>
+      <c r="AM35" s="184">
+        <v>10</v>
+      </c>
+      <c r="AN35" s="184">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="36" spans="1:40">
+      <c r="A36" s="60" t="s">
+        <v>22</v>
+      </c>
+      <c r="B36" s="217">
         <v>7</v>
       </c>
-      <c r="AG35" s="255">
-[...5 lines deleted...]
-      <c r="AI35" s="184">
+      <c r="C36" s="217">
+        <v>5</v>
+      </c>
+      <c r="D36" s="217">
+        <v>9</v>
+      </c>
+      <c r="E36" s="218">
+        <v>1</v>
+      </c>
+      <c r="F36" s="217">
+        <v>4</v>
+      </c>
+      <c r="G36" s="14">
+        <v>4</v>
+      </c>
+      <c r="H36" s="14">
+        <v>5</v>
+      </c>
+      <c r="I36" s="14">
+        <v>7</v>
+      </c>
+      <c r="J36" s="14">
+        <v>5</v>
+      </c>
+      <c r="K36" s="14">
         <v>8</v>
       </c>
-      <c r="AJ35" s="184">
-[...8 lines deleted...]
-      <c r="AM35" s="184">
+      <c r="L36" s="14">
+        <v>8</v>
+      </c>
+      <c r="M36" s="14">
+        <v>8</v>
+      </c>
+      <c r="N36" s="23">
         <v>5</v>
-      </c>
-[...42 lines deleted...]
-        <v>10</v>
       </c>
       <c r="O36" s="23">
         <v>6</v>
       </c>
       <c r="P36" s="23">
         <v>4</v>
       </c>
-      <c r="Q36" s="257">
+      <c r="Q36" s="254">
+        <v>5</v>
+      </c>
+      <c r="R36" s="244">
+        <v>5</v>
+      </c>
+      <c r="S36" s="245">
+        <v>5</v>
+      </c>
+      <c r="T36" s="246">
+        <v>9</v>
+      </c>
+      <c r="U36" s="247">
+        <v>4</v>
+      </c>
+      <c r="V36" s="248">
+        <v>8</v>
+      </c>
+      <c r="W36" s="249">
+        <v>3</v>
+      </c>
+      <c r="X36" s="250">
+        <v>2</v>
+      </c>
+      <c r="Y36" s="14">
+        <v>5</v>
+      </c>
+      <c r="Z36" s="23">
         <v>6</v>
       </c>
-      <c r="R36" s="247">
+      <c r="AA36" s="23">
+        <v>2</v>
+      </c>
+      <c r="AB36" s="23">
+        <v>9</v>
+      </c>
+      <c r="AC36" s="23">
+        <v>6</v>
+      </c>
+      <c r="AD36" s="23">
+        <v>1</v>
+      </c>
+      <c r="AE36" s="23">
+        <v>11</v>
+      </c>
+      <c r="AF36" s="251">
+        <v>7</v>
+      </c>
+      <c r="AG36" s="252">
+        <v>6</v>
+      </c>
+      <c r="AH36" s="253">
+        <v>6</v>
+      </c>
+      <c r="AI36" s="184">
+        <v>8</v>
+      </c>
+      <c r="AJ36" s="184">
+        <v>6</v>
+      </c>
+      <c r="AK36" s="184">
+        <v>9</v>
+      </c>
+      <c r="AL36" s="184">
+        <v>7</v>
+      </c>
+      <c r="AM36" s="184">
+        <v>5</v>
+      </c>
+      <c r="AN36" s="184">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:40">
+      <c r="A37" s="60" t="s">
+        <v>23</v>
+      </c>
+      <c r="B37" s="217">
         <v>4</v>
       </c>
-      <c r="S36" s="248">
+      <c r="C37" s="217">
         <v>6</v>
       </c>
-      <c r="T36" s="249">
+      <c r="D37" s="217">
+        <v>7</v>
+      </c>
+      <c r="E37" s="218">
+        <v>5</v>
+      </c>
+      <c r="F37" s="217">
+        <v>6</v>
+      </c>
+      <c r="G37" s="14">
+        <v>1</v>
+      </c>
+      <c r="H37" s="14">
+        <v>8</v>
+      </c>
+      <c r="I37" s="14">
+        <v>5</v>
+      </c>
+      <c r="J37" s="14">
+        <v>4</v>
+      </c>
+      <c r="K37" s="14">
+        <v>4</v>
+      </c>
+      <c r="L37" s="14">
         <v>3</v>
       </c>
-      <c r="U36" s="250">
+      <c r="M37" s="14">
+        <v>2</v>
+      </c>
+      <c r="N37" s="23">
+        <v>10</v>
+      </c>
+      <c r="O37" s="23">
+        <v>6</v>
+      </c>
+      <c r="P37" s="23">
+        <v>4</v>
+      </c>
+      <c r="Q37" s="254">
+        <v>6</v>
+      </c>
+      <c r="R37" s="244">
+        <v>4</v>
+      </c>
+      <c r="S37" s="245">
+        <v>6</v>
+      </c>
+      <c r="T37" s="246">
         <v>3</v>
       </c>
-      <c r="V36" s="251">
+      <c r="U37" s="247">
+        <v>3</v>
+      </c>
+      <c r="V37" s="248">
         <v>2</v>
       </c>
-      <c r="W36" s="252">
+      <c r="W37" s="249">
         <v>7</v>
       </c>
-      <c r="X36" s="253">
+      <c r="X37" s="250">
         <v>8</v>
       </c>
-      <c r="Y36" s="14">
+      <c r="Y37" s="14">
         <v>6</v>
       </c>
-      <c r="Z36" s="23">
+      <c r="Z37" s="23">
         <v>1</v>
       </c>
-      <c r="AA36" s="23">
+      <c r="AA37" s="23">
         <v>6</v>
       </c>
-      <c r="AB36" s="23">
+      <c r="AB37" s="23">
         <v>4</v>
       </c>
-      <c r="AC36" s="23">
+      <c r="AC37" s="23">
         <v>2</v>
       </c>
-      <c r="AD36" s="23">
+      <c r="AD37" s="23">
         <v>4</v>
       </c>
-      <c r="AE36" s="23">
+      <c r="AE37" s="23">
         <v>4</v>
       </c>
-      <c r="AF36" s="254">
+      <c r="AF37" s="251">
         <v>7</v>
       </c>
-      <c r="AG36" s="255">
+      <c r="AG37" s="252">
         <v>6</v>
       </c>
-      <c r="AH36" s="256">
+      <c r="AH37" s="253">
         <v>3</v>
       </c>
-      <c r="AI36" s="184">
+      <c r="AI37" s="184">
         <v>4</v>
       </c>
-      <c r="AJ36" s="184">
+      <c r="AJ37" s="184">
         <v>4</v>
       </c>
-      <c r="AK36" s="184">
+      <c r="AK37" s="184">
         <v>8</v>
       </c>
-      <c r="AL36" s="184">
+      <c r="AL37" s="184">
         <v>2</v>
       </c>
-      <c r="AM36" s="184">
+      <c r="AM37" s="184">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="60" t="s">
+      <c r="AN37" s="184">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="38" spans="1:40">
+      <c r="A38" s="60" t="s">
         <v>24</v>
       </c>
-      <c r="B37" s="258">
+      <c r="B38" s="255">
         <v>10</v>
       </c>
-      <c r="C37" s="258">
+      <c r="C38" s="255">
         <v>3</v>
       </c>
-      <c r="D37" s="258">
+      <c r="D38" s="255">
         <v>3</v>
       </c>
-      <c r="E37" s="259">
+      <c r="E38" s="256">
         <v>6</v>
       </c>
-      <c r="F37" s="258">
+      <c r="F38" s="255">
         <v>1</v>
       </c>
-      <c r="G37" s="13">
+      <c r="G38" s="13">
         <v>7</v>
       </c>
-      <c r="H37" s="13">
+      <c r="H38" s="13">
         <v>3</v>
       </c>
-      <c r="I37" s="13">
+      <c r="I38" s="13">
         <v>4</v>
       </c>
-      <c r="J37" s="13">
+      <c r="J38" s="13">
         <v>4</v>
       </c>
-      <c r="K37" s="13">
+      <c r="K38" s="13">
         <v>7</v>
       </c>
-      <c r="L37" s="13">
+      <c r="L38" s="13">
         <v>6</v>
       </c>
-      <c r="M37" s="13">
+      <c r="M38" s="13">
         <v>8</v>
       </c>
-      <c r="N37" s="260">
+      <c r="N38" s="257">
         <v>10</v>
       </c>
-      <c r="O37" s="260">
+      <c r="O38" s="257">
         <v>5</v>
       </c>
-      <c r="P37" s="260">
+      <c r="P38" s="257">
         <v>5</v>
       </c>
-      <c r="Q37" s="261">
+      <c r="Q38" s="258">
         <v>5</v>
       </c>
-      <c r="R37" s="262">
+      <c r="R38" s="259">
         <v>9</v>
       </c>
-      <c r="S37" s="263">
+      <c r="S38" s="260">
         <v>5</v>
       </c>
-      <c r="T37" s="264">
+      <c r="T38" s="261">
         <v>5</v>
       </c>
-      <c r="U37" s="265">
+      <c r="U38" s="262">
         <v>6</v>
       </c>
-      <c r="V37" s="266">
+      <c r="V38" s="263">
         <v>5</v>
       </c>
-      <c r="W37" s="267">
+      <c r="W38" s="264">
         <v>2</v>
       </c>
-      <c r="X37" s="268">
+      <c r="X38" s="265">
         <v>2</v>
       </c>
-      <c r="Y37" s="13">
+      <c r="Y38" s="13">
         <v>6</v>
       </c>
-      <c r="Z37" s="260">
+      <c r="Z38" s="257">
         <v>6</v>
       </c>
-      <c r="AA37" s="260">
+      <c r="AA38" s="257">
         <v>5</v>
       </c>
-      <c r="AB37" s="260">
+      <c r="AB38" s="257">
         <v>2</v>
       </c>
-      <c r="AC37" s="260">
+      <c r="AC38" s="257">
         <v>7</v>
       </c>
-      <c r="AD37" s="260">
+      <c r="AD38" s="257">
         <v>5</v>
       </c>
-      <c r="AE37" s="260">
+      <c r="AE38" s="257">
         <v>5</v>
       </c>
-      <c r="AF37" s="269">
+      <c r="AF38" s="266">
         <v>6</v>
       </c>
-      <c r="AG37" s="270">
+      <c r="AG38" s="267">
         <v>8</v>
       </c>
-      <c r="AH37" s="271">
+      <c r="AH38" s="268">
         <v>4</v>
       </c>
-      <c r="AI37" s="260">
+      <c r="AI38" s="257">
         <v>6</v>
       </c>
-      <c r="AJ37" s="260">
+      <c r="AJ38" s="257">
         <v>8</v>
       </c>
-      <c r="AK37" s="260">
+      <c r="AK38" s="257">
         <v>8</v>
       </c>
-      <c r="AL37" s="260">
+      <c r="AL38" s="257">
         <v>9</v>
       </c>
-      <c r="AM37" s="260">
+      <c r="AM38" s="257">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="70" t="s">
+      <c r="AN38" s="257">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:40">
+      <c r="A39" s="70" t="s">
         <v>26</v>
       </c>
-      <c r="B38" s="70"/>
-[...6 lines deleted...]
-      <c r="I38" s="272"/>
+      <c r="B39" s="70"/>
+      <c r="C39" s="70"/>
+      <c r="D39" s="70"/>
+      <c r="E39" s="70"/>
+      <c r="F39" s="70"/>
+      <c r="G39" s="70"/>
+      <c r="H39" s="70"/>
+      <c r="I39" s="269"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="A28:AM28"/>
-[...8 lines deleted...]
-    <mergeCell ref="A18:AM18"/>
+    <mergeCell ref="AH6:AN6"/>
+    <mergeCell ref="A5:AN5"/>
+    <mergeCell ref="A29:AM29"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="N7:Y7"/>
+    <mergeCell ref="Z7:AK7"/>
+    <mergeCell ref="A9:AM9"/>
+    <mergeCell ref="A19:AM19"/>
+    <mergeCell ref="AL7:AN7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A5:AA33"/>
+  <dimension ref="A5:AB34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AE21" sqref="AE21"/>
+      <selection activeCell="A5" sqref="A5:XFD5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.7109375" customWidth="1"/>
     <col min="2" max="3" width="6.140625" customWidth="1"/>
     <col min="4" max="4" width="7" customWidth="1"/>
     <col min="5" max="5" width="5.5703125" customWidth="1"/>
     <col min="6" max="6" width="6.7109375" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="6.140625" customWidth="1"/>
     <col min="9" max="9" width="6.28515625" customWidth="1"/>
     <col min="10" max="10" width="8.42578125" customWidth="1"/>
     <col min="11" max="11" width="6" customWidth="1"/>
     <col min="12" max="12" width="7.7109375" customWidth="1"/>
     <col min="13" max="13" width="8.5703125" customWidth="1"/>
     <col min="14" max="14" width="7" customWidth="1"/>
     <col min="15" max="15" width="6.140625" customWidth="1"/>
     <col min="16" max="16" width="6.7109375" customWidth="1"/>
     <col min="17" max="17" width="5.7109375" customWidth="1"/>
     <col min="18" max="18" width="6.7109375" customWidth="1"/>
     <col min="19" max="19" width="7.28515625" customWidth="1"/>
     <col min="20" max="20" width="5.85546875" customWidth="1"/>
     <col min="21" max="21" width="6" customWidth="1"/>
     <col min="22" max="22" width="8.5703125" customWidth="1"/>
     <col min="23" max="23" width="6.140625" customWidth="1"/>
     <col min="24" max="24" width="7.28515625" customWidth="1"/>
     <col min="26" max="26" width="6.7109375" customWidth="1"/>
     <col min="27" max="27" width="6" customWidth="1"/>
+    <col min="28" max="28" width="7.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:27">
-      <c r="A5" s="275" t="s">
+    <row r="5" spans="1:28" s="270" customFormat="1"/>
+    <row r="6" spans="1:28">
+      <c r="A6" s="275" t="s">
         <v>42</v>
       </c>
-      <c r="B5" s="276"/>
-[...50 lines deleted...]
-      </c>
+      <c r="B6" s="274"/>
+      <c r="C6" s="274"/>
+      <c r="D6" s="274"/>
+      <c r="E6" s="274"/>
+      <c r="F6" s="274"/>
+      <c r="G6" s="274"/>
+      <c r="H6" s="274"/>
+      <c r="I6" s="274"/>
+      <c r="J6" s="274"/>
+      <c r="K6" s="274"/>
+      <c r="L6" s="274"/>
+      <c r="M6" s="274"/>
+      <c r="N6" s="274"/>
+      <c r="O6" s="274"/>
+      <c r="P6" s="274"/>
+      <c r="Q6" s="274"/>
+      <c r="R6" s="274"/>
+      <c r="S6" s="274"/>
+      <c r="T6" s="274"/>
+      <c r="U6" s="274"/>
+      <c r="V6" s="274"/>
       <c r="W6" s="274"/>
       <c r="X6" s="274"/>
       <c r="Y6" s="274"/>
       <c r="Z6" s="274"/>
       <c r="AA6" s="274"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B7" s="287">
+      <c r="AB6" s="274"/>
+    </row>
+    <row r="7" spans="1:28">
+      <c r="A7" s="2"/>
+      <c r="B7" s="3"/>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3"/>
+      <c r="E7" s="3"/>
+      <c r="F7" s="3"/>
+      <c r="G7" s="3"/>
+      <c r="H7" s="3"/>
+      <c r="I7" s="3"/>
+      <c r="J7" s="3"/>
+      <c r="K7" s="3"/>
+      <c r="L7" s="3"/>
+      <c r="M7" s="3"/>
+      <c r="N7" s="3"/>
+      <c r="O7" s="74"/>
+      <c r="P7" s="3"/>
+      <c r="Q7" s="3"/>
+      <c r="R7" s="3"/>
+      <c r="S7" s="3"/>
+      <c r="T7" s="175"/>
+      <c r="U7" s="66"/>
+      <c r="V7" s="272" t="s">
+        <v>0</v>
+      </c>
+      <c r="W7" s="273"/>
+      <c r="X7" s="273"/>
+      <c r="Y7" s="273"/>
+      <c r="Z7" s="273"/>
+      <c r="AA7" s="273"/>
+      <c r="AB7" s="274"/>
+    </row>
+    <row r="8" spans="1:28">
+      <c r="A8" s="307"/>
+      <c r="B8" s="286">
         <v>2024</v>
       </c>
-      <c r="C7" s="288"/>
-[...10 lines deleted...]
-      <c r="N7" s="282">
+      <c r="C8" s="287"/>
+      <c r="D8" s="287"/>
+      <c r="E8" s="287"/>
+      <c r="F8" s="287"/>
+      <c r="G8" s="287"/>
+      <c r="H8" s="287"/>
+      <c r="I8" s="287"/>
+      <c r="J8" s="287"/>
+      <c r="K8" s="287"/>
+      <c r="L8" s="287"/>
+      <c r="M8" s="287"/>
+      <c r="N8" s="281">
         <v>2025</v>
       </c>
-      <c r="O7" s="309"/>
-[...10 lines deleted...]
-      <c r="Z7" s="289">
+      <c r="O8" s="309"/>
+      <c r="P8" s="309"/>
+      <c r="Q8" s="309"/>
+      <c r="R8" s="309"/>
+      <c r="S8" s="309"/>
+      <c r="T8" s="309"/>
+      <c r="U8" s="283"/>
+      <c r="V8" s="283"/>
+      <c r="W8" s="283"/>
+      <c r="X8" s="283"/>
+      <c r="Y8" s="283"/>
+      <c r="Z8" s="288">
         <v>2026</v>
       </c>
-      <c r="AA7" s="291"/>
-[...3 lines deleted...]
-      <c r="B8" s="5" t="s">
+      <c r="AA8" s="297"/>
+      <c r="AB8" s="283"/>
+    </row>
+    <row r="9" spans="1:28" ht="18.75" customHeight="1">
+      <c r="A9" s="308"/>
+      <c r="B9" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="C8" s="5" t="s">
+      <c r="C9" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="D8" s="5" t="s">
+      <c r="D9" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="E8" s="6" t="s">
+      <c r="E9" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="F8" s="6" t="s">
+      <c r="F9" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="G8" s="6" t="s">
+      <c r="G9" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="H8" s="72" t="s">
+      <c r="H9" s="72" t="s">
         <v>7</v>
       </c>
-      <c r="I8" s="72" t="s">
+      <c r="I9" s="72" t="s">
         <v>8</v>
       </c>
-      <c r="J8" s="72" t="s">
+      <c r="J9" s="72" t="s">
         <v>9</v>
       </c>
-      <c r="K8" s="72" t="s">
+      <c r="K9" s="72" t="s">
         <v>10</v>
       </c>
-      <c r="L8" s="72" t="s">
+      <c r="L9" s="72" t="s">
         <v>11</v>
       </c>
-      <c r="M8" s="72" t="s">
+      <c r="M9" s="72" t="s">
         <v>12</v>
       </c>
-      <c r="N8" s="7" t="s">
+      <c r="N9" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="O8" s="7" t="s">
+      <c r="O9" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="P8" s="5" t="s">
+      <c r="P9" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="Q8" s="6" t="s">
+      <c r="Q9" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="R8" s="6" t="s">
+      <c r="R9" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="S8" s="6" t="s">
+      <c r="S9" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="T8" s="62" t="s">
+      <c r="T9" s="62" t="s">
         <v>7</v>
       </c>
-      <c r="U8" s="62" t="s">
+      <c r="U9" s="62" t="s">
         <v>8</v>
       </c>
-      <c r="V8" s="6" t="s">
+      <c r="V9" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="W8" s="176" t="s">
+      <c r="W9" s="176" t="s">
         <v>10</v>
       </c>
-      <c r="X8" s="6" t="s">
+      <c r="X9" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="Y8" s="6" t="s">
+      <c r="Y9" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="Z8" s="213" t="s">
+      <c r="Z9" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="AA8" s="213" t="s">
+      <c r="AA9" s="5" t="s">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="294" t="s">
+      <c r="AB9" s="5" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
+      <c r="A10" s="292" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="278"/>
-[...27 lines deleted...]
-      <c r="A10" s="177" t="s">
+      <c r="B10" s="277"/>
+      <c r="C10" s="277"/>
+      <c r="D10" s="277"/>
+      <c r="E10" s="277"/>
+      <c r="F10" s="277"/>
+      <c r="G10" s="277"/>
+      <c r="H10" s="277"/>
+      <c r="I10" s="277"/>
+      <c r="J10" s="277"/>
+      <c r="K10" s="277"/>
+      <c r="L10" s="277"/>
+      <c r="M10" s="277"/>
+      <c r="N10" s="277"/>
+      <c r="O10" s="277"/>
+      <c r="P10" s="277"/>
+      <c r="Q10" s="277"/>
+      <c r="R10" s="277"/>
+      <c r="S10" s="277"/>
+      <c r="T10" s="277"/>
+      <c r="U10" s="274"/>
+      <c r="V10" s="274"/>
+      <c r="W10" s="274"/>
+      <c r="X10" s="274"/>
+      <c r="Y10" s="274"/>
+      <c r="Z10" s="274"/>
+      <c r="AA10" s="274"/>
+    </row>
+    <row r="11" spans="1:28">
+      <c r="A11" s="177" t="s">
         <v>25</v>
       </c>
-      <c r="B10" s="9">
+      <c r="B11" s="9">
         <v>18</v>
       </c>
-      <c r="C10" s="9">
+      <c r="C11" s="9">
         <v>8</v>
       </c>
-      <c r="D10" s="9">
+      <c r="D11" s="9">
         <v>7</v>
       </c>
-      <c r="E10" s="9">
+      <c r="E11" s="9">
         <v>6</v>
       </c>
-      <c r="F10" s="9">
+      <c r="F11" s="9">
         <v>10</v>
       </c>
-      <c r="G10" s="9">
+      <c r="G11" s="9">
         <v>11</v>
       </c>
-      <c r="H10" s="9">
+      <c r="H11" s="9">
         <v>7</v>
       </c>
-      <c r="I10" s="9">
+      <c r="I11" s="9">
         <v>4</v>
       </c>
-      <c r="J10" s="9">
+      <c r="J11" s="9">
         <v>3</v>
       </c>
-      <c r="K10" s="9">
+      <c r="K11" s="9">
         <v>7</v>
       </c>
-      <c r="L10" s="9">
+      <c r="L11" s="9">
         <v>13</v>
       </c>
-      <c r="M10" s="9">
+      <c r="M11" s="9">
         <v>10</v>
       </c>
-      <c r="N10" s="9">
+      <c r="N11" s="9">
         <v>6</v>
       </c>
-      <c r="O10" s="9">
+      <c r="O11" s="9">
         <v>0</v>
       </c>
-      <c r="P10" s="9">
+      <c r="P11" s="9">
         <v>10</v>
       </c>
-      <c r="Q10" s="216">
+      <c r="Q11" s="214">
         <v>10</v>
       </c>
-      <c r="R10" s="11">
+      <c r="R11" s="11">
         <v>7</v>
       </c>
-      <c r="S10" s="216">
+      <c r="S11" s="214">
         <v>13</v>
       </c>
-      <c r="T10" s="11">
+      <c r="T11" s="11">
         <v>14</v>
       </c>
-      <c r="U10" s="12">
+      <c r="U11" s="12">
         <v>9</v>
       </c>
-      <c r="V10" s="178">
+      <c r="V11" s="178">
         <v>7</v>
       </c>
-      <c r="W10" s="12">
+      <c r="W11" s="12">
         <v>3</v>
       </c>
-      <c r="X10" s="12">
+      <c r="X11" s="12">
         <v>4</v>
       </c>
-      <c r="Y10" s="12">
+      <c r="Y11" s="12">
         <v>9</v>
       </c>
-      <c r="Z10" s="12">
+      <c r="Z11" s="12">
         <v>5</v>
       </c>
-      <c r="AA10" s="12">
+      <c r="AA11" s="12">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="177" t="s">
+      <c r="AB11" s="271">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
+      <c r="A12" s="177" t="s">
         <v>17</v>
       </c>
-      <c r="B11" s="12">
+      <c r="B12" s="12">
         <v>9</v>
       </c>
-      <c r="C11" s="12">
+      <c r="C12" s="12">
         <v>4</v>
-      </c>
-[...81 lines deleted...]
-        <v>2</v>
       </c>
       <c r="D12" s="12">
         <v>2</v>
       </c>
       <c r="E12" s="12">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F12" s="12">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G12" s="179">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H12" s="180">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>3</v>
+      </c>
+      <c r="I12" s="181">
+        <v>4</v>
+      </c>
+      <c r="J12" s="12">
+        <v>3</v>
       </c>
       <c r="K12" s="182">
         <v>3</v>
       </c>
       <c r="L12" s="183">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="M12" s="12">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>8</v>
+      </c>
+      <c r="N12" s="184">
+        <v>5</v>
       </c>
       <c r="O12" s="179" t="s">
         <v>41</v>
       </c>
       <c r="P12" s="12">
         <v>3</v>
       </c>
       <c r="Q12" s="14">
+        <v>5</v>
+      </c>
+      <c r="R12" s="14">
+        <v>5</v>
+      </c>
+      <c r="S12" s="12">
+        <v>7</v>
+      </c>
+      <c r="T12" s="185">
+        <v>6</v>
+      </c>
+      <c r="U12" s="186">
+        <v>4</v>
+      </c>
+      <c r="V12" s="187">
+        <v>3</v>
+      </c>
+      <c r="W12" s="12">
         <v>2</v>
       </c>
-      <c r="R12" s="14">
+      <c r="X12" s="12">
+        <v>3</v>
+      </c>
+      <c r="Y12" s="12">
+        <v>4</v>
+      </c>
+      <c r="Z12" s="12">
+        <v>4</v>
+      </c>
+      <c r="AA12" s="12">
+        <v>5</v>
+      </c>
+      <c r="AB12" s="271">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
+      <c r="A13" s="177" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" s="12">
         <v>1</v>
       </c>
-      <c r="S12" s="12">
+      <c r="C13" s="12">
+        <v>2</v>
+      </c>
+      <c r="D13" s="12">
+        <v>2</v>
+      </c>
+      <c r="E13" s="12">
+        <v>2</v>
+      </c>
+      <c r="F13" s="12">
         <v>1</v>
       </c>
-      <c r="T12" s="179" t="s">
-[...11 lines deleted...]
-      <c r="X12" s="12">
+      <c r="G13" s="179">
         <v>1</v>
       </c>
-      <c r="Y12" s="12">
+      <c r="H13" s="180">
         <v>1</v>
-      </c>
-[...30 lines deleted...]
-        <v>41</v>
       </c>
       <c r="I13" s="179" t="s">
         <v>41</v>
       </c>
       <c r="J13" s="179" t="s">
         <v>41</v>
       </c>
       <c r="K13" s="182">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>3</v>
+      </c>
+      <c r="L13" s="183">
+        <v>3</v>
       </c>
       <c r="M13" s="12">
         <v>1</v>
       </c>
-      <c r="N13" s="184">
-        <v>1</v>
+      <c r="N13" s="179" t="s">
+        <v>41</v>
       </c>
       <c r="O13" s="179" t="s">
         <v>41</v>
       </c>
-      <c r="P13" s="179" t="s">
-        <v>41</v>
+      <c r="P13" s="12">
+        <v>3</v>
       </c>
       <c r="Q13" s="14">
+        <v>2</v>
+      </c>
+      <c r="R13" s="14">
         <v>1</v>
       </c>
-      <c r="R13" s="179" t="s">
-[...3 lines deleted...]
-        <v>41</v>
+      <c r="S13" s="12">
+        <v>1</v>
       </c>
       <c r="T13" s="179" t="s">
         <v>41</v>
       </c>
-      <c r="U13" s="186">
-        <v>1</v>
+      <c r="U13" s="179" t="s">
+        <v>41</v>
       </c>
       <c r="V13" s="179" t="s">
         <v>41</v>
       </c>
       <c r="W13" s="179" t="s">
         <v>41</v>
       </c>
-      <c r="X13" s="188" t="s">
-[...3 lines deleted...]
-        <v>41</v>
+      <c r="X13" s="12">
+        <v>1</v>
+      </c>
+      <c r="Y13" s="12">
+        <v>1</v>
       </c>
       <c r="Z13" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="AA13" s="88" t="s">
-[...3 lines deleted...]
-    <row r="14" spans="1:27">
+      <c r="AA13" s="12">
+        <v>3</v>
+      </c>
+      <c r="AB13" s="271">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="177" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>41</v>
       </c>
-      <c r="C14" s="12">
+      <c r="C14" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="D14" s="12">
         <v>1</v>
       </c>
-      <c r="D14" s="12" t="s">
+      <c r="E14" s="12" t="s">
         <v>41</v>
       </c>
-      <c r="E14" s="12">
-[...5 lines deleted...]
-      <c r="G14" s="179" t="s">
+      <c r="F14" s="12" t="s">
         <v>41</v>
       </c>
-      <c r="H14" s="180">
-        <v>1</v>
+      <c r="G14" s="179">
+        <v>2</v>
+      </c>
+      <c r="H14" s="179" t="s">
+        <v>41</v>
       </c>
       <c r="I14" s="179" t="s">
         <v>41</v>
       </c>
       <c r="J14" s="179" t="s">
         <v>41</v>
       </c>
-      <c r="K14" s="179" t="s">
-        <v>41</v>
+      <c r="K14" s="182">
+        <v>1</v>
       </c>
       <c r="L14" s="179" t="s">
         <v>41</v>
       </c>
-      <c r="M14" s="179" t="s">
-[...3 lines deleted...]
-        <v>41</v>
+      <c r="M14" s="12">
+        <v>1</v>
+      </c>
+      <c r="N14" s="184">
+        <v>1</v>
       </c>
       <c r="O14" s="179" t="s">
         <v>41</v>
       </c>
       <c r="P14" s="179" t="s">
         <v>41</v>
       </c>
-      <c r="Q14" s="179" t="s">
-        <v>41</v>
+      <c r="Q14" s="14">
+        <v>1</v>
       </c>
       <c r="R14" s="179" t="s">
         <v>41</v>
       </c>
-      <c r="S14" s="12">
+      <c r="S14" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="T14" s="179" t="s">
+        <v>41</v>
+      </c>
+      <c r="U14" s="186">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
       <c r="V14" s="179" t="s">
         <v>41</v>
       </c>
       <c r="W14" s="179" t="s">
         <v>41</v>
       </c>
       <c r="X14" s="188" t="s">
         <v>41</v>
       </c>
       <c r="Y14" s="188" t="s">
         <v>41</v>
       </c>
       <c r="Z14" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AA14" s="88" t="s">
         <v>41</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="88" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="177" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>20</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>41</v>
       </c>
       <c r="C15" s="12">
         <v>1</v>
       </c>
-      <c r="D15" s="12">
+      <c r="D15" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="E15" s="12">
         <v>1</v>
       </c>
-      <c r="E15" s="12" t="s">
+      <c r="F15" s="12">
+        <v>1</v>
+      </c>
+      <c r="G15" s="179" t="s">
         <v>41</v>
       </c>
-      <c r="F15" s="12" t="s">
-[...2 lines deleted...]
-      <c r="G15" s="179">
+      <c r="H15" s="180">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
       <c r="I15" s="179" t="s">
         <v>41</v>
       </c>
       <c r="J15" s="179" t="s">
         <v>41</v>
       </c>
       <c r="K15" s="179" t="s">
         <v>41</v>
       </c>
-      <c r="L15" s="183">
-        <v>2</v>
+      <c r="L15" s="179" t="s">
+        <v>41</v>
       </c>
       <c r="M15" s="179" t="s">
         <v>41</v>
       </c>
       <c r="N15" s="179" t="s">
         <v>41</v>
       </c>
       <c r="O15" s="179" t="s">
         <v>41</v>
       </c>
       <c r="P15" s="179" t="s">
         <v>41</v>
       </c>
       <c r="Q15" s="179" t="s">
         <v>41</v>
       </c>
-      <c r="R15" s="14">
+      <c r="R15" s="179" t="s">
+        <v>41</v>
+      </c>
+      <c r="S15" s="12">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
       <c r="T15" s="185">
         <v>3</v>
       </c>
-      <c r="U15" s="186">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="U15" s="179" t="s">
+        <v>41</v>
+      </c>
+      <c r="V15" s="179" t="s">
+        <v>41</v>
+      </c>
+      <c r="W15" s="179" t="s">
+        <v>41</v>
       </c>
       <c r="X15" s="188" t="s">
         <v>41</v>
       </c>
-      <c r="Y15" s="12">
+      <c r="Y15" s="188" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z15" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA15" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="AB15" s="88" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
+      <c r="A16" s="177" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="12">
+        <v>4</v>
+      </c>
+      <c r="C16" s="12">
         <v>1</v>
       </c>
-      <c r="Z15" s="12">
+      <c r="D16" s="12">
         <v>1</v>
-      </c>
-[...15 lines deleted...]
-        <v>41</v>
       </c>
       <c r="E16" s="12" t="s">
         <v>41</v>
       </c>
       <c r="F16" s="12" t="s">
         <v>41</v>
       </c>
-      <c r="G16" s="179" t="s">
-[...3 lines deleted...]
-        <v>41</v>
+      <c r="G16" s="179">
+        <v>1</v>
+      </c>
+      <c r="H16" s="180">
+        <v>2</v>
       </c>
       <c r="I16" s="179" t="s">
         <v>41</v>
       </c>
       <c r="J16" s="179" t="s">
         <v>41</v>
       </c>
       <c r="K16" s="179" t="s">
         <v>41</v>
       </c>
       <c r="L16" s="183">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M16" s="179" t="s">
         <v>41</v>
       </c>
       <c r="N16" s="179" t="s">
         <v>41</v>
       </c>
       <c r="O16" s="179" t="s">
         <v>41</v>
       </c>
-      <c r="P16" s="12">
+      <c r="P16" s="179" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q16" s="179" t="s">
+        <v>41</v>
+      </c>
+      <c r="R16" s="14">
+        <v>1</v>
+      </c>
+      <c r="S16" s="12">
         <v>2</v>
       </c>
-      <c r="Q16" s="14">
+      <c r="T16" s="185">
+        <v>3</v>
+      </c>
+      <c r="U16" s="186">
         <v>1</v>
       </c>
-      <c r="R16" s="14" t="s">
-[...2 lines deleted...]
-      <c r="S16" s="12">
+      <c r="V16" s="187">
         <v>1</v>
       </c>
-      <c r="T16" s="179" t="s">
-[...9 lines deleted...]
-        <v>41</v>
+      <c r="W16" s="12">
+        <v>1</v>
       </c>
       <c r="X16" s="188" t="s">
         <v>41</v>
       </c>
-      <c r="Y16" s="188" t="s">
-[...9 lines deleted...]
-    <row r="17" spans="1:27">
+      <c r="Y16" s="12">
+        <v>1</v>
+      </c>
+      <c r="Z16" s="12">
+        <v>1</v>
+      </c>
+      <c r="AA16" s="12">
+        <v>1</v>
+      </c>
+      <c r="AB16" s="271">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="177" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B17" s="12">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C17" s="175" t="s">
         <v>41</v>
       </c>
-      <c r="D17" s="12">
-        <v>1</v>
+      <c r="D17" s="12" t="s">
+        <v>41</v>
       </c>
       <c r="E17" s="12" t="s">
         <v>41</v>
       </c>
-      <c r="F17" s="12">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="F17" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="G17" s="179" t="s">
+        <v>41</v>
       </c>
       <c r="H17" s="179" t="s">
         <v>41</v>
       </c>
       <c r="I17" s="179" t="s">
         <v>41</v>
       </c>
       <c r="J17" s="179" t="s">
         <v>41</v>
       </c>
       <c r="K17" s="179" t="s">
         <v>41</v>
       </c>
-      <c r="L17" s="179" t="s">
-        <v>41</v>
+      <c r="L17" s="183">
+        <v>1</v>
       </c>
       <c r="M17" s="179" t="s">
         <v>41</v>
       </c>
       <c r="N17" s="179" t="s">
         <v>41</v>
       </c>
       <c r="O17" s="179" t="s">
         <v>41</v>
       </c>
       <c r="P17" s="12">
+        <v>2</v>
+      </c>
+      <c r="Q17" s="14">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="R17" s="14" t="s">
         <v>41</v>
       </c>
-      <c r="S17" s="14" t="s">
+      <c r="S17" s="12">
+        <v>1</v>
+      </c>
+      <c r="T17" s="179" t="s">
         <v>41</v>
       </c>
-      <c r="T17" s="185">
-[...1 lines deleted...]
-      </c>
       <c r="U17" s="186">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="V17" s="187">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W17" s="179" t="s">
         <v>41</v>
       </c>
       <c r="X17" s="188" t="s">
         <v>41</v>
       </c>
-      <c r="Y17" s="12">
-        <v>3</v>
+      <c r="Y17" s="188" t="s">
+        <v>41</v>
       </c>
       <c r="Z17" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AA17" s="88" t="s">
         <v>41</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="271">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="177" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B18" s="12">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C18" s="175" t="s">
         <v>41</v>
       </c>
-      <c r="D18" s="12" t="s">
-        <v>41</v>
+      <c r="D18" s="12">
+        <v>1</v>
       </c>
       <c r="E18" s="12" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="12">
         <v>1</v>
       </c>
-      <c r="G18" s="179" t="s">
-        <v>41</v>
+      <c r="G18" s="179">
+        <v>1</v>
       </c>
       <c r="H18" s="179" t="s">
         <v>41</v>
       </c>
       <c r="I18" s="179" t="s">
         <v>41</v>
       </c>
       <c r="J18" s="179" t="s">
         <v>41</v>
       </c>
       <c r="K18" s="179" t="s">
         <v>41</v>
       </c>
-      <c r="L18" s="183">
-        <v>2</v>
+      <c r="L18" s="179" t="s">
+        <v>41</v>
       </c>
       <c r="M18" s="179" t="s">
         <v>41</v>
       </c>
       <c r="N18" s="179" t="s">
         <v>41</v>
       </c>
       <c r="O18" s="179" t="s">
         <v>41</v>
       </c>
       <c r="P18" s="12">
         <v>1</v>
       </c>
-      <c r="Q18" s="14">
-        <v>1</v>
+      <c r="Q18" s="14" t="s">
+        <v>41</v>
       </c>
       <c r="R18" s="14" t="s">
         <v>41</v>
       </c>
-      <c r="S18" s="12">
-        <v>1</v>
+      <c r="S18" s="14" t="s">
+        <v>41</v>
       </c>
       <c r="T18" s="185">
         <v>1</v>
       </c>
-      <c r="U18" s="179" t="s">
-[...3 lines deleted...]
-        <v>41</v>
+      <c r="U18" s="186">
+        <v>1</v>
+      </c>
+      <c r="V18" s="187">
+        <v>1</v>
       </c>
       <c r="W18" s="179" t="s">
         <v>41</v>
       </c>
       <c r="X18" s="188" t="s">
         <v>41</v>
       </c>
-      <c r="Y18" s="188" t="s">
-        <v>41</v>
+      <c r="Y18" s="12">
+        <v>3</v>
       </c>
       <c r="Z18" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="AA18" s="12">
+      <c r="AA18" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="AB18" s="271">
         <v>1</v>
       </c>
     </row>
-    <row r="19" spans="1:27">
-      <c r="A19" s="295" t="s">
+    <row r="19" spans="1:28">
+      <c r="A19" s="177" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="12">
+        <v>1</v>
+      </c>
+      <c r="C19" s="175" t="s">
+        <v>41</v>
+      </c>
+      <c r="D19" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="E19" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="F19" s="12">
+        <v>1</v>
+      </c>
+      <c r="G19" s="179" t="s">
+        <v>41</v>
+      </c>
+      <c r="H19" s="179" t="s">
+        <v>41</v>
+      </c>
+      <c r="I19" s="179" t="s">
+        <v>41</v>
+      </c>
+      <c r="J19" s="179" t="s">
+        <v>41</v>
+      </c>
+      <c r="K19" s="179" t="s">
+        <v>41</v>
+      </c>
+      <c r="L19" s="183">
+        <v>2</v>
+      </c>
+      <c r="M19" s="179" t="s">
+        <v>41</v>
+      </c>
+      <c r="N19" s="179" t="s">
+        <v>41</v>
+      </c>
+      <c r="O19" s="179" t="s">
+        <v>41</v>
+      </c>
+      <c r="P19" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q19" s="14">
+        <v>1</v>
+      </c>
+      <c r="R19" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="S19" s="12">
+        <v>1</v>
+      </c>
+      <c r="T19" s="185">
+        <v>1</v>
+      </c>
+      <c r="U19" s="179" t="s">
+        <v>41</v>
+      </c>
+      <c r="V19" s="179" t="s">
+        <v>41</v>
+      </c>
+      <c r="W19" s="179" t="s">
+        <v>41</v>
+      </c>
+      <c r="X19" s="188" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y19" s="188" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z19" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA19" s="12">
+        <v>1</v>
+      </c>
+      <c r="AB19" s="88" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
+      <c r="A20" s="293" t="s">
         <v>14</v>
       </c>
-      <c r="B19" s="280"/>
-[...27 lines deleted...]
-      <c r="A20" s="177" t="s">
+      <c r="B20" s="279"/>
+      <c r="C20" s="279"/>
+      <c r="D20" s="279"/>
+      <c r="E20" s="279"/>
+      <c r="F20" s="279"/>
+      <c r="G20" s="279"/>
+      <c r="H20" s="279"/>
+      <c r="I20" s="279"/>
+      <c r="J20" s="279"/>
+      <c r="K20" s="279"/>
+      <c r="L20" s="279"/>
+      <c r="M20" s="279"/>
+      <c r="N20" s="279"/>
+      <c r="O20" s="279"/>
+      <c r="P20" s="279"/>
+      <c r="Q20" s="279"/>
+      <c r="R20" s="279"/>
+      <c r="S20" s="279"/>
+      <c r="T20" s="279"/>
+      <c r="U20" s="306"/>
+      <c r="V20" s="306"/>
+      <c r="W20" s="306"/>
+      <c r="X20" s="306"/>
+      <c r="Y20" s="306"/>
+      <c r="Z20" s="274"/>
+      <c r="AA20" s="274"/>
+      <c r="AB20" s="74"/>
+    </row>
+    <row r="21" spans="1:28">
+      <c r="A21" s="177" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="9">
+      <c r="B21" s="9">
         <v>7</v>
       </c>
-      <c r="C20" s="9">
+      <c r="C21" s="9">
         <v>6</v>
       </c>
-      <c r="D20" s="9">
+      <c r="D21" s="9">
         <v>3</v>
       </c>
-      <c r="E20" s="9">
+      <c r="E21" s="9">
         <v>5</v>
       </c>
-      <c r="F20" s="9">
+      <c r="F21" s="9">
         <v>6</v>
       </c>
-      <c r="G20" s="9">
+      <c r="G21" s="9">
         <v>6</v>
       </c>
-      <c r="H20" s="9">
+      <c r="H21" s="9">
         <v>3</v>
       </c>
-      <c r="I20" s="9">
+      <c r="I21" s="9">
         <v>2</v>
       </c>
-      <c r="J20" s="9">
+      <c r="J21" s="9">
         <v>2</v>
       </c>
-      <c r="K20" s="9">
+      <c r="K21" s="9">
         <v>4</v>
       </c>
-      <c r="L20" s="9">
+      <c r="L21" s="9">
         <v>7</v>
       </c>
-      <c r="M20" s="9">
+      <c r="M21" s="9">
         <v>7</v>
       </c>
-      <c r="N20" s="9">
+      <c r="N21" s="9">
         <v>4</v>
       </c>
-      <c r="O20" s="9">
+      <c r="O21" s="9">
         <v>0</v>
       </c>
-      <c r="P20" s="9">
+      <c r="P21" s="9">
         <v>4</v>
       </c>
-      <c r="Q20" s="10">
+      <c r="Q21" s="10">
         <v>5</v>
       </c>
-      <c r="R20" s="11">
+      <c r="R21" s="11">
         <v>3</v>
       </c>
-      <c r="S20" s="10">
+      <c r="S21" s="10">
         <v>6</v>
       </c>
-      <c r="T20" s="11">
+      <c r="T21" s="11">
         <v>3</v>
       </c>
-      <c r="U20" s="12">
+      <c r="U21" s="12">
         <v>4</v>
       </c>
-      <c r="V20" s="178">
-[...82 lines deleted...]
-      <c r="V21" s="196">
+      <c r="V21" s="178">
         <v>3</v>
       </c>
       <c r="W21" s="12">
         <v>1</v>
       </c>
       <c r="X21" s="12">
         <v>3</v>
       </c>
       <c r="Y21" s="12">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Z21" s="12">
         <v>3</v>
       </c>
       <c r="AA21" s="12">
+        <v>7</v>
+      </c>
+      <c r="AB21" s="271">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" s="177" t="s">
+        <v>17</v>
+      </c>
+      <c r="B22" s="12">
+        <v>6</v>
+      </c>
+      <c r="C22" s="12">
+        <v>4</v>
+      </c>
+      <c r="D22" s="12">
+        <v>1</v>
+      </c>
+      <c r="E22" s="12">
+        <v>3</v>
+      </c>
+      <c r="F22" s="12">
         <v>5</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C22" s="12">
+      <c r="G22" s="189">
+        <v>6</v>
+      </c>
+      <c r="H22" s="190">
         <v>2</v>
       </c>
-      <c r="D22" s="12">
+      <c r="I22" s="191">
         <v>2</v>
       </c>
-      <c r="E22" s="12">
+      <c r="J22" s="191">
         <v>2</v>
-      </c>
-[...13 lines deleted...]
-        <v>41</v>
       </c>
       <c r="K22" s="192">
         <v>2</v>
       </c>
       <c r="L22" s="193">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M22" s="12">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>6</v>
+      </c>
+      <c r="N22" s="184">
+        <v>4</v>
       </c>
       <c r="O22" s="179" t="s">
         <v>41</v>
       </c>
       <c r="P22" s="12">
         <v>2</v>
       </c>
-      <c r="Q22" s="179" t="s">
+      <c r="Q22" s="14">
+        <v>5</v>
+      </c>
+      <c r="R22" s="14">
+        <v>2</v>
+      </c>
+      <c r="S22" s="12">
+        <v>5</v>
+      </c>
+      <c r="T22" s="194">
+        <v>3</v>
+      </c>
+      <c r="U22" s="195">
+        <v>4</v>
+      </c>
+      <c r="V22" s="196">
+        <v>3</v>
+      </c>
+      <c r="W22" s="12">
+        <v>1</v>
+      </c>
+      <c r="X22" s="12">
+        <v>3</v>
+      </c>
+      <c r="Y22" s="12">
+        <v>3</v>
+      </c>
+      <c r="Z22" s="12">
+        <v>3</v>
+      </c>
+      <c r="AA22" s="12">
+        <v>5</v>
+      </c>
+      <c r="AB22" s="271">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
+      <c r="A23" s="177" t="s">
+        <v>43</v>
+      </c>
+      <c r="B23" s="12">
+        <v>1</v>
+      </c>
+      <c r="C23" s="12">
+        <v>2</v>
+      </c>
+      <c r="D23" s="12">
+        <v>2</v>
+      </c>
+      <c r="E23" s="12">
+        <v>2</v>
+      </c>
+      <c r="F23" s="12">
+        <v>1</v>
+      </c>
+      <c r="G23" s="189" t="s">
         <v>41</v>
       </c>
-      <c r="R22" s="14">
+      <c r="H23" s="190">
         <v>1</v>
       </c>
-      <c r="S22" s="12">
+      <c r="I23" s="179" t="s">
+        <v>41</v>
+      </c>
+      <c r="J23" s="179" t="s">
+        <v>41</v>
+      </c>
+      <c r="K23" s="192">
+        <v>2</v>
+      </c>
+      <c r="L23" s="193">
+        <v>3</v>
+      </c>
+      <c r="M23" s="12">
         <v>1</v>
       </c>
-      <c r="T22" s="179" t="s">
+      <c r="N23" s="179" t="s">
         <v>41</v>
       </c>
-      <c r="U22" s="179" t="s">
+      <c r="O23" s="179" t="s">
         <v>41</v>
       </c>
-      <c r="V22" s="179" t="s">
+      <c r="P23" s="12">
+        <v>2</v>
+      </c>
+      <c r="Q23" s="179" t="s">
         <v>41</v>
       </c>
-      <c r="W22" s="179" t="s">
+      <c r="R23" s="14">
+        <v>1</v>
+      </c>
+      <c r="S23" s="12">
+        <v>1</v>
+      </c>
+      <c r="T23" s="179" t="s">
         <v>41</v>
       </c>
-      <c r="X22" s="188" t="s">
+      <c r="U23" s="179" t="s">
         <v>41</v>
       </c>
-      <c r="Y22" s="12">
+      <c r="V23" s="179" t="s">
+        <v>41</v>
+      </c>
+      <c r="W23" s="179" t="s">
+        <v>41</v>
+      </c>
+      <c r="X23" s="188" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y23" s="12">
         <v>1</v>
       </c>
-      <c r="Z22" s="88" t="s">
+      <c r="Z23" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="AA22" s="12">
+      <c r="AA23" s="12">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="290" t="s">
+      <c r="AB23" s="271">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
+      <c r="A24" s="291" t="s">
         <v>15</v>
       </c>
-      <c r="B23" s="280"/>
-[...27 lines deleted...]
-      <c r="A24" s="177" t="s">
+      <c r="B24" s="279"/>
+      <c r="C24" s="279"/>
+      <c r="D24" s="279"/>
+      <c r="E24" s="279"/>
+      <c r="F24" s="279"/>
+      <c r="G24" s="279"/>
+      <c r="H24" s="279"/>
+      <c r="I24" s="279"/>
+      <c r="J24" s="279"/>
+      <c r="K24" s="279"/>
+      <c r="L24" s="279"/>
+      <c r="M24" s="279"/>
+      <c r="N24" s="279"/>
+      <c r="O24" s="279"/>
+      <c r="P24" s="279"/>
+      <c r="Q24" s="279"/>
+      <c r="R24" s="279"/>
+      <c r="S24" s="279"/>
+      <c r="T24" s="279"/>
+      <c r="U24" s="306"/>
+      <c r="V24" s="306"/>
+      <c r="W24" s="306"/>
+      <c r="X24" s="306"/>
+      <c r="Y24" s="306"/>
+      <c r="Z24" s="274"/>
+      <c r="AA24" s="274"/>
+      <c r="AB24" s="74"/>
+    </row>
+    <row r="25" spans="1:28">
+      <c r="A25" s="177" t="s">
         <v>25</v>
       </c>
-      <c r="B24" s="9">
+      <c r="B25" s="9">
         <v>11</v>
       </c>
-      <c r="C24" s="9">
+      <c r="C25" s="9">
         <v>2</v>
       </c>
-      <c r="D24" s="9">
+      <c r="D25" s="9">
         <v>4</v>
       </c>
-      <c r="E24" s="9">
+      <c r="E25" s="9">
         <v>1</v>
       </c>
-      <c r="F24" s="9">
+      <c r="F25" s="9">
         <v>4</v>
       </c>
-      <c r="G24" s="9">
+      <c r="G25" s="9">
         <v>5</v>
       </c>
-      <c r="H24" s="9">
+      <c r="H25" s="9">
         <v>4</v>
       </c>
-      <c r="I24" s="9">
+      <c r="I25" s="9">
         <v>2</v>
       </c>
-      <c r="J24" s="9">
+      <c r="J25" s="9">
         <v>1</v>
       </c>
-      <c r="K24" s="9">
+      <c r="K25" s="9">
         <v>3</v>
       </c>
-      <c r="L24" s="9">
+      <c r="L25" s="9">
         <v>6</v>
       </c>
-      <c r="M24" s="9">
+      <c r="M25" s="9">
         <v>3</v>
       </c>
-      <c r="N24" s="9">
+      <c r="N25" s="9">
         <v>2</v>
       </c>
-      <c r="O24" s="9">
+      <c r="O25" s="9">
         <v>0</v>
       </c>
-      <c r="P24" s="9">
+      <c r="P25" s="9">
         <v>6</v>
       </c>
-      <c r="Q24" s="10">
+      <c r="Q25" s="10">
         <v>5</v>
       </c>
-      <c r="R24" s="11">
+      <c r="R25" s="11">
         <v>4</v>
       </c>
-      <c r="S24" s="10">
+      <c r="S25" s="10">
         <v>7</v>
       </c>
-      <c r="T24" s="11">
+      <c r="T25" s="11">
         <v>11</v>
       </c>
-      <c r="U24" s="12">
+      <c r="U25" s="12">
         <v>5</v>
       </c>
-      <c r="V24" s="197">
+      <c r="V25" s="197">
         <v>4</v>
       </c>
-      <c r="W24" s="12">
+      <c r="W25" s="12">
         <v>2</v>
       </c>
-      <c r="X24" s="12">
+      <c r="X25" s="12">
         <v>1</v>
       </c>
-      <c r="Y24" s="12">
+      <c r="Y25" s="12">
         <v>5</v>
       </c>
-      <c r="Z24" s="12">
+      <c r="Z25" s="12">
         <v>2</v>
       </c>
-      <c r="AA24" s="12">
+      <c r="AA25" s="12">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="177" t="s">
+      <c r="AB25" s="271">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
+      <c r="A26" s="177" t="s">
         <v>17</v>
       </c>
-      <c r="B25" s="12">
+      <c r="B26" s="12">
         <v>3</v>
       </c>
-      <c r="C25" s="12" t="s">
+      <c r="C26" s="12" t="s">
         <v>41</v>
       </c>
-      <c r="D25" s="12">
+      <c r="D26" s="12">
         <v>1</v>
-      </c>
-[...81 lines deleted...]
-        <v>41</v>
       </c>
       <c r="E26" s="12" t="s">
         <v>41</v>
       </c>
-      <c r="F26" s="12" t="s">
+      <c r="F26" s="12">
+        <v>1</v>
+      </c>
+      <c r="G26" s="198" t="s">
         <v>41</v>
       </c>
-      <c r="G26" s="198">
+      <c r="H26" s="199">
         <v>1</v>
       </c>
-      <c r="H26" s="179" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="I26" s="200">
+        <v>2</v>
+      </c>
+      <c r="J26" s="201">
+        <v>1</v>
       </c>
       <c r="K26" s="202">
         <v>1</v>
       </c>
-      <c r="L26" s="179" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="L26" s="203">
+        <v>1</v>
+      </c>
+      <c r="M26" s="12">
+        <v>2</v>
+      </c>
+      <c r="N26" s="184">
+        <v>1</v>
       </c>
       <c r="O26" s="179" t="s">
         <v>41</v>
       </c>
       <c r="P26" s="12">
         <v>1</v>
       </c>
-      <c r="Q26" s="14">
+      <c r="Q26" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="R26" s="14">
+        <v>3</v>
+      </c>
+      <c r="S26" s="12">
         <v>2</v>
       </c>
-      <c r="R26" s="14" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="T26" s="204">
+        <v>3</v>
       </c>
       <c r="U26" s="179" t="s">
         <v>41</v>
       </c>
       <c r="V26" s="179" t="s">
         <v>41</v>
       </c>
-      <c r="W26" s="179" t="s">
+      <c r="W26" s="12">
+        <v>1</v>
+      </c>
+      <c r="X26" s="188" t="s">
         <v>41</v>
       </c>
-      <c r="X26" s="12">
+      <c r="Y26" s="12">
         <v>1</v>
       </c>
-      <c r="Y26" s="188" t="s">
+      <c r="Z26" s="12">
+        <v>1</v>
+      </c>
+      <c r="AA26" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="Z26" s="88" t="s">
-[...2 lines deleted...]
-      <c r="AA26" s="12">
+      <c r="AB26" s="271">
         <v>1</v>
       </c>
     </row>
-    <row r="27" spans="1:27">
+    <row r="27" spans="1:28">
       <c r="A27" s="177" t="s">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>41</v>
       </c>
       <c r="C27" s="14" t="s">
         <v>41</v>
       </c>
-      <c r="D27" s="12">
-        <v>1</v>
+      <c r="D27" s="12" t="s">
+        <v>41</v>
       </c>
       <c r="E27" s="12" t="s">
         <v>41</v>
       </c>
       <c r="F27" s="12" t="s">
         <v>41</v>
       </c>
       <c r="G27" s="198">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H27" s="179" t="s">
         <v>41</v>
       </c>
       <c r="I27" s="188" t="s">
         <v>41</v>
       </c>
       <c r="J27" s="179" t="s">
         <v>41</v>
       </c>
       <c r="K27" s="202">
         <v>1</v>
       </c>
       <c r="L27" s="179" t="s">
         <v>41</v>
       </c>
-      <c r="M27" s="12">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="M27" s="179" t="s">
+        <v>41</v>
+      </c>
+      <c r="N27" s="179" t="s">
+        <v>41</v>
       </c>
       <c r="O27" s="179" t="s">
         <v>41</v>
       </c>
-      <c r="P27" s="179" t="s">
-        <v>41</v>
+      <c r="P27" s="12">
+        <v>1</v>
       </c>
       <c r="Q27" s="14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="R27" s="14" t="s">
         <v>41</v>
       </c>
       <c r="S27" s="14" t="s">
         <v>41</v>
       </c>
       <c r="T27" s="179" t="s">
         <v>41</v>
       </c>
-      <c r="U27" s="205">
-        <v>1</v>
+      <c r="U27" s="179" t="s">
+        <v>41</v>
       </c>
       <c r="V27" s="179" t="s">
         <v>41</v>
       </c>
       <c r="W27" s="179" t="s">
         <v>41</v>
       </c>
-      <c r="X27" s="188" t="s">
-        <v>41</v>
+      <c r="X27" s="12">
+        <v>1</v>
       </c>
       <c r="Y27" s="188" t="s">
         <v>41</v>
       </c>
       <c r="Z27" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="AA27" s="88" t="s">
-[...3 lines deleted...]
-    <row r="28" spans="1:27">
+      <c r="AA27" s="12">
+        <v>1</v>
+      </c>
+      <c r="AB27" s="271">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="177" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B28" s="14" t="s">
         <v>41</v>
       </c>
-      <c r="C28" s="12">
+      <c r="C28" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="D28" s="12">
         <v>1</v>
       </c>
-      <c r="D28" s="12" t="s">
+      <c r="E28" s="12" t="s">
         <v>41</v>
       </c>
-      <c r="E28" s="12">
-[...5 lines deleted...]
-      <c r="G28" s="198" t="s">
+      <c r="F28" s="12" t="s">
         <v>41</v>
       </c>
-      <c r="H28" s="199">
-        <v>1</v>
+      <c r="G28" s="198">
+        <v>2</v>
+      </c>
+      <c r="H28" s="179" t="s">
+        <v>41</v>
       </c>
       <c r="I28" s="188" t="s">
         <v>41</v>
       </c>
       <c r="J28" s="179" t="s">
         <v>41</v>
       </c>
-      <c r="K28" s="188" t="s">
-        <v>41</v>
+      <c r="K28" s="202">
+        <v>1</v>
       </c>
       <c r="L28" s="179" t="s">
         <v>41</v>
       </c>
-      <c r="M28" s="179" t="s">
-[...3 lines deleted...]
-        <v>41</v>
+      <c r="M28" s="12">
+        <v>1</v>
+      </c>
+      <c r="N28" s="184">
+        <v>1</v>
       </c>
       <c r="O28" s="179" t="s">
         <v>41</v>
       </c>
       <c r="P28" s="179" t="s">
         <v>41</v>
       </c>
-      <c r="Q28" s="179" t="s">
-        <v>41</v>
+      <c r="Q28" s="14">
+        <v>1</v>
       </c>
       <c r="R28" s="14" t="s">
         <v>41</v>
       </c>
-      <c r="S28" s="12">
+      <c r="S28" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="T28" s="179" t="s">
+        <v>41</v>
+      </c>
+      <c r="U28" s="205">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
       <c r="V28" s="179" t="s">
         <v>41</v>
       </c>
       <c r="W28" s="179" t="s">
         <v>41</v>
       </c>
       <c r="X28" s="188" t="s">
         <v>41</v>
       </c>
       <c r="Y28" s="188" t="s">
         <v>41</v>
       </c>
       <c r="Z28" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AA28" s="88" t="s">
         <v>41</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="88" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="177" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>20</v>
+      </c>
+      <c r="B29" s="14" t="s">
+        <v>41</v>
       </c>
       <c r="C29" s="12">
         <v>1</v>
       </c>
-      <c r="D29" s="12">
+      <c r="D29" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="E29" s="12">
         <v>1</v>
       </c>
-      <c r="E29" s="12" t="s">
+      <c r="F29" s="12">
+        <v>1</v>
+      </c>
+      <c r="G29" s="198" t="s">
         <v>41</v>
       </c>
-      <c r="F29" s="12" t="s">
-[...2 lines deleted...]
-      <c r="G29" s="198">
+      <c r="H29" s="199">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
       <c r="I29" s="188" t="s">
         <v>41</v>
       </c>
       <c r="J29" s="179" t="s">
         <v>41</v>
       </c>
       <c r="K29" s="188" t="s">
         <v>41</v>
       </c>
-      <c r="L29" s="203">
-        <v>2</v>
+      <c r="L29" s="179" t="s">
+        <v>41</v>
       </c>
       <c r="M29" s="179" t="s">
         <v>41</v>
       </c>
       <c r="N29" s="179" t="s">
         <v>41</v>
       </c>
       <c r="O29" s="179" t="s">
         <v>41</v>
       </c>
       <c r="P29" s="179" t="s">
         <v>41</v>
       </c>
       <c r="Q29" s="179" t="s">
         <v>41</v>
       </c>
-      <c r="R29" s="14">
+      <c r="R29" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="S29" s="12">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
       <c r="T29" s="204">
         <v>3</v>
       </c>
-      <c r="U29" s="205">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="U29" s="179" t="s">
+        <v>41</v>
+      </c>
+      <c r="V29" s="179" t="s">
+        <v>41</v>
+      </c>
+      <c r="W29" s="179" t="s">
+        <v>41</v>
       </c>
       <c r="X29" s="188" t="s">
         <v>41</v>
       </c>
-      <c r="Y29" s="12">
+      <c r="Y29" s="188" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z29" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA29" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="AB29" s="88" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
+      <c r="A30" s="177" t="s">
+        <v>22</v>
+      </c>
+      <c r="B30" s="12">
+        <v>4</v>
+      </c>
+      <c r="C30" s="12">
         <v>1</v>
       </c>
-      <c r="Z29" s="12">
+      <c r="D30" s="12">
         <v>1</v>
-      </c>
-[...15 lines deleted...]
-        <v>41</v>
       </c>
       <c r="E30" s="12" t="s">
         <v>41</v>
       </c>
       <c r="F30" s="12" t="s">
         <v>41</v>
       </c>
-      <c r="G30" s="198" t="s">
-[...3 lines deleted...]
-        <v>41</v>
+      <c r="G30" s="198">
+        <v>1</v>
+      </c>
+      <c r="H30" s="199">
+        <v>2</v>
       </c>
       <c r="I30" s="188" t="s">
         <v>41</v>
       </c>
       <c r="J30" s="179" t="s">
         <v>41</v>
       </c>
       <c r="K30" s="188" t="s">
         <v>41</v>
       </c>
       <c r="L30" s="203">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M30" s="179" t="s">
         <v>41</v>
       </c>
       <c r="N30" s="179" t="s">
         <v>41</v>
       </c>
       <c r="O30" s="179" t="s">
         <v>41</v>
       </c>
-      <c r="P30" s="12">
+      <c r="P30" s="179" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q30" s="179" t="s">
+        <v>41</v>
+      </c>
+      <c r="R30" s="14">
+        <v>1</v>
+      </c>
+      <c r="S30" s="12">
         <v>2</v>
       </c>
-      <c r="Q30" s="14">
+      <c r="T30" s="204">
+        <v>3</v>
+      </c>
+      <c r="U30" s="205">
         <v>1</v>
       </c>
-      <c r="R30" s="14" t="s">
-[...2 lines deleted...]
-      <c r="S30" s="12">
+      <c r="V30" s="206">
         <v>1</v>
       </c>
-      <c r="T30" s="179" t="s">
-[...9 lines deleted...]
-        <v>41</v>
+      <c r="W30" s="12">
+        <v>1</v>
       </c>
       <c r="X30" s="188" t="s">
         <v>41</v>
       </c>
-      <c r="Y30" s="188" t="s">
-[...9 lines deleted...]
-    <row r="31" spans="1:27">
+      <c r="Y30" s="12">
+        <v>1</v>
+      </c>
+      <c r="Z30" s="12">
+        <v>1</v>
+      </c>
+      <c r="AA30" s="12">
+        <v>1</v>
+      </c>
+      <c r="AB30" s="271">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="177" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B31" s="12">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C31" s="175" t="s">
         <v>41</v>
       </c>
-      <c r="D31" s="12">
-        <v>1</v>
+      <c r="D31" s="12" t="s">
+        <v>41</v>
       </c>
       <c r="E31" s="12" t="s">
         <v>41</v>
       </c>
-      <c r="F31" s="14">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="F31" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="G31" s="198" t="s">
+        <v>41</v>
       </c>
       <c r="H31" s="188" t="s">
         <v>41</v>
       </c>
       <c r="I31" s="188" t="s">
         <v>41</v>
       </c>
       <c r="J31" s="179" t="s">
         <v>41</v>
       </c>
       <c r="K31" s="188" t="s">
         <v>41</v>
       </c>
-      <c r="L31" s="179" t="s">
-        <v>41</v>
+      <c r="L31" s="203">
+        <v>1</v>
       </c>
       <c r="M31" s="179" t="s">
         <v>41</v>
       </c>
       <c r="N31" s="179" t="s">
         <v>41</v>
       </c>
       <c r="O31" s="179" t="s">
         <v>41</v>
       </c>
       <c r="P31" s="12">
+        <v>2</v>
+      </c>
+      <c r="Q31" s="14">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="R31" s="14" t="s">
         <v>41</v>
       </c>
-      <c r="S31" s="14" t="s">
+      <c r="S31" s="12">
+        <v>1</v>
+      </c>
+      <c r="T31" s="179" t="s">
         <v>41</v>
       </c>
-      <c r="T31" s="204">
-[...1 lines deleted...]
-      </c>
       <c r="U31" s="205">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="V31" s="206">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="W31" s="179" t="s">
+        <v>2</v>
+      </c>
+      <c r="W31" s="12" t="s">
         <v>41</v>
       </c>
       <c r="X31" s="188" t="s">
         <v>41</v>
       </c>
-      <c r="Y31" s="12">
-        <v>3</v>
+      <c r="Y31" s="188" t="s">
+        <v>41</v>
       </c>
       <c r="Z31" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AA31" s="88" t="s">
         <v>41</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="271">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="177" t="s">
+        <v>23</v>
+      </c>
+      <c r="B32" s="12">
+        <v>2</v>
+      </c>
+      <c r="C32" s="175" t="s">
+        <v>41</v>
+      </c>
+      <c r="D32" s="12">
+        <v>1</v>
+      </c>
+      <c r="E32" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="F32" s="14">
+        <v>1</v>
+      </c>
+      <c r="G32" s="198">
+        <v>1</v>
+      </c>
+      <c r="H32" s="188" t="s">
+        <v>41</v>
+      </c>
+      <c r="I32" s="188" t="s">
+        <v>41</v>
+      </c>
+      <c r="J32" s="179" t="s">
+        <v>41</v>
+      </c>
+      <c r="K32" s="188" t="s">
+        <v>41</v>
+      </c>
+      <c r="L32" s="179" t="s">
+        <v>41</v>
+      </c>
+      <c r="M32" s="179" t="s">
+        <v>41</v>
+      </c>
+      <c r="N32" s="179" t="s">
+        <v>41</v>
+      </c>
+      <c r="O32" s="179" t="s">
+        <v>41</v>
+      </c>
+      <c r="P32" s="12">
+        <v>1</v>
+      </c>
+      <c r="Q32" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="R32" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="S32" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="T32" s="204">
+        <v>1</v>
+      </c>
+      <c r="U32" s="205">
+        <v>1</v>
+      </c>
+      <c r="V32" s="206">
+        <v>1</v>
+      </c>
+      <c r="W32" s="179" t="s">
+        <v>41</v>
+      </c>
+      <c r="X32" s="188" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y32" s="12">
+        <v>3</v>
+      </c>
+      <c r="Z32" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA32" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="AB32" s="271">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
+      <c r="A33" s="177" t="s">
         <v>24</v>
       </c>
-      <c r="B32" s="13">
+      <c r="B33" s="13">
         <v>1</v>
       </c>
-      <c r="C32" s="212" t="s">
+      <c r="C33" s="212" t="s">
         <v>41</v>
       </c>
-      <c r="D32" s="13" t="s">
+      <c r="D33" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="E32" s="13" t="s">
+      <c r="E33" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="F32" s="13">
+      <c r="F33" s="13">
         <v>1</v>
       </c>
-      <c r="G32" s="207" t="s">
+      <c r="G33" s="207" t="s">
         <v>41</v>
       </c>
-      <c r="H32" s="208" t="s">
+      <c r="H33" s="208" t="s">
         <v>41</v>
       </c>
-      <c r="I32" s="208" t="s">
+      <c r="I33" s="208" t="s">
         <v>41</v>
       </c>
-      <c r="J32" s="208" t="s">
+      <c r="J33" s="208" t="s">
         <v>41</v>
       </c>
-      <c r="K32" s="208" t="s">
+      <c r="K33" s="208" t="s">
         <v>41</v>
       </c>
-      <c r="L32" s="209">
+      <c r="L33" s="209">
         <v>2</v>
       </c>
-      <c r="M32" s="208" t="s">
+      <c r="M33" s="208" t="s">
         <v>41</v>
       </c>
-      <c r="N32" s="208" t="s">
+      <c r="N33" s="208" t="s">
         <v>41</v>
       </c>
-      <c r="O32" s="208" t="s">
+      <c r="O33" s="208" t="s">
         <v>41</v>
       </c>
-      <c r="P32" s="13">
+      <c r="P33" s="13">
         <v>1</v>
       </c>
-      <c r="Q32" s="13">
+      <c r="Q33" s="13">
         <v>1</v>
       </c>
-      <c r="R32" s="13" t="s">
+      <c r="R33" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="S32" s="13">
+      <c r="S33" s="13">
         <v>1</v>
       </c>
-      <c r="T32" s="210">
+      <c r="T33" s="210">
         <v>1</v>
       </c>
-      <c r="U32" s="208" t="s">
+      <c r="U33" s="208" t="s">
         <v>41</v>
       </c>
-      <c r="V32" s="208" t="s">
+      <c r="V33" s="208" t="s">
         <v>41</v>
       </c>
-      <c r="W32" s="208" t="s">
+      <c r="W33" s="208" t="s">
         <v>41</v>
       </c>
-      <c r="X32" s="208" t="s">
+      <c r="X33" s="208" t="s">
         <v>41</v>
       </c>
-      <c r="Y32" s="208" t="s">
+      <c r="Y33" s="208" t="s">
         <v>41</v>
       </c>
-      <c r="Z32" s="123" t="s">
+      <c r="Z33" s="123" t="s">
         <v>41</v>
       </c>
-      <c r="AA32" s="13">
+      <c r="AA33" s="13">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="70" t="s">
+      <c r="AB33" s="123" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
+      <c r="A34" s="70" t="s">
         <v>26</v>
       </c>
-      <c r="B33" s="70"/>
-[...22 lines deleted...]
-      <c r="Y33" s="1"/>
+      <c r="B34" s="70"/>
+      <c r="C34" s="70"/>
+      <c r="D34" s="70"/>
+      <c r="E34" s="70"/>
+      <c r="F34" s="70"/>
+      <c r="G34" s="70"/>
+      <c r="H34" s="70"/>
+      <c r="I34" s="1"/>
+      <c r="J34" s="1"/>
+      <c r="K34" s="1"/>
+      <c r="L34" s="1"/>
+      <c r="M34" s="1"/>
+      <c r="N34" s="1"/>
+      <c r="O34" s="1"/>
+      <c r="P34" s="1"/>
+      <c r="Q34" s="1"/>
+      <c r="R34" s="1"/>
+      <c r="S34" s="1"/>
+      <c r="T34" s="1"/>
+      <c r="U34" s="1"/>
+      <c r="V34" s="1"/>
+      <c r="W34" s="1"/>
+      <c r="X34" s="1"/>
+      <c r="Y34" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="Z7:AA7"/>
-[...7 lines deleted...]
-    <mergeCell ref="A23:AA23"/>
+    <mergeCell ref="A6:AB6"/>
+    <mergeCell ref="A10:AA10"/>
+    <mergeCell ref="A20:AA20"/>
+    <mergeCell ref="A24:AA24"/>
+    <mergeCell ref="Z8:AB8"/>
+    <mergeCell ref="V7:AB7"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:M8"/>
+    <mergeCell ref="N8:Y8"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A5:AB33"/>
+  <dimension ref="A5:AB34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AB15" sqref="AB15"/>
+      <selection activeCell="A20" sqref="A20:AA20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.28515625" customWidth="1"/>
     <col min="2" max="2" width="6.28515625" customWidth="1"/>
     <col min="3" max="3" width="5.85546875" customWidth="1"/>
     <col min="4" max="6" width="6.42578125" customWidth="1"/>
     <col min="7" max="7" width="7.85546875" customWidth="1"/>
     <col min="8" max="8" width="6.42578125" customWidth="1"/>
     <col min="9" max="9" width="7" customWidth="1"/>
     <col min="10" max="10" width="8.28515625" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" customWidth="1"/>
     <col min="14" max="14" width="6.5703125" customWidth="1"/>
     <col min="15" max="15" width="6.85546875" customWidth="1"/>
     <col min="16" max="17" width="7" customWidth="1"/>
     <col min="18" max="18" width="6.85546875" customWidth="1"/>
     <col min="19" max="19" width="7.140625" customWidth="1"/>
     <col min="20" max="20" width="6.5703125" customWidth="1"/>
     <col min="21" max="21" width="6.85546875" customWidth="1"/>
     <col min="22" max="22" width="8" customWidth="1"/>
-    <col min="23" max="23" width="7" customWidth="1"/>
-    <col min="24" max="24" width="6.85546875" customWidth="1"/>
+    <col min="23" max="24" width="6.85546875" customWidth="1"/>
     <col min="26" max="26" width="6.42578125" customWidth="1"/>
-    <col min="27" max="27" width="7.28515625" customWidth="1"/>
+    <col min="27" max="27" width="6.5703125" customWidth="1"/>
+    <col min="28" max="28" width="7.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:27">
-      <c r="A5" s="275" t="s">
+    <row r="5" spans="1:28" s="270" customFormat="1"/>
+    <row r="6" spans="1:28">
+      <c r="A6" s="275" t="s">
         <v>40</v>
       </c>
-      <c r="B5" s="276"/>
-[...50 lines deleted...]
-      <c r="V6" s="273"/>
+      <c r="B6" s="274"/>
+      <c r="C6" s="274"/>
+      <c r="D6" s="274"/>
+      <c r="E6" s="274"/>
+      <c r="F6" s="274"/>
+      <c r="G6" s="274"/>
+      <c r="H6" s="274"/>
+      <c r="I6" s="274"/>
+      <c r="J6" s="274"/>
+      <c r="K6" s="274"/>
+      <c r="L6" s="274"/>
+      <c r="M6" s="274"/>
+      <c r="N6" s="274"/>
+      <c r="O6" s="274"/>
+      <c r="P6" s="274"/>
+      <c r="Q6" s="274"/>
+      <c r="R6" s="274"/>
+      <c r="S6" s="274"/>
+      <c r="T6" s="274"/>
+      <c r="U6" s="274"/>
+      <c r="V6" s="274"/>
       <c r="W6" s="274"/>
       <c r="X6" s="274"/>
       <c r="Y6" s="274"/>
       <c r="Z6" s="274"/>
       <c r="AA6" s="274"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B7" s="287">
+      <c r="AB6" s="274"/>
+    </row>
+    <row r="7" spans="1:28">
+      <c r="A7" s="2"/>
+      <c r="B7" s="3"/>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3"/>
+      <c r="E7" s="3"/>
+      <c r="F7" s="3"/>
+      <c r="G7" s="3"/>
+      <c r="H7" s="3"/>
+      <c r="I7" s="3"/>
+      <c r="J7" s="3"/>
+      <c r="K7" s="3"/>
+      <c r="L7" s="3"/>
+      <c r="M7" s="3"/>
+      <c r="N7" s="64"/>
+      <c r="O7" s="64"/>
+      <c r="P7" s="64"/>
+      <c r="Q7" s="64"/>
+      <c r="R7" s="64"/>
+      <c r="S7" s="66"/>
+      <c r="T7" s="73"/>
+      <c r="U7" s="302" t="s">
+        <v>28</v>
+      </c>
+      <c r="V7" s="302"/>
+      <c r="W7" s="303"/>
+      <c r="X7" s="303"/>
+      <c r="Y7" s="303"/>
+      <c r="Z7" s="303"/>
+      <c r="AA7" s="303"/>
+      <c r="AB7" s="303"/>
+    </row>
+    <row r="8" spans="1:28">
+      <c r="A8" s="284"/>
+      <c r="B8" s="286">
         <v>2024</v>
       </c>
-      <c r="C7" s="288"/>
-[...10 lines deleted...]
-      <c r="N7" s="310">
+      <c r="C8" s="287"/>
+      <c r="D8" s="287"/>
+      <c r="E8" s="287"/>
+      <c r="F8" s="287"/>
+      <c r="G8" s="287"/>
+      <c r="H8" s="287"/>
+      <c r="I8" s="287"/>
+      <c r="J8" s="287"/>
+      <c r="K8" s="287"/>
+      <c r="L8" s="287"/>
+      <c r="M8" s="287"/>
+      <c r="N8" s="310">
         <v>2025</v>
       </c>
-      <c r="O7" s="283"/>
-[...10 lines deleted...]
-      <c r="Z7" s="289">
+      <c r="O8" s="282"/>
+      <c r="P8" s="282"/>
+      <c r="Q8" s="282"/>
+      <c r="R8" s="282"/>
+      <c r="S8" s="282"/>
+      <c r="T8" s="282"/>
+      <c r="U8" s="282"/>
+      <c r="V8" s="282"/>
+      <c r="W8" s="283"/>
+      <c r="X8" s="283"/>
+      <c r="Y8" s="283"/>
+      <c r="Z8" s="288">
         <v>2026</v>
       </c>
-      <c r="AA7" s="311"/>
-[...3 lines deleted...]
-      <c r="B8" s="5" t="s">
+      <c r="AA8" s="297"/>
+      <c r="AB8" s="283"/>
+    </row>
+    <row r="9" spans="1:28" ht="30" customHeight="1">
+      <c r="A9" s="285"/>
+      <c r="B9" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="C8" s="5" t="s">
+      <c r="C9" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="D8" s="5" t="s">
+      <c r="D9" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="E8" s="5" t="s">
+      <c r="E9" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="7" t="s">
+      <c r="F9" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="G8" s="5" t="s">
+      <c r="G9" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="H8" s="77" t="s">
+      <c r="H9" s="77" t="s">
         <v>34</v>
       </c>
-      <c r="I8" s="77" t="s">
+      <c r="I9" s="77" t="s">
         <v>35</v>
       </c>
-      <c r="J8" s="77" t="s">
+      <c r="J9" s="77" t="s">
         <v>36</v>
       </c>
-      <c r="K8" s="77" t="s">
+      <c r="K9" s="77" t="s">
         <v>37</v>
       </c>
-      <c r="L8" s="77" t="s">
+      <c r="L9" s="77" t="s">
         <v>38</v>
       </c>
-      <c r="M8" s="77" t="s">
+      <c r="M9" s="77" t="s">
         <v>39</v>
       </c>
-      <c r="N8" s="7" t="s">
+      <c r="N9" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="O8" s="7" t="s">
+      <c r="O9" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="P8" s="5" t="s">
+      <c r="P9" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="Q8" s="5" t="s">
+      <c r="Q9" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="R8" s="7" t="s">
+      <c r="R9" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="S8" s="5" t="s">
+      <c r="S9" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="T8" s="79" t="s">
+      <c r="T9" s="79" t="s">
         <v>34</v>
       </c>
-      <c r="U8" s="5" t="s">
+      <c r="U9" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="V8" s="5" t="s">
+      <c r="V9" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="W8" s="135" t="s">
+      <c r="W9" s="135" t="s">
         <v>37</v>
       </c>
-      <c r="X8" s="5" t="s">
+      <c r="X9" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="Y8" s="5" t="s">
+      <c r="Y9" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="Z8" s="5" t="s">
+      <c r="Z9" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="AA8" s="219" t="s">
+      <c r="AA9" s="80" t="s">
         <v>29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="294" t="s">
+      <c r="AB9" s="5" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
+      <c r="A10" s="292" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="278"/>
-[...27 lines deleted...]
-      <c r="A10" s="81" t="s">
+      <c r="B10" s="277"/>
+      <c r="C10" s="277"/>
+      <c r="D10" s="277"/>
+      <c r="E10" s="277"/>
+      <c r="F10" s="277"/>
+      <c r="G10" s="277"/>
+      <c r="H10" s="277"/>
+      <c r="I10" s="277"/>
+      <c r="J10" s="277"/>
+      <c r="K10" s="277"/>
+      <c r="L10" s="277"/>
+      <c r="M10" s="277"/>
+      <c r="N10" s="277"/>
+      <c r="O10" s="277"/>
+      <c r="P10" s="277"/>
+      <c r="Q10" s="277"/>
+      <c r="R10" s="277"/>
+      <c r="S10" s="277"/>
+      <c r="T10" s="277"/>
+      <c r="U10" s="274"/>
+      <c r="V10" s="274"/>
+      <c r="W10" s="274"/>
+      <c r="X10" s="274"/>
+      <c r="Y10" s="274"/>
+      <c r="Z10" s="274"/>
+      <c r="AA10" s="274"/>
+    </row>
+    <row r="11" spans="1:28">
+      <c r="A11" s="81" t="s">
         <v>25</v>
       </c>
-      <c r="B10" s="82">
+      <c r="B11" s="82">
         <v>12.27</v>
       </c>
-      <c r="C10" s="82">
+      <c r="C11" s="82">
         <v>9.64</v>
       </c>
-      <c r="D10" s="82">
+      <c r="D11" s="82">
         <v>8.3699999999999992</v>
       </c>
-      <c r="E10" s="82">
+      <c r="E11" s="82">
         <v>7.37</v>
       </c>
-      <c r="F10" s="82">
+      <c r="F11" s="82">
         <v>7.56</v>
       </c>
-      <c r="G10" s="82">
+      <c r="G11" s="82">
         <v>7.86</v>
       </c>
-      <c r="H10" s="82">
+      <c r="H11" s="82">
         <v>7.45</v>
       </c>
-      <c r="I10" s="82">
+      <c r="I11" s="82">
         <v>6.94</v>
       </c>
-      <c r="J10" s="82">
+      <c r="J11" s="82">
         <v>6.45</v>
       </c>
-      <c r="K10" s="82">
+      <c r="K11" s="82">
         <v>6.38</v>
       </c>
-      <c r="L10" s="82">
+      <c r="L11" s="82">
         <v>6.77</v>
       </c>
-      <c r="M10" s="82">
+      <c r="M11" s="82">
         <v>6.86</v>
       </c>
-      <c r="N10" s="82">
+      <c r="N11" s="82">
         <v>5.62</v>
       </c>
-      <c r="O10" s="82">
+      <c r="O11" s="82">
         <v>2.79</v>
       </c>
-      <c r="P10" s="82">
+      <c r="P11" s="82">
         <v>4.91</v>
       </c>
-      <c r="Q10" s="83">
+      <c r="Q11" s="83">
         <v>5.82</v>
       </c>
-      <c r="R10" s="84">
+      <c r="R11" s="84">
         <v>5.91</v>
       </c>
-      <c r="S10" s="83">
+      <c r="S11" s="83">
         <v>6.85</v>
       </c>
-      <c r="T10" s="84">
+      <c r="T11" s="84">
         <v>7.54</v>
       </c>
-      <c r="U10" s="85">
+      <c r="U11" s="85">
         <v>7.58</v>
       </c>
-      <c r="V10" s="136">
+      <c r="V11" s="136">
         <v>7.38</v>
       </c>
-      <c r="W10" s="88">
+      <c r="W11" s="88">
         <v>6.89</v>
       </c>
-      <c r="X10" s="88">
+      <c r="X11" s="88">
         <v>6.61</v>
       </c>
-      <c r="Y10" s="88">
+      <c r="Y11" s="88">
         <v>6.7</v>
       </c>
-      <c r="Z10" s="88">
+      <c r="Z11" s="88">
         <v>4.47</v>
       </c>
-      <c r="AA10" s="88">
+      <c r="AA11" s="88">
         <v>7.19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="81" t="s">
+      <c r="AB11" s="88">
+        <v>7.61</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
+      <c r="A12" s="81" t="s">
         <v>17</v>
       </c>
-      <c r="B11" s="88">
+      <c r="B12" s="88">
         <v>10.15</v>
       </c>
-      <c r="C11" s="88">
+      <c r="C12" s="88">
         <v>8.1</v>
       </c>
-      <c r="D11" s="88">
+      <c r="D12" s="88">
         <v>6.39</v>
       </c>
-      <c r="E11" s="88">
+      <c r="E12" s="88">
         <v>5.74</v>
       </c>
-      <c r="F11" s="88">
+      <c r="F12" s="88">
         <v>6.28</v>
       </c>
-      <c r="G11" s="137">
+      <c r="G12" s="137">
         <v>6.67</v>
       </c>
-      <c r="H11" s="138">
+      <c r="H12" s="138">
         <v>6.18</v>
       </c>
-      <c r="I11" s="139">
+      <c r="I12" s="139">
         <v>6.12</v>
       </c>
-      <c r="J11" s="140">
+      <c r="J12" s="140">
         <v>5.91</v>
       </c>
-      <c r="K11" s="141">
+      <c r="K12" s="141">
         <v>5.74</v>
       </c>
-      <c r="L11" s="142">
+      <c r="L12" s="142">
         <v>5.85</v>
       </c>
-      <c r="M11" s="88">
+      <c r="M12" s="88">
         <v>6.26</v>
       </c>
-      <c r="N11" s="88">
+      <c r="N12" s="88">
         <v>8.17</v>
       </c>
-      <c r="O11" s="88">
+      <c r="O12" s="88">
         <v>4</v>
       </c>
-      <c r="P11" s="88">
+      <c r="P12" s="88">
         <v>4.26</v>
       </c>
-      <c r="Q11" s="88">
+      <c r="Q12" s="88">
         <v>5.01</v>
       </c>
-      <c r="R11" s="88">
+      <c r="R12" s="88">
         <v>5.46</v>
       </c>
-      <c r="S11" s="88">
+      <c r="S12" s="88">
         <v>6.26</v>
       </c>
-      <c r="T11" s="143">
+      <c r="T12" s="143">
         <v>6.55</v>
       </c>
-      <c r="U11" s="144">
+      <c r="U12" s="144">
         <v>6.45</v>
       </c>
-      <c r="V11" s="145">
+      <c r="V12" s="145">
         <v>6.17</v>
       </c>
-      <c r="W11" s="88">
+      <c r="W12" s="88">
         <v>5.84</v>
       </c>
-      <c r="X11" s="88">
+      <c r="X12" s="88">
         <v>5.77</v>
       </c>
-      <c r="Y11" s="88">
+      <c r="Y12" s="88">
         <v>5.77</v>
       </c>
-      <c r="Z11" s="88">
+      <c r="Z12" s="88">
         <v>5.71</v>
       </c>
-      <c r="AA11" s="88">
+      <c r="AA12" s="88">
         <v>7.05</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="81" t="s">
+      <c r="AB12" s="88">
+        <v>6.87</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
+      <c r="A13" s="81" t="s">
         <v>18</v>
       </c>
-      <c r="B12" s="88">
+      <c r="B13" s="88">
         <v>5.18</v>
       </c>
-      <c r="C12" s="88">
+      <c r="C13" s="88">
         <v>8.5</v>
       </c>
-      <c r="D12" s="88">
+      <c r="D13" s="88">
         <v>9.82</v>
       </c>
-      <c r="E12" s="88">
+      <c r="E13" s="88">
         <v>10.220000000000001</v>
       </c>
-      <c r="F12" s="88">
+      <c r="F13" s="88">
         <v>9.25</v>
       </c>
-      <c r="G12" s="137">
+      <c r="G13" s="137">
         <v>8.9</v>
       </c>
-      <c r="H12" s="138">
+      <c r="H13" s="138">
         <v>8.4700000000000006</v>
       </c>
-      <c r="I12" s="139">
+      <c r="I13" s="139">
         <v>7.36</v>
       </c>
-      <c r="J12" s="140">
+      <c r="J13" s="140">
         <v>6.59</v>
       </c>
-      <c r="K12" s="141">
+      <c r="K13" s="141">
         <v>7.7</v>
       </c>
-      <c r="L12" s="142">
+      <c r="L13" s="142">
         <v>8.64</v>
       </c>
-      <c r="M12" s="88">
+      <c r="M13" s="88">
         <v>8.4</v>
       </c>
-      <c r="N12" s="88" t="s">
+      <c r="N13" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="O12" s="88" t="s">
+      <c r="O13" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="P12" s="88">
+      <c r="P13" s="88">
         <v>7.01</v>
       </c>
-      <c r="Q12" s="88">
+      <c r="Q13" s="88">
         <v>8.42</v>
       </c>
-      <c r="R12" s="88">
+      <c r="R13" s="88">
         <v>8.1999999999999993</v>
       </c>
-      <c r="S12" s="88">
+      <c r="S13" s="88">
         <v>7.9</v>
       </c>
-      <c r="T12" s="143">
+      <c r="T13" s="143">
         <v>6.72</v>
       </c>
-      <c r="U12" s="144">
+      <c r="U13" s="144">
         <v>5.86</v>
       </c>
-      <c r="V12" s="145">
+      <c r="V13" s="145">
         <v>5.26</v>
       </c>
-      <c r="W12" s="88">
+      <c r="W13" s="88">
         <v>4.7300000000000004</v>
       </c>
-      <c r="X12" s="88">
+      <c r="X13" s="88">
         <v>4.87</v>
       </c>
-      <c r="Y12" s="88">
+      <c r="Y13" s="88">
         <v>5.01</v>
-      </c>
-[...81 lines deleted...]
-        <v>4.87</v>
       </c>
       <c r="Z13" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="AA13" s="88" t="s">
-[...3 lines deleted...]
-    <row r="14" spans="1:27">
+      <c r="AA13" s="88">
+        <v>12.55</v>
+      </c>
+      <c r="AB13" s="88">
+        <v>13.02</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="81" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B14" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="C14" s="88">
-        <v>12.5</v>
+      <c r="C14" s="88" t="s">
+        <v>41</v>
       </c>
       <c r="D14" s="88">
+        <v>6.58</v>
+      </c>
+      <c r="E14" s="88">
+        <v>4.76</v>
+      </c>
+      <c r="F14" s="88">
+        <v>3.95</v>
+      </c>
+      <c r="G14" s="137">
+        <v>9.84</v>
+      </c>
+      <c r="H14" s="138">
+        <v>8.36</v>
+      </c>
+      <c r="I14" s="139">
+        <v>7.41</v>
+      </c>
+      <c r="J14" s="140">
+        <v>6.51</v>
+      </c>
+      <c r="K14" s="141">
+        <v>7.84</v>
+      </c>
+      <c r="L14" s="142">
+        <v>7.25</v>
+      </c>
+      <c r="M14" s="88">
         <v>8.1300000000000008</v>
       </c>
-      <c r="E14" s="88">
-[...39 lines deleted...]
-        <v>41</v>
+      <c r="N14" s="88">
+        <v>19.61</v>
+      </c>
+      <c r="O14" s="88">
+        <v>9.35</v>
+      </c>
+      <c r="P14" s="88">
+        <v>6.41</v>
+      </c>
+      <c r="Q14" s="88">
+        <v>9.35</v>
+      </c>
+      <c r="R14" s="88">
+        <v>7.87</v>
       </c>
       <c r="S14" s="88">
-        <v>4.3899999999999997</v>
+        <v>6.71</v>
       </c>
       <c r="T14" s="143">
-        <v>15.15</v>
+        <v>5.73</v>
       </c>
       <c r="U14" s="144">
-        <v>12.94</v>
+        <v>7.65</v>
       </c>
       <c r="V14" s="145">
-        <v>11.36</v>
+        <v>6.61</v>
       </c>
       <c r="W14" s="88">
-        <v>10.199999999999999</v>
+        <v>5.87</v>
       </c>
       <c r="X14" s="88">
-        <v>9.26</v>
+        <v>5.33</v>
       </c>
       <c r="Y14" s="88">
-        <v>8.39</v>
+        <v>4.87</v>
       </c>
       <c r="Z14" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AA14" s="88" t="s">
         <v>41</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="88" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="81" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>39.6</v>
+        <v>20</v>
+      </c>
+      <c r="B15" s="88" t="s">
+        <v>41</v>
       </c>
       <c r="C15" s="88">
-        <v>24.75</v>
+        <v>12.5</v>
       </c>
       <c r="D15" s="88">
-        <v>19.420000000000002</v>
+        <v>8.1300000000000008</v>
       </c>
       <c r="E15" s="88">
-        <v>14.39</v>
+        <v>11.36</v>
       </c>
       <c r="F15" s="88">
-        <v>11.86</v>
+        <v>13.1</v>
       </c>
       <c r="G15" s="137">
-        <v>11.67</v>
+        <v>11.03</v>
       </c>
       <c r="H15" s="138">
-        <v>13.04</v>
+        <v>12.99</v>
       </c>
       <c r="I15" s="139">
-        <v>11.58</v>
+        <v>11.08</v>
       </c>
       <c r="J15" s="140">
-        <v>10.27</v>
+        <v>10.029999999999999</v>
       </c>
       <c r="K15" s="141">
-        <v>9.35</v>
+        <v>8.9700000000000006</v>
       </c>
       <c r="L15" s="142">
-        <v>10.51</v>
+        <v>8.15</v>
       </c>
       <c r="M15" s="88">
-        <v>9.74</v>
+        <v>7.56</v>
       </c>
       <c r="N15" s="88" t="s">
         <v>41</v>
       </c>
       <c r="O15" s="88" t="s">
         <v>41</v>
       </c>
       <c r="P15" s="88" t="s">
         <v>41</v>
       </c>
       <c r="Q15" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="R15" s="88">
-        <v>2.48</v>
+      <c r="R15" s="88" t="s">
+        <v>41</v>
       </c>
       <c r="S15" s="88">
-        <v>6.32</v>
+        <v>4.3899999999999997</v>
       </c>
       <c r="T15" s="143">
-        <v>10.54</v>
+        <v>15.15</v>
       </c>
       <c r="U15" s="144">
-        <v>10.9</v>
+        <v>12.94</v>
       </c>
       <c r="V15" s="145">
-        <v>11.19</v>
+        <v>11.36</v>
       </c>
       <c r="W15" s="88">
-        <v>11.26</v>
+        <v>10.199999999999999</v>
       </c>
       <c r="X15" s="88">
-        <v>10.3</v>
+        <v>9.26</v>
       </c>
       <c r="Y15" s="88">
-        <v>10.44</v>
-[...8 lines deleted...]
-    <row r="16" spans="1:27">
+        <v>8.39</v>
+      </c>
+      <c r="Z15" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA15" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="AB15" s="88" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="81" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B16" s="88">
-        <v>16.670000000000002</v>
+        <v>39.6</v>
       </c>
       <c r="C16" s="88">
-        <v>7.69</v>
+        <v>24.75</v>
       </c>
       <c r="D16" s="88">
-        <v>5.43</v>
+        <v>19.420000000000002</v>
       </c>
       <c r="E16" s="88">
-        <v>4.07</v>
+        <v>14.39</v>
       </c>
       <c r="F16" s="88">
-        <v>3.24</v>
+        <v>11.86</v>
       </c>
       <c r="G16" s="137">
-        <v>2.81</v>
+        <v>11.67</v>
       </c>
       <c r="H16" s="138">
-        <v>2.33</v>
+        <v>13.04</v>
       </c>
       <c r="I16" s="139">
-        <v>2.02</v>
+        <v>11.58</v>
       </c>
       <c r="J16" s="140">
-        <v>1.77</v>
+        <v>10.27</v>
       </c>
       <c r="K16" s="141">
-        <v>1.62</v>
+        <v>9.35</v>
       </c>
       <c r="L16" s="142">
-        <v>2.99</v>
+        <v>10.51</v>
       </c>
       <c r="M16" s="88">
-        <v>2.77</v>
+        <v>9.74</v>
       </c>
       <c r="N16" s="88" t="s">
         <v>41</v>
       </c>
       <c r="O16" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="P16" s="88">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="P16" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q16" s="88" t="s">
+        <v>41</v>
       </c>
       <c r="R16" s="88">
-        <v>12.24</v>
+        <v>2.48</v>
       </c>
       <c r="S16" s="88">
-        <v>13.65</v>
+        <v>6.32</v>
       </c>
       <c r="T16" s="143">
-        <v>11.27</v>
+        <v>10.54</v>
       </c>
       <c r="U16" s="144">
-        <v>15.19</v>
+        <v>10.9</v>
       </c>
       <c r="V16" s="145">
-        <v>17.739999999999998</v>
+        <v>11.19</v>
       </c>
       <c r="W16" s="88">
-        <v>15.59</v>
+        <v>11.26</v>
       </c>
       <c r="X16" s="88">
-        <v>14.11</v>
+        <v>10.3</v>
       </c>
       <c r="Y16" s="88">
-        <v>12.97</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>10.44</v>
+      </c>
+      <c r="Z16" s="88">
+        <v>13.16</v>
+      </c>
+      <c r="AA16" s="88">
+        <v>12.5</v>
+      </c>
+      <c r="AB16" s="88">
+        <v>12.93</v>
       </c>
     </row>
     <row r="17" spans="1:28">
       <c r="A17" s="81" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B17" s="88">
-        <v>28.57</v>
+        <v>16.670000000000002</v>
       </c>
       <c r="C17" s="88">
-        <v>17.86</v>
+        <v>7.69</v>
       </c>
       <c r="D17" s="88">
-        <v>18.52</v>
+        <v>5.43</v>
       </c>
       <c r="E17" s="88">
-        <v>13.64</v>
+        <v>4.07</v>
       </c>
       <c r="F17" s="88">
-        <v>14.87</v>
+        <v>3.24</v>
       </c>
       <c r="G17" s="137">
-        <v>15.87</v>
+        <v>2.81</v>
       </c>
       <c r="H17" s="138">
-        <v>13.77</v>
+        <v>2.33</v>
       </c>
       <c r="I17" s="139">
-        <v>12.38</v>
+        <v>2.02</v>
       </c>
       <c r="J17" s="140">
-        <v>10.87</v>
+        <v>1.77</v>
       </c>
       <c r="K17" s="141">
-        <v>9.69</v>
+        <v>1.62</v>
       </c>
       <c r="L17" s="142">
-        <v>8.7100000000000009</v>
+        <v>2.99</v>
       </c>
       <c r="M17" s="88">
-        <v>7.84</v>
+        <v>2.77</v>
       </c>
       <c r="N17" s="88" t="s">
         <v>41</v>
       </c>
       <c r="O17" s="88" t="s">
         <v>41</v>
       </c>
       <c r="P17" s="88">
-        <v>6.99</v>
+        <v>13.79</v>
       </c>
       <c r="Q17" s="88">
-        <v>5.29</v>
+        <v>15</v>
       </c>
       <c r="R17" s="88">
-        <v>4.24</v>
+        <v>12.24</v>
       </c>
       <c r="S17" s="88">
-        <v>3.42</v>
+        <v>13.65</v>
       </c>
       <c r="T17" s="143">
-        <v>5.93</v>
+        <v>11.27</v>
       </c>
       <c r="U17" s="144">
-        <v>7.71</v>
+        <v>15.19</v>
       </c>
       <c r="V17" s="145">
-        <v>8.9700000000000006</v>
+        <v>17.739999999999998</v>
       </c>
       <c r="W17" s="88">
-        <v>8.25</v>
+        <v>15.59</v>
       </c>
       <c r="X17" s="88">
-        <v>7.48</v>
+        <v>14.11</v>
       </c>
       <c r="Y17" s="88">
-        <v>11.93</v>
+        <v>12.97</v>
       </c>
       <c r="Z17" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AA17" s="88" t="s">
         <v>41</v>
       </c>
+      <c r="AB17" s="88">
+        <v>7.75</v>
+      </c>
     </row>
     <row r="18" spans="1:28">
       <c r="A18" s="81" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B18" s="88">
-        <v>15.63</v>
+        <v>28.57</v>
       </c>
       <c r="C18" s="88">
-        <v>8.5500000000000007</v>
+        <v>17.86</v>
       </c>
       <c r="D18" s="88">
-        <v>6.41</v>
+        <v>18.52</v>
       </c>
       <c r="E18" s="88">
-        <v>4.9000000000000004</v>
+        <v>13.64</v>
       </c>
       <c r="F18" s="88">
-        <v>8.6999999999999993</v>
+        <v>14.87</v>
       </c>
       <c r="G18" s="137">
-        <v>7.33</v>
+        <v>15.87</v>
       </c>
       <c r="H18" s="138">
-        <v>6.23</v>
+        <v>13.77</v>
       </c>
       <c r="I18" s="139">
-        <v>5.38</v>
+        <v>12.38</v>
       </c>
       <c r="J18" s="140">
-        <v>4.82</v>
+        <v>10.87</v>
       </c>
       <c r="K18" s="141">
-        <v>4.33</v>
+        <v>9.69</v>
       </c>
       <c r="L18" s="142">
-        <v>7.95</v>
+        <v>8.7100000000000009</v>
       </c>
       <c r="M18" s="88">
-        <v>7.27</v>
+        <v>7.84</v>
       </c>
       <c r="N18" s="88" t="s">
         <v>41</v>
       </c>
       <c r="O18" s="88" t="s">
         <v>41</v>
       </c>
       <c r="P18" s="88">
-        <v>7.14</v>
+        <v>6.99</v>
       </c>
       <c r="Q18" s="88">
-        <v>10.53</v>
+        <v>5.29</v>
       </c>
       <c r="R18" s="88">
-        <v>9.09</v>
+        <v>4.24</v>
       </c>
       <c r="S18" s="88">
-        <v>11.9</v>
+        <v>3.42</v>
       </c>
       <c r="T18" s="143">
-        <v>13.11</v>
+        <v>5.93</v>
       </c>
       <c r="U18" s="144">
-        <v>11.49</v>
+        <v>7.71</v>
       </c>
       <c r="V18" s="145">
-        <v>10.23</v>
+        <v>8.9700000000000006</v>
       </c>
       <c r="W18" s="88">
-        <v>8.99</v>
+        <v>8.25</v>
       </c>
       <c r="X18" s="88">
-        <v>8.1300000000000008</v>
+        <v>7.48</v>
       </c>
       <c r="Y18" s="88">
-        <v>7.59</v>
+        <v>11.93</v>
       </c>
       <c r="Z18" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="AA18" s="88">
+      <c r="AA18" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="AB18" s="88">
+        <v>7.69</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
+      <c r="A19" s="81" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="88">
+        <v>15.63</v>
+      </c>
+      <c r="C19" s="88">
+        <v>8.5500000000000007</v>
+      </c>
+      <c r="D19" s="88">
+        <v>6.41</v>
+      </c>
+      <c r="E19" s="88">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="F19" s="88">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="G19" s="137">
+        <v>7.33</v>
+      </c>
+      <c r="H19" s="138">
+        <v>6.23</v>
+      </c>
+      <c r="I19" s="139">
+        <v>5.38</v>
+      </c>
+      <c r="J19" s="140">
+        <v>4.82</v>
+      </c>
+      <c r="K19" s="141">
+        <v>4.33</v>
+      </c>
+      <c r="L19" s="142">
+        <v>7.95</v>
+      </c>
+      <c r="M19" s="88">
+        <v>7.27</v>
+      </c>
+      <c r="N19" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="O19" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="P19" s="88">
+        <v>7.14</v>
+      </c>
+      <c r="Q19" s="88">
+        <v>10.53</v>
+      </c>
+      <c r="R19" s="88">
+        <v>9.09</v>
+      </c>
+      <c r="S19" s="88">
+        <v>11.9</v>
+      </c>
+      <c r="T19" s="143">
+        <v>13.11</v>
+      </c>
+      <c r="U19" s="144">
+        <v>11.49</v>
+      </c>
+      <c r="V19" s="145">
+        <v>10.23</v>
+      </c>
+      <c r="W19" s="88">
+        <v>8.99</v>
+      </c>
+      <c r="X19" s="88">
+        <v>8.1300000000000008</v>
+      </c>
+      <c r="Y19" s="88">
+        <v>7.59</v>
+      </c>
+      <c r="Z19" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA19" s="88">
         <v>10.99</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="295" t="s">
+      <c r="AB19" s="88">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
+      <c r="A20" s="293" t="s">
         <v>14</v>
       </c>
-      <c r="B19" s="280"/>
-[...107 lines deleted...]
-      </c>
+      <c r="B20" s="279"/>
+      <c r="C20" s="279"/>
+      <c r="D20" s="279"/>
+      <c r="E20" s="279"/>
+      <c r="F20" s="279"/>
+      <c r="G20" s="279"/>
+      <c r="H20" s="279"/>
+      <c r="I20" s="279"/>
+      <c r="J20" s="279"/>
+      <c r="K20" s="279"/>
+      <c r="L20" s="279"/>
+      <c r="M20" s="279"/>
+      <c r="N20" s="279"/>
+      <c r="O20" s="279"/>
+      <c r="P20" s="279"/>
+      <c r="Q20" s="279"/>
+      <c r="R20" s="279"/>
+      <c r="S20" s="279"/>
+      <c r="T20" s="279"/>
+      <c r="U20" s="279"/>
+      <c r="V20" s="279"/>
+      <c r="W20" s="279"/>
+      <c r="X20" s="274"/>
+      <c r="Y20" s="274"/>
+      <c r="Z20" s="274"/>
+      <c r="AA20" s="274"/>
+      <c r="AB20" s="74"/>
     </row>
     <row r="21" spans="1:28">
       <c r="A21" s="81" t="s">
-        <v>17</v>
-[...19 lines deleted...]
-      <c r="H21" s="148">
+        <v>25</v>
+      </c>
+      <c r="B21" s="82">
+        <v>8.64</v>
+      </c>
+      <c r="C21" s="82">
+        <v>8.9499999999999993</v>
+      </c>
+      <c r="D21" s="82">
+        <v>7.55</v>
+      </c>
+      <c r="E21" s="82">
+        <v>7.43</v>
+      </c>
+      <c r="F21" s="82">
+        <v>7.79</v>
+      </c>
+      <c r="G21" s="82">
+        <v>8.11</v>
+      </c>
+      <c r="H21" s="82">
+        <v>7.49</v>
+      </c>
+      <c r="I21" s="82">
+        <v>6.95</v>
+      </c>
+      <c r="J21" s="82">
+        <v>6.54</v>
+      </c>
+      <c r="K21" s="82">
+        <v>6.51</v>
+      </c>
+      <c r="L21" s="82">
         <v>6.9</v>
       </c>
-      <c r="I21" s="149">
-[...39 lines deleted...]
-        <v>6.24</v>
+      <c r="M21" s="82">
+        <v>7.17</v>
+      </c>
+      <c r="N21" s="82">
+        <v>7.12</v>
+      </c>
+      <c r="O21" s="82">
+        <v>3.5</v>
+      </c>
+      <c r="P21" s="74">
+        <v>4.6900000000000004</v>
+      </c>
+      <c r="Q21" s="83">
+        <v>5.5</v>
+      </c>
+      <c r="R21" s="146">
+        <v>5.37</v>
+      </c>
+      <c r="S21" s="83">
+        <v>6.08</v>
+      </c>
+      <c r="T21" s="84">
+        <v>5.85</v>
+      </c>
+      <c r="U21" s="85">
+        <v>5.92</v>
+      </c>
+      <c r="V21" s="136">
+        <v>5.8</v>
       </c>
       <c r="W21" s="88">
-        <v>5.81</v>
+        <v>5.39</v>
       </c>
       <c r="X21" s="88">
-        <v>5.9</v>
+        <v>5.39</v>
       </c>
       <c r="Y21" s="88">
-        <v>5.92</v>
+        <v>5.49</v>
       </c>
       <c r="Z21" s="88">
-        <v>6.06</v>
+        <v>5.08</v>
       </c>
       <c r="AA21" s="88">
-        <v>8.7899999999999991</v>
+        <v>9.2100000000000009</v>
+      </c>
+      <c r="AB21" s="88">
+        <v>8.52</v>
       </c>
     </row>
     <row r="22" spans="1:28">
       <c r="A22" s="81" t="s">
+        <v>17</v>
+      </c>
+      <c r="B22" s="88">
+        <v>9.02</v>
+      </c>
+      <c r="C22" s="88">
+        <v>8.4</v>
+      </c>
+      <c r="D22" s="88">
+        <v>6.31</v>
+      </c>
+      <c r="E22" s="88">
+        <v>6.06</v>
+      </c>
+      <c r="F22" s="88">
+        <v>6.74</v>
+      </c>
+      <c r="G22" s="147">
+        <v>7.56</v>
+      </c>
+      <c r="H22" s="148">
+        <v>6.9</v>
+      </c>
+      <c r="I22" s="149">
+        <v>6.55</v>
+      </c>
+      <c r="J22" s="150">
+        <v>6.25</v>
+      </c>
+      <c r="K22" s="151">
+        <v>6.03</v>
+      </c>
+      <c r="L22" s="152">
+        <v>6.19</v>
+      </c>
+      <c r="M22" s="88">
+        <v>6.58</v>
+      </c>
+      <c r="N22" s="88">
+        <v>8.81</v>
+      </c>
+      <c r="O22" s="88">
+        <v>4.3499999999999996</v>
+      </c>
+      <c r="P22" s="88">
+        <v>4.37</v>
+      </c>
+      <c r="Q22" s="88">
+        <v>5.79</v>
+      </c>
+      <c r="R22" s="88">
+        <v>5.4</v>
+      </c>
+      <c r="S22" s="88">
+        <v>6.17</v>
+      </c>
+      <c r="T22" s="153">
+        <v>6.07</v>
+      </c>
+      <c r="U22" s="154">
+        <v>6.3</v>
+      </c>
+      <c r="V22" s="155">
+        <v>6.24</v>
+      </c>
+      <c r="W22" s="88">
+        <v>5.81</v>
+      </c>
+      <c r="X22" s="88">
+        <v>5.9</v>
+      </c>
+      <c r="Y22" s="88">
+        <v>5.92</v>
+      </c>
+      <c r="Z22" s="88">
+        <v>6.06</v>
+      </c>
+      <c r="AA22" s="88">
+        <v>8.7899999999999991</v>
+      </c>
+      <c r="AB22" s="88">
+        <v>8.1199999999999992</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
+      <c r="A23" s="81" t="s">
         <v>18</v>
       </c>
-      <c r="B22" s="88">
+      <c r="B23" s="88">
         <v>6.9</v>
       </c>
-      <c r="C22" s="88">
+      <c r="C23" s="88">
         <v>11.45</v>
       </c>
-      <c r="D22" s="88">
+      <c r="D23" s="88">
         <v>13.3</v>
       </c>
-      <c r="E22" s="88">
+      <c r="E23" s="88">
         <v>13.65</v>
       </c>
-      <c r="F22" s="88">
+      <c r="F23" s="88">
         <v>12.31</v>
       </c>
-      <c r="G22" s="147">
+      <c r="G23" s="147">
         <v>10.53</v>
       </c>
-      <c r="H22" s="148">
+      <c r="H23" s="148">
         <v>10.1</v>
       </c>
-      <c r="I22" s="149">
+      <c r="I23" s="149">
         <v>8.68</v>
       </c>
-      <c r="J22" s="150">
+      <c r="J23" s="150">
         <v>7.79</v>
       </c>
-      <c r="K22" s="151">
+      <c r="K23" s="151">
         <v>8.57</v>
       </c>
-      <c r="L22" s="152">
+      <c r="L23" s="152">
         <v>9.9</v>
       </c>
-      <c r="M22" s="88">
+      <c r="M23" s="88">
         <v>9.65</v>
       </c>
-      <c r="N22" s="88" t="s">
+      <c r="N23" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="O22" s="88" t="s">
+      <c r="O23" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="P22" s="88">
+      <c r="P23" s="88">
         <v>6.01</v>
       </c>
-      <c r="Q22" s="88">
+      <c r="Q23" s="88">
         <v>4.3</v>
       </c>
-      <c r="R22" s="88">
+      <c r="R23" s="88">
         <v>5.24</v>
       </c>
-      <c r="S22" s="88">
+      <c r="S23" s="88">
         <v>5.72</v>
       </c>
-      <c r="T22" s="153">
+      <c r="T23" s="153">
         <v>4.93</v>
       </c>
-      <c r="U22" s="154">
+      <c r="U23" s="154">
         <v>4.3099999999999996</v>
       </c>
-      <c r="V22" s="155">
+      <c r="V23" s="155">
         <v>3.89</v>
       </c>
-      <c r="W22" s="88">
+      <c r="W23" s="88">
         <v>3.53</v>
       </c>
-      <c r="X22" s="88">
+      <c r="X23" s="88">
         <v>3.18</v>
       </c>
-      <c r="Y22" s="88">
+      <c r="Y23" s="88">
         <v>3.64</v>
       </c>
-      <c r="Z22" s="88" t="s">
+      <c r="Z23" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="AA22" s="88">
+      <c r="AA23" s="88">
         <v>11.36</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="290" t="s">
+      <c r="AB23" s="88">
+        <v>10.42</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
+      <c r="A24" s="291" t="s">
         <v>15</v>
       </c>
-      <c r="B23" s="280"/>
-[...107 lines deleted...]
-      </c>
+      <c r="B24" s="279"/>
+      <c r="C24" s="279"/>
+      <c r="D24" s="279"/>
+      <c r="E24" s="279"/>
+      <c r="F24" s="279"/>
+      <c r="G24" s="279"/>
+      <c r="H24" s="279"/>
+      <c r="I24" s="279"/>
+      <c r="J24" s="279"/>
+      <c r="K24" s="279"/>
+      <c r="L24" s="279"/>
+      <c r="M24" s="279"/>
+      <c r="N24" s="279"/>
+      <c r="O24" s="279"/>
+      <c r="P24" s="279"/>
+      <c r="Q24" s="279"/>
+      <c r="R24" s="279"/>
+      <c r="S24" s="279"/>
+      <c r="T24" s="279"/>
+      <c r="U24" s="279"/>
+      <c r="V24" s="279"/>
+      <c r="W24" s="279"/>
+      <c r="X24" s="274"/>
+      <c r="Y24" s="274"/>
+      <c r="Z24" s="274"/>
+      <c r="AA24" s="274"/>
+      <c r="AB24" s="74"/>
     </row>
     <row r="25" spans="1:28">
       <c r="A25" s="81" t="s">
-        <v>17</v>
-[...62 lines deleted...]
-        <v>5.99</v>
+        <v>25</v>
+      </c>
+      <c r="B25" s="82">
+        <v>16.739999999999998</v>
+      </c>
+      <c r="C25" s="82">
+        <v>10.46</v>
+      </c>
+      <c r="D25" s="82">
+        <v>9.32</v>
+      </c>
+      <c r="E25" s="82">
+        <v>7.29</v>
+      </c>
+      <c r="F25" s="82">
+        <v>7.3</v>
+      </c>
+      <c r="G25" s="82">
+        <v>7.58</v>
+      </c>
+      <c r="H25" s="82">
+        <v>7.41</v>
+      </c>
+      <c r="I25" s="82">
+        <v>6.94</v>
+      </c>
+      <c r="J25" s="82">
+        <v>6.35</v>
+      </c>
+      <c r="K25" s="82">
+        <v>6.23</v>
+      </c>
+      <c r="L25" s="82">
+        <v>6.62</v>
+      </c>
+      <c r="M25" s="82">
+        <v>6.5</v>
+      </c>
+      <c r="N25" s="82">
+        <v>3.96</v>
+      </c>
+      <c r="O25" s="82">
+        <v>1.99</v>
+      </c>
+      <c r="P25" s="82">
+        <v>5.15</v>
+      </c>
+      <c r="Q25" s="83">
+        <v>6.18</v>
+      </c>
+      <c r="R25" s="146">
+        <v>6.54</v>
+      </c>
+      <c r="S25" s="83">
+        <v>7.74</v>
+      </c>
+      <c r="T25" s="84">
+        <v>9.51</v>
+      </c>
+      <c r="U25" s="85">
+        <v>9.51</v>
+      </c>
+      <c r="V25" s="85">
+        <v>9.1999999999999993</v>
       </c>
       <c r="W25" s="87">
-        <v>5.92</v>
+        <v>8.6</v>
       </c>
       <c r="X25" s="87">
-        <v>5.42</v>
+        <v>7.99</v>
       </c>
       <c r="Y25" s="88">
-        <v>5.36</v>
+        <v>8.07</v>
       </c>
       <c r="Z25" s="88">
-        <v>4.8499999999999996</v>
+        <v>3.78</v>
       </c>
       <c r="AA25" s="88">
-        <v>2.73</v>
+        <v>5.01</v>
+      </c>
+      <c r="AB25" s="87">
+        <v>6.62</v>
       </c>
     </row>
     <row r="26" spans="1:28">
       <c r="A26" s="81" t="s">
-        <v>18</v>
-[...14 lines deleted...]
-        <v>41</v>
+        <v>17</v>
+      </c>
+      <c r="B26" s="88">
+        <v>13.51</v>
+      </c>
+      <c r="C26" s="88">
+        <v>7.26</v>
+      </c>
+      <c r="D26" s="88">
+        <v>6.61</v>
+      </c>
+      <c r="E26" s="87">
+        <v>4.8600000000000003</v>
+      </c>
+      <c r="F26" s="88">
+        <v>5</v>
       </c>
       <c r="G26" s="156">
-        <v>3.98</v>
+        <v>4.21</v>
       </c>
       <c r="H26" s="157">
-        <v>3.46</v>
+        <v>4.21</v>
       </c>
       <c r="I26" s="158">
-        <v>3.11</v>
+        <v>4.9400000000000004</v>
       </c>
       <c r="J26" s="159">
-        <v>2.77</v>
+        <v>4.96</v>
       </c>
       <c r="K26" s="160">
-        <v>4.9400000000000004</v>
+        <v>4.95</v>
       </c>
       <c r="L26" s="161">
-        <v>4.57</v>
+        <v>4.95</v>
       </c>
       <c r="M26" s="88">
-        <v>4.26</v>
-[...4 lines deleted...]
-      <c r="O26" s="88"/>
+        <v>5.37</v>
+      </c>
+      <c r="N26" s="88">
+        <v>6.33</v>
+      </c>
+      <c r="O26" s="88">
+        <v>3.03</v>
+      </c>
       <c r="P26" s="88">
-        <v>10.53</v>
+        <v>3.94</v>
       </c>
       <c r="Q26" s="88">
-        <v>23.26</v>
+        <v>2.88</v>
       </c>
       <c r="R26" s="88">
-        <v>18.87</v>
+        <v>5.62</v>
       </c>
       <c r="S26" s="88">
-        <v>16.04</v>
+        <v>6.52</v>
       </c>
       <c r="T26" s="162">
-        <v>13.04</v>
+        <v>7.86</v>
       </c>
       <c r="U26" s="163">
-        <v>11.19</v>
+        <v>6.84</v>
       </c>
       <c r="V26" s="164">
-        <v>9.9</v>
+        <v>5.99</v>
       </c>
       <c r="W26" s="87">
-        <v>8.65</v>
+        <v>5.92</v>
       </c>
       <c r="X26" s="87">
-        <v>10.31</v>
+        <v>5.42</v>
       </c>
       <c r="Y26" s="88">
-        <v>9.43</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>5.36</v>
+      </c>
+      <c r="Z26" s="88">
+        <v>4.8499999999999996</v>
       </c>
       <c r="AA26" s="88">
-        <v>15.87</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>2.73</v>
+      </c>
+      <c r="AB26" s="87">
+        <v>3.72</v>
       </c>
     </row>
     <row r="27" spans="1:28">
       <c r="A27" s="81" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B27" s="88" t="s">
         <v>41</v>
       </c>
       <c r="C27" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="D27" s="88">
-[...6 lines deleted...]
-        <v>3.95</v>
+      <c r="D27" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="E27" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="F27" s="88" t="s">
+        <v>41</v>
       </c>
       <c r="G27" s="156">
-        <v>9.84</v>
+        <v>3.98</v>
       </c>
       <c r="H27" s="157">
-        <v>8.36</v>
+        <v>3.46</v>
       </c>
       <c r="I27" s="158">
-        <v>7.41</v>
+        <v>3.11</v>
       </c>
       <c r="J27" s="159">
-        <v>6.51</v>
+        <v>2.77</v>
       </c>
       <c r="K27" s="160">
-        <v>7.84</v>
+        <v>4.9400000000000004</v>
       </c>
       <c r="L27" s="161">
-        <v>7.25</v>
+        <v>4.57</v>
       </c>
       <c r="M27" s="88">
-        <v>8.1300000000000008</v>
-[...6 lines deleted...]
-      </c>
+        <v>4.26</v>
+      </c>
+      <c r="N27" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="O27" s="88"/>
       <c r="P27" s="88">
-        <v>6.41</v>
+        <v>10.53</v>
       </c>
       <c r="Q27" s="88">
-        <v>9.35</v>
+        <v>23.26</v>
       </c>
       <c r="R27" s="88">
-        <v>7.87</v>
+        <v>18.87</v>
       </c>
       <c r="S27" s="88">
-        <v>6.71</v>
+        <v>16.04</v>
       </c>
       <c r="T27" s="162">
-        <v>5.73</v>
+        <v>13.04</v>
       </c>
       <c r="U27" s="163">
-        <v>7.65</v>
+        <v>11.19</v>
       </c>
       <c r="V27" s="164">
-        <v>6.61</v>
+        <v>9.9</v>
       </c>
       <c r="W27" s="87">
-        <v>5.87</v>
+        <v>8.65</v>
       </c>
       <c r="X27" s="87">
-        <v>5.33</v>
+        <v>10.31</v>
       </c>
       <c r="Y27" s="88">
-        <v>4.87</v>
+        <v>9.43</v>
       </c>
       <c r="Z27" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="AA27" s="88" t="s">
-        <v>41</v>
+      <c r="AA27" s="88">
+        <v>15.87</v>
+      </c>
+      <c r="AB27" s="87">
+        <v>20.83</v>
       </c>
     </row>
     <row r="28" spans="1:28">
       <c r="A28" s="81" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B28" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="C28" s="88">
-        <v>12.5</v>
+      <c r="C28" s="88" t="s">
+        <v>41</v>
       </c>
       <c r="D28" s="88">
+        <v>6.58</v>
+      </c>
+      <c r="E28" s="87">
+        <v>4.76</v>
+      </c>
+      <c r="F28" s="88">
+        <v>3.95</v>
+      </c>
+      <c r="G28" s="156">
+        <v>9.84</v>
+      </c>
+      <c r="H28" s="157">
+        <v>8.36</v>
+      </c>
+      <c r="I28" s="158">
+        <v>7.41</v>
+      </c>
+      <c r="J28" s="159">
+        <v>6.51</v>
+      </c>
+      <c r="K28" s="160">
+        <v>7.84</v>
+      </c>
+      <c r="L28" s="161">
+        <v>7.25</v>
+      </c>
+      <c r="M28" s="88">
         <v>8.1300000000000008</v>
       </c>
-      <c r="E28" s="87">
-[...39 lines deleted...]
-        <v>41</v>
+      <c r="N28" s="88">
+        <v>19.61</v>
+      </c>
+      <c r="O28" s="88">
+        <v>9.35</v>
+      </c>
+      <c r="P28" s="88">
+        <v>6.41</v>
+      </c>
+      <c r="Q28" s="88">
+        <v>9.35</v>
+      </c>
+      <c r="R28" s="88">
+        <v>7.87</v>
       </c>
       <c r="S28" s="88">
-        <v>4.3899999999999997</v>
+        <v>6.71</v>
       </c>
       <c r="T28" s="162">
-        <v>15.15</v>
+        <v>5.73</v>
       </c>
       <c r="U28" s="163">
-        <v>12.94</v>
+        <v>7.65</v>
       </c>
       <c r="V28" s="164">
-        <v>11.36</v>
+        <v>6.61</v>
       </c>
       <c r="W28" s="87">
-        <v>10.199999999999999</v>
+        <v>5.87</v>
       </c>
       <c r="X28" s="87">
-        <v>9.26</v>
+        <v>5.33</v>
       </c>
       <c r="Y28" s="88">
-        <v>8.39</v>
+        <v>4.87</v>
       </c>
       <c r="Z28" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AA28" s="88" t="s">
         <v>41</v>
       </c>
+      <c r="AB28" s="88" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="29" spans="1:28">
       <c r="A29" s="81" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>39.6</v>
+        <v>20</v>
+      </c>
+      <c r="B29" s="88" t="s">
+        <v>41</v>
       </c>
       <c r="C29" s="88">
-        <v>24.75</v>
+        <v>12.5</v>
       </c>
       <c r="D29" s="88">
-        <v>19.420000000000002</v>
+        <v>8.1300000000000008</v>
       </c>
       <c r="E29" s="87">
-        <v>14.39</v>
+        <v>11.36</v>
       </c>
       <c r="F29" s="88">
-        <v>11.86</v>
+        <v>13.1</v>
       </c>
       <c r="G29" s="156">
-        <v>11.67</v>
+        <v>11.03</v>
       </c>
       <c r="H29" s="157">
-        <v>13.04</v>
+        <v>12.99</v>
       </c>
       <c r="I29" s="158">
-        <v>11.58</v>
+        <v>11.08</v>
       </c>
       <c r="J29" s="159">
-        <v>10.27</v>
+        <v>10.029999999999999</v>
       </c>
       <c r="K29" s="160">
-        <v>9.35</v>
+        <v>8.9700000000000006</v>
       </c>
       <c r="L29" s="161">
-        <v>10.51</v>
+        <v>8.15</v>
       </c>
       <c r="M29" s="88">
-        <v>9.74</v>
+        <v>7.56</v>
       </c>
       <c r="N29" s="88" t="s">
         <v>41</v>
       </c>
       <c r="O29" s="88" t="s">
         <v>41</v>
       </c>
       <c r="P29" s="88" t="s">
         <v>41</v>
       </c>
       <c r="Q29" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="R29" s="88">
-        <v>2.48</v>
+      <c r="R29" s="88" t="s">
+        <v>41</v>
       </c>
       <c r="S29" s="88">
-        <v>6.32</v>
+        <v>4.3899999999999997</v>
       </c>
       <c r="T29" s="162">
-        <v>10.54</v>
+        <v>15.15</v>
       </c>
       <c r="U29" s="163">
-        <v>10.9</v>
+        <v>12.94</v>
       </c>
       <c r="V29" s="164">
-        <v>11.19</v>
+        <v>11.36</v>
       </c>
       <c r="W29" s="87">
-        <v>11.26</v>
+        <v>10.199999999999999</v>
       </c>
       <c r="X29" s="87">
-        <v>10.3</v>
+        <v>9.26</v>
       </c>
       <c r="Y29" s="88">
-        <v>10.44</v>
-[...5 lines deleted...]
-        <v>12.5</v>
+        <v>8.39</v>
+      </c>
+      <c r="Z29" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA29" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="AB29" s="88" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="30" spans="1:28">
       <c r="A30" s="81" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B30" s="88">
-        <v>16.670000000000002</v>
+        <v>39.6</v>
       </c>
       <c r="C30" s="88">
-        <v>7.69</v>
+        <v>24.75</v>
       </c>
       <c r="D30" s="88">
-        <v>5.43</v>
+        <v>19.420000000000002</v>
       </c>
       <c r="E30" s="87">
-        <v>4.07</v>
+        <v>14.39</v>
       </c>
       <c r="F30" s="88">
-        <v>3.24</v>
+        <v>11.86</v>
       </c>
       <c r="G30" s="156">
-        <v>2.81</v>
+        <v>11.67</v>
       </c>
       <c r="H30" s="157">
-        <v>2.33</v>
+        <v>13.04</v>
       </c>
       <c r="I30" s="158">
-        <v>2.02</v>
+        <v>11.58</v>
       </c>
       <c r="J30" s="159">
-        <v>1.77</v>
+        <v>10.27</v>
       </c>
       <c r="K30" s="160">
-        <v>1.62</v>
+        <v>9.35</v>
       </c>
       <c r="L30" s="161">
-        <v>2.99</v>
+        <v>10.51</v>
       </c>
       <c r="M30" s="88">
-        <v>2.77</v>
+        <v>9.74</v>
       </c>
       <c r="N30" s="88" t="s">
         <v>41</v>
       </c>
       <c r="O30" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="P30" s="88">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="P30" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q30" s="88" t="s">
+        <v>41</v>
       </c>
       <c r="R30" s="88">
-        <v>12.24</v>
+        <v>2.48</v>
       </c>
       <c r="S30" s="88">
-        <v>13.65</v>
+        <v>6.32</v>
       </c>
       <c r="T30" s="162">
-        <v>11.27</v>
+        <v>10.54</v>
       </c>
       <c r="U30" s="163">
-        <v>15.19</v>
+        <v>10.9</v>
       </c>
       <c r="V30" s="164">
-        <v>17.739999999999998</v>
+        <v>11.19</v>
       </c>
       <c r="W30" s="87">
-        <v>15.59</v>
+        <v>11.26</v>
       </c>
       <c r="X30" s="87">
-        <v>14.11</v>
+        <v>10.3</v>
       </c>
       <c r="Y30" s="88">
-        <v>12.97</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>10.44</v>
+      </c>
+      <c r="Z30" s="88">
+        <v>13.16</v>
+      </c>
+      <c r="AA30" s="88">
+        <v>12.5</v>
+      </c>
+      <c r="AB30" s="87">
+        <v>12.93</v>
       </c>
     </row>
     <row r="31" spans="1:28">
-      <c r="A31" s="165" t="s">
-[...9 lines deleted...]
-        <v>18.52</v>
+      <c r="A31" s="81" t="s">
+        <v>22</v>
+      </c>
+      <c r="B31" s="88">
+        <v>16.670000000000002</v>
+      </c>
+      <c r="C31" s="88">
+        <v>7.69</v>
+      </c>
+      <c r="D31" s="88">
+        <v>5.43</v>
       </c>
       <c r="E31" s="87">
-        <v>13.64</v>
+        <v>4.07</v>
       </c>
       <c r="F31" s="88">
-        <v>14.87</v>
+        <v>3.24</v>
       </c>
       <c r="G31" s="156">
-        <v>15.87</v>
+        <v>2.81</v>
       </c>
       <c r="H31" s="157">
-        <v>13.77</v>
+        <v>2.33</v>
       </c>
       <c r="I31" s="158">
-        <v>12.38</v>
+        <v>2.02</v>
       </c>
       <c r="J31" s="159">
-        <v>10.87</v>
+        <v>1.77</v>
       </c>
       <c r="K31" s="160">
-        <v>9.69</v>
+        <v>1.62</v>
       </c>
       <c r="L31" s="161">
-        <v>8.7100000000000009</v>
+        <v>2.99</v>
       </c>
       <c r="M31" s="88">
-        <v>7.84</v>
+        <v>2.77</v>
       </c>
       <c r="N31" s="88" t="s">
         <v>41</v>
       </c>
       <c r="O31" s="88" t="s">
         <v>41</v>
       </c>
       <c r="P31" s="88">
-        <v>6.99</v>
+        <v>13.79</v>
       </c>
       <c r="Q31" s="88">
-        <v>5.29</v>
+        <v>15</v>
       </c>
       <c r="R31" s="88">
-        <v>4.24</v>
+        <v>12.24</v>
       </c>
       <c r="S31" s="88">
-        <v>3.42</v>
+        <v>13.65</v>
       </c>
       <c r="T31" s="162">
-        <v>5.93</v>
+        <v>11.27</v>
       </c>
       <c r="U31" s="163">
-        <v>7.71</v>
+        <v>15.19</v>
       </c>
       <c r="V31" s="164">
-        <v>8.9700000000000006</v>
+        <v>17.739999999999998</v>
       </c>
       <c r="W31" s="87">
-        <v>8.25</v>
+        <v>15.59</v>
       </c>
       <c r="X31" s="87">
-        <v>7.48</v>
+        <v>14.11</v>
       </c>
       <c r="Y31" s="88">
-        <v>11.93</v>
+        <v>12.97</v>
       </c>
       <c r="Z31" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AA31" s="88" t="s">
         <v>41</v>
       </c>
+      <c r="AB31" s="87">
+        <v>7.75</v>
+      </c>
     </row>
     <row r="32" spans="1:28">
-      <c r="A32" s="122" t="s">
+      <c r="A32" s="165" t="s">
+        <v>23</v>
+      </c>
+      <c r="B32" s="87">
+        <v>28.57</v>
+      </c>
+      <c r="C32" s="87">
+        <v>17.86</v>
+      </c>
+      <c r="D32" s="87">
+        <v>18.52</v>
+      </c>
+      <c r="E32" s="87">
+        <v>13.64</v>
+      </c>
+      <c r="F32" s="88">
+        <v>14.87</v>
+      </c>
+      <c r="G32" s="156">
+        <v>15.87</v>
+      </c>
+      <c r="H32" s="157">
+        <v>13.77</v>
+      </c>
+      <c r="I32" s="158">
+        <v>12.38</v>
+      </c>
+      <c r="J32" s="159">
+        <v>10.87</v>
+      </c>
+      <c r="K32" s="160">
+        <v>9.69</v>
+      </c>
+      <c r="L32" s="161">
+        <v>8.7100000000000009</v>
+      </c>
+      <c r="M32" s="88">
+        <v>7.84</v>
+      </c>
+      <c r="N32" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="O32" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="P32" s="88">
+        <v>6.99</v>
+      </c>
+      <c r="Q32" s="88">
+        <v>5.29</v>
+      </c>
+      <c r="R32" s="88">
+        <v>4.24</v>
+      </c>
+      <c r="S32" s="88">
+        <v>3.42</v>
+      </c>
+      <c r="T32" s="162">
+        <v>5.93</v>
+      </c>
+      <c r="U32" s="163">
+        <v>7.71</v>
+      </c>
+      <c r="V32" s="164">
+        <v>8.9700000000000006</v>
+      </c>
+      <c r="W32" s="87">
+        <v>8.25</v>
+      </c>
+      <c r="X32" s="87">
+        <v>7.48</v>
+      </c>
+      <c r="Y32" s="88">
+        <v>11.93</v>
+      </c>
+      <c r="Z32" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA32" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="AB32" s="87">
+        <v>7.69</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
+      <c r="A33" s="122" t="s">
         <v>24</v>
       </c>
-      <c r="B32" s="123">
+      <c r="B33" s="123">
         <v>15.63</v>
       </c>
-      <c r="C32" s="123">
+      <c r="C33" s="123">
         <v>8.5500000000000007</v>
       </c>
-      <c r="D32" s="123">
+      <c r="D33" s="123">
         <v>6.41</v>
       </c>
-      <c r="E32" s="123">
+      <c r="E33" s="123">
         <v>4.9000000000000004</v>
       </c>
-      <c r="F32" s="123">
+      <c r="F33" s="123">
         <v>8.6999999999999993</v>
       </c>
-      <c r="G32" s="166">
+      <c r="G33" s="166">
         <v>7.33</v>
       </c>
-      <c r="H32" s="167">
+      <c r="H33" s="167">
         <v>6.23</v>
       </c>
-      <c r="I32" s="168">
+      <c r="I33" s="168">
         <v>5.38</v>
       </c>
-      <c r="J32" s="169">
+      <c r="J33" s="169">
         <v>4.82</v>
       </c>
-      <c r="K32" s="170">
+      <c r="K33" s="170">
         <v>4.33</v>
       </c>
-      <c r="L32" s="171">
+      <c r="L33" s="171">
         <v>7.95</v>
       </c>
-      <c r="M32" s="123">
+      <c r="M33" s="123">
         <v>7.27</v>
       </c>
-      <c r="N32" s="123" t="s">
+      <c r="N33" s="123" t="s">
         <v>41</v>
       </c>
-      <c r="O32" s="123" t="s">
+      <c r="O33" s="123" t="s">
         <v>41</v>
       </c>
-      <c r="P32" s="123">
+      <c r="P33" s="123">
         <v>7.14</v>
       </c>
-      <c r="Q32" s="123">
+      <c r="Q33" s="123">
         <v>10.53</v>
       </c>
-      <c r="R32" s="123">
+      <c r="R33" s="123">
         <v>9.09</v>
       </c>
-      <c r="S32" s="123">
+      <c r="S33" s="123">
         <v>11.9</v>
       </c>
-      <c r="T32" s="172">
+      <c r="T33" s="172">
         <v>13.11</v>
       </c>
-      <c r="U32" s="173">
+      <c r="U33" s="173">
         <v>11.49</v>
       </c>
-      <c r="V32" s="174">
+      <c r="V33" s="174">
         <v>10.23</v>
       </c>
-      <c r="W32" s="123">
+      <c r="W33" s="123">
         <v>8.99</v>
       </c>
-      <c r="X32" s="123">
+      <c r="X33" s="123">
         <v>8.1300000000000008</v>
       </c>
-      <c r="Y32" s="123">
+      <c r="Y33" s="123">
         <v>7.59</v>
       </c>
-      <c r="Z32" s="123" t="s">
+      <c r="Z33" s="123" t="s">
         <v>41</v>
       </c>
-      <c r="AA32" s="123">
+      <c r="AA33" s="123">
         <v>10.99</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="70" t="s">
+      <c r="AB33" s="123">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
+      <c r="A34" s="70" t="s">
         <v>26</v>
       </c>
-      <c r="B33" s="70"/>
-[...5 lines deleted...]
-      <c r="H33" s="70"/>
+      <c r="B34" s="70"/>
+      <c r="C34" s="70"/>
+      <c r="D34" s="70"/>
+      <c r="E34" s="70"/>
+      <c r="F34" s="70"/>
+      <c r="G34" s="70"/>
+      <c r="H34" s="70"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="Z7:AA7"/>
-[...7 lines deleted...]
-    <mergeCell ref="A23:AA23"/>
+    <mergeCell ref="A6:AB6"/>
+    <mergeCell ref="A20:AA20"/>
+    <mergeCell ref="A10:AA10"/>
+    <mergeCell ref="A24:AA24"/>
+    <mergeCell ref="Z8:AB8"/>
+    <mergeCell ref="U7:AB7"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:M8"/>
+    <mergeCell ref="N8:Y8"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Қайтыс болғандар саны</vt:lpstr>