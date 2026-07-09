--- v1 (2026-05-25)
+++ v2 (2026-07-09)
@@ -11,65 +11,65 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" firstSheet="1" activeTab="4"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Қайтыс болғандар саны" sheetId="6" r:id="rId1"/>
     <sheet name="Жалпы өлім-жітім коэф" sheetId="7" r:id="rId2"/>
     <sheet name="Жынысы бойынша қайтыс болғандар" sheetId="10" r:id="rId3"/>
     <sheet name="1 жасқа дейінгі қайтыс болған " sheetId="8" r:id="rId4"/>
     <sheet name="Нәресте өлім-жітім коэф" sheetId="9" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="625" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="643" uniqueCount="60">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
@@ -807,51 +807,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="10"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="57"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="53"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="37">
+  <borders count="38">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
@@ -1224,50 +1224,65 @@
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2920">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="5" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="6" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="6" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="7" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -4158,51 +4173,51 @@
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="311">
+  <cellXfs count="313">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -4929,142 +4944,146 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="53" fillId="0" borderId="16" xfId="2913" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="53" fillId="0" borderId="16" xfId="2914" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="53" fillId="0" borderId="16" xfId="2915" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="53" fillId="0" borderId="16" xfId="2916" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="53" fillId="0" borderId="16" xfId="2917" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="53" fillId="0" borderId="16" xfId="2918" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2920">
     <cellStyle name="20% - Акцент1 2" xfId="44"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="45"/>
     <cellStyle name="20% - Акцент1 2 10 2" xfId="1771"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="46"/>
     <cellStyle name="20% - Акцент1 2 11 2" xfId="1772"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="47"/>
     <cellStyle name="20% - Акцент1 2 12 2" xfId="1773"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="48"/>
     <cellStyle name="20% - Акцент1 2 13 2" xfId="1774"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="49"/>
     <cellStyle name="20% - Акцент1 2 14 2" xfId="1775"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="50"/>
     <cellStyle name="20% - Акцент1 2 15 2" xfId="1776"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="51"/>
     <cellStyle name="20% - Акцент1 2 16 2" xfId="1777"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="52"/>
     <cellStyle name="20% - Акцент1 2 17 2" xfId="1778"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="53"/>
     <cellStyle name="20% - Акцент1 2 18 2" xfId="1779"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="54"/>
     <cellStyle name="20% - Акцент1 2 19 2" xfId="1780"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="55"/>
@@ -8006,51 +8025,51 @@
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>38099</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>200025</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="38100"/>
           <a:ext cx="1838324" cy="800100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -8058,51 +8077,51 @@
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>400050</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1847850" cy="762000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -8110,51 +8129,51 @@
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>371474</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>171450</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Рисунок 1" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1876424" cy="742950"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -8162,51 +8181,51 @@
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1885950" cy="800100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -8214,51 +8233,51 @@
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>371474</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1876424" cy="771525"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -8460,221 +8479,225 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AB933"/>
+  <dimension ref="A1:AC933"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AC26" sqref="AC26"/>
+      <selection pane="bottomLeft" activeCell="AG20" sqref="AG20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="15.28515625" customWidth="1"/>
     <col min="2" max="2" width="6.140625" customWidth="1"/>
     <col min="3" max="3" width="5.5703125" customWidth="1"/>
     <col min="4" max="4" width="6.5703125" customWidth="1"/>
     <col min="5" max="5" width="5.42578125" customWidth="1"/>
     <col min="6" max="6" width="6.7109375" customWidth="1"/>
     <col min="7" max="7" width="7.28515625" customWidth="1"/>
     <col min="8" max="8" width="6.42578125" customWidth="1"/>
     <col min="9" max="9" width="6" customWidth="1"/>
     <col min="10" max="10" width="8.7109375" customWidth="1"/>
     <col min="11" max="11" width="5.140625" customWidth="1"/>
     <col min="12" max="12" width="7.42578125" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="7.5703125" customWidth="1"/>
     <col min="15" max="15" width="6.85546875" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" customWidth="1"/>
     <col min="18" max="18" width="6.7109375" customWidth="1"/>
     <col min="19" max="19" width="7.140625" customWidth="1"/>
     <col min="20" max="20" width="6.140625" customWidth="1"/>
     <col min="21" max="21" width="5.5703125" customWidth="1"/>
     <col min="22" max="22" width="8.7109375" customWidth="1"/>
     <col min="23" max="23" width="6.140625" customWidth="1"/>
     <col min="24" max="24" width="7" customWidth="1"/>
     <col min="25" max="25" width="8.7109375" customWidth="1"/>
     <col min="26" max="26" width="6.42578125" customWidth="1"/>
     <col min="27" max="27" width="6.28515625" customWidth="1"/>
     <col min="28" max="28" width="6.7109375" customWidth="1"/>
+    <col min="29" max="29" width="7.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" ht="1.5" customHeight="1">
+    <row r="1" spans="1:29" ht="1.5" customHeight="1">
       <c r="X1" s="8"/>
       <c r="Y1" s="8"/>
       <c r="Z1" s="8"/>
     </row>
-    <row r="2" spans="1:28" s="67" customFormat="1" ht="1.5" customHeight="1">
+    <row r="2" spans="1:29" s="67" customFormat="1" ht="1.5" customHeight="1">
       <c r="X2" s="8"/>
       <c r="Y2" s="8"/>
       <c r="Z2" s="8"/>
     </row>
-    <row r="3" spans="1:28" s="67" customFormat="1" ht="14.25" customHeight="1">
+    <row r="3" spans="1:29" s="67" customFormat="1" ht="14.25" customHeight="1">
       <c r="X3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="Z3" s="8"/>
     </row>
-    <row r="4" spans="1:28" s="67" customFormat="1" ht="16.5" customHeight="1">
+    <row r="4" spans="1:29" s="67" customFormat="1" ht="16.5" customHeight="1">
       <c r="X4" s="8"/>
       <c r="Y4" s="8"/>
       <c r="Z4" s="8"/>
     </row>
-    <row r="5" spans="1:28" s="67" customFormat="1" ht="16.5" customHeight="1">
+    <row r="5" spans="1:29" s="67" customFormat="1" ht="16.5" customHeight="1">
       <c r="X5" s="8"/>
       <c r="Y5" s="8"/>
       <c r="Z5" s="8"/>
     </row>
-    <row r="6" spans="1:28" s="211" customFormat="1" ht="16.5" customHeight="1">
+    <row r="6" spans="1:29" s="211" customFormat="1" ht="16.5" customHeight="1">
       <c r="X6" s="8"/>
       <c r="Y6" s="8"/>
       <c r="Z6" s="8"/>
     </row>
-    <row r="7" spans="1:28" ht="14.25" customHeight="1">
-      <c r="A7" s="275" t="s">
+    <row r="7" spans="1:29" ht="14.25" customHeight="1">
+      <c r="A7" s="273" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="274"/>
-[...27 lines deleted...]
-    <row r="8" spans="1:28" ht="14.25" customHeight="1">
+      <c r="B7" s="272"/>
+      <c r="C7" s="272"/>
+      <c r="D7" s="272"/>
+      <c r="E7" s="272"/>
+      <c r="F7" s="272"/>
+      <c r="G7" s="272"/>
+      <c r="H7" s="272"/>
+      <c r="I7" s="272"/>
+      <c r="J7" s="272"/>
+      <c r="K7" s="272"/>
+      <c r="L7" s="272"/>
+      <c r="M7" s="272"/>
+      <c r="N7" s="272"/>
+      <c r="O7" s="272"/>
+      <c r="P7" s="272"/>
+      <c r="Q7" s="272"/>
+      <c r="R7" s="272"/>
+      <c r="S7" s="272"/>
+      <c r="T7" s="272"/>
+      <c r="U7" s="272"/>
+      <c r="V7" s="272"/>
+      <c r="W7" s="272"/>
+      <c r="X7" s="272"/>
+      <c r="Y7" s="272"/>
+      <c r="Z7" s="272"/>
+      <c r="AA7" s="272"/>
+      <c r="AB7" s="272"/>
+      <c r="AC7" s="272"/>
+    </row>
+    <row r="8" spans="1:29" ht="14.25" customHeight="1">
       <c r="A8" s="2"/>
       <c r="B8" s="3"/>
       <c r="C8" s="3"/>
       <c r="D8" s="3"/>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="64"/>
       <c r="O8" s="64"/>
       <c r="P8" s="64"/>
       <c r="Q8" s="64"/>
       <c r="R8" s="64"/>
       <c r="S8" s="64"/>
       <c r="T8" s="65"/>
       <c r="U8" s="66"/>
-      <c r="V8" s="272" t="s">
+      <c r="V8" s="295" t="s">
         <v>0</v>
       </c>
-      <c r="W8" s="273"/>
-[...8 lines deleted...]
-      <c r="B9" s="286">
+      <c r="W8" s="296"/>
+      <c r="X8" s="296"/>
+      <c r="Y8" s="296"/>
+      <c r="Z8" s="296"/>
+      <c r="AA8" s="296"/>
+      <c r="AB8" s="296"/>
+      <c r="AC8" s="296"/>
+    </row>
+    <row r="9" spans="1:29" ht="14.25" customHeight="1">
+      <c r="A9" s="282"/>
+      <c r="B9" s="284">
         <v>2024</v>
       </c>
-      <c r="C9" s="287"/>
-[...10 lines deleted...]
-      <c r="N9" s="281">
+      <c r="C9" s="285"/>
+      <c r="D9" s="285"/>
+      <c r="E9" s="285"/>
+      <c r="F9" s="285"/>
+      <c r="G9" s="285"/>
+      <c r="H9" s="285"/>
+      <c r="I9" s="285"/>
+      <c r="J9" s="285"/>
+      <c r="K9" s="285"/>
+      <c r="L9" s="285"/>
+      <c r="M9" s="285"/>
+      <c r="N9" s="279">
         <v>2025</v>
       </c>
-      <c r="O9" s="282"/>
-[...10 lines deleted...]
-      <c r="Z9" s="288">
+      <c r="O9" s="280"/>
+      <c r="P9" s="280"/>
+      <c r="Q9" s="280"/>
+      <c r="R9" s="280"/>
+      <c r="S9" s="280"/>
+      <c r="T9" s="280"/>
+      <c r="U9" s="280"/>
+      <c r="V9" s="280"/>
+      <c r="W9" s="281"/>
+      <c r="X9" s="281"/>
+      <c r="Y9" s="281"/>
+      <c r="Z9" s="286">
         <v>2026</v>
       </c>
-      <c r="AA9" s="289"/>
-[...3 lines deleted...]
-      <c r="A10" s="285"/>
+      <c r="AA9" s="287"/>
+      <c r="AB9" s="281"/>
+      <c r="AC9" s="281"/>
+    </row>
+    <row r="10" spans="1:29" ht="14.25" customHeight="1">
+      <c r="A10" s="283"/>
       <c r="B10" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>5</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>6</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J10" s="4" t="s">
@@ -8712,83 +8735,86 @@
       </c>
       <c r="U10" s="62" t="s">
         <v>8</v>
       </c>
       <c r="V10" s="62" t="s">
         <v>9</v>
       </c>
       <c r="W10" s="63" t="s">
         <v>10</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>11</v>
       </c>
       <c r="Y10" s="6" t="s">
         <v>12</v>
       </c>
       <c r="Z10" s="5" t="s">
         <v>1</v>
       </c>
       <c r="AA10" s="80" t="s">
         <v>2</v>
       </c>
       <c r="AB10" s="5" t="s">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="276" t="s">
+      <c r="AC10" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29" ht="14.25" customHeight="1">
+      <c r="A11" s="274" t="s">
         <v>13</v>
       </c>
-      <c r="B11" s="277"/>
-[...26 lines deleted...]
-    <row r="12" spans="1:28" ht="14.25" customHeight="1">
+      <c r="B11" s="275"/>
+      <c r="C11" s="275"/>
+      <c r="D11" s="275"/>
+      <c r="E11" s="275"/>
+      <c r="F11" s="275"/>
+      <c r="G11" s="275"/>
+      <c r="H11" s="275"/>
+      <c r="I11" s="275"/>
+      <c r="J11" s="275"/>
+      <c r="K11" s="275"/>
+      <c r="L11" s="275"/>
+      <c r="M11" s="275"/>
+      <c r="N11" s="275"/>
+      <c r="O11" s="275"/>
+      <c r="P11" s="275"/>
+      <c r="Q11" s="275"/>
+      <c r="R11" s="275"/>
+      <c r="S11" s="275"/>
+      <c r="T11" s="275"/>
+      <c r="U11" s="272"/>
+      <c r="V11" s="272"/>
+      <c r="W11" s="272"/>
+      <c r="X11" s="272"/>
+      <c r="Y11" s="272"/>
+      <c r="Z11" s="272"/>
+      <c r="AA11" s="272"/>
+    </row>
+    <row r="12" spans="1:29" ht="14.25" customHeight="1">
       <c r="A12" s="60" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="9">
         <v>353</v>
       </c>
       <c r="C12" s="9">
         <v>265</v>
       </c>
       <c r="D12" s="9">
         <v>261</v>
       </c>
       <c r="E12" s="9">
         <v>316</v>
       </c>
       <c r="F12" s="9">
         <v>315</v>
       </c>
       <c r="G12" s="9">
         <v>281</v>
       </c>
       <c r="H12" s="9">
         <v>334</v>
       </c>
       <c r="I12" s="9">
@@ -8829,52 +8855,55 @@
       </c>
       <c r="U12" s="12">
         <v>283</v>
       </c>
       <c r="V12" s="12">
         <v>298</v>
       </c>
       <c r="W12" s="12">
         <v>320</v>
       </c>
       <c r="X12" s="68">
         <v>290</v>
       </c>
       <c r="Y12" s="14">
         <v>348</v>
       </c>
       <c r="Z12" s="12">
         <v>242</v>
       </c>
       <c r="AA12" s="12">
         <v>276</v>
       </c>
       <c r="AB12" s="12">
         <v>303</v>
       </c>
-    </row>
-    <row r="13" spans="1:28" ht="14.25" customHeight="1">
+      <c r="AC12" s="14">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29" ht="14.25" customHeight="1">
       <c r="A13" s="60" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="14">
         <v>186</v>
       </c>
       <c r="C13" s="14">
         <v>140</v>
       </c>
       <c r="D13" s="14">
         <v>133</v>
       </c>
       <c r="E13" s="15">
         <v>168</v>
       </c>
       <c r="F13" s="16">
         <v>170</v>
       </c>
       <c r="G13" s="17">
         <v>146</v>
       </c>
       <c r="H13" s="18">
         <v>181</v>
       </c>
       <c r="I13" s="19">
@@ -8915,52 +8944,55 @@
       </c>
       <c r="U13" s="25">
         <v>142</v>
       </c>
       <c r="V13" s="26">
         <v>150</v>
       </c>
       <c r="W13" s="12">
         <v>168</v>
       </c>
       <c r="X13" s="68">
         <v>163</v>
       </c>
       <c r="Y13" s="14">
         <v>198</v>
       </c>
       <c r="Z13" s="12">
         <v>140</v>
       </c>
       <c r="AA13" s="12">
         <v>149</v>
       </c>
       <c r="AB13" s="12">
         <v>159</v>
       </c>
-    </row>
-    <row r="14" spans="1:28" ht="14.25" customHeight="1">
+      <c r="AC13" s="14">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29" ht="14.25" customHeight="1">
       <c r="A14" s="60" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="14">
         <v>39</v>
       </c>
       <c r="C14" s="14">
         <v>32</v>
       </c>
       <c r="D14" s="14">
         <v>29</v>
       </c>
       <c r="E14" s="15">
         <v>39</v>
       </c>
       <c r="F14" s="16">
         <v>37</v>
       </c>
       <c r="G14" s="17">
         <v>21</v>
       </c>
       <c r="H14" s="18">
         <v>40</v>
       </c>
       <c r="I14" s="19">
@@ -9001,52 +9033,55 @@
       </c>
       <c r="U14" s="25">
         <v>31</v>
       </c>
       <c r="V14" s="26">
         <v>38</v>
       </c>
       <c r="W14" s="12">
         <v>41</v>
       </c>
       <c r="X14" s="68">
         <v>40</v>
       </c>
       <c r="Y14" s="14">
         <v>27</v>
       </c>
       <c r="Z14" s="12">
         <v>25</v>
       </c>
       <c r="AA14" s="12">
         <v>33</v>
       </c>
       <c r="AB14" s="12">
         <v>32</v>
       </c>
-    </row>
-    <row r="15" spans="1:28" ht="14.25" customHeight="1">
+      <c r="AC14" s="14">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29" ht="14.25" customHeight="1">
       <c r="A15" s="60" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="14">
         <v>17</v>
       </c>
       <c r="C15" s="14">
         <v>13</v>
       </c>
       <c r="D15" s="14">
         <v>22</v>
       </c>
       <c r="E15" s="15">
         <v>22</v>
       </c>
       <c r="F15" s="16">
         <v>17</v>
       </c>
       <c r="G15" s="17">
         <v>17</v>
       </c>
       <c r="H15" s="18">
         <v>16</v>
       </c>
       <c r="I15" s="19">
@@ -9087,52 +9122,55 @@
       </c>
       <c r="U15" s="25">
         <v>12</v>
       </c>
       <c r="V15" s="26">
         <v>23</v>
       </c>
       <c r="W15" s="12">
         <v>22</v>
       </c>
       <c r="X15" s="68">
         <v>13</v>
       </c>
       <c r="Y15" s="14">
         <v>16</v>
       </c>
       <c r="Z15" s="12">
         <v>12</v>
       </c>
       <c r="AA15" s="12">
         <v>20</v>
       </c>
       <c r="AB15" s="12">
         <v>22</v>
       </c>
-    </row>
-    <row r="16" spans="1:28" ht="14.25" customHeight="1">
+      <c r="AC15" s="14">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29" ht="14.25" customHeight="1">
       <c r="A16" s="60" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="14">
         <v>12</v>
       </c>
       <c r="C16" s="14">
         <v>7</v>
       </c>
       <c r="D16" s="14">
         <v>4</v>
       </c>
       <c r="E16" s="15">
         <v>14</v>
       </c>
       <c r="F16" s="16">
         <v>19</v>
       </c>
       <c r="G16" s="17">
         <v>13</v>
       </c>
       <c r="H16" s="18">
         <v>20</v>
       </c>
       <c r="I16" s="19">
@@ -9173,52 +9211,55 @@
       </c>
       <c r="U16" s="25">
         <v>9</v>
       </c>
       <c r="V16" s="26">
         <v>14</v>
       </c>
       <c r="W16" s="12">
         <v>14</v>
       </c>
       <c r="X16" s="68">
         <v>7</v>
       </c>
       <c r="Y16" s="14">
         <v>15</v>
       </c>
       <c r="Z16" s="12">
         <v>12</v>
       </c>
       <c r="AA16" s="12">
         <v>14</v>
       </c>
       <c r="AB16" s="12">
         <v>8</v>
       </c>
-    </row>
-    <row r="17" spans="1:28" ht="14.25" customHeight="1">
+      <c r="AC16" s="14">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29" ht="14.25" customHeight="1">
       <c r="A17" s="60" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="14">
         <v>44</v>
       </c>
       <c r="C17" s="14">
         <v>33</v>
       </c>
       <c r="D17" s="14">
         <v>26</v>
       </c>
       <c r="E17" s="15">
         <v>32</v>
       </c>
       <c r="F17" s="16">
         <v>36</v>
       </c>
       <c r="G17" s="17">
         <v>39</v>
       </c>
       <c r="H17" s="18">
         <v>28</v>
       </c>
       <c r="I17" s="19">
@@ -9259,52 +9300,55 @@
       </c>
       <c r="U17" s="25">
         <v>40</v>
       </c>
       <c r="V17" s="26">
         <v>40</v>
       </c>
       <c r="W17" s="12">
         <v>35</v>
       </c>
       <c r="X17" s="68">
         <v>28</v>
       </c>
       <c r="Y17" s="14">
         <v>42</v>
       </c>
       <c r="Z17" s="12">
         <v>19</v>
       </c>
       <c r="AA17" s="12">
         <v>23</v>
       </c>
       <c r="AB17" s="12">
         <v>38</v>
       </c>
-    </row>
-    <row r="18" spans="1:28" ht="14.25" customHeight="1">
+      <c r="AC17" s="14">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" ht="14.25" customHeight="1">
       <c r="A18" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="14">
         <v>14</v>
       </c>
       <c r="C18" s="14">
         <v>14</v>
       </c>
       <c r="D18" s="14">
         <v>20</v>
       </c>
       <c r="E18" s="15">
         <v>18</v>
       </c>
       <c r="F18" s="16">
         <v>12</v>
       </c>
       <c r="G18" s="17">
         <v>16</v>
       </c>
       <c r="H18" s="18">
         <v>18</v>
       </c>
       <c r="I18" s="19">
@@ -9345,52 +9389,55 @@
       </c>
       <c r="U18" s="25">
         <v>15</v>
       </c>
       <c r="V18" s="26">
         <v>13</v>
       </c>
       <c r="W18" s="12">
         <v>19</v>
       </c>
       <c r="X18" s="68">
         <v>17</v>
       </c>
       <c r="Y18" s="14">
         <v>15</v>
       </c>
       <c r="Z18" s="12">
         <v>19</v>
       </c>
       <c r="AA18" s="12">
         <v>10</v>
       </c>
       <c r="AB18" s="12">
         <v>14</v>
       </c>
-    </row>
-    <row r="19" spans="1:28" ht="14.25" customHeight="1">
+      <c r="AC18" s="14">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" ht="14.25" customHeight="1">
       <c r="A19" s="60" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="14">
         <v>19</v>
       </c>
       <c r="C19" s="14">
         <v>14</v>
       </c>
       <c r="D19" s="14">
         <v>14</v>
       </c>
       <c r="E19" s="15">
         <v>11</v>
       </c>
       <c r="F19" s="16">
         <v>11</v>
       </c>
       <c r="G19" s="17">
         <v>17</v>
       </c>
       <c r="H19" s="18">
         <v>14</v>
       </c>
       <c r="I19" s="19">
@@ -9431,52 +9478,55 @@
       </c>
       <c r="U19" s="25">
         <v>12</v>
       </c>
       <c r="V19" s="26">
         <v>10</v>
       </c>
       <c r="W19" s="12">
         <v>10</v>
       </c>
       <c r="X19" s="68">
         <v>10</v>
       </c>
       <c r="Y19" s="14">
         <v>14</v>
       </c>
       <c r="Z19" s="12">
         <v>4</v>
       </c>
       <c r="AA19" s="12">
         <v>13</v>
       </c>
       <c r="AB19" s="12">
         <v>20</v>
       </c>
-    </row>
-    <row r="20" spans="1:28" ht="14.25" customHeight="1">
+      <c r="AC19" s="14">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" ht="14.25" customHeight="1">
       <c r="A20" s="60" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="14">
         <v>22</v>
       </c>
       <c r="C20" s="14">
         <v>12</v>
       </c>
       <c r="D20" s="14">
         <v>13</v>
       </c>
       <c r="E20" s="15">
         <v>12</v>
       </c>
       <c r="F20" s="16">
         <v>13</v>
       </c>
       <c r="G20" s="17">
         <v>12</v>
       </c>
       <c r="H20" s="18">
         <v>17</v>
       </c>
       <c r="I20" s="19">
@@ -9517,84 +9567,88 @@
       </c>
       <c r="U20" s="25">
         <v>22</v>
       </c>
       <c r="V20" s="26">
         <v>10</v>
       </c>
       <c r="W20" s="12">
         <v>11</v>
       </c>
       <c r="X20" s="68">
         <v>12</v>
       </c>
       <c r="Y20" s="14">
         <v>21</v>
       </c>
       <c r="Z20" s="12">
         <v>11</v>
       </c>
       <c r="AA20" s="12">
         <v>14</v>
       </c>
       <c r="AB20" s="12">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="278" t="s">
+      <c r="AC20" s="14">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" ht="14.25" customHeight="1">
+      <c r="A21" s="276" t="s">
         <v>14</v>
       </c>
-      <c r="B21" s="279"/>
-[...24 lines deleted...]
-      <c r="AA21" s="274"/>
+      <c r="B21" s="277"/>
+      <c r="C21" s="277"/>
+      <c r="D21" s="277"/>
+      <c r="E21" s="277"/>
+      <c r="F21" s="277"/>
+      <c r="G21" s="277"/>
+      <c r="H21" s="277"/>
+      <c r="I21" s="277"/>
+      <c r="J21" s="277"/>
+      <c r="K21" s="277"/>
+      <c r="L21" s="277"/>
+      <c r="M21" s="277"/>
+      <c r="N21" s="277"/>
+      <c r="O21" s="277"/>
+      <c r="P21" s="277"/>
+      <c r="Q21" s="277"/>
+      <c r="R21" s="277"/>
+      <c r="S21" s="277"/>
+      <c r="T21" s="277"/>
+      <c r="U21" s="272"/>
+      <c r="V21" s="272"/>
+      <c r="W21" s="272"/>
+      <c r="X21" s="272"/>
+      <c r="Y21" s="272"/>
+      <c r="Z21" s="272"/>
+      <c r="AA21" s="272"/>
       <c r="AB21" s="68"/>
-    </row>
-    <row r="22" spans="1:28" ht="14.25" customHeight="1">
+      <c r="AC21" s="68"/>
+    </row>
+    <row r="22" spans="1:29" ht="14.25" customHeight="1">
       <c r="A22" s="60" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="9">
         <v>182</v>
       </c>
       <c r="C22" s="9">
         <v>140</v>
       </c>
       <c r="D22" s="9">
         <v>133</v>
       </c>
       <c r="E22" s="9">
         <v>177</v>
       </c>
       <c r="F22" s="9">
         <v>173</v>
       </c>
       <c r="G22" s="9">
         <v>133</v>
       </c>
       <c r="H22" s="9">
         <v>178</v>
       </c>
       <c r="I22" s="9">
@@ -9635,52 +9689,55 @@
       </c>
       <c r="U22" s="12">
         <v>128</v>
       </c>
       <c r="V22" s="12">
         <v>152</v>
       </c>
       <c r="W22" s="12">
         <v>162</v>
       </c>
       <c r="X22" s="68">
         <v>157</v>
       </c>
       <c r="Y22" s="14">
         <v>183</v>
       </c>
       <c r="Z22" s="12">
         <v>131</v>
       </c>
       <c r="AA22" s="12">
         <v>155</v>
       </c>
       <c r="AB22" s="12">
         <v>154</v>
       </c>
-    </row>
-    <row r="23" spans="1:28" ht="14.25" customHeight="1">
+      <c r="AC22" s="14">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" ht="14.25" customHeight="1">
       <c r="A23" s="60" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="14">
         <v>152</v>
       </c>
       <c r="C23" s="14">
         <v>116</v>
       </c>
       <c r="D23" s="14">
         <v>109</v>
       </c>
       <c r="E23" s="27">
         <v>144</v>
       </c>
       <c r="F23" s="28">
         <v>143</v>
       </c>
       <c r="G23" s="29">
         <v>118</v>
       </c>
       <c r="H23" s="30">
         <v>150</v>
       </c>
       <c r="I23" s="31">
@@ -9721,52 +9778,55 @@
       </c>
       <c r="U23" s="36">
         <v>108</v>
       </c>
       <c r="V23" s="37">
         <v>118</v>
       </c>
       <c r="W23" s="12">
         <v>132</v>
       </c>
       <c r="X23" s="68">
         <v>133</v>
       </c>
       <c r="Y23" s="14">
         <v>164</v>
       </c>
       <c r="Z23" s="12">
         <v>113</v>
       </c>
       <c r="AA23" s="12">
         <v>130</v>
       </c>
       <c r="AB23" s="12">
         <v>135</v>
       </c>
-    </row>
-    <row r="24" spans="1:28" ht="14.25" customHeight="1">
+      <c r="AC23" s="14">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" ht="14.25" customHeight="1">
       <c r="A24" s="60" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="14">
         <v>30</v>
       </c>
       <c r="C24" s="14">
         <v>24</v>
       </c>
       <c r="D24" s="14">
         <v>24</v>
       </c>
       <c r="E24" s="27">
         <v>33</v>
       </c>
       <c r="F24" s="28">
         <v>30</v>
       </c>
       <c r="G24" s="29">
         <v>15</v>
       </c>
       <c r="H24" s="30">
         <v>28</v>
       </c>
       <c r="I24" s="31">
@@ -9807,84 +9867,88 @@
       </c>
       <c r="U24" s="36">
         <v>20</v>
       </c>
       <c r="V24" s="37">
         <v>34</v>
       </c>
       <c r="W24" s="12">
         <v>30</v>
       </c>
       <c r="X24" s="68">
         <v>24</v>
       </c>
       <c r="Y24" s="14">
         <v>19</v>
       </c>
       <c r="Z24" s="12">
         <v>18</v>
       </c>
       <c r="AA24" s="12">
         <v>25</v>
       </c>
       <c r="AB24" s="12">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="280" t="s">
+      <c r="AC24" s="14">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29" ht="14.25" customHeight="1">
+      <c r="A25" s="278" t="s">
         <v>15</v>
       </c>
-      <c r="B25" s="279"/>
-[...24 lines deleted...]
-      <c r="AA25" s="274"/>
+      <c r="B25" s="277"/>
+      <c r="C25" s="277"/>
+      <c r="D25" s="277"/>
+      <c r="E25" s="277"/>
+      <c r="F25" s="277"/>
+      <c r="G25" s="277"/>
+      <c r="H25" s="277"/>
+      <c r="I25" s="277"/>
+      <c r="J25" s="277"/>
+      <c r="K25" s="277"/>
+      <c r="L25" s="277"/>
+      <c r="M25" s="277"/>
+      <c r="N25" s="277"/>
+      <c r="O25" s="277"/>
+      <c r="P25" s="277"/>
+      <c r="Q25" s="277"/>
+      <c r="R25" s="277"/>
+      <c r="S25" s="277"/>
+      <c r="T25" s="277"/>
+      <c r="U25" s="272"/>
+      <c r="V25" s="272"/>
+      <c r="W25" s="272"/>
+      <c r="X25" s="272"/>
+      <c r="Y25" s="272"/>
+      <c r="Z25" s="272"/>
+      <c r="AA25" s="272"/>
       <c r="AB25" s="68"/>
-    </row>
-    <row r="26" spans="1:28" ht="14.25" customHeight="1">
+      <c r="AC25" s="68"/>
+    </row>
+    <row r="26" spans="1:29" ht="14.25" customHeight="1">
       <c r="A26" s="60" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="9">
         <v>171</v>
       </c>
       <c r="C26" s="9">
         <v>125</v>
       </c>
       <c r="D26" s="9">
         <v>128</v>
       </c>
       <c r="E26" s="9">
         <v>139</v>
       </c>
       <c r="F26" s="9">
         <v>142</v>
       </c>
       <c r="G26" s="9">
         <v>148</v>
       </c>
       <c r="H26" s="9">
         <v>156</v>
       </c>
       <c r="I26" s="9">
@@ -9925,52 +9989,55 @@
       </c>
       <c r="U26" s="12">
         <v>155</v>
       </c>
       <c r="V26" s="12">
         <v>146</v>
       </c>
       <c r="W26" s="12">
         <v>158</v>
       </c>
       <c r="X26" s="68">
         <v>133</v>
       </c>
       <c r="Y26" s="14">
         <v>165</v>
       </c>
       <c r="Z26" s="12">
         <v>111</v>
       </c>
       <c r="AA26" s="12">
         <v>121</v>
       </c>
       <c r="AB26" s="12">
         <v>149</v>
       </c>
-    </row>
-    <row r="27" spans="1:28" ht="14.25" customHeight="1">
+      <c r="AC26" s="14">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" ht="14.25" customHeight="1">
       <c r="A27" s="60" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="14">
         <v>34</v>
       </c>
       <c r="C27" s="14">
         <v>24</v>
       </c>
       <c r="D27" s="14">
         <v>24</v>
       </c>
       <c r="E27" s="38">
         <v>24</v>
       </c>
       <c r="F27" s="39">
         <v>27</v>
       </c>
       <c r="G27" s="40">
         <v>28</v>
       </c>
       <c r="H27" s="41">
         <v>31</v>
       </c>
       <c r="I27" s="42">
@@ -10011,52 +10078,55 @@
       </c>
       <c r="U27" s="47">
         <v>34</v>
       </c>
       <c r="V27" s="48">
         <v>32</v>
       </c>
       <c r="W27" s="12">
         <v>36</v>
       </c>
       <c r="X27" s="68">
         <v>30</v>
       </c>
       <c r="Y27" s="14">
         <v>34</v>
       </c>
       <c r="Z27" s="12">
         <v>27</v>
       </c>
       <c r="AA27" s="12">
         <v>19</v>
       </c>
       <c r="AB27" s="12">
         <v>24</v>
       </c>
-    </row>
-    <row r="28" spans="1:28" ht="14.25" customHeight="1">
+      <c r="AC27" s="14">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" ht="14.25" customHeight="1">
       <c r="A28" s="60" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="14">
         <v>9</v>
       </c>
       <c r="C28" s="14">
         <v>8</v>
       </c>
       <c r="D28" s="14">
         <v>5</v>
       </c>
       <c r="E28" s="38">
         <v>6</v>
       </c>
       <c r="F28" s="39">
         <v>7</v>
       </c>
       <c r="G28" s="40">
         <v>6</v>
       </c>
       <c r="H28" s="41">
         <v>12</v>
       </c>
       <c r="I28" s="42">
@@ -10097,52 +10167,55 @@
       </c>
       <c r="U28" s="47">
         <v>11</v>
       </c>
       <c r="V28" s="48">
         <v>4</v>
       </c>
       <c r="W28" s="12">
         <v>11</v>
       </c>
       <c r="X28" s="68">
         <v>16</v>
       </c>
       <c r="Y28" s="14">
         <v>8</v>
       </c>
       <c r="Z28" s="12">
         <v>7</v>
       </c>
       <c r="AA28" s="12">
         <v>8</v>
       </c>
       <c r="AB28" s="12">
         <v>13</v>
       </c>
-    </row>
-    <row r="29" spans="1:28" ht="14.25" customHeight="1">
+      <c r="AC28" s="14">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" ht="14.25" customHeight="1">
       <c r="A29" s="60" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="14">
         <v>17</v>
       </c>
       <c r="C29" s="14">
         <v>13</v>
       </c>
       <c r="D29" s="14">
         <v>22</v>
       </c>
       <c r="E29" s="38">
         <v>22</v>
       </c>
       <c r="F29" s="39">
         <v>17</v>
       </c>
       <c r="G29" s="40">
         <v>17</v>
       </c>
       <c r="H29" s="41">
         <v>16</v>
       </c>
       <c r="I29" s="42">
@@ -10183,52 +10256,55 @@
       </c>
       <c r="U29" s="47">
         <v>12</v>
       </c>
       <c r="V29" s="48">
         <v>23</v>
       </c>
       <c r="W29" s="12">
         <v>22</v>
       </c>
       <c r="X29" s="68">
         <v>13</v>
       </c>
       <c r="Y29" s="14">
         <v>16</v>
       </c>
       <c r="Z29" s="12">
         <v>12</v>
       </c>
       <c r="AA29" s="12">
         <v>20</v>
       </c>
       <c r="AB29" s="12">
         <v>22</v>
       </c>
-    </row>
-    <row r="30" spans="1:28" ht="14.25" customHeight="1">
+      <c r="AC29" s="14">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" ht="14.25" customHeight="1">
       <c r="A30" s="60" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="14">
         <v>12</v>
       </c>
       <c r="C30" s="14">
         <v>7</v>
       </c>
       <c r="D30" s="14">
         <v>4</v>
       </c>
       <c r="E30" s="38">
         <v>14</v>
       </c>
       <c r="F30" s="39">
         <v>19</v>
       </c>
       <c r="G30" s="40">
         <v>13</v>
       </c>
       <c r="H30" s="41">
         <v>20</v>
       </c>
       <c r="I30" s="42">
@@ -10269,52 +10345,55 @@
       </c>
       <c r="U30" s="47">
         <v>9</v>
       </c>
       <c r="V30" s="48">
         <v>14</v>
       </c>
       <c r="W30" s="12">
         <v>14</v>
       </c>
       <c r="X30" s="68">
         <v>7</v>
       </c>
       <c r="Y30" s="14">
         <v>15</v>
       </c>
       <c r="Z30" s="12">
         <v>12</v>
       </c>
       <c r="AA30" s="12">
         <v>14</v>
       </c>
       <c r="AB30" s="12">
         <v>8</v>
       </c>
-    </row>
-    <row r="31" spans="1:28" ht="14.25" customHeight="1">
+      <c r="AC30" s="14">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" ht="14.25" customHeight="1">
       <c r="A31" s="60" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="14">
         <v>44</v>
       </c>
       <c r="C31" s="14">
         <v>33</v>
       </c>
       <c r="D31" s="14">
         <v>26</v>
       </c>
       <c r="E31" s="38">
         <v>32</v>
       </c>
       <c r="F31" s="39">
         <v>36</v>
       </c>
       <c r="G31" s="40">
         <v>39</v>
       </c>
       <c r="H31" s="41">
         <v>28</v>
       </c>
       <c r="I31" s="42">
@@ -10355,52 +10434,55 @@
       </c>
       <c r="U31" s="47">
         <v>40</v>
       </c>
       <c r="V31" s="48">
         <v>40</v>
       </c>
       <c r="W31" s="12">
         <v>35</v>
       </c>
       <c r="X31" s="68">
         <v>28</v>
       </c>
       <c r="Y31" s="14">
         <v>42</v>
       </c>
       <c r="Z31" s="12">
         <v>19</v>
       </c>
       <c r="AA31" s="12">
         <v>23</v>
       </c>
       <c r="AB31" s="12">
         <v>38</v>
       </c>
-    </row>
-    <row r="32" spans="1:28" ht="14.25" customHeight="1">
+      <c r="AC31" s="14">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" ht="14.25" customHeight="1">
       <c r="A32" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="14">
         <v>14</v>
       </c>
       <c r="C32" s="14">
         <v>14</v>
       </c>
       <c r="D32" s="14">
         <v>20</v>
       </c>
       <c r="E32" s="38">
         <v>18</v>
       </c>
       <c r="F32" s="39">
         <v>12</v>
       </c>
       <c r="G32" s="40">
         <v>16</v>
       </c>
       <c r="H32" s="41">
         <v>18</v>
       </c>
       <c r="I32" s="42">
@@ -10441,52 +10523,55 @@
       </c>
       <c r="U32" s="47">
         <v>15</v>
       </c>
       <c r="V32" s="48">
         <v>13</v>
       </c>
       <c r="W32" s="12">
         <v>19</v>
       </c>
       <c r="X32" s="68">
         <v>17</v>
       </c>
       <c r="Y32" s="14">
         <v>15</v>
       </c>
       <c r="Z32" s="12">
         <v>19</v>
       </c>
       <c r="AA32" s="12">
         <v>10</v>
       </c>
       <c r="AB32" s="12">
         <v>14</v>
       </c>
-    </row>
-    <row r="33" spans="1:28" ht="14.25" customHeight="1">
+      <c r="AC32" s="14">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29" ht="14.25" customHeight="1">
       <c r="A33" s="60" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="14">
         <v>19</v>
       </c>
       <c r="C33" s="14">
         <v>14</v>
       </c>
       <c r="D33" s="14">
         <v>14</v>
       </c>
       <c r="E33" s="38">
         <v>11</v>
       </c>
       <c r="F33" s="39">
         <v>11</v>
       </c>
       <c r="G33" s="40">
         <v>17</v>
       </c>
       <c r="H33" s="41">
         <v>14</v>
       </c>
       <c r="I33" s="42">
@@ -10527,52 +10612,55 @@
       </c>
       <c r="U33" s="47">
         <v>12</v>
       </c>
       <c r="V33" s="48">
         <v>10</v>
       </c>
       <c r="W33" s="12">
         <v>10</v>
       </c>
       <c r="X33" s="68">
         <v>10</v>
       </c>
       <c r="Y33" s="14">
         <v>14</v>
       </c>
       <c r="Z33" s="12">
         <v>4</v>
       </c>
       <c r="AA33" s="12">
         <v>13</v>
       </c>
       <c r="AB33" s="12">
         <v>20</v>
       </c>
-    </row>
-    <row r="34" spans="1:28" ht="14.25" customHeight="1">
+      <c r="AC33" s="14">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" ht="14.25" customHeight="1">
       <c r="A34" s="61" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="13">
         <v>22</v>
       </c>
       <c r="C34" s="13">
         <v>12</v>
       </c>
       <c r="D34" s="13">
         <v>13</v>
       </c>
       <c r="E34" s="49">
         <v>12</v>
       </c>
       <c r="F34" s="50">
         <v>13</v>
       </c>
       <c r="G34" s="51">
         <v>12</v>
       </c>
       <c r="H34" s="52">
         <v>17</v>
       </c>
       <c r="I34" s="53">
@@ -10613,418 +10701,421 @@
       </c>
       <c r="U34" s="58">
         <v>22</v>
       </c>
       <c r="V34" s="59">
         <v>10</v>
       </c>
       <c r="W34" s="13">
         <v>11</v>
       </c>
       <c r="X34" s="69">
         <v>12</v>
       </c>
       <c r="Y34" s="13">
         <v>21</v>
       </c>
       <c r="Z34" s="13">
         <v>11</v>
       </c>
       <c r="AA34" s="13">
         <v>14</v>
       </c>
       <c r="AB34" s="13">
         <v>10</v>
       </c>
-    </row>
-    <row r="35" spans="1:28" ht="14.25" customHeight="1">
+      <c r="AC34" s="13">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" ht="14.25" customHeight="1">
       <c r="A35" s="70" t="s">
         <v>26</v>
       </c>
       <c r="B35" s="70"/>
       <c r="C35" s="70"/>
       <c r="D35" s="70"/>
       <c r="E35" s="70"/>
       <c r="F35" s="70"/>
       <c r="G35" s="70"/>
       <c r="H35" s="70"/>
       <c r="I35" s="1"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
       <c r="L35" s="1"/>
       <c r="M35" s="1"/>
       <c r="N35" s="1"/>
       <c r="O35" s="1"/>
       <c r="P35" s="1"/>
       <c r="Q35" s="1"/>
       <c r="R35" s="1"/>
       <c r="S35" s="1"/>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
       <c r="X35" s="1"/>
       <c r="Y35" s="1"/>
       <c r="Z35" s="1"/>
     </row>
-    <row r="36" spans="1:28" ht="14.25" customHeight="1">
+    <row r="36" spans="1:29" ht="14.25" customHeight="1">
       <c r="A36" s="1"/>
       <c r="B36" s="1"/>
       <c r="C36" s="1"/>
       <c r="D36" s="1"/>
       <c r="E36" s="1"/>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
       <c r="I36" s="1"/>
       <c r="J36" s="1"/>
       <c r="K36" s="1"/>
       <c r="L36" s="1"/>
       <c r="M36" s="1"/>
       <c r="N36" s="1"/>
       <c r="O36" s="1"/>
       <c r="P36" s="1"/>
       <c r="Q36" s="1"/>
       <c r="R36" s="1"/>
       <c r="S36" s="1"/>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
       <c r="X36" s="1"/>
       <c r="Y36" s="1"/>
       <c r="Z36" s="1"/>
     </row>
-    <row r="37" spans="1:28" ht="14.25" customHeight="1">
+    <row r="37" spans="1:29" ht="14.25" customHeight="1">
       <c r="A37" s="1"/>
       <c r="B37" s="1"/>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
       <c r="I37" s="1"/>
       <c r="J37" s="1"/>
       <c r="K37" s="1"/>
       <c r="L37" s="1"/>
       <c r="M37" s="1"/>
       <c r="N37" s="1"/>
       <c r="O37" s="1"/>
       <c r="P37" s="1"/>
       <c r="Q37" s="1"/>
       <c r="R37" s="1"/>
       <c r="S37" s="1"/>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
       <c r="X37" s="1"/>
       <c r="Y37" s="1"/>
       <c r="Z37" s="1"/>
     </row>
-    <row r="38" spans="1:28" ht="14.25" customHeight="1">
+    <row r="38" spans="1:29" ht="14.25" customHeight="1">
       <c r="A38" s="1"/>
       <c r="B38" s="1"/>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
       <c r="I38" s="1"/>
       <c r="J38" s="1"/>
       <c r="K38" s="1"/>
       <c r="L38" s="1"/>
       <c r="M38" s="1"/>
       <c r="N38" s="1"/>
       <c r="O38" s="1"/>
       <c r="P38" s="1"/>
       <c r="Q38" s="1"/>
       <c r="R38" s="1"/>
       <c r="S38" s="1"/>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
       <c r="X38" s="1"/>
       <c r="Y38" s="1"/>
       <c r="Z38" s="1"/>
     </row>
-    <row r="39" spans="1:28" ht="14.25" customHeight="1">
+    <row r="39" spans="1:29" ht="14.25" customHeight="1">
       <c r="A39" s="1"/>
       <c r="B39" s="1"/>
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
       <c r="I39" s="1"/>
       <c r="J39" s="1"/>
       <c r="K39" s="1"/>
       <c r="L39" s="1"/>
       <c r="M39" s="1"/>
       <c r="N39" s="1"/>
       <c r="O39" s="1"/>
       <c r="P39" s="1"/>
       <c r="Q39" s="1"/>
       <c r="R39" s="1"/>
       <c r="S39" s="1"/>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
       <c r="X39" s="1"/>
       <c r="Y39" s="1"/>
       <c r="Z39" s="1"/>
     </row>
-    <row r="40" spans="1:28" ht="14.25" customHeight="1">
+    <row r="40" spans="1:29" ht="14.25" customHeight="1">
       <c r="A40" s="1"/>
       <c r="B40" s="1"/>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
       <c r="N40" s="1"/>
       <c r="O40" s="1"/>
       <c r="P40" s="1"/>
       <c r="Q40" s="1"/>
       <c r="R40" s="1"/>
       <c r="S40" s="1"/>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
       <c r="X40" s="1"/>
       <c r="Y40" s="1"/>
       <c r="Z40" s="1"/>
     </row>
-    <row r="41" spans="1:28" ht="14.25" customHeight="1">
+    <row r="41" spans="1:29" ht="14.25" customHeight="1">
       <c r="A41" s="1"/>
       <c r="B41" s="1"/>
       <c r="C41" s="1"/>
       <c r="D41" s="1"/>
       <c r="E41" s="1"/>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
       <c r="I41" s="1"/>
       <c r="J41" s="1"/>
       <c r="K41" s="1"/>
       <c r="L41" s="1"/>
       <c r="M41" s="1"/>
       <c r="N41" s="1"/>
       <c r="O41" s="1"/>
       <c r="P41" s="1"/>
       <c r="Q41" s="1"/>
       <c r="R41" s="1"/>
       <c r="S41" s="1"/>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
       <c r="X41" s="1"/>
       <c r="Y41" s="1"/>
       <c r="Z41" s="1"/>
     </row>
-    <row r="42" spans="1:28" ht="14.25" customHeight="1">
+    <row r="42" spans="1:29" ht="14.25" customHeight="1">
       <c r="A42" s="1"/>
       <c r="B42" s="1"/>
       <c r="C42" s="1"/>
       <c r="D42" s="1"/>
       <c r="E42" s="1"/>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
       <c r="I42" s="1"/>
       <c r="J42" s="1"/>
       <c r="K42" s="1"/>
       <c r="L42" s="1"/>
       <c r="M42" s="1"/>
       <c r="N42" s="1"/>
       <c r="O42" s="1"/>
       <c r="P42" s="1"/>
       <c r="Q42" s="1"/>
       <c r="R42" s="1"/>
       <c r="S42" s="1"/>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
       <c r="X42" s="1"/>
       <c r="Y42" s="1"/>
       <c r="Z42" s="1"/>
     </row>
-    <row r="43" spans="1:28" ht="14.25" customHeight="1">
+    <row r="43" spans="1:29" ht="14.25" customHeight="1">
       <c r="A43" s="1"/>
       <c r="B43" s="1"/>
       <c r="C43" s="1"/>
       <c r="D43" s="1"/>
       <c r="E43" s="1"/>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
       <c r="I43" s="1"/>
       <c r="J43" s="1"/>
       <c r="K43" s="1"/>
       <c r="L43" s="1"/>
       <c r="M43" s="1"/>
       <c r="N43" s="1"/>
       <c r="O43" s="1"/>
       <c r="P43" s="1"/>
       <c r="Q43" s="1"/>
       <c r="R43" s="1"/>
       <c r="S43" s="1"/>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
       <c r="X43" s="1"/>
       <c r="Y43" s="1"/>
       <c r="Z43" s="1"/>
     </row>
-    <row r="44" spans="1:28" ht="14.25" customHeight="1">
+    <row r="44" spans="1:29" ht="14.25" customHeight="1">
       <c r="A44" s="1"/>
       <c r="B44" s="1"/>
       <c r="C44" s="1"/>
       <c r="D44" s="1"/>
       <c r="E44" s="1"/>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
       <c r="I44" s="1"/>
       <c r="J44" s="1"/>
       <c r="K44" s="1"/>
       <c r="L44" s="1"/>
       <c r="M44" s="1"/>
       <c r="N44" s="1"/>
       <c r="O44" s="1"/>
       <c r="P44" s="1"/>
       <c r="Q44" s="1"/>
       <c r="R44" s="1"/>
       <c r="S44" s="1"/>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
       <c r="X44" s="1"/>
       <c r="Y44" s="1"/>
       <c r="Z44" s="1"/>
     </row>
-    <row r="45" spans="1:28" ht="14.25" customHeight="1">
+    <row r="45" spans="1:29" ht="14.25" customHeight="1">
       <c r="A45" s="1"/>
       <c r="B45" s="1"/>
       <c r="C45" s="1"/>
       <c r="D45" s="1"/>
       <c r="E45" s="1"/>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
       <c r="I45" s="1"/>
       <c r="J45" s="1"/>
       <c r="K45" s="1"/>
       <c r="L45" s="1"/>
       <c r="M45" s="1"/>
       <c r="N45" s="1"/>
       <c r="O45" s="1"/>
       <c r="P45" s="1"/>
       <c r="Q45" s="1"/>
       <c r="R45" s="1"/>
       <c r="S45" s="1"/>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
       <c r="X45" s="1"/>
       <c r="Y45" s="1"/>
       <c r="Z45" s="1"/>
     </row>
-    <row r="46" spans="1:28" ht="14.25" customHeight="1">
+    <row r="46" spans="1:29" ht="14.25" customHeight="1">
       <c r="A46" s="1"/>
       <c r="B46" s="1"/>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
       <c r="I46" s="1"/>
       <c r="J46" s="1"/>
       <c r="K46" s="1"/>
       <c r="L46" s="1"/>
       <c r="M46" s="1"/>
       <c r="N46" s="1"/>
       <c r="O46" s="1"/>
       <c r="P46" s="1"/>
       <c r="Q46" s="1"/>
       <c r="R46" s="1"/>
       <c r="S46" s="1"/>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
       <c r="X46" s="1"/>
       <c r="Y46" s="1"/>
       <c r="Z46" s="1"/>
     </row>
-    <row r="47" spans="1:28" ht="14.25" customHeight="1">
+    <row r="47" spans="1:29" ht="14.25" customHeight="1">
       <c r="A47" s="1"/>
       <c r="B47" s="1"/>
       <c r="C47" s="1"/>
       <c r="D47" s="1"/>
       <c r="E47" s="1"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
       <c r="I47" s="1"/>
       <c r="J47" s="1"/>
       <c r="K47" s="1"/>
       <c r="L47" s="1"/>
       <c r="M47" s="1"/>
       <c r="N47" s="1"/>
       <c r="O47" s="1"/>
       <c r="P47" s="1"/>
       <c r="Q47" s="1"/>
       <c r="R47" s="1"/>
       <c r="S47" s="1"/>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
       <c r="X47" s="1"/>
       <c r="Y47" s="1"/>
       <c r="Z47" s="1"/>
     </row>
-    <row r="48" spans="1:28" ht="14.25" customHeight="1">
+    <row r="48" spans="1:29" ht="14.25" customHeight="1">
       <c r="A48" s="1"/>
       <c r="B48" s="1"/>
       <c r="C48" s="1"/>
       <c r="D48" s="1"/>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
       <c r="I48" s="1"/>
       <c r="J48" s="1"/>
       <c r="K48" s="1"/>
       <c r="L48" s="1"/>
       <c r="M48" s="1"/>
       <c r="N48" s="1"/>
       <c r="O48" s="1"/>
       <c r="P48" s="1"/>
       <c r="Q48" s="1"/>
       <c r="R48" s="1"/>
       <c r="S48" s="1"/>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
       <c r="X48" s="1"/>
       <c r="Y48" s="1"/>
@@ -35790,206 +35881,209 @@
       <c r="E933" s="1"/>
       <c r="F933" s="1"/>
       <c r="G933" s="1"/>
       <c r="H933" s="1"/>
       <c r="I933" s="1"/>
       <c r="J933" s="1"/>
       <c r="K933" s="1"/>
       <c r="L933" s="1"/>
       <c r="M933" s="1"/>
       <c r="N933" s="1"/>
       <c r="O933" s="1"/>
       <c r="P933" s="1"/>
       <c r="Q933" s="1"/>
       <c r="R933" s="1"/>
       <c r="S933" s="1"/>
       <c r="T933" s="1"/>
       <c r="U933" s="1"/>
       <c r="V933" s="1"/>
       <c r="W933" s="1"/>
       <c r="X933" s="1"/>
       <c r="Y933" s="1"/>
       <c r="Z933" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="V8:AB8"/>
-    <mergeCell ref="A7:AB7"/>
     <mergeCell ref="A11:AA11"/>
     <mergeCell ref="A21:AA21"/>
     <mergeCell ref="A25:AA25"/>
     <mergeCell ref="N9:Y9"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="B9:M9"/>
-    <mergeCell ref="Z9:AB9"/>
+    <mergeCell ref="Z9:AC9"/>
+    <mergeCell ref="V8:AC8"/>
+    <mergeCell ref="A7:AC7"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A5:AB33"/>
+  <dimension ref="A5:AC33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AC10" sqref="AC10"/>
+      <selection activeCell="AF19" sqref="AF19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.7109375" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="6.42578125" customWidth="1"/>
     <col min="4" max="4" width="6.5703125" customWidth="1"/>
     <col min="5" max="6" width="6.85546875" customWidth="1"/>
     <col min="7" max="7" width="7.28515625" customWidth="1"/>
     <col min="8" max="8" width="6.140625" customWidth="1"/>
     <col min="9" max="9" width="6.5703125" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" customWidth="1"/>
     <col min="11" max="11" width="6.28515625" customWidth="1"/>
     <col min="12" max="12" width="6.85546875" customWidth="1"/>
     <col min="13" max="13" width="8.5703125" customWidth="1"/>
     <col min="14" max="14" width="6.140625" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" customWidth="1"/>
     <col min="16" max="16" width="7" customWidth="1"/>
     <col min="17" max="17" width="6.85546875" customWidth="1"/>
     <col min="18" max="18" width="7.140625" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" customWidth="1"/>
     <col min="20" max="20" width="7.140625" customWidth="1"/>
     <col min="21" max="21" width="7.42578125" customWidth="1"/>
     <col min="22" max="22" width="8.42578125" customWidth="1"/>
     <col min="23" max="23" width="7.140625" customWidth="1"/>
     <col min="24" max="24" width="7" customWidth="1"/>
     <col min="26" max="26" width="6.42578125" customWidth="1"/>
     <col min="27" max="27" width="7" customWidth="1"/>
     <col min="28" max="28" width="7.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:28">
-      <c r="A5" s="275" t="s">
+    <row r="5" spans="1:29">
+      <c r="A5" s="273" t="s">
         <v>27</v>
       </c>
-      <c r="B5" s="275"/>
-[...27 lines deleted...]
-    <row r="6" spans="1:28">
+      <c r="B5" s="273"/>
+      <c r="C5" s="273"/>
+      <c r="D5" s="273"/>
+      <c r="E5" s="273"/>
+      <c r="F5" s="273"/>
+      <c r="G5" s="273"/>
+      <c r="H5" s="273"/>
+      <c r="I5" s="273"/>
+      <c r="J5" s="273"/>
+      <c r="K5" s="273"/>
+      <c r="L5" s="273"/>
+      <c r="M5" s="273"/>
+      <c r="N5" s="273"/>
+      <c r="O5" s="273"/>
+      <c r="P5" s="273"/>
+      <c r="Q5" s="273"/>
+      <c r="R5" s="273"/>
+      <c r="S5" s="273"/>
+      <c r="T5" s="273"/>
+      <c r="U5" s="273"/>
+      <c r="V5" s="273"/>
+      <c r="W5" s="273"/>
+      <c r="X5" s="273"/>
+      <c r="Y5" s="273"/>
+      <c r="Z5" s="272"/>
+      <c r="AA5" s="272"/>
+      <c r="AB5" s="272"/>
+      <c r="AC5" s="272"/>
+    </row>
+    <row r="6" spans="1:29">
       <c r="A6" s="74"/>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="75"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="71"/>
       <c r="T6" s="71"/>
-      <c r="U6" s="290" t="s">
+      <c r="U6" s="309" t="s">
         <v>28</v>
       </c>
-      <c r="V6" s="277"/>
-[...9 lines deleted...]
-      <c r="B7" s="296">
+      <c r="V6" s="310"/>
+      <c r="W6" s="296"/>
+      <c r="X6" s="296"/>
+      <c r="Y6" s="296"/>
+      <c r="Z6" s="296"/>
+      <c r="AA6" s="296"/>
+      <c r="AB6" s="296"/>
+      <c r="AC6" s="296"/>
+    </row>
+    <row r="7" spans="1:29">
+      <c r="A7" s="291"/>
+      <c r="B7" s="293">
         <v>2024</v>
       </c>
-      <c r="C7" s="287"/>
-[...10 lines deleted...]
-      <c r="N7" s="281">
+      <c r="C7" s="285"/>
+      <c r="D7" s="285"/>
+      <c r="E7" s="285"/>
+      <c r="F7" s="285"/>
+      <c r="G7" s="285"/>
+      <c r="H7" s="285"/>
+      <c r="I7" s="285"/>
+      <c r="J7" s="285"/>
+      <c r="K7" s="285"/>
+      <c r="L7" s="285"/>
+      <c r="M7" s="285"/>
+      <c r="N7" s="279">
         <v>2025</v>
       </c>
-      <c r="O7" s="282"/>
-[...10 lines deleted...]
-      <c r="Z7" s="288">
+      <c r="O7" s="280"/>
+      <c r="P7" s="280"/>
+      <c r="Q7" s="280"/>
+      <c r="R7" s="280"/>
+      <c r="S7" s="280"/>
+      <c r="T7" s="280"/>
+      <c r="U7" s="280"/>
+      <c r="V7" s="281"/>
+      <c r="W7" s="281"/>
+      <c r="X7" s="281"/>
+      <c r="Y7" s="281"/>
+      <c r="Z7" s="286">
         <v>2026</v>
       </c>
-      <c r="AA7" s="297"/>
-[...3 lines deleted...]
-      <c r="A8" s="295"/>
+      <c r="AA7" s="294"/>
+      <c r="AB7" s="281"/>
+      <c r="AC7" s="281"/>
+    </row>
+    <row r="8" spans="1:29" ht="24.75" customHeight="1">
+      <c r="A8" s="292"/>
       <c r="B8" s="76" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="7" t="s">
         <v>32</v>
       </c>
       <c r="G8" s="5" t="s">
         <v>33</v>
       </c>
       <c r="H8" s="77" t="s">
         <v>34</v>
       </c>
       <c r="I8" s="77" t="s">
         <v>35</v>
       </c>
       <c r="J8" s="78" t="s">
@@ -36027,83 +36121,86 @@
       </c>
       <c r="U8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="V8" s="80" t="s">
         <v>36</v>
       </c>
       <c r="W8" s="80" t="s">
         <v>37</v>
       </c>
       <c r="X8" s="5" t="s">
         <v>38</v>
       </c>
       <c r="Y8" s="5" t="s">
         <v>39</v>
       </c>
       <c r="Z8" s="5" t="s">
         <v>1</v>
       </c>
       <c r="AA8" s="80" t="s">
         <v>29</v>
       </c>
       <c r="AB8" s="5" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="292" t="s">
+      <c r="AC8" s="308" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29">
+      <c r="A9" s="289" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="277"/>
-[...26 lines deleted...]
-    <row r="10" spans="1:28">
+      <c r="B9" s="275"/>
+      <c r="C9" s="275"/>
+      <c r="D9" s="275"/>
+      <c r="E9" s="275"/>
+      <c r="F9" s="275"/>
+      <c r="G9" s="275"/>
+      <c r="H9" s="275"/>
+      <c r="I9" s="275"/>
+      <c r="J9" s="275"/>
+      <c r="K9" s="275"/>
+      <c r="L9" s="275"/>
+      <c r="M9" s="275"/>
+      <c r="N9" s="275"/>
+      <c r="O9" s="275"/>
+      <c r="P9" s="275"/>
+      <c r="Q9" s="275"/>
+      <c r="R9" s="275"/>
+      <c r="S9" s="275"/>
+      <c r="T9" s="275"/>
+      <c r="U9" s="272"/>
+      <c r="V9" s="272"/>
+      <c r="W9" s="272"/>
+      <c r="X9" s="272"/>
+      <c r="Y9" s="272"/>
+      <c r="Z9" s="272"/>
+      <c r="AA9" s="272"/>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="81" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="82">
         <v>5.88</v>
       </c>
       <c r="C10" s="82">
         <v>5.31</v>
       </c>
       <c r="D10" s="82">
         <v>4.9800000000000004</v>
       </c>
       <c r="E10" s="82">
         <v>5.0999999999999996</v>
       </c>
       <c r="F10" s="82">
         <v>5.13</v>
       </c>
       <c r="G10" s="82">
         <v>5.08</v>
       </c>
       <c r="H10" s="82">
         <v>5.16</v>
       </c>
       <c r="I10" s="82">
@@ -36144,52 +36241,55 @@
       </c>
       <c r="U10" s="85">
         <v>4.87</v>
       </c>
       <c r="V10" s="86">
         <v>4.8899999999999997</v>
       </c>
       <c r="W10" s="87">
         <v>4.93</v>
       </c>
       <c r="X10" s="88">
         <v>4.93</v>
       </c>
       <c r="Y10" s="88">
         <v>5</v>
       </c>
       <c r="Z10" s="87">
         <v>3.97</v>
       </c>
       <c r="AA10" s="88">
         <v>4.46</v>
       </c>
       <c r="AB10" s="88">
         <v>4.63</v>
       </c>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10" s="88">
+        <v>4.76</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="81" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="88">
         <v>5.25</v>
       </c>
       <c r="C11" s="88">
         <v>4.76</v>
       </c>
       <c r="D11" s="88">
         <v>4.42</v>
       </c>
       <c r="E11" s="89">
         <v>4.54</v>
       </c>
       <c r="F11" s="90">
         <v>4.5999999999999996</v>
       </c>
       <c r="G11" s="91">
         <v>4.54</v>
       </c>
       <c r="H11" s="92">
         <v>4.63</v>
       </c>
       <c r="I11" s="93">
@@ -36230,52 +36330,55 @@
       </c>
       <c r="U11" s="98">
         <v>4.41</v>
       </c>
       <c r="V11" s="99">
         <v>4.3899999999999997</v>
       </c>
       <c r="W11" s="87">
         <v>4.42</v>
       </c>
       <c r="X11" s="88">
         <v>4.4400000000000004</v>
       </c>
       <c r="Y11" s="88">
         <v>4.53</v>
       </c>
       <c r="Z11" s="87">
         <v>3.8</v>
       </c>
       <c r="AA11" s="88">
         <v>4.12</v>
       </c>
       <c r="AB11" s="88">
         <v>4.18</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="88">
+        <v>4.42</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="81" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="88">
         <v>5.27</v>
       </c>
       <c r="C12" s="88">
         <v>4.95</v>
       </c>
       <c r="D12" s="88">
         <v>4.5999999999999996</v>
       </c>
       <c r="E12" s="89">
         <v>4.8099999999999996</v>
       </c>
       <c r="F12" s="90">
         <v>4.8499999999999996</v>
       </c>
       <c r="G12" s="91">
         <v>4.5599999999999996</v>
       </c>
       <c r="H12" s="92">
         <v>4.72</v>
       </c>
       <c r="I12" s="93">
@@ -36316,52 +36419,55 @@
       </c>
       <c r="U12" s="98">
         <v>4.8499999999999996</v>
       </c>
       <c r="V12" s="99">
         <v>4.92</v>
       </c>
       <c r="W12" s="87">
         <v>5</v>
       </c>
       <c r="X12" s="88">
         <v>5.07</v>
       </c>
       <c r="Y12" s="88">
         <v>4.95</v>
       </c>
       <c r="Z12" s="87">
         <v>3.51</v>
       </c>
       <c r="AA12" s="88">
         <v>4.28</v>
       </c>
       <c r="AB12" s="88">
         <v>4.3499999999999996</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="88">
+        <v>4.2300000000000004</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="81" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="88">
         <v>6.19</v>
       </c>
       <c r="C13" s="88">
         <v>5.6</v>
       </c>
       <c r="D13" s="88">
         <v>6.39</v>
       </c>
       <c r="E13" s="89">
         <v>6.85</v>
       </c>
       <c r="F13" s="90">
         <v>6.71</v>
       </c>
       <c r="G13" s="91">
         <v>6.64</v>
       </c>
       <c r="H13" s="92">
         <v>6.52</v>
       </c>
       <c r="I13" s="93">
@@ -36402,52 +36508,55 @@
       </c>
       <c r="U13" s="98">
         <v>5.59</v>
       </c>
       <c r="V13" s="99">
         <v>5.92</v>
       </c>
       <c r="W13" s="87">
         <v>6.13</v>
       </c>
       <c r="X13" s="88">
         <v>6.02</v>
       </c>
       <c r="Y13" s="88">
         <v>6</v>
       </c>
       <c r="Z13" s="87">
         <v>4.4000000000000004</v>
       </c>
       <c r="AA13" s="88">
         <v>6.14</v>
       </c>
       <c r="AB13" s="88">
         <v>6.79</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="88">
+        <v>6.79</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="81" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="88">
         <v>5.4</v>
       </c>
       <c r="C14" s="88">
         <v>4.4000000000000004</v>
       </c>
       <c r="D14" s="88">
         <v>3.51</v>
       </c>
       <c r="E14" s="89">
         <v>4.24</v>
       </c>
       <c r="F14" s="90">
         <v>5.1100000000000003</v>
       </c>
       <c r="G14" s="91">
         <v>5.26</v>
       </c>
       <c r="H14" s="92">
         <v>5.81</v>
       </c>
       <c r="I14" s="93">
@@ -36488,52 +36597,55 @@
       </c>
       <c r="U14" s="98">
         <v>4.68</v>
       </c>
       <c r="V14" s="99">
         <v>4.8899999999999997</v>
       </c>
       <c r="W14" s="87">
         <v>5.04</v>
       </c>
       <c r="X14" s="88">
         <v>4.88</v>
       </c>
       <c r="Y14" s="88">
         <v>5.04</v>
       </c>
       <c r="Z14" s="87">
         <v>5.54</v>
       </c>
       <c r="AA14" s="88">
         <v>6.26</v>
       </c>
       <c r="AB14" s="88">
         <v>5.35</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="88">
+        <v>4.74</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="81" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="88">
         <v>9.39</v>
       </c>
       <c r="C15" s="88">
         <v>8.4499999999999993</v>
       </c>
       <c r="D15" s="88">
         <v>7.42</v>
       </c>
       <c r="E15" s="89">
         <v>7.32</v>
       </c>
       <c r="F15" s="90">
         <v>7.37</v>
       </c>
       <c r="G15" s="91">
         <v>7.56</v>
       </c>
       <c r="H15" s="92">
         <v>7.33</v>
       </c>
       <c r="I15" s="93">
@@ -36574,52 +36686,55 @@
       </c>
       <c r="U15" s="98">
         <v>6.88</v>
       </c>
       <c r="V15" s="99">
         <v>7.09</v>
       </c>
       <c r="W15" s="87">
         <v>7.13</v>
       </c>
       <c r="X15" s="88">
         <v>7.04</v>
       </c>
       <c r="Y15" s="88">
         <v>7.21</v>
       </c>
       <c r="Z15" s="87">
         <v>4.1100000000000003</v>
       </c>
       <c r="AA15" s="88">
         <v>4.7699999999999996</v>
       </c>
       <c r="AB15" s="88">
         <v>5.95</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="88">
+        <v>6.2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="81" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="88">
         <v>5.4</v>
       </c>
       <c r="C16" s="88">
         <v>5.55</v>
       </c>
       <c r="D16" s="88">
         <v>6.27</v>
       </c>
       <c r="E16" s="89">
         <v>6.48</v>
       </c>
       <c r="F16" s="90">
         <v>6.09</v>
       </c>
       <c r="G16" s="91">
         <v>6.13</v>
       </c>
       <c r="H16" s="92">
         <v>6.24</v>
       </c>
       <c r="I16" s="93">
@@ -36660,52 +36775,55 @@
       </c>
       <c r="U16" s="98">
         <v>5.89</v>
       </c>
       <c r="V16" s="99">
         <v>5.82</v>
       </c>
       <c r="W16" s="87">
         <v>5.97</v>
       </c>
       <c r="X16" s="88">
         <v>6.05</v>
       </c>
       <c r="Y16" s="88">
         <v>6.02</v>
       </c>
       <c r="Z16" s="87">
         <v>7.39</v>
       </c>
       <c r="AA16" s="88">
         <v>5.91</v>
       </c>
       <c r="AB16" s="88">
         <v>5.74</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="88">
+        <v>5.81</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="81" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="88">
         <v>7.5</v>
       </c>
       <c r="C17" s="88">
         <v>6.78</v>
       </c>
       <c r="D17" s="88">
         <v>6.36</v>
       </c>
       <c r="E17" s="89">
         <v>5.91</v>
       </c>
       <c r="F17" s="90">
         <v>5.61</v>
       </c>
       <c r="G17" s="91">
         <v>5.85</v>
       </c>
       <c r="H17" s="92">
         <v>5.81</v>
       </c>
       <c r="I17" s="93">
@@ -36746,52 +36864,55 @@
       </c>
       <c r="U17" s="98">
         <v>4.9800000000000004</v>
       </c>
       <c r="V17" s="99">
         <v>4.8899999999999997</v>
       </c>
       <c r="W17" s="87">
         <v>4.8</v>
       </c>
       <c r="X17" s="88">
         <v>4.74</v>
       </c>
       <c r="Y17" s="88">
         <v>4.8099999999999996</v>
       </c>
       <c r="Z17" s="87">
         <v>1.6</v>
       </c>
       <c r="AA17" s="88">
         <v>3.61</v>
       </c>
       <c r="AB17" s="88">
         <v>5.16</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="88">
+        <v>4.59</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="81" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="88">
         <v>8.9499999999999993</v>
       </c>
       <c r="C18" s="88">
         <v>7.11</v>
       </c>
       <c r="D18" s="88">
         <v>6.48</v>
       </c>
       <c r="E18" s="89">
         <v>6.12</v>
       </c>
       <c r="F18" s="90">
         <v>5.96</v>
       </c>
       <c r="G18" s="91">
         <v>5.8</v>
       </c>
       <c r="H18" s="92">
         <v>5.96</v>
       </c>
       <c r="I18" s="93">
@@ -36832,84 +36953,88 @@
       </c>
       <c r="U18" s="98">
         <v>6.08</v>
       </c>
       <c r="V18" s="99">
         <v>5.88</v>
       </c>
       <c r="W18" s="87">
         <v>5.74</v>
       </c>
       <c r="X18" s="88">
         <v>5.68</v>
       </c>
       <c r="Y18" s="88">
         <v>5.94</v>
       </c>
       <c r="Z18" s="87">
         <v>4.59</v>
       </c>
       <c r="AA18" s="88">
         <v>5.46</v>
       </c>
       <c r="AB18" s="88">
         <v>5.0199999999999996</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="293" t="s">
+      <c r="AC18" s="88">
+        <v>5.59</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
+      <c r="A19" s="290" t="s">
         <v>14</v>
       </c>
-      <c r="B19" s="279"/>
-[...24 lines deleted...]
-      <c r="AA19" s="274"/>
+      <c r="B19" s="277"/>
+      <c r="C19" s="277"/>
+      <c r="D19" s="277"/>
+      <c r="E19" s="277"/>
+      <c r="F19" s="277"/>
+      <c r="G19" s="277"/>
+      <c r="H19" s="277"/>
+      <c r="I19" s="277"/>
+      <c r="J19" s="277"/>
+      <c r="K19" s="277"/>
+      <c r="L19" s="277"/>
+      <c r="M19" s="277"/>
+      <c r="N19" s="277"/>
+      <c r="O19" s="277"/>
+      <c r="P19" s="277"/>
+      <c r="Q19" s="277"/>
+      <c r="R19" s="277"/>
+      <c r="S19" s="277"/>
+      <c r="T19" s="277"/>
+      <c r="U19" s="272"/>
+      <c r="V19" s="272"/>
+      <c r="W19" s="272"/>
+      <c r="X19" s="272"/>
+      <c r="Y19" s="272"/>
+      <c r="Z19" s="272"/>
+      <c r="AA19" s="272"/>
       <c r="AB19" s="74"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="74"/>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="81" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="82">
         <v>5.51</v>
       </c>
       <c r="C20" s="82">
         <v>5.03</v>
       </c>
       <c r="D20" s="82">
         <v>4.68</v>
       </c>
       <c r="E20" s="82">
         <v>4.8899999999999997</v>
       </c>
       <c r="F20" s="82">
         <v>4.96</v>
       </c>
       <c r="G20" s="82">
         <v>4.83</v>
       </c>
       <c r="H20" s="82">
         <v>4.91</v>
       </c>
       <c r="I20" s="82">
@@ -36950,52 +37075,55 @@
       </c>
       <c r="U20" s="85">
         <v>4.57</v>
       </c>
       <c r="V20" s="86">
         <v>4.59</v>
       </c>
       <c r="W20" s="87">
         <v>4.62</v>
       </c>
       <c r="X20" s="88">
         <v>4.6399999999999997</v>
       </c>
       <c r="Y20" s="88">
         <v>4.71</v>
       </c>
       <c r="Z20" s="87">
         <v>3.93</v>
       </c>
       <c r="AA20" s="88">
         <v>4.5</v>
       </c>
       <c r="AB20" s="88">
         <v>4.53</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="88">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="81" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="88">
         <v>5.56</v>
       </c>
       <c r="C21" s="88">
         <v>5.05</v>
       </c>
       <c r="D21" s="88">
         <v>4.68</v>
       </c>
       <c r="E21" s="100">
         <v>4.87</v>
       </c>
       <c r="F21" s="101">
         <v>4.9400000000000004</v>
       </c>
       <c r="G21" s="102">
         <v>4.8499999999999996</v>
       </c>
       <c r="H21" s="103">
         <v>4.9400000000000004</v>
       </c>
       <c r="I21" s="104">
@@ -37036,52 +37164,55 @@
       </c>
       <c r="U21" s="109">
         <v>4.6100000000000003</v>
       </c>
       <c r="V21" s="110">
         <v>4.59</v>
       </c>
       <c r="W21" s="87">
         <v>4.6100000000000003</v>
       </c>
       <c r="X21" s="88">
         <v>4.63</v>
       </c>
       <c r="Y21" s="88">
         <v>4.74</v>
       </c>
       <c r="Z21" s="87">
         <v>4.05</v>
       </c>
       <c r="AA21" s="88">
         <v>4.57</v>
       </c>
       <c r="AB21" s="88">
         <v>4.66</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="88">
+        <v>4.8</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="81" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="88">
         <v>5.28</v>
       </c>
       <c r="C22" s="88">
         <v>4.9000000000000004</v>
       </c>
       <c r="D22" s="88">
         <v>4.68</v>
       </c>
       <c r="E22" s="100">
         <v>5</v>
       </c>
       <c r="F22" s="101">
         <v>5.05</v>
       </c>
       <c r="G22" s="102">
         <v>4.7</v>
       </c>
       <c r="H22" s="103">
         <v>4.7699999999999996</v>
       </c>
       <c r="I22" s="104">
@@ -37122,84 +37253,88 @@
       </c>
       <c r="U22" s="109">
         <v>4.37</v>
       </c>
       <c r="V22" s="110">
         <v>4.5999999999999996</v>
       </c>
       <c r="W22" s="87">
         <v>4.6900000000000004</v>
       </c>
       <c r="X22" s="88">
         <v>4.67</v>
       </c>
       <c r="Y22" s="88">
         <v>4.57</v>
       </c>
       <c r="Z22" s="87">
         <v>3.3</v>
       </c>
       <c r="AA22" s="88">
         <v>4.1399999999999997</v>
       </c>
       <c r="AB22" s="88">
         <v>3.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="291" t="s">
+      <c r="AC22" s="88">
+        <v>3.77</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
+      <c r="A23" s="288" t="s">
         <v>15</v>
       </c>
-      <c r="B23" s="279"/>
-[...24 lines deleted...]
-      <c r="AA23" s="274"/>
+      <c r="B23" s="277"/>
+      <c r="C23" s="277"/>
+      <c r="D23" s="277"/>
+      <c r="E23" s="277"/>
+      <c r="F23" s="277"/>
+      <c r="G23" s="277"/>
+      <c r="H23" s="277"/>
+      <c r="I23" s="277"/>
+      <c r="J23" s="277"/>
+      <c r="K23" s="277"/>
+      <c r="L23" s="277"/>
+      <c r="M23" s="277"/>
+      <c r="N23" s="277"/>
+      <c r="O23" s="277"/>
+      <c r="P23" s="277"/>
+      <c r="Q23" s="277"/>
+      <c r="R23" s="277"/>
+      <c r="S23" s="277"/>
+      <c r="T23" s="277"/>
+      <c r="U23" s="272"/>
+      <c r="V23" s="272"/>
+      <c r="W23" s="272"/>
+      <c r="X23" s="272"/>
+      <c r="Y23" s="272"/>
+      <c r="Z23" s="272"/>
+      <c r="AA23" s="272"/>
       <c r="AB23" s="74"/>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="74"/>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="81" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="82">
         <v>6.33</v>
       </c>
       <c r="C24" s="82">
         <v>5.66</v>
       </c>
       <c r="D24" s="82">
         <v>5.35</v>
       </c>
       <c r="E24" s="82">
         <v>5.34</v>
       </c>
       <c r="F24" s="82">
         <v>5.34</v>
       </c>
       <c r="G24" s="82">
         <v>5.4</v>
       </c>
       <c r="H24" s="82">
         <v>5.46</v>
       </c>
       <c r="I24" s="82">
@@ -37240,52 +37375,55 @@
       </c>
       <c r="U24" s="85">
         <v>5.23</v>
       </c>
       <c r="V24" s="86">
         <v>5.26</v>
       </c>
       <c r="W24" s="87">
         <v>5.32</v>
       </c>
       <c r="X24" s="88">
         <v>5.29</v>
       </c>
       <c r="Y24" s="88">
         <v>5.35</v>
       </c>
       <c r="Z24" s="87">
         <v>4.0199999999999996</v>
       </c>
       <c r="AA24" s="88">
         <v>4.42</v>
       </c>
       <c r="AB24" s="88">
         <v>4.75</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="88">
+        <v>4.93</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="81" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="88">
         <v>4.22</v>
       </c>
       <c r="C25" s="88">
         <v>3.75</v>
       </c>
       <c r="D25" s="88">
         <v>3.52</v>
       </c>
       <c r="E25" s="111">
         <v>3.42</v>
       </c>
       <c r="F25" s="112">
         <v>3.42</v>
       </c>
       <c r="G25" s="113">
         <v>3.48</v>
       </c>
       <c r="H25" s="114">
         <v>3.55</v>
       </c>
       <c r="I25" s="115">
@@ -37326,52 +37464,55 @@
       </c>
       <c r="U25" s="120">
         <v>3.74</v>
       </c>
       <c r="V25" s="121">
         <v>3.76</v>
       </c>
       <c r="W25" s="87">
         <v>3.81</v>
       </c>
       <c r="X25" s="88">
         <v>3.79</v>
       </c>
       <c r="Y25" s="88">
         <v>3.82</v>
       </c>
       <c r="Z25" s="87">
         <v>3.02</v>
       </c>
       <c r="AA25" s="88">
         <v>2.71</v>
       </c>
       <c r="AB25" s="88">
         <v>2.7</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="88">
+        <v>3.24</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="81" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="88">
         <v>5.27</v>
       </c>
       <c r="C26" s="88">
         <v>5.12</v>
       </c>
       <c r="D26" s="88">
         <v>4.3600000000000003</v>
       </c>
       <c r="E26" s="111">
         <v>4.18</v>
       </c>
       <c r="F26" s="112">
         <v>4.1900000000000004</v>
       </c>
       <c r="G26" s="113">
         <v>4.09</v>
       </c>
       <c r="H26" s="114">
         <v>4.54</v>
       </c>
       <c r="I26" s="115">
@@ -37412,52 +37553,55 @@
       </c>
       <c r="U26" s="120">
         <v>6.39</v>
       </c>
       <c r="V26" s="121">
         <v>5.96</v>
       </c>
       <c r="W26" s="87">
         <v>6.02</v>
       </c>
       <c r="X26" s="88">
         <v>6.36</v>
       </c>
       <c r="Y26" s="88">
         <v>6.22</v>
       </c>
       <c r="Z26" s="87">
         <v>4.22</v>
       </c>
       <c r="AA26" s="88">
         <v>4.75</v>
       </c>
       <c r="AB26" s="88">
         <v>5.81</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="88">
+        <v>5.76</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="81" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="88">
         <v>6.19</v>
       </c>
       <c r="C27" s="88">
         <v>5.6</v>
       </c>
       <c r="D27" s="88">
         <v>6.39</v>
       </c>
       <c r="E27" s="111">
         <v>6.85</v>
       </c>
       <c r="F27" s="112">
         <v>6.71</v>
       </c>
       <c r="G27" s="113">
         <v>6.64</v>
       </c>
       <c r="H27" s="114">
         <v>6.52</v>
       </c>
       <c r="I27" s="115">
@@ -37498,52 +37642,55 @@
       </c>
       <c r="U27" s="120">
         <v>5.59</v>
       </c>
       <c r="V27" s="121">
         <v>5.92</v>
       </c>
       <c r="W27" s="87">
         <v>6.13</v>
       </c>
       <c r="X27" s="88">
         <v>6.02</v>
       </c>
       <c r="Y27" s="88">
         <v>6</v>
       </c>
       <c r="Z27" s="87">
         <v>4.4000000000000004</v>
       </c>
       <c r="AA27" s="88">
         <v>6.14</v>
       </c>
       <c r="AB27" s="88">
         <v>6.79</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="88">
+        <v>6.79</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="81" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="88">
         <v>5.4</v>
       </c>
       <c r="C28" s="88">
         <v>4.4000000000000004</v>
       </c>
       <c r="D28" s="88">
         <v>3.51</v>
       </c>
       <c r="E28" s="111">
         <v>4.24</v>
       </c>
       <c r="F28" s="112">
         <v>5.1100000000000003</v>
       </c>
       <c r="G28" s="113">
         <v>5.26</v>
       </c>
       <c r="H28" s="114">
         <v>5.81</v>
       </c>
       <c r="I28" s="115">
@@ -37584,52 +37731,55 @@
       </c>
       <c r="U28" s="120">
         <v>4.68</v>
       </c>
       <c r="V28" s="121">
         <v>4.8899999999999997</v>
       </c>
       <c r="W28" s="87">
         <v>5.04</v>
       </c>
       <c r="X28" s="88">
         <v>4.88</v>
       </c>
       <c r="Y28" s="88">
         <v>5.04</v>
       </c>
       <c r="Z28" s="87">
         <v>5.54</v>
       </c>
       <c r="AA28" s="88">
         <v>6.26</v>
       </c>
       <c r="AB28" s="88">
         <v>5.35</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="88">
+        <v>4.74</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="81" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="88">
         <v>9.39</v>
       </c>
       <c r="C29" s="88">
         <v>8.4499999999999993</v>
       </c>
       <c r="D29" s="88">
         <v>7.42</v>
       </c>
       <c r="E29" s="111">
         <v>7.32</v>
       </c>
       <c r="F29" s="112">
         <v>7.37</v>
       </c>
       <c r="G29" s="113">
         <v>7.56</v>
       </c>
       <c r="H29" s="114">
         <v>7.33</v>
       </c>
       <c r="I29" s="115">
@@ -37670,52 +37820,55 @@
       </c>
       <c r="U29" s="120">
         <v>6.88</v>
       </c>
       <c r="V29" s="121">
         <v>7.09</v>
       </c>
       <c r="W29" s="87">
         <v>7.13</v>
       </c>
       <c r="X29" s="88">
         <v>7.04</v>
       </c>
       <c r="Y29" s="88">
         <v>7.21</v>
       </c>
       <c r="Z29" s="87">
         <v>4.1100000000000003</v>
       </c>
       <c r="AA29" s="88">
         <v>4.7699999999999996</v>
       </c>
       <c r="AB29" s="88">
         <v>5.95</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="88">
+        <v>6.2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="81" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="88">
         <v>5.4</v>
       </c>
       <c r="C30" s="88">
         <v>5.55</v>
       </c>
       <c r="D30" s="88">
         <v>6.27</v>
       </c>
       <c r="E30" s="111">
         <v>6.48</v>
       </c>
       <c r="F30" s="112">
         <v>6.09</v>
       </c>
       <c r="G30" s="113">
         <v>6.13</v>
       </c>
       <c r="H30" s="114">
         <v>6.24</v>
       </c>
       <c r="I30" s="115">
@@ -37756,52 +37909,55 @@
       </c>
       <c r="U30" s="120">
         <v>5.89</v>
       </c>
       <c r="V30" s="121">
         <v>5.82</v>
       </c>
       <c r="W30" s="87">
         <v>5.97</v>
       </c>
       <c r="X30" s="88">
         <v>6.05</v>
       </c>
       <c r="Y30" s="88">
         <v>6.02</v>
       </c>
       <c r="Z30" s="87">
         <v>7.39</v>
       </c>
       <c r="AA30" s="88">
         <v>5.91</v>
       </c>
       <c r="AB30" s="88">
         <v>5.74</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="88">
+        <v>5.81</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="81" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="88">
         <v>7.5</v>
       </c>
       <c r="C31" s="88">
         <v>6.78</v>
       </c>
       <c r="D31" s="88">
         <v>6.36</v>
       </c>
       <c r="E31" s="111">
         <v>5.91</v>
       </c>
       <c r="F31" s="112">
         <v>5.61</v>
       </c>
       <c r="G31" s="113">
         <v>5.85</v>
       </c>
       <c r="H31" s="114">
         <v>5.81</v>
       </c>
       <c r="I31" s="115">
@@ -37842,52 +37998,55 @@
       </c>
       <c r="U31" s="120">
         <v>4.9800000000000004</v>
       </c>
       <c r="V31" s="121">
         <v>4.8899999999999997</v>
       </c>
       <c r="W31" s="87">
         <v>4.8</v>
       </c>
       <c r="X31" s="88">
         <v>4.74</v>
       </c>
       <c r="Y31" s="88">
         <v>4.8099999999999996</v>
       </c>
       <c r="Z31" s="87">
         <v>1.6</v>
       </c>
       <c r="AA31" s="88">
         <v>3.61</v>
       </c>
       <c r="AB31" s="88">
         <v>5.16</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="88">
+        <v>4.59</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="122" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="123">
         <v>8.9499999999999993</v>
       </c>
       <c r="C32" s="123">
         <v>7.11</v>
       </c>
       <c r="D32" s="123">
         <v>6.48</v>
       </c>
       <c r="E32" s="124">
         <v>6.12</v>
       </c>
       <c r="F32" s="125">
         <v>5.96</v>
       </c>
       <c r="G32" s="126">
         <v>5.8</v>
       </c>
       <c r="H32" s="127">
         <v>5.96</v>
       </c>
       <c r="I32" s="128">
@@ -37927,249 +38086,256 @@
         <v>5.65</v>
       </c>
       <c r="U32" s="133">
         <v>6.08</v>
       </c>
       <c r="V32" s="134">
         <v>5.88</v>
       </c>
       <c r="W32" s="123">
         <v>5.74</v>
       </c>
       <c r="X32" s="123">
         <v>5.68</v>
       </c>
       <c r="Y32" s="123">
         <v>5.94</v>
       </c>
       <c r="Z32" s="123">
         <v>4.59</v>
       </c>
       <c r="AA32" s="123">
         <v>5.46</v>
       </c>
       <c r="AB32" s="123">
         <v>5.0199999999999996</v>
+      </c>
+      <c r="AC32" s="123">
+        <v>5.59</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="70" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="70"/>
       <c r="C33" s="70"/>
       <c r="D33" s="70"/>
       <c r="E33" s="70"/>
       <c r="F33" s="70"/>
       <c r="G33" s="70"/>
       <c r="H33" s="70"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="U6:AB6"/>
-    <mergeCell ref="A5:AB5"/>
     <mergeCell ref="A23:AA23"/>
     <mergeCell ref="A9:AA9"/>
     <mergeCell ref="A19:AA19"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:Y7"/>
-    <mergeCell ref="Z7:AB7"/>
+    <mergeCell ref="Z7:AC7"/>
+    <mergeCell ref="U6:AC6"/>
+    <mergeCell ref="A5:AC5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A4:AN39"/>
+  <dimension ref="A4:AO39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="T15" sqref="T15"/>
+      <selection activeCell="AT24" sqref="AT24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.85546875" customWidth="1"/>
     <col min="2" max="13" width="9.140625" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.7109375" customWidth="1"/>
     <col min="15" max="15" width="6.140625" customWidth="1"/>
     <col min="16" max="16" width="6.28515625" customWidth="1"/>
     <col min="17" max="17" width="5.7109375" customWidth="1"/>
     <col min="18" max="18" width="7" customWidth="1"/>
     <col min="19" max="19" width="7.140625" customWidth="1"/>
     <col min="20" max="20" width="6.7109375" customWidth="1"/>
     <col min="21" max="21" width="6.140625" customWidth="1"/>
     <col min="22" max="22" width="8.28515625" customWidth="1"/>
     <col min="23" max="23" width="6.28515625" customWidth="1"/>
     <col min="24" max="24" width="7" customWidth="1"/>
     <col min="26" max="26" width="6.7109375" customWidth="1"/>
     <col min="27" max="27" width="6.5703125" customWidth="1"/>
     <col min="28" max="28" width="6.28515625" customWidth="1"/>
     <col min="29" max="29" width="5.85546875" customWidth="1"/>
     <col min="30" max="30" width="7.140625" customWidth="1"/>
     <col min="31" max="31" width="6.85546875" customWidth="1"/>
     <col min="32" max="32" width="6.5703125" customWidth="1"/>
     <col min="33" max="33" width="6.28515625" customWidth="1"/>
     <col min="34" max="34" width="8.140625" customWidth="1"/>
     <col min="35" max="35" width="6.42578125" customWidth="1"/>
     <col min="36" max="36" width="6.140625" customWidth="1"/>
     <col min="38" max="38" width="6" customWidth="1"/>
-    <col min="39" max="39" width="6.5703125" customWidth="1"/>
-    <col min="40" max="40" width="7.140625" customWidth="1"/>
+    <col min="39" max="39" width="6.28515625" customWidth="1"/>
+    <col min="40" max="40" width="6.7109375" customWidth="1"/>
+    <col min="41" max="41" width="6.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:40" s="270" customFormat="1"/>
-[...1 lines deleted...]
-      <c r="A5" s="304" t="s">
+    <row r="4" spans="1:41" s="270" customFormat="1"/>
+    <row r="5" spans="1:41">
+      <c r="A5" s="297" t="s">
         <v>59</v>
       </c>
-      <c r="B5" s="305"/>
-[...39 lines deleted...]
-    <row r="6" spans="1:40">
+      <c r="B5" s="298"/>
+      <c r="C5" s="298"/>
+      <c r="D5" s="298"/>
+      <c r="E5" s="298"/>
+      <c r="F5" s="298"/>
+      <c r="G5" s="298"/>
+      <c r="H5" s="298"/>
+      <c r="I5" s="298"/>
+      <c r="J5" s="298"/>
+      <c r="K5" s="298"/>
+      <c r="L5" s="298"/>
+      <c r="M5" s="298"/>
+      <c r="N5" s="298"/>
+      <c r="O5" s="298"/>
+      <c r="P5" s="298"/>
+      <c r="Q5" s="298"/>
+      <c r="R5" s="298"/>
+      <c r="S5" s="298"/>
+      <c r="T5" s="298"/>
+      <c r="U5" s="298"/>
+      <c r="V5" s="298"/>
+      <c r="W5" s="298"/>
+      <c r="X5" s="298"/>
+      <c r="Y5" s="298"/>
+      <c r="Z5" s="298"/>
+      <c r="AA5" s="298"/>
+      <c r="AB5" s="298"/>
+      <c r="AC5" s="298"/>
+      <c r="AD5" s="298"/>
+      <c r="AE5" s="298"/>
+      <c r="AF5" s="298"/>
+      <c r="AG5" s="298"/>
+      <c r="AH5" s="298"/>
+      <c r="AI5" s="298"/>
+      <c r="AJ5" s="298"/>
+      <c r="AK5" s="298"/>
+      <c r="AL5" s="298"/>
+      <c r="AM5" s="298"/>
+      <c r="AN5" s="272"/>
+      <c r="AO5" s="272"/>
+    </row>
+    <row r="6" spans="1:41">
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
       <c r="Q6" s="3"/>
       <c r="R6" s="3"/>
       <c r="S6" s="3"/>
       <c r="T6" s="3"/>
       <c r="U6" s="3"/>
       <c r="V6" s="3"/>
       <c r="W6" s="3"/>
       <c r="X6" s="3"/>
       <c r="Y6" s="3"/>
       <c r="Z6" s="64"/>
       <c r="AA6" s="64"/>
       <c r="AB6" s="64"/>
       <c r="AC6" s="64"/>
       <c r="AD6" s="64"/>
       <c r="AE6" s="64"/>
       <c r="AF6" s="65"/>
       <c r="AG6" s="66"/>
-      <c r="AH6" s="302" t="s">
+      <c r="AH6" s="295" t="s">
         <v>0</v>
       </c>
-      <c r="AI6" s="303"/>
-[...8 lines deleted...]
-      <c r="B7" s="300">
+      <c r="AI6" s="296"/>
+      <c r="AJ6" s="296"/>
+      <c r="AK6" s="296"/>
+      <c r="AL6" s="296"/>
+      <c r="AM6" s="296"/>
+      <c r="AN6" s="296"/>
+      <c r="AO6" s="296"/>
+    </row>
+    <row r="7" spans="1:41">
+      <c r="A7" s="291"/>
+      <c r="B7" s="301">
         <v>2023</v>
       </c>
-      <c r="C7" s="301"/>
-[...10 lines deleted...]
-      <c r="N7" s="286">
+      <c r="C7" s="302"/>
+      <c r="D7" s="302"/>
+      <c r="E7" s="302"/>
+      <c r="F7" s="302"/>
+      <c r="G7" s="302"/>
+      <c r="H7" s="302"/>
+      <c r="I7" s="302"/>
+      <c r="J7" s="302"/>
+      <c r="K7" s="302"/>
+      <c r="L7" s="302"/>
+      <c r="M7" s="302"/>
+      <c r="N7" s="284">
         <v>2024</v>
       </c>
-      <c r="O7" s="287"/>
-[...10 lines deleted...]
-      <c r="Z7" s="281">
+      <c r="O7" s="285"/>
+      <c r="P7" s="285"/>
+      <c r="Q7" s="285"/>
+      <c r="R7" s="285"/>
+      <c r="S7" s="285"/>
+      <c r="T7" s="285"/>
+      <c r="U7" s="285"/>
+      <c r="V7" s="285"/>
+      <c r="W7" s="285"/>
+      <c r="X7" s="285"/>
+      <c r="Y7" s="285"/>
+      <c r="Z7" s="279">
         <v>2025</v>
       </c>
-      <c r="AA7" s="282"/>
-[...10 lines deleted...]
-      <c r="AL7" s="288">
+      <c r="AA7" s="280"/>
+      <c r="AB7" s="280"/>
+      <c r="AC7" s="280"/>
+      <c r="AD7" s="280"/>
+      <c r="AE7" s="280"/>
+      <c r="AF7" s="280"/>
+      <c r="AG7" s="280"/>
+      <c r="AH7" s="280"/>
+      <c r="AI7" s="281"/>
+      <c r="AJ7" s="281"/>
+      <c r="AK7" s="281"/>
+      <c r="AL7" s="286">
         <v>2026</v>
       </c>
-      <c r="AM7" s="289"/>
-[...3 lines deleted...]
-      <c r="A8" s="295"/>
+      <c r="AM7" s="287"/>
+      <c r="AN7" s="281"/>
+      <c r="AO7" s="281"/>
+    </row>
+    <row r="8" spans="1:41" ht="21" customHeight="1">
+      <c r="A8" s="292"/>
       <c r="B8" s="216" t="s">
         <v>44</v>
       </c>
       <c r="C8" s="216" t="s">
         <v>45</v>
       </c>
       <c r="D8" s="216" t="s">
         <v>46</v>
       </c>
       <c r="E8" s="176" t="s">
         <v>47</v>
       </c>
       <c r="F8" s="176" t="s">
         <v>48</v>
       </c>
       <c r="G8" s="176" t="s">
         <v>49</v>
       </c>
       <c r="H8" s="176" t="s">
         <v>50</v>
       </c>
       <c r="I8" s="176" t="s">
         <v>51</v>
       </c>
       <c r="J8" s="176" t="s">
@@ -38243,95 +38409,98 @@
       </c>
       <c r="AG8" s="62" t="s">
         <v>8</v>
       </c>
       <c r="AH8" s="62" t="s">
         <v>9</v>
       </c>
       <c r="AI8" s="176" t="s">
         <v>10</v>
       </c>
       <c r="AJ8" s="6" t="s">
         <v>11</v>
       </c>
       <c r="AK8" s="6" t="s">
         <v>12</v>
       </c>
       <c r="AL8" s="5" t="s">
         <v>1</v>
       </c>
       <c r="AM8" s="80" t="s">
         <v>2</v>
       </c>
       <c r="AN8" s="5" t="s">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="298" t="s">
+      <c r="AO8" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:41">
+      <c r="A9" s="299" t="s">
         <v>56</v>
       </c>
-      <c r="B9" s="298"/>
-[...38 lines deleted...]
-    <row r="10" spans="1:40">
+      <c r="B9" s="299"/>
+      <c r="C9" s="299"/>
+      <c r="D9" s="299"/>
+      <c r="E9" s="299"/>
+      <c r="F9" s="299"/>
+      <c r="G9" s="299"/>
+      <c r="H9" s="299"/>
+      <c r="I9" s="299"/>
+      <c r="J9" s="299"/>
+      <c r="K9" s="299"/>
+      <c r="L9" s="299"/>
+      <c r="M9" s="299"/>
+      <c r="N9" s="299"/>
+      <c r="O9" s="299"/>
+      <c r="P9" s="299"/>
+      <c r="Q9" s="300"/>
+      <c r="R9" s="300"/>
+      <c r="S9" s="300"/>
+      <c r="T9" s="300"/>
+      <c r="U9" s="300"/>
+      <c r="V9" s="300"/>
+      <c r="W9" s="300"/>
+      <c r="X9" s="300"/>
+      <c r="Y9" s="300"/>
+      <c r="Z9" s="300"/>
+      <c r="AA9" s="300"/>
+      <c r="AB9" s="300"/>
+      <c r="AC9" s="300"/>
+      <c r="AD9" s="300"/>
+      <c r="AE9" s="300"/>
+      <c r="AF9" s="272"/>
+      <c r="AG9" s="272"/>
+      <c r="AH9" s="272"/>
+      <c r="AI9" s="272"/>
+      <c r="AJ9" s="272"/>
+      <c r="AK9" s="272"/>
+      <c r="AL9" s="272"/>
+      <c r="AM9" s="272"/>
+    </row>
+    <row r="10" spans="1:41">
       <c r="A10" s="60" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="217">
         <v>341</v>
       </c>
       <c r="C10" s="217">
         <v>231</v>
       </c>
       <c r="D10" s="217">
         <v>290</v>
       </c>
       <c r="E10" s="218">
         <v>241</v>
       </c>
       <c r="F10" s="217">
         <v>312</v>
       </c>
       <c r="G10" s="14">
         <v>290</v>
       </c>
       <c r="H10" s="14">
         <v>287</v>
       </c>
       <c r="I10" s="14">
@@ -38408,52 +38577,55 @@
       </c>
       <c r="AG10" s="228">
         <v>283</v>
       </c>
       <c r="AH10" s="229">
         <v>298</v>
       </c>
       <c r="AI10" s="184">
         <v>320</v>
       </c>
       <c r="AJ10" s="184">
         <v>290</v>
       </c>
       <c r="AK10" s="184">
         <v>348</v>
       </c>
       <c r="AL10" s="184">
         <v>242</v>
       </c>
       <c r="AM10" s="184">
         <v>276</v>
       </c>
       <c r="AN10" s="184">
         <v>303</v>
       </c>
-    </row>
-    <row r="11" spans="1:40">
+      <c r="AO10" s="184">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="11" spans="1:41">
       <c r="A11" s="60" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="217">
         <v>169</v>
       </c>
       <c r="C11" s="217">
         <v>126</v>
       </c>
       <c r="D11" s="217">
         <v>152</v>
       </c>
       <c r="E11" s="218">
         <v>137</v>
       </c>
       <c r="F11" s="217">
         <v>166</v>
       </c>
       <c r="G11" s="14">
         <v>155</v>
       </c>
       <c r="H11" s="14">
         <v>156</v>
       </c>
       <c r="I11" s="14">
@@ -38530,52 +38702,55 @@
       </c>
       <c r="AG11" s="228">
         <v>142</v>
       </c>
       <c r="AH11" s="229">
         <v>150</v>
       </c>
       <c r="AI11" s="184">
         <v>168</v>
       </c>
       <c r="AJ11" s="184">
         <v>163</v>
       </c>
       <c r="AK11" s="184">
         <v>198</v>
       </c>
       <c r="AL11" s="184">
         <v>140</v>
       </c>
       <c r="AM11" s="184">
         <v>149</v>
       </c>
       <c r="AN11" s="184">
         <v>159</v>
       </c>
-    </row>
-    <row r="12" spans="1:40">
+      <c r="AO11" s="184">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="12" spans="1:41">
       <c r="A12" s="60" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="217">
         <v>52</v>
       </c>
       <c r="C12" s="217">
         <v>25</v>
       </c>
       <c r="D12" s="217">
         <v>36</v>
       </c>
       <c r="E12" s="218">
         <v>23</v>
       </c>
       <c r="F12" s="217">
         <v>36</v>
       </c>
       <c r="G12" s="14">
         <v>45</v>
       </c>
       <c r="H12" s="14">
         <v>37</v>
       </c>
       <c r="I12" s="14">
@@ -38652,52 +38827,55 @@
       </c>
       <c r="AG12" s="228">
         <v>31</v>
       </c>
       <c r="AH12" s="229">
         <v>38</v>
       </c>
       <c r="AI12" s="184">
         <v>41</v>
       </c>
       <c r="AJ12" s="184">
         <v>40</v>
       </c>
       <c r="AK12" s="184">
         <v>27</v>
       </c>
       <c r="AL12" s="184">
         <v>25</v>
       </c>
       <c r="AM12" s="184">
         <v>33</v>
       </c>
       <c r="AN12" s="184">
         <v>32</v>
       </c>
-    </row>
-    <row r="13" spans="1:40">
+      <c r="AO12" s="184">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="13" spans="1:41">
       <c r="A13" s="60" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="217">
         <v>25</v>
       </c>
       <c r="C13" s="217">
         <v>15</v>
       </c>
       <c r="D13" s="217">
         <v>18</v>
       </c>
       <c r="E13" s="218">
         <v>21</v>
       </c>
       <c r="F13" s="217">
         <v>20</v>
       </c>
       <c r="G13" s="14">
         <v>15</v>
       </c>
       <c r="H13" s="14">
         <v>19</v>
       </c>
       <c r="I13" s="14">
@@ -38774,52 +38952,55 @@
       </c>
       <c r="AG13" s="228">
         <v>12</v>
       </c>
       <c r="AH13" s="229">
         <v>23</v>
       </c>
       <c r="AI13" s="184">
         <v>22</v>
       </c>
       <c r="AJ13" s="184">
         <v>13</v>
       </c>
       <c r="AK13" s="184">
         <v>16</v>
       </c>
       <c r="AL13" s="184">
         <v>12</v>
       </c>
       <c r="AM13" s="184">
         <v>20</v>
       </c>
       <c r="AN13" s="184">
         <v>22</v>
       </c>
-    </row>
-    <row r="14" spans="1:40">
+      <c r="AO13" s="184">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="14" spans="1:41">
       <c r="A14" s="60" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="217">
         <v>10</v>
       </c>
       <c r="C14" s="217">
         <v>8</v>
       </c>
       <c r="D14" s="217">
         <v>12</v>
       </c>
       <c r="E14" s="218">
         <v>7</v>
       </c>
       <c r="F14" s="217">
         <v>11</v>
       </c>
       <c r="G14" s="14">
         <v>12</v>
       </c>
       <c r="H14" s="14">
         <v>7</v>
       </c>
       <c r="I14" s="14">
@@ -38896,52 +39077,55 @@
       </c>
       <c r="AG14" s="228">
         <v>9</v>
       </c>
       <c r="AH14" s="229">
         <v>14</v>
       </c>
       <c r="AI14" s="184">
         <v>14</v>
       </c>
       <c r="AJ14" s="184">
         <v>7</v>
       </c>
       <c r="AK14" s="184">
         <v>15</v>
       </c>
       <c r="AL14" s="184">
         <v>12</v>
       </c>
       <c r="AM14" s="184">
         <v>14</v>
       </c>
       <c r="AN14" s="184">
         <v>8</v>
       </c>
-    </row>
-    <row r="15" spans="1:40" ht="23.25">
+      <c r="AO14" s="184">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:41" ht="23.25">
       <c r="A15" s="60" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="217">
         <v>35</v>
       </c>
       <c r="C15" s="217">
         <v>24</v>
       </c>
       <c r="D15" s="217">
         <v>32</v>
       </c>
       <c r="E15" s="218">
         <v>27</v>
       </c>
       <c r="F15" s="217">
         <v>35</v>
       </c>
       <c r="G15" s="14">
         <v>23</v>
       </c>
       <c r="H15" s="14">
         <v>26</v>
       </c>
       <c r="I15" s="14">
@@ -39018,52 +39202,55 @@
       </c>
       <c r="AG15" s="228">
         <v>40</v>
       </c>
       <c r="AH15" s="229">
         <v>40</v>
       </c>
       <c r="AI15" s="184">
         <v>35</v>
       </c>
       <c r="AJ15" s="184">
         <v>28</v>
       </c>
       <c r="AK15" s="184">
         <v>42</v>
       </c>
       <c r="AL15" s="184">
         <v>19</v>
       </c>
       <c r="AM15" s="184">
         <v>23</v>
       </c>
       <c r="AN15" s="184">
         <v>38</v>
       </c>
-    </row>
-    <row r="16" spans="1:40">
+      <c r="AO15" s="184">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="16" spans="1:41">
       <c r="A16" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="217">
         <v>15</v>
       </c>
       <c r="C16" s="217">
         <v>14</v>
       </c>
       <c r="D16" s="217">
         <v>24</v>
       </c>
       <c r="E16" s="218">
         <v>5</v>
       </c>
       <c r="F16" s="217">
         <v>15</v>
       </c>
       <c r="G16" s="14">
         <v>20</v>
       </c>
       <c r="H16" s="14">
         <v>18</v>
       </c>
       <c r="I16" s="14">
@@ -39140,52 +39327,55 @@
       </c>
       <c r="AG16" s="228">
         <v>15</v>
       </c>
       <c r="AH16" s="229">
         <v>13</v>
       </c>
       <c r="AI16" s="184">
         <v>19</v>
       </c>
       <c r="AJ16" s="184">
         <v>17</v>
       </c>
       <c r="AK16" s="184">
         <v>15</v>
       </c>
       <c r="AL16" s="184">
         <v>19</v>
       </c>
       <c r="AM16" s="184">
         <v>10</v>
       </c>
       <c r="AN16" s="184">
         <v>14</v>
       </c>
-    </row>
-    <row r="17" spans="1:40">
+      <c r="AO16" s="184">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="17" spans="1:41">
       <c r="A17" s="60" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="217">
         <v>16</v>
       </c>
       <c r="C17" s="217">
         <v>8</v>
       </c>
       <c r="D17" s="217">
         <v>8</v>
       </c>
       <c r="E17" s="218">
         <v>10</v>
       </c>
       <c r="F17" s="217">
         <v>17</v>
       </c>
       <c r="G17" s="14">
         <v>8</v>
       </c>
       <c r="H17" s="14">
         <v>14</v>
       </c>
       <c r="I17" s="14">
@@ -39262,52 +39452,55 @@
       </c>
       <c r="AG17" s="228">
         <v>12</v>
       </c>
       <c r="AH17" s="229">
         <v>10</v>
       </c>
       <c r="AI17" s="184">
         <v>10</v>
       </c>
       <c r="AJ17" s="184">
         <v>10</v>
       </c>
       <c r="AK17" s="184">
         <v>14</v>
       </c>
       <c r="AL17" s="184">
         <v>4</v>
       </c>
       <c r="AM17" s="184">
         <v>13</v>
       </c>
       <c r="AN17" s="184">
         <v>20</v>
       </c>
-    </row>
-    <row r="18" spans="1:40">
+      <c r="AO17" s="184">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:41">
       <c r="A18" s="60" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="217">
         <v>19</v>
       </c>
       <c r="C18" s="217">
         <v>11</v>
       </c>
       <c r="D18" s="217">
         <v>8</v>
       </c>
       <c r="E18" s="218">
         <v>11</v>
       </c>
       <c r="F18" s="217">
         <v>12</v>
       </c>
       <c r="G18" s="14">
         <v>12</v>
       </c>
       <c r="H18" s="14">
         <v>10</v>
       </c>
       <c r="I18" s="14">
@@ -39384,96 +39577,100 @@
       </c>
       <c r="AG18" s="228">
         <v>22</v>
       </c>
       <c r="AH18" s="229">
         <v>10</v>
       </c>
       <c r="AI18" s="184">
         <v>11</v>
       </c>
       <c r="AJ18" s="184">
         <v>12</v>
       </c>
       <c r="AK18" s="184">
         <v>21</v>
       </c>
       <c r="AL18" s="184">
         <v>11</v>
       </c>
       <c r="AM18" s="184">
         <v>14</v>
       </c>
       <c r="AN18" s="184">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="298" t="s">
+      <c r="AO18" s="184">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="19" spans="1:41">
+      <c r="A19" s="299" t="s">
         <v>57</v>
       </c>
-      <c r="B19" s="298"/>
-[...36 lines deleted...]
-      <c r="AM19" s="274"/>
+      <c r="B19" s="299"/>
+      <c r="C19" s="299"/>
+      <c r="D19" s="299"/>
+      <c r="E19" s="299"/>
+      <c r="F19" s="299"/>
+      <c r="G19" s="299"/>
+      <c r="H19" s="299"/>
+      <c r="I19" s="299"/>
+      <c r="J19" s="299"/>
+      <c r="K19" s="299"/>
+      <c r="L19" s="299"/>
+      <c r="M19" s="299"/>
+      <c r="N19" s="299"/>
+      <c r="O19" s="299"/>
+      <c r="P19" s="299"/>
+      <c r="Q19" s="300"/>
+      <c r="R19" s="300"/>
+      <c r="S19" s="300"/>
+      <c r="T19" s="300"/>
+      <c r="U19" s="300"/>
+      <c r="V19" s="300"/>
+      <c r="W19" s="300"/>
+      <c r="X19" s="300"/>
+      <c r="Y19" s="300"/>
+      <c r="Z19" s="300"/>
+      <c r="AA19" s="300"/>
+      <c r="AB19" s="300"/>
+      <c r="AC19" s="300"/>
+      <c r="AD19" s="300"/>
+      <c r="AE19" s="300"/>
+      <c r="AF19" s="272"/>
+      <c r="AG19" s="272"/>
+      <c r="AH19" s="272"/>
+      <c r="AI19" s="272"/>
+      <c r="AJ19" s="272"/>
+      <c r="AK19" s="272"/>
+      <c r="AL19" s="272"/>
+      <c r="AM19" s="272"/>
       <c r="AN19" s="68"/>
-    </row>
-    <row r="20" spans="1:40">
+      <c r="AO19" s="68"/>
+    </row>
+    <row r="20" spans="1:41">
       <c r="A20" s="60" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="217">
         <v>196</v>
       </c>
       <c r="C20" s="217">
         <v>125</v>
       </c>
       <c r="D20" s="217">
         <v>181</v>
       </c>
       <c r="E20" s="218">
         <v>142</v>
       </c>
       <c r="F20" s="217">
         <v>176</v>
       </c>
       <c r="G20" s="14">
         <v>182</v>
       </c>
       <c r="H20" s="14">
         <v>174</v>
       </c>
       <c r="I20" s="14">
@@ -39550,52 +39747,55 @@
       </c>
       <c r="AG20" s="240">
         <v>156</v>
       </c>
       <c r="AH20" s="241">
         <v>171</v>
       </c>
       <c r="AI20" s="184">
         <v>181</v>
       </c>
       <c r="AJ20" s="184">
         <v>163</v>
       </c>
       <c r="AK20" s="184">
         <v>194</v>
       </c>
       <c r="AL20" s="184">
         <v>147</v>
       </c>
       <c r="AM20" s="184">
         <v>160</v>
       </c>
       <c r="AN20" s="184">
         <v>188</v>
       </c>
-    </row>
-    <row r="21" spans="1:40">
+      <c r="AO20" s="184">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="21" spans="1:41">
       <c r="A21" s="60" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="217">
         <v>100</v>
       </c>
       <c r="C21" s="217">
         <v>69</v>
       </c>
       <c r="D21" s="217">
         <v>93</v>
       </c>
       <c r="E21" s="218">
         <v>82</v>
       </c>
       <c r="F21" s="217">
         <v>88</v>
       </c>
       <c r="G21" s="14">
         <v>95</v>
       </c>
       <c r="H21" s="14">
         <v>86</v>
       </c>
       <c r="I21" s="14">
@@ -39672,52 +39872,55 @@
       </c>
       <c r="AG21" s="240">
         <v>75</v>
       </c>
       <c r="AH21" s="241">
         <v>87</v>
       </c>
       <c r="AI21" s="184">
         <v>90</v>
       </c>
       <c r="AJ21" s="184">
         <v>84</v>
       </c>
       <c r="AK21" s="184">
         <v>110</v>
       </c>
       <c r="AL21" s="184">
         <v>83</v>
       </c>
       <c r="AM21" s="184">
         <v>82</v>
       </c>
       <c r="AN21" s="184">
         <v>95</v>
       </c>
-    </row>
-    <row r="22" spans="1:40">
+      <c r="AO21" s="184">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="22" spans="1:41">
       <c r="A22" s="60" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="217">
         <v>30</v>
       </c>
       <c r="C22" s="217">
         <v>12</v>
       </c>
       <c r="D22" s="217">
         <v>25</v>
       </c>
       <c r="E22" s="218">
         <v>12</v>
       </c>
       <c r="F22" s="217">
         <v>20</v>
       </c>
       <c r="G22" s="14">
         <v>32</v>
       </c>
       <c r="H22" s="14">
         <v>25</v>
       </c>
       <c r="I22" s="14">
@@ -39794,52 +39997,55 @@
       </c>
       <c r="AG22" s="240">
         <v>20</v>
       </c>
       <c r="AH22" s="241">
         <v>18</v>
       </c>
       <c r="AI22" s="184">
         <v>30</v>
       </c>
       <c r="AJ22" s="184">
         <v>31</v>
       </c>
       <c r="AK22" s="184">
         <v>15</v>
       </c>
       <c r="AL22" s="184">
         <v>15</v>
       </c>
       <c r="AM22" s="184">
         <v>22</v>
       </c>
       <c r="AN22" s="184">
         <v>22</v>
       </c>
-    </row>
-    <row r="23" spans="1:40">
+      <c r="AO22" s="184">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="23" spans="1:41">
       <c r="A23" s="60" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="217">
         <v>17</v>
       </c>
       <c r="C23" s="217">
         <v>10</v>
       </c>
       <c r="D23" s="217">
         <v>10</v>
       </c>
       <c r="E23" s="218">
         <v>15</v>
       </c>
       <c r="F23" s="217">
         <v>13</v>
       </c>
       <c r="G23" s="14">
         <v>9</v>
       </c>
       <c r="H23" s="14">
         <v>13</v>
       </c>
       <c r="I23" s="14">
@@ -39916,52 +40122,55 @@
       </c>
       <c r="AG23" s="240">
         <v>6</v>
       </c>
       <c r="AH23" s="241">
         <v>14</v>
       </c>
       <c r="AI23" s="184">
         <v>13</v>
       </c>
       <c r="AJ23" s="184">
         <v>7</v>
       </c>
       <c r="AK23" s="184">
         <v>11</v>
       </c>
       <c r="AL23" s="184">
         <v>9</v>
       </c>
       <c r="AM23" s="184">
         <v>14</v>
       </c>
       <c r="AN23" s="184">
         <v>14</v>
       </c>
-    </row>
-    <row r="24" spans="1:40">
+      <c r="AO23" s="184">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:41">
       <c r="A24" s="60" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="217">
         <v>5</v>
       </c>
       <c r="C24" s="217">
         <v>2</v>
       </c>
       <c r="D24" s="217">
         <v>9</v>
       </c>
       <c r="E24" s="218">
         <v>4</v>
       </c>
       <c r="F24" s="217">
         <v>4</v>
       </c>
       <c r="G24" s="14">
         <v>6</v>
       </c>
       <c r="H24" s="14">
         <v>4</v>
       </c>
       <c r="I24" s="14">
@@ -40038,52 +40247,55 @@
       </c>
       <c r="AG24" s="240">
         <v>5</v>
       </c>
       <c r="AH24" s="241">
         <v>12</v>
       </c>
       <c r="AI24" s="184">
         <v>7</v>
       </c>
       <c r="AJ24" s="184">
         <v>3</v>
       </c>
       <c r="AK24" s="184">
         <v>7</v>
       </c>
       <c r="AL24" s="184">
         <v>11</v>
       </c>
       <c r="AM24" s="184">
         <v>6</v>
       </c>
       <c r="AN24" s="184">
         <v>6</v>
       </c>
-    </row>
-    <row r="25" spans="1:40" ht="23.25">
+      <c r="AO24" s="184">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:41" ht="23.25">
       <c r="A25" s="60" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="217">
         <v>15</v>
       </c>
       <c r="C25" s="217">
         <v>13</v>
       </c>
       <c r="D25" s="217">
         <v>23</v>
       </c>
       <c r="E25" s="218">
         <v>15</v>
       </c>
       <c r="F25" s="217">
         <v>18</v>
       </c>
       <c r="G25" s="14">
         <v>12</v>
       </c>
       <c r="H25" s="14">
         <v>20</v>
       </c>
       <c r="I25" s="14">
@@ -40160,52 +40372,55 @@
       </c>
       <c r="AG25" s="240">
         <v>21</v>
       </c>
       <c r="AH25" s="241">
         <v>20</v>
       </c>
       <c r="AI25" s="184">
         <v>19</v>
       </c>
       <c r="AJ25" s="184">
         <v>17</v>
       </c>
       <c r="AK25" s="184">
         <v>26</v>
       </c>
       <c r="AL25" s="184">
         <v>13</v>
       </c>
       <c r="AM25" s="184">
         <v>13</v>
       </c>
       <c r="AN25" s="184">
         <v>23</v>
       </c>
-    </row>
-    <row r="26" spans="1:40">
+      <c r="AO25" s="184">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="26" spans="1:41">
       <c r="A26" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="217">
         <v>8</v>
       </c>
       <c r="C26" s="217">
         <v>9</v>
       </c>
       <c r="D26" s="217">
         <v>15</v>
       </c>
       <c r="E26" s="218">
         <v>4</v>
       </c>
       <c r="F26" s="217">
         <v>11</v>
       </c>
       <c r="G26" s="14">
         <v>16</v>
       </c>
       <c r="H26" s="14">
         <v>13</v>
       </c>
       <c r="I26" s="14">
@@ -40282,52 +40497,55 @@
       </c>
       <c r="AG26" s="240">
         <v>9</v>
       </c>
       <c r="AH26" s="241">
         <v>7</v>
       </c>
       <c r="AI26" s="184">
         <v>11</v>
       </c>
       <c r="AJ26" s="184">
         <v>11</v>
       </c>
       <c r="AK26" s="184">
         <v>6</v>
       </c>
       <c r="AL26" s="184">
         <v>12</v>
       </c>
       <c r="AM26" s="184">
         <v>5</v>
       </c>
       <c r="AN26" s="184">
         <v>11</v>
       </c>
-    </row>
-    <row r="27" spans="1:40">
+      <c r="AO26" s="184">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:41">
       <c r="A27" s="60" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="217">
         <v>12</v>
       </c>
       <c r="C27" s="217">
         <v>2</v>
       </c>
       <c r="D27" s="217">
         <v>1</v>
       </c>
       <c r="E27" s="218">
         <v>5</v>
       </c>
       <c r="F27" s="217">
         <v>11</v>
       </c>
       <c r="G27" s="14">
         <v>7</v>
       </c>
       <c r="H27" s="14">
         <v>6</v>
       </c>
       <c r="I27" s="14">
@@ -40404,52 +40622,55 @@
       </c>
       <c r="AG27" s="240">
         <v>6</v>
       </c>
       <c r="AH27" s="241">
         <v>7</v>
       </c>
       <c r="AI27" s="184">
         <v>6</v>
       </c>
       <c r="AJ27" s="184">
         <v>6</v>
       </c>
       <c r="AK27" s="184">
         <v>6</v>
       </c>
       <c r="AL27" s="184">
         <v>2</v>
       </c>
       <c r="AM27" s="184">
         <v>11</v>
       </c>
       <c r="AN27" s="184">
         <v>12</v>
       </c>
-    </row>
-    <row r="28" spans="1:40">
+      <c r="AO27" s="184">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:41">
       <c r="A28" s="60" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="217">
         <v>9</v>
       </c>
       <c r="C28" s="217">
         <v>8</v>
       </c>
       <c r="D28" s="217">
         <v>5</v>
       </c>
       <c r="E28" s="218">
         <v>5</v>
       </c>
       <c r="F28" s="217">
         <v>11</v>
       </c>
       <c r="G28" s="14">
         <v>5</v>
       </c>
       <c r="H28" s="14">
         <v>7</v>
       </c>
       <c r="I28" s="14">
@@ -40526,96 +40747,100 @@
       </c>
       <c r="AG28" s="240">
         <v>14</v>
       </c>
       <c r="AH28" s="241">
         <v>6</v>
       </c>
       <c r="AI28" s="184">
         <v>5</v>
       </c>
       <c r="AJ28" s="184">
         <v>4</v>
       </c>
       <c r="AK28" s="184">
         <v>13</v>
       </c>
       <c r="AL28" s="184">
         <v>2</v>
       </c>
       <c r="AM28" s="184">
         <v>7</v>
       </c>
       <c r="AN28" s="184">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="298" t="s">
+      <c r="AO28" s="184">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="29" spans="1:41">
+      <c r="A29" s="299" t="s">
         <v>58</v>
       </c>
-      <c r="B29" s="298"/>
-[...36 lines deleted...]
-      <c r="AM29" s="274"/>
+      <c r="B29" s="299"/>
+      <c r="C29" s="299"/>
+      <c r="D29" s="299"/>
+      <c r="E29" s="299"/>
+      <c r="F29" s="299"/>
+      <c r="G29" s="299"/>
+      <c r="H29" s="299"/>
+      <c r="I29" s="299"/>
+      <c r="J29" s="299"/>
+      <c r="K29" s="299"/>
+      <c r="L29" s="299"/>
+      <c r="M29" s="299"/>
+      <c r="N29" s="299"/>
+      <c r="O29" s="299"/>
+      <c r="P29" s="299"/>
+      <c r="Q29" s="300"/>
+      <c r="R29" s="300"/>
+      <c r="S29" s="300"/>
+      <c r="T29" s="300"/>
+      <c r="U29" s="300"/>
+      <c r="V29" s="300"/>
+      <c r="W29" s="300"/>
+      <c r="X29" s="300"/>
+      <c r="Y29" s="300"/>
+      <c r="Z29" s="300"/>
+      <c r="AA29" s="300"/>
+      <c r="AB29" s="300"/>
+      <c r="AC29" s="300"/>
+      <c r="AD29" s="300"/>
+      <c r="AE29" s="300"/>
+      <c r="AF29" s="272"/>
+      <c r="AG29" s="272"/>
+      <c r="AH29" s="272"/>
+      <c r="AI29" s="272"/>
+      <c r="AJ29" s="272"/>
+      <c r="AK29" s="272"/>
+      <c r="AL29" s="272"/>
+      <c r="AM29" s="272"/>
       <c r="AN29" s="68"/>
-    </row>
-    <row r="30" spans="1:40">
+      <c r="AO29" s="68"/>
+    </row>
+    <row r="30" spans="1:41">
       <c r="A30" s="60" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="217">
         <v>145</v>
       </c>
       <c r="C30" s="217">
         <v>106</v>
       </c>
       <c r="D30" s="217">
         <v>109</v>
       </c>
       <c r="E30" s="218">
         <v>99</v>
       </c>
       <c r="F30" s="217">
         <v>136</v>
       </c>
       <c r="G30" s="14">
         <v>108</v>
       </c>
       <c r="H30" s="14">
         <v>113</v>
       </c>
       <c r="I30" s="14">
@@ -40692,52 +40917,55 @@
       </c>
       <c r="AG30" s="252">
         <v>127</v>
       </c>
       <c r="AH30" s="253">
         <v>127</v>
       </c>
       <c r="AI30" s="184">
         <v>139</v>
       </c>
       <c r="AJ30" s="184">
         <v>127</v>
       </c>
       <c r="AK30" s="184">
         <v>154</v>
       </c>
       <c r="AL30" s="184">
         <v>95</v>
       </c>
       <c r="AM30" s="184">
         <v>116</v>
       </c>
       <c r="AN30" s="184">
         <v>115</v>
       </c>
-    </row>
-    <row r="31" spans="1:40">
+      <c r="AO30" s="23">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="31" spans="1:41">
       <c r="A31" s="60" t="s">
         <v>17</v>
       </c>
       <c r="B31" s="217">
         <v>69</v>
       </c>
       <c r="C31" s="217">
         <v>57</v>
       </c>
       <c r="D31" s="217">
         <v>59</v>
       </c>
       <c r="E31" s="218">
         <v>55</v>
       </c>
       <c r="F31" s="217">
         <v>78</v>
       </c>
       <c r="G31" s="14">
         <v>60</v>
       </c>
       <c r="H31" s="14">
         <v>70</v>
       </c>
       <c r="I31" s="14">
@@ -40814,52 +41042,55 @@
       </c>
       <c r="AG31" s="252">
         <v>67</v>
       </c>
       <c r="AH31" s="253">
         <v>63</v>
       </c>
       <c r="AI31" s="184">
         <v>78</v>
       </c>
       <c r="AJ31" s="184">
         <v>79</v>
       </c>
       <c r="AK31" s="184">
         <v>88</v>
       </c>
       <c r="AL31" s="184">
         <v>57</v>
       </c>
       <c r="AM31" s="184">
         <v>67</v>
       </c>
       <c r="AN31" s="184">
         <v>64</v>
       </c>
-    </row>
-    <row r="32" spans="1:40">
+      <c r="AO31" s="23">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="32" spans="1:41">
       <c r="A32" s="60" t="s">
         <v>18</v>
       </c>
       <c r="B32" s="217">
         <v>22</v>
       </c>
       <c r="C32" s="217">
         <v>13</v>
       </c>
       <c r="D32" s="217">
         <v>11</v>
       </c>
       <c r="E32" s="218">
         <v>11</v>
       </c>
       <c r="F32" s="217">
         <v>16</v>
       </c>
       <c r="G32" s="14">
         <v>13</v>
       </c>
       <c r="H32" s="14">
         <v>12</v>
       </c>
       <c r="I32" s="14">
@@ -40936,52 +41167,55 @@
       </c>
       <c r="AG32" s="252">
         <v>11</v>
       </c>
       <c r="AH32" s="253">
         <v>20</v>
       </c>
       <c r="AI32" s="184">
         <v>11</v>
       </c>
       <c r="AJ32" s="184">
         <v>9</v>
       </c>
       <c r="AK32" s="184">
         <v>12</v>
       </c>
       <c r="AL32" s="184">
         <v>10</v>
       </c>
       <c r="AM32" s="184">
         <v>11</v>
       </c>
       <c r="AN32" s="184">
         <v>10</v>
       </c>
-    </row>
-    <row r="33" spans="1:40">
+      <c r="AO32" s="23">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="33" spans="1:41">
       <c r="A33" s="60" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="217">
         <v>8</v>
       </c>
       <c r="C33" s="217">
         <v>5</v>
       </c>
       <c r="D33" s="217">
         <v>8</v>
       </c>
       <c r="E33" s="218">
         <v>6</v>
       </c>
       <c r="F33" s="217">
         <v>7</v>
       </c>
       <c r="G33" s="14">
         <v>6</v>
       </c>
       <c r="H33" s="14">
         <v>6</v>
       </c>
       <c r="I33" s="14">
@@ -41058,52 +41292,55 @@
       </c>
       <c r="AG33" s="252">
         <v>6</v>
       </c>
       <c r="AH33" s="253">
         <v>9</v>
       </c>
       <c r="AI33" s="184">
         <v>9</v>
       </c>
       <c r="AJ33" s="184">
         <v>6</v>
       </c>
       <c r="AK33" s="184">
         <v>5</v>
       </c>
       <c r="AL33" s="184">
         <v>3</v>
       </c>
       <c r="AM33" s="184">
         <v>6</v>
       </c>
       <c r="AN33" s="184">
         <v>8</v>
       </c>
-    </row>
-    <row r="34" spans="1:40">
+      <c r="AO33" s="23">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="34" spans="1:41">
       <c r="A34" s="60" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="217">
         <v>5</v>
       </c>
       <c r="C34" s="217">
         <v>6</v>
       </c>
       <c r="D34" s="217">
         <v>3</v>
       </c>
       <c r="E34" s="218">
         <v>3</v>
       </c>
       <c r="F34" s="217">
         <v>7</v>
       </c>
       <c r="G34" s="14">
         <v>6</v>
       </c>
       <c r="H34" s="14">
         <v>3</v>
       </c>
       <c r="I34" s="14">
@@ -41180,52 +41417,55 @@
       </c>
       <c r="AG34" s="252">
         <v>4</v>
       </c>
       <c r="AH34" s="253">
         <v>2</v>
       </c>
       <c r="AI34" s="184">
         <v>7</v>
       </c>
       <c r="AJ34" s="184">
         <v>4</v>
       </c>
       <c r="AK34" s="184">
         <v>8</v>
       </c>
       <c r="AL34" s="184">
         <v>1</v>
       </c>
       <c r="AM34" s="184">
         <v>8</v>
       </c>
       <c r="AN34" s="184">
         <v>2</v>
       </c>
-    </row>
-    <row r="35" spans="1:40" ht="23.25">
+      <c r="AO34" s="23">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:41" ht="23.25">
       <c r="A35" s="60" t="s">
         <v>21</v>
       </c>
       <c r="B35" s="217">
         <v>20</v>
       </c>
       <c r="C35" s="217">
         <v>11</v>
       </c>
       <c r="D35" s="217">
         <v>9</v>
       </c>
       <c r="E35" s="218">
         <v>12</v>
       </c>
       <c r="F35" s="217">
         <v>17</v>
       </c>
       <c r="G35" s="14">
         <v>11</v>
       </c>
       <c r="H35" s="14">
         <v>6</v>
       </c>
       <c r="I35" s="14">
@@ -41302,52 +41542,55 @@
       </c>
       <c r="AG35" s="252">
         <v>19</v>
       </c>
       <c r="AH35" s="253">
         <v>20</v>
       </c>
       <c r="AI35" s="184">
         <v>16</v>
       </c>
       <c r="AJ35" s="184">
         <v>11</v>
       </c>
       <c r="AK35" s="184">
         <v>16</v>
       </c>
       <c r="AL35" s="184">
         <v>6</v>
       </c>
       <c r="AM35" s="184">
         <v>10</v>
       </c>
       <c r="AN35" s="184">
         <v>15</v>
       </c>
-    </row>
-    <row r="36" spans="1:40">
+      <c r="AO35" s="23">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="36" spans="1:41">
       <c r="A36" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="217">
         <v>7</v>
       </c>
       <c r="C36" s="217">
         <v>5</v>
       </c>
       <c r="D36" s="217">
         <v>9</v>
       </c>
       <c r="E36" s="218">
         <v>1</v>
       </c>
       <c r="F36" s="217">
         <v>4</v>
       </c>
       <c r="G36" s="14">
         <v>4</v>
       </c>
       <c r="H36" s="14">
         <v>5</v>
       </c>
       <c r="I36" s="14">
@@ -41424,52 +41667,55 @@
       </c>
       <c r="AG36" s="252">
         <v>6</v>
       </c>
       <c r="AH36" s="253">
         <v>6</v>
       </c>
       <c r="AI36" s="184">
         <v>8</v>
       </c>
       <c r="AJ36" s="184">
         <v>6</v>
       </c>
       <c r="AK36" s="184">
         <v>9</v>
       </c>
       <c r="AL36" s="184">
         <v>7</v>
       </c>
       <c r="AM36" s="184">
         <v>5</v>
       </c>
       <c r="AN36" s="184">
         <v>3</v>
       </c>
-    </row>
-    <row r="37" spans="1:40">
+      <c r="AO36" s="23">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="37" spans="1:41">
       <c r="A37" s="60" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="217">
         <v>4</v>
       </c>
       <c r="C37" s="217">
         <v>6</v>
       </c>
       <c r="D37" s="217">
         <v>7</v>
       </c>
       <c r="E37" s="218">
         <v>5</v>
       </c>
       <c r="F37" s="217">
         <v>6</v>
       </c>
       <c r="G37" s="14">
         <v>1</v>
       </c>
       <c r="H37" s="14">
         <v>8</v>
       </c>
       <c r="I37" s="14">
@@ -41546,52 +41792,55 @@
       </c>
       <c r="AG37" s="252">
         <v>6</v>
       </c>
       <c r="AH37" s="253">
         <v>3</v>
       </c>
       <c r="AI37" s="184">
         <v>4</v>
       </c>
       <c r="AJ37" s="184">
         <v>4</v>
       </c>
       <c r="AK37" s="184">
         <v>8</v>
       </c>
       <c r="AL37" s="184">
         <v>2</v>
       </c>
       <c r="AM37" s="184">
         <v>2</v>
       </c>
       <c r="AN37" s="184">
         <v>8</v>
       </c>
-    </row>
-    <row r="38" spans="1:40">
+      <c r="AO37" s="23">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:41">
       <c r="A38" s="60" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="255">
         <v>10</v>
       </c>
       <c r="C38" s="255">
         <v>3</v>
       </c>
       <c r="D38" s="255">
         <v>3</v>
       </c>
       <c r="E38" s="256">
         <v>6</v>
       </c>
       <c r="F38" s="255">
         <v>1</v>
       </c>
       <c r="G38" s="13">
         <v>7</v>
       </c>
       <c r="H38" s="13">
         <v>3</v>
       </c>
       <c r="I38" s="13">
@@ -41668,224 +41917,230 @@
       </c>
       <c r="AG38" s="267">
         <v>8</v>
       </c>
       <c r="AH38" s="268">
         <v>4</v>
       </c>
       <c r="AI38" s="257">
         <v>6</v>
       </c>
       <c r="AJ38" s="257">
         <v>8</v>
       </c>
       <c r="AK38" s="257">
         <v>8</v>
       </c>
       <c r="AL38" s="257">
         <v>9</v>
       </c>
       <c r="AM38" s="257">
         <v>7</v>
       </c>
       <c r="AN38" s="257">
         <v>5</v>
       </c>
-    </row>
-    <row r="39" spans="1:40">
+      <c r="AO38" s="257">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="39" spans="1:41">
       <c r="A39" s="70" t="s">
         <v>26</v>
       </c>
       <c r="B39" s="70"/>
       <c r="C39" s="70"/>
       <c r="D39" s="70"/>
       <c r="E39" s="70"/>
       <c r="F39" s="70"/>
       <c r="G39" s="70"/>
       <c r="H39" s="70"/>
       <c r="I39" s="269"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="AH6:AN6"/>
-    <mergeCell ref="A5:AN5"/>
     <mergeCell ref="A29:AM29"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:Y7"/>
     <mergeCell ref="Z7:AK7"/>
     <mergeCell ref="A9:AM9"/>
     <mergeCell ref="A19:AM19"/>
-    <mergeCell ref="AL7:AN7"/>
+    <mergeCell ref="AL7:AO7"/>
+    <mergeCell ref="AH6:AO6"/>
+    <mergeCell ref="A5:AO5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A5:AB34"/>
+  <dimension ref="A5:AC34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A5" sqref="A5:XFD5"/>
+      <selection activeCell="AF21" sqref="AF21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.7109375" customWidth="1"/>
     <col min="2" max="3" width="6.140625" customWidth="1"/>
     <col min="4" max="4" width="7" customWidth="1"/>
     <col min="5" max="5" width="5.5703125" customWidth="1"/>
     <col min="6" max="6" width="6.7109375" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="6.140625" customWidth="1"/>
     <col min="9" max="9" width="6.28515625" customWidth="1"/>
     <col min="10" max="10" width="8.42578125" customWidth="1"/>
     <col min="11" max="11" width="6" customWidth="1"/>
     <col min="12" max="12" width="7.7109375" customWidth="1"/>
     <col min="13" max="13" width="8.5703125" customWidth="1"/>
     <col min="14" max="14" width="7" customWidth="1"/>
     <col min="15" max="15" width="6.140625" customWidth="1"/>
     <col min="16" max="16" width="6.7109375" customWidth="1"/>
     <col min="17" max="17" width="5.7109375" customWidth="1"/>
     <col min="18" max="18" width="6.7109375" customWidth="1"/>
     <col min="19" max="19" width="7.28515625" customWidth="1"/>
     <col min="20" max="20" width="5.85546875" customWidth="1"/>
     <col min="21" max="21" width="6" customWidth="1"/>
     <col min="22" max="22" width="8.5703125" customWidth="1"/>
     <col min="23" max="23" width="6.140625" customWidth="1"/>
     <col min="24" max="24" width="7.28515625" customWidth="1"/>
     <col min="26" max="26" width="6.7109375" customWidth="1"/>
     <col min="27" max="27" width="6" customWidth="1"/>
     <col min="28" max="28" width="7.140625" customWidth="1"/>
+    <col min="29" max="29" width="6.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:28" s="270" customFormat="1"/>
-[...1 lines deleted...]
-      <c r="A6" s="275" t="s">
+    <row r="5" spans="1:29" s="270" customFormat="1"/>
+    <row r="6" spans="1:29">
+      <c r="A6" s="273" t="s">
         <v>42</v>
       </c>
-      <c r="B6" s="274"/>
-[...27 lines deleted...]
-    <row r="7" spans="1:28">
+      <c r="B6" s="272"/>
+      <c r="C6" s="272"/>
+      <c r="D6" s="272"/>
+      <c r="E6" s="272"/>
+      <c r="F6" s="272"/>
+      <c r="G6" s="272"/>
+      <c r="H6" s="272"/>
+      <c r="I6" s="272"/>
+      <c r="J6" s="272"/>
+      <c r="K6" s="272"/>
+      <c r="L6" s="272"/>
+      <c r="M6" s="272"/>
+      <c r="N6" s="272"/>
+      <c r="O6" s="272"/>
+      <c r="P6" s="272"/>
+      <c r="Q6" s="272"/>
+      <c r="R6" s="272"/>
+      <c r="S6" s="272"/>
+      <c r="T6" s="272"/>
+      <c r="U6" s="272"/>
+      <c r="V6" s="272"/>
+      <c r="W6" s="272"/>
+      <c r="X6" s="272"/>
+      <c r="Y6" s="272"/>
+      <c r="Z6" s="272"/>
+      <c r="AA6" s="272"/>
+      <c r="AB6" s="272"/>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" s="2"/>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="74"/>
       <c r="P7" s="3"/>
       <c r="Q7" s="3"/>
       <c r="R7" s="3"/>
       <c r="S7" s="3"/>
       <c r="T7" s="175"/>
       <c r="U7" s="66"/>
-      <c r="V7" s="272" t="s">
+      <c r="V7" s="295" t="s">
         <v>0</v>
       </c>
-      <c r="W7" s="273"/>
-[...8 lines deleted...]
-      <c r="B8" s="286">
+      <c r="W7" s="296"/>
+      <c r="X7" s="296"/>
+      <c r="Y7" s="296"/>
+      <c r="Z7" s="296"/>
+      <c r="AA7" s="296"/>
+      <c r="AB7" s="296"/>
+      <c r="AC7" s="296"/>
+    </row>
+    <row r="8" spans="1:29">
+      <c r="A8" s="304"/>
+      <c r="B8" s="284">
         <v>2024</v>
       </c>
-      <c r="C8" s="287"/>
-[...10 lines deleted...]
-      <c r="N8" s="281">
+      <c r="C8" s="285"/>
+      <c r="D8" s="285"/>
+      <c r="E8" s="285"/>
+      <c r="F8" s="285"/>
+      <c r="G8" s="285"/>
+      <c r="H8" s="285"/>
+      <c r="I8" s="285"/>
+      <c r="J8" s="285"/>
+      <c r="K8" s="285"/>
+      <c r="L8" s="285"/>
+      <c r="M8" s="285"/>
+      <c r="N8" s="279">
         <v>2025</v>
       </c>
-      <c r="O8" s="309"/>
-[...10 lines deleted...]
-      <c r="Z8" s="288">
+      <c r="O8" s="306"/>
+      <c r="P8" s="306"/>
+      <c r="Q8" s="306"/>
+      <c r="R8" s="306"/>
+      <c r="S8" s="306"/>
+      <c r="T8" s="306"/>
+      <c r="U8" s="281"/>
+      <c r="V8" s="281"/>
+      <c r="W8" s="281"/>
+      <c r="X8" s="281"/>
+      <c r="Y8" s="281"/>
+      <c r="Z8" s="286">
         <v>2026</v>
       </c>
-      <c r="AA8" s="297"/>
-[...3 lines deleted...]
-      <c r="A9" s="308"/>
+      <c r="AA8" s="294"/>
+      <c r="AB8" s="281"/>
+      <c r="AC8" s="281"/>
+    </row>
+    <row r="9" spans="1:29" ht="18.75" customHeight="1">
+      <c r="A9" s="305"/>
       <c r="B9" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F9" s="6" t="s">
         <v>5</v>
       </c>
       <c r="G9" s="6" t="s">
         <v>6</v>
       </c>
       <c r="H9" s="72" t="s">
         <v>7</v>
       </c>
       <c r="I9" s="72" t="s">
         <v>8</v>
       </c>
       <c r="J9" s="72" t="s">
@@ -41923,83 +42178,86 @@
       </c>
       <c r="U9" s="62" t="s">
         <v>8</v>
       </c>
       <c r="V9" s="6" t="s">
         <v>9</v>
       </c>
       <c r="W9" s="176" t="s">
         <v>10</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>11</v>
       </c>
       <c r="Y9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="Z9" s="5" t="s">
         <v>1</v>
       </c>
       <c r="AA9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="AB9" s="5" t="s">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="292" t="s">
+      <c r="AC9" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
+      <c r="A10" s="289" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="277"/>
-[...26 lines deleted...]
-    <row r="11" spans="1:28">
+      <c r="B10" s="275"/>
+      <c r="C10" s="275"/>
+      <c r="D10" s="275"/>
+      <c r="E10" s="275"/>
+      <c r="F10" s="275"/>
+      <c r="G10" s="275"/>
+      <c r="H10" s="275"/>
+      <c r="I10" s="275"/>
+      <c r="J10" s="275"/>
+      <c r="K10" s="275"/>
+      <c r="L10" s="275"/>
+      <c r="M10" s="275"/>
+      <c r="N10" s="275"/>
+      <c r="O10" s="275"/>
+      <c r="P10" s="275"/>
+      <c r="Q10" s="275"/>
+      <c r="R10" s="275"/>
+      <c r="S10" s="275"/>
+      <c r="T10" s="275"/>
+      <c r="U10" s="272"/>
+      <c r="V10" s="272"/>
+      <c r="W10" s="272"/>
+      <c r="X10" s="272"/>
+      <c r="Y10" s="272"/>
+      <c r="Z10" s="272"/>
+      <c r="AA10" s="272"/>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="177" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="9">
         <v>18</v>
       </c>
       <c r="C11" s="9">
         <v>8</v>
       </c>
       <c r="D11" s="9">
         <v>7</v>
       </c>
       <c r="E11" s="9">
         <v>6</v>
       </c>
       <c r="F11" s="9">
         <v>10</v>
       </c>
       <c r="G11" s="9">
         <v>11</v>
       </c>
       <c r="H11" s="9">
         <v>7</v>
       </c>
       <c r="I11" s="9">
@@ -42040,52 +42298,55 @@
       </c>
       <c r="U11" s="12">
         <v>9</v>
       </c>
       <c r="V11" s="178">
         <v>7</v>
       </c>
       <c r="W11" s="12">
         <v>3</v>
       </c>
       <c r="X11" s="12">
         <v>4</v>
       </c>
       <c r="Y11" s="12">
         <v>9</v>
       </c>
       <c r="Z11" s="12">
         <v>5</v>
       </c>
       <c r="AA11" s="12">
         <v>10</v>
       </c>
       <c r="AB11" s="271">
         <v>9</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="14">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="177" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="12">
         <v>9</v>
       </c>
       <c r="C12" s="12">
         <v>4</v>
       </c>
       <c r="D12" s="12">
         <v>2</v>
       </c>
       <c r="E12" s="12">
         <v>3</v>
       </c>
       <c r="F12" s="12">
         <v>6</v>
       </c>
       <c r="G12" s="179">
         <v>6</v>
       </c>
       <c r="H12" s="180">
         <v>3</v>
       </c>
       <c r="I12" s="181">
@@ -42126,52 +42387,55 @@
       </c>
       <c r="U12" s="186">
         <v>4</v>
       </c>
       <c r="V12" s="187">
         <v>3</v>
       </c>
       <c r="W12" s="12">
         <v>2</v>
       </c>
       <c r="X12" s="12">
         <v>3</v>
       </c>
       <c r="Y12" s="12">
         <v>4</v>
       </c>
       <c r="Z12" s="12">
         <v>4</v>
       </c>
       <c r="AA12" s="12">
         <v>5</v>
       </c>
       <c r="AB12" s="271">
         <v>4</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="14">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="177" t="s">
         <v>43</v>
       </c>
       <c r="B13" s="12">
         <v>1</v>
       </c>
       <c r="C13" s="12">
         <v>2</v>
       </c>
       <c r="D13" s="12">
         <v>2</v>
       </c>
       <c r="E13" s="12">
         <v>2</v>
       </c>
       <c r="F13" s="12">
         <v>1</v>
       </c>
       <c r="G13" s="179">
         <v>1</v>
       </c>
       <c r="H13" s="180">
         <v>1</v>
       </c>
       <c r="I13" s="179" t="s">
@@ -42212,52 +42476,55 @@
       </c>
       <c r="U13" s="179" t="s">
         <v>41</v>
       </c>
       <c r="V13" s="179" t="s">
         <v>41</v>
       </c>
       <c r="W13" s="179" t="s">
         <v>41</v>
       </c>
       <c r="X13" s="12">
         <v>1</v>
       </c>
       <c r="Y13" s="12">
         <v>1</v>
       </c>
       <c r="Z13" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AA13" s="12">
         <v>3</v>
       </c>
       <c r="AB13" s="271">
         <v>2</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="87" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="177" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="12">
         <v>1</v>
       </c>
       <c r="E14" s="12" t="s">
         <v>41</v>
       </c>
       <c r="F14" s="12" t="s">
         <v>41</v>
       </c>
       <c r="G14" s="179">
         <v>2</v>
       </c>
       <c r="H14" s="179" t="s">
         <v>41</v>
       </c>
       <c r="I14" s="179" t="s">
@@ -42298,52 +42565,55 @@
       </c>
       <c r="U14" s="186">
         <v>1</v>
       </c>
       <c r="V14" s="179" t="s">
         <v>41</v>
       </c>
       <c r="W14" s="179" t="s">
         <v>41</v>
       </c>
       <c r="X14" s="188" t="s">
         <v>41</v>
       </c>
       <c r="Y14" s="188" t="s">
         <v>41</v>
       </c>
       <c r="Z14" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AA14" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AB14" s="88" t="s">
         <v>41</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="87" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="177" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="12">
         <v>1</v>
       </c>
       <c r="D15" s="12" t="s">
         <v>41</v>
       </c>
       <c r="E15" s="12">
         <v>1</v>
       </c>
       <c r="F15" s="12">
         <v>1</v>
       </c>
       <c r="G15" s="179" t="s">
         <v>41</v>
       </c>
       <c r="H15" s="180">
         <v>1</v>
       </c>
       <c r="I15" s="179" t="s">
@@ -42384,52 +42654,55 @@
       </c>
       <c r="U15" s="179" t="s">
         <v>41</v>
       </c>
       <c r="V15" s="179" t="s">
         <v>41</v>
       </c>
       <c r="W15" s="179" t="s">
         <v>41</v>
       </c>
       <c r="X15" s="188" t="s">
         <v>41</v>
       </c>
       <c r="Y15" s="188" t="s">
         <v>41</v>
       </c>
       <c r="Z15" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AA15" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AB15" s="88" t="s">
         <v>41</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="14">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="177" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="12">
         <v>4</v>
       </c>
       <c r="C16" s="12">
         <v>1</v>
       </c>
       <c r="D16" s="12">
         <v>1</v>
       </c>
       <c r="E16" s="12" t="s">
         <v>41</v>
       </c>
       <c r="F16" s="12" t="s">
         <v>41</v>
       </c>
       <c r="G16" s="179">
         <v>1</v>
       </c>
       <c r="H16" s="180">
         <v>2</v>
       </c>
       <c r="I16" s="179" t="s">
@@ -42470,52 +42743,55 @@
       </c>
       <c r="U16" s="186">
         <v>1</v>
       </c>
       <c r="V16" s="187">
         <v>1</v>
       </c>
       <c r="W16" s="12">
         <v>1</v>
       </c>
       <c r="X16" s="188" t="s">
         <v>41</v>
       </c>
       <c r="Y16" s="12">
         <v>1</v>
       </c>
       <c r="Z16" s="12">
         <v>1</v>
       </c>
       <c r="AA16" s="12">
         <v>1</v>
       </c>
       <c r="AB16" s="271">
         <v>1</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="87" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="177" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="12">
         <v>1</v>
       </c>
       <c r="C17" s="175" t="s">
         <v>41</v>
       </c>
       <c r="D17" s="12" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="12" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="12" t="s">
         <v>41</v>
       </c>
       <c r="G17" s="179" t="s">
         <v>41</v>
       </c>
       <c r="H17" s="179" t="s">
         <v>41</v>
       </c>
       <c r="I17" s="179" t="s">
@@ -42556,52 +42832,55 @@
       </c>
       <c r="U17" s="186">
         <v>2</v>
       </c>
       <c r="V17" s="187">
         <v>2</v>
       </c>
       <c r="W17" s="179" t="s">
         <v>41</v>
       </c>
       <c r="X17" s="188" t="s">
         <v>41</v>
       </c>
       <c r="Y17" s="188" t="s">
         <v>41</v>
       </c>
       <c r="Z17" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AA17" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AB17" s="271">
         <v>1</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="87" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="177" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="12">
         <v>2</v>
       </c>
       <c r="C18" s="175" t="s">
         <v>41</v>
       </c>
       <c r="D18" s="12">
         <v>1</v>
       </c>
       <c r="E18" s="12" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="12">
         <v>1</v>
       </c>
       <c r="G18" s="179">
         <v>1</v>
       </c>
       <c r="H18" s="179" t="s">
         <v>41</v>
       </c>
       <c r="I18" s="179" t="s">
@@ -42642,52 +42921,55 @@
       </c>
       <c r="U18" s="186">
         <v>1</v>
       </c>
       <c r="V18" s="187">
         <v>1</v>
       </c>
       <c r="W18" s="179" t="s">
         <v>41</v>
       </c>
       <c r="X18" s="188" t="s">
         <v>41</v>
       </c>
       <c r="Y18" s="12">
         <v>3</v>
       </c>
       <c r="Z18" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AA18" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AB18" s="271">
         <v>1</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="87" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="177" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="12">
         <v>1</v>
       </c>
       <c r="C19" s="175" t="s">
         <v>41</v>
       </c>
       <c r="D19" s="12" t="s">
         <v>41</v>
       </c>
       <c r="E19" s="12" t="s">
         <v>41</v>
       </c>
       <c r="F19" s="12">
         <v>1</v>
       </c>
       <c r="G19" s="179" t="s">
         <v>41</v>
       </c>
       <c r="H19" s="179" t="s">
         <v>41</v>
       </c>
       <c r="I19" s="179" t="s">
@@ -42728,84 +43010,88 @@
       </c>
       <c r="U19" s="179" t="s">
         <v>41</v>
       </c>
       <c r="V19" s="179" t="s">
         <v>41</v>
       </c>
       <c r="W19" s="179" t="s">
         <v>41</v>
       </c>
       <c r="X19" s="188" t="s">
         <v>41</v>
       </c>
       <c r="Y19" s="188" t="s">
         <v>41</v>
       </c>
       <c r="Z19" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AA19" s="12">
         <v>1</v>
       </c>
       <c r="AB19" s="88" t="s">
         <v>41</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="293" t="s">
+      <c r="AC19" s="87" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
+      <c r="A20" s="290" t="s">
         <v>14</v>
       </c>
-      <c r="B20" s="279"/>
-[...24 lines deleted...]
-      <c r="AA20" s="274"/>
+      <c r="B20" s="277"/>
+      <c r="C20" s="277"/>
+      <c r="D20" s="277"/>
+      <c r="E20" s="277"/>
+      <c r="F20" s="277"/>
+      <c r="G20" s="277"/>
+      <c r="H20" s="277"/>
+      <c r="I20" s="277"/>
+      <c r="J20" s="277"/>
+      <c r="K20" s="277"/>
+      <c r="L20" s="277"/>
+      <c r="M20" s="277"/>
+      <c r="N20" s="277"/>
+      <c r="O20" s="277"/>
+      <c r="P20" s="277"/>
+      <c r="Q20" s="277"/>
+      <c r="R20" s="277"/>
+      <c r="S20" s="277"/>
+      <c r="T20" s="277"/>
+      <c r="U20" s="303"/>
+      <c r="V20" s="303"/>
+      <c r="W20" s="303"/>
+      <c r="X20" s="303"/>
+      <c r="Y20" s="303"/>
+      <c r="Z20" s="272"/>
+      <c r="AA20" s="272"/>
       <c r="AB20" s="74"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="68"/>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="177" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="9">
         <v>7</v>
       </c>
       <c r="C21" s="9">
         <v>6</v>
       </c>
       <c r="D21" s="9">
         <v>3</v>
       </c>
       <c r="E21" s="9">
         <v>5</v>
       </c>
       <c r="F21" s="9">
         <v>6</v>
       </c>
       <c r="G21" s="9">
         <v>6</v>
       </c>
       <c r="H21" s="9">
         <v>3</v>
       </c>
       <c r="I21" s="9">
@@ -42846,52 +43132,55 @@
       </c>
       <c r="U21" s="12">
         <v>4</v>
       </c>
       <c r="V21" s="178">
         <v>3</v>
       </c>
       <c r="W21" s="12">
         <v>1</v>
       </c>
       <c r="X21" s="12">
         <v>3</v>
       </c>
       <c r="Y21" s="12">
         <v>4</v>
       </c>
       <c r="Z21" s="12">
         <v>3</v>
       </c>
       <c r="AA21" s="12">
         <v>7</v>
       </c>
       <c r="AB21" s="271">
         <v>4</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="14">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="177" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="12">
         <v>6</v>
       </c>
       <c r="C22" s="12">
         <v>4</v>
       </c>
       <c r="D22" s="12">
         <v>1</v>
       </c>
       <c r="E22" s="12">
         <v>3</v>
       </c>
       <c r="F22" s="12">
         <v>5</v>
       </c>
       <c r="G22" s="189">
         <v>6</v>
       </c>
       <c r="H22" s="190">
         <v>2</v>
       </c>
       <c r="I22" s="191">
@@ -42932,52 +43221,55 @@
       </c>
       <c r="U22" s="195">
         <v>4</v>
       </c>
       <c r="V22" s="196">
         <v>3</v>
       </c>
       <c r="W22" s="12">
         <v>1</v>
       </c>
       <c r="X22" s="12">
         <v>3</v>
       </c>
       <c r="Y22" s="12">
         <v>3</v>
       </c>
       <c r="Z22" s="12">
         <v>3</v>
       </c>
       <c r="AA22" s="12">
         <v>5</v>
       </c>
       <c r="AB22" s="271">
         <v>3</v>
       </c>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22" s="14">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="177" t="s">
         <v>43</v>
       </c>
       <c r="B23" s="12">
         <v>1</v>
       </c>
       <c r="C23" s="12">
         <v>2</v>
       </c>
       <c r="D23" s="12">
         <v>2</v>
       </c>
       <c r="E23" s="12">
         <v>2</v>
       </c>
       <c r="F23" s="12">
         <v>1</v>
       </c>
       <c r="G23" s="189" t="s">
         <v>41</v>
       </c>
       <c r="H23" s="190">
         <v>1</v>
       </c>
       <c r="I23" s="179" t="s">
@@ -43018,84 +43310,88 @@
       </c>
       <c r="U23" s="179" t="s">
         <v>41</v>
       </c>
       <c r="V23" s="179" t="s">
         <v>41</v>
       </c>
       <c r="W23" s="179" t="s">
         <v>41</v>
       </c>
       <c r="X23" s="188" t="s">
         <v>41</v>
       </c>
       <c r="Y23" s="12">
         <v>1</v>
       </c>
       <c r="Z23" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AA23" s="12">
         <v>2</v>
       </c>
       <c r="AB23" s="271">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="291" t="s">
+      <c r="AC23" s="87" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
+      <c r="A24" s="288" t="s">
         <v>15</v>
       </c>
-      <c r="B24" s="279"/>
-[...24 lines deleted...]
-      <c r="AA24" s="274"/>
+      <c r="B24" s="277"/>
+      <c r="C24" s="277"/>
+      <c r="D24" s="277"/>
+      <c r="E24" s="277"/>
+      <c r="F24" s="277"/>
+      <c r="G24" s="277"/>
+      <c r="H24" s="277"/>
+      <c r="I24" s="277"/>
+      <c r="J24" s="277"/>
+      <c r="K24" s="277"/>
+      <c r="L24" s="277"/>
+      <c r="M24" s="277"/>
+      <c r="N24" s="277"/>
+      <c r="O24" s="277"/>
+      <c r="P24" s="277"/>
+      <c r="Q24" s="277"/>
+      <c r="R24" s="277"/>
+      <c r="S24" s="277"/>
+      <c r="T24" s="277"/>
+      <c r="U24" s="303"/>
+      <c r="V24" s="303"/>
+      <c r="W24" s="303"/>
+      <c r="X24" s="303"/>
+      <c r="Y24" s="303"/>
+      <c r="Z24" s="272"/>
+      <c r="AA24" s="272"/>
       <c r="AB24" s="74"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="68"/>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="177" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="9">
         <v>11</v>
       </c>
       <c r="C25" s="9">
         <v>2</v>
       </c>
       <c r="D25" s="9">
         <v>4</v>
       </c>
       <c r="E25" s="9">
         <v>1</v>
       </c>
       <c r="F25" s="9">
         <v>4</v>
       </c>
       <c r="G25" s="9">
         <v>5</v>
       </c>
       <c r="H25" s="9">
         <v>4</v>
       </c>
       <c r="I25" s="9">
@@ -43136,52 +43432,55 @@
       </c>
       <c r="U25" s="12">
         <v>5</v>
       </c>
       <c r="V25" s="197">
         <v>4</v>
       </c>
       <c r="W25" s="12">
         <v>2</v>
       </c>
       <c r="X25" s="12">
         <v>1</v>
       </c>
       <c r="Y25" s="12">
         <v>5</v>
       </c>
       <c r="Z25" s="12">
         <v>2</v>
       </c>
       <c r="AA25" s="12">
         <v>3</v>
       </c>
       <c r="AB25" s="271">
         <v>5</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="14">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="177" t="s">
         <v>17</v>
       </c>
       <c r="B26" s="12">
         <v>3</v>
       </c>
       <c r="C26" s="12" t="s">
         <v>41</v>
       </c>
       <c r="D26" s="12">
         <v>1</v>
       </c>
       <c r="E26" s="12" t="s">
         <v>41</v>
       </c>
       <c r="F26" s="12">
         <v>1</v>
       </c>
       <c r="G26" s="198" t="s">
         <v>41</v>
       </c>
       <c r="H26" s="199">
         <v>1</v>
       </c>
       <c r="I26" s="200">
@@ -43222,52 +43521,55 @@
       </c>
       <c r="U26" s="179" t="s">
         <v>41</v>
       </c>
       <c r="V26" s="179" t="s">
         <v>41</v>
       </c>
       <c r="W26" s="12">
         <v>1</v>
       </c>
       <c r="X26" s="188" t="s">
         <v>41</v>
       </c>
       <c r="Y26" s="12">
         <v>1</v>
       </c>
       <c r="Z26" s="12">
         <v>1</v>
       </c>
       <c r="AA26" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AB26" s="271">
         <v>1</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="14">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="177" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>41</v>
       </c>
       <c r="C27" s="14" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="12" t="s">
         <v>41</v>
       </c>
       <c r="E27" s="12" t="s">
         <v>41</v>
       </c>
       <c r="F27" s="12" t="s">
         <v>41</v>
       </c>
       <c r="G27" s="198">
         <v>1</v>
       </c>
       <c r="H27" s="179" t="s">
         <v>41</v>
       </c>
       <c r="I27" s="188" t="s">
@@ -43308,52 +43610,55 @@
       </c>
       <c r="U27" s="179" t="s">
         <v>41</v>
       </c>
       <c r="V27" s="179" t="s">
         <v>41</v>
       </c>
       <c r="W27" s="179" t="s">
         <v>41</v>
       </c>
       <c r="X27" s="12">
         <v>1</v>
       </c>
       <c r="Y27" s="188" t="s">
         <v>41</v>
       </c>
       <c r="Z27" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AA27" s="12">
         <v>1</v>
       </c>
       <c r="AB27" s="271">
         <v>1</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="87" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="177" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="14" t="s">
         <v>41</v>
       </c>
       <c r="C28" s="14" t="s">
         <v>41</v>
       </c>
       <c r="D28" s="12">
         <v>1</v>
       </c>
       <c r="E28" s="12" t="s">
         <v>41</v>
       </c>
       <c r="F28" s="12" t="s">
         <v>41</v>
       </c>
       <c r="G28" s="198">
         <v>2</v>
       </c>
       <c r="H28" s="179" t="s">
         <v>41</v>
       </c>
       <c r="I28" s="188" t="s">
@@ -43394,52 +43699,55 @@
       </c>
       <c r="U28" s="205">
         <v>1</v>
       </c>
       <c r="V28" s="179" t="s">
         <v>41</v>
       </c>
       <c r="W28" s="179" t="s">
         <v>41</v>
       </c>
       <c r="X28" s="188" t="s">
         <v>41</v>
       </c>
       <c r="Y28" s="188" t="s">
         <v>41</v>
       </c>
       <c r="Z28" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AA28" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AB28" s="88" t="s">
         <v>41</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="87" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="177" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="14" t="s">
         <v>41</v>
       </c>
       <c r="C29" s="12">
         <v>1</v>
       </c>
       <c r="D29" s="12" t="s">
         <v>41</v>
       </c>
       <c r="E29" s="12">
         <v>1</v>
       </c>
       <c r="F29" s="12">
         <v>1</v>
       </c>
       <c r="G29" s="198" t="s">
         <v>41</v>
       </c>
       <c r="H29" s="199">
         <v>1</v>
       </c>
       <c r="I29" s="188" t="s">
@@ -43480,52 +43788,55 @@
       </c>
       <c r="U29" s="179" t="s">
         <v>41</v>
       </c>
       <c r="V29" s="179" t="s">
         <v>41</v>
       </c>
       <c r="W29" s="179" t="s">
         <v>41</v>
       </c>
       <c r="X29" s="188" t="s">
         <v>41</v>
       </c>
       <c r="Y29" s="188" t="s">
         <v>41</v>
       </c>
       <c r="Z29" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AA29" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AB29" s="88" t="s">
         <v>41</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="14">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="177" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="12">
         <v>4</v>
       </c>
       <c r="C30" s="12">
         <v>1</v>
       </c>
       <c r="D30" s="12">
         <v>1</v>
       </c>
       <c r="E30" s="12" t="s">
         <v>41</v>
       </c>
       <c r="F30" s="12" t="s">
         <v>41</v>
       </c>
       <c r="G30" s="198">
         <v>1</v>
       </c>
       <c r="H30" s="199">
         <v>2</v>
       </c>
       <c r="I30" s="188" t="s">
@@ -43566,52 +43877,55 @@
       </c>
       <c r="U30" s="205">
         <v>1</v>
       </c>
       <c r="V30" s="206">
         <v>1</v>
       </c>
       <c r="W30" s="12">
         <v>1</v>
       </c>
       <c r="X30" s="188" t="s">
         <v>41</v>
       </c>
       <c r="Y30" s="12">
         <v>1</v>
       </c>
       <c r="Z30" s="12">
         <v>1</v>
       </c>
       <c r="AA30" s="12">
         <v>1</v>
       </c>
       <c r="AB30" s="271">
         <v>1</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="87" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="177" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="12">
         <v>1</v>
       </c>
       <c r="C31" s="175" t="s">
         <v>41</v>
       </c>
       <c r="D31" s="12" t="s">
         <v>41</v>
       </c>
       <c r="E31" s="12" t="s">
         <v>41</v>
       </c>
       <c r="F31" s="12" t="s">
         <v>41</v>
       </c>
       <c r="G31" s="198" t="s">
         <v>41</v>
       </c>
       <c r="H31" s="188" t="s">
         <v>41</v>
       </c>
       <c r="I31" s="188" t="s">
@@ -43652,52 +43966,55 @@
       </c>
       <c r="U31" s="205">
         <v>2</v>
       </c>
       <c r="V31" s="206">
         <v>2</v>
       </c>
       <c r="W31" s="12" t="s">
         <v>41</v>
       </c>
       <c r="X31" s="188" t="s">
         <v>41</v>
       </c>
       <c r="Y31" s="188" t="s">
         <v>41</v>
       </c>
       <c r="Z31" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AA31" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AB31" s="271">
         <v>1</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="87" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="177" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="12">
         <v>2</v>
       </c>
       <c r="C32" s="175" t="s">
         <v>41</v>
       </c>
       <c r="D32" s="12">
         <v>1</v>
       </c>
       <c r="E32" s="12" t="s">
         <v>41</v>
       </c>
       <c r="F32" s="14">
         <v>1</v>
       </c>
       <c r="G32" s="198">
         <v>1</v>
       </c>
       <c r="H32" s="188" t="s">
         <v>41</v>
       </c>
       <c r="I32" s="188" t="s">
@@ -43738,52 +44055,55 @@
       </c>
       <c r="U32" s="205">
         <v>1</v>
       </c>
       <c r="V32" s="206">
         <v>1</v>
       </c>
       <c r="W32" s="179" t="s">
         <v>41</v>
       </c>
       <c r="X32" s="188" t="s">
         <v>41</v>
       </c>
       <c r="Y32" s="12">
         <v>3</v>
       </c>
       <c r="Z32" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AA32" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AB32" s="271">
         <v>1</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="87" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="177" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="13">
         <v>1</v>
       </c>
       <c r="C33" s="212" t="s">
         <v>41</v>
       </c>
       <c r="D33" s="13" t="s">
         <v>41</v>
       </c>
       <c r="E33" s="13" t="s">
         <v>41</v>
       </c>
       <c r="F33" s="13">
         <v>1</v>
       </c>
       <c r="G33" s="207" t="s">
         <v>41</v>
       </c>
       <c r="H33" s="208" t="s">
         <v>41</v>
       </c>
       <c r="I33" s="208" t="s">
@@ -43824,2240 +44144,2310 @@
       </c>
       <c r="U33" s="208" t="s">
         <v>41</v>
       </c>
       <c r="V33" s="208" t="s">
         <v>41</v>
       </c>
       <c r="W33" s="208" t="s">
         <v>41</v>
       </c>
       <c r="X33" s="208" t="s">
         <v>41</v>
       </c>
       <c r="Y33" s="208" t="s">
         <v>41</v>
       </c>
       <c r="Z33" s="123" t="s">
         <v>41</v>
       </c>
       <c r="AA33" s="13">
         <v>1</v>
       </c>
       <c r="AB33" s="123" t="s">
         <v>41</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="123" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="70" t="s">
         <v>26</v>
       </c>
       <c r="B34" s="70"/>
       <c r="C34" s="70"/>
       <c r="D34" s="70"/>
       <c r="E34" s="70"/>
       <c r="F34" s="70"/>
       <c r="G34" s="70"/>
       <c r="H34" s="70"/>
       <c r="I34" s="1"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
       <c r="L34" s="1"/>
       <c r="M34" s="1"/>
       <c r="N34" s="1"/>
       <c r="O34" s="1"/>
       <c r="P34" s="1"/>
       <c r="Q34" s="1"/>
       <c r="R34" s="1"/>
       <c r="S34" s="1"/>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
       <c r="X34" s="1"/>
       <c r="Y34" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A6:AB6"/>
     <mergeCell ref="A10:AA10"/>
     <mergeCell ref="A20:AA20"/>
     <mergeCell ref="A24:AA24"/>
-    <mergeCell ref="Z8:AB8"/>
-    <mergeCell ref="V7:AB7"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:Y8"/>
+    <mergeCell ref="Z8:AC8"/>
+    <mergeCell ref="V7:AC7"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A5:AB34"/>
+  <dimension ref="A5:AC33"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A20" sqref="A20:AA20"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AG16" sqref="AG16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.28515625" customWidth="1"/>
     <col min="2" max="2" width="6.28515625" customWidth="1"/>
     <col min="3" max="3" width="5.85546875" customWidth="1"/>
     <col min="4" max="6" width="6.42578125" customWidth="1"/>
     <col min="7" max="7" width="7.85546875" customWidth="1"/>
     <col min="8" max="8" width="6.42578125" customWidth="1"/>
     <col min="9" max="9" width="7" customWidth="1"/>
     <col min="10" max="10" width="8.28515625" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" customWidth="1"/>
     <col min="14" max="14" width="6.5703125" customWidth="1"/>
     <col min="15" max="15" width="6.85546875" customWidth="1"/>
     <col min="16" max="17" width="7" customWidth="1"/>
     <col min="18" max="18" width="6.85546875" customWidth="1"/>
     <col min="19" max="19" width="7.140625" customWidth="1"/>
     <col min="20" max="20" width="6.5703125" customWidth="1"/>
     <col min="21" max="21" width="6.85546875" customWidth="1"/>
     <col min="22" max="22" width="8" customWidth="1"/>
     <col min="23" max="24" width="6.85546875" customWidth="1"/>
     <col min="26" max="26" width="6.42578125" customWidth="1"/>
     <col min="27" max="27" width="6.5703125" customWidth="1"/>
     <col min="28" max="28" width="7.28515625" customWidth="1"/>
+    <col min="29" max="29" width="7.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:28" s="270" customFormat="1"/>
-[...1 lines deleted...]
-      <c r="A6" s="275" t="s">
+    <row r="5" spans="1:29">
+      <c r="A5" s="273" t="s">
         <v>40</v>
       </c>
-      <c r="B6" s="274"/>
-[...48 lines deleted...]
-      <c r="U7" s="302" t="s">
+      <c r="B5" s="272"/>
+      <c r="C5" s="272"/>
+      <c r="D5" s="272"/>
+      <c r="E5" s="272"/>
+      <c r="F5" s="272"/>
+      <c r="G5" s="272"/>
+      <c r="H5" s="272"/>
+      <c r="I5" s="272"/>
+      <c r="J5" s="272"/>
+      <c r="K5" s="272"/>
+      <c r="L5" s="272"/>
+      <c r="M5" s="272"/>
+      <c r="N5" s="272"/>
+      <c r="O5" s="272"/>
+      <c r="P5" s="272"/>
+      <c r="Q5" s="272"/>
+      <c r="R5" s="272"/>
+      <c r="S5" s="272"/>
+      <c r="T5" s="272"/>
+      <c r="U5" s="272"/>
+      <c r="V5" s="272"/>
+      <c r="W5" s="272"/>
+      <c r="X5" s="272"/>
+      <c r="Y5" s="272"/>
+      <c r="Z5" s="272"/>
+      <c r="AA5" s="272"/>
+      <c r="AB5" s="272"/>
+      <c r="AC5" s="272"/>
+    </row>
+    <row r="6" spans="1:29">
+      <c r="A6" s="2"/>
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="3"/>
+      <c r="H6" s="3"/>
+      <c r="I6" s="3"/>
+      <c r="J6" s="3"/>
+      <c r="K6" s="3"/>
+      <c r="L6" s="3"/>
+      <c r="M6" s="3"/>
+      <c r="N6" s="64"/>
+      <c r="O6" s="64"/>
+      <c r="P6" s="64"/>
+      <c r="Q6" s="64"/>
+      <c r="R6" s="64"/>
+      <c r="S6" s="66"/>
+      <c r="T6" s="73"/>
+      <c r="U6" s="295" t="s">
         <v>28</v>
       </c>
-      <c r="V7" s="302"/>
-[...9 lines deleted...]
-      <c r="B8" s="286">
+      <c r="V6" s="295"/>
+      <c r="W6" s="296"/>
+      <c r="X6" s="296"/>
+      <c r="Y6" s="296"/>
+      <c r="Z6" s="296"/>
+      <c r="AA6" s="296"/>
+      <c r="AB6" s="296"/>
+      <c r="AC6" s="296"/>
+    </row>
+    <row r="7" spans="1:29">
+      <c r="A7" s="282"/>
+      <c r="B7" s="284">
         <v>2024</v>
       </c>
-      <c r="C8" s="287"/>
-[...10 lines deleted...]
-      <c r="N8" s="310">
+      <c r="C7" s="285"/>
+      <c r="D7" s="285"/>
+      <c r="E7" s="285"/>
+      <c r="F7" s="285"/>
+      <c r="G7" s="285"/>
+      <c r="H7" s="285"/>
+      <c r="I7" s="285"/>
+      <c r="J7" s="285"/>
+      <c r="K7" s="285"/>
+      <c r="L7" s="285"/>
+      <c r="M7" s="285"/>
+      <c r="N7" s="307">
         <v>2025</v>
       </c>
-      <c r="O8" s="282"/>
-[...10 lines deleted...]
-      <c r="Z8" s="288">
+      <c r="O7" s="280"/>
+      <c r="P7" s="280"/>
+      <c r="Q7" s="280"/>
+      <c r="R7" s="280"/>
+      <c r="S7" s="280"/>
+      <c r="T7" s="280"/>
+      <c r="U7" s="280"/>
+      <c r="V7" s="280"/>
+      <c r="W7" s="281"/>
+      <c r="X7" s="281"/>
+      <c r="Y7" s="281"/>
+      <c r="Z7" s="286">
         <v>2026</v>
       </c>
-      <c r="AA8" s="297"/>
-[...4 lines deleted...]
-      <c r="B9" s="5" t="s">
+      <c r="AA7" s="294"/>
+      <c r="AB7" s="281"/>
+      <c r="AC7" s="311"/>
+    </row>
+    <row r="8" spans="1:29" ht="29.25" customHeight="1">
+      <c r="A8" s="283"/>
+      <c r="B8" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="C9" s="5" t="s">
+      <c r="C8" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="D9" s="5" t="s">
+      <c r="D8" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="E9" s="5" t="s">
+      <c r="E8" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="F9" s="7" t="s">
+      <c r="F8" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="G9" s="5" t="s">
+      <c r="G8" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="H9" s="77" t="s">
+      <c r="H8" s="77" t="s">
         <v>34</v>
       </c>
-      <c r="I9" s="77" t="s">
+      <c r="I8" s="77" t="s">
         <v>35</v>
       </c>
-      <c r="J9" s="77" t="s">
+      <c r="J8" s="77" t="s">
         <v>36</v>
       </c>
-      <c r="K9" s="77" t="s">
+      <c r="K8" s="77" t="s">
         <v>37</v>
       </c>
-      <c r="L9" s="77" t="s">
+      <c r="L8" s="77" t="s">
         <v>38</v>
       </c>
-      <c r="M9" s="77" t="s">
+      <c r="M8" s="77" t="s">
         <v>39</v>
       </c>
-      <c r="N9" s="7" t="s">
+      <c r="N8" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="O9" s="7" t="s">
+      <c r="O8" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="P9" s="5" t="s">
+      <c r="P8" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="Q9" s="5" t="s">
+      <c r="Q8" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="R9" s="7" t="s">
+      <c r="R8" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="S9" s="5" t="s">
+      <c r="S8" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="T9" s="79" t="s">
+      <c r="T8" s="79" t="s">
         <v>34</v>
       </c>
-      <c r="U9" s="5" t="s">
+      <c r="U8" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="V9" s="5" t="s">
+      <c r="V8" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="W9" s="135" t="s">
+      <c r="W8" s="135" t="s">
         <v>37</v>
       </c>
-      <c r="X9" s="5" t="s">
+      <c r="X8" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="Y9" s="5" t="s">
+      <c r="Y8" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="Z9" s="5" t="s">
+      <c r="Z8" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="AA9" s="80" t="s">
+      <c r="AA8" s="80" t="s">
         <v>29</v>
       </c>
-      <c r="AB9" s="5" t="s">
+      <c r="AB8" s="5" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="292" t="s">
+      <c r="AC8" s="312" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29">
+      <c r="A9" s="289" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="277"/>
-[...26 lines deleted...]
-    <row r="11" spans="1:28">
+      <c r="B9" s="275"/>
+      <c r="C9" s="275"/>
+      <c r="D9" s="275"/>
+      <c r="E9" s="275"/>
+      <c r="F9" s="275"/>
+      <c r="G9" s="275"/>
+      <c r="H9" s="275"/>
+      <c r="I9" s="275"/>
+      <c r="J9" s="275"/>
+      <c r="K9" s="275"/>
+      <c r="L9" s="275"/>
+      <c r="M9" s="275"/>
+      <c r="N9" s="275"/>
+      <c r="O9" s="275"/>
+      <c r="P9" s="275"/>
+      <c r="Q9" s="275"/>
+      <c r="R9" s="275"/>
+      <c r="S9" s="275"/>
+      <c r="T9" s="275"/>
+      <c r="U9" s="272"/>
+      <c r="V9" s="272"/>
+      <c r="W9" s="272"/>
+      <c r="X9" s="272"/>
+      <c r="Y9" s="272"/>
+      <c r="Z9" s="272"/>
+      <c r="AA9" s="272"/>
+    </row>
+    <row r="10" spans="1:29">
+      <c r="A10" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="82">
+        <v>12.27</v>
+      </c>
+      <c r="C10" s="82">
+        <v>9.64</v>
+      </c>
+      <c r="D10" s="82">
+        <v>8.3699999999999992</v>
+      </c>
+      <c r="E10" s="82">
+        <v>7.37</v>
+      </c>
+      <c r="F10" s="82">
+        <v>7.56</v>
+      </c>
+      <c r="G10" s="82">
+        <v>7.86</v>
+      </c>
+      <c r="H10" s="82">
+        <v>7.45</v>
+      </c>
+      <c r="I10" s="82">
+        <v>6.94</v>
+      </c>
+      <c r="J10" s="82">
+        <v>6.45</v>
+      </c>
+      <c r="K10" s="82">
+        <v>6.38</v>
+      </c>
+      <c r="L10" s="82">
+        <v>6.77</v>
+      </c>
+      <c r="M10" s="82">
+        <v>6.86</v>
+      </c>
+      <c r="N10" s="82">
+        <v>5.62</v>
+      </c>
+      <c r="O10" s="82">
+        <v>2.79</v>
+      </c>
+      <c r="P10" s="82">
+        <v>4.91</v>
+      </c>
+      <c r="Q10" s="83">
+        <v>5.82</v>
+      </c>
+      <c r="R10" s="84">
+        <v>5.91</v>
+      </c>
+      <c r="S10" s="83">
+        <v>6.85</v>
+      </c>
+      <c r="T10" s="84">
+        <v>7.54</v>
+      </c>
+      <c r="U10" s="85">
+        <v>7.58</v>
+      </c>
+      <c r="V10" s="136">
+        <v>7.38</v>
+      </c>
+      <c r="W10" s="88">
+        <v>6.89</v>
+      </c>
+      <c r="X10" s="88">
+        <v>6.61</v>
+      </c>
+      <c r="Y10" s="88">
+        <v>6.7</v>
+      </c>
+      <c r="Z10" s="88">
+        <v>4.47</v>
+      </c>
+      <c r="AA10" s="88">
+        <v>7.19</v>
+      </c>
+      <c r="AB10" s="88">
+        <v>7.61</v>
+      </c>
+      <c r="AC10" s="88">
+        <v>7.54</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="81" t="s">
-        <v>25</v>
-[...25 lines deleted...]
-      <c r="J11" s="82">
+        <v>17</v>
+      </c>
+      <c r="B11" s="88">
+        <v>10.15</v>
+      </c>
+      <c r="C11" s="88">
+        <v>8.1</v>
+      </c>
+      <c r="D11" s="88">
+        <v>6.39</v>
+      </c>
+      <c r="E11" s="88">
+        <v>5.74</v>
+      </c>
+      <c r="F11" s="88">
+        <v>6.28</v>
+      </c>
+      <c r="G11" s="137">
+        <v>6.67</v>
+      </c>
+      <c r="H11" s="138">
+        <v>6.18</v>
+      </c>
+      <c r="I11" s="139">
+        <v>6.12</v>
+      </c>
+      <c r="J11" s="140">
+        <v>5.91</v>
+      </c>
+      <c r="K11" s="141">
+        <v>5.74</v>
+      </c>
+      <c r="L11" s="142">
+        <v>5.85</v>
+      </c>
+      <c r="M11" s="88">
+        <v>6.26</v>
+      </c>
+      <c r="N11" s="88">
+        <v>8.17</v>
+      </c>
+      <c r="O11" s="88">
+        <v>4</v>
+      </c>
+      <c r="P11" s="88">
+        <v>4.26</v>
+      </c>
+      <c r="Q11" s="88">
+        <v>5.01</v>
+      </c>
+      <c r="R11" s="88">
+        <v>5.46</v>
+      </c>
+      <c r="S11" s="88">
+        <v>6.26</v>
+      </c>
+      <c r="T11" s="143">
+        <v>6.55</v>
+      </c>
+      <c r="U11" s="144">
         <v>6.45</v>
       </c>
-      <c r="K11" s="82">
-[...33 lines deleted...]
-        <v>7.38</v>
+      <c r="V11" s="145">
+        <v>6.17</v>
       </c>
       <c r="W11" s="88">
-        <v>6.89</v>
+        <v>5.84</v>
       </c>
       <c r="X11" s="88">
+        <v>5.77</v>
+      </c>
+      <c r="Y11" s="88">
+        <v>5.77</v>
+      </c>
+      <c r="Z11" s="88">
+        <v>5.71</v>
+      </c>
+      <c r="AA11" s="88">
+        <v>7.05</v>
+      </c>
+      <c r="AB11" s="88">
+        <v>6.87</v>
+      </c>
+      <c r="AC11" s="88">
+        <v>7.69</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
+      <c r="A12" s="81" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="88">
+        <v>5.18</v>
+      </c>
+      <c r="C12" s="88">
+        <v>8.5</v>
+      </c>
+      <c r="D12" s="88">
+        <v>9.82</v>
+      </c>
+      <c r="E12" s="88">
+        <v>10.220000000000001</v>
+      </c>
+      <c r="F12" s="88">
+        <v>9.25</v>
+      </c>
+      <c r="G12" s="137">
+        <v>8.9</v>
+      </c>
+      <c r="H12" s="138">
+        <v>8.4700000000000006</v>
+      </c>
+      <c r="I12" s="139">
+        <v>7.36</v>
+      </c>
+      <c r="J12" s="140">
+        <v>6.59</v>
+      </c>
+      <c r="K12" s="141">
+        <v>7.7</v>
+      </c>
+      <c r="L12" s="142">
+        <v>8.64</v>
+      </c>
+      <c r="M12" s="88">
+        <v>8.4</v>
+      </c>
+      <c r="N12" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="O12" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="P12" s="88">
+        <v>7.01</v>
+      </c>
+      <c r="Q12" s="88">
+        <v>8.42</v>
+      </c>
+      <c r="R12" s="88">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="S12" s="88">
+        <v>7.9</v>
+      </c>
+      <c r="T12" s="143">
+        <v>6.72</v>
+      </c>
+      <c r="U12" s="144">
+        <v>5.86</v>
+      </c>
+      <c r="V12" s="145">
+        <v>5.26</v>
+      </c>
+      <c r="W12" s="88">
+        <v>4.7300000000000004</v>
+      </c>
+      <c r="X12" s="88">
+        <v>4.87</v>
+      </c>
+      <c r="Y12" s="88">
+        <v>5.01</v>
+      </c>
+      <c r="Z12" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA12" s="88">
+        <v>12.55</v>
+      </c>
+      <c r="AB12" s="88">
+        <v>13.02</v>
+      </c>
+      <c r="AC12" s="88">
+        <v>9.6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
+      <c r="A13" s="81" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="C13" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="D13" s="88">
+        <v>6.58</v>
+      </c>
+      <c r="E13" s="88">
+        <v>4.76</v>
+      </c>
+      <c r="F13" s="88">
+        <v>3.95</v>
+      </c>
+      <c r="G13" s="137">
+        <v>9.84</v>
+      </c>
+      <c r="H13" s="138">
+        <v>8.36</v>
+      </c>
+      <c r="I13" s="139">
+        <v>7.41</v>
+      </c>
+      <c r="J13" s="140">
+        <v>6.51</v>
+      </c>
+      <c r="K13" s="141">
+        <v>7.84</v>
+      </c>
+      <c r="L13" s="142">
+        <v>7.25</v>
+      </c>
+      <c r="M13" s="88">
+        <v>8.1300000000000008</v>
+      </c>
+      <c r="N13" s="88">
+        <v>19.61</v>
+      </c>
+      <c r="O13" s="88">
+        <v>9.35</v>
+      </c>
+      <c r="P13" s="88">
+        <v>6.41</v>
+      </c>
+      <c r="Q13" s="88">
+        <v>9.35</v>
+      </c>
+      <c r="R13" s="88">
+        <v>7.87</v>
+      </c>
+      <c r="S13" s="88">
+        <v>6.71</v>
+      </c>
+      <c r="T13" s="143">
+        <v>5.73</v>
+      </c>
+      <c r="U13" s="144">
+        <v>7.65</v>
+      </c>
+      <c r="V13" s="145">
         <v>6.61</v>
       </c>
-      <c r="Y11" s="88">
-[...164 lines deleted...]
-      </c>
       <c r="W13" s="88">
-        <v>4.7300000000000004</v>
+        <v>5.87</v>
       </c>
       <c r="X13" s="88">
+        <v>5.33</v>
+      </c>
+      <c r="Y13" s="88">
         <v>4.87</v>
-      </c>
-[...1 lines deleted...]
-        <v>5.01</v>
       </c>
       <c r="Z13" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="AA13" s="88">
-[...6 lines deleted...]
-    <row r="14" spans="1:28">
+      <c r="AA13" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="AB13" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="AC13" s="88"/>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="81" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="C14" s="88" t="s">
+      <c r="C14" s="88">
+        <v>12.5</v>
+      </c>
+      <c r="D14" s="88">
+        <v>8.1300000000000008</v>
+      </c>
+      <c r="E14" s="88">
+        <v>11.36</v>
+      </c>
+      <c r="F14" s="88">
+        <v>13.1</v>
+      </c>
+      <c r="G14" s="137">
+        <v>11.03</v>
+      </c>
+      <c r="H14" s="138">
+        <v>12.99</v>
+      </c>
+      <c r="I14" s="139">
+        <v>11.08</v>
+      </c>
+      <c r="J14" s="140">
+        <v>10.029999999999999</v>
+      </c>
+      <c r="K14" s="141">
+        <v>8.9700000000000006</v>
+      </c>
+      <c r="L14" s="142">
+        <v>8.15</v>
+      </c>
+      <c r="M14" s="88">
+        <v>7.56</v>
+      </c>
+      <c r="N14" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="D14" s="88">
-[...42 lines deleted...]
-        <v>7.87</v>
+      <c r="O14" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="P14" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q14" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="R14" s="88" t="s">
+        <v>41</v>
       </c>
       <c r="S14" s="88">
-        <v>6.71</v>
+        <v>4.3899999999999997</v>
       </c>
       <c r="T14" s="143">
-        <v>5.73</v>
+        <v>15.15</v>
       </c>
       <c r="U14" s="144">
-        <v>7.65</v>
+        <v>12.94</v>
       </c>
       <c r="V14" s="145">
-        <v>6.61</v>
+        <v>11.36</v>
       </c>
       <c r="W14" s="88">
-        <v>5.87</v>
+        <v>10.199999999999999</v>
       </c>
       <c r="X14" s="88">
-        <v>5.33</v>
+        <v>9.26</v>
       </c>
       <c r="Y14" s="88">
-        <v>4.87</v>
+        <v>8.39</v>
       </c>
       <c r="Z14" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AA14" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AB14" s="88" t="s">
         <v>41</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="88">
+        <v>7.04</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="81" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>21</v>
+      </c>
+      <c r="B15" s="88">
+        <v>39.6</v>
       </c>
       <c r="C15" s="88">
-        <v>12.5</v>
+        <v>24.75</v>
       </c>
       <c r="D15" s="88">
-        <v>8.1300000000000008</v>
+        <v>19.420000000000002</v>
       </c>
       <c r="E15" s="88">
-        <v>11.36</v>
+        <v>14.39</v>
       </c>
       <c r="F15" s="88">
-        <v>13.1</v>
+        <v>11.86</v>
       </c>
       <c r="G15" s="137">
-        <v>11.03</v>
+        <v>11.67</v>
       </c>
       <c r="H15" s="138">
-        <v>12.99</v>
+        <v>13.04</v>
       </c>
       <c r="I15" s="139">
-        <v>11.08</v>
+        <v>11.58</v>
       </c>
       <c r="J15" s="140">
-        <v>10.029999999999999</v>
+        <v>10.27</v>
       </c>
       <c r="K15" s="141">
-        <v>8.9700000000000006</v>
+        <v>9.35</v>
       </c>
       <c r="L15" s="142">
-        <v>8.15</v>
+        <v>10.51</v>
       </c>
       <c r="M15" s="88">
-        <v>7.56</v>
+        <v>9.74</v>
       </c>
       <c r="N15" s="88" t="s">
         <v>41</v>
       </c>
       <c r="O15" s="88" t="s">
         <v>41</v>
       </c>
       <c r="P15" s="88" t="s">
         <v>41</v>
       </c>
       <c r="Q15" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="R15" s="88" t="s">
-        <v>41</v>
+      <c r="R15" s="88">
+        <v>2.48</v>
       </c>
       <c r="S15" s="88">
-        <v>4.3899999999999997</v>
+        <v>6.32</v>
       </c>
       <c r="T15" s="143">
-        <v>15.15</v>
+        <v>10.54</v>
       </c>
       <c r="U15" s="144">
-        <v>12.94</v>
+        <v>10.9</v>
       </c>
       <c r="V15" s="145">
-        <v>11.36</v>
+        <v>11.19</v>
       </c>
       <c r="W15" s="88">
-        <v>10.199999999999999</v>
+        <v>11.26</v>
       </c>
       <c r="X15" s="88">
-        <v>9.26</v>
+        <v>10.3</v>
       </c>
       <c r="Y15" s="88">
-        <v>8.39</v>
-[...11 lines deleted...]
-    <row r="16" spans="1:28">
+        <v>10.44</v>
+      </c>
+      <c r="Z15" s="88">
+        <v>13.16</v>
+      </c>
+      <c r="AA15" s="88">
+        <v>12.5</v>
+      </c>
+      <c r="AB15" s="88">
+        <v>12.93</v>
+      </c>
+      <c r="AC15" s="88">
+        <v>10.34</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="81" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16" s="88">
-        <v>39.6</v>
+        <v>16.670000000000002</v>
       </c>
       <c r="C16" s="88">
-        <v>24.75</v>
+        <v>7.69</v>
       </c>
       <c r="D16" s="88">
-        <v>19.420000000000002</v>
+        <v>5.43</v>
       </c>
       <c r="E16" s="88">
-        <v>14.39</v>
+        <v>4.07</v>
       </c>
       <c r="F16" s="88">
-        <v>11.86</v>
+        <v>3.24</v>
       </c>
       <c r="G16" s="137">
-        <v>11.67</v>
+        <v>2.81</v>
       </c>
       <c r="H16" s="138">
-        <v>13.04</v>
+        <v>2.33</v>
       </c>
       <c r="I16" s="139">
-        <v>11.58</v>
+        <v>2.02</v>
       </c>
       <c r="J16" s="140">
-        <v>10.27</v>
+        <v>1.77</v>
       </c>
       <c r="K16" s="141">
-        <v>9.35</v>
+        <v>1.62</v>
       </c>
       <c r="L16" s="142">
-        <v>10.51</v>
+        <v>2.99</v>
       </c>
       <c r="M16" s="88">
-        <v>9.74</v>
+        <v>2.77</v>
       </c>
       <c r="N16" s="88" t="s">
         <v>41</v>
       </c>
       <c r="O16" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="P16" s="88" t="s">
+      <c r="P16" s="88">
+        <v>13.79</v>
+      </c>
+      <c r="Q16" s="88">
+        <v>15</v>
+      </c>
+      <c r="R16" s="88">
+        <v>12.24</v>
+      </c>
+      <c r="S16" s="88">
+        <v>13.65</v>
+      </c>
+      <c r="T16" s="143">
+        <v>11.27</v>
+      </c>
+      <c r="U16" s="144">
+        <v>15.19</v>
+      </c>
+      <c r="V16" s="145">
+        <v>17.739999999999998</v>
+      </c>
+      <c r="W16" s="88">
+        <v>15.59</v>
+      </c>
+      <c r="X16" s="88">
+        <v>14.11</v>
+      </c>
+      <c r="Y16" s="88">
+        <v>12.97</v>
+      </c>
+      <c r="Z16" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="Q16" s="88" t="s">
+      <c r="AA16" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="R16" s="88">
-[...28 lines deleted...]
-      </c>
       <c r="AB16" s="88">
-        <v>12.93</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:28">
+        <v>7.75</v>
+      </c>
+      <c r="AC16" s="88">
+        <v>5.75</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="81" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17" s="88">
-        <v>16.670000000000002</v>
+        <v>28.57</v>
       </c>
       <c r="C17" s="88">
-        <v>7.69</v>
+        <v>17.86</v>
       </c>
       <c r="D17" s="88">
-        <v>5.43</v>
+        <v>18.52</v>
       </c>
       <c r="E17" s="88">
-        <v>4.07</v>
+        <v>13.64</v>
       </c>
       <c r="F17" s="88">
-        <v>3.24</v>
+        <v>14.87</v>
       </c>
       <c r="G17" s="137">
-        <v>2.81</v>
+        <v>15.87</v>
       </c>
       <c r="H17" s="138">
-        <v>2.33</v>
+        <v>13.77</v>
       </c>
       <c r="I17" s="139">
-        <v>2.02</v>
+        <v>12.38</v>
       </c>
       <c r="J17" s="140">
-        <v>1.77</v>
+        <v>10.87</v>
       </c>
       <c r="K17" s="141">
-        <v>1.62</v>
+        <v>9.69</v>
       </c>
       <c r="L17" s="142">
-        <v>2.99</v>
+        <v>8.7100000000000009</v>
       </c>
       <c r="M17" s="88">
-        <v>2.77</v>
+        <v>7.84</v>
       </c>
       <c r="N17" s="88" t="s">
         <v>41</v>
       </c>
       <c r="O17" s="88" t="s">
         <v>41</v>
       </c>
       <c r="P17" s="88">
-        <v>13.79</v>
+        <v>6.99</v>
       </c>
       <c r="Q17" s="88">
-        <v>15</v>
+        <v>5.29</v>
       </c>
       <c r="R17" s="88">
-        <v>12.24</v>
+        <v>4.24</v>
       </c>
       <c r="S17" s="88">
-        <v>13.65</v>
+        <v>3.42</v>
       </c>
       <c r="T17" s="143">
-        <v>11.27</v>
+        <v>5.93</v>
       </c>
       <c r="U17" s="144">
-        <v>15.19</v>
+        <v>7.71</v>
       </c>
       <c r="V17" s="145">
-        <v>17.739999999999998</v>
+        <v>8.9700000000000006</v>
       </c>
       <c r="W17" s="88">
-        <v>15.59</v>
+        <v>8.25</v>
       </c>
       <c r="X17" s="88">
-        <v>14.11</v>
+        <v>7.48</v>
       </c>
       <c r="Y17" s="88">
-        <v>12.97</v>
+        <v>11.93</v>
       </c>
       <c r="Z17" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AA17" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AB17" s="88">
-        <v>7.75</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:28">
+        <v>7.69</v>
+      </c>
+      <c r="AC17" s="88">
+        <v>6.17</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="81" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18" s="88">
-        <v>28.57</v>
+        <v>15.63</v>
       </c>
       <c r="C18" s="88">
-        <v>17.86</v>
+        <v>8.5500000000000007</v>
       </c>
       <c r="D18" s="88">
-        <v>18.52</v>
+        <v>6.41</v>
       </c>
       <c r="E18" s="88">
-        <v>13.64</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="F18" s="88">
-        <v>14.87</v>
+        <v>8.6999999999999993</v>
       </c>
       <c r="G18" s="137">
-        <v>15.87</v>
+        <v>7.33</v>
       </c>
       <c r="H18" s="138">
-        <v>13.77</v>
+        <v>6.23</v>
       </c>
       <c r="I18" s="139">
-        <v>12.38</v>
+        <v>5.38</v>
       </c>
       <c r="J18" s="140">
-        <v>10.87</v>
+        <v>4.82</v>
       </c>
       <c r="K18" s="141">
-        <v>9.69</v>
+        <v>4.33</v>
       </c>
       <c r="L18" s="142">
-        <v>8.7100000000000009</v>
+        <v>7.95</v>
       </c>
       <c r="M18" s="88">
-        <v>7.84</v>
+        <v>7.27</v>
       </c>
       <c r="N18" s="88" t="s">
         <v>41</v>
       </c>
       <c r="O18" s="88" t="s">
         <v>41</v>
       </c>
       <c r="P18" s="88">
-        <v>6.99</v>
+        <v>7.14</v>
       </c>
       <c r="Q18" s="88">
-        <v>5.29</v>
+        <v>10.53</v>
       </c>
       <c r="R18" s="88">
-        <v>4.24</v>
+        <v>9.09</v>
       </c>
       <c r="S18" s="88">
-        <v>3.42</v>
+        <v>11.9</v>
       </c>
       <c r="T18" s="143">
-        <v>5.93</v>
+        <v>13.11</v>
       </c>
       <c r="U18" s="144">
-        <v>7.71</v>
+        <v>11.49</v>
       </c>
       <c r="V18" s="145">
-        <v>8.9700000000000006</v>
+        <v>10.23</v>
       </c>
       <c r="W18" s="88">
-        <v>8.25</v>
+        <v>8.99</v>
       </c>
       <c r="X18" s="88">
-        <v>7.48</v>
+        <v>8.1300000000000008</v>
       </c>
       <c r="Y18" s="88">
-        <v>11.93</v>
+        <v>7.59</v>
       </c>
       <c r="Z18" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="AA18" s="88" t="s">
+      <c r="AA18" s="88">
+        <v>10.99</v>
+      </c>
+      <c r="AB18" s="88">
+        <v>7.41</v>
+      </c>
+      <c r="AC18" s="88">
+        <v>5.92</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
+      <c r="A19" s="290" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" s="277"/>
+      <c r="C19" s="277"/>
+      <c r="D19" s="277"/>
+      <c r="E19" s="277"/>
+      <c r="F19" s="277"/>
+      <c r="G19" s="277"/>
+      <c r="H19" s="277"/>
+      <c r="I19" s="277"/>
+      <c r="J19" s="277"/>
+      <c r="K19" s="277"/>
+      <c r="L19" s="277"/>
+      <c r="M19" s="277"/>
+      <c r="N19" s="277"/>
+      <c r="O19" s="277"/>
+      <c r="P19" s="277"/>
+      <c r="Q19" s="277"/>
+      <c r="R19" s="277"/>
+      <c r="S19" s="277"/>
+      <c r="T19" s="277"/>
+      <c r="U19" s="277"/>
+      <c r="V19" s="277"/>
+      <c r="W19" s="277"/>
+      <c r="X19" s="272"/>
+      <c r="Y19" s="272"/>
+      <c r="Z19" s="272"/>
+      <c r="AA19" s="272"/>
+      <c r="AB19" s="74"/>
+      <c r="AC19" s="74"/>
+    </row>
+    <row r="20" spans="1:29">
+      <c r="A20" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="82">
+        <v>8.64</v>
+      </c>
+      <c r="C20" s="82">
+        <v>8.9499999999999993</v>
+      </c>
+      <c r="D20" s="82">
+        <v>7.55</v>
+      </c>
+      <c r="E20" s="82">
+        <v>7.43</v>
+      </c>
+      <c r="F20" s="82">
+        <v>7.79</v>
+      </c>
+      <c r="G20" s="82">
+        <v>8.11</v>
+      </c>
+      <c r="H20" s="82">
+        <v>7.49</v>
+      </c>
+      <c r="I20" s="82">
+        <v>6.95</v>
+      </c>
+      <c r="J20" s="82">
+        <v>6.54</v>
+      </c>
+      <c r="K20" s="82">
+        <v>6.51</v>
+      </c>
+      <c r="L20" s="82">
+        <v>6.9</v>
+      </c>
+      <c r="M20" s="82">
+        <v>7.17</v>
+      </c>
+      <c r="N20" s="82">
+        <v>7.12</v>
+      </c>
+      <c r="O20" s="82">
+        <v>3.5</v>
+      </c>
+      <c r="P20" s="74">
+        <v>4.6900000000000004</v>
+      </c>
+      <c r="Q20" s="83">
+        <v>5.5</v>
+      </c>
+      <c r="R20" s="146">
+        <v>5.37</v>
+      </c>
+      <c r="S20" s="83">
+        <v>6.08</v>
+      </c>
+      <c r="T20" s="84">
+        <v>5.85</v>
+      </c>
+      <c r="U20" s="85">
+        <v>5.92</v>
+      </c>
+      <c r="V20" s="136">
+        <v>5.8</v>
+      </c>
+      <c r="W20" s="88">
+        <v>5.39</v>
+      </c>
+      <c r="X20" s="88">
+        <v>5.39</v>
+      </c>
+      <c r="Y20" s="88">
+        <v>5.49</v>
+      </c>
+      <c r="Z20" s="88">
+        <v>5.08</v>
+      </c>
+      <c r="AA20" s="88">
+        <v>9.2100000000000009</v>
+      </c>
+      <c r="AB20" s="88">
+        <v>8.52</v>
+      </c>
+      <c r="AC20" s="88">
+        <v>7.44</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
+      <c r="A21" s="81" t="s">
+        <v>17</v>
+      </c>
+      <c r="B21" s="88">
+        <v>9.02</v>
+      </c>
+      <c r="C21" s="88">
+        <v>8.4</v>
+      </c>
+      <c r="D21" s="88">
+        <v>6.31</v>
+      </c>
+      <c r="E21" s="88">
+        <v>6.06</v>
+      </c>
+      <c r="F21" s="88">
+        <v>6.74</v>
+      </c>
+      <c r="G21" s="147">
+        <v>7.56</v>
+      </c>
+      <c r="H21" s="148">
+        <v>6.9</v>
+      </c>
+      <c r="I21" s="149">
+        <v>6.55</v>
+      </c>
+      <c r="J21" s="150">
+        <v>6.25</v>
+      </c>
+      <c r="K21" s="151">
+        <v>6.03</v>
+      </c>
+      <c r="L21" s="152">
+        <v>6.19</v>
+      </c>
+      <c r="M21" s="88">
+        <v>6.58</v>
+      </c>
+      <c r="N21" s="88">
+        <v>8.81</v>
+      </c>
+      <c r="O21" s="88">
+        <v>4.3499999999999996</v>
+      </c>
+      <c r="P21" s="88">
+        <v>4.37</v>
+      </c>
+      <c r="Q21" s="88">
+        <v>5.79</v>
+      </c>
+      <c r="R21" s="88">
+        <v>5.4</v>
+      </c>
+      <c r="S21" s="88">
+        <v>6.17</v>
+      </c>
+      <c r="T21" s="153">
+        <v>6.07</v>
+      </c>
+      <c r="U21" s="154">
+        <v>6.3</v>
+      </c>
+      <c r="V21" s="155">
+        <v>6.24</v>
+      </c>
+      <c r="W21" s="88">
+        <v>5.81</v>
+      </c>
+      <c r="X21" s="88">
+        <v>5.9</v>
+      </c>
+      <c r="Y21" s="88">
+        <v>5.92</v>
+      </c>
+      <c r="Z21" s="88">
+        <v>6.06</v>
+      </c>
+      <c r="AA21" s="88">
+        <v>8.7899999999999991</v>
+      </c>
+      <c r="AB21" s="88">
+        <v>8.1199999999999992</v>
+      </c>
+      <c r="AC21" s="88">
+        <v>7.39</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" s="81" t="s">
+        <v>18</v>
+      </c>
+      <c r="B22" s="88">
+        <v>6.9</v>
+      </c>
+      <c r="C22" s="88">
+        <v>11.45</v>
+      </c>
+      <c r="D22" s="88">
+        <v>13.3</v>
+      </c>
+      <c r="E22" s="88">
+        <v>13.65</v>
+      </c>
+      <c r="F22" s="88">
+        <v>12.31</v>
+      </c>
+      <c r="G22" s="147">
+        <v>10.53</v>
+      </c>
+      <c r="H22" s="148">
+        <v>10.1</v>
+      </c>
+      <c r="I22" s="149">
+        <v>8.68</v>
+      </c>
+      <c r="J22" s="150">
+        <v>7.79</v>
+      </c>
+      <c r="K22" s="151">
+        <v>8.57</v>
+      </c>
+      <c r="L22" s="152">
+        <v>9.9</v>
+      </c>
+      <c r="M22" s="88">
+        <v>9.65</v>
+      </c>
+      <c r="N22" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="AB18" s="88">
-[...25 lines deleted...]
-      <c r="H19" s="138">
+      <c r="O22" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="P22" s="88">
+        <v>6.01</v>
+      </c>
+      <c r="Q22" s="88">
+        <v>4.3</v>
+      </c>
+      <c r="R22" s="88">
+        <v>5.24</v>
+      </c>
+      <c r="S22" s="88">
+        <v>5.72</v>
+      </c>
+      <c r="T22" s="153">
+        <v>4.93</v>
+      </c>
+      <c r="U22" s="154">
+        <v>4.3099999999999996</v>
+      </c>
+      <c r="V22" s="155">
+        <v>3.89</v>
+      </c>
+      <c r="W22" s="88">
+        <v>3.53</v>
+      </c>
+      <c r="X22" s="88">
+        <v>3.18</v>
+      </c>
+      <c r="Y22" s="88">
+        <v>3.64</v>
+      </c>
+      <c r="Z22" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA22" s="88">
+        <v>11.36</v>
+      </c>
+      <c r="AB22" s="88">
+        <v>10.42</v>
+      </c>
+      <c r="AC22" s="88">
+        <v>7.65</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
+      <c r="A23" s="288" t="s">
+        <v>15</v>
+      </c>
+      <c r="B23" s="277"/>
+      <c r="C23" s="277"/>
+      <c r="D23" s="277"/>
+      <c r="E23" s="277"/>
+      <c r="F23" s="277"/>
+      <c r="G23" s="277"/>
+      <c r="H23" s="277"/>
+      <c r="I23" s="277"/>
+      <c r="J23" s="277"/>
+      <c r="K23" s="277"/>
+      <c r="L23" s="277"/>
+      <c r="M23" s="277"/>
+      <c r="N23" s="277"/>
+      <c r="O23" s="277"/>
+      <c r="P23" s="277"/>
+      <c r="Q23" s="277"/>
+      <c r="R23" s="277"/>
+      <c r="S23" s="277"/>
+      <c r="T23" s="277"/>
+      <c r="U23" s="277"/>
+      <c r="V23" s="277"/>
+      <c r="W23" s="277"/>
+      <c r="X23" s="272"/>
+      <c r="Y23" s="272"/>
+      <c r="Z23" s="272"/>
+      <c r="AA23" s="272"/>
+      <c r="AB23" s="74"/>
+      <c r="AC23" s="74"/>
+    </row>
+    <row r="24" spans="1:29">
+      <c r="A24" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="B24" s="82">
+        <v>16.739999999999998</v>
+      </c>
+      <c r="C24" s="82">
+        <v>10.46</v>
+      </c>
+      <c r="D24" s="82">
+        <v>9.32</v>
+      </c>
+      <c r="E24" s="82">
+        <v>7.29</v>
+      </c>
+      <c r="F24" s="82">
+        <v>7.3</v>
+      </c>
+      <c r="G24" s="82">
+        <v>7.58</v>
+      </c>
+      <c r="H24" s="82">
+        <v>7.41</v>
+      </c>
+      <c r="I24" s="82">
+        <v>6.94</v>
+      </c>
+      <c r="J24" s="82">
+        <v>6.35</v>
+      </c>
+      <c r="K24" s="82">
         <v>6.23</v>
       </c>
-      <c r="I19" s="139">
-[...14 lines deleted...]
-      <c r="N19" s="88" t="s">
+      <c r="L24" s="82">
+        <v>6.62</v>
+      </c>
+      <c r="M24" s="82">
+        <v>6.5</v>
+      </c>
+      <c r="N24" s="82">
+        <v>3.96</v>
+      </c>
+      <c r="O24" s="82">
+        <v>1.99</v>
+      </c>
+      <c r="P24" s="82">
+        <v>5.15</v>
+      </c>
+      <c r="Q24" s="83">
+        <v>6.18</v>
+      </c>
+      <c r="R24" s="146">
+        <v>6.54</v>
+      </c>
+      <c r="S24" s="83">
+        <v>7.74</v>
+      </c>
+      <c r="T24" s="84">
+        <v>9.51</v>
+      </c>
+      <c r="U24" s="85">
+        <v>9.51</v>
+      </c>
+      <c r="V24" s="85">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="W24" s="87">
+        <v>8.6</v>
+      </c>
+      <c r="X24" s="87">
+        <v>7.99</v>
+      </c>
+      <c r="Y24" s="88">
+        <v>8.07</v>
+      </c>
+      <c r="Z24" s="88">
+        <v>3.78</v>
+      </c>
+      <c r="AA24" s="88">
+        <v>5.01</v>
+      </c>
+      <c r="AB24" s="87">
+        <v>6.62</v>
+      </c>
+      <c r="AC24" s="87">
+        <v>7.65</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
+      <c r="A25" s="81" t="s">
+        <v>17</v>
+      </c>
+      <c r="B25" s="88">
+        <v>13.51</v>
+      </c>
+      <c r="C25" s="88">
+        <v>7.26</v>
+      </c>
+      <c r="D25" s="88">
+        <v>6.61</v>
+      </c>
+      <c r="E25" s="87">
+        <v>4.8600000000000003</v>
+      </c>
+      <c r="F25" s="88">
+        <v>5</v>
+      </c>
+      <c r="G25" s="156">
+        <v>4.21</v>
+      </c>
+      <c r="H25" s="157">
+        <v>4.21</v>
+      </c>
+      <c r="I25" s="158">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="J25" s="159">
+        <v>4.96</v>
+      </c>
+      <c r="K25" s="160">
+        <v>4.95</v>
+      </c>
+      <c r="L25" s="161">
+        <v>4.95</v>
+      </c>
+      <c r="M25" s="88">
+        <v>5.37</v>
+      </c>
+      <c r="N25" s="88">
+        <v>6.33</v>
+      </c>
+      <c r="O25" s="88">
+        <v>3.03</v>
+      </c>
+      <c r="P25" s="88">
+        <v>3.94</v>
+      </c>
+      <c r="Q25" s="88">
+        <v>2.88</v>
+      </c>
+      <c r="R25" s="88">
+        <v>5.62</v>
+      </c>
+      <c r="S25" s="88">
+        <v>6.52</v>
+      </c>
+      <c r="T25" s="162">
+        <v>7.86</v>
+      </c>
+      <c r="U25" s="163">
+        <v>6.84</v>
+      </c>
+      <c r="V25" s="164">
+        <v>5.99</v>
+      </c>
+      <c r="W25" s="87">
+        <v>5.92</v>
+      </c>
+      <c r="X25" s="87">
+        <v>5.42</v>
+      </c>
+      <c r="Y25" s="88">
+        <v>5.36</v>
+      </c>
+      <c r="Z25" s="88">
+        <v>4.8499999999999996</v>
+      </c>
+      <c r="AA25" s="88">
+        <v>2.73</v>
+      </c>
+      <c r="AB25" s="87">
+        <v>3.72</v>
+      </c>
+      <c r="AC25" s="87">
+        <v>8.43</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
+      <c r="A26" s="81" t="s">
+        <v>18</v>
+      </c>
+      <c r="B26" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="O19" s="88" t="s">
+      <c r="C26" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="P19" s="88">
-[...2 lines deleted...]
-      <c r="Q19" s="88">
+      <c r="D26" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="E26" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="F26" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="G26" s="156">
+        <v>3.98</v>
+      </c>
+      <c r="H26" s="157">
+        <v>3.46</v>
+      </c>
+      <c r="I26" s="158">
+        <v>3.11</v>
+      </c>
+      <c r="J26" s="159">
+        <v>2.77</v>
+      </c>
+      <c r="K26" s="160">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="L26" s="161">
+        <v>4.57</v>
+      </c>
+      <c r="M26" s="88">
+        <v>4.26</v>
+      </c>
+      <c r="N26" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="O26" s="88"/>
+      <c r="P26" s="88">
         <v>10.53</v>
       </c>
-      <c r="R19" s="88">
-[...23 lines deleted...]
-      <c r="Z19" s="88" t="s">
+      <c r="Q26" s="88">
+        <v>23.26</v>
+      </c>
+      <c r="R26" s="88">
+        <v>18.87</v>
+      </c>
+      <c r="S26" s="88">
+        <v>16.04</v>
+      </c>
+      <c r="T26" s="162">
+        <v>13.04</v>
+      </c>
+      <c r="U26" s="163">
+        <v>11.19</v>
+      </c>
+      <c r="V26" s="164">
+        <v>9.9</v>
+      </c>
+      <c r="W26" s="87">
+        <v>8.65</v>
+      </c>
+      <c r="X26" s="87">
+        <v>10.31</v>
+      </c>
+      <c r="Y26" s="88">
+        <v>9.43</v>
+      </c>
+      <c r="Z26" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="AA19" s="88">
-[...492 lines deleted...]
-      </c>
       <c r="AA26" s="88">
-        <v>2.73</v>
+        <v>15.87</v>
       </c>
       <c r="AB26" s="87">
-        <v>3.72</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:28">
+        <v>20.83</v>
+      </c>
+      <c r="AC26" s="87">
+        <v>15.5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="81" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B27" s="88" t="s">
         <v>41</v>
       </c>
       <c r="C27" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="D27" s="88" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="D27" s="88">
+        <v>6.58</v>
+      </c>
+      <c r="E27" s="87">
+        <v>4.76</v>
+      </c>
+      <c r="F27" s="88">
+        <v>3.95</v>
       </c>
       <c r="G27" s="156">
-        <v>3.98</v>
+        <v>9.84</v>
       </c>
       <c r="H27" s="157">
-        <v>3.46</v>
+        <v>8.36</v>
       </c>
       <c r="I27" s="158">
-        <v>3.11</v>
+        <v>7.41</v>
       </c>
       <c r="J27" s="159">
-        <v>2.77</v>
+        <v>6.51</v>
       </c>
       <c r="K27" s="160">
-        <v>4.9400000000000004</v>
+        <v>7.84</v>
       </c>
       <c r="L27" s="161">
-        <v>4.57</v>
+        <v>7.25</v>
       </c>
       <c r="M27" s="88">
-        <v>4.26</v>
-[...4 lines deleted...]
-      <c r="O27" s="88"/>
+        <v>8.1300000000000008</v>
+      </c>
+      <c r="N27" s="88">
+        <v>19.61</v>
+      </c>
+      <c r="O27" s="88">
+        <v>9.35</v>
+      </c>
       <c r="P27" s="88">
-        <v>10.53</v>
+        <v>6.41</v>
       </c>
       <c r="Q27" s="88">
-        <v>23.26</v>
+        <v>9.35</v>
       </c>
       <c r="R27" s="88">
-        <v>18.87</v>
+        <v>7.87</v>
       </c>
       <c r="S27" s="88">
-        <v>16.04</v>
+        <v>6.71</v>
       </c>
       <c r="T27" s="162">
-        <v>13.04</v>
+        <v>5.73</v>
       </c>
       <c r="U27" s="163">
-        <v>11.19</v>
+        <v>7.65</v>
       </c>
       <c r="V27" s="164">
-        <v>9.9</v>
+        <v>6.61</v>
       </c>
       <c r="W27" s="87">
-        <v>8.65</v>
+        <v>5.87</v>
       </c>
       <c r="X27" s="87">
-        <v>10.31</v>
+        <v>5.33</v>
       </c>
       <c r="Y27" s="88">
-        <v>9.43</v>
+        <v>4.87</v>
       </c>
       <c r="Z27" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="AA27" s="88">
-[...6 lines deleted...]
-    <row r="28" spans="1:28">
+      <c r="AA27" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="AB27" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="AC27" s="87"/>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="81" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B28" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="C28" s="88" t="s">
+      <c r="C28" s="88">
+        <v>12.5</v>
+      </c>
+      <c r="D28" s="88">
+        <v>8.1300000000000008</v>
+      </c>
+      <c r="E28" s="87">
+        <v>11.36</v>
+      </c>
+      <c r="F28" s="88">
+        <v>13.1</v>
+      </c>
+      <c r="G28" s="156">
+        <v>11.03</v>
+      </c>
+      <c r="H28" s="157">
+        <v>12.99</v>
+      </c>
+      <c r="I28" s="158">
+        <v>11.08</v>
+      </c>
+      <c r="J28" s="159">
+        <v>10.029999999999999</v>
+      </c>
+      <c r="K28" s="160">
+        <v>8.9700000000000006</v>
+      </c>
+      <c r="L28" s="161">
+        <v>8.15</v>
+      </c>
+      <c r="M28" s="88">
+        <v>7.56</v>
+      </c>
+      <c r="N28" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="D28" s="88">
-[...42 lines deleted...]
-        <v>7.87</v>
+      <c r="O28" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="P28" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q28" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="R28" s="88" t="s">
+        <v>41</v>
       </c>
       <c r="S28" s="88">
-        <v>6.71</v>
+        <v>4.3899999999999997</v>
       </c>
       <c r="T28" s="162">
-        <v>5.73</v>
+        <v>15.15</v>
       </c>
       <c r="U28" s="163">
-        <v>7.65</v>
+        <v>12.94</v>
       </c>
       <c r="V28" s="164">
-        <v>6.61</v>
+        <v>11.36</v>
       </c>
       <c r="W28" s="87">
-        <v>5.87</v>
+        <v>10.199999999999999</v>
       </c>
       <c r="X28" s="87">
-        <v>5.33</v>
+        <v>9.26</v>
       </c>
       <c r="Y28" s="88">
-        <v>4.87</v>
+        <v>8.39</v>
       </c>
       <c r="Z28" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AA28" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AB28" s="88" t="s">
         <v>41</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="87">
+        <v>7.04</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="81" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>21</v>
+      </c>
+      <c r="B29" s="88">
+        <v>39.6</v>
       </c>
       <c r="C29" s="88">
-        <v>12.5</v>
+        <v>24.75</v>
       </c>
       <c r="D29" s="88">
-        <v>8.1300000000000008</v>
+        <v>19.420000000000002</v>
       </c>
       <c r="E29" s="87">
-        <v>11.36</v>
+        <v>14.39</v>
       </c>
       <c r="F29" s="88">
-        <v>13.1</v>
+        <v>11.86</v>
       </c>
       <c r="G29" s="156">
-        <v>11.03</v>
+        <v>11.67</v>
       </c>
       <c r="H29" s="157">
-        <v>12.99</v>
+        <v>13.04</v>
       </c>
       <c r="I29" s="158">
-        <v>11.08</v>
+        <v>11.58</v>
       </c>
       <c r="J29" s="159">
-        <v>10.029999999999999</v>
+        <v>10.27</v>
       </c>
       <c r="K29" s="160">
-        <v>8.9700000000000006</v>
+        <v>9.35</v>
       </c>
       <c r="L29" s="161">
-        <v>8.15</v>
+        <v>10.51</v>
       </c>
       <c r="M29" s="88">
-        <v>7.56</v>
+        <v>9.74</v>
       </c>
       <c r="N29" s="88" t="s">
         <v>41</v>
       </c>
       <c r="O29" s="88" t="s">
         <v>41</v>
       </c>
       <c r="P29" s="88" t="s">
         <v>41</v>
       </c>
       <c r="Q29" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="R29" s="88" t="s">
-        <v>41</v>
+      <c r="R29" s="88">
+        <v>2.48</v>
       </c>
       <c r="S29" s="88">
-        <v>4.3899999999999997</v>
+        <v>6.32</v>
       </c>
       <c r="T29" s="162">
-        <v>15.15</v>
+        <v>10.54</v>
       </c>
       <c r="U29" s="163">
-        <v>12.94</v>
+        <v>10.9</v>
       </c>
       <c r="V29" s="164">
-        <v>11.36</v>
+        <v>11.19</v>
       </c>
       <c r="W29" s="87">
-        <v>10.199999999999999</v>
+        <v>11.26</v>
       </c>
       <c r="X29" s="87">
-        <v>9.26</v>
+        <v>10.3</v>
       </c>
       <c r="Y29" s="88">
-        <v>8.39</v>
-[...11 lines deleted...]
-    <row r="30" spans="1:28">
+        <v>10.44</v>
+      </c>
+      <c r="Z29" s="88">
+        <v>13.16</v>
+      </c>
+      <c r="AA29" s="88">
+        <v>12.5</v>
+      </c>
+      <c r="AB29" s="87">
+        <v>12.93</v>
+      </c>
+      <c r="AC29" s="87">
+        <v>10.34</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="81" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B30" s="88">
-        <v>39.6</v>
+        <v>16.670000000000002</v>
       </c>
       <c r="C30" s="88">
-        <v>24.75</v>
+        <v>7.69</v>
       </c>
       <c r="D30" s="88">
-        <v>19.420000000000002</v>
+        <v>5.43</v>
       </c>
       <c r="E30" s="87">
-        <v>14.39</v>
+        <v>4.07</v>
       </c>
       <c r="F30" s="88">
-        <v>11.86</v>
+        <v>3.24</v>
       </c>
       <c r="G30" s="156">
-        <v>11.67</v>
+        <v>2.81</v>
       </c>
       <c r="H30" s="157">
-        <v>13.04</v>
+        <v>2.33</v>
       </c>
       <c r="I30" s="158">
-        <v>11.58</v>
+        <v>2.02</v>
       </c>
       <c r="J30" s="159">
-        <v>10.27</v>
+        <v>1.77</v>
       </c>
       <c r="K30" s="160">
-        <v>9.35</v>
+        <v>1.62</v>
       </c>
       <c r="L30" s="161">
-        <v>10.51</v>
+        <v>2.99</v>
       </c>
       <c r="M30" s="88">
-        <v>9.74</v>
+        <v>2.77</v>
       </c>
       <c r="N30" s="88" t="s">
         <v>41</v>
       </c>
       <c r="O30" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="P30" s="88" t="s">
+      <c r="P30" s="88">
+        <v>13.79</v>
+      </c>
+      <c r="Q30" s="88">
+        <v>15</v>
+      </c>
+      <c r="R30" s="88">
+        <v>12.24</v>
+      </c>
+      <c r="S30" s="88">
+        <v>13.65</v>
+      </c>
+      <c r="T30" s="162">
+        <v>11.27</v>
+      </c>
+      <c r="U30" s="163">
+        <v>15.19</v>
+      </c>
+      <c r="V30" s="164">
+        <v>17.739999999999998</v>
+      </c>
+      <c r="W30" s="87">
+        <v>15.59</v>
+      </c>
+      <c r="X30" s="87">
+        <v>14.11</v>
+      </c>
+      <c r="Y30" s="88">
+        <v>12.97</v>
+      </c>
+      <c r="Z30" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="Q30" s="88" t="s">
+      <c r="AA30" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="R30" s="88">
-[...28 lines deleted...]
-      </c>
       <c r="AB30" s="87">
-        <v>12.93</v>
-[...13 lines deleted...]
-        <v>5.43</v>
+        <v>7.75</v>
+      </c>
+      <c r="AC30" s="87">
+        <v>5.75</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
+      <c r="A31" s="165" t="s">
+        <v>23</v>
+      </c>
+      <c r="B31" s="87">
+        <v>28.57</v>
+      </c>
+      <c r="C31" s="87">
+        <v>17.86</v>
+      </c>
+      <c r="D31" s="87">
+        <v>18.52</v>
       </c>
       <c r="E31" s="87">
-        <v>4.07</v>
+        <v>13.64</v>
       </c>
       <c r="F31" s="88">
-        <v>3.24</v>
+        <v>14.87</v>
       </c>
       <c r="G31" s="156">
-        <v>2.81</v>
+        <v>15.87</v>
       </c>
       <c r="H31" s="157">
-        <v>2.33</v>
+        <v>13.77</v>
       </c>
       <c r="I31" s="158">
-        <v>2.02</v>
+        <v>12.38</v>
       </c>
       <c r="J31" s="159">
-        <v>1.77</v>
+        <v>10.87</v>
       </c>
       <c r="K31" s="160">
-        <v>1.62</v>
+        <v>9.69</v>
       </c>
       <c r="L31" s="161">
-        <v>2.99</v>
+        <v>8.7100000000000009</v>
       </c>
       <c r="M31" s="88">
-        <v>2.77</v>
+        <v>7.84</v>
       </c>
       <c r="N31" s="88" t="s">
         <v>41</v>
       </c>
       <c r="O31" s="88" t="s">
         <v>41</v>
       </c>
       <c r="P31" s="88">
-        <v>13.79</v>
+        <v>6.99</v>
       </c>
       <c r="Q31" s="88">
-        <v>15</v>
+        <v>5.29</v>
       </c>
       <c r="R31" s="88">
-        <v>12.24</v>
+        <v>4.24</v>
       </c>
       <c r="S31" s="88">
-        <v>13.65</v>
+        <v>3.42</v>
       </c>
       <c r="T31" s="162">
-        <v>11.27</v>
+        <v>5.93</v>
       </c>
       <c r="U31" s="163">
-        <v>15.19</v>
+        <v>7.71</v>
       </c>
       <c r="V31" s="164">
-        <v>17.739999999999998</v>
+        <v>8.9700000000000006</v>
       </c>
       <c r="W31" s="87">
-        <v>15.59</v>
+        <v>8.25</v>
       </c>
       <c r="X31" s="87">
-        <v>14.11</v>
+        <v>7.48</v>
       </c>
       <c r="Y31" s="88">
-        <v>12.97</v>
+        <v>11.93</v>
       </c>
       <c r="Z31" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AA31" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AB31" s="87">
-        <v>7.75</v>
-[...42 lines deleted...]
-      <c r="N32" s="88" t="s">
+        <v>7.69</v>
+      </c>
+      <c r="AC31" s="87">
+        <v>6.17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
+      <c r="A32" s="122" t="s">
+        <v>24</v>
+      </c>
+      <c r="B32" s="123">
+        <v>15.63</v>
+      </c>
+      <c r="C32" s="123">
+        <v>8.5500000000000007</v>
+      </c>
+      <c r="D32" s="123">
+        <v>6.41</v>
+      </c>
+      <c r="E32" s="123">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="F32" s="123">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="G32" s="166">
+        <v>7.33</v>
+      </c>
+      <c r="H32" s="167">
+        <v>6.23</v>
+      </c>
+      <c r="I32" s="168">
+        <v>5.38</v>
+      </c>
+      <c r="J32" s="169">
+        <v>4.82</v>
+      </c>
+      <c r="K32" s="170">
+        <v>4.33</v>
+      </c>
+      <c r="L32" s="171">
+        <v>7.95</v>
+      </c>
+      <c r="M32" s="123">
+        <v>7.27</v>
+      </c>
+      <c r="N32" s="123" t="s">
         <v>41</v>
       </c>
-      <c r="O32" s="88" t="s">
+      <c r="O32" s="123" t="s">
         <v>41</v>
       </c>
-      <c r="P32" s="88">
-[...29 lines deleted...]
-      <c r="Z32" s="88" t="s">
+      <c r="P32" s="123">
+        <v>7.14</v>
+      </c>
+      <c r="Q32" s="123">
+        <v>10.53</v>
+      </c>
+      <c r="R32" s="123">
+        <v>9.09</v>
+      </c>
+      <c r="S32" s="123">
+        <v>11.9</v>
+      </c>
+      <c r="T32" s="172">
+        <v>13.11</v>
+      </c>
+      <c r="U32" s="173">
+        <v>11.49</v>
+      </c>
+      <c r="V32" s="174">
+        <v>10.23</v>
+      </c>
+      <c r="W32" s="123">
+        <v>8.99</v>
+      </c>
+      <c r="X32" s="123">
+        <v>8.1300000000000008</v>
+      </c>
+      <c r="Y32" s="123">
+        <v>7.59</v>
+      </c>
+      <c r="Z32" s="123" t="s">
         <v>41</v>
       </c>
-      <c r="AA32" s="88" t="s">
-[...85 lines deleted...]
-      <c r="AA33" s="123">
+      <c r="AA32" s="123">
         <v>10.99</v>
       </c>
-      <c r="AB33" s="123">
+      <c r="AB32" s="123">
         <v>7.41</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="70" t="s">
+      <c r="AC32" s="123">
+        <v>5.92</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" s="70" t="s">
         <v>26</v>
       </c>
-      <c r="B34" s="70"/>
-[...5 lines deleted...]
-      <c r="H34" s="70"/>
+      <c r="B33" s="70"/>
+      <c r="C33" s="70"/>
+      <c r="D33" s="70"/>
+      <c r="E33" s="70"/>
+      <c r="F33" s="70"/>
+      <c r="G33" s="70"/>
+      <c r="H33" s="70"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A6:AB6"/>
-[...7 lines deleted...]
-    <mergeCell ref="N8:Y8"/>
+    <mergeCell ref="A19:AA19"/>
+    <mergeCell ref="A9:AA9"/>
+    <mergeCell ref="A23:AA23"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="N7:Y7"/>
+    <mergeCell ref="Z7:AC7"/>
+    <mergeCell ref="U6:AC6"/>
+    <mergeCell ref="A5:AC5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Қайтыс болғандар саны</vt:lpstr>