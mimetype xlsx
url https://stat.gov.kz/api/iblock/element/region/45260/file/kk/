--- v2 (2026-07-09)
+++ v3 (2026-08-18)
@@ -11,65 +11,65 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" firstSheet="2" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Қайтыс болғандар саны" sheetId="6" r:id="rId1"/>
     <sheet name="Жалпы өлім-жітім коэф" sheetId="7" r:id="rId2"/>
     <sheet name="Жынысы бойынша қайтыс болғандар" sheetId="10" r:id="rId3"/>
     <sheet name="1 жасқа дейінгі қайтыс болған " sheetId="8" r:id="rId4"/>
     <sheet name="Нәресте өлім-жітім коэф" sheetId="9" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="643" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="681" uniqueCount="60">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
@@ -1236,53 +1236,51 @@
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
-      <top style="thin">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2920">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="5" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="6" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="6" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="7" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -4944,146 +4942,146 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="53" fillId="0" borderId="16" xfId="2913" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="53" fillId="0" borderId="16" xfId="2914" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="53" fillId="0" borderId="16" xfId="2915" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="53" fillId="0" borderId="16" xfId="2916" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="53" fillId="0" borderId="16" xfId="2917" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="53" fillId="0" borderId="16" xfId="2918" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="53" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...9 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2920">
     <cellStyle name="20% - Акцент1 2" xfId="44"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="45"/>
     <cellStyle name="20% - Акцент1 2 10 2" xfId="1771"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="46"/>
     <cellStyle name="20% - Акцент1 2 11 2" xfId="1772"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="47"/>
     <cellStyle name="20% - Акцент1 2 12 2" xfId="1773"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="48"/>
     <cellStyle name="20% - Акцент1 2 13 2" xfId="1774"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="49"/>
     <cellStyle name="20% - Акцент1 2 14 2" xfId="1775"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="50"/>
     <cellStyle name="20% - Акцент1 2 15 2" xfId="1776"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="51"/>
     <cellStyle name="20% - Акцент1 2 16 2" xfId="1777"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="52"/>
     <cellStyle name="20% - Акцент1 2 17 2" xfId="1778"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="53"/>
     <cellStyle name="20% - Акцент1 2 18 2" xfId="1779"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="54"/>
     <cellStyle name="20% - Акцент1 2 19 2" xfId="1780"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="55"/>
@@ -8011,207 +8009,207 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-      <xdr:colOff>38099</xdr:colOff>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>342899</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>200025</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="38100"/>
           <a:ext cx="1838324" cy="800100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>400050</xdr:colOff>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>314325</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1847850" cy="762000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>14</xdr:col>
-      <xdr:colOff>371474</xdr:colOff>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>247649</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>171450</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Рисунок 1" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1876424" cy="742950"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
+      <xdr:col>15</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -8219,52 +8217,52 @@
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>371474</xdr:colOff>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>419099</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1876424" cy="771525"/>
@@ -8479,225 +8477,232 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AC933"/>
+  <dimension ref="A1:AE933"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AG20" sqref="AG20"/>
+      <selection pane="bottomLeft" activeCell="AH16" sqref="AH16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="15.28515625" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="9.140625" customWidth="1"/>
+    <col min="1" max="1" width="14.85546875" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="5.5703125" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="5.42578125" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="6.7109375" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="8" max="8" width="6.42578125" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="6" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="5.140625" hidden="1" customWidth="1"/>
+    <col min="12" max="13" width="0.140625" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="7.5703125" customWidth="1"/>
     <col min="15" max="15" width="6.85546875" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" customWidth="1"/>
     <col min="18" max="18" width="6.7109375" customWidth="1"/>
     <col min="19" max="19" width="7.140625" customWidth="1"/>
     <col min="20" max="20" width="6.140625" customWidth="1"/>
     <col min="21" max="21" width="5.5703125" customWidth="1"/>
     <col min="22" max="22" width="8.7109375" customWidth="1"/>
     <col min="23" max="23" width="6.140625" customWidth="1"/>
     <col min="24" max="24" width="7" customWidth="1"/>
     <col min="25" max="25" width="8.7109375" customWidth="1"/>
     <col min="26" max="26" width="6.42578125" customWidth="1"/>
     <col min="27" max="27" width="6.28515625" customWidth="1"/>
     <col min="28" max="28" width="6.7109375" customWidth="1"/>
-    <col min="29" max="29" width="7.7109375" customWidth="1"/>
+    <col min="29" max="29" width="6.85546875" customWidth="1"/>
+    <col min="30" max="30" width="7.28515625" customWidth="1"/>
+    <col min="31" max="31" width="7.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29" ht="1.5" customHeight="1">
+    <row r="1" spans="1:31" ht="1.5" customHeight="1">
       <c r="X1" s="8"/>
       <c r="Y1" s="8"/>
       <c r="Z1" s="8"/>
     </row>
-    <row r="2" spans="1:29" s="67" customFormat="1" ht="1.5" customHeight="1">
+    <row r="2" spans="1:31" s="67" customFormat="1" ht="1.5" customHeight="1">
       <c r="X2" s="8"/>
       <c r="Y2" s="8"/>
       <c r="Z2" s="8"/>
     </row>
-    <row r="3" spans="1:29" s="67" customFormat="1" ht="14.25" customHeight="1">
+    <row r="3" spans="1:31" s="67" customFormat="1" ht="14.25" customHeight="1">
       <c r="X3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="Z3" s="8"/>
     </row>
-    <row r="4" spans="1:29" s="67" customFormat="1" ht="16.5" customHeight="1">
+    <row r="4" spans="1:31" s="67" customFormat="1" ht="16.5" customHeight="1">
       <c r="X4" s="8"/>
       <c r="Y4" s="8"/>
       <c r="Z4" s="8"/>
     </row>
-    <row r="5" spans="1:29" s="67" customFormat="1" ht="16.5" customHeight="1">
+    <row r="5" spans="1:31" s="67" customFormat="1" ht="16.5" customHeight="1">
       <c r="X5" s="8"/>
       <c r="Y5" s="8"/>
       <c r="Z5" s="8"/>
     </row>
-    <row r="6" spans="1:29" s="211" customFormat="1" ht="16.5" customHeight="1">
+    <row r="6" spans="1:31" s="211" customFormat="1" ht="16.5" customHeight="1">
       <c r="X6" s="8"/>
       <c r="Y6" s="8"/>
       <c r="Z6" s="8"/>
     </row>
-    <row r="7" spans="1:29" ht="14.25" customHeight="1">
-      <c r="A7" s="273" t="s">
+    <row r="7" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A7" s="279" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="272"/>
-[...28 lines deleted...]
-    <row r="8" spans="1:29" ht="14.25" customHeight="1">
+      <c r="B7" s="280"/>
+      <c r="C7" s="280"/>
+      <c r="D7" s="280"/>
+      <c r="E7" s="280"/>
+      <c r="F7" s="280"/>
+      <c r="G7" s="280"/>
+      <c r="H7" s="280"/>
+      <c r="I7" s="280"/>
+      <c r="J7" s="280"/>
+      <c r="K7" s="280"/>
+      <c r="L7" s="280"/>
+      <c r="M7" s="280"/>
+      <c r="N7" s="280"/>
+      <c r="O7" s="280"/>
+      <c r="P7" s="280"/>
+      <c r="Q7" s="280"/>
+      <c r="R7" s="280"/>
+      <c r="S7" s="280"/>
+      <c r="T7" s="280"/>
+      <c r="U7" s="280"/>
+      <c r="V7" s="280"/>
+      <c r="W7" s="280"/>
+      <c r="X7" s="280"/>
+      <c r="Y7" s="280"/>
+      <c r="Z7" s="280"/>
+      <c r="AA7" s="280"/>
+      <c r="AB7" s="280"/>
+      <c r="AC7" s="280"/>
+      <c r="AD7" s="280"/>
+      <c r="AE7" s="280"/>
+    </row>
+    <row r="8" spans="1:31" ht="14.25" customHeight="1">
       <c r="A8" s="2"/>
       <c r="B8" s="3"/>
       <c r="C8" s="3"/>
       <c r="D8" s="3"/>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="64"/>
       <c r="O8" s="64"/>
       <c r="P8" s="64"/>
       <c r="Q8" s="64"/>
       <c r="R8" s="64"/>
       <c r="S8" s="64"/>
       <c r="T8" s="65"/>
       <c r="U8" s="66"/>
-      <c r="V8" s="295" t="s">
+      <c r="V8" s="277" t="s">
         <v>0</v>
       </c>
-      <c r="W8" s="296"/>
-[...9 lines deleted...]
-      <c r="B9" s="284">
+      <c r="W8" s="278"/>
+      <c r="X8" s="278"/>
+      <c r="Y8" s="278"/>
+      <c r="Z8" s="278"/>
+      <c r="AA8" s="278"/>
+      <c r="AB8" s="278"/>
+      <c r="AC8" s="278"/>
+      <c r="AD8" s="278"/>
+      <c r="AE8" s="278"/>
+    </row>
+    <row r="9" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A9" s="288"/>
+      <c r="B9" s="290">
         <v>2024</v>
       </c>
-      <c r="C9" s="285"/>
-[...10 lines deleted...]
-      <c r="N9" s="279">
+      <c r="C9" s="291"/>
+      <c r="D9" s="291"/>
+      <c r="E9" s="291"/>
+      <c r="F9" s="291"/>
+      <c r="G9" s="291"/>
+      <c r="H9" s="291"/>
+      <c r="I9" s="291"/>
+      <c r="J9" s="291"/>
+      <c r="K9" s="291"/>
+      <c r="L9" s="291"/>
+      <c r="M9" s="291"/>
+      <c r="N9" s="286">
         <v>2025</v>
       </c>
-      <c r="O9" s="280"/>
-[...10 lines deleted...]
-      <c r="Z9" s="286">
+      <c r="O9" s="287"/>
+      <c r="P9" s="287"/>
+      <c r="Q9" s="287"/>
+      <c r="R9" s="287"/>
+      <c r="S9" s="287"/>
+      <c r="T9" s="287"/>
+      <c r="U9" s="287"/>
+      <c r="V9" s="287"/>
+      <c r="W9" s="276"/>
+      <c r="X9" s="276"/>
+      <c r="Y9" s="276"/>
+      <c r="Z9" s="274">
         <v>2026</v>
       </c>
-      <c r="AA9" s="287"/>
-[...4 lines deleted...]
-      <c r="A10" s="283"/>
+      <c r="AA9" s="275"/>
+      <c r="AB9" s="276"/>
+      <c r="AC9" s="276"/>
+      <c r="AD9" s="276"/>
+      <c r="AE9" s="276"/>
+    </row>
+    <row r="10" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A10" s="289"/>
       <c r="B10" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>5</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>6</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I10" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J10" s="4" t="s">
@@ -8738,83 +8743,93 @@
       </c>
       <c r="V10" s="62" t="s">
         <v>9</v>
       </c>
       <c r="W10" s="63" t="s">
         <v>10</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>11</v>
       </c>
       <c r="Y10" s="6" t="s">
         <v>12</v>
       </c>
       <c r="Z10" s="5" t="s">
         <v>1</v>
       </c>
       <c r="AA10" s="80" t="s">
         <v>2</v>
       </c>
       <c r="AB10" s="5" t="s">
         <v>3</v>
       </c>
       <c r="AC10" s="6" t="s">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="274" t="s">
+      <c r="AD10" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE10" s="6" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A11" s="281" t="s">
         <v>13</v>
       </c>
-      <c r="B11" s="275"/>
-[...26 lines deleted...]
-    <row r="12" spans="1:29" ht="14.25" customHeight="1">
+      <c r="B11" s="282"/>
+      <c r="C11" s="282"/>
+      <c r="D11" s="282"/>
+      <c r="E11" s="282"/>
+      <c r="F11" s="282"/>
+      <c r="G11" s="282"/>
+      <c r="H11" s="282"/>
+      <c r="I11" s="282"/>
+      <c r="J11" s="282"/>
+      <c r="K11" s="282"/>
+      <c r="L11" s="282"/>
+      <c r="M11" s="282"/>
+      <c r="N11" s="282"/>
+      <c r="O11" s="282"/>
+      <c r="P11" s="282"/>
+      <c r="Q11" s="282"/>
+      <c r="R11" s="282"/>
+      <c r="S11" s="282"/>
+      <c r="T11" s="282"/>
+      <c r="U11" s="280"/>
+      <c r="V11" s="280"/>
+      <c r="W11" s="280"/>
+      <c r="X11" s="280"/>
+      <c r="Y11" s="280"/>
+      <c r="Z11" s="280"/>
+      <c r="AA11" s="280"/>
+      <c r="AB11" s="280"/>
+      <c r="AC11" s="280"/>
+      <c r="AD11" s="280"/>
+      <c r="AE11" s="280"/>
+    </row>
+    <row r="12" spans="1:31" ht="14.25" customHeight="1">
       <c r="A12" s="60" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="9">
         <v>353</v>
       </c>
       <c r="C12" s="9">
         <v>265</v>
       </c>
       <c r="D12" s="9">
         <v>261</v>
       </c>
       <c r="E12" s="9">
         <v>316</v>
       </c>
       <c r="F12" s="9">
         <v>315</v>
       </c>
       <c r="G12" s="9">
         <v>281</v>
       </c>
       <c r="H12" s="9">
         <v>334</v>
       </c>
       <c r="I12" s="9">
@@ -8858,52 +8873,58 @@
       </c>
       <c r="V12" s="12">
         <v>298</v>
       </c>
       <c r="W12" s="12">
         <v>320</v>
       </c>
       <c r="X12" s="68">
         <v>290</v>
       </c>
       <c r="Y12" s="14">
         <v>348</v>
       </c>
       <c r="Z12" s="12">
         <v>242</v>
       </c>
       <c r="AA12" s="12">
         <v>276</v>
       </c>
       <c r="AB12" s="12">
         <v>303</v>
       </c>
       <c r="AC12" s="14">
         <v>305</v>
       </c>
-    </row>
-    <row r="13" spans="1:29" ht="14.25" customHeight="1">
+      <c r="AD12" s="12">
+        <v>263</v>
+      </c>
+      <c r="AE12" s="184">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31" ht="14.25" customHeight="1">
       <c r="A13" s="60" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="14">
         <v>186</v>
       </c>
       <c r="C13" s="14">
         <v>140</v>
       </c>
       <c r="D13" s="14">
         <v>133</v>
       </c>
       <c r="E13" s="15">
         <v>168</v>
       </c>
       <c r="F13" s="16">
         <v>170</v>
       </c>
       <c r="G13" s="17">
         <v>146</v>
       </c>
       <c r="H13" s="18">
         <v>181</v>
       </c>
       <c r="I13" s="19">
@@ -8947,52 +8968,58 @@
       </c>
       <c r="V13" s="26">
         <v>150</v>
       </c>
       <c r="W13" s="12">
         <v>168</v>
       </c>
       <c r="X13" s="68">
         <v>163</v>
       </c>
       <c r="Y13" s="14">
         <v>198</v>
       </c>
       <c r="Z13" s="12">
         <v>140</v>
       </c>
       <c r="AA13" s="12">
         <v>149</v>
       </c>
       <c r="AB13" s="12">
         <v>159</v>
       </c>
       <c r="AC13" s="14">
         <v>184</v>
       </c>
-    </row>
-    <row r="14" spans="1:29" ht="14.25" customHeight="1">
+      <c r="AD13" s="12">
+        <v>148</v>
+      </c>
+      <c r="AE13" s="184">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31" ht="14.25" customHeight="1">
       <c r="A14" s="60" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="14">
         <v>39</v>
       </c>
       <c r="C14" s="14">
         <v>32</v>
       </c>
       <c r="D14" s="14">
         <v>29</v>
       </c>
       <c r="E14" s="15">
         <v>39</v>
       </c>
       <c r="F14" s="16">
         <v>37</v>
       </c>
       <c r="G14" s="17">
         <v>21</v>
       </c>
       <c r="H14" s="18">
         <v>40</v>
       </c>
       <c r="I14" s="19">
@@ -9036,52 +9063,58 @@
       </c>
       <c r="V14" s="26">
         <v>38</v>
       </c>
       <c r="W14" s="12">
         <v>41</v>
       </c>
       <c r="X14" s="68">
         <v>40</v>
       </c>
       <c r="Y14" s="14">
         <v>27</v>
       </c>
       <c r="Z14" s="12">
         <v>25</v>
       </c>
       <c r="AA14" s="12">
         <v>33</v>
       </c>
       <c r="AB14" s="12">
         <v>32</v>
       </c>
       <c r="AC14" s="14">
         <v>27</v>
       </c>
-    </row>
-    <row r="15" spans="1:29" ht="14.25" customHeight="1">
+      <c r="AD14" s="12">
+        <v>29</v>
+      </c>
+      <c r="AE14" s="184">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31" ht="14.25" customHeight="1">
       <c r="A15" s="60" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="14">
         <v>17</v>
       </c>
       <c r="C15" s="14">
         <v>13</v>
       </c>
       <c r="D15" s="14">
         <v>22</v>
       </c>
       <c r="E15" s="15">
         <v>22</v>
       </c>
       <c r="F15" s="16">
         <v>17</v>
       </c>
       <c r="G15" s="17">
         <v>17</v>
       </c>
       <c r="H15" s="18">
         <v>16</v>
       </c>
       <c r="I15" s="19">
@@ -9125,52 +9158,58 @@
       </c>
       <c r="V15" s="26">
         <v>23</v>
       </c>
       <c r="W15" s="12">
         <v>22</v>
       </c>
       <c r="X15" s="68">
         <v>13</v>
       </c>
       <c r="Y15" s="14">
         <v>16</v>
       </c>
       <c r="Z15" s="12">
         <v>12</v>
       </c>
       <c r="AA15" s="12">
         <v>20</v>
       </c>
       <c r="AB15" s="12">
         <v>22</v>
       </c>
       <c r="AC15" s="14">
         <v>18</v>
       </c>
-    </row>
-    <row r="16" spans="1:29" ht="14.25" customHeight="1">
+      <c r="AD15" s="12">
+        <v>10</v>
+      </c>
+      <c r="AE15" s="184">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31" ht="14.25" customHeight="1">
       <c r="A16" s="60" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="14">
         <v>12</v>
       </c>
       <c r="C16" s="14">
         <v>7</v>
       </c>
       <c r="D16" s="14">
         <v>4</v>
       </c>
       <c r="E16" s="15">
         <v>14</v>
       </c>
       <c r="F16" s="16">
         <v>19</v>
       </c>
       <c r="G16" s="17">
         <v>13</v>
       </c>
       <c r="H16" s="18">
         <v>20</v>
       </c>
       <c r="I16" s="19">
@@ -9214,52 +9253,58 @@
       </c>
       <c r="V16" s="26">
         <v>14</v>
       </c>
       <c r="W16" s="12">
         <v>14</v>
       </c>
       <c r="X16" s="68">
         <v>7</v>
       </c>
       <c r="Y16" s="14">
         <v>15</v>
       </c>
       <c r="Z16" s="12">
         <v>12</v>
       </c>
       <c r="AA16" s="12">
         <v>14</v>
       </c>
       <c r="AB16" s="12">
         <v>8</v>
       </c>
       <c r="AC16" s="14">
         <v>6</v>
       </c>
-    </row>
-    <row r="17" spans="1:29" ht="14.25" customHeight="1">
+      <c r="AD16" s="12">
+        <v>9</v>
+      </c>
+      <c r="AE16" s="184">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31" ht="14.25" customHeight="1">
       <c r="A17" s="60" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="14">
         <v>44</v>
       </c>
       <c r="C17" s="14">
         <v>33</v>
       </c>
       <c r="D17" s="14">
         <v>26</v>
       </c>
       <c r="E17" s="15">
         <v>32</v>
       </c>
       <c r="F17" s="16">
         <v>36</v>
       </c>
       <c r="G17" s="17">
         <v>39</v>
       </c>
       <c r="H17" s="18">
         <v>28</v>
       </c>
       <c r="I17" s="19">
@@ -9303,52 +9348,58 @@
       </c>
       <c r="V17" s="26">
         <v>40</v>
       </c>
       <c r="W17" s="12">
         <v>35</v>
       </c>
       <c r="X17" s="68">
         <v>28</v>
       </c>
       <c r="Y17" s="14">
         <v>42</v>
       </c>
       <c r="Z17" s="12">
         <v>19</v>
       </c>
       <c r="AA17" s="12">
         <v>23</v>
       </c>
       <c r="AB17" s="12">
         <v>38</v>
       </c>
       <c r="AC17" s="14">
         <v>31</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" ht="14.25" customHeight="1">
+      <c r="AD17" s="12">
+        <v>30</v>
+      </c>
+      <c r="AE17" s="184">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" ht="14.25" customHeight="1">
       <c r="A18" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="14">
         <v>14</v>
       </c>
       <c r="C18" s="14">
         <v>14</v>
       </c>
       <c r="D18" s="14">
         <v>20</v>
       </c>
       <c r="E18" s="15">
         <v>18</v>
       </c>
       <c r="F18" s="16">
         <v>12</v>
       </c>
       <c r="G18" s="17">
         <v>16</v>
       </c>
       <c r="H18" s="18">
         <v>18</v>
       </c>
       <c r="I18" s="19">
@@ -9392,52 +9443,58 @@
       </c>
       <c r="V18" s="26">
         <v>13</v>
       </c>
       <c r="W18" s="12">
         <v>19</v>
       </c>
       <c r="X18" s="68">
         <v>17</v>
       </c>
       <c r="Y18" s="14">
         <v>15</v>
       </c>
       <c r="Z18" s="12">
         <v>19</v>
       </c>
       <c r="AA18" s="12">
         <v>10</v>
       </c>
       <c r="AB18" s="12">
         <v>14</v>
       </c>
       <c r="AC18" s="14">
         <v>15</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" ht="14.25" customHeight="1">
+      <c r="AD18" s="12">
+        <v>10</v>
+      </c>
+      <c r="AE18" s="184">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" ht="14.25" customHeight="1">
       <c r="A19" s="60" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="14">
         <v>19</v>
       </c>
       <c r="C19" s="14">
         <v>14</v>
       </c>
       <c r="D19" s="14">
         <v>14</v>
       </c>
       <c r="E19" s="15">
         <v>11</v>
       </c>
       <c r="F19" s="16">
         <v>11</v>
       </c>
       <c r="G19" s="17">
         <v>17</v>
       </c>
       <c r="H19" s="18">
         <v>14</v>
       </c>
       <c r="I19" s="19">
@@ -9481,52 +9538,58 @@
       </c>
       <c r="V19" s="26">
         <v>10</v>
       </c>
       <c r="W19" s="12">
         <v>10</v>
       </c>
       <c r="X19" s="68">
         <v>10</v>
       </c>
       <c r="Y19" s="14">
         <v>14</v>
       </c>
       <c r="Z19" s="12">
         <v>4</v>
       </c>
       <c r="AA19" s="12">
         <v>13</v>
       </c>
       <c r="AB19" s="12">
         <v>20</v>
       </c>
       <c r="AC19" s="14">
         <v>7</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" ht="14.25" customHeight="1">
+      <c r="AD19" s="12">
+        <v>14</v>
+      </c>
+      <c r="AE19" s="184">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" ht="14.25" customHeight="1">
       <c r="A20" s="60" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="14">
         <v>22</v>
       </c>
       <c r="C20" s="14">
         <v>12</v>
       </c>
       <c r="D20" s="14">
         <v>13</v>
       </c>
       <c r="E20" s="15">
         <v>12</v>
       </c>
       <c r="F20" s="16">
         <v>13</v>
       </c>
       <c r="G20" s="17">
         <v>12</v>
       </c>
       <c r="H20" s="18">
         <v>17</v>
       </c>
       <c r="I20" s="19">
@@ -9570,85 +9633,93 @@
       </c>
       <c r="V20" s="26">
         <v>10</v>
       </c>
       <c r="W20" s="12">
         <v>11</v>
       </c>
       <c r="X20" s="68">
         <v>12</v>
       </c>
       <c r="Y20" s="14">
         <v>21</v>
       </c>
       <c r="Z20" s="12">
         <v>11</v>
       </c>
       <c r="AA20" s="12">
         <v>14</v>
       </c>
       <c r="AB20" s="12">
         <v>10</v>
       </c>
       <c r="AC20" s="14">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="276" t="s">
+      <c r="AD20" s="12">
+        <v>13</v>
+      </c>
+      <c r="AE20" s="184">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A21" s="283" t="s">
         <v>14</v>
       </c>
-      <c r="B21" s="277"/>
-[...28 lines deleted...]
-    <row r="22" spans="1:29" ht="14.25" customHeight="1">
+      <c r="B21" s="284"/>
+      <c r="C21" s="284"/>
+      <c r="D21" s="284"/>
+      <c r="E21" s="284"/>
+      <c r="F21" s="284"/>
+      <c r="G21" s="284"/>
+      <c r="H21" s="284"/>
+      <c r="I21" s="284"/>
+      <c r="J21" s="284"/>
+      <c r="K21" s="284"/>
+      <c r="L21" s="284"/>
+      <c r="M21" s="284"/>
+      <c r="N21" s="284"/>
+      <c r="O21" s="284"/>
+      <c r="P21" s="284"/>
+      <c r="Q21" s="284"/>
+      <c r="R21" s="284"/>
+      <c r="S21" s="284"/>
+      <c r="T21" s="284"/>
+      <c r="U21" s="280"/>
+      <c r="V21" s="280"/>
+      <c r="W21" s="280"/>
+      <c r="X21" s="280"/>
+      <c r="Y21" s="280"/>
+      <c r="Z21" s="280"/>
+      <c r="AA21" s="280"/>
+      <c r="AB21" s="280"/>
+      <c r="AC21" s="280"/>
+      <c r="AD21" s="280"/>
+      <c r="AE21" s="280"/>
+    </row>
+    <row r="22" spans="1:31" ht="14.25" customHeight="1">
       <c r="A22" s="60" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="9">
         <v>182</v>
       </c>
       <c r="C22" s="9">
         <v>140</v>
       </c>
       <c r="D22" s="9">
         <v>133</v>
       </c>
       <c r="E22" s="9">
         <v>177</v>
       </c>
       <c r="F22" s="9">
         <v>173</v>
       </c>
       <c r="G22" s="9">
         <v>133</v>
       </c>
       <c r="H22" s="9">
         <v>178</v>
       </c>
       <c r="I22" s="9">
@@ -9692,52 +9763,58 @@
       </c>
       <c r="V22" s="12">
         <v>152</v>
       </c>
       <c r="W22" s="12">
         <v>162</v>
       </c>
       <c r="X22" s="68">
         <v>157</v>
       </c>
       <c r="Y22" s="14">
         <v>183</v>
       </c>
       <c r="Z22" s="12">
         <v>131</v>
       </c>
       <c r="AA22" s="12">
         <v>155</v>
       </c>
       <c r="AB22" s="12">
         <v>154</v>
       </c>
       <c r="AC22" s="14">
         <v>160</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" ht="14.25" customHeight="1">
+      <c r="AD22" s="12">
+        <v>147</v>
+      </c>
+      <c r="AE22" s="184">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" ht="14.25" customHeight="1">
       <c r="A23" s="60" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="14">
         <v>152</v>
       </c>
       <c r="C23" s="14">
         <v>116</v>
       </c>
       <c r="D23" s="14">
         <v>109</v>
       </c>
       <c r="E23" s="27">
         <v>144</v>
       </c>
       <c r="F23" s="28">
         <v>143</v>
       </c>
       <c r="G23" s="29">
         <v>118</v>
       </c>
       <c r="H23" s="30">
         <v>150</v>
       </c>
       <c r="I23" s="31">
@@ -9781,52 +9858,58 @@
       </c>
       <c r="V23" s="37">
         <v>118</v>
       </c>
       <c r="W23" s="12">
         <v>132</v>
       </c>
       <c r="X23" s="68">
         <v>133</v>
       </c>
       <c r="Y23" s="14">
         <v>164</v>
       </c>
       <c r="Z23" s="12">
         <v>113</v>
       </c>
       <c r="AA23" s="12">
         <v>130</v>
       </c>
       <c r="AB23" s="12">
         <v>135</v>
       </c>
       <c r="AC23" s="14">
         <v>142</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" ht="14.25" customHeight="1">
+      <c r="AD23" s="12">
+        <v>124</v>
+      </c>
+      <c r="AE23" s="184">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" ht="14.25" customHeight="1">
       <c r="A24" s="60" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="14">
         <v>30</v>
       </c>
       <c r="C24" s="14">
         <v>24</v>
       </c>
       <c r="D24" s="14">
         <v>24</v>
       </c>
       <c r="E24" s="27">
         <v>33</v>
       </c>
       <c r="F24" s="28">
         <v>30</v>
       </c>
       <c r="G24" s="29">
         <v>15</v>
       </c>
       <c r="H24" s="30">
         <v>28</v>
       </c>
       <c r="I24" s="31">
@@ -9870,85 +9953,93 @@
       </c>
       <c r="V24" s="37">
         <v>34</v>
       </c>
       <c r="W24" s="12">
         <v>30</v>
       </c>
       <c r="X24" s="68">
         <v>24</v>
       </c>
       <c r="Y24" s="14">
         <v>19</v>
       </c>
       <c r="Z24" s="12">
         <v>18</v>
       </c>
       <c r="AA24" s="12">
         <v>25</v>
       </c>
       <c r="AB24" s="12">
         <v>19</v>
       </c>
       <c r="AC24" s="14">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="278" t="s">
+      <c r="AD24" s="12">
+        <v>23</v>
+      </c>
+      <c r="AE24" s="184">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A25" s="285" t="s">
         <v>15</v>
       </c>
-      <c r="B25" s="277"/>
-[...28 lines deleted...]
-    <row r="26" spans="1:29" ht="14.25" customHeight="1">
+      <c r="B25" s="284"/>
+      <c r="C25" s="284"/>
+      <c r="D25" s="284"/>
+      <c r="E25" s="284"/>
+      <c r="F25" s="284"/>
+      <c r="G25" s="284"/>
+      <c r="H25" s="284"/>
+      <c r="I25" s="284"/>
+      <c r="J25" s="284"/>
+      <c r="K25" s="284"/>
+      <c r="L25" s="284"/>
+      <c r="M25" s="284"/>
+      <c r="N25" s="284"/>
+      <c r="O25" s="284"/>
+      <c r="P25" s="284"/>
+      <c r="Q25" s="284"/>
+      <c r="R25" s="284"/>
+      <c r="S25" s="284"/>
+      <c r="T25" s="284"/>
+      <c r="U25" s="280"/>
+      <c r="V25" s="280"/>
+      <c r="W25" s="280"/>
+      <c r="X25" s="280"/>
+      <c r="Y25" s="280"/>
+      <c r="Z25" s="280"/>
+      <c r="AA25" s="280"/>
+      <c r="AB25" s="280"/>
+      <c r="AC25" s="280"/>
+      <c r="AD25" s="280"/>
+      <c r="AE25" s="280"/>
+    </row>
+    <row r="26" spans="1:31" ht="14.25" customHeight="1">
       <c r="A26" s="60" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="9">
         <v>171</v>
       </c>
       <c r="C26" s="9">
         <v>125</v>
       </c>
       <c r="D26" s="9">
         <v>128</v>
       </c>
       <c r="E26" s="9">
         <v>139</v>
       </c>
       <c r="F26" s="9">
         <v>142</v>
       </c>
       <c r="G26" s="9">
         <v>148</v>
       </c>
       <c r="H26" s="9">
         <v>156</v>
       </c>
       <c r="I26" s="9">
@@ -9992,52 +10083,58 @@
       </c>
       <c r="V26" s="12">
         <v>146</v>
       </c>
       <c r="W26" s="12">
         <v>158</v>
       </c>
       <c r="X26" s="68">
         <v>133</v>
       </c>
       <c r="Y26" s="14">
         <v>165</v>
       </c>
       <c r="Z26" s="12">
         <v>111</v>
       </c>
       <c r="AA26" s="12">
         <v>121</v>
       </c>
       <c r="AB26" s="12">
         <v>149</v>
       </c>
       <c r="AC26" s="14">
         <v>145</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" ht="14.25" customHeight="1">
+      <c r="AD26" s="12">
+        <v>116</v>
+      </c>
+      <c r="AE26" s="184">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" ht="14.25" customHeight="1">
       <c r="A27" s="60" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="14">
         <v>34</v>
       </c>
       <c r="C27" s="14">
         <v>24</v>
       </c>
       <c r="D27" s="14">
         <v>24</v>
       </c>
       <c r="E27" s="38">
         <v>24</v>
       </c>
       <c r="F27" s="39">
         <v>27</v>
       </c>
       <c r="G27" s="40">
         <v>28</v>
       </c>
       <c r="H27" s="41">
         <v>31</v>
       </c>
       <c r="I27" s="42">
@@ -10081,52 +10178,58 @@
       </c>
       <c r="V27" s="48">
         <v>32</v>
       </c>
       <c r="W27" s="12">
         <v>36</v>
       </c>
       <c r="X27" s="68">
         <v>30</v>
       </c>
       <c r="Y27" s="14">
         <v>34</v>
       </c>
       <c r="Z27" s="12">
         <v>27</v>
       </c>
       <c r="AA27" s="12">
         <v>19</v>
       </c>
       <c r="AB27" s="12">
         <v>24</v>
       </c>
       <c r="AC27" s="14">
         <v>42</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" ht="14.25" customHeight="1">
+      <c r="AD27" s="12">
+        <v>24</v>
+      </c>
+      <c r="AE27" s="184">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" ht="14.25" customHeight="1">
       <c r="A28" s="60" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="14">
         <v>9</v>
       </c>
       <c r="C28" s="14">
         <v>8</v>
       </c>
       <c r="D28" s="14">
         <v>5</v>
       </c>
       <c r="E28" s="38">
         <v>6</v>
       </c>
       <c r="F28" s="39">
         <v>7</v>
       </c>
       <c r="G28" s="40">
         <v>6</v>
       </c>
       <c r="H28" s="41">
         <v>12</v>
       </c>
       <c r="I28" s="42">
@@ -10170,52 +10273,58 @@
       </c>
       <c r="V28" s="48">
         <v>4</v>
       </c>
       <c r="W28" s="12">
         <v>11</v>
       </c>
       <c r="X28" s="68">
         <v>16</v>
       </c>
       <c r="Y28" s="14">
         <v>8</v>
       </c>
       <c r="Z28" s="12">
         <v>7</v>
       </c>
       <c r="AA28" s="12">
         <v>8</v>
       </c>
       <c r="AB28" s="12">
         <v>13</v>
       </c>
       <c r="AC28" s="14">
         <v>9</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" ht="14.25" customHeight="1">
+      <c r="AD28" s="12">
+        <v>6</v>
+      </c>
+      <c r="AE28" s="184">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" ht="14.25" customHeight="1">
       <c r="A29" s="60" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="14">
         <v>17</v>
       </c>
       <c r="C29" s="14">
         <v>13</v>
       </c>
       <c r="D29" s="14">
         <v>22</v>
       </c>
       <c r="E29" s="38">
         <v>22</v>
       </c>
       <c r="F29" s="39">
         <v>17</v>
       </c>
       <c r="G29" s="40">
         <v>17</v>
       </c>
       <c r="H29" s="41">
         <v>16</v>
       </c>
       <c r="I29" s="42">
@@ -10259,52 +10368,58 @@
       </c>
       <c r="V29" s="48">
         <v>23</v>
       </c>
       <c r="W29" s="12">
         <v>22</v>
       </c>
       <c r="X29" s="68">
         <v>13</v>
       </c>
       <c r="Y29" s="14">
         <v>16</v>
       </c>
       <c r="Z29" s="12">
         <v>12</v>
       </c>
       <c r="AA29" s="12">
         <v>20</v>
       </c>
       <c r="AB29" s="12">
         <v>22</v>
       </c>
       <c r="AC29" s="14">
         <v>18</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" ht="14.25" customHeight="1">
+      <c r="AD29" s="12">
+        <v>10</v>
+      </c>
+      <c r="AE29" s="184">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" ht="14.25" customHeight="1">
       <c r="A30" s="60" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="14">
         <v>12</v>
       </c>
       <c r="C30" s="14">
         <v>7</v>
       </c>
       <c r="D30" s="14">
         <v>4</v>
       </c>
       <c r="E30" s="38">
         <v>14</v>
       </c>
       <c r="F30" s="39">
         <v>19</v>
       </c>
       <c r="G30" s="40">
         <v>13</v>
       </c>
       <c r="H30" s="41">
         <v>20</v>
       </c>
       <c r="I30" s="42">
@@ -10348,52 +10463,58 @@
       </c>
       <c r="V30" s="48">
         <v>14</v>
       </c>
       <c r="W30" s="12">
         <v>14</v>
       </c>
       <c r="X30" s="68">
         <v>7</v>
       </c>
       <c r="Y30" s="14">
         <v>15</v>
       </c>
       <c r="Z30" s="12">
         <v>12</v>
       </c>
       <c r="AA30" s="12">
         <v>14</v>
       </c>
       <c r="AB30" s="12">
         <v>8</v>
       </c>
       <c r="AC30" s="14">
         <v>6</v>
       </c>
-    </row>
-    <row r="31" spans="1:29" ht="14.25" customHeight="1">
+      <c r="AD30" s="12">
+        <v>9</v>
+      </c>
+      <c r="AE30" s="184">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" ht="14.25" customHeight="1">
       <c r="A31" s="60" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="14">
         <v>44</v>
       </c>
       <c r="C31" s="14">
         <v>33</v>
       </c>
       <c r="D31" s="14">
         <v>26</v>
       </c>
       <c r="E31" s="38">
         <v>32</v>
       </c>
       <c r="F31" s="39">
         <v>36</v>
       </c>
       <c r="G31" s="40">
         <v>39</v>
       </c>
       <c r="H31" s="41">
         <v>28</v>
       </c>
       <c r="I31" s="42">
@@ -10437,52 +10558,58 @@
       </c>
       <c r="V31" s="48">
         <v>40</v>
       </c>
       <c r="W31" s="12">
         <v>35</v>
       </c>
       <c r="X31" s="68">
         <v>28</v>
       </c>
       <c r="Y31" s="14">
         <v>42</v>
       </c>
       <c r="Z31" s="12">
         <v>19</v>
       </c>
       <c r="AA31" s="12">
         <v>23</v>
       </c>
       <c r="AB31" s="12">
         <v>38</v>
       </c>
       <c r="AC31" s="14">
         <v>31</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" ht="14.25" customHeight="1">
+      <c r="AD31" s="12">
+        <v>30</v>
+      </c>
+      <c r="AE31" s="184">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" ht="14.25" customHeight="1">
       <c r="A32" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="14">
         <v>14</v>
       </c>
       <c r="C32" s="14">
         <v>14</v>
       </c>
       <c r="D32" s="14">
         <v>20</v>
       </c>
       <c r="E32" s="38">
         <v>18</v>
       </c>
       <c r="F32" s="39">
         <v>12</v>
       </c>
       <c r="G32" s="40">
         <v>16</v>
       </c>
       <c r="H32" s="41">
         <v>18</v>
       </c>
       <c r="I32" s="42">
@@ -10526,52 +10653,58 @@
       </c>
       <c r="V32" s="48">
         <v>13</v>
       </c>
       <c r="W32" s="12">
         <v>19</v>
       </c>
       <c r="X32" s="68">
         <v>17</v>
       </c>
       <c r="Y32" s="14">
         <v>15</v>
       </c>
       <c r="Z32" s="12">
         <v>19</v>
       </c>
       <c r="AA32" s="12">
         <v>10</v>
       </c>
       <c r="AB32" s="12">
         <v>14</v>
       </c>
       <c r="AC32" s="14">
         <v>15</v>
       </c>
-    </row>
-    <row r="33" spans="1:29" ht="14.25" customHeight="1">
+      <c r="AD32" s="12">
+        <v>10</v>
+      </c>
+      <c r="AE32" s="184">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31" ht="14.25" customHeight="1">
       <c r="A33" s="60" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="14">
         <v>19</v>
       </c>
       <c r="C33" s="14">
         <v>14</v>
       </c>
       <c r="D33" s="14">
         <v>14</v>
       </c>
       <c r="E33" s="38">
         <v>11</v>
       </c>
       <c r="F33" s="39">
         <v>11</v>
       </c>
       <c r="G33" s="40">
         <v>17</v>
       </c>
       <c r="H33" s="41">
         <v>14</v>
       </c>
       <c r="I33" s="42">
@@ -10615,52 +10748,58 @@
       </c>
       <c r="V33" s="48">
         <v>10</v>
       </c>
       <c r="W33" s="12">
         <v>10</v>
       </c>
       <c r="X33" s="68">
         <v>10</v>
       </c>
       <c r="Y33" s="14">
         <v>14</v>
       </c>
       <c r="Z33" s="12">
         <v>4</v>
       </c>
       <c r="AA33" s="12">
         <v>13</v>
       </c>
       <c r="AB33" s="12">
         <v>20</v>
       </c>
       <c r="AC33" s="14">
         <v>7</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" ht="14.25" customHeight="1">
+      <c r="AD33" s="12">
+        <v>14</v>
+      </c>
+      <c r="AE33" s="184">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" ht="14.25" customHeight="1">
       <c r="A34" s="61" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="13">
         <v>22</v>
       </c>
       <c r="C34" s="13">
         <v>12</v>
       </c>
       <c r="D34" s="13">
         <v>13</v>
       </c>
       <c r="E34" s="49">
         <v>12</v>
       </c>
       <c r="F34" s="50">
         <v>13</v>
       </c>
       <c r="G34" s="51">
         <v>12</v>
       </c>
       <c r="H34" s="52">
         <v>17</v>
       </c>
       <c r="I34" s="53">
@@ -10704,418 +10843,424 @@
       </c>
       <c r="V34" s="59">
         <v>10</v>
       </c>
       <c r="W34" s="13">
         <v>11</v>
       </c>
       <c r="X34" s="69">
         <v>12</v>
       </c>
       <c r="Y34" s="13">
         <v>21</v>
       </c>
       <c r="Z34" s="13">
         <v>11</v>
       </c>
       <c r="AA34" s="13">
         <v>14</v>
       </c>
       <c r="AB34" s="13">
         <v>10</v>
       </c>
       <c r="AC34" s="13">
         <v>17</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" ht="14.25" customHeight="1">
+      <c r="AD34" s="13">
+        <v>13</v>
+      </c>
+      <c r="AE34" s="257">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" ht="14.25" customHeight="1">
       <c r="A35" s="70" t="s">
         <v>26</v>
       </c>
       <c r="B35" s="70"/>
       <c r="C35" s="70"/>
       <c r="D35" s="70"/>
       <c r="E35" s="70"/>
       <c r="F35" s="70"/>
       <c r="G35" s="70"/>
       <c r="H35" s="70"/>
       <c r="I35" s="1"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
       <c r="L35" s="1"/>
       <c r="M35" s="1"/>
       <c r="N35" s="1"/>
       <c r="O35" s="1"/>
       <c r="P35" s="1"/>
       <c r="Q35" s="1"/>
       <c r="R35" s="1"/>
       <c r="S35" s="1"/>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
       <c r="X35" s="1"/>
       <c r="Y35" s="1"/>
       <c r="Z35" s="1"/>
     </row>
-    <row r="36" spans="1:29" ht="14.25" customHeight="1">
+    <row r="36" spans="1:31" ht="14.25" customHeight="1">
       <c r="A36" s="1"/>
       <c r="B36" s="1"/>
       <c r="C36" s="1"/>
       <c r="D36" s="1"/>
       <c r="E36" s="1"/>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
       <c r="I36" s="1"/>
       <c r="J36" s="1"/>
       <c r="K36" s="1"/>
       <c r="L36" s="1"/>
       <c r="M36" s="1"/>
       <c r="N36" s="1"/>
       <c r="O36" s="1"/>
       <c r="P36" s="1"/>
       <c r="Q36" s="1"/>
       <c r="R36" s="1"/>
       <c r="S36" s="1"/>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
       <c r="X36" s="1"/>
       <c r="Y36" s="1"/>
       <c r="Z36" s="1"/>
     </row>
-    <row r="37" spans="1:29" ht="14.25" customHeight="1">
+    <row r="37" spans="1:31" ht="14.25" customHeight="1">
       <c r="A37" s="1"/>
       <c r="B37" s="1"/>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
       <c r="I37" s="1"/>
       <c r="J37" s="1"/>
       <c r="K37" s="1"/>
       <c r="L37" s="1"/>
       <c r="M37" s="1"/>
       <c r="N37" s="1"/>
       <c r="O37" s="1"/>
       <c r="P37" s="1"/>
       <c r="Q37" s="1"/>
       <c r="R37" s="1"/>
       <c r="S37" s="1"/>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
       <c r="X37" s="1"/>
       <c r="Y37" s="1"/>
       <c r="Z37" s="1"/>
     </row>
-    <row r="38" spans="1:29" ht="14.25" customHeight="1">
+    <row r="38" spans="1:31" ht="14.25" customHeight="1">
       <c r="A38" s="1"/>
       <c r="B38" s="1"/>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
       <c r="I38" s="1"/>
       <c r="J38" s="1"/>
       <c r="K38" s="1"/>
       <c r="L38" s="1"/>
       <c r="M38" s="1"/>
       <c r="N38" s="1"/>
       <c r="O38" s="1"/>
       <c r="P38" s="1"/>
       <c r="Q38" s="1"/>
       <c r="R38" s="1"/>
       <c r="S38" s="1"/>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
       <c r="X38" s="1"/>
       <c r="Y38" s="1"/>
       <c r="Z38" s="1"/>
     </row>
-    <row r="39" spans="1:29" ht="14.25" customHeight="1">
+    <row r="39" spans="1:31" ht="14.25" customHeight="1">
       <c r="A39" s="1"/>
       <c r="B39" s="1"/>
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
       <c r="I39" s="1"/>
       <c r="J39" s="1"/>
       <c r="K39" s="1"/>
       <c r="L39" s="1"/>
       <c r="M39" s="1"/>
       <c r="N39" s="1"/>
       <c r="O39" s="1"/>
       <c r="P39" s="1"/>
       <c r="Q39" s="1"/>
       <c r="R39" s="1"/>
       <c r="S39" s="1"/>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
       <c r="X39" s="1"/>
       <c r="Y39" s="1"/>
       <c r="Z39" s="1"/>
     </row>
-    <row r="40" spans="1:29" ht="14.25" customHeight="1">
+    <row r="40" spans="1:31" ht="14.25" customHeight="1">
       <c r="A40" s="1"/>
       <c r="B40" s="1"/>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
       <c r="N40" s="1"/>
       <c r="O40" s="1"/>
       <c r="P40" s="1"/>
       <c r="Q40" s="1"/>
       <c r="R40" s="1"/>
       <c r="S40" s="1"/>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
       <c r="X40" s="1"/>
       <c r="Y40" s="1"/>
       <c r="Z40" s="1"/>
     </row>
-    <row r="41" spans="1:29" ht="14.25" customHeight="1">
+    <row r="41" spans="1:31" ht="14.25" customHeight="1">
       <c r="A41" s="1"/>
       <c r="B41" s="1"/>
       <c r="C41" s="1"/>
       <c r="D41" s="1"/>
       <c r="E41" s="1"/>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
       <c r="I41" s="1"/>
       <c r="J41" s="1"/>
       <c r="K41" s="1"/>
       <c r="L41" s="1"/>
       <c r="M41" s="1"/>
       <c r="N41" s="1"/>
       <c r="O41" s="1"/>
       <c r="P41" s="1"/>
       <c r="Q41" s="1"/>
       <c r="R41" s="1"/>
       <c r="S41" s="1"/>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
       <c r="X41" s="1"/>
       <c r="Y41" s="1"/>
       <c r="Z41" s="1"/>
     </row>
-    <row r="42" spans="1:29" ht="14.25" customHeight="1">
+    <row r="42" spans="1:31" ht="14.25" customHeight="1">
       <c r="A42" s="1"/>
       <c r="B42" s="1"/>
       <c r="C42" s="1"/>
       <c r="D42" s="1"/>
       <c r="E42" s="1"/>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
       <c r="I42" s="1"/>
       <c r="J42" s="1"/>
       <c r="K42" s="1"/>
       <c r="L42" s="1"/>
       <c r="M42" s="1"/>
       <c r="N42" s="1"/>
       <c r="O42" s="1"/>
       <c r="P42" s="1"/>
       <c r="Q42" s="1"/>
       <c r="R42" s="1"/>
       <c r="S42" s="1"/>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
       <c r="X42" s="1"/>
       <c r="Y42" s="1"/>
       <c r="Z42" s="1"/>
     </row>
-    <row r="43" spans="1:29" ht="14.25" customHeight="1">
+    <row r="43" spans="1:31" ht="14.25" customHeight="1">
       <c r="A43" s="1"/>
       <c r="B43" s="1"/>
       <c r="C43" s="1"/>
       <c r="D43" s="1"/>
       <c r="E43" s="1"/>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
       <c r="I43" s="1"/>
       <c r="J43" s="1"/>
       <c r="K43" s="1"/>
       <c r="L43" s="1"/>
       <c r="M43" s="1"/>
       <c r="N43" s="1"/>
       <c r="O43" s="1"/>
       <c r="P43" s="1"/>
       <c r="Q43" s="1"/>
       <c r="R43" s="1"/>
       <c r="S43" s="1"/>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
       <c r="X43" s="1"/>
       <c r="Y43" s="1"/>
       <c r="Z43" s="1"/>
     </row>
-    <row r="44" spans="1:29" ht="14.25" customHeight="1">
+    <row r="44" spans="1:31" ht="14.25" customHeight="1">
       <c r="A44" s="1"/>
       <c r="B44" s="1"/>
       <c r="C44" s="1"/>
       <c r="D44" s="1"/>
       <c r="E44" s="1"/>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
       <c r="I44" s="1"/>
       <c r="J44" s="1"/>
       <c r="K44" s="1"/>
       <c r="L44" s="1"/>
       <c r="M44" s="1"/>
       <c r="N44" s="1"/>
       <c r="O44" s="1"/>
       <c r="P44" s="1"/>
       <c r="Q44" s="1"/>
       <c r="R44" s="1"/>
       <c r="S44" s="1"/>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
       <c r="X44" s="1"/>
       <c r="Y44" s="1"/>
       <c r="Z44" s="1"/>
     </row>
-    <row r="45" spans="1:29" ht="14.25" customHeight="1">
+    <row r="45" spans="1:31" ht="14.25" customHeight="1">
       <c r="A45" s="1"/>
       <c r="B45" s="1"/>
       <c r="C45" s="1"/>
       <c r="D45" s="1"/>
       <c r="E45" s="1"/>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
       <c r="I45" s="1"/>
       <c r="J45" s="1"/>
       <c r="K45" s="1"/>
       <c r="L45" s="1"/>
       <c r="M45" s="1"/>
       <c r="N45" s="1"/>
       <c r="O45" s="1"/>
       <c r="P45" s="1"/>
       <c r="Q45" s="1"/>
       <c r="R45" s="1"/>
       <c r="S45" s="1"/>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
       <c r="X45" s="1"/>
       <c r="Y45" s="1"/>
       <c r="Z45" s="1"/>
     </row>
-    <row r="46" spans="1:29" ht="14.25" customHeight="1">
+    <row r="46" spans="1:31" ht="14.25" customHeight="1">
       <c r="A46" s="1"/>
       <c r="B46" s="1"/>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
       <c r="I46" s="1"/>
       <c r="J46" s="1"/>
       <c r="K46" s="1"/>
       <c r="L46" s="1"/>
       <c r="M46" s="1"/>
       <c r="N46" s="1"/>
       <c r="O46" s="1"/>
       <c r="P46" s="1"/>
       <c r="Q46" s="1"/>
       <c r="R46" s="1"/>
       <c r="S46" s="1"/>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
       <c r="X46" s="1"/>
       <c r="Y46" s="1"/>
       <c r="Z46" s="1"/>
     </row>
-    <row r="47" spans="1:29" ht="14.25" customHeight="1">
+    <row r="47" spans="1:31" ht="14.25" customHeight="1">
       <c r="A47" s="1"/>
       <c r="B47" s="1"/>
       <c r="C47" s="1"/>
       <c r="D47" s="1"/>
       <c r="E47" s="1"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
       <c r="I47" s="1"/>
       <c r="J47" s="1"/>
       <c r="K47" s="1"/>
       <c r="L47" s="1"/>
       <c r="M47" s="1"/>
       <c r="N47" s="1"/>
       <c r="O47" s="1"/>
       <c r="P47" s="1"/>
       <c r="Q47" s="1"/>
       <c r="R47" s="1"/>
       <c r="S47" s="1"/>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
       <c r="X47" s="1"/>
       <c r="Y47" s="1"/>
       <c r="Z47" s="1"/>
     </row>
-    <row r="48" spans="1:29" ht="14.25" customHeight="1">
+    <row r="48" spans="1:31" ht="14.25" customHeight="1">
       <c r="A48" s="1"/>
       <c r="B48" s="1"/>
       <c r="C48" s="1"/>
       <c r="D48" s="1"/>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
       <c r="I48" s="1"/>
       <c r="J48" s="1"/>
       <c r="K48" s="1"/>
       <c r="L48" s="1"/>
       <c r="M48" s="1"/>
       <c r="N48" s="1"/>
       <c r="O48" s="1"/>
       <c r="P48" s="1"/>
       <c r="Q48" s="1"/>
       <c r="R48" s="1"/>
       <c r="S48" s="1"/>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
       <c r="X48" s="1"/>
       <c r="Y48" s="1"/>
@@ -35881,209 +36026,218 @@
       <c r="E933" s="1"/>
       <c r="F933" s="1"/>
       <c r="G933" s="1"/>
       <c r="H933" s="1"/>
       <c r="I933" s="1"/>
       <c r="J933" s="1"/>
       <c r="K933" s="1"/>
       <c r="L933" s="1"/>
       <c r="M933" s="1"/>
       <c r="N933" s="1"/>
       <c r="O933" s="1"/>
       <c r="P933" s="1"/>
       <c r="Q933" s="1"/>
       <c r="R933" s="1"/>
       <c r="S933" s="1"/>
       <c r="T933" s="1"/>
       <c r="U933" s="1"/>
       <c r="V933" s="1"/>
       <c r="W933" s="1"/>
       <c r="X933" s="1"/>
       <c r="Y933" s="1"/>
       <c r="Z933" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A11:AA11"/>
-[...1 lines deleted...]
-    <mergeCell ref="A25:AA25"/>
     <mergeCell ref="N9:Y9"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="B9:M9"/>
-    <mergeCell ref="Z9:AC9"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:AC7"/>
+    <mergeCell ref="A11:AE11"/>
+    <mergeCell ref="A21:AE21"/>
+    <mergeCell ref="A25:AE25"/>
+    <mergeCell ref="Z9:AE9"/>
+    <mergeCell ref="V8:AE8"/>
+    <mergeCell ref="A7:AE7"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A5:AC33"/>
+  <dimension ref="A5:AE33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AF19" sqref="AF19"/>
+      <selection activeCell="AH10" sqref="AH10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="15.7109375" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="13" max="13" width="8.5703125" customWidth="1"/>
+    <col min="1" max="1" width="16.85546875" customWidth="1"/>
+    <col min="2" max="3" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="6.5703125" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="0.28515625" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="6.85546875" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="7.28515625" hidden="1" customWidth="1"/>
+    <col min="8" max="8" width="6.140625" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="8.85546875" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="6.28515625" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="1" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="8.5703125" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.140625" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" customWidth="1"/>
     <col min="16" max="16" width="7" customWidth="1"/>
     <col min="17" max="17" width="6.85546875" customWidth="1"/>
     <col min="18" max="18" width="7.140625" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" customWidth="1"/>
     <col min="20" max="20" width="7.140625" customWidth="1"/>
     <col min="21" max="21" width="7.42578125" customWidth="1"/>
     <col min="22" max="22" width="8.42578125" customWidth="1"/>
     <col min="23" max="23" width="7.140625" customWidth="1"/>
     <col min="24" max="24" width="7" customWidth="1"/>
     <col min="26" max="26" width="6.42578125" customWidth="1"/>
     <col min="27" max="27" width="7" customWidth="1"/>
     <col min="28" max="28" width="7.42578125" customWidth="1"/>
+    <col min="29" max="29" width="8.140625" customWidth="1"/>
+    <col min="30" max="30" width="7.7109375" customWidth="1"/>
+    <col min="31" max="31" width="8.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:29">
-      <c r="A5" s="273" t="s">
+    <row r="5" spans="1:31">
+      <c r="A5" s="279" t="s">
         <v>27</v>
       </c>
-      <c r="B5" s="273"/>
-[...28 lines deleted...]
-    <row r="6" spans="1:29">
+      <c r="B5" s="279"/>
+      <c r="C5" s="279"/>
+      <c r="D5" s="279"/>
+      <c r="E5" s="279"/>
+      <c r="F5" s="279"/>
+      <c r="G5" s="279"/>
+      <c r="H5" s="279"/>
+      <c r="I5" s="279"/>
+      <c r="J5" s="279"/>
+      <c r="K5" s="279"/>
+      <c r="L5" s="279"/>
+      <c r="M5" s="279"/>
+      <c r="N5" s="279"/>
+      <c r="O5" s="279"/>
+      <c r="P5" s="279"/>
+      <c r="Q5" s="279"/>
+      <c r="R5" s="279"/>
+      <c r="S5" s="279"/>
+      <c r="T5" s="279"/>
+      <c r="U5" s="279"/>
+      <c r="V5" s="279"/>
+      <c r="W5" s="279"/>
+      <c r="X5" s="279"/>
+      <c r="Y5" s="279"/>
+      <c r="Z5" s="280"/>
+      <c r="AA5" s="280"/>
+      <c r="AB5" s="280"/>
+      <c r="AC5" s="280"/>
+      <c r="AD5" s="280"/>
+      <c r="AE5" s="280"/>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" s="74"/>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="75"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="71"/>
       <c r="T6" s="71"/>
-      <c r="U6" s="309" t="s">
+      <c r="U6" s="293" t="s">
         <v>28</v>
       </c>
-      <c r="V6" s="310"/>
-[...10 lines deleted...]
-      <c r="B7" s="293">
+      <c r="V6" s="282"/>
+      <c r="W6" s="294"/>
+      <c r="X6" s="294"/>
+      <c r="Y6" s="294"/>
+      <c r="Z6" s="294"/>
+      <c r="AA6" s="294"/>
+      <c r="AB6" s="294"/>
+      <c r="AC6" s="294"/>
+      <c r="AD6" s="280"/>
+      <c r="AE6" s="280"/>
+    </row>
+    <row r="7" spans="1:31">
+      <c r="A7" s="298"/>
+      <c r="B7" s="300">
         <v>2024</v>
       </c>
-      <c r="C7" s="285"/>
-[...10 lines deleted...]
-      <c r="N7" s="279">
+      <c r="C7" s="291"/>
+      <c r="D7" s="291"/>
+      <c r="E7" s="291"/>
+      <c r="F7" s="291"/>
+      <c r="G7" s="291"/>
+      <c r="H7" s="291"/>
+      <c r="I7" s="291"/>
+      <c r="J7" s="291"/>
+      <c r="K7" s="291"/>
+      <c r="L7" s="291"/>
+      <c r="M7" s="291"/>
+      <c r="N7" s="286">
         <v>2025</v>
       </c>
-      <c r="O7" s="280"/>
-[...10 lines deleted...]
-      <c r="Z7" s="286">
+      <c r="O7" s="287"/>
+      <c r="P7" s="287"/>
+      <c r="Q7" s="287"/>
+      <c r="R7" s="287"/>
+      <c r="S7" s="287"/>
+      <c r="T7" s="287"/>
+      <c r="U7" s="287"/>
+      <c r="V7" s="276"/>
+      <c r="W7" s="276"/>
+      <c r="X7" s="276"/>
+      <c r="Y7" s="276"/>
+      <c r="Z7" s="274">
         <v>2026</v>
       </c>
-      <c r="AA7" s="294"/>
-[...4 lines deleted...]
-      <c r="A8" s="292"/>
+      <c r="AA7" s="292"/>
+      <c r="AB7" s="276"/>
+      <c r="AC7" s="276"/>
+      <c r="AD7" s="276"/>
+      <c r="AE7" s="276"/>
+    </row>
+    <row r="8" spans="1:31" ht="24.75" customHeight="1">
+      <c r="A8" s="299"/>
       <c r="B8" s="76" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="7" t="s">
         <v>32</v>
       </c>
       <c r="G8" s="5" t="s">
         <v>33</v>
       </c>
       <c r="H8" s="77" t="s">
         <v>34</v>
       </c>
       <c r="I8" s="77" t="s">
         <v>35</v>
       </c>
       <c r="J8" s="78" t="s">
@@ -36121,86 +36275,96 @@
       </c>
       <c r="U8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="V8" s="80" t="s">
         <v>36</v>
       </c>
       <c r="W8" s="80" t="s">
         <v>37</v>
       </c>
       <c r="X8" s="5" t="s">
         <v>38</v>
       </c>
       <c r="Y8" s="5" t="s">
         <v>39</v>
       </c>
       <c r="Z8" s="5" t="s">
         <v>1</v>
       </c>
       <c r="AA8" s="80" t="s">
         <v>29</v>
       </c>
       <c r="AB8" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="AC8" s="308" t="s">
+      <c r="AC8" s="273" t="s">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="289" t="s">
+      <c r="AD8" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="AE8" s="5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="9" spans="1:31">
+      <c r="A9" s="296" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="275"/>
-[...26 lines deleted...]
-    <row r="10" spans="1:29">
+      <c r="B9" s="282"/>
+      <c r="C9" s="282"/>
+      <c r="D9" s="282"/>
+      <c r="E9" s="282"/>
+      <c r="F9" s="282"/>
+      <c r="G9" s="282"/>
+      <c r="H9" s="282"/>
+      <c r="I9" s="282"/>
+      <c r="J9" s="282"/>
+      <c r="K9" s="282"/>
+      <c r="L9" s="282"/>
+      <c r="M9" s="282"/>
+      <c r="N9" s="282"/>
+      <c r="O9" s="282"/>
+      <c r="P9" s="282"/>
+      <c r="Q9" s="282"/>
+      <c r="R9" s="282"/>
+      <c r="S9" s="282"/>
+      <c r="T9" s="282"/>
+      <c r="U9" s="280"/>
+      <c r="V9" s="280"/>
+      <c r="W9" s="280"/>
+      <c r="X9" s="280"/>
+      <c r="Y9" s="280"/>
+      <c r="Z9" s="280"/>
+      <c r="AA9" s="280"/>
+      <c r="AB9" s="280"/>
+      <c r="AC9" s="280"/>
+      <c r="AD9" s="280"/>
+      <c r="AE9" s="280"/>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" s="81" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="82">
         <v>5.88</v>
       </c>
       <c r="C10" s="82">
         <v>5.31</v>
       </c>
       <c r="D10" s="82">
         <v>4.9800000000000004</v>
       </c>
       <c r="E10" s="82">
         <v>5.0999999999999996</v>
       </c>
       <c r="F10" s="82">
         <v>5.13</v>
       </c>
       <c r="G10" s="82">
         <v>5.08</v>
       </c>
       <c r="H10" s="82">
         <v>5.16</v>
       </c>
       <c r="I10" s="82">
@@ -36244,52 +36408,58 @@
       </c>
       <c r="V10" s="86">
         <v>4.8899999999999997</v>
       </c>
       <c r="W10" s="87">
         <v>4.93</v>
       </c>
       <c r="X10" s="88">
         <v>4.93</v>
       </c>
       <c r="Y10" s="88">
         <v>5</v>
       </c>
       <c r="Z10" s="87">
         <v>3.97</v>
       </c>
       <c r="AA10" s="88">
         <v>4.46</v>
       </c>
       <c r="AB10" s="88">
         <v>4.63</v>
       </c>
       <c r="AC10" s="88">
         <v>4.76</v>
       </c>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10" s="88">
+        <v>4.67</v>
+      </c>
+      <c r="AE10" s="88">
+        <v>4.79</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" s="81" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="88">
         <v>5.25</v>
       </c>
       <c r="C11" s="88">
         <v>4.76</v>
       </c>
       <c r="D11" s="88">
         <v>4.42</v>
       </c>
       <c r="E11" s="89">
         <v>4.54</v>
       </c>
       <c r="F11" s="90">
         <v>4.5999999999999996</v>
       </c>
       <c r="G11" s="91">
         <v>4.54</v>
       </c>
       <c r="H11" s="92">
         <v>4.63</v>
       </c>
       <c r="I11" s="93">
@@ -36333,52 +36503,58 @@
       </c>
       <c r="V11" s="99">
         <v>4.3899999999999997</v>
       </c>
       <c r="W11" s="87">
         <v>4.42</v>
       </c>
       <c r="X11" s="88">
         <v>4.4400000000000004</v>
       </c>
       <c r="Y11" s="88">
         <v>4.53</v>
       </c>
       <c r="Z11" s="87">
         <v>3.8</v>
       </c>
       <c r="AA11" s="88">
         <v>4.12</v>
       </c>
       <c r="AB11" s="88">
         <v>4.18</v>
       </c>
       <c r="AC11" s="88">
         <v>4.42</v>
       </c>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11" s="88">
+        <v>4.34</v>
+      </c>
+      <c r="AE11" s="88">
+        <v>4.4000000000000004</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" s="81" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="88">
         <v>5.27</v>
       </c>
       <c r="C12" s="88">
         <v>4.95</v>
       </c>
       <c r="D12" s="88">
         <v>4.5999999999999996</v>
       </c>
       <c r="E12" s="89">
         <v>4.8099999999999996</v>
       </c>
       <c r="F12" s="90">
         <v>4.8499999999999996</v>
       </c>
       <c r="G12" s="91">
         <v>4.5599999999999996</v>
       </c>
       <c r="H12" s="92">
         <v>4.72</v>
       </c>
       <c r="I12" s="93">
@@ -36422,52 +36598,58 @@
       </c>
       <c r="V12" s="99">
         <v>4.92</v>
       </c>
       <c r="W12" s="87">
         <v>5</v>
       </c>
       <c r="X12" s="88">
         <v>5.07</v>
       </c>
       <c r="Y12" s="88">
         <v>4.95</v>
       </c>
       <c r="Z12" s="87">
         <v>3.51</v>
       </c>
       <c r="AA12" s="88">
         <v>4.28</v>
       </c>
       <c r="AB12" s="88">
         <v>4.3499999999999996</v>
       </c>
       <c r="AC12" s="88">
         <v>4.2300000000000004</v>
       </c>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12" s="88">
+        <v>4.2</v>
+      </c>
+      <c r="AE12" s="88">
+        <v>4.42</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" s="81" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="88">
         <v>6.19</v>
       </c>
       <c r="C13" s="88">
         <v>5.6</v>
       </c>
       <c r="D13" s="88">
         <v>6.39</v>
       </c>
       <c r="E13" s="89">
         <v>6.85</v>
       </c>
       <c r="F13" s="90">
         <v>6.71</v>
       </c>
       <c r="G13" s="91">
         <v>6.64</v>
       </c>
       <c r="H13" s="92">
         <v>6.52</v>
       </c>
       <c r="I13" s="93">
@@ -36511,52 +36693,58 @@
       </c>
       <c r="V13" s="99">
         <v>5.92</v>
       </c>
       <c r="W13" s="87">
         <v>6.13</v>
       </c>
       <c r="X13" s="88">
         <v>6.02</v>
       </c>
       <c r="Y13" s="88">
         <v>6</v>
       </c>
       <c r="Z13" s="87">
         <v>4.4000000000000004</v>
       </c>
       <c r="AA13" s="88">
         <v>6.14</v>
       </c>
       <c r="AB13" s="88">
         <v>6.79</v>
       </c>
       <c r="AC13" s="88">
         <v>6.79</v>
       </c>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13" s="88">
+        <v>6.14</v>
+      </c>
+      <c r="AE13" s="88">
+        <v>6.44</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" s="81" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="88">
         <v>5.4</v>
       </c>
       <c r="C14" s="88">
         <v>4.4000000000000004</v>
       </c>
       <c r="D14" s="88">
         <v>3.51</v>
       </c>
       <c r="E14" s="89">
         <v>4.24</v>
       </c>
       <c r="F14" s="90">
         <v>5.1100000000000003</v>
       </c>
       <c r="G14" s="91">
         <v>5.26</v>
       </c>
       <c r="H14" s="92">
         <v>5.81</v>
       </c>
       <c r="I14" s="93">
@@ -36600,52 +36788,58 @@
       </c>
       <c r="V14" s="99">
         <v>4.8899999999999997</v>
       </c>
       <c r="W14" s="87">
         <v>5.04</v>
       </c>
       <c r="X14" s="88">
         <v>4.88</v>
       </c>
       <c r="Y14" s="88">
         <v>5.04</v>
       </c>
       <c r="Z14" s="87">
         <v>5.54</v>
       </c>
       <c r="AA14" s="88">
         <v>6.26</v>
       </c>
       <c r="AB14" s="88">
         <v>5.35</v>
       </c>
       <c r="AC14" s="88">
         <v>4.74</v>
       </c>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14" s="88">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="AE14" s="88">
+        <v>4.2300000000000004</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" s="81" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="88">
         <v>9.39</v>
       </c>
       <c r="C15" s="88">
         <v>8.4499999999999993</v>
       </c>
       <c r="D15" s="88">
         <v>7.42</v>
       </c>
       <c r="E15" s="89">
         <v>7.32</v>
       </c>
       <c r="F15" s="90">
         <v>7.37</v>
       </c>
       <c r="G15" s="91">
         <v>7.56</v>
       </c>
       <c r="H15" s="92">
         <v>7.33</v>
       </c>
       <c r="I15" s="93">
@@ -36689,52 +36883,58 @@
       </c>
       <c r="V15" s="99">
         <v>7.09</v>
       </c>
       <c r="W15" s="87">
         <v>7.13</v>
       </c>
       <c r="X15" s="88">
         <v>7.04</v>
       </c>
       <c r="Y15" s="88">
         <v>7.21</v>
       </c>
       <c r="Z15" s="87">
         <v>4.1100000000000003</v>
       </c>
       <c r="AA15" s="88">
         <v>4.7699999999999996</v>
       </c>
       <c r="AB15" s="88">
         <v>5.95</v>
       </c>
       <c r="AC15" s="88">
         <v>6.2</v>
       </c>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15" s="88">
+        <v>6.25</v>
+      </c>
+      <c r="AE15" s="88">
+        <v>6.34</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" s="81" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="88">
         <v>5.4</v>
       </c>
       <c r="C16" s="88">
         <v>5.55</v>
       </c>
       <c r="D16" s="88">
         <v>6.27</v>
       </c>
       <c r="E16" s="89">
         <v>6.48</v>
       </c>
       <c r="F16" s="90">
         <v>6.09</v>
       </c>
       <c r="G16" s="91">
         <v>6.13</v>
       </c>
       <c r="H16" s="92">
         <v>6.24</v>
       </c>
       <c r="I16" s="93">
@@ -36778,52 +36978,58 @@
       </c>
       <c r="V16" s="99">
         <v>5.82</v>
       </c>
       <c r="W16" s="87">
         <v>5.97</v>
       </c>
       <c r="X16" s="88">
         <v>6.05</v>
       </c>
       <c r="Y16" s="88">
         <v>6.02</v>
       </c>
       <c r="Z16" s="87">
         <v>7.39</v>
       </c>
       <c r="AA16" s="88">
         <v>5.91</v>
       </c>
       <c r="AB16" s="88">
         <v>5.74</v>
       </c>
       <c r="AC16" s="88">
         <v>5.81</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="88">
+        <v>5.42</v>
+      </c>
+      <c r="AE16" s="88">
+        <v>5.81</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" s="81" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="88">
         <v>7.5</v>
       </c>
       <c r="C17" s="88">
         <v>6.78</v>
       </c>
       <c r="D17" s="88">
         <v>6.36</v>
       </c>
       <c r="E17" s="89">
         <v>5.91</v>
       </c>
       <c r="F17" s="90">
         <v>5.61</v>
       </c>
       <c r="G17" s="91">
         <v>5.85</v>
       </c>
       <c r="H17" s="92">
         <v>5.81</v>
       </c>
       <c r="I17" s="93">
@@ -36867,52 +37073,58 @@
       </c>
       <c r="V17" s="99">
         <v>4.8899999999999997</v>
       </c>
       <c r="W17" s="87">
         <v>4.8</v>
       </c>
       <c r="X17" s="88">
         <v>4.74</v>
       </c>
       <c r="Y17" s="88">
         <v>4.8099999999999996</v>
       </c>
       <c r="Z17" s="87">
         <v>1.6</v>
       </c>
       <c r="AA17" s="88">
         <v>3.61</v>
       </c>
       <c r="AB17" s="88">
         <v>5.16</v>
       </c>
       <c r="AC17" s="88">
         <v>4.59</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="88">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="AE17" s="88">
+        <v>5.4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" s="81" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="88">
         <v>8.9499999999999993</v>
       </c>
       <c r="C18" s="88">
         <v>7.11</v>
       </c>
       <c r="D18" s="88">
         <v>6.48</v>
       </c>
       <c r="E18" s="89">
         <v>6.12</v>
       </c>
       <c r="F18" s="90">
         <v>5.96</v>
       </c>
       <c r="G18" s="91">
         <v>5.8</v>
       </c>
       <c r="H18" s="92">
         <v>5.96</v>
       </c>
       <c r="I18" s="93">
@@ -36956,85 +37168,93 @@
       </c>
       <c r="V18" s="99">
         <v>5.88</v>
       </c>
       <c r="W18" s="87">
         <v>5.74</v>
       </c>
       <c r="X18" s="88">
         <v>5.68</v>
       </c>
       <c r="Y18" s="88">
         <v>5.94</v>
       </c>
       <c r="Z18" s="87">
         <v>4.59</v>
       </c>
       <c r="AA18" s="88">
         <v>5.46</v>
       </c>
       <c r="AB18" s="88">
         <v>5.0199999999999996</v>
       </c>
       <c r="AC18" s="88">
         <v>5.59</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="290" t="s">
+      <c r="AD18" s="88">
+        <v>5.55</v>
+      </c>
+      <c r="AE18" s="88">
+        <v>5.78</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
+      <c r="A19" s="297" t="s">
         <v>14</v>
       </c>
-      <c r="B19" s="277"/>
-[...28 lines deleted...]
-    <row r="20" spans="1:29">
+      <c r="B19" s="284"/>
+      <c r="C19" s="284"/>
+      <c r="D19" s="284"/>
+      <c r="E19" s="284"/>
+      <c r="F19" s="284"/>
+      <c r="G19" s="284"/>
+      <c r="H19" s="284"/>
+      <c r="I19" s="284"/>
+      <c r="J19" s="284"/>
+      <c r="K19" s="284"/>
+      <c r="L19" s="284"/>
+      <c r="M19" s="284"/>
+      <c r="N19" s="284"/>
+      <c r="O19" s="284"/>
+      <c r="P19" s="284"/>
+      <c r="Q19" s="284"/>
+      <c r="R19" s="284"/>
+      <c r="S19" s="284"/>
+      <c r="T19" s="284"/>
+      <c r="U19" s="280"/>
+      <c r="V19" s="280"/>
+      <c r="W19" s="280"/>
+      <c r="X19" s="280"/>
+      <c r="Y19" s="280"/>
+      <c r="Z19" s="280"/>
+      <c r="AA19" s="280"/>
+      <c r="AB19" s="280"/>
+      <c r="AC19" s="280"/>
+      <c r="AD19" s="280"/>
+      <c r="AE19" s="280"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" s="81" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="82">
         <v>5.51</v>
       </c>
       <c r="C20" s="82">
         <v>5.03</v>
       </c>
       <c r="D20" s="82">
         <v>4.68</v>
       </c>
       <c r="E20" s="82">
         <v>4.8899999999999997</v>
       </c>
       <c r="F20" s="82">
         <v>4.96</v>
       </c>
       <c r="G20" s="82">
         <v>4.83</v>
       </c>
       <c r="H20" s="82">
         <v>4.91</v>
       </c>
       <c r="I20" s="82">
@@ -37078,52 +37298,58 @@
       </c>
       <c r="V20" s="86">
         <v>4.59</v>
       </c>
       <c r="W20" s="87">
         <v>4.62</v>
       </c>
       <c r="X20" s="88">
         <v>4.6399999999999997</v>
       </c>
       <c r="Y20" s="88">
         <v>4.71</v>
       </c>
       <c r="Z20" s="87">
         <v>3.93</v>
       </c>
       <c r="AA20" s="88">
         <v>4.5</v>
       </c>
       <c r="AB20" s="88">
         <v>4.53</v>
       </c>
       <c r="AC20" s="88">
         <v>4.63</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="88">
+        <v>4.58</v>
+      </c>
+      <c r="AE20" s="88">
+        <v>4.67</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" s="81" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="88">
         <v>5.56</v>
       </c>
       <c r="C21" s="88">
         <v>5.05</v>
       </c>
       <c r="D21" s="88">
         <v>4.68</v>
       </c>
       <c r="E21" s="100">
         <v>4.87</v>
       </c>
       <c r="F21" s="101">
         <v>4.9400000000000004</v>
       </c>
       <c r="G21" s="102">
         <v>4.8499999999999996</v>
       </c>
       <c r="H21" s="103">
         <v>4.9400000000000004</v>
       </c>
       <c r="I21" s="104">
@@ -37167,52 +37393,58 @@
       </c>
       <c r="V21" s="110">
         <v>4.59</v>
       </c>
       <c r="W21" s="87">
         <v>4.6100000000000003</v>
       </c>
       <c r="X21" s="88">
         <v>4.63</v>
       </c>
       <c r="Y21" s="88">
         <v>4.74</v>
       </c>
       <c r="Z21" s="87">
         <v>4.05</v>
       </c>
       <c r="AA21" s="88">
         <v>4.57</v>
       </c>
       <c r="AB21" s="88">
         <v>4.66</v>
       </c>
       <c r="AC21" s="88">
         <v>4.8</v>
       </c>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21" s="88">
+        <v>4.7300000000000004</v>
+      </c>
+      <c r="AE21" s="88">
+        <v>4.76</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" s="81" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="88">
         <v>5.28</v>
       </c>
       <c r="C22" s="88">
         <v>4.9000000000000004</v>
       </c>
       <c r="D22" s="88">
         <v>4.68</v>
       </c>
       <c r="E22" s="100">
         <v>5</v>
       </c>
       <c r="F22" s="101">
         <v>5.05</v>
       </c>
       <c r="G22" s="102">
         <v>4.7</v>
       </c>
       <c r="H22" s="103">
         <v>4.7699999999999996</v>
       </c>
       <c r="I22" s="104">
@@ -37256,85 +37488,93 @@
       </c>
       <c r="V22" s="110">
         <v>4.5999999999999996</v>
       </c>
       <c r="W22" s="87">
         <v>4.6900000000000004</v>
       </c>
       <c r="X22" s="88">
         <v>4.67</v>
       </c>
       <c r="Y22" s="88">
         <v>4.57</v>
       </c>
       <c r="Z22" s="87">
         <v>3.3</v>
       </c>
       <c r="AA22" s="88">
         <v>4.1399999999999997</v>
       </c>
       <c r="AB22" s="88">
         <v>3.9</v>
       </c>
       <c r="AC22" s="88">
         <v>3.77</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="288" t="s">
+      <c r="AD22" s="88">
+        <v>3.86</v>
+      </c>
+      <c r="AE22" s="88">
+        <v>4.1900000000000004</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31">
+      <c r="A23" s="295" t="s">
         <v>15</v>
       </c>
-      <c r="B23" s="277"/>
-[...28 lines deleted...]
-    <row r="24" spans="1:29">
+      <c r="B23" s="284"/>
+      <c r="C23" s="284"/>
+      <c r="D23" s="284"/>
+      <c r="E23" s="284"/>
+      <c r="F23" s="284"/>
+      <c r="G23" s="284"/>
+      <c r="H23" s="284"/>
+      <c r="I23" s="284"/>
+      <c r="J23" s="284"/>
+      <c r="K23" s="284"/>
+      <c r="L23" s="284"/>
+      <c r="M23" s="284"/>
+      <c r="N23" s="284"/>
+      <c r="O23" s="284"/>
+      <c r="P23" s="284"/>
+      <c r="Q23" s="284"/>
+      <c r="R23" s="284"/>
+      <c r="S23" s="284"/>
+      <c r="T23" s="284"/>
+      <c r="U23" s="280"/>
+      <c r="V23" s="280"/>
+      <c r="W23" s="280"/>
+      <c r="X23" s="280"/>
+      <c r="Y23" s="280"/>
+      <c r="Z23" s="280"/>
+      <c r="AA23" s="280"/>
+      <c r="AB23" s="280"/>
+      <c r="AC23" s="280"/>
+      <c r="AD23" s="280"/>
+      <c r="AE23" s="280"/>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" s="81" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="82">
         <v>6.33</v>
       </c>
       <c r="C24" s="82">
         <v>5.66</v>
       </c>
       <c r="D24" s="82">
         <v>5.35</v>
       </c>
       <c r="E24" s="82">
         <v>5.34</v>
       </c>
       <c r="F24" s="82">
         <v>5.34</v>
       </c>
       <c r="G24" s="82">
         <v>5.4</v>
       </c>
       <c r="H24" s="82">
         <v>5.46</v>
       </c>
       <c r="I24" s="82">
@@ -37378,52 +37618,58 @@
       </c>
       <c r="V24" s="86">
         <v>5.26</v>
       </c>
       <c r="W24" s="87">
         <v>5.32</v>
       </c>
       <c r="X24" s="88">
         <v>5.29</v>
       </c>
       <c r="Y24" s="88">
         <v>5.35</v>
       </c>
       <c r="Z24" s="87">
         <v>4.0199999999999996</v>
       </c>
       <c r="AA24" s="88">
         <v>4.42</v>
       </c>
       <c r="AB24" s="88">
         <v>4.75</v>
       </c>
       <c r="AC24" s="88">
         <v>4.93</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="88">
+        <v>4.78</v>
+      </c>
+      <c r="AE24" s="88">
+        <v>4.93</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" s="81" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="88">
         <v>4.22</v>
       </c>
       <c r="C25" s="88">
         <v>3.75</v>
       </c>
       <c r="D25" s="88">
         <v>3.52</v>
       </c>
       <c r="E25" s="111">
         <v>3.42</v>
       </c>
       <c r="F25" s="112">
         <v>3.42</v>
       </c>
       <c r="G25" s="113">
         <v>3.48</v>
       </c>
       <c r="H25" s="114">
         <v>3.55</v>
       </c>
       <c r="I25" s="115">
@@ -37467,52 +37713,58 @@
       </c>
       <c r="V25" s="121">
         <v>3.76</v>
       </c>
       <c r="W25" s="87">
         <v>3.81</v>
       </c>
       <c r="X25" s="88">
         <v>3.79</v>
       </c>
       <c r="Y25" s="88">
         <v>3.82</v>
       </c>
       <c r="Z25" s="87">
         <v>3.02</v>
       </c>
       <c r="AA25" s="88">
         <v>2.71</v>
       </c>
       <c r="AB25" s="88">
         <v>2.7</v>
       </c>
       <c r="AC25" s="88">
         <v>3.24</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="88">
+        <v>3.13</v>
+      </c>
+      <c r="AE25" s="88">
+        <v>3.25</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" s="81" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="88">
         <v>5.27</v>
       </c>
       <c r="C26" s="88">
         <v>5.12</v>
       </c>
       <c r="D26" s="88">
         <v>4.3600000000000003</v>
       </c>
       <c r="E26" s="111">
         <v>4.18</v>
       </c>
       <c r="F26" s="112">
         <v>4.1900000000000004</v>
       </c>
       <c r="G26" s="113">
         <v>4.09</v>
       </c>
       <c r="H26" s="114">
         <v>4.54</v>
       </c>
       <c r="I26" s="115">
@@ -37556,52 +37808,58 @@
       </c>
       <c r="V26" s="121">
         <v>5.96</v>
       </c>
       <c r="W26" s="87">
         <v>6.02</v>
       </c>
       <c r="X26" s="88">
         <v>6.36</v>
       </c>
       <c r="Y26" s="88">
         <v>6.22</v>
       </c>
       <c r="Z26" s="87">
         <v>4.22</v>
       </c>
       <c r="AA26" s="88">
         <v>4.75</v>
       </c>
       <c r="AB26" s="88">
         <v>5.81</v>
       </c>
       <c r="AC26" s="88">
         <v>5.76</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="88">
+        <v>5.31</v>
+      </c>
+      <c r="AE26" s="88">
+        <v>5.17</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" s="81" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="88">
         <v>6.19</v>
       </c>
       <c r="C27" s="88">
         <v>5.6</v>
       </c>
       <c r="D27" s="88">
         <v>6.39</v>
       </c>
       <c r="E27" s="111">
         <v>6.85</v>
       </c>
       <c r="F27" s="112">
         <v>6.71</v>
       </c>
       <c r="G27" s="113">
         <v>6.64</v>
       </c>
       <c r="H27" s="114">
         <v>6.52</v>
       </c>
       <c r="I27" s="115">
@@ -37645,52 +37903,58 @@
       </c>
       <c r="V27" s="121">
         <v>5.92</v>
       </c>
       <c r="W27" s="87">
         <v>6.13</v>
       </c>
       <c r="X27" s="88">
         <v>6.02</v>
       </c>
       <c r="Y27" s="88">
         <v>6</v>
       </c>
       <c r="Z27" s="87">
         <v>4.4000000000000004</v>
       </c>
       <c r="AA27" s="88">
         <v>6.14</v>
       </c>
       <c r="AB27" s="88">
         <v>6.79</v>
       </c>
       <c r="AC27" s="88">
         <v>6.79</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="88">
+        <v>6.14</v>
+      </c>
+      <c r="AE27" s="88">
+        <v>6.44</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" s="81" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="88">
         <v>5.4</v>
       </c>
       <c r="C28" s="88">
         <v>4.4000000000000004</v>
       </c>
       <c r="D28" s="88">
         <v>3.51</v>
       </c>
       <c r="E28" s="111">
         <v>4.24</v>
       </c>
       <c r="F28" s="112">
         <v>5.1100000000000003</v>
       </c>
       <c r="G28" s="113">
         <v>5.26</v>
       </c>
       <c r="H28" s="114">
         <v>5.81</v>
       </c>
       <c r="I28" s="115">
@@ -37734,52 +37998,58 @@
       </c>
       <c r="V28" s="121">
         <v>4.8899999999999997</v>
       </c>
       <c r="W28" s="87">
         <v>5.04</v>
       </c>
       <c r="X28" s="88">
         <v>4.88</v>
       </c>
       <c r="Y28" s="88">
         <v>5.04</v>
       </c>
       <c r="Z28" s="87">
         <v>5.54</v>
       </c>
       <c r="AA28" s="88">
         <v>6.26</v>
       </c>
       <c r="AB28" s="88">
         <v>5.35</v>
       </c>
       <c r="AC28" s="88">
         <v>4.74</v>
       </c>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28" s="88">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="AE28" s="88">
+        <v>4.2300000000000004</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" s="81" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="88">
         <v>9.39</v>
       </c>
       <c r="C29" s="88">
         <v>8.4499999999999993</v>
       </c>
       <c r="D29" s="88">
         <v>7.42</v>
       </c>
       <c r="E29" s="111">
         <v>7.32</v>
       </c>
       <c r="F29" s="112">
         <v>7.37</v>
       </c>
       <c r="G29" s="113">
         <v>7.56</v>
       </c>
       <c r="H29" s="114">
         <v>7.33</v>
       </c>
       <c r="I29" s="115">
@@ -37823,52 +38093,58 @@
       </c>
       <c r="V29" s="121">
         <v>7.09</v>
       </c>
       <c r="W29" s="87">
         <v>7.13</v>
       </c>
       <c r="X29" s="88">
         <v>7.04</v>
       </c>
       <c r="Y29" s="88">
         <v>7.21</v>
       </c>
       <c r="Z29" s="87">
         <v>4.1100000000000003</v>
       </c>
       <c r="AA29" s="88">
         <v>4.7699999999999996</v>
       </c>
       <c r="AB29" s="88">
         <v>5.95</v>
       </c>
       <c r="AC29" s="88">
         <v>6.2</v>
       </c>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29" s="88">
+        <v>6.25</v>
+      </c>
+      <c r="AE29" s="88">
+        <v>6.34</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" s="81" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="88">
         <v>5.4</v>
       </c>
       <c r="C30" s="88">
         <v>5.55</v>
       </c>
       <c r="D30" s="88">
         <v>6.27</v>
       </c>
       <c r="E30" s="111">
         <v>6.48</v>
       </c>
       <c r="F30" s="112">
         <v>6.09</v>
       </c>
       <c r="G30" s="113">
         <v>6.13</v>
       </c>
       <c r="H30" s="114">
         <v>6.24</v>
       </c>
       <c r="I30" s="115">
@@ -37912,52 +38188,58 @@
       </c>
       <c r="V30" s="121">
         <v>5.82</v>
       </c>
       <c r="W30" s="87">
         <v>5.97</v>
       </c>
       <c r="X30" s="88">
         <v>6.05</v>
       </c>
       <c r="Y30" s="88">
         <v>6.02</v>
       </c>
       <c r="Z30" s="87">
         <v>7.39</v>
       </c>
       <c r="AA30" s="88">
         <v>5.91</v>
       </c>
       <c r="AB30" s="88">
         <v>5.74</v>
       </c>
       <c r="AC30" s="88">
         <v>5.81</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="88">
+        <v>5.42</v>
+      </c>
+      <c r="AE30" s="88">
+        <v>5.81</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" s="81" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="88">
         <v>7.5</v>
       </c>
       <c r="C31" s="88">
         <v>6.78</v>
       </c>
       <c r="D31" s="88">
         <v>6.36</v>
       </c>
       <c r="E31" s="111">
         <v>5.91</v>
       </c>
       <c r="F31" s="112">
         <v>5.61</v>
       </c>
       <c r="G31" s="113">
         <v>5.85</v>
       </c>
       <c r="H31" s="114">
         <v>5.81</v>
       </c>
       <c r="I31" s="115">
@@ -38001,52 +38283,58 @@
       </c>
       <c r="V31" s="121">
         <v>4.8899999999999997</v>
       </c>
       <c r="W31" s="87">
         <v>4.8</v>
       </c>
       <c r="X31" s="88">
         <v>4.74</v>
       </c>
       <c r="Y31" s="88">
         <v>4.8099999999999996</v>
       </c>
       <c r="Z31" s="87">
         <v>1.6</v>
       </c>
       <c r="AA31" s="88">
         <v>3.61</v>
       </c>
       <c r="AB31" s="88">
         <v>5.16</v>
       </c>
       <c r="AC31" s="88">
         <v>4.59</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="88">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="AE31" s="88">
+        <v>5.4</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" s="122" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="123">
         <v>8.9499999999999993</v>
       </c>
       <c r="C32" s="123">
         <v>7.11</v>
       </c>
       <c r="D32" s="123">
         <v>6.48</v>
       </c>
       <c r="E32" s="124">
         <v>6.12</v>
       </c>
       <c r="F32" s="125">
         <v>5.96</v>
       </c>
       <c r="G32" s="126">
         <v>5.8</v>
       </c>
       <c r="H32" s="127">
         <v>5.96</v>
       </c>
       <c r="I32" s="128">
@@ -38089,253 +38377,268 @@
         <v>6.08</v>
       </c>
       <c r="V32" s="134">
         <v>5.88</v>
       </c>
       <c r="W32" s="123">
         <v>5.74</v>
       </c>
       <c r="X32" s="123">
         <v>5.68</v>
       </c>
       <c r="Y32" s="123">
         <v>5.94</v>
       </c>
       <c r="Z32" s="123">
         <v>4.59</v>
       </c>
       <c r="AA32" s="123">
         <v>5.46</v>
       </c>
       <c r="AB32" s="123">
         <v>5.0199999999999996</v>
       </c>
       <c r="AC32" s="123">
         <v>5.59</v>
+      </c>
+      <c r="AD32" s="123">
+        <v>5.55</v>
+      </c>
+      <c r="AE32" s="123">
+        <v>5.78</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="70" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="70"/>
       <c r="C33" s="70"/>
       <c r="D33" s="70"/>
       <c r="E33" s="70"/>
       <c r="F33" s="70"/>
       <c r="G33" s="70"/>
       <c r="H33" s="70"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A23:AA23"/>
-[...1 lines deleted...]
-    <mergeCell ref="A19:AA19"/>
+    <mergeCell ref="Z7:AE7"/>
+    <mergeCell ref="U6:AE6"/>
+    <mergeCell ref="A5:AE5"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:Y7"/>
-    <mergeCell ref="Z7:AC7"/>
-[...1 lines deleted...]
-    <mergeCell ref="A5:AC5"/>
+    <mergeCell ref="A9:AE9"/>
+    <mergeCell ref="A19:AE19"/>
+    <mergeCell ref="A23:AE23"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A4:AO39"/>
+  <dimension ref="A4:AQ39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AT24" sqref="AT24"/>
+      <selection activeCell="A29" sqref="A29:AQ29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="15.85546875" customWidth="1"/>
+    <col min="1" max="1" width="17.5703125" customWidth="1"/>
     <col min="2" max="13" width="9.140625" hidden="1" customWidth="1"/>
-    <col min="14" max="14" width="6.7109375" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="24" max="24" width="7" customWidth="1"/>
+    <col min="14" max="14" width="6.7109375" hidden="1" customWidth="1"/>
+    <col min="15" max="15" width="0.42578125" hidden="1" customWidth="1"/>
+    <col min="16" max="16" width="6.28515625" hidden="1" customWidth="1"/>
+    <col min="17" max="17" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="18" max="18" width="7" hidden="1" customWidth="1"/>
+    <col min="19" max="19" width="7.140625" hidden="1" customWidth="1"/>
+    <col min="20" max="20" width="6.7109375" hidden="1" customWidth="1"/>
+    <col min="21" max="21" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="22" max="22" width="8.28515625" hidden="1" customWidth="1"/>
+    <col min="23" max="23" width="6.28515625" hidden="1" customWidth="1"/>
+    <col min="24" max="24" width="7" hidden="1" customWidth="1"/>
+    <col min="25" max="25" width="0.140625" customWidth="1"/>
     <col min="26" max="26" width="6.7109375" customWidth="1"/>
     <col min="27" max="27" width="6.5703125" customWidth="1"/>
     <col min="28" max="28" width="6.28515625" customWidth="1"/>
     <col min="29" max="29" width="5.85546875" customWidth="1"/>
     <col min="30" max="30" width="7.140625" customWidth="1"/>
     <col min="31" max="31" width="6.85546875" customWidth="1"/>
     <col min="32" max="32" width="6.5703125" customWidth="1"/>
     <col min="33" max="33" width="6.28515625" customWidth="1"/>
     <col min="34" max="34" width="8.140625" customWidth="1"/>
     <col min="35" max="35" width="6.42578125" customWidth="1"/>
     <col min="36" max="36" width="6.140625" customWidth="1"/>
     <col min="38" max="38" width="6" customWidth="1"/>
     <col min="39" max="39" width="6.28515625" customWidth="1"/>
     <col min="40" max="40" width="6.7109375" customWidth="1"/>
     <col min="41" max="41" width="6.140625" customWidth="1"/>
+    <col min="42" max="42" width="7" customWidth="1"/>
+    <col min="43" max="43" width="8" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:41" s="270" customFormat="1"/>
-[...1 lines deleted...]
-      <c r="A5" s="297" t="s">
+    <row r="4" spans="1:43" s="270" customFormat="1"/>
+    <row r="5" spans="1:43">
+      <c r="A5" s="302" t="s">
         <v>59</v>
       </c>
-      <c r="B5" s="298"/>
-[...40 lines deleted...]
-    <row r="6" spans="1:41">
+      <c r="B5" s="303"/>
+      <c r="C5" s="303"/>
+      <c r="D5" s="303"/>
+      <c r="E5" s="303"/>
+      <c r="F5" s="303"/>
+      <c r="G5" s="303"/>
+      <c r="H5" s="303"/>
+      <c r="I5" s="303"/>
+      <c r="J5" s="303"/>
+      <c r="K5" s="303"/>
+      <c r="L5" s="303"/>
+      <c r="M5" s="303"/>
+      <c r="N5" s="303"/>
+      <c r="O5" s="303"/>
+      <c r="P5" s="303"/>
+      <c r="Q5" s="303"/>
+      <c r="R5" s="303"/>
+      <c r="S5" s="303"/>
+      <c r="T5" s="303"/>
+      <c r="U5" s="303"/>
+      <c r="V5" s="303"/>
+      <c r="W5" s="303"/>
+      <c r="X5" s="303"/>
+      <c r="Y5" s="303"/>
+      <c r="Z5" s="303"/>
+      <c r="AA5" s="303"/>
+      <c r="AB5" s="303"/>
+      <c r="AC5" s="303"/>
+      <c r="AD5" s="303"/>
+      <c r="AE5" s="303"/>
+      <c r="AF5" s="303"/>
+      <c r="AG5" s="303"/>
+      <c r="AH5" s="303"/>
+      <c r="AI5" s="303"/>
+      <c r="AJ5" s="303"/>
+      <c r="AK5" s="303"/>
+      <c r="AL5" s="303"/>
+      <c r="AM5" s="303"/>
+      <c r="AN5" s="280"/>
+      <c r="AO5" s="280"/>
+      <c r="AP5" s="280"/>
+      <c r="AQ5" s="280"/>
+    </row>
+    <row r="6" spans="1:43">
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
       <c r="Q6" s="3"/>
       <c r="R6" s="3"/>
       <c r="S6" s="3"/>
       <c r="T6" s="3"/>
       <c r="U6" s="3"/>
       <c r="V6" s="3"/>
       <c r="W6" s="3"/>
       <c r="X6" s="3"/>
       <c r="Y6" s="3"/>
       <c r="Z6" s="64"/>
       <c r="AA6" s="64"/>
       <c r="AB6" s="64"/>
       <c r="AC6" s="64"/>
       <c r="AD6" s="64"/>
       <c r="AE6" s="64"/>
       <c r="AF6" s="65"/>
       <c r="AG6" s="66"/>
-      <c r="AH6" s="295" t="s">
+      <c r="AH6" s="301" t="s">
         <v>0</v>
       </c>
-      <c r="AI6" s="296"/>
-[...9 lines deleted...]
-      <c r="B7" s="301">
+      <c r="AI6" s="294"/>
+      <c r="AJ6" s="294"/>
+      <c r="AK6" s="294"/>
+      <c r="AL6" s="294"/>
+      <c r="AM6" s="294"/>
+      <c r="AN6" s="294"/>
+      <c r="AO6" s="294"/>
+      <c r="AP6" s="280"/>
+      <c r="AQ6" s="280"/>
+    </row>
+    <row r="7" spans="1:43">
+      <c r="A7" s="298"/>
+      <c r="B7" s="306">
         <v>2023</v>
       </c>
-      <c r="C7" s="302"/>
-[...10 lines deleted...]
-      <c r="N7" s="284">
+      <c r="C7" s="307"/>
+      <c r="D7" s="307"/>
+      <c r="E7" s="307"/>
+      <c r="F7" s="307"/>
+      <c r="G7" s="307"/>
+      <c r="H7" s="307"/>
+      <c r="I7" s="307"/>
+      <c r="J7" s="307"/>
+      <c r="K7" s="307"/>
+      <c r="L7" s="307"/>
+      <c r="M7" s="307"/>
+      <c r="N7" s="290">
         <v>2024</v>
       </c>
-      <c r="O7" s="285"/>
-[...10 lines deleted...]
-      <c r="Z7" s="279">
+      <c r="O7" s="291"/>
+      <c r="P7" s="291"/>
+      <c r="Q7" s="291"/>
+      <c r="R7" s="291"/>
+      <c r="S7" s="291"/>
+      <c r="T7" s="291"/>
+      <c r="U7" s="291"/>
+      <c r="V7" s="291"/>
+      <c r="W7" s="291"/>
+      <c r="X7" s="291"/>
+      <c r="Y7" s="291"/>
+      <c r="Z7" s="286">
         <v>2025</v>
       </c>
-      <c r="AA7" s="280"/>
-[...10 lines deleted...]
-      <c r="AL7" s="286">
+      <c r="AA7" s="287"/>
+      <c r="AB7" s="287"/>
+      <c r="AC7" s="287"/>
+      <c r="AD7" s="287"/>
+      <c r="AE7" s="287"/>
+      <c r="AF7" s="287"/>
+      <c r="AG7" s="287"/>
+      <c r="AH7" s="287"/>
+      <c r="AI7" s="276"/>
+      <c r="AJ7" s="276"/>
+      <c r="AK7" s="276"/>
+      <c r="AL7" s="274">
         <v>2026</v>
       </c>
-      <c r="AM7" s="287"/>
-[...4 lines deleted...]
-      <c r="A8" s="292"/>
+      <c r="AM7" s="275"/>
+      <c r="AN7" s="276"/>
+      <c r="AO7" s="276"/>
+      <c r="AP7" s="276"/>
+      <c r="AQ7" s="276"/>
+    </row>
+    <row r="8" spans="1:43" ht="21" customHeight="1">
+      <c r="A8" s="299"/>
       <c r="B8" s="216" t="s">
         <v>44</v>
       </c>
       <c r="C8" s="216" t="s">
         <v>45</v>
       </c>
       <c r="D8" s="216" t="s">
         <v>46</v>
       </c>
       <c r="E8" s="176" t="s">
         <v>47</v>
       </c>
       <c r="F8" s="176" t="s">
         <v>48</v>
       </c>
       <c r="G8" s="176" t="s">
         <v>49</v>
       </c>
       <c r="H8" s="176" t="s">
         <v>50</v>
       </c>
       <c r="I8" s="176" t="s">
         <v>51</v>
       </c>
       <c r="J8" s="176" t="s">
@@ -38412,95 +38715,105 @@
       </c>
       <c r="AH8" s="62" t="s">
         <v>9</v>
       </c>
       <c r="AI8" s="176" t="s">
         <v>10</v>
       </c>
       <c r="AJ8" s="6" t="s">
         <v>11</v>
       </c>
       <c r="AK8" s="6" t="s">
         <v>12</v>
       </c>
       <c r="AL8" s="5" t="s">
         <v>1</v>
       </c>
       <c r="AM8" s="80" t="s">
         <v>2</v>
       </c>
       <c r="AN8" s="5" t="s">
         <v>3</v>
       </c>
       <c r="AO8" s="6" t="s">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="299" t="s">
+      <c r="AP8" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="AQ8" s="6" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:43">
+      <c r="A9" s="304" t="s">
         <v>56</v>
       </c>
-      <c r="B9" s="299"/>
-[...38 lines deleted...]
-    <row r="10" spans="1:41">
+      <c r="B9" s="304"/>
+      <c r="C9" s="304"/>
+      <c r="D9" s="304"/>
+      <c r="E9" s="304"/>
+      <c r="F9" s="304"/>
+      <c r="G9" s="304"/>
+      <c r="H9" s="304"/>
+      <c r="I9" s="304"/>
+      <c r="J9" s="304"/>
+      <c r="K9" s="304"/>
+      <c r="L9" s="304"/>
+      <c r="M9" s="304"/>
+      <c r="N9" s="304"/>
+      <c r="O9" s="304"/>
+      <c r="P9" s="304"/>
+      <c r="Q9" s="305"/>
+      <c r="R9" s="305"/>
+      <c r="S9" s="305"/>
+      <c r="T9" s="305"/>
+      <c r="U9" s="305"/>
+      <c r="V9" s="305"/>
+      <c r="W9" s="305"/>
+      <c r="X9" s="305"/>
+      <c r="Y9" s="305"/>
+      <c r="Z9" s="305"/>
+      <c r="AA9" s="305"/>
+      <c r="AB9" s="305"/>
+      <c r="AC9" s="305"/>
+      <c r="AD9" s="305"/>
+      <c r="AE9" s="305"/>
+      <c r="AF9" s="280"/>
+      <c r="AG9" s="280"/>
+      <c r="AH9" s="280"/>
+      <c r="AI9" s="280"/>
+      <c r="AJ9" s="280"/>
+      <c r="AK9" s="280"/>
+      <c r="AL9" s="280"/>
+      <c r="AM9" s="280"/>
+      <c r="AN9" s="280"/>
+      <c r="AO9" s="280"/>
+      <c r="AP9" s="280"/>
+      <c r="AQ9" s="280"/>
+    </row>
+    <row r="10" spans="1:43">
       <c r="A10" s="60" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="217">
         <v>341</v>
       </c>
       <c r="C10" s="217">
         <v>231</v>
       </c>
       <c r="D10" s="217">
         <v>290</v>
       </c>
       <c r="E10" s="218">
         <v>241</v>
       </c>
       <c r="F10" s="217">
         <v>312</v>
       </c>
       <c r="G10" s="14">
         <v>290</v>
       </c>
       <c r="H10" s="14">
         <v>287</v>
       </c>
       <c r="I10" s="14">
@@ -38580,52 +38893,58 @@
       </c>
       <c r="AH10" s="229">
         <v>298</v>
       </c>
       <c r="AI10" s="184">
         <v>320</v>
       </c>
       <c r="AJ10" s="184">
         <v>290</v>
       </c>
       <c r="AK10" s="184">
         <v>348</v>
       </c>
       <c r="AL10" s="184">
         <v>242</v>
       </c>
       <c r="AM10" s="184">
         <v>276</v>
       </c>
       <c r="AN10" s="184">
         <v>303</v>
       </c>
       <c r="AO10" s="184">
         <v>305</v>
       </c>
-    </row>
-    <row r="11" spans="1:41">
+      <c r="AP10" s="14">
+        <v>264</v>
+      </c>
+      <c r="AQ10" s="23">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="11" spans="1:43">
       <c r="A11" s="60" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="217">
         <v>169</v>
       </c>
       <c r="C11" s="217">
         <v>126</v>
       </c>
       <c r="D11" s="217">
         <v>152</v>
       </c>
       <c r="E11" s="218">
         <v>137</v>
       </c>
       <c r="F11" s="217">
         <v>166</v>
       </c>
       <c r="G11" s="14">
         <v>155</v>
       </c>
       <c r="H11" s="14">
         <v>156</v>
       </c>
       <c r="I11" s="14">
@@ -38705,52 +39024,58 @@
       </c>
       <c r="AH11" s="229">
         <v>150</v>
       </c>
       <c r="AI11" s="184">
         <v>168</v>
       </c>
       <c r="AJ11" s="184">
         <v>163</v>
       </c>
       <c r="AK11" s="184">
         <v>198</v>
       </c>
       <c r="AL11" s="184">
         <v>140</v>
       </c>
       <c r="AM11" s="184">
         <v>149</v>
       </c>
       <c r="AN11" s="184">
         <v>159</v>
       </c>
       <c r="AO11" s="184">
         <v>184</v>
       </c>
-    </row>
-    <row r="12" spans="1:41">
+      <c r="AP11" s="14">
+        <v>151</v>
+      </c>
+      <c r="AQ11" s="23">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="12" spans="1:43">
       <c r="A12" s="60" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="217">
         <v>52</v>
       </c>
       <c r="C12" s="217">
         <v>25</v>
       </c>
       <c r="D12" s="217">
         <v>36</v>
       </c>
       <c r="E12" s="218">
         <v>23</v>
       </c>
       <c r="F12" s="217">
         <v>36</v>
       </c>
       <c r="G12" s="14">
         <v>45</v>
       </c>
       <c r="H12" s="14">
         <v>37</v>
       </c>
       <c r="I12" s="14">
@@ -38830,52 +39155,58 @@
       </c>
       <c r="AH12" s="229">
         <v>38</v>
       </c>
       <c r="AI12" s="184">
         <v>41</v>
       </c>
       <c r="AJ12" s="184">
         <v>40</v>
       </c>
       <c r="AK12" s="184">
         <v>27</v>
       </c>
       <c r="AL12" s="184">
         <v>25</v>
       </c>
       <c r="AM12" s="184">
         <v>33</v>
       </c>
       <c r="AN12" s="184">
         <v>32</v>
       </c>
       <c r="AO12" s="184">
         <v>27</v>
       </c>
-    </row>
-    <row r="13" spans="1:41">
+      <c r="AP12" s="14">
+        <v>24</v>
+      </c>
+      <c r="AQ12" s="23">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="13" spans="1:43">
       <c r="A13" s="60" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="217">
         <v>25</v>
       </c>
       <c r="C13" s="217">
         <v>15</v>
       </c>
       <c r="D13" s="217">
         <v>18</v>
       </c>
       <c r="E13" s="218">
         <v>21</v>
       </c>
       <c r="F13" s="217">
         <v>20</v>
       </c>
       <c r="G13" s="14">
         <v>15</v>
       </c>
       <c r="H13" s="14">
         <v>19</v>
       </c>
       <c r="I13" s="14">
@@ -38955,52 +39286,58 @@
       </c>
       <c r="AH13" s="229">
         <v>23</v>
       </c>
       <c r="AI13" s="184">
         <v>22</v>
       </c>
       <c r="AJ13" s="184">
         <v>13</v>
       </c>
       <c r="AK13" s="184">
         <v>16</v>
       </c>
       <c r="AL13" s="184">
         <v>12</v>
       </c>
       <c r="AM13" s="184">
         <v>20</v>
       </c>
       <c r="AN13" s="184">
         <v>22</v>
       </c>
       <c r="AO13" s="184">
         <v>18</v>
       </c>
-    </row>
-    <row r="14" spans="1:41">
+      <c r="AP13" s="14">
+        <v>15</v>
+      </c>
+      <c r="AQ13" s="23">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="14" spans="1:43">
       <c r="A14" s="60" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="217">
         <v>10</v>
       </c>
       <c r="C14" s="217">
         <v>8</v>
       </c>
       <c r="D14" s="217">
         <v>12</v>
       </c>
       <c r="E14" s="218">
         <v>7</v>
       </c>
       <c r="F14" s="217">
         <v>11</v>
       </c>
       <c r="G14" s="14">
         <v>12</v>
       </c>
       <c r="H14" s="14">
         <v>7</v>
       </c>
       <c r="I14" s="14">
@@ -39080,52 +39417,58 @@
       </c>
       <c r="AH14" s="229">
         <v>14</v>
       </c>
       <c r="AI14" s="184">
         <v>14</v>
       </c>
       <c r="AJ14" s="184">
         <v>7</v>
       </c>
       <c r="AK14" s="184">
         <v>15</v>
       </c>
       <c r="AL14" s="184">
         <v>12</v>
       </c>
       <c r="AM14" s="184">
         <v>14</v>
       </c>
       <c r="AN14" s="184">
         <v>8</v>
       </c>
       <c r="AO14" s="184">
         <v>6</v>
       </c>
-    </row>
-    <row r="15" spans="1:41" ht="23.25">
+      <c r="AP14" s="14">
+        <v>8</v>
+      </c>
+      <c r="AQ14" s="23">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:43" ht="15" customHeight="1">
       <c r="A15" s="60" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="217">
         <v>35</v>
       </c>
       <c r="C15" s="217">
         <v>24</v>
       </c>
       <c r="D15" s="217">
         <v>32</v>
       </c>
       <c r="E15" s="218">
         <v>27</v>
       </c>
       <c r="F15" s="217">
         <v>35</v>
       </c>
       <c r="G15" s="14">
         <v>23</v>
       </c>
       <c r="H15" s="14">
         <v>26</v>
       </c>
       <c r="I15" s="14">
@@ -39205,52 +39548,58 @@
       </c>
       <c r="AH15" s="229">
         <v>40</v>
       </c>
       <c r="AI15" s="184">
         <v>35</v>
       </c>
       <c r="AJ15" s="184">
         <v>28</v>
       </c>
       <c r="AK15" s="184">
         <v>42</v>
       </c>
       <c r="AL15" s="184">
         <v>19</v>
       </c>
       <c r="AM15" s="184">
         <v>23</v>
       </c>
       <c r="AN15" s="184">
         <v>38</v>
       </c>
       <c r="AO15" s="184">
         <v>31</v>
       </c>
-    </row>
-    <row r="16" spans="1:41">
+      <c r="AP15" s="14">
+        <v>27</v>
+      </c>
+      <c r="AQ15" s="23">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="16" spans="1:43">
       <c r="A16" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="217">
         <v>15</v>
       </c>
       <c r="C16" s="217">
         <v>14</v>
       </c>
       <c r="D16" s="217">
         <v>24</v>
       </c>
       <c r="E16" s="218">
         <v>5</v>
       </c>
       <c r="F16" s="217">
         <v>15</v>
       </c>
       <c r="G16" s="14">
         <v>20</v>
       </c>
       <c r="H16" s="14">
         <v>18</v>
       </c>
       <c r="I16" s="14">
@@ -39330,52 +39679,58 @@
       </c>
       <c r="AH16" s="229">
         <v>13</v>
       </c>
       <c r="AI16" s="184">
         <v>19</v>
       </c>
       <c r="AJ16" s="184">
         <v>17</v>
       </c>
       <c r="AK16" s="184">
         <v>15</v>
       </c>
       <c r="AL16" s="184">
         <v>19</v>
       </c>
       <c r="AM16" s="184">
         <v>10</v>
       </c>
       <c r="AN16" s="184">
         <v>14</v>
       </c>
       <c r="AO16" s="184">
         <v>15</v>
       </c>
-    </row>
-    <row r="17" spans="1:41">
+      <c r="AP16" s="14">
+        <v>14</v>
+      </c>
+      <c r="AQ16" s="23">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="17" spans="1:43">
       <c r="A17" s="60" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="217">
         <v>16</v>
       </c>
       <c r="C17" s="217">
         <v>8</v>
       </c>
       <c r="D17" s="217">
         <v>8</v>
       </c>
       <c r="E17" s="218">
         <v>10</v>
       </c>
       <c r="F17" s="217">
         <v>17</v>
       </c>
       <c r="G17" s="14">
         <v>8</v>
       </c>
       <c r="H17" s="14">
         <v>14</v>
       </c>
       <c r="I17" s="14">
@@ -39455,52 +39810,58 @@
       </c>
       <c r="AH17" s="229">
         <v>10</v>
       </c>
       <c r="AI17" s="184">
         <v>10</v>
       </c>
       <c r="AJ17" s="184">
         <v>10</v>
       </c>
       <c r="AK17" s="184">
         <v>14</v>
       </c>
       <c r="AL17" s="184">
         <v>4</v>
       </c>
       <c r="AM17" s="184">
         <v>13</v>
       </c>
       <c r="AN17" s="184">
         <v>20</v>
       </c>
       <c r="AO17" s="184">
         <v>7</v>
       </c>
-    </row>
-    <row r="18" spans="1:41">
+      <c r="AP17" s="14">
+        <v>13</v>
+      </c>
+      <c r="AQ17" s="23">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="18" spans="1:43">
       <c r="A18" s="60" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="217">
         <v>19</v>
       </c>
       <c r="C18" s="217">
         <v>11</v>
       </c>
       <c r="D18" s="217">
         <v>8</v>
       </c>
       <c r="E18" s="218">
         <v>11</v>
       </c>
       <c r="F18" s="217">
         <v>12</v>
       </c>
       <c r="G18" s="14">
         <v>12</v>
       </c>
       <c r="H18" s="14">
         <v>10</v>
       </c>
       <c r="I18" s="14">
@@ -39580,97 +39941,105 @@
       </c>
       <c r="AH18" s="229">
         <v>10</v>
       </c>
       <c r="AI18" s="184">
         <v>11</v>
       </c>
       <c r="AJ18" s="184">
         <v>12</v>
       </c>
       <c r="AK18" s="184">
         <v>21</v>
       </c>
       <c r="AL18" s="184">
         <v>11</v>
       </c>
       <c r="AM18" s="184">
         <v>14</v>
       </c>
       <c r="AN18" s="184">
         <v>10</v>
       </c>
       <c r="AO18" s="184">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="299" t="s">
+      <c r="AP18" s="14">
+        <v>12</v>
+      </c>
+      <c r="AQ18" s="23">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="19" spans="1:43">
+      <c r="A19" s="304" t="s">
         <v>57</v>
       </c>
-      <c r="B19" s="299"/>
-[...40 lines deleted...]
-    <row r="20" spans="1:41">
+      <c r="B19" s="304"/>
+      <c r="C19" s="304"/>
+      <c r="D19" s="304"/>
+      <c r="E19" s="304"/>
+      <c r="F19" s="304"/>
+      <c r="G19" s="304"/>
+      <c r="H19" s="304"/>
+      <c r="I19" s="304"/>
+      <c r="J19" s="304"/>
+      <c r="K19" s="304"/>
+      <c r="L19" s="304"/>
+      <c r="M19" s="304"/>
+      <c r="N19" s="304"/>
+      <c r="O19" s="304"/>
+      <c r="P19" s="304"/>
+      <c r="Q19" s="305"/>
+      <c r="R19" s="305"/>
+      <c r="S19" s="305"/>
+      <c r="T19" s="305"/>
+      <c r="U19" s="305"/>
+      <c r="V19" s="305"/>
+      <c r="W19" s="305"/>
+      <c r="X19" s="305"/>
+      <c r="Y19" s="305"/>
+      <c r="Z19" s="305"/>
+      <c r="AA19" s="305"/>
+      <c r="AB19" s="305"/>
+      <c r="AC19" s="305"/>
+      <c r="AD19" s="305"/>
+      <c r="AE19" s="305"/>
+      <c r="AF19" s="280"/>
+      <c r="AG19" s="280"/>
+      <c r="AH19" s="280"/>
+      <c r="AI19" s="280"/>
+      <c r="AJ19" s="280"/>
+      <c r="AK19" s="280"/>
+      <c r="AL19" s="280"/>
+      <c r="AM19" s="280"/>
+      <c r="AN19" s="280"/>
+      <c r="AO19" s="280"/>
+      <c r="AP19" s="280"/>
+      <c r="AQ19" s="280"/>
+    </row>
+    <row r="20" spans="1:43">
       <c r="A20" s="60" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="217">
         <v>196</v>
       </c>
       <c r="C20" s="217">
         <v>125</v>
       </c>
       <c r="D20" s="217">
         <v>181</v>
       </c>
       <c r="E20" s="218">
         <v>142</v>
       </c>
       <c r="F20" s="217">
         <v>176</v>
       </c>
       <c r="G20" s="14">
         <v>182</v>
       </c>
       <c r="H20" s="14">
         <v>174</v>
       </c>
       <c r="I20" s="14">
@@ -39750,52 +40119,58 @@
       </c>
       <c r="AH20" s="241">
         <v>171</v>
       </c>
       <c r="AI20" s="184">
         <v>181</v>
       </c>
       <c r="AJ20" s="184">
         <v>163</v>
       </c>
       <c r="AK20" s="184">
         <v>194</v>
       </c>
       <c r="AL20" s="184">
         <v>147</v>
       </c>
       <c r="AM20" s="184">
         <v>160</v>
       </c>
       <c r="AN20" s="184">
         <v>188</v>
       </c>
       <c r="AO20" s="184">
         <v>178</v>
       </c>
-    </row>
-    <row r="21" spans="1:41">
+      <c r="AP20" s="23">
+        <v>102</v>
+      </c>
+      <c r="AQ20" s="23">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="21" spans="1:43">
       <c r="A21" s="60" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="217">
         <v>100</v>
       </c>
       <c r="C21" s="217">
         <v>69</v>
       </c>
       <c r="D21" s="217">
         <v>93</v>
       </c>
       <c r="E21" s="218">
         <v>82</v>
       </c>
       <c r="F21" s="217">
         <v>88</v>
       </c>
       <c r="G21" s="14">
         <v>95</v>
       </c>
       <c r="H21" s="14">
         <v>86</v>
       </c>
       <c r="I21" s="14">
@@ -39875,52 +40250,58 @@
       </c>
       <c r="AH21" s="241">
         <v>87</v>
       </c>
       <c r="AI21" s="184">
         <v>90</v>
       </c>
       <c r="AJ21" s="184">
         <v>84</v>
       </c>
       <c r="AK21" s="184">
         <v>110</v>
       </c>
       <c r="AL21" s="184">
         <v>83</v>
       </c>
       <c r="AM21" s="184">
         <v>82</v>
       </c>
       <c r="AN21" s="184">
         <v>95</v>
       </c>
       <c r="AO21" s="184">
         <v>102</v>
       </c>
-    </row>
-    <row r="22" spans="1:41">
+      <c r="AP21" s="23">
+        <v>22</v>
+      </c>
+      <c r="AQ21" s="23">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="22" spans="1:43">
       <c r="A22" s="60" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="217">
         <v>30</v>
       </c>
       <c r="C22" s="217">
         <v>12</v>
       </c>
       <c r="D22" s="217">
         <v>25</v>
       </c>
       <c r="E22" s="218">
         <v>12</v>
       </c>
       <c r="F22" s="217">
         <v>20</v>
       </c>
       <c r="G22" s="14">
         <v>32</v>
       </c>
       <c r="H22" s="14">
         <v>25</v>
       </c>
       <c r="I22" s="14">
@@ -40000,52 +40381,58 @@
       </c>
       <c r="AH22" s="241">
         <v>18</v>
       </c>
       <c r="AI22" s="184">
         <v>30</v>
       </c>
       <c r="AJ22" s="184">
         <v>31</v>
       </c>
       <c r="AK22" s="184">
         <v>15</v>
       </c>
       <c r="AL22" s="184">
         <v>15</v>
       </c>
       <c r="AM22" s="184">
         <v>22</v>
       </c>
       <c r="AN22" s="184">
         <v>22</v>
       </c>
       <c r="AO22" s="184">
         <v>18</v>
       </c>
-    </row>
-    <row r="23" spans="1:41">
+      <c r="AP22" s="23">
+        <v>6</v>
+      </c>
+      <c r="AQ22" s="23">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="23" spans="1:43">
       <c r="A23" s="60" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="217">
         <v>17</v>
       </c>
       <c r="C23" s="217">
         <v>10</v>
       </c>
       <c r="D23" s="217">
         <v>10</v>
       </c>
       <c r="E23" s="218">
         <v>15</v>
       </c>
       <c r="F23" s="217">
         <v>13</v>
       </c>
       <c r="G23" s="14">
         <v>9</v>
       </c>
       <c r="H23" s="14">
         <v>13</v>
       </c>
       <c r="I23" s="14">
@@ -40125,52 +40512,58 @@
       </c>
       <c r="AH23" s="241">
         <v>14</v>
       </c>
       <c r="AI23" s="184">
         <v>13</v>
       </c>
       <c r="AJ23" s="184">
         <v>7</v>
       </c>
       <c r="AK23" s="184">
         <v>11</v>
       </c>
       <c r="AL23" s="184">
         <v>9</v>
       </c>
       <c r="AM23" s="184">
         <v>14</v>
       </c>
       <c r="AN23" s="184">
         <v>14</v>
       </c>
       <c r="AO23" s="184">
         <v>11</v>
       </c>
-    </row>
-    <row r="24" spans="1:41">
+      <c r="AP23" s="23">
+        <v>16</v>
+      </c>
+      <c r="AQ23" s="23">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="24" spans="1:43">
       <c r="A24" s="60" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="217">
         <v>5</v>
       </c>
       <c r="C24" s="217">
         <v>2</v>
       </c>
       <c r="D24" s="217">
         <v>9</v>
       </c>
       <c r="E24" s="218">
         <v>4</v>
       </c>
       <c r="F24" s="217">
         <v>4</v>
       </c>
       <c r="G24" s="14">
         <v>6</v>
       </c>
       <c r="H24" s="14">
         <v>4</v>
       </c>
       <c r="I24" s="14">
@@ -40250,52 +40643,58 @@
       </c>
       <c r="AH24" s="241">
         <v>12</v>
       </c>
       <c r="AI24" s="184">
         <v>7</v>
       </c>
       <c r="AJ24" s="184">
         <v>3</v>
       </c>
       <c r="AK24" s="184">
         <v>7</v>
       </c>
       <c r="AL24" s="184">
         <v>11</v>
       </c>
       <c r="AM24" s="184">
         <v>6</v>
       </c>
       <c r="AN24" s="184">
         <v>6</v>
       </c>
       <c r="AO24" s="184">
         <v>4</v>
       </c>
-    </row>
-    <row r="25" spans="1:41" ht="23.25">
+      <c r="AP24" s="23">
+        <v>4</v>
+      </c>
+      <c r="AQ24" s="23">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:43">
       <c r="A25" s="60" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="217">
         <v>15</v>
       </c>
       <c r="C25" s="217">
         <v>13</v>
       </c>
       <c r="D25" s="217">
         <v>23</v>
       </c>
       <c r="E25" s="218">
         <v>15</v>
       </c>
       <c r="F25" s="217">
         <v>18</v>
       </c>
       <c r="G25" s="14">
         <v>12</v>
       </c>
       <c r="H25" s="14">
         <v>20</v>
       </c>
       <c r="I25" s="14">
@@ -40375,52 +40774,58 @@
       </c>
       <c r="AH25" s="241">
         <v>20</v>
       </c>
       <c r="AI25" s="184">
         <v>19</v>
       </c>
       <c r="AJ25" s="184">
         <v>17</v>
       </c>
       <c r="AK25" s="184">
         <v>26</v>
       </c>
       <c r="AL25" s="184">
         <v>13</v>
       </c>
       <c r="AM25" s="184">
         <v>13</v>
       </c>
       <c r="AN25" s="184">
         <v>23</v>
       </c>
       <c r="AO25" s="184">
         <v>19</v>
       </c>
-    </row>
-    <row r="26" spans="1:41">
+      <c r="AP25" s="23">
+        <v>18</v>
+      </c>
+      <c r="AQ25" s="23">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="26" spans="1:43">
       <c r="A26" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="217">
         <v>8</v>
       </c>
       <c r="C26" s="217">
         <v>9</v>
       </c>
       <c r="D26" s="217">
         <v>15</v>
       </c>
       <c r="E26" s="218">
         <v>4</v>
       </c>
       <c r="F26" s="217">
         <v>11</v>
       </c>
       <c r="G26" s="14">
         <v>16</v>
       </c>
       <c r="H26" s="14">
         <v>13</v>
       </c>
       <c r="I26" s="14">
@@ -40500,52 +40905,58 @@
       </c>
       <c r="AH26" s="241">
         <v>7</v>
       </c>
       <c r="AI26" s="184">
         <v>11</v>
       </c>
       <c r="AJ26" s="184">
         <v>11</v>
       </c>
       <c r="AK26" s="184">
         <v>6</v>
       </c>
       <c r="AL26" s="184">
         <v>12</v>
       </c>
       <c r="AM26" s="184">
         <v>5</v>
       </c>
       <c r="AN26" s="184">
         <v>11</v>
       </c>
       <c r="AO26" s="184">
         <v>9</v>
       </c>
-    </row>
-    <row r="27" spans="1:41">
+      <c r="AP26" s="23">
+        <v>13</v>
+      </c>
+      <c r="AQ26" s="23">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="27" spans="1:43">
       <c r="A27" s="60" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="217">
         <v>12</v>
       </c>
       <c r="C27" s="217">
         <v>2</v>
       </c>
       <c r="D27" s="217">
         <v>1</v>
       </c>
       <c r="E27" s="218">
         <v>5</v>
       </c>
       <c r="F27" s="217">
         <v>11</v>
       </c>
       <c r="G27" s="14">
         <v>7</v>
       </c>
       <c r="H27" s="14">
         <v>6</v>
       </c>
       <c r="I27" s="14">
@@ -40625,52 +41036,58 @@
       </c>
       <c r="AH27" s="241">
         <v>7</v>
       </c>
       <c r="AI27" s="184">
         <v>6</v>
       </c>
       <c r="AJ27" s="184">
         <v>6</v>
       </c>
       <c r="AK27" s="184">
         <v>6</v>
       </c>
       <c r="AL27" s="184">
         <v>2</v>
       </c>
       <c r="AM27" s="184">
         <v>11</v>
       </c>
       <c r="AN27" s="184">
         <v>12</v>
       </c>
       <c r="AO27" s="184">
         <v>5</v>
       </c>
-    </row>
-    <row r="28" spans="1:41">
+      <c r="AP27" s="23">
+        <v>11</v>
+      </c>
+      <c r="AQ27" s="23">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:43">
       <c r="A28" s="60" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="217">
         <v>9</v>
       </c>
       <c r="C28" s="217">
         <v>8</v>
       </c>
       <c r="D28" s="217">
         <v>5</v>
       </c>
       <c r="E28" s="218">
         <v>5</v>
       </c>
       <c r="F28" s="217">
         <v>11</v>
       </c>
       <c r="G28" s="14">
         <v>5</v>
       </c>
       <c r="H28" s="14">
         <v>7</v>
       </c>
       <c r="I28" s="14">
@@ -40750,97 +41167,105 @@
       </c>
       <c r="AH28" s="241">
         <v>6</v>
       </c>
       <c r="AI28" s="184">
         <v>5</v>
       </c>
       <c r="AJ28" s="184">
         <v>4</v>
       </c>
       <c r="AK28" s="184">
         <v>13</v>
       </c>
       <c r="AL28" s="184">
         <v>2</v>
       </c>
       <c r="AM28" s="184">
         <v>7</v>
       </c>
       <c r="AN28" s="184">
         <v>5</v>
       </c>
       <c r="AO28" s="184">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="299" t="s">
+      <c r="AP28" s="23">
+        <v>12</v>
+      </c>
+      <c r="AQ28" s="23">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="29" spans="1:43">
+      <c r="A29" s="304" t="s">
         <v>58</v>
       </c>
-      <c r="B29" s="299"/>
-[...40 lines deleted...]
-    <row r="30" spans="1:41">
+      <c r="B29" s="304"/>
+      <c r="C29" s="304"/>
+      <c r="D29" s="304"/>
+      <c r="E29" s="304"/>
+      <c r="F29" s="304"/>
+      <c r="G29" s="304"/>
+      <c r="H29" s="304"/>
+      <c r="I29" s="304"/>
+      <c r="J29" s="304"/>
+      <c r="K29" s="304"/>
+      <c r="L29" s="304"/>
+      <c r="M29" s="304"/>
+      <c r="N29" s="304"/>
+      <c r="O29" s="304"/>
+      <c r="P29" s="304"/>
+      <c r="Q29" s="305"/>
+      <c r="R29" s="305"/>
+      <c r="S29" s="305"/>
+      <c r="T29" s="305"/>
+      <c r="U29" s="305"/>
+      <c r="V29" s="305"/>
+      <c r="W29" s="305"/>
+      <c r="X29" s="305"/>
+      <c r="Y29" s="305"/>
+      <c r="Z29" s="305"/>
+      <c r="AA29" s="305"/>
+      <c r="AB29" s="305"/>
+      <c r="AC29" s="305"/>
+      <c r="AD29" s="305"/>
+      <c r="AE29" s="305"/>
+      <c r="AF29" s="280"/>
+      <c r="AG29" s="280"/>
+      <c r="AH29" s="280"/>
+      <c r="AI29" s="280"/>
+      <c r="AJ29" s="280"/>
+      <c r="AK29" s="280"/>
+      <c r="AL29" s="280"/>
+      <c r="AM29" s="280"/>
+      <c r="AN29" s="280"/>
+      <c r="AO29" s="280"/>
+      <c r="AP29" s="280"/>
+      <c r="AQ29" s="280"/>
+    </row>
+    <row r="30" spans="1:43">
       <c r="A30" s="60" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="217">
         <v>145</v>
       </c>
       <c r="C30" s="217">
         <v>106</v>
       </c>
       <c r="D30" s="217">
         <v>109</v>
       </c>
       <c r="E30" s="218">
         <v>99</v>
       </c>
       <c r="F30" s="217">
         <v>136</v>
       </c>
       <c r="G30" s="14">
         <v>108</v>
       </c>
       <c r="H30" s="14">
         <v>113</v>
       </c>
       <c r="I30" s="14">
@@ -40920,52 +41345,58 @@
       </c>
       <c r="AH30" s="253">
         <v>127</v>
       </c>
       <c r="AI30" s="184">
         <v>139</v>
       </c>
       <c r="AJ30" s="184">
         <v>127</v>
       </c>
       <c r="AK30" s="184">
         <v>154</v>
       </c>
       <c r="AL30" s="184">
         <v>95</v>
       </c>
       <c r="AM30" s="184">
         <v>116</v>
       </c>
       <c r="AN30" s="184">
         <v>115</v>
       </c>
       <c r="AO30" s="23">
         <v>127</v>
       </c>
-    </row>
-    <row r="31" spans="1:41">
+      <c r="AP30" s="23">
+        <v>49</v>
+      </c>
+      <c r="AQ30" s="23">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="31" spans="1:43">
       <c r="A31" s="60" t="s">
         <v>17</v>
       </c>
       <c r="B31" s="217">
         <v>69</v>
       </c>
       <c r="C31" s="217">
         <v>57</v>
       </c>
       <c r="D31" s="217">
         <v>59</v>
       </c>
       <c r="E31" s="218">
         <v>55</v>
       </c>
       <c r="F31" s="217">
         <v>78</v>
       </c>
       <c r="G31" s="14">
         <v>60</v>
       </c>
       <c r="H31" s="14">
         <v>70</v>
       </c>
       <c r="I31" s="14">
@@ -41045,52 +41476,58 @@
       </c>
       <c r="AH31" s="253">
         <v>63</v>
       </c>
       <c r="AI31" s="184">
         <v>78</v>
       </c>
       <c r="AJ31" s="184">
         <v>79</v>
       </c>
       <c r="AK31" s="184">
         <v>88</v>
       </c>
       <c r="AL31" s="184">
         <v>57</v>
       </c>
       <c r="AM31" s="184">
         <v>67</v>
       </c>
       <c r="AN31" s="184">
         <v>64</v>
       </c>
       <c r="AO31" s="23">
         <v>82</v>
       </c>
-    </row>
-    <row r="32" spans="1:41">
+      <c r="AP31" s="23">
+        <v>11</v>
+      </c>
+      <c r="AQ31" s="23">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="32" spans="1:43">
       <c r="A32" s="60" t="s">
         <v>18</v>
       </c>
       <c r="B32" s="217">
         <v>22</v>
       </c>
       <c r="C32" s="217">
         <v>13</v>
       </c>
       <c r="D32" s="217">
         <v>11</v>
       </c>
       <c r="E32" s="218">
         <v>11</v>
       </c>
       <c r="F32" s="217">
         <v>16</v>
       </c>
       <c r="G32" s="14">
         <v>13</v>
       </c>
       <c r="H32" s="14">
         <v>12</v>
       </c>
       <c r="I32" s="14">
@@ -41170,52 +41607,58 @@
       </c>
       <c r="AH32" s="253">
         <v>20</v>
       </c>
       <c r="AI32" s="184">
         <v>11</v>
       </c>
       <c r="AJ32" s="184">
         <v>9</v>
       </c>
       <c r="AK32" s="184">
         <v>12</v>
       </c>
       <c r="AL32" s="184">
         <v>10</v>
       </c>
       <c r="AM32" s="184">
         <v>11</v>
       </c>
       <c r="AN32" s="184">
         <v>10</v>
       </c>
       <c r="AO32" s="23">
         <v>9</v>
       </c>
-    </row>
-    <row r="33" spans="1:41">
+      <c r="AP32" s="23">
+        <v>1</v>
+      </c>
+      <c r="AQ32" s="23">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="33" spans="1:43">
       <c r="A33" s="60" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="217">
         <v>8</v>
       </c>
       <c r="C33" s="217">
         <v>5</v>
       </c>
       <c r="D33" s="217">
         <v>8</v>
       </c>
       <c r="E33" s="218">
         <v>6</v>
       </c>
       <c r="F33" s="217">
         <v>7</v>
       </c>
       <c r="G33" s="14">
         <v>6</v>
       </c>
       <c r="H33" s="14">
         <v>6</v>
       </c>
       <c r="I33" s="14">
@@ -41295,52 +41738,58 @@
       </c>
       <c r="AH33" s="253">
         <v>9</v>
       </c>
       <c r="AI33" s="184">
         <v>9</v>
       </c>
       <c r="AJ33" s="184">
         <v>6</v>
       </c>
       <c r="AK33" s="184">
         <v>5</v>
       </c>
       <c r="AL33" s="184">
         <v>3</v>
       </c>
       <c r="AM33" s="184">
         <v>6</v>
       </c>
       <c r="AN33" s="184">
         <v>8</v>
       </c>
       <c r="AO33" s="23">
         <v>7</v>
       </c>
-    </row>
-    <row r="34" spans="1:41">
+      <c r="AP33" s="23">
+        <v>5</v>
+      </c>
+      <c r="AQ33" s="23">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="34" spans="1:43">
       <c r="A34" s="60" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="217">
         <v>5</v>
       </c>
       <c r="C34" s="217">
         <v>6</v>
       </c>
       <c r="D34" s="217">
         <v>3</v>
       </c>
       <c r="E34" s="218">
         <v>3</v>
       </c>
       <c r="F34" s="217">
         <v>7</v>
       </c>
       <c r="G34" s="14">
         <v>6</v>
       </c>
       <c r="H34" s="14">
         <v>3</v>
       </c>
       <c r="I34" s="14">
@@ -41420,52 +41869,58 @@
       </c>
       <c r="AH34" s="253">
         <v>2</v>
       </c>
       <c r="AI34" s="184">
         <v>7</v>
       </c>
       <c r="AJ34" s="184">
         <v>4</v>
       </c>
       <c r="AK34" s="184">
         <v>8</v>
       </c>
       <c r="AL34" s="184">
         <v>1</v>
       </c>
       <c r="AM34" s="184">
         <v>8</v>
       </c>
       <c r="AN34" s="184">
         <v>2</v>
       </c>
       <c r="AO34" s="23">
         <v>2</v>
       </c>
-    </row>
-    <row r="35" spans="1:41" ht="23.25">
+      <c r="AP34" s="23">
+        <v>1</v>
+      </c>
+      <c r="AQ34" s="23">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:43">
       <c r="A35" s="60" t="s">
         <v>21</v>
       </c>
       <c r="B35" s="217">
         <v>20</v>
       </c>
       <c r="C35" s="217">
         <v>11</v>
       </c>
       <c r="D35" s="217">
         <v>9</v>
       </c>
       <c r="E35" s="218">
         <v>12</v>
       </c>
       <c r="F35" s="217">
         <v>17</v>
       </c>
       <c r="G35" s="14">
         <v>11</v>
       </c>
       <c r="H35" s="14">
         <v>6</v>
       </c>
       <c r="I35" s="14">
@@ -41545,52 +42000,58 @@
       </c>
       <c r="AH35" s="253">
         <v>20</v>
       </c>
       <c r="AI35" s="184">
         <v>16</v>
       </c>
       <c r="AJ35" s="184">
         <v>11</v>
       </c>
       <c r="AK35" s="184">
         <v>16</v>
       </c>
       <c r="AL35" s="184">
         <v>6</v>
       </c>
       <c r="AM35" s="184">
         <v>10</v>
       </c>
       <c r="AN35" s="184">
         <v>15</v>
       </c>
       <c r="AO35" s="23">
         <v>12</v>
       </c>
-    </row>
-    <row r="36" spans="1:41">
+      <c r="AP35" s="23">
+        <v>12</v>
+      </c>
+      <c r="AQ35" s="23">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="36" spans="1:43">
       <c r="A36" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="217">
         <v>7</v>
       </c>
       <c r="C36" s="217">
         <v>5</v>
       </c>
       <c r="D36" s="217">
         <v>9</v>
       </c>
       <c r="E36" s="218">
         <v>1</v>
       </c>
       <c r="F36" s="217">
         <v>4</v>
       </c>
       <c r="G36" s="14">
         <v>4</v>
       </c>
       <c r="H36" s="14">
         <v>5</v>
       </c>
       <c r="I36" s="14">
@@ -41670,52 +42131,58 @@
       </c>
       <c r="AH36" s="253">
         <v>6</v>
       </c>
       <c r="AI36" s="184">
         <v>8</v>
       </c>
       <c r="AJ36" s="184">
         <v>6</v>
       </c>
       <c r="AK36" s="184">
         <v>9</v>
       </c>
       <c r="AL36" s="184">
         <v>7</v>
       </c>
       <c r="AM36" s="184">
         <v>5</v>
       </c>
       <c r="AN36" s="184">
         <v>3</v>
       </c>
       <c r="AO36" s="23">
         <v>6</v>
       </c>
-    </row>
-    <row r="37" spans="1:41">
+      <c r="AP36" s="23">
+        <v>6</v>
+      </c>
+      <c r="AQ36" s="23">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="37" spans="1:43">
       <c r="A37" s="60" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="217">
         <v>4</v>
       </c>
       <c r="C37" s="217">
         <v>6</v>
       </c>
       <c r="D37" s="217">
         <v>7</v>
       </c>
       <c r="E37" s="218">
         <v>5</v>
       </c>
       <c r="F37" s="217">
         <v>6</v>
       </c>
       <c r="G37" s="14">
         <v>1</v>
       </c>
       <c r="H37" s="14">
         <v>8</v>
       </c>
       <c r="I37" s="14">
@@ -41795,52 +42262,58 @@
       </c>
       <c r="AH37" s="253">
         <v>3</v>
       </c>
       <c r="AI37" s="184">
         <v>4</v>
       </c>
       <c r="AJ37" s="184">
         <v>4</v>
       </c>
       <c r="AK37" s="184">
         <v>8</v>
       </c>
       <c r="AL37" s="184">
         <v>2</v>
       </c>
       <c r="AM37" s="184">
         <v>2</v>
       </c>
       <c r="AN37" s="184">
         <v>8</v>
       </c>
       <c r="AO37" s="23">
         <v>2</v>
       </c>
-    </row>
-    <row r="38" spans="1:41">
+      <c r="AP37" s="23">
+        <v>9</v>
+      </c>
+      <c r="AQ37" s="23">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="38" spans="1:43">
       <c r="A38" s="60" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="255">
         <v>10</v>
       </c>
       <c r="C38" s="255">
         <v>3</v>
       </c>
       <c r="D38" s="255">
         <v>3</v>
       </c>
       <c r="E38" s="256">
         <v>6</v>
       </c>
       <c r="F38" s="255">
         <v>1</v>
       </c>
       <c r="G38" s="13">
         <v>7</v>
       </c>
       <c r="H38" s="13">
         <v>3</v>
       </c>
       <c r="I38" s="13">
@@ -41920,227 +42393,243 @@
       </c>
       <c r="AH38" s="268">
         <v>4</v>
       </c>
       <c r="AI38" s="257">
         <v>6</v>
       </c>
       <c r="AJ38" s="257">
         <v>8</v>
       </c>
       <c r="AK38" s="257">
         <v>8</v>
       </c>
       <c r="AL38" s="257">
         <v>9</v>
       </c>
       <c r="AM38" s="257">
         <v>7</v>
       </c>
       <c r="AN38" s="257">
         <v>5</v>
       </c>
       <c r="AO38" s="257">
         <v>7</v>
       </c>
-    </row>
-    <row r="39" spans="1:41">
+      <c r="AP38" s="257">
+        <v>4</v>
+      </c>
+      <c r="AQ38" s="257">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:43">
       <c r="A39" s="70" t="s">
         <v>26</v>
       </c>
       <c r="B39" s="70"/>
       <c r="C39" s="70"/>
       <c r="D39" s="70"/>
       <c r="E39" s="70"/>
       <c r="F39" s="70"/>
       <c r="G39" s="70"/>
       <c r="H39" s="70"/>
       <c r="I39" s="269"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="A29:AM29"/>
+    <mergeCell ref="AL7:AQ7"/>
+    <mergeCell ref="AH6:AQ6"/>
+    <mergeCell ref="A5:AQ5"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:Y7"/>
     <mergeCell ref="Z7:AK7"/>
-    <mergeCell ref="A9:AM9"/>
-[...3 lines deleted...]
-    <mergeCell ref="A5:AO5"/>
+    <mergeCell ref="A9:AQ9"/>
+    <mergeCell ref="A19:AQ19"/>
+    <mergeCell ref="A29:AQ29"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A5:AC34"/>
+  <dimension ref="A5:AE34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AF21" sqref="AF21"/>
+      <selection activeCell="AI15" sqref="AI15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="15.7109375" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="13" max="13" width="8.5703125" customWidth="1"/>
+    <col min="1" max="1" width="14.85546875" customWidth="1"/>
+    <col min="2" max="2" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="6.140625" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="7" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="6.7109375" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="8" max="8" width="6.140625" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="6.28515625" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="8.42578125" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="6" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="8.5703125" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="7" customWidth="1"/>
     <col min="15" max="15" width="6.140625" customWidth="1"/>
     <col min="16" max="16" width="6.7109375" customWidth="1"/>
-    <col min="17" max="17" width="5.7109375" customWidth="1"/>
+    <col min="17" max="17" width="6.42578125" customWidth="1"/>
     <col min="18" max="18" width="6.7109375" customWidth="1"/>
     <col min="19" max="19" width="7.28515625" customWidth="1"/>
     <col min="20" max="20" width="5.85546875" customWidth="1"/>
     <col min="21" max="21" width="6" customWidth="1"/>
     <col min="22" max="22" width="8.5703125" customWidth="1"/>
     <col min="23" max="23" width="6.140625" customWidth="1"/>
     <col min="24" max="24" width="7.28515625" customWidth="1"/>
     <col min="26" max="26" width="6.7109375" customWidth="1"/>
     <col min="27" max="27" width="6" customWidth="1"/>
     <col min="28" max="28" width="7.140625" customWidth="1"/>
     <col min="29" max="29" width="6.5703125" customWidth="1"/>
+    <col min="30" max="30" width="7.140625" customWidth="1"/>
+    <col min="31" max="31" width="7.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:29" s="270" customFormat="1"/>
-[...1 lines deleted...]
-      <c r="A6" s="273" t="s">
+    <row r="5" spans="1:31" s="270" customFormat="1"/>
+    <row r="6" spans="1:31">
+      <c r="A6" s="279" t="s">
         <v>42</v>
       </c>
-      <c r="B6" s="272"/>
-[...27 lines deleted...]
-    <row r="7" spans="1:29">
+      <c r="B6" s="280"/>
+      <c r="C6" s="280"/>
+      <c r="D6" s="280"/>
+      <c r="E6" s="280"/>
+      <c r="F6" s="280"/>
+      <c r="G6" s="280"/>
+      <c r="H6" s="280"/>
+      <c r="I6" s="280"/>
+      <c r="J6" s="280"/>
+      <c r="K6" s="280"/>
+      <c r="L6" s="280"/>
+      <c r="M6" s="280"/>
+      <c r="N6" s="280"/>
+      <c r="O6" s="280"/>
+      <c r="P6" s="280"/>
+      <c r="Q6" s="280"/>
+      <c r="R6" s="280"/>
+      <c r="S6" s="280"/>
+      <c r="T6" s="280"/>
+      <c r="U6" s="280"/>
+      <c r="V6" s="280"/>
+      <c r="W6" s="280"/>
+      <c r="X6" s="280"/>
+      <c r="Y6" s="280"/>
+      <c r="Z6" s="280"/>
+      <c r="AA6" s="280"/>
+      <c r="AB6" s="280"/>
+      <c r="AC6" s="280"/>
+      <c r="AD6" s="280"/>
+      <c r="AE6" s="280"/>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" s="2"/>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="74"/>
       <c r="P7" s="3"/>
       <c r="Q7" s="3"/>
       <c r="R7" s="3"/>
       <c r="S7" s="3"/>
       <c r="T7" s="175"/>
       <c r="U7" s="66"/>
-      <c r="V7" s="295" t="s">
+      <c r="V7" s="277" t="s">
         <v>0</v>
       </c>
-      <c r="W7" s="296"/>
-[...9 lines deleted...]
-      <c r="B8" s="284">
+      <c r="W7" s="278"/>
+      <c r="X7" s="278"/>
+      <c r="Y7" s="278"/>
+      <c r="Z7" s="278"/>
+      <c r="AA7" s="278"/>
+      <c r="AB7" s="278"/>
+      <c r="AC7" s="278"/>
+      <c r="AD7" s="278"/>
+      <c r="AE7" s="278"/>
+    </row>
+    <row r="8" spans="1:31">
+      <c r="A8" s="309"/>
+      <c r="B8" s="290">
         <v>2024</v>
       </c>
-      <c r="C8" s="285"/>
-[...10 lines deleted...]
-      <c r="N8" s="279">
+      <c r="C8" s="291"/>
+      <c r="D8" s="291"/>
+      <c r="E8" s="291"/>
+      <c r="F8" s="291"/>
+      <c r="G8" s="291"/>
+      <c r="H8" s="291"/>
+      <c r="I8" s="291"/>
+      <c r="J8" s="291"/>
+      <c r="K8" s="291"/>
+      <c r="L8" s="291"/>
+      <c r="M8" s="291"/>
+      <c r="N8" s="286">
         <v>2025</v>
       </c>
-      <c r="O8" s="306"/>
-[...10 lines deleted...]
-      <c r="Z8" s="286">
+      <c r="O8" s="311"/>
+      <c r="P8" s="311"/>
+      <c r="Q8" s="311"/>
+      <c r="R8" s="311"/>
+      <c r="S8" s="311"/>
+      <c r="T8" s="311"/>
+      <c r="U8" s="276"/>
+      <c r="V8" s="276"/>
+      <c r="W8" s="276"/>
+      <c r="X8" s="276"/>
+      <c r="Y8" s="276"/>
+      <c r="Z8" s="274">
         <v>2026</v>
       </c>
-      <c r="AA8" s="294"/>
-[...4 lines deleted...]
-      <c r="A9" s="305"/>
+      <c r="AA8" s="292"/>
+      <c r="AB8" s="276"/>
+      <c r="AC8" s="276"/>
+      <c r="AD8" s="276"/>
+      <c r="AE8" s="276"/>
+    </row>
+    <row r="9" spans="1:31" ht="18.75" customHeight="1">
+      <c r="A9" s="310"/>
       <c r="B9" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F9" s="6" t="s">
         <v>5</v>
       </c>
       <c r="G9" s="6" t="s">
         <v>6</v>
       </c>
       <c r="H9" s="72" t="s">
         <v>7</v>
       </c>
       <c r="I9" s="72" t="s">
         <v>8</v>
       </c>
       <c r="J9" s="72" t="s">
@@ -42181,83 +42670,93 @@
       </c>
       <c r="V9" s="6" t="s">
         <v>9</v>
       </c>
       <c r="W9" s="176" t="s">
         <v>10</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>11</v>
       </c>
       <c r="Y9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="Z9" s="5" t="s">
         <v>1</v>
       </c>
       <c r="AA9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="AB9" s="5" t="s">
         <v>3</v>
       </c>
       <c r="AC9" s="6" t="s">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="289" t="s">
+      <c r="AD9" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE9" s="6" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31">
+      <c r="A10" s="296" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="275"/>
-[...26 lines deleted...]
-    <row r="11" spans="1:29">
+      <c r="B10" s="282"/>
+      <c r="C10" s="282"/>
+      <c r="D10" s="282"/>
+      <c r="E10" s="282"/>
+      <c r="F10" s="282"/>
+      <c r="G10" s="282"/>
+      <c r="H10" s="282"/>
+      <c r="I10" s="282"/>
+      <c r="J10" s="282"/>
+      <c r="K10" s="282"/>
+      <c r="L10" s="282"/>
+      <c r="M10" s="282"/>
+      <c r="N10" s="282"/>
+      <c r="O10" s="282"/>
+      <c r="P10" s="282"/>
+      <c r="Q10" s="282"/>
+      <c r="R10" s="282"/>
+      <c r="S10" s="282"/>
+      <c r="T10" s="282"/>
+      <c r="U10" s="280"/>
+      <c r="V10" s="280"/>
+      <c r="W10" s="280"/>
+      <c r="X10" s="280"/>
+      <c r="Y10" s="280"/>
+      <c r="Z10" s="280"/>
+      <c r="AA10" s="280"/>
+      <c r="AB10" s="280"/>
+      <c r="AC10" s="280"/>
+      <c r="AD10" s="280"/>
+      <c r="AE10" s="280"/>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" s="177" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="9">
         <v>18</v>
       </c>
       <c r="C11" s="9">
         <v>8</v>
       </c>
       <c r="D11" s="9">
         <v>7</v>
       </c>
       <c r="E11" s="9">
         <v>6</v>
       </c>
       <c r="F11" s="9">
         <v>10</v>
       </c>
       <c r="G11" s="9">
         <v>11</v>
       </c>
       <c r="H11" s="9">
         <v>7</v>
       </c>
       <c r="I11" s="9">
@@ -42301,52 +42800,58 @@
       </c>
       <c r="V11" s="178">
         <v>7</v>
       </c>
       <c r="W11" s="12">
         <v>3</v>
       </c>
       <c r="X11" s="12">
         <v>4</v>
       </c>
       <c r="Y11" s="12">
         <v>9</v>
       </c>
       <c r="Z11" s="12">
         <v>5</v>
       </c>
       <c r="AA11" s="12">
         <v>10</v>
       </c>
       <c r="AB11" s="271">
         <v>9</v>
       </c>
       <c r="AC11" s="14">
         <v>7</v>
       </c>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11" s="12">
+        <v>6</v>
+      </c>
+      <c r="AE11" s="184">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" s="177" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="12">
         <v>9</v>
       </c>
       <c r="C12" s="12">
         <v>4</v>
       </c>
       <c r="D12" s="12">
         <v>2</v>
       </c>
       <c r="E12" s="12">
         <v>3</v>
       </c>
       <c r="F12" s="12">
         <v>6</v>
       </c>
       <c r="G12" s="179">
         <v>6</v>
       </c>
       <c r="H12" s="180">
         <v>3</v>
       </c>
       <c r="I12" s="181">
@@ -42390,52 +42895,58 @@
       </c>
       <c r="V12" s="187">
         <v>3</v>
       </c>
       <c r="W12" s="12">
         <v>2</v>
       </c>
       <c r="X12" s="12">
         <v>3</v>
       </c>
       <c r="Y12" s="12">
         <v>4</v>
       </c>
       <c r="Z12" s="12">
         <v>4</v>
       </c>
       <c r="AA12" s="12">
         <v>5</v>
       </c>
       <c r="AB12" s="271">
         <v>4</v>
       </c>
       <c r="AC12" s="14">
         <v>6</v>
       </c>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12" s="12">
+        <v>5</v>
+      </c>
+      <c r="AE12" s="87" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" s="177" t="s">
         <v>43</v>
       </c>
       <c r="B13" s="12">
         <v>1</v>
       </c>
       <c r="C13" s="12">
         <v>2</v>
       </c>
       <c r="D13" s="12">
         <v>2</v>
       </c>
       <c r="E13" s="12">
         <v>2</v>
       </c>
       <c r="F13" s="12">
         <v>1</v>
       </c>
       <c r="G13" s="179">
         <v>1</v>
       </c>
       <c r="H13" s="180">
         <v>1</v>
       </c>
       <c r="I13" s="179" t="s">
@@ -42479,52 +42990,58 @@
       </c>
       <c r="V13" s="179" t="s">
         <v>41</v>
       </c>
       <c r="W13" s="179" t="s">
         <v>41</v>
       </c>
       <c r="X13" s="12">
         <v>1</v>
       </c>
       <c r="Y13" s="12">
         <v>1</v>
       </c>
       <c r="Z13" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AA13" s="12">
         <v>3</v>
       </c>
       <c r="AB13" s="271">
         <v>2</v>
       </c>
       <c r="AC13" s="87" t="s">
         <v>41</v>
       </c>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13" s="87" t="s">
+        <v>41</v>
+      </c>
+      <c r="AE13" s="184">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" s="177" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="12">
         <v>1</v>
       </c>
       <c r="E14" s="12" t="s">
         <v>41</v>
       </c>
       <c r="F14" s="12" t="s">
         <v>41</v>
       </c>
       <c r="G14" s="179">
         <v>2</v>
       </c>
       <c r="H14" s="179" t="s">
         <v>41</v>
       </c>
       <c r="I14" s="179" t="s">
@@ -42568,52 +43085,58 @@
       </c>
       <c r="V14" s="179" t="s">
         <v>41</v>
       </c>
       <c r="W14" s="179" t="s">
         <v>41</v>
       </c>
       <c r="X14" s="188" t="s">
         <v>41</v>
       </c>
       <c r="Y14" s="188" t="s">
         <v>41</v>
       </c>
       <c r="Z14" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AA14" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AB14" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AC14" s="87" t="s">
         <v>41</v>
       </c>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14" s="87" t="s">
+        <v>41</v>
+      </c>
+      <c r="AE14" s="87" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" s="177" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="12">
         <v>1</v>
       </c>
       <c r="D15" s="12" t="s">
         <v>41</v>
       </c>
       <c r="E15" s="12">
         <v>1</v>
       </c>
       <c r="F15" s="12">
         <v>1</v>
       </c>
       <c r="G15" s="179" t="s">
         <v>41</v>
       </c>
       <c r="H15" s="180">
         <v>1</v>
       </c>
       <c r="I15" s="179" t="s">
@@ -42657,52 +43180,58 @@
       </c>
       <c r="V15" s="179" t="s">
         <v>41</v>
       </c>
       <c r="W15" s="179" t="s">
         <v>41</v>
       </c>
       <c r="X15" s="188" t="s">
         <v>41</v>
       </c>
       <c r="Y15" s="188" t="s">
         <v>41</v>
       </c>
       <c r="Z15" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AA15" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AB15" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AC15" s="14">
         <v>1</v>
       </c>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15" s="87" t="s">
+        <v>41</v>
+      </c>
+      <c r="AE15" s="87" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" s="177" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="12">
         <v>4</v>
       </c>
       <c r="C16" s="12">
         <v>1</v>
       </c>
       <c r="D16" s="12">
         <v>1</v>
       </c>
       <c r="E16" s="12" t="s">
         <v>41</v>
       </c>
       <c r="F16" s="12" t="s">
         <v>41</v>
       </c>
       <c r="G16" s="179">
         <v>1</v>
       </c>
       <c r="H16" s="180">
         <v>2</v>
       </c>
       <c r="I16" s="179" t="s">
@@ -42746,52 +43275,58 @@
       </c>
       <c r="V16" s="187">
         <v>1</v>
       </c>
       <c r="W16" s="12">
         <v>1</v>
       </c>
       <c r="X16" s="188" t="s">
         <v>41</v>
       </c>
       <c r="Y16" s="12">
         <v>1</v>
       </c>
       <c r="Z16" s="12">
         <v>1</v>
       </c>
       <c r="AA16" s="12">
         <v>1</v>
       </c>
       <c r="AB16" s="271">
         <v>1</v>
       </c>
       <c r="AC16" s="87" t="s">
         <v>41</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="12">
+        <v>1</v>
+      </c>
+      <c r="AE16" s="184">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" s="177" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="12">
         <v>1</v>
       </c>
       <c r="C17" s="175" t="s">
         <v>41</v>
       </c>
       <c r="D17" s="12" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="12" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="12" t="s">
         <v>41</v>
       </c>
       <c r="G17" s="179" t="s">
         <v>41</v>
       </c>
       <c r="H17" s="179" t="s">
         <v>41</v>
       </c>
       <c r="I17" s="179" t="s">
@@ -42835,52 +43370,58 @@
       </c>
       <c r="V17" s="187">
         <v>2</v>
       </c>
       <c r="W17" s="179" t="s">
         <v>41</v>
       </c>
       <c r="X17" s="188" t="s">
         <v>41</v>
       </c>
       <c r="Y17" s="188" t="s">
         <v>41</v>
       </c>
       <c r="Z17" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AA17" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AB17" s="271">
         <v>1</v>
       </c>
       <c r="AC17" s="87" t="s">
         <v>41</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="87" t="s">
+        <v>41</v>
+      </c>
+      <c r="AE17" s="87" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" s="177" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="12">
         <v>2</v>
       </c>
       <c r="C18" s="175" t="s">
         <v>41</v>
       </c>
       <c r="D18" s="12">
         <v>1</v>
       </c>
       <c r="E18" s="12" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="12">
         <v>1</v>
       </c>
       <c r="G18" s="179">
         <v>1</v>
       </c>
       <c r="H18" s="179" t="s">
         <v>41</v>
       </c>
       <c r="I18" s="179" t="s">
@@ -42924,52 +43465,58 @@
       </c>
       <c r="V18" s="187">
         <v>1</v>
       </c>
       <c r="W18" s="179" t="s">
         <v>41</v>
       </c>
       <c r="X18" s="188" t="s">
         <v>41</v>
       </c>
       <c r="Y18" s="12">
         <v>3</v>
       </c>
       <c r="Z18" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AA18" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AB18" s="271">
         <v>1</v>
       </c>
       <c r="AC18" s="87" t="s">
         <v>41</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="87" t="s">
+        <v>41</v>
+      </c>
+      <c r="AE18" s="184">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" s="177" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="12">
         <v>1</v>
       </c>
       <c r="C19" s="175" t="s">
         <v>41</v>
       </c>
       <c r="D19" s="12" t="s">
         <v>41</v>
       </c>
       <c r="E19" s="12" t="s">
         <v>41</v>
       </c>
       <c r="F19" s="12">
         <v>1</v>
       </c>
       <c r="G19" s="179" t="s">
         <v>41</v>
       </c>
       <c r="H19" s="179" t="s">
         <v>41</v>
       </c>
       <c r="I19" s="179" t="s">
@@ -43013,85 +43560,93 @@
       </c>
       <c r="V19" s="179" t="s">
         <v>41</v>
       </c>
       <c r="W19" s="179" t="s">
         <v>41</v>
       </c>
       <c r="X19" s="188" t="s">
         <v>41</v>
       </c>
       <c r="Y19" s="188" t="s">
         <v>41</v>
       </c>
       <c r="Z19" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AA19" s="12">
         <v>1</v>
       </c>
       <c r="AB19" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AC19" s="87" t="s">
         <v>41</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="290" t="s">
+      <c r="AD19" s="87" t="s">
+        <v>41</v>
+      </c>
+      <c r="AE19" s="184">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31">
+      <c r="A20" s="297" t="s">
         <v>14</v>
       </c>
-      <c r="B20" s="277"/>
-[...28 lines deleted...]
-    <row r="21" spans="1:29">
+      <c r="B20" s="284"/>
+      <c r="C20" s="284"/>
+      <c r="D20" s="284"/>
+      <c r="E20" s="284"/>
+      <c r="F20" s="284"/>
+      <c r="G20" s="284"/>
+      <c r="H20" s="284"/>
+      <c r="I20" s="284"/>
+      <c r="J20" s="284"/>
+      <c r="K20" s="284"/>
+      <c r="L20" s="284"/>
+      <c r="M20" s="284"/>
+      <c r="N20" s="284"/>
+      <c r="O20" s="284"/>
+      <c r="P20" s="284"/>
+      <c r="Q20" s="284"/>
+      <c r="R20" s="284"/>
+      <c r="S20" s="284"/>
+      <c r="T20" s="284"/>
+      <c r="U20" s="308"/>
+      <c r="V20" s="308"/>
+      <c r="W20" s="308"/>
+      <c r="X20" s="308"/>
+      <c r="Y20" s="308"/>
+      <c r="Z20" s="280"/>
+      <c r="AA20" s="280"/>
+      <c r="AB20" s="280"/>
+      <c r="AC20" s="280"/>
+      <c r="AD20" s="280"/>
+      <c r="AE20" s="280"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" s="177" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="9">
         <v>7</v>
       </c>
       <c r="C21" s="9">
         <v>6</v>
       </c>
       <c r="D21" s="9">
         <v>3</v>
       </c>
       <c r="E21" s="9">
         <v>5</v>
       </c>
       <c r="F21" s="9">
         <v>6</v>
       </c>
       <c r="G21" s="9">
         <v>6</v>
       </c>
       <c r="H21" s="9">
         <v>3</v>
       </c>
       <c r="I21" s="9">
@@ -43135,52 +43690,58 @@
       </c>
       <c r="V21" s="178">
         <v>3</v>
       </c>
       <c r="W21" s="12">
         <v>1</v>
       </c>
       <c r="X21" s="12">
         <v>3</v>
       </c>
       <c r="Y21" s="12">
         <v>4</v>
       </c>
       <c r="Z21" s="12">
         <v>3</v>
       </c>
       <c r="AA21" s="12">
         <v>7</v>
       </c>
       <c r="AB21" s="271">
         <v>4</v>
       </c>
       <c r="AC21" s="14">
         <v>2</v>
       </c>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21" s="12">
+        <v>3</v>
+      </c>
+      <c r="AE21" s="184">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" s="177" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="12">
         <v>6</v>
       </c>
       <c r="C22" s="12">
         <v>4</v>
       </c>
       <c r="D22" s="12">
         <v>1</v>
       </c>
       <c r="E22" s="12">
         <v>3</v>
       </c>
       <c r="F22" s="12">
         <v>5</v>
       </c>
       <c r="G22" s="189">
         <v>6</v>
       </c>
       <c r="H22" s="190">
         <v>2</v>
       </c>
       <c r="I22" s="191">
@@ -43224,52 +43785,58 @@
       </c>
       <c r="V22" s="196">
         <v>3</v>
       </c>
       <c r="W22" s="12">
         <v>1</v>
       </c>
       <c r="X22" s="12">
         <v>3</v>
       </c>
       <c r="Y22" s="12">
         <v>3</v>
       </c>
       <c r="Z22" s="12">
         <v>3</v>
       </c>
       <c r="AA22" s="12">
         <v>5</v>
       </c>
       <c r="AB22" s="271">
         <v>3</v>
       </c>
       <c r="AC22" s="14">
         <v>2</v>
       </c>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22" s="12">
+        <v>3</v>
+      </c>
+      <c r="AE22" s="87" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" s="177" t="s">
         <v>43</v>
       </c>
       <c r="B23" s="12">
         <v>1</v>
       </c>
       <c r="C23" s="12">
         <v>2</v>
       </c>
       <c r="D23" s="12">
         <v>2</v>
       </c>
       <c r="E23" s="12">
         <v>2</v>
       </c>
       <c r="F23" s="12">
         <v>1</v>
       </c>
       <c r="G23" s="189" t="s">
         <v>41</v>
       </c>
       <c r="H23" s="190">
         <v>1</v>
       </c>
       <c r="I23" s="179" t="s">
@@ -43313,85 +43880,93 @@
       </c>
       <c r="V23" s="179" t="s">
         <v>41</v>
       </c>
       <c r="W23" s="179" t="s">
         <v>41</v>
       </c>
       <c r="X23" s="188" t="s">
         <v>41</v>
       </c>
       <c r="Y23" s="12">
         <v>1</v>
       </c>
       <c r="Z23" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AA23" s="12">
         <v>2</v>
       </c>
       <c r="AB23" s="271">
         <v>1</v>
       </c>
       <c r="AC23" s="87" t="s">
         <v>41</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="288" t="s">
+      <c r="AD23" s="87" t="s">
+        <v>41</v>
+      </c>
+      <c r="AE23" s="184">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
+      <c r="A24" s="295" t="s">
         <v>15</v>
       </c>
-      <c r="B24" s="277"/>
-[...28 lines deleted...]
-    <row r="25" spans="1:29">
+      <c r="B24" s="284"/>
+      <c r="C24" s="284"/>
+      <c r="D24" s="284"/>
+      <c r="E24" s="284"/>
+      <c r="F24" s="284"/>
+      <c r="G24" s="284"/>
+      <c r="H24" s="284"/>
+      <c r="I24" s="284"/>
+      <c r="J24" s="284"/>
+      <c r="K24" s="284"/>
+      <c r="L24" s="284"/>
+      <c r="M24" s="284"/>
+      <c r="N24" s="284"/>
+      <c r="O24" s="284"/>
+      <c r="P24" s="284"/>
+      <c r="Q24" s="284"/>
+      <c r="R24" s="284"/>
+      <c r="S24" s="284"/>
+      <c r="T24" s="284"/>
+      <c r="U24" s="308"/>
+      <c r="V24" s="308"/>
+      <c r="W24" s="308"/>
+      <c r="X24" s="308"/>
+      <c r="Y24" s="308"/>
+      <c r="Z24" s="280"/>
+      <c r="AA24" s="280"/>
+      <c r="AB24" s="280"/>
+      <c r="AC24" s="280"/>
+      <c r="AD24" s="280"/>
+      <c r="AE24" s="280"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" s="177" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="9">
         <v>11</v>
       </c>
       <c r="C25" s="9">
         <v>2</v>
       </c>
       <c r="D25" s="9">
         <v>4</v>
       </c>
       <c r="E25" s="9">
         <v>1</v>
       </c>
       <c r="F25" s="9">
         <v>4</v>
       </c>
       <c r="G25" s="9">
         <v>5</v>
       </c>
       <c r="H25" s="9">
         <v>4</v>
       </c>
       <c r="I25" s="9">
@@ -43435,52 +44010,58 @@
       </c>
       <c r="V25" s="197">
         <v>4</v>
       </c>
       <c r="W25" s="12">
         <v>2</v>
       </c>
       <c r="X25" s="12">
         <v>1</v>
       </c>
       <c r="Y25" s="12">
         <v>5</v>
       </c>
       <c r="Z25" s="12">
         <v>2</v>
       </c>
       <c r="AA25" s="12">
         <v>3</v>
       </c>
       <c r="AB25" s="271">
         <v>5</v>
       </c>
       <c r="AC25" s="14">
         <v>5</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="12">
+        <v>3</v>
+      </c>
+      <c r="AE25" s="184">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" s="177" t="s">
         <v>17</v>
       </c>
       <c r="B26" s="12">
         <v>3</v>
       </c>
       <c r="C26" s="12" t="s">
         <v>41</v>
       </c>
       <c r="D26" s="12">
         <v>1</v>
       </c>
       <c r="E26" s="12" t="s">
         <v>41</v>
       </c>
       <c r="F26" s="12">
         <v>1</v>
       </c>
       <c r="G26" s="198" t="s">
         <v>41</v>
       </c>
       <c r="H26" s="199">
         <v>1</v>
       </c>
       <c r="I26" s="200">
@@ -43524,52 +44105,58 @@
       </c>
       <c r="V26" s="179" t="s">
         <v>41</v>
       </c>
       <c r="W26" s="12">
         <v>1</v>
       </c>
       <c r="X26" s="188" t="s">
         <v>41</v>
       </c>
       <c r="Y26" s="12">
         <v>1</v>
       </c>
       <c r="Z26" s="12">
         <v>1</v>
       </c>
       <c r="AA26" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AB26" s="271">
         <v>1</v>
       </c>
       <c r="AC26" s="14">
         <v>4</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="12">
+        <v>2</v>
+      </c>
+      <c r="AE26" s="87" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" s="177" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>41</v>
       </c>
       <c r="C27" s="14" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="12" t="s">
         <v>41</v>
       </c>
       <c r="E27" s="12" t="s">
         <v>41</v>
       </c>
       <c r="F27" s="12" t="s">
         <v>41</v>
       </c>
       <c r="G27" s="198">
         <v>1</v>
       </c>
       <c r="H27" s="179" t="s">
         <v>41</v>
       </c>
       <c r="I27" s="188" t="s">
@@ -43613,52 +44200,58 @@
       </c>
       <c r="V27" s="179" t="s">
         <v>41</v>
       </c>
       <c r="W27" s="179" t="s">
         <v>41</v>
       </c>
       <c r="X27" s="12">
         <v>1</v>
       </c>
       <c r="Y27" s="188" t="s">
         <v>41</v>
       </c>
       <c r="Z27" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AA27" s="12">
         <v>1</v>
       </c>
       <c r="AB27" s="271">
         <v>1</v>
       </c>
       <c r="AC27" s="87" t="s">
         <v>41</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="87" t="s">
+        <v>41</v>
+      </c>
+      <c r="AE27" s="184">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" s="177" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="14" t="s">
         <v>41</v>
       </c>
       <c r="C28" s="14" t="s">
         <v>41</v>
       </c>
       <c r="D28" s="12">
         <v>1</v>
       </c>
       <c r="E28" s="12" t="s">
         <v>41</v>
       </c>
       <c r="F28" s="12" t="s">
         <v>41</v>
       </c>
       <c r="G28" s="198">
         <v>2</v>
       </c>
       <c r="H28" s="179" t="s">
         <v>41</v>
       </c>
       <c r="I28" s="188" t="s">
@@ -43702,52 +44295,58 @@
       </c>
       <c r="V28" s="179" t="s">
         <v>41</v>
       </c>
       <c r="W28" s="179" t="s">
         <v>41</v>
       </c>
       <c r="X28" s="188" t="s">
         <v>41</v>
       </c>
       <c r="Y28" s="188" t="s">
         <v>41</v>
       </c>
       <c r="Z28" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AA28" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AB28" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AC28" s="87" t="s">
         <v>41</v>
       </c>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28" s="87" t="s">
+        <v>41</v>
+      </c>
+      <c r="AE28" s="87" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" s="177" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="14" t="s">
         <v>41</v>
       </c>
       <c r="C29" s="12">
         <v>1</v>
       </c>
       <c r="D29" s="12" t="s">
         <v>41</v>
       </c>
       <c r="E29" s="12">
         <v>1</v>
       </c>
       <c r="F29" s="12">
         <v>1</v>
       </c>
       <c r="G29" s="198" t="s">
         <v>41</v>
       </c>
       <c r="H29" s="199">
         <v>1</v>
       </c>
       <c r="I29" s="188" t="s">
@@ -43791,52 +44390,58 @@
       </c>
       <c r="V29" s="179" t="s">
         <v>41</v>
       </c>
       <c r="W29" s="179" t="s">
         <v>41</v>
       </c>
       <c r="X29" s="188" t="s">
         <v>41</v>
       </c>
       <c r="Y29" s="188" t="s">
         <v>41</v>
       </c>
       <c r="Z29" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AA29" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AB29" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AC29" s="14">
         <v>1</v>
       </c>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29" s="87" t="s">
+        <v>41</v>
+      </c>
+      <c r="AE29" s="87" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" s="177" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="12">
         <v>4</v>
       </c>
       <c r="C30" s="12">
         <v>1</v>
       </c>
       <c r="D30" s="12">
         <v>1</v>
       </c>
       <c r="E30" s="12" t="s">
         <v>41</v>
       </c>
       <c r="F30" s="12" t="s">
         <v>41</v>
       </c>
       <c r="G30" s="198">
         <v>1</v>
       </c>
       <c r="H30" s="199">
         <v>2</v>
       </c>
       <c r="I30" s="188" t="s">
@@ -43880,52 +44485,58 @@
       </c>
       <c r="V30" s="206">
         <v>1</v>
       </c>
       <c r="W30" s="12">
         <v>1</v>
       </c>
       <c r="X30" s="188" t="s">
         <v>41</v>
       </c>
       <c r="Y30" s="12">
         <v>1</v>
       </c>
       <c r="Z30" s="12">
         <v>1</v>
       </c>
       <c r="AA30" s="12">
         <v>1</v>
       </c>
       <c r="AB30" s="271">
         <v>1</v>
       </c>
       <c r="AC30" s="87" t="s">
         <v>41</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="12">
+        <v>1</v>
+      </c>
+      <c r="AE30" s="184">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" s="177" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="12">
         <v>1</v>
       </c>
       <c r="C31" s="175" t="s">
         <v>41</v>
       </c>
       <c r="D31" s="12" t="s">
         <v>41</v>
       </c>
       <c r="E31" s="12" t="s">
         <v>41</v>
       </c>
       <c r="F31" s="12" t="s">
         <v>41</v>
       </c>
       <c r="G31" s="198" t="s">
         <v>41</v>
       </c>
       <c r="H31" s="188" t="s">
         <v>41</v>
       </c>
       <c r="I31" s="188" t="s">
@@ -43969,52 +44580,58 @@
       </c>
       <c r="V31" s="206">
         <v>2</v>
       </c>
       <c r="W31" s="12" t="s">
         <v>41</v>
       </c>
       <c r="X31" s="188" t="s">
         <v>41</v>
       </c>
       <c r="Y31" s="188" t="s">
         <v>41</v>
       </c>
       <c r="Z31" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AA31" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AB31" s="271">
         <v>1</v>
       </c>
       <c r="AC31" s="87" t="s">
         <v>41</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="87" t="s">
+        <v>41</v>
+      </c>
+      <c r="AE31" s="87" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" s="177" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="12">
         <v>2</v>
       </c>
       <c r="C32" s="175" t="s">
         <v>41</v>
       </c>
       <c r="D32" s="12">
         <v>1</v>
       </c>
       <c r="E32" s="12" t="s">
         <v>41</v>
       </c>
       <c r="F32" s="14">
         <v>1</v>
       </c>
       <c r="G32" s="198">
         <v>1</v>
       </c>
       <c r="H32" s="188" t="s">
         <v>41</v>
       </c>
       <c r="I32" s="188" t="s">
@@ -44058,52 +44675,58 @@
       </c>
       <c r="V32" s="206">
         <v>1</v>
       </c>
       <c r="W32" s="179" t="s">
         <v>41</v>
       </c>
       <c r="X32" s="188" t="s">
         <v>41</v>
       </c>
       <c r="Y32" s="12">
         <v>3</v>
       </c>
       <c r="Z32" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AA32" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AB32" s="271">
         <v>1</v>
       </c>
       <c r="AC32" s="87" t="s">
         <v>41</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="87" t="s">
+        <v>41</v>
+      </c>
+      <c r="AE32" s="184">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31">
       <c r="A33" s="177" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="13">
         <v>1</v>
       </c>
       <c r="C33" s="212" t="s">
         <v>41</v>
       </c>
       <c r="D33" s="13" t="s">
         <v>41</v>
       </c>
       <c r="E33" s="13" t="s">
         <v>41</v>
       </c>
       <c r="F33" s="13">
         <v>1</v>
       </c>
       <c r="G33" s="207" t="s">
         <v>41</v>
       </c>
       <c r="H33" s="208" t="s">
         <v>41</v>
       </c>
       <c r="I33" s="208" t="s">
@@ -44147,239 +44770,254 @@
       </c>
       <c r="V33" s="208" t="s">
         <v>41</v>
       </c>
       <c r="W33" s="208" t="s">
         <v>41</v>
       </c>
       <c r="X33" s="208" t="s">
         <v>41</v>
       </c>
       <c r="Y33" s="208" t="s">
         <v>41</v>
       </c>
       <c r="Z33" s="123" t="s">
         <v>41</v>
       </c>
       <c r="AA33" s="13">
         <v>1</v>
       </c>
       <c r="AB33" s="123" t="s">
         <v>41</v>
       </c>
       <c r="AC33" s="123" t="s">
         <v>41</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="123" t="s">
+        <v>41</v>
+      </c>
+      <c r="AE33" s="257">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31">
       <c r="A34" s="70" t="s">
         <v>26</v>
       </c>
       <c r="B34" s="70"/>
       <c r="C34" s="70"/>
       <c r="D34" s="70"/>
       <c r="E34" s="70"/>
       <c r="F34" s="70"/>
       <c r="G34" s="70"/>
       <c r="H34" s="70"/>
       <c r="I34" s="1"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
       <c r="L34" s="1"/>
       <c r="M34" s="1"/>
       <c r="N34" s="1"/>
       <c r="O34" s="1"/>
       <c r="P34" s="1"/>
       <c r="Q34" s="1"/>
       <c r="R34" s="1"/>
       <c r="S34" s="1"/>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
       <c r="X34" s="1"/>
       <c r="Y34" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A6:AB6"/>
-[...2 lines deleted...]
-    <mergeCell ref="A24:AA24"/>
+    <mergeCell ref="V7:AE7"/>
+    <mergeCell ref="A6:AE6"/>
+    <mergeCell ref="A10:AE10"/>
+    <mergeCell ref="A20:AE20"/>
+    <mergeCell ref="A24:AE24"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:Y8"/>
-    <mergeCell ref="Z8:AC8"/>
-    <mergeCell ref="V7:AC7"/>
+    <mergeCell ref="Z8:AE8"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A5:AC33"/>
+  <dimension ref="A5:AE33"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="AG16" sqref="AG16"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="AG11" sqref="AG11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="16.28515625" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="13" max="13" width="9.28515625" customWidth="1"/>
+    <col min="1" max="1" width="15.28515625" customWidth="1"/>
+    <col min="2" max="2" width="6.28515625" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="5.85546875" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="5" max="6" width="6.42578125" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="8" max="8" width="6.42578125" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="7" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="6.85546875" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="6.7109375" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="9.28515625" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.5703125" customWidth="1"/>
     <col min="15" max="15" width="6.85546875" customWidth="1"/>
     <col min="16" max="17" width="7" customWidth="1"/>
     <col min="18" max="18" width="6.85546875" customWidth="1"/>
     <col min="19" max="19" width="7.140625" customWidth="1"/>
     <col min="20" max="20" width="6.5703125" customWidth="1"/>
     <col min="21" max="21" width="6.85546875" customWidth="1"/>
     <col min="22" max="22" width="8" customWidth="1"/>
     <col min="23" max="24" width="6.85546875" customWidth="1"/>
     <col min="26" max="26" width="6.42578125" customWidth="1"/>
     <col min="27" max="27" width="6.5703125" customWidth="1"/>
     <col min="28" max="28" width="7.28515625" customWidth="1"/>
     <col min="29" max="29" width="7.42578125" customWidth="1"/>
+    <col min="30" max="30" width="8.140625" customWidth="1"/>
+    <col min="31" max="31" width="8.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:29">
-      <c r="A5" s="273" t="s">
+    <row r="5" spans="1:31">
+      <c r="A5" s="279" t="s">
         <v>40</v>
       </c>
-      <c r="B5" s="272"/>
-[...28 lines deleted...]
-    <row r="6" spans="1:29">
+      <c r="B5" s="280"/>
+      <c r="C5" s="280"/>
+      <c r="D5" s="280"/>
+      <c r="E5" s="280"/>
+      <c r="F5" s="280"/>
+      <c r="G5" s="280"/>
+      <c r="H5" s="280"/>
+      <c r="I5" s="280"/>
+      <c r="J5" s="280"/>
+      <c r="K5" s="280"/>
+      <c r="L5" s="280"/>
+      <c r="M5" s="280"/>
+      <c r="N5" s="280"/>
+      <c r="O5" s="280"/>
+      <c r="P5" s="280"/>
+      <c r="Q5" s="280"/>
+      <c r="R5" s="280"/>
+      <c r="S5" s="280"/>
+      <c r="T5" s="280"/>
+      <c r="U5" s="280"/>
+      <c r="V5" s="280"/>
+      <c r="W5" s="280"/>
+      <c r="X5" s="280"/>
+      <c r="Y5" s="280"/>
+      <c r="Z5" s="280"/>
+      <c r="AA5" s="280"/>
+      <c r="AB5" s="280"/>
+      <c r="AC5" s="280"/>
+      <c r="AD5" s="280"/>
+      <c r="AE5" s="280"/>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" s="2"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="64"/>
       <c r="O6" s="64"/>
       <c r="P6" s="64"/>
       <c r="Q6" s="64"/>
       <c r="R6" s="64"/>
       <c r="S6" s="66"/>
       <c r="T6" s="73"/>
-      <c r="U6" s="295" t="s">
+      <c r="U6" s="277" t="s">
         <v>28</v>
       </c>
-      <c r="V6" s="295"/>
-[...10 lines deleted...]
-      <c r="B7" s="284">
+      <c r="V6" s="277"/>
+      <c r="W6" s="278"/>
+      <c r="X6" s="278"/>
+      <c r="Y6" s="278"/>
+      <c r="Z6" s="278"/>
+      <c r="AA6" s="278"/>
+      <c r="AB6" s="278"/>
+      <c r="AC6" s="278"/>
+      <c r="AD6" s="278"/>
+      <c r="AE6" s="278"/>
+    </row>
+    <row r="7" spans="1:31">
+      <c r="A7" s="288"/>
+      <c r="B7" s="290">
         <v>2024</v>
       </c>
-      <c r="C7" s="285"/>
-[...10 lines deleted...]
-      <c r="N7" s="307">
+      <c r="C7" s="291"/>
+      <c r="D7" s="291"/>
+      <c r="E7" s="291"/>
+      <c r="F7" s="291"/>
+      <c r="G7" s="291"/>
+      <c r="H7" s="291"/>
+      <c r="I7" s="291"/>
+      <c r="J7" s="291"/>
+      <c r="K7" s="291"/>
+      <c r="L7" s="291"/>
+      <c r="M7" s="291"/>
+      <c r="N7" s="312">
         <v>2025</v>
       </c>
-      <c r="O7" s="280"/>
-[...10 lines deleted...]
-      <c r="Z7" s="286">
+      <c r="O7" s="287"/>
+      <c r="P7" s="287"/>
+      <c r="Q7" s="287"/>
+      <c r="R7" s="287"/>
+      <c r="S7" s="287"/>
+      <c r="T7" s="287"/>
+      <c r="U7" s="287"/>
+      <c r="V7" s="287"/>
+      <c r="W7" s="276"/>
+      <c r="X7" s="276"/>
+      <c r="Y7" s="276"/>
+      <c r="Z7" s="274">
         <v>2026</v>
       </c>
-      <c r="AA7" s="294"/>
-[...4 lines deleted...]
-      <c r="A8" s="283"/>
+      <c r="AA7" s="292"/>
+      <c r="AB7" s="276"/>
+      <c r="AC7" s="276"/>
+      <c r="AD7" s="272"/>
+      <c r="AE7" s="272"/>
+    </row>
+    <row r="8" spans="1:31" ht="29.25" customHeight="1">
+      <c r="A8" s="289"/>
       <c r="B8" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="7" t="s">
         <v>32</v>
       </c>
       <c r="G8" s="5" t="s">
         <v>33</v>
       </c>
       <c r="H8" s="77" t="s">
         <v>34</v>
       </c>
       <c r="I8" s="77" t="s">
         <v>35</v>
       </c>
       <c r="J8" s="77" t="s">
@@ -44417,86 +45055,96 @@
       </c>
       <c r="U8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="V8" s="5" t="s">
         <v>36</v>
       </c>
       <c r="W8" s="135" t="s">
         <v>37</v>
       </c>
       <c r="X8" s="5" t="s">
         <v>38</v>
       </c>
       <c r="Y8" s="5" t="s">
         <v>39</v>
       </c>
       <c r="Z8" s="5" t="s">
         <v>1</v>
       </c>
       <c r="AA8" s="80" t="s">
         <v>29</v>
       </c>
       <c r="AB8" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="AC8" s="312" t="s">
+      <c r="AC8" s="80" t="s">
+        <v>31</v>
+      </c>
+      <c r="AD8" s="7" t="s">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="289" t="s">
+      <c r="AE8" s="5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="9" spans="1:31">
+      <c r="A9" s="296" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="275"/>
-[...26 lines deleted...]
-    <row r="10" spans="1:29">
+      <c r="B9" s="282"/>
+      <c r="C9" s="282"/>
+      <c r="D9" s="282"/>
+      <c r="E9" s="282"/>
+      <c r="F9" s="282"/>
+      <c r="G9" s="282"/>
+      <c r="H9" s="282"/>
+      <c r="I9" s="282"/>
+      <c r="J9" s="282"/>
+      <c r="K9" s="282"/>
+      <c r="L9" s="282"/>
+      <c r="M9" s="282"/>
+      <c r="N9" s="282"/>
+      <c r="O9" s="282"/>
+      <c r="P9" s="282"/>
+      <c r="Q9" s="282"/>
+      <c r="R9" s="282"/>
+      <c r="S9" s="282"/>
+      <c r="T9" s="282"/>
+      <c r="U9" s="280"/>
+      <c r="V9" s="280"/>
+      <c r="W9" s="280"/>
+      <c r="X9" s="280"/>
+      <c r="Y9" s="280"/>
+      <c r="Z9" s="280"/>
+      <c r="AA9" s="280"/>
+      <c r="AB9" s="280"/>
+      <c r="AC9" s="280"/>
+      <c r="AD9" s="280"/>
+      <c r="AE9" s="280"/>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" s="81" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="82">
         <v>12.27</v>
       </c>
       <c r="C10" s="82">
         <v>9.64</v>
       </c>
       <c r="D10" s="82">
         <v>8.3699999999999992</v>
       </c>
       <c r="E10" s="82">
         <v>7.37</v>
       </c>
       <c r="F10" s="82">
         <v>7.56</v>
       </c>
       <c r="G10" s="82">
         <v>7.86</v>
       </c>
       <c r="H10" s="82">
         <v>7.45</v>
       </c>
       <c r="I10" s="82">
@@ -44540,52 +45188,58 @@
       </c>
       <c r="V10" s="136">
         <v>7.38</v>
       </c>
       <c r="W10" s="88">
         <v>6.89</v>
       </c>
       <c r="X10" s="88">
         <v>6.61</v>
       </c>
       <c r="Y10" s="88">
         <v>6.7</v>
       </c>
       <c r="Z10" s="88">
         <v>4.47</v>
       </c>
       <c r="AA10" s="88">
         <v>7.19</v>
       </c>
       <c r="AB10" s="88">
         <v>7.61</v>
       </c>
       <c r="AC10" s="88">
         <v>7.54</v>
       </c>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10" s="88">
+        <v>7.33</v>
+      </c>
+      <c r="AE10" s="88">
+        <v>7.12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" s="81" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="88">
         <v>10.15</v>
       </c>
       <c r="C11" s="88">
         <v>8.1</v>
       </c>
       <c r="D11" s="88">
         <v>6.39</v>
       </c>
       <c r="E11" s="88">
         <v>5.74</v>
       </c>
       <c r="F11" s="88">
         <v>6.28</v>
       </c>
       <c r="G11" s="137">
         <v>6.67</v>
       </c>
       <c r="H11" s="138">
         <v>6.18</v>
       </c>
       <c r="I11" s="139">
@@ -44629,52 +45283,58 @@
       </c>
       <c r="V11" s="145">
         <v>6.17</v>
       </c>
       <c r="W11" s="88">
         <v>5.84</v>
       </c>
       <c r="X11" s="88">
         <v>5.77</v>
       </c>
       <c r="Y11" s="88">
         <v>5.77</v>
       </c>
       <c r="Z11" s="88">
         <v>5.71</v>
       </c>
       <c r="AA11" s="88">
         <v>7.05</v>
       </c>
       <c r="AB11" s="88">
         <v>6.87</v>
       </c>
       <c r="AC11" s="88">
         <v>7.69</v>
       </c>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11" s="88">
+        <v>7.89</v>
+      </c>
+      <c r="AE11" s="88">
+        <v>6.61</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" s="81" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="88">
         <v>5.18</v>
       </c>
       <c r="C12" s="88">
         <v>8.5</v>
       </c>
       <c r="D12" s="88">
         <v>9.82</v>
       </c>
       <c r="E12" s="88">
         <v>10.220000000000001</v>
       </c>
       <c r="F12" s="88">
         <v>9.25</v>
       </c>
       <c r="G12" s="137">
         <v>8.9</v>
       </c>
       <c r="H12" s="138">
         <v>8.4700000000000006</v>
       </c>
       <c r="I12" s="139">
@@ -44718,52 +45378,58 @@
       </c>
       <c r="V12" s="145">
         <v>5.26</v>
       </c>
       <c r="W12" s="88">
         <v>4.7300000000000004</v>
       </c>
       <c r="X12" s="88">
         <v>4.87</v>
       </c>
       <c r="Y12" s="88">
         <v>5.01</v>
       </c>
       <c r="Z12" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AA12" s="88">
         <v>12.55</v>
       </c>
       <c r="AB12" s="88">
         <v>13.02</v>
       </c>
       <c r="AC12" s="88">
         <v>9.6</v>
       </c>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12" s="88">
+        <v>7.99</v>
+      </c>
+      <c r="AE12" s="88">
+        <v>9.36</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" s="81" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="88" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="88" t="s">
         <v>41</v>
       </c>
       <c r="D13" s="88">
         <v>6.58</v>
       </c>
       <c r="E13" s="88">
         <v>4.76</v>
       </c>
       <c r="F13" s="88">
         <v>3.95</v>
       </c>
       <c r="G13" s="137">
         <v>9.84</v>
       </c>
       <c r="H13" s="138">
         <v>8.36</v>
       </c>
       <c r="I13" s="139">
@@ -44804,53 +45470,61 @@
       </c>
       <c r="U13" s="144">
         <v>7.65</v>
       </c>
       <c r="V13" s="145">
         <v>6.61</v>
       </c>
       <c r="W13" s="88">
         <v>5.87</v>
       </c>
       <c r="X13" s="88">
         <v>5.33</v>
       </c>
       <c r="Y13" s="88">
         <v>4.87</v>
       </c>
       <c r="Z13" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AA13" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AB13" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="AC13" s="88"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:29">
+      <c r="AC13" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="AD13" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="AE13" s="88" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" s="81" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="88" t="s">
         <v>41</v>
       </c>
       <c r="C14" s="88">
         <v>12.5</v>
       </c>
       <c r="D14" s="88">
         <v>8.1300000000000008</v>
       </c>
       <c r="E14" s="88">
         <v>11.36</v>
       </c>
       <c r="F14" s="88">
         <v>13.1</v>
       </c>
       <c r="G14" s="137">
         <v>11.03</v>
       </c>
       <c r="H14" s="138">
         <v>12.99</v>
       </c>
       <c r="I14" s="139">
@@ -44894,52 +45568,58 @@
       </c>
       <c r="V14" s="145">
         <v>11.36</v>
       </c>
       <c r="W14" s="88">
         <v>10.199999999999999</v>
       </c>
       <c r="X14" s="88">
         <v>9.26</v>
       </c>
       <c r="Y14" s="88">
         <v>8.39</v>
       </c>
       <c r="Z14" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AA14" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AB14" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AC14" s="88">
         <v>7.04</v>
       </c>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14" s="88">
+        <v>5.59</v>
+      </c>
+      <c r="AE14" s="88">
+        <v>4.6100000000000003</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" s="81" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="88">
         <v>39.6</v>
       </c>
       <c r="C15" s="88">
         <v>24.75</v>
       </c>
       <c r="D15" s="88">
         <v>19.420000000000002</v>
       </c>
       <c r="E15" s="88">
         <v>14.39</v>
       </c>
       <c r="F15" s="88">
         <v>11.86</v>
       </c>
       <c r="G15" s="137">
         <v>11.67</v>
       </c>
       <c r="H15" s="138">
         <v>13.04</v>
       </c>
       <c r="I15" s="139">
@@ -44983,52 +45663,58 @@
       </c>
       <c r="V15" s="145">
         <v>11.19</v>
       </c>
       <c r="W15" s="88">
         <v>11.26</v>
       </c>
       <c r="X15" s="88">
         <v>10.3</v>
       </c>
       <c r="Y15" s="88">
         <v>10.44</v>
       </c>
       <c r="Z15" s="88">
         <v>13.16</v>
       </c>
       <c r="AA15" s="88">
         <v>12.5</v>
       </c>
       <c r="AB15" s="88">
         <v>12.93</v>
       </c>
       <c r="AC15" s="88">
         <v>10.34</v>
       </c>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15" s="88">
+        <v>10.99</v>
+      </c>
+      <c r="AE15" s="88">
+        <v>13.57</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" s="81" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="88">
         <v>16.670000000000002</v>
       </c>
       <c r="C16" s="88">
         <v>7.69</v>
       </c>
       <c r="D16" s="88">
         <v>5.43</v>
       </c>
       <c r="E16" s="88">
         <v>4.07</v>
       </c>
       <c r="F16" s="88">
         <v>3.24</v>
       </c>
       <c r="G16" s="137">
         <v>2.81</v>
       </c>
       <c r="H16" s="138">
         <v>2.33</v>
       </c>
       <c r="I16" s="139">
@@ -45072,52 +45758,58 @@
       </c>
       <c r="V16" s="145">
         <v>17.739999999999998</v>
       </c>
       <c r="W16" s="88">
         <v>15.59</v>
       </c>
       <c r="X16" s="88">
         <v>14.11</v>
       </c>
       <c r="Y16" s="88">
         <v>12.97</v>
       </c>
       <c r="Z16" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AA16" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AB16" s="88">
         <v>7.75</v>
       </c>
       <c r="AC16" s="88">
         <v>5.75</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="88">
+        <v>4.72</v>
+      </c>
+      <c r="AE16" s="88">
+        <v>4.0199999999999996</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" s="81" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="88">
         <v>28.57</v>
       </c>
       <c r="C17" s="88">
         <v>17.86</v>
       </c>
       <c r="D17" s="88">
         <v>18.52</v>
       </c>
       <c r="E17" s="88">
         <v>13.64</v>
       </c>
       <c r="F17" s="88">
         <v>14.87</v>
       </c>
       <c r="G17" s="137">
         <v>15.87</v>
       </c>
       <c r="H17" s="138">
         <v>13.77</v>
       </c>
       <c r="I17" s="139">
@@ -45161,52 +45853,58 @@
       </c>
       <c r="V17" s="145">
         <v>8.9700000000000006</v>
       </c>
       <c r="W17" s="88">
         <v>8.25</v>
       </c>
       <c r="X17" s="88">
         <v>7.48</v>
       </c>
       <c r="Y17" s="88">
         <v>11.93</v>
       </c>
       <c r="Z17" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AA17" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AB17" s="88">
         <v>7.69</v>
       </c>
       <c r="AC17" s="88">
         <v>6.17</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="88">
+        <v>5.05</v>
+      </c>
+      <c r="AE17" s="88">
+        <v>8.3699999999999992</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" s="81" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="88">
         <v>15.63</v>
       </c>
       <c r="C18" s="88">
         <v>8.5500000000000007</v>
       </c>
       <c r="D18" s="88">
         <v>6.41</v>
       </c>
       <c r="E18" s="88">
         <v>4.9000000000000004</v>
       </c>
       <c r="F18" s="88">
         <v>8.6999999999999993</v>
       </c>
       <c r="G18" s="137">
         <v>7.33</v>
       </c>
       <c r="H18" s="138">
         <v>6.23</v>
       </c>
       <c r="I18" s="139">
@@ -45250,85 +45948,93 @@
       </c>
       <c r="V18" s="145">
         <v>10.23</v>
       </c>
       <c r="W18" s="88">
         <v>8.99</v>
       </c>
       <c r="X18" s="88">
         <v>8.1300000000000008</v>
       </c>
       <c r="Y18" s="88">
         <v>7.59</v>
       </c>
       <c r="Z18" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AA18" s="88">
         <v>10.99</v>
       </c>
       <c r="AB18" s="88">
         <v>7.41</v>
       </c>
       <c r="AC18" s="88">
         <v>5.92</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="290" t="s">
+      <c r="AD18" s="88">
+        <v>4.93</v>
+      </c>
+      <c r="AE18" s="88">
+        <v>8.1300000000000008</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
+      <c r="A19" s="297" t="s">
         <v>14</v>
       </c>
-      <c r="B19" s="277"/>
-[...28 lines deleted...]
-    <row r="20" spans="1:29">
+      <c r="B19" s="284"/>
+      <c r="C19" s="284"/>
+      <c r="D19" s="284"/>
+      <c r="E19" s="284"/>
+      <c r="F19" s="284"/>
+      <c r="G19" s="284"/>
+      <c r="H19" s="284"/>
+      <c r="I19" s="284"/>
+      <c r="J19" s="284"/>
+      <c r="K19" s="284"/>
+      <c r="L19" s="284"/>
+      <c r="M19" s="284"/>
+      <c r="N19" s="284"/>
+      <c r="O19" s="284"/>
+      <c r="P19" s="284"/>
+      <c r="Q19" s="284"/>
+      <c r="R19" s="284"/>
+      <c r="S19" s="284"/>
+      <c r="T19" s="284"/>
+      <c r="U19" s="284"/>
+      <c r="V19" s="284"/>
+      <c r="W19" s="284"/>
+      <c r="X19" s="280"/>
+      <c r="Y19" s="280"/>
+      <c r="Z19" s="280"/>
+      <c r="AA19" s="280"/>
+      <c r="AB19" s="280"/>
+      <c r="AC19" s="280"/>
+      <c r="AD19" s="280"/>
+      <c r="AE19" s="280"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" s="81" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="82">
         <v>8.64</v>
       </c>
       <c r="C20" s="82">
         <v>8.9499999999999993</v>
       </c>
       <c r="D20" s="82">
         <v>7.55</v>
       </c>
       <c r="E20" s="82">
         <v>7.43</v>
       </c>
       <c r="F20" s="82">
         <v>7.79</v>
       </c>
       <c r="G20" s="82">
         <v>8.11</v>
       </c>
       <c r="H20" s="82">
         <v>7.49</v>
       </c>
       <c r="I20" s="82">
@@ -45372,52 +46078,58 @@
       </c>
       <c r="V20" s="136">
         <v>5.8</v>
       </c>
       <c r="W20" s="88">
         <v>5.39</v>
       </c>
       <c r="X20" s="88">
         <v>5.39</v>
       </c>
       <c r="Y20" s="88">
         <v>5.49</v>
       </c>
       <c r="Z20" s="88">
         <v>5.08</v>
       </c>
       <c r="AA20" s="88">
         <v>9.2100000000000009</v>
       </c>
       <c r="AB20" s="88">
         <v>8.52</v>
       </c>
       <c r="AC20" s="88">
         <v>7.44</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="88">
+        <v>7.13</v>
+      </c>
+      <c r="AE20" s="88">
+        <v>6.27</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" s="81" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="88">
         <v>9.02</v>
       </c>
       <c r="C21" s="88">
         <v>8.4</v>
       </c>
       <c r="D21" s="88">
         <v>6.31</v>
       </c>
       <c r="E21" s="88">
         <v>6.06</v>
       </c>
       <c r="F21" s="88">
         <v>6.74</v>
       </c>
       <c r="G21" s="147">
         <v>7.56</v>
       </c>
       <c r="H21" s="148">
         <v>6.9</v>
       </c>
       <c r="I21" s="149">
@@ -45461,52 +46173,58 @@
       </c>
       <c r="V21" s="155">
         <v>6.24</v>
       </c>
       <c r="W21" s="88">
         <v>5.81</v>
       </c>
       <c r="X21" s="88">
         <v>5.9</v>
       </c>
       <c r="Y21" s="88">
         <v>5.92</v>
       </c>
       <c r="Z21" s="88">
         <v>6.06</v>
       </c>
       <c r="AA21" s="88">
         <v>8.7899999999999991</v>
       </c>
       <c r="AB21" s="88">
         <v>8.1199999999999992</v>
       </c>
       <c r="AC21" s="88">
         <v>7.39</v>
       </c>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21" s="88">
+        <v>7.3</v>
+      </c>
+      <c r="AE21" s="88">
+        <v>6.11</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" s="81" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="88">
         <v>6.9</v>
       </c>
       <c r="C22" s="88">
         <v>11.45</v>
       </c>
       <c r="D22" s="88">
         <v>13.3</v>
       </c>
       <c r="E22" s="88">
         <v>13.65</v>
       </c>
       <c r="F22" s="88">
         <v>12.31</v>
       </c>
       <c r="G22" s="147">
         <v>10.53</v>
       </c>
       <c r="H22" s="148">
         <v>10.1</v>
       </c>
       <c r="I22" s="149">
@@ -45550,85 +46268,93 @@
       </c>
       <c r="V22" s="155">
         <v>3.89</v>
       </c>
       <c r="W22" s="88">
         <v>3.53</v>
       </c>
       <c r="X22" s="88">
         <v>3.18</v>
       </c>
       <c r="Y22" s="88">
         <v>3.64</v>
       </c>
       <c r="Z22" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AA22" s="88">
         <v>11.36</v>
       </c>
       <c r="AB22" s="88">
         <v>10.42</v>
       </c>
       <c r="AC22" s="88">
         <v>7.65</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="288" t="s">
+      <c r="AD22" s="88">
+        <v>6.34</v>
+      </c>
+      <c r="AE22" s="88">
+        <v>7.01</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31">
+      <c r="A23" s="295" t="s">
         <v>15</v>
       </c>
-      <c r="B23" s="277"/>
-[...28 lines deleted...]
-    <row r="24" spans="1:29">
+      <c r="B23" s="284"/>
+      <c r="C23" s="284"/>
+      <c r="D23" s="284"/>
+      <c r="E23" s="284"/>
+      <c r="F23" s="284"/>
+      <c r="G23" s="284"/>
+      <c r="H23" s="284"/>
+      <c r="I23" s="284"/>
+      <c r="J23" s="284"/>
+      <c r="K23" s="284"/>
+      <c r="L23" s="284"/>
+      <c r="M23" s="284"/>
+      <c r="N23" s="284"/>
+      <c r="O23" s="284"/>
+      <c r="P23" s="284"/>
+      <c r="Q23" s="284"/>
+      <c r="R23" s="284"/>
+      <c r="S23" s="284"/>
+      <c r="T23" s="284"/>
+      <c r="U23" s="284"/>
+      <c r="V23" s="284"/>
+      <c r="W23" s="284"/>
+      <c r="X23" s="280"/>
+      <c r="Y23" s="280"/>
+      <c r="Z23" s="280"/>
+      <c r="AA23" s="280"/>
+      <c r="AB23" s="280"/>
+      <c r="AC23" s="280"/>
+      <c r="AD23" s="280"/>
+      <c r="AE23" s="280"/>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" s="81" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="82">
         <v>16.739999999999998</v>
       </c>
       <c r="C24" s="82">
         <v>10.46</v>
       </c>
       <c r="D24" s="82">
         <v>9.32</v>
       </c>
       <c r="E24" s="82">
         <v>7.29</v>
       </c>
       <c r="F24" s="82">
         <v>7.3</v>
       </c>
       <c r="G24" s="82">
         <v>7.58</v>
       </c>
       <c r="H24" s="82">
         <v>7.41</v>
       </c>
       <c r="I24" s="82">
@@ -45672,52 +46398,58 @@
       </c>
       <c r="V24" s="85">
         <v>9.1999999999999993</v>
       </c>
       <c r="W24" s="87">
         <v>8.6</v>
       </c>
       <c r="X24" s="87">
         <v>7.99</v>
       </c>
       <c r="Y24" s="88">
         <v>8.07</v>
       </c>
       <c r="Z24" s="88">
         <v>3.78</v>
       </c>
       <c r="AA24" s="88">
         <v>5.01</v>
       </c>
       <c r="AB24" s="87">
         <v>6.62</v>
       </c>
       <c r="AC24" s="87">
         <v>7.65</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="88">
+        <v>7.56</v>
+      </c>
+      <c r="AE24" s="88">
+        <v>8.06</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" s="81" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="88">
         <v>13.51</v>
       </c>
       <c r="C25" s="88">
         <v>7.26</v>
       </c>
       <c r="D25" s="88">
         <v>6.61</v>
       </c>
       <c r="E25" s="87">
         <v>4.8600000000000003</v>
       </c>
       <c r="F25" s="88">
         <v>5</v>
       </c>
       <c r="G25" s="156">
         <v>4.21</v>
       </c>
       <c r="H25" s="157">
         <v>4.21</v>
       </c>
       <c r="I25" s="158">
@@ -45761,52 +46493,58 @@
       </c>
       <c r="V25" s="164">
         <v>5.99</v>
       </c>
       <c r="W25" s="87">
         <v>5.92</v>
       </c>
       <c r="X25" s="87">
         <v>5.42</v>
       </c>
       <c r="Y25" s="88">
         <v>5.36</v>
       </c>
       <c r="Z25" s="88">
         <v>4.8499999999999996</v>
       </c>
       <c r="AA25" s="88">
         <v>2.73</v>
       </c>
       <c r="AB25" s="87">
         <v>3.72</v>
       </c>
       <c r="AC25" s="87">
         <v>8.43</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="88">
+        <v>9.42</v>
+      </c>
+      <c r="AE25" s="88">
+        <v>7.89</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" s="81" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="88" t="s">
         <v>41</v>
       </c>
       <c r="C26" s="88" t="s">
         <v>41</v>
       </c>
       <c r="D26" s="88" t="s">
         <v>41</v>
       </c>
       <c r="E26" s="88" t="s">
         <v>41</v>
       </c>
       <c r="F26" s="88" t="s">
         <v>41</v>
       </c>
       <c r="G26" s="156">
         <v>3.98</v>
       </c>
       <c r="H26" s="157">
         <v>3.46</v>
       </c>
       <c r="I26" s="158">
@@ -45848,52 +46586,58 @@
       </c>
       <c r="V26" s="164">
         <v>9.9</v>
       </c>
       <c r="W26" s="87">
         <v>8.65</v>
       </c>
       <c r="X26" s="87">
         <v>10.31</v>
       </c>
       <c r="Y26" s="88">
         <v>9.43</v>
       </c>
       <c r="Z26" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AA26" s="88">
         <v>15.87</v>
       </c>
       <c r="AB26" s="87">
         <v>20.83</v>
       </c>
       <c r="AC26" s="87">
         <v>15.5</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="88">
+        <v>13.07</v>
+      </c>
+      <c r="AE26" s="88">
+        <v>16.95</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" s="81" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="88" t="s">
         <v>41</v>
       </c>
       <c r="C27" s="88" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="88">
         <v>6.58</v>
       </c>
       <c r="E27" s="87">
         <v>4.76</v>
       </c>
       <c r="F27" s="88">
         <v>3.95</v>
       </c>
       <c r="G27" s="156">
         <v>9.84</v>
       </c>
       <c r="H27" s="157">
         <v>8.36</v>
       </c>
       <c r="I27" s="158">
@@ -45934,53 +46678,61 @@
       </c>
       <c r="U27" s="163">
         <v>7.65</v>
       </c>
       <c r="V27" s="164">
         <v>6.61</v>
       </c>
       <c r="W27" s="87">
         <v>5.87</v>
       </c>
       <c r="X27" s="87">
         <v>5.33</v>
       </c>
       <c r="Y27" s="88">
         <v>4.87</v>
       </c>
       <c r="Z27" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AA27" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AB27" s="88" t="s">
         <v>41</v>
       </c>
-      <c r="AC27" s="87"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:29">
+      <c r="AC27" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="AD27" s="88" t="s">
+        <v>41</v>
+      </c>
+      <c r="AE27" s="88" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" s="81" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="88" t="s">
         <v>41</v>
       </c>
       <c r="C28" s="88">
         <v>12.5</v>
       </c>
       <c r="D28" s="88">
         <v>8.1300000000000008</v>
       </c>
       <c r="E28" s="87">
         <v>11.36</v>
       </c>
       <c r="F28" s="88">
         <v>13.1</v>
       </c>
       <c r="G28" s="156">
         <v>11.03</v>
       </c>
       <c r="H28" s="157">
         <v>12.99</v>
       </c>
       <c r="I28" s="158">
@@ -46024,52 +46776,58 @@
       </c>
       <c r="V28" s="164">
         <v>11.36</v>
       </c>
       <c r="W28" s="87">
         <v>10.199999999999999</v>
       </c>
       <c r="X28" s="87">
         <v>9.26</v>
       </c>
       <c r="Y28" s="88">
         <v>8.39</v>
       </c>
       <c r="Z28" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AA28" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AB28" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AC28" s="87">
         <v>7.04</v>
       </c>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28" s="88">
+        <v>5.59</v>
+      </c>
+      <c r="AE28" s="88">
+        <v>4.6100000000000003</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" s="81" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="88">
         <v>39.6</v>
       </c>
       <c r="C29" s="88">
         <v>24.75</v>
       </c>
       <c r="D29" s="88">
         <v>19.420000000000002</v>
       </c>
       <c r="E29" s="87">
         <v>14.39</v>
       </c>
       <c r="F29" s="88">
         <v>11.86</v>
       </c>
       <c r="G29" s="156">
         <v>11.67</v>
       </c>
       <c r="H29" s="157">
         <v>13.04</v>
       </c>
       <c r="I29" s="158">
@@ -46113,52 +46871,58 @@
       </c>
       <c r="V29" s="164">
         <v>11.19</v>
       </c>
       <c r="W29" s="87">
         <v>11.26</v>
       </c>
       <c r="X29" s="87">
         <v>10.3</v>
       </c>
       <c r="Y29" s="88">
         <v>10.44</v>
       </c>
       <c r="Z29" s="88">
         <v>13.16</v>
       </c>
       <c r="AA29" s="88">
         <v>12.5</v>
       </c>
       <c r="AB29" s="87">
         <v>12.93</v>
       </c>
       <c r="AC29" s="87">
         <v>10.34</v>
       </c>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29" s="88">
+        <v>10.99</v>
+      </c>
+      <c r="AE29" s="88">
+        <v>13.57</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" s="81" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="88">
         <v>16.670000000000002</v>
       </c>
       <c r="C30" s="88">
         <v>7.69</v>
       </c>
       <c r="D30" s="88">
         <v>5.43</v>
       </c>
       <c r="E30" s="87">
         <v>4.07</v>
       </c>
       <c r="F30" s="88">
         <v>3.24</v>
       </c>
       <c r="G30" s="156">
         <v>2.81</v>
       </c>
       <c r="H30" s="157">
         <v>2.33</v>
       </c>
       <c r="I30" s="158">
@@ -46202,52 +46966,58 @@
       </c>
       <c r="V30" s="164">
         <v>17.739999999999998</v>
       </c>
       <c r="W30" s="87">
         <v>15.59</v>
       </c>
       <c r="X30" s="87">
         <v>14.11</v>
       </c>
       <c r="Y30" s="88">
         <v>12.97</v>
       </c>
       <c r="Z30" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AA30" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AB30" s="87">
         <v>7.75</v>
       </c>
       <c r="AC30" s="87">
         <v>5.75</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="88">
+        <v>4.72</v>
+      </c>
+      <c r="AE30" s="88">
+        <v>4.0199999999999996</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" s="165" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="87">
         <v>28.57</v>
       </c>
       <c r="C31" s="87">
         <v>17.86</v>
       </c>
       <c r="D31" s="87">
         <v>18.52</v>
       </c>
       <c r="E31" s="87">
         <v>13.64</v>
       </c>
       <c r="F31" s="88">
         <v>14.87</v>
       </c>
       <c r="G31" s="156">
         <v>15.87</v>
       </c>
       <c r="H31" s="157">
         <v>13.77</v>
       </c>
       <c r="I31" s="158">
@@ -46291,52 +47061,58 @@
       </c>
       <c r="V31" s="164">
         <v>8.9700000000000006</v>
       </c>
       <c r="W31" s="87">
         <v>8.25</v>
       </c>
       <c r="X31" s="87">
         <v>7.48</v>
       </c>
       <c r="Y31" s="88">
         <v>11.93</v>
       </c>
       <c r="Z31" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AA31" s="88" t="s">
         <v>41</v>
       </c>
       <c r="AB31" s="87">
         <v>7.69</v>
       </c>
       <c r="AC31" s="87">
         <v>6.17</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="88">
+        <v>5.05</v>
+      </c>
+      <c r="AE31" s="87">
+        <v>8.3699999999999992</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" s="122" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="123">
         <v>15.63</v>
       </c>
       <c r="C32" s="123">
         <v>8.5500000000000007</v>
       </c>
       <c r="D32" s="123">
         <v>6.41</v>
       </c>
       <c r="E32" s="123">
         <v>4.9000000000000004</v>
       </c>
       <c r="F32" s="123">
         <v>8.6999999999999993</v>
       </c>
       <c r="G32" s="166">
         <v>7.33</v>
       </c>
       <c r="H32" s="167">
         <v>6.23</v>
       </c>
       <c r="I32" s="168">
@@ -46379,75 +47155,81 @@
         <v>11.49</v>
       </c>
       <c r="V32" s="174">
         <v>10.23</v>
       </c>
       <c r="W32" s="123">
         <v>8.99</v>
       </c>
       <c r="X32" s="123">
         <v>8.1300000000000008</v>
       </c>
       <c r="Y32" s="123">
         <v>7.59</v>
       </c>
       <c r="Z32" s="123" t="s">
         <v>41</v>
       </c>
       <c r="AA32" s="123">
         <v>10.99</v>
       </c>
       <c r="AB32" s="123">
         <v>7.41</v>
       </c>
       <c r="AC32" s="123">
         <v>5.92</v>
+      </c>
+      <c r="AD32" s="123">
+        <v>4.93</v>
+      </c>
+      <c r="AE32" s="123">
+        <v>8.1300000000000008</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="70" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="70"/>
       <c r="C33" s="70"/>
       <c r="D33" s="70"/>
       <c r="E33" s="70"/>
       <c r="F33" s="70"/>
       <c r="G33" s="70"/>
       <c r="H33" s="70"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A19:AA19"/>
-[...1 lines deleted...]
-    <mergeCell ref="A23:AA23"/>
+    <mergeCell ref="U6:AE6"/>
+    <mergeCell ref="A5:AE5"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:Y7"/>
     <mergeCell ref="Z7:AC7"/>
-    <mergeCell ref="U6:AC6"/>
-    <mergeCell ref="A5:AC5"/>
+    <mergeCell ref="A9:AE9"/>
+    <mergeCell ref="A19:AE19"/>
+    <mergeCell ref="A23:AE23"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Қайтыс болғандар саны</vt:lpstr>