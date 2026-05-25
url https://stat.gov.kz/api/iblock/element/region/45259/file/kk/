--- v0 (2026-04-16)
+++ v1 (2026-05-25)
@@ -9,64 +9,64 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="666"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="666" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Тіркелген некелер саны" sheetId="8" r:id="rId1"/>
     <sheet name="Жалпы некелер коэффициенті" sheetId="9" r:id="rId2"/>
     <sheet name="Тіркелген ажырасулар саны" sheetId="10" r:id="rId3"/>
     <sheet name="Жалпы ажырасулар коэффициенті" sheetId="11" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="237" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="241" uniqueCount="49">
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
@@ -499,51 +499,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="244">
+  <cellXfs count="246">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -1143,111 +1143,113 @@
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="126" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="127" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="129" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="130" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="131" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="132" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="133" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="134">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="24"/>
     <cellStyle name="Обычный 100" xfId="120"/>
     <cellStyle name="Обычный 101" xfId="131"/>
     <cellStyle name="Обычный 102" xfId="10"/>
     <cellStyle name="Обычный 103" xfId="21"/>
     <cellStyle name="Обычный 104" xfId="32"/>
     <cellStyle name="Обычный 105" xfId="43"/>
     <cellStyle name="Обычный 106" xfId="54"/>
     <cellStyle name="Обычный 107" xfId="65"/>
     <cellStyle name="Обычный 108" xfId="76"/>
     <cellStyle name="Обычный 109" xfId="87"/>
     <cellStyle name="Обычный 11" xfId="13"/>
     <cellStyle name="Обычный 110" xfId="98"/>
     <cellStyle name="Обычный 111" xfId="110"/>
     <cellStyle name="Обычный 112" xfId="121"/>
     <cellStyle name="Обычный 113" xfId="132"/>
     <cellStyle name="Обычный 114" xfId="11"/>
     <cellStyle name="Обычный 115" xfId="22"/>
     <cellStyle name="Обычный 116" xfId="33"/>
     <cellStyle name="Обычный 117" xfId="44"/>
     <cellStyle name="Обычный 118" xfId="55"/>
     <cellStyle name="Обычный 119" xfId="66"/>
@@ -1398,51 +1400,51 @@
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>409575</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>9524</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1" y="0"/>
           <a:ext cx="1933574" cy="771524"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -1450,167 +1452,167 @@
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>333374</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>9524</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1933574" cy="771524"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>390524</xdr:colOff>
+      <xdr:colOff>352425</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1933574" cy="790575"/>
+          <a:ext cx="1895475" cy="790575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>247650</xdr:colOff>
+      <xdr:colOff>323850</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>161925</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1752600" cy="733425"/>
+          <a:ext cx="1828800" cy="733425"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1883,182 +1885,186 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A5:AA32"/>
+  <dimension ref="A5:AB32"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AE22" sqref="AE21:AE22"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AD29" sqref="AD29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.140625" customWidth="1"/>
     <col min="2" max="2" width="6.7109375" customWidth="1"/>
     <col min="3" max="3" width="7.140625" customWidth="1"/>
     <col min="4" max="4" width="6.85546875" customWidth="1"/>
     <col min="5" max="5" width="5.7109375" customWidth="1"/>
     <col min="6" max="6" width="7.42578125" customWidth="1"/>
     <col min="7" max="7" width="6.85546875" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" customWidth="1"/>
     <col min="9" max="9" width="6.85546875" customWidth="1"/>
     <col min="10" max="10" width="7.85546875" customWidth="1"/>
     <col min="11" max="11" width="6.5703125" customWidth="1"/>
     <col min="12" max="12" width="7.85546875" customWidth="1"/>
     <col min="14" max="14" width="6.85546875" customWidth="1"/>
     <col min="15" max="15" width="6.28515625" customWidth="1"/>
     <col min="16" max="16" width="7.42578125" customWidth="1"/>
     <col min="17" max="17" width="6.5703125" customWidth="1"/>
     <col min="18" max="19" width="7.28515625" customWidth="1"/>
     <col min="20" max="20" width="6.7109375" customWidth="1"/>
     <col min="21" max="21" width="6.5703125" customWidth="1"/>
     <col min="23" max="23" width="6.7109375" customWidth="1"/>
     <col min="24" max="24" width="7" customWidth="1"/>
     <col min="26" max="26" width="8" customWidth="1"/>
     <col min="27" max="27" width="6.85546875" customWidth="1"/>
+    <col min="28" max="28" width="7.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:27">
-      <c r="A5" s="234" t="s">
+    <row r="5" spans="1:28">
+      <c r="A5" s="230" t="s">
         <v>42</v>
       </c>
-      <c r="B5" s="234"/>
-[...26 lines deleted...]
-    <row r="6" spans="1:27">
+      <c r="B5" s="230"/>
+      <c r="C5" s="230"/>
+      <c r="D5" s="230"/>
+      <c r="E5" s="230"/>
+      <c r="F5" s="230"/>
+      <c r="G5" s="230"/>
+      <c r="H5" s="230"/>
+      <c r="I5" s="230"/>
+      <c r="J5" s="230"/>
+      <c r="K5" s="230"/>
+      <c r="L5" s="230"/>
+      <c r="M5" s="230"/>
+      <c r="N5" s="230"/>
+      <c r="O5" s="230"/>
+      <c r="P5" s="230"/>
+      <c r="Q5" s="230"/>
+      <c r="R5" s="230"/>
+      <c r="S5" s="230"/>
+      <c r="T5" s="230"/>
+      <c r="U5" s="230"/>
+      <c r="V5" s="230"/>
+      <c r="W5" s="224"/>
+      <c r="X5" s="224"/>
+      <c r="Y5" s="224"/>
+      <c r="Z5" s="224"/>
+      <c r="AA5" s="224"/>
+      <c r="AB5" s="224"/>
+    </row>
+    <row r="6" spans="1:28">
       <c r="A6" s="4"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
       <c r="Q6" s="3"/>
       <c r="R6" s="3"/>
       <c r="S6" s="3"/>
       <c r="T6" s="5"/>
       <c r="U6" s="3"/>
-      <c r="V6" s="232" t="s">
+      <c r="V6" s="225" t="s">
         <v>12</v>
       </c>
-      <c r="W6" s="233"/>
-[...7 lines deleted...]
-      <c r="B7" s="226">
+      <c r="W6" s="226"/>
+      <c r="X6" s="226"/>
+      <c r="Y6" s="226"/>
+      <c r="Z6" s="226"/>
+      <c r="AA6" s="226"/>
+      <c r="AB6" s="224"/>
+    </row>
+    <row r="7" spans="1:28">
+      <c r="A7" s="235"/>
+      <c r="B7" s="237">
         <v>2024</v>
       </c>
-      <c r="C7" s="226"/>
-[...9 lines deleted...]
-      <c r="M7" s="226"/>
+      <c r="C7" s="237"/>
+      <c r="D7" s="237"/>
+      <c r="E7" s="237"/>
+      <c r="F7" s="237"/>
+      <c r="G7" s="237"/>
+      <c r="H7" s="237"/>
+      <c r="I7" s="237"/>
+      <c r="J7" s="237"/>
+      <c r="K7" s="237"/>
+      <c r="L7" s="237"/>
+      <c r="M7" s="237"/>
       <c r="N7" s="227">
         <v>2025</v>
       </c>
       <c r="O7" s="228"/>
       <c r="P7" s="228"/>
       <c r="Q7" s="228"/>
       <c r="R7" s="228"/>
       <c r="S7" s="228"/>
       <c r="T7" s="228"/>
       <c r="U7" s="228"/>
       <c r="V7" s="228"/>
       <c r="W7" s="229"/>
       <c r="X7" s="229"/>
       <c r="Y7" s="229"/>
       <c r="Z7" s="227">
         <v>2026</v>
       </c>
       <c r="AA7" s="228"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="225"/>
+      <c r="AB7" s="229"/>
+    </row>
+    <row r="8" spans="1:28">
+      <c r="A8" s="236"/>
       <c r="B8" s="71" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I8" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J8" s="6" t="s">
@@ -2093,83 +2099,86 @@
       </c>
       <c r="T8" s="6" t="s">
         <v>2</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>3</v>
       </c>
       <c r="V8" s="6" t="s">
         <v>4</v>
       </c>
       <c r="W8" s="68" t="s">
         <v>13</v>
       </c>
       <c r="X8" s="68" t="s">
         <v>14</v>
       </c>
       <c r="Y8" s="68" t="s">
         <v>15</v>
       </c>
       <c r="Z8" s="174" t="s">
         <v>5</v>
       </c>
       <c r="AA8" s="174" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="230" t="s">
+      <c r="AB8" s="6" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
+      <c r="A9" s="231" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="230"/>
-[...26 lines deleted...]
-    <row r="10" spans="1:27">
+      <c r="B9" s="231"/>
+      <c r="C9" s="231"/>
+      <c r="D9" s="231"/>
+      <c r="E9" s="231"/>
+      <c r="F9" s="231"/>
+      <c r="G9" s="231"/>
+      <c r="H9" s="231"/>
+      <c r="I9" s="231"/>
+      <c r="J9" s="231"/>
+      <c r="K9" s="231"/>
+      <c r="L9" s="231"/>
+      <c r="M9" s="231"/>
+      <c r="N9" s="231"/>
+      <c r="O9" s="231"/>
+      <c r="P9" s="231"/>
+      <c r="Q9" s="231"/>
+      <c r="R9" s="231"/>
+      <c r="S9" s="231"/>
+      <c r="T9" s="231"/>
+      <c r="U9" s="231"/>
+      <c r="V9" s="231"/>
+      <c r="W9" s="232"/>
+      <c r="X9" s="232"/>
+      <c r="Y9" s="232"/>
+      <c r="Z9" s="233"/>
+      <c r="AA9" s="233"/>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="1">
         <v>318</v>
       </c>
       <c r="C10" s="1">
         <v>281</v>
       </c>
       <c r="D10" s="1">
         <v>309</v>
       </c>
       <c r="E10" s="1">
         <v>387</v>
       </c>
       <c r="F10" s="1">
         <v>311</v>
       </c>
       <c r="G10" s="1">
         <v>343</v>
       </c>
       <c r="H10" s="1">
         <v>443</v>
       </c>
       <c r="I10" s="1">
@@ -2207,52 +2216,55 @@
       </c>
       <c r="T10" s="1">
         <v>388</v>
       </c>
       <c r="U10" s="176">
         <v>355</v>
       </c>
       <c r="V10" s="176">
         <v>392</v>
       </c>
       <c r="W10" s="13">
         <v>284</v>
       </c>
       <c r="X10" s="1">
         <v>228</v>
       </c>
       <c r="Y10" s="1">
         <v>276</v>
       </c>
       <c r="Z10" s="1">
         <v>192</v>
       </c>
       <c r="AA10" s="1">
         <v>241</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="1">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="1">
         <v>198</v>
       </c>
       <c r="C11" s="1">
         <v>179</v>
       </c>
       <c r="D11" s="1">
         <v>218</v>
       </c>
       <c r="E11" s="177">
         <v>271</v>
       </c>
       <c r="F11" s="178">
         <v>191</v>
       </c>
       <c r="G11" s="179">
         <v>222</v>
       </c>
       <c r="H11" s="180">
         <v>288</v>
       </c>
       <c r="I11" s="181">
@@ -2290,52 +2302,55 @@
       </c>
       <c r="T11" s="185">
         <v>253</v>
       </c>
       <c r="U11" s="186">
         <v>244</v>
       </c>
       <c r="V11" s="187">
         <v>275</v>
       </c>
       <c r="W11" s="13">
         <v>191</v>
       </c>
       <c r="X11" s="1">
         <v>156</v>
       </c>
       <c r="Y11" s="1">
         <v>199</v>
       </c>
       <c r="Z11" s="1">
         <v>134</v>
       </c>
       <c r="AA11" s="1">
         <v>178</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="1">
         <v>44</v>
       </c>
       <c r="C12" s="1">
         <v>27</v>
       </c>
       <c r="D12" s="1">
         <v>32</v>
       </c>
       <c r="E12" s="177">
         <v>34</v>
       </c>
       <c r="F12" s="178">
         <v>47</v>
       </c>
       <c r="G12" s="179">
         <v>28</v>
       </c>
       <c r="H12" s="180">
         <v>59</v>
       </c>
       <c r="I12" s="181">
@@ -2373,52 +2388,55 @@
       </c>
       <c r="T12" s="185">
         <v>50</v>
       </c>
       <c r="U12" s="186">
         <v>34</v>
       </c>
       <c r="V12" s="187">
         <v>53</v>
       </c>
       <c r="W12" s="13">
         <v>34</v>
       </c>
       <c r="X12" s="1">
         <v>23</v>
       </c>
       <c r="Y12" s="1">
         <v>34</v>
       </c>
       <c r="Z12" s="1">
         <v>21</v>
       </c>
       <c r="AA12" s="1">
         <v>23</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="1">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B13" s="1">
         <v>15</v>
       </c>
       <c r="C13" s="1">
         <v>10</v>
       </c>
       <c r="D13" s="1">
         <v>7</v>
       </c>
       <c r="E13" s="177">
         <v>11</v>
       </c>
       <c r="F13" s="178">
         <v>10</v>
       </c>
       <c r="G13" s="179">
         <v>17</v>
       </c>
       <c r="H13" s="180">
         <v>13</v>
       </c>
       <c r="I13" s="181">
@@ -2456,52 +2474,55 @@
       </c>
       <c r="T13" s="185">
         <v>15</v>
       </c>
       <c r="U13" s="186">
         <v>13</v>
       </c>
       <c r="V13" s="187">
         <v>11</v>
       </c>
       <c r="W13" s="13">
         <v>8</v>
       </c>
       <c r="X13" s="1">
         <v>7</v>
       </c>
       <c r="Y13" s="1">
         <v>8</v>
       </c>
       <c r="Z13" s="1">
         <v>9</v>
       </c>
       <c r="AA13" s="1">
         <v>5</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="1">
         <v>9</v>
       </c>
       <c r="C14" s="1">
         <v>9</v>
       </c>
       <c r="D14" s="1">
         <v>12</v>
       </c>
       <c r="E14" s="177">
         <v>7</v>
       </c>
       <c r="F14" s="178">
         <v>11</v>
       </c>
       <c r="G14" s="179">
         <v>11</v>
       </c>
       <c r="H14" s="180">
         <v>19</v>
       </c>
       <c r="I14" s="181">
@@ -2539,52 +2560,55 @@
       </c>
       <c r="T14" s="185">
         <v>9</v>
       </c>
       <c r="U14" s="186">
         <v>8</v>
       </c>
       <c r="V14" s="187">
         <v>5</v>
       </c>
       <c r="W14" s="13">
         <v>13</v>
       </c>
       <c r="X14" s="1">
         <v>8</v>
       </c>
       <c r="Y14" s="1">
         <v>2</v>
       </c>
       <c r="Z14" s="1">
         <v>9</v>
       </c>
       <c r="AA14" s="1">
         <v>7</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B15" s="1">
         <v>16</v>
       </c>
       <c r="C15" s="1">
         <v>23</v>
       </c>
       <c r="D15" s="1">
         <v>10</v>
       </c>
       <c r="E15" s="177">
         <v>28</v>
       </c>
       <c r="F15" s="178">
         <v>17</v>
       </c>
       <c r="G15" s="179">
         <v>28</v>
       </c>
       <c r="H15" s="180">
         <v>25</v>
       </c>
       <c r="I15" s="181">
@@ -2622,52 +2646,55 @@
       </c>
       <c r="T15" s="185">
         <v>28</v>
       </c>
       <c r="U15" s="186">
         <v>22</v>
       </c>
       <c r="V15" s="187">
         <v>22</v>
       </c>
       <c r="W15" s="13">
         <v>14</v>
       </c>
       <c r="X15" s="1">
         <v>21</v>
       </c>
       <c r="Y15" s="1">
         <v>15</v>
       </c>
       <c r="Z15" s="1">
         <v>9</v>
       </c>
       <c r="AA15" s="1">
         <v>9</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="1">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B16" s="1">
         <v>8</v>
       </c>
       <c r="C16" s="1">
         <v>19</v>
       </c>
       <c r="D16" s="1">
         <v>12</v>
       </c>
       <c r="E16" s="177">
         <v>10</v>
       </c>
       <c r="F16" s="178">
         <v>14</v>
       </c>
       <c r="G16" s="179">
         <v>13</v>
       </c>
       <c r="H16" s="180">
         <v>17</v>
       </c>
       <c r="I16" s="181">
@@ -2705,52 +2732,55 @@
       </c>
       <c r="T16" s="185">
         <v>12</v>
       </c>
       <c r="U16" s="186">
         <v>11</v>
       </c>
       <c r="V16" s="187">
         <v>5</v>
       </c>
       <c r="W16" s="13">
         <v>11</v>
       </c>
       <c r="X16" s="1">
         <v>3</v>
       </c>
       <c r="Y16" s="1">
         <v>8</v>
       </c>
       <c r="Z16" s="1">
         <v>5</v>
       </c>
       <c r="AA16" s="1">
         <v>6</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B17" s="1">
         <v>17</v>
       </c>
       <c r="C17" s="1">
         <v>7</v>
       </c>
       <c r="D17" s="1">
         <v>8</v>
       </c>
       <c r="E17" s="177">
         <v>18</v>
       </c>
       <c r="F17" s="178">
         <v>13</v>
       </c>
       <c r="G17" s="179">
         <v>11</v>
       </c>
       <c r="H17" s="180">
         <v>17</v>
       </c>
       <c r="I17" s="181">
@@ -2788,52 +2818,55 @@
       </c>
       <c r="T17" s="185">
         <v>10</v>
       </c>
       <c r="U17" s="186">
         <v>10</v>
       </c>
       <c r="V17" s="187">
         <v>13</v>
       </c>
       <c r="W17" s="13">
         <v>9</v>
       </c>
       <c r="X17" s="1">
         <v>6</v>
       </c>
       <c r="Y17" s="1">
         <v>6</v>
       </c>
       <c r="Z17" s="1">
         <v>5</v>
       </c>
       <c r="AA17" s="1">
         <v>7</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="1">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B18" s="1">
         <v>11</v>
       </c>
       <c r="C18" s="1">
         <v>7</v>
       </c>
       <c r="D18" s="1">
         <v>10</v>
       </c>
       <c r="E18" s="177">
         <v>8</v>
       </c>
       <c r="F18" s="178">
         <v>8</v>
       </c>
       <c r="G18" s="179">
         <v>13</v>
       </c>
       <c r="H18" s="180">
         <v>5</v>
       </c>
       <c r="I18" s="181">
@@ -2871,83 +2904,87 @@
       </c>
       <c r="T18" s="185">
         <v>11</v>
       </c>
       <c r="U18" s="186">
         <v>13</v>
       </c>
       <c r="V18" s="187">
         <v>8</v>
       </c>
       <c r="W18" s="13">
         <v>4</v>
       </c>
       <c r="X18" s="1">
         <v>4</v>
       </c>
       <c r="Y18" s="1">
         <v>4</v>
       </c>
       <c r="Z18" s="1" t="s">
         <v>17</v>
       </c>
       <c r="AA18" s="1">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="221" t="s">
+      <c r="AB18" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
+      <c r="A19" s="234" t="s">
         <v>11</v>
       </c>
-      <c r="B19" s="221"/>
-[...26 lines deleted...]
-    <row r="20" spans="1:27">
+      <c r="B19" s="234"/>
+      <c r="C19" s="234"/>
+      <c r="D19" s="234"/>
+      <c r="E19" s="234"/>
+      <c r="F19" s="234"/>
+      <c r="G19" s="234"/>
+      <c r="H19" s="234"/>
+      <c r="I19" s="234"/>
+      <c r="J19" s="234"/>
+      <c r="K19" s="234"/>
+      <c r="L19" s="234"/>
+      <c r="M19" s="234"/>
+      <c r="N19" s="234"/>
+      <c r="O19" s="234"/>
+      <c r="P19" s="234"/>
+      <c r="Q19" s="234"/>
+      <c r="R19" s="234"/>
+      <c r="S19" s="234"/>
+      <c r="T19" s="234"/>
+      <c r="U19" s="234"/>
+      <c r="V19" s="234"/>
+      <c r="W19" s="223"/>
+      <c r="X19" s="223"/>
+      <c r="Y19" s="223"/>
+      <c r="Z19" s="224"/>
+      <c r="AA19" s="224"/>
+      <c r="AB19" s="3"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="1">
         <v>184</v>
       </c>
       <c r="C20" s="1">
         <v>163</v>
       </c>
       <c r="D20" s="1">
         <v>195</v>
       </c>
       <c r="E20" s="1">
         <v>238</v>
       </c>
       <c r="F20" s="1">
         <v>182</v>
       </c>
       <c r="G20" s="1">
         <v>187</v>
       </c>
       <c r="H20" s="1">
         <v>267</v>
       </c>
       <c r="I20" s="1">
@@ -2985,52 +3022,55 @@
       </c>
       <c r="T20" s="1">
         <v>245</v>
       </c>
       <c r="U20" s="176">
         <v>214</v>
       </c>
       <c r="V20" s="176">
         <v>257</v>
       </c>
       <c r="W20" s="13">
         <v>168</v>
       </c>
       <c r="X20" s="1">
         <v>138</v>
       </c>
       <c r="Y20" s="1">
         <v>175</v>
       </c>
       <c r="Z20" s="1">
         <v>122</v>
       </c>
       <c r="AA20" s="1">
         <v>158</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="1">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="1">
         <v>151</v>
       </c>
       <c r="C21" s="1">
         <v>143</v>
       </c>
       <c r="D21" s="1">
         <v>173</v>
       </c>
       <c r="E21" s="188">
         <v>213</v>
       </c>
       <c r="F21" s="189">
         <v>139</v>
       </c>
       <c r="G21" s="190">
         <v>167</v>
       </c>
       <c r="H21" s="191">
         <v>223</v>
       </c>
       <c r="I21" s="192">
@@ -3068,52 +3108,55 @@
       </c>
       <c r="T21" s="196">
         <v>211</v>
       </c>
       <c r="U21" s="197">
         <v>186</v>
       </c>
       <c r="V21" s="198">
         <v>216</v>
       </c>
       <c r="W21" s="13">
         <v>143</v>
       </c>
       <c r="X21" s="1">
         <v>123</v>
       </c>
       <c r="Y21" s="1">
         <v>146</v>
       </c>
       <c r="Z21" s="1">
         <v>102</v>
       </c>
       <c r="AA21" s="1">
         <v>138</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="1">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="1">
         <v>33</v>
       </c>
       <c r="C22" s="1">
         <v>20</v>
       </c>
       <c r="D22" s="1">
         <v>22</v>
       </c>
       <c r="E22" s="188">
         <v>25</v>
       </c>
       <c r="F22" s="189">
         <v>43</v>
       </c>
       <c r="G22" s="190">
         <v>20</v>
       </c>
       <c r="H22" s="191">
         <v>44</v>
       </c>
       <c r="I22" s="192">
@@ -3151,83 +3194,87 @@
       </c>
       <c r="T22" s="196">
         <v>34</v>
       </c>
       <c r="U22" s="197">
         <v>28</v>
       </c>
       <c r="V22" s="198">
         <v>41</v>
       </c>
       <c r="W22" s="13">
         <v>25</v>
       </c>
       <c r="X22" s="1">
         <v>15</v>
       </c>
       <c r="Y22" s="1">
         <v>29</v>
       </c>
       <c r="Z22" s="1">
         <v>20</v>
       </c>
       <c r="AA22" s="1">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="223" t="s">
+      <c r="AB22" s="1">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
+      <c r="A23" s="222" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="223"/>
-[...26 lines deleted...]
-    <row r="24" spans="1:27">
+      <c r="B23" s="222"/>
+      <c r="C23" s="222"/>
+      <c r="D23" s="222"/>
+      <c r="E23" s="222"/>
+      <c r="F23" s="222"/>
+      <c r="G23" s="222"/>
+      <c r="H23" s="222"/>
+      <c r="I23" s="222"/>
+      <c r="J23" s="222"/>
+      <c r="K23" s="222"/>
+      <c r="L23" s="222"/>
+      <c r="M23" s="222"/>
+      <c r="N23" s="222"/>
+      <c r="O23" s="222"/>
+      <c r="P23" s="222"/>
+      <c r="Q23" s="222"/>
+      <c r="R23" s="222"/>
+      <c r="S23" s="222"/>
+      <c r="T23" s="222"/>
+      <c r="U23" s="222"/>
+      <c r="V23" s="222"/>
+      <c r="W23" s="223"/>
+      <c r="X23" s="223"/>
+      <c r="Y23" s="223"/>
+      <c r="Z23" s="224"/>
+      <c r="AA23" s="224"/>
+      <c r="AB23" s="3"/>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="1">
         <v>134</v>
       </c>
       <c r="C24" s="1">
         <v>118</v>
       </c>
       <c r="D24" s="1">
         <v>114</v>
       </c>
       <c r="E24" s="1">
         <v>149</v>
       </c>
       <c r="F24" s="1">
         <v>129</v>
       </c>
       <c r="G24" s="1">
         <v>156</v>
       </c>
       <c r="H24" s="1">
         <v>176</v>
       </c>
       <c r="I24" s="1">
@@ -3265,52 +3312,55 @@
       </c>
       <c r="T24" s="1">
         <v>143</v>
       </c>
       <c r="U24" s="176">
         <v>141</v>
       </c>
       <c r="V24" s="176">
         <v>135</v>
       </c>
       <c r="W24" s="13">
         <v>116</v>
       </c>
       <c r="X24" s="1">
         <v>90</v>
       </c>
       <c r="Y24" s="1">
         <v>101</v>
       </c>
       <c r="Z24" s="1">
         <v>70</v>
       </c>
       <c r="AA24" s="1">
         <v>83</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="1">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="1">
         <v>47</v>
       </c>
       <c r="C25" s="1">
         <v>36</v>
       </c>
       <c r="D25" s="1">
         <v>45</v>
       </c>
       <c r="E25" s="199">
         <v>58</v>
       </c>
       <c r="F25" s="200">
         <v>52</v>
       </c>
       <c r="G25" s="201">
         <v>55</v>
       </c>
       <c r="H25" s="202">
         <v>65</v>
       </c>
       <c r="I25" s="203">
@@ -3348,52 +3398,55 @@
       </c>
       <c r="T25" s="207">
         <v>42</v>
       </c>
       <c r="U25" s="208">
         <v>58</v>
       </c>
       <c r="V25" s="209">
         <v>59</v>
       </c>
       <c r="W25" s="13">
         <v>48</v>
       </c>
       <c r="X25" s="1">
         <v>33</v>
       </c>
       <c r="Y25" s="1">
         <v>53</v>
       </c>
       <c r="Z25" s="1">
         <v>32</v>
       </c>
       <c r="AA25" s="1">
         <v>40</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="1">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="1">
         <v>11</v>
       </c>
       <c r="C26" s="1">
         <v>7</v>
       </c>
       <c r="D26" s="1">
         <v>10</v>
       </c>
       <c r="E26" s="199">
         <v>9</v>
       </c>
       <c r="F26" s="200">
         <v>4</v>
       </c>
       <c r="G26" s="201">
         <v>8</v>
       </c>
       <c r="H26" s="202">
         <v>15</v>
       </c>
       <c r="I26" s="203">
@@ -3431,52 +3484,55 @@
       </c>
       <c r="T26" s="207">
         <v>16</v>
       </c>
       <c r="U26" s="208">
         <v>6</v>
       </c>
       <c r="V26" s="209">
         <v>12</v>
       </c>
       <c r="W26" s="13">
         <v>9</v>
       </c>
       <c r="X26" s="1">
         <v>8</v>
       </c>
       <c r="Y26" s="1">
         <v>5</v>
       </c>
       <c r="Z26" s="1">
         <v>1</v>
       </c>
       <c r="AA26" s="1">
         <v>3</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="1">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="1">
         <v>15</v>
       </c>
       <c r="C27" s="1">
         <v>10</v>
       </c>
       <c r="D27" s="1">
         <v>7</v>
       </c>
       <c r="E27" s="199">
         <v>11</v>
       </c>
       <c r="F27" s="200">
         <v>10</v>
       </c>
       <c r="G27" s="201">
         <v>17</v>
       </c>
       <c r="H27" s="202">
         <v>13</v>
       </c>
       <c r="I27" s="203">
@@ -3514,52 +3570,55 @@
       </c>
       <c r="T27" s="207">
         <v>15</v>
       </c>
       <c r="U27" s="208">
         <v>13</v>
       </c>
       <c r="V27" s="209">
         <v>11</v>
       </c>
       <c r="W27" s="13">
         <v>8</v>
       </c>
       <c r="X27" s="1">
         <v>7</v>
       </c>
       <c r="Y27" s="1">
         <v>8</v>
       </c>
       <c r="Z27" s="1">
         <v>9</v>
       </c>
       <c r="AA27" s="1">
         <v>5</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="1">
         <v>9</v>
       </c>
       <c r="C28" s="1">
         <v>9</v>
       </c>
       <c r="D28" s="1">
         <v>12</v>
       </c>
       <c r="E28" s="199">
         <v>7</v>
       </c>
       <c r="F28" s="200">
         <v>11</v>
       </c>
       <c r="G28" s="201">
         <v>11</v>
       </c>
       <c r="H28" s="202">
         <v>19</v>
       </c>
       <c r="I28" s="203">
@@ -3597,52 +3656,55 @@
       </c>
       <c r="T28" s="207">
         <v>9</v>
       </c>
       <c r="U28" s="208">
         <v>8</v>
       </c>
       <c r="V28" s="209">
         <v>5</v>
       </c>
       <c r="W28" s="13">
         <v>13</v>
       </c>
       <c r="X28" s="1">
         <v>8</v>
       </c>
       <c r="Y28" s="1">
         <v>2</v>
       </c>
       <c r="Z28" s="1">
         <v>9</v>
       </c>
       <c r="AA28" s="1">
         <v>7</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B29" s="1">
         <v>16</v>
       </c>
       <c r="C29" s="1">
         <v>23</v>
       </c>
       <c r="D29" s="1">
         <v>10</v>
       </c>
       <c r="E29" s="199">
         <v>28</v>
       </c>
       <c r="F29" s="200">
         <v>17</v>
       </c>
       <c r="G29" s="201">
         <v>28</v>
       </c>
       <c r="H29" s="202">
         <v>25</v>
       </c>
       <c r="I29" s="203">
@@ -3680,52 +3742,55 @@
       </c>
       <c r="T29" s="207">
         <v>28</v>
       </c>
       <c r="U29" s="208">
         <v>22</v>
       </c>
       <c r="V29" s="209">
         <v>22</v>
       </c>
       <c r="W29" s="13">
         <v>14</v>
       </c>
       <c r="X29" s="1">
         <v>21</v>
       </c>
       <c r="Y29" s="1">
         <v>15</v>
       </c>
       <c r="Z29" s="1">
         <v>9</v>
       </c>
       <c r="AA29" s="1">
         <v>9</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="1">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B30" s="1">
         <v>8</v>
       </c>
       <c r="C30" s="1">
         <v>19</v>
       </c>
       <c r="D30" s="1">
         <v>12</v>
       </c>
       <c r="E30" s="199">
         <v>10</v>
       </c>
       <c r="F30" s="200">
         <v>14</v>
       </c>
       <c r="G30" s="201">
         <v>13</v>
       </c>
       <c r="H30" s="202">
         <v>17</v>
       </c>
       <c r="I30" s="203">
@@ -3763,52 +3828,55 @@
       </c>
       <c r="T30" s="207">
         <v>12</v>
       </c>
       <c r="U30" s="208">
         <v>11</v>
       </c>
       <c r="V30" s="209">
         <v>5</v>
       </c>
       <c r="W30" s="13">
         <v>11</v>
       </c>
       <c r="X30" s="1">
         <v>3</v>
       </c>
       <c r="Y30" s="1">
         <v>8</v>
       </c>
       <c r="Z30" s="1">
         <v>5</v>
       </c>
       <c r="AA30" s="1">
         <v>6</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B31" s="1">
         <v>17</v>
       </c>
       <c r="C31" s="1">
         <v>7</v>
       </c>
       <c r="D31" s="1">
         <v>8</v>
       </c>
       <c r="E31" s="199">
         <v>18</v>
       </c>
       <c r="F31" s="200">
         <v>13</v>
       </c>
       <c r="G31" s="201">
         <v>11</v>
       </c>
       <c r="H31" s="202">
         <v>17</v>
       </c>
       <c r="I31" s="203">
@@ -3846,52 +3914,55 @@
       </c>
       <c r="T31" s="207">
         <v>10</v>
       </c>
       <c r="U31" s="208">
         <v>10</v>
       </c>
       <c r="V31" s="209">
         <v>13</v>
       </c>
       <c r="W31" s="13">
         <v>9</v>
       </c>
       <c r="X31" s="1">
         <v>6</v>
       </c>
       <c r="Y31" s="1">
         <v>6</v>
       </c>
       <c r="Z31" s="1">
         <v>5</v>
       </c>
       <c r="AA31" s="1">
         <v>7</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="1">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="63" t="s">
         <v>48</v>
       </c>
       <c r="B32" s="2">
         <v>11</v>
       </c>
       <c r="C32" s="2">
         <v>7</v>
       </c>
       <c r="D32" s="2">
         <v>10</v>
       </c>
       <c r="E32" s="210">
         <v>8</v>
       </c>
       <c r="F32" s="211">
         <v>8</v>
       </c>
       <c r="G32" s="212">
         <v>13</v>
       </c>
       <c r="H32" s="213">
         <v>5</v>
       </c>
       <c r="I32" s="214">
@@ -3929,201 +4000,207 @@
       </c>
       <c r="T32" s="218">
         <v>11</v>
       </c>
       <c r="U32" s="219">
         <v>13</v>
       </c>
       <c r="V32" s="220">
         <v>8</v>
       </c>
       <c r="W32" s="2">
         <v>4</v>
       </c>
       <c r="X32" s="2">
         <v>4</v>
       </c>
       <c r="Y32" s="2">
         <v>4</v>
       </c>
       <c r="Z32" s="2" t="s">
         <v>17</v>
       </c>
       <c r="AA32" s="2">
         <v>6</v>
       </c>
+      <c r="AB32" s="2">
+        <v>3</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="V6:AA6"/>
-[...1 lines deleted...]
-    <mergeCell ref="A5:AA5"/>
+    <mergeCell ref="A23:AA23"/>
+    <mergeCell ref="V6:AB6"/>
+    <mergeCell ref="Z7:AB7"/>
+    <mergeCell ref="A5:AB5"/>
     <mergeCell ref="A9:AA9"/>
     <mergeCell ref="A19:AA19"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:Y7"/>
-    <mergeCell ref="A23:AA23"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A5:AA32"/>
+  <dimension ref="A5:AB32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AD21" sqref="AD21"/>
+      <selection activeCell="AD17" sqref="AD17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.28515625" customWidth="1"/>
     <col min="2" max="2" width="7.7109375" customWidth="1"/>
     <col min="3" max="3" width="8.140625" customWidth="1"/>
     <col min="4" max="4" width="7.7109375" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" customWidth="1"/>
     <col min="6" max="6" width="8.5703125" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" customWidth="1"/>
     <col min="8" max="8" width="7.85546875" customWidth="1"/>
     <col min="9" max="9" width="7.7109375" customWidth="1"/>
     <col min="11" max="12" width="8" customWidth="1"/>
     <col min="14" max="14" width="6.85546875" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" customWidth="1"/>
     <col min="16" max="16" width="7.5703125" customWidth="1"/>
     <col min="17" max="17" width="7.7109375" customWidth="1"/>
     <col min="18" max="18" width="7.42578125" customWidth="1"/>
     <col min="19" max="19" width="7.7109375" customWidth="1"/>
     <col min="20" max="21" width="7.28515625" customWidth="1"/>
     <col min="23" max="23" width="8" customWidth="1"/>
     <col min="24" max="24" width="8.140625" customWidth="1"/>
     <col min="26" max="26" width="6.85546875" customWidth="1"/>
     <col min="27" max="27" width="7.7109375" customWidth="1"/>
+    <col min="28" max="28" width="7.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:27">
-      <c r="A5" s="234" t="s">
+    <row r="5" spans="1:28">
+      <c r="A5" s="230" t="s">
         <v>28</v>
       </c>
-      <c r="B5" s="234"/>
-[...26 lines deleted...]
-    <row r="6" spans="1:27">
+      <c r="B5" s="230"/>
+      <c r="C5" s="230"/>
+      <c r="D5" s="230"/>
+      <c r="E5" s="230"/>
+      <c r="F5" s="230"/>
+      <c r="G5" s="230"/>
+      <c r="H5" s="230"/>
+      <c r="I5" s="230"/>
+      <c r="J5" s="230"/>
+      <c r="K5" s="230"/>
+      <c r="L5" s="230"/>
+      <c r="M5" s="230"/>
+      <c r="N5" s="230"/>
+      <c r="O5" s="230"/>
+      <c r="P5" s="230"/>
+      <c r="Q5" s="230"/>
+      <c r="R5" s="230"/>
+      <c r="S5" s="230"/>
+      <c r="T5" s="230"/>
+      <c r="U5" s="230"/>
+      <c r="V5" s="230"/>
+      <c r="W5" s="224"/>
+      <c r="X5" s="224"/>
+      <c r="Y5" s="224"/>
+      <c r="Z5" s="224"/>
+      <c r="AA5" s="224"/>
+    </row>
+    <row r="6" spans="1:28">
       <c r="A6" s="4"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
       <c r="Q6" s="3"/>
       <c r="R6" s="3"/>
-      <c r="S6" s="232" t="s">
+      <c r="S6" s="241" t="s">
         <v>29</v>
       </c>
-      <c r="T6" s="233"/>
-[...10 lines deleted...]
-      <c r="B7" s="226">
+      <c r="T6" s="242"/>
+      <c r="U6" s="242"/>
+      <c r="V6" s="242"/>
+      <c r="W6" s="242"/>
+      <c r="X6" s="242"/>
+      <c r="Y6" s="242"/>
+      <c r="Z6" s="242"/>
+      <c r="AA6" s="242"/>
+      <c r="AB6" s="242"/>
+    </row>
+    <row r="7" spans="1:28">
+      <c r="A7" s="235"/>
+      <c r="B7" s="237">
         <v>2024</v>
       </c>
-      <c r="C7" s="226"/>
-[...9 lines deleted...]
-      <c r="M7" s="226"/>
+      <c r="C7" s="237"/>
+      <c r="D7" s="237"/>
+      <c r="E7" s="237"/>
+      <c r="F7" s="237"/>
+      <c r="G7" s="237"/>
+      <c r="H7" s="237"/>
+      <c r="I7" s="237"/>
+      <c r="J7" s="237"/>
+      <c r="K7" s="237"/>
+      <c r="L7" s="237"/>
+      <c r="M7" s="237"/>
       <c r="N7" s="227">
         <v>2025</v>
       </c>
       <c r="O7" s="228"/>
       <c r="P7" s="228"/>
       <c r="Q7" s="228"/>
       <c r="R7" s="228"/>
       <c r="S7" s="228"/>
       <c r="T7" s="228"/>
       <c r="U7" s="228"/>
       <c r="V7" s="228"/>
       <c r="W7" s="229"/>
       <c r="X7" s="229"/>
       <c r="Y7" s="229"/>
       <c r="Z7" s="227">
         <v>2026</v>
       </c>
       <c r="AA7" s="228"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="225"/>
+      <c r="AB7" s="229"/>
+    </row>
+    <row r="8" spans="1:28" ht="22.5">
+      <c r="A8" s="236"/>
       <c r="B8" s="71" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="72" t="s">
         <v>30</v>
       </c>
       <c r="D8" s="72" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="72" t="s">
         <v>32</v>
       </c>
       <c r="F8" s="72" t="s">
         <v>33</v>
       </c>
       <c r="G8" s="72" t="s">
         <v>34</v>
       </c>
       <c r="H8" s="72" t="s">
         <v>35</v>
       </c>
       <c r="I8" s="72" t="s">
         <v>36</v>
       </c>
       <c r="J8" s="72" t="s">
@@ -4158,83 +4235,86 @@
       </c>
       <c r="T8" s="72" t="s">
         <v>35</v>
       </c>
       <c r="U8" s="72" t="s">
         <v>36</v>
       </c>
       <c r="V8" s="72" t="s">
         <v>37</v>
       </c>
       <c r="W8" s="73" t="s">
         <v>38</v>
       </c>
       <c r="X8" s="73" t="s">
         <v>39</v>
       </c>
       <c r="Y8" s="73" t="s">
         <v>40</v>
       </c>
       <c r="Z8" s="74" t="s">
         <v>5</v>
       </c>
       <c r="AA8" s="74" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8" s="72" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" s="238" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="238"/>
       <c r="C9" s="238"/>
       <c r="D9" s="238"/>
       <c r="E9" s="238"/>
       <c r="F9" s="238"/>
       <c r="G9" s="238"/>
       <c r="H9" s="238"/>
       <c r="I9" s="238"/>
       <c r="J9" s="238"/>
       <c r="K9" s="238"/>
       <c r="L9" s="238"/>
       <c r="M9" s="238"/>
       <c r="N9" s="238"/>
       <c r="O9" s="238"/>
       <c r="P9" s="238"/>
       <c r="Q9" s="238"/>
       <c r="R9" s="238"/>
       <c r="S9" s="238"/>
       <c r="T9" s="238"/>
       <c r="U9" s="238"/>
       <c r="V9" s="238"/>
-      <c r="W9" s="231"/>
-[...5 lines deleted...]
-    <row r="10" spans="1:27">
+      <c r="W9" s="232"/>
+      <c r="X9" s="232"/>
+      <c r="Y9" s="232"/>
+      <c r="Z9" s="233"/>
+      <c r="AA9" s="233"/>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="75">
         <v>5.3</v>
       </c>
       <c r="C10" s="75">
         <v>5.15</v>
       </c>
       <c r="D10" s="75">
         <v>5.15</v>
       </c>
       <c r="E10" s="75">
         <v>5.52</v>
       </c>
       <c r="F10" s="75">
         <v>5.45</v>
       </c>
       <c r="G10" s="75">
         <v>5.53</v>
       </c>
       <c r="H10" s="75">
         <v>5.81</v>
       </c>
       <c r="I10" s="75">
@@ -4272,52 +4352,55 @@
       </c>
       <c r="T10" s="77">
         <v>5.07</v>
       </c>
       <c r="U10" s="75">
         <v>5.17</v>
       </c>
       <c r="V10" s="75">
         <v>5.34</v>
       </c>
       <c r="W10" s="75">
         <v>5.27</v>
       </c>
       <c r="X10" s="78">
         <v>5.14</v>
       </c>
       <c r="Y10" s="75">
         <v>5.09</v>
       </c>
       <c r="Z10" s="78">
         <v>3.15</v>
       </c>
       <c r="AA10" s="78">
         <v>3.73</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="75">
+        <v>3.83</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="75">
         <v>5.59</v>
       </c>
       <c r="C11" s="75">
         <v>5.5</v>
       </c>
       <c r="D11" s="75">
         <v>5.73</v>
       </c>
       <c r="E11" s="79">
         <v>6.28</v>
       </c>
       <c r="F11" s="80">
         <v>6.1</v>
       </c>
       <c r="G11" s="81">
         <v>6.16</v>
       </c>
       <c r="H11" s="82">
         <v>6.45</v>
       </c>
       <c r="I11" s="83">
@@ -4355,52 +4438,55 @@
       </c>
       <c r="T11" s="87">
         <v>5.71</v>
       </c>
       <c r="U11" s="88">
         <v>5.84</v>
       </c>
       <c r="V11" s="89">
         <v>6.06</v>
       </c>
       <c r="W11" s="75">
         <v>5.98</v>
       </c>
       <c r="X11" s="78">
         <v>5.84</v>
       </c>
       <c r="Y11" s="75">
         <v>5.81</v>
       </c>
       <c r="Z11" s="78">
         <v>3.63</v>
       </c>
       <c r="AA11" s="78">
         <v>4.45</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="75">
+        <v>4.6399999999999997</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="75">
         <v>5.95</v>
       </c>
       <c r="C12" s="75">
         <v>4.95</v>
       </c>
       <c r="D12" s="75">
         <v>4.74</v>
       </c>
       <c r="E12" s="79">
         <v>4.74</v>
       </c>
       <c r="F12" s="80">
         <v>5.07</v>
       </c>
       <c r="G12" s="81">
         <v>4.91</v>
       </c>
       <c r="H12" s="82">
         <v>5.4</v>
       </c>
       <c r="I12" s="83">
@@ -4438,52 +4524,55 @@
       </c>
       <c r="T12" s="87">
         <v>4.8499999999999996</v>
       </c>
       <c r="U12" s="88">
         <v>4.8499999999999996</v>
       </c>
       <c r="V12" s="89">
         <v>5.15</v>
       </c>
       <c r="W12" s="75">
         <v>5.1100000000000003</v>
       </c>
       <c r="X12" s="78">
         <v>4.95</v>
       </c>
       <c r="Y12" s="75">
         <v>4.93</v>
       </c>
       <c r="Z12" s="78">
         <v>2.95</v>
       </c>
       <c r="AA12" s="78">
         <v>3.25</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="75">
+        <v>3.38</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="75">
         <v>5.47</v>
       </c>
       <c r="C13" s="75">
         <v>4.67</v>
       </c>
       <c r="D13" s="75">
         <v>3.93</v>
       </c>
       <c r="E13" s="79">
         <v>3.98</v>
       </c>
       <c r="F13" s="80">
         <v>3.91</v>
       </c>
       <c r="G13" s="81">
         <v>4.3099999999999996</v>
       </c>
       <c r="H13" s="82">
         <v>4.3600000000000003</v>
       </c>
       <c r="I13" s="83">
@@ -4521,52 +4610,55 @@
       </c>
       <c r="T13" s="87">
         <v>3.7</v>
       </c>
       <c r="U13" s="88">
         <v>3.84</v>
       </c>
       <c r="V13" s="89">
         <v>3.87</v>
       </c>
       <c r="W13" s="75">
         <v>3.77</v>
       </c>
       <c r="X13" s="78">
         <v>3.67</v>
       </c>
       <c r="Y13" s="75">
         <v>3.6</v>
       </c>
       <c r="Z13" s="78">
         <v>3.3</v>
       </c>
       <c r="AA13" s="78">
         <v>2.69</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="75">
+        <v>2.2599999999999998</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="75">
         <v>4.05</v>
       </c>
       <c r="C14" s="75">
         <v>4.17</v>
       </c>
       <c r="D14" s="75">
         <v>4.58</v>
       </c>
       <c r="E14" s="79">
         <v>4.24</v>
       </c>
       <c r="F14" s="80">
         <v>4.38</v>
       </c>
       <c r="G14" s="81">
         <v>4.5</v>
       </c>
       <c r="H14" s="82">
         <v>5.09</v>
       </c>
       <c r="I14" s="83">
@@ -4604,52 +4696,55 @@
       </c>
       <c r="T14" s="87">
         <v>3.97</v>
       </c>
       <c r="U14" s="88">
         <v>3.93</v>
       </c>
       <c r="V14" s="89">
         <v>3.76</v>
       </c>
       <c r="W14" s="75">
         <v>3.98</v>
       </c>
       <c r="X14" s="78">
         <v>3.95</v>
       </c>
       <c r="Y14" s="75">
         <v>3.69</v>
       </c>
       <c r="Z14" s="78">
         <v>4.1500000000000004</v>
       </c>
       <c r="AA14" s="78">
         <v>3.85</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="75">
+        <v>3.31</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="75">
         <v>3.41</v>
       </c>
       <c r="C15" s="75">
         <v>4.28</v>
       </c>
       <c r="D15" s="75">
         <v>3.53</v>
       </c>
       <c r="E15" s="79">
         <v>4.17</v>
       </c>
       <c r="F15" s="80">
         <v>4.05</v>
       </c>
       <c r="G15" s="81">
         <v>4.3899999999999997</v>
       </c>
       <c r="H15" s="82">
         <v>4.53</v>
       </c>
       <c r="I15" s="83">
@@ -4687,52 +4782,55 @@
       </c>
       <c r="T15" s="87">
         <v>4.38</v>
       </c>
       <c r="U15" s="88">
         <v>4.42</v>
       </c>
       <c r="V15" s="89">
         <v>4.47</v>
       </c>
       <c r="W15" s="75">
         <v>4.32</v>
       </c>
       <c r="X15" s="78">
         <v>4.3499999999999996</v>
       </c>
       <c r="Y15" s="75">
         <v>4.25</v>
       </c>
       <c r="Z15" s="78">
         <v>1.95</v>
       </c>
       <c r="AA15" s="78">
         <v>2.04</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="75">
+        <v>1.93</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="75">
         <v>3.09</v>
       </c>
       <c r="C16" s="75">
         <v>5.35</v>
       </c>
       <c r="D16" s="75">
         <v>5.09</v>
       </c>
       <c r="E16" s="79">
         <v>4.8099999999999996</v>
       </c>
       <c r="F16" s="80">
         <v>4.92</v>
       </c>
       <c r="G16" s="81">
         <v>4.96</v>
       </c>
       <c r="H16" s="82">
         <v>5.18</v>
       </c>
       <c r="I16" s="83">
@@ -4770,52 +4868,55 @@
       </c>
       <c r="T16" s="87">
         <v>3.32</v>
       </c>
       <c r="U16" s="88">
         <v>3.44</v>
       </c>
       <c r="V16" s="89">
         <v>3.28</v>
       </c>
       <c r="W16" s="75">
         <v>3.38</v>
       </c>
       <c r="X16" s="78">
         <v>3.18</v>
       </c>
       <c r="Y16" s="75">
         <v>3.17</v>
       </c>
       <c r="Z16" s="78">
         <v>1.94</v>
       </c>
       <c r="AA16" s="78">
         <v>2.2400000000000002</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="75">
+        <v>2.14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="75">
         <v>6.71</v>
       </c>
       <c r="C17" s="75">
         <v>4.93</v>
       </c>
       <c r="D17" s="75">
         <v>4.33</v>
       </c>
       <c r="E17" s="79">
         <v>5.0999999999999996</v>
       </c>
       <c r="F17" s="80">
         <v>5.12</v>
       </c>
       <c r="G17" s="81">
         <v>5.03</v>
       </c>
       <c r="H17" s="82">
         <v>5.29</v>
       </c>
       <c r="I17" s="83">
@@ -4853,52 +4954,55 @@
       </c>
       <c r="T17" s="87">
         <v>3.29</v>
       </c>
       <c r="U17" s="88">
         <v>3.39</v>
       </c>
       <c r="V17" s="89">
         <v>3.61</v>
       </c>
       <c r="W17" s="75">
         <v>3.61</v>
       </c>
       <c r="X17" s="78">
         <v>3.51</v>
       </c>
       <c r="Y17" s="75">
         <v>3.41</v>
       </c>
       <c r="Z17" s="78">
         <v>2</v>
       </c>
       <c r="AA17" s="78">
         <v>2.5499999999999998</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="75">
+        <v>2.93</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="75">
         <v>4.4800000000000004</v>
       </c>
       <c r="C18" s="75">
         <v>3.76</v>
       </c>
       <c r="D18" s="75">
         <v>3.86</v>
       </c>
       <c r="E18" s="79">
         <v>3.73</v>
       </c>
       <c r="F18" s="80">
         <v>3.64</v>
       </c>
       <c r="G18" s="81">
         <v>3.94</v>
       </c>
       <c r="H18" s="82">
         <v>3.66</v>
       </c>
       <c r="I18" s="83">
@@ -4936,83 +5040,87 @@
       </c>
       <c r="T18" s="87">
         <v>3.61</v>
       </c>
       <c r="U18" s="88">
         <v>3.83</v>
       </c>
       <c r="V18" s="89">
         <v>3.78</v>
       </c>
       <c r="W18" s="75">
         <v>3.56</v>
       </c>
       <c r="X18" s="78">
         <v>3.4</v>
       </c>
       <c r="Y18" s="75">
         <v>3.25</v>
       </c>
       <c r="Z18" s="78" t="s">
         <v>17</v>
       </c>
       <c r="AA18" s="78">
         <v>1.31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="236" t="s">
+      <c r="AB18" s="75">
+        <v>1.29</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
+      <c r="A19" s="239" t="s">
         <v>11</v>
       </c>
-      <c r="B19" s="236"/>
-[...26 lines deleted...]
-    <row r="20" spans="1:27">
+      <c r="B19" s="239"/>
+      <c r="C19" s="239"/>
+      <c r="D19" s="239"/>
+      <c r="E19" s="239"/>
+      <c r="F19" s="239"/>
+      <c r="G19" s="239"/>
+      <c r="H19" s="239"/>
+      <c r="I19" s="239"/>
+      <c r="J19" s="239"/>
+      <c r="K19" s="239"/>
+      <c r="L19" s="239"/>
+      <c r="M19" s="239"/>
+      <c r="N19" s="239"/>
+      <c r="O19" s="239"/>
+      <c r="P19" s="239"/>
+      <c r="Q19" s="239"/>
+      <c r="R19" s="239"/>
+      <c r="S19" s="239"/>
+      <c r="T19" s="239"/>
+      <c r="U19" s="239"/>
+      <c r="V19" s="239"/>
+      <c r="W19" s="240"/>
+      <c r="X19" s="223"/>
+      <c r="Y19" s="223"/>
+      <c r="Z19" s="224"/>
+      <c r="AA19" s="224"/>
+      <c r="AB19" s="3"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="75">
         <v>5.57</v>
       </c>
       <c r="C20" s="75">
         <v>5.42</v>
       </c>
       <c r="D20" s="75">
         <v>5.58</v>
       </c>
       <c r="E20" s="75">
         <v>6.04</v>
       </c>
       <c r="F20" s="75">
         <v>5.92</v>
       </c>
       <c r="G20" s="75">
         <v>5.91</v>
       </c>
       <c r="H20" s="75">
         <v>6.23</v>
       </c>
       <c r="I20" s="75">
@@ -5050,52 +5158,55 @@
       </c>
       <c r="T20" s="77">
         <v>5.74</v>
       </c>
       <c r="U20" s="75">
         <v>5.83</v>
       </c>
       <c r="V20" s="75">
         <v>6.06</v>
       </c>
       <c r="W20" s="75">
         <v>5.96</v>
       </c>
       <c r="X20" s="78">
         <v>5.81</v>
       </c>
       <c r="Y20" s="75">
         <v>5.76</v>
       </c>
       <c r="Z20" s="78">
         <v>3.66</v>
       </c>
       <c r="AA20" s="78">
         <v>4.41</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="75">
+        <v>4.46</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="75">
         <v>5.52</v>
       </c>
       <c r="C21" s="75">
         <v>5.54</v>
       </c>
       <c r="D21" s="75">
         <v>5.8</v>
       </c>
       <c r="E21" s="90">
         <v>6.36</v>
       </c>
       <c r="F21" s="91">
         <v>6.09</v>
       </c>
       <c r="G21" s="92">
         <v>6.12</v>
       </c>
       <c r="H21" s="93">
         <v>6.41</v>
       </c>
       <c r="I21" s="94">
@@ -5133,52 +5244,55 @@
       </c>
       <c r="T21" s="98">
         <v>5.92</v>
       </c>
       <c r="U21" s="99">
         <v>6.02</v>
       </c>
       <c r="V21" s="100">
         <v>6.24</v>
       </c>
       <c r="W21" s="75">
         <v>6.13</v>
       </c>
       <c r="X21" s="78">
         <v>5.99</v>
       </c>
       <c r="Y21" s="75">
         <v>5.92</v>
       </c>
       <c r="Z21" s="78">
         <v>3.65</v>
       </c>
       <c r="AA21" s="78">
         <v>4.51</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="75">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="75">
         <v>5.8</v>
       </c>
       <c r="C22" s="75">
         <v>4.8099999999999996</v>
       </c>
       <c r="D22" s="75">
         <v>4.5</v>
       </c>
       <c r="E22" s="90">
         <v>4.5</v>
       </c>
       <c r="F22" s="91">
         <v>5.12</v>
       </c>
       <c r="G22" s="92">
         <v>4.91</v>
       </c>
       <c r="H22" s="93">
         <v>5.37</v>
       </c>
       <c r="I22" s="94">
@@ -5216,83 +5330,87 @@
       </c>
       <c r="T22" s="98">
         <v>4.82</v>
       </c>
       <c r="U22" s="99">
         <v>4.8600000000000003</v>
       </c>
       <c r="V22" s="100">
         <v>5.18</v>
       </c>
       <c r="W22" s="75">
         <v>5.1100000000000003</v>
       </c>
       <c r="X22" s="78">
         <v>4.91</v>
       </c>
       <c r="Y22" s="75">
         <v>4.9400000000000004</v>
       </c>
       <c r="Z22" s="78">
         <v>3.66</v>
       </c>
       <c r="AA22" s="78">
         <v>3.85</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="236" t="s">
+      <c r="AB22" s="75">
+        <v>3.59</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
+      <c r="A23" s="239" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="236"/>
-[...26 lines deleted...]
-    <row r="24" spans="1:27">
+      <c r="B23" s="239"/>
+      <c r="C23" s="239"/>
+      <c r="D23" s="239"/>
+      <c r="E23" s="239"/>
+      <c r="F23" s="239"/>
+      <c r="G23" s="239"/>
+      <c r="H23" s="239"/>
+      <c r="I23" s="239"/>
+      <c r="J23" s="239"/>
+      <c r="K23" s="239"/>
+      <c r="L23" s="239"/>
+      <c r="M23" s="239"/>
+      <c r="N23" s="239"/>
+      <c r="O23" s="239"/>
+      <c r="P23" s="239"/>
+      <c r="Q23" s="239"/>
+      <c r="R23" s="239"/>
+      <c r="S23" s="239"/>
+      <c r="T23" s="239"/>
+      <c r="U23" s="239"/>
+      <c r="V23" s="239"/>
+      <c r="W23" s="240"/>
+      <c r="X23" s="223"/>
+      <c r="Y23" s="223"/>
+      <c r="Z23" s="224"/>
+      <c r="AA23" s="224"/>
+      <c r="AB23" s="3"/>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="75">
         <v>4.96</v>
       </c>
       <c r="C24" s="75">
         <v>4.82</v>
       </c>
       <c r="D24" s="75">
         <v>4.62</v>
       </c>
       <c r="E24" s="75">
         <v>4.8899999999999997</v>
       </c>
       <c r="F24" s="75">
         <v>4.87</v>
       </c>
       <c r="G24" s="75">
         <v>5.0599999999999996</v>
       </c>
       <c r="H24" s="75">
         <v>5.28</v>
       </c>
       <c r="I24" s="75">
@@ -5330,52 +5448,55 @@
       </c>
       <c r="T24" s="77">
         <v>4.24</v>
       </c>
       <c r="U24" s="75">
         <v>4.37</v>
       </c>
       <c r="V24" s="75">
         <v>4.45</v>
       </c>
       <c r="W24" s="75">
         <v>4.43</v>
       </c>
       <c r="X24" s="78">
         <v>4.34</v>
       </c>
       <c r="Y24" s="78">
         <v>4.28</v>
       </c>
       <c r="Z24" s="78">
         <v>2.54</v>
       </c>
       <c r="AA24" s="78">
         <v>2.91</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="75">
+        <v>3.06</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="75">
         <v>5.83</v>
       </c>
       <c r="C25" s="75">
         <v>5.36</v>
       </c>
       <c r="D25" s="75">
         <v>5.49</v>
       </c>
       <c r="E25" s="101">
         <v>5.99</v>
       </c>
       <c r="F25" s="102">
         <v>6.13</v>
       </c>
       <c r="G25" s="103">
         <v>6.33</v>
       </c>
       <c r="H25" s="104">
         <v>6.61</v>
       </c>
       <c r="I25" s="105">
@@ -5413,52 +5534,55 @@
       </c>
       <c r="T25" s="109">
         <v>5.0199999999999996</v>
       </c>
       <c r="U25" s="110">
         <v>5.26</v>
       </c>
       <c r="V25" s="111">
         <v>5.47</v>
       </c>
       <c r="W25" s="75">
         <v>5.49</v>
       </c>
       <c r="X25" s="78">
         <v>5.36</v>
       </c>
       <c r="Y25" s="78">
         <v>5.44</v>
       </c>
       <c r="Z25" s="78">
         <v>3.58</v>
       </c>
       <c r="AA25" s="78">
         <v>4.2300000000000004</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="75">
+        <v>4.66</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="75">
         <v>6.44</v>
       </c>
       <c r="C26" s="75">
         <v>5.42</v>
       </c>
       <c r="D26" s="75">
         <v>5.55</v>
       </c>
       <c r="E26" s="101">
         <v>5.53</v>
       </c>
       <c r="F26" s="102">
         <v>4.9000000000000004</v>
       </c>
       <c r="G26" s="103">
         <v>4.8899999999999997</v>
       </c>
       <c r="H26" s="104">
         <v>5.48</v>
       </c>
       <c r="I26" s="105">
@@ -5496,52 +5620,55 @@
       </c>
       <c r="T26" s="109">
         <v>4.96</v>
       </c>
       <c r="U26" s="110">
         <v>4.8</v>
       </c>
       <c r="V26" s="111">
         <v>5.08</v>
       </c>
       <c r="W26" s="75">
         <v>5.1100000000000003</v>
       </c>
       <c r="X26" s="78">
         <v>5.09</v>
       </c>
       <c r="Y26" s="78">
         <v>4.91</v>
       </c>
       <c r="Z26" s="78">
         <v>0.6</v>
       </c>
       <c r="AA26" s="78">
         <v>1.27</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="75">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="75">
         <v>5.47</v>
       </c>
       <c r="C27" s="75">
         <v>4.67</v>
       </c>
       <c r="D27" s="75">
         <v>3.93</v>
       </c>
       <c r="E27" s="101">
         <v>3.98</v>
       </c>
       <c r="F27" s="102">
         <v>3.91</v>
       </c>
       <c r="G27" s="103">
         <v>4.3099999999999996</v>
       </c>
       <c r="H27" s="104">
         <v>4.3600000000000003</v>
       </c>
       <c r="I27" s="105">
@@ -5579,52 +5706,55 @@
       </c>
       <c r="T27" s="109">
         <v>3.7</v>
       </c>
       <c r="U27" s="110">
         <v>3.84</v>
       </c>
       <c r="V27" s="111">
         <v>3.87</v>
       </c>
       <c r="W27" s="75">
         <v>3.77</v>
       </c>
       <c r="X27" s="78">
         <v>3.67</v>
       </c>
       <c r="Y27" s="78">
         <v>3.6</v>
       </c>
       <c r="Z27" s="78">
         <v>3.3</v>
       </c>
       <c r="AA27" s="78">
         <v>2.69</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="75">
+        <v>2.2599999999999998</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="75">
         <v>4.05</v>
       </c>
       <c r="C28" s="75">
         <v>4.17</v>
       </c>
       <c r="D28" s="75">
         <v>4.58</v>
       </c>
       <c r="E28" s="101">
         <v>4.24</v>
       </c>
       <c r="F28" s="102">
         <v>4.38</v>
       </c>
       <c r="G28" s="103">
         <v>4.5</v>
       </c>
       <c r="H28" s="104">
         <v>5.09</v>
       </c>
       <c r="I28" s="105">
@@ -5662,52 +5792,55 @@
       </c>
       <c r="T28" s="109">
         <v>3.97</v>
       </c>
       <c r="U28" s="110">
         <v>3.93</v>
       </c>
       <c r="V28" s="111">
         <v>3.76</v>
       </c>
       <c r="W28" s="75">
         <v>3.98</v>
       </c>
       <c r="X28" s="78">
         <v>3.95</v>
       </c>
       <c r="Y28" s="78">
         <v>3.69</v>
       </c>
       <c r="Z28" s="78">
         <v>4.1500000000000004</v>
       </c>
       <c r="AA28" s="78">
         <v>3.85</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="75">
+        <v>3.31</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="75">
         <v>3.41</v>
       </c>
       <c r="C29" s="75">
         <v>4.28</v>
       </c>
       <c r="D29" s="75">
         <v>3.53</v>
       </c>
       <c r="E29" s="101">
         <v>4.17</v>
       </c>
       <c r="F29" s="102">
         <v>4.05</v>
       </c>
       <c r="G29" s="103">
         <v>4.3899999999999997</v>
       </c>
       <c r="H29" s="104">
         <v>4.53</v>
       </c>
       <c r="I29" s="105">
@@ -5745,52 +5878,55 @@
       </c>
       <c r="T29" s="109">
         <v>4.38</v>
       </c>
       <c r="U29" s="110">
         <v>4.42</v>
       </c>
       <c r="V29" s="111">
         <v>4.47</v>
       </c>
       <c r="W29" s="75">
         <v>4.32</v>
       </c>
       <c r="X29" s="78">
         <v>4.3499999999999996</v>
       </c>
       <c r="Y29" s="78">
         <v>4.25</v>
       </c>
       <c r="Z29" s="78">
         <v>1.95</v>
       </c>
       <c r="AA29" s="78">
         <v>2.04</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="75">
+        <v>1.93</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="75">
         <v>3.09</v>
       </c>
       <c r="C30" s="75">
         <v>5.35</v>
       </c>
       <c r="D30" s="75">
         <v>5.09</v>
       </c>
       <c r="E30" s="101">
         <v>4.8099999999999996</v>
       </c>
       <c r="F30" s="102">
         <v>4.92</v>
       </c>
       <c r="G30" s="103">
         <v>4.96</v>
       </c>
       <c r="H30" s="104">
         <v>5.18</v>
       </c>
       <c r="I30" s="105">
@@ -5828,52 +5964,55 @@
       </c>
       <c r="T30" s="109">
         <v>3.32</v>
       </c>
       <c r="U30" s="110">
         <v>3.44</v>
       </c>
       <c r="V30" s="111">
         <v>3.28</v>
       </c>
       <c r="W30" s="75">
         <v>3.38</v>
       </c>
       <c r="X30" s="78">
         <v>3.18</v>
       </c>
       <c r="Y30" s="78">
         <v>3.17</v>
       </c>
       <c r="Z30" s="78">
         <v>1.94</v>
       </c>
       <c r="AA30" s="78">
         <v>2.2400000000000002</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="75">
+        <v>2.14</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="75">
         <v>6.71</v>
       </c>
       <c r="C31" s="75">
         <v>4.93</v>
       </c>
       <c r="D31" s="75">
         <v>4.33</v>
       </c>
       <c r="E31" s="101">
         <v>5.0999999999999996</v>
       </c>
       <c r="F31" s="102">
         <v>5.12</v>
       </c>
       <c r="G31" s="103">
         <v>5.03</v>
       </c>
       <c r="H31" s="104">
         <v>5.29</v>
       </c>
       <c r="I31" s="105">
@@ -5911,52 +6050,55 @@
       </c>
       <c r="T31" s="109">
         <v>3.29</v>
       </c>
       <c r="U31" s="110">
         <v>3.39</v>
       </c>
       <c r="V31" s="111">
         <v>3.61</v>
       </c>
       <c r="W31" s="75">
         <v>3.61</v>
       </c>
       <c r="X31" s="78">
         <v>3.51</v>
       </c>
       <c r="Y31" s="78">
         <v>3.41</v>
       </c>
       <c r="Z31" s="78">
         <v>2</v>
       </c>
       <c r="AA31" s="78">
         <v>2.5499999999999998</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="75">
+        <v>2.93</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="63" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="112">
         <v>4.4800000000000004</v>
       </c>
       <c r="C32" s="112">
         <v>3.76</v>
       </c>
       <c r="D32" s="112">
         <v>3.86</v>
       </c>
       <c r="E32" s="113">
         <v>3.73</v>
       </c>
       <c r="F32" s="114">
         <v>3.64</v>
       </c>
       <c r="G32" s="115">
         <v>3.94</v>
       </c>
       <c r="H32" s="116">
         <v>3.66</v>
       </c>
       <c r="I32" s="117">
@@ -5994,203 +6136,210 @@
       </c>
       <c r="T32" s="121">
         <v>3.61</v>
       </c>
       <c r="U32" s="122">
         <v>3.83</v>
       </c>
       <c r="V32" s="123">
         <v>3.78</v>
       </c>
       <c r="W32" s="112">
         <v>3.56</v>
       </c>
       <c r="X32" s="112">
         <v>3.4</v>
       </c>
       <c r="Y32" s="112">
         <v>3.25</v>
       </c>
       <c r="Z32" s="112" t="s">
         <v>17</v>
       </c>
       <c r="AA32" s="112">
         <v>1.31</v>
       </c>
+      <c r="AB32" s="112">
+        <v>1.29</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="Z7:AA7"/>
-    <mergeCell ref="S6:AA6"/>
+    <mergeCell ref="A19:AA19"/>
+    <mergeCell ref="A23:AA23"/>
+    <mergeCell ref="Z7:AB7"/>
+    <mergeCell ref="S6:AB6"/>
     <mergeCell ref="A5:AA5"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:Y7"/>
     <mergeCell ref="A9:AA9"/>
-    <mergeCell ref="A19:AA19"/>
-    <mergeCell ref="A23:AA23"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A5:AA32"/>
+  <dimension ref="A5:AB32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AE23" sqref="AE23"/>
+      <selection activeCell="AD20" sqref="AD20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.5703125" customWidth="1"/>
     <col min="2" max="2" width="6.5703125" customWidth="1"/>
     <col min="3" max="3" width="6.28515625" customWidth="1"/>
     <col min="4" max="4" width="6.85546875" customWidth="1"/>
     <col min="5" max="5" width="6.140625" customWidth="1"/>
     <col min="6" max="6" width="7.140625" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="6.42578125" customWidth="1"/>
     <col min="9" max="9" width="6.28515625" customWidth="1"/>
     <col min="10" max="10" width="8.7109375" customWidth="1"/>
     <col min="11" max="11" width="6.140625" customWidth="1"/>
     <col min="12" max="12" width="7.42578125" customWidth="1"/>
     <col min="14" max="14" width="6.85546875" customWidth="1"/>
     <col min="15" max="15" width="6.42578125" customWidth="1"/>
     <col min="16" max="16" width="6.5703125" customWidth="1"/>
     <col min="17" max="17" width="6.28515625" customWidth="1"/>
     <col min="18" max="18" width="7" customWidth="1"/>
     <col min="19" max="19" width="7.140625" customWidth="1"/>
     <col min="20" max="20" width="5.7109375" customWidth="1"/>
     <col min="21" max="21" width="6.5703125" customWidth="1"/>
     <col min="23" max="23" width="6.28515625" customWidth="1"/>
     <col min="24" max="24" width="7" customWidth="1"/>
     <col min="26" max="27" width="6.7109375" customWidth="1"/>
+    <col min="28" max="28" width="7.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:27">
-      <c r="A5" s="234" t="s">
+    <row r="5" spans="1:28">
+      <c r="A5" s="230" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="234"/>
-[...26 lines deleted...]
-    <row r="6" spans="1:27">
+      <c r="B5" s="230"/>
+      <c r="C5" s="230"/>
+      <c r="D5" s="230"/>
+      <c r="E5" s="230"/>
+      <c r="F5" s="230"/>
+      <c r="G5" s="230"/>
+      <c r="H5" s="230"/>
+      <c r="I5" s="230"/>
+      <c r="J5" s="230"/>
+      <c r="K5" s="230"/>
+      <c r="L5" s="230"/>
+      <c r="M5" s="230"/>
+      <c r="N5" s="230"/>
+      <c r="O5" s="230"/>
+      <c r="P5" s="230"/>
+      <c r="Q5" s="230"/>
+      <c r="R5" s="230"/>
+      <c r="S5" s="230"/>
+      <c r="T5" s="230"/>
+      <c r="U5" s="230"/>
+      <c r="V5" s="230"/>
+      <c r="W5" s="224"/>
+      <c r="X5" s="224"/>
+      <c r="Y5" s="224"/>
+      <c r="Z5" s="224"/>
+      <c r="AA5" s="224"/>
+      <c r="AB5" s="224"/>
+    </row>
+    <row r="6" spans="1:28">
       <c r="A6" s="4"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
       <c r="Q6" s="3"/>
       <c r="R6" s="3"/>
       <c r="S6" s="3"/>
       <c r="T6" s="5"/>
       <c r="U6" s="3"/>
-      <c r="V6" s="232" t="s">
+      <c r="V6" s="241" t="s">
         <v>12</v>
       </c>
-      <c r="W6" s="233"/>
-[...7 lines deleted...]
-      <c r="B7" s="226">
+      <c r="W6" s="242"/>
+      <c r="X6" s="242"/>
+      <c r="Y6" s="242"/>
+      <c r="Z6" s="242"/>
+      <c r="AA6" s="242"/>
+      <c r="AB6" s="242"/>
+    </row>
+    <row r="7" spans="1:28">
+      <c r="A7" s="235"/>
+      <c r="B7" s="237">
         <v>2024</v>
       </c>
-      <c r="C7" s="226"/>
-[...9 lines deleted...]
-      <c r="M7" s="226"/>
+      <c r="C7" s="237"/>
+      <c r="D7" s="237"/>
+      <c r="E7" s="237"/>
+      <c r="F7" s="237"/>
+      <c r="G7" s="237"/>
+      <c r="H7" s="237"/>
+      <c r="I7" s="237"/>
+      <c r="J7" s="237"/>
+      <c r="K7" s="237"/>
+      <c r="L7" s="237"/>
+      <c r="M7" s="237"/>
       <c r="N7" s="227">
         <v>2025</v>
       </c>
       <c r="O7" s="228"/>
       <c r="P7" s="228"/>
       <c r="Q7" s="228"/>
       <c r="R7" s="228"/>
       <c r="S7" s="228"/>
       <c r="T7" s="228"/>
       <c r="U7" s="228"/>
       <c r="V7" s="228"/>
       <c r="W7" s="229"/>
       <c r="X7" s="229"/>
       <c r="Y7" s="229"/>
       <c r="Z7" s="227">
         <v>2026</v>
       </c>
       <c r="AA7" s="228"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="225"/>
+      <c r="AB7" s="233"/>
+    </row>
+    <row r="8" spans="1:28">
+      <c r="A8" s="236"/>
       <c r="B8" s="71" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="69" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="70" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I8" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J8" s="6" t="s">
@@ -6222,86 +6371,89 @@
       </c>
       <c r="S8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>2</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>3</v>
       </c>
       <c r="V8" s="6" t="s">
         <v>4</v>
       </c>
       <c r="W8" s="68" t="s">
         <v>13</v>
       </c>
       <c r="X8" s="68" t="s">
         <v>14</v>
       </c>
       <c r="Y8" s="68" t="s">
         <v>15</v>
       </c>
       <c r="Z8" s="174" t="s">
         <v>5</v>
       </c>
-      <c r="AA8" s="174" t="s">
+      <c r="AA8" s="6" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="240" t="s">
+      <c r="AB8" s="69" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
+      <c r="A9" s="243" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="240"/>
-[...26 lines deleted...]
-    <row r="10" spans="1:27">
+      <c r="B9" s="243"/>
+      <c r="C9" s="243"/>
+      <c r="D9" s="243"/>
+      <c r="E9" s="243"/>
+      <c r="F9" s="243"/>
+      <c r="G9" s="243"/>
+      <c r="H9" s="243"/>
+      <c r="I9" s="243"/>
+      <c r="J9" s="243"/>
+      <c r="K9" s="243"/>
+      <c r="L9" s="243"/>
+      <c r="M9" s="243"/>
+      <c r="N9" s="243"/>
+      <c r="O9" s="243"/>
+      <c r="P9" s="243"/>
+      <c r="Q9" s="243"/>
+      <c r="R9" s="243"/>
+      <c r="S9" s="243"/>
+      <c r="T9" s="243"/>
+      <c r="U9" s="243"/>
+      <c r="V9" s="243"/>
+      <c r="W9" s="232"/>
+      <c r="X9" s="232"/>
+      <c r="Y9" s="232"/>
+      <c r="Z9" s="233"/>
+      <c r="AA9" s="233"/>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="1">
         <v>65</v>
       </c>
       <c r="C10" s="1">
         <v>75</v>
       </c>
       <c r="D10" s="1">
         <v>83</v>
       </c>
       <c r="E10" s="1">
         <v>75</v>
       </c>
       <c r="F10" s="1">
         <v>80</v>
       </c>
       <c r="G10" s="1">
         <v>82</v>
       </c>
       <c r="H10" s="1">
         <v>108</v>
       </c>
       <c r="I10" s="1">
@@ -6339,52 +6491,55 @@
       </c>
       <c r="T10" s="10">
         <v>108</v>
       </c>
       <c r="U10" s="11">
         <v>105</v>
       </c>
       <c r="V10" s="11">
         <v>124</v>
       </c>
       <c r="W10" s="1">
         <v>157</v>
       </c>
       <c r="X10" s="1">
         <v>92</v>
       </c>
       <c r="Y10" s="1">
         <v>115</v>
       </c>
       <c r="Z10" s="13">
         <v>154</v>
       </c>
       <c r="AA10" s="13">
         <v>123</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="13">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="13">
         <v>35</v>
       </c>
       <c r="C11" s="13">
         <v>52</v>
       </c>
       <c r="D11" s="13">
         <v>60</v>
       </c>
       <c r="E11" s="14">
         <v>41</v>
       </c>
       <c r="F11" s="15">
         <v>59</v>
       </c>
       <c r="G11" s="16">
         <v>55</v>
       </c>
       <c r="H11" s="17">
         <v>72</v>
       </c>
       <c r="I11" s="18">
@@ -6422,52 +6577,55 @@
       </c>
       <c r="T11" s="23">
         <v>75</v>
       </c>
       <c r="U11" s="24">
         <v>70</v>
       </c>
       <c r="V11" s="25">
         <v>77</v>
       </c>
       <c r="W11" s="1">
         <v>117</v>
       </c>
       <c r="X11" s="1">
         <v>62</v>
       </c>
       <c r="Y11" s="1">
         <v>84</v>
       </c>
       <c r="Z11" s="13">
         <v>117</v>
       </c>
       <c r="AA11" s="13">
         <v>83</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="13">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="13">
         <v>14</v>
       </c>
       <c r="C12" s="13">
         <v>8</v>
       </c>
       <c r="D12" s="13">
         <v>14</v>
       </c>
       <c r="E12" s="14">
         <v>16</v>
       </c>
       <c r="F12" s="15">
         <v>6</v>
       </c>
       <c r="G12" s="16">
         <v>7</v>
       </c>
       <c r="H12" s="17">
         <v>16</v>
       </c>
       <c r="I12" s="18">
@@ -6505,52 +6663,55 @@
       </c>
       <c r="T12" s="23">
         <v>15</v>
       </c>
       <c r="U12" s="24">
         <v>9</v>
       </c>
       <c r="V12" s="25">
         <v>14</v>
       </c>
       <c r="W12" s="1">
         <v>16</v>
       </c>
       <c r="X12" s="1">
         <v>10</v>
       </c>
       <c r="Y12" s="1">
         <v>13</v>
       </c>
       <c r="Z12" s="13">
         <v>15</v>
       </c>
       <c r="AA12" s="13">
         <v>14</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="13">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="13">
         <v>6</v>
       </c>
       <c r="D13" s="13" t="s">
         <v>17</v>
       </c>
       <c r="E13" s="14">
         <v>1</v>
       </c>
       <c r="F13" s="15">
         <v>4</v>
       </c>
       <c r="G13" s="16">
         <v>6</v>
       </c>
       <c r="H13" s="26" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="18">
@@ -6588,52 +6749,55 @@
       </c>
       <c r="T13" s="23">
         <v>3</v>
       </c>
       <c r="U13" s="24">
         <v>6</v>
       </c>
       <c r="V13" s="25">
         <v>5</v>
       </c>
       <c r="W13" s="1">
         <v>4</v>
       </c>
       <c r="X13" s="1">
         <v>3</v>
       </c>
       <c r="Y13" s="1">
         <v>2</v>
       </c>
       <c r="Z13" s="13">
         <v>1</v>
       </c>
       <c r="AA13" s="13">
         <v>4</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="13">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="13">
         <v>3</v>
       </c>
       <c r="C14" s="13">
         <v>1</v>
       </c>
       <c r="D14" s="13">
         <v>1</v>
       </c>
       <c r="E14" s="14" t="s">
         <v>17</v>
       </c>
       <c r="F14" s="15">
         <v>3</v>
       </c>
       <c r="G14" s="16">
         <v>2</v>
       </c>
       <c r="H14" s="17">
         <v>4</v>
       </c>
       <c r="I14" s="18">
@@ -6671,52 +6835,55 @@
       </c>
       <c r="T14" s="23">
         <v>1</v>
       </c>
       <c r="U14" s="24">
         <v>3</v>
       </c>
       <c r="V14" s="25">
         <v>5</v>
       </c>
       <c r="W14" s="1">
         <v>1</v>
       </c>
       <c r="X14" s="1">
         <v>2</v>
       </c>
       <c r="Y14" s="1">
         <v>4</v>
       </c>
       <c r="Z14" s="13">
         <v>2</v>
       </c>
       <c r="AA14" s="13">
         <v>2</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="13">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="13">
         <v>7</v>
       </c>
       <c r="C15" s="13">
         <v>1</v>
       </c>
       <c r="D15" s="13">
         <v>5</v>
       </c>
       <c r="E15" s="14">
         <v>5</v>
       </c>
       <c r="F15" s="15">
         <v>3</v>
       </c>
       <c r="G15" s="16">
         <v>7</v>
       </c>
       <c r="H15" s="17">
         <v>5</v>
       </c>
       <c r="I15" s="18">
@@ -6754,52 +6921,55 @@
       </c>
       <c r="T15" s="23">
         <v>5</v>
       </c>
       <c r="U15" s="24">
         <v>6</v>
       </c>
       <c r="V15" s="25">
         <v>12</v>
       </c>
       <c r="W15" s="1">
         <v>6</v>
       </c>
       <c r="X15" s="1">
         <v>5</v>
       </c>
       <c r="Y15" s="1">
         <v>7</v>
       </c>
       <c r="Z15" s="13">
         <v>4</v>
       </c>
       <c r="AA15" s="13">
         <v>9</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="13">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="13">
         <v>1</v>
       </c>
       <c r="D16" s="13">
         <v>1</v>
       </c>
       <c r="E16" s="14">
         <v>6</v>
       </c>
       <c r="F16" s="15">
         <v>2</v>
       </c>
       <c r="G16" s="26" t="s">
         <v>17</v>
       </c>
       <c r="H16" s="17">
         <v>3</v>
       </c>
       <c r="I16" s="18">
@@ -6837,52 +7007,55 @@
       </c>
       <c r="T16" s="23">
         <v>1</v>
       </c>
       <c r="U16" s="24">
         <v>3</v>
       </c>
       <c r="V16" s="25">
         <v>3</v>
       </c>
       <c r="W16" s="1">
         <v>3</v>
       </c>
       <c r="X16" s="1">
         <v>3</v>
       </c>
       <c r="Y16" s="1">
         <v>4</v>
       </c>
       <c r="Z16" s="13">
         <v>4</v>
       </c>
       <c r="AA16" s="13">
         <v>2</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="13">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="13">
         <v>5</v>
       </c>
       <c r="C17" s="13">
         <v>3</v>
       </c>
       <c r="D17" s="13">
         <v>1</v>
       </c>
       <c r="E17" s="14">
         <v>3</v>
       </c>
       <c r="F17" s="15">
         <v>2</v>
       </c>
       <c r="G17" s="16">
         <v>1</v>
       </c>
       <c r="H17" s="17">
         <v>3</v>
       </c>
       <c r="I17" s="18">
@@ -6920,52 +7093,55 @@
       </c>
       <c r="T17" s="23">
         <v>3</v>
       </c>
       <c r="U17" s="64">
         <v>3</v>
       </c>
       <c r="V17" s="65">
         <v>5</v>
       </c>
       <c r="W17" s="1">
         <v>5</v>
       </c>
       <c r="X17" s="1">
         <v>4</v>
       </c>
       <c r="Y17" s="1" t="s">
         <v>17</v>
       </c>
       <c r="Z17" s="13">
         <v>7</v>
       </c>
       <c r="AA17" s="13">
         <v>5</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="13">
         <v>1</v>
       </c>
       <c r="C18" s="13">
         <v>3</v>
       </c>
       <c r="D18" s="13">
         <v>1</v>
       </c>
       <c r="E18" s="14">
         <v>3</v>
       </c>
       <c r="F18" s="15">
         <v>1</v>
       </c>
       <c r="G18" s="16">
         <v>4</v>
       </c>
       <c r="H18" s="17">
         <v>5</v>
       </c>
       <c r="I18" s="26" t="s">
@@ -7003,83 +7179,87 @@
       </c>
       <c r="T18" s="23">
         <v>5</v>
       </c>
       <c r="U18" s="64">
         <v>5</v>
       </c>
       <c r="V18" s="65">
         <v>3</v>
       </c>
       <c r="W18" s="1">
         <v>5</v>
       </c>
       <c r="X18" s="1">
         <v>3</v>
       </c>
       <c r="Y18" s="1">
         <v>1</v>
       </c>
       <c r="Z18" s="13">
         <v>4</v>
       </c>
       <c r="AA18" s="13">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="239" t="s">
+      <c r="AB18" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
+      <c r="A19" s="244" t="s">
         <v>11</v>
       </c>
-      <c r="B19" s="239"/>
-[...26 lines deleted...]
-    <row r="20" spans="1:27">
+      <c r="B19" s="244"/>
+      <c r="C19" s="244"/>
+      <c r="D19" s="244"/>
+      <c r="E19" s="244"/>
+      <c r="F19" s="244"/>
+      <c r="G19" s="244"/>
+      <c r="H19" s="244"/>
+      <c r="I19" s="244"/>
+      <c r="J19" s="244"/>
+      <c r="K19" s="244"/>
+      <c r="L19" s="244"/>
+      <c r="M19" s="244"/>
+      <c r="N19" s="244"/>
+      <c r="O19" s="244"/>
+      <c r="P19" s="244"/>
+      <c r="Q19" s="244"/>
+      <c r="R19" s="244"/>
+      <c r="S19" s="244"/>
+      <c r="T19" s="244"/>
+      <c r="U19" s="244"/>
+      <c r="V19" s="244"/>
+      <c r="W19" s="223"/>
+      <c r="X19" s="223"/>
+      <c r="Y19" s="223"/>
+      <c r="Z19" s="224"/>
+      <c r="AA19" s="224"/>
+      <c r="AB19" s="221"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="13">
         <v>38</v>
       </c>
       <c r="C20" s="13">
         <v>52</v>
       </c>
       <c r="D20" s="13">
         <v>58</v>
       </c>
       <c r="E20" s="13">
         <v>46</v>
       </c>
       <c r="F20" s="13">
         <v>54</v>
       </c>
       <c r="G20" s="13">
         <v>51</v>
       </c>
       <c r="H20" s="13">
         <v>71</v>
       </c>
       <c r="I20" s="13">
@@ -7117,52 +7297,55 @@
       </c>
       <c r="T20" s="67">
         <v>79</v>
       </c>
       <c r="U20" s="22">
         <v>69</v>
       </c>
       <c r="V20" s="22">
         <v>78</v>
       </c>
       <c r="W20" s="1">
         <v>106</v>
       </c>
       <c r="X20" s="1">
         <v>57</v>
       </c>
       <c r="Y20" s="1">
         <v>81</v>
       </c>
       <c r="Z20" s="13">
         <v>103</v>
       </c>
       <c r="AA20" s="13">
         <v>83</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="13">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="13">
         <v>27</v>
       </c>
       <c r="C21" s="13">
         <v>44</v>
       </c>
       <c r="D21" s="13">
         <v>46</v>
       </c>
       <c r="E21" s="27">
         <v>33</v>
       </c>
       <c r="F21" s="28">
         <v>50</v>
       </c>
       <c r="G21" s="29">
         <v>45</v>
       </c>
       <c r="H21" s="30">
         <v>58</v>
       </c>
       <c r="I21" s="31">
@@ -7200,52 +7383,55 @@
       </c>
       <c r="T21" s="35">
         <v>66</v>
       </c>
       <c r="U21" s="36">
         <v>61</v>
       </c>
       <c r="V21" s="37">
         <v>65</v>
       </c>
       <c r="W21" s="1">
         <v>96</v>
       </c>
       <c r="X21" s="1">
         <v>48</v>
       </c>
       <c r="Y21" s="1">
         <v>69</v>
       </c>
       <c r="Z21" s="13">
         <v>92</v>
       </c>
       <c r="AA21" s="13">
         <v>71</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="13">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="13">
         <v>11</v>
       </c>
       <c r="C22" s="13">
         <v>8</v>
       </c>
       <c r="D22" s="13">
         <v>12</v>
       </c>
       <c r="E22" s="27">
         <v>13</v>
       </c>
       <c r="F22" s="28">
         <v>4</v>
       </c>
       <c r="G22" s="29">
         <v>6</v>
       </c>
       <c r="H22" s="30">
         <v>13</v>
       </c>
       <c r="I22" s="31">
@@ -7283,83 +7469,87 @@
       </c>
       <c r="T22" s="35">
         <v>13</v>
       </c>
       <c r="U22" s="36">
         <v>8</v>
       </c>
       <c r="V22" s="37">
         <v>13</v>
       </c>
       <c r="W22" s="1">
         <v>10</v>
       </c>
       <c r="X22" s="1">
         <v>9</v>
       </c>
       <c r="Y22" s="1">
         <v>12</v>
       </c>
       <c r="Z22" s="13">
         <v>11</v>
       </c>
       <c r="AA22" s="13">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="236" t="s">
+      <c r="AB22" s="13">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
+      <c r="A23" s="239" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="236"/>
-[...26 lines deleted...]
-    <row r="24" spans="1:27">
+      <c r="B23" s="239"/>
+      <c r="C23" s="239"/>
+      <c r="D23" s="239"/>
+      <c r="E23" s="239"/>
+      <c r="F23" s="239"/>
+      <c r="G23" s="239"/>
+      <c r="H23" s="239"/>
+      <c r="I23" s="239"/>
+      <c r="J23" s="239"/>
+      <c r="K23" s="239"/>
+      <c r="L23" s="239"/>
+      <c r="M23" s="239"/>
+      <c r="N23" s="239"/>
+      <c r="O23" s="239"/>
+      <c r="P23" s="239"/>
+      <c r="Q23" s="239"/>
+      <c r="R23" s="239"/>
+      <c r="S23" s="239"/>
+      <c r="T23" s="239"/>
+      <c r="U23" s="239"/>
+      <c r="V23" s="239"/>
+      <c r="W23" s="223"/>
+      <c r="X23" s="223"/>
+      <c r="Y23" s="223"/>
+      <c r="Z23" s="224"/>
+      <c r="AA23" s="224"/>
+      <c r="AB23" s="221"/>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="1">
         <v>27</v>
       </c>
       <c r="C24" s="1">
         <v>23</v>
       </c>
       <c r="D24" s="1">
         <v>25</v>
       </c>
       <c r="E24" s="1">
         <v>29</v>
       </c>
       <c r="F24" s="1">
         <v>26</v>
       </c>
       <c r="G24" s="1">
         <v>31</v>
       </c>
       <c r="H24" s="1">
         <v>37</v>
       </c>
       <c r="I24" s="1">
@@ -7397,52 +7587,55 @@
       </c>
       <c r="T24" s="1">
         <v>29</v>
       </c>
       <c r="U24" s="11">
         <v>36</v>
       </c>
       <c r="V24" s="11">
         <v>46</v>
       </c>
       <c r="W24" s="1">
         <v>51</v>
       </c>
       <c r="X24" s="1">
         <v>35</v>
       </c>
       <c r="Y24" s="1">
         <v>34</v>
       </c>
       <c r="Z24" s="13">
         <v>51</v>
       </c>
       <c r="AA24" s="13">
         <v>40</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="13">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="13">
         <v>8</v>
       </c>
       <c r="C25" s="13">
         <v>8</v>
       </c>
       <c r="D25" s="13">
         <v>14</v>
       </c>
       <c r="E25" s="38">
         <v>8</v>
       </c>
       <c r="F25" s="39">
         <v>9</v>
       </c>
       <c r="G25" s="40">
         <v>10</v>
       </c>
       <c r="H25" s="41">
         <v>14</v>
       </c>
       <c r="I25" s="42">
@@ -7480,52 +7673,55 @@
       </c>
       <c r="T25" s="46">
         <v>9</v>
       </c>
       <c r="U25" s="47">
         <v>9</v>
       </c>
       <c r="V25" s="48">
         <v>12</v>
       </c>
       <c r="W25" s="1">
         <v>21</v>
       </c>
       <c r="X25" s="1">
         <v>14</v>
       </c>
       <c r="Y25" s="1">
         <v>15</v>
       </c>
       <c r="Z25" s="13">
         <v>25</v>
       </c>
       <c r="AA25" s="13">
         <v>12</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="13">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="13">
         <v>3</v>
       </c>
       <c r="C26" s="13" t="s">
         <v>17</v>
       </c>
       <c r="D26" s="13">
         <v>2</v>
       </c>
       <c r="E26" s="38">
         <v>3</v>
       </c>
       <c r="F26" s="39">
         <v>2</v>
       </c>
       <c r="G26" s="40">
         <v>1</v>
       </c>
       <c r="H26" s="41">
         <v>3</v>
       </c>
       <c r="I26" s="42">
@@ -7563,52 +7759,55 @@
       </c>
       <c r="T26" s="46">
         <v>2</v>
       </c>
       <c r="U26" s="47">
         <v>1</v>
       </c>
       <c r="V26" s="48">
         <v>1</v>
       </c>
       <c r="W26" s="1">
         <v>6</v>
       </c>
       <c r="X26" s="1">
         <v>1</v>
       </c>
       <c r="Y26" s="1">
         <v>1</v>
       </c>
       <c r="Z26" s="13">
         <v>4</v>
       </c>
       <c r="AA26" s="13">
         <v>2</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="13">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C27" s="13">
         <v>6</v>
       </c>
       <c r="D27" s="13" t="s">
         <v>17</v>
       </c>
       <c r="E27" s="38">
         <v>1</v>
       </c>
       <c r="F27" s="39">
         <v>4</v>
       </c>
       <c r="G27" s="40">
         <v>6</v>
       </c>
       <c r="H27" s="26" t="s">
         <v>17</v>
       </c>
       <c r="I27" s="42">
@@ -7646,52 +7845,55 @@
       </c>
       <c r="T27" s="46">
         <v>3</v>
       </c>
       <c r="U27" s="47">
         <v>6</v>
       </c>
       <c r="V27" s="48">
         <v>5</v>
       </c>
       <c r="W27" s="1">
         <v>4</v>
       </c>
       <c r="X27" s="1">
         <v>3</v>
       </c>
       <c r="Y27" s="1">
         <v>2</v>
       </c>
       <c r="Z27" s="13">
         <v>1</v>
       </c>
       <c r="AA27" s="13">
         <v>4</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="13">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="13">
         <v>3</v>
       </c>
       <c r="C28" s="13">
         <v>1</v>
       </c>
       <c r="D28" s="13">
         <v>1</v>
       </c>
       <c r="E28" s="38" t="s">
         <v>17</v>
       </c>
       <c r="F28" s="39">
         <v>3</v>
       </c>
       <c r="G28" s="40">
         <v>2</v>
       </c>
       <c r="H28" s="41">
         <v>4</v>
       </c>
       <c r="I28" s="42">
@@ -7729,52 +7931,55 @@
       </c>
       <c r="T28" s="46">
         <v>1</v>
       </c>
       <c r="U28" s="47">
         <v>3</v>
       </c>
       <c r="V28" s="48">
         <v>5</v>
       </c>
       <c r="W28" s="1">
         <v>1</v>
       </c>
       <c r="X28" s="1">
         <v>2</v>
       </c>
       <c r="Y28" s="1">
         <v>4</v>
       </c>
       <c r="Z28" s="13">
         <v>2</v>
       </c>
       <c r="AA28" s="13">
         <v>2</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="13">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="13">
         <v>7</v>
       </c>
       <c r="C29" s="13">
         <v>1</v>
       </c>
       <c r="D29" s="13">
         <v>5</v>
       </c>
       <c r="E29" s="38">
         <v>5</v>
       </c>
       <c r="F29" s="39">
         <v>3</v>
       </c>
       <c r="G29" s="40">
         <v>7</v>
       </c>
       <c r="H29" s="41">
         <v>5</v>
       </c>
       <c r="I29" s="42">
@@ -7812,52 +8017,55 @@
       </c>
       <c r="T29" s="46">
         <v>5</v>
       </c>
       <c r="U29" s="47">
         <v>6</v>
       </c>
       <c r="V29" s="48">
         <v>12</v>
       </c>
       <c r="W29" s="1">
         <v>6</v>
       </c>
       <c r="X29" s="1">
         <v>5</v>
       </c>
       <c r="Y29" s="1">
         <v>7</v>
       </c>
       <c r="Z29" s="13">
         <v>4</v>
       </c>
       <c r="AA29" s="13">
         <v>9</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="13">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C30" s="13">
         <v>1</v>
       </c>
       <c r="D30" s="13">
         <v>1</v>
       </c>
       <c r="E30" s="38">
         <v>6</v>
       </c>
       <c r="F30" s="39">
         <v>2</v>
       </c>
       <c r="G30" s="49" t="s">
         <v>17</v>
       </c>
       <c r="H30" s="41">
         <v>3</v>
       </c>
       <c r="I30" s="42">
@@ -7895,52 +8103,55 @@
       </c>
       <c r="T30" s="46">
         <v>1</v>
       </c>
       <c r="U30" s="47">
         <v>3</v>
       </c>
       <c r="V30" s="48">
         <v>3</v>
       </c>
       <c r="W30" s="1">
         <v>3</v>
       </c>
       <c r="X30" s="1">
         <v>3</v>
       </c>
       <c r="Y30" s="1">
         <v>4</v>
       </c>
       <c r="Z30" s="13">
         <v>4</v>
       </c>
       <c r="AA30" s="13">
         <v>2</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="13">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="13">
         <v>5</v>
       </c>
       <c r="C31" s="13">
         <v>3</v>
       </c>
       <c r="D31" s="13">
         <v>1</v>
       </c>
       <c r="E31" s="38">
         <v>3</v>
       </c>
       <c r="F31" s="39">
         <v>2</v>
       </c>
       <c r="G31" s="49">
         <v>1</v>
       </c>
       <c r="H31" s="41">
         <v>3</v>
       </c>
       <c r="I31" s="42">
@@ -7978,52 +8189,55 @@
       </c>
       <c r="T31" s="46">
         <v>3</v>
       </c>
       <c r="U31" s="50">
         <v>3</v>
       </c>
       <c r="V31" s="51">
         <v>5</v>
       </c>
       <c r="W31" s="1">
         <v>5</v>
       </c>
       <c r="X31" s="1">
         <v>4</v>
       </c>
       <c r="Y31" s="1" t="s">
         <v>17</v>
       </c>
       <c r="Z31" s="13">
         <v>7</v>
       </c>
       <c r="AA31" s="13">
         <v>5</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="63" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="2">
         <v>1</v>
       </c>
       <c r="C32" s="2">
         <v>3</v>
       </c>
       <c r="D32" s="2">
         <v>1</v>
       </c>
       <c r="E32" s="52">
         <v>3</v>
       </c>
       <c r="F32" s="53">
         <v>1</v>
       </c>
       <c r="G32" s="54">
         <v>4</v>
       </c>
       <c r="H32" s="55">
         <v>5</v>
       </c>
       <c r="I32" s="56" t="s">
@@ -8061,203 +8275,210 @@
       </c>
       <c r="T32" s="60">
         <v>5</v>
       </c>
       <c r="U32" s="61">
         <v>5</v>
       </c>
       <c r="V32" s="62">
         <v>3</v>
       </c>
       <c r="W32" s="2">
         <v>5</v>
       </c>
       <c r="X32" s="2">
         <v>3</v>
       </c>
       <c r="Y32" s="2">
         <v>1</v>
       </c>
       <c r="Z32" s="2">
         <v>4</v>
       </c>
       <c r="AA32" s="2">
         <v>4</v>
       </c>
+      <c r="AB32" s="2">
+        <v>1</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="A23:AA23"/>
+    <mergeCell ref="Z7:AB7"/>
+    <mergeCell ref="V6:AB6"/>
+    <mergeCell ref="A5:AB5"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:Y7"/>
     <mergeCell ref="A9:AA9"/>
     <mergeCell ref="A19:AA19"/>
-    <mergeCell ref="A23:AA23"/>
-[...2 lines deleted...]
-    <mergeCell ref="A5:AA5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A5:AA32"/>
+  <dimension ref="A5:AB32"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="AD23" sqref="AD22:AD23"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="AC11" sqref="AC11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="1"/>
     <col min="2" max="2" width="6.5703125" customWidth="1"/>
     <col min="3" max="3" width="7.42578125" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" customWidth="1"/>
     <col min="5" max="5" width="7" customWidth="1"/>
     <col min="6" max="6" width="7.85546875" customWidth="1"/>
     <col min="7" max="7" width="8" customWidth="1"/>
     <col min="8" max="8" width="7.42578125" customWidth="1"/>
     <col min="9" max="9" width="7.5703125" customWidth="1"/>
     <col min="11" max="11" width="7.28515625" customWidth="1"/>
     <col min="12" max="12" width="7.5703125" customWidth="1"/>
     <col min="14" max="14" width="6.5703125" customWidth="1"/>
     <col min="15" max="15" width="7.140625" customWidth="1"/>
     <col min="16" max="16" width="7.85546875" customWidth="1"/>
     <col min="17" max="17" width="7.5703125" customWidth="1"/>
     <col min="18" max="18" width="8.140625" customWidth="1"/>
     <col min="19" max="19" width="7.7109375" customWidth="1"/>
     <col min="20" max="20" width="7.42578125" customWidth="1"/>
     <col min="21" max="21" width="7.7109375" customWidth="1"/>
     <col min="23" max="23" width="7.5703125" customWidth="1"/>
     <col min="24" max="24" width="7.7109375" customWidth="1"/>
     <col min="26" max="26" width="6.140625" customWidth="1"/>
     <col min="27" max="27" width="7.42578125" customWidth="1"/>
+    <col min="28" max="28" width="7.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:27">
-      <c r="A5" s="234" t="s">
+    <row r="5" spans="1:28">
+      <c r="A5" s="230" t="s">
         <v>41</v>
       </c>
-      <c r="B5" s="234"/>
-[...26 lines deleted...]
-    <row r="6" spans="1:27">
+      <c r="B5" s="230"/>
+      <c r="C5" s="230"/>
+      <c r="D5" s="230"/>
+      <c r="E5" s="230"/>
+      <c r="F5" s="230"/>
+      <c r="G5" s="230"/>
+      <c r="H5" s="230"/>
+      <c r="I5" s="230"/>
+      <c r="J5" s="230"/>
+      <c r="K5" s="230"/>
+      <c r="L5" s="230"/>
+      <c r="M5" s="230"/>
+      <c r="N5" s="230"/>
+      <c r="O5" s="230"/>
+      <c r="P5" s="230"/>
+      <c r="Q5" s="230"/>
+      <c r="R5" s="230"/>
+      <c r="S5" s="230"/>
+      <c r="T5" s="230"/>
+      <c r="U5" s="230"/>
+      <c r="V5" s="230"/>
+      <c r="W5" s="224"/>
+      <c r="X5" s="224"/>
+      <c r="Y5" s="224"/>
+      <c r="Z5" s="224"/>
+      <c r="AA5" s="224"/>
+      <c r="AB5" s="224"/>
+    </row>
+    <row r="6" spans="1:28">
       <c r="A6" s="4"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
       <c r="Q6" s="3"/>
       <c r="R6" s="3"/>
-      <c r="S6" s="242"/>
-      <c r="T6" s="242"/>
+      <c r="S6" s="225"/>
+      <c r="T6" s="225"/>
       <c r="U6" s="3"/>
-      <c r="V6" s="232" t="s">
+      <c r="V6" s="225" t="s">
         <v>29</v>
       </c>
-      <c r="W6" s="241"/>
-[...7 lines deleted...]
-      <c r="B7" s="226">
+      <c r="W6" s="245"/>
+      <c r="X6" s="226"/>
+      <c r="Y6" s="226"/>
+      <c r="Z6" s="226"/>
+      <c r="AA6" s="226"/>
+      <c r="AB6" s="224"/>
+    </row>
+    <row r="7" spans="1:28">
+      <c r="A7" s="235"/>
+      <c r="B7" s="237">
         <v>2024</v>
       </c>
-      <c r="C7" s="226"/>
-[...9 lines deleted...]
-      <c r="M7" s="226"/>
+      <c r="C7" s="237"/>
+      <c r="D7" s="237"/>
+      <c r="E7" s="237"/>
+      <c r="F7" s="237"/>
+      <c r="G7" s="237"/>
+      <c r="H7" s="237"/>
+      <c r="I7" s="237"/>
+      <c r="J7" s="237"/>
+      <c r="K7" s="237"/>
+      <c r="L7" s="237"/>
+      <c r="M7" s="237"/>
       <c r="N7" s="227">
         <v>2025</v>
       </c>
       <c r="O7" s="228"/>
       <c r="P7" s="228"/>
       <c r="Q7" s="228"/>
       <c r="R7" s="228"/>
       <c r="S7" s="228"/>
       <c r="T7" s="228"/>
       <c r="U7" s="228"/>
       <c r="V7" s="228"/>
       <c r="W7" s="229"/>
       <c r="X7" s="229"/>
       <c r="Y7" s="229"/>
       <c r="Z7" s="227">
         <v>2026</v>
       </c>
       <c r="AA7" s="228"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="225"/>
+      <c r="AB7" s="229"/>
+    </row>
+    <row r="8" spans="1:28" ht="22.5">
+      <c r="A8" s="236"/>
       <c r="B8" s="71" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="124" t="s">
         <v>30</v>
       </c>
       <c r="D8" s="72" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="72" t="s">
         <v>32</v>
       </c>
       <c r="F8" s="72" t="s">
         <v>33</v>
       </c>
       <c r="G8" s="72" t="s">
         <v>34</v>
       </c>
       <c r="H8" s="72" t="s">
         <v>35</v>
       </c>
       <c r="I8" s="72" t="s">
         <v>36</v>
       </c>
       <c r="J8" s="72" t="s">
@@ -8292,83 +8513,86 @@
       </c>
       <c r="T8" s="72" t="s">
         <v>35</v>
       </c>
       <c r="U8" s="72" t="s">
         <v>36</v>
       </c>
       <c r="V8" s="72" t="s">
         <v>37</v>
       </c>
       <c r="W8" s="73" t="s">
         <v>38</v>
       </c>
       <c r="X8" s="73" t="s">
         <v>39</v>
       </c>
       <c r="Y8" s="73" t="s">
         <v>40</v>
       </c>
       <c r="Z8" s="74" t="s">
         <v>5</v>
       </c>
       <c r="AA8" s="74" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8" s="72" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" s="238" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="238"/>
       <c r="C9" s="238"/>
       <c r="D9" s="238"/>
       <c r="E9" s="238"/>
       <c r="F9" s="238"/>
       <c r="G9" s="238"/>
       <c r="H9" s="238"/>
       <c r="I9" s="238"/>
       <c r="J9" s="238"/>
       <c r="K9" s="238"/>
       <c r="L9" s="238"/>
       <c r="M9" s="238"/>
       <c r="N9" s="238"/>
       <c r="O9" s="238"/>
       <c r="P9" s="238"/>
       <c r="Q9" s="238"/>
       <c r="R9" s="238"/>
       <c r="S9" s="238"/>
       <c r="T9" s="238"/>
       <c r="U9" s="238"/>
       <c r="V9" s="238"/>
-      <c r="W9" s="231"/>
-[...5 lines deleted...]
-    <row r="10" spans="1:27">
+      <c r="W9" s="232"/>
+      <c r="X9" s="232"/>
+      <c r="Y9" s="232"/>
+      <c r="Z9" s="233"/>
+      <c r="AA9" s="233"/>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="78">
         <v>1.08</v>
       </c>
       <c r="C10" s="78">
         <v>1.2</v>
       </c>
       <c r="D10" s="78">
         <v>1.26</v>
       </c>
       <c r="E10" s="78">
         <v>1.27</v>
       </c>
       <c r="F10" s="78">
         <v>1.28</v>
       </c>
       <c r="G10" s="78">
         <v>1.31</v>
       </c>
       <c r="H10" s="78">
         <v>1.38</v>
       </c>
       <c r="I10" s="78">
@@ -8406,52 +8630,55 @@
       </c>
       <c r="T10" s="127">
         <v>1.82</v>
       </c>
       <c r="U10" s="78">
         <v>1.81</v>
       </c>
       <c r="V10" s="78">
         <v>1.85</v>
       </c>
       <c r="W10" s="78">
         <v>1.92</v>
       </c>
       <c r="X10" s="78">
         <v>1.89</v>
       </c>
       <c r="Y10" s="75">
         <v>1.89</v>
       </c>
       <c r="Z10" s="75">
         <v>2.5299999999999998</v>
       </c>
       <c r="AA10" s="75">
         <v>2.39</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="75">
+        <v>2.42</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="78">
         <v>0.99</v>
       </c>
       <c r="C11" s="78">
         <v>1.27</v>
       </c>
       <c r="D11" s="78">
         <v>1.42</v>
       </c>
       <c r="E11" s="128">
         <v>1.36</v>
       </c>
       <c r="F11" s="129">
         <v>1.43</v>
       </c>
       <c r="G11" s="130">
         <v>1.46</v>
       </c>
       <c r="H11" s="131">
         <v>1.54</v>
       </c>
       <c r="I11" s="132">
@@ -8489,52 +8716,55 @@
       </c>
       <c r="T11" s="136">
         <v>2.13</v>
       </c>
       <c r="U11" s="137">
         <v>2.11</v>
       </c>
       <c r="V11" s="138">
         <v>2.12</v>
       </c>
       <c r="W11" s="78">
         <v>2.23</v>
       </c>
       <c r="X11" s="78">
         <v>2.19</v>
       </c>
       <c r="Y11" s="75">
         <v>2.2000000000000002</v>
       </c>
       <c r="Z11" s="75">
         <v>3.17</v>
       </c>
       <c r="AA11" s="75">
         <v>2.85</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="75">
+        <v>2.86</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="78">
         <v>1.89</v>
       </c>
       <c r="C12" s="78">
         <v>1.53</v>
       </c>
       <c r="D12" s="78">
         <v>1.66</v>
       </c>
       <c r="E12" s="128">
         <v>1.8</v>
       </c>
       <c r="F12" s="129">
         <v>1.6</v>
       </c>
       <c r="G12" s="130">
         <v>1.5</v>
       </c>
       <c r="H12" s="131">
         <v>1.61</v>
       </c>
       <c r="I12" s="132">
@@ -8572,52 +8802,55 @@
       </c>
       <c r="T12" s="136">
         <v>1.67</v>
       </c>
       <c r="U12" s="137">
         <v>1.62</v>
       </c>
       <c r="V12" s="138">
         <v>1.67</v>
       </c>
       <c r="W12" s="78">
         <v>1.72</v>
       </c>
       <c r="X12" s="78">
         <v>1.7</v>
       </c>
       <c r="Y12" s="75">
         <v>1.71</v>
       </c>
       <c r="Z12" s="75">
         <v>2.11</v>
       </c>
       <c r="AA12" s="75">
         <v>2.14</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="75">
+        <v>2.3199999999999998</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="78" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="78">
         <v>1.1200000000000001</v>
       </c>
       <c r="D13" s="78">
         <v>0.74</v>
       </c>
       <c r="E13" s="128">
         <v>0.65</v>
       </c>
       <c r="F13" s="129">
         <v>0.81</v>
       </c>
       <c r="G13" s="130">
         <v>1.05</v>
       </c>
       <c r="H13" s="131">
         <v>0.89</v>
       </c>
       <c r="I13" s="132">
@@ -8655,52 +8888,55 @@
       </c>
       <c r="T13" s="136">
         <v>1.43</v>
       </c>
       <c r="U13" s="137">
         <v>1.53</v>
       </c>
       <c r="V13" s="138">
         <v>1.56</v>
       </c>
       <c r="W13" s="78">
         <v>1.55</v>
       </c>
       <c r="X13" s="78">
         <v>1.51</v>
       </c>
       <c r="Y13" s="75">
         <v>1.45</v>
       </c>
       <c r="Z13" s="75">
         <v>0.37</v>
       </c>
       <c r="AA13" s="75">
         <v>0.96</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="75">
+        <v>1.26</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="78">
         <v>1.35</v>
       </c>
       <c r="C14" s="78">
         <v>0.93</v>
       </c>
       <c r="D14" s="78">
         <v>0.76</v>
       </c>
       <c r="E14" s="128">
         <v>0.56999999999999995</v>
       </c>
       <c r="F14" s="129">
         <v>0.73</v>
       </c>
       <c r="G14" s="130">
         <v>0.76</v>
       </c>
       <c r="H14" s="131">
         <v>0.91</v>
       </c>
       <c r="I14" s="132">
@@ -8738,52 +8974,55 @@
       </c>
       <c r="T14" s="136">
         <v>1.1299999999999999</v>
       </c>
       <c r="U14" s="137">
         <v>1.1599999999999999</v>
       </c>
       <c r="V14" s="138">
         <v>1.29</v>
       </c>
       <c r="W14" s="78">
         <v>1.2</v>
       </c>
       <c r="X14" s="78">
         <v>1.18</v>
       </c>
       <c r="Y14" s="75">
         <v>1.23</v>
       </c>
       <c r="Z14" s="75">
         <v>0.92</v>
       </c>
       <c r="AA14" s="75">
         <v>0.96</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="75">
+        <v>1.26</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="78">
         <v>1.49</v>
       </c>
       <c r="C15" s="78">
         <v>0.88</v>
       </c>
       <c r="D15" s="78">
         <v>0.94</v>
       </c>
       <c r="E15" s="128">
         <v>0.98</v>
       </c>
       <c r="F15" s="129">
         <v>0.91</v>
       </c>
       <c r="G15" s="130">
         <v>1.01</v>
       </c>
       <c r="H15" s="131">
         <v>1.02</v>
       </c>
       <c r="I15" s="132">
@@ -8821,52 +9060,55 @@
       </c>
       <c r="T15" s="136">
         <v>1.1299999999999999</v>
       </c>
       <c r="U15" s="137">
         <v>1.1499999999999999</v>
       </c>
       <c r="V15" s="138">
         <v>1.31</v>
       </c>
       <c r="W15" s="78">
         <v>1.31</v>
       </c>
       <c r="X15" s="78">
         <v>1.29</v>
       </c>
       <c r="Y15" s="75">
         <v>1.31</v>
       </c>
       <c r="Z15" s="75">
         <v>0.86</v>
       </c>
       <c r="AA15" s="75">
         <v>1.47</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="75">
+        <v>1.71</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="78" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="78">
         <v>0.2</v>
       </c>
       <c r="D16" s="78">
         <v>0.26</v>
       </c>
       <c r="E16" s="128">
         <v>0.79</v>
       </c>
       <c r="F16" s="129">
         <v>0.78</v>
       </c>
       <c r="G16" s="130">
         <v>0.65</v>
       </c>
       <c r="H16" s="131">
         <v>0.72</v>
       </c>
       <c r="I16" s="132">
@@ -8904,52 +9146,55 @@
       </c>
       <c r="T16" s="136">
         <v>1.01</v>
       </c>
       <c r="U16" s="137">
         <v>1.03</v>
       </c>
       <c r="V16" s="138">
         <v>1.05</v>
       </c>
       <c r="W16" s="78">
         <v>1.06</v>
       </c>
       <c r="X16" s="78">
         <v>1.07</v>
       </c>
       <c r="Y16" s="75">
         <v>1.1100000000000001</v>
       </c>
       <c r="Z16" s="75">
         <v>1.56</v>
       </c>
       <c r="AA16" s="75">
         <v>1.22</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="75">
+        <v>1.47</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="78">
         <v>1.97</v>
       </c>
       <c r="C17" s="78">
         <v>1.64</v>
       </c>
       <c r="D17" s="78">
         <v>1.22</v>
       </c>
       <c r="E17" s="128">
         <v>1.22</v>
       </c>
       <c r="F17" s="129">
         <v>1.1399999999999999</v>
       </c>
       <c r="G17" s="130">
         <v>1.02</v>
       </c>
       <c r="H17" s="131">
         <v>1.05</v>
       </c>
       <c r="I17" s="132">
@@ -8987,52 +9232,55 @@
       </c>
       <c r="T17" s="136">
         <v>0.88</v>
       </c>
       <c r="U17" s="137">
         <v>0.92</v>
       </c>
       <c r="V17" s="138">
         <v>1.05</v>
       </c>
       <c r="W17" s="78">
         <v>1.1499999999999999</v>
       </c>
       <c r="X17" s="78">
         <v>1.19</v>
       </c>
       <c r="Y17" s="75">
         <v>1.0900000000000001</v>
       </c>
       <c r="Z17" s="75">
         <v>2.8</v>
       </c>
       <c r="AA17" s="75">
         <v>2.5499999999999998</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="75">
+        <v>1.95</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="78">
         <v>0.41</v>
       </c>
       <c r="C18" s="78">
         <v>0.84</v>
       </c>
       <c r="D18" s="78">
         <v>0.69</v>
       </c>
       <c r="E18" s="128">
         <v>0.83</v>
       </c>
       <c r="F18" s="129">
         <v>0.75</v>
       </c>
       <c r="G18" s="130">
         <v>0.9</v>
       </c>
       <c r="H18" s="131">
         <v>1.06</v>
       </c>
       <c r="I18" s="132">
@@ -9070,83 +9318,87 @@
       </c>
       <c r="T18" s="136">
         <v>1.92</v>
       </c>
       <c r="U18" s="137">
         <v>1.94</v>
       </c>
       <c r="V18" s="138">
         <v>1.87</v>
       </c>
       <c r="W18" s="78">
         <v>1.89</v>
       </c>
       <c r="X18" s="78">
         <v>1.83</v>
       </c>
       <c r="Y18" s="75">
         <v>1.71</v>
       </c>
       <c r="Z18" s="75">
         <v>1.67</v>
       </c>
       <c r="AA18" s="75">
         <v>1.75</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="239" t="s">
+      <c r="AB18" s="75">
+        <v>1.29</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
+      <c r="A19" s="244" t="s">
         <v>11</v>
       </c>
-      <c r="B19" s="239"/>
-[...26 lines deleted...]
-    <row r="20" spans="1:27">
+      <c r="B19" s="244"/>
+      <c r="C19" s="244"/>
+      <c r="D19" s="244"/>
+      <c r="E19" s="244"/>
+      <c r="F19" s="244"/>
+      <c r="G19" s="244"/>
+      <c r="H19" s="244"/>
+      <c r="I19" s="244"/>
+      <c r="J19" s="244"/>
+      <c r="K19" s="244"/>
+      <c r="L19" s="244"/>
+      <c r="M19" s="244"/>
+      <c r="N19" s="244"/>
+      <c r="O19" s="244"/>
+      <c r="P19" s="244"/>
+      <c r="Q19" s="244"/>
+      <c r="R19" s="244"/>
+      <c r="S19" s="244"/>
+      <c r="T19" s="244"/>
+      <c r="U19" s="244"/>
+      <c r="V19" s="244"/>
+      <c r="W19" s="223"/>
+      <c r="X19" s="223"/>
+      <c r="Y19" s="223"/>
+      <c r="Z19" s="224"/>
+      <c r="AA19" s="224"/>
+      <c r="AB19" s="3"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="78">
         <v>1.1499999999999999</v>
       </c>
       <c r="C20" s="78">
         <v>1.41</v>
       </c>
       <c r="D20" s="78">
         <v>1.52</v>
       </c>
       <c r="E20" s="78">
         <v>1.5</v>
       </c>
       <c r="F20" s="78">
         <v>1.53</v>
       </c>
       <c r="G20" s="78">
         <v>1.54</v>
       </c>
       <c r="H20" s="78">
         <v>1.63</v>
       </c>
       <c r="I20" s="78">
@@ -9184,52 +9436,55 @@
       </c>
       <c r="T20" s="140">
         <v>2.25</v>
       </c>
       <c r="U20" s="78">
         <v>2.2200000000000002</v>
       </c>
       <c r="V20" s="78">
         <v>2.25</v>
       </c>
       <c r="W20" s="78">
         <v>2.34</v>
       </c>
       <c r="X20" s="78">
         <v>2.29</v>
       </c>
       <c r="Y20" s="75">
         <v>2.2999999999999998</v>
       </c>
       <c r="Z20" s="75">
         <v>3.09</v>
       </c>
       <c r="AA20" s="75">
         <v>2.93</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="75">
+        <v>2.99</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="78">
         <v>0.99</v>
       </c>
       <c r="C21" s="78">
         <v>1.34</v>
       </c>
       <c r="D21" s="78">
         <v>1.45</v>
       </c>
       <c r="E21" s="141">
         <v>1.4</v>
       </c>
       <c r="F21" s="142">
         <v>1.49</v>
       </c>
       <c r="G21" s="143">
         <v>1.52</v>
       </c>
       <c r="H21" s="144">
         <v>1.61</v>
       </c>
       <c r="I21" s="145">
@@ -9267,52 +9522,55 @@
       </c>
       <c r="T21" s="149">
         <v>2.34</v>
       </c>
       <c r="U21" s="150">
         <v>2.3199999999999998</v>
       </c>
       <c r="V21" s="151">
         <v>2.33</v>
       </c>
       <c r="W21" s="78">
         <v>2.4500000000000002</v>
       </c>
       <c r="X21" s="78">
         <v>2.39</v>
       </c>
       <c r="Y21" s="75">
         <v>2.4</v>
       </c>
       <c r="Z21" s="75">
         <v>3.3</v>
       </c>
       <c r="AA21" s="75">
         <v>3.07</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="75">
+        <v>3.12</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="78">
         <v>1.93</v>
       </c>
       <c r="C22" s="78">
         <v>1.72</v>
       </c>
       <c r="D22" s="78">
         <v>1.86</v>
       </c>
       <c r="E22" s="141">
         <v>1.98</v>
       </c>
       <c r="F22" s="142">
         <v>1.72</v>
       </c>
       <c r="G22" s="143">
         <v>1.63</v>
       </c>
       <c r="H22" s="144">
         <v>1.74</v>
       </c>
       <c r="I22" s="145">
@@ -9350,83 +9608,87 @@
       </c>
       <c r="T22" s="149">
         <v>1.76</v>
       </c>
       <c r="U22" s="150">
         <v>1.72</v>
       </c>
       <c r="V22" s="151">
         <v>1.8</v>
       </c>
       <c r="W22" s="78">
         <v>1.8</v>
       </c>
       <c r="X22" s="78">
         <v>1.79</v>
       </c>
       <c r="Y22" s="75">
         <v>1.83</v>
       </c>
       <c r="Z22" s="75">
         <v>2.0099999999999998</v>
       </c>
       <c r="AA22" s="75">
         <v>2.2200000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="236" t="s">
+      <c r="AB22" s="75">
+        <v>2.33</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
+      <c r="A23" s="239" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="236"/>
-[...26 lines deleted...]
-    <row r="24" spans="1:27">
+      <c r="B23" s="239"/>
+      <c r="C23" s="239"/>
+      <c r="D23" s="239"/>
+      <c r="E23" s="239"/>
+      <c r="F23" s="239"/>
+      <c r="G23" s="239"/>
+      <c r="H23" s="239"/>
+      <c r="I23" s="239"/>
+      <c r="J23" s="239"/>
+      <c r="K23" s="239"/>
+      <c r="L23" s="239"/>
+      <c r="M23" s="239"/>
+      <c r="N23" s="239"/>
+      <c r="O23" s="239"/>
+      <c r="P23" s="239"/>
+      <c r="Q23" s="239"/>
+      <c r="R23" s="239"/>
+      <c r="S23" s="239"/>
+      <c r="T23" s="239"/>
+      <c r="U23" s="239"/>
+      <c r="V23" s="239"/>
+      <c r="W23" s="223"/>
+      <c r="X23" s="223"/>
+      <c r="Y23" s="223"/>
+      <c r="Z23" s="224"/>
+      <c r="AA23" s="224"/>
+      <c r="AB23" s="3"/>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="78">
         <v>1</v>
       </c>
       <c r="C24" s="78">
         <v>0.96</v>
       </c>
       <c r="D24" s="78">
         <v>0.95</v>
       </c>
       <c r="E24" s="78">
         <v>0.99</v>
       </c>
       <c r="F24" s="78">
         <v>0.98</v>
       </c>
       <c r="G24" s="78">
         <v>1.02</v>
       </c>
       <c r="H24" s="78">
         <v>1.07</v>
       </c>
       <c r="I24" s="78">
@@ -9464,52 +9726,55 @@
       </c>
       <c r="T24" s="140">
         <v>1.31</v>
       </c>
       <c r="U24" s="78">
         <v>1.31</v>
       </c>
       <c r="V24" s="78">
         <v>1.36</v>
       </c>
       <c r="W24" s="78">
         <v>1.41</v>
       </c>
       <c r="X24" s="78">
         <v>1.4</v>
       </c>
       <c r="Y24" s="78">
         <v>1.39</v>
       </c>
       <c r="Z24" s="75">
         <v>1.85</v>
       </c>
       <c r="AA24" s="75">
         <v>1.73</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="75">
+        <v>1.73</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="78">
         <v>0.99</v>
       </c>
       <c r="C25" s="78">
         <v>1.03</v>
       </c>
       <c r="D25" s="78">
         <v>1.29</v>
       </c>
       <c r="E25" s="152">
         <v>1.22</v>
       </c>
       <c r="F25" s="153">
         <v>1.21</v>
       </c>
       <c r="G25" s="154">
         <v>1.23</v>
       </c>
       <c r="H25" s="155">
         <v>1.31</v>
       </c>
       <c r="I25" s="156">
@@ -9547,52 +9812,55 @@
       </c>
       <c r="T25" s="160">
         <v>1.45</v>
       </c>
       <c r="U25" s="161">
         <v>1.4</v>
       </c>
       <c r="V25" s="162">
         <v>1.41</v>
       </c>
       <c r="W25" s="78">
         <v>1.52</v>
       </c>
       <c r="X25" s="78">
         <v>1.54</v>
       </c>
       <c r="Y25" s="78">
         <v>1.56</v>
       </c>
       <c r="Z25" s="75">
         <v>2.79</v>
       </c>
       <c r="AA25" s="75">
         <v>2.1800000000000002</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="75">
+        <v>2.04</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="78">
         <v>1.76</v>
       </c>
       <c r="C26" s="78">
         <v>0.9</v>
       </c>
       <c r="D26" s="78">
         <v>0.99</v>
       </c>
       <c r="E26" s="152">
         <v>1.2</v>
       </c>
       <c r="F26" s="153">
         <v>1.2</v>
       </c>
       <c r="G26" s="154">
         <v>1.1000000000000001</v>
       </c>
       <c r="H26" s="155">
         <v>1.2</v>
       </c>
       <c r="I26" s="156">
@@ -9630,52 +9898,55 @@
       </c>
       <c r="T26" s="160">
         <v>1.39</v>
       </c>
       <c r="U26" s="161">
         <v>1.29</v>
       </c>
       <c r="V26" s="162">
         <v>1.22</v>
       </c>
       <c r="W26" s="78">
         <v>1.46</v>
       </c>
       <c r="X26" s="78">
         <v>1.38</v>
       </c>
       <c r="Y26" s="78">
         <v>1.32</v>
       </c>
       <c r="Z26" s="75">
         <v>2.41</v>
       </c>
       <c r="AA26" s="75">
         <v>1.9</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="75">
+        <v>2.2799999999999998</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="78" t="s">
         <v>17</v>
       </c>
       <c r="C27" s="78">
         <v>1.1200000000000001</v>
       </c>
       <c r="D27" s="78">
         <v>0.74</v>
       </c>
       <c r="E27" s="152">
         <v>0.65</v>
       </c>
       <c r="F27" s="153">
         <v>0.81</v>
       </c>
       <c r="G27" s="154">
         <v>1.05</v>
       </c>
       <c r="H27" s="155">
         <v>0.89</v>
       </c>
       <c r="I27" s="156">
@@ -9713,52 +9984,55 @@
       </c>
       <c r="T27" s="160">
         <v>1.43</v>
       </c>
       <c r="U27" s="161">
         <v>1.53</v>
       </c>
       <c r="V27" s="162">
         <v>1.56</v>
       </c>
       <c r="W27" s="78">
         <v>1.55</v>
       </c>
       <c r="X27" s="78">
         <v>1.51</v>
       </c>
       <c r="Y27" s="78">
         <v>1.45</v>
       </c>
       <c r="Z27" s="75">
         <v>0.37</v>
       </c>
       <c r="AA27" s="75">
         <v>0.96</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="75">
+        <v>1.26</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="78">
         <v>1.35</v>
       </c>
       <c r="C28" s="78">
         <v>0.93</v>
       </c>
       <c r="D28" s="78">
         <v>0.76</v>
       </c>
       <c r="E28" s="152">
         <v>0.56999999999999995</v>
       </c>
       <c r="F28" s="153">
         <v>0.73</v>
       </c>
       <c r="G28" s="154">
         <v>0.76</v>
       </c>
       <c r="H28" s="155">
         <v>0.91</v>
       </c>
       <c r="I28" s="156">
@@ -9796,52 +10070,55 @@
       </c>
       <c r="T28" s="160">
         <v>1.1299999999999999</v>
       </c>
       <c r="U28" s="161">
         <v>1.1599999999999999</v>
       </c>
       <c r="V28" s="162">
         <v>1.29</v>
       </c>
       <c r="W28" s="78">
         <v>1.2</v>
       </c>
       <c r="X28" s="78">
         <v>1.18</v>
       </c>
       <c r="Y28" s="78">
         <v>1.23</v>
       </c>
       <c r="Z28" s="75">
         <v>0.92</v>
       </c>
       <c r="AA28" s="75">
         <v>0.96</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="75">
+        <v>1.26</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="78">
         <v>1.49</v>
       </c>
       <c r="C29" s="78">
         <v>0.88</v>
       </c>
       <c r="D29" s="78">
         <v>0.94</v>
       </c>
       <c r="E29" s="152">
         <v>0.98</v>
       </c>
       <c r="F29" s="153">
         <v>0.91</v>
       </c>
       <c r="G29" s="154">
         <v>1.01</v>
       </c>
       <c r="H29" s="155">
         <v>1.02</v>
       </c>
       <c r="I29" s="156">
@@ -9879,52 +10156,55 @@
       </c>
       <c r="T29" s="160">
         <v>1.1299999999999999</v>
       </c>
       <c r="U29" s="161">
         <v>1.1499999999999999</v>
       </c>
       <c r="V29" s="162">
         <v>1.31</v>
       </c>
       <c r="W29" s="78">
         <v>1.31</v>
       </c>
       <c r="X29" s="78">
         <v>1.29</v>
       </c>
       <c r="Y29" s="78">
         <v>1.31</v>
       </c>
       <c r="Z29" s="75">
         <v>0.86</v>
       </c>
       <c r="AA29" s="75">
         <v>1.47</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="75">
+        <v>1.71</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="78" t="s">
         <v>17</v>
       </c>
       <c r="C30" s="78">
         <v>0.2</v>
       </c>
       <c r="D30" s="78">
         <v>0.26</v>
       </c>
       <c r="E30" s="152">
         <v>0.79</v>
       </c>
       <c r="F30" s="153">
         <v>0.78</v>
       </c>
       <c r="G30" s="154">
         <v>0.65</v>
       </c>
       <c r="H30" s="155">
         <v>0.72</v>
       </c>
       <c r="I30" s="156">
@@ -9962,52 +10242,55 @@
       </c>
       <c r="T30" s="160">
         <v>1.01</v>
       </c>
       <c r="U30" s="161">
         <v>1.03</v>
       </c>
       <c r="V30" s="162">
         <v>1.05</v>
       </c>
       <c r="W30" s="78">
         <v>1.06</v>
       </c>
       <c r="X30" s="78">
         <v>1.07</v>
       </c>
       <c r="Y30" s="78">
         <v>1.1100000000000001</v>
       </c>
       <c r="Z30" s="75">
         <v>1.56</v>
       </c>
       <c r="AA30" s="75">
         <v>1.22</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="75">
+        <v>1.47</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="78">
         <v>1.97</v>
       </c>
       <c r="C31" s="78">
         <v>1.64</v>
       </c>
       <c r="D31" s="78">
         <v>1.22</v>
       </c>
       <c r="E31" s="152">
         <v>1.22</v>
       </c>
       <c r="F31" s="153">
         <v>1.1399999999999999</v>
       </c>
       <c r="G31" s="154">
         <v>1.02</v>
       </c>
       <c r="H31" s="155">
         <v>1.05</v>
       </c>
       <c r="I31" s="156">
@@ -10045,52 +10328,55 @@
       </c>
       <c r="T31" s="160">
         <v>0.88</v>
       </c>
       <c r="U31" s="161">
         <v>0.92</v>
       </c>
       <c r="V31" s="162">
         <v>1.05</v>
       </c>
       <c r="W31" s="78">
         <v>1.1499999999999999</v>
       </c>
       <c r="X31" s="78">
         <v>1.19</v>
       </c>
       <c r="Y31" s="78">
         <v>1.0900000000000001</v>
       </c>
       <c r="Z31" s="75">
         <v>2.8</v>
       </c>
       <c r="AA31" s="75">
         <v>2.5499999999999998</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="75">
+        <v>1.95</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="63" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="112">
         <v>0.41</v>
       </c>
       <c r="C32" s="112">
         <v>0.84</v>
       </c>
       <c r="D32" s="112">
         <v>0.69</v>
       </c>
       <c r="E32" s="163">
         <v>0.83</v>
       </c>
       <c r="F32" s="164">
         <v>0.75</v>
       </c>
       <c r="G32" s="165">
         <v>0.9</v>
       </c>
       <c r="H32" s="166">
         <v>1.06</v>
       </c>
       <c r="I32" s="167">
@@ -10128,63 +10414,66 @@
       </c>
       <c r="T32" s="171">
         <v>1.92</v>
       </c>
       <c r="U32" s="172">
         <v>1.94</v>
       </c>
       <c r="V32" s="173">
         <v>1.87</v>
       </c>
       <c r="W32" s="112">
         <v>1.89</v>
       </c>
       <c r="X32" s="112">
         <v>1.83</v>
       </c>
       <c r="Y32" s="112">
         <v>1.71</v>
       </c>
       <c r="Z32" s="112">
         <v>1.67</v>
       </c>
       <c r="AA32" s="112">
         <v>1.75</v>
       </c>
+      <c r="AB32" s="112">
+        <v>1.29</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A19:AA19"/>
+    <mergeCell ref="A23:AA23"/>
+    <mergeCell ref="Z7:AB7"/>
+    <mergeCell ref="V6:AB6"/>
+    <mergeCell ref="A5:AB5"/>
     <mergeCell ref="S6:T6"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:Y7"/>
     <mergeCell ref="A9:AA9"/>
-    <mergeCell ref="A19:AA19"/>
-[...3 lines deleted...]
-    <mergeCell ref="A5:AA5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Тіркелген некелер саны</vt:lpstr>