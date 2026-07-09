--- v1 (2026-05-25)
+++ v2 (2026-07-09)
@@ -22,51 +22,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="666" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Тіркелген некелер саны" sheetId="8" r:id="rId1"/>
     <sheet name="Жалпы некелер коэффициенті" sheetId="9" r:id="rId2"/>
     <sheet name="Тіркелген ажырасулар саны" sheetId="10" r:id="rId3"/>
     <sheet name="Жалпы ажырасулар коэффициенті" sheetId="11" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="241" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="246" uniqueCount="49">
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
@@ -499,51 +499,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="246">
+  <cellXfs count="245">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -1143,111 +1143,110 @@
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="126" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="127" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="129" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="130" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="131" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="132" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="133" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="134">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="24"/>
     <cellStyle name="Обычный 100" xfId="120"/>
     <cellStyle name="Обычный 101" xfId="131"/>
     <cellStyle name="Обычный 102" xfId="10"/>
     <cellStyle name="Обычный 103" xfId="21"/>
     <cellStyle name="Обычный 104" xfId="32"/>
     <cellStyle name="Обычный 105" xfId="43"/>
     <cellStyle name="Обычный 106" xfId="54"/>
     <cellStyle name="Обычный 107" xfId="65"/>
     <cellStyle name="Обычный 108" xfId="76"/>
     <cellStyle name="Обычный 109" xfId="87"/>
     <cellStyle name="Обычный 11" xfId="13"/>
     <cellStyle name="Обычный 110" xfId="98"/>
     <cellStyle name="Обычный 111" xfId="110"/>
     <cellStyle name="Обычный 112" xfId="121"/>
     <cellStyle name="Обычный 113" xfId="132"/>
     <cellStyle name="Обычный 114" xfId="11"/>
     <cellStyle name="Обычный 115" xfId="22"/>
     <cellStyle name="Обычный 116" xfId="33"/>
     <cellStyle name="Обычный 117" xfId="44"/>
@@ -1400,51 +1399,51 @@
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>409575</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>9524</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1" y="0"/>
           <a:ext cx="1933574" cy="771524"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -1452,51 +1451,51 @@
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>333374</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>9524</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1933574" cy="771524"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -1504,51 +1503,51 @@
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>352425</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1895475" cy="790575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -1556,51 +1555,51 @@
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>323850</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>161925</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1828800" cy="733425"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -1885,186 +1884,190 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A5:AB32"/>
+  <dimension ref="A5:AC32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AD29" sqref="AD29"/>
+      <selection activeCell="AF20" sqref="AF20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.140625" customWidth="1"/>
     <col min="2" max="2" width="6.7109375" customWidth="1"/>
     <col min="3" max="3" width="7.140625" customWidth="1"/>
     <col min="4" max="4" width="6.85546875" customWidth="1"/>
     <col min="5" max="5" width="5.7109375" customWidth="1"/>
     <col min="6" max="6" width="7.42578125" customWidth="1"/>
     <col min="7" max="7" width="6.85546875" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" customWidth="1"/>
     <col min="9" max="9" width="6.85546875" customWidth="1"/>
     <col min="10" max="10" width="7.85546875" customWidth="1"/>
     <col min="11" max="11" width="6.5703125" customWidth="1"/>
     <col min="12" max="12" width="7.85546875" customWidth="1"/>
     <col min="14" max="14" width="6.85546875" customWidth="1"/>
     <col min="15" max="15" width="6.28515625" customWidth="1"/>
     <col min="16" max="16" width="7.42578125" customWidth="1"/>
     <col min="17" max="17" width="6.5703125" customWidth="1"/>
     <col min="18" max="19" width="7.28515625" customWidth="1"/>
     <col min="20" max="20" width="6.7109375" customWidth="1"/>
     <col min="21" max="21" width="6.5703125" customWidth="1"/>
     <col min="23" max="23" width="6.7109375" customWidth="1"/>
     <col min="24" max="24" width="7" customWidth="1"/>
     <col min="26" max="26" width="8" customWidth="1"/>
     <col min="27" max="27" width="6.85546875" customWidth="1"/>
     <col min="28" max="28" width="7.28515625" customWidth="1"/>
+    <col min="29" max="29" width="6.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:28">
-      <c r="A5" s="230" t="s">
+    <row r="5" spans="1:29">
+      <c r="A5" s="229" t="s">
         <v>42</v>
       </c>
-      <c r="B5" s="230"/>
-[...27 lines deleted...]
-    <row r="6" spans="1:28">
+      <c r="B5" s="229"/>
+      <c r="C5" s="229"/>
+      <c r="D5" s="229"/>
+      <c r="E5" s="229"/>
+      <c r="F5" s="229"/>
+      <c r="G5" s="229"/>
+      <c r="H5" s="229"/>
+      <c r="I5" s="229"/>
+      <c r="J5" s="229"/>
+      <c r="K5" s="229"/>
+      <c r="L5" s="229"/>
+      <c r="M5" s="229"/>
+      <c r="N5" s="229"/>
+      <c r="O5" s="229"/>
+      <c r="P5" s="229"/>
+      <c r="Q5" s="229"/>
+      <c r="R5" s="229"/>
+      <c r="S5" s="229"/>
+      <c r="T5" s="229"/>
+      <c r="U5" s="229"/>
+      <c r="V5" s="229"/>
+      <c r="W5" s="223"/>
+      <c r="X5" s="223"/>
+      <c r="Y5" s="223"/>
+      <c r="Z5" s="223"/>
+      <c r="AA5" s="223"/>
+      <c r="AB5" s="223"/>
+      <c r="AC5" s="223"/>
+    </row>
+    <row r="6" spans="1:29">
       <c r="A6" s="4"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
       <c r="Q6" s="3"/>
       <c r="R6" s="3"/>
       <c r="S6" s="3"/>
       <c r="T6" s="5"/>
       <c r="U6" s="3"/>
-      <c r="V6" s="225" t="s">
+      <c r="V6" s="239" t="s">
         <v>12</v>
       </c>
-      <c r="W6" s="226"/>
-[...8 lines deleted...]
-      <c r="B7" s="237">
+      <c r="W6" s="240"/>
+      <c r="X6" s="240"/>
+      <c r="Y6" s="240"/>
+      <c r="Z6" s="240"/>
+      <c r="AA6" s="240"/>
+      <c r="AB6" s="240"/>
+      <c r="AC6" s="240"/>
+    </row>
+    <row r="7" spans="1:29">
+      <c r="A7" s="234"/>
+      <c r="B7" s="236">
         <v>2024</v>
       </c>
-      <c r="C7" s="237"/>
-[...10 lines deleted...]
-      <c r="N7" s="227">
+      <c r="C7" s="236"/>
+      <c r="D7" s="236"/>
+      <c r="E7" s="236"/>
+      <c r="F7" s="236"/>
+      <c r="G7" s="236"/>
+      <c r="H7" s="236"/>
+      <c r="I7" s="236"/>
+      <c r="J7" s="236"/>
+      <c r="K7" s="236"/>
+      <c r="L7" s="236"/>
+      <c r="M7" s="236"/>
+      <c r="N7" s="226">
         <v>2025</v>
       </c>
-      <c r="O7" s="228"/>
-[...10 lines deleted...]
-      <c r="Z7" s="227">
+      <c r="O7" s="227"/>
+      <c r="P7" s="227"/>
+      <c r="Q7" s="227"/>
+      <c r="R7" s="227"/>
+      <c r="S7" s="227"/>
+      <c r="T7" s="227"/>
+      <c r="U7" s="227"/>
+      <c r="V7" s="227"/>
+      <c r="W7" s="228"/>
+      <c r="X7" s="228"/>
+      <c r="Y7" s="228"/>
+      <c r="Z7" s="226">
         <v>2026</v>
       </c>
-      <c r="AA7" s="228"/>
-[...3 lines deleted...]
-      <c r="A8" s="236"/>
+      <c r="AA7" s="227"/>
+      <c r="AB7" s="228"/>
+      <c r="AC7" s="228"/>
+    </row>
+    <row r="8" spans="1:29">
+      <c r="A8" s="235"/>
       <c r="B8" s="71" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I8" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J8" s="6" t="s">
@@ -2096,89 +2099,94 @@
       </c>
       <c r="S8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>2</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>3</v>
       </c>
       <c r="V8" s="6" t="s">
         <v>4</v>
       </c>
       <c r="W8" s="68" t="s">
         <v>13</v>
       </c>
       <c r="X8" s="68" t="s">
         <v>14</v>
       </c>
       <c r="Y8" s="68" t="s">
         <v>15</v>
       </c>
       <c r="Z8" s="174" t="s">
         <v>5</v>
       </c>
-      <c r="AA8" s="174" t="s">
+      <c r="AA8" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="AB8" s="6" t="s">
+      <c r="AB8" s="69" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="231" t="s">
+      <c r="AC8" s="68" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29">
+      <c r="A9" s="230" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="231"/>
-[...26 lines deleted...]
-    <row r="10" spans="1:28">
+      <c r="B9" s="230"/>
+      <c r="C9" s="230"/>
+      <c r="D9" s="230"/>
+      <c r="E9" s="230"/>
+      <c r="F9" s="230"/>
+      <c r="G9" s="230"/>
+      <c r="H9" s="230"/>
+      <c r="I9" s="230"/>
+      <c r="J9" s="230"/>
+      <c r="K9" s="230"/>
+      <c r="L9" s="230"/>
+      <c r="M9" s="230"/>
+      <c r="N9" s="230"/>
+      <c r="O9" s="230"/>
+      <c r="P9" s="230"/>
+      <c r="Q9" s="230"/>
+      <c r="R9" s="230"/>
+      <c r="S9" s="230"/>
+      <c r="T9" s="230"/>
+      <c r="U9" s="230"/>
+      <c r="V9" s="230"/>
+      <c r="W9" s="231"/>
+      <c r="X9" s="231"/>
+      <c r="Y9" s="231"/>
+      <c r="Z9" s="232"/>
+      <c r="AA9" s="232"/>
+      <c r="AB9" s="232"/>
+      <c r="AC9" s="232"/>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="1">
         <v>318</v>
       </c>
       <c r="C10" s="1">
         <v>281</v>
       </c>
       <c r="D10" s="1">
         <v>309</v>
       </c>
       <c r="E10" s="1">
         <v>387</v>
       </c>
       <c r="F10" s="1">
         <v>311</v>
       </c>
       <c r="G10" s="1">
         <v>343</v>
       </c>
       <c r="H10" s="1">
         <v>443</v>
       </c>
       <c r="I10" s="1">
@@ -2219,52 +2227,55 @@
       </c>
       <c r="U10" s="176">
         <v>355</v>
       </c>
       <c r="V10" s="176">
         <v>392</v>
       </c>
       <c r="W10" s="13">
         <v>284</v>
       </c>
       <c r="X10" s="1">
         <v>228</v>
       </c>
       <c r="Y10" s="1">
         <v>276</v>
       </c>
       <c r="Z10" s="1">
         <v>192</v>
       </c>
       <c r="AA10" s="1">
         <v>241</v>
       </c>
       <c r="AB10" s="1">
         <v>245</v>
       </c>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10" s="13">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="1">
         <v>198</v>
       </c>
       <c r="C11" s="1">
         <v>179</v>
       </c>
       <c r="D11" s="1">
         <v>218</v>
       </c>
       <c r="E11" s="177">
         <v>271</v>
       </c>
       <c r="F11" s="178">
         <v>191</v>
       </c>
       <c r="G11" s="179">
         <v>222</v>
       </c>
       <c r="H11" s="180">
         <v>288</v>
       </c>
       <c r="I11" s="181">
@@ -2305,52 +2316,55 @@
       </c>
       <c r="U11" s="186">
         <v>244</v>
       </c>
       <c r="V11" s="187">
         <v>275</v>
       </c>
       <c r="W11" s="13">
         <v>191</v>
       </c>
       <c r="X11" s="1">
         <v>156</v>
       </c>
       <c r="Y11" s="1">
         <v>199</v>
       </c>
       <c r="Z11" s="1">
         <v>134</v>
       </c>
       <c r="AA11" s="1">
         <v>178</v>
       </c>
       <c r="AB11" s="1">
         <v>185</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="13">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="1">
         <v>44</v>
       </c>
       <c r="C12" s="1">
         <v>27</v>
       </c>
       <c r="D12" s="1">
         <v>32</v>
       </c>
       <c r="E12" s="177">
         <v>34</v>
       </c>
       <c r="F12" s="178">
         <v>47</v>
       </c>
       <c r="G12" s="179">
         <v>28</v>
       </c>
       <c r="H12" s="180">
         <v>59</v>
       </c>
       <c r="I12" s="181">
@@ -2391,52 +2405,55 @@
       </c>
       <c r="U12" s="186">
         <v>34</v>
       </c>
       <c r="V12" s="187">
         <v>53</v>
       </c>
       <c r="W12" s="13">
         <v>34</v>
       </c>
       <c r="X12" s="1">
         <v>23</v>
       </c>
       <c r="Y12" s="1">
         <v>34</v>
       </c>
       <c r="Z12" s="1">
         <v>21</v>
       </c>
       <c r="AA12" s="1">
         <v>23</v>
       </c>
       <c r="AB12" s="1">
         <v>26</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="13">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B13" s="1">
         <v>15</v>
       </c>
       <c r="C13" s="1">
         <v>10</v>
       </c>
       <c r="D13" s="1">
         <v>7</v>
       </c>
       <c r="E13" s="177">
         <v>11</v>
       </c>
       <c r="F13" s="178">
         <v>10</v>
       </c>
       <c r="G13" s="179">
         <v>17</v>
       </c>
       <c r="H13" s="180">
         <v>13</v>
       </c>
       <c r="I13" s="181">
@@ -2477,52 +2494,55 @@
       </c>
       <c r="U13" s="186">
         <v>13</v>
       </c>
       <c r="V13" s="187">
         <v>11</v>
       </c>
       <c r="W13" s="13">
         <v>8</v>
       </c>
       <c r="X13" s="1">
         <v>7</v>
       </c>
       <c r="Y13" s="1">
         <v>8</v>
       </c>
       <c r="Z13" s="1">
         <v>9</v>
       </c>
       <c r="AA13" s="1">
         <v>5</v>
       </c>
       <c r="AB13" s="1">
         <v>4</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="1">
         <v>9</v>
       </c>
       <c r="C14" s="1">
         <v>9</v>
       </c>
       <c r="D14" s="1">
         <v>12</v>
       </c>
       <c r="E14" s="177">
         <v>7</v>
       </c>
       <c r="F14" s="178">
         <v>11</v>
       </c>
       <c r="G14" s="179">
         <v>11</v>
       </c>
       <c r="H14" s="180">
         <v>19</v>
       </c>
       <c r="I14" s="181">
@@ -2563,52 +2583,55 @@
       </c>
       <c r="U14" s="186">
         <v>8</v>
       </c>
       <c r="V14" s="187">
         <v>5</v>
       </c>
       <c r="W14" s="13">
         <v>13</v>
       </c>
       <c r="X14" s="1">
         <v>8</v>
       </c>
       <c r="Y14" s="1">
         <v>2</v>
       </c>
       <c r="Z14" s="1">
         <v>9</v>
       </c>
       <c r="AA14" s="1">
         <v>7</v>
       </c>
       <c r="AB14" s="1">
         <v>5</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B15" s="1">
         <v>16</v>
       </c>
       <c r="C15" s="1">
         <v>23</v>
       </c>
       <c r="D15" s="1">
         <v>10</v>
       </c>
       <c r="E15" s="177">
         <v>28</v>
       </c>
       <c r="F15" s="178">
         <v>17</v>
       </c>
       <c r="G15" s="179">
         <v>28</v>
       </c>
       <c r="H15" s="180">
         <v>25</v>
       </c>
       <c r="I15" s="181">
@@ -2649,52 +2672,55 @@
       </c>
       <c r="U15" s="186">
         <v>22</v>
       </c>
       <c r="V15" s="187">
         <v>22</v>
       </c>
       <c r="W15" s="13">
         <v>14</v>
       </c>
       <c r="X15" s="1">
         <v>21</v>
       </c>
       <c r="Y15" s="1">
         <v>15</v>
       </c>
       <c r="Z15" s="1">
         <v>9</v>
       </c>
       <c r="AA15" s="1">
         <v>9</v>
       </c>
       <c r="AB15" s="1">
         <v>8</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="13">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B16" s="1">
         <v>8</v>
       </c>
       <c r="C16" s="1">
         <v>19</v>
       </c>
       <c r="D16" s="1">
         <v>12</v>
       </c>
       <c r="E16" s="177">
         <v>10</v>
       </c>
       <c r="F16" s="178">
         <v>14</v>
       </c>
       <c r="G16" s="179">
         <v>13</v>
       </c>
       <c r="H16" s="180">
         <v>17</v>
       </c>
       <c r="I16" s="181">
@@ -2735,52 +2761,55 @@
       </c>
       <c r="U16" s="186">
         <v>11</v>
       </c>
       <c r="V16" s="187">
         <v>5</v>
       </c>
       <c r="W16" s="13">
         <v>11</v>
       </c>
       <c r="X16" s="1">
         <v>3</v>
       </c>
       <c r="Y16" s="1">
         <v>8</v>
       </c>
       <c r="Z16" s="1">
         <v>5</v>
       </c>
       <c r="AA16" s="1">
         <v>6</v>
       </c>
       <c r="AB16" s="1">
         <v>5</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="13">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B17" s="1">
         <v>17</v>
       </c>
       <c r="C17" s="1">
         <v>7</v>
       </c>
       <c r="D17" s="1">
         <v>8</v>
       </c>
       <c r="E17" s="177">
         <v>18</v>
       </c>
       <c r="F17" s="178">
         <v>13</v>
       </c>
       <c r="G17" s="179">
         <v>11</v>
       </c>
       <c r="H17" s="180">
         <v>17</v>
       </c>
       <c r="I17" s="181">
@@ -2821,52 +2850,55 @@
       </c>
       <c r="U17" s="186">
         <v>10</v>
       </c>
       <c r="V17" s="187">
         <v>13</v>
       </c>
       <c r="W17" s="13">
         <v>9</v>
       </c>
       <c r="X17" s="1">
         <v>6</v>
       </c>
       <c r="Y17" s="1">
         <v>6</v>
       </c>
       <c r="Z17" s="1">
         <v>5</v>
       </c>
       <c r="AA17" s="1">
         <v>7</v>
       </c>
       <c r="AB17" s="1">
         <v>9</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="13">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B18" s="1">
         <v>11</v>
       </c>
       <c r="C18" s="1">
         <v>7</v>
       </c>
       <c r="D18" s="1">
         <v>10</v>
       </c>
       <c r="E18" s="177">
         <v>8</v>
       </c>
       <c r="F18" s="178">
         <v>8</v>
       </c>
       <c r="G18" s="179">
         <v>13</v>
       </c>
       <c r="H18" s="180">
         <v>5</v>
       </c>
       <c r="I18" s="181">
@@ -2907,84 +2939,88 @@
       </c>
       <c r="U18" s="186">
         <v>13</v>
       </c>
       <c r="V18" s="187">
         <v>8</v>
       </c>
       <c r="W18" s="13">
         <v>4</v>
       </c>
       <c r="X18" s="1">
         <v>4</v>
       </c>
       <c r="Y18" s="1">
         <v>4</v>
       </c>
       <c r="Z18" s="1" t="s">
         <v>17</v>
       </c>
       <c r="AA18" s="1">
         <v>6</v>
       </c>
       <c r="AB18" s="1">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="234" t="s">
+      <c r="AC18" s="13">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
+      <c r="A19" s="233" t="s">
         <v>11</v>
       </c>
-      <c r="B19" s="234"/>
-[...27 lines deleted...]
-    <row r="20" spans="1:28">
+      <c r="B19" s="233"/>
+      <c r="C19" s="233"/>
+      <c r="D19" s="233"/>
+      <c r="E19" s="233"/>
+      <c r="F19" s="233"/>
+      <c r="G19" s="233"/>
+      <c r="H19" s="233"/>
+      <c r="I19" s="233"/>
+      <c r="J19" s="233"/>
+      <c r="K19" s="233"/>
+      <c r="L19" s="233"/>
+      <c r="M19" s="233"/>
+      <c r="N19" s="233"/>
+      <c r="O19" s="233"/>
+      <c r="P19" s="233"/>
+      <c r="Q19" s="233"/>
+      <c r="R19" s="233"/>
+      <c r="S19" s="233"/>
+      <c r="T19" s="233"/>
+      <c r="U19" s="233"/>
+      <c r="V19" s="233"/>
+      <c r="W19" s="222"/>
+      <c r="X19" s="222"/>
+      <c r="Y19" s="222"/>
+      <c r="Z19" s="223"/>
+      <c r="AA19" s="223"/>
+      <c r="AB19" s="223"/>
+      <c r="AC19" s="223"/>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="1">
         <v>184</v>
       </c>
       <c r="C20" s="1">
         <v>163</v>
       </c>
       <c r="D20" s="1">
         <v>195</v>
       </c>
       <c r="E20" s="1">
         <v>238</v>
       </c>
       <c r="F20" s="1">
         <v>182</v>
       </c>
       <c r="G20" s="1">
         <v>187</v>
       </c>
       <c r="H20" s="1">
         <v>267</v>
       </c>
       <c r="I20" s="1">
@@ -3025,52 +3061,55 @@
       </c>
       <c r="U20" s="176">
         <v>214</v>
       </c>
       <c r="V20" s="176">
         <v>257</v>
       </c>
       <c r="W20" s="13">
         <v>168</v>
       </c>
       <c r="X20" s="1">
         <v>138</v>
       </c>
       <c r="Y20" s="1">
         <v>175</v>
       </c>
       <c r="Z20" s="1">
         <v>122</v>
       </c>
       <c r="AA20" s="1">
         <v>158</v>
       </c>
       <c r="AB20" s="1">
         <v>153</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="13">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="1">
         <v>151</v>
       </c>
       <c r="C21" s="1">
         <v>143</v>
       </c>
       <c r="D21" s="1">
         <v>173</v>
       </c>
       <c r="E21" s="188">
         <v>213</v>
       </c>
       <c r="F21" s="189">
         <v>139</v>
       </c>
       <c r="G21" s="190">
         <v>167</v>
       </c>
       <c r="H21" s="191">
         <v>223</v>
       </c>
       <c r="I21" s="192">
@@ -3111,52 +3150,55 @@
       </c>
       <c r="U21" s="197">
         <v>186</v>
       </c>
       <c r="V21" s="198">
         <v>216</v>
       </c>
       <c r="W21" s="13">
         <v>143</v>
       </c>
       <c r="X21" s="1">
         <v>123</v>
       </c>
       <c r="Y21" s="1">
         <v>146</v>
       </c>
       <c r="Z21" s="1">
         <v>102</v>
       </c>
       <c r="AA21" s="1">
         <v>138</v>
       </c>
       <c r="AB21" s="1">
         <v>136</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="13">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="1">
         <v>33</v>
       </c>
       <c r="C22" s="1">
         <v>20</v>
       </c>
       <c r="D22" s="1">
         <v>22</v>
       </c>
       <c r="E22" s="188">
         <v>25</v>
       </c>
       <c r="F22" s="189">
         <v>43</v>
       </c>
       <c r="G22" s="190">
         <v>20</v>
       </c>
       <c r="H22" s="191">
         <v>44</v>
       </c>
       <c r="I22" s="192">
@@ -3197,84 +3239,88 @@
       </c>
       <c r="U22" s="197">
         <v>28</v>
       </c>
       <c r="V22" s="198">
         <v>41</v>
       </c>
       <c r="W22" s="13">
         <v>25</v>
       </c>
       <c r="X22" s="1">
         <v>15</v>
       </c>
       <c r="Y22" s="1">
         <v>29</v>
       </c>
       <c r="Z22" s="1">
         <v>20</v>
       </c>
       <c r="AA22" s="1">
         <v>20</v>
       </c>
       <c r="AB22" s="1">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="222" t="s">
+      <c r="AC22" s="13">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
+      <c r="A23" s="221" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="222"/>
-[...27 lines deleted...]
-    <row r="24" spans="1:28">
+      <c r="B23" s="221"/>
+      <c r="C23" s="221"/>
+      <c r="D23" s="221"/>
+      <c r="E23" s="221"/>
+      <c r="F23" s="221"/>
+      <c r="G23" s="221"/>
+      <c r="H23" s="221"/>
+      <c r="I23" s="221"/>
+      <c r="J23" s="221"/>
+      <c r="K23" s="221"/>
+      <c r="L23" s="221"/>
+      <c r="M23" s="221"/>
+      <c r="N23" s="221"/>
+      <c r="O23" s="221"/>
+      <c r="P23" s="221"/>
+      <c r="Q23" s="221"/>
+      <c r="R23" s="221"/>
+      <c r="S23" s="221"/>
+      <c r="T23" s="221"/>
+      <c r="U23" s="221"/>
+      <c r="V23" s="221"/>
+      <c r="W23" s="222"/>
+      <c r="X23" s="222"/>
+      <c r="Y23" s="222"/>
+      <c r="Z23" s="223"/>
+      <c r="AA23" s="223"/>
+      <c r="AB23" s="223"/>
+      <c r="AC23" s="223"/>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="1">
         <v>134</v>
       </c>
       <c r="C24" s="1">
         <v>118</v>
       </c>
       <c r="D24" s="1">
         <v>114</v>
       </c>
       <c r="E24" s="1">
         <v>149</v>
       </c>
       <c r="F24" s="1">
         <v>129</v>
       </c>
       <c r="G24" s="1">
         <v>156</v>
       </c>
       <c r="H24" s="1">
         <v>176</v>
       </c>
       <c r="I24" s="1">
@@ -3315,52 +3361,55 @@
       </c>
       <c r="U24" s="176">
         <v>141</v>
       </c>
       <c r="V24" s="176">
         <v>135</v>
       </c>
       <c r="W24" s="13">
         <v>116</v>
       </c>
       <c r="X24" s="1">
         <v>90</v>
       </c>
       <c r="Y24" s="1">
         <v>101</v>
       </c>
       <c r="Z24" s="1">
         <v>70</v>
       </c>
       <c r="AA24" s="1">
         <v>83</v>
       </c>
       <c r="AB24" s="1">
         <v>92</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="13">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="1">
         <v>47</v>
       </c>
       <c r="C25" s="1">
         <v>36</v>
       </c>
       <c r="D25" s="1">
         <v>45</v>
       </c>
       <c r="E25" s="199">
         <v>58</v>
       </c>
       <c r="F25" s="200">
         <v>52</v>
       </c>
       <c r="G25" s="201">
         <v>55</v>
       </c>
       <c r="H25" s="202">
         <v>65</v>
       </c>
       <c r="I25" s="203">
@@ -3401,52 +3450,55 @@
       </c>
       <c r="U25" s="208">
         <v>58</v>
       </c>
       <c r="V25" s="209">
         <v>59</v>
       </c>
       <c r="W25" s="13">
         <v>48</v>
       </c>
       <c r="X25" s="1">
         <v>33</v>
       </c>
       <c r="Y25" s="1">
         <v>53</v>
       </c>
       <c r="Z25" s="1">
         <v>32</v>
       </c>
       <c r="AA25" s="1">
         <v>40</v>
       </c>
       <c r="AB25" s="1">
         <v>49</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="13">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="1">
         <v>11</v>
       </c>
       <c r="C26" s="1">
         <v>7</v>
       </c>
       <c r="D26" s="1">
         <v>10</v>
       </c>
       <c r="E26" s="199">
         <v>9</v>
       </c>
       <c r="F26" s="200">
         <v>4</v>
       </c>
       <c r="G26" s="201">
         <v>8</v>
       </c>
       <c r="H26" s="202">
         <v>15</v>
       </c>
       <c r="I26" s="203">
@@ -3487,52 +3539,55 @@
       </c>
       <c r="U26" s="208">
         <v>6</v>
       </c>
       <c r="V26" s="209">
         <v>12</v>
       </c>
       <c r="W26" s="13">
         <v>9</v>
       </c>
       <c r="X26" s="1">
         <v>8</v>
       </c>
       <c r="Y26" s="1">
         <v>5</v>
       </c>
       <c r="Z26" s="1">
         <v>1</v>
       </c>
       <c r="AA26" s="1">
         <v>3</v>
       </c>
       <c r="AB26" s="1">
         <v>9</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="13">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="1">
         <v>15</v>
       </c>
       <c r="C27" s="1">
         <v>10</v>
       </c>
       <c r="D27" s="1">
         <v>7</v>
       </c>
       <c r="E27" s="199">
         <v>11</v>
       </c>
       <c r="F27" s="200">
         <v>10</v>
       </c>
       <c r="G27" s="201">
         <v>17</v>
       </c>
       <c r="H27" s="202">
         <v>13</v>
       </c>
       <c r="I27" s="203">
@@ -3573,52 +3628,55 @@
       </c>
       <c r="U27" s="208">
         <v>13</v>
       </c>
       <c r="V27" s="209">
         <v>11</v>
       </c>
       <c r="W27" s="13">
         <v>8</v>
       </c>
       <c r="X27" s="1">
         <v>7</v>
       </c>
       <c r="Y27" s="1">
         <v>8</v>
       </c>
       <c r="Z27" s="1">
         <v>9</v>
       </c>
       <c r="AA27" s="1">
         <v>5</v>
       </c>
       <c r="AB27" s="1">
         <v>4</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="1">
         <v>9</v>
       </c>
       <c r="C28" s="1">
         <v>9</v>
       </c>
       <c r="D28" s="1">
         <v>12</v>
       </c>
       <c r="E28" s="199">
         <v>7</v>
       </c>
       <c r="F28" s="200">
         <v>11</v>
       </c>
       <c r="G28" s="201">
         <v>11</v>
       </c>
       <c r="H28" s="202">
         <v>19</v>
       </c>
       <c r="I28" s="203">
@@ -3659,52 +3717,55 @@
       </c>
       <c r="U28" s="208">
         <v>8</v>
       </c>
       <c r="V28" s="209">
         <v>5</v>
       </c>
       <c r="W28" s="13">
         <v>13</v>
       </c>
       <c r="X28" s="1">
         <v>8</v>
       </c>
       <c r="Y28" s="1">
         <v>2</v>
       </c>
       <c r="Z28" s="1">
         <v>9</v>
       </c>
       <c r="AA28" s="1">
         <v>7</v>
       </c>
       <c r="AB28" s="1">
         <v>5</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="13">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B29" s="1">
         <v>16</v>
       </c>
       <c r="C29" s="1">
         <v>23</v>
       </c>
       <c r="D29" s="1">
         <v>10</v>
       </c>
       <c r="E29" s="199">
         <v>28</v>
       </c>
       <c r="F29" s="200">
         <v>17</v>
       </c>
       <c r="G29" s="201">
         <v>28</v>
       </c>
       <c r="H29" s="202">
         <v>25</v>
       </c>
       <c r="I29" s="203">
@@ -3745,52 +3806,55 @@
       </c>
       <c r="U29" s="208">
         <v>22</v>
       </c>
       <c r="V29" s="209">
         <v>22</v>
       </c>
       <c r="W29" s="13">
         <v>14</v>
       </c>
       <c r="X29" s="1">
         <v>21</v>
       </c>
       <c r="Y29" s="1">
         <v>15</v>
       </c>
       <c r="Z29" s="1">
         <v>9</v>
       </c>
       <c r="AA29" s="1">
         <v>9</v>
       </c>
       <c r="AB29" s="1">
         <v>8</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="13">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B30" s="1">
         <v>8</v>
       </c>
       <c r="C30" s="1">
         <v>19</v>
       </c>
       <c r="D30" s="1">
         <v>12</v>
       </c>
       <c r="E30" s="199">
         <v>10</v>
       </c>
       <c r="F30" s="200">
         <v>14</v>
       </c>
       <c r="G30" s="201">
         <v>13</v>
       </c>
       <c r="H30" s="202">
         <v>17</v>
       </c>
       <c r="I30" s="203">
@@ -3831,52 +3895,55 @@
       </c>
       <c r="U30" s="208">
         <v>11</v>
       </c>
       <c r="V30" s="209">
         <v>5</v>
       </c>
       <c r="W30" s="13">
         <v>11</v>
       </c>
       <c r="X30" s="1">
         <v>3</v>
       </c>
       <c r="Y30" s="1">
         <v>8</v>
       </c>
       <c r="Z30" s="1">
         <v>5</v>
       </c>
       <c r="AA30" s="1">
         <v>6</v>
       </c>
       <c r="AB30" s="1">
         <v>5</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="13">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B31" s="1">
         <v>17</v>
       </c>
       <c r="C31" s="1">
         <v>7</v>
       </c>
       <c r="D31" s="1">
         <v>8</v>
       </c>
       <c r="E31" s="199">
         <v>18</v>
       </c>
       <c r="F31" s="200">
         <v>13</v>
       </c>
       <c r="G31" s="201">
         <v>11</v>
       </c>
       <c r="H31" s="202">
         <v>17</v>
       </c>
       <c r="I31" s="203">
@@ -3917,52 +3984,55 @@
       </c>
       <c r="U31" s="208">
         <v>10</v>
       </c>
       <c r="V31" s="209">
         <v>13</v>
       </c>
       <c r="W31" s="13">
         <v>9</v>
       </c>
       <c r="X31" s="1">
         <v>6</v>
       </c>
       <c r="Y31" s="1">
         <v>6</v>
       </c>
       <c r="Z31" s="1">
         <v>5</v>
       </c>
       <c r="AA31" s="1">
         <v>7</v>
       </c>
       <c r="AB31" s="1">
         <v>9</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="13">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="63" t="s">
         <v>48</v>
       </c>
       <c r="B32" s="2">
         <v>11</v>
       </c>
       <c r="C32" s="2">
         <v>7</v>
       </c>
       <c r="D32" s="2">
         <v>10</v>
       </c>
       <c r="E32" s="210">
         <v>8</v>
       </c>
       <c r="F32" s="211">
         <v>8</v>
       </c>
       <c r="G32" s="212">
         <v>13</v>
       </c>
       <c r="H32" s="213">
         <v>5</v>
       </c>
       <c r="I32" s="214">
@@ -4003,204 +4073,212 @@
       </c>
       <c r="U32" s="219">
         <v>13</v>
       </c>
       <c r="V32" s="220">
         <v>8</v>
       </c>
       <c r="W32" s="2">
         <v>4</v>
       </c>
       <c r="X32" s="2">
         <v>4</v>
       </c>
       <c r="Y32" s="2">
         <v>4</v>
       </c>
       <c r="Z32" s="2" t="s">
         <v>17</v>
       </c>
       <c r="AA32" s="2">
         <v>6</v>
       </c>
       <c r="AB32" s="2">
         <v>3</v>
       </c>
+      <c r="AC32" s="2">
+        <v>6</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A23:AA23"/>
-[...4 lines deleted...]
-    <mergeCell ref="A19:AA19"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:Y7"/>
+    <mergeCell ref="Z7:AC7"/>
+    <mergeCell ref="V6:AC6"/>
+    <mergeCell ref="A5:AC5"/>
+    <mergeCell ref="A9:AC9"/>
+    <mergeCell ref="A19:AC19"/>
+    <mergeCell ref="A23:AC23"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A5:AB32"/>
+  <dimension ref="A5:AC32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AD17" sqref="AD17"/>
+      <selection activeCell="A23" sqref="A23:AC23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.28515625" customWidth="1"/>
     <col min="2" max="2" width="7.7109375" customWidth="1"/>
     <col min="3" max="3" width="8.140625" customWidth="1"/>
     <col min="4" max="4" width="7.7109375" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" customWidth="1"/>
     <col min="6" max="6" width="8.5703125" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" customWidth="1"/>
     <col min="8" max="8" width="7.85546875" customWidth="1"/>
     <col min="9" max="9" width="7.7109375" customWidth="1"/>
     <col min="11" max="12" width="8" customWidth="1"/>
     <col min="14" max="14" width="6.85546875" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" customWidth="1"/>
     <col min="16" max="16" width="7.5703125" customWidth="1"/>
     <col min="17" max="17" width="7.7109375" customWidth="1"/>
     <col min="18" max="18" width="7.42578125" customWidth="1"/>
     <col min="19" max="19" width="7.7109375" customWidth="1"/>
     <col min="20" max="21" width="7.28515625" customWidth="1"/>
     <col min="23" max="23" width="8" customWidth="1"/>
     <col min="24" max="24" width="8.140625" customWidth="1"/>
     <col min="26" max="26" width="6.85546875" customWidth="1"/>
     <col min="27" max="27" width="7.7109375" customWidth="1"/>
     <col min="28" max="28" width="7.28515625" customWidth="1"/>
+    <col min="29" max="29" width="6.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:28">
-      <c r="A5" s="230" t="s">
+    <row r="5" spans="1:29">
+      <c r="A5" s="229" t="s">
         <v>28</v>
       </c>
-      <c r="B5" s="230"/>
-[...26 lines deleted...]
-    <row r="6" spans="1:28">
+      <c r="B5" s="229"/>
+      <c r="C5" s="229"/>
+      <c r="D5" s="229"/>
+      <c r="E5" s="229"/>
+      <c r="F5" s="229"/>
+      <c r="G5" s="229"/>
+      <c r="H5" s="229"/>
+      <c r="I5" s="229"/>
+      <c r="J5" s="229"/>
+      <c r="K5" s="229"/>
+      <c r="L5" s="229"/>
+      <c r="M5" s="229"/>
+      <c r="N5" s="229"/>
+      <c r="O5" s="229"/>
+      <c r="P5" s="229"/>
+      <c r="Q5" s="229"/>
+      <c r="R5" s="229"/>
+      <c r="S5" s="229"/>
+      <c r="T5" s="229"/>
+      <c r="U5" s="229"/>
+      <c r="V5" s="229"/>
+      <c r="W5" s="223"/>
+      <c r="X5" s="223"/>
+      <c r="Y5" s="223"/>
+      <c r="Z5" s="223"/>
+      <c r="AA5" s="223"/>
+      <c r="AB5" s="223"/>
+      <c r="AC5" s="223"/>
+    </row>
+    <row r="6" spans="1:29">
       <c r="A6" s="4"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
       <c r="Q6" s="3"/>
       <c r="R6" s="3"/>
-      <c r="S6" s="241" t="s">
+      <c r="S6" s="239" t="s">
         <v>29</v>
       </c>
-      <c r="T6" s="242"/>
-[...11 lines deleted...]
-      <c r="B7" s="237">
+      <c r="T6" s="240"/>
+      <c r="U6" s="240"/>
+      <c r="V6" s="240"/>
+      <c r="W6" s="240"/>
+      <c r="X6" s="240"/>
+      <c r="Y6" s="240"/>
+      <c r="Z6" s="240"/>
+      <c r="AA6" s="240"/>
+      <c r="AB6" s="240"/>
+      <c r="AC6" s="240"/>
+    </row>
+    <row r="7" spans="1:29">
+      <c r="A7" s="234"/>
+      <c r="B7" s="236">
         <v>2024</v>
       </c>
-      <c r="C7" s="237"/>
-[...10 lines deleted...]
-      <c r="N7" s="227">
+      <c r="C7" s="236"/>
+      <c r="D7" s="236"/>
+      <c r="E7" s="236"/>
+      <c r="F7" s="236"/>
+      <c r="G7" s="236"/>
+      <c r="H7" s="236"/>
+      <c r="I7" s="236"/>
+      <c r="J7" s="236"/>
+      <c r="K7" s="236"/>
+      <c r="L7" s="236"/>
+      <c r="M7" s="236"/>
+      <c r="N7" s="226">
         <v>2025</v>
       </c>
-      <c r="O7" s="228"/>
-[...10 lines deleted...]
-      <c r="Z7" s="227">
+      <c r="O7" s="227"/>
+      <c r="P7" s="227"/>
+      <c r="Q7" s="227"/>
+      <c r="R7" s="227"/>
+      <c r="S7" s="227"/>
+      <c r="T7" s="227"/>
+      <c r="U7" s="227"/>
+      <c r="V7" s="227"/>
+      <c r="W7" s="228"/>
+      <c r="X7" s="228"/>
+      <c r="Y7" s="228"/>
+      <c r="Z7" s="226">
         <v>2026</v>
       </c>
-      <c r="AA7" s="228"/>
-[...3 lines deleted...]
-      <c r="A8" s="236"/>
+      <c r="AA7" s="227"/>
+      <c r="AB7" s="228"/>
+      <c r="AC7" s="228"/>
+    </row>
+    <row r="8" spans="1:29" ht="22.5">
+      <c r="A8" s="235"/>
       <c r="B8" s="71" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="72" t="s">
         <v>30</v>
       </c>
       <c r="D8" s="72" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="72" t="s">
         <v>32</v>
       </c>
       <c r="F8" s="72" t="s">
         <v>33</v>
       </c>
       <c r="G8" s="72" t="s">
         <v>34</v>
       </c>
       <c r="H8" s="72" t="s">
         <v>35</v>
       </c>
       <c r="I8" s="72" t="s">
         <v>36</v>
       </c>
       <c r="J8" s="72" t="s">
@@ -4238,83 +4316,88 @@
       </c>
       <c r="U8" s="72" t="s">
         <v>36</v>
       </c>
       <c r="V8" s="72" t="s">
         <v>37</v>
       </c>
       <c r="W8" s="73" t="s">
         <v>38</v>
       </c>
       <c r="X8" s="73" t="s">
         <v>39</v>
       </c>
       <c r="Y8" s="73" t="s">
         <v>40</v>
       </c>
       <c r="Z8" s="74" t="s">
         <v>5</v>
       </c>
       <c r="AA8" s="74" t="s">
         <v>30</v>
       </c>
       <c r="AB8" s="72" t="s">
         <v>31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="238" t="s">
+      <c r="AC8" s="72" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29">
+      <c r="A9" s="241" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="238"/>
-[...26 lines deleted...]
-    <row r="10" spans="1:28">
+      <c r="B9" s="241"/>
+      <c r="C9" s="241"/>
+      <c r="D9" s="241"/>
+      <c r="E9" s="241"/>
+      <c r="F9" s="241"/>
+      <c r="G9" s="241"/>
+      <c r="H9" s="241"/>
+      <c r="I9" s="241"/>
+      <c r="J9" s="241"/>
+      <c r="K9" s="241"/>
+      <c r="L9" s="241"/>
+      <c r="M9" s="241"/>
+      <c r="N9" s="241"/>
+      <c r="O9" s="241"/>
+      <c r="P9" s="241"/>
+      <c r="Q9" s="241"/>
+      <c r="R9" s="241"/>
+      <c r="S9" s="241"/>
+      <c r="T9" s="241"/>
+      <c r="U9" s="241"/>
+      <c r="V9" s="241"/>
+      <c r="W9" s="231"/>
+      <c r="X9" s="231"/>
+      <c r="Y9" s="231"/>
+      <c r="Z9" s="232"/>
+      <c r="AA9" s="232"/>
+      <c r="AB9" s="232"/>
+      <c r="AC9" s="232"/>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="75">
         <v>5.3</v>
       </c>
       <c r="C10" s="75">
         <v>5.15</v>
       </c>
       <c r="D10" s="75">
         <v>5.15</v>
       </c>
       <c r="E10" s="75">
         <v>5.52</v>
       </c>
       <c r="F10" s="75">
         <v>5.45</v>
       </c>
       <c r="G10" s="75">
         <v>5.53</v>
       </c>
       <c r="H10" s="75">
         <v>5.81</v>
       </c>
       <c r="I10" s="75">
@@ -4355,52 +4438,55 @@
       </c>
       <c r="U10" s="75">
         <v>5.17</v>
       </c>
       <c r="V10" s="75">
         <v>5.34</v>
       </c>
       <c r="W10" s="75">
         <v>5.27</v>
       </c>
       <c r="X10" s="78">
         <v>5.14</v>
       </c>
       <c r="Y10" s="75">
         <v>5.09</v>
       </c>
       <c r="Z10" s="78">
         <v>3.15</v>
       </c>
       <c r="AA10" s="78">
         <v>3.73</v>
       </c>
       <c r="AB10" s="75">
         <v>3.83</v>
       </c>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10" s="78">
+        <v>3.83</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="75">
         <v>5.59</v>
       </c>
       <c r="C11" s="75">
         <v>5.5</v>
       </c>
       <c r="D11" s="75">
         <v>5.73</v>
       </c>
       <c r="E11" s="79">
         <v>6.28</v>
       </c>
       <c r="F11" s="80">
         <v>6.1</v>
       </c>
       <c r="G11" s="81">
         <v>6.16</v>
       </c>
       <c r="H11" s="82">
         <v>6.45</v>
       </c>
       <c r="I11" s="83">
@@ -4441,52 +4527,55 @@
       </c>
       <c r="U11" s="88">
         <v>5.84</v>
       </c>
       <c r="V11" s="89">
         <v>6.06</v>
       </c>
       <c r="W11" s="75">
         <v>5.98</v>
       </c>
       <c r="X11" s="78">
         <v>5.84</v>
       </c>
       <c r="Y11" s="75">
         <v>5.81</v>
       </c>
       <c r="Z11" s="78">
         <v>3.63</v>
       </c>
       <c r="AA11" s="78">
         <v>4.45</v>
       </c>
       <c r="AB11" s="75">
         <v>4.6399999999999997</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="78">
+        <v>4.57</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="75">
         <v>5.95</v>
       </c>
       <c r="C12" s="75">
         <v>4.95</v>
       </c>
       <c r="D12" s="75">
         <v>4.74</v>
       </c>
       <c r="E12" s="79">
         <v>4.74</v>
       </c>
       <c r="F12" s="80">
         <v>5.07</v>
       </c>
       <c r="G12" s="81">
         <v>4.91</v>
       </c>
       <c r="H12" s="82">
         <v>5.4</v>
       </c>
       <c r="I12" s="83">
@@ -4527,52 +4616,55 @@
       </c>
       <c r="U12" s="88">
         <v>4.8499999999999996</v>
       </c>
       <c r="V12" s="89">
         <v>5.15</v>
       </c>
       <c r="W12" s="75">
         <v>5.1100000000000003</v>
       </c>
       <c r="X12" s="78">
         <v>4.95</v>
       </c>
       <c r="Y12" s="75">
         <v>4.93</v>
       </c>
       <c r="Z12" s="78">
         <v>2.95</v>
       </c>
       <c r="AA12" s="78">
         <v>3.25</v>
       </c>
       <c r="AB12" s="75">
         <v>3.38</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="78">
+        <v>3.4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="75">
         <v>5.47</v>
       </c>
       <c r="C13" s="75">
         <v>4.67</v>
       </c>
       <c r="D13" s="75">
         <v>3.93</v>
       </c>
       <c r="E13" s="79">
         <v>3.98</v>
       </c>
       <c r="F13" s="80">
         <v>3.91</v>
       </c>
       <c r="G13" s="81">
         <v>4.3099999999999996</v>
       </c>
       <c r="H13" s="82">
         <v>4.3600000000000003</v>
       </c>
       <c r="I13" s="83">
@@ -4613,52 +4705,55 @@
       </c>
       <c r="U13" s="88">
         <v>3.84</v>
       </c>
       <c r="V13" s="89">
         <v>3.87</v>
       </c>
       <c r="W13" s="75">
         <v>3.77</v>
       </c>
       <c r="X13" s="78">
         <v>3.67</v>
       </c>
       <c r="Y13" s="75">
         <v>3.6</v>
       </c>
       <c r="Z13" s="78">
         <v>3.3</v>
       </c>
       <c r="AA13" s="78">
         <v>2.69</v>
       </c>
       <c r="AB13" s="75">
         <v>2.2599999999999998</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="78">
+        <v>2.5499999999999998</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="75">
         <v>4.05</v>
       </c>
       <c r="C14" s="75">
         <v>4.17</v>
       </c>
       <c r="D14" s="75">
         <v>4.58</v>
       </c>
       <c r="E14" s="79">
         <v>4.24</v>
       </c>
       <c r="F14" s="80">
         <v>4.38</v>
       </c>
       <c r="G14" s="81">
         <v>4.5</v>
       </c>
       <c r="H14" s="82">
         <v>5.09</v>
       </c>
       <c r="I14" s="83">
@@ -4699,52 +4794,55 @@
       </c>
       <c r="U14" s="88">
         <v>3.93</v>
       </c>
       <c r="V14" s="89">
         <v>3.76</v>
       </c>
       <c r="W14" s="75">
         <v>3.98</v>
       </c>
       <c r="X14" s="78">
         <v>3.95</v>
       </c>
       <c r="Y14" s="75">
         <v>3.69</v>
       </c>
       <c r="Z14" s="78">
         <v>4.1500000000000004</v>
       </c>
       <c r="AA14" s="78">
         <v>3.85</v>
       </c>
       <c r="AB14" s="75">
         <v>3.31</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="78">
+        <v>3.55</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="75">
         <v>3.41</v>
       </c>
       <c r="C15" s="75">
         <v>4.28</v>
       </c>
       <c r="D15" s="75">
         <v>3.53</v>
       </c>
       <c r="E15" s="79">
         <v>4.17</v>
       </c>
       <c r="F15" s="80">
         <v>4.05</v>
       </c>
       <c r="G15" s="81">
         <v>4.3899999999999997</v>
       </c>
       <c r="H15" s="82">
         <v>4.53</v>
       </c>
       <c r="I15" s="83">
@@ -4785,52 +4883,55 @@
       </c>
       <c r="U15" s="88">
         <v>4.42</v>
       </c>
       <c r="V15" s="89">
         <v>4.47</v>
       </c>
       <c r="W15" s="75">
         <v>4.32</v>
       </c>
       <c r="X15" s="78">
         <v>4.3499999999999996</v>
       </c>
       <c r="Y15" s="75">
         <v>4.25</v>
       </c>
       <c r="Z15" s="78">
         <v>1.95</v>
       </c>
       <c r="AA15" s="78">
         <v>2.04</v>
       </c>
       <c r="AB15" s="75">
         <v>1.93</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="78">
+        <v>2.12</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="75">
         <v>3.09</v>
       </c>
       <c r="C16" s="75">
         <v>5.35</v>
       </c>
       <c r="D16" s="75">
         <v>5.09</v>
       </c>
       <c r="E16" s="79">
         <v>4.8099999999999996</v>
       </c>
       <c r="F16" s="80">
         <v>4.92</v>
       </c>
       <c r="G16" s="81">
         <v>4.96</v>
       </c>
       <c r="H16" s="82">
         <v>5.18</v>
       </c>
       <c r="I16" s="83">
@@ -4871,52 +4972,55 @@
       </c>
       <c r="U16" s="88">
         <v>3.44</v>
       </c>
       <c r="V16" s="89">
         <v>3.28</v>
       </c>
       <c r="W16" s="75">
         <v>3.38</v>
       </c>
       <c r="X16" s="78">
         <v>3.18</v>
       </c>
       <c r="Y16" s="75">
         <v>3.17</v>
       </c>
       <c r="Z16" s="78">
         <v>1.94</v>
       </c>
       <c r="AA16" s="78">
         <v>2.2400000000000002</v>
       </c>
       <c r="AB16" s="75">
         <v>2.14</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="78">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="75">
         <v>6.71</v>
       </c>
       <c r="C17" s="75">
         <v>4.93</v>
       </c>
       <c r="D17" s="75">
         <v>4.33</v>
       </c>
       <c r="E17" s="79">
         <v>5.0999999999999996</v>
       </c>
       <c r="F17" s="80">
         <v>5.12</v>
       </c>
       <c r="G17" s="81">
         <v>5.03</v>
       </c>
       <c r="H17" s="82">
         <v>5.29</v>
       </c>
       <c r="I17" s="83">
@@ -4957,52 +5061,55 @@
       </c>
       <c r="U17" s="88">
         <v>3.39</v>
       </c>
       <c r="V17" s="89">
         <v>3.61</v>
       </c>
       <c r="W17" s="75">
         <v>3.61</v>
       </c>
       <c r="X17" s="78">
         <v>3.51</v>
       </c>
       <c r="Y17" s="75">
         <v>3.41</v>
       </c>
       <c r="Z17" s="78">
         <v>2</v>
       </c>
       <c r="AA17" s="78">
         <v>2.5499999999999998</v>
       </c>
       <c r="AB17" s="75">
         <v>2.93</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="78">
+        <v>2.82</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="75">
         <v>4.4800000000000004</v>
       </c>
       <c r="C18" s="75">
         <v>3.76</v>
       </c>
       <c r="D18" s="75">
         <v>3.86</v>
       </c>
       <c r="E18" s="79">
         <v>3.73</v>
       </c>
       <c r="F18" s="80">
         <v>3.64</v>
       </c>
       <c r="G18" s="81">
         <v>3.94</v>
       </c>
       <c r="H18" s="82">
         <v>3.66</v>
       </c>
       <c r="I18" s="83">
@@ -5043,84 +5150,88 @@
       </c>
       <c r="U18" s="88">
         <v>3.83</v>
       </c>
       <c r="V18" s="89">
         <v>3.78</v>
       </c>
       <c r="W18" s="75">
         <v>3.56</v>
       </c>
       <c r="X18" s="78">
         <v>3.4</v>
       </c>
       <c r="Y18" s="75">
         <v>3.25</v>
       </c>
       <c r="Z18" s="78" t="s">
         <v>17</v>
       </c>
       <c r="AA18" s="78">
         <v>1.31</v>
       </c>
       <c r="AB18" s="75">
         <v>1.29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="239" t="s">
+      <c r="AC18" s="78">
+        <v>1.61</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
+      <c r="A19" s="237" t="s">
         <v>11</v>
       </c>
-      <c r="B19" s="239"/>
-[...27 lines deleted...]
-    <row r="20" spans="1:28">
+      <c r="B19" s="237"/>
+      <c r="C19" s="237"/>
+      <c r="D19" s="237"/>
+      <c r="E19" s="237"/>
+      <c r="F19" s="237"/>
+      <c r="G19" s="237"/>
+      <c r="H19" s="237"/>
+      <c r="I19" s="237"/>
+      <c r="J19" s="237"/>
+      <c r="K19" s="237"/>
+      <c r="L19" s="237"/>
+      <c r="M19" s="237"/>
+      <c r="N19" s="237"/>
+      <c r="O19" s="237"/>
+      <c r="P19" s="237"/>
+      <c r="Q19" s="237"/>
+      <c r="R19" s="237"/>
+      <c r="S19" s="237"/>
+      <c r="T19" s="237"/>
+      <c r="U19" s="237"/>
+      <c r="V19" s="237"/>
+      <c r="W19" s="238"/>
+      <c r="X19" s="222"/>
+      <c r="Y19" s="222"/>
+      <c r="Z19" s="223"/>
+      <c r="AA19" s="223"/>
+      <c r="AB19" s="223"/>
+      <c r="AC19" s="223"/>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="75">
         <v>5.57</v>
       </c>
       <c r="C20" s="75">
         <v>5.42</v>
       </c>
       <c r="D20" s="75">
         <v>5.58</v>
       </c>
       <c r="E20" s="75">
         <v>6.04</v>
       </c>
       <c r="F20" s="75">
         <v>5.92</v>
       </c>
       <c r="G20" s="75">
         <v>5.91</v>
       </c>
       <c r="H20" s="75">
         <v>6.23</v>
       </c>
       <c r="I20" s="75">
@@ -5161,52 +5272,55 @@
       </c>
       <c r="U20" s="75">
         <v>5.83</v>
       </c>
       <c r="V20" s="75">
         <v>6.06</v>
       </c>
       <c r="W20" s="75">
         <v>5.96</v>
       </c>
       <c r="X20" s="78">
         <v>5.81</v>
       </c>
       <c r="Y20" s="75">
         <v>5.76</v>
       </c>
       <c r="Z20" s="78">
         <v>3.66</v>
       </c>
       <c r="AA20" s="78">
         <v>4.41</v>
       </c>
       <c r="AB20" s="75">
         <v>4.46</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="78">
+        <v>4.3899999999999997</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="75">
         <v>5.52</v>
       </c>
       <c r="C21" s="75">
         <v>5.54</v>
       </c>
       <c r="D21" s="75">
         <v>5.8</v>
       </c>
       <c r="E21" s="90">
         <v>6.36</v>
       </c>
       <c r="F21" s="91">
         <v>6.09</v>
       </c>
       <c r="G21" s="92">
         <v>6.12</v>
       </c>
       <c r="H21" s="93">
         <v>6.41</v>
       </c>
       <c r="I21" s="94">
@@ -5247,52 +5361,55 @@
       </c>
       <c r="U21" s="99">
         <v>6.02</v>
       </c>
       <c r="V21" s="100">
         <v>6.24</v>
       </c>
       <c r="W21" s="75">
         <v>6.13</v>
       </c>
       <c r="X21" s="78">
         <v>5.99</v>
       </c>
       <c r="Y21" s="75">
         <v>5.92</v>
       </c>
       <c r="Z21" s="78">
         <v>3.65</v>
       </c>
       <c r="AA21" s="78">
         <v>4.51</v>
       </c>
       <c r="AB21" s="75">
         <v>4.63</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="78">
+        <v>4.57</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="75">
         <v>5.8</v>
       </c>
       <c r="C22" s="75">
         <v>4.8099999999999996</v>
       </c>
       <c r="D22" s="75">
         <v>4.5</v>
       </c>
       <c r="E22" s="90">
         <v>4.5</v>
       </c>
       <c r="F22" s="91">
         <v>5.12</v>
       </c>
       <c r="G22" s="92">
         <v>4.91</v>
       </c>
       <c r="H22" s="93">
         <v>5.37</v>
       </c>
       <c r="I22" s="94">
@@ -5333,84 +5450,88 @@
       </c>
       <c r="U22" s="99">
         <v>4.8600000000000003</v>
       </c>
       <c r="V22" s="100">
         <v>5.18</v>
       </c>
       <c r="W22" s="75">
         <v>5.1100000000000003</v>
       </c>
       <c r="X22" s="78">
         <v>4.91</v>
       </c>
       <c r="Y22" s="75">
         <v>4.9400000000000004</v>
       </c>
       <c r="Z22" s="78">
         <v>3.66</v>
       </c>
       <c r="AA22" s="78">
         <v>3.85</v>
       </c>
       <c r="AB22" s="75">
         <v>3.59</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="239" t="s">
+      <c r="AC22" s="78">
+        <v>3.49</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
+      <c r="A23" s="237" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="239"/>
-[...27 lines deleted...]
-    <row r="24" spans="1:28">
+      <c r="B23" s="237"/>
+      <c r="C23" s="237"/>
+      <c r="D23" s="237"/>
+      <c r="E23" s="237"/>
+      <c r="F23" s="237"/>
+      <c r="G23" s="237"/>
+      <c r="H23" s="237"/>
+      <c r="I23" s="237"/>
+      <c r="J23" s="237"/>
+      <c r="K23" s="237"/>
+      <c r="L23" s="237"/>
+      <c r="M23" s="237"/>
+      <c r="N23" s="237"/>
+      <c r="O23" s="237"/>
+      <c r="P23" s="237"/>
+      <c r="Q23" s="237"/>
+      <c r="R23" s="237"/>
+      <c r="S23" s="237"/>
+      <c r="T23" s="237"/>
+      <c r="U23" s="237"/>
+      <c r="V23" s="237"/>
+      <c r="W23" s="238"/>
+      <c r="X23" s="222"/>
+      <c r="Y23" s="222"/>
+      <c r="Z23" s="223"/>
+      <c r="AA23" s="223"/>
+      <c r="AB23" s="223"/>
+      <c r="AC23" s="223"/>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="75">
         <v>4.96</v>
       </c>
       <c r="C24" s="75">
         <v>4.82</v>
       </c>
       <c r="D24" s="75">
         <v>4.62</v>
       </c>
       <c r="E24" s="75">
         <v>4.8899999999999997</v>
       </c>
       <c r="F24" s="75">
         <v>4.87</v>
       </c>
       <c r="G24" s="75">
         <v>5.0599999999999996</v>
       </c>
       <c r="H24" s="75">
         <v>5.28</v>
       </c>
       <c r="I24" s="75">
@@ -5451,52 +5572,55 @@
       </c>
       <c r="U24" s="75">
         <v>4.37</v>
       </c>
       <c r="V24" s="75">
         <v>4.45</v>
       </c>
       <c r="W24" s="75">
         <v>4.43</v>
       </c>
       <c r="X24" s="78">
         <v>4.34</v>
       </c>
       <c r="Y24" s="78">
         <v>4.28</v>
       </c>
       <c r="Z24" s="78">
         <v>2.54</v>
       </c>
       <c r="AA24" s="78">
         <v>2.91</v>
       </c>
       <c r="AB24" s="75">
         <v>3.06</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="78">
+        <v>3.16</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="75">
         <v>5.83</v>
       </c>
       <c r="C25" s="75">
         <v>5.36</v>
       </c>
       <c r="D25" s="75">
         <v>5.49</v>
       </c>
       <c r="E25" s="101">
         <v>5.99</v>
       </c>
       <c r="F25" s="102">
         <v>6.13</v>
       </c>
       <c r="G25" s="103">
         <v>6.33</v>
       </c>
       <c r="H25" s="104">
         <v>6.61</v>
       </c>
       <c r="I25" s="105">
@@ -5537,52 +5661,55 @@
       </c>
       <c r="U25" s="110">
         <v>5.26</v>
       </c>
       <c r="V25" s="111">
         <v>5.47</v>
       </c>
       <c r="W25" s="75">
         <v>5.49</v>
       </c>
       <c r="X25" s="78">
         <v>5.36</v>
       </c>
       <c r="Y25" s="78">
         <v>5.44</v>
       </c>
       <c r="Z25" s="78">
         <v>3.58</v>
       </c>
       <c r="AA25" s="78">
         <v>4.2300000000000004</v>
       </c>
       <c r="AB25" s="75">
         <v>4.66</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="78">
+        <v>4.57</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="75">
         <v>6.44</v>
       </c>
       <c r="C26" s="75">
         <v>5.42</v>
       </c>
       <c r="D26" s="75">
         <v>5.55</v>
       </c>
       <c r="E26" s="101">
         <v>5.53</v>
       </c>
       <c r="F26" s="102">
         <v>4.9000000000000004</v>
       </c>
       <c r="G26" s="103">
         <v>4.8899999999999997</v>
       </c>
       <c r="H26" s="104">
         <v>5.48</v>
       </c>
       <c r="I26" s="105">
@@ -5623,52 +5750,55 @@
       </c>
       <c r="U26" s="110">
         <v>4.8</v>
       </c>
       <c r="V26" s="111">
         <v>5.08</v>
       </c>
       <c r="W26" s="75">
         <v>5.1100000000000003</v>
       </c>
       <c r="X26" s="78">
         <v>5.09</v>
       </c>
       <c r="Y26" s="78">
         <v>4.91</v>
       </c>
       <c r="Z26" s="78">
         <v>0.6</v>
       </c>
       <c r="AA26" s="78">
         <v>1.27</v>
       </c>
       <c r="AB26" s="75">
         <v>2.7</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="78">
+        <v>3.11</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="75">
         <v>5.47</v>
       </c>
       <c r="C27" s="75">
         <v>4.67</v>
       </c>
       <c r="D27" s="75">
         <v>3.93</v>
       </c>
       <c r="E27" s="101">
         <v>3.98</v>
       </c>
       <c r="F27" s="102">
         <v>3.91</v>
       </c>
       <c r="G27" s="103">
         <v>4.3099999999999996</v>
       </c>
       <c r="H27" s="104">
         <v>4.3600000000000003</v>
       </c>
       <c r="I27" s="105">
@@ -5709,52 +5839,55 @@
       </c>
       <c r="U27" s="110">
         <v>3.84</v>
       </c>
       <c r="V27" s="111">
         <v>3.87</v>
       </c>
       <c r="W27" s="75">
         <v>3.77</v>
       </c>
       <c r="X27" s="78">
         <v>3.67</v>
       </c>
       <c r="Y27" s="78">
         <v>3.6</v>
       </c>
       <c r="Z27" s="78">
         <v>3.3</v>
       </c>
       <c r="AA27" s="78">
         <v>2.69</v>
       </c>
       <c r="AB27" s="75">
         <v>2.2599999999999998</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="78">
+        <v>2.5499999999999998</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="75">
         <v>4.05</v>
       </c>
       <c r="C28" s="75">
         <v>4.17</v>
       </c>
       <c r="D28" s="75">
         <v>4.58</v>
       </c>
       <c r="E28" s="101">
         <v>4.24</v>
       </c>
       <c r="F28" s="102">
         <v>4.38</v>
       </c>
       <c r="G28" s="103">
         <v>4.5</v>
       </c>
       <c r="H28" s="104">
         <v>5.09</v>
       </c>
       <c r="I28" s="105">
@@ -5795,52 +5928,55 @@
       </c>
       <c r="U28" s="110">
         <v>3.93</v>
       </c>
       <c r="V28" s="111">
         <v>3.76</v>
       </c>
       <c r="W28" s="75">
         <v>3.98</v>
       </c>
       <c r="X28" s="78">
         <v>3.95</v>
       </c>
       <c r="Y28" s="78">
         <v>3.69</v>
       </c>
       <c r="Z28" s="78">
         <v>4.1500000000000004</v>
       </c>
       <c r="AA28" s="78">
         <v>3.85</v>
       </c>
       <c r="AB28" s="75">
         <v>3.31</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="78">
+        <v>3.55</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="75">
         <v>3.41</v>
       </c>
       <c r="C29" s="75">
         <v>4.28</v>
       </c>
       <c r="D29" s="75">
         <v>3.53</v>
       </c>
       <c r="E29" s="101">
         <v>4.17</v>
       </c>
       <c r="F29" s="102">
         <v>4.05</v>
       </c>
       <c r="G29" s="103">
         <v>4.3899999999999997</v>
       </c>
       <c r="H29" s="104">
         <v>4.53</v>
       </c>
       <c r="I29" s="105">
@@ -5881,52 +6017,55 @@
       </c>
       <c r="U29" s="110">
         <v>4.42</v>
       </c>
       <c r="V29" s="111">
         <v>4.47</v>
       </c>
       <c r="W29" s="75">
         <v>4.32</v>
       </c>
       <c r="X29" s="78">
         <v>4.3499999999999996</v>
       </c>
       <c r="Y29" s="78">
         <v>4.25</v>
       </c>
       <c r="Z29" s="78">
         <v>1.95</v>
       </c>
       <c r="AA29" s="78">
         <v>2.04</v>
       </c>
       <c r="AB29" s="75">
         <v>1.93</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="78">
+        <v>2.12</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="75">
         <v>3.09</v>
       </c>
       <c r="C30" s="75">
         <v>5.35</v>
       </c>
       <c r="D30" s="75">
         <v>5.09</v>
       </c>
       <c r="E30" s="101">
         <v>4.8099999999999996</v>
       </c>
       <c r="F30" s="102">
         <v>4.92</v>
       </c>
       <c r="G30" s="103">
         <v>4.96</v>
       </c>
       <c r="H30" s="104">
         <v>5.18</v>
       </c>
       <c r="I30" s="105">
@@ -5967,52 +6106,55 @@
       </c>
       <c r="U30" s="110">
         <v>3.44</v>
       </c>
       <c r="V30" s="111">
         <v>3.28</v>
       </c>
       <c r="W30" s="75">
         <v>3.38</v>
       </c>
       <c r="X30" s="78">
         <v>3.18</v>
       </c>
       <c r="Y30" s="78">
         <v>3.17</v>
       </c>
       <c r="Z30" s="78">
         <v>1.94</v>
       </c>
       <c r="AA30" s="78">
         <v>2.2400000000000002</v>
       </c>
       <c r="AB30" s="75">
         <v>2.14</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="78">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="75">
         <v>6.71</v>
       </c>
       <c r="C31" s="75">
         <v>4.93</v>
       </c>
       <c r="D31" s="75">
         <v>4.33</v>
       </c>
       <c r="E31" s="101">
         <v>5.0999999999999996</v>
       </c>
       <c r="F31" s="102">
         <v>5.12</v>
       </c>
       <c r="G31" s="103">
         <v>5.03</v>
       </c>
       <c r="H31" s="104">
         <v>5.29</v>
       </c>
       <c r="I31" s="105">
@@ -6053,52 +6195,55 @@
       </c>
       <c r="U31" s="110">
         <v>3.39</v>
       </c>
       <c r="V31" s="111">
         <v>3.61</v>
       </c>
       <c r="W31" s="75">
         <v>3.61</v>
       </c>
       <c r="X31" s="78">
         <v>3.51</v>
       </c>
       <c r="Y31" s="78">
         <v>3.41</v>
       </c>
       <c r="Z31" s="78">
         <v>2</v>
       </c>
       <c r="AA31" s="78">
         <v>2.5499999999999998</v>
       </c>
       <c r="AB31" s="75">
         <v>2.93</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="78">
+        <v>2.82</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="63" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="112">
         <v>4.4800000000000004</v>
       </c>
       <c r="C32" s="112">
         <v>3.76</v>
       </c>
       <c r="D32" s="112">
         <v>3.86</v>
       </c>
       <c r="E32" s="113">
         <v>3.73</v>
       </c>
       <c r="F32" s="114">
         <v>3.64</v>
       </c>
       <c r="G32" s="115">
         <v>3.94</v>
       </c>
       <c r="H32" s="116">
         <v>3.66</v>
       </c>
       <c r="I32" s="117">
@@ -6139,207 +6284,212 @@
       </c>
       <c r="U32" s="122">
         <v>3.83</v>
       </c>
       <c r="V32" s="123">
         <v>3.78</v>
       </c>
       <c r="W32" s="112">
         <v>3.56</v>
       </c>
       <c r="X32" s="112">
         <v>3.4</v>
       </c>
       <c r="Y32" s="112">
         <v>3.25</v>
       </c>
       <c r="Z32" s="112" t="s">
         <v>17</v>
       </c>
       <c r="AA32" s="112">
         <v>1.31</v>
       </c>
       <c r="AB32" s="112">
         <v>1.29</v>
       </c>
+      <c r="AC32" s="112">
+        <v>1.61</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A19:AA19"/>
-[...3 lines deleted...]
-    <mergeCell ref="A5:AA5"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:Y7"/>
-    <mergeCell ref="A9:AA9"/>
+    <mergeCell ref="Z7:AC7"/>
+    <mergeCell ref="S6:AC6"/>
+    <mergeCell ref="A5:AC5"/>
+    <mergeCell ref="A19:AC19"/>
+    <mergeCell ref="A9:AC9"/>
+    <mergeCell ref="A23:AC23"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A5:AB32"/>
+  <dimension ref="A5:AC32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AD20" sqref="AD20"/>
+      <selection activeCell="AF14" sqref="AF14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.5703125" customWidth="1"/>
     <col min="2" max="2" width="6.5703125" customWidth="1"/>
     <col min="3" max="3" width="6.28515625" customWidth="1"/>
     <col min="4" max="4" width="6.85546875" customWidth="1"/>
     <col min="5" max="5" width="6.140625" customWidth="1"/>
     <col min="6" max="6" width="7.140625" customWidth="1"/>
     <col min="7" max="7" width="7" customWidth="1"/>
     <col min="8" max="8" width="6.42578125" customWidth="1"/>
     <col min="9" max="9" width="6.28515625" customWidth="1"/>
     <col min="10" max="10" width="8.7109375" customWidth="1"/>
     <col min="11" max="11" width="6.140625" customWidth="1"/>
     <col min="12" max="12" width="7.42578125" customWidth="1"/>
     <col min="14" max="14" width="6.85546875" customWidth="1"/>
     <col min="15" max="15" width="6.42578125" customWidth="1"/>
     <col min="16" max="16" width="6.5703125" customWidth="1"/>
     <col min="17" max="17" width="6.28515625" customWidth="1"/>
     <col min="18" max="18" width="7" customWidth="1"/>
     <col min="19" max="19" width="7.140625" customWidth="1"/>
     <col min="20" max="20" width="5.7109375" customWidth="1"/>
     <col min="21" max="21" width="6.5703125" customWidth="1"/>
     <col min="23" max="23" width="6.28515625" customWidth="1"/>
     <col min="24" max="24" width="7" customWidth="1"/>
     <col min="26" max="27" width="6.7109375" customWidth="1"/>
-    <col min="28" max="28" width="7.28515625" customWidth="1"/>
+    <col min="28" max="29" width="7.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:28">
-      <c r="A5" s="230" t="s">
+    <row r="5" spans="1:29">
+      <c r="A5" s="229" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="230"/>
-[...27 lines deleted...]
-    <row r="6" spans="1:28">
+      <c r="B5" s="229"/>
+      <c r="C5" s="229"/>
+      <c r="D5" s="229"/>
+      <c r="E5" s="229"/>
+      <c r="F5" s="229"/>
+      <c r="G5" s="229"/>
+      <c r="H5" s="229"/>
+      <c r="I5" s="229"/>
+      <c r="J5" s="229"/>
+      <c r="K5" s="229"/>
+      <c r="L5" s="229"/>
+      <c r="M5" s="229"/>
+      <c r="N5" s="229"/>
+      <c r="O5" s="229"/>
+      <c r="P5" s="229"/>
+      <c r="Q5" s="229"/>
+      <c r="R5" s="229"/>
+      <c r="S5" s="229"/>
+      <c r="T5" s="229"/>
+      <c r="U5" s="229"/>
+      <c r="V5" s="229"/>
+      <c r="W5" s="223"/>
+      <c r="X5" s="223"/>
+      <c r="Y5" s="223"/>
+      <c r="Z5" s="223"/>
+      <c r="AA5" s="223"/>
+      <c r="AB5" s="223"/>
+    </row>
+    <row r="6" spans="1:29">
       <c r="A6" s="4"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
       <c r="Q6" s="3"/>
       <c r="R6" s="3"/>
       <c r="S6" s="3"/>
       <c r="T6" s="5"/>
       <c r="U6" s="3"/>
-      <c r="V6" s="241" t="s">
+      <c r="V6" s="224" t="s">
         <v>12</v>
       </c>
-      <c r="W6" s="242"/>
-[...8 lines deleted...]
-      <c r="B7" s="237">
+      <c r="W6" s="225"/>
+      <c r="X6" s="225"/>
+      <c r="Y6" s="225"/>
+      <c r="Z6" s="225"/>
+      <c r="AA6" s="225"/>
+      <c r="AB6" s="225"/>
+      <c r="AC6" s="223"/>
+    </row>
+    <row r="7" spans="1:29">
+      <c r="A7" s="234"/>
+      <c r="B7" s="236">
         <v>2024</v>
       </c>
-      <c r="C7" s="237"/>
-[...10 lines deleted...]
-      <c r="N7" s="227">
+      <c r="C7" s="236"/>
+      <c r="D7" s="236"/>
+      <c r="E7" s="236"/>
+      <c r="F7" s="236"/>
+      <c r="G7" s="236"/>
+      <c r="H7" s="236"/>
+      <c r="I7" s="236"/>
+      <c r="J7" s="236"/>
+      <c r="K7" s="236"/>
+      <c r="L7" s="236"/>
+      <c r="M7" s="236"/>
+      <c r="N7" s="226">
         <v>2025</v>
       </c>
-      <c r="O7" s="228"/>
-[...10 lines deleted...]
-      <c r="Z7" s="227">
+      <c r="O7" s="227"/>
+      <c r="P7" s="227"/>
+      <c r="Q7" s="227"/>
+      <c r="R7" s="227"/>
+      <c r="S7" s="227"/>
+      <c r="T7" s="227"/>
+      <c r="U7" s="227"/>
+      <c r="V7" s="227"/>
+      <c r="W7" s="228"/>
+      <c r="X7" s="228"/>
+      <c r="Y7" s="228"/>
+      <c r="Z7" s="226">
         <v>2026</v>
       </c>
-      <c r="AA7" s="228"/>
-[...3 lines deleted...]
-      <c r="A8" s="236"/>
+      <c r="AA7" s="227"/>
+      <c r="AB7" s="228"/>
+      <c r="AC7" s="228"/>
+    </row>
+    <row r="8" spans="1:29">
+      <c r="A8" s="235"/>
       <c r="B8" s="71" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="69" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="70" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I8" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J8" s="6" t="s">
@@ -6377,83 +6527,88 @@
       </c>
       <c r="U8" s="6" t="s">
         <v>3</v>
       </c>
       <c r="V8" s="6" t="s">
         <v>4</v>
       </c>
       <c r="W8" s="68" t="s">
         <v>13</v>
       </c>
       <c r="X8" s="68" t="s">
         <v>14</v>
       </c>
       <c r="Y8" s="68" t="s">
         <v>15</v>
       </c>
       <c r="Z8" s="174" t="s">
         <v>5</v>
       </c>
       <c r="AA8" s="6" t="s">
         <v>6</v>
       </c>
       <c r="AB8" s="69" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="243" t="s">
+      <c r="AC8" s="68" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29">
+      <c r="A9" s="242" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="243"/>
-[...26 lines deleted...]
-    <row r="10" spans="1:28">
+      <c r="B9" s="242"/>
+      <c r="C9" s="242"/>
+      <c r="D9" s="242"/>
+      <c r="E9" s="242"/>
+      <c r="F9" s="242"/>
+      <c r="G9" s="242"/>
+      <c r="H9" s="242"/>
+      <c r="I9" s="242"/>
+      <c r="J9" s="242"/>
+      <c r="K9" s="242"/>
+      <c r="L9" s="242"/>
+      <c r="M9" s="242"/>
+      <c r="N9" s="242"/>
+      <c r="O9" s="242"/>
+      <c r="P9" s="242"/>
+      <c r="Q9" s="242"/>
+      <c r="R9" s="242"/>
+      <c r="S9" s="242"/>
+      <c r="T9" s="242"/>
+      <c r="U9" s="242"/>
+      <c r="V9" s="242"/>
+      <c r="W9" s="231"/>
+      <c r="X9" s="231"/>
+      <c r="Y9" s="231"/>
+      <c r="Z9" s="232"/>
+      <c r="AA9" s="232"/>
+      <c r="AB9" s="232"/>
+      <c r="AC9" s="232"/>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="1">
         <v>65</v>
       </c>
       <c r="C10" s="1">
         <v>75</v>
       </c>
       <c r="D10" s="1">
         <v>83</v>
       </c>
       <c r="E10" s="1">
         <v>75</v>
       </c>
       <c r="F10" s="1">
         <v>80</v>
       </c>
       <c r="G10" s="1">
         <v>82</v>
       </c>
       <c r="H10" s="1">
         <v>108</v>
       </c>
       <c r="I10" s="1">
@@ -6494,52 +6649,55 @@
       </c>
       <c r="U10" s="11">
         <v>105</v>
       </c>
       <c r="V10" s="11">
         <v>124</v>
       </c>
       <c r="W10" s="1">
         <v>157</v>
       </c>
       <c r="X10" s="1">
         <v>92</v>
       </c>
       <c r="Y10" s="1">
         <v>115</v>
       </c>
       <c r="Z10" s="13">
         <v>154</v>
       </c>
       <c r="AA10" s="13">
         <v>123</v>
       </c>
       <c r="AB10" s="13">
         <v>152</v>
       </c>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10" s="1">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="13">
         <v>35</v>
       </c>
       <c r="C11" s="13">
         <v>52</v>
       </c>
       <c r="D11" s="13">
         <v>60</v>
       </c>
       <c r="E11" s="14">
         <v>41</v>
       </c>
       <c r="F11" s="15">
         <v>59</v>
       </c>
       <c r="G11" s="16">
         <v>55</v>
       </c>
       <c r="H11" s="17">
         <v>72</v>
       </c>
       <c r="I11" s="18">
@@ -6580,52 +6738,55 @@
       </c>
       <c r="U11" s="24">
         <v>70</v>
       </c>
       <c r="V11" s="25">
         <v>77</v>
       </c>
       <c r="W11" s="1">
         <v>117</v>
       </c>
       <c r="X11" s="1">
         <v>62</v>
       </c>
       <c r="Y11" s="1">
         <v>84</v>
       </c>
       <c r="Z11" s="13">
         <v>117</v>
       </c>
       <c r="AA11" s="13">
         <v>83</v>
       </c>
       <c r="AB11" s="13">
         <v>106</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="1">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="13">
         <v>14</v>
       </c>
       <c r="C12" s="13">
         <v>8</v>
       </c>
       <c r="D12" s="13">
         <v>14</v>
       </c>
       <c r="E12" s="14">
         <v>16</v>
       </c>
       <c r="F12" s="15">
         <v>6</v>
       </c>
       <c r="G12" s="16">
         <v>7</v>
       </c>
       <c r="H12" s="17">
         <v>16</v>
       </c>
       <c r="I12" s="18">
@@ -6666,52 +6827,55 @@
       </c>
       <c r="U12" s="24">
         <v>9</v>
       </c>
       <c r="V12" s="25">
         <v>14</v>
       </c>
       <c r="W12" s="1">
         <v>16</v>
       </c>
       <c r="X12" s="1">
         <v>10</v>
       </c>
       <c r="Y12" s="1">
         <v>13</v>
       </c>
       <c r="Z12" s="13">
         <v>15</v>
       </c>
       <c r="AA12" s="13">
         <v>14</v>
       </c>
       <c r="AB12" s="13">
         <v>19</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="13">
         <v>6</v>
       </c>
       <c r="D13" s="13" t="s">
         <v>17</v>
       </c>
       <c r="E13" s="14">
         <v>1</v>
       </c>
       <c r="F13" s="15">
         <v>4</v>
       </c>
       <c r="G13" s="16">
         <v>6</v>
       </c>
       <c r="H13" s="26" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="18">
@@ -6752,52 +6916,55 @@
       </c>
       <c r="U13" s="24">
         <v>6</v>
       </c>
       <c r="V13" s="25">
         <v>5</v>
       </c>
       <c r="W13" s="1">
         <v>4</v>
       </c>
       <c r="X13" s="1">
         <v>3</v>
       </c>
       <c r="Y13" s="1">
         <v>2</v>
       </c>
       <c r="Z13" s="13">
         <v>1</v>
       </c>
       <c r="AA13" s="13">
         <v>4</v>
       </c>
       <c r="AB13" s="13">
         <v>5</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="13">
         <v>3</v>
       </c>
       <c r="C14" s="13">
         <v>1</v>
       </c>
       <c r="D14" s="13">
         <v>1</v>
       </c>
       <c r="E14" s="14" t="s">
         <v>17</v>
       </c>
       <c r="F14" s="15">
         <v>3</v>
       </c>
       <c r="G14" s="16">
         <v>2</v>
       </c>
       <c r="H14" s="17">
         <v>4</v>
       </c>
       <c r="I14" s="18">
@@ -6838,52 +7005,55 @@
       </c>
       <c r="U14" s="24">
         <v>3</v>
       </c>
       <c r="V14" s="25">
         <v>5</v>
       </c>
       <c r="W14" s="1">
         <v>1</v>
       </c>
       <c r="X14" s="1">
         <v>2</v>
       </c>
       <c r="Y14" s="1">
         <v>4</v>
       </c>
       <c r="Z14" s="13">
         <v>2</v>
       </c>
       <c r="AA14" s="13">
         <v>2</v>
       </c>
       <c r="AB14" s="13">
         <v>4</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="13">
         <v>7</v>
       </c>
       <c r="C15" s="13">
         <v>1</v>
       </c>
       <c r="D15" s="13">
         <v>5</v>
       </c>
       <c r="E15" s="14">
         <v>5</v>
       </c>
       <c r="F15" s="15">
         <v>3</v>
       </c>
       <c r="G15" s="16">
         <v>7</v>
       </c>
       <c r="H15" s="17">
         <v>5</v>
       </c>
       <c r="I15" s="18">
@@ -6924,52 +7094,55 @@
       </c>
       <c r="U15" s="24">
         <v>6</v>
       </c>
       <c r="V15" s="25">
         <v>12</v>
       </c>
       <c r="W15" s="1">
         <v>6</v>
       </c>
       <c r="X15" s="1">
         <v>5</v>
       </c>
       <c r="Y15" s="1">
         <v>7</v>
       </c>
       <c r="Z15" s="13">
         <v>4</v>
       </c>
       <c r="AA15" s="13">
         <v>9</v>
       </c>
       <c r="AB15" s="13">
         <v>10</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="13">
         <v>1</v>
       </c>
       <c r="D16" s="13">
         <v>1</v>
       </c>
       <c r="E16" s="14">
         <v>6</v>
       </c>
       <c r="F16" s="15">
         <v>2</v>
       </c>
       <c r="G16" s="26" t="s">
         <v>17</v>
       </c>
       <c r="H16" s="17">
         <v>3</v>
       </c>
       <c r="I16" s="18">
@@ -7010,52 +7183,55 @@
       </c>
       <c r="U16" s="24">
         <v>3</v>
       </c>
       <c r="V16" s="25">
         <v>3</v>
       </c>
       <c r="W16" s="1">
         <v>3</v>
       </c>
       <c r="X16" s="1">
         <v>3</v>
       </c>
       <c r="Y16" s="1">
         <v>4</v>
       </c>
       <c r="Z16" s="13">
         <v>4</v>
       </c>
       <c r="AA16" s="13">
         <v>2</v>
       </c>
       <c r="AB16" s="13">
         <v>5</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="13">
         <v>5</v>
       </c>
       <c r="C17" s="13">
         <v>3</v>
       </c>
       <c r="D17" s="13">
         <v>1</v>
       </c>
       <c r="E17" s="14">
         <v>3</v>
       </c>
       <c r="F17" s="15">
         <v>2</v>
       </c>
       <c r="G17" s="16">
         <v>1</v>
       </c>
       <c r="H17" s="17">
         <v>3</v>
       </c>
       <c r="I17" s="18">
@@ -7096,52 +7272,55 @@
       </c>
       <c r="U17" s="64">
         <v>3</v>
       </c>
       <c r="V17" s="65">
         <v>5</v>
       </c>
       <c r="W17" s="1">
         <v>5</v>
       </c>
       <c r="X17" s="1">
         <v>4</v>
       </c>
       <c r="Y17" s="1" t="s">
         <v>17</v>
       </c>
       <c r="Z17" s="13">
         <v>7</v>
       </c>
       <c r="AA17" s="13">
         <v>5</v>
       </c>
       <c r="AB17" s="13">
         <v>2</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="13">
         <v>1</v>
       </c>
       <c r="C18" s="13">
         <v>3</v>
       </c>
       <c r="D18" s="13">
         <v>1</v>
       </c>
       <c r="E18" s="14">
         <v>3</v>
       </c>
       <c r="F18" s="15">
         <v>1</v>
       </c>
       <c r="G18" s="16">
         <v>4</v>
       </c>
       <c r="H18" s="17">
         <v>5</v>
       </c>
       <c r="I18" s="26" t="s">
@@ -7182,84 +7361,88 @@
       </c>
       <c r="U18" s="64">
         <v>5</v>
       </c>
       <c r="V18" s="65">
         <v>3</v>
       </c>
       <c r="W18" s="1">
         <v>5</v>
       </c>
       <c r="X18" s="1">
         <v>3</v>
       </c>
       <c r="Y18" s="1">
         <v>1</v>
       </c>
       <c r="Z18" s="13">
         <v>4</v>
       </c>
       <c r="AA18" s="13">
         <v>4</v>
       </c>
       <c r="AB18" s="13">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="244" t="s">
+      <c r="AC18" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
+      <c r="A19" s="243" t="s">
         <v>11</v>
       </c>
-      <c r="B19" s="244"/>
-[...27 lines deleted...]
-    <row r="20" spans="1:28">
+      <c r="B19" s="243"/>
+      <c r="C19" s="243"/>
+      <c r="D19" s="243"/>
+      <c r="E19" s="243"/>
+      <c r="F19" s="243"/>
+      <c r="G19" s="243"/>
+      <c r="H19" s="243"/>
+      <c r="I19" s="243"/>
+      <c r="J19" s="243"/>
+      <c r="K19" s="243"/>
+      <c r="L19" s="243"/>
+      <c r="M19" s="243"/>
+      <c r="N19" s="243"/>
+      <c r="O19" s="243"/>
+      <c r="P19" s="243"/>
+      <c r="Q19" s="243"/>
+      <c r="R19" s="243"/>
+      <c r="S19" s="243"/>
+      <c r="T19" s="243"/>
+      <c r="U19" s="243"/>
+      <c r="V19" s="243"/>
+      <c r="W19" s="222"/>
+      <c r="X19" s="222"/>
+      <c r="Y19" s="222"/>
+      <c r="Z19" s="223"/>
+      <c r="AA19" s="223"/>
+      <c r="AB19" s="223"/>
+      <c r="AC19" s="223"/>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="13">
         <v>38</v>
       </c>
       <c r="C20" s="13">
         <v>52</v>
       </c>
       <c r="D20" s="13">
         <v>58</v>
       </c>
       <c r="E20" s="13">
         <v>46</v>
       </c>
       <c r="F20" s="13">
         <v>54</v>
       </c>
       <c r="G20" s="13">
         <v>51</v>
       </c>
       <c r="H20" s="13">
         <v>71</v>
       </c>
       <c r="I20" s="13">
@@ -7300,52 +7483,55 @@
       </c>
       <c r="U20" s="22">
         <v>69</v>
       </c>
       <c r="V20" s="22">
         <v>78</v>
       </c>
       <c r="W20" s="1">
         <v>106</v>
       </c>
       <c r="X20" s="1">
         <v>57</v>
       </c>
       <c r="Y20" s="1">
         <v>81</v>
       </c>
       <c r="Z20" s="13">
         <v>103</v>
       </c>
       <c r="AA20" s="13">
         <v>83</v>
       </c>
       <c r="AB20" s="13">
         <v>104</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="1">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="13">
         <v>27</v>
       </c>
       <c r="C21" s="13">
         <v>44</v>
       </c>
       <c r="D21" s="13">
         <v>46</v>
       </c>
       <c r="E21" s="27">
         <v>33</v>
       </c>
       <c r="F21" s="28">
         <v>50</v>
       </c>
       <c r="G21" s="29">
         <v>45</v>
       </c>
       <c r="H21" s="30">
         <v>58</v>
       </c>
       <c r="I21" s="31">
@@ -7386,52 +7572,55 @@
       </c>
       <c r="U21" s="36">
         <v>61</v>
       </c>
       <c r="V21" s="37">
         <v>65</v>
       </c>
       <c r="W21" s="1">
         <v>96</v>
       </c>
       <c r="X21" s="1">
         <v>48</v>
       </c>
       <c r="Y21" s="1">
         <v>69</v>
       </c>
       <c r="Z21" s="13">
         <v>92</v>
       </c>
       <c r="AA21" s="13">
         <v>71</v>
       </c>
       <c r="AB21" s="13">
         <v>90</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="1">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="13">
         <v>11</v>
       </c>
       <c r="C22" s="13">
         <v>8</v>
       </c>
       <c r="D22" s="13">
         <v>12</v>
       </c>
       <c r="E22" s="27">
         <v>13</v>
       </c>
       <c r="F22" s="28">
         <v>4</v>
       </c>
       <c r="G22" s="29">
         <v>6</v>
       </c>
       <c r="H22" s="30">
         <v>13</v>
       </c>
       <c r="I22" s="31">
@@ -7472,84 +7661,88 @@
       </c>
       <c r="U22" s="36">
         <v>8</v>
       </c>
       <c r="V22" s="37">
         <v>13</v>
       </c>
       <c r="W22" s="1">
         <v>10</v>
       </c>
       <c r="X22" s="1">
         <v>9</v>
       </c>
       <c r="Y22" s="1">
         <v>12</v>
       </c>
       <c r="Z22" s="13">
         <v>11</v>
       </c>
       <c r="AA22" s="13">
         <v>12</v>
       </c>
       <c r="AB22" s="13">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="239" t="s">
+      <c r="AC22" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
+      <c r="A23" s="237" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="239"/>
-[...27 lines deleted...]
-    <row r="24" spans="1:28">
+      <c r="B23" s="237"/>
+      <c r="C23" s="237"/>
+      <c r="D23" s="237"/>
+      <c r="E23" s="237"/>
+      <c r="F23" s="237"/>
+      <c r="G23" s="237"/>
+      <c r="H23" s="237"/>
+      <c r="I23" s="237"/>
+      <c r="J23" s="237"/>
+      <c r="K23" s="237"/>
+      <c r="L23" s="237"/>
+      <c r="M23" s="237"/>
+      <c r="N23" s="237"/>
+      <c r="O23" s="237"/>
+      <c r="P23" s="237"/>
+      <c r="Q23" s="237"/>
+      <c r="R23" s="237"/>
+      <c r="S23" s="237"/>
+      <c r="T23" s="237"/>
+      <c r="U23" s="237"/>
+      <c r="V23" s="237"/>
+      <c r="W23" s="222"/>
+      <c r="X23" s="222"/>
+      <c r="Y23" s="222"/>
+      <c r="Z23" s="223"/>
+      <c r="AA23" s="223"/>
+      <c r="AB23" s="223"/>
+      <c r="AC23" s="223"/>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="1">
         <v>27</v>
       </c>
       <c r="C24" s="1">
         <v>23</v>
       </c>
       <c r="D24" s="1">
         <v>25</v>
       </c>
       <c r="E24" s="1">
         <v>29</v>
       </c>
       <c r="F24" s="1">
         <v>26</v>
       </c>
       <c r="G24" s="1">
         <v>31</v>
       </c>
       <c r="H24" s="1">
         <v>37</v>
       </c>
       <c r="I24" s="1">
@@ -7590,52 +7783,55 @@
       </c>
       <c r="U24" s="11">
         <v>36</v>
       </c>
       <c r="V24" s="11">
         <v>46</v>
       </c>
       <c r="W24" s="1">
         <v>51</v>
       </c>
       <c r="X24" s="1">
         <v>35</v>
       </c>
       <c r="Y24" s="1">
         <v>34</v>
       </c>
       <c r="Z24" s="13">
         <v>51</v>
       </c>
       <c r="AA24" s="13">
         <v>40</v>
       </c>
       <c r="AB24" s="13">
         <v>48</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="1">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="13">
         <v>8</v>
       </c>
       <c r="C25" s="13">
         <v>8</v>
       </c>
       <c r="D25" s="13">
         <v>14</v>
       </c>
       <c r="E25" s="38">
         <v>8</v>
       </c>
       <c r="F25" s="39">
         <v>9</v>
       </c>
       <c r="G25" s="40">
         <v>10</v>
       </c>
       <c r="H25" s="41">
         <v>14</v>
       </c>
       <c r="I25" s="42">
@@ -7676,52 +7872,55 @@
       </c>
       <c r="U25" s="47">
         <v>9</v>
       </c>
       <c r="V25" s="48">
         <v>12</v>
       </c>
       <c r="W25" s="1">
         <v>21</v>
       </c>
       <c r="X25" s="1">
         <v>14</v>
       </c>
       <c r="Y25" s="1">
         <v>15</v>
       </c>
       <c r="Z25" s="13">
         <v>25</v>
       </c>
       <c r="AA25" s="13">
         <v>12</v>
       </c>
       <c r="AB25" s="13">
         <v>16</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="13">
         <v>3</v>
       </c>
       <c r="C26" s="13" t="s">
         <v>17</v>
       </c>
       <c r="D26" s="13">
         <v>2</v>
       </c>
       <c r="E26" s="38">
         <v>3</v>
       </c>
       <c r="F26" s="39">
         <v>2</v>
       </c>
       <c r="G26" s="40">
         <v>1</v>
       </c>
       <c r="H26" s="41">
         <v>3</v>
       </c>
       <c r="I26" s="42">
@@ -7762,52 +7961,55 @@
       </c>
       <c r="U26" s="47">
         <v>1</v>
       </c>
       <c r="V26" s="48">
         <v>1</v>
       </c>
       <c r="W26" s="1">
         <v>6</v>
       </c>
       <c r="X26" s="1">
         <v>1</v>
       </c>
       <c r="Y26" s="1">
         <v>1</v>
       </c>
       <c r="Z26" s="13">
         <v>4</v>
       </c>
       <c r="AA26" s="13">
         <v>2</v>
       </c>
       <c r="AB26" s="13">
         <v>5</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C27" s="13">
         <v>6</v>
       </c>
       <c r="D27" s="13" t="s">
         <v>17</v>
       </c>
       <c r="E27" s="38">
         <v>1</v>
       </c>
       <c r="F27" s="39">
         <v>4</v>
       </c>
       <c r="G27" s="40">
         <v>6</v>
       </c>
       <c r="H27" s="26" t="s">
         <v>17</v>
       </c>
       <c r="I27" s="42">
@@ -7848,52 +8050,55 @@
       </c>
       <c r="U27" s="47">
         <v>6</v>
       </c>
       <c r="V27" s="48">
         <v>5</v>
       </c>
       <c r="W27" s="1">
         <v>4</v>
       </c>
       <c r="X27" s="1">
         <v>3</v>
       </c>
       <c r="Y27" s="1">
         <v>2</v>
       </c>
       <c r="Z27" s="13">
         <v>1</v>
       </c>
       <c r="AA27" s="13">
         <v>4</v>
       </c>
       <c r="AB27" s="13">
         <v>5</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="13">
         <v>3</v>
       </c>
       <c r="C28" s="13">
         <v>1</v>
       </c>
       <c r="D28" s="13">
         <v>1</v>
       </c>
       <c r="E28" s="38" t="s">
         <v>17</v>
       </c>
       <c r="F28" s="39">
         <v>3</v>
       </c>
       <c r="G28" s="40">
         <v>2</v>
       </c>
       <c r="H28" s="41">
         <v>4</v>
       </c>
       <c r="I28" s="42">
@@ -7934,52 +8139,55 @@
       </c>
       <c r="U28" s="47">
         <v>3</v>
       </c>
       <c r="V28" s="48">
         <v>5</v>
       </c>
       <c r="W28" s="1">
         <v>1</v>
       </c>
       <c r="X28" s="1">
         <v>2</v>
       </c>
       <c r="Y28" s="1">
         <v>4</v>
       </c>
       <c r="Z28" s="13">
         <v>2</v>
       </c>
       <c r="AA28" s="13">
         <v>2</v>
       </c>
       <c r="AB28" s="13">
         <v>4</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="13">
         <v>7</v>
       </c>
       <c r="C29" s="13">
         <v>1</v>
       </c>
       <c r="D29" s="13">
         <v>5</v>
       </c>
       <c r="E29" s="38">
         <v>5</v>
       </c>
       <c r="F29" s="39">
         <v>3</v>
       </c>
       <c r="G29" s="40">
         <v>7</v>
       </c>
       <c r="H29" s="41">
         <v>5</v>
       </c>
       <c r="I29" s="42">
@@ -8020,52 +8228,55 @@
       </c>
       <c r="U29" s="47">
         <v>6</v>
       </c>
       <c r="V29" s="48">
         <v>12</v>
       </c>
       <c r="W29" s="1">
         <v>6</v>
       </c>
       <c r="X29" s="1">
         <v>5</v>
       </c>
       <c r="Y29" s="1">
         <v>7</v>
       </c>
       <c r="Z29" s="13">
         <v>4</v>
       </c>
       <c r="AA29" s="13">
         <v>9</v>
       </c>
       <c r="AB29" s="13">
         <v>10</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C30" s="13">
         <v>1</v>
       </c>
       <c r="D30" s="13">
         <v>1</v>
       </c>
       <c r="E30" s="38">
         <v>6</v>
       </c>
       <c r="F30" s="39">
         <v>2</v>
       </c>
       <c r="G30" s="49" t="s">
         <v>17</v>
       </c>
       <c r="H30" s="41">
         <v>3</v>
       </c>
       <c r="I30" s="42">
@@ -8106,52 +8317,55 @@
       </c>
       <c r="U30" s="47">
         <v>3</v>
       </c>
       <c r="V30" s="48">
         <v>3</v>
       </c>
       <c r="W30" s="1">
         <v>3</v>
       </c>
       <c r="X30" s="1">
         <v>3</v>
       </c>
       <c r="Y30" s="1">
         <v>4</v>
       </c>
       <c r="Z30" s="13">
         <v>4</v>
       </c>
       <c r="AA30" s="13">
         <v>2</v>
       </c>
       <c r="AB30" s="13">
         <v>5</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="13">
         <v>5</v>
       </c>
       <c r="C31" s="13">
         <v>3</v>
       </c>
       <c r="D31" s="13">
         <v>1</v>
       </c>
       <c r="E31" s="38">
         <v>3</v>
       </c>
       <c r="F31" s="39">
         <v>2</v>
       </c>
       <c r="G31" s="49">
         <v>1</v>
       </c>
       <c r="H31" s="41">
         <v>3</v>
       </c>
       <c r="I31" s="42">
@@ -8192,52 +8406,55 @@
       </c>
       <c r="U31" s="50">
         <v>3</v>
       </c>
       <c r="V31" s="51">
         <v>5</v>
       </c>
       <c r="W31" s="1">
         <v>5</v>
       </c>
       <c r="X31" s="1">
         <v>4</v>
       </c>
       <c r="Y31" s="1" t="s">
         <v>17</v>
       </c>
       <c r="Z31" s="13">
         <v>7</v>
       </c>
       <c r="AA31" s="13">
         <v>5</v>
       </c>
       <c r="AB31" s="13">
         <v>2</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="63" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="2">
         <v>1</v>
       </c>
       <c r="C32" s="2">
         <v>3</v>
       </c>
       <c r="D32" s="2">
         <v>1</v>
       </c>
       <c r="E32" s="52">
         <v>3</v>
       </c>
       <c r="F32" s="53">
         <v>1</v>
       </c>
       <c r="G32" s="54">
         <v>4</v>
       </c>
       <c r="H32" s="55">
         <v>5</v>
       </c>
       <c r="I32" s="56" t="s">
@@ -8278,207 +8495,214 @@
       </c>
       <c r="U32" s="61">
         <v>5</v>
       </c>
       <c r="V32" s="62">
         <v>3</v>
       </c>
       <c r="W32" s="2">
         <v>5</v>
       </c>
       <c r="X32" s="2">
         <v>3</v>
       </c>
       <c r="Y32" s="2">
         <v>1</v>
       </c>
       <c r="Z32" s="2">
         <v>4</v>
       </c>
       <c r="AA32" s="2">
         <v>4</v>
       </c>
       <c r="AB32" s="2">
         <v>1</v>
       </c>
+      <c r="AC32" s="2">
+        <v>3</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A23:AA23"/>
-[...1 lines deleted...]
-    <mergeCell ref="V6:AB6"/>
     <mergeCell ref="A5:AB5"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:Y7"/>
-    <mergeCell ref="A9:AA9"/>
-    <mergeCell ref="A19:AA19"/>
+    <mergeCell ref="Z7:AC7"/>
+    <mergeCell ref="V6:AC6"/>
+    <mergeCell ref="A9:AC9"/>
+    <mergeCell ref="A19:AC19"/>
+    <mergeCell ref="A23:AC23"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A5:AB32"/>
+  <dimension ref="A5:AC32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AC11" sqref="AC11"/>
+      <selection activeCell="AE18" sqref="AE18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="1"/>
     <col min="2" max="2" width="6.5703125" customWidth="1"/>
     <col min="3" max="3" width="7.42578125" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" customWidth="1"/>
     <col min="5" max="5" width="7" customWidth="1"/>
     <col min="6" max="6" width="7.85546875" customWidth="1"/>
     <col min="7" max="7" width="8" customWidth="1"/>
     <col min="8" max="8" width="7.42578125" customWidth="1"/>
     <col min="9" max="9" width="7.5703125" customWidth="1"/>
     <col min="11" max="11" width="7.28515625" customWidth="1"/>
     <col min="12" max="12" width="7.5703125" customWidth="1"/>
     <col min="14" max="14" width="6.5703125" customWidth="1"/>
     <col min="15" max="15" width="7.140625" customWidth="1"/>
     <col min="16" max="16" width="7.85546875" customWidth="1"/>
     <col min="17" max="17" width="7.5703125" customWidth="1"/>
     <col min="18" max="18" width="8.140625" customWidth="1"/>
     <col min="19" max="19" width="7.7109375" customWidth="1"/>
     <col min="20" max="20" width="7.42578125" customWidth="1"/>
     <col min="21" max="21" width="7.7109375" customWidth="1"/>
     <col min="23" max="23" width="7.5703125" customWidth="1"/>
     <col min="24" max="24" width="7.7109375" customWidth="1"/>
     <col min="26" max="26" width="6.140625" customWidth="1"/>
     <col min="27" max="27" width="7.42578125" customWidth="1"/>
     <col min="28" max="28" width="7.7109375" customWidth="1"/>
+    <col min="29" max="29" width="7.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:28">
-      <c r="A5" s="230" t="s">
+    <row r="5" spans="1:29">
+      <c r="A5" s="229" t="s">
         <v>41</v>
       </c>
-      <c r="B5" s="230"/>
-[...27 lines deleted...]
-    <row r="6" spans="1:28">
+      <c r="B5" s="229"/>
+      <c r="C5" s="229"/>
+      <c r="D5" s="229"/>
+      <c r="E5" s="229"/>
+      <c r="F5" s="229"/>
+      <c r="G5" s="229"/>
+      <c r="H5" s="229"/>
+      <c r="I5" s="229"/>
+      <c r="J5" s="229"/>
+      <c r="K5" s="229"/>
+      <c r="L5" s="229"/>
+      <c r="M5" s="229"/>
+      <c r="N5" s="229"/>
+      <c r="O5" s="229"/>
+      <c r="P5" s="229"/>
+      <c r="Q5" s="229"/>
+      <c r="R5" s="229"/>
+      <c r="S5" s="229"/>
+      <c r="T5" s="229"/>
+      <c r="U5" s="229"/>
+      <c r="V5" s="229"/>
+      <c r="W5" s="223"/>
+      <c r="X5" s="223"/>
+      <c r="Y5" s="223"/>
+      <c r="Z5" s="223"/>
+      <c r="AA5" s="223"/>
+      <c r="AB5" s="223"/>
+      <c r="AC5" s="223"/>
+    </row>
+    <row r="6" spans="1:29">
       <c r="A6" s="4"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
       <c r="Q6" s="3"/>
       <c r="R6" s="3"/>
-      <c r="S6" s="225"/>
-      <c r="T6" s="225"/>
+      <c r="S6" s="224"/>
+      <c r="T6" s="224"/>
       <c r="U6" s="3"/>
-      <c r="V6" s="225" t="s">
+      <c r="V6" s="239" t="s">
         <v>29</v>
       </c>
-      <c r="W6" s="245"/>
-[...8 lines deleted...]
-      <c r="B7" s="237">
+      <c r="W6" s="244"/>
+      <c r="X6" s="240"/>
+      <c r="Y6" s="240"/>
+      <c r="Z6" s="240"/>
+      <c r="AA6" s="240"/>
+      <c r="AB6" s="240"/>
+      <c r="AC6" s="240"/>
+    </row>
+    <row r="7" spans="1:29">
+      <c r="A7" s="234"/>
+      <c r="B7" s="236">
         <v>2024</v>
       </c>
-      <c r="C7" s="237"/>
-[...10 lines deleted...]
-      <c r="N7" s="227">
+      <c r="C7" s="236"/>
+      <c r="D7" s="236"/>
+      <c r="E7" s="236"/>
+      <c r="F7" s="236"/>
+      <c r="G7" s="236"/>
+      <c r="H7" s="236"/>
+      <c r="I7" s="236"/>
+      <c r="J7" s="236"/>
+      <c r="K7" s="236"/>
+      <c r="L7" s="236"/>
+      <c r="M7" s="236"/>
+      <c r="N7" s="226">
         <v>2025</v>
       </c>
-      <c r="O7" s="228"/>
-[...10 lines deleted...]
-      <c r="Z7" s="227">
+      <c r="O7" s="227"/>
+      <c r="P7" s="227"/>
+      <c r="Q7" s="227"/>
+      <c r="R7" s="227"/>
+      <c r="S7" s="227"/>
+      <c r="T7" s="227"/>
+      <c r="U7" s="227"/>
+      <c r="V7" s="227"/>
+      <c r="W7" s="228"/>
+      <c r="X7" s="228"/>
+      <c r="Y7" s="228"/>
+      <c r="Z7" s="226">
         <v>2026</v>
       </c>
-      <c r="AA7" s="228"/>
-[...3 lines deleted...]
-      <c r="A8" s="236"/>
+      <c r="AA7" s="227"/>
+      <c r="AB7" s="228"/>
+      <c r="AC7" s="228"/>
+    </row>
+    <row r="8" spans="1:29" ht="22.5">
+      <c r="A8" s="235"/>
       <c r="B8" s="71" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="124" t="s">
         <v>30</v>
       </c>
       <c r="D8" s="72" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="72" t="s">
         <v>32</v>
       </c>
       <c r="F8" s="72" t="s">
         <v>33</v>
       </c>
       <c r="G8" s="72" t="s">
         <v>34</v>
       </c>
       <c r="H8" s="72" t="s">
         <v>35</v>
       </c>
       <c r="I8" s="72" t="s">
         <v>36</v>
       </c>
       <c r="J8" s="72" t="s">
@@ -8516,83 +8740,88 @@
       </c>
       <c r="U8" s="72" t="s">
         <v>36</v>
       </c>
       <c r="V8" s="72" t="s">
         <v>37</v>
       </c>
       <c r="W8" s="73" t="s">
         <v>38</v>
       </c>
       <c r="X8" s="73" t="s">
         <v>39</v>
       </c>
       <c r="Y8" s="73" t="s">
         <v>40</v>
       </c>
       <c r="Z8" s="74" t="s">
         <v>5</v>
       </c>
       <c r="AA8" s="74" t="s">
         <v>30</v>
       </c>
       <c r="AB8" s="72" t="s">
         <v>31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="238" t="s">
+      <c r="AC8" s="72" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29">
+      <c r="A9" s="241" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="238"/>
-[...26 lines deleted...]
-    <row r="10" spans="1:28">
+      <c r="B9" s="241"/>
+      <c r="C9" s="241"/>
+      <c r="D9" s="241"/>
+      <c r="E9" s="241"/>
+      <c r="F9" s="241"/>
+      <c r="G9" s="241"/>
+      <c r="H9" s="241"/>
+      <c r="I9" s="241"/>
+      <c r="J9" s="241"/>
+      <c r="K9" s="241"/>
+      <c r="L9" s="241"/>
+      <c r="M9" s="241"/>
+      <c r="N9" s="241"/>
+      <c r="O9" s="241"/>
+      <c r="P9" s="241"/>
+      <c r="Q9" s="241"/>
+      <c r="R9" s="241"/>
+      <c r="S9" s="241"/>
+      <c r="T9" s="241"/>
+      <c r="U9" s="241"/>
+      <c r="V9" s="241"/>
+      <c r="W9" s="231"/>
+      <c r="X9" s="231"/>
+      <c r="Y9" s="231"/>
+      <c r="Z9" s="232"/>
+      <c r="AA9" s="232"/>
+      <c r="AB9" s="232"/>
+      <c r="AC9" s="232"/>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="78">
         <v>1.08</v>
       </c>
       <c r="C10" s="78">
         <v>1.2</v>
       </c>
       <c r="D10" s="78">
         <v>1.26</v>
       </c>
       <c r="E10" s="78">
         <v>1.27</v>
       </c>
       <c r="F10" s="78">
         <v>1.28</v>
       </c>
       <c r="G10" s="78">
         <v>1.31</v>
       </c>
       <c r="H10" s="78">
         <v>1.38</v>
       </c>
       <c r="I10" s="78">
@@ -8633,52 +8862,55 @@
       </c>
       <c r="U10" s="78">
         <v>1.81</v>
       </c>
       <c r="V10" s="78">
         <v>1.85</v>
       </c>
       <c r="W10" s="78">
         <v>1.92</v>
       </c>
       <c r="X10" s="78">
         <v>1.89</v>
       </c>
       <c r="Y10" s="75">
         <v>1.89</v>
       </c>
       <c r="Z10" s="75">
         <v>2.5299999999999998</v>
       </c>
       <c r="AA10" s="75">
         <v>2.39</v>
       </c>
       <c r="AB10" s="75">
         <v>2.42</v>
       </c>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10" s="75">
+        <v>2.12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="78">
         <v>0.99</v>
       </c>
       <c r="C11" s="78">
         <v>1.27</v>
       </c>
       <c r="D11" s="78">
         <v>1.42</v>
       </c>
       <c r="E11" s="128">
         <v>1.36</v>
       </c>
       <c r="F11" s="129">
         <v>1.43</v>
       </c>
       <c r="G11" s="130">
         <v>1.46</v>
       </c>
       <c r="H11" s="131">
         <v>1.54</v>
       </c>
       <c r="I11" s="132">
@@ -8719,52 +8951,55 @@
       </c>
       <c r="U11" s="137">
         <v>2.11</v>
       </c>
       <c r="V11" s="138">
         <v>2.12</v>
       </c>
       <c r="W11" s="78">
         <v>2.23</v>
       </c>
       <c r="X11" s="78">
         <v>2.19</v>
       </c>
       <c r="Y11" s="75">
         <v>2.2000000000000002</v>
       </c>
       <c r="Z11" s="75">
         <v>3.17</v>
       </c>
       <c r="AA11" s="75">
         <v>2.85</v>
       </c>
       <c r="AB11" s="75">
         <v>2.86</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="75">
+        <v>2.5099999999999998</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="78">
         <v>1.89</v>
       </c>
       <c r="C12" s="78">
         <v>1.53</v>
       </c>
       <c r="D12" s="78">
         <v>1.66</v>
       </c>
       <c r="E12" s="128">
         <v>1.8</v>
       </c>
       <c r="F12" s="129">
         <v>1.6</v>
       </c>
       <c r="G12" s="130">
         <v>1.5</v>
       </c>
       <c r="H12" s="131">
         <v>1.61</v>
       </c>
       <c r="I12" s="132">
@@ -8805,52 +9040,55 @@
       </c>
       <c r="U12" s="137">
         <v>1.62</v>
       </c>
       <c r="V12" s="138">
         <v>1.67</v>
       </c>
       <c r="W12" s="78">
         <v>1.72</v>
       </c>
       <c r="X12" s="78">
         <v>1.7</v>
       </c>
       <c r="Y12" s="75">
         <v>1.71</v>
       </c>
       <c r="Z12" s="75">
         <v>2.11</v>
       </c>
       <c r="AA12" s="75">
         <v>2.14</v>
       </c>
       <c r="AB12" s="75">
         <v>2.3199999999999998</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="75">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="78" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="78">
         <v>1.1200000000000001</v>
       </c>
       <c r="D13" s="78">
         <v>0.74</v>
       </c>
       <c r="E13" s="128">
         <v>0.65</v>
       </c>
       <c r="F13" s="129">
         <v>0.81</v>
       </c>
       <c r="G13" s="130">
         <v>1.05</v>
       </c>
       <c r="H13" s="131">
         <v>0.89</v>
       </c>
       <c r="I13" s="132">
@@ -8891,52 +9129,55 @@
       </c>
       <c r="U13" s="137">
         <v>1.53</v>
       </c>
       <c r="V13" s="138">
         <v>1.56</v>
       </c>
       <c r="W13" s="78">
         <v>1.55</v>
       </c>
       <c r="X13" s="78">
         <v>1.51</v>
       </c>
       <c r="Y13" s="75">
         <v>1.45</v>
       </c>
       <c r="Z13" s="75">
         <v>0.37</v>
       </c>
       <c r="AA13" s="75">
         <v>0.96</v>
       </c>
       <c r="AB13" s="75">
         <v>1.26</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="75">
+        <v>1.04</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="78">
         <v>1.35</v>
       </c>
       <c r="C14" s="78">
         <v>0.93</v>
       </c>
       <c r="D14" s="78">
         <v>0.76</v>
       </c>
       <c r="E14" s="128">
         <v>0.56999999999999995</v>
       </c>
       <c r="F14" s="129">
         <v>0.73</v>
       </c>
       <c r="G14" s="130">
         <v>0.76</v>
       </c>
       <c r="H14" s="131">
         <v>0.91</v>
       </c>
       <c r="I14" s="132">
@@ -8977,52 +9218,55 @@
       </c>
       <c r="U14" s="137">
         <v>1.1599999999999999</v>
       </c>
       <c r="V14" s="138">
         <v>1.29</v>
       </c>
       <c r="W14" s="78">
         <v>1.2</v>
       </c>
       <c r="X14" s="78">
         <v>1.18</v>
       </c>
       <c r="Y14" s="75">
         <v>1.23</v>
       </c>
       <c r="Z14" s="75">
         <v>0.92</v>
       </c>
       <c r="AA14" s="75">
         <v>0.96</v>
       </c>
       <c r="AB14" s="75">
         <v>1.26</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="75">
+        <v>1.18</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="78">
         <v>1.49</v>
       </c>
       <c r="C15" s="78">
         <v>0.88</v>
       </c>
       <c r="D15" s="78">
         <v>0.94</v>
       </c>
       <c r="E15" s="128">
         <v>0.98</v>
       </c>
       <c r="F15" s="129">
         <v>0.91</v>
       </c>
       <c r="G15" s="130">
         <v>1.01</v>
       </c>
       <c r="H15" s="131">
         <v>1.02</v>
       </c>
       <c r="I15" s="132">
@@ -9063,52 +9307,55 @@
       </c>
       <c r="U15" s="137">
         <v>1.1499999999999999</v>
       </c>
       <c r="V15" s="138">
         <v>1.31</v>
       </c>
       <c r="W15" s="78">
         <v>1.31</v>
       </c>
       <c r="X15" s="78">
         <v>1.29</v>
       </c>
       <c r="Y15" s="75">
         <v>1.31</v>
       </c>
       <c r="Z15" s="75">
         <v>0.86</v>
       </c>
       <c r="AA15" s="75">
         <v>1.47</v>
       </c>
       <c r="AB15" s="75">
         <v>1.71</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="75">
+        <v>1.34</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="78" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="78">
         <v>0.2</v>
       </c>
       <c r="D16" s="78">
         <v>0.26</v>
       </c>
       <c r="E16" s="128">
         <v>0.79</v>
       </c>
       <c r="F16" s="129">
         <v>0.78</v>
       </c>
       <c r="G16" s="130">
         <v>0.65</v>
       </c>
       <c r="H16" s="131">
         <v>0.72</v>
       </c>
       <c r="I16" s="132">
@@ -9149,52 +9396,55 @@
       </c>
       <c r="U16" s="137">
         <v>1.03</v>
       </c>
       <c r="V16" s="138">
         <v>1.05</v>
       </c>
       <c r="W16" s="78">
         <v>1.06</v>
       </c>
       <c r="X16" s="78">
         <v>1.07</v>
       </c>
       <c r="Y16" s="75">
         <v>1.1100000000000001</v>
       </c>
       <c r="Z16" s="75">
         <v>1.56</v>
       </c>
       <c r="AA16" s="75">
         <v>1.22</v>
       </c>
       <c r="AB16" s="75">
         <v>1.47</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="75">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="78">
         <v>1.97</v>
       </c>
       <c r="C17" s="78">
         <v>1.64</v>
       </c>
       <c r="D17" s="78">
         <v>1.22</v>
       </c>
       <c r="E17" s="128">
         <v>1.22</v>
       </c>
       <c r="F17" s="129">
         <v>1.1399999999999999</v>
       </c>
       <c r="G17" s="130">
         <v>1.02</v>
       </c>
       <c r="H17" s="131">
         <v>1.05</v>
       </c>
       <c r="I17" s="132">
@@ -9235,52 +9485,55 @@
       </c>
       <c r="U17" s="137">
         <v>0.92</v>
       </c>
       <c r="V17" s="138">
         <v>1.05</v>
       </c>
       <c r="W17" s="78">
         <v>1.1499999999999999</v>
       </c>
       <c r="X17" s="78">
         <v>1.19</v>
       </c>
       <c r="Y17" s="75">
         <v>1.0900000000000001</v>
       </c>
       <c r="Z17" s="75">
         <v>2.8</v>
       </c>
       <c r="AA17" s="75">
         <v>2.5499999999999998</v>
       </c>
       <c r="AB17" s="75">
         <v>1.95</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="75">
+        <v>1.98</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="78">
         <v>0.41</v>
       </c>
       <c r="C18" s="78">
         <v>0.84</v>
       </c>
       <c r="D18" s="78">
         <v>0.69</v>
       </c>
       <c r="E18" s="128">
         <v>0.83</v>
       </c>
       <c r="F18" s="129">
         <v>0.75</v>
       </c>
       <c r="G18" s="130">
         <v>0.9</v>
       </c>
       <c r="H18" s="131">
         <v>1.06</v>
       </c>
       <c r="I18" s="132">
@@ -9321,84 +9574,88 @@
       </c>
       <c r="U18" s="137">
         <v>1.94</v>
       </c>
       <c r="V18" s="138">
         <v>1.87</v>
       </c>
       <c r="W18" s="78">
         <v>1.89</v>
       </c>
       <c r="X18" s="78">
         <v>1.83</v>
       </c>
       <c r="Y18" s="75">
         <v>1.71</v>
       </c>
       <c r="Z18" s="75">
         <v>1.67</v>
       </c>
       <c r="AA18" s="75">
         <v>1.75</v>
       </c>
       <c r="AB18" s="75">
         <v>1.29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="244" t="s">
+      <c r="AC18" s="75">
+        <v>1.29</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
+      <c r="A19" s="243" t="s">
         <v>11</v>
       </c>
-      <c r="B19" s="244"/>
-[...27 lines deleted...]
-    <row r="20" spans="1:28">
+      <c r="B19" s="243"/>
+      <c r="C19" s="243"/>
+      <c r="D19" s="243"/>
+      <c r="E19" s="243"/>
+      <c r="F19" s="243"/>
+      <c r="G19" s="243"/>
+      <c r="H19" s="243"/>
+      <c r="I19" s="243"/>
+      <c r="J19" s="243"/>
+      <c r="K19" s="243"/>
+      <c r="L19" s="243"/>
+      <c r="M19" s="243"/>
+      <c r="N19" s="243"/>
+      <c r="O19" s="243"/>
+      <c r="P19" s="243"/>
+      <c r="Q19" s="243"/>
+      <c r="R19" s="243"/>
+      <c r="S19" s="243"/>
+      <c r="T19" s="243"/>
+      <c r="U19" s="243"/>
+      <c r="V19" s="243"/>
+      <c r="W19" s="222"/>
+      <c r="X19" s="222"/>
+      <c r="Y19" s="222"/>
+      <c r="Z19" s="223"/>
+      <c r="AA19" s="223"/>
+      <c r="AB19" s="223"/>
+      <c r="AC19" s="223"/>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="78">
         <v>1.1499999999999999</v>
       </c>
       <c r="C20" s="78">
         <v>1.41</v>
       </c>
       <c r="D20" s="78">
         <v>1.52</v>
       </c>
       <c r="E20" s="78">
         <v>1.5</v>
       </c>
       <c r="F20" s="78">
         <v>1.53</v>
       </c>
       <c r="G20" s="78">
         <v>1.54</v>
       </c>
       <c r="H20" s="78">
         <v>1.63</v>
       </c>
       <c r="I20" s="78">
@@ -9439,52 +9696,55 @@
       </c>
       <c r="U20" s="78">
         <v>2.2200000000000002</v>
       </c>
       <c r="V20" s="78">
         <v>2.25</v>
       </c>
       <c r="W20" s="78">
         <v>2.34</v>
       </c>
       <c r="X20" s="78">
         <v>2.29</v>
       </c>
       <c r="Y20" s="75">
         <v>2.2999999999999998</v>
       </c>
       <c r="Z20" s="75">
         <v>3.09</v>
       </c>
       <c r="AA20" s="75">
         <v>2.93</v>
       </c>
       <c r="AB20" s="75">
         <v>2.99</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="75">
+        <v>2.65</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="78">
         <v>0.99</v>
       </c>
       <c r="C21" s="78">
         <v>1.34</v>
       </c>
       <c r="D21" s="78">
         <v>1.45</v>
       </c>
       <c r="E21" s="141">
         <v>1.4</v>
       </c>
       <c r="F21" s="142">
         <v>1.49</v>
       </c>
       <c r="G21" s="143">
         <v>1.52</v>
       </c>
       <c r="H21" s="144">
         <v>1.61</v>
       </c>
       <c r="I21" s="145">
@@ -9525,52 +9785,55 @@
       </c>
       <c r="U21" s="150">
         <v>2.3199999999999998</v>
       </c>
       <c r="V21" s="151">
         <v>2.33</v>
       </c>
       <c r="W21" s="78">
         <v>2.4500000000000002</v>
       </c>
       <c r="X21" s="78">
         <v>2.39</v>
       </c>
       <c r="Y21" s="75">
         <v>2.4</v>
       </c>
       <c r="Z21" s="75">
         <v>3.3</v>
       </c>
       <c r="AA21" s="75">
         <v>3.07</v>
       </c>
       <c r="AB21" s="75">
         <v>3.12</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="75">
+        <v>2.78</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="78">
         <v>1.93</v>
       </c>
       <c r="C22" s="78">
         <v>1.72</v>
       </c>
       <c r="D22" s="78">
         <v>1.86</v>
       </c>
       <c r="E22" s="141">
         <v>1.98</v>
       </c>
       <c r="F22" s="142">
         <v>1.72</v>
       </c>
       <c r="G22" s="143">
         <v>1.63</v>
       </c>
       <c r="H22" s="144">
         <v>1.74</v>
       </c>
       <c r="I22" s="145">
@@ -9611,84 +9874,88 @@
       </c>
       <c r="U22" s="150">
         <v>1.72</v>
       </c>
       <c r="V22" s="151">
         <v>1.8</v>
       </c>
       <c r="W22" s="78">
         <v>1.8</v>
       </c>
       <c r="X22" s="78">
         <v>1.79</v>
       </c>
       <c r="Y22" s="75">
         <v>1.83</v>
       </c>
       <c r="Z22" s="75">
         <v>2.0099999999999998</v>
       </c>
       <c r="AA22" s="75">
         <v>2.2200000000000002</v>
       </c>
       <c r="AB22" s="75">
         <v>2.33</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="239" t="s">
+      <c r="AC22" s="75">
+        <v>1.98</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
+      <c r="A23" s="237" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="239"/>
-[...27 lines deleted...]
-    <row r="24" spans="1:28">
+      <c r="B23" s="237"/>
+      <c r="C23" s="237"/>
+      <c r="D23" s="237"/>
+      <c r="E23" s="237"/>
+      <c r="F23" s="237"/>
+      <c r="G23" s="237"/>
+      <c r="H23" s="237"/>
+      <c r="I23" s="237"/>
+      <c r="J23" s="237"/>
+      <c r="K23" s="237"/>
+      <c r="L23" s="237"/>
+      <c r="M23" s="237"/>
+      <c r="N23" s="237"/>
+      <c r="O23" s="237"/>
+      <c r="P23" s="237"/>
+      <c r="Q23" s="237"/>
+      <c r="R23" s="237"/>
+      <c r="S23" s="237"/>
+      <c r="T23" s="237"/>
+      <c r="U23" s="237"/>
+      <c r="V23" s="237"/>
+      <c r="W23" s="222"/>
+      <c r="X23" s="222"/>
+      <c r="Y23" s="222"/>
+      <c r="Z23" s="223"/>
+      <c r="AA23" s="223"/>
+      <c r="AB23" s="223"/>
+      <c r="AC23" s="223"/>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="78">
         <v>1</v>
       </c>
       <c r="C24" s="78">
         <v>0.96</v>
       </c>
       <c r="D24" s="78">
         <v>0.95</v>
       </c>
       <c r="E24" s="78">
         <v>0.99</v>
       </c>
       <c r="F24" s="78">
         <v>0.98</v>
       </c>
       <c r="G24" s="78">
         <v>1.02</v>
       </c>
       <c r="H24" s="78">
         <v>1.07</v>
       </c>
       <c r="I24" s="78">
@@ -9729,52 +9996,55 @@
       </c>
       <c r="U24" s="78">
         <v>1.31</v>
       </c>
       <c r="V24" s="78">
         <v>1.36</v>
       </c>
       <c r="W24" s="78">
         <v>1.41</v>
       </c>
       <c r="X24" s="78">
         <v>1.4</v>
       </c>
       <c r="Y24" s="78">
         <v>1.39</v>
       </c>
       <c r="Z24" s="75">
         <v>1.85</v>
       </c>
       <c r="AA24" s="75">
         <v>1.73</v>
       </c>
       <c r="AB24" s="75">
         <v>1.73</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="75">
+        <v>1.48</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="78">
         <v>0.99</v>
       </c>
       <c r="C25" s="78">
         <v>1.03</v>
       </c>
       <c r="D25" s="78">
         <v>1.29</v>
       </c>
       <c r="E25" s="152">
         <v>1.22</v>
       </c>
       <c r="F25" s="153">
         <v>1.21</v>
       </c>
       <c r="G25" s="154">
         <v>1.23</v>
       </c>
       <c r="H25" s="155">
         <v>1.31</v>
       </c>
       <c r="I25" s="156">
@@ -9815,52 +10085,55 @@
       </c>
       <c r="U25" s="161">
         <v>1.4</v>
       </c>
       <c r="V25" s="162">
         <v>1.41</v>
       </c>
       <c r="W25" s="78">
         <v>1.52</v>
       </c>
       <c r="X25" s="78">
         <v>1.54</v>
       </c>
       <c r="Y25" s="78">
         <v>1.56</v>
       </c>
       <c r="Z25" s="75">
         <v>2.79</v>
       </c>
       <c r="AA25" s="75">
         <v>2.1800000000000002</v>
       </c>
       <c r="AB25" s="75">
         <v>2.04</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="75">
+        <v>1.68</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="78">
         <v>1.76</v>
       </c>
       <c r="C26" s="78">
         <v>0.9</v>
       </c>
       <c r="D26" s="78">
         <v>0.99</v>
       </c>
       <c r="E26" s="152">
         <v>1.2</v>
       </c>
       <c r="F26" s="153">
         <v>1.2</v>
       </c>
       <c r="G26" s="154">
         <v>1.1000000000000001</v>
       </c>
       <c r="H26" s="155">
         <v>1.2</v>
       </c>
       <c r="I26" s="156">
@@ -9901,52 +10174,55 @@
       </c>
       <c r="U26" s="161">
         <v>1.29</v>
       </c>
       <c r="V26" s="162">
         <v>1.22</v>
       </c>
       <c r="W26" s="78">
         <v>1.46</v>
       </c>
       <c r="X26" s="78">
         <v>1.38</v>
       </c>
       <c r="Y26" s="78">
         <v>1.32</v>
       </c>
       <c r="Z26" s="75">
         <v>2.41</v>
       </c>
       <c r="AA26" s="75">
         <v>1.9</v>
       </c>
       <c r="AB26" s="75">
         <v>2.2799999999999998</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="75">
+        <v>1.71</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="78" t="s">
         <v>17</v>
       </c>
       <c r="C27" s="78">
         <v>1.1200000000000001</v>
       </c>
       <c r="D27" s="78">
         <v>0.74</v>
       </c>
       <c r="E27" s="152">
         <v>0.65</v>
       </c>
       <c r="F27" s="153">
         <v>0.81</v>
       </c>
       <c r="G27" s="154">
         <v>1.05</v>
       </c>
       <c r="H27" s="155">
         <v>0.89</v>
       </c>
       <c r="I27" s="156">
@@ -9987,52 +10263,55 @@
       </c>
       <c r="U27" s="161">
         <v>1.53</v>
       </c>
       <c r="V27" s="162">
         <v>1.56</v>
       </c>
       <c r="W27" s="78">
         <v>1.55</v>
       </c>
       <c r="X27" s="78">
         <v>1.51</v>
       </c>
       <c r="Y27" s="78">
         <v>1.45</v>
       </c>
       <c r="Z27" s="75">
         <v>0.37</v>
       </c>
       <c r="AA27" s="75">
         <v>0.96</v>
       </c>
       <c r="AB27" s="75">
         <v>1.26</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="75">
+        <v>1.04</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="78">
         <v>1.35</v>
       </c>
       <c r="C28" s="78">
         <v>0.93</v>
       </c>
       <c r="D28" s="78">
         <v>0.76</v>
       </c>
       <c r="E28" s="152">
         <v>0.56999999999999995</v>
       </c>
       <c r="F28" s="153">
         <v>0.73</v>
       </c>
       <c r="G28" s="154">
         <v>0.76</v>
       </c>
       <c r="H28" s="155">
         <v>0.91</v>
       </c>
       <c r="I28" s="156">
@@ -10073,52 +10352,55 @@
       </c>
       <c r="U28" s="161">
         <v>1.1599999999999999</v>
       </c>
       <c r="V28" s="162">
         <v>1.29</v>
       </c>
       <c r="W28" s="78">
         <v>1.2</v>
       </c>
       <c r="X28" s="78">
         <v>1.18</v>
       </c>
       <c r="Y28" s="78">
         <v>1.23</v>
       </c>
       <c r="Z28" s="75">
         <v>0.92</v>
       </c>
       <c r="AA28" s="75">
         <v>0.96</v>
       </c>
       <c r="AB28" s="75">
         <v>1.26</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="75">
+        <v>1.18</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="78">
         <v>1.49</v>
       </c>
       <c r="C29" s="78">
         <v>0.88</v>
       </c>
       <c r="D29" s="78">
         <v>0.94</v>
       </c>
       <c r="E29" s="152">
         <v>0.98</v>
       </c>
       <c r="F29" s="153">
         <v>0.91</v>
       </c>
       <c r="G29" s="154">
         <v>1.01</v>
       </c>
       <c r="H29" s="155">
         <v>1.02</v>
       </c>
       <c r="I29" s="156">
@@ -10159,52 +10441,55 @@
       </c>
       <c r="U29" s="161">
         <v>1.1499999999999999</v>
       </c>
       <c r="V29" s="162">
         <v>1.31</v>
       </c>
       <c r="W29" s="78">
         <v>1.31</v>
       </c>
       <c r="X29" s="78">
         <v>1.29</v>
       </c>
       <c r="Y29" s="78">
         <v>1.31</v>
       </c>
       <c r="Z29" s="75">
         <v>0.86</v>
       </c>
       <c r="AA29" s="75">
         <v>1.47</v>
       </c>
       <c r="AB29" s="75">
         <v>1.71</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="75">
+        <v>1.34</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="78" t="s">
         <v>17</v>
       </c>
       <c r="C30" s="78">
         <v>0.2</v>
       </c>
       <c r="D30" s="78">
         <v>0.26</v>
       </c>
       <c r="E30" s="152">
         <v>0.79</v>
       </c>
       <c r="F30" s="153">
         <v>0.78</v>
       </c>
       <c r="G30" s="154">
         <v>0.65</v>
       </c>
       <c r="H30" s="155">
         <v>0.72</v>
       </c>
       <c r="I30" s="156">
@@ -10245,52 +10530,55 @@
       </c>
       <c r="U30" s="161">
         <v>1.03</v>
       </c>
       <c r="V30" s="162">
         <v>1.05</v>
       </c>
       <c r="W30" s="78">
         <v>1.06</v>
       </c>
       <c r="X30" s="78">
         <v>1.07</v>
       </c>
       <c r="Y30" s="78">
         <v>1.1100000000000001</v>
       </c>
       <c r="Z30" s="75">
         <v>1.56</v>
       </c>
       <c r="AA30" s="75">
         <v>1.22</v>
       </c>
       <c r="AB30" s="75">
         <v>1.47</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="75">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="78">
         <v>1.97</v>
       </c>
       <c r="C31" s="78">
         <v>1.64</v>
       </c>
       <c r="D31" s="78">
         <v>1.22</v>
       </c>
       <c r="E31" s="152">
         <v>1.22</v>
       </c>
       <c r="F31" s="153">
         <v>1.1399999999999999</v>
       </c>
       <c r="G31" s="154">
         <v>1.02</v>
       </c>
       <c r="H31" s="155">
         <v>1.05</v>
       </c>
       <c r="I31" s="156">
@@ -10331,52 +10619,55 @@
       </c>
       <c r="U31" s="161">
         <v>0.92</v>
       </c>
       <c r="V31" s="162">
         <v>1.05</v>
       </c>
       <c r="W31" s="78">
         <v>1.1499999999999999</v>
       </c>
       <c r="X31" s="78">
         <v>1.19</v>
       </c>
       <c r="Y31" s="78">
         <v>1.0900000000000001</v>
       </c>
       <c r="Z31" s="75">
         <v>2.8</v>
       </c>
       <c r="AA31" s="75">
         <v>2.5499999999999998</v>
       </c>
       <c r="AB31" s="75">
         <v>1.95</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="75">
+        <v>1.98</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="63" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="112">
         <v>0.41</v>
       </c>
       <c r="C32" s="112">
         <v>0.84</v>
       </c>
       <c r="D32" s="112">
         <v>0.69</v>
       </c>
       <c r="E32" s="163">
         <v>0.83</v>
       </c>
       <c r="F32" s="164">
         <v>0.75</v>
       </c>
       <c r="G32" s="165">
         <v>0.9</v>
       </c>
       <c r="H32" s="166">
         <v>1.06</v>
       </c>
       <c r="I32" s="167">
@@ -10417,63 +10708,66 @@
       </c>
       <c r="U32" s="172">
         <v>1.94</v>
       </c>
       <c r="V32" s="173">
         <v>1.87</v>
       </c>
       <c r="W32" s="112">
         <v>1.89</v>
       </c>
       <c r="X32" s="112">
         <v>1.83</v>
       </c>
       <c r="Y32" s="112">
         <v>1.71</v>
       </c>
       <c r="Z32" s="112">
         <v>1.67</v>
       </c>
       <c r="AA32" s="112">
         <v>1.75</v>
       </c>
       <c r="AB32" s="112">
         <v>1.29</v>
       </c>
+      <c r="AC32" s="112">
+        <v>1.29</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="A19:AA19"/>
-[...3 lines deleted...]
-    <mergeCell ref="A5:AB5"/>
     <mergeCell ref="S6:T6"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:Y7"/>
-    <mergeCell ref="A9:AA9"/>
+    <mergeCell ref="Z7:AC7"/>
+    <mergeCell ref="V6:AC6"/>
+    <mergeCell ref="A9:AC9"/>
+    <mergeCell ref="A19:AC19"/>
+    <mergeCell ref="A23:AC23"/>
+    <mergeCell ref="A5:AC5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Тіркелген некелер саны</vt:lpstr>