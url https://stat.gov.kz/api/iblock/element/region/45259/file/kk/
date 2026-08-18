--- v2 (2026-07-09)
+++ v3 (2026-08-18)
@@ -22,51 +22,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="666" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Тіркелген некелер саны" sheetId="8" r:id="rId1"/>
     <sheet name="Жалпы некелер коэффициенті" sheetId="9" r:id="rId2"/>
     <sheet name="Тіркелген ажырасулар саны" sheetId="10" r:id="rId3"/>
     <sheet name="Жалпы ажырасулар коэффициенті" sheetId="11" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="246" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="254" uniqueCount="49">
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
@@ -499,51 +499,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="245">
+  <cellXfs count="246">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -1143,109 +1143,112 @@
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="126" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="127" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="129" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="130" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="131" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="132" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="133" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="134">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="24"/>
     <cellStyle name="Обычный 100" xfId="120"/>
     <cellStyle name="Обычный 101" xfId="131"/>
     <cellStyle name="Обычный 102" xfId="10"/>
     <cellStyle name="Обычный 103" xfId="21"/>
     <cellStyle name="Обычный 104" xfId="32"/>
     <cellStyle name="Обычный 105" xfId="43"/>
     <cellStyle name="Обычный 106" xfId="54"/>
     <cellStyle name="Обычный 107" xfId="65"/>
     <cellStyle name="Обычный 108" xfId="76"/>
     <cellStyle name="Обычный 109" xfId="87"/>
     <cellStyle name="Обычный 11" xfId="13"/>
     <cellStyle name="Обычный 110" xfId="98"/>
     <cellStyle name="Обычный 111" xfId="110"/>
     <cellStyle name="Обычный 112" xfId="121"/>
     <cellStyle name="Обычный 113" xfId="132"/>
     <cellStyle name="Обычный 114" xfId="11"/>
     <cellStyle name="Обычный 115" xfId="22"/>
     <cellStyle name="Обычный 116" xfId="33"/>
@@ -1385,221 +1388,221 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
+      <xdr:col>14</xdr:col>
       <xdr:colOff>409575</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>9524</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1" y="0"/>
           <a:ext cx="1933574" cy="771524"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>333374</xdr:colOff>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>352424</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>9524</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1933574" cy="771524"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>352425</xdr:colOff>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>361950</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1895475" cy="790575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>323850</xdr:colOff>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>390525</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>161925</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1828800" cy="733425"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -1884,190 +1887,200 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A5:AC32"/>
+  <dimension ref="A5:AE32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AF20" sqref="AF20"/>
+      <selection activeCell="AH13" sqref="AH13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="16.140625" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="12" width="7.85546875" customWidth="1"/>
+    <col min="1" max="1" width="16" customWidth="1"/>
+    <col min="2" max="2" width="6.7109375" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="7.140625" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="6.85546875" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="5.7109375" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="0.28515625" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="8" max="8" width="7.7109375" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="7.85546875" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="6.5703125" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="7.85546875" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.85546875" customWidth="1"/>
-    <col min="15" max="15" width="6.28515625" customWidth="1"/>
+    <col min="15" max="15" width="6.5703125" customWidth="1"/>
     <col min="16" max="16" width="7.42578125" customWidth="1"/>
     <col min="17" max="17" width="6.5703125" customWidth="1"/>
-    <col min="18" max="19" width="7.28515625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="24" max="24" width="7" customWidth="1"/>
+    <col min="18" max="18" width="7.28515625" customWidth="1"/>
+    <col min="19" max="19" width="8.140625" customWidth="1"/>
+    <col min="20" max="20" width="7.5703125" customWidth="1"/>
+    <col min="21" max="21" width="7.28515625" customWidth="1"/>
+    <col min="23" max="23" width="7.140625" customWidth="1"/>
+    <col min="24" max="24" width="7.5703125" customWidth="1"/>
     <col min="26" max="26" width="8" customWidth="1"/>
     <col min="27" max="27" width="6.85546875" customWidth="1"/>
     <col min="28" max="28" width="7.28515625" customWidth="1"/>
     <col min="29" max="29" width="6.5703125" customWidth="1"/>
+    <col min="30" max="30" width="7.5703125" customWidth="1"/>
+    <col min="31" max="31" width="7.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:29">
-      <c r="A5" s="229" t="s">
+    <row r="5" spans="1:31">
+      <c r="A5" s="222" t="s">
         <v>42</v>
       </c>
-      <c r="B5" s="229"/>
-[...19 lines deleted...]
-      <c r="V5" s="229"/>
+      <c r="B5" s="222"/>
+      <c r="C5" s="222"/>
+      <c r="D5" s="222"/>
+      <c r="E5" s="222"/>
+      <c r="F5" s="222"/>
+      <c r="G5" s="222"/>
+      <c r="H5" s="222"/>
+      <c r="I5" s="222"/>
+      <c r="J5" s="222"/>
+      <c r="K5" s="222"/>
+      <c r="L5" s="222"/>
+      <c r="M5" s="222"/>
+      <c r="N5" s="222"/>
+      <c r="O5" s="222"/>
+      <c r="P5" s="222"/>
+      <c r="Q5" s="222"/>
+      <c r="R5" s="222"/>
+      <c r="S5" s="222"/>
+      <c r="T5" s="222"/>
+      <c r="U5" s="222"/>
+      <c r="V5" s="222"/>
       <c r="W5" s="223"/>
       <c r="X5" s="223"/>
       <c r="Y5" s="223"/>
       <c r="Z5" s="223"/>
       <c r="AA5" s="223"/>
       <c r="AB5" s="223"/>
       <c r="AC5" s="223"/>
+      <c r="AD5" s="223"/>
+      <c r="AE5" s="223"/>
     </row>
-    <row r="6" spans="1:29">
+    <row r="6" spans="1:31">
       <c r="A6" s="4"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
       <c r="Q6" s="3"/>
       <c r="R6" s="3"/>
       <c r="S6" s="3"/>
       <c r="T6" s="5"/>
       <c r="U6" s="3"/>
-      <c r="V6" s="239" t="s">
+      <c r="V6" s="236" t="s">
         <v>12</v>
       </c>
-      <c r="W6" s="240"/>
-[...5 lines deleted...]
-      <c r="AC6" s="240"/>
+      <c r="W6" s="237"/>
+      <c r="X6" s="237"/>
+      <c r="Y6" s="237"/>
+      <c r="Z6" s="237"/>
+      <c r="AA6" s="237"/>
+      <c r="AB6" s="237"/>
+      <c r="AC6" s="237"/>
+      <c r="AD6" s="237"/>
+      <c r="AE6" s="237"/>
     </row>
-    <row r="7" spans="1:29">
-[...1 lines deleted...]
-      <c r="B7" s="236">
+    <row r="7" spans="1:31">
+      <c r="A7" s="224"/>
+      <c r="B7" s="226">
         <v>2024</v>
       </c>
-      <c r="C7" s="236"/>
-[...10 lines deleted...]
-      <c r="N7" s="226">
+      <c r="C7" s="226"/>
+      <c r="D7" s="226"/>
+      <c r="E7" s="226"/>
+      <c r="F7" s="226"/>
+      <c r="G7" s="226"/>
+      <c r="H7" s="226"/>
+      <c r="I7" s="226"/>
+      <c r="J7" s="226"/>
+      <c r="K7" s="226"/>
+      <c r="L7" s="226"/>
+      <c r="M7" s="226"/>
+      <c r="N7" s="227">
         <v>2025</v>
       </c>
-      <c r="O7" s="227"/>
-[...10 lines deleted...]
-      <c r="Z7" s="226">
+      <c r="O7" s="228"/>
+      <c r="P7" s="228"/>
+      <c r="Q7" s="228"/>
+      <c r="R7" s="228"/>
+      <c r="S7" s="228"/>
+      <c r="T7" s="228"/>
+      <c r="U7" s="228"/>
+      <c r="V7" s="228"/>
+      <c r="W7" s="229"/>
+      <c r="X7" s="229"/>
+      <c r="Y7" s="229"/>
+      <c r="Z7" s="227">
         <v>2026</v>
       </c>
-      <c r="AA7" s="227"/>
-[...1 lines deleted...]
-      <c r="AC7" s="228"/>
+      <c r="AA7" s="228"/>
+      <c r="AB7" s="229"/>
+      <c r="AC7" s="229"/>
+      <c r="AD7" s="229"/>
+      <c r="AE7" s="229"/>
     </row>
-    <row r="8" spans="1:29">
-      <c r="A8" s="235"/>
+    <row r="8" spans="1:31">
+      <c r="A8" s="225"/>
       <c r="B8" s="71" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I8" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J8" s="6" t="s">
@@ -2108,85 +2121,93 @@
       </c>
       <c r="V8" s="6" t="s">
         <v>4</v>
       </c>
       <c r="W8" s="68" t="s">
         <v>13</v>
       </c>
       <c r="X8" s="68" t="s">
         <v>14</v>
       </c>
       <c r="Y8" s="68" t="s">
         <v>15</v>
       </c>
       <c r="Z8" s="174" t="s">
         <v>5</v>
       </c>
       <c r="AA8" s="6" t="s">
         <v>6</v>
       </c>
       <c r="AB8" s="69" t="s">
         <v>7</v>
       </c>
       <c r="AC8" s="68" t="s">
         <v>8</v>
       </c>
+      <c r="AD8" s="68" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE8" s="68" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="9" spans="1:29">
+    <row r="9" spans="1:31">
       <c r="A9" s="230" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="230"/>
       <c r="C9" s="230"/>
       <c r="D9" s="230"/>
       <c r="E9" s="230"/>
       <c r="F9" s="230"/>
       <c r="G9" s="230"/>
       <c r="H9" s="230"/>
       <c r="I9" s="230"/>
       <c r="J9" s="230"/>
       <c r="K9" s="230"/>
       <c r="L9" s="230"/>
       <c r="M9" s="230"/>
       <c r="N9" s="230"/>
       <c r="O9" s="230"/>
       <c r="P9" s="230"/>
       <c r="Q9" s="230"/>
       <c r="R9" s="230"/>
       <c r="S9" s="230"/>
       <c r="T9" s="230"/>
       <c r="U9" s="230"/>
       <c r="V9" s="230"/>
       <c r="W9" s="231"/>
       <c r="X9" s="231"/>
       <c r="Y9" s="231"/>
       <c r="Z9" s="232"/>
       <c r="AA9" s="232"/>
       <c r="AB9" s="232"/>
       <c r="AC9" s="232"/>
+      <c r="AD9" s="232"/>
+      <c r="AE9" s="232"/>
     </row>
-    <row r="10" spans="1:29">
+    <row r="10" spans="1:31">
       <c r="A10" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="1">
         <v>318</v>
       </c>
       <c r="C10" s="1">
         <v>281</v>
       </c>
       <c r="D10" s="1">
         <v>309</v>
       </c>
       <c r="E10" s="1">
         <v>387</v>
       </c>
       <c r="F10" s="1">
         <v>311</v>
       </c>
       <c r="G10" s="1">
         <v>343</v>
       </c>
       <c r="H10" s="1">
         <v>443</v>
       </c>
       <c r="I10" s="1">
@@ -2230,52 +2251,58 @@
       </c>
       <c r="V10" s="176">
         <v>392</v>
       </c>
       <c r="W10" s="13">
         <v>284</v>
       </c>
       <c r="X10" s="1">
         <v>228</v>
       </c>
       <c r="Y10" s="1">
         <v>276</v>
       </c>
       <c r="Z10" s="1">
         <v>192</v>
       </c>
       <c r="AA10" s="1">
         <v>241</v>
       </c>
       <c r="AB10" s="1">
         <v>245</v>
       </c>
       <c r="AC10" s="13">
         <v>228</v>
       </c>
+      <c r="AD10" s="1">
+        <v>215</v>
+      </c>
+      <c r="AE10" s="1">
+        <v>451</v>
+      </c>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:31">
       <c r="A11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="1">
         <v>198</v>
       </c>
       <c r="C11" s="1">
         <v>179</v>
       </c>
       <c r="D11" s="1">
         <v>218</v>
       </c>
       <c r="E11" s="177">
         <v>271</v>
       </c>
       <c r="F11" s="178">
         <v>191</v>
       </c>
       <c r="G11" s="179">
         <v>222</v>
       </c>
       <c r="H11" s="180">
         <v>288</v>
       </c>
       <c r="I11" s="181">
@@ -2319,52 +2346,58 @@
       </c>
       <c r="V11" s="187">
         <v>275</v>
       </c>
       <c r="W11" s="13">
         <v>191</v>
       </c>
       <c r="X11" s="1">
         <v>156</v>
       </c>
       <c r="Y11" s="1">
         <v>199</v>
       </c>
       <c r="Z11" s="1">
         <v>134</v>
       </c>
       <c r="AA11" s="1">
         <v>178</v>
       </c>
       <c r="AB11" s="1">
         <v>185</v>
       </c>
       <c r="AC11" s="13">
         <v>156</v>
       </c>
+      <c r="AD11" s="1">
+        <v>146</v>
+      </c>
+      <c r="AE11" s="1">
+        <v>338</v>
+      </c>
     </row>
-    <row r="12" spans="1:29">
+    <row r="12" spans="1:31">
       <c r="A12" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="1">
         <v>44</v>
       </c>
       <c r="C12" s="1">
         <v>27</v>
       </c>
       <c r="D12" s="1">
         <v>32</v>
       </c>
       <c r="E12" s="177">
         <v>34</v>
       </c>
       <c r="F12" s="178">
         <v>47</v>
       </c>
       <c r="G12" s="179">
         <v>28</v>
       </c>
       <c r="H12" s="180">
         <v>59</v>
       </c>
       <c r="I12" s="181">
@@ -2408,52 +2441,58 @@
       </c>
       <c r="V12" s="187">
         <v>53</v>
       </c>
       <c r="W12" s="13">
         <v>34</v>
       </c>
       <c r="X12" s="1">
         <v>23</v>
       </c>
       <c r="Y12" s="1">
         <v>34</v>
       </c>
       <c r="Z12" s="1">
         <v>21</v>
       </c>
       <c r="AA12" s="1">
         <v>23</v>
       </c>
       <c r="AB12" s="1">
         <v>26</v>
       </c>
       <c r="AC12" s="13">
         <v>24</v>
       </c>
+      <c r="AD12" s="1">
+        <v>23</v>
+      </c>
+      <c r="AE12" s="1">
+        <v>42</v>
+      </c>
     </row>
-    <row r="13" spans="1:29">
+    <row r="13" spans="1:31">
       <c r="A13" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B13" s="1">
         <v>15</v>
       </c>
       <c r="C13" s="1">
         <v>10</v>
       </c>
       <c r="D13" s="1">
         <v>7</v>
       </c>
       <c r="E13" s="177">
         <v>11</v>
       </c>
       <c r="F13" s="178">
         <v>10</v>
       </c>
       <c r="G13" s="179">
         <v>17</v>
       </c>
       <c r="H13" s="180">
         <v>13</v>
       </c>
       <c r="I13" s="181">
@@ -2497,52 +2536,58 @@
       </c>
       <c r="V13" s="187">
         <v>11</v>
       </c>
       <c r="W13" s="13">
         <v>8</v>
       </c>
       <c r="X13" s="1">
         <v>7</v>
       </c>
       <c r="Y13" s="1">
         <v>8</v>
       </c>
       <c r="Z13" s="1">
         <v>9</v>
       </c>
       <c r="AA13" s="1">
         <v>5</v>
       </c>
       <c r="AB13" s="1">
         <v>4</v>
       </c>
       <c r="AC13" s="13">
         <v>9</v>
       </c>
+      <c r="AD13" s="1">
+        <v>10</v>
+      </c>
+      <c r="AE13" s="1">
+        <v>7</v>
+      </c>
     </row>
-    <row r="14" spans="1:29">
+    <row r="14" spans="1:31">
       <c r="A14" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="1">
         <v>9</v>
       </c>
       <c r="C14" s="1">
         <v>9</v>
       </c>
       <c r="D14" s="1">
         <v>12</v>
       </c>
       <c r="E14" s="177">
         <v>7</v>
       </c>
       <c r="F14" s="178">
         <v>11</v>
       </c>
       <c r="G14" s="179">
         <v>11</v>
       </c>
       <c r="H14" s="180">
         <v>19</v>
       </c>
       <c r="I14" s="181">
@@ -2586,52 +2631,58 @@
       </c>
       <c r="V14" s="187">
         <v>5</v>
       </c>
       <c r="W14" s="13">
         <v>13</v>
       </c>
       <c r="X14" s="1">
         <v>8</v>
       </c>
       <c r="Y14" s="1">
         <v>2</v>
       </c>
       <c r="Z14" s="1">
         <v>9</v>
       </c>
       <c r="AA14" s="1">
         <v>7</v>
       </c>
       <c r="AB14" s="1">
         <v>5</v>
       </c>
       <c r="AC14" s="13">
         <v>9</v>
       </c>
+      <c r="AD14" s="1">
+        <v>9</v>
+      </c>
+      <c r="AE14" s="1">
+        <v>14</v>
+      </c>
     </row>
-    <row r="15" spans="1:29">
+    <row r="15" spans="1:31">
       <c r="A15" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B15" s="1">
         <v>16</v>
       </c>
       <c r="C15" s="1">
         <v>23</v>
       </c>
       <c r="D15" s="1">
         <v>10</v>
       </c>
       <c r="E15" s="177">
         <v>28</v>
       </c>
       <c r="F15" s="178">
         <v>17</v>
       </c>
       <c r="G15" s="179">
         <v>28</v>
       </c>
       <c r="H15" s="180">
         <v>25</v>
       </c>
       <c r="I15" s="181">
@@ -2675,52 +2726,58 @@
       </c>
       <c r="V15" s="187">
         <v>22</v>
       </c>
       <c r="W15" s="13">
         <v>14</v>
       </c>
       <c r="X15" s="1">
         <v>21</v>
       </c>
       <c r="Y15" s="1">
         <v>15</v>
       </c>
       <c r="Z15" s="1">
         <v>9</v>
       </c>
       <c r="AA15" s="1">
         <v>9</v>
       </c>
       <c r="AB15" s="1">
         <v>8</v>
       </c>
       <c r="AC15" s="13">
         <v>12</v>
       </c>
+      <c r="AD15" s="1">
+        <v>14</v>
+      </c>
+      <c r="AE15" s="1">
+        <v>13</v>
+      </c>
     </row>
-    <row r="16" spans="1:29">
+    <row r="16" spans="1:31">
       <c r="A16" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B16" s="1">
         <v>8</v>
       </c>
       <c r="C16" s="1">
         <v>19</v>
       </c>
       <c r="D16" s="1">
         <v>12</v>
       </c>
       <c r="E16" s="177">
         <v>10</v>
       </c>
       <c r="F16" s="178">
         <v>14</v>
       </c>
       <c r="G16" s="179">
         <v>13</v>
       </c>
       <c r="H16" s="180">
         <v>17</v>
       </c>
       <c r="I16" s="181">
@@ -2764,52 +2821,58 @@
       </c>
       <c r="V16" s="187">
         <v>5</v>
       </c>
       <c r="W16" s="13">
         <v>11</v>
       </c>
       <c r="X16" s="1">
         <v>3</v>
       </c>
       <c r="Y16" s="1">
         <v>8</v>
       </c>
       <c r="Z16" s="1">
         <v>5</v>
       </c>
       <c r="AA16" s="1">
         <v>6</v>
       </c>
       <c r="AB16" s="1">
         <v>5</v>
       </c>
       <c r="AC16" s="13">
         <v>6</v>
       </c>
+      <c r="AD16" s="1">
+        <v>5</v>
+      </c>
+      <c r="AE16" s="1">
+        <v>13</v>
+      </c>
     </row>
-    <row r="17" spans="1:29">
+    <row r="17" spans="1:31">
       <c r="A17" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B17" s="1">
         <v>17</v>
       </c>
       <c r="C17" s="1">
         <v>7</v>
       </c>
       <c r="D17" s="1">
         <v>8</v>
       </c>
       <c r="E17" s="177">
         <v>18</v>
       </c>
       <c r="F17" s="178">
         <v>13</v>
       </c>
       <c r="G17" s="179">
         <v>11</v>
       </c>
       <c r="H17" s="180">
         <v>17</v>
       </c>
       <c r="I17" s="181">
@@ -2853,52 +2916,58 @@
       </c>
       <c r="V17" s="187">
         <v>13</v>
       </c>
       <c r="W17" s="13">
         <v>9</v>
       </c>
       <c r="X17" s="1">
         <v>6</v>
       </c>
       <c r="Y17" s="1">
         <v>6</v>
       </c>
       <c r="Z17" s="1">
         <v>5</v>
       </c>
       <c r="AA17" s="1">
         <v>7</v>
       </c>
       <c r="AB17" s="1">
         <v>9</v>
       </c>
       <c r="AC17" s="13">
         <v>6</v>
       </c>
+      <c r="AD17" s="1">
+        <v>5</v>
+      </c>
+      <c r="AE17" s="1">
+        <v>15</v>
+      </c>
     </row>
-    <row r="18" spans="1:29">
+    <row r="18" spans="1:31">
       <c r="A18" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B18" s="1">
         <v>11</v>
       </c>
       <c r="C18" s="1">
         <v>7</v>
       </c>
       <c r="D18" s="1">
         <v>10</v>
       </c>
       <c r="E18" s="177">
         <v>8</v>
       </c>
       <c r="F18" s="178">
         <v>8</v>
       </c>
       <c r="G18" s="179">
         <v>13</v>
       </c>
       <c r="H18" s="180">
         <v>5</v>
       </c>
       <c r="I18" s="181">
@@ -2942,85 +3011,93 @@
       </c>
       <c r="V18" s="187">
         <v>8</v>
       </c>
       <c r="W18" s="13">
         <v>4</v>
       </c>
       <c r="X18" s="1">
         <v>4</v>
       </c>
       <c r="Y18" s="1">
         <v>4</v>
       </c>
       <c r="Z18" s="1" t="s">
         <v>17</v>
       </c>
       <c r="AA18" s="1">
         <v>6</v>
       </c>
       <c r="AB18" s="1">
         <v>3</v>
       </c>
       <c r="AC18" s="13">
         <v>6</v>
       </c>
+      <c r="AD18" s="1">
+        <v>3</v>
+      </c>
+      <c r="AE18" s="1">
+        <v>9</v>
+      </c>
     </row>
-    <row r="19" spans="1:29">
+    <row r="19" spans="1:31">
       <c r="A19" s="233" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="233"/>
       <c r="C19" s="233"/>
       <c r="D19" s="233"/>
       <c r="E19" s="233"/>
       <c r="F19" s="233"/>
       <c r="G19" s="233"/>
       <c r="H19" s="233"/>
       <c r="I19" s="233"/>
       <c r="J19" s="233"/>
       <c r="K19" s="233"/>
       <c r="L19" s="233"/>
       <c r="M19" s="233"/>
       <c r="N19" s="233"/>
       <c r="O19" s="233"/>
       <c r="P19" s="233"/>
       <c r="Q19" s="233"/>
       <c r="R19" s="233"/>
       <c r="S19" s="233"/>
       <c r="T19" s="233"/>
       <c r="U19" s="233"/>
       <c r="V19" s="233"/>
-      <c r="W19" s="222"/>
-[...1 lines deleted...]
-      <c r="Y19" s="222"/>
+      <c r="W19" s="234"/>
+      <c r="X19" s="234"/>
+      <c r="Y19" s="234"/>
       <c r="Z19" s="223"/>
       <c r="AA19" s="223"/>
       <c r="AB19" s="223"/>
       <c r="AC19" s="223"/>
+      <c r="AD19" s="223"/>
+      <c r="AE19" s="223"/>
     </row>
-    <row r="20" spans="1:29">
+    <row r="20" spans="1:31">
       <c r="A20" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="1">
         <v>184</v>
       </c>
       <c r="C20" s="1">
         <v>163</v>
       </c>
       <c r="D20" s="1">
         <v>195</v>
       </c>
       <c r="E20" s="1">
         <v>238</v>
       </c>
       <c r="F20" s="1">
         <v>182</v>
       </c>
       <c r="G20" s="1">
         <v>187</v>
       </c>
       <c r="H20" s="1">
         <v>267</v>
       </c>
       <c r="I20" s="1">
@@ -3064,52 +3141,58 @@
       </c>
       <c r="V20" s="176">
         <v>257</v>
       </c>
       <c r="W20" s="13">
         <v>168</v>
       </c>
       <c r="X20" s="1">
         <v>138</v>
       </c>
       <c r="Y20" s="1">
         <v>175</v>
       </c>
       <c r="Z20" s="1">
         <v>122</v>
       </c>
       <c r="AA20" s="1">
         <v>158</v>
       </c>
       <c r="AB20" s="1">
         <v>153</v>
       </c>
       <c r="AC20" s="13">
         <v>136</v>
       </c>
+      <c r="AD20" s="1">
+        <v>124</v>
+      </c>
+      <c r="AE20" s="1">
+        <v>297</v>
+      </c>
     </row>
-    <row r="21" spans="1:29">
+    <row r="21" spans="1:31">
       <c r="A21" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="1">
         <v>151</v>
       </c>
       <c r="C21" s="1">
         <v>143</v>
       </c>
       <c r="D21" s="1">
         <v>173</v>
       </c>
       <c r="E21" s="188">
         <v>213</v>
       </c>
       <c r="F21" s="189">
         <v>139</v>
       </c>
       <c r="G21" s="190">
         <v>167</v>
       </c>
       <c r="H21" s="191">
         <v>223</v>
       </c>
       <c r="I21" s="192">
@@ -3153,52 +3236,58 @@
       </c>
       <c r="V21" s="198">
         <v>216</v>
       </c>
       <c r="W21" s="13">
         <v>143</v>
       </c>
       <c r="X21" s="1">
         <v>123</v>
       </c>
       <c r="Y21" s="1">
         <v>146</v>
       </c>
       <c r="Z21" s="1">
         <v>102</v>
       </c>
       <c r="AA21" s="1">
         <v>138</v>
       </c>
       <c r="AB21" s="1">
         <v>136</v>
       </c>
       <c r="AC21" s="13">
         <v>119</v>
       </c>
+      <c r="AD21" s="1">
+        <v>108</v>
+      </c>
+      <c r="AE21" s="1">
+        <v>262</v>
+      </c>
     </row>
-    <row r="22" spans="1:29">
+    <row r="22" spans="1:31">
       <c r="A22" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="1">
         <v>33</v>
       </c>
       <c r="C22" s="1">
         <v>20</v>
       </c>
       <c r="D22" s="1">
         <v>22</v>
       </c>
       <c r="E22" s="188">
         <v>25</v>
       </c>
       <c r="F22" s="189">
         <v>43</v>
       </c>
       <c r="G22" s="190">
         <v>20</v>
       </c>
       <c r="H22" s="191">
         <v>44</v>
       </c>
       <c r="I22" s="192">
@@ -3242,85 +3331,93 @@
       </c>
       <c r="V22" s="198">
         <v>41</v>
       </c>
       <c r="W22" s="13">
         <v>25</v>
       </c>
       <c r="X22" s="1">
         <v>15</v>
       </c>
       <c r="Y22" s="1">
         <v>29</v>
       </c>
       <c r="Z22" s="1">
         <v>20</v>
       </c>
       <c r="AA22" s="1">
         <v>20</v>
       </c>
       <c r="AB22" s="1">
         <v>17</v>
       </c>
       <c r="AC22" s="13">
         <v>17</v>
       </c>
+      <c r="AD22" s="1">
+        <v>16</v>
+      </c>
+      <c r="AE22" s="1">
+        <v>35</v>
+      </c>
     </row>
-    <row r="23" spans="1:29">
-      <c r="A23" s="221" t="s">
+    <row r="23" spans="1:31">
+      <c r="A23" s="235" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="221"/>
-[...22 lines deleted...]
-      <c r="Y23" s="222"/>
+      <c r="B23" s="235"/>
+      <c r="C23" s="235"/>
+      <c r="D23" s="235"/>
+      <c r="E23" s="235"/>
+      <c r="F23" s="235"/>
+      <c r="G23" s="235"/>
+      <c r="H23" s="235"/>
+      <c r="I23" s="235"/>
+      <c r="J23" s="235"/>
+      <c r="K23" s="235"/>
+      <c r="L23" s="235"/>
+      <c r="M23" s="235"/>
+      <c r="N23" s="235"/>
+      <c r="O23" s="235"/>
+      <c r="P23" s="235"/>
+      <c r="Q23" s="235"/>
+      <c r="R23" s="235"/>
+      <c r="S23" s="235"/>
+      <c r="T23" s="235"/>
+      <c r="U23" s="235"/>
+      <c r="V23" s="235"/>
+      <c r="W23" s="234"/>
+      <c r="X23" s="234"/>
+      <c r="Y23" s="234"/>
       <c r="Z23" s="223"/>
       <c r="AA23" s="223"/>
       <c r="AB23" s="223"/>
       <c r="AC23" s="223"/>
+      <c r="AD23" s="223"/>
+      <c r="AE23" s="223"/>
     </row>
-    <row r="24" spans="1:29">
+    <row r="24" spans="1:31">
       <c r="A24" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="1">
         <v>134</v>
       </c>
       <c r="C24" s="1">
         <v>118</v>
       </c>
       <c r="D24" s="1">
         <v>114</v>
       </c>
       <c r="E24" s="1">
         <v>149</v>
       </c>
       <c r="F24" s="1">
         <v>129</v>
       </c>
       <c r="G24" s="1">
         <v>156</v>
       </c>
       <c r="H24" s="1">
         <v>176</v>
       </c>
       <c r="I24" s="1">
@@ -3364,52 +3461,58 @@
       </c>
       <c r="V24" s="176">
         <v>135</v>
       </c>
       <c r="W24" s="13">
         <v>116</v>
       </c>
       <c r="X24" s="1">
         <v>90</v>
       </c>
       <c r="Y24" s="1">
         <v>101</v>
       </c>
       <c r="Z24" s="1">
         <v>70</v>
       </c>
       <c r="AA24" s="1">
         <v>83</v>
       </c>
       <c r="AB24" s="1">
         <v>92</v>
       </c>
       <c r="AC24" s="13">
         <v>92</v>
       </c>
+      <c r="AD24" s="1">
+        <v>91</v>
+      </c>
+      <c r="AE24" s="1">
+        <v>154</v>
+      </c>
     </row>
-    <row r="25" spans="1:29">
+    <row r="25" spans="1:31">
       <c r="A25" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="1">
         <v>47</v>
       </c>
       <c r="C25" s="1">
         <v>36</v>
       </c>
       <c r="D25" s="1">
         <v>45</v>
       </c>
       <c r="E25" s="199">
         <v>58</v>
       </c>
       <c r="F25" s="200">
         <v>52</v>
       </c>
       <c r="G25" s="201">
         <v>55</v>
       </c>
       <c r="H25" s="202">
         <v>65</v>
       </c>
       <c r="I25" s="203">
@@ -3453,52 +3556,58 @@
       </c>
       <c r="V25" s="209">
         <v>59</v>
       </c>
       <c r="W25" s="13">
         <v>48</v>
       </c>
       <c r="X25" s="1">
         <v>33</v>
       </c>
       <c r="Y25" s="1">
         <v>53</v>
       </c>
       <c r="Z25" s="1">
         <v>32</v>
       </c>
       <c r="AA25" s="1">
         <v>40</v>
       </c>
       <c r="AB25" s="1">
         <v>49</v>
       </c>
       <c r="AC25" s="13">
         <v>37</v>
       </c>
+      <c r="AD25" s="1">
+        <v>38</v>
+      </c>
+      <c r="AE25" s="1">
+        <v>76</v>
+      </c>
     </row>
-    <row r="26" spans="1:29">
+    <row r="26" spans="1:31">
       <c r="A26" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="1">
         <v>11</v>
       </c>
       <c r="C26" s="1">
         <v>7</v>
       </c>
       <c r="D26" s="1">
         <v>10</v>
       </c>
       <c r="E26" s="199">
         <v>9</v>
       </c>
       <c r="F26" s="200">
         <v>4</v>
       </c>
       <c r="G26" s="201">
         <v>8</v>
       </c>
       <c r="H26" s="202">
         <v>15</v>
       </c>
       <c r="I26" s="203">
@@ -3542,52 +3651,58 @@
       </c>
       <c r="V26" s="209">
         <v>12</v>
       </c>
       <c r="W26" s="13">
         <v>9</v>
       </c>
       <c r="X26" s="1">
         <v>8</v>
       </c>
       <c r="Y26" s="1">
         <v>5</v>
       </c>
       <c r="Z26" s="1">
         <v>1</v>
       </c>
       <c r="AA26" s="1">
         <v>3</v>
       </c>
       <c r="AB26" s="1">
         <v>9</v>
       </c>
       <c r="AC26" s="13">
         <v>7</v>
       </c>
+      <c r="AD26" s="1">
+        <v>7</v>
+      </c>
+      <c r="AE26" s="1">
+        <v>7</v>
+      </c>
     </row>
-    <row r="27" spans="1:29">
+    <row r="27" spans="1:31">
       <c r="A27" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="1">
         <v>15</v>
       </c>
       <c r="C27" s="1">
         <v>10</v>
       </c>
       <c r="D27" s="1">
         <v>7</v>
       </c>
       <c r="E27" s="199">
         <v>11</v>
       </c>
       <c r="F27" s="200">
         <v>10</v>
       </c>
       <c r="G27" s="201">
         <v>17</v>
       </c>
       <c r="H27" s="202">
         <v>13</v>
       </c>
       <c r="I27" s="203">
@@ -3631,52 +3746,58 @@
       </c>
       <c r="V27" s="209">
         <v>11</v>
       </c>
       <c r="W27" s="13">
         <v>8</v>
       </c>
       <c r="X27" s="1">
         <v>7</v>
       </c>
       <c r="Y27" s="1">
         <v>8</v>
       </c>
       <c r="Z27" s="1">
         <v>9</v>
       </c>
       <c r="AA27" s="1">
         <v>5</v>
       </c>
       <c r="AB27" s="1">
         <v>4</v>
       </c>
       <c r="AC27" s="13">
         <v>9</v>
       </c>
+      <c r="AD27" s="1">
+        <v>10</v>
+      </c>
+      <c r="AE27" s="1">
+        <v>7</v>
+      </c>
     </row>
-    <row r="28" spans="1:29">
+    <row r="28" spans="1:31">
       <c r="A28" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="1">
         <v>9</v>
       </c>
       <c r="C28" s="1">
         <v>9</v>
       </c>
       <c r="D28" s="1">
         <v>12</v>
       </c>
       <c r="E28" s="199">
         <v>7</v>
       </c>
       <c r="F28" s="200">
         <v>11</v>
       </c>
       <c r="G28" s="201">
         <v>11</v>
       </c>
       <c r="H28" s="202">
         <v>19</v>
       </c>
       <c r="I28" s="203">
@@ -3720,52 +3841,58 @@
       </c>
       <c r="V28" s="209">
         <v>5</v>
       </c>
       <c r="W28" s="13">
         <v>13</v>
       </c>
       <c r="X28" s="1">
         <v>8</v>
       </c>
       <c r="Y28" s="1">
         <v>2</v>
       </c>
       <c r="Z28" s="1">
         <v>9</v>
       </c>
       <c r="AA28" s="1">
         <v>7</v>
       </c>
       <c r="AB28" s="1">
         <v>5</v>
       </c>
       <c r="AC28" s="13">
         <v>9</v>
       </c>
+      <c r="AD28" s="1">
+        <v>9</v>
+      </c>
+      <c r="AE28" s="1">
+        <v>14</v>
+      </c>
     </row>
-    <row r="29" spans="1:29">
+    <row r="29" spans="1:31">
       <c r="A29" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B29" s="1">
         <v>16</v>
       </c>
       <c r="C29" s="1">
         <v>23</v>
       </c>
       <c r="D29" s="1">
         <v>10</v>
       </c>
       <c r="E29" s="199">
         <v>28</v>
       </c>
       <c r="F29" s="200">
         <v>17</v>
       </c>
       <c r="G29" s="201">
         <v>28</v>
       </c>
       <c r="H29" s="202">
         <v>25</v>
       </c>
       <c r="I29" s="203">
@@ -3809,52 +3936,58 @@
       </c>
       <c r="V29" s="209">
         <v>22</v>
       </c>
       <c r="W29" s="13">
         <v>14</v>
       </c>
       <c r="X29" s="1">
         <v>21</v>
       </c>
       <c r="Y29" s="1">
         <v>15</v>
       </c>
       <c r="Z29" s="1">
         <v>9</v>
       </c>
       <c r="AA29" s="1">
         <v>9</v>
       </c>
       <c r="AB29" s="1">
         <v>8</v>
       </c>
       <c r="AC29" s="13">
         <v>12</v>
       </c>
+      <c r="AD29" s="1">
+        <v>14</v>
+      </c>
+      <c r="AE29" s="1">
+        <v>13</v>
+      </c>
     </row>
-    <row r="30" spans="1:29">
+    <row r="30" spans="1:31">
       <c r="A30" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B30" s="1">
         <v>8</v>
       </c>
       <c r="C30" s="1">
         <v>19</v>
       </c>
       <c r="D30" s="1">
         <v>12</v>
       </c>
       <c r="E30" s="199">
         <v>10</v>
       </c>
       <c r="F30" s="200">
         <v>14</v>
       </c>
       <c r="G30" s="201">
         <v>13</v>
       </c>
       <c r="H30" s="202">
         <v>17</v>
       </c>
       <c r="I30" s="203">
@@ -3898,52 +4031,58 @@
       </c>
       <c r="V30" s="209">
         <v>5</v>
       </c>
       <c r="W30" s="13">
         <v>11</v>
       </c>
       <c r="X30" s="1">
         <v>3</v>
       </c>
       <c r="Y30" s="1">
         <v>8</v>
       </c>
       <c r="Z30" s="1">
         <v>5</v>
       </c>
       <c r="AA30" s="1">
         <v>6</v>
       </c>
       <c r="AB30" s="1">
         <v>5</v>
       </c>
       <c r="AC30" s="13">
         <v>6</v>
       </c>
+      <c r="AD30" s="1">
+        <v>5</v>
+      </c>
+      <c r="AE30" s="1">
+        <v>13</v>
+      </c>
     </row>
-    <row r="31" spans="1:29">
+    <row r="31" spans="1:31">
       <c r="A31" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B31" s="1">
         <v>17</v>
       </c>
       <c r="C31" s="1">
         <v>7</v>
       </c>
       <c r="D31" s="1">
         <v>8</v>
       </c>
       <c r="E31" s="199">
         <v>18</v>
       </c>
       <c r="F31" s="200">
         <v>13</v>
       </c>
       <c r="G31" s="201">
         <v>11</v>
       </c>
       <c r="H31" s="202">
         <v>17</v>
       </c>
       <c r="I31" s="203">
@@ -3987,52 +4126,58 @@
       </c>
       <c r="V31" s="209">
         <v>13</v>
       </c>
       <c r="W31" s="13">
         <v>9</v>
       </c>
       <c r="X31" s="1">
         <v>6</v>
       </c>
       <c r="Y31" s="1">
         <v>6</v>
       </c>
       <c r="Z31" s="1">
         <v>5</v>
       </c>
       <c r="AA31" s="1">
         <v>7</v>
       </c>
       <c r="AB31" s="1">
         <v>9</v>
       </c>
       <c r="AC31" s="13">
         <v>6</v>
       </c>
+      <c r="AD31" s="1">
+        <v>5</v>
+      </c>
+      <c r="AE31" s="1">
+        <v>15</v>
+      </c>
     </row>
-    <row r="32" spans="1:29">
+    <row r="32" spans="1:31">
       <c r="A32" s="63" t="s">
         <v>48</v>
       </c>
       <c r="B32" s="2">
         <v>11</v>
       </c>
       <c r="C32" s="2">
         <v>7</v>
       </c>
       <c r="D32" s="2">
         <v>10</v>
       </c>
       <c r="E32" s="210">
         <v>8</v>
       </c>
       <c r="F32" s="211">
         <v>8</v>
       </c>
       <c r="G32" s="212">
         <v>13</v>
       </c>
       <c r="H32" s="213">
         <v>5</v>
       </c>
       <c r="I32" s="214">
@@ -4075,210 +4220,227 @@
         <v>13</v>
       </c>
       <c r="V32" s="220">
         <v>8</v>
       </c>
       <c r="W32" s="2">
         <v>4</v>
       </c>
       <c r="X32" s="2">
         <v>4</v>
       </c>
       <c r="Y32" s="2">
         <v>4</v>
       </c>
       <c r="Z32" s="2" t="s">
         <v>17</v>
       </c>
       <c r="AA32" s="2">
         <v>6</v>
       </c>
       <c r="AB32" s="2">
         <v>3</v>
       </c>
       <c r="AC32" s="2">
         <v>6</v>
+      </c>
+      <c r="AD32" s="2">
+        <v>3</v>
+      </c>
+      <c r="AE32" s="2">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="Z7:AE7"/>
+    <mergeCell ref="V6:AE6"/>
+    <mergeCell ref="A9:AE9"/>
+    <mergeCell ref="A19:AE19"/>
+    <mergeCell ref="A23:AE23"/>
+    <mergeCell ref="A5:AE5"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:Y7"/>
-    <mergeCell ref="Z7:AC7"/>
-[...4 lines deleted...]
-    <mergeCell ref="A23:AC23"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A5:AC32"/>
+  <dimension ref="A5:AE32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A23" sqref="A23:AC23"/>
+      <selection activeCell="AG12" sqref="AG12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="16.28515625" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="16" max="16" width="7.5703125" customWidth="1"/>
+    <col min="1" max="1" width="15.28515625" customWidth="1"/>
+    <col min="2" max="2" width="7.7109375" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="7.7109375" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="7.85546875" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="8.5703125" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="0.28515625" hidden="1" customWidth="1"/>
+    <col min="8" max="8" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="7.7109375" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="8" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="0.140625" customWidth="1"/>
+    <col min="14" max="14" width="8.28515625" customWidth="1"/>
+    <col min="15" max="15" width="8.5703125" customWidth="1"/>
+    <col min="16" max="16" width="9" customWidth="1"/>
     <col min="17" max="17" width="7.7109375" customWidth="1"/>
     <col min="18" max="18" width="7.42578125" customWidth="1"/>
     <col min="19" max="19" width="7.7109375" customWidth="1"/>
     <col min="20" max="21" width="7.28515625" customWidth="1"/>
     <col min="23" max="23" width="8" customWidth="1"/>
     <col min="24" max="24" width="8.140625" customWidth="1"/>
     <col min="26" max="26" width="6.85546875" customWidth="1"/>
     <col min="27" max="27" width="7.7109375" customWidth="1"/>
     <col min="28" max="28" width="7.28515625" customWidth="1"/>
     <col min="29" max="29" width="6.5703125" customWidth="1"/>
+    <col min="30" max="30" width="7.85546875" customWidth="1"/>
+    <col min="31" max="31" width="7.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:29">
-      <c r="A5" s="229" t="s">
+    <row r="5" spans="1:31">
+      <c r="A5" s="222" t="s">
         <v>28</v>
       </c>
-      <c r="B5" s="229"/>
-[...19 lines deleted...]
-      <c r="V5" s="229"/>
+      <c r="B5" s="222"/>
+      <c r="C5" s="222"/>
+      <c r="D5" s="222"/>
+      <c r="E5" s="222"/>
+      <c r="F5" s="222"/>
+      <c r="G5" s="222"/>
+      <c r="H5" s="222"/>
+      <c r="I5" s="222"/>
+      <c r="J5" s="222"/>
+      <c r="K5" s="222"/>
+      <c r="L5" s="222"/>
+      <c r="M5" s="222"/>
+      <c r="N5" s="222"/>
+      <c r="O5" s="222"/>
+      <c r="P5" s="222"/>
+      <c r="Q5" s="222"/>
+      <c r="R5" s="222"/>
+      <c r="S5" s="222"/>
+      <c r="T5" s="222"/>
+      <c r="U5" s="222"/>
+      <c r="V5" s="222"/>
       <c r="W5" s="223"/>
       <c r="X5" s="223"/>
       <c r="Y5" s="223"/>
       <c r="Z5" s="223"/>
       <c r="AA5" s="223"/>
       <c r="AB5" s="223"/>
       <c r="AC5" s="223"/>
+      <c r="AD5" s="223"/>
+      <c r="AE5" s="223"/>
     </row>
-    <row r="6" spans="1:29">
+    <row r="6" spans="1:31">
       <c r="A6" s="4"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
       <c r="Q6" s="3"/>
       <c r="R6" s="3"/>
-      <c r="S6" s="239" t="s">
+      <c r="S6" s="236" t="s">
         <v>29</v>
       </c>
-      <c r="T6" s="240"/>
-[...8 lines deleted...]
-      <c r="AC6" s="240"/>
+      <c r="T6" s="237"/>
+      <c r="U6" s="237"/>
+      <c r="V6" s="237"/>
+      <c r="W6" s="237"/>
+      <c r="X6" s="237"/>
+      <c r="Y6" s="237"/>
+      <c r="Z6" s="237"/>
+      <c r="AA6" s="237"/>
+      <c r="AB6" s="237"/>
+      <c r="AC6" s="237"/>
+      <c r="AD6" s="237"/>
+      <c r="AE6" s="237"/>
     </row>
-    <row r="7" spans="1:29">
-[...1 lines deleted...]
-      <c r="B7" s="236">
+    <row r="7" spans="1:31">
+      <c r="A7" s="224"/>
+      <c r="B7" s="226">
         <v>2024</v>
       </c>
-      <c r="C7" s="236"/>
-[...10 lines deleted...]
-      <c r="N7" s="226">
+      <c r="C7" s="226"/>
+      <c r="D7" s="226"/>
+      <c r="E7" s="226"/>
+      <c r="F7" s="226"/>
+      <c r="G7" s="226"/>
+      <c r="H7" s="226"/>
+      <c r="I7" s="226"/>
+      <c r="J7" s="226"/>
+      <c r="K7" s="226"/>
+      <c r="L7" s="226"/>
+      <c r="M7" s="226"/>
+      <c r="N7" s="227">
         <v>2025</v>
       </c>
-      <c r="O7" s="227"/>
-[...10 lines deleted...]
-      <c r="Z7" s="226">
+      <c r="O7" s="228"/>
+      <c r="P7" s="228"/>
+      <c r="Q7" s="228"/>
+      <c r="R7" s="228"/>
+      <c r="S7" s="228"/>
+      <c r="T7" s="228"/>
+      <c r="U7" s="228"/>
+      <c r="V7" s="228"/>
+      <c r="W7" s="229"/>
+      <c r="X7" s="229"/>
+      <c r="Y7" s="229"/>
+      <c r="Z7" s="227">
         <v>2026</v>
       </c>
-      <c r="AA7" s="227"/>
-[...1 lines deleted...]
-      <c r="AC7" s="228"/>
+      <c r="AA7" s="228"/>
+      <c r="AB7" s="229"/>
+      <c r="AC7" s="229"/>
+      <c r="AD7" s="229"/>
+      <c r="AE7" s="229"/>
     </row>
-    <row r="8" spans="1:29" ht="22.5">
-      <c r="A8" s="235"/>
+    <row r="8" spans="1:31" ht="32.25" customHeight="1">
+      <c r="A8" s="225"/>
       <c r="B8" s="71" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="72" t="s">
         <v>30</v>
       </c>
       <c r="D8" s="72" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="72" t="s">
         <v>32</v>
       </c>
       <c r="F8" s="72" t="s">
         <v>33</v>
       </c>
       <c r="G8" s="72" t="s">
         <v>34</v>
       </c>
       <c r="H8" s="72" t="s">
         <v>35</v>
       </c>
       <c r="I8" s="72" t="s">
         <v>36</v>
       </c>
       <c r="J8" s="72" t="s">
@@ -4319,6358 +4481,6786 @@
       </c>
       <c r="V8" s="72" t="s">
         <v>37</v>
       </c>
       <c r="W8" s="73" t="s">
         <v>38</v>
       </c>
       <c r="X8" s="73" t="s">
         <v>39</v>
       </c>
       <c r="Y8" s="73" t="s">
         <v>40</v>
       </c>
       <c r="Z8" s="74" t="s">
         <v>5</v>
       </c>
       <c r="AA8" s="74" t="s">
         <v>30</v>
       </c>
       <c r="AB8" s="72" t="s">
         <v>31</v>
       </c>
       <c r="AC8" s="72" t="s">
         <v>32</v>
       </c>
+      <c r="AD8" s="72" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE8" s="72" t="s">
+        <v>34</v>
+      </c>
     </row>
-    <row r="9" spans="1:29">
+    <row r="9" spans="1:31">
+      <c r="A9" s="240" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" s="240"/>
+      <c r="C9" s="240"/>
+      <c r="D9" s="240"/>
+      <c r="E9" s="240"/>
+      <c r="F9" s="240"/>
+      <c r="G9" s="240"/>
+      <c r="H9" s="240"/>
+      <c r="I9" s="240"/>
+      <c r="J9" s="240"/>
+      <c r="K9" s="240"/>
+      <c r="L9" s="240"/>
+      <c r="M9" s="240"/>
+      <c r="N9" s="240"/>
+      <c r="O9" s="240"/>
+      <c r="P9" s="240"/>
+      <c r="Q9" s="240"/>
+      <c r="R9" s="240"/>
+      <c r="S9" s="240"/>
+      <c r="T9" s="240"/>
+      <c r="U9" s="240"/>
+      <c r="V9" s="240"/>
+      <c r="W9" s="231"/>
+      <c r="X9" s="231"/>
+      <c r="Y9" s="231"/>
+      <c r="Z9" s="232"/>
+      <c r="AA9" s="232"/>
+      <c r="AB9" s="232"/>
+      <c r="AC9" s="232"/>
+      <c r="AD9" s="232"/>
+      <c r="AE9" s="232"/>
+    </row>
+    <row r="10" spans="1:31">
+      <c r="A10" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" s="75">
+        <v>5.3</v>
+      </c>
+      <c r="C10" s="75">
+        <v>5.15</v>
+      </c>
+      <c r="D10" s="75">
+        <v>5.15</v>
+      </c>
+      <c r="E10" s="75">
+        <v>5.52</v>
+      </c>
+      <c r="F10" s="75">
+        <v>5.45</v>
+      </c>
+      <c r="G10" s="75">
+        <v>5.53</v>
+      </c>
+      <c r="H10" s="75">
+        <v>5.81</v>
+      </c>
+      <c r="I10" s="75">
+        <v>5.92</v>
+      </c>
+      <c r="J10" s="75">
+        <v>5.94</v>
+      </c>
+      <c r="K10" s="75">
+        <v>5.97</v>
+      </c>
+      <c r="L10" s="75">
+        <v>5.87</v>
+      </c>
+      <c r="M10" s="75">
+        <v>5.74</v>
+      </c>
+      <c r="N10" s="75">
+        <v>3.66</v>
+      </c>
+      <c r="O10" s="75">
+        <v>4.34</v>
+      </c>
+      <c r="P10" s="75">
+        <v>4.38</v>
+      </c>
+      <c r="Q10" s="76">
+        <v>4.53</v>
+      </c>
+      <c r="R10" s="77">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="S10" s="77">
+        <v>4.83</v>
+      </c>
+      <c r="T10" s="77">
+        <v>5.07</v>
+      </c>
+      <c r="U10" s="75">
+        <v>5.17</v>
+      </c>
+      <c r="V10" s="75">
+        <v>5.34</v>
+      </c>
+      <c r="W10" s="75">
+        <v>5.27</v>
+      </c>
+      <c r="X10" s="78">
+        <v>5.14</v>
+      </c>
+      <c r="Y10" s="75">
+        <v>5.09</v>
+      </c>
+      <c r="Z10" s="78">
+        <v>3.15</v>
+      </c>
+      <c r="AA10" s="78">
+        <v>3.73</v>
+      </c>
+      <c r="AB10" s="75">
+        <v>3.83</v>
+      </c>
+      <c r="AC10" s="78">
+        <v>3.83</v>
+      </c>
+      <c r="AD10" s="75">
+        <v>3.77</v>
+      </c>
+      <c r="AE10" s="75">
+        <v>4.41</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31">
+      <c r="A11" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B11" s="75">
+        <v>5.59</v>
+      </c>
+      <c r="C11" s="75">
+        <v>5.5</v>
+      </c>
+      <c r="D11" s="75">
+        <v>5.73</v>
+      </c>
+      <c r="E11" s="79">
+        <v>6.28</v>
+      </c>
+      <c r="F11" s="80">
+        <v>6.1</v>
+      </c>
+      <c r="G11" s="81">
+        <v>6.16</v>
+      </c>
+      <c r="H11" s="82">
+        <v>6.45</v>
+      </c>
+      <c r="I11" s="83">
+        <v>6.53</v>
+      </c>
+      <c r="J11" s="84">
+        <v>6.62</v>
+      </c>
+      <c r="K11" s="85">
+        <v>6.63</v>
+      </c>
+      <c r="L11" s="86">
+        <v>6.49</v>
+      </c>
+      <c r="M11" s="78">
+        <v>6.37</v>
+      </c>
+      <c r="N11" s="78">
+        <v>4.46</v>
+      </c>
+      <c r="O11" s="78">
+        <v>5.03</v>
+      </c>
+      <c r="P11" s="78">
+        <v>5.07</v>
+      </c>
+      <c r="Q11" s="78">
+        <v>5.22</v>
+      </c>
+      <c r="R11" s="78">
+        <v>5.34</v>
+      </c>
+      <c r="S11" s="75">
+        <v>5.49</v>
+      </c>
+      <c r="T11" s="87">
+        <v>5.71</v>
+      </c>
+      <c r="U11" s="88">
+        <v>5.84</v>
+      </c>
+      <c r="V11" s="89">
+        <v>6.06</v>
+      </c>
+      <c r="W11" s="75">
+        <v>5.98</v>
+      </c>
+      <c r="X11" s="78">
+        <v>5.84</v>
+      </c>
+      <c r="Y11" s="75">
+        <v>5.81</v>
+      </c>
+      <c r="Z11" s="78">
+        <v>3.63</v>
+      </c>
+      <c r="AA11" s="78">
+        <v>4.45</v>
+      </c>
+      <c r="AB11" s="75">
+        <v>4.6399999999999997</v>
+      </c>
+      <c r="AC11" s="78">
+        <v>4.57</v>
+      </c>
+      <c r="AD11" s="75">
+        <v>4.45</v>
+      </c>
+      <c r="AE11" s="75">
+        <v>5.28</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31">
+      <c r="A12" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="75">
+        <v>5.95</v>
+      </c>
+      <c r="C12" s="75">
+        <v>4.95</v>
+      </c>
+      <c r="D12" s="75">
+        <v>4.74</v>
+      </c>
+      <c r="E12" s="79">
+        <v>4.74</v>
+      </c>
+      <c r="F12" s="80">
+        <v>5.07</v>
+      </c>
+      <c r="G12" s="81">
+        <v>4.91</v>
+      </c>
+      <c r="H12" s="82">
+        <v>5.4</v>
+      </c>
+      <c r="I12" s="83">
+        <v>5.74</v>
+      </c>
+      <c r="J12" s="84">
+        <v>5.66</v>
+      </c>
+      <c r="K12" s="85">
+        <v>5.75</v>
+      </c>
+      <c r="L12" s="86">
+        <v>5.69</v>
+      </c>
+      <c r="M12" s="78">
+        <v>5.49</v>
+      </c>
+      <c r="N12" s="78">
+        <v>2.67</v>
+      </c>
+      <c r="O12" s="78">
+        <v>3.23</v>
+      </c>
+      <c r="P12" s="78">
+        <v>3.79</v>
+      </c>
+      <c r="Q12" s="78">
+        <v>4.1399999999999997</v>
+      </c>
+      <c r="R12" s="78">
+        <v>4.29</v>
+      </c>
+      <c r="S12" s="75">
+        <v>4.49</v>
+      </c>
+      <c r="T12" s="87">
+        <v>4.8499999999999996</v>
+      </c>
+      <c r="U12" s="88">
+        <v>4.8499999999999996</v>
+      </c>
+      <c r="V12" s="89">
+        <v>5.15</v>
+      </c>
+      <c r="W12" s="75">
+        <v>5.1100000000000003</v>
+      </c>
+      <c r="X12" s="78">
+        <v>4.95</v>
+      </c>
+      <c r="Y12" s="75">
+        <v>4.93</v>
+      </c>
+      <c r="Z12" s="78">
+        <v>2.95</v>
+      </c>
+      <c r="AA12" s="78">
+        <v>3.25</v>
+      </c>
+      <c r="AB12" s="75">
+        <v>3.38</v>
+      </c>
+      <c r="AC12" s="78">
+        <v>3.4</v>
+      </c>
+      <c r="AD12" s="75">
+        <v>3.36</v>
+      </c>
+      <c r="AE12" s="75">
+        <v>3.82</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31">
+      <c r="A13" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B13" s="75">
+        <v>5.47</v>
+      </c>
+      <c r="C13" s="75">
+        <v>4.67</v>
+      </c>
+      <c r="D13" s="75">
+        <v>3.93</v>
+      </c>
+      <c r="E13" s="79">
+        <v>3.98</v>
+      </c>
+      <c r="F13" s="80">
+        <v>3.91</v>
+      </c>
+      <c r="G13" s="81">
+        <v>4.3099999999999996</v>
+      </c>
+      <c r="H13" s="82">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="I13" s="83">
+        <v>4.45</v>
+      </c>
+      <c r="J13" s="84">
+        <v>4.49</v>
+      </c>
+      <c r="K13" s="85">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="L13" s="86">
+        <v>4.3099999999999996</v>
+      </c>
+      <c r="M13" s="78">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="N13" s="78">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="O13" s="78">
+        <v>2.85</v>
+      </c>
+      <c r="P13" s="78">
+        <v>2.99</v>
+      </c>
+      <c r="Q13" s="78">
+        <v>3.26</v>
+      </c>
+      <c r="R13" s="78">
+        <v>3.33</v>
+      </c>
+      <c r="S13" s="75">
+        <v>3.4</v>
+      </c>
+      <c r="T13" s="87">
+        <v>3.7</v>
+      </c>
+      <c r="U13" s="88">
+        <v>3.84</v>
+      </c>
+      <c r="V13" s="89">
+        <v>3.87</v>
+      </c>
+      <c r="W13" s="75">
+        <v>3.77</v>
+      </c>
+      <c r="X13" s="78">
+        <v>3.67</v>
+      </c>
+      <c r="Y13" s="75">
+        <v>3.6</v>
+      </c>
+      <c r="Z13" s="78">
+        <v>3.3</v>
+      </c>
+      <c r="AA13" s="78">
+        <v>2.69</v>
+      </c>
+      <c r="AB13" s="75">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="AC13" s="78">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="AD13" s="75">
+        <v>2.77</v>
+      </c>
+      <c r="AE13" s="75">
+        <v>2.75</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31">
+      <c r="A14" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B14" s="75">
+        <v>4.05</v>
+      </c>
+      <c r="C14" s="75">
+        <v>4.17</v>
+      </c>
+      <c r="D14" s="75">
+        <v>4.58</v>
+      </c>
+      <c r="E14" s="79">
+        <v>4.24</v>
+      </c>
+      <c r="F14" s="80">
+        <v>4.38</v>
+      </c>
+      <c r="G14" s="81">
+        <v>4.5</v>
+      </c>
+      <c r="H14" s="82">
+        <v>5.09</v>
+      </c>
+      <c r="I14" s="83">
+        <v>5.24</v>
+      </c>
+      <c r="J14" s="84">
+        <v>5.13</v>
+      </c>
+      <c r="K14" s="85">
+        <v>5.15</v>
+      </c>
+      <c r="L14" s="86">
+        <v>5.03</v>
+      </c>
+      <c r="M14" s="78">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="N14" s="78">
+        <v>1.81</v>
+      </c>
+      <c r="O14" s="78">
+        <v>3.1</v>
+      </c>
+      <c r="P14" s="78">
+        <v>3.12</v>
+      </c>
+      <c r="Q14" s="78">
+        <v>3.51</v>
+      </c>
+      <c r="R14" s="78">
+        <v>3.34</v>
+      </c>
+      <c r="S14" s="75">
+        <v>3.95</v>
+      </c>
+      <c r="T14" s="87">
+        <v>3.97</v>
+      </c>
+      <c r="U14" s="88">
+        <v>3.93</v>
+      </c>
+      <c r="V14" s="89">
+        <v>3.76</v>
+      </c>
+      <c r="W14" s="75">
+        <v>3.98</v>
+      </c>
+      <c r="X14" s="78">
+        <v>3.95</v>
+      </c>
+      <c r="Y14" s="75">
+        <v>3.69</v>
+      </c>
+      <c r="Z14" s="78">
+        <v>4.1500000000000004</v>
+      </c>
+      <c r="AA14" s="78">
+        <v>3.85</v>
+      </c>
+      <c r="AB14" s="75">
+        <v>3.31</v>
+      </c>
+      <c r="AC14" s="78">
+        <v>3.55</v>
+      </c>
+      <c r="AD14" s="75">
+        <v>3.66</v>
+      </c>
+      <c r="AE14" s="75">
+        <v>4.1500000000000004</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31">
+      <c r="A15" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" s="75">
+        <v>3.41</v>
+      </c>
+      <c r="C15" s="75">
+        <v>4.28</v>
+      </c>
+      <c r="D15" s="75">
+        <v>3.53</v>
+      </c>
+      <c r="E15" s="79">
+        <v>4.17</v>
+      </c>
+      <c r="F15" s="80">
+        <v>4.05</v>
+      </c>
+      <c r="G15" s="81">
+        <v>4.3899999999999997</v>
+      </c>
+      <c r="H15" s="82">
+        <v>4.53</v>
+      </c>
+      <c r="I15" s="83">
+        <v>4.66</v>
+      </c>
+      <c r="J15" s="84">
+        <v>4.63</v>
+      </c>
+      <c r="K15" s="85">
+        <v>4.63</v>
+      </c>
+      <c r="L15" s="86">
+        <v>4.8</v>
+      </c>
+      <c r="M15" s="78">
+        <v>4.72</v>
+      </c>
+      <c r="N15" s="78">
+        <v>2.78</v>
+      </c>
+      <c r="O15" s="78">
+        <v>4.17</v>
+      </c>
+      <c r="P15" s="78">
+        <v>3.97</v>
+      </c>
+      <c r="Q15" s="78">
+        <v>4.03</v>
+      </c>
+      <c r="R15" s="78">
+        <v>4.03</v>
+      </c>
+      <c r="S15" s="75">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="T15" s="87">
+        <v>4.38</v>
+      </c>
+      <c r="U15" s="88">
+        <v>4.42</v>
+      </c>
+      <c r="V15" s="89">
+        <v>4.47</v>
+      </c>
+      <c r="W15" s="75">
+        <v>4.32</v>
+      </c>
+      <c r="X15" s="78">
+        <v>4.3499999999999996</v>
+      </c>
+      <c r="Y15" s="75">
+        <v>4.25</v>
+      </c>
+      <c r="Z15" s="78">
+        <v>1.95</v>
+      </c>
+      <c r="AA15" s="78">
+        <v>2.04</v>
+      </c>
+      <c r="AB15" s="75">
+        <v>1.93</v>
+      </c>
+      <c r="AC15" s="78">
+        <v>2.12</v>
+      </c>
+      <c r="AD15" s="75">
+        <v>2.31</v>
+      </c>
+      <c r="AE15" s="75">
+        <v>2.41</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31">
+      <c r="A16" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" s="75">
+        <v>3.09</v>
+      </c>
+      <c r="C16" s="75">
+        <v>5.35</v>
+      </c>
+      <c r="D16" s="75">
+        <v>5.09</v>
+      </c>
+      <c r="E16" s="79">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="F16" s="80">
+        <v>4.92</v>
+      </c>
+      <c r="G16" s="81">
+        <v>4.96</v>
+      </c>
+      <c r="H16" s="82">
+        <v>5.18</v>
+      </c>
+      <c r="I16" s="83">
+        <v>5.01</v>
+      </c>
+      <c r="J16" s="84">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="K16" s="85">
+        <v>4.83</v>
+      </c>
+      <c r="L16" s="86">
+        <v>4.71</v>
+      </c>
+      <c r="M16" s="78">
+        <v>4.67</v>
+      </c>
+      <c r="N16" s="78">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="O16" s="78">
+        <v>2.42</v>
+      </c>
+      <c r="P16" s="78">
+        <v>2.77</v>
+      </c>
+      <c r="Q16" s="78">
+        <v>2.38</v>
+      </c>
+      <c r="R16" s="78">
+        <v>2.92</v>
+      </c>
+      <c r="S16" s="75">
+        <v>3.09</v>
+      </c>
+      <c r="T16" s="87">
+        <v>3.32</v>
+      </c>
+      <c r="U16" s="88">
+        <v>3.44</v>
+      </c>
+      <c r="V16" s="89">
+        <v>3.28</v>
+      </c>
+      <c r="W16" s="75">
+        <v>3.38</v>
+      </c>
+      <c r="X16" s="78">
+        <v>3.18</v>
+      </c>
+      <c r="Y16" s="75">
+        <v>3.17</v>
+      </c>
+      <c r="Z16" s="78">
+        <v>1.94</v>
+      </c>
+      <c r="AA16" s="78">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="AB16" s="75">
+        <v>2.14</v>
+      </c>
+      <c r="AC16" s="78">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AD16" s="75">
+        <v>2.15</v>
+      </c>
+      <c r="AE16" s="75">
+        <v>2.67</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
+      <c r="A17" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B17" s="75">
+        <v>6.71</v>
+      </c>
+      <c r="C17" s="75">
+        <v>4.93</v>
+      </c>
+      <c r="D17" s="75">
+        <v>4.33</v>
+      </c>
+      <c r="E17" s="79">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="F17" s="80">
+        <v>5.12</v>
+      </c>
+      <c r="G17" s="81">
+        <v>5.03</v>
+      </c>
+      <c r="H17" s="82">
+        <v>5.29</v>
+      </c>
+      <c r="I17" s="83">
+        <v>5.27</v>
+      </c>
+      <c r="J17" s="84">
+        <v>5.24</v>
+      </c>
+      <c r="K17" s="85">
+        <v>5.48</v>
+      </c>
+      <c r="L17" s="86">
+        <v>5.4</v>
+      </c>
+      <c r="M17" s="78">
+        <v>5.24</v>
+      </c>
+      <c r="N17" s="78">
+        <v>1.6</v>
+      </c>
+      <c r="O17" s="78">
+        <v>2.74</v>
+      </c>
+      <c r="P17" s="78">
+        <v>2.21</v>
+      </c>
+      <c r="Q17" s="78">
+        <v>2.59</v>
+      </c>
+      <c r="R17" s="78">
+        <v>2.64</v>
+      </c>
+      <c r="S17" s="75">
+        <v>3.17</v>
+      </c>
+      <c r="T17" s="87">
+        <v>3.29</v>
+      </c>
+      <c r="U17" s="88">
+        <v>3.39</v>
+      </c>
+      <c r="V17" s="89">
+        <v>3.61</v>
+      </c>
+      <c r="W17" s="75">
+        <v>3.61</v>
+      </c>
+      <c r="X17" s="78">
+        <v>3.51</v>
+      </c>
+      <c r="Y17" s="75">
+        <v>3.41</v>
+      </c>
+      <c r="Z17" s="78">
+        <v>2</v>
+      </c>
+      <c r="AA17" s="78">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="AB17" s="75">
+        <v>2.93</v>
+      </c>
+      <c r="AC17" s="78">
+        <v>2.82</v>
+      </c>
+      <c r="AD17" s="75">
+        <v>2.65</v>
+      </c>
+      <c r="AE17" s="75">
+        <v>3.25</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31">
+      <c r="A18" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B18" s="75">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="C18" s="75">
+        <v>3.76</v>
+      </c>
+      <c r="D18" s="75">
+        <v>3.86</v>
+      </c>
+      <c r="E18" s="79">
+        <v>3.73</v>
+      </c>
+      <c r="F18" s="80">
+        <v>3.64</v>
+      </c>
+      <c r="G18" s="81">
+        <v>3.94</v>
+      </c>
+      <c r="H18" s="82">
+        <v>3.66</v>
+      </c>
+      <c r="I18" s="83">
+        <v>3.81</v>
+      </c>
+      <c r="J18" s="84">
+        <v>3.67</v>
+      </c>
+      <c r="K18" s="85">
+        <v>3.96</v>
+      </c>
+      <c r="L18" s="86">
+        <v>3.87</v>
+      </c>
+      <c r="M18" s="78">
+        <v>3.65</v>
+      </c>
+      <c r="N18" s="78">
+        <v>3.33</v>
+      </c>
+      <c r="O18" s="78">
+        <v>4.12</v>
+      </c>
+      <c r="P18" s="78">
+        <v>3.4</v>
+      </c>
+      <c r="Q18" s="78">
+        <v>3.07</v>
+      </c>
+      <c r="R18" s="78">
+        <v>3.29</v>
+      </c>
+      <c r="S18" s="75">
+        <v>3.45</v>
+      </c>
+      <c r="T18" s="87">
+        <v>3.61</v>
+      </c>
+      <c r="U18" s="88">
+        <v>3.83</v>
+      </c>
+      <c r="V18" s="89">
+        <v>3.78</v>
+      </c>
+      <c r="W18" s="75">
+        <v>3.56</v>
+      </c>
+      <c r="X18" s="78">
+        <v>3.4</v>
+      </c>
+      <c r="Y18" s="75">
+        <v>3.25</v>
+      </c>
+      <c r="Z18" s="78" t="s">
+        <v>17</v>
+      </c>
+      <c r="AA18" s="78">
+        <v>1.31</v>
+      </c>
+      <c r="AB18" s="75">
+        <v>1.29</v>
+      </c>
+      <c r="AC18" s="78">
+        <v>1.61</v>
+      </c>
+      <c r="AD18" s="75">
+        <v>1.54</v>
+      </c>
+      <c r="AE18" s="75">
+        <v>1.93</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
+      <c r="A19" s="238" t="s">
+        <v>11</v>
+      </c>
+      <c r="B19" s="238"/>
+      <c r="C19" s="238"/>
+      <c r="D19" s="238"/>
+      <c r="E19" s="238"/>
+      <c r="F19" s="238"/>
+      <c r="G19" s="238"/>
+      <c r="H19" s="238"/>
+      <c r="I19" s="238"/>
+      <c r="J19" s="238"/>
+      <c r="K19" s="238"/>
+      <c r="L19" s="238"/>
+      <c r="M19" s="238"/>
+      <c r="N19" s="238"/>
+      <c r="O19" s="238"/>
+      <c r="P19" s="238"/>
+      <c r="Q19" s="238"/>
+      <c r="R19" s="238"/>
+      <c r="S19" s="238"/>
+      <c r="T19" s="238"/>
+      <c r="U19" s="238"/>
+      <c r="V19" s="238"/>
+      <c r="W19" s="239"/>
+      <c r="X19" s="234"/>
+      <c r="Y19" s="234"/>
+      <c r="Z19" s="223"/>
+      <c r="AA19" s="223"/>
+      <c r="AB19" s="223"/>
+      <c r="AC19" s="223"/>
+      <c r="AD19" s="223"/>
+      <c r="AE19" s="223"/>
+    </row>
+    <row r="20" spans="1:31">
+      <c r="A20" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" s="75">
+        <v>5.57</v>
+      </c>
+      <c r="C20" s="75">
+        <v>5.42</v>
+      </c>
+      <c r="D20" s="75">
+        <v>5.58</v>
+      </c>
+      <c r="E20" s="75">
+        <v>6.04</v>
+      </c>
+      <c r="F20" s="75">
+        <v>5.92</v>
+      </c>
+      <c r="G20" s="75">
+        <v>5.91</v>
+      </c>
+      <c r="H20" s="75">
+        <v>6.23</v>
+      </c>
+      <c r="I20" s="75">
+        <v>6.36</v>
+      </c>
+      <c r="J20" s="75">
+        <v>6.43</v>
+      </c>
+      <c r="K20" s="75">
+        <v>6.42</v>
+      </c>
+      <c r="L20" s="75">
+        <v>6.28</v>
+      </c>
+      <c r="M20" s="75">
+        <v>6.12</v>
+      </c>
+      <c r="N20" s="75">
+        <v>4.41</v>
+      </c>
+      <c r="O20" s="75">
+        <v>4.8600000000000003</v>
+      </c>
+      <c r="P20" s="75">
+        <v>5.05</v>
+      </c>
+      <c r="Q20" s="76">
+        <v>5.26</v>
+      </c>
+      <c r="R20" s="77">
+        <v>5.31</v>
+      </c>
+      <c r="S20" s="77">
+        <v>5.46</v>
+      </c>
+      <c r="T20" s="77">
+        <v>5.74</v>
+      </c>
+      <c r="U20" s="75">
+        <v>5.83</v>
+      </c>
+      <c r="V20" s="75">
+        <v>6.06</v>
+      </c>
+      <c r="W20" s="75">
+        <v>5.96</v>
+      </c>
+      <c r="X20" s="78">
+        <v>5.81</v>
+      </c>
+      <c r="Y20" s="75">
+        <v>5.76</v>
+      </c>
+      <c r="Z20" s="78">
+        <v>3.66</v>
+      </c>
+      <c r="AA20" s="78">
+        <v>4.41</v>
+      </c>
+      <c r="AB20" s="75">
+        <v>4.46</v>
+      </c>
+      <c r="AC20" s="78">
+        <v>4.3899999999999997</v>
+      </c>
+      <c r="AD20" s="75">
+        <v>4.25</v>
+      </c>
+      <c r="AE20" s="75">
+        <v>5.0599999999999996</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31">
+      <c r="A21" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B21" s="75">
+        <v>5.52</v>
+      </c>
+      <c r="C21" s="75">
+        <v>5.54</v>
+      </c>
+      <c r="D21" s="75">
+        <v>5.8</v>
+      </c>
+      <c r="E21" s="90">
+        <v>6.36</v>
+      </c>
+      <c r="F21" s="91">
+        <v>6.09</v>
+      </c>
+      <c r="G21" s="92">
+        <v>6.12</v>
+      </c>
+      <c r="H21" s="93">
+        <v>6.41</v>
+      </c>
+      <c r="I21" s="94">
+        <v>6.48</v>
+      </c>
+      <c r="J21" s="95">
+        <v>6.6</v>
+      </c>
+      <c r="K21" s="96">
+        <v>6.59</v>
+      </c>
+      <c r="L21" s="97">
+        <v>6.42</v>
+      </c>
+      <c r="M21" s="78">
+        <v>6.28</v>
+      </c>
+      <c r="N21" s="78">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="O21" s="78">
+        <v>5.3</v>
+      </c>
+      <c r="P21" s="78">
+        <v>5.33</v>
+      </c>
+      <c r="Q21" s="78">
+        <v>5.46</v>
+      </c>
+      <c r="R21" s="78">
+        <v>5.5</v>
+      </c>
+      <c r="S21" s="75">
+        <v>5.63</v>
+      </c>
+      <c r="T21" s="98">
+        <v>5.92</v>
+      </c>
+      <c r="U21" s="99">
+        <v>6.02</v>
+      </c>
+      <c r="V21" s="100">
+        <v>6.24</v>
+      </c>
+      <c r="W21" s="75">
+        <v>6.13</v>
+      </c>
+      <c r="X21" s="78">
+        <v>5.99</v>
+      </c>
+      <c r="Y21" s="75">
+        <v>5.92</v>
+      </c>
+      <c r="Z21" s="78">
+        <v>3.65</v>
+      </c>
+      <c r="AA21" s="78">
+        <v>4.51</v>
+      </c>
+      <c r="AB21" s="75">
+        <v>4.63</v>
+      </c>
+      <c r="AC21" s="78">
+        <v>4.57</v>
+      </c>
+      <c r="AD21" s="75">
+        <v>4.43</v>
+      </c>
+      <c r="AE21" s="75">
+        <v>5.29</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
+      <c r="A22" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B22" s="75">
+        <v>5.8</v>
+      </c>
+      <c r="C22" s="75">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="D22" s="75">
+        <v>4.5</v>
+      </c>
+      <c r="E22" s="90">
+        <v>4.5</v>
+      </c>
+      <c r="F22" s="91">
+        <v>5.12</v>
+      </c>
+      <c r="G22" s="92">
+        <v>4.91</v>
+      </c>
+      <c r="H22" s="93">
+        <v>5.37</v>
+      </c>
+      <c r="I22" s="94">
+        <v>5.76</v>
+      </c>
+      <c r="J22" s="95">
+        <v>5.59</v>
+      </c>
+      <c r="K22" s="96">
+        <v>5.58</v>
+      </c>
+      <c r="L22" s="97">
+        <v>5.54</v>
+      </c>
+      <c r="M22" s="78">
+        <v>5.33</v>
+      </c>
+      <c r="N22" s="78">
+        <v>2.39</v>
+      </c>
+      <c r="O22" s="78">
+        <v>2.69</v>
+      </c>
+      <c r="P22" s="78">
+        <v>3.64</v>
+      </c>
+      <c r="Q22" s="78">
+        <v>4.28</v>
+      </c>
+      <c r="R22" s="78">
+        <v>4.37</v>
+      </c>
+      <c r="S22" s="75">
+        <v>4.58</v>
+      </c>
+      <c r="T22" s="98">
+        <v>4.82</v>
+      </c>
+      <c r="U22" s="99">
+        <v>4.8600000000000003</v>
+      </c>
+      <c r="V22" s="100">
+        <v>5.18</v>
+      </c>
+      <c r="W22" s="75">
+        <v>5.1100000000000003</v>
+      </c>
+      <c r="X22" s="78">
+        <v>4.91</v>
+      </c>
+      <c r="Y22" s="75">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="Z22" s="78">
+        <v>3.66</v>
+      </c>
+      <c r="AA22" s="78">
+        <v>3.85</v>
+      </c>
+      <c r="AB22" s="75">
+        <v>3.59</v>
+      </c>
+      <c r="AC22" s="78">
+        <v>3.49</v>
+      </c>
+      <c r="AD22" s="75">
+        <v>3.37</v>
+      </c>
+      <c r="AE22" s="75">
+        <v>3.91</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31">
+      <c r="A23" s="238" t="s">
+        <v>10</v>
+      </c>
+      <c r="B23" s="238"/>
+      <c r="C23" s="238"/>
+      <c r="D23" s="238"/>
+      <c r="E23" s="238"/>
+      <c r="F23" s="238"/>
+      <c r="G23" s="238"/>
+      <c r="H23" s="238"/>
+      <c r="I23" s="238"/>
+      <c r="J23" s="238"/>
+      <c r="K23" s="238"/>
+      <c r="L23" s="238"/>
+      <c r="M23" s="238"/>
+      <c r="N23" s="238"/>
+      <c r="O23" s="238"/>
+      <c r="P23" s="238"/>
+      <c r="Q23" s="238"/>
+      <c r="R23" s="238"/>
+      <c r="S23" s="238"/>
+      <c r="T23" s="238"/>
+      <c r="U23" s="238"/>
+      <c r="V23" s="238"/>
+      <c r="W23" s="239"/>
+      <c r="X23" s="234"/>
+      <c r="Y23" s="234"/>
+      <c r="Z23" s="223"/>
+      <c r="AA23" s="223"/>
+      <c r="AB23" s="223"/>
+      <c r="AC23" s="223"/>
+      <c r="AD23" s="223"/>
+      <c r="AE23" s="223"/>
+    </row>
+    <row r="24" spans="1:31">
+      <c r="A24" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B24" s="75">
+        <v>4.96</v>
+      </c>
+      <c r="C24" s="75">
+        <v>4.82</v>
+      </c>
+      <c r="D24" s="75">
+        <v>4.62</v>
+      </c>
+      <c r="E24" s="75">
+        <v>4.8899999999999997</v>
+      </c>
+      <c r="F24" s="75">
+        <v>4.87</v>
+      </c>
+      <c r="G24" s="75">
+        <v>5.0599999999999996</v>
+      </c>
+      <c r="H24" s="75">
+        <v>5.28</v>
+      </c>
+      <c r="I24" s="75">
+        <v>5.36</v>
+      </c>
+      <c r="J24" s="75">
+        <v>5.34</v>
+      </c>
+      <c r="K24" s="75">
+        <v>5.42</v>
+      </c>
+      <c r="L24" s="75">
+        <v>5.38</v>
+      </c>
+      <c r="M24" s="75">
+        <v>5.27</v>
+      </c>
+      <c r="N24" s="75">
+        <v>2.76</v>
+      </c>
+      <c r="O24" s="75">
+        <v>3.71</v>
+      </c>
+      <c r="P24" s="75">
+        <v>3.58</v>
+      </c>
+      <c r="Q24" s="76">
+        <v>3.64</v>
+      </c>
+      <c r="R24" s="77">
+        <v>3.85</v>
+      </c>
+      <c r="S24" s="77">
+        <v>4.07</v>
+      </c>
+      <c r="T24" s="77">
+        <v>4.24</v>
+      </c>
+      <c r="U24" s="75">
+        <v>4.37</v>
+      </c>
+      <c r="V24" s="75">
+        <v>4.45</v>
+      </c>
+      <c r="W24" s="75">
+        <v>4.43</v>
+      </c>
+      <c r="X24" s="78">
+        <v>4.34</v>
+      </c>
+      <c r="Y24" s="78">
+        <v>4.28</v>
+      </c>
+      <c r="Z24" s="78">
+        <v>2.54</v>
+      </c>
+      <c r="AA24" s="78">
+        <v>2.91</v>
+      </c>
+      <c r="AB24" s="75">
+        <v>3.06</v>
+      </c>
+      <c r="AC24" s="78">
+        <v>3.16</v>
+      </c>
+      <c r="AD24" s="75">
+        <v>3.19</v>
+      </c>
+      <c r="AE24" s="75">
+        <v>3.62</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31">
+      <c r="A25" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B25" s="75">
+        <v>5.83</v>
+      </c>
+      <c r="C25" s="75">
+        <v>5.36</v>
+      </c>
+      <c r="D25" s="75">
+        <v>5.49</v>
+      </c>
+      <c r="E25" s="101">
+        <v>5.99</v>
+      </c>
+      <c r="F25" s="102">
+        <v>6.13</v>
+      </c>
+      <c r="G25" s="103">
+        <v>6.33</v>
+      </c>
+      <c r="H25" s="104">
+        <v>6.61</v>
+      </c>
+      <c r="I25" s="105">
+        <v>6.71</v>
+      </c>
+      <c r="J25" s="106">
+        <v>6.69</v>
+      </c>
+      <c r="K25" s="107">
+        <v>6.76</v>
+      </c>
+      <c r="L25" s="108">
+        <v>6.71</v>
+      </c>
+      <c r="M25" s="78">
+        <v>6.66</v>
+      </c>
+      <c r="N25" s="78">
+        <v>3.35</v>
+      </c>
+      <c r="O25" s="78">
+        <v>4.1900000000000004</v>
+      </c>
+      <c r="P25" s="78">
+        <v>4.2300000000000004</v>
+      </c>
+      <c r="Q25" s="78">
+        <v>4.43</v>
+      </c>
+      <c r="R25" s="78">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="S25" s="75">
+        <v>5.03</v>
+      </c>
+      <c r="T25" s="109">
+        <v>5.0199999999999996</v>
+      </c>
+      <c r="U25" s="110">
+        <v>5.26</v>
+      </c>
+      <c r="V25" s="111">
+        <v>5.47</v>
+      </c>
+      <c r="W25" s="75">
+        <v>5.49</v>
+      </c>
+      <c r="X25" s="78">
+        <v>5.36</v>
+      </c>
+      <c r="Y25" s="78">
+        <v>5.44</v>
+      </c>
+      <c r="Z25" s="78">
+        <v>3.58</v>
+      </c>
+      <c r="AA25" s="78">
+        <v>4.2300000000000004</v>
+      </c>
+      <c r="AB25" s="75">
+        <v>4.66</v>
+      </c>
+      <c r="AC25" s="78">
+        <v>4.57</v>
+      </c>
+      <c r="AD25" s="75">
+        <v>4.51</v>
+      </c>
+      <c r="AE25" s="75">
+        <v>5.23</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
+      <c r="A26" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B26" s="75">
+        <v>6.44</v>
+      </c>
+      <c r="C26" s="75">
+        <v>5.42</v>
+      </c>
+      <c r="D26" s="75">
+        <v>5.55</v>
+      </c>
+      <c r="E26" s="101">
+        <v>5.53</v>
+      </c>
+      <c r="F26" s="102">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="G26" s="103">
+        <v>4.8899999999999997</v>
+      </c>
+      <c r="H26" s="104">
+        <v>5.48</v>
+      </c>
+      <c r="I26" s="105">
+        <v>5.68</v>
+      </c>
+      <c r="J26" s="106">
+        <v>5.91</v>
+      </c>
+      <c r="K26" s="107">
+        <v>6.32</v>
+      </c>
+      <c r="L26" s="108">
+        <v>6.19</v>
+      </c>
+      <c r="M26" s="78">
+        <v>6.01</v>
+      </c>
+      <c r="N26" s="78">
+        <v>3.57</v>
+      </c>
+      <c r="O26" s="78">
+        <v>4.99</v>
+      </c>
+      <c r="P26" s="78">
+        <v>4.3</v>
+      </c>
+      <c r="Q26" s="78">
+        <v>3.69</v>
+      </c>
+      <c r="R26" s="78">
+        <v>4.03</v>
+      </c>
+      <c r="S26" s="75">
+        <v>4.17</v>
+      </c>
+      <c r="T26" s="109">
+        <v>4.96</v>
+      </c>
+      <c r="U26" s="110">
+        <v>4.8</v>
+      </c>
+      <c r="V26" s="111">
+        <v>5.08</v>
+      </c>
+      <c r="W26" s="75">
+        <v>5.1100000000000003</v>
+      </c>
+      <c r="X26" s="78">
+        <v>5.09</v>
+      </c>
+      <c r="Y26" s="78">
+        <v>4.91</v>
+      </c>
+      <c r="Z26" s="78">
+        <v>0.6</v>
+      </c>
+      <c r="AA26" s="78">
+        <v>1.27</v>
+      </c>
+      <c r="AB26" s="75">
+        <v>2.7</v>
+      </c>
+      <c r="AC26" s="78">
+        <v>3.11</v>
+      </c>
+      <c r="AD26" s="75">
+        <v>3.33</v>
+      </c>
+      <c r="AE26" s="75">
+        <v>3.51</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31">
+      <c r="A27" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B27" s="75">
+        <v>5.47</v>
+      </c>
+      <c r="C27" s="75">
+        <v>4.67</v>
+      </c>
+      <c r="D27" s="75">
+        <v>3.93</v>
+      </c>
+      <c r="E27" s="101">
+        <v>3.98</v>
+      </c>
+      <c r="F27" s="102">
+        <v>3.91</v>
+      </c>
+      <c r="G27" s="103">
+        <v>4.3099999999999996</v>
+      </c>
+      <c r="H27" s="104">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="I27" s="105">
+        <v>4.45</v>
+      </c>
+      <c r="J27" s="106">
+        <v>4.49</v>
+      </c>
+      <c r="K27" s="107">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="L27" s="108">
+        <v>4.3099999999999996</v>
+      </c>
+      <c r="M27" s="78">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="N27" s="78">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="O27" s="78">
+        <v>2.85</v>
+      </c>
+      <c r="P27" s="78">
+        <v>2.99</v>
+      </c>
+      <c r="Q27" s="78">
+        <v>3.26</v>
+      </c>
+      <c r="R27" s="78">
+        <v>3.33</v>
+      </c>
+      <c r="S27" s="75">
+        <v>3.4</v>
+      </c>
+      <c r="T27" s="109">
+        <v>3.7</v>
+      </c>
+      <c r="U27" s="110">
+        <v>3.84</v>
+      </c>
+      <c r="V27" s="111">
+        <v>3.87</v>
+      </c>
+      <c r="W27" s="75">
+        <v>3.77</v>
+      </c>
+      <c r="X27" s="78">
+        <v>3.67</v>
+      </c>
+      <c r="Y27" s="78">
+        <v>3.6</v>
+      </c>
+      <c r="Z27" s="78">
+        <v>3.3</v>
+      </c>
+      <c r="AA27" s="78">
+        <v>2.69</v>
+      </c>
+      <c r="AB27" s="75">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="AC27" s="78">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="AD27" s="75">
+        <v>2.77</v>
+      </c>
+      <c r="AE27" s="75">
+        <v>2.75</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
+      <c r="A28" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B28" s="75">
+        <v>4.05</v>
+      </c>
+      <c r="C28" s="75">
+        <v>4.17</v>
+      </c>
+      <c r="D28" s="75">
+        <v>4.58</v>
+      </c>
+      <c r="E28" s="101">
+        <v>4.24</v>
+      </c>
+      <c r="F28" s="102">
+        <v>4.38</v>
+      </c>
+      <c r="G28" s="103">
+        <v>4.5</v>
+      </c>
+      <c r="H28" s="104">
+        <v>5.09</v>
+      </c>
+      <c r="I28" s="105">
+        <v>5.24</v>
+      </c>
+      <c r="J28" s="106">
+        <v>5.13</v>
+      </c>
+      <c r="K28" s="107">
+        <v>5.15</v>
+      </c>
+      <c r="L28" s="108">
+        <v>5.03</v>
+      </c>
+      <c r="M28" s="78">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="N28" s="78">
+        <v>1.81</v>
+      </c>
+      <c r="O28" s="78">
+        <v>3.1</v>
+      </c>
+      <c r="P28" s="78">
+        <v>3.12</v>
+      </c>
+      <c r="Q28" s="78">
+        <v>3.51</v>
+      </c>
+      <c r="R28" s="78">
+        <v>3.34</v>
+      </c>
+      <c r="S28" s="75">
+        <v>3.95</v>
+      </c>
+      <c r="T28" s="109">
+        <v>3.97</v>
+      </c>
+      <c r="U28" s="110">
+        <v>3.93</v>
+      </c>
+      <c r="V28" s="111">
+        <v>3.76</v>
+      </c>
+      <c r="W28" s="75">
+        <v>3.98</v>
+      </c>
+      <c r="X28" s="78">
+        <v>3.95</v>
+      </c>
+      <c r="Y28" s="78">
+        <v>3.69</v>
+      </c>
+      <c r="Z28" s="78">
+        <v>4.1500000000000004</v>
+      </c>
+      <c r="AA28" s="78">
+        <v>3.85</v>
+      </c>
+      <c r="AB28" s="75">
+        <v>3.31</v>
+      </c>
+      <c r="AC28" s="78">
+        <v>3.55</v>
+      </c>
+      <c r="AD28" s="75">
+        <v>3.66</v>
+      </c>
+      <c r="AE28" s="75">
+        <v>4.1500000000000004</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
+      <c r="A29" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B29" s="75">
+        <v>3.41</v>
+      </c>
+      <c r="C29" s="75">
+        <v>4.28</v>
+      </c>
+      <c r="D29" s="75">
+        <v>3.53</v>
+      </c>
+      <c r="E29" s="101">
+        <v>4.17</v>
+      </c>
+      <c r="F29" s="102">
+        <v>4.05</v>
+      </c>
+      <c r="G29" s="103">
+        <v>4.3899999999999997</v>
+      </c>
+      <c r="H29" s="104">
+        <v>4.53</v>
+      </c>
+      <c r="I29" s="105">
+        <v>4.66</v>
+      </c>
+      <c r="J29" s="106">
+        <v>4.63</v>
+      </c>
+      <c r="K29" s="107">
+        <v>4.63</v>
+      </c>
+      <c r="L29" s="108">
+        <v>4.8</v>
+      </c>
+      <c r="M29" s="78">
+        <v>4.72</v>
+      </c>
+      <c r="N29" s="78">
+        <v>2.78</v>
+      </c>
+      <c r="O29" s="78">
+        <v>4.17</v>
+      </c>
+      <c r="P29" s="78">
+        <v>3.97</v>
+      </c>
+      <c r="Q29" s="78">
+        <v>4.03</v>
+      </c>
+      <c r="R29" s="78">
+        <v>4.03</v>
+      </c>
+      <c r="S29" s="75">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="T29" s="109">
+        <v>4.38</v>
+      </c>
+      <c r="U29" s="110">
+        <v>4.42</v>
+      </c>
+      <c r="V29" s="111">
+        <v>4.47</v>
+      </c>
+      <c r="W29" s="75">
+        <v>4.32</v>
+      </c>
+      <c r="X29" s="78">
+        <v>4.3499999999999996</v>
+      </c>
+      <c r="Y29" s="78">
+        <v>4.25</v>
+      </c>
+      <c r="Z29" s="78">
+        <v>1.95</v>
+      </c>
+      <c r="AA29" s="78">
+        <v>2.04</v>
+      </c>
+      <c r="AB29" s="75">
+        <v>1.93</v>
+      </c>
+      <c r="AC29" s="78">
+        <v>2.12</v>
+      </c>
+      <c r="AD29" s="75">
+        <v>2.31</v>
+      </c>
+      <c r="AE29" s="75">
+        <v>2.41</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31">
+      <c r="A30" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B30" s="75">
+        <v>3.09</v>
+      </c>
+      <c r="C30" s="75">
+        <v>5.35</v>
+      </c>
+      <c r="D30" s="75">
+        <v>5.09</v>
+      </c>
+      <c r="E30" s="101">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="F30" s="102">
+        <v>4.92</v>
+      </c>
+      <c r="G30" s="103">
+        <v>4.96</v>
+      </c>
+      <c r="H30" s="104">
+        <v>5.18</v>
+      </c>
+      <c r="I30" s="105">
+        <v>5.01</v>
+      </c>
+      <c r="J30" s="106">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="K30" s="107">
+        <v>4.83</v>
+      </c>
+      <c r="L30" s="108">
+        <v>4.71</v>
+      </c>
+      <c r="M30" s="78">
+        <v>4.67</v>
+      </c>
+      <c r="N30" s="78">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="O30" s="78">
+        <v>2.42</v>
+      </c>
+      <c r="P30" s="78">
+        <v>2.77</v>
+      </c>
+      <c r="Q30" s="78">
+        <v>2.38</v>
+      </c>
+      <c r="R30" s="78">
+        <v>2.92</v>
+      </c>
+      <c r="S30" s="75">
+        <v>3.09</v>
+      </c>
+      <c r="T30" s="109">
+        <v>3.32</v>
+      </c>
+      <c r="U30" s="110">
+        <v>3.44</v>
+      </c>
+      <c r="V30" s="111">
+        <v>3.28</v>
+      </c>
+      <c r="W30" s="75">
+        <v>3.38</v>
+      </c>
+      <c r="X30" s="78">
+        <v>3.18</v>
+      </c>
+      <c r="Y30" s="78">
+        <v>3.17</v>
+      </c>
+      <c r="Z30" s="78">
+        <v>1.94</v>
+      </c>
+      <c r="AA30" s="78">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="AB30" s="75">
+        <v>2.14</v>
+      </c>
+      <c r="AC30" s="78">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AD30" s="75">
+        <v>2.15</v>
+      </c>
+      <c r="AE30" s="75">
+        <v>2.67</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
+      <c r="A31" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B31" s="75">
+        <v>6.71</v>
+      </c>
+      <c r="C31" s="75">
+        <v>4.93</v>
+      </c>
+      <c r="D31" s="75">
+        <v>4.33</v>
+      </c>
+      <c r="E31" s="101">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="F31" s="102">
+        <v>5.12</v>
+      </c>
+      <c r="G31" s="103">
+        <v>5.03</v>
+      </c>
+      <c r="H31" s="104">
+        <v>5.29</v>
+      </c>
+      <c r="I31" s="105">
+        <v>5.27</v>
+      </c>
+      <c r="J31" s="106">
+        <v>5.24</v>
+      </c>
+      <c r="K31" s="107">
+        <v>5.48</v>
+      </c>
+      <c r="L31" s="108">
+        <v>5.4</v>
+      </c>
+      <c r="M31" s="78">
+        <v>5.24</v>
+      </c>
+      <c r="N31" s="78">
+        <v>1.6</v>
+      </c>
+      <c r="O31" s="78">
+        <v>2.74</v>
+      </c>
+      <c r="P31" s="78">
+        <v>2.21</v>
+      </c>
+      <c r="Q31" s="78">
+        <v>2.59</v>
+      </c>
+      <c r="R31" s="78">
+        <v>2.64</v>
+      </c>
+      <c r="S31" s="75">
+        <v>3.17</v>
+      </c>
+      <c r="T31" s="109">
+        <v>3.29</v>
+      </c>
+      <c r="U31" s="110">
+        <v>3.39</v>
+      </c>
+      <c r="V31" s="111">
+        <v>3.61</v>
+      </c>
+      <c r="W31" s="75">
+        <v>3.61</v>
+      </c>
+      <c r="X31" s="78">
+        <v>3.51</v>
+      </c>
+      <c r="Y31" s="78">
+        <v>3.41</v>
+      </c>
+      <c r="Z31" s="78">
+        <v>2</v>
+      </c>
+      <c r="AA31" s="78">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="AB31" s="75">
+        <v>2.93</v>
+      </c>
+      <c r="AC31" s="78">
+        <v>2.82</v>
+      </c>
+      <c r="AD31" s="75">
+        <v>2.65</v>
+      </c>
+      <c r="AE31" s="75">
+        <v>3.25</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
+      <c r="A32" s="63" t="s">
+        <v>26</v>
+      </c>
+      <c r="B32" s="112">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="C32" s="112">
+        <v>3.76</v>
+      </c>
+      <c r="D32" s="112">
+        <v>3.86</v>
+      </c>
+      <c r="E32" s="113">
+        <v>3.73</v>
+      </c>
+      <c r="F32" s="114">
+        <v>3.64</v>
+      </c>
+      <c r="G32" s="115">
+        <v>3.94</v>
+      </c>
+      <c r="H32" s="116">
+        <v>3.66</v>
+      </c>
+      <c r="I32" s="117">
+        <v>3.81</v>
+      </c>
+      <c r="J32" s="118">
+        <v>3.67</v>
+      </c>
+      <c r="K32" s="119">
+        <v>3.96</v>
+      </c>
+      <c r="L32" s="120">
+        <v>3.87</v>
+      </c>
+      <c r="M32" s="112">
+        <v>3.65</v>
+      </c>
+      <c r="N32" s="112">
+        <v>3.33</v>
+      </c>
+      <c r="O32" s="112">
+        <v>4.12</v>
+      </c>
+      <c r="P32" s="112">
+        <v>3.4</v>
+      </c>
+      <c r="Q32" s="112">
+        <v>3.07</v>
+      </c>
+      <c r="R32" s="112">
+        <v>3.29</v>
+      </c>
+      <c r="S32" s="112">
+        <v>3.45</v>
+      </c>
+      <c r="T32" s="121">
+        <v>3.61</v>
+      </c>
+      <c r="U32" s="122">
+        <v>3.83</v>
+      </c>
+      <c r="V32" s="123">
+        <v>3.78</v>
+      </c>
+      <c r="W32" s="112">
+        <v>3.56</v>
+      </c>
+      <c r="X32" s="112">
+        <v>3.4</v>
+      </c>
+      <c r="Y32" s="112">
+        <v>3.25</v>
+      </c>
+      <c r="Z32" s="112" t="s">
+        <v>17</v>
+      </c>
+      <c r="AA32" s="112">
+        <v>1.31</v>
+      </c>
+      <c r="AB32" s="112">
+        <v>1.29</v>
+      </c>
+      <c r="AC32" s="112">
+        <v>1.61</v>
+      </c>
+      <c r="AD32" s="112">
+        <v>1.54</v>
+      </c>
+      <c r="AE32" s="112">
+        <v>1.93</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="9">
+    <mergeCell ref="Z7:AE7"/>
+    <mergeCell ref="S6:AE6"/>
+    <mergeCell ref="A9:AE9"/>
+    <mergeCell ref="A19:AE19"/>
+    <mergeCell ref="A23:AE23"/>
+    <mergeCell ref="A5:AE5"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="N7:Y7"/>
+  </mergeCells>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A5:AE32"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AH26" sqref="AH26"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="16" customWidth="1"/>
+    <col min="2" max="2" width="6.5703125" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="6.28515625" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="6.85546875" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="7.140625" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="8" max="8" width="6.42578125" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="8.7109375" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="0.140625" customWidth="1"/>
+    <col min="12" max="12" width="7.42578125" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="6.85546875" customWidth="1"/>
+    <col min="15" max="15" width="7.7109375" customWidth="1"/>
+    <col min="16" max="16" width="6.85546875" customWidth="1"/>
+    <col min="17" max="17" width="6.7109375" customWidth="1"/>
+    <col min="18" max="18" width="7" customWidth="1"/>
+    <col min="19" max="19" width="8.42578125" customWidth="1"/>
+    <col min="20" max="20" width="6.5703125" customWidth="1"/>
+    <col min="21" max="21" width="7.28515625" customWidth="1"/>
+    <col min="23" max="23" width="6.28515625" customWidth="1"/>
+    <col min="24" max="24" width="7.140625" customWidth="1"/>
+    <col min="25" max="25" width="10.140625" customWidth="1"/>
+    <col min="26" max="27" width="6.7109375" customWidth="1"/>
+    <col min="28" max="30" width="7.28515625" customWidth="1"/>
+    <col min="31" max="31" width="8.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="1:31">
+      <c r="A5" s="222" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5" s="222"/>
+      <c r="C5" s="222"/>
+      <c r="D5" s="222"/>
+      <c r="E5" s="222"/>
+      <c r="F5" s="222"/>
+      <c r="G5" s="222"/>
+      <c r="H5" s="222"/>
+      <c r="I5" s="222"/>
+      <c r="J5" s="222"/>
+      <c r="K5" s="222"/>
+      <c r="L5" s="222"/>
+      <c r="M5" s="222"/>
+      <c r="N5" s="222"/>
+      <c r="O5" s="222"/>
+      <c r="P5" s="222"/>
+      <c r="Q5" s="222"/>
+      <c r="R5" s="222"/>
+      <c r="S5" s="222"/>
+      <c r="T5" s="222"/>
+      <c r="U5" s="222"/>
+      <c r="V5" s="222"/>
+      <c r="W5" s="223"/>
+      <c r="X5" s="223"/>
+      <c r="Y5" s="223"/>
+      <c r="Z5" s="223"/>
+      <c r="AA5" s="223"/>
+      <c r="AB5" s="223"/>
+      <c r="AC5" s="223"/>
+      <c r="AD5" s="223"/>
+      <c r="AE5" s="223"/>
+    </row>
+    <row r="6" spans="1:31">
+      <c r="A6" s="4"/>
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="3"/>
+      <c r="H6" s="3"/>
+      <c r="I6" s="3"/>
+      <c r="J6" s="3"/>
+      <c r="K6" s="3"/>
+      <c r="L6" s="3"/>
+      <c r="M6" s="3"/>
+      <c r="N6" s="3"/>
+      <c r="O6" s="3"/>
+      <c r="P6" s="3"/>
+      <c r="Q6" s="3"/>
+      <c r="R6" s="3"/>
+      <c r="S6" s="3"/>
+      <c r="T6" s="5"/>
+      <c r="U6" s="3"/>
+      <c r="V6" s="243" t="s">
+        <v>12</v>
+      </c>
+      <c r="W6" s="244"/>
+      <c r="X6" s="244"/>
+      <c r="Y6" s="244"/>
+      <c r="Z6" s="244"/>
+      <c r="AA6" s="244"/>
+      <c r="AB6" s="244"/>
+      <c r="AC6" s="223"/>
+      <c r="AD6" s="223"/>
+      <c r="AE6" s="223"/>
+    </row>
+    <row r="7" spans="1:31">
+      <c r="A7" s="224"/>
+      <c r="B7" s="226">
+        <v>2024</v>
+      </c>
+      <c r="C7" s="226"/>
+      <c r="D7" s="226"/>
+      <c r="E7" s="226"/>
+      <c r="F7" s="226"/>
+      <c r="G7" s="226"/>
+      <c r="H7" s="226"/>
+      <c r="I7" s="226"/>
+      <c r="J7" s="226"/>
+      <c r="K7" s="226"/>
+      <c r="L7" s="226"/>
+      <c r="M7" s="226"/>
+      <c r="N7" s="227">
+        <v>2025</v>
+      </c>
+      <c r="O7" s="228"/>
+      <c r="P7" s="228"/>
+      <c r="Q7" s="228"/>
+      <c r="R7" s="228"/>
+      <c r="S7" s="228"/>
+      <c r="T7" s="228"/>
+      <c r="U7" s="228"/>
+      <c r="V7" s="228"/>
+      <c r="W7" s="229"/>
+      <c r="X7" s="229"/>
+      <c r="Y7" s="229"/>
+      <c r="Z7" s="227">
+        <v>2026</v>
+      </c>
+      <c r="AA7" s="228"/>
+      <c r="AB7" s="229"/>
+      <c r="AC7" s="229"/>
+      <c r="AD7" s="229"/>
+      <c r="AE7" s="229"/>
+    </row>
+    <row r="8" spans="1:31">
+      <c r="A8" s="225"/>
+      <c r="B8" s="71" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="69" t="s">
+        <v>6</v>
+      </c>
+      <c r="D8" s="70" t="s">
+        <v>7</v>
+      </c>
+      <c r="E8" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G8" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="H8" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="I8" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="J8" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="K8" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="L8" s="68" t="s">
+        <v>14</v>
+      </c>
+      <c r="M8" s="68" t="s">
+        <v>15</v>
+      </c>
+      <c r="N8" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="O8" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="P8" s="70" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q8" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="R8" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="S8" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="T8" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="U8" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="V8" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="W8" s="68" t="s">
+        <v>13</v>
+      </c>
+      <c r="X8" s="68" t="s">
+        <v>14</v>
+      </c>
+      <c r="Y8" s="68" t="s">
+        <v>15</v>
+      </c>
+      <c r="Z8" s="174" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA8" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="AB8" s="221" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC8" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="AD8" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE8" s="6" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" s="241" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="241"/>
       <c r="C9" s="241"/>
       <c r="D9" s="241"/>
       <c r="E9" s="241"/>
       <c r="F9" s="241"/>
       <c r="G9" s="241"/>
       <c r="H9" s="241"/>
       <c r="I9" s="241"/>
       <c r="J9" s="241"/>
       <c r="K9" s="241"/>
       <c r="L9" s="241"/>
       <c r="M9" s="241"/>
       <c r="N9" s="241"/>
       <c r="O9" s="241"/>
       <c r="P9" s="241"/>
       <c r="Q9" s="241"/>
       <c r="R9" s="241"/>
       <c r="S9" s="241"/>
       <c r="T9" s="241"/>
       <c r="U9" s="241"/>
       <c r="V9" s="241"/>
       <c r="W9" s="231"/>
       <c r="X9" s="231"/>
       <c r="Y9" s="231"/>
       <c r="Z9" s="232"/>
       <c r="AA9" s="232"/>
       <c r="AB9" s="232"/>
       <c r="AC9" s="232"/>
+      <c r="AD9" s="232"/>
+      <c r="AE9" s="232"/>
     </row>
-    <row r="10" spans="1:29">
+    <row r="10" spans="1:31">
       <c r="A10" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B10" s="75">
-[...81 lines deleted...]
-        <v>3.83</v>
+      <c r="B10" s="1">
+        <v>65</v>
+      </c>
+      <c r="C10" s="1">
+        <v>75</v>
+      </c>
+      <c r="D10" s="1">
+        <v>83</v>
+      </c>
+      <c r="E10" s="1">
+        <v>75</v>
+      </c>
+      <c r="F10" s="1">
+        <v>80</v>
+      </c>
+      <c r="G10" s="1">
+        <v>82</v>
+      </c>
+      <c r="H10" s="1">
+        <v>108</v>
+      </c>
+      <c r="I10" s="1">
+        <v>77</v>
+      </c>
+      <c r="J10" s="1">
+        <v>136</v>
+      </c>
+      <c r="K10" s="1">
+        <v>106</v>
+      </c>
+      <c r="L10" s="1">
+        <v>130</v>
+      </c>
+      <c r="M10" s="1">
+        <v>123</v>
+      </c>
+      <c r="N10" s="1">
+        <v>95</v>
+      </c>
+      <c r="O10" s="1">
+        <v>104</v>
+      </c>
+      <c r="P10" s="1">
+        <v>119</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>123</v>
+      </c>
+      <c r="R10" s="10">
+        <v>92</v>
+      </c>
+      <c r="S10" s="10">
+        <v>115</v>
+      </c>
+      <c r="T10" s="10">
+        <v>108</v>
+      </c>
+      <c r="U10" s="11">
+        <v>105</v>
+      </c>
+      <c r="V10" s="11">
+        <v>124</v>
+      </c>
+      <c r="W10" s="1">
+        <v>157</v>
+      </c>
+      <c r="X10" s="1">
+        <v>92</v>
+      </c>
+      <c r="Y10" s="1">
+        <v>115</v>
+      </c>
+      <c r="Z10" s="13">
+        <v>154</v>
+      </c>
+      <c r="AA10" s="13">
+        <v>123</v>
+      </c>
+      <c r="AB10" s="13">
+        <v>152</v>
+      </c>
+      <c r="AC10" s="1">
+        <v>72</v>
+      </c>
+      <c r="AD10" s="13">
+        <v>110</v>
+      </c>
+      <c r="AE10" s="13">
+        <v>131</v>
       </c>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:31">
       <c r="A11" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B11" s="75">
-[...81 lines deleted...]
-        <v>4.57</v>
+      <c r="B11" s="13">
+        <v>35</v>
+      </c>
+      <c r="C11" s="13">
+        <v>52</v>
+      </c>
+      <c r="D11" s="13">
+        <v>60</v>
+      </c>
+      <c r="E11" s="14">
+        <v>41</v>
+      </c>
+      <c r="F11" s="15">
+        <v>59</v>
+      </c>
+      <c r="G11" s="16">
+        <v>55</v>
+      </c>
+      <c r="H11" s="17">
+        <v>72</v>
+      </c>
+      <c r="I11" s="18">
+        <v>55</v>
+      </c>
+      <c r="J11" s="19">
+        <v>99</v>
+      </c>
+      <c r="K11" s="20">
+        <v>76</v>
+      </c>
+      <c r="L11" s="21">
+        <v>102</v>
+      </c>
+      <c r="M11" s="13">
+        <v>90</v>
+      </c>
+      <c r="N11" s="13">
+        <v>69</v>
+      </c>
+      <c r="O11" s="13">
+        <v>71</v>
+      </c>
+      <c r="P11" s="22">
+        <v>81</v>
+      </c>
+      <c r="Q11" s="13">
+        <v>90</v>
+      </c>
+      <c r="R11" s="13">
+        <v>65</v>
+      </c>
+      <c r="S11" s="13">
+        <v>78</v>
+      </c>
+      <c r="T11" s="23">
+        <v>75</v>
+      </c>
+      <c r="U11" s="24">
+        <v>70</v>
+      </c>
+      <c r="V11" s="25">
+        <v>77</v>
+      </c>
+      <c r="W11" s="1">
+        <v>117</v>
+      </c>
+      <c r="X11" s="1">
+        <v>62</v>
+      </c>
+      <c r="Y11" s="1">
+        <v>84</v>
+      </c>
+      <c r="Z11" s="13">
+        <v>117</v>
+      </c>
+      <c r="AA11" s="13">
+        <v>83</v>
+      </c>
+      <c r="AB11" s="13">
+        <v>106</v>
+      </c>
+      <c r="AC11" s="1">
+        <v>53</v>
+      </c>
+      <c r="AD11" s="13">
+        <v>80</v>
+      </c>
+      <c r="AE11" s="13">
+        <v>102</v>
       </c>
     </row>
-    <row r="12" spans="1:29">
+    <row r="12" spans="1:31">
       <c r="A12" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B12" s="75">
-[...81 lines deleted...]
-        <v>3.4</v>
+      <c r="B12" s="13">
+        <v>14</v>
+      </c>
+      <c r="C12" s="13">
+        <v>8</v>
+      </c>
+      <c r="D12" s="13">
+        <v>14</v>
+      </c>
+      <c r="E12" s="14">
+        <v>16</v>
+      </c>
+      <c r="F12" s="15">
+        <v>6</v>
+      </c>
+      <c r="G12" s="16">
+        <v>7</v>
+      </c>
+      <c r="H12" s="17">
+        <v>16</v>
+      </c>
+      <c r="I12" s="18">
+        <v>12</v>
+      </c>
+      <c r="J12" s="19">
+        <v>14</v>
+      </c>
+      <c r="K12" s="20">
+        <v>8</v>
+      </c>
+      <c r="L12" s="21">
+        <v>12</v>
+      </c>
+      <c r="M12" s="13">
+        <v>13</v>
+      </c>
+      <c r="N12" s="13">
+        <v>10</v>
+      </c>
+      <c r="O12" s="13">
+        <v>10</v>
+      </c>
+      <c r="P12" s="22">
+        <v>15</v>
+      </c>
+      <c r="Q12" s="13">
+        <v>9</v>
+      </c>
+      <c r="R12" s="13">
+        <v>9</v>
+      </c>
+      <c r="S12" s="13">
+        <v>14</v>
+      </c>
+      <c r="T12" s="23">
+        <v>15</v>
+      </c>
+      <c r="U12" s="24">
+        <v>9</v>
+      </c>
+      <c r="V12" s="25">
+        <v>14</v>
+      </c>
+      <c r="W12" s="1">
+        <v>16</v>
+      </c>
+      <c r="X12" s="1">
+        <v>10</v>
+      </c>
+      <c r="Y12" s="1">
+        <v>13</v>
+      </c>
+      <c r="Z12" s="13">
+        <v>15</v>
+      </c>
+      <c r="AA12" s="13">
+        <v>14</v>
+      </c>
+      <c r="AB12" s="13">
+        <v>19</v>
+      </c>
+      <c r="AC12" s="1">
+        <v>5</v>
+      </c>
+      <c r="AD12" s="13">
+        <v>10</v>
+      </c>
+      <c r="AE12" s="13">
+        <v>6</v>
       </c>
     </row>
-    <row r="13" spans="1:29">
+    <row r="13" spans="1:31">
       <c r="A13" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B13" s="75">
-[...81 lines deleted...]
-        <v>2.5499999999999998</v>
+      <c r="B13" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="13">
+        <v>6</v>
+      </c>
+      <c r="D13" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="E13" s="14">
+        <v>1</v>
+      </c>
+      <c r="F13" s="15">
+        <v>4</v>
+      </c>
+      <c r="G13" s="16">
+        <v>6</v>
+      </c>
+      <c r="H13" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="I13" s="18">
+        <v>2</v>
+      </c>
+      <c r="J13" s="19">
+        <v>2</v>
+      </c>
+      <c r="K13" s="20">
+        <v>1</v>
+      </c>
+      <c r="L13" s="21">
+        <v>3</v>
+      </c>
+      <c r="M13" s="13">
+        <v>1</v>
+      </c>
+      <c r="N13" s="13">
+        <v>6</v>
+      </c>
+      <c r="O13" s="13">
+        <v>4</v>
+      </c>
+      <c r="P13" s="22">
+        <v>5</v>
+      </c>
+      <c r="Q13" s="13">
+        <v>5</v>
+      </c>
+      <c r="R13" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="S13" s="13">
+        <v>4</v>
+      </c>
+      <c r="T13" s="23">
+        <v>3</v>
+      </c>
+      <c r="U13" s="24">
+        <v>6</v>
+      </c>
+      <c r="V13" s="25">
+        <v>5</v>
+      </c>
+      <c r="W13" s="1">
+        <v>4</v>
+      </c>
+      <c r="X13" s="1">
+        <v>3</v>
+      </c>
+      <c r="Y13" s="1">
+        <v>2</v>
+      </c>
+      <c r="Z13" s="13">
+        <v>1</v>
+      </c>
+      <c r="AA13" s="13">
+        <v>4</v>
+      </c>
+      <c r="AB13" s="13">
+        <v>5</v>
+      </c>
+      <c r="AC13" s="1">
+        <v>1</v>
+      </c>
+      <c r="AD13" s="13">
+        <v>3</v>
+      </c>
+      <c r="AE13" s="13">
+        <v>4</v>
       </c>
     </row>
-    <row r="14" spans="1:29">
+    <row r="14" spans="1:31">
       <c r="A14" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="B14" s="75">
-[...81 lines deleted...]
-        <v>3.55</v>
+      <c r="B14" s="13">
+        <v>3</v>
+      </c>
+      <c r="C14" s="13">
+        <v>1</v>
+      </c>
+      <c r="D14" s="13">
+        <v>1</v>
+      </c>
+      <c r="E14" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="F14" s="15">
+        <v>3</v>
+      </c>
+      <c r="G14" s="16">
+        <v>2</v>
+      </c>
+      <c r="H14" s="17">
+        <v>4</v>
+      </c>
+      <c r="I14" s="18">
+        <v>2</v>
+      </c>
+      <c r="J14" s="19">
+        <v>4</v>
+      </c>
+      <c r="K14" s="20">
+        <v>3</v>
+      </c>
+      <c r="L14" s="21">
+        <v>1</v>
+      </c>
+      <c r="M14" s="13">
+        <v>3</v>
+      </c>
+      <c r="N14" s="13">
+        <v>3</v>
+      </c>
+      <c r="O14" s="13">
+        <v>1</v>
+      </c>
+      <c r="P14" s="22">
+        <v>5</v>
+      </c>
+      <c r="Q14" s="13">
+        <v>2</v>
+      </c>
+      <c r="R14" s="13">
+        <v>3</v>
+      </c>
+      <c r="S14" s="13">
+        <v>2</v>
+      </c>
+      <c r="T14" s="23">
+        <v>1</v>
+      </c>
+      <c r="U14" s="24">
+        <v>3</v>
+      </c>
+      <c r="V14" s="25">
+        <v>5</v>
+      </c>
+      <c r="W14" s="1">
+        <v>1</v>
+      </c>
+      <c r="X14" s="1">
+        <v>2</v>
+      </c>
+      <c r="Y14" s="1">
+        <v>4</v>
+      </c>
+      <c r="Z14" s="13">
+        <v>2</v>
+      </c>
+      <c r="AA14" s="13">
+        <v>2</v>
+      </c>
+      <c r="AB14" s="13">
+        <v>4</v>
+      </c>
+      <c r="AC14" s="1">
+        <v>2</v>
+      </c>
+      <c r="AD14" s="13">
+        <v>1</v>
+      </c>
+      <c r="AE14" s="13">
+        <v>2</v>
       </c>
     </row>
-    <row r="15" spans="1:29">
+    <row r="15" spans="1:31">
       <c r="A15" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="B15" s="75">
-[...81 lines deleted...]
-        <v>2.12</v>
+      <c r="B15" s="13">
+        <v>7</v>
+      </c>
+      <c r="C15" s="13">
+        <v>1</v>
+      </c>
+      <c r="D15" s="13">
+        <v>5</v>
+      </c>
+      <c r="E15" s="14">
+        <v>5</v>
+      </c>
+      <c r="F15" s="15">
+        <v>3</v>
+      </c>
+      <c r="G15" s="16">
+        <v>7</v>
+      </c>
+      <c r="H15" s="17">
+        <v>5</v>
+      </c>
+      <c r="I15" s="18">
+        <v>4</v>
+      </c>
+      <c r="J15" s="19">
+        <v>6</v>
+      </c>
+      <c r="K15" s="20">
+        <v>5</v>
+      </c>
+      <c r="L15" s="21">
+        <v>4</v>
+      </c>
+      <c r="M15" s="13">
+        <v>6</v>
+      </c>
+      <c r="N15" s="13">
+        <v>2</v>
+      </c>
+      <c r="O15" s="13">
+        <v>3</v>
+      </c>
+      <c r="P15" s="22">
+        <v>4</v>
+      </c>
+      <c r="Q15" s="13">
+        <v>5</v>
+      </c>
+      <c r="R15" s="13">
+        <v>9</v>
+      </c>
+      <c r="S15" s="13">
+        <v>8</v>
+      </c>
+      <c r="T15" s="23">
+        <v>5</v>
+      </c>
+      <c r="U15" s="24">
+        <v>6</v>
+      </c>
+      <c r="V15" s="25">
+        <v>12</v>
+      </c>
+      <c r="W15" s="1">
+        <v>6</v>
+      </c>
+      <c r="X15" s="1">
+        <v>5</v>
+      </c>
+      <c r="Y15" s="1">
+        <v>7</v>
+      </c>
+      <c r="Z15" s="13">
+        <v>4</v>
+      </c>
+      <c r="AA15" s="13">
+        <v>9</v>
+      </c>
+      <c r="AB15" s="13">
+        <v>10</v>
+      </c>
+      <c r="AC15" s="1">
+        <v>1</v>
+      </c>
+      <c r="AD15" s="13">
+        <v>4</v>
+      </c>
+      <c r="AE15" s="13">
+        <v>8</v>
       </c>
     </row>
-    <row r="16" spans="1:29">
+    <row r="16" spans="1:31">
       <c r="A16" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="B16" s="75">
-[...81 lines deleted...]
-        <v>2.2000000000000002</v>
+      <c r="B16" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="C16" s="13">
+        <v>1</v>
+      </c>
+      <c r="D16" s="13">
+        <v>1</v>
+      </c>
+      <c r="E16" s="14">
+        <v>6</v>
+      </c>
+      <c r="F16" s="15">
+        <v>2</v>
+      </c>
+      <c r="G16" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="H16" s="17">
+        <v>3</v>
+      </c>
+      <c r="I16" s="18">
+        <v>1</v>
+      </c>
+      <c r="J16" s="19">
+        <v>4</v>
+      </c>
+      <c r="K16" s="20">
+        <v>8</v>
+      </c>
+      <c r="L16" s="21">
+        <v>3</v>
+      </c>
+      <c r="M16" s="13">
+        <v>3</v>
+      </c>
+      <c r="N16" s="13">
+        <v>3</v>
+      </c>
+      <c r="O16" s="13">
+        <v>4</v>
+      </c>
+      <c r="P16" s="22">
+        <v>1</v>
+      </c>
+      <c r="Q16" s="13">
+        <v>3</v>
+      </c>
+      <c r="R16" s="13">
+        <v>3</v>
+      </c>
+      <c r="S16" s="13">
+        <v>3</v>
+      </c>
+      <c r="T16" s="23">
+        <v>1</v>
+      </c>
+      <c r="U16" s="24">
+        <v>3</v>
+      </c>
+      <c r="V16" s="25">
+        <v>3</v>
+      </c>
+      <c r="W16" s="1">
+        <v>3</v>
+      </c>
+      <c r="X16" s="1">
+        <v>3</v>
+      </c>
+      <c r="Y16" s="1">
+        <v>4</v>
+      </c>
+      <c r="Z16" s="13">
+        <v>4</v>
+      </c>
+      <c r="AA16" s="13">
+        <v>2</v>
+      </c>
+      <c r="AB16" s="13">
+        <v>5</v>
+      </c>
+      <c r="AC16" s="1">
+        <v>2</v>
+      </c>
+      <c r="AD16" s="13">
+        <v>2</v>
+      </c>
+      <c r="AE16" s="13">
+        <v>2</v>
       </c>
     </row>
-    <row r="17" spans="1:29">
+    <row r="17" spans="1:31">
       <c r="A17" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="75">
-[...71 lines deleted...]
-      <c r="Z17" s="78">
+      <c r="B17" s="13">
+        <v>5</v>
+      </c>
+      <c r="C17" s="13">
+        <v>3</v>
+      </c>
+      <c r="D17" s="13">
+        <v>1</v>
+      </c>
+      <c r="E17" s="14">
+        <v>3</v>
+      </c>
+      <c r="F17" s="15">
         <v>2</v>
       </c>
-      <c r="AA17" s="78">
-[...6 lines deleted...]
-        <v>2.82</v>
+      <c r="G17" s="16">
+        <v>1</v>
+      </c>
+      <c r="H17" s="17">
+        <v>3</v>
+      </c>
+      <c r="I17" s="18">
+        <v>1</v>
+      </c>
+      <c r="J17" s="19">
+        <v>3</v>
+      </c>
+      <c r="K17" s="20">
+        <v>4</v>
+      </c>
+      <c r="L17" s="21">
+        <v>1</v>
+      </c>
+      <c r="M17" s="13">
+        <v>1</v>
+      </c>
+      <c r="N17" s="13">
+        <v>1</v>
+      </c>
+      <c r="O17" s="13">
+        <v>5</v>
+      </c>
+      <c r="P17" s="22">
+        <v>3</v>
+      </c>
+      <c r="Q17" s="13">
+        <v>2</v>
+      </c>
+      <c r="R17" s="13">
+        <v>1</v>
+      </c>
+      <c r="S17" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="T17" s="23">
+        <v>3</v>
+      </c>
+      <c r="U17" s="64">
+        <v>3</v>
+      </c>
+      <c r="V17" s="65">
+        <v>5</v>
+      </c>
+      <c r="W17" s="1">
+        <v>5</v>
+      </c>
+      <c r="X17" s="1">
+        <v>4</v>
+      </c>
+      <c r="Y17" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="Z17" s="13">
+        <v>7</v>
+      </c>
+      <c r="AA17" s="13">
+        <v>5</v>
+      </c>
+      <c r="AB17" s="13">
+        <v>2</v>
+      </c>
+      <c r="AC17" s="1">
+        <v>5</v>
+      </c>
+      <c r="AD17" s="13">
+        <v>7</v>
+      </c>
+      <c r="AE17" s="13">
+        <v>4</v>
       </c>
     </row>
-    <row r="18" spans="1:29">
+    <row r="18" spans="1:31">
       <c r="A18" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="B18" s="75">
-[...71 lines deleted...]
-      <c r="Z18" s="78" t="s">
+      <c r="B18" s="13">
+        <v>1</v>
+      </c>
+      <c r="C18" s="13">
+        <v>3</v>
+      </c>
+      <c r="D18" s="13">
+        <v>1</v>
+      </c>
+      <c r="E18" s="14">
+        <v>3</v>
+      </c>
+      <c r="F18" s="15">
+        <v>1</v>
+      </c>
+      <c r="G18" s="16">
+        <v>4</v>
+      </c>
+      <c r="H18" s="17">
+        <v>5</v>
+      </c>
+      <c r="I18" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="AA18" s="78">
-[...6 lines deleted...]
-        <v>1.61</v>
+      <c r="J18" s="19">
+        <v>4</v>
+      </c>
+      <c r="K18" s="20">
+        <v>1</v>
+      </c>
+      <c r="L18" s="21">
+        <v>4</v>
+      </c>
+      <c r="M18" s="13">
+        <v>6</v>
+      </c>
+      <c r="N18" s="13">
+        <v>1</v>
+      </c>
+      <c r="O18" s="13">
+        <v>6</v>
+      </c>
+      <c r="P18" s="22">
+        <v>5</v>
+      </c>
+      <c r="Q18" s="13">
+        <v>7</v>
+      </c>
+      <c r="R18" s="13">
+        <v>2</v>
+      </c>
+      <c r="S18" s="13">
+        <v>6</v>
+      </c>
+      <c r="T18" s="23">
+        <v>5</v>
+      </c>
+      <c r="U18" s="64">
+        <v>5</v>
+      </c>
+      <c r="V18" s="65">
+        <v>3</v>
+      </c>
+      <c r="W18" s="1">
+        <v>5</v>
+      </c>
+      <c r="X18" s="1">
+        <v>3</v>
+      </c>
+      <c r="Y18" s="1">
+        <v>1</v>
+      </c>
+      <c r="Z18" s="13">
+        <v>4</v>
+      </c>
+      <c r="AA18" s="13">
+        <v>4</v>
+      </c>
+      <c r="AB18" s="13">
+        <v>1</v>
+      </c>
+      <c r="AC18" s="1">
+        <v>3</v>
+      </c>
+      <c r="AD18" s="13">
+        <v>3</v>
+      </c>
+      <c r="AE18" s="13">
+        <v>3</v>
       </c>
     </row>
-    <row r="19" spans="1:29">
-      <c r="A19" s="237" t="s">
+    <row r="19" spans="1:31">
+      <c r="A19" s="242" t="s">
         <v>11</v>
       </c>
-      <c r="B19" s="237"/>
-[...22 lines deleted...]
-      <c r="Y19" s="222"/>
+      <c r="B19" s="242"/>
+      <c r="C19" s="242"/>
+      <c r="D19" s="242"/>
+      <c r="E19" s="242"/>
+      <c r="F19" s="242"/>
+      <c r="G19" s="242"/>
+      <c r="H19" s="242"/>
+      <c r="I19" s="242"/>
+      <c r="J19" s="242"/>
+      <c r="K19" s="242"/>
+      <c r="L19" s="242"/>
+      <c r="M19" s="242"/>
+      <c r="N19" s="242"/>
+      <c r="O19" s="242"/>
+      <c r="P19" s="242"/>
+      <c r="Q19" s="242"/>
+      <c r="R19" s="242"/>
+      <c r="S19" s="242"/>
+      <c r="T19" s="242"/>
+      <c r="U19" s="242"/>
+      <c r="V19" s="242"/>
+      <c r="W19" s="234"/>
+      <c r="X19" s="234"/>
+      <c r="Y19" s="234"/>
       <c r="Z19" s="223"/>
       <c r="AA19" s="223"/>
       <c r="AB19" s="223"/>
       <c r="AC19" s="223"/>
+      <c r="AD19" s="223"/>
+      <c r="AE19" s="223"/>
     </row>
-    <row r="20" spans="1:29">
+    <row r="20" spans="1:31">
       <c r="A20" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B20" s="75">
-[...81 lines deleted...]
-        <v>4.3899999999999997</v>
+      <c r="B20" s="13">
+        <v>38</v>
+      </c>
+      <c r="C20" s="13">
+        <v>52</v>
+      </c>
+      <c r="D20" s="13">
+        <v>58</v>
+      </c>
+      <c r="E20" s="13">
+        <v>46</v>
+      </c>
+      <c r="F20" s="13">
+        <v>54</v>
+      </c>
+      <c r="G20" s="13">
+        <v>51</v>
+      </c>
+      <c r="H20" s="13">
+        <v>71</v>
+      </c>
+      <c r="I20" s="13">
+        <v>59</v>
+      </c>
+      <c r="J20" s="13">
+        <v>90</v>
+      </c>
+      <c r="K20" s="13">
+        <v>65</v>
+      </c>
+      <c r="L20" s="13">
+        <v>95</v>
+      </c>
+      <c r="M20" s="13">
+        <v>84</v>
+      </c>
+      <c r="N20" s="13">
+        <v>65</v>
+      </c>
+      <c r="O20" s="13">
+        <v>65</v>
+      </c>
+      <c r="P20" s="13">
+        <v>78</v>
+      </c>
+      <c r="Q20" s="66">
+        <v>87</v>
+      </c>
+      <c r="R20" s="67">
+        <v>60</v>
+      </c>
+      <c r="S20" s="67">
+        <v>77</v>
+      </c>
+      <c r="T20" s="67">
+        <v>79</v>
+      </c>
+      <c r="U20" s="22">
+        <v>69</v>
+      </c>
+      <c r="V20" s="22">
+        <v>78</v>
+      </c>
+      <c r="W20" s="1">
+        <v>106</v>
+      </c>
+      <c r="X20" s="1">
+        <v>57</v>
+      </c>
+      <c r="Y20" s="1">
+        <v>81</v>
+      </c>
+      <c r="Z20" s="13">
+        <v>103</v>
+      </c>
+      <c r="AA20" s="13">
+        <v>83</v>
+      </c>
+      <c r="AB20" s="13">
+        <v>104</v>
+      </c>
+      <c r="AC20" s="1">
+        <v>53</v>
+      </c>
+      <c r="AD20" s="13">
+        <v>75</v>
+      </c>
+      <c r="AE20" s="13">
+        <v>93</v>
       </c>
     </row>
-    <row r="21" spans="1:29">
+    <row r="21" spans="1:31">
       <c r="A21" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B21" s="75">
-[...81 lines deleted...]
-        <v>4.57</v>
+      <c r="B21" s="13">
+        <v>27</v>
+      </c>
+      <c r="C21" s="13">
+        <v>44</v>
+      </c>
+      <c r="D21" s="13">
+        <v>46</v>
+      </c>
+      <c r="E21" s="27">
+        <v>33</v>
+      </c>
+      <c r="F21" s="28">
+        <v>50</v>
+      </c>
+      <c r="G21" s="29">
+        <v>45</v>
+      </c>
+      <c r="H21" s="30">
+        <v>58</v>
+      </c>
+      <c r="I21" s="31">
+        <v>48</v>
+      </c>
+      <c r="J21" s="32">
+        <v>78</v>
+      </c>
+      <c r="K21" s="33">
+        <v>59</v>
+      </c>
+      <c r="L21" s="34">
+        <v>88</v>
+      </c>
+      <c r="M21" s="13">
+        <v>73</v>
+      </c>
+      <c r="N21" s="13">
+        <v>59</v>
+      </c>
+      <c r="O21" s="13">
+        <v>56</v>
+      </c>
+      <c r="P21" s="22">
+        <v>66</v>
+      </c>
+      <c r="Q21" s="13">
+        <v>79</v>
+      </c>
+      <c r="R21" s="13">
+        <v>53</v>
+      </c>
+      <c r="S21" s="13">
+        <v>66</v>
+      </c>
+      <c r="T21" s="35">
+        <v>66</v>
+      </c>
+      <c r="U21" s="36">
+        <v>61</v>
+      </c>
+      <c r="V21" s="37">
+        <v>65</v>
+      </c>
+      <c r="W21" s="1">
+        <v>96</v>
+      </c>
+      <c r="X21" s="1">
+        <v>48</v>
+      </c>
+      <c r="Y21" s="1">
+        <v>69</v>
+      </c>
+      <c r="Z21" s="13">
+        <v>92</v>
+      </c>
+      <c r="AA21" s="13">
+        <v>71</v>
+      </c>
+      <c r="AB21" s="13">
+        <v>90</v>
+      </c>
+      <c r="AC21" s="1">
+        <v>48</v>
+      </c>
+      <c r="AD21" s="13">
+        <v>69</v>
+      </c>
+      <c r="AE21" s="13">
+        <v>88</v>
       </c>
     </row>
-    <row r="22" spans="1:29">
+    <row r="22" spans="1:31">
       <c r="A22" s="7" t="s">
-        <v>20</v>
-[...83 lines deleted...]
-        <v>3.49</v>
+        <v>27</v>
+      </c>
+      <c r="B22" s="13">
+        <v>11</v>
+      </c>
+      <c r="C22" s="13">
+        <v>8</v>
+      </c>
+      <c r="D22" s="13">
+        <v>12</v>
+      </c>
+      <c r="E22" s="27">
+        <v>13</v>
+      </c>
+      <c r="F22" s="28">
+        <v>4</v>
+      </c>
+      <c r="G22" s="29">
+        <v>6</v>
+      </c>
+      <c r="H22" s="30">
+        <v>13</v>
+      </c>
+      <c r="I22" s="31">
+        <v>11</v>
+      </c>
+      <c r="J22" s="32">
+        <v>12</v>
+      </c>
+      <c r="K22" s="33">
+        <v>6</v>
+      </c>
+      <c r="L22" s="34">
+        <v>7</v>
+      </c>
+      <c r="M22" s="13">
+        <v>11</v>
+      </c>
+      <c r="N22" s="13">
+        <v>6</v>
+      </c>
+      <c r="O22" s="13">
+        <v>9</v>
+      </c>
+      <c r="P22" s="22">
+        <v>12</v>
+      </c>
+      <c r="Q22" s="13">
+        <v>8</v>
+      </c>
+      <c r="R22" s="13">
+        <v>7</v>
+      </c>
+      <c r="S22" s="13">
+        <v>11</v>
+      </c>
+      <c r="T22" s="35">
+        <v>13</v>
+      </c>
+      <c r="U22" s="36">
+        <v>8</v>
+      </c>
+      <c r="V22" s="37">
+        <v>13</v>
+      </c>
+      <c r="W22" s="1">
+        <v>10</v>
+      </c>
+      <c r="X22" s="1">
+        <v>9</v>
+      </c>
+      <c r="Y22" s="1">
+        <v>12</v>
+      </c>
+      <c r="Z22" s="13">
+        <v>11</v>
+      </c>
+      <c r="AA22" s="13">
+        <v>12</v>
+      </c>
+      <c r="AB22" s="13">
+        <v>14</v>
+      </c>
+      <c r="AC22" s="1">
+        <v>5</v>
+      </c>
+      <c r="AD22" s="13">
+        <v>6</v>
+      </c>
+      <c r="AE22" s="13">
+        <v>5</v>
       </c>
     </row>
-    <row r="23" spans="1:29">
-      <c r="A23" s="237" t="s">
+    <row r="23" spans="1:31">
+      <c r="A23" s="238" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="237"/>
-[...22 lines deleted...]
-      <c r="Y23" s="222"/>
+      <c r="B23" s="238"/>
+      <c r="C23" s="238"/>
+      <c r="D23" s="238"/>
+      <c r="E23" s="238"/>
+      <c r="F23" s="238"/>
+      <c r="G23" s="238"/>
+      <c r="H23" s="238"/>
+      <c r="I23" s="238"/>
+      <c r="J23" s="238"/>
+      <c r="K23" s="238"/>
+      <c r="L23" s="238"/>
+      <c r="M23" s="238"/>
+      <c r="N23" s="238"/>
+      <c r="O23" s="238"/>
+      <c r="P23" s="238"/>
+      <c r="Q23" s="238"/>
+      <c r="R23" s="238"/>
+      <c r="S23" s="238"/>
+      <c r="T23" s="238"/>
+      <c r="U23" s="238"/>
+      <c r="V23" s="238"/>
+      <c r="W23" s="234"/>
+      <c r="X23" s="234"/>
+      <c r="Y23" s="234"/>
       <c r="Z23" s="223"/>
       <c r="AA23" s="223"/>
       <c r="AB23" s="223"/>
       <c r="AC23" s="223"/>
+      <c r="AD23" s="223"/>
+      <c r="AE23" s="223"/>
     </row>
-    <row r="24" spans="1:29">
+    <row r="24" spans="1:31">
       <c r="A24" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B24" s="75">
-[...81 lines deleted...]
-        <v>3.16</v>
+      <c r="B24" s="1">
+        <v>27</v>
+      </c>
+      <c r="C24" s="1">
+        <v>23</v>
+      </c>
+      <c r="D24" s="1">
+        <v>25</v>
+      </c>
+      <c r="E24" s="1">
+        <v>29</v>
+      </c>
+      <c r="F24" s="1">
+        <v>26</v>
+      </c>
+      <c r="G24" s="1">
+        <v>31</v>
+      </c>
+      <c r="H24" s="1">
+        <v>37</v>
+      </c>
+      <c r="I24" s="1">
+        <v>18</v>
+      </c>
+      <c r="J24" s="1">
+        <v>46</v>
+      </c>
+      <c r="K24" s="1">
+        <v>41</v>
+      </c>
+      <c r="L24" s="1">
+        <v>35</v>
+      </c>
+      <c r="M24" s="1">
+        <v>39</v>
+      </c>
+      <c r="N24" s="1">
+        <v>30</v>
+      </c>
+      <c r="O24" s="1">
+        <v>39</v>
+      </c>
+      <c r="P24" s="1">
+        <v>41</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>36</v>
+      </c>
+      <c r="R24" s="10">
+        <v>32</v>
+      </c>
+      <c r="S24" s="1">
+        <v>38</v>
+      </c>
+      <c r="T24" s="1">
+        <v>29</v>
+      </c>
+      <c r="U24" s="11">
+        <v>36</v>
+      </c>
+      <c r="V24" s="11">
+        <v>46</v>
+      </c>
+      <c r="W24" s="1">
+        <v>51</v>
+      </c>
+      <c r="X24" s="1">
+        <v>35</v>
+      </c>
+      <c r="Y24" s="1">
+        <v>34</v>
+      </c>
+      <c r="Z24" s="13">
+        <v>51</v>
+      </c>
+      <c r="AA24" s="13">
+        <v>40</v>
+      </c>
+      <c r="AB24" s="13">
+        <v>48</v>
+      </c>
+      <c r="AC24" s="1">
+        <v>19</v>
+      </c>
+      <c r="AD24" s="13">
+        <v>35</v>
+      </c>
+      <c r="AE24" s="13">
+        <v>38</v>
       </c>
     </row>
-    <row r="25" spans="1:29">
+    <row r="25" spans="1:31">
       <c r="A25" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B25" s="75">
-[...81 lines deleted...]
-        <v>4.57</v>
+      <c r="B25" s="13">
+        <v>8</v>
+      </c>
+      <c r="C25" s="13">
+        <v>8</v>
+      </c>
+      <c r="D25" s="13">
+        <v>14</v>
+      </c>
+      <c r="E25" s="38">
+        <v>8</v>
+      </c>
+      <c r="F25" s="39">
+        <v>9</v>
+      </c>
+      <c r="G25" s="40">
+        <v>10</v>
+      </c>
+      <c r="H25" s="41">
+        <v>14</v>
+      </c>
+      <c r="I25" s="42">
+        <v>7</v>
+      </c>
+      <c r="J25" s="43">
+        <v>21</v>
+      </c>
+      <c r="K25" s="44">
+        <v>17</v>
+      </c>
+      <c r="L25" s="45">
+        <v>14</v>
+      </c>
+      <c r="M25" s="13">
+        <v>17</v>
+      </c>
+      <c r="N25" s="13">
+        <v>10</v>
+      </c>
+      <c r="O25" s="13">
+        <v>15</v>
+      </c>
+      <c r="P25" s="22">
+        <v>15</v>
+      </c>
+      <c r="Q25" s="13">
+        <v>11</v>
+      </c>
+      <c r="R25" s="13">
+        <v>12</v>
+      </c>
+      <c r="S25" s="13">
+        <v>12</v>
+      </c>
+      <c r="T25" s="46">
+        <v>9</v>
+      </c>
+      <c r="U25" s="47">
+        <v>9</v>
+      </c>
+      <c r="V25" s="48">
+        <v>12</v>
+      </c>
+      <c r="W25" s="1">
+        <v>21</v>
+      </c>
+      <c r="X25" s="1">
+        <v>14</v>
+      </c>
+      <c r="Y25" s="1">
+        <v>15</v>
+      </c>
+      <c r="Z25" s="13">
+        <v>25</v>
+      </c>
+      <c r="AA25" s="13">
+        <v>12</v>
+      </c>
+      <c r="AB25" s="13">
+        <v>16</v>
+      </c>
+      <c r="AC25" s="1">
+        <v>5</v>
+      </c>
+      <c r="AD25" s="13">
+        <v>11</v>
+      </c>
+      <c r="AE25" s="13">
+        <v>14</v>
       </c>
     </row>
-    <row r="26" spans="1:29">
+    <row r="26" spans="1:31">
       <c r="A26" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B26" s="75">
-[...81 lines deleted...]
-        <v>3.11</v>
+      <c r="B26" s="13">
+        <v>3</v>
+      </c>
+      <c r="C26" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D26" s="13">
+        <v>2</v>
+      </c>
+      <c r="E26" s="38">
+        <v>3</v>
+      </c>
+      <c r="F26" s="39">
+        <v>2</v>
+      </c>
+      <c r="G26" s="40">
+        <v>1</v>
+      </c>
+      <c r="H26" s="41">
+        <v>3</v>
+      </c>
+      <c r="I26" s="42">
+        <v>1</v>
+      </c>
+      <c r="J26" s="43">
+        <v>2</v>
+      </c>
+      <c r="K26" s="44">
+        <v>2</v>
+      </c>
+      <c r="L26" s="45">
+        <v>5</v>
+      </c>
+      <c r="M26" s="13">
+        <v>2</v>
+      </c>
+      <c r="N26" s="13">
+        <v>4</v>
+      </c>
+      <c r="O26" s="13">
+        <v>1</v>
+      </c>
+      <c r="P26" s="22">
+        <v>3</v>
+      </c>
+      <c r="Q26" s="13">
+        <v>1</v>
+      </c>
+      <c r="R26" s="13">
+        <v>2</v>
+      </c>
+      <c r="S26" s="13">
+        <v>3</v>
+      </c>
+      <c r="T26" s="46">
+        <v>2</v>
+      </c>
+      <c r="U26" s="47">
+        <v>1</v>
+      </c>
+      <c r="V26" s="48">
+        <v>1</v>
+      </c>
+      <c r="W26" s="1">
+        <v>6</v>
+      </c>
+      <c r="X26" s="1">
+        <v>1</v>
+      </c>
+      <c r="Y26" s="1">
+        <v>1</v>
+      </c>
+      <c r="Z26" s="13">
+        <v>4</v>
+      </c>
+      <c r="AA26" s="13">
+        <v>2</v>
+      </c>
+      <c r="AB26" s="13">
+        <v>5</v>
+      </c>
+      <c r="AC26" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="AD26" s="13">
+        <v>4</v>
+      </c>
+      <c r="AE26" s="13">
+        <v>1</v>
       </c>
     </row>
-    <row r="27" spans="1:29">
+    <row r="27" spans="1:31">
       <c r="A27" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B27" s="75">
-[...81 lines deleted...]
-        <v>2.5499999999999998</v>
+      <c r="B27" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="C27" s="13">
+        <v>6</v>
+      </c>
+      <c r="D27" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="E27" s="38">
+        <v>1</v>
+      </c>
+      <c r="F27" s="39">
+        <v>4</v>
+      </c>
+      <c r="G27" s="40">
+        <v>6</v>
+      </c>
+      <c r="H27" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="I27" s="42">
+        <v>2</v>
+      </c>
+      <c r="J27" s="43">
+        <v>2</v>
+      </c>
+      <c r="K27" s="44">
+        <v>1</v>
+      </c>
+      <c r="L27" s="45">
+        <v>3</v>
+      </c>
+      <c r="M27" s="13">
+        <v>1</v>
+      </c>
+      <c r="N27" s="13">
+        <v>6</v>
+      </c>
+      <c r="O27" s="13">
+        <v>4</v>
+      </c>
+      <c r="P27" s="22">
+        <v>5</v>
+      </c>
+      <c r="Q27" s="13">
+        <v>5</v>
+      </c>
+      <c r="R27" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="S27" s="13">
+        <v>4</v>
+      </c>
+      <c r="T27" s="46">
+        <v>3</v>
+      </c>
+      <c r="U27" s="47">
+        <v>6</v>
+      </c>
+      <c r="V27" s="48">
+        <v>5</v>
+      </c>
+      <c r="W27" s="1">
+        <v>4</v>
+      </c>
+      <c r="X27" s="1">
+        <v>3</v>
+      </c>
+      <c r="Y27" s="1">
+        <v>2</v>
+      </c>
+      <c r="Z27" s="13">
+        <v>1</v>
+      </c>
+      <c r="AA27" s="13">
+        <v>4</v>
+      </c>
+      <c r="AB27" s="13">
+        <v>5</v>
+      </c>
+      <c r="AC27" s="1">
+        <v>1</v>
+      </c>
+      <c r="AD27" s="13">
+        <v>3</v>
+      </c>
+      <c r="AE27" s="13">
+        <v>4</v>
       </c>
     </row>
-    <row r="28" spans="1:29">
+    <row r="28" spans="1:31">
       <c r="A28" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="B28" s="75">
-[...81 lines deleted...]
-        <v>3.55</v>
+      <c r="B28" s="13">
+        <v>3</v>
+      </c>
+      <c r="C28" s="13">
+        <v>1</v>
+      </c>
+      <c r="D28" s="13">
+        <v>1</v>
+      </c>
+      <c r="E28" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="F28" s="39">
+        <v>3</v>
+      </c>
+      <c r="G28" s="40">
+        <v>2</v>
+      </c>
+      <c r="H28" s="41">
+        <v>4</v>
+      </c>
+      <c r="I28" s="42">
+        <v>2</v>
+      </c>
+      <c r="J28" s="43">
+        <v>4</v>
+      </c>
+      <c r="K28" s="44">
+        <v>3</v>
+      </c>
+      <c r="L28" s="45">
+        <v>1</v>
+      </c>
+      <c r="M28" s="13">
+        <v>3</v>
+      </c>
+      <c r="N28" s="13">
+        <v>3</v>
+      </c>
+      <c r="O28" s="13">
+        <v>1</v>
+      </c>
+      <c r="P28" s="22">
+        <v>5</v>
+      </c>
+      <c r="Q28" s="13">
+        <v>2</v>
+      </c>
+      <c r="R28" s="13">
+        <v>3</v>
+      </c>
+      <c r="S28" s="13">
+        <v>2</v>
+      </c>
+      <c r="T28" s="46">
+        <v>1</v>
+      </c>
+      <c r="U28" s="47">
+        <v>3</v>
+      </c>
+      <c r="V28" s="48">
+        <v>5</v>
+      </c>
+      <c r="W28" s="1">
+        <v>1</v>
+      </c>
+      <c r="X28" s="1">
+        <v>2</v>
+      </c>
+      <c r="Y28" s="1">
+        <v>4</v>
+      </c>
+      <c r="Z28" s="13">
+        <v>2</v>
+      </c>
+      <c r="AA28" s="13">
+        <v>2</v>
+      </c>
+      <c r="AB28" s="13">
+        <v>4</v>
+      </c>
+      <c r="AC28" s="1">
+        <v>2</v>
+      </c>
+      <c r="AD28" s="13">
+        <v>1</v>
+      </c>
+      <c r="AE28" s="13">
+        <v>2</v>
       </c>
     </row>
-    <row r="29" spans="1:29">
+    <row r="29" spans="1:31">
       <c r="A29" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="B29" s="75">
-[...81 lines deleted...]
-        <v>2.12</v>
+      <c r="B29" s="13">
+        <v>7</v>
+      </c>
+      <c r="C29" s="13">
+        <v>1</v>
+      </c>
+      <c r="D29" s="13">
+        <v>5</v>
+      </c>
+      <c r="E29" s="38">
+        <v>5</v>
+      </c>
+      <c r="F29" s="39">
+        <v>3</v>
+      </c>
+      <c r="G29" s="40">
+        <v>7</v>
+      </c>
+      <c r="H29" s="41">
+        <v>5</v>
+      </c>
+      <c r="I29" s="42">
+        <v>4</v>
+      </c>
+      <c r="J29" s="43">
+        <v>6</v>
+      </c>
+      <c r="K29" s="44">
+        <v>5</v>
+      </c>
+      <c r="L29" s="45">
+        <v>4</v>
+      </c>
+      <c r="M29" s="13">
+        <v>6</v>
+      </c>
+      <c r="N29" s="13">
+        <v>2</v>
+      </c>
+      <c r="O29" s="13">
+        <v>3</v>
+      </c>
+      <c r="P29" s="22">
+        <v>4</v>
+      </c>
+      <c r="Q29" s="13">
+        <v>5</v>
+      </c>
+      <c r="R29" s="13">
+        <v>9</v>
+      </c>
+      <c r="S29" s="13">
+        <v>8</v>
+      </c>
+      <c r="T29" s="46">
+        <v>5</v>
+      </c>
+      <c r="U29" s="47">
+        <v>6</v>
+      </c>
+      <c r="V29" s="48">
+        <v>12</v>
+      </c>
+      <c r="W29" s="1">
+        <v>6</v>
+      </c>
+      <c r="X29" s="1">
+        <v>5</v>
+      </c>
+      <c r="Y29" s="1">
+        <v>7</v>
+      </c>
+      <c r="Z29" s="13">
+        <v>4</v>
+      </c>
+      <c r="AA29" s="13">
+        <v>9</v>
+      </c>
+      <c r="AB29" s="13">
+        <v>10</v>
+      </c>
+      <c r="AC29" s="1">
+        <v>1</v>
+      </c>
+      <c r="AD29" s="13">
+        <v>4</v>
+      </c>
+      <c r="AE29" s="13">
+        <v>8</v>
       </c>
     </row>
-    <row r="30" spans="1:29">
+    <row r="30" spans="1:31">
       <c r="A30" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="B30" s="75">
-[...81 lines deleted...]
-        <v>2.2000000000000002</v>
+      <c r="B30" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="C30" s="13">
+        <v>1</v>
+      </c>
+      <c r="D30" s="13">
+        <v>1</v>
+      </c>
+      <c r="E30" s="38">
+        <v>6</v>
+      </c>
+      <c r="F30" s="39">
+        <v>2</v>
+      </c>
+      <c r="G30" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="H30" s="41">
+        <v>3</v>
+      </c>
+      <c r="I30" s="42">
+        <v>1</v>
+      </c>
+      <c r="J30" s="43">
+        <v>4</v>
+      </c>
+      <c r="K30" s="44">
+        <v>8</v>
+      </c>
+      <c r="L30" s="45">
+        <v>3</v>
+      </c>
+      <c r="M30" s="13">
+        <v>3</v>
+      </c>
+      <c r="N30" s="13">
+        <v>3</v>
+      </c>
+      <c r="O30" s="13">
+        <v>4</v>
+      </c>
+      <c r="P30" s="22">
+        <v>1</v>
+      </c>
+      <c r="Q30" s="13">
+        <v>3</v>
+      </c>
+      <c r="R30" s="13">
+        <v>3</v>
+      </c>
+      <c r="S30" s="13">
+        <v>3</v>
+      </c>
+      <c r="T30" s="46">
+        <v>1</v>
+      </c>
+      <c r="U30" s="47">
+        <v>3</v>
+      </c>
+      <c r="V30" s="48">
+        <v>3</v>
+      </c>
+      <c r="W30" s="1">
+        <v>3</v>
+      </c>
+      <c r="X30" s="1">
+        <v>3</v>
+      </c>
+      <c r="Y30" s="1">
+        <v>4</v>
+      </c>
+      <c r="Z30" s="13">
+        <v>4</v>
+      </c>
+      <c r="AA30" s="13">
+        <v>2</v>
+      </c>
+      <c r="AB30" s="13">
+        <v>5</v>
+      </c>
+      <c r="AC30" s="1">
+        <v>2</v>
+      </c>
+      <c r="AD30" s="13">
+        <v>2</v>
+      </c>
+      <c r="AE30" s="13">
+        <v>2</v>
       </c>
     </row>
-    <row r="31" spans="1:29">
+    <row r="31" spans="1:31">
       <c r="A31" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="B31" s="75">
-[...71 lines deleted...]
-      <c r="Z31" s="78">
+      <c r="B31" s="13">
+        <v>5</v>
+      </c>
+      <c r="C31" s="13">
+        <v>3</v>
+      </c>
+      <c r="D31" s="13">
+        <v>1</v>
+      </c>
+      <c r="E31" s="38">
+        <v>3</v>
+      </c>
+      <c r="F31" s="39">
         <v>2</v>
       </c>
-      <c r="AA31" s="78">
-[...6 lines deleted...]
-        <v>2.82</v>
+      <c r="G31" s="49">
+        <v>1</v>
+      </c>
+      <c r="H31" s="41">
+        <v>3</v>
+      </c>
+      <c r="I31" s="42">
+        <v>1</v>
+      </c>
+      <c r="J31" s="43">
+        <v>3</v>
+      </c>
+      <c r="K31" s="44">
+        <v>4</v>
+      </c>
+      <c r="L31" s="45">
+        <v>1</v>
+      </c>
+      <c r="M31" s="13">
+        <v>1</v>
+      </c>
+      <c r="N31" s="13">
+        <v>1</v>
+      </c>
+      <c r="O31" s="13">
+        <v>5</v>
+      </c>
+      <c r="P31" s="22">
+        <v>3</v>
+      </c>
+      <c r="Q31" s="13">
+        <v>2</v>
+      </c>
+      <c r="R31" s="13">
+        <v>1</v>
+      </c>
+      <c r="S31" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="T31" s="46">
+        <v>3</v>
+      </c>
+      <c r="U31" s="50">
+        <v>3</v>
+      </c>
+      <c r="V31" s="51">
+        <v>5</v>
+      </c>
+      <c r="W31" s="1">
+        <v>5</v>
+      </c>
+      <c r="X31" s="1">
+        <v>4</v>
+      </c>
+      <c r="Y31" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="Z31" s="13">
+        <v>7</v>
+      </c>
+      <c r="AA31" s="13">
+        <v>5</v>
+      </c>
+      <c r="AB31" s="13">
+        <v>2</v>
+      </c>
+      <c r="AC31" s="1">
+        <v>5</v>
+      </c>
+      <c r="AD31" s="13">
+        <v>7</v>
+      </c>
+      <c r="AE31" s="13">
+        <v>4</v>
       </c>
     </row>
-    <row r="32" spans="1:29">
+    <row r="32" spans="1:31">
       <c r="A32" s="63" t="s">
         <v>26</v>
       </c>
-      <c r="B32" s="112">
-[...71 lines deleted...]
-      <c r="Z32" s="112" t="s">
+      <c r="B32" s="2">
+        <v>1</v>
+      </c>
+      <c r="C32" s="2">
+        <v>3</v>
+      </c>
+      <c r="D32" s="2">
+        <v>1</v>
+      </c>
+      <c r="E32" s="52">
+        <v>3</v>
+      </c>
+      <c r="F32" s="53">
+        <v>1</v>
+      </c>
+      <c r="G32" s="54">
+        <v>4</v>
+      </c>
+      <c r="H32" s="55">
+        <v>5</v>
+      </c>
+      <c r="I32" s="56" t="s">
         <v>17</v>
       </c>
-      <c r="AA32" s="112">
-[...6 lines deleted...]
-        <v>1.61</v>
+      <c r="J32" s="57">
+        <v>4</v>
+      </c>
+      <c r="K32" s="58">
+        <v>1</v>
+      </c>
+      <c r="L32" s="59">
+        <v>4</v>
+      </c>
+      <c r="M32" s="2">
+        <v>6</v>
+      </c>
+      <c r="N32" s="2">
+        <v>1</v>
+      </c>
+      <c r="O32" s="2">
+        <v>6</v>
+      </c>
+      <c r="P32" s="12">
+        <v>5</v>
+      </c>
+      <c r="Q32" s="2">
+        <v>7</v>
+      </c>
+      <c r="R32" s="2">
+        <v>2</v>
+      </c>
+      <c r="S32" s="2">
+        <v>6</v>
+      </c>
+      <c r="T32" s="60">
+        <v>5</v>
+      </c>
+      <c r="U32" s="61">
+        <v>5</v>
+      </c>
+      <c r="V32" s="62">
+        <v>3</v>
+      </c>
+      <c r="W32" s="2">
+        <v>5</v>
+      </c>
+      <c r="X32" s="2">
+        <v>3</v>
+      </c>
+      <c r="Y32" s="2">
+        <v>1</v>
+      </c>
+      <c r="Z32" s="2">
+        <v>4</v>
+      </c>
+      <c r="AA32" s="2">
+        <v>4</v>
+      </c>
+      <c r="AB32" s="2">
+        <v>1</v>
+      </c>
+      <c r="AC32" s="2">
+        <v>3</v>
+      </c>
+      <c r="AD32" s="2">
+        <v>3</v>
+      </c>
+      <c r="AE32" s="2">
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="Z7:AE7"/>
+    <mergeCell ref="V6:AE6"/>
+    <mergeCell ref="A9:AE9"/>
+    <mergeCell ref="A19:AE19"/>
+    <mergeCell ref="A23:AE23"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:Y7"/>
-    <mergeCell ref="Z7:AC7"/>
-[...4 lines deleted...]
-    <mergeCell ref="A23:AC23"/>
+    <mergeCell ref="A5:AE5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A5:AC32"/>
+  <dimension ref="A5:AE32"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="AF14" sqref="AF14"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="AJ13" sqref="AJ13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="16.5703125" customWidth="1"/>
-[...22 lines deleted...]
-    <col min="28" max="29" width="7.28515625" customWidth="1"/>
+    <col min="1" max="1" width="15" customWidth="1"/>
+    <col min="2" max="2" width="6.5703125" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="8.42578125" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="7" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="7.85546875" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="8" hidden="1" customWidth="1"/>
+    <col min="8" max="8" width="7.42578125" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="7.5703125" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="7.28515625" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="7.5703125" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5703125" customWidth="1"/>
+    <col min="15" max="15" width="6.7109375" customWidth="1"/>
+    <col min="16" max="16" width="7.140625" customWidth="1"/>
+    <col min="17" max="17" width="6.85546875" customWidth="1"/>
+    <col min="18" max="18" width="7.140625" customWidth="1"/>
+    <col min="19" max="19" width="7.7109375" customWidth="1"/>
+    <col min="20" max="20" width="6.85546875" customWidth="1"/>
+    <col min="21" max="21" width="7.28515625" customWidth="1"/>
+    <col min="22" max="22" width="8" customWidth="1"/>
+    <col min="23" max="24" width="7" customWidth="1"/>
+    <col min="26" max="26" width="6.140625" customWidth="1"/>
+    <col min="27" max="27" width="6.85546875" customWidth="1"/>
+    <col min="28" max="28" width="7.140625" customWidth="1"/>
+    <col min="29" max="29" width="6.7109375" customWidth="1"/>
+    <col min="30" max="30" width="7.140625" customWidth="1"/>
+    <col min="31" max="31" width="7.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:29">
-[...23 lines deleted...]
-      <c r="V5" s="229"/>
+    <row r="5" spans="1:31">
+      <c r="A5" s="222" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" s="222"/>
+      <c r="C5" s="222"/>
+      <c r="D5" s="222"/>
+      <c r="E5" s="222"/>
+      <c r="F5" s="222"/>
+      <c r="G5" s="222"/>
+      <c r="H5" s="222"/>
+      <c r="I5" s="222"/>
+      <c r="J5" s="222"/>
+      <c r="K5" s="222"/>
+      <c r="L5" s="222"/>
+      <c r="M5" s="222"/>
+      <c r="N5" s="222"/>
+      <c r="O5" s="222"/>
+      <c r="P5" s="222"/>
+      <c r="Q5" s="222"/>
+      <c r="R5" s="222"/>
+      <c r="S5" s="222"/>
+      <c r="T5" s="222"/>
+      <c r="U5" s="222"/>
+      <c r="V5" s="222"/>
       <c r="W5" s="223"/>
       <c r="X5" s="223"/>
       <c r="Y5" s="223"/>
       <c r="Z5" s="223"/>
       <c r="AA5" s="223"/>
       <c r="AB5" s="223"/>
+      <c r="AC5" s="223"/>
+      <c r="AD5" s="223"/>
+      <c r="AE5" s="223"/>
     </row>
-    <row r="6" spans="1:29">
+    <row r="6" spans="1:31">
       <c r="A6" s="4"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
       <c r="Q6" s="3"/>
       <c r="R6" s="3"/>
-      <c r="S6" s="3"/>
-      <c r="T6" s="5"/>
+      <c r="S6" s="243"/>
+      <c r="T6" s="243"/>
       <c r="U6" s="3"/>
-      <c r="V6" s="224" t="s">
-[...8 lines deleted...]
-      <c r="AC6" s="223"/>
+      <c r="V6" s="236" t="s">
+        <v>29</v>
+      </c>
+      <c r="W6" s="245"/>
+      <c r="X6" s="237"/>
+      <c r="Y6" s="237"/>
+      <c r="Z6" s="237"/>
+      <c r="AA6" s="237"/>
+      <c r="AB6" s="237"/>
+      <c r="AC6" s="237"/>
+      <c r="AD6" s="237"/>
+      <c r="AE6" s="237"/>
     </row>
-    <row r="7" spans="1:29">
-[...1 lines deleted...]
-      <c r="B7" s="236">
+    <row r="7" spans="1:31">
+      <c r="A7" s="224"/>
+      <c r="B7" s="226">
         <v>2024</v>
       </c>
-      <c r="C7" s="236"/>
-[...10 lines deleted...]
-      <c r="N7" s="226">
+      <c r="C7" s="226"/>
+      <c r="D7" s="226"/>
+      <c r="E7" s="226"/>
+      <c r="F7" s="226"/>
+      <c r="G7" s="226"/>
+      <c r="H7" s="226"/>
+      <c r="I7" s="226"/>
+      <c r="J7" s="226"/>
+      <c r="K7" s="226"/>
+      <c r="L7" s="226"/>
+      <c r="M7" s="226"/>
+      <c r="N7" s="227">
         <v>2025</v>
       </c>
-      <c r="O7" s="227"/>
-[...10 lines deleted...]
-      <c r="Z7" s="226">
+      <c r="O7" s="228"/>
+      <c r="P7" s="228"/>
+      <c r="Q7" s="228"/>
+      <c r="R7" s="228"/>
+      <c r="S7" s="228"/>
+      <c r="T7" s="228"/>
+      <c r="U7" s="228"/>
+      <c r="V7" s="228"/>
+      <c r="W7" s="229"/>
+      <c r="X7" s="229"/>
+      <c r="Y7" s="229"/>
+      <c r="Z7" s="227">
         <v>2026</v>
       </c>
-      <c r="AA7" s="227"/>
-[...1 lines deleted...]
-      <c r="AC7" s="228"/>
+      <c r="AA7" s="228"/>
+      <c r="AB7" s="229"/>
+      <c r="AC7" s="229"/>
+      <c r="AD7" s="229"/>
+      <c r="AE7" s="229"/>
     </row>
-    <row r="8" spans="1:29">
-      <c r="A8" s="235"/>
+    <row r="8" spans="1:31" ht="30" customHeight="1">
+      <c r="A8" s="225"/>
       <c r="B8" s="71" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="69" t="s">
-[...32 lines deleted...]
-      <c r="N8" s="9" t="s">
+      <c r="C8" s="124" t="s">
+        <v>30</v>
+      </c>
+      <c r="D8" s="72" t="s">
+        <v>31</v>
+      </c>
+      <c r="E8" s="72" t="s">
+        <v>32</v>
+      </c>
+      <c r="F8" s="72" t="s">
+        <v>33</v>
+      </c>
+      <c r="G8" s="72" t="s">
+        <v>34</v>
+      </c>
+      <c r="H8" s="72" t="s">
+        <v>35</v>
+      </c>
+      <c r="I8" s="72" t="s">
+        <v>36</v>
+      </c>
+      <c r="J8" s="72" t="s">
+        <v>37</v>
+      </c>
+      <c r="K8" s="72" t="s">
+        <v>38</v>
+      </c>
+      <c r="L8" s="73" t="s">
+        <v>39</v>
+      </c>
+      <c r="M8" s="73" t="s">
+        <v>40</v>
+      </c>
+      <c r="N8" s="125" t="s">
         <v>5</v>
       </c>
-      <c r="O8" s="9" t="s">
-[...32 lines deleted...]
-      <c r="Z8" s="174" t="s">
+      <c r="O8" s="125" t="s">
+        <v>30</v>
+      </c>
+      <c r="P8" s="72" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q8" s="72" t="s">
+        <v>32</v>
+      </c>
+      <c r="R8" s="72" t="s">
+        <v>33</v>
+      </c>
+      <c r="S8" s="72" t="s">
+        <v>34</v>
+      </c>
+      <c r="T8" s="72" t="s">
+        <v>35</v>
+      </c>
+      <c r="U8" s="72" t="s">
+        <v>36</v>
+      </c>
+      <c r="V8" s="72" t="s">
+        <v>37</v>
+      </c>
+      <c r="W8" s="73" t="s">
+        <v>38</v>
+      </c>
+      <c r="X8" s="73" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y8" s="73" t="s">
+        <v>40</v>
+      </c>
+      <c r="Z8" s="74" t="s">
         <v>5</v>
       </c>
-      <c r="AA8" s="6" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="AA8" s="74" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB8" s="72" t="s">
+        <v>31</v>
+      </c>
+      <c r="AC8" s="72" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD8" s="72" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE8" s="72" t="s">
+        <v>34</v>
       </c>
     </row>
-    <row r="9" spans="1:29">
-      <c r="A9" s="242" t="s">
+    <row r="9" spans="1:31">
+      <c r="A9" s="240" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="242"/>
-[...19 lines deleted...]
-      <c r="V9" s="242"/>
+      <c r="B9" s="240"/>
+      <c r="C9" s="240"/>
+      <c r="D9" s="240"/>
+      <c r="E9" s="240"/>
+      <c r="F9" s="240"/>
+      <c r="G9" s="240"/>
+      <c r="H9" s="240"/>
+      <c r="I9" s="240"/>
+      <c r="J9" s="240"/>
+      <c r="K9" s="240"/>
+      <c r="L9" s="240"/>
+      <c r="M9" s="240"/>
+      <c r="N9" s="240"/>
+      <c r="O9" s="240"/>
+      <c r="P9" s="240"/>
+      <c r="Q9" s="240"/>
+      <c r="R9" s="240"/>
+      <c r="S9" s="240"/>
+      <c r="T9" s="240"/>
+      <c r="U9" s="240"/>
+      <c r="V9" s="240"/>
       <c r="W9" s="231"/>
       <c r="X9" s="231"/>
       <c r="Y9" s="231"/>
       <c r="Z9" s="232"/>
       <c r="AA9" s="232"/>
       <c r="AB9" s="232"/>
       <c r="AC9" s="232"/>
+      <c r="AD9" s="232"/>
+      <c r="AE9" s="232"/>
     </row>
-    <row r="10" spans="1:29">
+    <row r="10" spans="1:31">
       <c r="A10" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B10" s="1">
-[...81 lines deleted...]
-        <v>72</v>
+      <c r="B10" s="78">
+        <v>1.08</v>
+      </c>
+      <c r="C10" s="78">
+        <v>1.2</v>
+      </c>
+      <c r="D10" s="78">
+        <v>1.26</v>
+      </c>
+      <c r="E10" s="78">
+        <v>1.27</v>
+      </c>
+      <c r="F10" s="78">
+        <v>1.28</v>
+      </c>
+      <c r="G10" s="78">
+        <v>1.31</v>
+      </c>
+      <c r="H10" s="78">
+        <v>1.38</v>
+      </c>
+      <c r="I10" s="78">
+        <v>1.37</v>
+      </c>
+      <c r="J10" s="78">
+        <v>1.47</v>
+      </c>
+      <c r="K10" s="78">
+        <v>1.5</v>
+      </c>
+      <c r="L10" s="78">
+        <v>1.57</v>
+      </c>
+      <c r="M10" s="78">
+        <v>1.61</v>
+      </c>
+      <c r="N10" s="78">
+        <v>1.57</v>
+      </c>
+      <c r="O10" s="78">
+        <v>1.72</v>
+      </c>
+      <c r="P10" s="78">
+        <v>1.81</v>
+      </c>
+      <c r="Q10" s="126">
+        <v>1.88</v>
+      </c>
+      <c r="R10" s="127">
+        <v>1.8</v>
+      </c>
+      <c r="S10" s="127">
+        <v>1.83</v>
+      </c>
+      <c r="T10" s="127">
+        <v>1.82</v>
+      </c>
+      <c r="U10" s="78">
+        <v>1.81</v>
+      </c>
+      <c r="V10" s="78">
+        <v>1.85</v>
+      </c>
+      <c r="W10" s="78">
+        <v>1.92</v>
+      </c>
+      <c r="X10" s="78">
+        <v>1.89</v>
+      </c>
+      <c r="Y10" s="75">
+        <v>1.89</v>
+      </c>
+      <c r="Z10" s="75">
+        <v>2.5299999999999998</v>
+      </c>
+      <c r="AA10" s="75">
+        <v>2.39</v>
+      </c>
+      <c r="AB10" s="75">
+        <v>2.42</v>
+      </c>
+      <c r="AC10" s="75">
+        <v>2.12</v>
+      </c>
+      <c r="AD10" s="78">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="AE10" s="78">
+        <v>2.08</v>
       </c>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:31">
       <c r="A11" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B11" s="13">
-[...81 lines deleted...]
-        <v>53</v>
+      <c r="B11" s="78">
+        <v>0.99</v>
+      </c>
+      <c r="C11" s="78">
+        <v>1.27</v>
+      </c>
+      <c r="D11" s="78">
+        <v>1.42</v>
+      </c>
+      <c r="E11" s="128">
+        <v>1.36</v>
+      </c>
+      <c r="F11" s="129">
+        <v>1.43</v>
+      </c>
+      <c r="G11" s="130">
+        <v>1.46</v>
+      </c>
+      <c r="H11" s="131">
+        <v>1.54</v>
+      </c>
+      <c r="I11" s="132">
+        <v>1.54</v>
+      </c>
+      <c r="J11" s="133">
+        <v>1.69</v>
+      </c>
+      <c r="K11" s="134">
+        <v>1.74</v>
+      </c>
+      <c r="L11" s="135">
+        <v>1.85</v>
+      </c>
+      <c r="M11" s="78">
+        <v>1.91</v>
+      </c>
+      <c r="N11" s="78">
+        <v>1.9</v>
+      </c>
+      <c r="O11" s="78">
+        <v>2.02</v>
+      </c>
+      <c r="P11" s="78">
+        <v>2.1</v>
+      </c>
+      <c r="Q11" s="78">
+        <v>2.21</v>
+      </c>
+      <c r="R11" s="78">
+        <v>2.13</v>
+      </c>
+      <c r="S11" s="78">
+        <v>2.14</v>
+      </c>
+      <c r="T11" s="136">
+        <v>2.13</v>
+      </c>
+      <c r="U11" s="137">
+        <v>2.11</v>
+      </c>
+      <c r="V11" s="138">
+        <v>2.12</v>
+      </c>
+      <c r="W11" s="78">
+        <v>2.23</v>
+      </c>
+      <c r="X11" s="78">
+        <v>2.19</v>
+      </c>
+      <c r="Y11" s="75">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Z11" s="75">
+        <v>3.17</v>
+      </c>
+      <c r="AA11" s="75">
+        <v>2.85</v>
+      </c>
+      <c r="AB11" s="75">
+        <v>2.86</v>
+      </c>
+      <c r="AC11" s="75">
+        <v>2.5099999999999998</v>
+      </c>
+      <c r="AD11" s="78">
+        <v>2.44</v>
+      </c>
+      <c r="AE11" s="78">
+        <v>2.5099999999999998</v>
       </c>
     </row>
-    <row r="12" spans="1:29">
+    <row r="12" spans="1:31">
       <c r="A12" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B12" s="13">
-[...81 lines deleted...]
-        <v>5</v>
+      <c r="B12" s="78">
+        <v>1.89</v>
+      </c>
+      <c r="C12" s="78">
+        <v>1.53</v>
+      </c>
+      <c r="D12" s="78">
+        <v>1.66</v>
+      </c>
+      <c r="E12" s="128">
+        <v>1.8</v>
+      </c>
+      <c r="F12" s="129">
+        <v>1.6</v>
+      </c>
+      <c r="G12" s="130">
+        <v>1.5</v>
+      </c>
+      <c r="H12" s="131">
+        <v>1.61</v>
+      </c>
+      <c r="I12" s="132">
+        <v>1.62</v>
+      </c>
+      <c r="J12" s="133">
+        <v>1.67</v>
+      </c>
+      <c r="K12" s="134">
+        <v>1.61</v>
+      </c>
+      <c r="L12" s="135">
+        <v>1.62</v>
+      </c>
+      <c r="M12" s="78">
+        <v>1.63</v>
+      </c>
+      <c r="N12" s="78">
+        <v>1.4</v>
+      </c>
+      <c r="O12" s="78">
+        <v>1.47</v>
+      </c>
+      <c r="P12" s="78">
+        <v>1.68</v>
+      </c>
+      <c r="Q12" s="78">
+        <v>1.58</v>
+      </c>
+      <c r="R12" s="78">
+        <v>1.52</v>
+      </c>
+      <c r="S12" s="78">
+        <v>1.6</v>
+      </c>
+      <c r="T12" s="136">
+        <v>1.67</v>
+      </c>
+      <c r="U12" s="137">
+        <v>1.62</v>
+      </c>
+      <c r="V12" s="138">
+        <v>1.67</v>
+      </c>
+      <c r="W12" s="78">
+        <v>1.72</v>
+      </c>
+      <c r="X12" s="78">
+        <v>1.7</v>
+      </c>
+      <c r="Y12" s="75">
+        <v>1.71</v>
+      </c>
+      <c r="Z12" s="75">
+        <v>2.11</v>
+      </c>
+      <c r="AA12" s="75">
+        <v>2.14</v>
+      </c>
+      <c r="AB12" s="75">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="AC12" s="75">
+        <v>1.92</v>
+      </c>
+      <c r="AD12" s="78">
+        <v>1.81</v>
+      </c>
+      <c r="AE12" s="78">
+        <v>1.66</v>
       </c>
     </row>
-    <row r="13" spans="1:29">
+    <row r="13" spans="1:31">
       <c r="A13" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B13" s="13" t="s">
+      <c r="B13" s="78" t="s">
         <v>17</v>
       </c>
-      <c r="C13" s="13">
-[...78 lines deleted...]
-        <v>1</v>
+      <c r="C13" s="78">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="D13" s="78">
+        <v>0.74</v>
+      </c>
+      <c r="E13" s="128">
+        <v>0.65</v>
+      </c>
+      <c r="F13" s="129">
+        <v>0.81</v>
+      </c>
+      <c r="G13" s="130">
+        <v>1.05</v>
+      </c>
+      <c r="H13" s="131">
+        <v>0.89</v>
+      </c>
+      <c r="I13" s="132">
+        <v>0.87</v>
+      </c>
+      <c r="J13" s="133">
+        <v>0.86</v>
+      </c>
+      <c r="K13" s="134">
+        <v>0.81</v>
+      </c>
+      <c r="L13" s="135">
+        <v>0.84</v>
+      </c>
+      <c r="M13" s="78">
+        <v>0.79</v>
+      </c>
+      <c r="N13" s="78">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="O13" s="78">
+        <v>1.9</v>
+      </c>
+      <c r="P13" s="78">
+        <v>1.87</v>
+      </c>
+      <c r="Q13" s="78">
+        <v>1.87</v>
+      </c>
+      <c r="R13" s="78">
+        <v>1.48</v>
+      </c>
+      <c r="S13" s="78">
+        <v>1.49</v>
+      </c>
+      <c r="T13" s="136">
+        <v>1.43</v>
+      </c>
+      <c r="U13" s="137">
+        <v>1.53</v>
+      </c>
+      <c r="V13" s="138">
+        <v>1.56</v>
+      </c>
+      <c r="W13" s="78">
+        <v>1.55</v>
+      </c>
+      <c r="X13" s="78">
+        <v>1.51</v>
+      </c>
+      <c r="Y13" s="75">
+        <v>1.45</v>
+      </c>
+      <c r="Z13" s="75">
+        <v>0.37</v>
+      </c>
+      <c r="AA13" s="75">
+        <v>0.96</v>
+      </c>
+      <c r="AB13" s="75">
+        <v>1.26</v>
+      </c>
+      <c r="AC13" s="75">
+        <v>1.04</v>
+      </c>
+      <c r="AD13" s="78">
+        <v>1.05</v>
+      </c>
+      <c r="AE13" s="78">
+        <v>1.1200000000000001</v>
       </c>
     </row>
-    <row r="14" spans="1:29">
+    <row r="14" spans="1:31">
       <c r="A14" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="B14" s="13">
-[...2 lines deleted...]
-      <c r="C14" s="13">
+      <c r="B14" s="78">
+        <v>1.35</v>
+      </c>
+      <c r="C14" s="78">
+        <v>0.93</v>
+      </c>
+      <c r="D14" s="78">
+        <v>0.76</v>
+      </c>
+      <c r="E14" s="128">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="F14" s="129">
+        <v>0.73</v>
+      </c>
+      <c r="G14" s="130">
+        <v>0.76</v>
+      </c>
+      <c r="H14" s="131">
+        <v>0.91</v>
+      </c>
+      <c r="I14" s="132">
+        <v>0.91</v>
+      </c>
+      <c r="J14" s="133">
+        <v>1.02</v>
+      </c>
+      <c r="K14" s="134">
+        <v>1.05</v>
+      </c>
+      <c r="L14" s="135">
         <v>1</v>
       </c>
-      <c r="D14" s="13">
-[...75 lines deleted...]
-        <v>2</v>
+      <c r="M14" s="78">
+        <v>1.03</v>
+      </c>
+      <c r="N14" s="78">
+        <v>1.36</v>
+      </c>
+      <c r="O14" s="78">
+        <v>0.95</v>
+      </c>
+      <c r="P14" s="78">
+        <v>1.4</v>
+      </c>
+      <c r="Q14" s="78">
+        <v>1.29</v>
+      </c>
+      <c r="R14" s="78">
+        <v>1.3</v>
+      </c>
+      <c r="S14" s="78">
+        <v>1.24</v>
+      </c>
+      <c r="T14" s="136">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="U14" s="137">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="V14" s="138">
+        <v>1.29</v>
+      </c>
+      <c r="W14" s="78">
+        <v>1.2</v>
+      </c>
+      <c r="X14" s="78">
+        <v>1.18</v>
+      </c>
+      <c r="Y14" s="75">
+        <v>1.23</v>
+      </c>
+      <c r="Z14" s="75">
+        <v>0.92</v>
+      </c>
+      <c r="AA14" s="75">
+        <v>0.96</v>
+      </c>
+      <c r="AB14" s="75">
+        <v>1.26</v>
+      </c>
+      <c r="AC14" s="75">
+        <v>1.18</v>
+      </c>
+      <c r="AD14" s="78">
+        <v>1.03</v>
+      </c>
+      <c r="AE14" s="78">
+        <v>1.02</v>
       </c>
     </row>
-    <row r="15" spans="1:29">
+    <row r="15" spans="1:31">
       <c r="A15" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="B15" s="13">
-[...2 lines deleted...]
-      <c r="C15" s="13">
+      <c r="B15" s="78">
+        <v>1.49</v>
+      </c>
+      <c r="C15" s="78">
+        <v>0.88</v>
+      </c>
+      <c r="D15" s="78">
+        <v>0.94</v>
+      </c>
+      <c r="E15" s="128">
+        <v>0.98</v>
+      </c>
+      <c r="F15" s="129">
+        <v>0.91</v>
+      </c>
+      <c r="G15" s="130">
+        <v>1.01</v>
+      </c>
+      <c r="H15" s="131">
+        <v>1.02</v>
+      </c>
+      <c r="I15" s="132">
         <v>1</v>
       </c>
-      <c r="D15" s="13">
-[...75 lines deleted...]
-        <v>1</v>
+      <c r="J15" s="133">
+        <v>1.03</v>
+      </c>
+      <c r="K15" s="134">
+        <v>1.03</v>
+      </c>
+      <c r="L15" s="135">
+        <v>1.02</v>
+      </c>
+      <c r="M15" s="78">
+        <v>1.04</v>
+      </c>
+      <c r="N15" s="78">
+        <v>0.43</v>
+      </c>
+      <c r="O15" s="78">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="P15" s="78">
+        <v>0.66</v>
+      </c>
+      <c r="Q15" s="78">
+        <v>0.77</v>
+      </c>
+      <c r="R15" s="78">
+        <v>1.01</v>
+      </c>
+      <c r="S15" s="78">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="T15" s="136">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="U15" s="137">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="V15" s="138">
+        <v>1.31</v>
+      </c>
+      <c r="W15" s="78">
+        <v>1.31</v>
+      </c>
+      <c r="X15" s="78">
+        <v>1.29</v>
+      </c>
+      <c r="Y15" s="75">
+        <v>1.31</v>
+      </c>
+      <c r="Z15" s="75">
+        <v>0.86</v>
+      </c>
+      <c r="AA15" s="75">
+        <v>1.47</v>
+      </c>
+      <c r="AB15" s="75">
+        <v>1.71</v>
+      </c>
+      <c r="AC15" s="75">
+        <v>1.34</v>
+      </c>
+      <c r="AD15" s="78">
+        <v>1.24</v>
+      </c>
+      <c r="AE15" s="78">
+        <v>1.33</v>
       </c>
     </row>
-    <row r="16" spans="1:29">
+    <row r="16" spans="1:31">
       <c r="A16" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="B16" s="13" t="s">
+      <c r="B16" s="78" t="s">
         <v>17</v>
       </c>
-      <c r="C16" s="13">
-[...78 lines deleted...]
-        <v>2</v>
+      <c r="C16" s="78">
+        <v>0.2</v>
+      </c>
+      <c r="D16" s="78">
+        <v>0.26</v>
+      </c>
+      <c r="E16" s="128">
+        <v>0.79</v>
+      </c>
+      <c r="F16" s="129">
+        <v>0.78</v>
+      </c>
+      <c r="G16" s="130">
+        <v>0.65</v>
+      </c>
+      <c r="H16" s="131">
+        <v>0.72</v>
+      </c>
+      <c r="I16" s="132">
+        <v>0.68</v>
+      </c>
+      <c r="J16" s="133">
+        <v>0.78</v>
+      </c>
+      <c r="K16" s="134">
+        <v>1.01</v>
+      </c>
+      <c r="L16" s="135">
+        <v>1.03</v>
+      </c>
+      <c r="M16" s="78">
+        <v>1.04</v>
+      </c>
+      <c r="N16" s="78">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="O16" s="78">
+        <v>1.41</v>
+      </c>
+      <c r="P16" s="78">
+        <v>1.05</v>
+      </c>
+      <c r="Q16" s="78">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="R16" s="78">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="S16" s="78">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="T16" s="136">
+        <v>1.01</v>
+      </c>
+      <c r="U16" s="137">
+        <v>1.03</v>
+      </c>
+      <c r="V16" s="138">
+        <v>1.05</v>
+      </c>
+      <c r="W16" s="78">
+        <v>1.06</v>
+      </c>
+      <c r="X16" s="78">
+        <v>1.07</v>
+      </c>
+      <c r="Y16" s="75">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="Z16" s="75">
+        <v>1.56</v>
+      </c>
+      <c r="AA16" s="75">
+        <v>1.22</v>
+      </c>
+      <c r="AB16" s="75">
+        <v>1.47</v>
+      </c>
+      <c r="AC16" s="75">
+        <v>1.3</v>
+      </c>
+      <c r="AD16" s="78">
+        <v>1.2</v>
+      </c>
+      <c r="AE16" s="78">
+        <v>1.1399999999999999</v>
       </c>
     </row>
-    <row r="17" spans="1:29">
+    <row r="17" spans="1:31">
       <c r="A17" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="13">
-[...5 lines deleted...]
-      <c r="D17" s="13">
+      <c r="B17" s="78">
+        <v>1.97</v>
+      </c>
+      <c r="C17" s="78">
+        <v>1.64</v>
+      </c>
+      <c r="D17" s="78">
+        <v>1.22</v>
+      </c>
+      <c r="E17" s="128">
+        <v>1.22</v>
+      </c>
+      <c r="F17" s="129">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="G17" s="130">
+        <v>1.02</v>
+      </c>
+      <c r="H17" s="131">
+        <v>1.05</v>
+      </c>
+      <c r="I17" s="132">
+        <v>0.96</v>
+      </c>
+      <c r="J17" s="133">
+        <v>0.99</v>
+      </c>
+      <c r="K17" s="134">
+        <v>1.05</v>
+      </c>
+      <c r="L17" s="135">
         <v>1</v>
       </c>
-      <c r="E17" s="14">
-[...72 lines deleted...]
-        <v>5</v>
+      <c r="M17" s="78">
+        <v>0.95</v>
+      </c>
+      <c r="N17" s="78">
+        <v>0.4</v>
+      </c>
+      <c r="O17" s="78">
+        <v>1.26</v>
+      </c>
+      <c r="P17" s="78">
+        <v>1.24</v>
+      </c>
+      <c r="Q17" s="78">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="R17" s="78">
+        <v>0.99</v>
+      </c>
+      <c r="S17" s="78">
+        <v>0.83</v>
+      </c>
+      <c r="T17" s="136">
+        <v>0.88</v>
+      </c>
+      <c r="U17" s="137">
+        <v>0.92</v>
+      </c>
+      <c r="V17" s="138">
+        <v>1.05</v>
+      </c>
+      <c r="W17" s="78">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="X17" s="78">
+        <v>1.19</v>
+      </c>
+      <c r="Y17" s="75">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="Z17" s="75">
+        <v>2.8</v>
+      </c>
+      <c r="AA17" s="75">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="AB17" s="75">
+        <v>1.95</v>
+      </c>
+      <c r="AC17" s="75">
+        <v>1.98</v>
+      </c>
+      <c r="AD17" s="78">
+        <v>2.16</v>
+      </c>
+      <c r="AE17" s="78">
+        <v>2.08</v>
       </c>
     </row>
-    <row r="18" spans="1:29">
+    <row r="18" spans="1:31">
       <c r="A18" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="B18" s="13">
-[...81 lines deleted...]
-        <v>3</v>
+      <c r="B18" s="78">
+        <v>0.41</v>
+      </c>
+      <c r="C18" s="78">
+        <v>0.84</v>
+      </c>
+      <c r="D18" s="78">
+        <v>0.69</v>
+      </c>
+      <c r="E18" s="128">
+        <v>0.83</v>
+      </c>
+      <c r="F18" s="129">
+        <v>0.75</v>
+      </c>
+      <c r="G18" s="130">
+        <v>0.9</v>
+      </c>
+      <c r="H18" s="131">
+        <v>1.06</v>
+      </c>
+      <c r="I18" s="132">
+        <v>0.93</v>
+      </c>
+      <c r="J18" s="133">
+        <v>1.01</v>
+      </c>
+      <c r="K18" s="134">
+        <v>0.95</v>
+      </c>
+      <c r="L18" s="135">
+        <v>1.01</v>
+      </c>
+      <c r="M18" s="78">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="N18" s="78">
+        <v>0.42</v>
+      </c>
+      <c r="O18" s="78">
+        <v>1.52</v>
+      </c>
+      <c r="P18" s="78">
+        <v>1.7</v>
+      </c>
+      <c r="Q18" s="78">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="R18" s="78">
+        <v>1.77</v>
+      </c>
+      <c r="S18" s="78">
+        <v>1.9</v>
+      </c>
+      <c r="T18" s="136">
+        <v>1.92</v>
+      </c>
+      <c r="U18" s="137">
+        <v>1.94</v>
+      </c>
+      <c r="V18" s="138">
+        <v>1.87</v>
+      </c>
+      <c r="W18" s="78">
+        <v>1.89</v>
+      </c>
+      <c r="X18" s="78">
+        <v>1.83</v>
+      </c>
+      <c r="Y18" s="75">
+        <v>1.71</v>
+      </c>
+      <c r="Z18" s="75">
+        <v>1.67</v>
+      </c>
+      <c r="AA18" s="75">
+        <v>1.75</v>
+      </c>
+      <c r="AB18" s="75">
+        <v>1.29</v>
+      </c>
+      <c r="AC18" s="75">
+        <v>1.29</v>
+      </c>
+      <c r="AD18" s="78">
+        <v>1.28</v>
+      </c>
+      <c r="AE18" s="78">
+        <v>1.28</v>
       </c>
     </row>
-    <row r="19" spans="1:29">
-      <c r="A19" s="243" t="s">
+    <row r="19" spans="1:31">
+      <c r="A19" s="242" t="s">
         <v>11</v>
       </c>
-      <c r="B19" s="243"/>
-[...22 lines deleted...]
-      <c r="Y19" s="222"/>
+      <c r="B19" s="242"/>
+      <c r="C19" s="242"/>
+      <c r="D19" s="242"/>
+      <c r="E19" s="242"/>
+      <c r="F19" s="242"/>
+      <c r="G19" s="242"/>
+      <c r="H19" s="242"/>
+      <c r="I19" s="242"/>
+      <c r="J19" s="242"/>
+      <c r="K19" s="242"/>
+      <c r="L19" s="242"/>
+      <c r="M19" s="242"/>
+      <c r="N19" s="242"/>
+      <c r="O19" s="242"/>
+      <c r="P19" s="242"/>
+      <c r="Q19" s="242"/>
+      <c r="R19" s="242"/>
+      <c r="S19" s="242"/>
+      <c r="T19" s="242"/>
+      <c r="U19" s="242"/>
+      <c r="V19" s="242"/>
+      <c r="W19" s="234"/>
+      <c r="X19" s="234"/>
+      <c r="Y19" s="234"/>
       <c r="Z19" s="223"/>
       <c r="AA19" s="223"/>
       <c r="AB19" s="223"/>
       <c r="AC19" s="223"/>
+      <c r="AD19" s="223"/>
+      <c r="AE19" s="223"/>
     </row>
-    <row r="20" spans="1:29">
+    <row r="20" spans="1:31">
       <c r="A20" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B20" s="13">
-[...81 lines deleted...]
-        <v>53</v>
+      <c r="B20" s="78">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="C20" s="78">
+        <v>1.41</v>
+      </c>
+      <c r="D20" s="78">
+        <v>1.52</v>
+      </c>
+      <c r="E20" s="78">
+        <v>1.5</v>
+      </c>
+      <c r="F20" s="78">
+        <v>1.53</v>
+      </c>
+      <c r="G20" s="78">
+        <v>1.54</v>
+      </c>
+      <c r="H20" s="78">
+        <v>1.63</v>
+      </c>
+      <c r="I20" s="78">
+        <v>1.65</v>
+      </c>
+      <c r="J20" s="78">
+        <v>1.78</v>
+      </c>
+      <c r="K20" s="78">
+        <v>1.8</v>
+      </c>
+      <c r="L20" s="78">
+        <v>1.9</v>
+      </c>
+      <c r="M20" s="78">
+        <v>1.95</v>
+      </c>
+      <c r="N20" s="78">
+        <v>1.96</v>
+      </c>
+      <c r="O20" s="78">
+        <v>2.06</v>
+      </c>
+      <c r="P20" s="78">
+        <v>2.16</v>
+      </c>
+      <c r="Q20" s="139">
+        <v>2.29</v>
+      </c>
+      <c r="R20" s="140">
+        <v>2.19</v>
+      </c>
+      <c r="S20" s="140">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="T20" s="140">
+        <v>2.25</v>
+      </c>
+      <c r="U20" s="78">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="V20" s="78">
+        <v>2.25</v>
+      </c>
+      <c r="W20" s="78">
+        <v>2.34</v>
+      </c>
+      <c r="X20" s="78">
+        <v>2.29</v>
+      </c>
+      <c r="Y20" s="75">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Z20" s="75">
+        <v>3.09</v>
+      </c>
+      <c r="AA20" s="75">
+        <v>2.93</v>
+      </c>
+      <c r="AB20" s="75">
+        <v>2.99</v>
+      </c>
+      <c r="AC20" s="75">
+        <v>2.65</v>
+      </c>
+      <c r="AD20" s="78">
+        <v>2.57</v>
+      </c>
+      <c r="AE20" s="78">
+        <v>2.61</v>
       </c>
     </row>
-    <row r="21" spans="1:29">
+    <row r="21" spans="1:31">
       <c r="A21" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B21" s="13">
-[...81 lines deleted...]
-        <v>48</v>
+      <c r="B21" s="78">
+        <v>0.99</v>
+      </c>
+      <c r="C21" s="78">
+        <v>1.34</v>
+      </c>
+      <c r="D21" s="78">
+        <v>1.45</v>
+      </c>
+      <c r="E21" s="141">
+        <v>1.4</v>
+      </c>
+      <c r="F21" s="142">
+        <v>1.49</v>
+      </c>
+      <c r="G21" s="143">
+        <v>1.52</v>
+      </c>
+      <c r="H21" s="144">
+        <v>1.61</v>
+      </c>
+      <c r="I21" s="145">
+        <v>1.62</v>
+      </c>
+      <c r="J21" s="146">
+        <v>1.76</v>
+      </c>
+      <c r="K21" s="147">
+        <v>1.8</v>
+      </c>
+      <c r="L21" s="148">
+        <v>1.94</v>
+      </c>
+      <c r="M21" s="78">
+        <v>2</v>
+      </c>
+      <c r="N21" s="78">
+        <v>2.13</v>
+      </c>
+      <c r="O21" s="78">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="P21" s="78">
+        <v>2.25</v>
+      </c>
+      <c r="Q21" s="78">
+        <v>2.42</v>
+      </c>
+      <c r="R21" s="78">
+        <v>2.31</v>
+      </c>
+      <c r="S21" s="78">
+        <v>2.34</v>
+      </c>
+      <c r="T21" s="149">
+        <v>2.34</v>
+      </c>
+      <c r="U21" s="150">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="V21" s="151">
+        <v>2.33</v>
+      </c>
+      <c r="W21" s="78">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="X21" s="78">
+        <v>2.39</v>
+      </c>
+      <c r="Y21" s="75">
+        <v>2.4</v>
+      </c>
+      <c r="Z21" s="75">
+        <v>3.3</v>
+      </c>
+      <c r="AA21" s="75">
+        <v>3.07</v>
+      </c>
+      <c r="AB21" s="75">
+        <v>3.12</v>
+      </c>
+      <c r="AC21" s="75">
+        <v>2.78</v>
+      </c>
+      <c r="AD21" s="78">
+        <v>2.72</v>
+      </c>
+      <c r="AE21" s="78">
+        <v>2.8</v>
       </c>
     </row>
-    <row r="22" spans="1:29">
+    <row r="22" spans="1:31">
       <c r="A22" s="7" t="s">
-        <v>27</v>
-[...64 lines deleted...]
-      <c r="W22" s="1">
+        <v>20</v>
+      </c>
+      <c r="B22" s="78">
+        <v>1.93</v>
+      </c>
+      <c r="C22" s="78">
+        <v>1.72</v>
+      </c>
+      <c r="D22" s="78">
+        <v>1.86</v>
+      </c>
+      <c r="E22" s="141">
+        <v>1.98</v>
+      </c>
+      <c r="F22" s="142">
+        <v>1.72</v>
+      </c>
+      <c r="G22" s="143">
+        <v>1.63</v>
+      </c>
+      <c r="H22" s="144">
+        <v>1.74</v>
+      </c>
+      <c r="I22" s="145">
+        <v>1.78</v>
+      </c>
+      <c r="J22" s="146">
+        <v>1.83</v>
+      </c>
+      <c r="K22" s="147">
+        <v>1.76</v>
+      </c>
+      <c r="L22" s="148">
+        <v>1.71</v>
+      </c>
+      <c r="M22" s="78">
+        <v>1.73</v>
+      </c>
+      <c r="N22" s="78">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="O22" s="78">
+        <v>1.44</v>
+      </c>
+      <c r="P22" s="78">
+        <v>1.69</v>
+      </c>
+      <c r="Q22" s="78">
+        <v>1.65</v>
+      </c>
+      <c r="R22" s="78">
+        <v>1.57</v>
+      </c>
+      <c r="S22" s="78">
+        <v>1.65</v>
+      </c>
+      <c r="T22" s="149">
+        <v>1.76</v>
+      </c>
+      <c r="U22" s="150">
+        <v>1.72</v>
+      </c>
+      <c r="V22" s="151">
+        <v>1.8</v>
+      </c>
+      <c r="W22" s="78">
+        <v>1.8</v>
+      </c>
+      <c r="X22" s="78">
+        <v>1.79</v>
+      </c>
+      <c r="Y22" s="75">
+        <v>1.83</v>
+      </c>
+      <c r="Z22" s="75">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="AA22" s="75">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="AB22" s="75">
+        <v>2.33</v>
+      </c>
+      <c r="AC22" s="75">
+        <v>1.98</v>
+      </c>
+      <c r="AD22" s="78">
+        <v>1.8</v>
+      </c>
+      <c r="AE22" s="78">
+        <v>1.66</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31">
+      <c r="A23" s="238" t="s">
         <v>10</v>
       </c>
-      <c r="X22" s="1">
-[...45 lines deleted...]
-      <c r="Y23" s="222"/>
+      <c r="B23" s="238"/>
+      <c r="C23" s="238"/>
+      <c r="D23" s="238"/>
+      <c r="E23" s="238"/>
+      <c r="F23" s="238"/>
+      <c r="G23" s="238"/>
+      <c r="H23" s="238"/>
+      <c r="I23" s="238"/>
+      <c r="J23" s="238"/>
+      <c r="K23" s="238"/>
+      <c r="L23" s="238"/>
+      <c r="M23" s="238"/>
+      <c r="N23" s="238"/>
+      <c r="O23" s="238"/>
+      <c r="P23" s="238"/>
+      <c r="Q23" s="238"/>
+      <c r="R23" s="238"/>
+      <c r="S23" s="238"/>
+      <c r="T23" s="238"/>
+      <c r="U23" s="238"/>
+      <c r="V23" s="238"/>
+      <c r="W23" s="234"/>
+      <c r="X23" s="234"/>
+      <c r="Y23" s="234"/>
       <c r="Z23" s="223"/>
       <c r="AA23" s="223"/>
       <c r="AB23" s="223"/>
       <c r="AC23" s="223"/>
+      <c r="AD23" s="223"/>
+      <c r="AE23" s="223"/>
     </row>
-    <row r="24" spans="1:29">
+    <row r="24" spans="1:31">
       <c r="A24" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B24" s="1">
-[...81 lines deleted...]
-        <v>19</v>
+      <c r="B24" s="78">
+        <v>1</v>
+      </c>
+      <c r="C24" s="78">
+        <v>0.96</v>
+      </c>
+      <c r="D24" s="78">
+        <v>0.95</v>
+      </c>
+      <c r="E24" s="78">
+        <v>0.99</v>
+      </c>
+      <c r="F24" s="78">
+        <v>0.98</v>
+      </c>
+      <c r="G24" s="78">
+        <v>1.02</v>
+      </c>
+      <c r="H24" s="78">
+        <v>1.07</v>
+      </c>
+      <c r="I24" s="78">
+        <v>1.02</v>
+      </c>
+      <c r="J24" s="78">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="K24" s="78">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="L24" s="78">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="M24" s="78">
+        <v>1.19</v>
+      </c>
+      <c r="N24" s="78">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="O24" s="78">
+        <v>1.32</v>
+      </c>
+      <c r="P24" s="78">
+        <v>1.38</v>
+      </c>
+      <c r="Q24" s="139">
+        <v>1.38</v>
+      </c>
+      <c r="R24" s="140">
+        <v>1.34</v>
+      </c>
+      <c r="S24" s="140">
+        <v>1.35</v>
+      </c>
+      <c r="T24" s="140">
+        <v>1.31</v>
+      </c>
+      <c r="U24" s="78">
+        <v>1.31</v>
+      </c>
+      <c r="V24" s="78">
+        <v>1.36</v>
+      </c>
+      <c r="W24" s="78">
+        <v>1.41</v>
+      </c>
+      <c r="X24" s="78">
+        <v>1.4</v>
+      </c>
+      <c r="Y24" s="78">
+        <v>1.39</v>
+      </c>
+      <c r="Z24" s="75">
+        <v>1.85</v>
+      </c>
+      <c r="AA24" s="75">
+        <v>1.73</v>
+      </c>
+      <c r="AB24" s="75">
+        <v>1.73</v>
+      </c>
+      <c r="AC24" s="75">
+        <v>1.48</v>
+      </c>
+      <c r="AD24" s="78">
+        <v>1.44</v>
+      </c>
+      <c r="AE24" s="78">
+        <v>1.44</v>
       </c>
     </row>
-    <row r="25" spans="1:29">
+    <row r="25" spans="1:31">
       <c r="A25" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B25" s="13">
-[...81 lines deleted...]
-        <v>5</v>
+      <c r="B25" s="78">
+        <v>0.99</v>
+      </c>
+      <c r="C25" s="78">
+        <v>1.03</v>
+      </c>
+      <c r="D25" s="78">
+        <v>1.29</v>
+      </c>
+      <c r="E25" s="152">
+        <v>1.22</v>
+      </c>
+      <c r="F25" s="153">
+        <v>1.21</v>
+      </c>
+      <c r="G25" s="154">
+        <v>1.23</v>
+      </c>
+      <c r="H25" s="155">
+        <v>1.31</v>
+      </c>
+      <c r="I25" s="156">
+        <v>1.26</v>
+      </c>
+      <c r="J25" s="157">
+        <v>1.43</v>
+      </c>
+      <c r="K25" s="158">
+        <v>1.5</v>
+      </c>
+      <c r="L25" s="159">
+        <v>1.53</v>
+      </c>
+      <c r="M25" s="78">
+        <v>1.58</v>
+      </c>
+      <c r="N25" s="78">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="O25" s="78">
+        <v>1.52</v>
+      </c>
+      <c r="P25" s="78">
+        <v>1.61</v>
+      </c>
+      <c r="Q25" s="78">
+        <v>1.55</v>
+      </c>
+      <c r="R25" s="78">
+        <v>1.52</v>
+      </c>
+      <c r="S25" s="78">
+        <v>1.51</v>
+      </c>
+      <c r="T25" s="160">
+        <v>1.45</v>
+      </c>
+      <c r="U25" s="161">
+        <v>1.4</v>
+      </c>
+      <c r="V25" s="162">
+        <v>1.41</v>
+      </c>
+      <c r="W25" s="78">
+        <v>1.52</v>
+      </c>
+      <c r="X25" s="78">
+        <v>1.54</v>
+      </c>
+      <c r="Y25" s="78">
+        <v>1.56</v>
+      </c>
+      <c r="Z25" s="75">
+        <v>2.79</v>
+      </c>
+      <c r="AA25" s="75">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="AB25" s="75">
+        <v>2.04</v>
+      </c>
+      <c r="AC25" s="75">
+        <v>1.68</v>
+      </c>
+      <c r="AD25" s="78">
+        <v>1.59</v>
+      </c>
+      <c r="AE25" s="78">
+        <v>1.6</v>
       </c>
     </row>
-    <row r="26" spans="1:29">
+    <row r="26" spans="1:31">
       <c r="A26" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B26" s="13">
-[...81 lines deleted...]
-        <v>17</v>
+      <c r="B26" s="78">
+        <v>1.76</v>
+      </c>
+      <c r="C26" s="78">
+        <v>0.9</v>
+      </c>
+      <c r="D26" s="78">
+        <v>0.99</v>
+      </c>
+      <c r="E26" s="152">
+        <v>1.2</v>
+      </c>
+      <c r="F26" s="153">
+        <v>1.2</v>
+      </c>
+      <c r="G26" s="154">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H26" s="155">
+        <v>1.2</v>
+      </c>
+      <c r="I26" s="156">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="J26" s="157">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="K26" s="158">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="L26" s="159">
+        <v>1.3</v>
+      </c>
+      <c r="M26" s="78">
+        <v>1.29</v>
+      </c>
+      <c r="N26" s="78">
+        <v>2.38</v>
+      </c>
+      <c r="O26" s="78">
+        <v>1.56</v>
+      </c>
+      <c r="P26" s="78">
+        <v>1.64</v>
+      </c>
+      <c r="Q26" s="78">
+        <v>1.38</v>
+      </c>
+      <c r="R26" s="78">
+        <v>1.34</v>
+      </c>
+      <c r="S26" s="78">
+        <v>1.43</v>
+      </c>
+      <c r="T26" s="160">
+        <v>1.39</v>
+      </c>
+      <c r="U26" s="161">
+        <v>1.29</v>
+      </c>
+      <c r="V26" s="162">
+        <v>1.22</v>
+      </c>
+      <c r="W26" s="78">
+        <v>1.46</v>
+      </c>
+      <c r="X26" s="78">
+        <v>1.38</v>
+      </c>
+      <c r="Y26" s="78">
+        <v>1.32</v>
+      </c>
+      <c r="Z26" s="75">
+        <v>2.41</v>
+      </c>
+      <c r="AA26" s="75">
+        <v>1.9</v>
+      </c>
+      <c r="AB26" s="75">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="AC26" s="75">
+        <v>1.71</v>
+      </c>
+      <c r="AD26" s="78">
+        <v>1.85</v>
+      </c>
+      <c r="AE26" s="78">
+        <v>1.65</v>
       </c>
     </row>
-    <row r="27" spans="1:29">
+    <row r="27" spans="1:31">
       <c r="A27" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B27" s="13" t="s">
+      <c r="B27" s="78" t="s">
         <v>17</v>
       </c>
-      <c r="C27" s="13">
-[...78 lines deleted...]
-        <v>1</v>
+      <c r="C27" s="78">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="D27" s="78">
+        <v>0.74</v>
+      </c>
+      <c r="E27" s="152">
+        <v>0.65</v>
+      </c>
+      <c r="F27" s="153">
+        <v>0.81</v>
+      </c>
+      <c r="G27" s="154">
+        <v>1.05</v>
+      </c>
+      <c r="H27" s="155">
+        <v>0.89</v>
+      </c>
+      <c r="I27" s="156">
+        <v>0.87</v>
+      </c>
+      <c r="J27" s="157">
+        <v>0.86</v>
+      </c>
+      <c r="K27" s="158">
+        <v>0.81</v>
+      </c>
+      <c r="L27" s="159">
+        <v>0.84</v>
+      </c>
+      <c r="M27" s="78">
+        <v>0.79</v>
+      </c>
+      <c r="N27" s="78">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="O27" s="78">
+        <v>1.9</v>
+      </c>
+      <c r="P27" s="78">
+        <v>1.87</v>
+      </c>
+      <c r="Q27" s="78">
+        <v>1.87</v>
+      </c>
+      <c r="R27" s="78">
+        <v>1.48</v>
+      </c>
+      <c r="S27" s="78">
+        <v>1.49</v>
+      </c>
+      <c r="T27" s="160">
+        <v>1.43</v>
+      </c>
+      <c r="U27" s="161">
+        <v>1.53</v>
+      </c>
+      <c r="V27" s="162">
+        <v>1.56</v>
+      </c>
+      <c r="W27" s="78">
+        <v>1.55</v>
+      </c>
+      <c r="X27" s="78">
+        <v>1.51</v>
+      </c>
+      <c r="Y27" s="78">
+        <v>1.45</v>
+      </c>
+      <c r="Z27" s="75">
+        <v>0.37</v>
+      </c>
+      <c r="AA27" s="75">
+        <v>0.96</v>
+      </c>
+      <c r="AB27" s="75">
+        <v>1.26</v>
+      </c>
+      <c r="AC27" s="75">
+        <v>1.04</v>
+      </c>
+      <c r="AD27" s="78">
+        <v>1.05</v>
+      </c>
+      <c r="AE27" s="78">
+        <v>1.1200000000000001</v>
       </c>
     </row>
-    <row r="28" spans="1:29">
+    <row r="28" spans="1:31">
       <c r="A28" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="B28" s="13">
-[...2 lines deleted...]
-      <c r="C28" s="13">
+      <c r="B28" s="78">
+        <v>1.35</v>
+      </c>
+      <c r="C28" s="78">
+        <v>0.93</v>
+      </c>
+      <c r="D28" s="78">
+        <v>0.76</v>
+      </c>
+      <c r="E28" s="152">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="F28" s="153">
+        <v>0.73</v>
+      </c>
+      <c r="G28" s="154">
+        <v>0.76</v>
+      </c>
+      <c r="H28" s="155">
+        <v>0.91</v>
+      </c>
+      <c r="I28" s="156">
+        <v>0.91</v>
+      </c>
+      <c r="J28" s="157">
+        <v>1.02</v>
+      </c>
+      <c r="K28" s="158">
+        <v>1.05</v>
+      </c>
+      <c r="L28" s="159">
         <v>1</v>
       </c>
-      <c r="D28" s="13">
-[...75 lines deleted...]
-        <v>2</v>
+      <c r="M28" s="78">
+        <v>1.03</v>
+      </c>
+      <c r="N28" s="78">
+        <v>1.36</v>
+      </c>
+      <c r="O28" s="78">
+        <v>0.95</v>
+      </c>
+      <c r="P28" s="78">
+        <v>1.4</v>
+      </c>
+      <c r="Q28" s="78">
+        <v>1.29</v>
+      </c>
+      <c r="R28" s="78">
+        <v>1.3</v>
+      </c>
+      <c r="S28" s="78">
+        <v>1.24</v>
+      </c>
+      <c r="T28" s="160">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="U28" s="161">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="V28" s="162">
+        <v>1.29</v>
+      </c>
+      <c r="W28" s="78">
+        <v>1.2</v>
+      </c>
+      <c r="X28" s="78">
+        <v>1.18</v>
+      </c>
+      <c r="Y28" s="78">
+        <v>1.23</v>
+      </c>
+      <c r="Z28" s="75">
+        <v>0.92</v>
+      </c>
+      <c r="AA28" s="75">
+        <v>0.96</v>
+      </c>
+      <c r="AB28" s="75">
+        <v>1.26</v>
+      </c>
+      <c r="AC28" s="75">
+        <v>1.18</v>
+      </c>
+      <c r="AD28" s="78">
+        <v>1.03</v>
+      </c>
+      <c r="AE28" s="78">
+        <v>1.02</v>
       </c>
     </row>
-    <row r="29" spans="1:29">
+    <row r="29" spans="1:31">
       <c r="A29" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="B29" s="13">
-[...2 lines deleted...]
-      <c r="C29" s="13">
+      <c r="B29" s="78">
+        <v>1.49</v>
+      </c>
+      <c r="C29" s="78">
+        <v>0.88</v>
+      </c>
+      <c r="D29" s="78">
+        <v>0.94</v>
+      </c>
+      <c r="E29" s="152">
+        <v>0.98</v>
+      </c>
+      <c r="F29" s="153">
+        <v>0.91</v>
+      </c>
+      <c r="G29" s="154">
+        <v>1.01</v>
+      </c>
+      <c r="H29" s="155">
+        <v>1.02</v>
+      </c>
+      <c r="I29" s="156">
         <v>1</v>
       </c>
-      <c r="D29" s="13">
-[...75 lines deleted...]
-        <v>1</v>
+      <c r="J29" s="157">
+        <v>1.03</v>
+      </c>
+      <c r="K29" s="158">
+        <v>1.03</v>
+      </c>
+      <c r="L29" s="159">
+        <v>1.02</v>
+      </c>
+      <c r="M29" s="78">
+        <v>1.04</v>
+      </c>
+      <c r="N29" s="78">
+        <v>0.43</v>
+      </c>
+      <c r="O29" s="78">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="P29" s="78">
+        <v>0.66</v>
+      </c>
+      <c r="Q29" s="78">
+        <v>0.77</v>
+      </c>
+      <c r="R29" s="78">
+        <v>1.01</v>
+      </c>
+      <c r="S29" s="78">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="T29" s="160">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="U29" s="161">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="V29" s="162">
+        <v>1.31</v>
+      </c>
+      <c r="W29" s="78">
+        <v>1.31</v>
+      </c>
+      <c r="X29" s="78">
+        <v>1.29</v>
+      </c>
+      <c r="Y29" s="78">
+        <v>1.31</v>
+      </c>
+      <c r="Z29" s="75">
+        <v>0.86</v>
+      </c>
+      <c r="AA29" s="75">
+        <v>1.47</v>
+      </c>
+      <c r="AB29" s="75">
+        <v>1.71</v>
+      </c>
+      <c r="AC29" s="75">
+        <v>1.34</v>
+      </c>
+      <c r="AD29" s="78">
+        <v>1.24</v>
+      </c>
+      <c r="AE29" s="78">
+        <v>1.33</v>
       </c>
     </row>
-    <row r="30" spans="1:29">
+    <row r="30" spans="1:31">
       <c r="A30" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="B30" s="13" t="s">
+      <c r="B30" s="78" t="s">
         <v>17</v>
       </c>
-      <c r="C30" s="13">
-[...78 lines deleted...]
-        <v>2</v>
+      <c r="C30" s="78">
+        <v>0.2</v>
+      </c>
+      <c r="D30" s="78">
+        <v>0.26</v>
+      </c>
+      <c r="E30" s="152">
+        <v>0.79</v>
+      </c>
+      <c r="F30" s="153">
+        <v>0.78</v>
+      </c>
+      <c r="G30" s="154">
+        <v>0.65</v>
+      </c>
+      <c r="H30" s="155">
+        <v>0.72</v>
+      </c>
+      <c r="I30" s="156">
+        <v>0.68</v>
+      </c>
+      <c r="J30" s="157">
+        <v>0.78</v>
+      </c>
+      <c r="K30" s="158">
+        <v>1.01</v>
+      </c>
+      <c r="L30" s="159">
+        <v>1.03</v>
+      </c>
+      <c r="M30" s="78">
+        <v>1.04</v>
+      </c>
+      <c r="N30" s="78">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="O30" s="78">
+        <v>1.41</v>
+      </c>
+      <c r="P30" s="78">
+        <v>1.05</v>
+      </c>
+      <c r="Q30" s="78">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="R30" s="78">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="S30" s="78">
+        <v>1.1200000000000001</v>
+      </c>
+      <c r="T30" s="160">
+        <v>1.01</v>
+      </c>
+      <c r="U30" s="161">
+        <v>1.03</v>
+      </c>
+      <c r="V30" s="162">
+        <v>1.05</v>
+      </c>
+      <c r="W30" s="78">
+        <v>1.06</v>
+      </c>
+      <c r="X30" s="78">
+        <v>1.07</v>
+      </c>
+      <c r="Y30" s="78">
+        <v>1.1100000000000001</v>
+      </c>
+      <c r="Z30" s="75">
+        <v>1.56</v>
+      </c>
+      <c r="AA30" s="75">
+        <v>1.22</v>
+      </c>
+      <c r="AB30" s="75">
+        <v>1.47</v>
+      </c>
+      <c r="AC30" s="75">
+        <v>1.3</v>
+      </c>
+      <c r="AD30" s="78">
+        <v>1.2</v>
+      </c>
+      <c r="AE30" s="78">
+        <v>1.1399999999999999</v>
       </c>
     </row>
-    <row r="31" spans="1:29">
+    <row r="31" spans="1:31">
       <c r="A31" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="B31" s="13">
-[...5 lines deleted...]
-      <c r="D31" s="13">
+      <c r="B31" s="78">
+        <v>1.97</v>
+      </c>
+      <c r="C31" s="78">
+        <v>1.64</v>
+      </c>
+      <c r="D31" s="78">
+        <v>1.22</v>
+      </c>
+      <c r="E31" s="152">
+        <v>1.22</v>
+      </c>
+      <c r="F31" s="153">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="G31" s="154">
+        <v>1.02</v>
+      </c>
+      <c r="H31" s="155">
+        <v>1.05</v>
+      </c>
+      <c r="I31" s="156">
+        <v>0.96</v>
+      </c>
+      <c r="J31" s="157">
+        <v>0.99</v>
+      </c>
+      <c r="K31" s="158">
+        <v>1.05</v>
+      </c>
+      <c r="L31" s="159">
         <v>1</v>
       </c>
-      <c r="E31" s="38">
-[...72 lines deleted...]
-        <v>5</v>
+      <c r="M31" s="78">
+        <v>0.95</v>
+      </c>
+      <c r="N31" s="78">
+        <v>0.4</v>
+      </c>
+      <c r="O31" s="78">
+        <v>1.26</v>
+      </c>
+      <c r="P31" s="78">
+        <v>1.24</v>
+      </c>
+      <c r="Q31" s="78">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="R31" s="78">
+        <v>0.99</v>
+      </c>
+      <c r="S31" s="78">
+        <v>0.83</v>
+      </c>
+      <c r="T31" s="160">
+        <v>0.88</v>
+      </c>
+      <c r="U31" s="161">
+        <v>0.92</v>
+      </c>
+      <c r="V31" s="162">
+        <v>1.05</v>
+      </c>
+      <c r="W31" s="78">
+        <v>1.1499999999999999</v>
+      </c>
+      <c r="X31" s="78">
+        <v>1.19</v>
+      </c>
+      <c r="Y31" s="78">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="Z31" s="75">
+        <v>2.8</v>
+      </c>
+      <c r="AA31" s="75">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="AB31" s="75">
+        <v>1.95</v>
+      </c>
+      <c r="AC31" s="75">
+        <v>1.98</v>
+      </c>
+      <c r="AD31" s="78">
+        <v>2.16</v>
+      </c>
+      <c r="AE31" s="78">
+        <v>2.08</v>
       </c>
     </row>
-    <row r="32" spans="1:29">
+    <row r="32" spans="1:31">
       <c r="A32" s="63" t="s">
         <v>26</v>
       </c>
-      <c r="B32" s="2">
-[...2211 lines deleted...]
-      </c>
       <c r="B32" s="112">
         <v>0.41</v>
       </c>
       <c r="C32" s="112">
         <v>0.84</v>
       </c>
       <c r="D32" s="112">
         <v>0.69</v>
       </c>
       <c r="E32" s="163">
         <v>0.83</v>
       </c>
       <c r="F32" s="164">
         <v>0.75</v>
       </c>
       <c r="G32" s="165">
         <v>0.9</v>
       </c>
       <c r="H32" s="166">
         <v>1.06</v>
       </c>
       <c r="I32" s="167">
         <v>0.93</v>
       </c>
       <c r="J32" s="168">
@@ -10710,64 +11300,70 @@
         <v>1.94</v>
       </c>
       <c r="V32" s="173">
         <v>1.87</v>
       </c>
       <c r="W32" s="112">
         <v>1.89</v>
       </c>
       <c r="X32" s="112">
         <v>1.83</v>
       </c>
       <c r="Y32" s="112">
         <v>1.71</v>
       </c>
       <c r="Z32" s="112">
         <v>1.67</v>
       </c>
       <c r="AA32" s="112">
         <v>1.75</v>
       </c>
       <c r="AB32" s="112">
         <v>1.29</v>
       </c>
       <c r="AC32" s="112">
         <v>1.29</v>
+      </c>
+      <c r="AD32" s="112">
+        <v>1.28</v>
+      </c>
+      <c r="AE32" s="112">
+        <v>1.28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="Z7:AE7"/>
+    <mergeCell ref="V6:AE6"/>
+    <mergeCell ref="A9:AE9"/>
+    <mergeCell ref="A19:AE19"/>
+    <mergeCell ref="A23:AE23"/>
+    <mergeCell ref="A5:AE5"/>
     <mergeCell ref="S6:T6"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:Y7"/>
-    <mergeCell ref="Z7:AC7"/>
-[...4 lines deleted...]
-    <mergeCell ref="A5:AC5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Тіркелген некелер саны</vt:lpstr>