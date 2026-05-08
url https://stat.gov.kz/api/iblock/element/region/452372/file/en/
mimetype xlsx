--- v0 (2026-04-14)
+++ v1 (2026-05-08)
@@ -602,66 +602,66 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C25" sqref="C25"/>
+      <selection activeCell="F28" sqref="F28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="39" style="3" customWidth="1"/>
     <col min="2" max="3" width="10.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="9.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="10.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="9.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="20" width="9.140625" style="4"/>
     <col min="21" max="21" width="8.85546875" style="4" customWidth="1"/>
     <col min="22" max="256" width="9.140625" style="4"/>
     <col min="257" max="257" width="20" style="4" customWidth="1"/>
     <col min="258" max="259" width="10.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="260" max="261" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="262" max="263" width="10.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="264" max="265" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="266" max="266" width="10.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="267" max="268" width="11.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="269" max="269" width="11.85546875" style="4" bestFit="1" customWidth="1"/>
     <col min="270" max="276" width="9.140625" style="4"/>
     <col min="277" max="277" width="8.85546875" style="4" customWidth="1"/>
@@ -1940,51 +1940,53 @@
         <v>2026</v>
       </c>
       <c r="B23" s="18"/>
       <c r="C23" s="18"/>
       <c r="D23" s="18"/>
       <c r="E23" s="18"/>
       <c r="F23" s="18"/>
       <c r="G23" s="18"/>
       <c r="H23" s="18"/>
       <c r="I23" s="18"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="18"/>
       <c r="M23" s="19"/>
     </row>
     <row r="24" spans="1:13" ht="25.5">
       <c r="A24" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="9">
         <v>93</v>
       </c>
       <c r="C24" s="9">
         <v>91.5</v>
       </c>
-      <c r="D24" s="9"/>
+      <c r="D24" s="9">
+        <v>82.4</v>
+      </c>
       <c r="E24" s="9"/>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
       <c r="K24" s="15"/>
       <c r="L24" s="16"/>
       <c r="M24" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A23:M23"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A19:M19"/>
     <mergeCell ref="A21:M21"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A13:M13"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>