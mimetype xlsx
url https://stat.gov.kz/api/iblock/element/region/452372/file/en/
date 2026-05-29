--- v1 (2026-05-08)
+++ v2 (2026-05-29)
@@ -602,66 +602,66 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F28" sqref="F28"/>
+      <selection activeCell="F24" sqref="F24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="39" style="3" customWidth="1"/>
     <col min="2" max="3" width="10.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="9.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="10.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="9.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="20" width="9.140625" style="4"/>
     <col min="21" max="21" width="8.85546875" style="4" customWidth="1"/>
     <col min="22" max="256" width="9.140625" style="4"/>
     <col min="257" max="257" width="20" style="4" customWidth="1"/>
     <col min="258" max="259" width="10.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="260" max="261" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="262" max="263" width="10.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="264" max="265" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="266" max="266" width="10.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="267" max="268" width="11.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="269" max="269" width="11.85546875" style="4" bestFit="1" customWidth="1"/>
     <col min="270" max="276" width="9.140625" style="4"/>
     <col min="277" max="277" width="8.85546875" style="4" customWidth="1"/>
@@ -1943,51 +1943,53 @@
       <c r="C23" s="18"/>
       <c r="D23" s="18"/>
       <c r="E23" s="18"/>
       <c r="F23" s="18"/>
       <c r="G23" s="18"/>
       <c r="H23" s="18"/>
       <c r="I23" s="18"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="18"/>
       <c r="M23" s="19"/>
     </row>
     <row r="24" spans="1:13" ht="25.5">
       <c r="A24" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="9">
         <v>93</v>
       </c>
       <c r="C24" s="9">
         <v>91.5</v>
       </c>
       <c r="D24" s="9">
         <v>82.4</v>
       </c>
-      <c r="E24" s="9"/>
+      <c r="E24" s="9">
+        <v>81.400000000000006</v>
+      </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
       <c r="K24" s="15"/>
       <c r="L24" s="16"/>
       <c r="M24" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A23:M23"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A19:M19"/>
     <mergeCell ref="A21:M21"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A13:M13"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>