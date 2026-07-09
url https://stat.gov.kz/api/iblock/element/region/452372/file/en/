--- v2 (2026-05-29)
+++ v3 (2026-07-09)
@@ -602,66 +602,66 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F24" sqref="F24"/>
+      <selection activeCell="F30" sqref="F30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="39" style="3" customWidth="1"/>
     <col min="2" max="3" width="10.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="9.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="10.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="9.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="20" width="9.140625" style="4"/>
     <col min="21" max="21" width="8.85546875" style="4" customWidth="1"/>
     <col min="22" max="256" width="9.140625" style="4"/>
     <col min="257" max="257" width="20" style="4" customWidth="1"/>
     <col min="258" max="259" width="10.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="260" max="261" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="262" max="263" width="10.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="264" max="265" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="266" max="266" width="10.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="267" max="268" width="11.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="269" max="269" width="11.85546875" style="4" bestFit="1" customWidth="1"/>
     <col min="270" max="276" width="9.140625" style="4"/>
     <col min="277" max="277" width="8.85546875" style="4" customWidth="1"/>
@@ -1946,51 +1946,53 @@
       <c r="F23" s="18"/>
       <c r="G23" s="18"/>
       <c r="H23" s="18"/>
       <c r="I23" s="18"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="18"/>
       <c r="M23" s="19"/>
     </row>
     <row r="24" spans="1:13" ht="25.5">
       <c r="A24" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="9">
         <v>93</v>
       </c>
       <c r="C24" s="9">
         <v>91.5</v>
       </c>
       <c r="D24" s="9">
         <v>82.4</v>
       </c>
       <c r="E24" s="9">
         <v>81.400000000000006</v>
       </c>
-      <c r="F24" s="9"/>
+      <c r="F24" s="9">
+        <v>80.5</v>
+      </c>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
       <c r="K24" s="15"/>
       <c r="L24" s="16"/>
       <c r="M24" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A23:M23"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A19:M19"/>
     <mergeCell ref="A21:M21"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A13:M13"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>