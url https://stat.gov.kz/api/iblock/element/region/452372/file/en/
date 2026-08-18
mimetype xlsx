--- v3 (2026-07-09)
+++ v4 (2026-08-18)
@@ -602,66 +602,66 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F30" sqref="F30"/>
+      <selection activeCell="G24" sqref="G24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="39" style="3" customWidth="1"/>
     <col min="2" max="3" width="10.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="9.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="10.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="9.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="20" width="9.140625" style="4"/>
     <col min="21" max="21" width="8.85546875" style="4" customWidth="1"/>
     <col min="22" max="256" width="9.140625" style="4"/>
     <col min="257" max="257" width="20" style="4" customWidth="1"/>
     <col min="258" max="259" width="10.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="260" max="261" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="262" max="263" width="10.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="264" max="265" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="266" max="266" width="10.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="267" max="268" width="11.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="269" max="269" width="11.85546875" style="4" bestFit="1" customWidth="1"/>
     <col min="270" max="276" width="9.140625" style="4"/>
     <col min="277" max="277" width="8.85546875" style="4" customWidth="1"/>
@@ -1949,51 +1949,53 @@
       <c r="I23" s="18"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="18"/>
       <c r="M23" s="19"/>
     </row>
     <row r="24" spans="1:13" ht="25.5">
       <c r="A24" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="9">
         <v>93</v>
       </c>
       <c r="C24" s="9">
         <v>91.5</v>
       </c>
       <c r="D24" s="9">
         <v>82.4</v>
       </c>
       <c r="E24" s="9">
         <v>81.400000000000006</v>
       </c>
       <c r="F24" s="9">
         <v>80.5</v>
       </c>
-      <c r="G24" s="9"/>
+      <c r="G24" s="9">
+        <v>79.400000000000006</v>
+      </c>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
       <c r="K24" s="15"/>
       <c r="L24" s="16"/>
       <c r="M24" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A23:M23"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A19:M19"/>
     <mergeCell ref="A21:M21"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A13:M13"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>