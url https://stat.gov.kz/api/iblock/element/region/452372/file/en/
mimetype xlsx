--- v4 (2026-08-18)
+++ v5 (2026-09-07)
@@ -602,66 +602,66 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G24" sqref="G24"/>
+      <selection activeCell="M30" sqref="M30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="39" style="3" customWidth="1"/>
     <col min="2" max="3" width="10.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="9.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="10.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="9.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="20" width="9.140625" style="4"/>
     <col min="21" max="21" width="8.85546875" style="4" customWidth="1"/>
     <col min="22" max="256" width="9.140625" style="4"/>
     <col min="257" max="257" width="20" style="4" customWidth="1"/>
     <col min="258" max="259" width="10.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="260" max="261" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="262" max="263" width="10.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="264" max="265" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="266" max="266" width="10.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="267" max="268" width="11.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="269" max="269" width="11.85546875" style="4" bestFit="1" customWidth="1"/>
     <col min="270" max="276" width="9.140625" style="4"/>
     <col min="277" max="277" width="8.85546875" style="4" customWidth="1"/>
@@ -1952,51 +1952,53 @@
       <c r="L23" s="18"/>
       <c r="M23" s="19"/>
     </row>
     <row r="24" spans="1:13" ht="25.5">
       <c r="A24" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="9">
         <v>93</v>
       </c>
       <c r="C24" s="9">
         <v>91.5</v>
       </c>
       <c r="D24" s="9">
         <v>82.4</v>
       </c>
       <c r="E24" s="9">
         <v>81.400000000000006</v>
       </c>
       <c r="F24" s="9">
         <v>80.5</v>
       </c>
       <c r="G24" s="9">
         <v>79.400000000000006</v>
       </c>
-      <c r="H24" s="9"/>
+      <c r="H24" s="9">
+        <v>78.599999999999994</v>
+      </c>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
       <c r="K24" s="15"/>
       <c r="L24" s="16"/>
       <c r="M24" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A23:M23"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A19:M19"/>
     <mergeCell ref="A21:M21"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A13:M13"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 