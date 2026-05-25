--- v0 (2026-05-01)
+++ v1 (2026-05-25)
@@ -295,66 +295,66 @@
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -589,66 +589,66 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M24"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="E24" sqref="E24"/>
+      <selection activeCell="F24" sqref="F24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="39" style="4" customWidth="1"/>
     <col min="2" max="13" width="9.28515625" style="4" customWidth="1"/>
     <col min="14" max="20" width="9.140625" style="5"/>
     <col min="21" max="21" width="8.85546875" style="5" customWidth="1"/>
     <col min="22" max="256" width="9.140625" style="5"/>
     <col min="257" max="257" width="20" style="5" customWidth="1"/>
     <col min="258" max="259" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="260" max="261" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="262" max="263" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="264" max="265" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="266" max="266" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="267" max="268" width="11.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="269" max="269" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="270" max="276" width="9.140625" style="5"/>
     <col min="277" max="277" width="8.85546875" style="5" customWidth="1"/>
     <col min="278" max="512" width="9.140625" style="5"/>
     <col min="513" max="513" width="20" style="5" customWidth="1"/>
     <col min="514" max="515" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="516" max="517" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="518" max="519" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="520" max="521" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
@@ -1373,623 +1373,625 @@
         <v>4</v>
       </c>
       <c r="G4" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="15" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="15" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>8</v>
       </c>
       <c r="K4" s="15" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="15" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="7" customFormat="1">
-      <c r="A5" s="22">
+      <c r="A5" s="19">
         <v>2017</v>
       </c>
-      <c r="B5" s="23"/>
-[...10 lines deleted...]
-      <c r="M5" s="24"/>
+      <c r="B5" s="20"/>
+      <c r="C5" s="20"/>
+      <c r="D5" s="20"/>
+      <c r="E5" s="20"/>
+      <c r="F5" s="20"/>
+      <c r="G5" s="20"/>
+      <c r="H5" s="20"/>
+      <c r="I5" s="20"/>
+      <c r="J5" s="20"/>
+      <c r="K5" s="20"/>
+      <c r="L5" s="20"/>
+      <c r="M5" s="21"/>
     </row>
     <row r="6" spans="1:13" ht="38.25">
       <c r="A6" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="10">
         <v>165.2</v>
       </c>
       <c r="C6" s="10">
         <v>164.8</v>
       </c>
       <c r="D6" s="10">
         <v>165.1</v>
       </c>
       <c r="E6" s="11">
         <v>164.3</v>
       </c>
       <c r="F6" s="11">
         <v>163.6</v>
       </c>
       <c r="G6" s="11">
         <v>162.9</v>
       </c>
       <c r="H6" s="11">
         <v>162.30000000000001</v>
       </c>
       <c r="I6" s="11">
         <v>161.69999999999999</v>
       </c>
       <c r="J6" s="11">
         <v>161.19999999999999</v>
       </c>
       <c r="K6" s="11">
         <v>160.69999999999999</v>
       </c>
       <c r="L6" s="11">
         <v>160</v>
       </c>
       <c r="M6" s="11">
         <v>160.1</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="7" customFormat="1">
-      <c r="A7" s="19">
+      <c r="A7" s="22">
         <v>2018</v>
       </c>
-      <c r="B7" s="20"/>
-[...10 lines deleted...]
-      <c r="M7" s="21"/>
+      <c r="B7" s="23"/>
+      <c r="C7" s="23"/>
+      <c r="D7" s="23"/>
+      <c r="E7" s="23"/>
+      <c r="F7" s="23"/>
+      <c r="G7" s="23"/>
+      <c r="H7" s="23"/>
+      <c r="I7" s="23"/>
+      <c r="J7" s="23"/>
+      <c r="K7" s="23"/>
+      <c r="L7" s="23"/>
+      <c r="M7" s="24"/>
     </row>
     <row r="8" spans="1:13" ht="38.25">
       <c r="A8" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="11">
         <v>125.8</v>
       </c>
       <c r="C8" s="11">
         <v>122.5</v>
       </c>
       <c r="D8" s="11">
         <v>122.3</v>
       </c>
       <c r="E8" s="11">
         <v>122.2</v>
       </c>
       <c r="F8" s="12" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11">
         <v>120.6</v>
       </c>
       <c r="H8" s="11">
         <v>120.3</v>
       </c>
       <c r="I8" s="11">
         <v>117.9</v>
       </c>
       <c r="J8" s="11">
         <v>115.9</v>
       </c>
       <c r="K8" s="11">
         <v>115.7</v>
       </c>
       <c r="L8" s="11">
         <v>115.4</v>
       </c>
       <c r="M8" s="11">
         <v>116.5</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="7" customFormat="1">
-      <c r="A9" s="19">
+      <c r="A9" s="22">
         <v>2019</v>
       </c>
-      <c r="B9" s="20"/>
-[...10 lines deleted...]
-      <c r="M9" s="21"/>
+      <c r="B9" s="23"/>
+      <c r="C9" s="23"/>
+      <c r="D9" s="23"/>
+      <c r="E9" s="23"/>
+      <c r="F9" s="23"/>
+      <c r="G9" s="23"/>
+      <c r="H9" s="23"/>
+      <c r="I9" s="23"/>
+      <c r="J9" s="23"/>
+      <c r="K9" s="23"/>
+      <c r="L9" s="23"/>
+      <c r="M9" s="24"/>
     </row>
     <row r="10" spans="1:13" ht="38.25">
       <c r="A10" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="11">
         <v>116.1</v>
       </c>
       <c r="C10" s="11">
         <v>118.6</v>
       </c>
       <c r="D10" s="11">
         <v>117.3</v>
       </c>
       <c r="E10" s="11">
         <v>117.4</v>
       </c>
       <c r="F10" s="11">
         <v>115.9</v>
       </c>
       <c r="G10" s="11">
         <v>115.5</v>
       </c>
       <c r="H10" s="11">
         <v>115</v>
       </c>
       <c r="I10" s="11">
         <v>114.4</v>
       </c>
       <c r="J10" s="11">
         <v>123</v>
       </c>
       <c r="K10" s="11">
         <v>132.6</v>
       </c>
       <c r="L10" s="11">
         <v>140.9</v>
       </c>
       <c r="M10" s="11">
         <v>140.4</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="7" customFormat="1">
-      <c r="A11" s="19">
+      <c r="A11" s="22">
         <v>2020</v>
       </c>
-      <c r="B11" s="20"/>
-[...10 lines deleted...]
-      <c r="M11" s="21"/>
+      <c r="B11" s="23"/>
+      <c r="C11" s="23"/>
+      <c r="D11" s="23"/>
+      <c r="E11" s="23"/>
+      <c r="F11" s="23"/>
+      <c r="G11" s="23"/>
+      <c r="H11" s="23"/>
+      <c r="I11" s="23"/>
+      <c r="J11" s="23"/>
+      <c r="K11" s="23"/>
+      <c r="L11" s="23"/>
+      <c r="M11" s="24"/>
     </row>
     <row r="12" spans="1:13" ht="38.25">
       <c r="A12" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="11">
         <v>139.1</v>
       </c>
       <c r="C12" s="11">
         <v>138.6</v>
       </c>
       <c r="D12" s="11">
         <v>138.19999999999999</v>
       </c>
       <c r="E12" s="11">
         <v>136.5</v>
       </c>
       <c r="F12" s="11">
         <v>133.69999999999999</v>
       </c>
       <c r="G12" s="11">
         <v>130.30000000000001</v>
       </c>
       <c r="H12" s="11">
         <v>126.2</v>
       </c>
       <c r="I12" s="11">
         <v>122.6</v>
       </c>
       <c r="J12" s="11">
         <v>118.7</v>
       </c>
       <c r="K12" s="11">
         <v>117.1</v>
       </c>
       <c r="L12" s="11">
         <v>130.80000000000001</v>
       </c>
       <c r="M12" s="11">
         <v>140.69999999999999</v>
       </c>
     </row>
     <row r="13" spans="1:13" s="7" customFormat="1">
-      <c r="A13" s="19">
+      <c r="A13" s="22">
         <v>2021</v>
       </c>
-      <c r="B13" s="20"/>
-[...10 lines deleted...]
-      <c r="M13" s="21"/>
+      <c r="B13" s="23"/>
+      <c r="C13" s="23"/>
+      <c r="D13" s="23"/>
+      <c r="E13" s="23"/>
+      <c r="F13" s="23"/>
+      <c r="G13" s="23"/>
+      <c r="H13" s="23"/>
+      <c r="I13" s="23"/>
+      <c r="J13" s="23"/>
+      <c r="K13" s="23"/>
+      <c r="L13" s="23"/>
+      <c r="M13" s="24"/>
     </row>
     <row r="14" spans="1:13" ht="38.25">
       <c r="A14" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="11">
         <v>139.9</v>
       </c>
       <c r="C14" s="11">
         <v>139.80000000000001</v>
       </c>
       <c r="D14" s="13">
         <v>140.19999999999999</v>
       </c>
       <c r="E14" s="13">
         <v>139.1</v>
       </c>
       <c r="F14" s="11">
         <v>139</v>
       </c>
       <c r="G14" s="13">
         <v>138.6</v>
       </c>
       <c r="H14" s="13">
         <v>137.9</v>
       </c>
       <c r="I14" s="11">
         <v>138</v>
       </c>
       <c r="J14" s="11">
         <v>137.4</v>
       </c>
       <c r="K14" s="11">
         <v>137.4</v>
       </c>
       <c r="L14" s="11">
         <v>137.19999999999999</v>
       </c>
       <c r="M14" s="11">
         <v>137</v>
       </c>
     </row>
     <row r="15" spans="1:13" s="7" customFormat="1">
-      <c r="A15" s="19">
+      <c r="A15" s="22">
         <v>2022</v>
       </c>
-      <c r="B15" s="20"/>
-[...10 lines deleted...]
-      <c r="M15" s="21"/>
+      <c r="B15" s="23"/>
+      <c r="C15" s="23"/>
+      <c r="D15" s="23"/>
+      <c r="E15" s="23"/>
+      <c r="F15" s="23"/>
+      <c r="G15" s="23"/>
+      <c r="H15" s="23"/>
+      <c r="I15" s="23"/>
+      <c r="J15" s="23"/>
+      <c r="K15" s="23"/>
+      <c r="L15" s="23"/>
+      <c r="M15" s="24"/>
     </row>
     <row r="16" spans="1:13" ht="38.25">
       <c r="A16" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="11">
         <v>136.69999999999999</v>
       </c>
       <c r="C16" s="11">
         <v>136.30000000000001</v>
       </c>
       <c r="D16" s="11">
         <v>136</v>
       </c>
       <c r="E16" s="11">
         <v>135.80000000000001</v>
       </c>
       <c r="F16" s="11">
         <v>135.6</v>
       </c>
       <c r="G16" s="11">
         <v>135.19999999999999</v>
       </c>
       <c r="H16" s="11">
         <v>129</v>
       </c>
       <c r="I16" s="11">
         <v>128.80000000000001</v>
       </c>
       <c r="J16" s="11">
         <v>128.80000000000001</v>
       </c>
       <c r="K16" s="11">
         <v>128.4</v>
       </c>
       <c r="L16" s="11">
         <v>128.4</v>
       </c>
       <c r="M16" s="11">
         <v>128.19999999999999</v>
       </c>
     </row>
     <row r="17" spans="1:13" s="7" customFormat="1">
-      <c r="A17" s="19">
+      <c r="A17" s="22">
         <v>2023</v>
       </c>
-      <c r="B17" s="20"/>
-[...10 lines deleted...]
-      <c r="M17" s="21"/>
+      <c r="B17" s="23"/>
+      <c r="C17" s="23"/>
+      <c r="D17" s="23"/>
+      <c r="E17" s="23"/>
+      <c r="F17" s="23"/>
+      <c r="G17" s="23"/>
+      <c r="H17" s="23"/>
+      <c r="I17" s="23"/>
+      <c r="J17" s="23"/>
+      <c r="K17" s="23"/>
+      <c r="L17" s="23"/>
+      <c r="M17" s="24"/>
     </row>
     <row r="18" spans="1:13" ht="38.25">
       <c r="A18" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="11">
         <v>127.8</v>
       </c>
       <c r="C18" s="11">
         <v>126.9</v>
       </c>
       <c r="D18" s="11">
         <v>126.7</v>
       </c>
       <c r="E18" s="11">
         <v>126.5</v>
       </c>
       <c r="F18" s="11">
         <v>126.1</v>
       </c>
       <c r="G18" s="11">
         <v>117.9</v>
       </c>
       <c r="H18" s="11">
         <v>117.8</v>
       </c>
       <c r="I18" s="11">
         <v>117.5</v>
       </c>
       <c r="J18" s="11">
         <v>116.6</v>
       </c>
       <c r="K18" s="11">
         <v>116</v>
       </c>
       <c r="L18" s="11">
         <v>116</v>
       </c>
       <c r="M18" s="11">
         <v>115.6</v>
       </c>
     </row>
     <row r="19" spans="1:13" s="7" customFormat="1">
-      <c r="A19" s="19">
+      <c r="A19" s="22">
         <v>2024</v>
       </c>
-      <c r="B19" s="20"/>
-[...10 lines deleted...]
-      <c r="M19" s="21"/>
+      <c r="B19" s="23"/>
+      <c r="C19" s="23"/>
+      <c r="D19" s="23"/>
+      <c r="E19" s="23"/>
+      <c r="F19" s="23"/>
+      <c r="G19" s="23"/>
+      <c r="H19" s="23"/>
+      <c r="I19" s="23"/>
+      <c r="J19" s="23"/>
+      <c r="K19" s="23"/>
+      <c r="L19" s="23"/>
+      <c r="M19" s="24"/>
     </row>
     <row r="20" spans="1:13" ht="38.25">
       <c r="A20" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="11">
         <v>115.3</v>
       </c>
       <c r="C20" s="11">
         <v>114.5</v>
       </c>
       <c r="D20" s="11">
         <v>113.8</v>
       </c>
       <c r="E20" s="11">
         <v>111.1</v>
       </c>
       <c r="F20" s="11">
         <v>110.4</v>
       </c>
       <c r="G20" s="11">
         <v>109.4</v>
       </c>
       <c r="H20" s="11">
         <v>110.1</v>
       </c>
       <c r="I20" s="11">
         <v>109.5</v>
       </c>
       <c r="J20" s="11">
         <v>108.6</v>
       </c>
       <c r="K20" s="11">
         <v>107.8</v>
       </c>
       <c r="L20" s="11">
         <v>107</v>
       </c>
       <c r="M20" s="11">
         <v>106.1</v>
       </c>
     </row>
     <row r="21" spans="1:13" s="7" customFormat="1">
-      <c r="A21" s="19">
+      <c r="A21" s="22">
         <v>2025</v>
       </c>
-      <c r="B21" s="20"/>
-[...10 lines deleted...]
-      <c r="M21" s="21"/>
+      <c r="B21" s="23"/>
+      <c r="C21" s="23"/>
+      <c r="D21" s="23"/>
+      <c r="E21" s="23"/>
+      <c r="F21" s="23"/>
+      <c r="G21" s="23"/>
+      <c r="H21" s="23"/>
+      <c r="I21" s="23"/>
+      <c r="J21" s="23"/>
+      <c r="K21" s="23"/>
+      <c r="L21" s="23"/>
+      <c r="M21" s="24"/>
     </row>
     <row r="22" spans="1:13" ht="38.25">
       <c r="A22" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="11">
         <v>105.1</v>
       </c>
       <c r="C22" s="11">
         <v>104.2</v>
       </c>
       <c r="D22" s="11">
         <v>103.2</v>
       </c>
       <c r="E22" s="11">
         <v>102.6</v>
       </c>
       <c r="F22" s="11">
         <v>101.8</v>
       </c>
       <c r="G22" s="11">
         <v>100.7</v>
       </c>
       <c r="H22" s="11">
         <v>99.9</v>
       </c>
       <c r="I22" s="11">
         <v>99</v>
       </c>
       <c r="J22" s="18">
         <v>97.9</v>
       </c>
       <c r="K22" s="17">
         <v>96.9</v>
       </c>
       <c r="L22" s="18">
         <v>95.9</v>
       </c>
       <c r="M22" s="18">
         <v>94.5</v>
       </c>
     </row>
     <row r="23" spans="1:13">
-      <c r="A23" s="19">
+      <c r="A23" s="22">
         <v>2026</v>
       </c>
-      <c r="B23" s="20"/>
-[...10 lines deleted...]
-      <c r="M23" s="21"/>
+      <c r="B23" s="23"/>
+      <c r="C23" s="23"/>
+      <c r="D23" s="23"/>
+      <c r="E23" s="23"/>
+      <c r="F23" s="23"/>
+      <c r="G23" s="23"/>
+      <c r="H23" s="23"/>
+      <c r="I23" s="23"/>
+      <c r="J23" s="23"/>
+      <c r="K23" s="23"/>
+      <c r="L23" s="23"/>
+      <c r="M23" s="24"/>
     </row>
     <row r="24" spans="1:13" ht="38.25">
       <c r="A24" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="11">
         <v>93</v>
       </c>
       <c r="C24" s="11">
         <v>91.5</v>
       </c>
       <c r="D24" s="11">
         <v>82.4</v>
       </c>
-      <c r="E24" s="11"/>
+      <c r="E24" s="11">
+        <v>81.400000000000006</v>
+      </c>
       <c r="F24" s="11"/>
       <c r="G24" s="11"/>
       <c r="H24" s="11"/>
       <c r="I24" s="11"/>
       <c r="J24" s="18"/>
       <c r="K24" s="17"/>
       <c r="L24" s="18"/>
       <c r="M24" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A23:M23"/>
+    <mergeCell ref="A15:M15"/>
+    <mergeCell ref="A17:M17"/>
+    <mergeCell ref="A19:M19"/>
+    <mergeCell ref="A21:M21"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A13:M13"/>
-    <mergeCell ref="A23:M23"/>
-[...3 lines deleted...]
-    <mergeCell ref="A21:M21"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Рус</vt:lpstr>
     </vt:vector>