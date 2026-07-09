--- v1 (2026-05-25)
+++ v2 (2026-07-09)
@@ -295,66 +295,66 @@
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -589,51 +589,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M24"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
       <selection activeCell="F24" sqref="F24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="39" style="4" customWidth="1"/>
     <col min="2" max="13" width="9.28515625" style="4" customWidth="1"/>
     <col min="14" max="20" width="9.140625" style="5"/>
     <col min="21" max="21" width="8.85546875" style="5" customWidth="1"/>
     <col min="22" max="256" width="9.140625" style="5"/>
     <col min="257" max="257" width="20" style="5" customWidth="1"/>
@@ -1373,625 +1373,627 @@
         <v>4</v>
       </c>
       <c r="G4" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="15" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="15" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>8</v>
       </c>
       <c r="K4" s="15" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="15" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="7" customFormat="1">
-      <c r="A5" s="19">
+      <c r="A5" s="22">
         <v>2017</v>
       </c>
-      <c r="B5" s="20"/>
-[...10 lines deleted...]
-      <c r="M5" s="21"/>
+      <c r="B5" s="23"/>
+      <c r="C5" s="23"/>
+      <c r="D5" s="23"/>
+      <c r="E5" s="23"/>
+      <c r="F5" s="23"/>
+      <c r="G5" s="23"/>
+      <c r="H5" s="23"/>
+      <c r="I5" s="23"/>
+      <c r="J5" s="23"/>
+      <c r="K5" s="23"/>
+      <c r="L5" s="23"/>
+      <c r="M5" s="24"/>
     </row>
     <row r="6" spans="1:13" ht="38.25">
       <c r="A6" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="10">
         <v>165.2</v>
       </c>
       <c r="C6" s="10">
         <v>164.8</v>
       </c>
       <c r="D6" s="10">
         <v>165.1</v>
       </c>
       <c r="E6" s="11">
         <v>164.3</v>
       </c>
       <c r="F6" s="11">
         <v>163.6</v>
       </c>
       <c r="G6" s="11">
         <v>162.9</v>
       </c>
       <c r="H6" s="11">
         <v>162.30000000000001</v>
       </c>
       <c r="I6" s="11">
         <v>161.69999999999999</v>
       </c>
       <c r="J6" s="11">
         <v>161.19999999999999</v>
       </c>
       <c r="K6" s="11">
         <v>160.69999999999999</v>
       </c>
       <c r="L6" s="11">
         <v>160</v>
       </c>
       <c r="M6" s="11">
         <v>160.1</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="7" customFormat="1">
-      <c r="A7" s="22">
+      <c r="A7" s="19">
         <v>2018</v>
       </c>
-      <c r="B7" s="23"/>
-[...10 lines deleted...]
-      <c r="M7" s="24"/>
+      <c r="B7" s="20"/>
+      <c r="C7" s="20"/>
+      <c r="D7" s="20"/>
+      <c r="E7" s="20"/>
+      <c r="F7" s="20"/>
+      <c r="G7" s="20"/>
+      <c r="H7" s="20"/>
+      <c r="I7" s="20"/>
+      <c r="J7" s="20"/>
+      <c r="K7" s="20"/>
+      <c r="L7" s="20"/>
+      <c r="M7" s="21"/>
     </row>
     <row r="8" spans="1:13" ht="38.25">
       <c r="A8" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="11">
         <v>125.8</v>
       </c>
       <c r="C8" s="11">
         <v>122.5</v>
       </c>
       <c r="D8" s="11">
         <v>122.3</v>
       </c>
       <c r="E8" s="11">
         <v>122.2</v>
       </c>
       <c r="F8" s="12" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="11">
         <v>120.6</v>
       </c>
       <c r="H8" s="11">
         <v>120.3</v>
       </c>
       <c r="I8" s="11">
         <v>117.9</v>
       </c>
       <c r="J8" s="11">
         <v>115.9</v>
       </c>
       <c r="K8" s="11">
         <v>115.7</v>
       </c>
       <c r="L8" s="11">
         <v>115.4</v>
       </c>
       <c r="M8" s="11">
         <v>116.5</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="7" customFormat="1">
-      <c r="A9" s="22">
+      <c r="A9" s="19">
         <v>2019</v>
       </c>
-      <c r="B9" s="23"/>
-[...10 lines deleted...]
-      <c r="M9" s="24"/>
+      <c r="B9" s="20"/>
+      <c r="C9" s="20"/>
+      <c r="D9" s="20"/>
+      <c r="E9" s="20"/>
+      <c r="F9" s="20"/>
+      <c r="G9" s="20"/>
+      <c r="H9" s="20"/>
+      <c r="I9" s="20"/>
+      <c r="J9" s="20"/>
+      <c r="K9" s="20"/>
+      <c r="L9" s="20"/>
+      <c r="M9" s="21"/>
     </row>
     <row r="10" spans="1:13" ht="38.25">
       <c r="A10" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="11">
         <v>116.1</v>
       </c>
       <c r="C10" s="11">
         <v>118.6</v>
       </c>
       <c r="D10" s="11">
         <v>117.3</v>
       </c>
       <c r="E10" s="11">
         <v>117.4</v>
       </c>
       <c r="F10" s="11">
         <v>115.9</v>
       </c>
       <c r="G10" s="11">
         <v>115.5</v>
       </c>
       <c r="H10" s="11">
         <v>115</v>
       </c>
       <c r="I10" s="11">
         <v>114.4</v>
       </c>
       <c r="J10" s="11">
         <v>123</v>
       </c>
       <c r="K10" s="11">
         <v>132.6</v>
       </c>
       <c r="L10" s="11">
         <v>140.9</v>
       </c>
       <c r="M10" s="11">
         <v>140.4</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="7" customFormat="1">
-      <c r="A11" s="22">
+      <c r="A11" s="19">
         <v>2020</v>
       </c>
-      <c r="B11" s="23"/>
-[...10 lines deleted...]
-      <c r="M11" s="24"/>
+      <c r="B11" s="20"/>
+      <c r="C11" s="20"/>
+      <c r="D11" s="20"/>
+      <c r="E11" s="20"/>
+      <c r="F11" s="20"/>
+      <c r="G11" s="20"/>
+      <c r="H11" s="20"/>
+      <c r="I11" s="20"/>
+      <c r="J11" s="20"/>
+      <c r="K11" s="20"/>
+      <c r="L11" s="20"/>
+      <c r="M11" s="21"/>
     </row>
     <row r="12" spans="1:13" ht="38.25">
       <c r="A12" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="11">
         <v>139.1</v>
       </c>
       <c r="C12" s="11">
         <v>138.6</v>
       </c>
       <c r="D12" s="11">
         <v>138.19999999999999</v>
       </c>
       <c r="E12" s="11">
         <v>136.5</v>
       </c>
       <c r="F12" s="11">
         <v>133.69999999999999</v>
       </c>
       <c r="G12" s="11">
         <v>130.30000000000001</v>
       </c>
       <c r="H12" s="11">
         <v>126.2</v>
       </c>
       <c r="I12" s="11">
         <v>122.6</v>
       </c>
       <c r="J12" s="11">
         <v>118.7</v>
       </c>
       <c r="K12" s="11">
         <v>117.1</v>
       </c>
       <c r="L12" s="11">
         <v>130.80000000000001</v>
       </c>
       <c r="M12" s="11">
         <v>140.69999999999999</v>
       </c>
     </row>
     <row r="13" spans="1:13" s="7" customFormat="1">
-      <c r="A13" s="22">
+      <c r="A13" s="19">
         <v>2021</v>
       </c>
-      <c r="B13" s="23"/>
-[...10 lines deleted...]
-      <c r="M13" s="24"/>
+      <c r="B13" s="20"/>
+      <c r="C13" s="20"/>
+      <c r="D13" s="20"/>
+      <c r="E13" s="20"/>
+      <c r="F13" s="20"/>
+      <c r="G13" s="20"/>
+      <c r="H13" s="20"/>
+      <c r="I13" s="20"/>
+      <c r="J13" s="20"/>
+      <c r="K13" s="20"/>
+      <c r="L13" s="20"/>
+      <c r="M13" s="21"/>
     </row>
     <row r="14" spans="1:13" ht="38.25">
       <c r="A14" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="11">
         <v>139.9</v>
       </c>
       <c r="C14" s="11">
         <v>139.80000000000001</v>
       </c>
       <c r="D14" s="13">
         <v>140.19999999999999</v>
       </c>
       <c r="E14" s="13">
         <v>139.1</v>
       </c>
       <c r="F14" s="11">
         <v>139</v>
       </c>
       <c r="G14" s="13">
         <v>138.6</v>
       </c>
       <c r="H14" s="13">
         <v>137.9</v>
       </c>
       <c r="I14" s="11">
         <v>138</v>
       </c>
       <c r="J14" s="11">
         <v>137.4</v>
       </c>
       <c r="K14" s="11">
         <v>137.4</v>
       </c>
       <c r="L14" s="11">
         <v>137.19999999999999</v>
       </c>
       <c r="M14" s="11">
         <v>137</v>
       </c>
     </row>
     <row r="15" spans="1:13" s="7" customFormat="1">
-      <c r="A15" s="22">
+      <c r="A15" s="19">
         <v>2022</v>
       </c>
-      <c r="B15" s="23"/>
-[...10 lines deleted...]
-      <c r="M15" s="24"/>
+      <c r="B15" s="20"/>
+      <c r="C15" s="20"/>
+      <c r="D15" s="20"/>
+      <c r="E15" s="20"/>
+      <c r="F15" s="20"/>
+      <c r="G15" s="20"/>
+      <c r="H15" s="20"/>
+      <c r="I15" s="20"/>
+      <c r="J15" s="20"/>
+      <c r="K15" s="20"/>
+      <c r="L15" s="20"/>
+      <c r="M15" s="21"/>
     </row>
     <row r="16" spans="1:13" ht="38.25">
       <c r="A16" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="11">
         <v>136.69999999999999</v>
       </c>
       <c r="C16" s="11">
         <v>136.30000000000001</v>
       </c>
       <c r="D16" s="11">
         <v>136</v>
       </c>
       <c r="E16" s="11">
         <v>135.80000000000001</v>
       </c>
       <c r="F16" s="11">
         <v>135.6</v>
       </c>
       <c r="G16" s="11">
         <v>135.19999999999999</v>
       </c>
       <c r="H16" s="11">
         <v>129</v>
       </c>
       <c r="I16" s="11">
         <v>128.80000000000001</v>
       </c>
       <c r="J16" s="11">
         <v>128.80000000000001</v>
       </c>
       <c r="K16" s="11">
         <v>128.4</v>
       </c>
       <c r="L16" s="11">
         <v>128.4</v>
       </c>
       <c r="M16" s="11">
         <v>128.19999999999999</v>
       </c>
     </row>
     <row r="17" spans="1:13" s="7" customFormat="1">
-      <c r="A17" s="22">
+      <c r="A17" s="19">
         <v>2023</v>
       </c>
-      <c r="B17" s="23"/>
-[...10 lines deleted...]
-      <c r="M17" s="24"/>
+      <c r="B17" s="20"/>
+      <c r="C17" s="20"/>
+      <c r="D17" s="20"/>
+      <c r="E17" s="20"/>
+      <c r="F17" s="20"/>
+      <c r="G17" s="20"/>
+      <c r="H17" s="20"/>
+      <c r="I17" s="20"/>
+      <c r="J17" s="20"/>
+      <c r="K17" s="20"/>
+      <c r="L17" s="20"/>
+      <c r="M17" s="21"/>
     </row>
     <row r="18" spans="1:13" ht="38.25">
       <c r="A18" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="11">
         <v>127.8</v>
       </c>
       <c r="C18" s="11">
         <v>126.9</v>
       </c>
       <c r="D18" s="11">
         <v>126.7</v>
       </c>
       <c r="E18" s="11">
         <v>126.5</v>
       </c>
       <c r="F18" s="11">
         <v>126.1</v>
       </c>
       <c r="G18" s="11">
         <v>117.9</v>
       </c>
       <c r="H18" s="11">
         <v>117.8</v>
       </c>
       <c r="I18" s="11">
         <v>117.5</v>
       </c>
       <c r="J18" s="11">
         <v>116.6</v>
       </c>
       <c r="K18" s="11">
         <v>116</v>
       </c>
       <c r="L18" s="11">
         <v>116</v>
       </c>
       <c r="M18" s="11">
         <v>115.6</v>
       </c>
     </row>
     <row r="19" spans="1:13" s="7" customFormat="1">
-      <c r="A19" s="22">
+      <c r="A19" s="19">
         <v>2024</v>
       </c>
-      <c r="B19" s="23"/>
-[...10 lines deleted...]
-      <c r="M19" s="24"/>
+      <c r="B19" s="20"/>
+      <c r="C19" s="20"/>
+      <c r="D19" s="20"/>
+      <c r="E19" s="20"/>
+      <c r="F19" s="20"/>
+      <c r="G19" s="20"/>
+      <c r="H19" s="20"/>
+      <c r="I19" s="20"/>
+      <c r="J19" s="20"/>
+      <c r="K19" s="20"/>
+      <c r="L19" s="20"/>
+      <c r="M19" s="21"/>
     </row>
     <row r="20" spans="1:13" ht="38.25">
       <c r="A20" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="11">
         <v>115.3</v>
       </c>
       <c r="C20" s="11">
         <v>114.5</v>
       </c>
       <c r="D20" s="11">
         <v>113.8</v>
       </c>
       <c r="E20" s="11">
         <v>111.1</v>
       </c>
       <c r="F20" s="11">
         <v>110.4</v>
       </c>
       <c r="G20" s="11">
         <v>109.4</v>
       </c>
       <c r="H20" s="11">
         <v>110.1</v>
       </c>
       <c r="I20" s="11">
         <v>109.5</v>
       </c>
       <c r="J20" s="11">
         <v>108.6</v>
       </c>
       <c r="K20" s="11">
         <v>107.8</v>
       </c>
       <c r="L20" s="11">
         <v>107</v>
       </c>
       <c r="M20" s="11">
         <v>106.1</v>
       </c>
     </row>
     <row r="21" spans="1:13" s="7" customFormat="1">
-      <c r="A21" s="22">
+      <c r="A21" s="19">
         <v>2025</v>
       </c>
-      <c r="B21" s="23"/>
-[...10 lines deleted...]
-      <c r="M21" s="24"/>
+      <c r="B21" s="20"/>
+      <c r="C21" s="20"/>
+      <c r="D21" s="20"/>
+      <c r="E21" s="20"/>
+      <c r="F21" s="20"/>
+      <c r="G21" s="20"/>
+      <c r="H21" s="20"/>
+      <c r="I21" s="20"/>
+      <c r="J21" s="20"/>
+      <c r="K21" s="20"/>
+      <c r="L21" s="20"/>
+      <c r="M21" s="21"/>
     </row>
     <row r="22" spans="1:13" ht="38.25">
       <c r="A22" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="11">
         <v>105.1</v>
       </c>
       <c r="C22" s="11">
         <v>104.2</v>
       </c>
       <c r="D22" s="11">
         <v>103.2</v>
       </c>
       <c r="E22" s="11">
         <v>102.6</v>
       </c>
       <c r="F22" s="11">
         <v>101.8</v>
       </c>
       <c r="G22" s="11">
         <v>100.7</v>
       </c>
       <c r="H22" s="11">
         <v>99.9</v>
       </c>
       <c r="I22" s="11">
         <v>99</v>
       </c>
       <c r="J22" s="18">
         <v>97.9</v>
       </c>
       <c r="K22" s="17">
         <v>96.9</v>
       </c>
       <c r="L22" s="18">
         <v>95.9</v>
       </c>
       <c r="M22" s="18">
         <v>94.5</v>
       </c>
     </row>
     <row r="23" spans="1:13">
-      <c r="A23" s="22">
+      <c r="A23" s="19">
         <v>2026</v>
       </c>
-      <c r="B23" s="23"/>
-[...10 lines deleted...]
-      <c r="M23" s="24"/>
+      <c r="B23" s="20"/>
+      <c r="C23" s="20"/>
+      <c r="D23" s="20"/>
+      <c r="E23" s="20"/>
+      <c r="F23" s="20"/>
+      <c r="G23" s="20"/>
+      <c r="H23" s="20"/>
+      <c r="I23" s="20"/>
+      <c r="J23" s="20"/>
+      <c r="K23" s="20"/>
+      <c r="L23" s="20"/>
+      <c r="M23" s="21"/>
     </row>
     <row r="24" spans="1:13" ht="38.25">
       <c r="A24" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="11">
         <v>93</v>
       </c>
       <c r="C24" s="11">
         <v>91.5</v>
       </c>
       <c r="D24" s="11">
         <v>82.4</v>
       </c>
       <c r="E24" s="11">
         <v>81.400000000000006</v>
       </c>
-      <c r="F24" s="11"/>
+      <c r="F24" s="11">
+        <v>80.5</v>
+      </c>
       <c r="G24" s="11"/>
       <c r="H24" s="11"/>
       <c r="I24" s="11"/>
       <c r="J24" s="18"/>
       <c r="K24" s="17"/>
       <c r="L24" s="18"/>
       <c r="M24" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A5:M5"/>
+    <mergeCell ref="A7:M7"/>
+    <mergeCell ref="A9:M9"/>
+    <mergeCell ref="A11:M11"/>
+    <mergeCell ref="A13:M13"/>
     <mergeCell ref="A23:M23"/>
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A19:M19"/>
     <mergeCell ref="A21:M21"/>
-    <mergeCell ref="A5:M5"/>
-[...3 lines deleted...]
-    <mergeCell ref="A13:M13"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Рус</vt:lpstr>
     </vt:vector>