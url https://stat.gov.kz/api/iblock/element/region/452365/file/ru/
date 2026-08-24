--- v2 (2026-07-09)
+++ v3 (2026-08-24)
@@ -604,51 +604,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M24"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="F24" sqref="F24"/>
+      <selection activeCell="T20" sqref="T20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="39" style="4" customWidth="1"/>
     <col min="2" max="13" width="9.28515625" style="4" customWidth="1"/>
     <col min="14" max="20" width="9.140625" style="5"/>
     <col min="21" max="21" width="8.85546875" style="5" customWidth="1"/>
     <col min="22" max="256" width="9.140625" style="5"/>
     <col min="257" max="257" width="20" style="5" customWidth="1"/>
     <col min="258" max="259" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="260" max="261" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="262" max="263" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="264" max="265" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="266" max="266" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="267" max="268" width="11.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="269" max="269" width="11.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="270" max="276" width="9.140625" style="5"/>
     <col min="277" max="277" width="8.85546875" style="5" customWidth="1"/>
     <col min="278" max="512" width="9.140625" style="5"/>
     <col min="513" max="513" width="20" style="5" customWidth="1"/>
     <col min="514" max="515" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="516" max="517" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="518" max="519" width="10.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="520" max="521" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
@@ -1930,52 +1930,56 @@
       <c r="I23" s="20"/>
       <c r="J23" s="20"/>
       <c r="K23" s="20"/>
       <c r="L23" s="20"/>
       <c r="M23" s="21"/>
     </row>
     <row r="24" spans="1:13" ht="38.25">
       <c r="A24" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="11">
         <v>93</v>
       </c>
       <c r="C24" s="11">
         <v>91.5</v>
       </c>
       <c r="D24" s="11">
         <v>82.4</v>
       </c>
       <c r="E24" s="11">
         <v>81.400000000000006</v>
       </c>
       <c r="F24" s="11">
         <v>80.5</v>
       </c>
-      <c r="G24" s="11"/>
-      <c r="H24" s="11"/>
+      <c r="G24" s="11">
+        <v>79.400000000000006</v>
+      </c>
+      <c r="H24" s="11">
+        <v>78.599999999999994</v>
+      </c>
       <c r="I24" s="11"/>
       <c r="J24" s="18"/>
       <c r="K24" s="17"/>
       <c r="L24" s="18"/>
       <c r="M24" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A23:M23"/>
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A19:M19"/>
     <mergeCell ref="A21:M21"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>