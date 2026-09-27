--- v3 (2026-08-18)
+++ v4 (2026-09-27)
@@ -596,66 +596,66 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A23" sqref="A23:M23"/>
+      <selection activeCell="G29" sqref="G29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42" style="3" customWidth="1"/>
     <col min="2" max="3" width="10.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="9.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="10.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="9.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="20" width="9.140625" style="4"/>
     <col min="21" max="21" width="8.85546875" style="4" customWidth="1"/>
     <col min="22" max="255" width="9.140625" style="4"/>
     <col min="256" max="256" width="20" style="4" customWidth="1"/>
     <col min="257" max="258" width="10.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="259" max="260" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="261" max="262" width="10.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="263" max="264" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="265" max="265" width="10.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="266" max="267" width="11.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="268" max="268" width="11.85546875" style="4" bestFit="1" customWidth="1"/>
     <col min="269" max="275" width="9.140625" style="4"/>
     <col min="276" max="276" width="8.85546875" style="4" customWidth="1"/>
@@ -1946,51 +1946,53 @@
       <c r="L23" s="18"/>
       <c r="M23" s="19"/>
     </row>
     <row r="24" spans="1:13" ht="25.5">
       <c r="A24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B24" s="9">
         <v>93</v>
       </c>
       <c r="C24" s="9">
         <v>91.5</v>
       </c>
       <c r="D24" s="9">
         <v>82.4</v>
       </c>
       <c r="E24" s="9">
         <v>81.400000000000006</v>
       </c>
       <c r="F24" s="9">
         <v>80.5</v>
       </c>
       <c r="G24" s="9">
         <v>79.400000000000006</v>
       </c>
-      <c r="H24" s="9"/>
+      <c r="H24" s="9">
+        <v>78.599999999999994</v>
+      </c>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
       <c r="K24" s="15"/>
       <c r="L24" s="16"/>
       <c r="M24" s="16"/>
     </row>
     <row r="31" spans="1:13">
       <c r="B31" s="4"/>
       <c r="C31" s="4"/>
       <c r="D31" s="4"/>
       <c r="E31" s="4"/>
       <c r="F31" s="4"/>
       <c r="G31" s="4"/>
       <c r="H31" s="4"/>
       <c r="I31" s="4"/>
       <c r="J31" s="4"/>
       <c r="K31" s="4"/>
       <c r="L31" s="4"/>
       <c r="M31" s="4"/>
     </row>
     <row r="32" spans="1:13">
       <c r="B32" s="4"/>
       <c r="C32" s="4"/>
       <c r="D32" s="4"/>
       <c r="E32" s="4"/>