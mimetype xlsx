--- v4 (2026-09-27)
+++ v5 (2026-10-18)
@@ -1,185 +1,418 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr filterPrivacy="1"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14955" windowHeight="12645"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12165"/>
   </bookViews>
   <sheets>
-    <sheet name="Каз" sheetId="1" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
+    <sheet name="Көрсеткіш" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
-  <extLst xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main">
-[...3 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="57">
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/cca/kid5lw3qdvcwzo1zl0kl5pn1o3kbo2in/%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D0%98%D0%9A%D0%A2.rar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
   <si>
     <t>Цифрлық телефон станцияларына қосылған тіркелген телефон желілерінің саны</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
     <t>қаңтар-тамыз</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>қаңтар-қазан</t>
   </si>
   <si>
     <t>қаңтар-қараша</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан</t>
   </si>
   <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>Байланыс қызметінің көлемі</t>
+  </si>
+  <si>
+    <t>Агрегатталған</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3-байланыс «Пошталық және курьерлік қызмет және байланыс қызметтері туралы есеп» кезеңділігі айлық </t>
+  </si>
+  <si>
+    <t>Мың бірлік</t>
+  </si>
+  <si>
+    <t>Есепті жылдың соңына сандық телефон станцияларына қосылған тіркелген телефон желілерінің саны</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>мың бірлік</t>
+  </si>
+  <si>
     <t>x</t>
   </si>
   <si>
-    <t>мың бірлік</t>
+    <t>2017 жылдан бастап</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/511567/file/kk/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Даулетова Алмагуль Ерсаиновна </t>
+  </si>
+  <si>
+    <t>+7 7122 32 27 29</t>
+  </si>
+  <si>
+    <t>al.dauletova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сауда және қызмет көрсету статистикасы бөлімі </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="28">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
+      <i/>
       <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8.8000000000000007"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="9"/>
+      <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -253,136 +486,292 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...27 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="37">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="34"/>
+    <cellStyle name="Гиперссылка 3" xfId="36"/>
+    <cellStyle name="Гиперссылка 4" xfId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2" xfId="5"/>
+    <cellStyle name="Обычный 2 3" xfId="33"/>
+    <cellStyle name="Обычный 2 4" xfId="4"/>
+    <cellStyle name="Обычный 24" xfId="9"/>
+    <cellStyle name="Обычный 26" xfId="10"/>
+    <cellStyle name="Обычный 27" xfId="11"/>
+    <cellStyle name="Обычный 29" xfId="12"/>
+    <cellStyle name="Обычный 3" xfId="6"/>
+    <cellStyle name="Обычный 30" xfId="13"/>
+    <cellStyle name="Обычный 31" xfId="14"/>
+    <cellStyle name="Обычный 32" xfId="15"/>
+    <cellStyle name="Обычный 33" xfId="16"/>
+    <cellStyle name="Обычный 34" xfId="17"/>
+    <cellStyle name="Обычный 35" xfId="18"/>
+    <cellStyle name="Обычный 37" xfId="19"/>
+    <cellStyle name="Обычный 38" xfId="20"/>
+    <cellStyle name="Обычный 39" xfId="21"/>
+    <cellStyle name="Обычный 4" xfId="7"/>
+    <cellStyle name="Обычный 4 2" xfId="35"/>
+    <cellStyle name="Обычный 40" xfId="22"/>
+    <cellStyle name="Обычный 41" xfId="23"/>
+    <cellStyle name="Обычный 43" xfId="24"/>
+    <cellStyle name="Обычный 45" xfId="25"/>
+    <cellStyle name="Обычный 48" xfId="26"/>
+    <cellStyle name="Обычный 49" xfId="27"/>
+    <cellStyle name="Обычный 5" xfId="32"/>
+    <cellStyle name="Обычный 50" xfId="28"/>
+    <cellStyle name="Обычный 51" xfId="29"/>
+    <cellStyle name="Обычный 52" xfId="30"/>
+    <cellStyle name="Обычный 6" xfId="3"/>
+    <cellStyle name="Процентный 2" xfId="31"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
-[...1 lines deleted...]
-    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -596,66 +985,727 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:al.dauletova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B31" sqref="B31"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="24" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="24" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="7"/>
+      <c r="B1" s="7"/>
+    </row>
+    <row r="2" spans="1:13" s="10" customFormat="1" ht="12.75">
+      <c r="A2" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="B2" s="9">
+        <v>19220101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="10" customFormat="1" ht="12.75">
+      <c r="A3" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" s="31" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="10" customFormat="1" ht="12.75">
+      <c r="A4" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" s="32" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="10" customFormat="1" ht="12.75">
+      <c r="A5" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="10" customFormat="1" ht="12.75">
+      <c r="A6" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" s="31" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="10" customFormat="1">
+      <c r="A7" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="10" customFormat="1" ht="12.75">
+      <c r="A8" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="B8" s="32" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="10" customFormat="1" ht="12.75">
+      <c r="A9" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" s="13" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="10" customFormat="1" ht="12.75">
+      <c r="A10" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" s="13" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="10" customFormat="1" ht="12.75">
+      <c r="A11" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B11" s="14"/>
+      <c r="M11" s="15"/>
+    </row>
+    <row r="12" spans="1:13" s="10" customFormat="1" ht="12.75">
+      <c r="A12" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B12" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="M12" s="15"/>
+    </row>
+    <row r="13" spans="1:13" s="10" customFormat="1" ht="25.5">
+      <c r="A13" s="17" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="M13" s="15"/>
+    </row>
+    <row r="14" spans="1:13" s="10" customFormat="1" ht="12.75">
+      <c r="A14" s="17" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="M14" s="15"/>
+    </row>
+    <row r="15" spans="1:13" s="10" customFormat="1" ht="12.75">
+      <c r="A15" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="B15" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="M15" s="15"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16" s="33">
+        <v>46308</v>
+      </c>
+      <c r="M16" s="20"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" s="33">
+        <v>46338</v>
+      </c>
+      <c r="M17" s="21"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B18" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="M18" s="20"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19" s="44" t="s">
+        <v>53</v>
+      </c>
+      <c r="M19" s="21"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="45" t="s">
+        <v>54</v>
+      </c>
+      <c r="M20" s="20"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="M21" s="21"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="22"/>
+      <c r="B22" s="23"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="21"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="20"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="21"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="20"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B1:D14"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="25" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="25" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="25" customWidth="1"/>
+    <col min="4" max="256" width="9.140625" style="25"/>
+    <col min="257" max="257" width="4.42578125" style="25" customWidth="1"/>
+    <col min="258" max="258" width="88.42578125" style="25" customWidth="1"/>
+    <col min="259" max="259" width="37.85546875" style="25" customWidth="1"/>
+    <col min="260" max="512" width="9.140625" style="25"/>
+    <col min="513" max="513" width="4.42578125" style="25" customWidth="1"/>
+    <col min="514" max="514" width="88.42578125" style="25" customWidth="1"/>
+    <col min="515" max="515" width="37.85546875" style="25" customWidth="1"/>
+    <col min="516" max="768" width="9.140625" style="25"/>
+    <col min="769" max="769" width="4.42578125" style="25" customWidth="1"/>
+    <col min="770" max="770" width="88.42578125" style="25" customWidth="1"/>
+    <col min="771" max="771" width="37.85546875" style="25" customWidth="1"/>
+    <col min="772" max="1024" width="9.140625" style="25"/>
+    <col min="1025" max="1025" width="4.42578125" style="25" customWidth="1"/>
+    <col min="1026" max="1026" width="88.42578125" style="25" customWidth="1"/>
+    <col min="1027" max="1027" width="37.85546875" style="25" customWidth="1"/>
+    <col min="1028" max="1280" width="9.140625" style="25"/>
+    <col min="1281" max="1281" width="4.42578125" style="25" customWidth="1"/>
+    <col min="1282" max="1282" width="88.42578125" style="25" customWidth="1"/>
+    <col min="1283" max="1283" width="37.85546875" style="25" customWidth="1"/>
+    <col min="1284" max="1536" width="9.140625" style="25"/>
+    <col min="1537" max="1537" width="4.42578125" style="25" customWidth="1"/>
+    <col min="1538" max="1538" width="88.42578125" style="25" customWidth="1"/>
+    <col min="1539" max="1539" width="37.85546875" style="25" customWidth="1"/>
+    <col min="1540" max="1792" width="9.140625" style="25"/>
+    <col min="1793" max="1793" width="4.42578125" style="25" customWidth="1"/>
+    <col min="1794" max="1794" width="88.42578125" style="25" customWidth="1"/>
+    <col min="1795" max="1795" width="37.85546875" style="25" customWidth="1"/>
+    <col min="1796" max="2048" width="9.140625" style="25"/>
+    <col min="2049" max="2049" width="4.42578125" style="25" customWidth="1"/>
+    <col min="2050" max="2050" width="88.42578125" style="25" customWidth="1"/>
+    <col min="2051" max="2051" width="37.85546875" style="25" customWidth="1"/>
+    <col min="2052" max="2304" width="9.140625" style="25"/>
+    <col min="2305" max="2305" width="4.42578125" style="25" customWidth="1"/>
+    <col min="2306" max="2306" width="88.42578125" style="25" customWidth="1"/>
+    <col min="2307" max="2307" width="37.85546875" style="25" customWidth="1"/>
+    <col min="2308" max="2560" width="9.140625" style="25"/>
+    <col min="2561" max="2561" width="4.42578125" style="25" customWidth="1"/>
+    <col min="2562" max="2562" width="88.42578125" style="25" customWidth="1"/>
+    <col min="2563" max="2563" width="37.85546875" style="25" customWidth="1"/>
+    <col min="2564" max="2816" width="9.140625" style="25"/>
+    <col min="2817" max="2817" width="4.42578125" style="25" customWidth="1"/>
+    <col min="2818" max="2818" width="88.42578125" style="25" customWidth="1"/>
+    <col min="2819" max="2819" width="37.85546875" style="25" customWidth="1"/>
+    <col min="2820" max="3072" width="9.140625" style="25"/>
+    <col min="3073" max="3073" width="4.42578125" style="25" customWidth="1"/>
+    <col min="3074" max="3074" width="88.42578125" style="25" customWidth="1"/>
+    <col min="3075" max="3075" width="37.85546875" style="25" customWidth="1"/>
+    <col min="3076" max="3328" width="9.140625" style="25"/>
+    <col min="3329" max="3329" width="4.42578125" style="25" customWidth="1"/>
+    <col min="3330" max="3330" width="88.42578125" style="25" customWidth="1"/>
+    <col min="3331" max="3331" width="37.85546875" style="25" customWidth="1"/>
+    <col min="3332" max="3584" width="9.140625" style="25"/>
+    <col min="3585" max="3585" width="4.42578125" style="25" customWidth="1"/>
+    <col min="3586" max="3586" width="88.42578125" style="25" customWidth="1"/>
+    <col min="3587" max="3587" width="37.85546875" style="25" customWidth="1"/>
+    <col min="3588" max="3840" width="9.140625" style="25"/>
+    <col min="3841" max="3841" width="4.42578125" style="25" customWidth="1"/>
+    <col min="3842" max="3842" width="88.42578125" style="25" customWidth="1"/>
+    <col min="3843" max="3843" width="37.85546875" style="25" customWidth="1"/>
+    <col min="3844" max="4096" width="9.140625" style="25"/>
+    <col min="4097" max="4097" width="4.42578125" style="25" customWidth="1"/>
+    <col min="4098" max="4098" width="88.42578125" style="25" customWidth="1"/>
+    <col min="4099" max="4099" width="37.85546875" style="25" customWidth="1"/>
+    <col min="4100" max="4352" width="9.140625" style="25"/>
+    <col min="4353" max="4353" width="4.42578125" style="25" customWidth="1"/>
+    <col min="4354" max="4354" width="88.42578125" style="25" customWidth="1"/>
+    <col min="4355" max="4355" width="37.85546875" style="25" customWidth="1"/>
+    <col min="4356" max="4608" width="9.140625" style="25"/>
+    <col min="4609" max="4609" width="4.42578125" style="25" customWidth="1"/>
+    <col min="4610" max="4610" width="88.42578125" style="25" customWidth="1"/>
+    <col min="4611" max="4611" width="37.85546875" style="25" customWidth="1"/>
+    <col min="4612" max="4864" width="9.140625" style="25"/>
+    <col min="4865" max="4865" width="4.42578125" style="25" customWidth="1"/>
+    <col min="4866" max="4866" width="88.42578125" style="25" customWidth="1"/>
+    <col min="4867" max="4867" width="37.85546875" style="25" customWidth="1"/>
+    <col min="4868" max="5120" width="9.140625" style="25"/>
+    <col min="5121" max="5121" width="4.42578125" style="25" customWidth="1"/>
+    <col min="5122" max="5122" width="88.42578125" style="25" customWidth="1"/>
+    <col min="5123" max="5123" width="37.85546875" style="25" customWidth="1"/>
+    <col min="5124" max="5376" width="9.140625" style="25"/>
+    <col min="5377" max="5377" width="4.42578125" style="25" customWidth="1"/>
+    <col min="5378" max="5378" width="88.42578125" style="25" customWidth="1"/>
+    <col min="5379" max="5379" width="37.85546875" style="25" customWidth="1"/>
+    <col min="5380" max="5632" width="9.140625" style="25"/>
+    <col min="5633" max="5633" width="4.42578125" style="25" customWidth="1"/>
+    <col min="5634" max="5634" width="88.42578125" style="25" customWidth="1"/>
+    <col min="5635" max="5635" width="37.85546875" style="25" customWidth="1"/>
+    <col min="5636" max="5888" width="9.140625" style="25"/>
+    <col min="5889" max="5889" width="4.42578125" style="25" customWidth="1"/>
+    <col min="5890" max="5890" width="88.42578125" style="25" customWidth="1"/>
+    <col min="5891" max="5891" width="37.85546875" style="25" customWidth="1"/>
+    <col min="5892" max="6144" width="9.140625" style="25"/>
+    <col min="6145" max="6145" width="4.42578125" style="25" customWidth="1"/>
+    <col min="6146" max="6146" width="88.42578125" style="25" customWidth="1"/>
+    <col min="6147" max="6147" width="37.85546875" style="25" customWidth="1"/>
+    <col min="6148" max="6400" width="9.140625" style="25"/>
+    <col min="6401" max="6401" width="4.42578125" style="25" customWidth="1"/>
+    <col min="6402" max="6402" width="88.42578125" style="25" customWidth="1"/>
+    <col min="6403" max="6403" width="37.85546875" style="25" customWidth="1"/>
+    <col min="6404" max="6656" width="9.140625" style="25"/>
+    <col min="6657" max="6657" width="4.42578125" style="25" customWidth="1"/>
+    <col min="6658" max="6658" width="88.42578125" style="25" customWidth="1"/>
+    <col min="6659" max="6659" width="37.85546875" style="25" customWidth="1"/>
+    <col min="6660" max="6912" width="9.140625" style="25"/>
+    <col min="6913" max="6913" width="4.42578125" style="25" customWidth="1"/>
+    <col min="6914" max="6914" width="88.42578125" style="25" customWidth="1"/>
+    <col min="6915" max="6915" width="37.85546875" style="25" customWidth="1"/>
+    <col min="6916" max="7168" width="9.140625" style="25"/>
+    <col min="7169" max="7169" width="4.42578125" style="25" customWidth="1"/>
+    <col min="7170" max="7170" width="88.42578125" style="25" customWidth="1"/>
+    <col min="7171" max="7171" width="37.85546875" style="25" customWidth="1"/>
+    <col min="7172" max="7424" width="9.140625" style="25"/>
+    <col min="7425" max="7425" width="4.42578125" style="25" customWidth="1"/>
+    <col min="7426" max="7426" width="88.42578125" style="25" customWidth="1"/>
+    <col min="7427" max="7427" width="37.85546875" style="25" customWidth="1"/>
+    <col min="7428" max="7680" width="9.140625" style="25"/>
+    <col min="7681" max="7681" width="4.42578125" style="25" customWidth="1"/>
+    <col min="7682" max="7682" width="88.42578125" style="25" customWidth="1"/>
+    <col min="7683" max="7683" width="37.85546875" style="25" customWidth="1"/>
+    <col min="7684" max="7936" width="9.140625" style="25"/>
+    <col min="7937" max="7937" width="4.42578125" style="25" customWidth="1"/>
+    <col min="7938" max="7938" width="88.42578125" style="25" customWidth="1"/>
+    <col min="7939" max="7939" width="37.85546875" style="25" customWidth="1"/>
+    <col min="7940" max="8192" width="9.140625" style="25"/>
+    <col min="8193" max="8193" width="4.42578125" style="25" customWidth="1"/>
+    <col min="8194" max="8194" width="88.42578125" style="25" customWidth="1"/>
+    <col min="8195" max="8195" width="37.85546875" style="25" customWidth="1"/>
+    <col min="8196" max="8448" width="9.140625" style="25"/>
+    <col min="8449" max="8449" width="4.42578125" style="25" customWidth="1"/>
+    <col min="8450" max="8450" width="88.42578125" style="25" customWidth="1"/>
+    <col min="8451" max="8451" width="37.85546875" style="25" customWidth="1"/>
+    <col min="8452" max="8704" width="9.140625" style="25"/>
+    <col min="8705" max="8705" width="4.42578125" style="25" customWidth="1"/>
+    <col min="8706" max="8706" width="88.42578125" style="25" customWidth="1"/>
+    <col min="8707" max="8707" width="37.85546875" style="25" customWidth="1"/>
+    <col min="8708" max="8960" width="9.140625" style="25"/>
+    <col min="8961" max="8961" width="4.42578125" style="25" customWidth="1"/>
+    <col min="8962" max="8962" width="88.42578125" style="25" customWidth="1"/>
+    <col min="8963" max="8963" width="37.85546875" style="25" customWidth="1"/>
+    <col min="8964" max="9216" width="9.140625" style="25"/>
+    <col min="9217" max="9217" width="4.42578125" style="25" customWidth="1"/>
+    <col min="9218" max="9218" width="88.42578125" style="25" customWidth="1"/>
+    <col min="9219" max="9219" width="37.85546875" style="25" customWidth="1"/>
+    <col min="9220" max="9472" width="9.140625" style="25"/>
+    <col min="9473" max="9473" width="4.42578125" style="25" customWidth="1"/>
+    <col min="9474" max="9474" width="88.42578125" style="25" customWidth="1"/>
+    <col min="9475" max="9475" width="37.85546875" style="25" customWidth="1"/>
+    <col min="9476" max="9728" width="9.140625" style="25"/>
+    <col min="9729" max="9729" width="4.42578125" style="25" customWidth="1"/>
+    <col min="9730" max="9730" width="88.42578125" style="25" customWidth="1"/>
+    <col min="9731" max="9731" width="37.85546875" style="25" customWidth="1"/>
+    <col min="9732" max="9984" width="9.140625" style="25"/>
+    <col min="9985" max="9985" width="4.42578125" style="25" customWidth="1"/>
+    <col min="9986" max="9986" width="88.42578125" style="25" customWidth="1"/>
+    <col min="9987" max="9987" width="37.85546875" style="25" customWidth="1"/>
+    <col min="9988" max="10240" width="9.140625" style="25"/>
+    <col min="10241" max="10241" width="4.42578125" style="25" customWidth="1"/>
+    <col min="10242" max="10242" width="88.42578125" style="25" customWidth="1"/>
+    <col min="10243" max="10243" width="37.85546875" style="25" customWidth="1"/>
+    <col min="10244" max="10496" width="9.140625" style="25"/>
+    <col min="10497" max="10497" width="4.42578125" style="25" customWidth="1"/>
+    <col min="10498" max="10498" width="88.42578125" style="25" customWidth="1"/>
+    <col min="10499" max="10499" width="37.85546875" style="25" customWidth="1"/>
+    <col min="10500" max="10752" width="9.140625" style="25"/>
+    <col min="10753" max="10753" width="4.42578125" style="25" customWidth="1"/>
+    <col min="10754" max="10754" width="88.42578125" style="25" customWidth="1"/>
+    <col min="10755" max="10755" width="37.85546875" style="25" customWidth="1"/>
+    <col min="10756" max="11008" width="9.140625" style="25"/>
+    <col min="11009" max="11009" width="4.42578125" style="25" customWidth="1"/>
+    <col min="11010" max="11010" width="88.42578125" style="25" customWidth="1"/>
+    <col min="11011" max="11011" width="37.85546875" style="25" customWidth="1"/>
+    <col min="11012" max="11264" width="9.140625" style="25"/>
+    <col min="11265" max="11265" width="4.42578125" style="25" customWidth="1"/>
+    <col min="11266" max="11266" width="88.42578125" style="25" customWidth="1"/>
+    <col min="11267" max="11267" width="37.85546875" style="25" customWidth="1"/>
+    <col min="11268" max="11520" width="9.140625" style="25"/>
+    <col min="11521" max="11521" width="4.42578125" style="25" customWidth="1"/>
+    <col min="11522" max="11522" width="88.42578125" style="25" customWidth="1"/>
+    <col min="11523" max="11523" width="37.85546875" style="25" customWidth="1"/>
+    <col min="11524" max="11776" width="9.140625" style="25"/>
+    <col min="11777" max="11777" width="4.42578125" style="25" customWidth="1"/>
+    <col min="11778" max="11778" width="88.42578125" style="25" customWidth="1"/>
+    <col min="11779" max="11779" width="37.85546875" style="25" customWidth="1"/>
+    <col min="11780" max="12032" width="9.140625" style="25"/>
+    <col min="12033" max="12033" width="4.42578125" style="25" customWidth="1"/>
+    <col min="12034" max="12034" width="88.42578125" style="25" customWidth="1"/>
+    <col min="12035" max="12035" width="37.85546875" style="25" customWidth="1"/>
+    <col min="12036" max="12288" width="9.140625" style="25"/>
+    <col min="12289" max="12289" width="4.42578125" style="25" customWidth="1"/>
+    <col min="12290" max="12290" width="88.42578125" style="25" customWidth="1"/>
+    <col min="12291" max="12291" width="37.85546875" style="25" customWidth="1"/>
+    <col min="12292" max="12544" width="9.140625" style="25"/>
+    <col min="12545" max="12545" width="4.42578125" style="25" customWidth="1"/>
+    <col min="12546" max="12546" width="88.42578125" style="25" customWidth="1"/>
+    <col min="12547" max="12547" width="37.85546875" style="25" customWidth="1"/>
+    <col min="12548" max="12800" width="9.140625" style="25"/>
+    <col min="12801" max="12801" width="4.42578125" style="25" customWidth="1"/>
+    <col min="12802" max="12802" width="88.42578125" style="25" customWidth="1"/>
+    <col min="12803" max="12803" width="37.85546875" style="25" customWidth="1"/>
+    <col min="12804" max="13056" width="9.140625" style="25"/>
+    <col min="13057" max="13057" width="4.42578125" style="25" customWidth="1"/>
+    <col min="13058" max="13058" width="88.42578125" style="25" customWidth="1"/>
+    <col min="13059" max="13059" width="37.85546875" style="25" customWidth="1"/>
+    <col min="13060" max="13312" width="9.140625" style="25"/>
+    <col min="13313" max="13313" width="4.42578125" style="25" customWidth="1"/>
+    <col min="13314" max="13314" width="88.42578125" style="25" customWidth="1"/>
+    <col min="13315" max="13315" width="37.85546875" style="25" customWidth="1"/>
+    <col min="13316" max="13568" width="9.140625" style="25"/>
+    <col min="13569" max="13569" width="4.42578125" style="25" customWidth="1"/>
+    <col min="13570" max="13570" width="88.42578125" style="25" customWidth="1"/>
+    <col min="13571" max="13571" width="37.85546875" style="25" customWidth="1"/>
+    <col min="13572" max="13824" width="9.140625" style="25"/>
+    <col min="13825" max="13825" width="4.42578125" style="25" customWidth="1"/>
+    <col min="13826" max="13826" width="88.42578125" style="25" customWidth="1"/>
+    <col min="13827" max="13827" width="37.85546875" style="25" customWidth="1"/>
+    <col min="13828" max="14080" width="9.140625" style="25"/>
+    <col min="14081" max="14081" width="4.42578125" style="25" customWidth="1"/>
+    <col min="14082" max="14082" width="88.42578125" style="25" customWidth="1"/>
+    <col min="14083" max="14083" width="37.85546875" style="25" customWidth="1"/>
+    <col min="14084" max="14336" width="9.140625" style="25"/>
+    <col min="14337" max="14337" width="4.42578125" style="25" customWidth="1"/>
+    <col min="14338" max="14338" width="88.42578125" style="25" customWidth="1"/>
+    <col min="14339" max="14339" width="37.85546875" style="25" customWidth="1"/>
+    <col min="14340" max="14592" width="9.140625" style="25"/>
+    <col min="14593" max="14593" width="4.42578125" style="25" customWidth="1"/>
+    <col min="14594" max="14594" width="88.42578125" style="25" customWidth="1"/>
+    <col min="14595" max="14595" width="37.85546875" style="25" customWidth="1"/>
+    <col min="14596" max="14848" width="9.140625" style="25"/>
+    <col min="14849" max="14849" width="4.42578125" style="25" customWidth="1"/>
+    <col min="14850" max="14850" width="88.42578125" style="25" customWidth="1"/>
+    <col min="14851" max="14851" width="37.85546875" style="25" customWidth="1"/>
+    <col min="14852" max="15104" width="9.140625" style="25"/>
+    <col min="15105" max="15105" width="4.42578125" style="25" customWidth="1"/>
+    <col min="15106" max="15106" width="88.42578125" style="25" customWidth="1"/>
+    <col min="15107" max="15107" width="37.85546875" style="25" customWidth="1"/>
+    <col min="15108" max="15360" width="9.140625" style="25"/>
+    <col min="15361" max="15361" width="4.42578125" style="25" customWidth="1"/>
+    <col min="15362" max="15362" width="88.42578125" style="25" customWidth="1"/>
+    <col min="15363" max="15363" width="37.85546875" style="25" customWidth="1"/>
+    <col min="15364" max="15616" width="9.140625" style="25"/>
+    <col min="15617" max="15617" width="4.42578125" style="25" customWidth="1"/>
+    <col min="15618" max="15618" width="88.42578125" style="25" customWidth="1"/>
+    <col min="15619" max="15619" width="37.85546875" style="25" customWidth="1"/>
+    <col min="15620" max="15872" width="9.140625" style="25"/>
+    <col min="15873" max="15873" width="4.42578125" style="25" customWidth="1"/>
+    <col min="15874" max="15874" width="88.42578125" style="25" customWidth="1"/>
+    <col min="15875" max="15875" width="37.85546875" style="25" customWidth="1"/>
+    <col min="15876" max="16128" width="9.140625" style="25"/>
+    <col min="16129" max="16129" width="4.42578125" style="25" customWidth="1"/>
+    <col min="16130" max="16130" width="88.42578125" style="25" customWidth="1"/>
+    <col min="16131" max="16131" width="37.85546875" style="25" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="25"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:4" ht="14.25">
+      <c r="B1" s="27"/>
+    </row>
+    <row r="4" spans="2:4">
+      <c r="B4" s="26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="5" spans="2:4">
+      <c r="B5" s="26" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="6" spans="2:4">
+      <c r="B6" s="26" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="7" spans="2:4">
+      <c r="B7" s="26" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="8" spans="2:4">
+      <c r="B8" s="26" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="9" spans="2:4">
+      <c r="B9" s="26"/>
+    </row>
+    <row r="10" spans="2:4" ht="25.5">
+      <c r="B10" s="28" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="11" spans="2:4">
+      <c r="B11" s="26"/>
+    </row>
+    <row r="12" spans="2:4">
+      <c r="B12" s="26"/>
+    </row>
+    <row r="14" spans="2:4">
+      <c r="B14" s="29" t="s">
+        <v>48</v>
+      </c>
+      <c r="C14" s="30"/>
+      <c r="D14" s="30"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M47"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G29" sqref="G29"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="J25" sqref="J25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42" style="3" customWidth="1"/>
     <col min="2" max="3" width="10.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="9.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="10.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="9.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="20" width="9.140625" style="4"/>
     <col min="21" max="21" width="8.85546875" style="4" customWidth="1"/>
     <col min="22" max="255" width="9.140625" style="4"/>
     <col min="256" max="256" width="20" style="4" customWidth="1"/>
     <col min="257" max="258" width="10.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="259" max="260" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="261" max="262" width="10.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="263" max="264" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="265" max="265" width="10.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="266" max="267" width="11.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="268" max="268" width="11.85546875" style="4" bestFit="1" customWidth="1"/>
     <col min="269" max="275" width="9.140625" style="4"/>
     <col min="276" max="276" width="8.85546875" style="4" customWidth="1"/>
@@ -1326,678 +2376,682 @@
     <col min="15877" max="15878" width="10.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="15879" max="15880" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="15881" max="15881" width="10.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="15882" max="15883" width="11.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="15884" max="15884" width="11.85546875" style="4" bestFit="1" customWidth="1"/>
     <col min="15885" max="15891" width="9.140625" style="4"/>
     <col min="15892" max="15892" width="8.85546875" style="4" customWidth="1"/>
     <col min="15893" max="16127" width="9.140625" style="4"/>
     <col min="16128" max="16128" width="20" style="4" customWidth="1"/>
     <col min="16129" max="16130" width="10.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="16131" max="16132" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="16133" max="16134" width="10.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="16135" max="16136" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="16137" max="16137" width="10.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="16138" max="16139" width="11.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="16140" max="16140" width="11.85546875" style="4" bestFit="1" customWidth="1"/>
     <col min="16141" max="16147" width="9.140625" style="4"/>
     <col min="16148" max="16148" width="8.85546875" style="4" customWidth="1"/>
     <col min="16149" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="2" customFormat="1" ht="15.75">
       <c r="A2" s="1">
         <v>19220101</v>
       </c>
-      <c r="B2" s="20" t="s">
-[...12 lines deleted...]
-      <c r="M2" s="21"/>
+      <c r="B2" s="47" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="48"/>
+      <c r="J2" s="48"/>
+      <c r="K2" s="48"/>
+      <c r="L2" s="48"/>
+      <c r="M2" s="48"/>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1">
-      <c r="M3" s="14" t="s">
+      <c r="M3" s="34" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="5" customFormat="1" ht="26.25" thickBot="1">
+      <c r="A4" s="35"/>
+      <c r="B4" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="C4" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="E4" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="G4" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="H4" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="I4" s="36" t="s">
+        <v>12</v>
+      </c>
+      <c r="J4" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="K4" s="36" t="s">
         <v>14</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      <c r="E4" s="13" t="s">
+      <c r="L4" s="36" t="s">
+        <v>15</v>
+      </c>
+      <c r="M4" s="36" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="6" customFormat="1">
+      <c r="A5" s="49">
+        <v>2017</v>
+      </c>
+      <c r="B5" s="50"/>
+      <c r="C5" s="50"/>
+      <c r="D5" s="50"/>
+      <c r="E5" s="50"/>
+      <c r="F5" s="50"/>
+      <c r="G5" s="50"/>
+      <c r="H5" s="50"/>
+      <c r="I5" s="50"/>
+      <c r="J5" s="50"/>
+      <c r="K5" s="50"/>
+      <c r="L5" s="50"/>
+      <c r="M5" s="51"/>
+    </row>
+    <row r="6" spans="1:13" ht="28.5" customHeight="1">
+      <c r="A6" s="37" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="13" t="s">
-[...45 lines deleted...]
-      <c r="B6" s="8">
+      <c r="B6" s="38">
         <v>165.2</v>
       </c>
-      <c r="C6" s="8">
+      <c r="C6" s="38">
         <v>164.8</v>
       </c>
-      <c r="D6" s="8">
+      <c r="D6" s="38">
         <v>165.1</v>
       </c>
-      <c r="E6" s="9">
+      <c r="E6" s="39">
         <v>164.3</v>
       </c>
-      <c r="F6" s="9">
+      <c r="F6" s="39">
         <v>163.6</v>
       </c>
-      <c r="G6" s="9">
+      <c r="G6" s="39">
         <v>162.9</v>
       </c>
-      <c r="H6" s="9">
+      <c r="H6" s="39">
         <v>162.30000000000001</v>
       </c>
-      <c r="I6" s="9">
+      <c r="I6" s="39">
         <v>161.69999999999999</v>
       </c>
-      <c r="J6" s="9">
+      <c r="J6" s="39">
         <v>161.19999999999999</v>
       </c>
-      <c r="K6" s="9">
+      <c r="K6" s="39">
         <v>160.69999999999999</v>
       </c>
-      <c r="L6" s="9">
+      <c r="L6" s="39">
         <v>160</v>
       </c>
-      <c r="M6" s="9">
+      <c r="M6" s="39">
         <v>160.1</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="6" customFormat="1">
-      <c r="A7" s="17">
+      <c r="A7" s="52">
         <v>2018</v>
       </c>
-      <c r="B7" s="18"/>
-[...10 lines deleted...]
-      <c r="M7" s="19"/>
+      <c r="B7" s="53"/>
+      <c r="C7" s="53"/>
+      <c r="D7" s="53"/>
+      <c r="E7" s="53"/>
+      <c r="F7" s="53"/>
+      <c r="G7" s="53"/>
+      <c r="H7" s="53"/>
+      <c r="I7" s="53"/>
+      <c r="J7" s="53"/>
+      <c r="K7" s="53"/>
+      <c r="L7" s="53"/>
+      <c r="M7" s="54"/>
     </row>
     <row r="8" spans="1:13" ht="29.25" customHeight="1">
-      <c r="A8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="B8" s="9">
+      <c r="A8" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" s="39">
         <v>125.8</v>
       </c>
-      <c r="C8" s="9">
+      <c r="C8" s="39">
         <v>122.5</v>
       </c>
-      <c r="D8" s="9">
+      <c r="D8" s="39">
         <v>122.3</v>
       </c>
-      <c r="E8" s="9">
+      <c r="E8" s="39">
         <v>122.2</v>
       </c>
-      <c r="F8" s="10" t="s">
-[...2 lines deleted...]
-      <c r="G8" s="9">
+      <c r="F8" s="40" t="s">
+        <v>50</v>
+      </c>
+      <c r="G8" s="39">
         <v>120.6</v>
       </c>
-      <c r="H8" s="9">
+      <c r="H8" s="39">
         <v>120.3</v>
       </c>
-      <c r="I8" s="9">
+      <c r="I8" s="39">
         <v>117.9</v>
       </c>
-      <c r="J8" s="9">
+      <c r="J8" s="39">
         <v>115.9</v>
       </c>
-      <c r="K8" s="9">
+      <c r="K8" s="39">
         <v>115.7</v>
       </c>
-      <c r="L8" s="9">
+      <c r="L8" s="39">
         <v>115.4</v>
       </c>
-      <c r="M8" s="9">
+      <c r="M8" s="39">
         <v>116.5</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="6" customFormat="1">
-      <c r="A9" s="17">
+      <c r="A9" s="52">
         <v>2019</v>
       </c>
-      <c r="B9" s="18"/>
-[...10 lines deleted...]
-      <c r="M9" s="19"/>
+      <c r="B9" s="53"/>
+      <c r="C9" s="53"/>
+      <c r="D9" s="53"/>
+      <c r="E9" s="53"/>
+      <c r="F9" s="53"/>
+      <c r="G9" s="53"/>
+      <c r="H9" s="53"/>
+      <c r="I9" s="53"/>
+      <c r="J9" s="53"/>
+      <c r="K9" s="53"/>
+      <c r="L9" s="53"/>
+      <c r="M9" s="54"/>
     </row>
     <row r="10" spans="1:13" ht="30.75" customHeight="1">
-      <c r="A10" s="7" t="s">
-[...2 lines deleted...]
-      <c r="B10" s="9">
+      <c r="A10" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" s="39">
         <v>116.1</v>
       </c>
-      <c r="C10" s="9">
+      <c r="C10" s="39">
         <v>118.6</v>
       </c>
-      <c r="D10" s="9">
+      <c r="D10" s="39">
         <v>117.3</v>
       </c>
-      <c r="E10" s="9">
+      <c r="E10" s="39">
         <v>117.4</v>
       </c>
-      <c r="F10" s="9">
+      <c r="F10" s="39">
         <v>115.9</v>
       </c>
-      <c r="G10" s="9">
+      <c r="G10" s="39">
         <v>115.5</v>
       </c>
-      <c r="H10" s="9">
+      <c r="H10" s="39">
         <v>115</v>
       </c>
-      <c r="I10" s="9">
+      <c r="I10" s="39">
         <v>114.4</v>
       </c>
-      <c r="J10" s="9">
+      <c r="J10" s="39">
         <v>123</v>
       </c>
-      <c r="K10" s="9">
+      <c r="K10" s="39">
         <v>132.6</v>
       </c>
-      <c r="L10" s="9">
+      <c r="L10" s="39">
         <v>140.9</v>
       </c>
-      <c r="M10" s="9">
+      <c r="M10" s="39">
         <v>140.4</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="6" customFormat="1">
-      <c r="A11" s="17">
+      <c r="A11" s="52">
         <v>2020</v>
       </c>
-      <c r="B11" s="18"/>
-[...10 lines deleted...]
-      <c r="M11" s="19"/>
+      <c r="B11" s="53"/>
+      <c r="C11" s="53"/>
+      <c r="D11" s="53"/>
+      <c r="E11" s="53"/>
+      <c r="F11" s="53"/>
+      <c r="G11" s="53"/>
+      <c r="H11" s="53"/>
+      <c r="I11" s="53"/>
+      <c r="J11" s="53"/>
+      <c r="K11" s="53"/>
+      <c r="L11" s="53"/>
+      <c r="M11" s="54"/>
     </row>
     <row r="12" spans="1:13" ht="30.75" customHeight="1">
-      <c r="A12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="B12" s="9">
+      <c r="A12" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="B12" s="39">
         <v>139.1</v>
       </c>
-      <c r="C12" s="9">
+      <c r="C12" s="39">
         <v>138.6</v>
       </c>
-      <c r="D12" s="9">
+      <c r="D12" s="39">
         <v>138.19999999999999</v>
       </c>
-      <c r="E12" s="9">
+      <c r="E12" s="39">
         <v>136.5</v>
       </c>
-      <c r="F12" s="9">
+      <c r="F12" s="39">
         <v>133.69999999999999</v>
       </c>
-      <c r="G12" s="9">
+      <c r="G12" s="39">
         <v>130.30000000000001</v>
       </c>
-      <c r="H12" s="9">
+      <c r="H12" s="39">
         <v>126.2</v>
       </c>
-      <c r="I12" s="9">
+      <c r="I12" s="39">
         <v>122.6</v>
       </c>
-      <c r="J12" s="9">
+      <c r="J12" s="39">
         <v>118.7</v>
       </c>
-      <c r="K12" s="9">
+      <c r="K12" s="39">
         <v>117.1</v>
       </c>
-      <c r="L12" s="9">
+      <c r="L12" s="39">
         <v>130.80000000000001</v>
       </c>
-      <c r="M12" s="9">
+      <c r="M12" s="39">
         <v>140.69999999999999</v>
       </c>
     </row>
     <row r="13" spans="1:13" s="6" customFormat="1">
-      <c r="A13" s="17">
+      <c r="A13" s="52">
         <v>2021</v>
       </c>
-      <c r="B13" s="18"/>
-[...10 lines deleted...]
-      <c r="M13" s="19"/>
+      <c r="B13" s="53"/>
+      <c r="C13" s="53"/>
+      <c r="D13" s="53"/>
+      <c r="E13" s="53"/>
+      <c r="F13" s="53"/>
+      <c r="G13" s="53"/>
+      <c r="H13" s="53"/>
+      <c r="I13" s="53"/>
+      <c r="J13" s="53"/>
+      <c r="K13" s="53"/>
+      <c r="L13" s="53"/>
+      <c r="M13" s="54"/>
     </row>
     <row r="14" spans="1:13" ht="30.75" customHeight="1">
-      <c r="A14" s="7" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="9">
+      <c r="A14" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="B14" s="39">
         <v>139.9</v>
       </c>
-      <c r="C14" s="9">
+      <c r="C14" s="39">
         <v>139.80000000000001</v>
       </c>
-      <c r="D14" s="11">
+      <c r="D14" s="41">
         <v>140.19999999999999</v>
       </c>
-      <c r="E14" s="11">
+      <c r="E14" s="41">
         <v>139.1</v>
       </c>
-      <c r="F14" s="9">
+      <c r="F14" s="39">
         <v>139</v>
       </c>
-      <c r="G14" s="11">
+      <c r="G14" s="41">
         <v>138.6</v>
       </c>
-      <c r="H14" s="11">
+      <c r="H14" s="41">
         <v>137.9</v>
       </c>
-      <c r="I14" s="9">
+      <c r="I14" s="39">
         <v>138</v>
       </c>
-      <c r="J14" s="9">
+      <c r="J14" s="39">
         <v>137.4</v>
       </c>
-      <c r="K14" s="9">
+      <c r="K14" s="39">
         <v>137.4</v>
       </c>
-      <c r="L14" s="9">
+      <c r="L14" s="39">
         <v>137.19999999999999</v>
       </c>
-      <c r="M14" s="9">
+      <c r="M14" s="39">
         <v>137</v>
       </c>
     </row>
     <row r="15" spans="1:13" s="6" customFormat="1">
-      <c r="A15" s="17">
+      <c r="A15" s="52">
         <v>2022</v>
       </c>
-      <c r="B15" s="18"/>
-[...10 lines deleted...]
-      <c r="M15" s="19"/>
+      <c r="B15" s="53"/>
+      <c r="C15" s="53"/>
+      <c r="D15" s="53"/>
+      <c r="E15" s="53"/>
+      <c r="F15" s="53"/>
+      <c r="G15" s="53"/>
+      <c r="H15" s="53"/>
+      <c r="I15" s="53"/>
+      <c r="J15" s="53"/>
+      <c r="K15" s="53"/>
+      <c r="L15" s="53"/>
+      <c r="M15" s="54"/>
     </row>
     <row r="16" spans="1:13" ht="32.25" customHeight="1">
-      <c r="A16" s="7" t="s">
-[...2 lines deleted...]
-      <c r="B16" s="9">
+      <c r="A16" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="B16" s="39">
         <v>136.69999999999999</v>
       </c>
-      <c r="C16" s="9">
+      <c r="C16" s="39">
         <v>136.30000000000001</v>
       </c>
-      <c r="D16" s="9">
+      <c r="D16" s="39">
         <v>136</v>
       </c>
-      <c r="E16" s="9">
+      <c r="E16" s="39">
         <v>135.80000000000001</v>
       </c>
-      <c r="F16" s="9">
+      <c r="F16" s="39">
         <v>135.6</v>
       </c>
-      <c r="G16" s="9">
+      <c r="G16" s="39">
         <v>135.19999999999999</v>
       </c>
-      <c r="H16" s="9">
+      <c r="H16" s="39">
         <v>129</v>
       </c>
-      <c r="I16" s="9">
+      <c r="I16" s="39">
         <v>128.80000000000001</v>
       </c>
-      <c r="J16" s="9">
+      <c r="J16" s="39">
         <v>128.80000000000001</v>
       </c>
-      <c r="K16" s="9">
+      <c r="K16" s="39">
         <v>128.4</v>
       </c>
-      <c r="L16" s="9">
+      <c r="L16" s="39">
         <v>128.4</v>
       </c>
-      <c r="M16" s="9">
+      <c r="M16" s="39">
         <v>128.19999999999999</v>
       </c>
     </row>
     <row r="17" spans="1:13" s="6" customFormat="1">
-      <c r="A17" s="17">
+      <c r="A17" s="52">
         <v>2023</v>
       </c>
-      <c r="B17" s="18"/>
-[...10 lines deleted...]
-      <c r="M17" s="19"/>
+      <c r="B17" s="53"/>
+      <c r="C17" s="53"/>
+      <c r="D17" s="53"/>
+      <c r="E17" s="53"/>
+      <c r="F17" s="53"/>
+      <c r="G17" s="53"/>
+      <c r="H17" s="53"/>
+      <c r="I17" s="53"/>
+      <c r="J17" s="53"/>
+      <c r="K17" s="53"/>
+      <c r="L17" s="53"/>
+      <c r="M17" s="54"/>
     </row>
     <row r="18" spans="1:13" ht="29.25" customHeight="1">
-      <c r="A18" s="7" t="s">
-[...2 lines deleted...]
-      <c r="B18" s="9">
+      <c r="A18" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="B18" s="39">
         <v>127.8</v>
       </c>
-      <c r="C18" s="9">
+      <c r="C18" s="39">
         <v>126.9</v>
       </c>
-      <c r="D18" s="9">
+      <c r="D18" s="39">
         <v>126.7</v>
       </c>
-      <c r="E18" s="9">
+      <c r="E18" s="39">
         <v>126.5</v>
       </c>
-      <c r="F18" s="9">
+      <c r="F18" s="39">
         <v>126.1</v>
       </c>
-      <c r="G18" s="9">
+      <c r="G18" s="39">
         <v>117.9</v>
       </c>
-      <c r="H18" s="9">
+      <c r="H18" s="39">
         <v>117.8</v>
       </c>
-      <c r="I18" s="9">
+      <c r="I18" s="39">
         <v>117.5</v>
       </c>
-      <c r="J18" s="9">
+      <c r="J18" s="39">
         <v>116.6</v>
       </c>
-      <c r="K18" s="9">
+      <c r="K18" s="39">
         <v>116</v>
       </c>
-      <c r="L18" s="9">
+      <c r="L18" s="39">
         <v>116</v>
       </c>
-      <c r="M18" s="9">
+      <c r="M18" s="39">
         <v>115.6</v>
       </c>
     </row>
     <row r="19" spans="1:13" s="6" customFormat="1">
-      <c r="A19" s="17">
+      <c r="A19" s="52">
         <v>2024</v>
       </c>
-      <c r="B19" s="18"/>
-[...10 lines deleted...]
-      <c r="M19" s="19"/>
+      <c r="B19" s="53"/>
+      <c r="C19" s="53"/>
+      <c r="D19" s="53"/>
+      <c r="E19" s="53"/>
+      <c r="F19" s="53"/>
+      <c r="G19" s="53"/>
+      <c r="H19" s="53"/>
+      <c r="I19" s="53"/>
+      <c r="J19" s="53"/>
+      <c r="K19" s="53"/>
+      <c r="L19" s="53"/>
+      <c r="M19" s="54"/>
     </row>
     <row r="20" spans="1:13" ht="30" customHeight="1">
-      <c r="A20" s="7" t="s">
-[...2 lines deleted...]
-      <c r="B20" s="9">
+      <c r="A20" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="B20" s="39">
         <v>115.3</v>
       </c>
-      <c r="C20" s="9">
+      <c r="C20" s="39">
         <v>114.5</v>
       </c>
-      <c r="D20" s="9">
+      <c r="D20" s="39">
         <v>113.8</v>
       </c>
-      <c r="E20" s="9">
+      <c r="E20" s="39">
         <v>111.1</v>
       </c>
-      <c r="F20" s="9">
+      <c r="F20" s="39">
         <v>110.4</v>
       </c>
-      <c r="G20" s="9">
+      <c r="G20" s="39">
         <v>109.4</v>
       </c>
-      <c r="H20" s="9">
+      <c r="H20" s="39">
         <v>110.1</v>
       </c>
-      <c r="I20" s="9">
+      <c r="I20" s="39">
         <v>109.5</v>
       </c>
-      <c r="J20" s="9">
+      <c r="J20" s="39">
         <v>108.6</v>
       </c>
-      <c r="K20" s="9">
+      <c r="K20" s="39">
         <v>107.8</v>
       </c>
-      <c r="L20" s="9">
+      <c r="L20" s="39">
         <v>107</v>
       </c>
-      <c r="M20" s="9">
+      <c r="M20" s="39">
         <v>106.1</v>
       </c>
     </row>
     <row r="21" spans="1:13" s="6" customFormat="1">
-      <c r="A21" s="17">
+      <c r="A21" s="52">
         <v>2025</v>
       </c>
-      <c r="B21" s="18"/>
-[...10 lines deleted...]
-      <c r="M21" s="19"/>
+      <c r="B21" s="53"/>
+      <c r="C21" s="53"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="53"/>
+      <c r="F21" s="53"/>
+      <c r="G21" s="53"/>
+      <c r="H21" s="53"/>
+      <c r="I21" s="53"/>
+      <c r="J21" s="53"/>
+      <c r="K21" s="53"/>
+      <c r="L21" s="53"/>
+      <c r="M21" s="54"/>
     </row>
     <row r="22" spans="1:13" ht="27" customHeight="1">
-      <c r="A22" s="7" t="s">
-[...2 lines deleted...]
-      <c r="B22" s="9">
+      <c r="A22" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="B22" s="39">
         <v>105.1</v>
       </c>
-      <c r="C22" s="9">
+      <c r="C22" s="39">
         <v>104.2</v>
       </c>
-      <c r="D22" s="9">
+      <c r="D22" s="39">
         <v>103.2</v>
       </c>
-      <c r="E22" s="9">
+      <c r="E22" s="39">
         <v>102.6</v>
       </c>
-      <c r="F22" s="9">
+      <c r="F22" s="39">
         <v>101.8</v>
       </c>
-      <c r="G22" s="9">
+      <c r="G22" s="39">
         <v>100.7</v>
       </c>
-      <c r="H22" s="9">
+      <c r="H22" s="39">
         <v>99.9</v>
       </c>
-      <c r="I22" s="9">
+      <c r="I22" s="39">
         <v>99</v>
       </c>
-      <c r="J22" s="9">
+      <c r="J22" s="39">
         <v>97.9</v>
       </c>
-      <c r="K22" s="15">
+      <c r="K22" s="42">
         <v>96.9</v>
       </c>
-      <c r="L22" s="16">
+      <c r="L22" s="43">
         <v>95.9</v>
       </c>
-      <c r="M22" s="16">
+      <c r="M22" s="43">
         <v>94.5</v>
       </c>
     </row>
     <row r="23" spans="1:13">
-      <c r="A23" s="17">
+      <c r="A23" s="52">
         <v>2026</v>
       </c>
-      <c r="B23" s="18"/>
-[...10 lines deleted...]
-      <c r="M23" s="19"/>
+      <c r="B23" s="53"/>
+      <c r="C23" s="53"/>
+      <c r="D23" s="53"/>
+      <c r="E23" s="53"/>
+      <c r="F23" s="53"/>
+      <c r="G23" s="53"/>
+      <c r="H23" s="53"/>
+      <c r="I23" s="53"/>
+      <c r="J23" s="53"/>
+      <c r="K23" s="53"/>
+      <c r="L23" s="53"/>
+      <c r="M23" s="54"/>
     </row>
     <row r="24" spans="1:13" ht="25.5">
-      <c r="A24" s="7" t="s">
-[...2 lines deleted...]
-      <c r="B24" s="9">
+      <c r="A24" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="B24" s="39">
         <v>93</v>
       </c>
-      <c r="C24" s="9">
+      <c r="C24" s="39">
         <v>91.5</v>
       </c>
-      <c r="D24" s="9">
+      <c r="D24" s="39">
         <v>82.4</v>
       </c>
-      <c r="E24" s="9">
+      <c r="E24" s="39">
         <v>81.400000000000006</v>
       </c>
-      <c r="F24" s="9">
+      <c r="F24" s="39">
         <v>80.5</v>
       </c>
-      <c r="G24" s="9">
+      <c r="G24" s="39">
         <v>79.400000000000006</v>
       </c>
-      <c r="H24" s="9">
+      <c r="H24" s="39">
         <v>78.599999999999994</v>
       </c>
-      <c r="I24" s="9"/>
-[...3 lines deleted...]
-      <c r="M24" s="16"/>
+      <c r="I24" s="39">
+        <v>77.8</v>
+      </c>
+      <c r="J24" s="39">
+        <v>76.900000000000006</v>
+      </c>
+      <c r="K24" s="42"/>
+      <c r="L24" s="43"/>
+      <c r="M24" s="43"/>
     </row>
     <row r="31" spans="1:13">
       <c r="B31" s="4"/>
       <c r="C31" s="4"/>
       <c r="D31" s="4"/>
       <c r="E31" s="4"/>
       <c r="F31" s="4"/>
       <c r="G31" s="4"/>
       <c r="H31" s="4"/>
       <c r="I31" s="4"/>
       <c r="J31" s="4"/>
       <c r="K31" s="4"/>
       <c r="L31" s="4"/>
       <c r="M31" s="4"/>
     </row>
     <row r="32" spans="1:13">
       <c r="B32" s="4"/>
       <c r="C32" s="4"/>
       <c r="D32" s="4"/>
       <c r="E32" s="4"/>
       <c r="F32" s="4"/>
       <c r="G32" s="4"/>
       <c r="H32" s="4"/>
       <c r="I32" s="4"/>
       <c r="J32" s="4"/>
@@ -2196,77 +3250,78 @@
       <c r="G46" s="4"/>
       <c r="H46" s="4"/>
       <c r="I46" s="4"/>
       <c r="J46" s="4"/>
       <c r="K46" s="4"/>
       <c r="L46" s="4"/>
       <c r="M46" s="4"/>
     </row>
     <row r="47" spans="2:13">
       <c r="B47" s="4"/>
       <c r="C47" s="4"/>
       <c r="D47" s="4"/>
       <c r="E47" s="4"/>
       <c r="F47" s="4"/>
       <c r="G47" s="4"/>
       <c r="H47" s="4"/>
       <c r="I47" s="4"/>
       <c r="J47" s="4"/>
       <c r="K47" s="4"/>
       <c r="L47" s="4"/>
       <c r="M47" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A23:M23"/>
-    <mergeCell ref="B2:M2"/>
+    <mergeCell ref="A13:M13"/>
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A19:M19"/>
     <mergeCell ref="A21:M21"/>
+    <mergeCell ref="B2:M2"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A11:M11"/>
-    <mergeCell ref="A13:M13"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Каз</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>