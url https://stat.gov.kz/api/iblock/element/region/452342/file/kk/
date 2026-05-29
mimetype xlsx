--- v0 (2026-04-14)
+++ v1 (2026-05-29)
@@ -611,51 +611,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="Q16" sqref="Q16"/>
+      <selection activeCell="G29" sqref="G29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42" style="3" customWidth="1"/>
     <col min="2" max="3" width="10.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="9.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="10.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="9.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="20" width="9.140625" style="4"/>
     <col min="21" max="21" width="8.85546875" style="4" customWidth="1"/>
     <col min="22" max="255" width="9.140625" style="4"/>
     <col min="256" max="256" width="20" style="4" customWidth="1"/>
     <col min="257" max="258" width="10.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="259" max="260" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="261" max="262" width="10.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="263" max="264" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="265" max="265" width="10.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="266" max="267" width="11.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="268" max="268" width="11.85546875" style="4" bestFit="1" customWidth="1"/>
     <col min="269" max="275" width="9.140625" style="4"/>
     <col min="276" max="276" width="8.85546875" style="4" customWidth="1"/>
@@ -1934,52 +1934,56 @@
         <v>2026</v>
       </c>
       <c r="B23" s="18"/>
       <c r="C23" s="18"/>
       <c r="D23" s="18"/>
       <c r="E23" s="18"/>
       <c r="F23" s="18"/>
       <c r="G23" s="18"/>
       <c r="H23" s="18"/>
       <c r="I23" s="18"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="18"/>
       <c r="M23" s="19"/>
     </row>
     <row r="24" spans="1:13" ht="25.5">
       <c r="A24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B24" s="9">
         <v>93</v>
       </c>
       <c r="C24" s="9">
         <v>91.5</v>
       </c>
-      <c r="D24" s="9"/>
-      <c r="E24" s="9"/>
+      <c r="D24" s="9">
+        <v>82.4</v>
+      </c>
+      <c r="E24" s="9">
+        <v>81.400000000000006</v>
+      </c>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
       <c r="K24" s="15"/>
       <c r="L24" s="16"/>
       <c r="M24" s="16"/>
     </row>
     <row r="31" spans="1:13">
       <c r="B31" s="4"/>
       <c r="C31" s="4"/>
       <c r="D31" s="4"/>
       <c r="E31" s="4"/>
       <c r="F31" s="4"/>
       <c r="G31" s="4"/>
       <c r="H31" s="4"/>
       <c r="I31" s="4"/>
       <c r="J31" s="4"/>
       <c r="K31" s="4"/>
       <c r="L31" s="4"/>
       <c r="M31" s="4"/>
     </row>
     <row r="32" spans="1:13">
       <c r="B32" s="4"/>