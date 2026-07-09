--- v1 (2026-05-29)
+++ v2 (2026-07-09)
@@ -596,66 +596,66 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G29" sqref="G29"/>
+      <selection activeCell="G30" sqref="G30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42" style="3" customWidth="1"/>
     <col min="2" max="3" width="10.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="9.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="10.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="9.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="20" width="9.140625" style="4"/>
     <col min="21" max="21" width="8.85546875" style="4" customWidth="1"/>
     <col min="22" max="255" width="9.140625" style="4"/>
     <col min="256" max="256" width="20" style="4" customWidth="1"/>
     <col min="257" max="258" width="10.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="259" max="260" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="261" max="262" width="10.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="263" max="264" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="265" max="265" width="10.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="266" max="267" width="11.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="268" max="268" width="11.85546875" style="4" bestFit="1" customWidth="1"/>
     <col min="269" max="275" width="9.140625" style="4"/>
     <col min="276" max="276" width="8.85546875" style="4" customWidth="1"/>
@@ -1940,51 +1940,53 @@
       <c r="F23" s="18"/>
       <c r="G23" s="18"/>
       <c r="H23" s="18"/>
       <c r="I23" s="18"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="18"/>
       <c r="M23" s="19"/>
     </row>
     <row r="24" spans="1:13" ht="25.5">
       <c r="A24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B24" s="9">
         <v>93</v>
       </c>
       <c r="C24" s="9">
         <v>91.5</v>
       </c>
       <c r="D24" s="9">
         <v>82.4</v>
       </c>
       <c r="E24" s="9">
         <v>81.400000000000006</v>
       </c>
-      <c r="F24" s="9"/>
+      <c r="F24" s="9">
+        <v>80.5</v>
+      </c>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
       <c r="K24" s="15"/>
       <c r="L24" s="16"/>
       <c r="M24" s="16"/>
     </row>
     <row r="31" spans="1:13">
       <c r="B31" s="4"/>
       <c r="C31" s="4"/>
       <c r="D31" s="4"/>
       <c r="E31" s="4"/>
       <c r="F31" s="4"/>
       <c r="G31" s="4"/>
       <c r="H31" s="4"/>
       <c r="I31" s="4"/>
       <c r="J31" s="4"/>
       <c r="K31" s="4"/>
       <c r="L31" s="4"/>
       <c r="M31" s="4"/>
     </row>
     <row r="32" spans="1:13">
       <c r="B32" s="4"/>
       <c r="C32" s="4"/>