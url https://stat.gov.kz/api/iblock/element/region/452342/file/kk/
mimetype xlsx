--- v2 (2026-07-09)
+++ v3 (2026-08-18)
@@ -596,66 +596,66 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G30" sqref="G30"/>
+      <selection activeCell="A23" sqref="A23:M23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42" style="3" customWidth="1"/>
     <col min="2" max="3" width="10.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="9.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="10.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="9.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="20" width="9.140625" style="4"/>
     <col min="21" max="21" width="8.85546875" style="4" customWidth="1"/>
     <col min="22" max="255" width="9.140625" style="4"/>
     <col min="256" max="256" width="20" style="4" customWidth="1"/>
     <col min="257" max="258" width="10.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="259" max="260" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="261" max="262" width="10.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="263" max="264" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="265" max="265" width="10.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="266" max="267" width="11.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="268" max="268" width="11.85546875" style="4" bestFit="1" customWidth="1"/>
     <col min="269" max="275" width="9.140625" style="4"/>
     <col min="276" max="276" width="8.85546875" style="4" customWidth="1"/>
@@ -1943,51 +1943,53 @@
       <c r="I23" s="18"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="18"/>
       <c r="M23" s="19"/>
     </row>
     <row r="24" spans="1:13" ht="25.5">
       <c r="A24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B24" s="9">
         <v>93</v>
       </c>
       <c r="C24" s="9">
         <v>91.5</v>
       </c>
       <c r="D24" s="9">
         <v>82.4</v>
       </c>
       <c r="E24" s="9">
         <v>81.400000000000006</v>
       </c>
       <c r="F24" s="9">
         <v>80.5</v>
       </c>
-      <c r="G24" s="9"/>
+      <c r="G24" s="9">
+        <v>79.400000000000006</v>
+      </c>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
       <c r="K24" s="15"/>
       <c r="L24" s="16"/>
       <c r="M24" s="16"/>
     </row>
     <row r="31" spans="1:13">
       <c r="B31" s="4"/>
       <c r="C31" s="4"/>
       <c r="D31" s="4"/>
       <c r="E31" s="4"/>
       <c r="F31" s="4"/>
       <c r="G31" s="4"/>
       <c r="H31" s="4"/>
       <c r="I31" s="4"/>
       <c r="J31" s="4"/>
       <c r="K31" s="4"/>
       <c r="L31" s="4"/>
       <c r="M31" s="4"/>
     </row>
     <row r="32" spans="1:13">
       <c r="B32" s="4"/>
       <c r="C32" s="4"/>
       <c r="D32" s="4"/>