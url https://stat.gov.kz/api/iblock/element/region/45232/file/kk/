--- v0 (2026-04-14)
+++ v1 (2026-07-15)
@@ -2,66 +2,66 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="21425"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.18.0.51\Setevoi\ПРОМ-НОСТЬ\ДИНАМИКА за 2024\динамика по объему\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.18.0.51\Setevoi\ПРОМ-НОСТЬ\Новая папка (2)\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3205A6D2-699B-4674-AC81-3DBCA4273628}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5C903936-BFFB-49DE-8E07-263D9D4215EE}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="900" yWindow="-120" windowWidth="28020" windowHeight="16440" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1080" yWindow="-120" windowWidth="27840" windowHeight="16440" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="831" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="868" uniqueCount="28">
   <si>
     <t>мың теңге</t>
   </si>
   <si>
     <t>Өнеркәсіп - барлығы</t>
   </si>
   <si>
     <t>Ақтөбе қаласы</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>Алға</t>
   </si>
   <si>
     <t>Әйтеке би</t>
   </si>
   <si>
     <t>Байғанин</t>
   </si>
   <si>
     <t>Карғалы</t>
   </si>
   <si>
@@ -110,50 +110,53 @@
     <t xml:space="preserve">Сумен жабдықтау; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет </t>
   </si>
   <si>
     <t>"…" статистикалық деректер жоқ</t>
   </si>
   <si>
     <t>"-" өндіріс жоқ</t>
   </si>
   <si>
     <t xml:space="preserve">Аудандар бөлінісінің қолданыстағы бағадағы өнім (тауарлар, қызметтер)  көлемі 
 </t>
   </si>
   <si>
     <r>
       <t>Ескерту: 1990-2009 жылдардағы деректер Экономикалық қызмет түрлерінің жа</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">лпы жіктеуіші ЭҚЖЖ 2008 жылғы ВСТ 01 ред.2 сәйкес   қайта есептелген </t>
     </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Қобда </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -329,51 +332,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="70">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -478,75 +481,80 @@
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 5" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Обычный_аудан" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Обычный_аудан_1" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный_Лист1" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Обычный_табл.1" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -855,162 +863,164 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AK80"/>
+  <dimension ref="A1:AK81"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="Q55" workbookViewId="0">
-      <selection activeCell="W62" sqref="W62"/>
+    <sheetView tabSelected="1" topLeftCell="N1" workbookViewId="0">
+      <selection activeCell="F25" sqref="F25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="14.28515625" style="3" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="2"/>
     <col min="10" max="12" width="9.140625" style="3"/>
     <col min="13" max="13" width="10.7109375" style="3" customWidth="1"/>
     <col min="14" max="14" width="10.140625" style="3" customWidth="1"/>
     <col min="15" max="15" width="9.7109375" style="3" customWidth="1"/>
     <col min="16" max="16" width="9.5703125" style="3" customWidth="1"/>
     <col min="17" max="17" width="10.28515625" style="3" customWidth="1"/>
     <col min="18" max="18" width="10.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="9.85546875" style="1" customWidth="1"/>
     <col min="20" max="20" width="10.42578125" style="1" customWidth="1"/>
     <col min="21" max="21" width="9.42578125" style="1" customWidth="1"/>
     <col min="22" max="22" width="9.85546875" style="1" customWidth="1"/>
     <col min="23" max="23" width="11.28515625" style="1" customWidth="1"/>
     <col min="24" max="24" width="10.85546875" style="1" customWidth="1"/>
     <col min="25" max="25" width="10.85546875" style="3" customWidth="1"/>
     <col min="26" max="26" width="11.140625" style="3" customWidth="1"/>
     <col min="27" max="27" width="11.42578125" style="3" customWidth="1"/>
     <col min="28" max="28" width="11" style="3" customWidth="1"/>
     <col min="29" max="29" width="11.42578125" style="3" customWidth="1"/>
     <col min="30" max="30" width="11.28515625" style="3" customWidth="1"/>
     <col min="31" max="31" width="10.85546875" style="3" customWidth="1"/>
     <col min="32" max="32" width="11.28515625" style="3" customWidth="1"/>
     <col min="33" max="34" width="11.5703125" style="3" customWidth="1"/>
     <col min="35" max="35" width="11" style="1" customWidth="1"/>
-    <col min="36" max="36" width="10" style="1" customWidth="1"/>
-    <col min="37" max="16384" width="9.140625" style="1"/>
+    <col min="36" max="36" width="10.5703125" style="1" customWidth="1"/>
+    <col min="37" max="37" width="11.140625" style="1" customWidth="1"/>
+    <col min="38" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="68" t="s">
+      <c r="A1" s="70" t="s">
         <v>25</v>
       </c>
-      <c r="B1" s="68"/>
-[...32 lines deleted...]
-      <c r="AI1" s="68"/>
+      <c r="B1" s="70"/>
+      <c r="C1" s="70"/>
+      <c r="D1" s="70"/>
+      <c r="E1" s="70"/>
+      <c r="F1" s="70"/>
+      <c r="G1" s="70"/>
+      <c r="H1" s="70"/>
+      <c r="I1" s="70"/>
+      <c r="J1" s="70"/>
+      <c r="K1" s="70"/>
+      <c r="L1" s="70"/>
+      <c r="M1" s="70"/>
+      <c r="N1" s="70"/>
+      <c r="O1" s="70"/>
+      <c r="P1" s="70"/>
+      <c r="Q1" s="70"/>
+      <c r="R1" s="70"/>
+      <c r="S1" s="70"/>
+      <c r="T1" s="70"/>
+      <c r="U1" s="70"/>
+      <c r="V1" s="70"/>
+      <c r="W1" s="70"/>
+      <c r="X1" s="70"/>
+      <c r="Y1" s="70"/>
+      <c r="Z1" s="70"/>
+      <c r="AA1" s="70"/>
+      <c r="AB1" s="70"/>
+      <c r="AC1" s="70"/>
+      <c r="AD1" s="70"/>
+      <c r="AE1" s="70"/>
+      <c r="AF1" s="70"/>
+      <c r="AG1" s="70"/>
+      <c r="AH1" s="70"/>
+      <c r="AI1" s="70"/>
     </row>
     <row r="2" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A2" s="5"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="8"/>
       <c r="S2" s="8"/>
       <c r="T2" s="9"/>
       <c r="U2" s="9"/>
       <c r="V2" s="9"/>
       <c r="W2" s="9"/>
       <c r="X2" s="9"/>
       <c r="Y2" s="7"/>
       <c r="Z2" s="7"/>
       <c r="AA2" s="7"/>
       <c r="AB2" s="7"/>
       <c r="AC2" s="7"/>
       <c r="AD2" s="7"/>
       <c r="AE2" s="7"/>
       <c r="AF2" s="7"/>
       <c r="AG2" s="7"/>
       <c r="AH2" s="7"/>
-      <c r="AJ2" s="63" t="s">
+      <c r="AJ2" s="62"/>
+      <c r="AK2" s="62" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:37" s="48" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A3" s="10"/>
       <c r="B3" s="11">
         <v>1990</v>
       </c>
       <c r="C3" s="12">
         <v>1991</v>
       </c>
       <c r="D3" s="12">
         <v>1992</v>
       </c>
       <c r="E3" s="12">
         <v>1993</v>
       </c>
       <c r="F3" s="12">
         <v>1994</v>
       </c>
       <c r="G3" s="12">
         <v>1995</v>
       </c>
       <c r="H3" s="12">
         <v>1996</v>
@@ -1071,55 +1081,58 @@
       </c>
       <c r="AA3" s="14">
         <v>2015</v>
       </c>
       <c r="AB3" s="13">
         <v>2016</v>
       </c>
       <c r="AC3" s="13">
         <v>2017</v>
       </c>
       <c r="AD3" s="12">
         <v>2018</v>
       </c>
       <c r="AE3" s="12">
         <v>2019</v>
       </c>
       <c r="AF3" s="12">
         <v>2020</v>
       </c>
       <c r="AG3" s="12">
         <v>2021</v>
       </c>
       <c r="AH3" s="13">
         <v>2022</v>
       </c>
-      <c r="AI3" s="62">
+      <c r="AI3" s="61">
         <v>2023</v>
       </c>
-      <c r="AJ3" s="64">
+      <c r="AJ3" s="63">
         <v>2024</v>
+      </c>
+      <c r="AK3" s="68">
+        <v>2025</v>
       </c>
     </row>
     <row r="4" spans="1:37" s="49" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A4" s="15" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="16">
         <v>3029</v>
       </c>
       <c r="C4" s="16">
         <v>8647</v>
       </c>
       <c r="D4" s="16">
         <v>123841</v>
       </c>
       <c r="E4" s="16">
         <v>1757698</v>
       </c>
       <c r="F4" s="16">
         <v>19937862</v>
       </c>
       <c r="G4" s="16">
         <v>41768664</v>
       </c>
       <c r="H4" s="16">
@@ -1184,54 +1197,56 @@
       </c>
       <c r="AB4" s="19">
         <v>1291054672</v>
       </c>
       <c r="AC4" s="19">
         <v>1597085848</v>
       </c>
       <c r="AD4" s="20">
         <v>1865976477</v>
       </c>
       <c r="AE4" s="20">
         <v>1856761233</v>
       </c>
       <c r="AF4" s="20">
         <v>1595499516</v>
       </c>
       <c r="AG4" s="21">
         <v>2247442253</v>
       </c>
       <c r="AH4" s="20">
         <v>2827312524</v>
       </c>
       <c r="AI4" s="4">
         <v>2544949918</v>
       </c>
-      <c r="AJ4" s="65">
+      <c r="AJ4" s="64">
         <v>2833892762</v>
       </c>
-      <c r="AK4" s="60"/>
+      <c r="AK4" s="64">
+        <v>2937979772</v>
+      </c>
     </row>
     <row r="5" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H5" s="17" t="s">
         <v>3</v>
@@ -1295,54 +1310,56 @@
       </c>
       <c r="AB5" s="19">
         <v>373390218</v>
       </c>
       <c r="AC5" s="19">
         <v>527837731</v>
       </c>
       <c r="AD5" s="20">
         <v>588694301</v>
       </c>
       <c r="AE5" s="20">
         <v>580650132</v>
       </c>
       <c r="AF5" s="20">
         <v>564726008</v>
       </c>
       <c r="AG5" s="21">
         <v>835997004</v>
       </c>
       <c r="AH5" s="20">
         <v>1180779760</v>
       </c>
       <c r="AI5" s="4">
         <v>973334427</v>
       </c>
-      <c r="AJ5" s="65">
+      <c r="AJ5" s="64">
         <v>1122772699</v>
       </c>
-      <c r="AK5" s="60"/>
+      <c r="AK5" s="64">
+        <v>1090187032</v>
+      </c>
     </row>
     <row r="6" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F6" s="17" t="s">
         <v>3</v>
       </c>
       <c r="G6" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H6" s="17" t="s">
         <v>3</v>
@@ -1406,54 +1423,56 @@
       </c>
       <c r="AB6" s="19">
         <v>8412564</v>
       </c>
       <c r="AC6" s="19">
         <v>10837860</v>
       </c>
       <c r="AD6" s="20">
         <v>11779204</v>
       </c>
       <c r="AE6" s="20">
         <v>12580602</v>
       </c>
       <c r="AF6" s="20">
         <v>13686804</v>
       </c>
       <c r="AG6" s="21">
         <v>12431104</v>
       </c>
       <c r="AH6" s="20">
         <v>8426438</v>
       </c>
       <c r="AI6" s="4">
         <v>10792957</v>
       </c>
-      <c r="AJ6" s="65">
+      <c r="AJ6" s="64">
         <v>17261645</v>
       </c>
-      <c r="AK6" s="60"/>
+      <c r="AK6" s="64">
+        <v>10968886</v>
+      </c>
     </row>
     <row r="7" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F7" s="17" t="s">
         <v>3</v>
       </c>
       <c r="G7" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H7" s="17" t="s">
         <v>3</v>
@@ -1517,54 +1536,56 @@
       </c>
       <c r="AB7" s="19">
         <v>2243014</v>
       </c>
       <c r="AC7" s="19">
         <v>2447297</v>
       </c>
       <c r="AD7" s="20">
         <v>5387760</v>
       </c>
       <c r="AE7" s="20">
         <v>8797620</v>
       </c>
       <c r="AF7" s="20">
         <v>7802213</v>
       </c>
       <c r="AG7" s="21">
         <v>16184061</v>
       </c>
       <c r="AH7" s="20">
         <v>20918296</v>
       </c>
       <c r="AI7" s="4">
         <v>10521213</v>
       </c>
-      <c r="AJ7" s="65">
+      <c r="AJ7" s="64">
         <v>13381174</v>
       </c>
-      <c r="AK7" s="60"/>
+      <c r="AK7" s="64">
+        <v>26128223</v>
+      </c>
     </row>
     <row r="8" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D8" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E8" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F8" s="17" t="s">
         <v>3</v>
       </c>
       <c r="G8" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H8" s="17" t="s">
         <v>3</v>
@@ -1628,54 +1649,56 @@
       </c>
       <c r="AB8" s="19">
         <v>144774999</v>
       </c>
       <c r="AC8" s="19">
         <v>161929532</v>
       </c>
       <c r="AD8" s="20">
         <v>223625590</v>
       </c>
       <c r="AE8" s="20">
         <v>214140005</v>
       </c>
       <c r="AF8" s="20">
         <v>125982961</v>
       </c>
       <c r="AG8" s="21">
         <v>169503996</v>
       </c>
       <c r="AH8" s="20">
         <v>238847945</v>
       </c>
       <c r="AI8" s="4">
         <v>211726214</v>
       </c>
-      <c r="AJ8" s="65">
+      <c r="AJ8" s="64">
         <v>224852677</v>
       </c>
-      <c r="AK8" s="60"/>
+      <c r="AK8" s="64">
+        <v>208886469</v>
+      </c>
     </row>
     <row r="9" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D9" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E9" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F9" s="17" t="s">
         <v>3</v>
       </c>
       <c r="G9" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H9" s="17" t="s">
         <v>3</v>
@@ -1739,54 +1762,56 @@
       </c>
       <c r="AB9" s="19">
         <v>2036839</v>
       </c>
       <c r="AC9" s="19">
         <v>2460338</v>
       </c>
       <c r="AD9" s="20">
         <v>3727175</v>
       </c>
       <c r="AE9" s="20">
         <v>3526682</v>
       </c>
       <c r="AF9" s="20">
         <v>5980421</v>
       </c>
       <c r="AG9" s="21">
         <v>7920096</v>
       </c>
       <c r="AH9" s="20">
         <v>6313356</v>
       </c>
       <c r="AI9" s="4">
         <v>7445860</v>
       </c>
-      <c r="AJ9" s="65">
+      <c r="AJ9" s="64">
         <v>8005927</v>
       </c>
-      <c r="AK9" s="60"/>
+      <c r="AK9" s="64">
+        <v>12049640</v>
+      </c>
     </row>
     <row r="10" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D10" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E10" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F10" s="17" t="s">
         <v>3</v>
       </c>
       <c r="G10" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H10" s="17" t="s">
         <v>3</v>
@@ -1850,54 +1875,56 @@
       </c>
       <c r="AB10" s="19">
         <v>2566906</v>
       </c>
       <c r="AC10" s="19">
         <v>2661084</v>
       </c>
       <c r="AD10" s="20">
         <v>1469233</v>
       </c>
       <c r="AE10" s="20">
         <v>2104111</v>
       </c>
       <c r="AF10" s="20">
         <v>2310144</v>
       </c>
       <c r="AG10" s="21">
         <v>1516101</v>
       </c>
       <c r="AH10" s="20">
         <v>1522083</v>
       </c>
       <c r="AI10" s="4">
         <v>2029000</v>
       </c>
-      <c r="AJ10" s="65">
+      <c r="AJ10" s="64">
         <v>2393594</v>
       </c>
-      <c r="AK10" s="60"/>
+      <c r="AK10" s="64">
+        <v>1089659</v>
+      </c>
     </row>
     <row r="11" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D11" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E11" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F11" s="17" t="s">
         <v>3</v>
       </c>
       <c r="G11" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H11" s="17" t="s">
         <v>3</v>
@@ -1961,54 +1988,56 @@
       </c>
       <c r="AB11" s="19">
         <v>3807887</v>
       </c>
       <c r="AC11" s="19">
         <v>2985948</v>
       </c>
       <c r="AD11" s="20">
         <v>4725492</v>
       </c>
       <c r="AE11" s="20">
         <v>6656390</v>
       </c>
       <c r="AF11" s="20">
         <v>7345033</v>
       </c>
       <c r="AG11" s="21">
         <v>8154889</v>
       </c>
       <c r="AH11" s="20">
         <v>8537472</v>
       </c>
       <c r="AI11" s="4">
         <v>11246855</v>
       </c>
-      <c r="AJ11" s="65">
+      <c r="AJ11" s="64">
         <v>11988366</v>
       </c>
-      <c r="AK11" s="60"/>
+      <c r="AK11" s="64">
+        <v>13387097</v>
+      </c>
     </row>
     <row r="12" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C12" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D12" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E12" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F12" s="17" t="s">
         <v>3</v>
       </c>
       <c r="G12" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H12" s="17" t="s">
         <v>3</v>
@@ -2072,54 +2101,56 @@
       </c>
       <c r="AB12" s="19">
         <v>371557863</v>
       </c>
       <c r="AC12" s="19">
         <v>425045031</v>
       </c>
       <c r="AD12" s="20">
         <v>476948083</v>
       </c>
       <c r="AE12" s="20">
         <v>454243053</v>
       </c>
       <c r="AF12" s="20">
         <v>380322891</v>
       </c>
       <c r="AG12" s="21">
         <v>460621753</v>
       </c>
       <c r="AH12" s="20">
         <v>520453442</v>
       </c>
       <c r="AI12" s="4">
         <v>449584442</v>
       </c>
-      <c r="AJ12" s="65">
+      <c r="AJ12" s="64">
         <v>493821137</v>
       </c>
-      <c r="AK12" s="60"/>
+      <c r="AK12" s="64">
+        <v>582680700</v>
+      </c>
     </row>
     <row r="13" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D13" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E13" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F13" s="17" t="s">
         <v>3</v>
       </c>
       <c r="G13" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H13" s="17" t="s">
         <v>3</v>
@@ -2183,54 +2214,56 @@
       </c>
       <c r="AB13" s="19">
         <v>1790451</v>
       </c>
       <c r="AC13" s="19">
         <v>2848221</v>
       </c>
       <c r="AD13" s="20">
         <v>1750557</v>
       </c>
       <c r="AE13" s="20">
         <v>994096</v>
       </c>
       <c r="AF13" s="20">
         <v>817021</v>
       </c>
       <c r="AG13" s="21">
         <v>1208404</v>
       </c>
       <c r="AH13" s="20">
         <v>1289382</v>
       </c>
       <c r="AI13" s="4">
         <v>714789</v>
       </c>
-      <c r="AJ13" s="65">
+      <c r="AJ13" s="64">
         <v>656936</v>
       </c>
-      <c r="AK13" s="60"/>
+      <c r="AK13" s="64">
+        <v>797181</v>
+      </c>
     </row>
     <row r="14" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D14" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E14" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F14" s="17" t="s">
         <v>3</v>
       </c>
       <c r="G14" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H14" s="17" t="s">
         <v>3</v>
@@ -2294,54 +2327,56 @@
       </c>
       <c r="AB14" s="19">
         <v>146307743</v>
       </c>
       <c r="AC14" s="19">
         <v>178438232</v>
       </c>
       <c r="AD14" s="20">
         <v>231238627</v>
       </c>
       <c r="AE14" s="20">
         <v>253397116</v>
       </c>
       <c r="AF14" s="20">
         <v>174004608</v>
       </c>
       <c r="AG14" s="21">
         <v>247788477</v>
       </c>
       <c r="AH14" s="20">
         <v>265780850</v>
       </c>
       <c r="AI14" s="4">
         <v>234109783</v>
       </c>
-      <c r="AJ14" s="65">
+      <c r="AJ14" s="64">
         <v>245045901</v>
       </c>
-      <c r="AK14" s="60"/>
+      <c r="AK14" s="64">
+        <v>228293923</v>
+      </c>
     </row>
     <row r="15" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C15" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D15" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E15" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F15" s="17" t="s">
         <v>3</v>
       </c>
       <c r="G15" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H15" s="17" t="s">
         <v>3</v>
@@ -2405,54 +2440,56 @@
       </c>
       <c r="AB15" s="19">
         <v>220754807</v>
       </c>
       <c r="AC15" s="19">
         <v>261620613</v>
       </c>
       <c r="AD15" s="20">
         <v>299116496</v>
       </c>
       <c r="AE15" s="20">
         <v>301941405</v>
       </c>
       <c r="AF15" s="20">
         <v>296010889</v>
       </c>
       <c r="AG15" s="21">
         <v>471204402</v>
       </c>
       <c r="AH15" s="20">
         <v>542742547</v>
       </c>
       <c r="AI15" s="4">
         <v>597843930</v>
       </c>
-      <c r="AJ15" s="65">
+      <c r="AJ15" s="64">
         <v>658784924</v>
       </c>
-      <c r="AK15" s="60"/>
+      <c r="AK15" s="64">
+        <v>724715012</v>
+      </c>
     </row>
     <row r="16" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C16" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D16" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E16" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F16" s="17" t="s">
         <v>3</v>
       </c>
       <c r="G16" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H16" s="17" t="s">
         <v>3</v>
@@ -2516,54 +2553,56 @@
       </c>
       <c r="AB16" s="19">
         <v>13008183</v>
       </c>
       <c r="AC16" s="19">
         <v>17407261</v>
       </c>
       <c r="AD16" s="20">
         <v>16862512</v>
       </c>
       <c r="AE16" s="20">
         <v>16978670</v>
       </c>
       <c r="AF16" s="20">
         <v>15833981</v>
       </c>
       <c r="AG16" s="21">
         <v>14318086</v>
       </c>
       <c r="AH16" s="20">
         <v>21748656</v>
       </c>
       <c r="AI16" s="4">
         <v>25725928</v>
       </c>
-      <c r="AJ16" s="65">
+      <c r="AJ16" s="64">
         <v>25269096</v>
       </c>
-      <c r="AK16" s="60"/>
+      <c r="AK16" s="64">
+        <v>29195252</v>
+      </c>
     </row>
     <row r="17" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C17" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D17" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E17" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F17" s="17" t="s">
         <v>3</v>
       </c>
       <c r="G17" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H17" s="17" t="s">
         <v>3</v>
@@ -2627,54 +2666,56 @@
       </c>
       <c r="AB17" s="26">
         <v>403198</v>
       </c>
       <c r="AC17" s="26">
         <v>566700</v>
       </c>
       <c r="AD17" s="27">
         <v>651447</v>
       </c>
       <c r="AE17" s="20">
         <v>751351</v>
       </c>
       <c r="AF17" s="20">
         <v>676542</v>
       </c>
       <c r="AG17" s="21">
         <v>593880</v>
       </c>
       <c r="AH17" s="20">
         <v>353848</v>
       </c>
       <c r="AI17" s="4">
         <v>518242</v>
       </c>
-      <c r="AJ17" s="65">
+      <c r="AJ17" s="64">
         <v>1349505</v>
       </c>
-      <c r="AK17" s="60"/>
+      <c r="AK17" s="64">
+        <v>980000</v>
+      </c>
     </row>
     <row r="18" spans="1:37" s="49" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A18" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="16">
         <v>602</v>
       </c>
       <c r="C18" s="16">
         <v>1519</v>
       </c>
       <c r="D18" s="16">
         <v>44807</v>
       </c>
       <c r="E18" s="16">
         <v>328521</v>
       </c>
       <c r="F18" s="16">
         <v>6259873</v>
       </c>
       <c r="G18" s="16">
         <v>17293185</v>
       </c>
       <c r="H18" s="16">
         <v>14449261</v>
@@ -2738,54 +2779,56 @@
       </c>
       <c r="AB18" s="29">
         <v>822406237</v>
       </c>
       <c r="AC18" s="29">
         <v>954056761</v>
       </c>
       <c r="AD18" s="20">
         <v>1149744235</v>
       </c>
       <c r="AE18" s="20">
         <v>1142089899</v>
       </c>
       <c r="AF18" s="20">
         <v>906325780</v>
       </c>
       <c r="AG18" s="21">
         <v>1253559006</v>
       </c>
       <c r="AH18" s="20">
         <v>1493978766</v>
       </c>
       <c r="AI18" s="4">
         <v>1408972024</v>
       </c>
-      <c r="AJ18" s="65">
+      <c r="AJ18" s="64">
         <v>1527346674</v>
       </c>
-      <c r="AK18" s="60"/>
+      <c r="AK18" s="64">
+        <v>1637939448</v>
+      </c>
     </row>
     <row r="19" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C19" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D19" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E19" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F19" s="17" t="s">
         <v>3</v>
       </c>
       <c r="G19" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H19" s="17" t="s">
         <v>3</v>
@@ -2849,54 +2892,56 @@
       </c>
       <c r="AB19" s="29">
         <v>1877052</v>
       </c>
       <c r="AC19" s="29">
         <v>3185454</v>
       </c>
       <c r="AD19" s="20">
         <v>3314015</v>
       </c>
       <c r="AE19" s="20">
         <v>3319781</v>
       </c>
       <c r="AF19" s="20">
         <v>3737158</v>
       </c>
       <c r="AG19" s="21">
         <v>3436357</v>
       </c>
       <c r="AH19" s="20">
         <v>6519579</v>
       </c>
       <c r="AI19" s="4">
         <v>8403193</v>
       </c>
-      <c r="AJ19" s="65">
+      <c r="AJ19" s="64">
         <v>7515140</v>
       </c>
-      <c r="AK19" s="60"/>
+      <c r="AK19" s="64">
+        <v>7608830</v>
+      </c>
     </row>
     <row r="20" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B20" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C20" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D20" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E20" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F20" s="17" t="s">
         <v>3</v>
       </c>
       <c r="G20" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H20" s="17" t="s">
         <v>3</v>
@@ -2960,54 +3005,56 @@
       </c>
       <c r="AB20" s="29" t="s">
         <v>18</v>
       </c>
       <c r="AC20" s="29">
         <v>12082</v>
       </c>
       <c r="AD20" s="20">
         <v>12832</v>
       </c>
       <c r="AE20" s="20">
         <v>26410</v>
       </c>
       <c r="AF20" s="20">
         <v>83862</v>
       </c>
       <c r="AG20" s="21">
         <v>146613</v>
       </c>
       <c r="AH20" s="20">
         <v>60165</v>
       </c>
       <c r="AI20" s="4">
         <v>82041</v>
       </c>
-      <c r="AJ20" s="65">
+      <c r="AJ20" s="64">
         <v>136503</v>
       </c>
-      <c r="AK20" s="60"/>
+      <c r="AK20" s="64">
+        <v>321067</v>
+      </c>
     </row>
     <row r="21" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B21" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C21" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D21" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E21" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F21" s="17" t="s">
         <v>3</v>
       </c>
       <c r="G21" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H21" s="17" t="s">
         <v>3</v>
@@ -3071,54 +3118,56 @@
       </c>
       <c r="AB21" s="29">
         <v>1264751</v>
       </c>
       <c r="AC21" s="29">
         <v>1503614</v>
       </c>
       <c r="AD21" s="20">
         <v>4228581</v>
       </c>
       <c r="AE21" s="20">
         <v>7011838</v>
       </c>
       <c r="AF21" s="20">
         <v>6030082</v>
       </c>
       <c r="AG21" s="21">
         <v>14365950</v>
       </c>
       <c r="AH21" s="20">
         <v>19445068</v>
       </c>
       <c r="AI21" s="4">
         <v>9200798</v>
       </c>
-      <c r="AJ21" s="65">
+      <c r="AJ21" s="64">
         <v>12444191</v>
       </c>
-      <c r="AK21" s="60"/>
+      <c r="AK21" s="64">
+        <v>24277491</v>
+      </c>
     </row>
     <row r="22" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B22" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C22" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D22" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E22" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F22" s="17" t="s">
         <v>3</v>
       </c>
       <c r="G22" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H22" s="17" t="s">
         <v>3</v>
@@ -3182,54 +3231,56 @@
       </c>
       <c r="AB22" s="29">
         <v>143236421</v>
       </c>
       <c r="AC22" s="29">
         <v>159832450</v>
       </c>
       <c r="AD22" s="20">
         <v>222212871</v>
       </c>
       <c r="AE22" s="20">
         <v>210133576</v>
       </c>
       <c r="AF22" s="20">
         <v>119555684</v>
       </c>
       <c r="AG22" s="21">
         <v>159883576</v>
       </c>
       <c r="AH22" s="20">
         <v>234433221</v>
       </c>
       <c r="AI22" s="4">
         <v>207338744</v>
       </c>
-      <c r="AJ22" s="65">
+      <c r="AJ22" s="64">
         <v>220857874</v>
       </c>
-      <c r="AK22" s="60"/>
+      <c r="AK22" s="64">
+        <v>202483854</v>
+      </c>
     </row>
     <row r="23" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C23" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D23" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E23" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F23" s="17" t="s">
         <v>3</v>
       </c>
       <c r="G23" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H23" s="17" t="s">
         <v>3</v>
@@ -3293,5675 +3344,5904 @@
       </c>
       <c r="AB23" s="29">
         <v>424002</v>
       </c>
       <c r="AC23" s="29">
         <v>574743</v>
       </c>
       <c r="AD23" s="20">
         <v>1663905</v>
       </c>
       <c r="AE23" s="20">
         <v>1291644</v>
       </c>
       <c r="AF23" s="20">
         <v>758895</v>
       </c>
       <c r="AG23" s="21">
         <v>757137</v>
       </c>
       <c r="AH23" s="20">
         <v>968989</v>
       </c>
       <c r="AI23" s="4">
         <v>2055164</v>
       </c>
-      <c r="AJ23" s="65">
+      <c r="AJ23" s="64">
         <v>2170858</v>
       </c>
-      <c r="AK23" s="60"/>
+      <c r="AK23" s="64">
+        <v>1783552</v>
+      </c>
     </row>
     <row r="24" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A24" s="7" t="s">
-        <v>9</v>
+      <c r="A24" s="69" t="s">
+        <v>27</v>
       </c>
       <c r="B24" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C24" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D24" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E24" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F24" s="17" t="s">
         <v>3</v>
       </c>
       <c r="G24" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H24" s="17" t="s">
         <v>3</v>
       </c>
       <c r="I24" s="17" t="s">
         <v>3</v>
       </c>
       <c r="J24" s="17" t="s">
         <v>3</v>
       </c>
       <c r="K24" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="L24" s="16" t="s">
-[...74 lines deleted...]
-      <c r="AK24" s="60"/>
+      <c r="L24" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="M24" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="N24" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="O24" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="P24" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q24" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="R24" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="S24" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="T24" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="U24" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="V24" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="W24" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="X24" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="Y24" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z24" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA24" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB24" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC24" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD24" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE24" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AF24" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG24" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH24" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AI24" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AJ24" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="AK24" s="4">
+        <v>61476</v>
+      </c>
     </row>
     <row r="25" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="7" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B25" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C25" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D25" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E25" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F25" s="17" t="s">
         <v>3</v>
       </c>
       <c r="G25" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H25" s="17" t="s">
         <v>3</v>
       </c>
       <c r="I25" s="17" t="s">
         <v>3</v>
       </c>
       <c r="J25" s="17" t="s">
         <v>3</v>
       </c>
       <c r="K25" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="L25" s="16">
-[...24 lines deleted...]
-        <v>324109933</v>
+      <c r="L25" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="M25" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="N25" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="O25" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="P25" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q25" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="R25" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="S25" s="16">
+        <v>77355</v>
+      </c>
+      <c r="T25" s="16">
+        <v>100485</v>
       </c>
       <c r="U25" s="23">
-        <v>382901034</v>
+        <v>181778</v>
       </c>
       <c r="V25" s="23">
-        <v>511197597</v>
+        <v>330938</v>
       </c>
       <c r="W25" s="19">
-        <v>544459247</v>
+        <v>163184</v>
       </c>
       <c r="X25" s="19">
-        <v>492578297</v>
+        <v>516631</v>
       </c>
       <c r="Y25" s="19">
-        <v>367988218</v>
+        <v>567565</v>
       </c>
       <c r="Z25" s="24">
-        <v>329743897</v>
+        <v>369807</v>
       </c>
       <c r="AA25" s="17">
-        <v>243287533</v>
+        <v>556555</v>
       </c>
       <c r="AB25" s="29">
-        <v>309341976</v>
+        <v>899960</v>
       </c>
       <c r="AC25" s="29">
-        <v>348531050</v>
+        <v>1139693</v>
       </c>
       <c r="AD25" s="20">
-        <v>388321499</v>
+        <v>1654395</v>
       </c>
       <c r="AE25" s="20">
-        <v>368341463</v>
+        <v>2547141</v>
       </c>
       <c r="AF25" s="20">
-        <v>312699444</v>
+        <v>2386286</v>
       </c>
       <c r="AG25" s="21">
-        <v>370272764</v>
+        <v>2779203</v>
       </c>
       <c r="AH25" s="20">
-        <v>437545600</v>
+        <v>4089377</v>
       </c>
       <c r="AI25" s="4">
-        <v>359963147</v>
-[...4 lines deleted...]
-      <c r="AK25" s="60"/>
+        <v>6105923</v>
+      </c>
+      <c r="AJ25" s="64">
+        <v>5591407</v>
+      </c>
+      <c r="AK25" s="4">
+        <v>6473443</v>
+      </c>
     </row>
     <row r="26" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="7" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B26" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C26" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D26" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E26" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F26" s="17" t="s">
         <v>3</v>
       </c>
       <c r="G26" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H26" s="17" t="s">
         <v>3</v>
       </c>
       <c r="I26" s="17" t="s">
         <v>3</v>
       </c>
       <c r="J26" s="17" t="s">
         <v>3</v>
       </c>
       <c r="K26" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="L26" s="16" t="s">
-[...24 lines deleted...]
-        <v>17</v>
+      <c r="L26" s="16">
+        <v>436111</v>
+      </c>
+      <c r="M26" s="16">
+        <v>217410</v>
+      </c>
+      <c r="N26" s="16">
+        <v>617362</v>
+      </c>
+      <c r="O26" s="16">
+        <v>3723163</v>
+      </c>
+      <c r="P26" s="16">
+        <v>174767293</v>
+      </c>
+      <c r="Q26" s="16">
+        <v>299448816</v>
+      </c>
+      <c r="R26" s="25">
+        <v>227360097</v>
+      </c>
+      <c r="S26" s="25">
+        <v>243585927</v>
+      </c>
+      <c r="T26" s="25">
+        <v>324109933</v>
       </c>
       <c r="U26" s="23">
-        <v>2174</v>
-[...14 lines deleted...]
-        <v>18</v>
+        <v>382901034</v>
+      </c>
+      <c r="V26" s="23">
+        <v>511197597</v>
+      </c>
+      <c r="W26" s="19">
+        <v>544459247</v>
+      </c>
+      <c r="X26" s="19">
+        <v>492578297</v>
+      </c>
+      <c r="Y26" s="19">
+        <v>367988218</v>
+      </c>
+      <c r="Z26" s="24">
+        <v>329743897</v>
       </c>
       <c r="AA26" s="17">
-        <v>1529326</v>
+        <v>243287533</v>
       </c>
       <c r="AB26" s="29">
-        <v>1198926</v>
+        <v>309341976</v>
       </c>
       <c r="AC26" s="29">
-        <v>1396101</v>
+        <v>348531050</v>
       </c>
       <c r="AD26" s="20">
-        <v>758918</v>
+        <v>388321499</v>
       </c>
       <c r="AE26" s="20">
-        <v>33958</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>368341463</v>
+      </c>
+      <c r="AF26" s="20">
+        <v>312699444</v>
       </c>
       <c r="AG26" s="21">
-        <v>470405</v>
+        <v>370272764</v>
       </c>
       <c r="AH26" s="20">
-        <v>863917</v>
+        <v>437545600</v>
       </c>
       <c r="AI26" s="4">
-        <v>173011</v>
-[...4 lines deleted...]
-      <c r="AK26" s="60"/>
+        <v>359963147</v>
+      </c>
+      <c r="AJ26" s="64">
+        <v>407465180</v>
+      </c>
+      <c r="AK26" s="4">
+        <v>470561855</v>
+      </c>
     </row>
     <row r="27" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B27" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C27" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D27" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E27" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F27" s="17" t="s">
         <v>3</v>
       </c>
       <c r="G27" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H27" s="17" t="s">
         <v>3</v>
       </c>
       <c r="I27" s="17" t="s">
         <v>3</v>
       </c>
       <c r="J27" s="17" t="s">
         <v>3</v>
       </c>
       <c r="K27" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="L27" s="16">
-[...24 lines deleted...]
-        <v>184981435</v>
+      <c r="L27" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="M27" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="N27" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="O27" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="P27" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q27" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="R27" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="S27" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="T27" s="16" t="s">
+        <v>17</v>
       </c>
       <c r="U27" s="23">
-        <v>40994924</v>
-[...14 lines deleted...]
-        <v>167781515</v>
+        <v>2174</v>
+      </c>
+      <c r="V27" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="W27" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="X27" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="Y27" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="Z27" s="16" t="s">
+        <v>18</v>
       </c>
       <c r="AA27" s="17">
-        <v>98479555</v>
+        <v>1529326</v>
       </c>
       <c r="AB27" s="29">
-        <v>142056547</v>
+        <v>1198926</v>
       </c>
       <c r="AC27" s="29">
-        <v>172317301</v>
+        <v>1396101</v>
       </c>
       <c r="AD27" s="20">
-        <v>225406239</v>
+        <v>758918</v>
       </c>
       <c r="AE27" s="20">
-        <v>247239697</v>
-[...2 lines deleted...]
-        <v>169290025</v>
+        <v>33958</v>
+      </c>
+      <c r="AF27" s="7" t="s">
+        <v>17</v>
       </c>
       <c r="AG27" s="21">
-        <v>239876605</v>
+        <v>470405</v>
       </c>
       <c r="AH27" s="20">
-        <v>260975551</v>
+        <v>863917</v>
       </c>
       <c r="AI27" s="4">
-        <v>227996918</v>
-[...4 lines deleted...]
-      <c r="AK27" s="60"/>
+        <v>173011</v>
+      </c>
+      <c r="AJ27" s="65" t="s">
+        <v>17</v>
+      </c>
+      <c r="AK27" s="65" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="28" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A28" s="7" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B28" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C28" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D28" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E28" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F28" s="17" t="s">
         <v>3</v>
       </c>
       <c r="G28" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H28" s="17" t="s">
         <v>3</v>
       </c>
       <c r="I28" s="17" t="s">
         <v>3</v>
       </c>
       <c r="J28" s="17" t="s">
         <v>3</v>
       </c>
       <c r="K28" s="17" t="s">
         <v>3</v>
       </c>
       <c r="L28" s="16">
-        <v>10298086</v>
+        <v>0</v>
       </c>
       <c r="M28" s="16">
-        <v>10190829</v>
+        <v>0</v>
       </c>
       <c r="N28" s="16">
-        <v>11125431</v>
+        <v>0</v>
       </c>
       <c r="O28" s="16">
-        <v>12333972</v>
+        <v>5578913</v>
       </c>
       <c r="P28" s="16">
-        <v>16963868</v>
+        <v>9303033</v>
       </c>
       <c r="Q28" s="16">
-        <v>27379192</v>
-[...8 lines deleted...]
-        <v>98335033</v>
+        <v>10830217</v>
+      </c>
+      <c r="R28" s="25">
+        <v>121953100</v>
+      </c>
+      <c r="S28" s="25">
+        <v>132715500</v>
+      </c>
+      <c r="T28" s="25">
+        <v>184981435</v>
       </c>
       <c r="U28" s="23">
-        <v>70000992</v>
+        <v>40994924</v>
       </c>
       <c r="V28" s="23">
-        <v>136161690</v>
+        <v>37123693</v>
       </c>
       <c r="W28" s="19">
-        <v>174519667</v>
+        <v>175795700</v>
       </c>
       <c r="X28" s="19">
-        <v>170136222</v>
+        <v>180817457</v>
       </c>
       <c r="Y28" s="19">
-        <v>177033615</v>
+        <v>164628442</v>
       </c>
       <c r="Z28" s="24">
-        <v>188246373</v>
+        <v>167781515</v>
       </c>
       <c r="AA28" s="17">
-        <v>201863725</v>
+        <v>98479555</v>
       </c>
       <c r="AB28" s="29">
-        <v>212916269</v>
+        <v>142056547</v>
       </c>
       <c r="AC28" s="29">
-        <v>252730293</v>
+        <v>172317301</v>
       </c>
       <c r="AD28" s="20">
-        <v>290705091</v>
+        <v>225406239</v>
       </c>
       <c r="AE28" s="20">
-        <v>290906932</v>
+        <v>247239697</v>
       </c>
       <c r="AF28" s="20">
-        <v>282380761</v>
+        <v>169290025</v>
       </c>
       <c r="AG28" s="21">
-        <v>455057766</v>
+        <v>239876605</v>
       </c>
       <c r="AH28" s="20">
-        <v>519346217</v>
+        <v>260975551</v>
       </c>
       <c r="AI28" s="4">
-        <v>574766356</v>
-[...4 lines deleted...]
-      <c r="AK28" s="60"/>
+        <v>227996918</v>
+      </c>
+      <c r="AJ28" s="64">
+        <v>236565815</v>
+      </c>
+      <c r="AK28" s="64">
+        <v>216718850</v>
+      </c>
     </row>
     <row r="29" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B29" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="C29" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="D29" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="E29" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="F29" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="G29" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="H29" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="I29" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="J29" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="K29" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="L29" s="16">
+        <v>10298086</v>
+      </c>
+      <c r="M29" s="16">
+        <v>10190829</v>
+      </c>
+      <c r="N29" s="16">
+        <v>11125431</v>
+      </c>
+      <c r="O29" s="16">
+        <v>12333972</v>
+      </c>
+      <c r="P29" s="16">
+        <v>16963868</v>
+      </c>
+      <c r="Q29" s="16">
+        <v>27379192</v>
+      </c>
+      <c r="R29" s="16">
+        <v>30755800</v>
+      </c>
+      <c r="S29" s="16">
+        <v>63517925</v>
+      </c>
+      <c r="T29" s="16">
+        <v>98335033</v>
+      </c>
+      <c r="U29" s="23">
+        <v>70000992</v>
+      </c>
+      <c r="V29" s="23">
+        <v>136161690</v>
+      </c>
+      <c r="W29" s="19">
+        <v>174519667</v>
+      </c>
+      <c r="X29" s="19">
+        <v>170136222</v>
+      </c>
+      <c r="Y29" s="19">
+        <v>177033615</v>
+      </c>
+      <c r="Z29" s="24">
+        <v>188246373</v>
+      </c>
+      <c r="AA29" s="17">
+        <v>201863725</v>
+      </c>
+      <c r="AB29" s="29">
+        <v>212916269</v>
+      </c>
+      <c r="AC29" s="29">
+        <v>252730293</v>
+      </c>
+      <c r="AD29" s="20">
+        <v>290705091</v>
+      </c>
+      <c r="AE29" s="20">
+        <v>290906932</v>
+      </c>
+      <c r="AF29" s="20">
+        <v>282380761</v>
+      </c>
+      <c r="AG29" s="21">
+        <v>455057766</v>
+      </c>
+      <c r="AH29" s="20">
+        <v>519346217</v>
+      </c>
+      <c r="AI29" s="4">
+        <v>574766356</v>
+      </c>
+      <c r="AJ29" s="64">
+        <v>623198908</v>
+      </c>
+      <c r="AK29" s="64">
+        <v>694482970</v>
+      </c>
+    </row>
+    <row r="30" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A30" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B29" s="17" t="s">
-[...29 lines deleted...]
-      <c r="L29" s="16">
+      <c r="B30" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="C30" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="D30" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="E30" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="F30" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="G30" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="H30" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="I30" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="J30" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="K30" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="L30" s="16">
         <v>47410</v>
       </c>
-      <c r="M29" s="16">
+      <c r="M30" s="16">
         <v>50799</v>
       </c>
-      <c r="N29" s="16">
+      <c r="N30" s="16">
         <v>56819</v>
       </c>
-      <c r="O29" s="16">
+      <c r="O30" s="16">
         <v>82141</v>
       </c>
-      <c r="P29" s="16">
+      <c r="P30" s="16">
         <v>84869</v>
       </c>
-      <c r="Q29" s="16">
+      <c r="Q30" s="16">
         <v>501544</v>
       </c>
-      <c r="R29" s="16">
+      <c r="R30" s="16">
         <v>586604</v>
       </c>
-      <c r="S29" s="16">
+      <c r="S30" s="16">
         <v>770422</v>
       </c>
-      <c r="T29" s="16">
+      <c r="T30" s="16">
         <v>3298067</v>
       </c>
-      <c r="U29" s="23">
+      <c r="U30" s="23">
         <v>3275828</v>
       </c>
-      <c r="V29" s="23">
+      <c r="V30" s="23">
         <v>4080222</v>
       </c>
-      <c r="W29" s="19">
+      <c r="W30" s="19">
         <v>6432098</v>
       </c>
-      <c r="X29" s="19">
+      <c r="X30" s="19">
         <v>9669398</v>
       </c>
-      <c r="Y29" s="19">
+      <c r="Y30" s="19">
         <v>9190091</v>
       </c>
-      <c r="Z29" s="24">
+      <c r="Z30" s="24">
         <v>11419468</v>
       </c>
-      <c r="AA29" s="24">
+      <c r="AA30" s="24">
         <v>9124114</v>
       </c>
-      <c r="AB29" s="29">
+      <c r="AB30" s="29">
         <v>9190333</v>
       </c>
-      <c r="AC29" s="29">
+      <c r="AC30" s="29">
         <v>12833980</v>
       </c>
-      <c r="AD29" s="20">
+      <c r="AD30" s="20">
         <v>11465889</v>
       </c>
-      <c r="AE29" s="20">
+      <c r="AE30" s="20">
         <v>11237459</v>
       </c>
-      <c r="AF29" s="20">
+      <c r="AF30" s="20">
         <v>9403583</v>
       </c>
-      <c r="AG29" s="21">
+      <c r="AG30" s="21">
         <v>6512630</v>
       </c>
-      <c r="AH29" s="20">
+      <c r="AH30" s="20">
         <v>9731082</v>
       </c>
-      <c r="AI29" s="4">
+      <c r="AI30" s="4">
         <v>12886729</v>
       </c>
-      <c r="AJ29" s="65">
+      <c r="AJ30" s="64">
         <v>11400798</v>
       </c>
-      <c r="AK29" s="60"/>
+      <c r="AK30" s="64">
+        <v>13166060</v>
+      </c>
     </row>
-    <row r="30" spans="1:37" s="49" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="15" t="s">
+    <row r="31" spans="1:37" s="49" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B30" s="16">
+      <c r="B31" s="16">
         <v>2337</v>
       </c>
-      <c r="C30" s="16">
+      <c r="C31" s="16">
         <v>6660</v>
       </c>
-      <c r="D30" s="16">
+      <c r="D31" s="16">
         <v>55253</v>
       </c>
-      <c r="E30" s="16">
+      <c r="E31" s="16">
         <v>1109243</v>
       </c>
-      <c r="F30" s="16">
+      <c r="F31" s="16">
         <v>7362926</v>
       </c>
-      <c r="G30" s="16">
+      <c r="G31" s="16">
         <v>15543316</v>
       </c>
-      <c r="H30" s="16">
+      <c r="H31" s="16">
         <v>10111007</v>
       </c>
-      <c r="I30" s="16">
+      <c r="I31" s="16">
         <v>12366284</v>
       </c>
-      <c r="J30" s="16">
+      <c r="J31" s="16">
         <v>17784989</v>
       </c>
-      <c r="K30" s="16">
+      <c r="K31" s="16">
         <v>21135756</v>
       </c>
-      <c r="L30" s="16">
+      <c r="L31" s="16">
         <v>30294473</v>
       </c>
-      <c r="M30" s="16">
+      <c r="M31" s="16">
         <v>35239780</v>
       </c>
-      <c r="N30" s="16">
+      <c r="N31" s="16">
         <v>36113645</v>
       </c>
-      <c r="O30" s="16">
+      <c r="O31" s="16">
         <v>46192964</v>
       </c>
-      <c r="P30" s="16">
+      <c r="P31" s="16">
         <v>67675125</v>
       </c>
-      <c r="Q30" s="16">
+      <c r="Q31" s="16">
         <v>84547591</v>
       </c>
-      <c r="R30" s="16">
+      <c r="R31" s="16">
         <v>96322762</v>
       </c>
-      <c r="S30" s="16">
+      <c r="S31" s="16">
         <v>125734042</v>
       </c>
-      <c r="T30" s="16">
+      <c r="T31" s="16">
         <v>201070245</v>
       </c>
-      <c r="U30" s="16">
+      <c r="U31" s="16">
         <v>122096765</v>
       </c>
-      <c r="V30" s="17">
+      <c r="V31" s="17">
         <v>168697994</v>
       </c>
-      <c r="W30" s="17">
+      <c r="W31" s="17">
         <v>205833871</v>
       </c>
-      <c r="X30" s="17">
+      <c r="X31" s="17">
         <v>217885808</v>
       </c>
-      <c r="Y30" s="17">
+      <c r="Y31" s="17">
         <v>228030176</v>
       </c>
-      <c r="Z30" s="18">
+      <c r="Z31" s="18">
         <v>258758430</v>
       </c>
-      <c r="AA30" s="17">
+      <c r="AA31" s="17">
         <v>264391435</v>
       </c>
-      <c r="AB30" s="29">
+      <c r="AB31" s="29">
         <v>367511426</v>
       </c>
-      <c r="AC30" s="29">
+      <c r="AC31" s="29">
         <v>531508133</v>
       </c>
-      <c r="AD30" s="20">
+      <c r="AD31" s="20">
         <v>606533962</v>
       </c>
-      <c r="AE30" s="23">
+      <c r="AE31" s="23">
         <v>605300233</v>
       </c>
-      <c r="AF30" s="20">
+      <c r="AF31" s="20">
         <v>569692184</v>
       </c>
-      <c r="AG30" s="21">
+      <c r="AG31" s="21">
         <v>840257615</v>
       </c>
-      <c r="AH30" s="20">
+      <c r="AH31" s="20">
         <v>1169573417</v>
       </c>
-      <c r="AI30" s="4">
+      <c r="AI31" s="4">
         <v>1021298924</v>
       </c>
-      <c r="AJ30" s="65">
+      <c r="AJ31" s="64">
         <v>1167694637</v>
       </c>
-      <c r="AK30" s="60"/>
-[...110 lines deleted...]
-      <c r="AK31" s="60"/>
+      <c r="AK31" s="64">
+        <v>1139127198</v>
+      </c>
     </row>
     <row r="32" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A32" s="7" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B32" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C32" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D32" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E32" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F32" s="17" t="s">
         <v>3</v>
       </c>
       <c r="G32" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H32" s="17" t="s">
         <v>3</v>
       </c>
       <c r="I32" s="17" t="s">
         <v>3</v>
       </c>
       <c r="J32" s="17" t="s">
         <v>3</v>
       </c>
       <c r="K32" s="17" t="s">
         <v>3</v>
       </c>
       <c r="L32" s="16">
-        <v>1726234</v>
+        <v>24864683</v>
       </c>
       <c r="M32" s="16">
-        <v>2717963</v>
+        <v>27441421</v>
       </c>
       <c r="N32" s="16">
-        <v>2291906</v>
+        <v>29736610</v>
       </c>
       <c r="O32" s="16">
-        <v>1964370</v>
+        <v>39058495</v>
       </c>
       <c r="P32" s="16">
-        <v>2110290</v>
+        <v>57787327</v>
       </c>
       <c r="Q32" s="16">
-        <v>2245055</v>
+        <v>72734953</v>
       </c>
       <c r="R32" s="16">
-        <v>2572343</v>
+        <v>80634618</v>
       </c>
       <c r="S32" s="16">
-        <v>2740666</v>
+        <v>109431381</v>
       </c>
       <c r="T32" s="16">
-        <v>2862711</v>
+        <v>181762537</v>
       </c>
       <c r="U32" s="23">
-        <v>2811629</v>
+        <v>102090860</v>
       </c>
       <c r="V32" s="23">
-        <v>3332411</v>
+        <v>145111046</v>
       </c>
       <c r="W32" s="23">
-        <v>4837750</v>
+        <v>171249771</v>
       </c>
       <c r="X32" s="23">
-        <v>4223011</v>
+        <v>176976185</v>
       </c>
       <c r="Y32" s="23">
-        <v>5754220</v>
+        <v>177059026</v>
       </c>
       <c r="Z32" s="24">
-        <v>6465724</v>
+        <v>193299805</v>
       </c>
       <c r="AA32" s="17">
-        <v>5413779</v>
+        <v>215285445</v>
       </c>
       <c r="AB32" s="29">
-        <v>7726562</v>
+        <v>297340499</v>
       </c>
       <c r="AC32" s="29">
-        <v>9745469</v>
+        <v>438550866</v>
       </c>
       <c r="AD32" s="20">
-        <v>10636198</v>
+        <v>498443123</v>
       </c>
       <c r="AE32" s="20">
-        <v>11465433</v>
+        <v>491659620</v>
       </c>
       <c r="AF32" s="20">
-        <v>12436864</v>
+        <v>468627761</v>
       </c>
       <c r="AG32" s="21">
-        <v>10930814</v>
+        <v>712707837</v>
       </c>
       <c r="AH32" s="20">
-        <v>6892897</v>
+        <v>1050037631</v>
       </c>
       <c r="AI32" s="4">
-        <v>9436559</v>
-[...4 lines deleted...]
-      <c r="AK32" s="60"/>
+        <v>885303700</v>
+      </c>
+      <c r="AJ32" s="64">
+        <v>1019467951</v>
+      </c>
+      <c r="AK32" s="64">
+        <v>974292104</v>
+      </c>
     </row>
     <row r="33" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A33" s="7" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B33" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C33" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D33" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E33" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F33" s="17" t="s">
         <v>3</v>
       </c>
       <c r="G33" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H33" s="17" t="s">
         <v>3</v>
       </c>
       <c r="I33" s="17" t="s">
         <v>3</v>
       </c>
       <c r="J33" s="17" t="s">
         <v>3</v>
       </c>
       <c r="K33" s="17" t="s">
         <v>3</v>
       </c>
       <c r="L33" s="16">
-        <v>252576</v>
+        <v>1726234</v>
       </c>
       <c r="M33" s="16">
-        <v>191947</v>
+        <v>2717963</v>
       </c>
       <c r="N33" s="16">
-        <v>121007</v>
+        <v>2291906</v>
       </c>
       <c r="O33" s="16">
-        <v>101519</v>
+        <v>1964370</v>
       </c>
       <c r="P33" s="16">
-        <v>86163</v>
+        <v>2110290</v>
       </c>
       <c r="Q33" s="16">
-        <v>124383</v>
+        <v>2245055</v>
       </c>
       <c r="R33" s="16">
-        <v>73674</v>
+        <v>2572343</v>
       </c>
       <c r="S33" s="16">
-        <v>146473</v>
+        <v>2740666</v>
       </c>
       <c r="T33" s="16">
-        <v>177509</v>
+        <v>2862711</v>
       </c>
       <c r="U33" s="23">
-        <v>109863</v>
+        <v>2811629</v>
       </c>
       <c r="V33" s="23">
-        <v>119570</v>
+        <v>3332411</v>
       </c>
       <c r="W33" s="23">
-        <v>493557</v>
+        <v>4837750</v>
       </c>
       <c r="X33" s="23">
-        <v>1216548</v>
+        <v>4223011</v>
       </c>
       <c r="Y33" s="23">
-        <v>2428582</v>
+        <v>5754220</v>
       </c>
       <c r="Z33" s="24">
-        <v>2104971</v>
+        <v>6465724</v>
       </c>
       <c r="AA33" s="17">
-        <v>893900</v>
+        <v>5413779</v>
       </c>
       <c r="AB33" s="29">
-        <v>905332</v>
+        <v>7726562</v>
       </c>
       <c r="AC33" s="29">
-        <v>712711</v>
+        <v>9745469</v>
       </c>
       <c r="AD33" s="20">
-        <v>874596</v>
+        <v>10636198</v>
       </c>
       <c r="AE33" s="20">
-        <v>1495002</v>
+        <v>11465433</v>
       </c>
       <c r="AF33" s="20">
-        <v>1409749</v>
+        <v>12436864</v>
       </c>
       <c r="AG33" s="21">
-        <v>1409904</v>
+        <v>10930814</v>
       </c>
       <c r="AH33" s="20">
-        <v>1000574</v>
+        <v>6892897</v>
       </c>
       <c r="AI33" s="4">
-        <v>831529</v>
-[...4 lines deleted...]
-      <c r="AK33" s="60"/>
+        <v>9436559</v>
+      </c>
+      <c r="AJ33" s="64">
+        <v>15465409</v>
+      </c>
+      <c r="AK33" s="64">
+        <v>8683075</v>
+      </c>
     </row>
     <row r="34" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A34" s="7" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B34" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C34" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D34" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E34" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F34" s="17" t="s">
         <v>3</v>
       </c>
       <c r="G34" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H34" s="17" t="s">
         <v>3</v>
       </c>
       <c r="I34" s="17" t="s">
         <v>3</v>
       </c>
       <c r="J34" s="17" t="s">
         <v>3</v>
       </c>
       <c r="K34" s="17" t="s">
         <v>3</v>
       </c>
       <c r="L34" s="16">
-        <v>1115205</v>
+        <v>252576</v>
       </c>
       <c r="M34" s="16">
-        <v>1436582</v>
+        <v>191947</v>
       </c>
       <c r="N34" s="16">
-        <v>991869</v>
+        <v>121007</v>
       </c>
       <c r="O34" s="16">
-        <v>1148646</v>
+        <v>101519</v>
       </c>
       <c r="P34" s="16">
-        <v>1366922</v>
+        <v>86163</v>
       </c>
       <c r="Q34" s="16">
-        <v>1246874</v>
+        <v>124383</v>
       </c>
       <c r="R34" s="16">
-        <v>1234001</v>
+        <v>73674</v>
       </c>
       <c r="S34" s="16">
-        <v>1361115</v>
+        <v>146473</v>
       </c>
       <c r="T34" s="16">
-        <v>1340151</v>
+        <v>177509</v>
       </c>
       <c r="U34" s="23">
-        <v>1330970</v>
+        <v>109863</v>
       </c>
       <c r="V34" s="23">
-        <v>1356405</v>
+        <v>119570</v>
       </c>
       <c r="W34" s="23">
-        <v>119667</v>
+        <v>493557</v>
       </c>
       <c r="X34" s="23">
-        <v>1157070</v>
+        <v>1216548</v>
       </c>
       <c r="Y34" s="23">
-        <v>319670</v>
+        <v>2428582</v>
       </c>
       <c r="Z34" s="24">
-        <v>409057</v>
+        <v>2104971</v>
       </c>
       <c r="AA34" s="17">
-        <v>893239</v>
+        <v>893900</v>
       </c>
       <c r="AB34" s="29">
-        <v>608307</v>
+        <v>905332</v>
       </c>
       <c r="AC34" s="29">
-        <v>657517</v>
+        <v>712711</v>
       </c>
       <c r="AD34" s="20">
-        <v>765279</v>
+        <v>874596</v>
       </c>
       <c r="AE34" s="20">
-        <v>2847183</v>
+        <v>1495002</v>
       </c>
       <c r="AF34" s="20">
-        <v>5644093</v>
+        <v>1409749</v>
       </c>
       <c r="AG34" s="21">
-        <v>8727868</v>
+        <v>1409904</v>
       </c>
       <c r="AH34" s="20">
-        <v>2945169</v>
+        <v>1000574</v>
       </c>
       <c r="AI34" s="4">
-        <v>3397285</v>
-[...4 lines deleted...]
-      <c r="AK34" s="60"/>
+        <v>831529</v>
+      </c>
+      <c r="AJ34" s="64">
+        <v>285244</v>
+      </c>
+      <c r="AK34" s="64">
+        <v>1055455</v>
+      </c>
     </row>
     <row r="35" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A35" s="7" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B35" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C35" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D35" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E35" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F35" s="17" t="s">
         <v>3</v>
       </c>
       <c r="G35" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H35" s="17" t="s">
         <v>3</v>
       </c>
       <c r="I35" s="17" t="s">
         <v>3</v>
       </c>
       <c r="J35" s="17" t="s">
         <v>3</v>
       </c>
       <c r="K35" s="17" t="s">
         <v>3</v>
       </c>
       <c r="L35" s="16">
-        <v>120570</v>
+        <v>1115205</v>
       </c>
       <c r="M35" s="16">
-        <v>157184</v>
+        <v>1436582</v>
       </c>
       <c r="N35" s="16">
-        <v>196663</v>
+        <v>991869</v>
       </c>
       <c r="O35" s="16">
-        <v>204905</v>
+        <v>1148646</v>
       </c>
       <c r="P35" s="16">
-        <v>260041</v>
+        <v>1366922</v>
       </c>
       <c r="Q35" s="16">
-        <v>260123</v>
+        <v>1246874</v>
       </c>
       <c r="R35" s="16">
-        <v>220210</v>
+        <v>1234001</v>
       </c>
       <c r="S35" s="16">
-        <v>404687</v>
+        <v>1361115</v>
       </c>
       <c r="T35" s="16">
-        <v>409327</v>
+        <v>1340151</v>
       </c>
       <c r="U35" s="23">
-        <v>352878</v>
+        <v>1330970</v>
       </c>
       <c r="V35" s="23">
-        <v>291579</v>
+        <v>1356405</v>
       </c>
       <c r="W35" s="23">
-        <v>755066</v>
+        <v>119667</v>
       </c>
       <c r="X35" s="23">
-        <v>549614</v>
+        <v>1157070</v>
       </c>
       <c r="Y35" s="23">
-        <v>928354</v>
+        <v>319670</v>
       </c>
       <c r="Z35" s="24">
-        <v>874589</v>
+        <v>409057</v>
       </c>
       <c r="AA35" s="17">
-        <v>943999</v>
+        <v>893239</v>
       </c>
       <c r="AB35" s="29">
-        <v>1415307</v>
+        <v>608307</v>
       </c>
       <c r="AC35" s="29">
-        <v>1541958</v>
+        <v>657517</v>
       </c>
       <c r="AD35" s="20">
-        <v>1669114</v>
+        <v>765279</v>
       </c>
       <c r="AE35" s="20">
-        <v>1874599</v>
+        <v>2847183</v>
       </c>
       <c r="AF35" s="20">
-        <v>2304692</v>
+        <v>5644093</v>
       </c>
       <c r="AG35" s="21">
-        <v>2317920</v>
+        <v>8727868</v>
       </c>
       <c r="AH35" s="20">
-        <v>1825408</v>
+        <v>2945169</v>
       </c>
       <c r="AI35" s="4">
-        <v>891706</v>
-[...4 lines deleted...]
-      <c r="AK35" s="60"/>
+        <v>3397285</v>
+      </c>
+      <c r="AJ35" s="64">
+        <v>2893749</v>
+      </c>
+      <c r="AK35" s="64">
+        <v>4836575</v>
+      </c>
     </row>
     <row r="36" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A36" s="7" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B36" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C36" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D36" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E36" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F36" s="17" t="s">
         <v>3</v>
       </c>
       <c r="G36" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H36" s="17" t="s">
         <v>3</v>
       </c>
       <c r="I36" s="17" t="s">
         <v>3</v>
       </c>
       <c r="J36" s="17" t="s">
         <v>3</v>
       </c>
       <c r="K36" s="17" t="s">
         <v>3</v>
       </c>
       <c r="L36" s="16">
-        <v>11745</v>
+        <v>120570</v>
       </c>
       <c r="M36" s="16">
-        <v>17436</v>
+        <v>157184</v>
       </c>
       <c r="N36" s="16">
-        <v>5875</v>
+        <v>196663</v>
       </c>
       <c r="O36" s="16">
-        <v>86006</v>
+        <v>204905</v>
       </c>
       <c r="P36" s="16">
-        <v>110527</v>
+        <v>260041</v>
       </c>
       <c r="Q36" s="16">
-        <v>111163</v>
+        <v>260123</v>
       </c>
       <c r="R36" s="16">
-        <v>162191</v>
+        <v>220210</v>
       </c>
       <c r="S36" s="16">
-        <v>230214</v>
+        <v>404687</v>
       </c>
       <c r="T36" s="16">
-        <v>86055</v>
+        <v>409327</v>
       </c>
       <c r="U36" s="23">
-        <v>131476</v>
+        <v>352878</v>
       </c>
       <c r="V36" s="23">
-        <v>51800</v>
+        <v>291579</v>
       </c>
       <c r="W36" s="23">
-        <v>967821</v>
+        <v>755066</v>
       </c>
       <c r="X36" s="23">
-        <v>1341813</v>
+        <v>549614</v>
       </c>
       <c r="Y36" s="23">
-        <v>1688625</v>
+        <v>928354</v>
       </c>
       <c r="Z36" s="24">
-        <v>1538369</v>
+        <v>874589</v>
       </c>
       <c r="AA36" s="17">
-        <v>1528650</v>
+        <v>943999</v>
       </c>
       <c r="AB36" s="29">
-        <v>2508732</v>
+        <v>1415307</v>
       </c>
       <c r="AC36" s="29">
-        <v>2491247</v>
+        <v>1541958</v>
       </c>
       <c r="AD36" s="20">
-        <v>1269447</v>
+        <v>1669114</v>
       </c>
       <c r="AE36" s="20">
-        <v>1912720</v>
+        <v>1874599</v>
       </c>
       <c r="AF36" s="20">
-        <v>2100638</v>
+        <v>2304692</v>
       </c>
       <c r="AG36" s="21">
-        <v>1275107</v>
+        <v>2317920</v>
       </c>
       <c r="AH36" s="20">
-        <v>1247550</v>
+        <v>1825408</v>
       </c>
       <c r="AI36" s="4">
-        <v>1768514</v>
-[...4 lines deleted...]
-      <c r="AK36" s="60"/>
+        <v>891706</v>
+      </c>
+      <c r="AJ36" s="64">
+        <v>904325</v>
+      </c>
+      <c r="AK36" s="64">
+        <v>5638516</v>
+      </c>
     </row>
     <row r="37" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A37" s="7" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B37" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C37" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D37" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E37" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F37" s="17" t="s">
         <v>3</v>
       </c>
       <c r="G37" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H37" s="17" t="s">
         <v>3</v>
       </c>
       <c r="I37" s="17" t="s">
         <v>3</v>
       </c>
       <c r="J37" s="17" t="s">
         <v>3</v>
       </c>
       <c r="K37" s="17" t="s">
         <v>3</v>
       </c>
       <c r="L37" s="16">
-        <v>48415</v>
+        <v>11745</v>
       </c>
       <c r="M37" s="16">
-        <v>116969</v>
+        <v>17436</v>
       </c>
       <c r="N37" s="16">
-        <v>265482</v>
+        <v>5875</v>
       </c>
       <c r="O37" s="16">
-        <v>296417</v>
+        <v>86006</v>
       </c>
       <c r="P37" s="16">
-        <v>391946</v>
+        <v>110527</v>
       </c>
       <c r="Q37" s="16">
-        <v>450134</v>
+        <v>111163</v>
       </c>
       <c r="R37" s="16">
-        <v>436498</v>
+        <v>162191</v>
       </c>
       <c r="S37" s="16">
-        <v>596531</v>
+        <v>230214</v>
       </c>
       <c r="T37" s="16">
-        <v>544217</v>
+        <v>86055</v>
       </c>
       <c r="U37" s="23">
-        <v>703931</v>
+        <v>131476</v>
       </c>
       <c r="V37" s="23">
-        <v>523783</v>
+        <v>51800</v>
       </c>
       <c r="W37" s="23">
-        <v>1259799</v>
+        <v>967821</v>
       </c>
       <c r="X37" s="23">
-        <v>825563</v>
+        <v>1341813</v>
       </c>
       <c r="Y37" s="23">
-        <v>1864254</v>
+        <v>1688625</v>
       </c>
       <c r="Z37" s="24">
-        <v>2158937</v>
+        <v>1538369</v>
       </c>
       <c r="AA37" s="17">
-        <v>1775590</v>
+        <v>1528650</v>
       </c>
       <c r="AB37" s="29">
-        <v>2692082</v>
+        <v>2508732</v>
       </c>
       <c r="AC37" s="29">
-        <v>1428824</v>
+        <v>2491247</v>
       </c>
       <c r="AD37" s="20">
-        <v>2558257</v>
+        <v>1269447</v>
       </c>
       <c r="AE37" s="20">
-        <v>3574207</v>
+        <v>1912720</v>
       </c>
       <c r="AF37" s="20">
-        <v>4385391</v>
+        <v>2100638</v>
       </c>
       <c r="AG37" s="21">
-        <v>4699521</v>
+        <v>1275107</v>
       </c>
       <c r="AH37" s="20">
-        <v>3712961</v>
+        <v>1247550</v>
       </c>
       <c r="AI37" s="4">
-        <v>4450768</v>
-[...4 lines deleted...]
-      <c r="AK37" s="60"/>
+        <v>1768514</v>
+      </c>
+      <c r="AJ37" s="64">
+        <v>2024999</v>
+      </c>
+      <c r="AK37" s="64">
+        <v>554024</v>
+      </c>
     </row>
     <row r="38" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A38" s="7" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B38" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C38" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D38" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E38" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F38" s="17" t="s">
         <v>3</v>
       </c>
       <c r="G38" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H38" s="17" t="s">
         <v>3</v>
       </c>
       <c r="I38" s="17" t="s">
         <v>3</v>
       </c>
       <c r="J38" s="17" t="s">
         <v>3</v>
       </c>
       <c r="K38" s="17" t="s">
         <v>3</v>
       </c>
       <c r="L38" s="16">
-        <v>533725</v>
+        <v>48415</v>
       </c>
       <c r="M38" s="16">
-        <v>858156</v>
+        <v>116969</v>
       </c>
       <c r="N38" s="16">
-        <v>673344</v>
+        <v>265482</v>
       </c>
       <c r="O38" s="16">
-        <v>950192</v>
+        <v>296417</v>
       </c>
       <c r="P38" s="16">
-        <v>2584233</v>
+        <v>391946</v>
       </c>
       <c r="Q38" s="16">
-        <v>3248213</v>
+        <v>450134</v>
       </c>
       <c r="R38" s="16">
-        <v>4841204</v>
+        <v>436498</v>
       </c>
       <c r="S38" s="16">
-        <v>4749092</v>
+        <v>596531</v>
       </c>
       <c r="T38" s="16">
-        <v>8477866</v>
+        <v>544217</v>
       </c>
       <c r="U38" s="23">
-        <v>8246042</v>
+        <v>703931</v>
       </c>
       <c r="V38" s="23">
-        <v>11296069</v>
+        <v>523783</v>
       </c>
       <c r="W38" s="23">
-        <v>19494454</v>
+        <v>1259799</v>
       </c>
       <c r="X38" s="23">
-        <v>24557371</v>
+        <v>825563</v>
       </c>
       <c r="Y38" s="23">
-        <v>30238071</v>
+        <v>1864254</v>
       </c>
       <c r="Z38" s="24">
-        <v>44531624</v>
+        <v>2158937</v>
       </c>
       <c r="AA38" s="17">
-        <v>31011070</v>
+        <v>1775590</v>
       </c>
       <c r="AB38" s="29">
-        <v>47183873</v>
+        <v>2692082</v>
       </c>
       <c r="AC38" s="29">
-        <v>65727035</v>
+        <v>1428824</v>
       </c>
       <c r="AD38" s="20">
-        <v>76955437</v>
+        <v>2558257</v>
       </c>
       <c r="AE38" s="20">
-        <v>74714557</v>
+        <v>3574207</v>
       </c>
       <c r="AF38" s="20">
-        <v>54820032</v>
+        <v>4385391</v>
       </c>
       <c r="AG38" s="21">
-        <v>76070816</v>
+        <v>4699521</v>
       </c>
       <c r="AH38" s="20">
-        <v>67858704</v>
+        <v>3712961</v>
       </c>
       <c r="AI38" s="4">
-        <v>77586360</v>
-[...4 lines deleted...]
-      <c r="AK38" s="60"/>
+        <v>4450768</v>
+      </c>
+      <c r="AJ38" s="64">
+        <v>5342034</v>
+      </c>
+      <c r="AK38" s="64">
+        <v>5649884</v>
+      </c>
     </row>
     <row r="39" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A39" s="7" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B39" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C39" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D39" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E39" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F39" s="17" t="s">
         <v>3</v>
       </c>
       <c r="G39" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H39" s="17" t="s">
         <v>3</v>
       </c>
       <c r="I39" s="17" t="s">
         <v>3</v>
       </c>
       <c r="J39" s="17" t="s">
         <v>3</v>
       </c>
       <c r="K39" s="17" t="s">
         <v>3</v>
       </c>
       <c r="L39" s="16">
-        <v>13481</v>
+        <v>533725</v>
       </c>
       <c r="M39" s="16">
-        <v>5938</v>
+        <v>858156</v>
       </c>
       <c r="N39" s="16">
-        <v>5427</v>
+        <v>673344</v>
       </c>
       <c r="O39" s="16">
-        <v>25839</v>
+        <v>950192</v>
       </c>
       <c r="P39" s="16">
-        <v>41303</v>
+        <v>2584233</v>
       </c>
       <c r="Q39" s="16">
-        <v>74414</v>
+        <v>3248213</v>
       </c>
       <c r="R39" s="16">
-        <v>87013</v>
+        <v>4841204</v>
       </c>
       <c r="S39" s="16">
-        <v>142508</v>
+        <v>4749092</v>
       </c>
       <c r="T39" s="16">
-        <v>36486</v>
+        <v>8477866</v>
       </c>
       <c r="U39" s="23">
-        <v>55504</v>
+        <v>8246042</v>
       </c>
       <c r="V39" s="23">
-        <v>35666</v>
+        <v>11296069</v>
       </c>
       <c r="W39" s="23">
-        <v>290559</v>
+        <v>19494454</v>
       </c>
       <c r="X39" s="23">
-        <v>296504</v>
+        <v>24557371</v>
       </c>
       <c r="Y39" s="23">
-        <v>453023</v>
+        <v>30238071</v>
       </c>
       <c r="Z39" s="24">
-        <v>294427</v>
+        <v>44531624</v>
       </c>
       <c r="AA39" s="17">
-        <v>340756</v>
+        <v>31011070</v>
       </c>
       <c r="AB39" s="29">
-        <v>541774</v>
+        <v>47183873</v>
       </c>
       <c r="AC39" s="29">
-        <v>1297150</v>
+        <v>65727035</v>
       </c>
       <c r="AD39" s="20">
-        <v>791600</v>
+        <v>76955437</v>
       </c>
       <c r="AE39" s="20">
-        <v>774541</v>
+        <v>74714557</v>
       </c>
       <c r="AF39" s="20">
-        <v>611333</v>
+        <v>54820032</v>
       </c>
       <c r="AG39" s="21">
-        <v>506922</v>
+        <v>76070816</v>
       </c>
       <c r="AH39" s="20">
-        <v>172246</v>
+        <v>67858704</v>
       </c>
       <c r="AI39" s="4">
-        <v>278703</v>
-[...4 lines deleted...]
-      <c r="AK39" s="60"/>
+        <v>77586360</v>
+      </c>
+      <c r="AJ39" s="64">
+        <v>70789268</v>
+      </c>
+      <c r="AK39" s="64">
+        <v>92164135</v>
+      </c>
     </row>
     <row r="40" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A40" s="7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B40" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C40" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D40" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E40" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F40" s="17" t="s">
         <v>3</v>
       </c>
       <c r="G40" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H40" s="17" t="s">
         <v>3</v>
       </c>
       <c r="I40" s="17" t="s">
         <v>3</v>
       </c>
       <c r="J40" s="17" t="s">
         <v>3</v>
       </c>
       <c r="K40" s="17" t="s">
         <v>3</v>
       </c>
       <c r="L40" s="16">
-        <v>1404908</v>
+        <v>13481</v>
       </c>
       <c r="M40" s="16">
-        <v>1977431</v>
+        <v>5938</v>
       </c>
       <c r="N40" s="16">
-        <v>1464800</v>
+        <v>5427</v>
       </c>
       <c r="O40" s="16">
-        <v>1755930</v>
+        <v>25839</v>
       </c>
       <c r="P40" s="16">
-        <v>2098885</v>
+        <v>41303</v>
       </c>
       <c r="Q40" s="16">
-        <v>2130851</v>
+        <v>74414</v>
       </c>
       <c r="R40" s="16">
-        <v>2209669</v>
+        <v>87013</v>
       </c>
       <c r="S40" s="16">
-        <v>2436157</v>
+        <v>142508</v>
       </c>
       <c r="T40" s="16">
-        <v>2486449</v>
+        <v>36486</v>
       </c>
       <c r="U40" s="23">
-        <v>2656390</v>
+        <v>55504</v>
       </c>
       <c r="V40" s="23">
-        <v>2887888</v>
+        <v>35666</v>
       </c>
       <c r="W40" s="23">
-        <v>1612714</v>
+        <v>290559</v>
       </c>
       <c r="X40" s="23">
-        <v>1797894</v>
+        <v>296504</v>
       </c>
       <c r="Y40" s="23">
-        <v>2928426</v>
+        <v>453023</v>
       </c>
       <c r="Z40" s="24">
-        <v>1242618</v>
+        <v>294427</v>
       </c>
       <c r="AA40" s="17">
-        <v>1138056</v>
+        <v>340756</v>
       </c>
       <c r="AB40" s="29">
-        <v>1257303</v>
+        <v>541774</v>
       </c>
       <c r="AC40" s="29">
-        <v>1483906</v>
+        <v>1297150</v>
       </c>
       <c r="AD40" s="20">
-        <v>2774319</v>
+        <v>791600</v>
       </c>
       <c r="AE40" s="20">
-        <v>2503900</v>
+        <v>774541</v>
       </c>
       <c r="AF40" s="20">
-        <v>1861637</v>
+        <v>611333</v>
       </c>
       <c r="AG40" s="21">
-        <v>4634126</v>
+        <v>506922</v>
       </c>
       <c r="AH40" s="20">
-        <v>529981</v>
+        <v>172246</v>
       </c>
       <c r="AI40" s="4">
-        <v>1390010</v>
-[...4 lines deleted...]
-      <c r="AK40" s="60"/>
+        <v>278703</v>
+      </c>
+      <c r="AJ40" s="64">
+        <v>299783</v>
+      </c>
+      <c r="AK40" s="64">
+        <v>387089</v>
+      </c>
     </row>
     <row r="41" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A41" s="7" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B41" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C41" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D41" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E41" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F41" s="17" t="s">
         <v>3</v>
       </c>
       <c r="G41" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H41" s="17" t="s">
         <v>3</v>
       </c>
       <c r="I41" s="17" t="s">
         <v>3</v>
       </c>
       <c r="J41" s="17" t="s">
         <v>3</v>
       </c>
       <c r="K41" s="17" t="s">
         <v>3</v>
       </c>
       <c r="L41" s="16">
-        <v>178966</v>
+        <v>1404908</v>
       </c>
       <c r="M41" s="16">
-        <v>255988</v>
+        <v>1977431</v>
       </c>
       <c r="N41" s="16">
-        <v>311894</v>
+        <v>1464800</v>
       </c>
       <c r="O41" s="16">
-        <v>532513</v>
+        <v>1755930</v>
       </c>
       <c r="P41" s="16">
-        <v>673411</v>
+        <v>2098885</v>
       </c>
       <c r="Q41" s="16">
-        <v>778882</v>
+        <v>2130851</v>
       </c>
       <c r="R41" s="16">
-        <v>1234003</v>
+        <v>2209669</v>
       </c>
       <c r="S41" s="16">
-        <v>1376711</v>
+        <v>2436157</v>
       </c>
       <c r="T41" s="16">
-        <v>1405809</v>
+        <v>2486449</v>
       </c>
       <c r="U41" s="23">
-        <v>2293481</v>
+        <v>2656390</v>
       </c>
       <c r="V41" s="23">
-        <v>1868295</v>
+        <v>2887888</v>
       </c>
       <c r="W41" s="23">
-        <v>2236410</v>
+        <v>1612714</v>
       </c>
       <c r="X41" s="23">
-        <v>1695600</v>
+        <v>1797894</v>
       </c>
       <c r="Y41" s="23">
-        <v>1979532</v>
+        <v>2928426</v>
       </c>
       <c r="Z41" s="24">
-        <v>1948140</v>
+        <v>1242618</v>
       </c>
       <c r="AA41" s="17">
-        <v>2145692</v>
+        <v>1138056</v>
       </c>
       <c r="AB41" s="29">
-        <v>1981029</v>
+        <v>1257303</v>
       </c>
       <c r="AC41" s="29">
-        <v>3755643</v>
+        <v>1483906</v>
       </c>
       <c r="AD41" s="20">
-        <v>4859596</v>
+        <v>2774319</v>
       </c>
       <c r="AE41" s="20">
-        <v>7095801</v>
+        <v>2503900</v>
       </c>
       <c r="AF41" s="20">
-        <v>9629025</v>
+        <v>1861637</v>
       </c>
       <c r="AG41" s="21">
-        <v>9969964</v>
+        <v>4634126</v>
       </c>
       <c r="AH41" s="20">
-        <v>12815430</v>
+        <v>529981</v>
       </c>
       <c r="AI41" s="4">
-        <v>14570505</v>
-[...4 lines deleted...]
-      <c r="AK41" s="60"/>
+        <v>1390010</v>
+      </c>
+      <c r="AJ41" s="64">
+        <v>1172190</v>
+      </c>
+      <c r="AK41" s="64">
+        <v>2359848</v>
+      </c>
     </row>
     <row r="42" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A42" s="7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B42" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C42" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D42" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E42" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F42" s="17" t="s">
         <v>3</v>
       </c>
       <c r="G42" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H42" s="17" t="s">
         <v>3</v>
       </c>
       <c r="I42" s="17" t="s">
         <v>3</v>
       </c>
       <c r="J42" s="17" t="s">
         <v>3</v>
       </c>
       <c r="K42" s="17" t="s">
         <v>3</v>
       </c>
       <c r="L42" s="16">
-        <v>16607</v>
+        <v>178966</v>
       </c>
       <c r="M42" s="16">
-        <v>46542</v>
+        <v>255988</v>
       </c>
       <c r="N42" s="16">
-        <v>42344</v>
+        <v>311894</v>
       </c>
       <c r="O42" s="16">
-        <v>45496</v>
+        <v>532513</v>
       </c>
       <c r="P42" s="16">
-        <v>120651</v>
+        <v>673411</v>
       </c>
       <c r="Q42" s="16">
-        <v>1089762</v>
+        <v>778882</v>
       </c>
       <c r="R42" s="16">
-        <v>2553485</v>
+        <v>1234003</v>
       </c>
       <c r="S42" s="16">
-        <v>2041019</v>
+        <v>1376711</v>
       </c>
       <c r="T42" s="16">
-        <v>1342778</v>
+        <v>1405809</v>
       </c>
       <c r="U42" s="23">
-        <v>1122498</v>
+        <v>2293481</v>
       </c>
       <c r="V42" s="23">
-        <v>1586262</v>
+        <v>1868295</v>
       </c>
       <c r="W42" s="23">
-        <v>1829378</v>
+        <v>2236410</v>
       </c>
       <c r="X42" s="23">
-        <v>2516424</v>
+        <v>1695600</v>
       </c>
       <c r="Y42" s="23">
-        <v>1601560</v>
+        <v>1979532</v>
       </c>
       <c r="Z42" s="24">
-        <v>2775626</v>
+        <v>1948140</v>
       </c>
       <c r="AA42" s="17">
-        <v>2521383</v>
+        <v>2145692</v>
       </c>
       <c r="AB42" s="29">
-        <v>2976683</v>
+        <v>1981029</v>
       </c>
       <c r="AC42" s="29">
-        <v>3650622</v>
+        <v>3755643</v>
       </c>
       <c r="AD42" s="20">
-        <v>4430439</v>
+        <v>4859596</v>
       </c>
       <c r="AE42" s="20">
-        <v>4778428</v>
+        <v>7095801</v>
       </c>
       <c r="AF42" s="20">
-        <v>5370780</v>
+        <v>9629025</v>
       </c>
       <c r="AG42" s="21">
-        <v>6628207</v>
+        <v>9969964</v>
       </c>
       <c r="AH42" s="20">
-        <v>10847075</v>
+        <v>12815430</v>
       </c>
       <c r="AI42" s="4">
-        <v>11782926</v>
-[...4 lines deleted...]
-      <c r="AK42" s="60"/>
+        <v>14570505</v>
+      </c>
+      <c r="AJ42" s="64">
+        <v>27314117</v>
+      </c>
+      <c r="AK42" s="64">
+        <v>20195997</v>
+      </c>
     </row>
     <row r="43" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A43" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B43" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="C43" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="D43" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="E43" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="F43" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="G43" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="H43" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="I43" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="J43" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="K43" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="L43" s="16">
+        <v>16607</v>
+      </c>
+      <c r="M43" s="16">
+        <v>46542</v>
+      </c>
+      <c r="N43" s="16">
+        <v>42344</v>
+      </c>
+      <c r="O43" s="16">
+        <v>45496</v>
+      </c>
+      <c r="P43" s="16">
+        <v>120651</v>
+      </c>
+      <c r="Q43" s="16">
+        <v>1089762</v>
+      </c>
+      <c r="R43" s="16">
+        <v>2553485</v>
+      </c>
+      <c r="S43" s="16">
+        <v>2041019</v>
+      </c>
+      <c r="T43" s="16">
+        <v>1342778</v>
+      </c>
+      <c r="U43" s="23">
+        <v>1122498</v>
+      </c>
+      <c r="V43" s="23">
+        <v>1586262</v>
+      </c>
+      <c r="W43" s="23">
+        <v>1829378</v>
+      </c>
+      <c r="X43" s="23">
+        <v>2516424</v>
+      </c>
+      <c r="Y43" s="23">
+        <v>1601560</v>
+      </c>
+      <c r="Z43" s="24">
+        <v>2775626</v>
+      </c>
+      <c r="AA43" s="17">
+        <v>2521383</v>
+      </c>
+      <c r="AB43" s="29">
+        <v>2976683</v>
+      </c>
+      <c r="AC43" s="29">
+        <v>3650622</v>
+      </c>
+      <c r="AD43" s="20">
+        <v>4430439</v>
+      </c>
+      <c r="AE43" s="20">
+        <v>4778428</v>
+      </c>
+      <c r="AF43" s="20">
+        <v>5370780</v>
+      </c>
+      <c r="AG43" s="21">
+        <v>6628207</v>
+      </c>
+      <c r="AH43" s="20">
+        <v>10847075</v>
+      </c>
+      <c r="AI43" s="4">
+        <v>11782926</v>
+      </c>
+      <c r="AJ43" s="64">
+        <v>12435758</v>
+      </c>
+      <c r="AK43" s="64">
+        <v>14190170</v>
+      </c>
+    </row>
+    <row r="44" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A44" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B43" s="17" t="s">
-[...29 lines deleted...]
-      <c r="L43" s="16">
+      <c r="B44" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="C44" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="D44" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="E44" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="F44" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="G44" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="H44" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="I44" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="J44" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="K44" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="L44" s="16">
         <v>7358</v>
       </c>
-      <c r="M43" s="16">
+      <c r="M44" s="16">
         <v>16223</v>
       </c>
-      <c r="N43" s="16">
+      <c r="N44" s="16">
         <v>6424</v>
       </c>
-      <c r="O43" s="16">
+      <c r="O44" s="16">
         <v>22636</v>
       </c>
-      <c r="P43" s="16">
+      <c r="P44" s="16">
         <v>43426</v>
       </c>
-      <c r="Q43" s="16">
+      <c r="Q44" s="16">
         <v>52784</v>
       </c>
-      <c r="R43" s="16">
+      <c r="R44" s="16">
         <v>63853</v>
       </c>
-      <c r="S43" s="16">
+      <c r="S44" s="16">
         <v>77488</v>
       </c>
-      <c r="T43" s="16">
+      <c r="T44" s="16">
         <v>138350</v>
       </c>
-      <c r="U43" s="23">
+      <c r="U44" s="23">
         <v>191243</v>
       </c>
-      <c r="V43" s="23">
+      <c r="V44" s="23">
         <v>237220</v>
       </c>
-      <c r="W43" s="23">
+      <c r="W44" s="23">
         <v>686925</v>
       </c>
-      <c r="X43" s="23">
+      <c r="X44" s="23">
         <v>732211</v>
       </c>
-      <c r="Y43" s="23">
+      <c r="Y44" s="23">
         <v>786833</v>
       </c>
-      <c r="Z43" s="24">
+      <c r="Z44" s="24">
         <v>1114543</v>
       </c>
-      <c r="AA43" s="17">
+      <c r="AA44" s="17">
         <v>499876</v>
       </c>
-      <c r="AB43" s="30">
+      <c r="AB44" s="30">
         <v>373943</v>
       </c>
-      <c r="AC43" s="30">
+      <c r="AC44" s="30">
         <v>465185</v>
       </c>
-      <c r="AD43" s="20">
+      <c r="AD44" s="20">
         <v>506557</v>
       </c>
-      <c r="AE43" s="20">
+      <c r="AE44" s="20">
         <v>604242</v>
       </c>
-      <c r="AF43" s="20">
+      <c r="AF44" s="20">
         <v>490189</v>
       </c>
-      <c r="AG43" s="21">
+      <c r="AG44" s="21">
         <v>378609</v>
       </c>
-      <c r="AH43" s="20">
+      <c r="AH44" s="20">
         <v>89342</v>
       </c>
-      <c r="AI43" s="4">
+      <c r="AI44" s="4">
         <v>254081</v>
       </c>
-      <c r="AJ43" s="65">
+      <c r="AJ44" s="64">
         <v>990629</v>
       </c>
-      <c r="AK43" s="60"/>
+      <c r="AK44" s="64">
+        <v>499628</v>
+      </c>
     </row>
-    <row r="44" spans="1:37" s="49" customFormat="1" ht="78.75" x14ac:dyDescent="0.2">
-      <c r="A44" s="28" t="s">
+    <row r="45" spans="1:37" s="49" customFormat="1" ht="78.75" x14ac:dyDescent="0.2">
+      <c r="A45" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="B44" s="16">
+      <c r="B45" s="16">
         <v>77</v>
       </c>
-      <c r="C44" s="16">
+      <c r="C45" s="16">
         <v>454</v>
       </c>
-      <c r="D44" s="16">
+      <c r="D45" s="16">
         <v>23494</v>
       </c>
-      <c r="E44" s="16">
+      <c r="E45" s="16">
         <v>314078</v>
       </c>
-      <c r="F44" s="16">
+      <c r="F45" s="16">
         <v>6132863</v>
       </c>
-      <c r="G44" s="16">
+      <c r="G45" s="16">
         <v>8518463</v>
       </c>
-      <c r="H44" s="16">
+      <c r="H45" s="16">
         <v>8689917</v>
       </c>
-      <c r="I44" s="16">
+      <c r="I45" s="16">
         <v>9606791</v>
       </c>
-      <c r="J44" s="16">
+      <c r="J45" s="16">
         <v>10244689</v>
       </c>
-      <c r="K44" s="16">
+      <c r="K45" s="16">
         <v>10541596</v>
       </c>
-      <c r="L44" s="16">
+      <c r="L45" s="16">
         <v>10977711</v>
       </c>
-      <c r="M44" s="16">
+      <c r="M45" s="16">
         <v>11451012</v>
       </c>
-      <c r="N44" s="16">
+      <c r="N45" s="16">
         <v>14769805</v>
       </c>
-      <c r="O44" s="16">
+      <c r="O45" s="16">
         <v>16092810</v>
       </c>
-      <c r="P44" s="16">
+      <c r="P45" s="16">
         <v>15457263</v>
       </c>
-      <c r="Q44" s="16">
+      <c r="Q45" s="16">
         <v>21545604</v>
       </c>
-      <c r="R44" s="16">
+      <c r="R45" s="16">
         <v>22532144</v>
       </c>
-      <c r="S44" s="16">
+      <c r="S45" s="16">
         <v>25316811</v>
       </c>
-      <c r="T44" s="16">
+      <c r="T45" s="16">
         <v>30655963</v>
       </c>
-      <c r="U44" s="16">
+      <c r="U45" s="16">
         <v>32708192</v>
       </c>
-      <c r="V44" s="17">
+      <c r="V45" s="17">
         <v>43968002</v>
       </c>
-      <c r="W44" s="17">
+      <c r="W45" s="17">
         <v>51677853</v>
       </c>
-      <c r="X44" s="17">
+      <c r="X45" s="17">
         <v>58070514</v>
       </c>
-      <c r="Y44" s="17">
+      <c r="Y45" s="17">
         <v>60508156</v>
       </c>
-      <c r="Z44" s="18">
+      <c r="Z45" s="18">
         <v>76155193</v>
       </c>
-      <c r="AA44" s="18">
+      <c r="AA45" s="18">
         <v>82758676</v>
       </c>
-      <c r="AB44" s="29">
+      <c r="AB45" s="29">
         <v>91732755</v>
       </c>
-      <c r="AC44" s="29">
+      <c r="AC45" s="29">
         <v>99521756</v>
       </c>
-      <c r="AD44" s="20">
+      <c r="AD45" s="20">
         <v>94846216</v>
       </c>
-      <c r="AE44" s="20">
+      <c r="AE45" s="20">
         <v>92802577</v>
       </c>
-      <c r="AF44" s="20">
+      <c r="AF45" s="20">
         <v>104370724</v>
       </c>
-      <c r="AG44" s="21">
+      <c r="AG45" s="21">
         <v>121199579</v>
       </c>
-      <c r="AH44" s="20">
+      <c r="AH45" s="20">
         <v>131941582</v>
       </c>
-      <c r="AI44" s="4">
+      <c r="AI45" s="4">
         <v>92356996</v>
       </c>
-      <c r="AJ44" s="65">
+      <c r="AJ45" s="64">
         <v>113120186</v>
       </c>
-      <c r="AK44" s="60"/>
-[...110 lines deleted...]
-      <c r="AK45" s="60"/>
+      <c r="AK45" s="64">
+        <v>134123900</v>
+      </c>
     </row>
     <row r="46" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A46" s="7" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B46" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C46" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D46" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E46" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F46" s="17" t="s">
         <v>3</v>
       </c>
       <c r="G46" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H46" s="17" t="s">
         <v>3</v>
       </c>
       <c r="I46" s="17" t="s">
         <v>3</v>
       </c>
       <c r="J46" s="17" t="s">
         <v>3</v>
       </c>
       <c r="K46" s="17" t="s">
         <v>3</v>
       </c>
       <c r="L46" s="16">
-        <v>46973</v>
+        <v>10680501</v>
       </c>
       <c r="M46" s="16">
-        <v>45698</v>
+        <v>11170853</v>
       </c>
       <c r="N46" s="16">
-        <v>57801</v>
+        <v>13751864</v>
       </c>
       <c r="O46" s="16">
-        <v>51935</v>
+        <v>15048745</v>
       </c>
       <c r="P46" s="16">
-        <v>62128</v>
+        <v>13542817</v>
       </c>
       <c r="Q46" s="16">
-        <v>64674</v>
+        <v>19427883</v>
       </c>
       <c r="R46" s="16">
-        <v>61291</v>
+        <v>20267607</v>
       </c>
       <c r="S46" s="16">
-        <v>67358</v>
+        <v>22461972</v>
       </c>
       <c r="T46" s="16">
-        <v>63502</v>
+        <v>27584876</v>
       </c>
       <c r="U46" s="23">
-        <v>66266</v>
+        <v>29007242</v>
       </c>
       <c r="V46" s="23">
-        <v>67122</v>
+        <v>37589592</v>
       </c>
       <c r="W46" s="19">
-        <v>73947</v>
+        <v>39560749</v>
       </c>
       <c r="X46" s="23">
-        <v>109918</v>
+        <v>43677177</v>
       </c>
       <c r="Y46" s="23">
-        <v>120039</v>
+        <v>45316629</v>
       </c>
       <c r="Z46" s="24">
-        <v>135516</v>
+        <v>58084848</v>
       </c>
       <c r="AA46" s="24">
-        <v>455301</v>
+        <v>58998893</v>
       </c>
       <c r="AB46" s="29">
-        <v>555760</v>
+        <v>67980755</v>
       </c>
       <c r="AC46" s="29">
-        <v>915243</v>
+        <v>78123163</v>
       </c>
       <c r="AD46" s="20">
-        <v>948018</v>
+        <v>75993556</v>
       </c>
       <c r="AE46" s="20">
-        <v>899321</v>
+        <v>73982592</v>
       </c>
       <c r="AF46" s="20">
-        <v>948081</v>
+        <v>80608528</v>
       </c>
       <c r="AG46" s="21">
-        <v>1029393</v>
+        <v>94572980</v>
       </c>
       <c r="AH46" s="20">
-        <v>1086034</v>
+        <v>101915649</v>
       </c>
       <c r="AI46" s="4">
-        <v>947778</v>
-[...4 lines deleted...]
-      <c r="AK46" s="60"/>
+        <v>61980920</v>
+      </c>
+      <c r="AJ46" s="64">
+        <v>75173630</v>
+      </c>
+      <c r="AK46" s="64">
+        <v>88461785</v>
+      </c>
     </row>
     <row r="47" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A47" s="7" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B47" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C47" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D47" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E47" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F47" s="17" t="s">
         <v>3</v>
       </c>
       <c r="G47" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H47" s="17" t="s">
         <v>3</v>
       </c>
       <c r="I47" s="17" t="s">
         <v>3</v>
       </c>
       <c r="J47" s="17" t="s">
         <v>3</v>
       </c>
       <c r="K47" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="L47" s="16" t="s">
-[...45 lines deleted...]
-        <v>17</v>
+      <c r="L47" s="16">
+        <v>46973</v>
+      </c>
+      <c r="M47" s="16">
+        <v>45698</v>
+      </c>
+      <c r="N47" s="16">
+        <v>57801</v>
+      </c>
+      <c r="O47" s="16">
+        <v>51935</v>
+      </c>
+      <c r="P47" s="16">
+        <v>62128</v>
+      </c>
+      <c r="Q47" s="16">
+        <v>64674</v>
+      </c>
+      <c r="R47" s="16">
+        <v>61291</v>
+      </c>
+      <c r="S47" s="16">
+        <v>67358</v>
+      </c>
+      <c r="T47" s="16">
+        <v>63502</v>
+      </c>
+      <c r="U47" s="23">
+        <v>66266</v>
+      </c>
+      <c r="V47" s="23">
+        <v>67122</v>
+      </c>
+      <c r="W47" s="19">
+        <v>73947</v>
+      </c>
+      <c r="X47" s="23">
+        <v>109918</v>
+      </c>
+      <c r="Y47" s="23">
+        <v>120039</v>
+      </c>
+      <c r="Z47" s="24">
+        <v>135516</v>
+      </c>
+      <c r="AA47" s="24">
+        <v>455301</v>
       </c>
       <c r="AB47" s="29">
-        <v>4165</v>
+        <v>555760</v>
       </c>
       <c r="AC47" s="29">
-        <v>162380</v>
+        <v>915243</v>
       </c>
       <c r="AD47" s="20">
-        <v>213960</v>
+        <v>948018</v>
       </c>
       <c r="AE47" s="20">
-        <v>209075</v>
+        <v>899321</v>
       </c>
       <c r="AF47" s="20">
-        <v>246387</v>
+        <v>948081</v>
       </c>
       <c r="AG47" s="21">
-        <v>297239</v>
+        <v>1029393</v>
       </c>
       <c r="AH47" s="20">
-        <v>346601</v>
+        <v>1086034</v>
       </c>
       <c r="AI47" s="4">
-        <v>327392</v>
-[...4 lines deleted...]
-      <c r="AK47" s="60"/>
+        <v>947778</v>
+      </c>
+      <c r="AJ47" s="64">
+        <v>1247008</v>
+      </c>
+      <c r="AK47" s="64">
+        <v>1397785</v>
+      </c>
     </row>
     <row r="48" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A48" s="7" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B48" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C48" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D48" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E48" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F48" s="17" t="s">
         <v>3</v>
       </c>
       <c r="G48" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H48" s="17" t="s">
         <v>3</v>
       </c>
       <c r="I48" s="17" t="s">
         <v>3</v>
       </c>
       <c r="J48" s="17" t="s">
         <v>3</v>
       </c>
       <c r="K48" s="17" t="s">
         <v>3</v>
       </c>
       <c r="L48" s="16" t="s">
         <v>17</v>
       </c>
       <c r="M48" s="16" t="s">
         <v>17</v>
       </c>
       <c r="N48" s="16" t="s">
         <v>17</v>
       </c>
       <c r="O48" s="16" t="s">
         <v>17</v>
       </c>
       <c r="P48" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="Q48" s="16">
-[...30 lines deleted...]
-        <v>693830</v>
+      <c r="Q48" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="R48" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="S48" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="T48" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="U48" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="V48" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="W48" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="X48" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="Y48" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="Z48" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="AA48" s="17" t="s">
+        <v>17</v>
       </c>
       <c r="AB48" s="29">
-        <v>376815</v>
+        <v>4165</v>
       </c>
       <c r="AC48" s="29">
-        <v>917973</v>
+        <v>162380</v>
       </c>
       <c r="AD48" s="20">
-        <v>393169</v>
+        <v>213960</v>
       </c>
       <c r="AE48" s="20">
-        <v>710877</v>
+        <v>209075</v>
       </c>
       <c r="AF48" s="20">
-        <v>514302</v>
+        <v>246387</v>
       </c>
       <c r="AG48" s="21">
-        <v>581290</v>
+        <v>297239</v>
       </c>
       <c r="AH48" s="20">
-        <v>959397</v>
+        <v>346601</v>
       </c>
       <c r="AI48" s="4">
-        <v>680104</v>
-[...4 lines deleted...]
-      <c r="AK48" s="60"/>
+        <v>327392</v>
+      </c>
+      <c r="AJ48" s="64">
+        <v>470000</v>
+      </c>
+      <c r="AK48" s="64">
+        <v>553382</v>
+      </c>
     </row>
     <row r="49" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A49" s="7" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B49" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C49" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D49" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E49" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F49" s="17" t="s">
         <v>3</v>
       </c>
       <c r="G49" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H49" s="17" t="s">
         <v>3</v>
       </c>
       <c r="I49" s="17" t="s">
         <v>3</v>
       </c>
       <c r="J49" s="17" t="s">
         <v>3</v>
       </c>
       <c r="K49" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="L49" s="16">
-[...12 lines deleted...]
-        <v>32777</v>
+      <c r="L49" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="M49" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="N49" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="O49" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="P49" s="16" t="s">
+        <v>17</v>
       </c>
       <c r="Q49" s="16">
-        <v>33643</v>
+        <v>8665</v>
       </c>
       <c r="R49" s="16">
-        <v>20660</v>
+        <v>21000</v>
       </c>
       <c r="S49" s="16">
-        <v>16060</v>
+        <v>11780</v>
       </c>
       <c r="T49" s="16">
-        <v>27918</v>
+        <v>9344</v>
       </c>
       <c r="U49" s="23">
-        <v>28621</v>
+        <v>16665</v>
       </c>
       <c r="V49" s="23">
-        <v>31225</v>
+        <v>32288</v>
       </c>
       <c r="W49" s="19">
-        <v>33742</v>
+        <v>25125</v>
       </c>
       <c r="X49" s="23">
-        <v>31547</v>
+        <v>253901</v>
       </c>
       <c r="Y49" s="23">
-        <v>28157</v>
+        <v>315103</v>
       </c>
       <c r="Z49" s="24">
-        <v>37813</v>
+        <v>611610</v>
       </c>
       <c r="AA49" s="24">
-        <v>107529</v>
+        <v>693830</v>
       </c>
       <c r="AB49" s="29">
-        <v>146537</v>
+        <v>376815</v>
       </c>
       <c r="AC49" s="29">
-        <v>295230</v>
+        <v>917973</v>
       </c>
       <c r="AD49" s="20">
-        <v>336087</v>
+        <v>393169</v>
       </c>
       <c r="AE49" s="20">
-        <v>315682</v>
+        <v>710877</v>
       </c>
       <c r="AF49" s="20">
-        <v>2850765</v>
+        <v>514302</v>
       </c>
       <c r="AG49" s="21">
-        <v>4767434</v>
+        <v>581290</v>
       </c>
       <c r="AH49" s="20">
-        <v>3443427</v>
+        <v>959397</v>
       </c>
       <c r="AI49" s="4">
-        <v>4419576</v>
-[...4 lines deleted...]
-      <c r="AK49" s="60"/>
+        <v>680104</v>
+      </c>
+      <c r="AJ49" s="64">
+        <v>789087</v>
+      </c>
+      <c r="AK49" s="64">
+        <v>998488</v>
+      </c>
     </row>
     <row r="50" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A50" s="7" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B50" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C50" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D50" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E50" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F50" s="17" t="s">
         <v>3</v>
       </c>
       <c r="G50" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H50" s="17" t="s">
         <v>3</v>
       </c>
       <c r="I50" s="17" t="s">
         <v>3</v>
       </c>
       <c r="J50" s="17" t="s">
         <v>3</v>
       </c>
       <c r="K50" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="L50" s="17" t="s">
-[...45 lines deleted...]
-        <v>17</v>
+      <c r="L50" s="16">
+        <v>22709</v>
+      </c>
+      <c r="M50" s="16">
+        <v>19479</v>
+      </c>
+      <c r="N50" s="16">
+        <v>23065</v>
+      </c>
+      <c r="O50" s="16">
+        <v>8962</v>
+      </c>
+      <c r="P50" s="16">
+        <v>32777</v>
+      </c>
+      <c r="Q50" s="16">
+        <v>33643</v>
+      </c>
+      <c r="R50" s="16">
+        <v>20660</v>
+      </c>
+      <c r="S50" s="16">
+        <v>16060</v>
+      </c>
+      <c r="T50" s="16">
+        <v>27918</v>
+      </c>
+      <c r="U50" s="23">
+        <v>28621</v>
+      </c>
+      <c r="V50" s="23">
+        <v>31225</v>
+      </c>
+      <c r="W50" s="19">
+        <v>33742</v>
+      </c>
+      <c r="X50" s="23">
+        <v>31547</v>
+      </c>
+      <c r="Y50" s="23">
+        <v>28157</v>
+      </c>
+      <c r="Z50" s="24">
+        <v>37813</v>
+      </c>
+      <c r="AA50" s="24">
+        <v>107529</v>
       </c>
       <c r="AB50" s="29">
-        <v>24718</v>
+        <v>146537</v>
       </c>
       <c r="AC50" s="29">
-        <v>134859</v>
+        <v>295230</v>
       </c>
       <c r="AD50" s="20">
-        <v>158850</v>
+        <v>336087</v>
       </c>
       <c r="AE50" s="20">
-        <v>148149</v>
+        <v>315682</v>
       </c>
       <c r="AF50" s="20">
-        <v>166534</v>
+        <v>2850765</v>
       </c>
       <c r="AG50" s="21">
-        <v>197227</v>
+        <v>4767434</v>
       </c>
       <c r="AH50" s="20">
-        <v>228615</v>
+        <v>3443427</v>
       </c>
       <c r="AI50" s="4">
-        <v>212713</v>
-[...4 lines deleted...]
-      <c r="AK50" s="60"/>
+        <v>4419576</v>
+      </c>
+      <c r="AJ50" s="64">
+        <v>4823221</v>
+      </c>
+      <c r="AK50" s="64">
+        <v>4512264</v>
+      </c>
     </row>
     <row r="51" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A51" s="7" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B51" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C51" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D51" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E51" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F51" s="17" t="s">
         <v>3</v>
       </c>
       <c r="G51" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H51" s="17" t="s">
         <v>3</v>
       </c>
       <c r="I51" s="17" t="s">
         <v>3</v>
       </c>
       <c r="J51" s="17" t="s">
         <v>3</v>
       </c>
       <c r="K51" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="L51" s="16">
-[...45 lines deleted...]
-        <v>136885</v>
+      <c r="L51" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="M51" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="N51" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="O51" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="P51" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q51" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="R51" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="S51" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="T51" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="U51" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="V51" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="W51" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="X51" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="Y51" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="Z51" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="AA51" s="17" t="s">
+        <v>17</v>
       </c>
       <c r="AB51" s="29">
-        <v>174038</v>
+        <v>24718</v>
       </c>
       <c r="AC51" s="29">
-        <v>366369</v>
+        <v>134859</v>
       </c>
       <c r="AD51" s="20">
-        <v>453338</v>
+        <v>158850</v>
       </c>
       <c r="AE51" s="20">
-        <v>447635</v>
+        <v>148149</v>
       </c>
       <c r="AF51" s="20">
-        <v>485984</v>
+        <v>166534</v>
       </c>
       <c r="AG51" s="21">
-        <v>582198</v>
+        <v>197227</v>
       </c>
       <c r="AH51" s="20">
-        <v>637126</v>
+        <v>228615</v>
       </c>
       <c r="AI51" s="4">
-        <v>616363</v>
-[...4 lines deleted...]
-      <c r="AK51" s="60"/>
+        <v>212713</v>
+      </c>
+      <c r="AJ51" s="64">
+        <v>314803</v>
+      </c>
+      <c r="AK51" s="64">
+        <v>377053</v>
+      </c>
     </row>
     <row r="52" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A52" s="7" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B52" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C52" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D52" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E52" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F52" s="17" t="s">
         <v>3</v>
       </c>
       <c r="G52" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H52" s="17" t="s">
         <v>3</v>
       </c>
       <c r="I52" s="17" t="s">
         <v>3</v>
       </c>
       <c r="J52" s="17" t="s">
         <v>3</v>
       </c>
       <c r="K52" s="17" t="s">
         <v>3</v>
       </c>
       <c r="L52" s="16">
-        <v>129735</v>
+        <v>2668</v>
       </c>
       <c r="M52" s="16">
-        <v>92894</v>
+        <v>3291</v>
       </c>
       <c r="N52" s="16">
-        <v>139839</v>
+        <v>3414</v>
       </c>
       <c r="O52" s="16">
-        <v>132035</v>
+        <v>4243</v>
       </c>
       <c r="P52" s="16">
-        <v>936342</v>
+        <v>4566</v>
       </c>
       <c r="Q52" s="16">
-        <v>1023823</v>
+        <v>5217</v>
       </c>
       <c r="R52" s="16">
-        <v>1138358</v>
+        <v>5647</v>
       </c>
       <c r="S52" s="16">
-        <v>1019536</v>
+        <v>12365</v>
       </c>
       <c r="T52" s="16">
-        <v>1199209</v>
+        <v>39088</v>
       </c>
       <c r="U52" s="23">
-        <v>2062672</v>
+        <v>56826</v>
       </c>
       <c r="V52" s="23">
-        <v>2970805</v>
+        <v>33821</v>
       </c>
       <c r="W52" s="19">
-        <v>9060874</v>
+        <v>30384</v>
       </c>
       <c r="X52" s="23">
-        <v>10399857</v>
+        <v>28492</v>
       </c>
       <c r="Y52" s="23">
-        <v>11226583</v>
+        <v>17575</v>
       </c>
       <c r="Z52" s="24">
-        <v>13135221</v>
+        <v>14586</v>
       </c>
       <c r="AA52" s="24">
-        <v>15987634</v>
+        <v>136885</v>
       </c>
       <c r="AB52" s="29">
-        <v>13606101</v>
+        <v>174038</v>
       </c>
       <c r="AC52" s="29">
-        <v>9309751</v>
+        <v>366369</v>
       </c>
       <c r="AD52" s="20">
-        <v>10441470</v>
+        <v>453338</v>
       </c>
       <c r="AE52" s="20">
-        <v>9505146</v>
+        <v>447635</v>
       </c>
       <c r="AF52" s="20">
-        <v>11644899</v>
+        <v>485984</v>
       </c>
       <c r="AG52" s="21">
-        <v>11039061</v>
+        <v>582198</v>
       </c>
       <c r="AH52" s="20">
-        <v>11899469</v>
+        <v>637126</v>
       </c>
       <c r="AI52" s="4">
-        <v>10820681</v>
-[...4 lines deleted...]
-      <c r="AK52" s="60"/>
+        <v>616363</v>
+      </c>
+      <c r="AJ52" s="64">
+        <v>916877</v>
+      </c>
+      <c r="AK52" s="64">
+        <v>1081499</v>
+      </c>
     </row>
     <row r="53" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A53" s="7" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B53" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C53" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D53" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E53" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F53" s="17" t="s">
         <v>3</v>
       </c>
       <c r="G53" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H53" s="17" t="s">
         <v>3</v>
       </c>
       <c r="I53" s="17" t="s">
         <v>3</v>
       </c>
       <c r="J53" s="17" t="s">
         <v>3</v>
       </c>
       <c r="K53" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="L53" s="16" t="s">
-[...24 lines deleted...]
-        <v>17</v>
+      <c r="L53" s="16">
+        <v>129735</v>
+      </c>
+      <c r="M53" s="16">
+        <v>92894</v>
+      </c>
+      <c r="N53" s="16">
+        <v>139839</v>
+      </c>
+      <c r="O53" s="16">
+        <v>132035</v>
+      </c>
+      <c r="P53" s="16">
+        <v>936342</v>
+      </c>
+      <c r="Q53" s="16">
+        <v>1023823</v>
+      </c>
+      <c r="R53" s="16">
+        <v>1138358</v>
+      </c>
+      <c r="S53" s="16">
+        <v>1019536</v>
+      </c>
+      <c r="T53" s="16">
+        <v>1199209</v>
       </c>
       <c r="U53" s="23">
-        <v>168</v>
-[...17 lines deleted...]
-        <v>17</v>
+        <v>2062672</v>
+      </c>
+      <c r="V53" s="23">
+        <v>2970805</v>
+      </c>
+      <c r="W53" s="19">
+        <v>9060874</v>
+      </c>
+      <c r="X53" s="23">
+        <v>10399857</v>
+      </c>
+      <c r="Y53" s="23">
+        <v>11226583</v>
+      </c>
+      <c r="Z53" s="24">
+        <v>13135221</v>
+      </c>
+      <c r="AA53" s="24">
+        <v>15987634</v>
       </c>
       <c r="AB53" s="29">
-        <v>775</v>
+        <v>13606101</v>
       </c>
       <c r="AC53" s="29">
-        <v>100749</v>
+        <v>9309751</v>
       </c>
       <c r="AD53" s="20">
-        <v>117064</v>
+        <v>10441470</v>
       </c>
       <c r="AE53" s="20">
-        <v>112605</v>
+        <v>9505146</v>
       </c>
       <c r="AF53" s="20">
-        <v>130041</v>
+        <v>11644899</v>
       </c>
       <c r="AG53" s="21">
-        <v>150775</v>
+        <v>11039061</v>
       </c>
       <c r="AH53" s="20">
-        <v>170262</v>
+        <v>11899469</v>
       </c>
       <c r="AI53" s="4">
-        <v>173302</v>
-[...4 lines deleted...]
-      <c r="AK53" s="60"/>
+        <v>10820681</v>
+      </c>
+      <c r="AJ53" s="64">
+        <v>13979286</v>
+      </c>
+      <c r="AK53" s="64">
+        <v>17405917</v>
+      </c>
     </row>
     <row r="54" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A54" s="7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B54" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C54" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D54" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E54" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F54" s="17" t="s">
         <v>3</v>
       </c>
       <c r="G54" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H54" s="17" t="s">
         <v>3</v>
       </c>
       <c r="I54" s="17" t="s">
         <v>3</v>
       </c>
       <c r="J54" s="17" t="s">
         <v>3</v>
       </c>
       <c r="K54" s="17" t="s">
         <v>3</v>
       </c>
       <c r="L54" s="16" t="s">
         <v>17</v>
       </c>
       <c r="M54" s="16" t="s">
         <v>17</v>
       </c>
       <c r="N54" s="16" t="s">
         <v>17</v>
       </c>
       <c r="O54" s="16" t="s">
         <v>17</v>
       </c>
       <c r="P54" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="Q54" s="16">
-[...9 lines deleted...]
-        <v>79400</v>
+      <c r="Q54" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="R54" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="S54" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="T54" s="16" t="s">
+        <v>17</v>
       </c>
       <c r="U54" s="23">
-        <v>63696</v>
-[...17 lines deleted...]
-        <v>2331350</v>
+        <v>168</v>
+      </c>
+      <c r="V54" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="W54" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="X54" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="Y54" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="Z54" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA54" s="19" t="s">
+        <v>17</v>
       </c>
       <c r="AB54" s="29">
-        <v>2643815</v>
+        <v>775</v>
       </c>
       <c r="AC54" s="29">
-        <v>3560676</v>
+        <v>100749</v>
       </c>
       <c r="AD54" s="20">
-        <v>1950317</v>
+        <v>117064</v>
       </c>
       <c r="AE54" s="20">
-        <v>2022573</v>
+        <v>112605</v>
       </c>
       <c r="AF54" s="20">
-        <v>2201672</v>
+        <v>130041</v>
       </c>
       <c r="AG54" s="21">
-        <v>2463877</v>
+        <v>150775</v>
       </c>
       <c r="AH54" s="20">
-        <v>2919446</v>
+        <v>170262</v>
       </c>
       <c r="AI54" s="4">
-        <v>4029653</v>
-[...4 lines deleted...]
-      <c r="AK54" s="60"/>
+        <v>173302</v>
+      </c>
+      <c r="AJ54" s="64">
+        <v>264469</v>
+      </c>
+      <c r="AK54" s="64">
+        <v>320395</v>
+      </c>
     </row>
     <row r="55" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A55" s="7" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B55" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C55" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D55" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E55" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F55" s="17" t="s">
         <v>3</v>
       </c>
       <c r="G55" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H55" s="17" t="s">
         <v>3</v>
       </c>
       <c r="I55" s="17" t="s">
         <v>3</v>
       </c>
       <c r="J55" s="17" t="s">
         <v>3</v>
       </c>
       <c r="K55" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="L55" s="16">
-[...12 lines deleted...]
-        <v>816602</v>
+      <c r="L55" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="M55" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="N55" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="O55" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="P55" s="16" t="s">
+        <v>17</v>
       </c>
       <c r="Q55" s="16">
-        <v>902029</v>
+        <v>1511</v>
       </c>
       <c r="R55" s="16">
-        <v>929522</v>
+        <v>26666</v>
       </c>
       <c r="S55" s="16">
-        <v>1525376</v>
+        <v>118919</v>
       </c>
       <c r="T55" s="16">
-        <v>1476096</v>
+        <v>79400</v>
       </c>
       <c r="U55" s="23">
-        <v>1291459</v>
+        <v>63696</v>
       </c>
       <c r="V55" s="23">
-        <v>1973523</v>
+        <v>73422</v>
       </c>
       <c r="W55" s="19">
-        <v>2007971</v>
+        <v>598828</v>
       </c>
       <c r="X55" s="23">
-        <v>2342632</v>
+        <v>1002430</v>
       </c>
       <c r="Y55" s="23">
-        <v>2373278</v>
+        <v>884134</v>
       </c>
       <c r="Z55" s="24">
-        <v>2534174</v>
+        <v>1363064</v>
       </c>
       <c r="AA55" s="24">
-        <v>3554346</v>
+        <v>2331350</v>
       </c>
       <c r="AB55" s="29">
-        <v>5598337</v>
+        <v>2643815</v>
       </c>
       <c r="AC55" s="29">
-        <v>4857753</v>
+        <v>3560676</v>
       </c>
       <c r="AD55" s="20">
-        <v>2984882</v>
+        <v>1950317</v>
       </c>
       <c r="AE55" s="20">
-        <v>3649781</v>
+        <v>2022573</v>
       </c>
       <c r="AF55" s="20">
-        <v>3695235</v>
+        <v>2201672</v>
       </c>
       <c r="AG55" s="21">
-        <v>4553496</v>
+        <v>2463877</v>
       </c>
       <c r="AH55" s="20">
-        <v>7272002</v>
+        <v>2919446</v>
       </c>
       <c r="AI55" s="4">
-        <v>7218713</v>
-[...4 lines deleted...]
-      <c r="AK55" s="60"/>
+        <v>4029653</v>
+      </c>
+      <c r="AJ55" s="64">
+        <v>6180224</v>
+      </c>
+      <c r="AK55" s="64">
+        <v>8277622</v>
+      </c>
     </row>
     <row r="56" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A56" s="7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B56" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C56" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D56" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E56" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F56" s="17" t="s">
         <v>3</v>
       </c>
       <c r="G56" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H56" s="17" t="s">
         <v>3</v>
       </c>
       <c r="I56" s="17" t="s">
         <v>3</v>
       </c>
       <c r="J56" s="17" t="s">
         <v>3</v>
       </c>
       <c r="K56" s="17" t="s">
         <v>3</v>
       </c>
       <c r="L56" s="16">
-        <v>8641</v>
+        <v>86484</v>
       </c>
       <c r="M56" s="16">
-        <v>18457</v>
+        <v>100340</v>
       </c>
       <c r="N56" s="16">
-        <v>70807</v>
+        <v>723015</v>
       </c>
       <c r="O56" s="16">
-        <v>48492</v>
+        <v>798398</v>
       </c>
       <c r="P56" s="16">
-        <v>62031</v>
+        <v>816602</v>
       </c>
       <c r="Q56" s="16">
-        <v>78159</v>
+        <v>902029</v>
       </c>
       <c r="R56" s="16">
-        <v>61393</v>
+        <v>929522</v>
       </c>
       <c r="S56" s="16">
-        <v>83445</v>
+        <v>1525376</v>
       </c>
       <c r="T56" s="16">
-        <v>176530</v>
+        <v>1476096</v>
       </c>
       <c r="U56" s="23">
-        <v>114577</v>
+        <v>1291459</v>
       </c>
       <c r="V56" s="23">
-        <v>1196204</v>
+        <v>1973523</v>
       </c>
       <c r="W56" s="19">
-        <v>286233</v>
+        <v>2007971</v>
       </c>
       <c r="X56" s="23">
-        <v>224560</v>
+        <v>2342632</v>
       </c>
       <c r="Y56" s="23">
-        <v>226658</v>
+        <v>2373278</v>
       </c>
       <c r="Z56" s="24">
-        <v>238361</v>
+        <v>2534174</v>
       </c>
       <c r="AA56" s="24">
-        <v>492908</v>
+        <v>3554346</v>
       </c>
       <c r="AB56" s="29">
-        <v>620939</v>
+        <v>5598337</v>
       </c>
       <c r="AC56" s="29">
-        <v>704060</v>
+        <v>4857753</v>
       </c>
       <c r="AD56" s="20">
-        <v>745158</v>
+        <v>2984882</v>
       </c>
       <c r="AE56" s="20">
-        <v>689878</v>
+        <v>3649781</v>
       </c>
       <c r="AF56" s="20">
-        <v>748321</v>
+        <v>3695235</v>
       </c>
       <c r="AG56" s="21">
-        <v>814792</v>
+        <v>4553496</v>
       </c>
       <c r="AH56" s="20">
-        <v>883886</v>
+        <v>7272002</v>
       </c>
       <c r="AI56" s="4">
-        <v>763707</v>
-[...4 lines deleted...]
-      <c r="AK56" s="60"/>
+        <v>7218713</v>
+      </c>
+      <c r="AJ56" s="64">
+        <v>7605153</v>
+      </c>
+      <c r="AK56" s="64">
+        <v>9096268</v>
+      </c>
     </row>
     <row r="57" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A57" s="31" t="s">
+      <c r="A57" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B57" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="C57" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="D57" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="E57" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="F57" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="G57" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="H57" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="I57" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="J57" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="K57" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="L57" s="16">
+        <v>8641</v>
+      </c>
+      <c r="M57" s="16">
+        <v>18457</v>
+      </c>
+      <c r="N57" s="16">
+        <v>70807</v>
+      </c>
+      <c r="O57" s="16">
+        <v>48492</v>
+      </c>
+      <c r="P57" s="16">
+        <v>62031</v>
+      </c>
+      <c r="Q57" s="16">
+        <v>78159</v>
+      </c>
+      <c r="R57" s="16">
+        <v>61393</v>
+      </c>
+      <c r="S57" s="16">
+        <v>83445</v>
+      </c>
+      <c r="T57" s="16">
+        <v>176530</v>
+      </c>
+      <c r="U57" s="23">
+        <v>114577</v>
+      </c>
+      <c r="V57" s="23">
+        <v>1196204</v>
+      </c>
+      <c r="W57" s="19">
+        <v>286233</v>
+      </c>
+      <c r="X57" s="23">
+        <v>224560</v>
+      </c>
+      <c r="Y57" s="23">
+        <v>226658</v>
+      </c>
+      <c r="Z57" s="24">
+        <v>238361</v>
+      </c>
+      <c r="AA57" s="24">
+        <v>492908</v>
+      </c>
+      <c r="AB57" s="29">
+        <v>620939</v>
+      </c>
+      <c r="AC57" s="29">
+        <v>704060</v>
+      </c>
+      <c r="AD57" s="20">
+        <v>745158</v>
+      </c>
+      <c r="AE57" s="20">
+        <v>689878</v>
+      </c>
+      <c r="AF57" s="20">
+        <v>748321</v>
+      </c>
+      <c r="AG57" s="21">
+        <v>814792</v>
+      </c>
+      <c r="AH57" s="20">
+        <v>883886</v>
+      </c>
+      <c r="AI57" s="4">
+        <v>763707</v>
+      </c>
+      <c r="AJ57" s="64">
+        <v>1105397</v>
+      </c>
+      <c r="AK57" s="64">
+        <v>1331778</v>
+      </c>
+    </row>
+    <row r="58" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A58" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="B57" s="16" t="s">
+      <c r="B58" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="C57" s="16" t="s">
+      <c r="C58" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="D57" s="16" t="s">
+      <c r="D58" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="E57" s="16" t="s">
+      <c r="E58" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="F57" s="16" t="s">
+      <c r="F58" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="G57" s="16" t="s">
+      <c r="G58" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="H57" s="16" t="s">
+      <c r="H58" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="I57" s="16" t="s">
+      <c r="I58" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="J57" s="16" t="s">
+      <c r="J58" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="K57" s="16" t="s">
+      <c r="K58" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="L57" s="16" t="s">
-[...50 lines deleted...]
-      <c r="AC57" s="29">
+      <c r="L58" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="M58" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="N58" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="O58" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="P58" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q58" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="R58" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="S58" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="T58" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="U58" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="V58" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="W58" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="X58" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="Y58" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="Z58" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="AA58" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB58" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="AC58" s="29">
         <v>73550</v>
       </c>
-      <c r="AD57" s="20">
+      <c r="AD58" s="20">
         <v>110347</v>
       </c>
-      <c r="AE57" s="20">
+      <c r="AE58" s="20">
         <v>109263</v>
       </c>
-      <c r="AF57" s="20">
+      <c r="AF58" s="20">
         <v>129975</v>
       </c>
-      <c r="AG57" s="21">
+      <c r="AG58" s="21">
         <v>149817</v>
       </c>
-      <c r="AH57" s="20">
+      <c r="AH58" s="20">
         <v>179668</v>
       </c>
-      <c r="AI57" s="4">
+      <c r="AI58" s="4">
         <v>166094</v>
       </c>
-      <c r="AJ57" s="65">
+      <c r="AJ58" s="64">
         <v>251031</v>
       </c>
-      <c r="AK57" s="60"/>
+      <c r="AK58" s="64">
+        <v>309664</v>
+      </c>
     </row>
-    <row r="58" spans="1:37" s="49" customFormat="1" ht="90" x14ac:dyDescent="0.2">
-      <c r="A58" s="28" t="s">
+    <row r="59" spans="1:37" s="49" customFormat="1" ht="90" x14ac:dyDescent="0.2">
+      <c r="A59" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="B58" s="16">
+      <c r="B59" s="16">
         <v>13</v>
       </c>
-      <c r="C58" s="16">
+      <c r="C59" s="16">
         <v>14</v>
       </c>
-      <c r="D58" s="16">
+      <c r="D59" s="16">
         <v>287</v>
       </c>
-      <c r="E58" s="16">
+      <c r="E59" s="16">
         <v>5856</v>
       </c>
-      <c r="F58" s="16">
+      <c r="F59" s="16">
         <v>182200</v>
       </c>
-      <c r="G58" s="16">
+      <c r="G59" s="16">
         <v>413700</v>
       </c>
-      <c r="H58" s="16">
+      <c r="H59" s="16">
         <v>579230</v>
       </c>
-      <c r="I58" s="16">
+      <c r="I59" s="16">
         <v>481128</v>
       </c>
-      <c r="J58" s="16">
+      <c r="J59" s="16">
         <v>767948</v>
       </c>
-      <c r="K58" s="16">
+      <c r="K59" s="16">
         <v>965181</v>
       </c>
-      <c r="L58" s="16">
+      <c r="L59" s="16">
         <v>1442988</v>
       </c>
-      <c r="M58" s="16">
+      <c r="M59" s="16">
         <v>1525464</v>
       </c>
-      <c r="N58" s="16">
+      <c r="N59" s="16">
         <v>1397386</v>
       </c>
-      <c r="O58" s="16">
+      <c r="O59" s="16">
         <v>1183154</v>
       </c>
-      <c r="P58" s="16">
+      <c r="P59" s="16">
         <v>1702955</v>
       </c>
-      <c r="Q58" s="16">
+      <c r="Q59" s="16">
         <v>2209785</v>
       </c>
-      <c r="R58" s="16">
+      <c r="R59" s="16">
         <v>3165092</v>
       </c>
-      <c r="S58" s="16">
+      <c r="S59" s="16">
         <v>3581682</v>
       </c>
-      <c r="T58" s="16">
+      <c r="T59" s="16">
         <v>6361448</v>
       </c>
-      <c r="U58" s="16">
+      <c r="U59" s="16">
         <v>6845883</v>
       </c>
-      <c r="V58" s="17">
+      <c r="V59" s="17">
         <v>9617145</v>
       </c>
-      <c r="W58" s="17">
+      <c r="W59" s="17">
         <v>14758225</v>
       </c>
-      <c r="X58" s="17">
+      <c r="X59" s="17">
         <v>15747773</v>
       </c>
-      <c r="Y58" s="17">
+      <c r="Y59" s="17">
         <v>12355161</v>
       </c>
-      <c r="Z58" s="18">
+      <c r="Z59" s="18">
         <v>11947765</v>
       </c>
-      <c r="AA58" s="17">
+      <c r="AA59" s="17">
         <v>8718168</v>
       </c>
-      <c r="AB58" s="29">
+      <c r="AB59" s="29">
         <v>9404254</v>
       </c>
-      <c r="AC58" s="29">
+      <c r="AC59" s="29">
         <v>11999198</v>
       </c>
-      <c r="AD58" s="20">
+      <c r="AD59" s="20">
         <v>14852064</v>
       </c>
-      <c r="AE58" s="20">
+      <c r="AE59" s="20">
         <v>16568524</v>
       </c>
-      <c r="AF58" s="20">
+      <c r="AF59" s="20">
         <v>15110828</v>
       </c>
-      <c r="AG58" s="21">
+      <c r="AG59" s="21">
         <v>32426053</v>
       </c>
-      <c r="AH58" s="20">
+      <c r="AH59" s="20">
         <v>31818759</v>
       </c>
-      <c r="AI58" s="4">
+      <c r="AI59" s="4">
         <v>22321974</v>
       </c>
-      <c r="AJ58" s="65">
+      <c r="AJ59" s="64">
         <v>25731265</v>
       </c>
-      <c r="AK58" s="60"/>
-[...110 lines deleted...]
-      <c r="AK59" s="60"/>
+      <c r="AK59" s="64">
+        <v>26789226</v>
+      </c>
     </row>
     <row r="60" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A60" s="7" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B60" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C60" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D60" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E60" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F60" s="17" t="s">
         <v>3</v>
       </c>
       <c r="G60" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H60" s="17" t="s">
         <v>3</v>
       </c>
       <c r="I60" s="17" t="s">
         <v>3</v>
       </c>
       <c r="J60" s="17" t="s">
         <v>3</v>
       </c>
       <c r="K60" s="17" t="s">
         <v>3</v>
       </c>
       <c r="L60" s="16">
-        <v>15402</v>
+        <v>1363206</v>
       </c>
       <c r="M60" s="16">
-        <v>23501</v>
+        <v>1429089</v>
       </c>
       <c r="N60" s="16">
-        <v>25729</v>
+        <v>1302273</v>
       </c>
       <c r="O60" s="16">
-        <v>35992</v>
+        <v>1018818</v>
       </c>
       <c r="P60" s="16">
-        <v>30055</v>
+        <v>1263191</v>
       </c>
       <c r="Q60" s="16">
-        <v>46565</v>
+        <v>1757608</v>
       </c>
       <c r="R60" s="16">
-        <v>57070</v>
+        <v>2535375</v>
       </c>
       <c r="S60" s="16">
-        <v>39268</v>
+        <v>2830215</v>
       </c>
       <c r="T60" s="16">
-        <v>51147</v>
+        <v>4171650</v>
       </c>
       <c r="U60" s="23">
-        <v>50271</v>
+        <v>4023534</v>
       </c>
       <c r="V60" s="23">
-        <v>72331</v>
+        <v>4989616</v>
       </c>
       <c r="W60" s="23">
-        <v>68325</v>
+        <v>10053367</v>
       </c>
       <c r="X60" s="23">
-        <v>96760</v>
+        <v>9815322</v>
       </c>
       <c r="Y60" s="23">
-        <v>139549</v>
+        <v>5060834</v>
       </c>
       <c r="Z60" s="24">
-        <v>127126</v>
+        <v>4031410</v>
       </c>
       <c r="AA60" s="17">
-        <v>176717</v>
+        <v>4140322</v>
       </c>
       <c r="AB60" s="29">
-        <v>130242</v>
+        <v>6191912</v>
       </c>
       <c r="AC60" s="29">
-        <v>165066</v>
+        <v>7978248</v>
       </c>
       <c r="AD60" s="20">
-        <v>182156</v>
+        <v>10943607</v>
       </c>
       <c r="AE60" s="20">
-        <v>189438</v>
+        <v>11688139</v>
       </c>
       <c r="AF60" s="20">
-        <v>217997</v>
+        <v>11752561</v>
       </c>
       <c r="AG60" s="21">
-        <v>324284</v>
+        <v>25279830</v>
       </c>
       <c r="AH60" s="20">
-        <v>387342</v>
+        <v>22306901</v>
       </c>
       <c r="AI60" s="4">
-        <v>326579</v>
-[...4 lines deleted...]
-      <c r="AK60" s="60"/>
+        <v>17646614</v>
+      </c>
+      <c r="AJ60" s="64">
+        <v>20615978</v>
+      </c>
+      <c r="AK60" s="64">
+        <v>19824313</v>
+      </c>
     </row>
     <row r="61" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A61" s="7" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B61" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C61" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D61" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E61" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F61" s="17" t="s">
         <v>3</v>
       </c>
       <c r="G61" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H61" s="17" t="s">
         <v>3</v>
       </c>
       <c r="I61" s="17" t="s">
         <v>3</v>
       </c>
       <c r="J61" s="17" t="s">
         <v>3</v>
       </c>
       <c r="K61" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="L61" s="16" t="s">
-[...6 lines deleted...]
-        <v>17</v>
+      <c r="L61" s="16">
+        <v>15402</v>
+      </c>
+      <c r="M61" s="16">
+        <v>23501</v>
+      </c>
+      <c r="N61" s="16">
+        <v>25729</v>
       </c>
       <c r="O61" s="16">
-        <v>660</v>
+        <v>35992</v>
       </c>
       <c r="P61" s="16">
-        <v>1267</v>
+        <v>30055</v>
       </c>
       <c r="Q61" s="16">
-        <v>3124</v>
+        <v>46565</v>
       </c>
       <c r="R61" s="16">
-        <v>6305</v>
+        <v>57070</v>
       </c>
       <c r="S61" s="16">
-        <v>6032</v>
+        <v>39268</v>
       </c>
       <c r="T61" s="16">
-        <v>6088</v>
+        <v>51147</v>
       </c>
       <c r="U61" s="23">
-        <v>9465</v>
+        <v>50271</v>
       </c>
       <c r="V61" s="23">
-        <v>21180</v>
+        <v>72331</v>
       </c>
       <c r="W61" s="23">
-        <v>23959</v>
+        <v>68325</v>
       </c>
       <c r="X61" s="23">
-        <v>29839</v>
+        <v>96760</v>
       </c>
       <c r="Y61" s="23">
-        <v>42883</v>
+        <v>139549</v>
       </c>
       <c r="Z61" s="24">
-        <v>57651</v>
+        <v>127126</v>
       </c>
       <c r="AA61" s="17">
-        <v>66326</v>
+        <v>176717</v>
       </c>
       <c r="AB61" s="29">
-        <v>68766</v>
+        <v>130242</v>
       </c>
       <c r="AC61" s="29">
-        <v>68592</v>
+        <v>165066</v>
       </c>
       <c r="AD61" s="20">
-        <v>70623</v>
+        <v>182156</v>
       </c>
       <c r="AE61" s="20">
-        <v>81705</v>
+        <v>189438</v>
       </c>
       <c r="AF61" s="20">
-        <v>115995</v>
+        <v>217997</v>
       </c>
       <c r="AG61" s="21">
-        <v>110968</v>
+        <v>324284</v>
       </c>
       <c r="AH61" s="20">
-        <v>126053</v>
+        <v>387342</v>
       </c>
       <c r="AI61" s="4">
-        <v>161494</v>
-[...2 lines deleted...]
-        <v>181739</v>
+        <v>326579</v>
+      </c>
+      <c r="AJ61" s="64">
+        <v>412725</v>
+      </c>
+      <c r="AK61" s="64">
+        <v>566959</v>
       </c>
     </row>
     <row r="62" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A62" s="7" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B62" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C62" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D62" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E62" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F62" s="17" t="s">
         <v>3</v>
       </c>
       <c r="G62" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H62" s="17" t="s">
         <v>3</v>
       </c>
       <c r="I62" s="17" t="s">
         <v>3</v>
       </c>
       <c r="J62" s="17" t="s">
         <v>3</v>
       </c>
       <c r="K62" s="17" t="s">
         <v>3</v>
       </c>
       <c r="L62" s="16" t="s">
         <v>17</v>
       </c>
       <c r="M62" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="N62" s="16">
-        <v>568</v>
+      <c r="N62" s="16" t="s">
+        <v>17</v>
       </c>
       <c r="O62" s="16">
-        <v>449</v>
+        <v>660</v>
       </c>
       <c r="P62" s="16">
-        <v>829</v>
+        <v>1267</v>
       </c>
       <c r="Q62" s="16">
-        <v>1870</v>
+        <v>3124</v>
       </c>
       <c r="R62" s="16">
-        <v>4682</v>
+        <v>6305</v>
       </c>
       <c r="S62" s="16">
-        <v>4478</v>
+        <v>6032</v>
       </c>
       <c r="T62" s="16">
-        <v>7235</v>
+        <v>6088</v>
       </c>
       <c r="U62" s="23">
-        <v>10294</v>
+        <v>9465</v>
       </c>
       <c r="V62" s="23">
-        <v>13937</v>
+        <v>21180</v>
       </c>
       <c r="W62" s="23">
-        <v>876796</v>
+        <v>23959</v>
       </c>
       <c r="X62" s="23">
-        <v>1058366</v>
+        <v>29839</v>
       </c>
       <c r="Y62" s="23">
-        <v>1896103</v>
+        <v>42883</v>
       </c>
       <c r="Z62" s="24">
-        <v>1931544</v>
+        <v>57651</v>
       </c>
       <c r="AA62" s="17">
-        <v>528039</v>
+        <v>66326</v>
       </c>
       <c r="AB62" s="29">
-        <v>553456</v>
+        <v>68766</v>
       </c>
       <c r="AC62" s="29">
-        <v>521592</v>
+        <v>68592</v>
       </c>
       <c r="AD62" s="20">
-        <v>254271</v>
+        <v>70623</v>
       </c>
       <c r="AE62" s="20">
-        <v>448369</v>
+        <v>81705</v>
       </c>
       <c r="AF62" s="20">
-        <v>268882</v>
+        <v>115995</v>
       </c>
       <c r="AG62" s="21">
-        <v>311262</v>
+        <v>110968</v>
       </c>
       <c r="AH62" s="20">
-        <v>510158</v>
+        <v>126053</v>
       </c>
       <c r="AI62" s="4">
-        <v>310081</v>
-[...2 lines deleted...]
-        <v>311967</v>
+        <v>161494</v>
+      </c>
+      <c r="AJ62" s="64">
+        <v>181739</v>
+      </c>
+      <c r="AK62" s="64">
+        <v>241895</v>
       </c>
     </row>
     <row r="63" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A63" s="7" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B63" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C63" s="17" t="s">
         <v>3</v>
       </c>
       <c r="D63" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E63" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F63" s="17" t="s">
         <v>3</v>
       </c>
       <c r="G63" s="17" t="s">
         <v>3</v>
       </c>
       <c r="H63" s="17" t="s">
         <v>3</v>
       </c>
       <c r="I63" s="17" t="s">
         <v>3</v>
       </c>
       <c r="J63" s="17" t="s">
         <v>3</v>
       </c>
       <c r="K63" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="L63" s="16">
-[...3 lines deleted...]
-        <v>8538</v>
+      <c r="L63" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="M63" s="16" t="s">
+        <v>17</v>
       </c>
       <c r="N63" s="16">
-        <v>5637</v>
+        <v>568</v>
       </c>
       <c r="O63" s="16">
-        <v>11973</v>
+        <v>449</v>
       </c>
       <c r="P63" s="16">
-        <v>9643</v>
+        <v>829</v>
       </c>
       <c r="Q63" s="16">
-        <v>7405</v>
+        <v>1870</v>
       </c>
       <c r="R63" s="16">
-        <v>7000</v>
+        <v>4682</v>
       </c>
       <c r="S63" s="16">
-        <v>7007</v>
+        <v>4478</v>
       </c>
       <c r="T63" s="16">
-        <v>27629</v>
+        <v>7235</v>
       </c>
       <c r="U63" s="23">
-        <v>15480</v>
+        <v>10294</v>
       </c>
       <c r="V63" s="23">
-        <v>36455</v>
+        <v>13937</v>
       </c>
       <c r="W63" s="23">
-        <v>17762</v>
+        <v>876796</v>
       </c>
       <c r="X63" s="23">
-        <v>18666</v>
+        <v>1058366</v>
       </c>
       <c r="Y63" s="23">
-        <v>30397</v>
+        <v>1896103</v>
       </c>
       <c r="Z63" s="24">
-        <v>33756</v>
+        <v>1931544</v>
       </c>
       <c r="AA63" s="17">
-        <v>30295</v>
+        <v>528039</v>
       </c>
       <c r="AB63" s="29">
-        <v>50993</v>
+        <v>553456</v>
       </c>
       <c r="AC63" s="29">
-        <v>48407</v>
+        <v>521592</v>
       </c>
       <c r="AD63" s="20">
-        <v>58069</v>
+        <v>254271</v>
       </c>
       <c r="AE63" s="20">
-        <v>44757</v>
+        <v>448369</v>
       </c>
       <c r="AF63" s="20">
-        <v>66069</v>
+        <v>268882</v>
       </c>
       <c r="AG63" s="21">
-        <v>77605</v>
+        <v>311262</v>
       </c>
       <c r="AH63" s="20">
-        <v>75532</v>
+        <v>510158</v>
       </c>
       <c r="AI63" s="4">
-        <v>79414</v>
-[...2 lines deleted...]
-        <v>107523</v>
+        <v>310081</v>
+      </c>
+      <c r="AJ63" s="64">
+        <v>311967</v>
+      </c>
+      <c r="AK63" s="64">
+        <v>567552</v>
       </c>
     </row>
     <row r="64" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A64" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B64" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="C64" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="D64" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="E64" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="F64" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="G64" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="H64" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="I64" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="J64" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="K64" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="L64" s="16">
+        <v>6530</v>
+      </c>
+      <c r="M64" s="16">
+        <v>8538</v>
+      </c>
+      <c r="N64" s="16">
+        <v>5637</v>
+      </c>
+      <c r="O64" s="16">
+        <v>11973</v>
+      </c>
+      <c r="P64" s="16">
+        <v>9643</v>
+      </c>
+      <c r="Q64" s="16">
+        <v>7405</v>
+      </c>
+      <c r="R64" s="16">
+        <v>7000</v>
+      </c>
+      <c r="S64" s="16">
+        <v>7007</v>
+      </c>
+      <c r="T64" s="16">
+        <v>27629</v>
+      </c>
+      <c r="U64" s="23">
+        <v>15480</v>
+      </c>
+      <c r="V64" s="23">
+        <v>36455</v>
+      </c>
+      <c r="W64" s="23">
+        <v>17762</v>
+      </c>
+      <c r="X64" s="23">
+        <v>18666</v>
+      </c>
+      <c r="Y64" s="23">
+        <v>30397</v>
+      </c>
+      <c r="Z64" s="24">
+        <v>33756</v>
+      </c>
+      <c r="AA64" s="17">
+        <v>30295</v>
+      </c>
+      <c r="AB64" s="29">
+        <v>50993</v>
+      </c>
+      <c r="AC64" s="29">
+        <v>48407</v>
+      </c>
+      <c r="AD64" s="20">
+        <v>58069</v>
+      </c>
+      <c r="AE64" s="20">
+        <v>44757</v>
+      </c>
+      <c r="AF64" s="20">
+        <v>66069</v>
+      </c>
+      <c r="AG64" s="21">
+        <v>77605</v>
+      </c>
+      <c r="AH64" s="20">
+        <v>75532</v>
+      </c>
+      <c r="AI64" s="4">
+        <v>79414</v>
+      </c>
+      <c r="AJ64" s="64">
+        <v>107523</v>
+      </c>
+      <c r="AK64" s="64">
+        <v>115308</v>
+      </c>
+    </row>
+    <row r="65" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A65" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B64" s="17" t="s">
-[...29 lines deleted...]
-      <c r="L64" s="16">
+      <c r="B65" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="C65" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="D65" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="E65" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="F65" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="G65" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="H65" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="I65" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="J65" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="K65" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="L65" s="16">
         <v>78</v>
       </c>
-      <c r="M64" s="16">
+      <c r="M65" s="16">
         <v>0</v>
       </c>
-      <c r="N64" s="16">
+      <c r="N65" s="16">
         <v>164</v>
       </c>
-      <c r="O64" s="16">
+      <c r="O65" s="16">
         <v>1393</v>
       </c>
-      <c r="P64" s="16">
+      <c r="P65" s="16">
         <v>1768</v>
       </c>
-      <c r="Q64" s="16">
+      <c r="Q65" s="16">
         <v>1124</v>
       </c>
-      <c r="R64" s="16">
+      <c r="R65" s="16">
         <v>3090</v>
       </c>
-      <c r="S64" s="16">
+      <c r="S65" s="16">
         <v>7054</v>
       </c>
-      <c r="T64" s="16">
+      <c r="T65" s="16">
         <v>6618</v>
       </c>
-      <c r="U64" s="23">
+      <c r="U65" s="23">
         <v>4910</v>
       </c>
-      <c r="V64" s="23">
+      <c r="V65" s="23">
         <v>24548</v>
       </c>
-      <c r="W64" s="23">
+      <c r="W65" s="23">
         <v>5714</v>
       </c>
-      <c r="X64" s="23">
+      <c r="X65" s="23">
         <v>9729</v>
       </c>
-      <c r="Y64" s="23">
+      <c r="Y65" s="23">
         <v>11355</v>
       </c>
-      <c r="Z64" s="24">
+      <c r="Z65" s="24">
         <v>13995</v>
       </c>
-      <c r="AA64" s="17">
+      <c r="AA65" s="17">
         <v>18026</v>
       </c>
-      <c r="AB64" s="29">
+      <c r="AB65" s="29">
         <v>33456</v>
       </c>
-      <c r="AC64" s="29">
+      <c r="AC65" s="29">
         <v>34978</v>
       </c>
-      <c r="AD64" s="20">
+      <c r="AD65" s="20">
         <v>40936</v>
       </c>
-      <c r="AE64" s="20">
+      <c r="AE65" s="20">
         <v>43242</v>
       </c>
-      <c r="AF64" s="20">
+      <c r="AF65" s="20">
         <v>42972</v>
       </c>
-      <c r="AG64" s="21">
+      <c r="AG65" s="21">
         <v>43767</v>
       </c>
-      <c r="AH64" s="20">
+      <c r="AH65" s="20">
         <v>45918</v>
       </c>
-      <c r="AI64" s="4">
+      <c r="AI65" s="4">
         <v>47773</v>
       </c>
-      <c r="AJ64" s="65">
+      <c r="AJ65" s="64">
         <v>53792</v>
       </c>
+      <c r="AK65" s="64">
+        <v>97106</v>
+      </c>
     </row>
-    <row r="65" spans="1:36" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A65" s="7" t="s">
+    <row r="66" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A66" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B65" s="17" t="s">
-[...29 lines deleted...]
-      <c r="L65" s="16">
+      <c r="B66" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="C66" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="D66" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="E66" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="F66" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="G66" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="H66" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="I66" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="J66" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="K66" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="L66" s="16">
         <v>106</v>
       </c>
-      <c r="M65" s="16">
+      <c r="M66" s="16">
         <v>96</v>
       </c>
-      <c r="N65" s="16">
+      <c r="N66" s="16">
         <v>141</v>
       </c>
-      <c r="O65" s="16">
+      <c r="O66" s="16">
         <v>99</v>
       </c>
-      <c r="P65" s="16">
+      <c r="P66" s="16">
         <v>121</v>
       </c>
-      <c r="Q65" s="16">
+      <c r="Q66" s="16">
         <v>1503</v>
       </c>
-      <c r="R65" s="16">
+      <c r="R66" s="16">
         <v>2143</v>
       </c>
-      <c r="S65" s="16">
+      <c r="S66" s="16">
         <v>3896</v>
       </c>
-      <c r="T65" s="16">
+      <c r="T66" s="16">
         <v>7204</v>
       </c>
-      <c r="U65" s="23">
+      <c r="U66" s="23">
         <v>10676</v>
       </c>
-      <c r="V65" s="23">
+      <c r="V66" s="23">
         <v>11211</v>
       </c>
-      <c r="W65" s="23">
+      <c r="W66" s="23">
         <v>20855</v>
       </c>
-      <c r="X65" s="23">
+      <c r="X66" s="23">
         <v>17572</v>
       </c>
-      <c r="Y65" s="23">
+      <c r="Y66" s="23">
         <v>27499</v>
       </c>
-      <c r="Z65" s="24">
+      <c r="Z66" s="24">
         <v>40766</v>
       </c>
-      <c r="AA65" s="17">
+      <c r="AA66" s="17">
         <v>51098</v>
       </c>
-      <c r="AB65" s="29">
+      <c r="AB66" s="29">
         <v>41807</v>
       </c>
-      <c r="AC65" s="29">
+      <c r="AC66" s="29">
         <v>51062</v>
       </c>
-      <c r="AD65" s="20">
+      <c r="AD66" s="20">
         <v>59502</v>
       </c>
-      <c r="AE65" s="20">
+      <c r="AE66" s="20">
         <v>87407</v>
       </c>
-      <c r="AF65" s="20">
+      <c r="AF66" s="20">
         <v>87372</v>
       </c>
-      <c r="AG65" s="21">
+      <c r="AG66" s="21">
         <v>93967</v>
       </c>
-      <c r="AH65" s="20">
+      <c r="AH66" s="20">
         <v>98008</v>
       </c>
-      <c r="AI65" s="4">
+      <c r="AI66" s="4">
         <v>73801</v>
       </c>
-      <c r="AJ65" s="65">
+      <c r="AJ66" s="64">
         <v>138048</v>
       </c>
+      <c r="AK66" s="64">
+        <v>182271</v>
+      </c>
     </row>
-    <row r="66" spans="1:36" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A66" s="7" t="s">
+    <row r="67" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A67" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B66" s="17" t="s">
-[...29 lines deleted...]
-      <c r="L66" s="16">
+      <c r="B67" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="C67" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="D67" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="E67" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="F67" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="G67" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="H67" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="I67" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="J67" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="K67" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="L67" s="16">
         <v>27859</v>
       </c>
-      <c r="M66" s="16">
+      <c r="M67" s="16">
         <v>10682</v>
       </c>
-      <c r="N66" s="16">
+      <c r="N67" s="16">
         <v>20460</v>
       </c>
-      <c r="O66" s="16">
+      <c r="O67" s="16">
         <v>46641</v>
       </c>
-      <c r="P66" s="16">
+      <c r="P67" s="16">
         <v>330531</v>
       </c>
-      <c r="Q66" s="16">
+      <c r="Q67" s="16">
         <v>317292</v>
       </c>
-      <c r="R66" s="16">
+      <c r="R67" s="16">
         <v>471963</v>
       </c>
-      <c r="S66" s="16">
+      <c r="S67" s="16">
         <v>601591</v>
       </c>
-      <c r="T66" s="16">
+      <c r="T67" s="16">
         <v>1832735</v>
       </c>
-      <c r="U66" s="23">
+      <c r="U67" s="23">
         <v>214669</v>
       </c>
-      <c r="V66" s="23">
+      <c r="V67" s="23">
         <v>2292139</v>
       </c>
-      <c r="W66" s="23">
+      <c r="W67" s="23">
         <v>2492867</v>
       </c>
-      <c r="X66" s="23">
+      <c r="X67" s="23">
         <v>2512744</v>
       </c>
-      <c r="Y66" s="23">
+      <c r="Y67" s="23">
         <v>3561392</v>
       </c>
-      <c r="Z66" s="24">
+      <c r="Z67" s="24">
         <v>4012114</v>
       </c>
-      <c r="AA66" s="17">
+      <c r="AA67" s="17">
         <v>1993344</v>
       </c>
-      <c r="AB66" s="29">
+      <c r="AB67" s="29">
         <v>1425913</v>
       </c>
-      <c r="AC66" s="29">
+      <c r="AC67" s="29">
         <v>1477195</v>
       </c>
-      <c r="AD66" s="20">
+      <c r="AD67" s="20">
         <v>1229677</v>
       </c>
-      <c r="AE66" s="20">
+      <c r="AE67" s="20">
         <v>1681887</v>
       </c>
-      <c r="AF66" s="20">
+      <c r="AF67" s="20">
         <v>1158516</v>
       </c>
-      <c r="AG66" s="21">
+      <c r="AG67" s="21">
         <v>3239112</v>
       </c>
-      <c r="AH66" s="20">
+      <c r="AH67" s="20">
         <v>3149669</v>
       </c>
-      <c r="AI66" s="4">
+      <c r="AI67" s="4">
         <v>1214254</v>
       </c>
-      <c r="AJ66" s="65">
+      <c r="AJ67" s="64">
         <v>1587403</v>
       </c>
+      <c r="AK67" s="64">
+        <v>2548793</v>
+      </c>
     </row>
-    <row r="67" spans="1:36" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A67" s="7" t="s">
+    <row r="68" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A68" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B67" s="17" t="s">
-[...29 lines deleted...]
-      <c r="L67" s="16">
+      <c r="B68" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="C68" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="D68" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="E68" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="F68" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="G68" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="H68" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="I68" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="J68" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="K68" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="L68" s="16">
         <v>2192</v>
       </c>
-      <c r="M67" s="16">
+      <c r="M68" s="16">
         <v>2498</v>
       </c>
-      <c r="N67" s="16">
+      <c r="N68" s="16">
         <v>320</v>
       </c>
-      <c r="O67" s="16">
+      <c r="O68" s="16">
         <v>3692</v>
       </c>
-      <c r="P67" s="16">
+      <c r="P68" s="16">
         <v>5014</v>
       </c>
-      <c r="Q67" s="16">
+      <c r="Q68" s="16">
         <v>4406</v>
       </c>
-      <c r="R67" s="16">
+      <c r="R68" s="16">
         <v>4610</v>
       </c>
-      <c r="S67" s="16">
+      <c r="S68" s="16">
         <v>6896</v>
       </c>
-      <c r="T67" s="16">
+      <c r="T68" s="16">
         <v>6145</v>
       </c>
-      <c r="U67" s="23">
+      <c r="U68" s="23">
         <v>6902</v>
       </c>
-      <c r="V67" s="23">
+      <c r="V68" s="23">
         <v>7222</v>
       </c>
-      <c r="W67" s="23">
+      <c r="W68" s="23">
         <v>12527</v>
       </c>
-      <c r="X67" s="23">
+      <c r="X68" s="23">
         <v>7485</v>
       </c>
-      <c r="Y67" s="23">
+      <c r="Y68" s="23">
         <v>25049</v>
       </c>
-      <c r="Z67" s="24">
+      <c r="Z68" s="24">
         <v>31593</v>
       </c>
-      <c r="AA67" s="17">
+      <c r="AA68" s="17">
         <v>37270</v>
       </c>
-      <c r="AB67" s="29">
+      <c r="AB68" s="29">
         <v>48976</v>
       </c>
-      <c r="AC67" s="29">
+      <c r="AC68" s="29">
         <v>54221</v>
       </c>
-      <c r="AD67" s="20">
+      <c r="AD68" s="20">
         <v>82975</v>
       </c>
-      <c r="AE67" s="20">
+      <c r="AE68" s="20">
         <v>72992</v>
       </c>
-      <c r="AF67" s="20">
+      <c r="AF68" s="20">
         <v>75647</v>
       </c>
-      <c r="AG67" s="21">
+      <c r="AG68" s="21">
         <v>80302</v>
       </c>
-      <c r="AH67" s="20">
+      <c r="AH68" s="20">
         <v>82957</v>
       </c>
-      <c r="AI67" s="4">
+      <c r="AI68" s="4">
         <v>89773</v>
       </c>
-      <c r="AJ67" s="65">
+      <c r="AJ68" s="64">
         <v>92684</v>
       </c>
+      <c r="AK68" s="64">
+        <v>89697</v>
+      </c>
     </row>
-    <row r="68" spans="1:36" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A68" s="7" t="s">
+    <row r="69" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A69" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="B68" s="17" t="s">
-[...38 lines deleted...]
-      <c r="O68" s="16">
+      <c r="B69" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="C69" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="D69" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="E69" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="F69" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="G69" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="H69" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="I69" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="J69" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="K69" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="L69" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="M69" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="N69" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="O69" s="16">
         <v>818</v>
       </c>
-      <c r="P68" s="16">
+      <c r="P69" s="16">
         <v>409</v>
       </c>
-      <c r="Q68" s="16">
+      <c r="Q69" s="16">
         <v>1484</v>
       </c>
-      <c r="R68" s="16">
+      <c r="R69" s="16">
         <v>1491</v>
       </c>
-      <c r="S68" s="16">
+      <c r="S69" s="16">
         <v>5646</v>
       </c>
-      <c r="T68" s="16">
+      <c r="T69" s="16">
         <v>129011</v>
       </c>
-      <c r="U68" s="23">
+      <c r="U69" s="23">
         <v>2355601</v>
       </c>
-      <c r="V68" s="23">
+      <c r="V69" s="23">
         <v>1828304</v>
       </c>
-      <c r="W68" s="23">
+      <c r="W69" s="23">
         <v>956747</v>
       </c>
-      <c r="X68" s="23">
+      <c r="X69" s="23">
         <v>1801184</v>
       </c>
-      <c r="Y68" s="23">
+      <c r="Y69" s="23">
         <v>890034</v>
       </c>
-      <c r="Z68" s="24">
+      <c r="Z69" s="24">
         <v>1201322</v>
       </c>
-      <c r="AA68" s="17">
+      <c r="AA69" s="17">
         <v>1151162</v>
       </c>
-      <c r="AB68" s="29">
+      <c r="AB69" s="29">
         <v>350078</v>
       </c>
-      <c r="AC68" s="29">
+      <c r="AC69" s="29">
         <v>1076349</v>
       </c>
-      <c r="AD68" s="20">
+      <c r="AD69" s="20">
         <v>1107752</v>
       </c>
-      <c r="AE68" s="20">
+      <c r="AE69" s="20">
         <v>1630946</v>
       </c>
-      <c r="AF68" s="20">
+      <c r="AF69" s="20">
         <v>651274</v>
       </c>
-      <c r="AG68" s="21">
+      <c r="AG69" s="21">
         <v>813869</v>
       </c>
-      <c r="AH68" s="20">
+      <c r="AH69" s="20">
         <v>1355872</v>
       </c>
-      <c r="AI68" s="4">
+      <c r="AI69" s="4">
         <v>693202</v>
       </c>
-      <c r="AJ68" s="65">
+      <c r="AJ69" s="64">
         <v>1127672</v>
       </c>
+      <c r="AK69" s="64">
+        <v>937603</v>
+      </c>
     </row>
-    <row r="69" spans="1:36" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A69" s="7" t="s">
+    <row r="70" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A70" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="B69" s="17" t="s">
-[...29 lines deleted...]
-      <c r="L69" s="16">
+      <c r="B70" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="C70" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="D70" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="E70" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="F70" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="G70" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="H70" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="I70" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="J70" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="K70" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="L70" s="16">
         <v>22672</v>
       </c>
-      <c r="M69" s="16">
+      <c r="M70" s="16">
         <v>28835</v>
       </c>
-      <c r="N69" s="16">
+      <c r="N70" s="16">
         <v>20264</v>
       </c>
-      <c r="O69" s="16">
+      <c r="O70" s="16">
         <v>19255</v>
       </c>
-      <c r="P69" s="16">
+      <c r="P70" s="16">
         <v>20301</v>
       </c>
-      <c r="Q69" s="16">
+      <c r="Q70" s="16">
         <v>20775</v>
       </c>
-      <c r="R69" s="16">
+      <c r="R70" s="16">
         <v>19295</v>
       </c>
-      <c r="S69" s="16">
+      <c r="S70" s="16">
         <v>19858</v>
       </c>
-      <c r="T69" s="16">
+      <c r="T70" s="16">
         <v>54777</v>
       </c>
-      <c r="U69" s="23">
+      <c r="U70" s="23">
         <v>83933</v>
       </c>
-      <c r="V69" s="23">
+      <c r="V70" s="23">
         <v>256846</v>
       </c>
-      <c r="W69" s="23">
+      <c r="W70" s="23">
         <v>154756</v>
       </c>
-      <c r="X69" s="23">
+      <c r="X70" s="23">
         <v>175073</v>
       </c>
-      <c r="Y69" s="23">
+      <c r="Y70" s="23">
         <v>205053</v>
       </c>
-      <c r="Z69" s="24">
+      <c r="Z70" s="24">
         <v>213565</v>
       </c>
-      <c r="AA69" s="17">
+      <c r="AA70" s="17">
         <v>231924</v>
       </c>
-      <c r="AB69" s="29">
+      <c r="AB70" s="29">
         <v>259172</v>
       </c>
-      <c r="AC69" s="29">
+      <c r="AC70" s="29">
         <v>276924</v>
       </c>
-      <c r="AD69" s="20">
+      <c r="AD70" s="20">
         <v>566927</v>
       </c>
-      <c r="AE69" s="20">
+      <c r="AE70" s="20">
         <v>288891</v>
       </c>
-      <c r="AF69" s="20">
+      <c r="AF70" s="20">
         <v>305868</v>
       </c>
-      <c r="AG69" s="21">
+      <c r="AG70" s="21">
         <v>1623176</v>
       </c>
-      <c r="AH69" s="20">
+      <c r="AH70" s="20">
         <v>3308898</v>
       </c>
-      <c r="AI69" s="4">
+      <c r="AI70" s="4">
         <v>1288356</v>
       </c>
-      <c r="AJ69" s="65">
+      <c r="AJ70" s="64">
         <v>666746</v>
       </c>
+      <c r="AK70" s="64">
+        <v>939777</v>
+      </c>
     </row>
-    <row r="70" spans="1:36" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A70" s="7" t="s">
+    <row r="71" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A71" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B70" s="17" t="s">
-[...29 lines deleted...]
-      <c r="L70" s="16">
+      <c r="B71" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="C71" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="D71" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="E71" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="F71" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="G71" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="H71" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="I71" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="J71" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="K71" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="L71" s="16">
         <v>3511</v>
       </c>
-      <c r="M70" s="16">
+      <c r="M71" s="16">
         <v>20916</v>
       </c>
-      <c r="N70" s="16">
+      <c r="N71" s="16">
         <v>19674</v>
       </c>
-      <c r="O70" s="16">
+      <c r="O71" s="16">
         <v>40868</v>
       </c>
-      <c r="P70" s="16">
+      <c r="P71" s="16">
         <v>37386</v>
       </c>
-      <c r="Q70" s="16">
+      <c r="Q71" s="16">
         <v>44103</v>
       </c>
-      <c r="R70" s="16">
+      <c r="R71" s="16">
         <v>48978</v>
       </c>
-      <c r="S70" s="16">
+      <c r="S71" s="16">
         <v>43608</v>
       </c>
-      <c r="T70" s="16">
+      <c r="T71" s="16">
         <v>54355</v>
       </c>
-      <c r="U70" s="23">
+      <c r="U71" s="23">
         <v>52365</v>
       </c>
-      <c r="V70" s="23">
+      <c r="V71" s="23">
         <v>55337</v>
       </c>
-      <c r="W70" s="23">
+      <c r="W71" s="23">
         <v>65595</v>
       </c>
-      <c r="X70" s="23">
+      <c r="X71" s="23">
         <v>195318</v>
       </c>
-      <c r="Y70" s="23">
+      <c r="Y71" s="23">
         <v>450691</v>
       </c>
-      <c r="Z70" s="24">
+      <c r="Z71" s="24">
         <v>231985</v>
       </c>
-      <c r="AA70" s="32">
+      <c r="AA71" s="32">
         <v>267787</v>
       </c>
-      <c r="AB70" s="29">
+      <c r="AB71" s="29">
         <v>220228</v>
       </c>
-      <c r="AC70" s="29">
+      <c r="AC71" s="29">
         <v>218599</v>
       </c>
-      <c r="AD70" s="20">
+      <c r="AD71" s="20">
         <v>221026</v>
       </c>
-      <c r="AE70" s="20">
+      <c r="AE71" s="20">
         <v>272905</v>
       </c>
-      <c r="AF70" s="20">
+      <c r="AF71" s="20">
         <v>311297</v>
       </c>
-      <c r="AG70" s="21">
+      <c r="AG71" s="21">
         <v>362457</v>
       </c>
-      <c r="AH70" s="20">
+      <c r="AH71" s="20">
         <v>286613</v>
       </c>
-      <c r="AI70" s="4">
+      <c r="AI71" s="4">
         <v>292566</v>
       </c>
-      <c r="AJ70" s="65">
+      <c r="AJ71" s="64">
         <v>327143</v>
       </c>
+      <c r="AK71" s="64">
+        <v>507244</v>
+      </c>
     </row>
-    <row r="71" spans="1:36" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A71" s="33" t="s">
+    <row r="72" spans="1:37" s="49" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A72" s="33" t="s">
         <v>15</v>
       </c>
-      <c r="B71" s="34" t="s">
-[...29 lines deleted...]
-      <c r="L71" s="35">
+      <c r="B72" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="C72" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="D72" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="E72" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="F72" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="G72" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="H72" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="I72" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="J72" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="K72" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="L72" s="35">
         <v>1432</v>
       </c>
-      <c r="M71" s="35">
+      <c r="M72" s="35">
         <v>1309</v>
       </c>
-      <c r="N71" s="35">
+      <c r="N72" s="35">
         <v>2156</v>
       </c>
-      <c r="O71" s="35">
+      <c r="O72" s="35">
         <v>2496</v>
       </c>
-      <c r="P71" s="35">
+      <c r="P72" s="35">
         <v>2440</v>
       </c>
-      <c r="Q71" s="35">
+      <c r="Q72" s="35">
         <v>2526</v>
       </c>
-      <c r="R71" s="35">
+      <c r="R72" s="35">
         <v>3090</v>
       </c>
-      <c r="S71" s="35">
+      <c r="S72" s="35">
         <v>6133</v>
       </c>
-      <c r="T71" s="35">
+      <c r="T72" s="35">
         <v>6854</v>
       </c>
-      <c r="U71" s="36">
+      <c r="U72" s="36">
         <v>7783</v>
       </c>
-      <c r="V71" s="36">
+      <c r="V72" s="36">
         <v>8019</v>
       </c>
-      <c r="W71" s="36">
+      <c r="W72" s="36">
         <v>8955</v>
       </c>
-      <c r="X71" s="36">
+      <c r="X72" s="36">
         <v>9715</v>
       </c>
-      <c r="Y71" s="36">
+      <c r="Y72" s="36">
         <v>14322</v>
       </c>
-      <c r="Z71" s="37">
+      <c r="Z72" s="37">
         <v>20938</v>
       </c>
-      <c r="AA71" s="34">
+      <c r="AA72" s="34">
         <v>25858</v>
       </c>
-      <c r="AB71" s="38">
+      <c r="AB72" s="38">
         <v>29255</v>
       </c>
-      <c r="AC71" s="38">
+      <c r="AC72" s="38">
         <v>27965</v>
       </c>
-      <c r="AD71" s="39">
+      <c r="AD72" s="39">
         <v>34543</v>
       </c>
-      <c r="AE71" s="39">
+      <c r="AE72" s="39">
         <v>37846</v>
       </c>
-      <c r="AF71" s="39">
+      <c r="AF72" s="39">
         <v>56378</v>
       </c>
-      <c r="AG71" s="40">
+      <c r="AG72" s="40">
         <v>65454</v>
       </c>
-      <c r="AH71" s="39">
+      <c r="AH72" s="39">
         <v>84838</v>
       </c>
-      <c r="AI71" s="61">
+      <c r="AI72" s="60">
         <v>98067</v>
       </c>
-      <c r="AJ71" s="69">
+      <c r="AJ72" s="67">
         <v>107845</v>
       </c>
+      <c r="AK72" s="67">
+        <v>170708</v>
+      </c>
     </row>
-    <row r="72" spans="1:36" s="55" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A72" s="41" t="s">
+    <row r="73" spans="1:37" s="55" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="41" t="s">
         <v>23</v>
       </c>
-      <c r="B72" s="41"/>
-[...46 lines deleted...]
-      <c r="J73" s="44"/>
+      <c r="B73" s="41"/>
+      <c r="C73" s="42"/>
+      <c r="D73" s="42"/>
+      <c r="E73" s="42"/>
+      <c r="F73" s="42"/>
+      <c r="G73" s="42"/>
+      <c r="H73" s="42"/>
+      <c r="I73" s="42"/>
+      <c r="J73" s="42"/>
       <c r="K73" s="43"/>
       <c r="L73" s="43"/>
       <c r="M73" s="43"/>
       <c r="N73" s="43"/>
       <c r="O73" s="51"/>
       <c r="P73" s="51"/>
       <c r="Q73" s="51"/>
       <c r="R73" s="51"/>
       <c r="S73" s="51"/>
       <c r="T73" s="51"/>
       <c r="U73" s="51"/>
       <c r="V73" s="51"/>
       <c r="W73" s="51"/>
-      <c r="X73" s="51"/>
+      <c r="X73" s="52"/>
       <c r="Y73" s="53"/>
       <c r="Z73" s="53"/>
       <c r="AA73" s="53"/>
       <c r="AB73" s="53"/>
       <c r="AC73" s="53"/>
       <c r="AD73" s="53"/>
       <c r="AE73" s="53"/>
       <c r="AF73" s="53"/>
       <c r="AG73" s="54"/>
       <c r="AH73" s="54"/>
-      <c r="AJ73" s="67"/>
+      <c r="AJ73" s="66"/>
     </row>
-    <row r="74" spans="1:36" s="55" customFormat="1" x14ac:dyDescent="0.2">
-[...33 lines deleted...]
-      <c r="AF74" s="50"/>
+    <row r="74" spans="1:37" s="55" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="B74" s="44"/>
+      <c r="C74" s="44"/>
+      <c r="D74" s="44"/>
+      <c r="E74" s="44"/>
+      <c r="F74" s="44"/>
+      <c r="G74" s="44"/>
+      <c r="H74" s="44"/>
+      <c r="I74" s="44"/>
+      <c r="J74" s="44"/>
+      <c r="K74" s="43"/>
+      <c r="L74" s="43"/>
+      <c r="M74" s="43"/>
+      <c r="N74" s="43"/>
+      <c r="O74" s="51"/>
+      <c r="P74" s="51"/>
+      <c r="Q74" s="51"/>
+      <c r="R74" s="51"/>
+      <c r="S74" s="51"/>
+      <c r="T74" s="51"/>
+      <c r="U74" s="51"/>
+      <c r="V74" s="51"/>
+      <c r="W74" s="51"/>
+      <c r="X74" s="51"/>
+      <c r="Y74" s="53"/>
+      <c r="Z74" s="53"/>
+      <c r="AA74" s="53"/>
+      <c r="AB74" s="53"/>
+      <c r="AC74" s="53"/>
+      <c r="AD74" s="53"/>
+      <c r="AE74" s="53"/>
+      <c r="AF74" s="53"/>
       <c r="AG74" s="54"/>
       <c r="AH74" s="54"/>
-      <c r="AJ74" s="1"/>
+      <c r="AJ74" s="66"/>
     </row>
-    <row r="75" spans="1:36" s="49" customFormat="1" x14ac:dyDescent="0.2">
-[...31 lines deleted...]
-      <c r="AF75" s="57"/>
+    <row r="75" spans="1:37" s="55" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="41" t="s">
+        <v>26</v>
+      </c>
+      <c r="B75" s="41"/>
+      <c r="C75" s="41"/>
+      <c r="D75" s="41"/>
+      <c r="E75" s="41"/>
+      <c r="F75" s="41"/>
+      <c r="G75" s="41"/>
+      <c r="H75" s="41"/>
+      <c r="I75" s="41"/>
+      <c r="J75" s="41"/>
+      <c r="K75" s="41"/>
+      <c r="L75" s="41"/>
+      <c r="M75" s="41"/>
+      <c r="N75" s="41"/>
+      <c r="O75" s="50"/>
+      <c r="P75" s="50"/>
+      <c r="Q75" s="50"/>
+      <c r="R75" s="50"/>
+      <c r="S75" s="50"/>
+      <c r="T75" s="50"/>
+      <c r="U75" s="50"/>
+      <c r="V75" s="50"/>
+      <c r="W75" s="50"/>
+      <c r="X75" s="50"/>
+      <c r="Y75" s="50"/>
+      <c r="Z75" s="50"/>
+      <c r="AA75" s="50"/>
+      <c r="AB75" s="50"/>
+      <c r="AC75" s="50"/>
+      <c r="AD75" s="50"/>
+      <c r="AE75" s="50"/>
+      <c r="AF75" s="50"/>
       <c r="AG75" s="54"/>
       <c r="AH75" s="54"/>
       <c r="AJ75" s="1"/>
+      <c r="AK75" s="1"/>
     </row>
-    <row r="76" spans="1:36" s="49" customFormat="1" x14ac:dyDescent="0.2">
-[...24 lines deleted...]
-      <c r="AF76" s="58"/>
+    <row r="76" spans="1:37" s="49" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="47"/>
+      <c r="B76" s="46"/>
+      <c r="C76" s="46"/>
+      <c r="D76" s="46"/>
+      <c r="E76" s="46"/>
+      <c r="F76" s="46"/>
+      <c r="G76" s="46"/>
+      <c r="H76" s="46"/>
+      <c r="I76" s="46"/>
+      <c r="J76" s="46"/>
+      <c r="K76" s="46"/>
+      <c r="L76" s="46"/>
+      <c r="M76" s="46"/>
+      <c r="N76" s="46"/>
+      <c r="O76" s="56"/>
+      <c r="P76" s="56"/>
+      <c r="Q76" s="56"/>
+      <c r="R76" s="56"/>
+      <c r="S76" s="56"/>
+      <c r="T76" s="56"/>
+      <c r="U76" s="56"/>
+      <c r="V76" s="56"/>
+      <c r="W76" s="56"/>
+      <c r="X76" s="56"/>
+      <c r="Y76" s="57"/>
+      <c r="Z76" s="57"/>
+      <c r="AA76" s="57"/>
+      <c r="AB76" s="57"/>
+      <c r="AC76" s="57"/>
+      <c r="AD76" s="57"/>
+      <c r="AE76" s="57"/>
+      <c r="AF76" s="57"/>
       <c r="AG76" s="54"/>
       <c r="AH76" s="54"/>
       <c r="AJ76" s="1"/>
+      <c r="AK76" s="1"/>
     </row>
-    <row r="77" spans="1:36" s="49" customFormat="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="N77" s="58"/>
+    <row r="77" spans="1:37" s="49" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="7"/>
+      <c r="B77" s="6"/>
+      <c r="C77" s="6"/>
+      <c r="D77" s="6"/>
+      <c r="E77" s="6"/>
+      <c r="F77" s="6"/>
+      <c r="G77" s="6"/>
+      <c r="H77" s="6"/>
+      <c r="I77" s="6"/>
+      <c r="J77" s="7"/>
+      <c r="K77" s="7"/>
+      <c r="L77" s="7"/>
+      <c r="M77" s="7"/>
+      <c r="N77" s="7"/>
       <c r="O77" s="58"/>
       <c r="P77" s="58"/>
       <c r="Q77" s="58"/>
       <c r="Y77" s="58"/>
       <c r="Z77" s="58"/>
       <c r="AA77" s="58"/>
       <c r="AB77" s="58"/>
       <c r="AC77" s="58"/>
       <c r="AD77" s="58"/>
       <c r="AE77" s="58"/>
       <c r="AF77" s="58"/>
       <c r="AG77" s="54"/>
       <c r="AH77" s="54"/>
       <c r="AJ77" s="1"/>
+      <c r="AK77" s="1"/>
     </row>
-    <row r="78" spans="1:36" s="49" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:37" s="49" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A78" s="58"/>
       <c r="B78" s="59"/>
       <c r="C78" s="59"/>
       <c r="D78" s="59"/>
       <c r="E78" s="59"/>
       <c r="F78" s="59"/>
       <c r="G78" s="59"/>
       <c r="H78" s="59"/>
       <c r="I78" s="59"/>
       <c r="J78" s="58"/>
       <c r="K78" s="58"/>
       <c r="L78" s="58"/>
       <c r="M78" s="58"/>
       <c r="N78" s="58"/>
       <c r="O78" s="58"/>
       <c r="P78" s="58"/>
       <c r="Q78" s="58"/>
       <c r="Y78" s="58"/>
       <c r="Z78" s="58"/>
       <c r="AA78" s="58"/>
       <c r="AB78" s="58"/>
       <c r="AC78" s="58"/>
       <c r="AD78" s="58"/>
       <c r="AE78" s="58"/>
       <c r="AF78" s="58"/>
       <c r="AG78" s="54"/>
       <c r="AH78" s="54"/>
       <c r="AJ78" s="1"/>
+      <c r="AK78" s="1"/>
     </row>
-    <row r="79" spans="1:36" s="49" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:37" s="49" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A79" s="58"/>
       <c r="B79" s="59"/>
       <c r="C79" s="59"/>
       <c r="D79" s="59"/>
       <c r="E79" s="59"/>
       <c r="F79" s="59"/>
       <c r="G79" s="59"/>
       <c r="H79" s="59"/>
       <c r="I79" s="59"/>
       <c r="J79" s="58"/>
       <c r="K79" s="58"/>
       <c r="L79" s="58"/>
       <c r="M79" s="58"/>
       <c r="N79" s="58"/>
       <c r="O79" s="58"/>
       <c r="P79" s="58"/>
       <c r="Q79" s="58"/>
       <c r="Y79" s="58"/>
       <c r="Z79" s="58"/>
       <c r="AA79" s="58"/>
       <c r="AB79" s="58"/>
       <c r="AC79" s="58"/>
       <c r="AD79" s="58"/>
       <c r="AE79" s="58"/>
       <c r="AF79" s="58"/>
       <c r="AG79" s="54"/>
       <c r="AH79" s="54"/>
       <c r="AJ79" s="1"/>
+      <c r="AK79" s="1"/>
     </row>
-    <row r="80" spans="1:36" s="49" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:37" s="49" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A80" s="58"/>
       <c r="B80" s="59"/>
       <c r="C80" s="59"/>
       <c r="D80" s="59"/>
       <c r="E80" s="59"/>
       <c r="F80" s="59"/>
       <c r="G80" s="59"/>
       <c r="H80" s="59"/>
       <c r="I80" s="59"/>
       <c r="J80" s="58"/>
       <c r="K80" s="58"/>
       <c r="L80" s="58"/>
       <c r="M80" s="58"/>
       <c r="N80" s="58"/>
       <c r="O80" s="58"/>
       <c r="P80" s="58"/>
       <c r="Q80" s="58"/>
       <c r="Y80" s="58"/>
       <c r="Z80" s="58"/>
       <c r="AA80" s="58"/>
       <c r="AB80" s="58"/>
       <c r="AC80" s="58"/>
       <c r="AD80" s="58"/>
       <c r="AE80" s="58"/>
       <c r="AF80" s="58"/>
       <c r="AG80" s="54"/>
       <c r="AH80" s="54"/>
       <c r="AJ80" s="1"/>
+      <c r="AK80" s="1"/>
+    </row>
+    <row r="81" spans="1:37" s="49" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="58"/>
+      <c r="B81" s="59"/>
+      <c r="C81" s="59"/>
+      <c r="D81" s="59"/>
+      <c r="E81" s="59"/>
+      <c r="F81" s="59"/>
+      <c r="G81" s="59"/>
+      <c r="H81" s="59"/>
+      <c r="I81" s="59"/>
+      <c r="J81" s="58"/>
+      <c r="K81" s="58"/>
+      <c r="L81" s="58"/>
+      <c r="M81" s="58"/>
+      <c r="N81" s="58"/>
+      <c r="O81" s="58"/>
+      <c r="P81" s="58"/>
+      <c r="Q81" s="58"/>
+      <c r="Y81" s="58"/>
+      <c r="Z81" s="58"/>
+      <c r="AA81" s="58"/>
+      <c r="AB81" s="58"/>
+      <c r="AC81" s="58"/>
+      <c r="AD81" s="58"/>
+      <c r="AE81" s="58"/>
+      <c r="AF81" s="58"/>
+      <c r="AG81" s="54"/>
+      <c r="AH81" s="54"/>
+      <c r="AJ81" s="1"/>
+      <c r="AK81" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:AI1"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>