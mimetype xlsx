--- v0 (2026-04-29)
+++ v1 (2026-10-05)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="12705" yWindow="-15" windowWidth="12540" windowHeight="12345"/>
   </bookViews>
   <sheets>
     <sheet name="2005-2024" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_Toc128541095" localSheetId="0">'2005-2024'!#REF!</definedName>
     <definedName name="_Toc209340860" localSheetId="0">'2005-2024'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'2005-2024'!$A$1:$E$127</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="38">
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>Output production all subjects of small and medium enterprises</t>
   </si>
   <si>
     <t>including</t>
   </si>
   <si>
     <t>legal entities of small and medium enterprises</t>
   </si>
   <si>
     <t>individual enterpreneurs</t>
   </si>
   <si>
     <t>peasant or farmer enterprises</t>
   </si>
   <si>
     <t>* According to Entrepreneur Code of the Republic of Kazakhstan dated October 29, 2015 № 375-V for state statistical purposes provided the use of the criteria for small and medium-sized enterprises only in the average number of employees.</t>
   </si>
   <si>
     <t>million tenge</t>
   </si>
   <si>
@@ -128,63 +128,66 @@
   </si>
   <si>
     <t xml:space="preserve">Almaty </t>
   </si>
   <si>
     <t>g.a. Alatay</t>
   </si>
   <si>
     <t>2024*</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>2021*</t>
   </si>
   <si>
     <t>2020*</t>
   </si>
   <si>
     <t>2019*</t>
   </si>
+  <si>
+    <t>2025*</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="0.0000"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="32">
+  <fonts count="33">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -362,50 +365,56 @@
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="8.8000000000000007"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="25">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFA5A5A5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
@@ -10831,126 +10840,99 @@
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...25 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -10978,50 +10960,83 @@
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="30" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="32" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="10140">
     <cellStyle name="20% - Акцент1 10" xfId="3"/>
     <cellStyle name="20% - Акцент1 10 2" xfId="4"/>
     <cellStyle name="20% - Акцент1 10 3" xfId="5"/>
     <cellStyle name="20% - Акцент1 10 4" xfId="6"/>
     <cellStyle name="20% - Акцент1 10 5" xfId="7"/>
     <cellStyle name="20% - Акцент1 10 6" xfId="8"/>
     <cellStyle name="20% - Акцент1 10 7" xfId="9"/>
     <cellStyle name="20% - Акцент1 11" xfId="10"/>
     <cellStyle name="20% - Акцент1 11 2" xfId="11"/>
     <cellStyle name="20% - Акцент1 11 3" xfId="12"/>
     <cellStyle name="20% - Акцент1 11 4" xfId="13"/>
     <cellStyle name="20% - Акцент1 11 5" xfId="14"/>
     <cellStyle name="20% - Акцент1 11 6" xfId="15"/>
     <cellStyle name="20% - Акцент1 11 7" xfId="16"/>
     <cellStyle name="20% - Акцент1 12" xfId="17"/>
     <cellStyle name="20% - Акцент1 12 2" xfId="18"/>
     <cellStyle name="20% - Акцент1 12 3" xfId="19"/>
     <cellStyle name="20% - Акцент1 12 4" xfId="20"/>
     <cellStyle name="20% - Акцент1 12 5" xfId="21"/>
     <cellStyle name="20% - Акцент1 12 6" xfId="22"/>
     <cellStyle name="20% - Акцент1 12 7" xfId="23"/>
@@ -21429,97 +21444,97 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M128"/>
+  <dimension ref="A1:M141"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A91" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="M22" sqref="M22"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B129" sqref="B129:E140"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19" style="1" customWidth="1"/>
     <col min="2" max="2" width="16" style="1" customWidth="1"/>
     <col min="3" max="5" width="20.42578125" style="1" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="15.75">
-      <c r="A1" s="22" t="s">
+      <c r="A1" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="22"/>
-[...2 lines deleted...]
-      <c r="E1" s="22"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
     </row>
     <row r="2" spans="1:12">
-      <c r="A2" s="23" t="s">
+      <c r="A2" s="47" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="23"/>
-[...2 lines deleted...]
-      <c r="E2" s="23"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
     </row>
     <row r="3" spans="1:12">
-      <c r="A3" s="24"/>
-      <c r="B3" s="26" t="s">
+      <c r="A3" s="48"/>
+      <c r="B3" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="28" t="s">
+      <c r="C3" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="29"/>
-      <c r="E3" s="29"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
       <c r="F3" s="2"/>
     </row>
     <row r="4" spans="1:12" ht="41.25" customHeight="1">
-      <c r="A4" s="25"/>
-      <c r="B4" s="27"/>
+      <c r="A4" s="49"/>
+      <c r="B4" s="51"/>
       <c r="C4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="2"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" s="18">
         <v>2005</v>
       </c>
       <c r="B5" s="5">
         <v>114888</v>
       </c>
       <c r="C5" s="6">
         <v>67811</v>
       </c>
       <c r="D5" s="5">
         <v>15898</v>
       </c>
       <c r="E5" s="5">
@@ -21757,1027 +21772,1027 @@
       <c r="F17" s="7"/>
       <c r="L17" s="7"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="19">
         <v>2018</v>
       </c>
       <c r="B18" s="20">
         <v>1367731</v>
       </c>
       <c r="C18" s="20">
         <v>982126</v>
       </c>
       <c r="D18" s="20">
         <v>105481</v>
       </c>
       <c r="E18" s="20">
         <v>280124</v>
       </c>
       <c r="F18" s="7"/>
       <c r="L18" s="7"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="11"/>
       <c r="B19" s="8"/>
-      <c r="C19" s="31" t="s">
+      <c r="C19" s="22" t="s">
         <v>36</v>
       </c>
       <c r="D19" s="8"/>
       <c r="E19" s="8"/>
       <c r="F19" s="7"/>
       <c r="L19" s="7"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="11"/>
       <c r="B20" s="12"/>
       <c r="C20" s="12"/>
       <c r="D20" s="12"/>
       <c r="E20" s="13"/>
       <c r="F20" s="7"/>
       <c r="L20" s="7"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="B21" s="32">
+      <c r="B21" s="23">
         <v>1589166</v>
       </c>
       <c r="C21" s="8">
         <v>1117802</v>
       </c>
-      <c r="D21" s="32">
+      <c r="D21" s="23">
         <v>111174</v>
       </c>
-      <c r="E21" s="32">
+      <c r="E21" s="23">
         <v>360191</v>
       </c>
       <c r="F21" s="7"/>
       <c r="L21" s="7"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="B22" s="32">
+      <c r="B22" s="23">
         <v>108192</v>
       </c>
       <c r="C22" s="8">
         <v>87096</v>
       </c>
-      <c r="D22" s="32">
+      <c r="D22" s="23">
         <v>19067</v>
       </c>
-      <c r="E22" s="32">
+      <c r="E22" s="23">
         <v>2091</v>
       </c>
       <c r="F22" s="7"/>
       <c r="L22" s="7"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="A23" s="33" t="s">
+      <c r="A23" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="32">
+      <c r="B23" s="23">
         <v>96681</v>
       </c>
       <c r="C23" s="8">
         <v>85546</v>
       </c>
-      <c r="D23" s="32">
+      <c r="D23" s="23">
         <v>4148</v>
       </c>
-      <c r="E23" s="32">
+      <c r="E23" s="23">
         <v>6987</v>
       </c>
       <c r="F23" s="7"/>
       <c r="L23" s="7"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="B24" s="32">
+      <c r="B24" s="23">
         <v>21469</v>
       </c>
       <c r="C24" s="8">
         <v>19687</v>
       </c>
-      <c r="D24" s="32">
+      <c r="D24" s="23">
         <v>1535</v>
       </c>
-      <c r="E24" s="34">
+      <c r="E24" s="25">
         <v>247</v>
       </c>
       <c r="F24" s="7"/>
       <c r="L24" s="7"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="B25" s="32">
+      <c r="B25" s="23">
         <v>26139</v>
       </c>
       <c r="C25" s="8">
         <v>6626</v>
       </c>
-      <c r="D25" s="34">
+      <c r="D25" s="25">
         <v>552</v>
       </c>
-      <c r="E25" s="32">
+      <c r="E25" s="23">
         <v>18961</v>
       </c>
       <c r="F25" s="7"/>
       <c r="L25" s="7"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="B26" s="32">
+      <c r="B26" s="23">
         <v>70389</v>
       </c>
       <c r="C26" s="12">
         <v>48834</v>
       </c>
-      <c r="D26" s="32">
+      <c r="D26" s="23">
         <v>2636</v>
       </c>
-      <c r="E26" s="32">
+      <c r="E26" s="23">
         <v>18918</v>
       </c>
       <c r="F26" s="7"/>
       <c r="L26" s="7"/>
     </row>
     <row r="27" spans="1:13">
-      <c r="A27" s="33" t="s">
+      <c r="A27" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="B27" s="32">
+      <c r="B27" s="23">
         <v>16761</v>
       </c>
       <c r="C27" s="12">
         <v>8013</v>
       </c>
-      <c r="D27" s="34">
+      <c r="D27" s="25">
         <v>367</v>
       </c>
-      <c r="E27" s="32">
+      <c r="E27" s="23">
         <v>8382</v>
       </c>
       <c r="F27" s="7"/>
       <c r="L27" s="7"/>
     </row>
     <row r="28" spans="1:13">
-      <c r="A28" s="33" t="s">
+      <c r="A28" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="B28" s="32">
+      <c r="B28" s="23">
         <v>135948</v>
       </c>
       <c r="C28" s="8">
         <v>52646</v>
       </c>
-      <c r="D28" s="32">
+      <c r="D28" s="23">
         <v>10882</v>
       </c>
-      <c r="E28" s="32">
+      <c r="E28" s="23">
         <v>72482</v>
       </c>
       <c r="F28" s="7"/>
       <c r="L28" s="7"/>
     </row>
     <row r="29" spans="1:13">
-      <c r="A29" s="33" t="s">
+      <c r="A29" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="B29" s="32">
+      <c r="B29" s="23">
         <v>64179</v>
       </c>
       <c r="C29" s="12">
         <v>41083</v>
       </c>
-      <c r="D29" s="32">
+      <c r="D29" s="23">
         <v>4652</v>
       </c>
-      <c r="E29" s="32">
+      <c r="E29" s="23">
         <v>18443</v>
       </c>
       <c r="F29" s="7"/>
       <c r="L29" s="7"/>
     </row>
     <row r="30" spans="1:13">
-      <c r="A30" s="33" t="s">
+      <c r="A30" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="B30" s="32">
+      <c r="B30" s="23">
         <v>21792</v>
       </c>
       <c r="C30" s="8">
         <v>12323</v>
       </c>
-      <c r="D30" s="34">
+      <c r="D30" s="25">
         <v>295</v>
       </c>
-      <c r="E30" s="32">
+      <c r="E30" s="23">
         <v>9173</v>
       </c>
       <c r="F30" s="7"/>
       <c r="L30" s="7"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="B31" s="32">
+      <c r="B31" s="23">
         <v>25922</v>
       </c>
       <c r="C31" s="8">
         <v>9195</v>
       </c>
-      <c r="D31" s="34">
+      <c r="D31" s="25">
         <v>890</v>
       </c>
-      <c r="E31" s="32">
+      <c r="E31" s="23">
         <v>15837</v>
       </c>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="14"/>
       <c r="I31" s="15"/>
       <c r="J31" s="15"/>
       <c r="K31" s="15"/>
       <c r="L31" s="7"/>
       <c r="M31" s="15"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="B32" s="32">
+      <c r="B32" s="23">
         <v>27992</v>
       </c>
       <c r="C32" s="8">
         <v>11948</v>
       </c>
-      <c r="D32" s="32">
+      <c r="D32" s="23">
         <v>1382</v>
       </c>
-      <c r="E32" s="32">
+      <c r="E32" s="23">
         <v>14663</v>
       </c>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="14"/>
       <c r="I32" s="15"/>
       <c r="J32" s="15"/>
       <c r="K32" s="15"/>
       <c r="L32" s="7"/>
       <c r="M32" s="15"/>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B33" s="35">
+      <c r="B33" s="26">
         <v>22851</v>
       </c>
       <c r="C33" s="8">
         <v>7608</v>
       </c>
-      <c r="D33" s="32">
+      <c r="D33" s="23">
         <v>1458</v>
       </c>
-      <c r="E33" s="32">
+      <c r="E33" s="23">
         <v>13784</v>
       </c>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="14"/>
       <c r="I33" s="15"/>
       <c r="J33" s="15"/>
       <c r="K33" s="15"/>
       <c r="L33" s="7"/>
       <c r="M33" s="15"/>
     </row>
     <row r="34" spans="1:13">
-      <c r="A34" s="33" t="s">
+      <c r="A34" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="B34" s="35">
+      <c r="B34" s="26">
         <v>203076</v>
       </c>
       <c r="C34" s="8">
         <v>165939</v>
       </c>
-      <c r="D34" s="32">
+      <c r="D34" s="23">
         <v>20098</v>
       </c>
-      <c r="E34" s="32">
+      <c r="E34" s="23">
         <v>17101</v>
       </c>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="14"/>
       <c r="I34" s="15"/>
       <c r="J34" s="15"/>
       <c r="K34" s="15"/>
       <c r="L34" s="7"/>
       <c r="M34" s="15"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="B35" s="32">
+      <c r="B35" s="23">
         <v>62279</v>
       </c>
       <c r="C35" s="12">
         <v>33705</v>
       </c>
-      <c r="D35" s="32">
+      <c r="D35" s="23">
         <v>4772</v>
       </c>
-      <c r="E35" s="32">
+      <c r="E35" s="23">
         <v>23802</v>
       </c>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="14"/>
       <c r="I35" s="15"/>
       <c r="J35" s="15"/>
       <c r="K35" s="15"/>
       <c r="L35" s="7"/>
       <c r="M35" s="15"/>
     </row>
     <row r="36" spans="1:13">
-      <c r="A36" s="33" t="s">
+      <c r="A36" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="B36" s="32">
+      <c r="B36" s="23">
         <v>20200</v>
       </c>
       <c r="C36" s="8">
         <v>1292</v>
       </c>
-      <c r="D36" s="34">
+      <c r="D36" s="25">
         <v>302</v>
       </c>
-      <c r="E36" s="32">
+      <c r="E36" s="23">
         <v>18605</v>
       </c>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="14"/>
       <c r="I36" s="15"/>
       <c r="J36" s="15"/>
       <c r="K36" s="15"/>
       <c r="L36" s="7"/>
       <c r="M36" s="15"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="B37" s="32">
+      <c r="B37" s="23">
         <v>25882</v>
       </c>
       <c r="C37" s="8">
         <v>4552</v>
       </c>
-      <c r="D37" s="32">
+      <c r="D37" s="23">
         <v>1364</v>
       </c>
-      <c r="E37" s="32">
+      <c r="E37" s="23">
         <v>19966</v>
       </c>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="14"/>
       <c r="I37" s="15"/>
       <c r="J37" s="15"/>
       <c r="K37" s="15"/>
       <c r="L37" s="7"/>
       <c r="M37" s="15"/>
     </row>
     <row r="38" spans="1:13">
-      <c r="A38" s="33" t="s">
+      <c r="A38" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="B38" s="32">
+      <c r="B38" s="23">
         <v>316485</v>
       </c>
       <c r="C38" s="8">
         <v>281345</v>
       </c>
-      <c r="D38" s="32">
+      <c r="D38" s="23">
         <v>15012</v>
       </c>
-      <c r="E38" s="32">
+      <c r="E38" s="23">
         <v>20192</v>
       </c>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="14"/>
       <c r="I38" s="15"/>
       <c r="J38" s="15"/>
       <c r="K38" s="15"/>
       <c r="L38" s="7"/>
       <c r="M38" s="15"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="B39" s="32">
+      <c r="B39" s="23">
         <v>23124</v>
       </c>
       <c r="C39" s="8">
         <v>6501</v>
       </c>
-      <c r="D39" s="32">
+      <c r="D39" s="23">
         <v>1187</v>
       </c>
-      <c r="E39" s="32">
+      <c r="E39" s="23">
         <v>15436</v>
       </c>
       <c r="F39" s="7"/>
       <c r="G39" s="7"/>
       <c r="H39" s="14"/>
       <c r="I39" s="15"/>
       <c r="J39" s="15"/>
       <c r="K39" s="15"/>
       <c r="L39" s="7"/>
       <c r="M39" s="15"/>
     </row>
     <row r="40" spans="1:13">
-      <c r="A40" s="33" t="s">
+      <c r="A40" s="24" t="s">
         <v>27</v>
       </c>
-      <c r="B40" s="32">
+      <c r="B40" s="23">
         <v>37297</v>
       </c>
       <c r="C40" s="8">
         <v>20345</v>
       </c>
-      <c r="D40" s="32">
+      <c r="D40" s="23">
         <v>2111</v>
       </c>
-      <c r="E40" s="32">
+      <c r="E40" s="23">
         <v>14841</v>
       </c>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="14"/>
       <c r="I40" s="15"/>
       <c r="J40" s="15"/>
       <c r="K40" s="15"/>
       <c r="L40" s="7"/>
       <c r="M40" s="15"/>
     </row>
     <row r="41" spans="1:13">
-      <c r="A41" s="36" t="s">
+      <c r="A41" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="B41" s="37">
+      <c r="B41" s="28">
         <v>262198</v>
       </c>
-      <c r="C41" s="38">
+      <c r="C41" s="29">
         <v>213516</v>
       </c>
-      <c r="D41" s="37">
+      <c r="D41" s="28">
         <v>18464</v>
       </c>
-      <c r="E41" s="37">
+      <c r="E41" s="28">
         <v>30280</v>
       </c>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="14"/>
       <c r="I41" s="15"/>
       <c r="J41" s="15"/>
       <c r="K41" s="15"/>
       <c r="L41" s="7"/>
       <c r="M41" s="15"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="11"/>
       <c r="B42" s="8"/>
-      <c r="C42" s="31" t="s">
+      <c r="C42" s="22" t="s">
         <v>35</v>
       </c>
       <c r="D42" s="12"/>
       <c r="E42" s="8"/>
       <c r="F42" s="7"/>
       <c r="G42" s="7"/>
       <c r="H42" s="14"/>
       <c r="I42" s="15"/>
       <c r="J42" s="15"/>
       <c r="K42" s="15"/>
       <c r="L42" s="7"/>
       <c r="M42" s="15"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="11"/>
       <c r="B43" s="8"/>
       <c r="C43" s="8"/>
       <c r="D43" s="8"/>
       <c r="E43" s="8"/>
       <c r="F43" s="7"/>
       <c r="G43" s="7"/>
       <c r="H43" s="14"/>
       <c r="I43" s="15"/>
       <c r="J43" s="15"/>
       <c r="K43" s="15"/>
       <c r="L43" s="7"/>
       <c r="M43" s="15"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="B44" s="35">
+      <c r="B44" s="26">
         <v>1844564</v>
       </c>
-      <c r="C44" s="35">
+      <c r="C44" s="26">
         <v>1333777</v>
       </c>
-      <c r="D44" s="35">
+      <c r="D44" s="26">
         <v>107755</v>
       </c>
-      <c r="E44" s="39">
+      <c r="E44" s="30">
         <v>403032</v>
       </c>
       <c r="F44" s="7"/>
       <c r="G44" s="7"/>
       <c r="H44" s="14"/>
       <c r="I44" s="15"/>
       <c r="J44" s="15"/>
       <c r="K44" s="15"/>
       <c r="L44" s="7"/>
       <c r="M44" s="15"/>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="B45" s="32">
+      <c r="B45" s="23">
         <v>272879</v>
       </c>
-      <c r="C45" s="32">
+      <c r="C45" s="23">
         <v>252750</v>
       </c>
-      <c r="D45" s="32">
+      <c r="D45" s="23">
         <v>17826</v>
       </c>
-      <c r="E45" s="40">
+      <c r="E45" s="31">
         <v>2302</v>
       </c>
       <c r="F45" s="7"/>
       <c r="G45" s="7"/>
       <c r="H45" s="14"/>
       <c r="I45" s="15"/>
       <c r="J45" s="15"/>
       <c r="K45" s="15"/>
       <c r="L45" s="7"/>
       <c r="M45" s="15"/>
     </row>
     <row r="46" spans="1:13">
-      <c r="A46" s="33" t="s">
+      <c r="A46" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="B46" s="32">
+      <c r="B46" s="23">
         <v>101556</v>
       </c>
-      <c r="C46" s="35">
+      <c r="C46" s="26">
         <v>92780</v>
       </c>
-      <c r="D46" s="32">
+      <c r="D46" s="23">
         <v>3264</v>
       </c>
-      <c r="E46" s="40">
+      <c r="E46" s="31">
         <v>5512</v>
       </c>
       <c r="F46" s="7"/>
       <c r="L46" s="7"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="B47" s="32">
+      <c r="B47" s="23">
         <v>26429</v>
       </c>
-      <c r="C47" s="35">
+      <c r="C47" s="26">
         <v>24635</v>
       </c>
-      <c r="D47" s="32">
+      <c r="D47" s="23">
         <v>1528</v>
       </c>
-      <c r="E47" s="41">
+      <c r="E47" s="32">
         <v>266</v>
       </c>
       <c r="F47" s="7"/>
       <c r="L47" s="7"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="B48" s="32">
+      <c r="B48" s="23">
         <v>33210</v>
       </c>
-      <c r="C48" s="32">
+      <c r="C48" s="23">
         <v>8010</v>
       </c>
-      <c r="D48" s="32">
+      <c r="D48" s="23">
         <v>1261</v>
       </c>
-      <c r="E48" s="40">
+      <c r="E48" s="31">
         <v>23939</v>
       </c>
       <c r="F48" s="7"/>
       <c r="L48" s="7"/>
     </row>
     <row r="49" spans="1:12">
       <c r="A49" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="B49" s="32">
+      <c r="B49" s="23">
         <v>93780</v>
       </c>
-      <c r="C49" s="32">
+      <c r="C49" s="23">
         <v>69897</v>
       </c>
-      <c r="D49" s="32">
+      <c r="D49" s="23">
         <v>2647</v>
       </c>
-      <c r="E49" s="40">
+      <c r="E49" s="31">
         <v>21235</v>
       </c>
       <c r="F49" s="7"/>
       <c r="L49" s="7"/>
     </row>
     <row r="50" spans="1:12">
-      <c r="A50" s="33" t="s">
+      <c r="A50" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="B50" s="32">
+      <c r="B50" s="23">
         <v>20330</v>
       </c>
-      <c r="C50" s="32">
+      <c r="C50" s="23">
         <v>10499</v>
       </c>
-      <c r="D50" s="34">
+      <c r="D50" s="25">
         <v>598</v>
       </c>
-      <c r="E50" s="40">
+      <c r="E50" s="31">
         <v>9232</v>
       </c>
       <c r="F50" s="7"/>
       <c r="L50" s="7"/>
     </row>
     <row r="51" spans="1:12">
-      <c r="A51" s="33" t="s">
+      <c r="A51" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="B51" s="32">
+      <c r="B51" s="23">
         <v>148673</v>
       </c>
-      <c r="C51" s="32">
+      <c r="C51" s="23">
         <v>57320</v>
       </c>
-      <c r="D51" s="32">
+      <c r="D51" s="23">
         <v>13649</v>
       </c>
-      <c r="E51" s="39">
+      <c r="E51" s="30">
         <v>77704</v>
       </c>
       <c r="F51" s="7"/>
       <c r="L51" s="7"/>
     </row>
     <row r="52" spans="1:12">
-      <c r="A52" s="33" t="s">
+      <c r="A52" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="B52" s="32">
+      <c r="B52" s="23">
         <v>73230</v>
       </c>
-      <c r="C52" s="32">
+      <c r="C52" s="23">
         <v>46192</v>
       </c>
-      <c r="D52" s="32">
+      <c r="D52" s="23">
         <v>4259</v>
       </c>
-      <c r="E52" s="39">
+      <c r="E52" s="30">
         <v>22778</v>
       </c>
       <c r="F52" s="7"/>
       <c r="L52" s="7"/>
     </row>
     <row r="53" spans="1:12">
-      <c r="A53" s="33" t="s">
+      <c r="A53" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="B53" s="32">
+      <c r="B53" s="23">
         <v>32097</v>
       </c>
-      <c r="C53" s="32">
+      <c r="C53" s="23">
         <v>21467</v>
       </c>
-      <c r="D53" s="34">
+      <c r="D53" s="25">
         <v>534</v>
       </c>
-      <c r="E53" s="40">
+      <c r="E53" s="31">
         <v>10096</v>
       </c>
       <c r="F53" s="7"/>
       <c r="L53" s="7"/>
     </row>
     <row r="54" spans="1:12">
       <c r="A54" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="B54" s="32">
+      <c r="B54" s="23">
         <v>27889</v>
       </c>
-      <c r="C54" s="32">
+      <c r="C54" s="23">
         <v>9084</v>
       </c>
-      <c r="D54" s="32">
+      <c r="D54" s="23">
         <v>1219</v>
       </c>
-      <c r="E54" s="40">
+      <c r="E54" s="31">
         <v>17586</v>
       </c>
       <c r="F54" s="7"/>
       <c r="L54" s="7"/>
     </row>
     <row r="55" spans="1:12">
       <c r="A55" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="B55" s="32">
+      <c r="B55" s="23">
         <v>33652</v>
       </c>
-      <c r="C55" s="32">
+      <c r="C55" s="23">
         <v>15483</v>
       </c>
-      <c r="D55" s="32">
+      <c r="D55" s="23">
         <v>1850</v>
       </c>
-      <c r="E55" s="40">
+      <c r="E55" s="31">
         <v>16320</v>
       </c>
       <c r="F55" s="7"/>
       <c r="L55" s="7"/>
     </row>
     <row r="56" spans="1:12">
       <c r="A56" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B56" s="32">
+      <c r="B56" s="23">
         <v>26266</v>
       </c>
-      <c r="C56" s="32">
+      <c r="C56" s="23">
         <v>9827</v>
       </c>
-      <c r="D56" s="32">
+      <c r="D56" s="23">
         <v>1493</v>
       </c>
-      <c r="E56" s="40">
+      <c r="E56" s="31">
         <v>14946</v>
       </c>
       <c r="F56" s="7"/>
       <c r="L56" s="7"/>
     </row>
     <row r="57" spans="1:12">
-      <c r="A57" s="33" t="s">
+      <c r="A57" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="B57" s="32">
+      <c r="B57" s="23">
         <v>262496</v>
       </c>
-      <c r="C57" s="32">
+      <c r="C57" s="23">
         <v>227015</v>
       </c>
-      <c r="D57" s="32">
+      <c r="D57" s="23">
         <v>17674</v>
       </c>
-      <c r="E57" s="40">
+      <c r="E57" s="31">
         <v>17806</v>
       </c>
       <c r="F57" s="7"/>
       <c r="L57" s="7"/>
     </row>
     <row r="58" spans="1:12">
       <c r="A58" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="B58" s="32">
+      <c r="B58" s="23">
         <v>62431</v>
       </c>
-      <c r="C58" s="32">
+      <c r="C58" s="23">
         <v>28709</v>
       </c>
-      <c r="D58" s="32">
+      <c r="D58" s="23">
         <v>5004</v>
       </c>
-      <c r="E58" s="40">
+      <c r="E58" s="31">
         <v>28718</v>
       </c>
       <c r="F58" s="7"/>
       <c r="L58" s="7"/>
     </row>
     <row r="59" spans="1:12">
-      <c r="A59" s="33" t="s">
+      <c r="A59" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="B59" s="32">
+      <c r="B59" s="23">
         <v>21225</v>
       </c>
-      <c r="C59" s="34">
+      <c r="C59" s="25">
         <v>602</v>
       </c>
-      <c r="D59" s="34">
+      <c r="D59" s="25">
         <v>764</v>
       </c>
-      <c r="E59" s="40">
+      <c r="E59" s="31">
         <v>19859</v>
       </c>
       <c r="F59" s="7"/>
       <c r="L59" s="7"/>
     </row>
     <row r="60" spans="1:12">
       <c r="A60" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="B60" s="32">
+      <c r="B60" s="23">
         <v>35430</v>
       </c>
-      <c r="C60" s="32">
+      <c r="C60" s="23">
         <v>9405</v>
       </c>
-      <c r="D60" s="32">
+      <c r="D60" s="23">
         <v>2134</v>
       </c>
-      <c r="E60" s="40">
+      <c r="E60" s="31">
         <v>23890</v>
       </c>
       <c r="F60" s="7"/>
       <c r="L60" s="7"/>
     </row>
     <row r="61" spans="1:12">
-      <c r="A61" s="33" t="s">
+      <c r="A61" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="B61" s="32">
+      <c r="B61" s="23">
         <v>128316</v>
       </c>
-      <c r="C61" s="32">
+      <c r="C61" s="23">
         <v>93810</v>
       </c>
-      <c r="D61" s="32">
+      <c r="D61" s="23">
         <v>12118</v>
       </c>
-      <c r="E61" s="40">
+      <c r="E61" s="31">
         <v>22388</v>
       </c>
       <c r="F61" s="7"/>
     </row>
     <row r="62" spans="1:12">
       <c r="A62" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="B62" s="32">
+      <c r="B62" s="23">
         <v>28084</v>
       </c>
-      <c r="C62" s="32">
+      <c r="C62" s="23">
         <v>8807</v>
       </c>
-      <c r="D62" s="32">
+      <c r="D62" s="23">
         <v>1850</v>
       </c>
-      <c r="E62" s="40">
+      <c r="E62" s="31">
         <v>17427</v>
       </c>
       <c r="F62" s="7"/>
     </row>
     <row r="63" spans="1:12">
-      <c r="A63" s="33" t="s">
+      <c r="A63" s="24" t="s">
         <v>27</v>
       </c>
-      <c r="B63" s="32">
+      <c r="B63" s="23">
         <v>23795</v>
       </c>
-      <c r="C63" s="32">
+      <c r="C63" s="23">
         <v>4186</v>
       </c>
-      <c r="D63" s="32">
+      <c r="D63" s="23">
         <v>1916</v>
       </c>
-      <c r="E63" s="40">
+      <c r="E63" s="31">
         <v>17693</v>
       </c>
       <c r="F63" s="7"/>
     </row>
     <row r="64" spans="1:12">
-      <c r="A64" s="36" t="s">
+      <c r="A64" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="B64" s="37">
+      <c r="B64" s="28">
         <v>392775</v>
       </c>
-      <c r="C64" s="37">
+      <c r="C64" s="28">
         <v>343297</v>
       </c>
-      <c r="D64" s="37">
+      <c r="D64" s="28">
         <v>16143</v>
       </c>
-      <c r="E64" s="42">
+      <c r="E64" s="33">
         <v>33335</v>
       </c>
       <c r="F64" s="7"/>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="11"/>
       <c r="B65" s="12"/>
       <c r="C65" s="12"/>
       <c r="D65" s="12"/>
       <c r="E65" s="12"/>
       <c r="F65" s="7"/>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="11"/>
       <c r="B66" s="17"/>
-      <c r="C66" s="43" t="s">
+      <c r="C66" s="34" t="s">
         <v>34</v>
       </c>
       <c r="D66" s="16"/>
       <c r="E66" s="17"/>
       <c r="F66" s="7"/>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B67" s="17">
         <v>2581281</v>
       </c>
       <c r="C67" s="17">
         <v>1919568</v>
       </c>
       <c r="D67" s="17">
         <v>212782</v>
       </c>
       <c r="E67" s="17">
         <v>448931</v>
       </c>
       <c r="F67" s="7"/>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B68" s="17">
         <v>187581</v>
       </c>
       <c r="C68" s="17">
         <v>158236</v>
       </c>
       <c r="D68" s="17">
         <v>27273</v>
       </c>
       <c r="E68" s="17">
         <v>2072</v>
       </c>
       <c r="F68" s="7"/>
     </row>
     <row r="69" spans="1:6">
-      <c r="A69" s="33" t="s">
+      <c r="A69" s="24" t="s">
         <v>10</v>
       </c>
       <c r="B69" s="17">
         <v>672063</v>
       </c>
       <c r="C69" s="17">
         <v>660253</v>
       </c>
       <c r="D69" s="17">
         <v>5730</v>
       </c>
       <c r="E69" s="17">
         <v>6080</v>
       </c>
       <c r="F69" s="7"/>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B70" s="17">
         <v>27018</v>
       </c>
       <c r="C70" s="17">
         <v>24510</v>
@@ -22805,105 +22820,105 @@
       </c>
       <c r="E71" s="17">
         <v>27537</v>
       </c>
       <c r="F71" s="7"/>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B72" s="17">
         <v>43141</v>
       </c>
       <c r="C72" s="17">
         <v>13147</v>
       </c>
       <c r="D72" s="17">
         <v>5187</v>
       </c>
       <c r="E72" s="17">
         <v>24808</v>
       </c>
       <c r="F72" s="7"/>
     </row>
     <row r="73" spans="1:6">
-      <c r="A73" s="33" t="s">
+      <c r="A73" s="24" t="s">
         <v>14</v>
       </c>
       <c r="B73" s="17">
         <v>23272</v>
       </c>
       <c r="C73" s="17">
         <v>11034</v>
       </c>
       <c r="D73" s="17">
         <v>1541</v>
       </c>
       <c r="E73" s="17">
         <v>10697</v>
       </c>
       <c r="F73" s="7"/>
     </row>
     <row r="74" spans="1:6">
-      <c r="A74" s="33" t="s">
+      <c r="A74" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B74" s="17">
         <v>197936</v>
       </c>
       <c r="C74" s="17">
         <v>89763</v>
       </c>
       <c r="D74" s="17">
         <v>23699</v>
       </c>
       <c r="E74" s="17">
         <v>84473</v>
       </c>
       <c r="F74" s="7"/>
     </row>
     <row r="75" spans="1:6">
-      <c r="A75" s="33" t="s">
+      <c r="A75" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B75" s="17">
         <v>115628</v>
       </c>
       <c r="C75" s="17">
         <v>79761</v>
       </c>
       <c r="D75" s="17">
         <v>8823</v>
       </c>
       <c r="E75" s="17">
         <v>27045</v>
       </c>
       <c r="F75" s="7"/>
     </row>
     <row r="76" spans="1:6">
-      <c r="A76" s="33" t="s">
+      <c r="A76" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B76" s="17">
         <v>33759</v>
       </c>
       <c r="C76" s="17">
         <v>21044</v>
       </c>
       <c r="D76" s="17">
         <v>1466</v>
       </c>
       <c r="E76" s="17">
         <v>11249</v>
       </c>
       <c r="F76" s="7"/>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B77" s="17">
         <v>53065</v>
       </c>
       <c r="C77" s="17">
         <v>27158</v>
@@ -22931,849 +22946,1062 @@
       </c>
       <c r="E78" s="17">
         <v>19146</v>
       </c>
       <c r="F78" s="7"/>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B79" s="17">
         <v>31686</v>
       </c>
       <c r="C79" s="17">
         <v>10735</v>
       </c>
       <c r="D79" s="17">
         <v>2946</v>
       </c>
       <c r="E79" s="17">
         <v>18005</v>
       </c>
       <c r="F79" s="7"/>
     </row>
     <row r="80" spans="1:6">
-      <c r="A80" s="33" t="s">
+      <c r="A80" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B80" s="17">
         <v>300841</v>
       </c>
       <c r="C80" s="17">
         <v>238985</v>
       </c>
       <c r="D80" s="17">
         <v>39224</v>
       </c>
       <c r="E80" s="17">
         <v>22632</v>
       </c>
       <c r="F80" s="7"/>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B81" s="17">
         <v>118590</v>
       </c>
       <c r="C81" s="17">
         <v>81846</v>
       </c>
       <c r="D81" s="17">
         <v>10008</v>
       </c>
       <c r="E81" s="17">
         <v>26736</v>
       </c>
       <c r="F81" s="7"/>
     </row>
     <row r="82" spans="1:6">
-      <c r="A82" s="33" t="s">
+      <c r="A82" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B82" s="17">
         <v>23424</v>
       </c>
       <c r="C82" s="17">
         <v>1279</v>
       </c>
       <c r="D82" s="17">
         <v>1319</v>
       </c>
       <c r="E82" s="17">
         <v>20826</v>
       </c>
       <c r="F82" s="7"/>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B83" s="17">
         <v>38245</v>
       </c>
       <c r="C83" s="17">
         <v>6272</v>
       </c>
       <c r="D83" s="17">
         <v>4015</v>
       </c>
       <c r="E83" s="17">
         <v>27958</v>
       </c>
       <c r="F83" s="7"/>
     </row>
     <row r="84" spans="1:6">
-      <c r="A84" s="33" t="s">
+      <c r="A84" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B84" s="17">
         <v>179655</v>
       </c>
       <c r="C84" s="17">
         <v>127151</v>
       </c>
       <c r="D84" s="17">
         <v>28472</v>
       </c>
       <c r="E84" s="17">
         <v>24032</v>
       </c>
       <c r="F84" s="7"/>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B85" s="17">
         <v>30880</v>
       </c>
       <c r="C85" s="17">
         <v>7638</v>
       </c>
       <c r="D85" s="17">
         <v>4012</v>
       </c>
       <c r="E85" s="17">
         <v>19230</v>
       </c>
       <c r="F85" s="7"/>
     </row>
     <row r="86" spans="1:6">
-      <c r="A86" s="33" t="s">
+      <c r="A86" s="24" t="s">
         <v>27</v>
       </c>
       <c r="B86" s="17">
         <v>33608</v>
       </c>
       <c r="C86" s="17">
         <v>12957</v>
       </c>
       <c r="D86" s="17">
         <v>3457</v>
       </c>
       <c r="E86" s="17">
         <v>17194</v>
       </c>
       <c r="F86" s="7"/>
     </row>
     <row r="87" spans="1:6">
-      <c r="A87" s="36" t="s">
+      <c r="A87" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="B87" s="30">
+      <c r="B87" s="21">
         <v>405656</v>
       </c>
-      <c r="C87" s="30">
+      <c r="C87" s="21">
         <v>335728</v>
       </c>
-      <c r="D87" s="30">
+      <c r="D87" s="21">
         <v>33880</v>
       </c>
-      <c r="E87" s="30">
+      <c r="E87" s="21">
         <v>36047</v>
       </c>
       <c r="F87" s="7"/>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="11"/>
       <c r="B88" s="17"/>
       <c r="C88" s="17"/>
       <c r="D88" s="17"/>
       <c r="E88" s="17"/>
       <c r="F88" s="7"/>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="11"/>
       <c r="B89" s="17"/>
-      <c r="C89" s="43" t="s">
+      <c r="C89" s="34" t="s">
         <v>33</v>
       </c>
       <c r="D89" s="17"/>
       <c r="E89" s="17"/>
       <c r="F89" s="7"/>
     </row>
     <row r="90" spans="1:6">
-      <c r="A90" s="44" t="s">
+      <c r="A90" s="35" t="s">
         <v>29</v>
       </c>
-      <c r="B90" s="45">
+      <c r="B90" s="36">
         <v>2867147</v>
       </c>
-      <c r="C90" s="45">
+      <c r="C90" s="36">
         <v>2355096</v>
       </c>
-      <c r="D90" s="46">
+      <c r="D90" s="37">
         <v>205544</v>
       </c>
-      <c r="E90" s="45">
+      <c r="E90" s="36">
         <v>306507</v>
       </c>
       <c r="F90" s="7"/>
     </row>
     <row r="91" spans="1:6">
-      <c r="A91" s="33" t="s">
+      <c r="A91" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="B91" s="47">
+      <c r="B91" s="38">
         <v>838770</v>
       </c>
-      <c r="C91" s="47">
+      <c r="C91" s="38">
         <v>827893</v>
       </c>
-      <c r="D91" s="48">
+      <c r="D91" s="39">
         <v>7719</v>
       </c>
-      <c r="E91" s="47">
+      <c r="E91" s="38">
         <v>3158</v>
       </c>
       <c r="F91" s="7"/>
     </row>
     <row r="92" spans="1:6">
-      <c r="A92" s="33" t="s">
+      <c r="A92" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="B92" s="46">
+      <c r="B92" s="37">
         <v>71856</v>
       </c>
-      <c r="C92" s="46">
+      <c r="C92" s="37">
         <v>10145</v>
       </c>
-      <c r="D92" s="48">
+      <c r="D92" s="39">
         <v>2083</v>
       </c>
-      <c r="E92" s="46">
+      <c r="E92" s="37">
         <v>59628</v>
       </c>
       <c r="F92" s="7"/>
     </row>
     <row r="93" spans="1:6">
-      <c r="A93" s="33" t="s">
+      <c r="A93" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="B93" s="46">
+      <c r="B93" s="37">
         <v>397271</v>
       </c>
-      <c r="C93" s="46">
+      <c r="C93" s="37">
         <v>308083</v>
       </c>
-      <c r="D93" s="48">
+      <c r="D93" s="39">
         <v>28521</v>
       </c>
-      <c r="E93" s="46">
+      <c r="E93" s="37">
         <v>60667</v>
       </c>
       <c r="F93" s="7"/>
     </row>
     <row r="94" spans="1:6">
-      <c r="A94" s="33" t="s">
+      <c r="A94" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="B94" s="46">
+      <c r="B94" s="37">
         <v>140821</v>
       </c>
-      <c r="C94" s="46">
+      <c r="C94" s="37">
         <v>90646</v>
       </c>
-      <c r="D94" s="48">
+      <c r="D94" s="39">
         <v>13045</v>
       </c>
-      <c r="E94" s="46">
+      <c r="E94" s="37">
         <v>37130</v>
       </c>
       <c r="F94" s="7"/>
     </row>
     <row r="95" spans="1:6">
-      <c r="A95" s="33" t="s">
+      <c r="A95" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="B95" s="46">
+      <c r="B95" s="37">
         <v>57958</v>
       </c>
-      <c r="C95" s="46">
+      <c r="C95" s="37">
         <v>27643</v>
       </c>
-      <c r="D95" s="48">
+      <c r="D95" s="39">
         <v>1495</v>
       </c>
-      <c r="E95" s="46">
+      <c r="E95" s="37">
         <v>28820</v>
       </c>
       <c r="F95" s="7"/>
     </row>
     <row r="96" spans="1:6">
-      <c r="A96" s="33" t="s">
+      <c r="A96" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="B96" s="46">
+      <c r="B96" s="37">
         <v>478888</v>
       </c>
-      <c r="C96" s="46">
+      <c r="C96" s="37">
         <v>409131</v>
       </c>
-      <c r="D96" s="48">
+      <c r="D96" s="39">
         <v>50898</v>
       </c>
-      <c r="E96" s="46">
+      <c r="E96" s="37">
         <v>18859</v>
       </c>
       <c r="F96" s="7"/>
     </row>
     <row r="97" spans="1:6">
-      <c r="A97" s="33" t="s">
+      <c r="A97" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="B97" s="46">
+      <c r="B97" s="37">
         <v>41076</v>
       </c>
-      <c r="C97" s="46">
+      <c r="C97" s="37">
         <v>1300</v>
       </c>
-      <c r="D97" s="48">
+      <c r="D97" s="39">
         <v>1624</v>
       </c>
-      <c r="E97" s="46">
+      <c r="E97" s="37">
         <v>38152</v>
       </c>
       <c r="F97" s="7"/>
     </row>
     <row r="98" spans="1:6">
-      <c r="A98" s="33" t="s">
+      <c r="A98" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="B98" s="46">
+      <c r="B98" s="37">
         <v>266067</v>
       </c>
-      <c r="C98" s="46">
+      <c r="C98" s="37">
         <v>204014</v>
       </c>
-      <c r="D98" s="48">
+      <c r="D98" s="39">
         <v>37470</v>
       </c>
-      <c r="E98" s="46">
+      <c r="E98" s="37">
         <v>24583</v>
       </c>
       <c r="F98" s="7"/>
     </row>
     <row r="99" spans="1:6">
-      <c r="A99" s="33" t="s">
+      <c r="A99" s="24" t="s">
         <v>27</v>
       </c>
-      <c r="B99" s="46">
+      <c r="B99" s="37">
         <v>29543</v>
       </c>
-      <c r="C99" s="46">
+      <c r="C99" s="37">
         <v>19190</v>
       </c>
-      <c r="D99" s="48">
+      <c r="D99" s="39">
         <v>4424</v>
       </c>
-      <c r="E99" s="46">
+      <c r="E99" s="37">
         <v>5929</v>
       </c>
       <c r="F99" s="7"/>
     </row>
     <row r="100" spans="1:6">
-      <c r="A100" s="36" t="s">
+      <c r="A100" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="B100" s="49">
+      <c r="B100" s="40">
         <v>544897</v>
       </c>
-      <c r="C100" s="49">
+      <c r="C100" s="40">
         <v>457051</v>
       </c>
-      <c r="D100" s="50">
+      <c r="D100" s="41">
         <v>58265</v>
       </c>
-      <c r="E100" s="49">
+      <c r="E100" s="40">
         <v>29581</v>
       </c>
       <c r="F100" s="7"/>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="11"/>
       <c r="B101" s="17"/>
       <c r="C101" s="17"/>
       <c r="D101" s="17"/>
       <c r="E101" s="17"/>
       <c r="F101" s="7"/>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="11"/>
       <c r="B102" s="17"/>
-      <c r="C102" s="43" t="s">
+      <c r="C102" s="34" t="s">
         <v>32</v>
       </c>
       <c r="D102" s="17"/>
       <c r="E102" s="17"/>
       <c r="F102" s="7"/>
     </row>
     <row r="103" spans="1:6">
-      <c r="A103" s="44" t="s">
+      <c r="A103" s="35" t="s">
         <v>29</v>
       </c>
-      <c r="B103" s="51">
+      <c r="B103" s="42">
         <v>3806274</v>
       </c>
-      <c r="C103" s="51">
+      <c r="C103" s="42">
         <v>3166559</v>
       </c>
-      <c r="D103" s="51">
+      <c r="D103" s="42">
         <v>364700</v>
       </c>
-      <c r="E103" s="51">
+      <c r="E103" s="42">
         <v>275015</v>
       </c>
       <c r="F103" s="7"/>
     </row>
     <row r="104" spans="1:6">
-      <c r="A104" s="33" t="s">
+      <c r="A104" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="B104" s="51">
+      <c r="B104" s="42">
         <v>1480521</v>
       </c>
-      <c r="C104" s="51">
+      <c r="C104" s="42">
         <v>1447628</v>
       </c>
-      <c r="D104" s="51">
+      <c r="D104" s="42">
         <v>21213</v>
       </c>
-      <c r="E104" s="51">
+      <c r="E104" s="42">
         <v>11680</v>
       </c>
       <c r="F104" s="7"/>
     </row>
     <row r="105" spans="1:6">
-      <c r="A105" s="33" t="s">
+      <c r="A105" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="B105" s="51">
+      <c r="B105" s="42">
         <v>23061</v>
       </c>
-      <c r="C105" s="51">
+      <c r="C105" s="42">
         <v>7011</v>
       </c>
-      <c r="D105" s="51">
+      <c r="D105" s="42">
         <v>3358</v>
       </c>
-      <c r="E105" s="51">
+      <c r="E105" s="42">
         <v>12691</v>
       </c>
       <c r="F105" s="7"/>
     </row>
     <row r="106" spans="1:6">
-      <c r="A106" s="33" t="s">
+      <c r="A106" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="B106" s="51">
+      <c r="B106" s="42">
         <v>368093</v>
       </c>
-      <c r="C106" s="51">
+      <c r="C106" s="42">
         <v>224344</v>
       </c>
-      <c r="D106" s="51">
+      <c r="D106" s="42">
         <v>54379</v>
       </c>
-      <c r="E106" s="51">
+      <c r="E106" s="42">
         <v>89369</v>
       </c>
     </row>
     <row r="107" spans="1:6">
-      <c r="A107" s="33" t="s">
+      <c r="A107" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="B107" s="51">
+      <c r="B107" s="42">
         <v>168294</v>
       </c>
-      <c r="C107" s="51">
+      <c r="C107" s="42">
         <v>110021</v>
       </c>
-      <c r="D107" s="51">
+      <c r="D107" s="42">
         <v>26932</v>
       </c>
-      <c r="E107" s="51">
+      <c r="E107" s="42">
         <v>31340</v>
       </c>
     </row>
     <row r="108" spans="1:6">
-      <c r="A108" s="33" t="s">
+      <c r="A108" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="B108" s="51">
+      <c r="B108" s="42">
         <v>47075</v>
       </c>
-      <c r="C108" s="51">
+      <c r="C108" s="42">
         <v>32430</v>
       </c>
-      <c r="D108" s="51">
+      <c r="D108" s="42">
         <v>3129</v>
       </c>
-      <c r="E108" s="51">
+      <c r="E108" s="42">
         <v>11516</v>
       </c>
     </row>
     <row r="109" spans="1:6">
-      <c r="A109" s="33" t="s">
+      <c r="A109" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="B109" s="51">
+      <c r="B109" s="42">
         <v>501782</v>
       </c>
-      <c r="C109" s="51">
+      <c r="C109" s="42">
         <v>392713</v>
       </c>
-      <c r="D109" s="51">
+      <c r="D109" s="42">
         <v>90148</v>
       </c>
-      <c r="E109" s="51">
+      <c r="E109" s="42">
         <v>18921</v>
       </c>
     </row>
     <row r="110" spans="1:6">
-      <c r="A110" s="33" t="s">
+      <c r="A110" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="B110" s="51">
+      <c r="B110" s="42">
         <v>25654</v>
       </c>
-      <c r="C110" s="51">
+      <c r="C110" s="42">
         <v>2532</v>
       </c>
-      <c r="D110" s="51">
+      <c r="D110" s="42">
         <v>3631</v>
       </c>
-      <c r="E110" s="51">
+      <c r="E110" s="42">
         <v>19491</v>
       </c>
     </row>
     <row r="111" spans="1:6">
-      <c r="A111" s="33" t="s">
+      <c r="A111" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="B111" s="51">
+      <c r="B111" s="42">
         <v>350761</v>
       </c>
-      <c r="C111" s="51">
+      <c r="C111" s="42">
         <v>264892</v>
       </c>
-      <c r="D111" s="51">
+      <c r="D111" s="42">
         <v>64849</v>
       </c>
-      <c r="E111" s="51">
+      <c r="E111" s="42">
         <v>21020</v>
       </c>
     </row>
     <row r="112" spans="1:6">
-      <c r="A112" s="33" t="s">
+      <c r="A112" s="24" t="s">
         <v>27</v>
       </c>
-      <c r="B112" s="51">
+      <c r="B112" s="42">
         <v>51080</v>
       </c>
-      <c r="C112" s="51">
+      <c r="C112" s="42">
         <v>27213</v>
       </c>
-      <c r="D112" s="51">
+      <c r="D112" s="42">
         <v>7522</v>
       </c>
-      <c r="E112" s="52">
+      <c r="E112" s="43">
         <v>16346</v>
       </c>
     </row>
     <row r="113" spans="1:5">
-      <c r="A113" s="36" t="s">
+      <c r="A113" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="B113" s="53">
+      <c r="B113" s="44">
         <v>789953</v>
       </c>
-      <c r="C113" s="53">
+      <c r="C113" s="44">
         <v>657776</v>
       </c>
-      <c r="D113" s="53">
+      <c r="D113" s="44">
         <v>89538</v>
       </c>
-      <c r="E113" s="53">
+      <c r="E113" s="44">
         <v>42641</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="11"/>
       <c r="B114" s="17"/>
       <c r="C114" s="17"/>
       <c r="D114" s="17"/>
       <c r="E114" s="17"/>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="11"/>
       <c r="B115" s="17"/>
-      <c r="C115" s="43" t="s">
+      <c r="C115" s="34" t="s">
         <v>31</v>
       </c>
       <c r="D115" s="17"/>
       <c r="E115" s="17"/>
     </row>
     <row r="116" spans="1:5">
-      <c r="A116" s="44" t="s">
+      <c r="A116" s="35" t="s">
         <v>29</v>
       </c>
-      <c r="B116" s="51">
+      <c r="B116" s="42">
         <v>4366844</v>
       </c>
-      <c r="C116" s="52">
+      <c r="C116" s="43">
         <v>3358485</v>
       </c>
-      <c r="D116" s="51">
+      <c r="D116" s="42">
         <v>795398</v>
       </c>
-      <c r="E116" s="52">
+      <c r="E116" s="43">
         <v>212961</v>
       </c>
     </row>
     <row r="117" spans="1:5">
-      <c r="A117" s="33" t="s">
+      <c r="A117" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="B117" s="51">
+      <c r="B117" s="42">
         <v>957306</v>
       </c>
-      <c r="C117" s="52">
+      <c r="C117" s="43">
         <v>918028</v>
       </c>
-      <c r="D117" s="51">
+      <c r="D117" s="42">
         <v>37749</v>
       </c>
-      <c r="E117" s="52">
+      <c r="E117" s="43">
         <v>1529</v>
       </c>
     </row>
     <row r="118" spans="1:5">
-      <c r="A118" s="33" t="s">
+      <c r="A118" s="24" t="s">
         <v>30</v>
       </c>
-      <c r="B118" s="51">
+      <c r="B118" s="42">
         <v>132482</v>
       </c>
-      <c r="C118" s="52">
+      <c r="C118" s="43">
         <v>105585</v>
       </c>
-      <c r="D118" s="51">
+      <c r="D118" s="42">
         <v>4060</v>
       </c>
-      <c r="E118" s="52">
+      <c r="E118" s="43">
         <v>22837</v>
       </c>
     </row>
     <row r="119" spans="1:5">
-      <c r="A119" s="33" t="s">
+      <c r="A119" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="B119" s="51">
+      <c r="B119" s="42">
         <v>31156</v>
       </c>
-      <c r="C119" s="52">
+      <c r="C119" s="43">
         <v>20865</v>
       </c>
-      <c r="D119" s="52">
+      <c r="D119" s="43">
         <v>5042</v>
       </c>
-      <c r="E119" s="52">
+      <c r="E119" s="43">
         <v>5249</v>
       </c>
     </row>
     <row r="120" spans="1:5">
-      <c r="A120" s="33" t="s">
+      <c r="A120" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="B120" s="51">
+      <c r="B120" s="42">
         <v>375026</v>
       </c>
-      <c r="C120" s="52">
+      <c r="C120" s="43">
         <v>271884</v>
       </c>
-      <c r="D120" s="52">
+      <c r="D120" s="43">
         <v>90604</v>
       </c>
-      <c r="E120" s="52">
+      <c r="E120" s="43">
         <v>12538</v>
       </c>
     </row>
     <row r="121" spans="1:5" ht="15" customHeight="1">
-      <c r="A121" s="33" t="s">
+      <c r="A121" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="B121" s="51">
+      <c r="B121" s="42">
         <v>305903</v>
       </c>
-      <c r="C121" s="52">
+      <c r="C121" s="43">
         <v>196818</v>
       </c>
-      <c r="D121" s="52">
+      <c r="D121" s="43">
         <v>50680</v>
       </c>
-      <c r="E121" s="52">
+      <c r="E121" s="43">
         <v>58405</v>
       </c>
     </row>
     <row r="122" spans="1:5">
-      <c r="A122" s="33" t="s">
+      <c r="A122" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="B122" s="51">
+      <c r="B122" s="42">
         <v>79822</v>
       </c>
-      <c r="C122" s="52">
+      <c r="C122" s="43">
         <v>42264</v>
       </c>
-      <c r="D122" s="52">
+      <c r="D122" s="43">
         <v>5947</v>
       </c>
-      <c r="E122" s="52">
+      <c r="E122" s="43">
         <v>31612</v>
       </c>
     </row>
     <row r="123" spans="1:5">
-      <c r="A123" s="33" t="s">
+      <c r="A123" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="B123" s="51">
+      <c r="B123" s="42">
         <v>790580</v>
       </c>
-      <c r="C123" s="52">
+      <c r="C123" s="43">
         <v>489483</v>
       </c>
-      <c r="D123" s="52">
+      <c r="D123" s="43">
         <v>290152</v>
       </c>
-      <c r="E123" s="52">
+      <c r="E123" s="43">
         <v>10946</v>
       </c>
     </row>
     <row r="124" spans="1:5">
-      <c r="A124" s="33" t="s">
+      <c r="A124" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="B124" s="51">
+      <c r="B124" s="42">
         <v>37681</v>
       </c>
-      <c r="C124" s="52">
+      <c r="C124" s="43">
         <v>10832</v>
       </c>
-      <c r="D124" s="52">
+      <c r="D124" s="43">
         <v>4686</v>
       </c>
-      <c r="E124" s="52">
+      <c r="E124" s="43">
         <v>22163</v>
       </c>
     </row>
     <row r="125" spans="1:5">
-      <c r="A125" s="33" t="s">
+      <c r="A125" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="B125" s="51">
+      <c r="B125" s="42">
         <v>609743</v>
       </c>
-      <c r="C125" s="52">
+      <c r="C125" s="43">
         <v>465103</v>
       </c>
-      <c r="D125" s="52">
+      <c r="D125" s="43">
         <v>129022</v>
       </c>
-      <c r="E125" s="52">
+      <c r="E125" s="43">
         <v>15619</v>
       </c>
     </row>
     <row r="126" spans="1:5">
-      <c r="A126" s="33" t="s">
+      <c r="A126" s="24" t="s">
         <v>27</v>
       </c>
-      <c r="B126" s="51">
+      <c r="B126" s="42">
         <v>59034</v>
       </c>
-      <c r="C126" s="52">
+      <c r="C126" s="43">
         <v>29575</v>
       </c>
-      <c r="D126" s="52">
+      <c r="D126" s="43">
         <v>13633</v>
       </c>
-      <c r="E126" s="52">
+      <c r="E126" s="43">
         <v>15826</v>
       </c>
     </row>
     <row r="127" spans="1:5">
-      <c r="A127" s="36" t="s">
+      <c r="A127" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="B127" s="53">
+      <c r="B127" s="44">
         <v>988111</v>
       </c>
-      <c r="C127" s="53">
+      <c r="C127" s="44">
         <v>808048</v>
       </c>
-      <c r="D127" s="53">
+      <c r="D127" s="44">
         <v>163823</v>
       </c>
-      <c r="E127" s="53">
+      <c r="E127" s="44">
         <v>16237</v>
       </c>
     </row>
     <row r="128" spans="1:5" ht="44.65" customHeight="1">
-      <c r="A128" s="21" t="s">
+      <c r="A128" s="11"/>
+      <c r="B128" s="17"/>
+      <c r="C128" s="34" t="s">
+        <v>37</v>
+      </c>
+      <c r="D128" s="17"/>
+      <c r="E128" s="17"/>
+    </row>
+    <row r="129" spans="1:5">
+      <c r="A129" s="35" t="s">
+        <v>29</v>
+      </c>
+      <c r="B129" s="54">
+        <v>6228203</v>
+      </c>
+      <c r="C129" s="54">
+        <v>4315053</v>
+      </c>
+      <c r="D129" s="54">
+        <v>1665511</v>
+      </c>
+      <c r="E129" s="54">
+        <v>247639</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
+      <c r="A130" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="B130" s="54">
+        <v>946214</v>
+      </c>
+      <c r="C130" s="54">
+        <v>851328</v>
+      </c>
+      <c r="D130" s="54">
+        <v>91007</v>
+      </c>
+      <c r="E130" s="54">
+        <v>3879</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
+      <c r="A131" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B131" s="54">
+        <v>164422</v>
+      </c>
+      <c r="C131" s="54">
+        <v>112186</v>
+      </c>
+      <c r="D131" s="54">
+        <v>46120</v>
+      </c>
+      <c r="E131" s="54">
+        <v>6116</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
+      <c r="A132" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B132" s="54">
+        <v>48695</v>
+      </c>
+      <c r="C132" s="54">
+        <v>20034</v>
+      </c>
+      <c r="D132" s="54">
+        <v>11857</v>
+      </c>
+      <c r="E132" s="54">
+        <v>16804</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
+      <c r="A133" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="B133" s="54">
+        <v>584997</v>
+      </c>
+      <c r="C133" s="54">
+        <v>281881</v>
+      </c>
+      <c r="D133" s="54">
+        <v>234551</v>
+      </c>
+      <c r="E133" s="54">
+        <v>68565</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
+      <c r="A134" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B134" s="54">
+        <v>381645</v>
+      </c>
+      <c r="C134" s="54">
+        <v>193236</v>
+      </c>
+      <c r="D134" s="54">
+        <v>147153</v>
+      </c>
+      <c r="E134" s="54">
+        <v>41256</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
+      <c r="A135" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="B135" s="54">
+        <v>73297</v>
+      </c>
+      <c r="C135" s="54">
+        <v>45952</v>
+      </c>
+      <c r="D135" s="54">
+        <v>12333</v>
+      </c>
+      <c r="E135" s="54">
+        <v>15012</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
+      <c r="A136" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="B136" s="54">
+        <v>1002116</v>
+      </c>
+      <c r="C136" s="54">
+        <v>589447</v>
+      </c>
+      <c r="D136" s="54">
+        <v>396628</v>
+      </c>
+      <c r="E136" s="54">
+        <v>16041</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
+      <c r="A137" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B137" s="54">
+        <v>51877</v>
+      </c>
+      <c r="C137" s="54">
+        <v>14587</v>
+      </c>
+      <c r="D137" s="54">
+        <v>14159</v>
+      </c>
+      <c r="E137" s="54">
+        <v>23131</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
+      <c r="A138" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="B138" s="54">
+        <v>1623438</v>
+      </c>
+      <c r="C138" s="54">
+        <v>1259769</v>
+      </c>
+      <c r="D138" s="54">
+        <v>348467</v>
+      </c>
+      <c r="E138" s="54">
+        <v>15202</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
+      <c r="A139" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="B139" s="54">
+        <v>89774</v>
+      </c>
+      <c r="C139" s="54">
+        <v>24281</v>
+      </c>
+      <c r="D139" s="54">
+        <v>46313</v>
+      </c>
+      <c r="E139" s="54">
+        <v>19180</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
+      <c r="A140" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="B140" s="55">
+        <v>1261728</v>
+      </c>
+      <c r="C140" s="55">
+        <v>922352</v>
+      </c>
+      <c r="D140" s="55">
+        <v>316923</v>
+      </c>
+      <c r="E140" s="55">
+        <v>22453</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" ht="46.5" customHeight="1">
+      <c r="A141" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="B128" s="21"/>
-[...2 lines deleted...]
-      <c r="E128" s="21"/>
+      <c r="B141" s="45"/>
+      <c r="C141" s="45"/>
+      <c r="D141" s="45"/>
+      <c r="E141" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A128:E128"/>
+    <mergeCell ref="A141:E141"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:E3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.27559055118110237" top="0.47244094488188981" bottom="0.39370078740157483" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>