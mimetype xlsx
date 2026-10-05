--- v0 (2026-04-29)
+++ v1 (2026-10-05)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="12705" yWindow="-15" windowWidth="12405" windowHeight="12345"/>
+    <workbookView xWindow="12705" yWindow="-15" windowWidth="12540" windowHeight="12345"/>
   </bookViews>
   <sheets>
-    <sheet name="2005-2024" sheetId="2" r:id="rId1"/>
+    <sheet name="2005-2025" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="32">
   <si>
     <t>Number of registered subjects of small and medium enterprises</t>
   </si>
   <si>
     <t>units</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>including</t>
   </si>
   <si>
     <t>legal entities of small enterprises</t>
   </si>
   <si>
     <t>legal entities of medium enterprises</t>
   </si>
   <si>
     <t>individual enterpreneurs</t>
   </si>
   <si>
     <t>peasant or farmer enterprises</t>
   </si>
   <si>
@@ -119,51 +119,51 @@
     <t>Eskeldi</t>
   </si>
   <si>
     <t>Uighur</t>
   </si>
   <si>
     <t>Ili</t>
   </si>
   <si>
     <t xml:space="preserve">Almaty </t>
   </si>
   <si>
     <t>g.a. Alatay</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="0.0000"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="35">
+  <fonts count="37">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -363,50 +363,61 @@
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="24">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
@@ -1558,51 +1569,51 @@
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="21" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
@@ -1626,102 +1637,108 @@
     </xf>
     <xf numFmtId="167" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="29" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="106" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="241" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="288" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1" indent="1"/>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="34" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="31" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="3" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="34" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="35" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="36" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="902">
     <cellStyle name="20% - Акцент1 2" xfId="2"/>
     <cellStyle name="20% - Акцент1 3" xfId="3"/>
     <cellStyle name="20% - Акцент1 4" xfId="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="5"/>
     <cellStyle name="20% - Акцент2 3" xfId="6"/>
     <cellStyle name="20% - Акцент2 4" xfId="4"/>
     <cellStyle name="20% - Акцент3 2" xfId="8"/>
     <cellStyle name="20% - Акцент3 3" xfId="9"/>
     <cellStyle name="20% - Акцент3 4" xfId="7"/>
     <cellStyle name="20% - Акцент4 2" xfId="11"/>
     <cellStyle name="20% - Акцент4 3" xfId="12"/>
     <cellStyle name="20% - Акцент4 4" xfId="10"/>
     <cellStyle name="20% - Акцент5 2" xfId="14"/>
     <cellStyle name="20% - Акцент5 3" xfId="15"/>
     <cellStyle name="20% - Акцент5 4" xfId="13"/>
     <cellStyle name="20% - Акцент6 2" xfId="17"/>
     <cellStyle name="20% - Акцент6 3" xfId="18"/>
     <cellStyle name="20% - Акцент6 4" xfId="16"/>
     <cellStyle name="40% - Акцент1 2" xfId="20"/>
     <cellStyle name="40% - Акцент1 3" xfId="21"/>
     <cellStyle name="40% - Акцент1 4" xfId="19"/>
@@ -2891,103 +2908,103 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G164"/>
+  <dimension ref="A1:G143"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="D12" sqref="D12"/>
+      <selection activeCell="N135" sqref="N135:O135"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="19" style="1" customWidth="1"/>
     <col min="5" max="5" width="15.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="15.75">
-      <c r="A1" s="31" t="s">
+      <c r="A1" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="31"/>
-[...3 lines deleted...]
-      <c r="F1" s="31"/>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
     </row>
     <row r="2" spans="1:7">
-      <c r="A2" s="32" t="s">
+      <c r="A2" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="33"/>
-[...3 lines deleted...]
-      <c r="F2" s="33"/>
+      <c r="B2" s="36"/>
+      <c r="C2" s="36"/>
+      <c r="D2" s="36"/>
+      <c r="E2" s="36"/>
+      <c r="F2" s="36"/>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="34"/>
-      <c r="B3" s="36" t="s">
+      <c r="A3" s="37"/>
+      <c r="B3" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="37" t="s">
+      <c r="C3" s="40" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="37"/>
-[...1 lines deleted...]
-      <c r="F3" s="38"/>
+      <c r="D3" s="40"/>
+      <c r="E3" s="40"/>
+      <c r="F3" s="41"/>
       <c r="G3" s="2"/>
     </row>
     <row r="4" spans="1:7" ht="46.5" customHeight="1">
-      <c r="A4" s="35"/>
-      <c r="B4" s="36"/>
+      <c r="A4" s="38"/>
+      <c r="B4" s="39"/>
       <c r="C4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="2"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="8">
         <v>2005</v>
       </c>
       <c r="B5" s="5">
         <v>79067</v>
       </c>
       <c r="C5" s="5">
         <v>6493</v>
       </c>
       <c r="D5" s="9">
@@ -3256,574 +3273,574 @@
     <row r="18" spans="1:7">
       <c r="A18" s="11">
         <v>2018</v>
       </c>
       <c r="B18" s="12">
         <v>142103</v>
       </c>
       <c r="C18" s="12">
         <v>16683</v>
       </c>
       <c r="D18" s="13">
         <v>169</v>
       </c>
       <c r="E18" s="12">
         <v>77533</v>
       </c>
       <c r="F18" s="12">
         <v>47718</v>
       </c>
       <c r="G18" s="6"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="14"/>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
-      <c r="D19" s="30">
+      <c r="D19" s="27">
         <v>2019</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="6"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="14"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="6"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="B21" s="42">
+      <c r="B21" s="31">
         <v>148479</v>
       </c>
-      <c r="C21" s="42">
+      <c r="C21" s="31">
         <v>143545</v>
       </c>
-      <c r="D21" s="42">
+      <c r="D21" s="31">
         <v>17916</v>
       </c>
-      <c r="E21" s="42">
+      <c r="E21" s="31">
         <v>76892</v>
       </c>
-      <c r="F21" s="42">
+      <c r="F21" s="31">
         <v>48737</v>
       </c>
       <c r="G21" s="6"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="B22" s="42">
+      <c r="B22" s="31">
         <v>15762</v>
       </c>
-      <c r="C22" s="42">
+      <c r="C22" s="31">
         <v>14903</v>
       </c>
-      <c r="D22" s="42">
+      <c r="D22" s="31">
         <v>2976</v>
       </c>
-      <c r="E22" s="42">
+      <c r="E22" s="31">
         <v>11336</v>
       </c>
-      <c r="F22" s="42">
+      <c r="F22" s="31">
         <v>591</v>
       </c>
       <c r="G22" s="6"/>
     </row>
     <row r="23" spans="1:7">
-      <c r="A23" s="40" t="s">
+      <c r="A23" s="29" t="s">
         <v>11</v>
       </c>
-      <c r="B23" s="42">
+      <c r="B23" s="31">
         <v>6018</v>
       </c>
-      <c r="C23" s="42">
+      <c r="C23" s="31">
         <v>5799</v>
       </c>
-      <c r="D23" s="42">
+      <c r="D23" s="31">
         <v>1092</v>
       </c>
-      <c r="E23" s="42">
+      <c r="E23" s="31">
         <v>4300</v>
       </c>
-      <c r="F23" s="42">
+      <c r="F23" s="31">
         <v>407</v>
       </c>
       <c r="G23" s="6"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="B24" s="42">
+      <c r="B24" s="31">
         <v>1920</v>
       </c>
-      <c r="C24" s="42">
+      <c r="C24" s="31">
         <v>1827</v>
       </c>
-      <c r="D24" s="42">
+      <c r="D24" s="31">
         <v>208</v>
       </c>
-      <c r="E24" s="42">
+      <c r="E24" s="31">
         <v>1578</v>
       </c>
-      <c r="F24" s="42">
+      <c r="F24" s="31">
         <v>41</v>
       </c>
       <c r="G24" s="6"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="B25" s="42">
+      <c r="B25" s="31">
         <v>3680</v>
       </c>
-      <c r="C25" s="42">
+      <c r="C25" s="31">
         <v>3541</v>
       </c>
-      <c r="D25" s="42">
+      <c r="D25" s="31">
         <v>155</v>
       </c>
-      <c r="E25" s="42">
+      <c r="E25" s="31">
         <v>940</v>
       </c>
-      <c r="F25" s="42">
+      <c r="F25" s="31">
         <v>2446</v>
       </c>
       <c r="G25" s="6"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="B26" s="42">
+      <c r="B26" s="31">
         <v>4013</v>
       </c>
-      <c r="C26" s="42">
+      <c r="C26" s="31">
         <v>3822</v>
       </c>
-      <c r="D26" s="42">
+      <c r="D26" s="31">
         <v>255</v>
       </c>
-      <c r="E26" s="42">
+      <c r="E26" s="31">
         <v>2242</v>
       </c>
-      <c r="F26" s="42">
+      <c r="F26" s="31">
         <v>1325</v>
       </c>
       <c r="G26" s="6"/>
     </row>
     <row r="27" spans="1:7">
-      <c r="A27" s="40" t="s">
+      <c r="A27" s="29" t="s">
         <v>15</v>
       </c>
-      <c r="B27" s="42">
+      <c r="B27" s="31">
         <v>2161</v>
       </c>
-      <c r="C27" s="42">
+      <c r="C27" s="31">
         <v>2060</v>
       </c>
-      <c r="D27" s="42">
+      <c r="D27" s="31">
         <v>146</v>
       </c>
-      <c r="E27" s="42">
+      <c r="E27" s="31">
         <v>762</v>
       </c>
-      <c r="F27" s="42">
+      <c r="F27" s="31">
         <v>1152</v>
       </c>
       <c r="G27" s="6"/>
     </row>
     <row r="28" spans="1:7">
-      <c r="A28" s="40" t="s">
+      <c r="A28" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="B28" s="42">
+      <c r="B28" s="31">
         <v>22195</v>
       </c>
-      <c r="C28" s="42">
+      <c r="C28" s="31">
         <v>21742</v>
       </c>
-      <c r="D28" s="42">
+      <c r="D28" s="31">
         <v>1645</v>
       </c>
-      <c r="E28" s="42">
+      <c r="E28" s="31">
         <v>8633</v>
       </c>
-      <c r="F28" s="42">
+      <c r="F28" s="31">
         <v>11464</v>
       </c>
       <c r="G28" s="6"/>
     </row>
     <row r="29" spans="1:7">
-      <c r="A29" s="40" t="s">
+      <c r="A29" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="B29" s="42">
+      <c r="B29" s="31">
         <v>8455</v>
       </c>
-      <c r="C29" s="42">
+      <c r="C29" s="31">
         <v>8222</v>
       </c>
-      <c r="D29" s="42">
+      <c r="D29" s="31">
         <v>911</v>
       </c>
-      <c r="E29" s="42">
+      <c r="E29" s="31">
         <v>3575</v>
       </c>
-      <c r="F29" s="42">
+      <c r="F29" s="31">
         <v>3736</v>
       </c>
       <c r="G29" s="6"/>
     </row>
     <row r="30" spans="1:7">
-      <c r="A30" s="40" t="s">
+      <c r="A30" s="29" t="s">
         <v>18</v>
       </c>
-      <c r="B30" s="42">
+      <c r="B30" s="31">
         <v>2676</v>
       </c>
-      <c r="C30" s="42">
+      <c r="C30" s="31">
         <v>2568</v>
       </c>
-      <c r="D30" s="42">
+      <c r="D30" s="31">
         <v>149</v>
       </c>
-      <c r="E30" s="42">
+      <c r="E30" s="31">
         <v>879</v>
       </c>
-      <c r="F30" s="42">
+      <c r="F30" s="31">
         <v>1540</v>
       </c>
       <c r="G30" s="6"/>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="B31" s="42">
+      <c r="B31" s="31">
         <v>3804</v>
       </c>
-      <c r="C31" s="42">
+      <c r="C31" s="31">
         <v>3673</v>
       </c>
-      <c r="D31" s="42">
+      <c r="D31" s="31">
         <v>171</v>
       </c>
-      <c r="E31" s="42">
+      <c r="E31" s="31">
         <v>1307</v>
       </c>
-      <c r="F31" s="42">
+      <c r="F31" s="31">
         <v>2195</v>
       </c>
       <c r="G31" s="6"/>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="B32" s="42">
+      <c r="B32" s="31">
         <v>3852</v>
       </c>
-      <c r="C32" s="42">
+      <c r="C32" s="31">
         <v>3737</v>
       </c>
-      <c r="D32" s="42">
+      <c r="D32" s="31">
         <v>209</v>
       </c>
-      <c r="E32" s="42">
+      <c r="E32" s="31">
         <v>1353</v>
       </c>
-      <c r="F32" s="42">
+      <c r="F32" s="31">
         <v>2175</v>
       </c>
       <c r="G32" s="6"/>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="B33" s="42">
+      <c r="B33" s="31">
         <v>2788</v>
       </c>
-      <c r="C33" s="42">
+      <c r="C33" s="31">
         <v>2667</v>
       </c>
-      <c r="D33" s="42">
+      <c r="D33" s="31">
         <v>186</v>
       </c>
-      <c r="E33" s="42">
+      <c r="E33" s="31">
         <v>1326</v>
       </c>
-      <c r="F33" s="42">
+      <c r="F33" s="31">
         <v>1155</v>
       </c>
       <c r="G33" s="6"/>
     </row>
     <row r="34" spans="1:7">
-      <c r="A34" s="40" t="s">
+      <c r="A34" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="B34" s="42">
+      <c r="B34" s="31">
         <v>17479</v>
       </c>
-      <c r="C34" s="42">
+      <c r="C34" s="31">
         <v>16927</v>
       </c>
-      <c r="D34" s="42">
+      <c r="D34" s="31">
         <v>3310</v>
       </c>
-      <c r="E34" s="42">
+      <c r="E34" s="31">
         <v>11262</v>
       </c>
-      <c r="F34" s="42">
+      <c r="F34" s="31">
         <v>2355</v>
       </c>
       <c r="G34" s="6"/>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="B35" s="42">
+      <c r="B35" s="31">
         <v>10212</v>
       </c>
-      <c r="C35" s="42">
+      <c r="C35" s="31">
         <v>10002</v>
       </c>
-      <c r="D35" s="42">
+      <c r="D35" s="31">
         <v>735</v>
       </c>
-      <c r="E35" s="42">
+      <c r="E35" s="31">
         <v>3817</v>
       </c>
-      <c r="F35" s="42">
+      <c r="F35" s="31">
         <v>5450</v>
       </c>
       <c r="G35" s="6"/>
     </row>
     <row r="36" spans="1:7">
-      <c r="A36" s="40" t="s">
+      <c r="A36" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="B36" s="42">
+      <c r="B36" s="31">
         <v>2911</v>
       </c>
-      <c r="C36" s="42">
+      <c r="C36" s="31">
         <v>2826</v>
       </c>
-      <c r="D36" s="42">
+      <c r="D36" s="31">
         <v>104</v>
       </c>
-      <c r="E36" s="42">
+      <c r="E36" s="31">
         <v>473</v>
       </c>
-      <c r="F36" s="42">
+      <c r="F36" s="31">
         <v>2249</v>
       </c>
       <c r="G36" s="6"/>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="14" t="s">
         <v>25</v>
       </c>
-      <c r="B37" s="42">
+      <c r="B37" s="31">
         <v>3566</v>
       </c>
-      <c r="C37" s="42">
+      <c r="C37" s="31">
         <v>3436</v>
       </c>
-      <c r="D37" s="42">
+      <c r="D37" s="31">
         <v>159</v>
       </c>
-      <c r="E37" s="42">
+      <c r="E37" s="31">
         <v>1510</v>
       </c>
-      <c r="F37" s="42">
+      <c r="F37" s="31">
         <v>1767</v>
       </c>
       <c r="G37" s="6"/>
     </row>
     <row r="38" spans="1:7">
-      <c r="A38" s="40" t="s">
+      <c r="A38" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="B38" s="42">
+      <c r="B38" s="31">
         <v>14067</v>
       </c>
-      <c r="C38" s="42">
+      <c r="C38" s="31">
         <v>13607</v>
       </c>
-      <c r="D38" s="42">
+      <c r="D38" s="31">
         <v>2227</v>
       </c>
-      <c r="E38" s="42">
+      <c r="E38" s="31">
         <v>9004</v>
       </c>
-      <c r="F38" s="42">
+      <c r="F38" s="31">
         <v>2376</v>
       </c>
       <c r="G38" s="6"/>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="B39" s="42">
+      <c r="B39" s="31">
         <v>3386</v>
       </c>
-      <c r="C39" s="42">
+      <c r="C39" s="31">
         <v>3261</v>
       </c>
-      <c r="D39" s="42">
+      <c r="D39" s="31">
         <v>221</v>
       </c>
-      <c r="E39" s="42">
+      <c r="E39" s="31">
         <v>1115</v>
       </c>
-      <c r="F39" s="42">
+      <c r="F39" s="31">
         <v>1925</v>
       </c>
       <c r="G39" s="6"/>
     </row>
     <row r="40" spans="1:7">
-      <c r="A40" s="40" t="s">
+      <c r="A40" s="29" t="s">
         <v>28</v>
       </c>
-      <c r="B40" s="42">
+      <c r="B40" s="31">
         <v>5065</v>
       </c>
-      <c r="C40" s="42">
+      <c r="C40" s="31">
         <v>4948</v>
       </c>
-      <c r="D40" s="42">
+      <c r="D40" s="31">
         <v>259</v>
       </c>
-      <c r="E40" s="42">
+      <c r="E40" s="31">
         <v>2044</v>
       </c>
-      <c r="F40" s="42">
+      <c r="F40" s="31">
         <v>2645</v>
       </c>
       <c r="G40" s="6"/>
     </row>
     <row r="41" spans="1:7">
-      <c r="A41" s="41" t="s">
+      <c r="A41" s="30" t="s">
         <v>29</v>
       </c>
-      <c r="B41" s="43">
+      <c r="B41" s="32">
         <v>14469</v>
       </c>
-      <c r="C41" s="43">
+      <c r="C41" s="32">
         <v>13977</v>
       </c>
-      <c r="D41" s="43">
+      <c r="D41" s="32">
         <v>2798</v>
       </c>
-      <c r="E41" s="43">
+      <c r="E41" s="32">
         <v>9436</v>
       </c>
-      <c r="F41" s="43">
+      <c r="F41" s="32">
         <v>1743</v>
       </c>
       <c r="G41" s="6"/>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="14"/>
       <c r="B42" s="5"/>
       <c r="C42" s="5"/>
-      <c r="D42" s="30">
+      <c r="D42" s="27">
         <v>2020</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="6"/>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="14"/>
       <c r="B43" s="5"/>
       <c r="C43" s="5"/>
       <c r="D43" s="5"/>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="6"/>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="B44" s="44">
+      <c r="B44" s="33">
         <v>148149</v>
       </c>
       <c r="C44" s="5">
         <v>143248</v>
       </c>
       <c r="D44" s="5">
         <v>18804</v>
       </c>
       <c r="E44" s="5">
         <v>75501</v>
       </c>
       <c r="F44" s="5">
         <v>48943</v>
       </c>
       <c r="G44" s="6"/>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="B45" s="44">
+      <c r="B45" s="33">
         <v>15499</v>
       </c>
       <c r="C45" s="5">
         <v>14649</v>
       </c>
       <c r="D45" s="5">
         <v>3087</v>
       </c>
       <c r="E45" s="5">
         <v>10990</v>
       </c>
       <c r="F45" s="5">
         <v>572</v>
       </c>
       <c r="G45" s="6"/>
     </row>
     <row r="46" spans="1:7">
-      <c r="A46" s="40" t="s">
+      <c r="A46" s="29" t="s">
         <v>11</v>
       </c>
-      <c r="B46" s="42">
+      <c r="B46" s="31">
         <v>5806</v>
       </c>
       <c r="C46" s="5">
         <v>5594</v>
       </c>
       <c r="D46" s="5">
         <v>1076</v>
       </c>
       <c r="E46" s="5">
         <v>4099</v>
       </c>
       <c r="F46" s="5">
         <v>419</v>
       </c>
       <c r="G46" s="6"/>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B47" s="5">
         <v>1829</v>
       </c>
       <c r="C47" s="5">
         <v>1738</v>
@@ -3860,114 +3877,114 @@
       </c>
       <c r="G48" s="6"/>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B49" s="5">
         <v>4228</v>
       </c>
       <c r="C49" s="5">
         <v>4041</v>
       </c>
       <c r="D49" s="5">
         <v>267</v>
       </c>
       <c r="E49" s="5">
         <v>2336</v>
       </c>
       <c r="F49" s="5">
         <v>1438</v>
       </c>
       <c r="G49" s="6"/>
     </row>
     <row r="50" spans="1:7">
-      <c r="A50" s="40" t="s">
+      <c r="A50" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B50" s="5">
         <v>2169</v>
       </c>
       <c r="C50" s="5">
         <v>2069</v>
       </c>
       <c r="D50" s="5">
         <v>159</v>
       </c>
       <c r="E50" s="5">
         <v>687</v>
       </c>
       <c r="F50" s="5">
         <v>1223</v>
       </c>
       <c r="G50" s="6"/>
     </row>
     <row r="51" spans="1:7">
-      <c r="A51" s="40" t="s">
+      <c r="A51" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B51" s="5">
         <v>21056</v>
       </c>
       <c r="C51" s="5">
         <v>20604</v>
       </c>
       <c r="D51" s="5">
         <v>1768</v>
       </c>
       <c r="E51" s="5">
         <v>7997</v>
       </c>
       <c r="F51" s="5">
         <v>10839</v>
       </c>
       <c r="G51" s="6"/>
     </row>
     <row r="52" spans="1:7">
-      <c r="A52" s="40" t="s">
+      <c r="A52" s="29" t="s">
         <v>17</v>
       </c>
       <c r="B52" s="15">
         <v>8829</v>
       </c>
       <c r="C52" s="15">
         <v>8599</v>
       </c>
       <c r="D52" s="15">
         <v>1017</v>
       </c>
       <c r="E52" s="15">
         <v>3680</v>
       </c>
       <c r="F52" s="15">
         <v>3902</v>
       </c>
       <c r="G52" s="6"/>
     </row>
     <row r="53" spans="1:7">
-      <c r="A53" s="40" t="s">
+      <c r="A53" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B53" s="5">
         <v>2733</v>
       </c>
       <c r="C53" s="5">
         <v>2628</v>
       </c>
       <c r="D53" s="5">
         <v>152</v>
       </c>
       <c r="E53" s="5">
         <v>881</v>
       </c>
       <c r="F53" s="5">
         <v>1595</v>
       </c>
       <c r="G53" s="6"/>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B54" s="5">
         <v>3698</v>
@@ -4007,222 +4024,222 @@
       </c>
       <c r="G55" s="6"/>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B56" s="5">
         <v>2679</v>
       </c>
       <c r="C56" s="5">
         <v>2561</v>
       </c>
       <c r="D56" s="5">
         <v>184</v>
       </c>
       <c r="E56" s="5">
         <v>1234</v>
       </c>
       <c r="F56" s="5">
         <v>1143</v>
       </c>
       <c r="G56" s="6"/>
     </row>
     <row r="57" spans="1:7">
-      <c r="A57" s="40" t="s">
+      <c r="A57" s="29" t="s">
         <v>22</v>
       </c>
       <c r="B57" s="5">
         <v>17781</v>
       </c>
       <c r="C57" s="5">
         <v>17218</v>
       </c>
       <c r="D57" s="5">
         <v>3517</v>
       </c>
       <c r="E57" s="5">
         <v>11484</v>
       </c>
       <c r="F57" s="5">
         <v>2217</v>
       </c>
       <c r="G57" s="6"/>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B58" s="5">
         <v>10226</v>
       </c>
       <c r="C58" s="5">
         <v>10020</v>
       </c>
       <c r="D58" s="5">
         <v>744</v>
       </c>
       <c r="E58" s="5">
         <v>3726</v>
       </c>
       <c r="F58" s="5">
         <v>5550</v>
       </c>
       <c r="G58" s="6"/>
     </row>
     <row r="59" spans="1:7">
-      <c r="A59" s="40" t="s">
+      <c r="A59" s="29" t="s">
         <v>24</v>
       </c>
       <c r="B59" s="5">
         <v>3006</v>
       </c>
       <c r="C59" s="5">
         <v>2921</v>
       </c>
       <c r="D59" s="5">
         <v>115</v>
       </c>
       <c r="E59" s="5">
         <v>496</v>
       </c>
       <c r="F59" s="5">
         <v>2310</v>
       </c>
       <c r="G59" s="6"/>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B60" s="5">
         <v>3485</v>
       </c>
       <c r="C60" s="5">
         <v>3357</v>
       </c>
       <c r="D60" s="5">
         <v>155</v>
       </c>
       <c r="E60" s="5">
         <v>1382</v>
       </c>
       <c r="F60" s="5">
         <v>1820</v>
       </c>
       <c r="G60" s="6"/>
     </row>
     <row r="61" spans="1:7">
-      <c r="A61" s="40" t="s">
+      <c r="A61" s="29" t="s">
         <v>26</v>
       </c>
       <c r="B61" s="5">
         <v>14202</v>
       </c>
       <c r="C61" s="5">
         <v>13746</v>
       </c>
       <c r="D61" s="5">
         <v>2353</v>
       </c>
       <c r="E61" s="5">
         <v>9116</v>
       </c>
       <c r="F61" s="5">
         <v>2277</v>
       </c>
       <c r="G61" s="6"/>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B62" s="5">
         <v>3488</v>
       </c>
       <c r="C62" s="5">
         <v>3364</v>
       </c>
       <c r="D62" s="5">
         <v>242</v>
       </c>
       <c r="E62" s="5">
         <v>1094</v>
       </c>
       <c r="F62" s="5">
         <v>2028</v>
       </c>
       <c r="G62" s="6"/>
     </row>
     <row r="63" spans="1:7">
-      <c r="A63" s="40" t="s">
+      <c r="A63" s="29" t="s">
         <v>28</v>
       </c>
       <c r="B63" s="5">
         <v>4990</v>
       </c>
       <c r="C63" s="5">
         <v>4876</v>
       </c>
       <c r="D63" s="5">
         <v>282</v>
       </c>
       <c r="E63" s="5">
         <v>1949</v>
       </c>
       <c r="F63" s="5">
         <v>2645</v>
       </c>
       <c r="G63" s="6"/>
     </row>
     <row r="64" spans="1:7">
-      <c r="A64" s="41" t="s">
+      <c r="A64" s="30" t="s">
         <v>29</v>
       </c>
       <c r="B64" s="7">
         <v>14534</v>
       </c>
       <c r="C64" s="7">
         <v>14038</v>
       </c>
       <c r="D64" s="7">
         <v>2938</v>
       </c>
       <c r="E64" s="7">
         <v>9302</v>
       </c>
       <c r="F64" s="7">
         <v>1798</v>
       </c>
       <c r="G64" s="6"/>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="14"/>
       <c r="B65" s="5"/>
       <c r="C65" s="5"/>
-      <c r="D65" s="30">
+      <c r="D65" s="27">
         <v>2021</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="6"/>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="14"/>
       <c r="B66" s="5"/>
       <c r="C66" s="5"/>
       <c r="D66" s="5"/>
       <c r="E66" s="5"/>
       <c r="F66" s="5"/>
       <c r="G66" s="6"/>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B67" s="5">
         <v>155447</v>
       </c>
       <c r="C67" s="5">
         <v>150448</v>
       </c>
@@ -4237,51 +4254,51 @@
       </c>
       <c r="G67" s="6"/>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B68" s="5">
         <v>16239</v>
       </c>
       <c r="C68" s="5">
         <v>15352</v>
       </c>
       <c r="D68" s="5">
         <v>3207</v>
       </c>
       <c r="E68" s="5">
         <v>11579</v>
       </c>
       <c r="F68" s="5">
         <v>566</v>
       </c>
       <c r="G68" s="6"/>
     </row>
     <row r="69" spans="1:7">
-      <c r="A69" s="40" t="s">
+      <c r="A69" s="29" t="s">
         <v>11</v>
       </c>
       <c r="B69" s="5">
         <v>5883</v>
       </c>
       <c r="C69" s="5">
         <v>5649</v>
       </c>
       <c r="D69" s="5">
         <v>1121</v>
       </c>
       <c r="E69" s="5">
         <v>4088</v>
       </c>
       <c r="F69" s="5">
         <v>440</v>
       </c>
       <c r="G69" s="6"/>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B70" s="5">
         <v>1847</v>
@@ -4321,114 +4338,114 @@
       </c>
       <c r="G71" s="6"/>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B72" s="5">
         <v>4337</v>
       </c>
       <c r="C72" s="5">
         <v>4151</v>
       </c>
       <c r="D72" s="5">
         <v>288</v>
       </c>
       <c r="E72" s="5">
         <v>2374</v>
       </c>
       <c r="F72" s="5">
         <v>1489</v>
       </c>
       <c r="G72" s="6"/>
     </row>
     <row r="73" spans="1:7">
-      <c r="A73" s="40" t="s">
+      <c r="A73" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B73" s="5">
         <v>2249</v>
       </c>
       <c r="C73" s="5">
         <v>2156</v>
       </c>
       <c r="D73" s="5">
         <v>187</v>
       </c>
       <c r="E73" s="5">
         <v>746</v>
       </c>
       <c r="F73" s="5">
         <v>1223</v>
       </c>
       <c r="G73" s="6"/>
     </row>
     <row r="74" spans="1:7">
-      <c r="A74" s="40" t="s">
+      <c r="A74" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B74" s="5">
         <v>21378</v>
       </c>
       <c r="C74" s="5">
         <v>20896</v>
       </c>
       <c r="D74" s="5">
         <v>1886</v>
       </c>
       <c r="E74" s="5">
         <v>8585</v>
       </c>
       <c r="F74" s="5">
         <v>10425</v>
       </c>
       <c r="G74" s="6"/>
     </row>
     <row r="75" spans="1:7">
-      <c r="A75" s="40" t="s">
+      <c r="A75" s="29" t="s">
         <v>17</v>
       </c>
       <c r="B75" s="5">
         <v>9671</v>
       </c>
       <c r="C75" s="5">
         <v>9438</v>
       </c>
       <c r="D75" s="5">
         <v>1071</v>
       </c>
       <c r="E75" s="5">
         <v>4440</v>
       </c>
       <c r="F75" s="5">
         <v>3927</v>
       </c>
       <c r="G75" s="6"/>
     </row>
     <row r="76" spans="1:7">
-      <c r="A76" s="40" t="s">
+      <c r="A76" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B76" s="5">
         <v>2743</v>
       </c>
       <c r="C76" s="5">
         <v>2642</v>
       </c>
       <c r="D76" s="5">
         <v>173</v>
       </c>
       <c r="E76" s="5">
         <v>896</v>
       </c>
       <c r="F76" s="5">
         <v>1573</v>
       </c>
       <c r="G76" s="6"/>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B77" s="5">
         <v>3773</v>
@@ -4468,1291 +4485,1269 @@
       </c>
       <c r="G78" s="6"/>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B79" s="5">
         <v>2745</v>
       </c>
       <c r="C79" s="5">
         <v>2630</v>
       </c>
       <c r="D79" s="5">
         <v>190</v>
       </c>
       <c r="E79" s="5">
         <v>1269</v>
       </c>
       <c r="F79" s="5">
         <v>1171</v>
       </c>
       <c r="G79" s="6"/>
     </row>
     <row r="80" spans="1:7">
-      <c r="A80" s="40" t="s">
+      <c r="A80" s="29" t="s">
         <v>22</v>
       </c>
       <c r="B80" s="5">
         <v>20018</v>
       </c>
       <c r="C80" s="5">
         <v>19445</v>
       </c>
       <c r="D80" s="5">
         <v>3834</v>
       </c>
       <c r="E80" s="5">
         <v>13420</v>
       </c>
       <c r="F80" s="5">
         <v>2191</v>
       </c>
       <c r="G80" s="6"/>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B81" s="5">
         <v>10505</v>
       </c>
       <c r="C81" s="5">
         <v>10297</v>
       </c>
       <c r="D81" s="5">
         <v>796</v>
       </c>
       <c r="E81" s="5">
         <v>4003</v>
       </c>
       <c r="F81" s="5">
         <v>5498</v>
       </c>
       <c r="G81" s="6"/>
     </row>
     <row r="82" spans="1:7">
-      <c r="A82" s="40" t="s">
+      <c r="A82" s="29" t="s">
         <v>24</v>
       </c>
       <c r="B82" s="5">
         <v>3092</v>
       </c>
       <c r="C82" s="5">
         <v>3003</v>
       </c>
       <c r="D82" s="5">
         <v>130</v>
       </c>
       <c r="E82" s="5">
         <v>585</v>
       </c>
       <c r="F82" s="5">
         <v>2288</v>
       </c>
       <c r="G82" s="6"/>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B83" s="5">
         <v>3458</v>
       </c>
       <c r="C83" s="5">
         <v>3338</v>
       </c>
       <c r="D83" s="5">
         <v>165</v>
       </c>
       <c r="E83" s="5">
         <v>1415</v>
       </c>
       <c r="F83" s="5">
         <v>1758</v>
       </c>
       <c r="G83" s="6"/>
     </row>
     <row r="84" spans="1:7">
-      <c r="A84" s="40" t="s">
+      <c r="A84" s="29" t="s">
         <v>26</v>
       </c>
       <c r="B84" s="5">
         <v>15207</v>
       </c>
       <c r="C84" s="5">
         <v>14725</v>
       </c>
       <c r="D84" s="5">
         <v>2578</v>
       </c>
       <c r="E84" s="5">
         <v>10164</v>
       </c>
       <c r="F84" s="5">
         <v>1983</v>
       </c>
       <c r="G84" s="6"/>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B85" s="5">
         <v>3594</v>
       </c>
       <c r="C85" s="5">
         <v>3471</v>
       </c>
       <c r="D85" s="5">
         <v>244</v>
       </c>
       <c r="E85" s="5">
         <v>1203</v>
       </c>
       <c r="F85" s="5">
         <v>2024</v>
       </c>
       <c r="G85" s="6"/>
     </row>
     <row r="86" spans="1:7">
-      <c r="A86" s="40" t="s">
+      <c r="A86" s="29" t="s">
         <v>28</v>
       </c>
       <c r="B86" s="5">
         <v>5041</v>
       </c>
       <c r="C86" s="5">
         <v>4932</v>
       </c>
       <c r="D86" s="5">
         <v>291</v>
       </c>
       <c r="E86" s="5">
         <v>1997</v>
       </c>
       <c r="F86" s="5">
         <v>2644</v>
       </c>
       <c r="G86" s="6"/>
     </row>
     <row r="87" spans="1:7">
-      <c r="A87" s="41" t="s">
+      <c r="A87" s="30" t="s">
         <v>29</v>
       </c>
       <c r="B87" s="7">
         <v>15809</v>
       </c>
       <c r="C87" s="7">
         <v>15311</v>
       </c>
       <c r="D87" s="7">
         <v>3187</v>
       </c>
       <c r="E87" s="7">
         <v>10366</v>
       </c>
       <c r="F87" s="7">
         <v>1758</v>
       </c>
       <c r="G87" s="6"/>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="14"/>
       <c r="B88" s="5"/>
       <c r="C88" s="5"/>
-      <c r="D88" s="30">
+      <c r="D88" s="27">
         <v>2022</v>
       </c>
       <c r="E88" s="5"/>
       <c r="F88" s="5"/>
       <c r="G88" s="6"/>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="14"/>
       <c r="B89" s="5"/>
       <c r="C89" s="5"/>
       <c r="D89" s="5"/>
       <c r="E89" s="5"/>
       <c r="F89" s="5"/>
       <c r="G89" s="6"/>
     </row>
     <row r="90" spans="1:7">
-      <c r="A90" s="39" t="s">
+      <c r="A90" s="28" t="s">
         <v>30</v>
       </c>
       <c r="B90" s="20">
         <v>126343</v>
       </c>
       <c r="C90" s="16">
         <v>15626</v>
       </c>
       <c r="D90" s="16">
         <v>151</v>
       </c>
       <c r="E90" s="20">
         <v>82605</v>
       </c>
       <c r="F90" s="20">
         <v>27961</v>
       </c>
       <c r="G90" s="6"/>
     </row>
     <row r="91" spans="1:7">
-      <c r="A91" s="40" t="s">
+      <c r="A91" s="29" t="s">
         <v>11</v>
       </c>
       <c r="B91" s="20">
         <v>6664</v>
       </c>
       <c r="C91" s="16">
         <v>1211</v>
       </c>
       <c r="D91" s="16">
         <v>21</v>
       </c>
       <c r="E91" s="20">
         <v>4982</v>
       </c>
       <c r="F91" s="20">
         <v>450</v>
       </c>
       <c r="G91" s="6"/>
     </row>
     <row r="92" spans="1:7">
-      <c r="A92" s="40" t="s">
+      <c r="A92" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B92" s="20">
         <v>2477</v>
       </c>
       <c r="C92" s="16">
         <v>217</v>
       </c>
       <c r="D92" s="16">
         <v>3</v>
       </c>
       <c r="E92" s="20">
         <v>1088</v>
       </c>
       <c r="F92" s="20">
         <v>1169</v>
       </c>
       <c r="G92" s="6"/>
     </row>
     <row r="93" spans="1:7">
-      <c r="A93" s="40" t="s">
+      <c r="A93" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B93" s="20">
         <v>23684</v>
       </c>
       <c r="C93" s="16">
         <v>1980</v>
       </c>
       <c r="D93" s="16">
         <v>15</v>
       </c>
       <c r="E93" s="20">
         <v>11927</v>
       </c>
       <c r="F93" s="20">
         <v>9762</v>
       </c>
       <c r="G93" s="6"/>
     </row>
     <row r="94" spans="1:7">
-      <c r="A94" s="40" t="s">
+      <c r="A94" s="29" t="s">
         <v>17</v>
       </c>
       <c r="B94" s="20">
         <v>12697</v>
       </c>
       <c r="C94" s="16">
         <v>1137</v>
       </c>
       <c r="D94" s="16">
         <v>7</v>
       </c>
       <c r="E94" s="20">
         <v>7470</v>
       </c>
       <c r="F94" s="20">
         <v>4083</v>
       </c>
       <c r="G94" s="6"/>
     </row>
     <row r="95" spans="1:7">
-      <c r="A95" s="40" t="s">
+      <c r="A95" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B95" s="20">
         <v>3048</v>
       </c>
       <c r="C95" s="16">
         <v>183</v>
       </c>
       <c r="D95" s="16">
         <v>1</v>
       </c>
       <c r="E95" s="20">
         <v>1185</v>
       </c>
       <c r="F95" s="20">
         <v>1679</v>
       </c>
       <c r="G95" s="6"/>
     </row>
     <row r="96" spans="1:7">
-      <c r="A96" s="40" t="s">
+      <c r="A96" s="29" t="s">
         <v>22</v>
       </c>
       <c r="B96" s="20">
         <v>28695</v>
       </c>
       <c r="C96" s="16">
         <v>3994</v>
       </c>
       <c r="D96" s="16">
         <v>33</v>
       </c>
       <c r="E96" s="20">
         <v>22549</v>
       </c>
       <c r="F96" s="20">
         <v>2119</v>
       </c>
       <c r="G96" s="6"/>
     </row>
     <row r="97" spans="1:7">
-      <c r="A97" s="40" t="s">
+      <c r="A97" s="29" t="s">
         <v>24</v>
       </c>
       <c r="B97" s="20">
         <v>3396</v>
       </c>
       <c r="C97" s="16">
         <v>140</v>
       </c>
       <c r="D97" s="17" t="s">
         <v>8</v>
       </c>
       <c r="E97" s="20">
         <v>897</v>
       </c>
       <c r="F97" s="20">
         <v>2359</v>
       </c>
       <c r="G97" s="6"/>
     </row>
     <row r="98" spans="1:7">
-      <c r="A98" s="40" t="s">
+      <c r="A98" s="29" t="s">
         <v>26</v>
       </c>
       <c r="B98" s="20">
         <v>19674</v>
       </c>
       <c r="C98" s="16">
         <v>3034</v>
       </c>
       <c r="D98" s="16">
         <v>25</v>
       </c>
       <c r="E98" s="20">
         <v>14672</v>
       </c>
       <c r="F98" s="20">
         <v>1943</v>
       </c>
       <c r="G98" s="6"/>
     </row>
     <row r="99" spans="1:7">
-      <c r="A99" s="40" t="s">
+      <c r="A99" s="29" t="s">
         <v>28</v>
       </c>
       <c r="B99" s="20">
         <v>5598</v>
       </c>
       <c r="C99" s="16">
         <v>292</v>
       </c>
       <c r="D99" s="16">
         <v>1</v>
       </c>
       <c r="E99" s="20">
         <v>2634</v>
       </c>
       <c r="F99" s="20">
         <v>2671</v>
       </c>
       <c r="G99" s="6"/>
     </row>
     <row r="100" spans="1:7">
-      <c r="A100" s="41" t="s">
+      <c r="A100" s="30" t="s">
         <v>29</v>
       </c>
       <c r="B100" s="22">
         <v>20410</v>
       </c>
       <c r="C100" s="18">
         <v>3438</v>
       </c>
       <c r="D100" s="18">
         <v>45</v>
       </c>
       <c r="E100" s="22">
         <v>15201</v>
       </c>
       <c r="F100" s="22">
         <v>1726</v>
       </c>
       <c r="G100" s="6"/>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" s="14"/>
       <c r="B101" s="5"/>
       <c r="C101" s="5"/>
-      <c r="D101" s="30">
+      <c r="D101" s="27">
         <v>2023</v>
       </c>
       <c r="E101" s="5"/>
       <c r="F101" s="5"/>
       <c r="G101" s="6"/>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="14"/>
       <c r="B102" s="5"/>
       <c r="C102" s="5"/>
       <c r="E102" s="5"/>
       <c r="F102" s="5"/>
       <c r="G102" s="6"/>
     </row>
     <row r="103" spans="1:7">
-      <c r="A103" s="39" t="s">
+      <c r="A103" s="28" t="s">
         <v>30</v>
       </c>
       <c r="B103" s="16">
         <v>141877</v>
       </c>
       <c r="C103" s="16">
         <v>16575</v>
       </c>
       <c r="D103" s="16">
         <v>148</v>
       </c>
       <c r="E103" s="16">
         <v>95252</v>
       </c>
       <c r="F103" s="16">
         <v>29902</v>
       </c>
       <c r="G103" s="6"/>
     </row>
     <row r="104" spans="1:7">
-      <c r="A104" s="40" t="s">
+      <c r="A104" s="29" t="s">
         <v>11</v>
       </c>
       <c r="B104" s="16">
         <v>7041</v>
       </c>
       <c r="C104" s="16">
         <v>1299</v>
       </c>
       <c r="D104" s="16">
         <v>23</v>
       </c>
       <c r="E104" s="16">
         <v>5232</v>
       </c>
       <c r="F104" s="16">
         <v>487</v>
       </c>
       <c r="G104" s="6"/>
     </row>
     <row r="105" spans="1:7">
-      <c r="A105" s="40" t="s">
+      <c r="A105" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B105" s="16">
         <v>2801</v>
       </c>
       <c r="C105" s="16">
         <v>229</v>
       </c>
       <c r="D105" s="16">
         <v>3</v>
       </c>
       <c r="E105" s="16">
         <v>1199</v>
       </c>
       <c r="F105" s="16">
         <v>1370</v>
       </c>
     </row>
     <row r="106" spans="1:7">
-      <c r="A106" s="40" t="s">
+      <c r="A106" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B106" s="16">
         <v>26339</v>
       </c>
       <c r="C106" s="16">
         <v>2017</v>
       </c>
       <c r="D106" s="16">
         <v>16</v>
       </c>
       <c r="E106" s="16">
         <v>13868</v>
       </c>
       <c r="F106" s="16">
         <v>10438</v>
       </c>
     </row>
     <row r="107" spans="1:7">
-      <c r="A107" s="40" t="s">
+      <c r="A107" s="29" t="s">
         <v>17</v>
       </c>
       <c r="B107" s="16">
         <v>14159</v>
       </c>
       <c r="C107" s="16">
         <v>1164</v>
       </c>
       <c r="D107" s="16">
         <v>6</v>
       </c>
       <c r="E107" s="16">
         <v>8682</v>
       </c>
       <c r="F107" s="16">
         <v>4307</v>
       </c>
     </row>
     <row r="108" spans="1:7">
-      <c r="A108" s="40" t="s">
+      <c r="A108" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B108" s="16">
         <v>3410</v>
       </c>
       <c r="C108" s="16">
         <v>199</v>
       </c>
       <c r="D108" s="16">
         <v>1</v>
       </c>
       <c r="E108" s="16">
         <v>1378</v>
       </c>
       <c r="F108" s="16">
         <v>1832</v>
       </c>
     </row>
     <row r="109" spans="1:7">
-      <c r="A109" s="40" t="s">
+      <c r="A109" s="29" t="s">
         <v>22</v>
       </c>
       <c r="B109" s="16">
         <v>32821</v>
       </c>
       <c r="C109" s="16">
         <v>4493</v>
       </c>
       <c r="D109" s="16">
         <v>36</v>
       </c>
       <c r="E109" s="16">
         <v>26047</v>
       </c>
       <c r="F109" s="16">
         <v>2245</v>
       </c>
     </row>
     <row r="110" spans="1:7">
-      <c r="A110" s="40" t="s">
+      <c r="A110" s="29" t="s">
         <v>24</v>
       </c>
       <c r="B110" s="16">
         <v>3655</v>
       </c>
       <c r="C110" s="16">
         <v>157</v>
       </c>
       <c r="D110" s="17" t="s">
         <v>8</v>
       </c>
       <c r="E110" s="16">
         <v>1080</v>
       </c>
       <c r="F110" s="16">
         <v>2418</v>
       </c>
     </row>
     <row r="111" spans="1:7">
-      <c r="A111" s="40" t="s">
+      <c r="A111" s="29" t="s">
         <v>26</v>
       </c>
       <c r="B111" s="16">
         <v>22174</v>
       </c>
       <c r="C111" s="16">
         <v>3017</v>
       </c>
       <c r="D111" s="16">
         <v>26</v>
       </c>
       <c r="E111" s="16">
         <v>17102</v>
       </c>
       <c r="F111" s="16">
         <v>2029</v>
       </c>
     </row>
     <row r="112" spans="1:7">
-      <c r="A112" s="40" t="s">
+      <c r="A112" s="29" t="s">
         <v>28</v>
       </c>
       <c r="B112" s="16">
         <v>6264</v>
       </c>
       <c r="C112" s="16">
         <v>309</v>
       </c>
       <c r="D112" s="16">
         <v>1</v>
       </c>
       <c r="E112" s="16">
         <v>3123</v>
       </c>
       <c r="F112" s="16">
         <v>2831</v>
       </c>
     </row>
     <row r="113" spans="1:6">
-      <c r="A113" s="41" t="s">
+      <c r="A113" s="30" t="s">
         <v>29</v>
       </c>
       <c r="B113" s="18">
         <v>23213</v>
       </c>
       <c r="C113" s="18">
         <v>3691</v>
       </c>
       <c r="D113" s="18">
         <v>36</v>
       </c>
       <c r="E113" s="18">
         <v>17541</v>
       </c>
       <c r="F113" s="18">
         <v>1945</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="14"/>
       <c r="B114" s="5"/>
       <c r="C114" s="5"/>
-      <c r="D114" s="30">
+      <c r="D114" s="27">
         <v>2024</v>
       </c>
       <c r="E114" s="5"/>
       <c r="F114" s="5"/>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="14"/>
       <c r="B115" s="5"/>
       <c r="C115" s="5"/>
       <c r="D115" s="5"/>
       <c r="E115" s="5"/>
       <c r="F115" s="5"/>
     </row>
     <row r="116" spans="1:6">
-      <c r="A116" s="39" t="s">
+      <c r="A116" s="28" t="s">
         <v>30</v>
       </c>
       <c r="B116" s="19">
         <v>151138</v>
       </c>
       <c r="C116" s="16">
         <v>17694</v>
       </c>
       <c r="D116" s="16">
         <v>151</v>
       </c>
       <c r="E116" s="19">
         <v>103647</v>
       </c>
       <c r="F116" s="19">
         <v>29646</v>
       </c>
     </row>
     <row r="117" spans="1:6">
-      <c r="A117" s="40" t="s">
+      <c r="A117" s="29" t="s">
         <v>11</v>
       </c>
       <c r="B117" s="20">
         <v>7348</v>
       </c>
       <c r="C117" s="16">
         <v>1252</v>
       </c>
       <c r="D117" s="16">
         <v>28</v>
       </c>
       <c r="E117" s="20">
         <v>5593</v>
       </c>
       <c r="F117" s="20">
         <v>475</v>
       </c>
     </row>
     <row r="118" spans="1:6">
-      <c r="A118" s="40" t="s">
+      <c r="A118" s="29" t="s">
         <v>31</v>
       </c>
       <c r="B118" s="20">
         <v>3625</v>
       </c>
       <c r="C118" s="16">
         <v>554</v>
       </c>
       <c r="D118" s="16">
         <v>7</v>
       </c>
       <c r="E118" s="20">
         <v>2602</v>
       </c>
       <c r="F118" s="20">
         <v>462</v>
       </c>
     </row>
     <row r="119" spans="1:6">
-      <c r="A119" s="40" t="s">
+      <c r="A119" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B119" s="20">
         <v>2779</v>
       </c>
       <c r="C119" s="16">
         <v>258</v>
       </c>
       <c r="D119" s="16">
         <v>3</v>
       </c>
       <c r="E119" s="20">
         <v>1173</v>
       </c>
       <c r="F119" s="21">
         <v>1345</v>
       </c>
     </row>
     <row r="120" spans="1:6">
-      <c r="A120" s="40" t="s">
+      <c r="A120" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B120" s="20">
         <v>27221</v>
       </c>
       <c r="C120" s="16">
         <v>2141</v>
       </c>
       <c r="D120" s="16">
         <v>13</v>
       </c>
       <c r="E120" s="20">
         <v>14665</v>
       </c>
       <c r="F120" s="21">
         <v>10402</v>
       </c>
     </row>
     <row r="121" spans="1:6">
-      <c r="A121" s="40" t="s">
+      <c r="A121" s="29" t="s">
         <v>17</v>
       </c>
       <c r="B121" s="20">
         <v>14475</v>
       </c>
       <c r="C121" s="16">
         <v>1210</v>
       </c>
       <c r="D121" s="16">
         <v>6</v>
       </c>
       <c r="E121" s="20">
         <v>9078</v>
       </c>
       <c r="F121" s="21">
         <v>4181</v>
       </c>
     </row>
     <row r="122" spans="1:6">
-      <c r="A122" s="40" t="s">
+      <c r="A122" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B122" s="20">
         <v>3375</v>
       </c>
       <c r="C122" s="16">
         <v>229</v>
       </c>
       <c r="D122" s="16">
         <v>1</v>
       </c>
       <c r="E122" s="20">
         <v>1320</v>
       </c>
       <c r="F122" s="21">
         <v>1825</v>
       </c>
     </row>
     <row r="123" spans="1:6">
-      <c r="A123" s="40" t="s">
+      <c r="A123" s="29" t="s">
         <v>22</v>
       </c>
       <c r="B123" s="20">
         <v>36164</v>
       </c>
       <c r="C123" s="16">
         <v>4776</v>
       </c>
       <c r="D123" s="16">
         <v>28</v>
       </c>
       <c r="E123" s="20">
         <v>29184</v>
       </c>
       <c r="F123" s="21">
         <v>2176</v>
       </c>
     </row>
     <row r="124" spans="1:6">
-      <c r="A124" s="40" t="s">
+      <c r="A124" s="29" t="s">
         <v>24</v>
       </c>
       <c r="B124" s="20">
         <v>3679</v>
       </c>
       <c r="C124" s="16">
         <v>171</v>
       </c>
       <c r="D124" s="17" t="s">
         <v>8</v>
       </c>
       <c r="E124" s="20">
         <v>1088</v>
       </c>
       <c r="F124" s="21">
         <v>2420</v>
       </c>
     </row>
     <row r="125" spans="1:6">
-      <c r="A125" s="40" t="s">
+      <c r="A125" s="29" t="s">
         <v>26</v>
       </c>
       <c r="B125" s="20">
         <v>24641</v>
       </c>
       <c r="C125" s="16">
         <v>3360</v>
       </c>
       <c r="D125" s="16">
         <v>31</v>
       </c>
       <c r="E125" s="20">
         <v>19295</v>
       </c>
       <c r="F125" s="21">
         <v>1955</v>
       </c>
     </row>
     <row r="126" spans="1:6">
-      <c r="A126" s="40" t="s">
+      <c r="A126" s="29" t="s">
         <v>28</v>
       </c>
       <c r="B126" s="20">
         <v>6195</v>
       </c>
       <c r="C126" s="16">
         <v>337</v>
       </c>
       <c r="D126" s="16">
         <v>1</v>
       </c>
       <c r="E126" s="20">
         <v>2960</v>
       </c>
       <c r="F126" s="21">
         <v>2897</v>
       </c>
     </row>
     <row r="127" spans="1:6">
-      <c r="A127" s="41" t="s">
+      <c r="A127" s="30" t="s">
         <v>29</v>
       </c>
       <c r="B127" s="22">
         <v>21636</v>
       </c>
       <c r="C127" s="18">
         <v>3406</v>
       </c>
       <c r="D127" s="18">
         <v>33</v>
       </c>
       <c r="E127" s="22">
         <v>16689</v>
       </c>
       <c r="F127" s="22">
         <v>1508</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="23"/>
       <c r="B128" s="5"/>
       <c r="C128" s="5"/>
       <c r="D128" s="5"/>
       <c r="E128" s="5"/>
       <c r="F128" s="5"/>
     </row>
     <row r="129" spans="1:6">
-      <c r="A129" s="23"/>
+      <c r="A129" s="14"/>
       <c r="B129" s="5"/>
       <c r="C129" s="5"/>
-      <c r="D129" s="5"/>
+      <c r="D129" s="27">
+        <v>2025</v>
+      </c>
       <c r="E129" s="5"/>
       <c r="F129" s="5"/>
     </row>
     <row r="130" spans="1:6">
-      <c r="A130" s="23"/>
+      <c r="A130" s="14"/>
       <c r="B130" s="5"/>
       <c r="C130" s="5"/>
       <c r="D130" s="5"/>
       <c r="E130" s="5"/>
       <c r="F130" s="5"/>
     </row>
     <row r="131" spans="1:6">
-      <c r="A131" s="23"/>
-[...4 lines deleted...]
-      <c r="F131" s="5"/>
+      <c r="A131" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="B131" s="42">
+        <v>165586</v>
+      </c>
+      <c r="C131" s="43">
+        <v>18799</v>
+      </c>
+      <c r="D131" s="43">
+        <v>141</v>
+      </c>
+      <c r="E131" s="42">
+        <v>118964</v>
+      </c>
+      <c r="F131" s="42">
+        <v>27682</v>
+      </c>
     </row>
     <row r="132" spans="1:6">
-      <c r="A132" s="23"/>
-[...4 lines deleted...]
-      <c r="F132" s="5"/>
+      <c r="A132" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="B132" s="42">
+        <v>7836</v>
+      </c>
+      <c r="C132" s="43">
+        <v>1328</v>
+      </c>
+      <c r="D132" s="43">
+        <v>24</v>
+      </c>
+      <c r="E132" s="42">
+        <v>6057</v>
+      </c>
+      <c r="F132" s="42">
+        <v>427</v>
+      </c>
     </row>
     <row r="133" spans="1:6">
-      <c r="A133" s="23"/>
-[...4 lines deleted...]
-      <c r="F133" s="5"/>
+      <c r="A133" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="B133" s="42">
+        <v>3668</v>
+      </c>
+      <c r="C133" s="43">
+        <v>593</v>
+      </c>
+      <c r="D133" s="43">
+        <v>9</v>
+      </c>
+      <c r="E133" s="42">
+        <v>2635</v>
+      </c>
+      <c r="F133" s="42">
+        <v>431</v>
+      </c>
     </row>
     <row r="134" spans="1:6">
-      <c r="A134" s="23"/>
-[...4 lines deleted...]
-      <c r="F134" s="5"/>
+      <c r="A134" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="B134" s="42">
+        <v>2673</v>
+      </c>
+      <c r="C134" s="43">
+        <v>247</v>
+      </c>
+      <c r="D134" s="43">
+        <v>3</v>
+      </c>
+      <c r="E134" s="42">
+        <v>1191</v>
+      </c>
+      <c r="F134" s="42">
+        <v>1232</v>
+      </c>
     </row>
     <row r="135" spans="1:6">
-      <c r="A135" s="10"/>
-[...4 lines deleted...]
-      <c r="F135" s="26"/>
+      <c r="A135" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B135" s="42">
+        <v>28470</v>
+      </c>
+      <c r="C135" s="43">
+        <v>2210</v>
+      </c>
+      <c r="D135" s="43">
+        <v>9</v>
+      </c>
+      <c r="E135" s="42">
+        <v>16311</v>
+      </c>
+      <c r="F135" s="42">
+        <v>9940</v>
+      </c>
     </row>
     <row r="136" spans="1:6">
-      <c r="A136" s="14"/>
-[...4 lines deleted...]
-      <c r="F136" s="26"/>
+      <c r="A136" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="B136" s="42">
+        <v>15274</v>
+      </c>
+      <c r="C136" s="43">
+        <v>1207</v>
+      </c>
+      <c r="D136" s="43">
+        <v>7</v>
+      </c>
+      <c r="E136" s="42">
+        <v>10240</v>
+      </c>
+      <c r="F136" s="42">
+        <v>3820</v>
+      </c>
     </row>
     <row r="137" spans="1:6">
-      <c r="A137" s="14"/>
-[...4 lines deleted...]
-      <c r="F137" s="26"/>
+      <c r="A137" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="B137" s="42">
+        <v>3310</v>
+      </c>
+      <c r="C137" s="43">
+        <v>239</v>
+      </c>
+      <c r="D137" s="43">
+        <v>1</v>
+      </c>
+      <c r="E137" s="42">
+        <v>1361</v>
+      </c>
+      <c r="F137" s="42">
+        <v>1709</v>
+      </c>
     </row>
     <row r="138" spans="1:6">
-      <c r="A138" s="14"/>
-[...4 lines deleted...]
-      <c r="F138" s="26"/>
+      <c r="A138" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="B138" s="42">
+        <v>41302</v>
+      </c>
+      <c r="C138" s="43">
+        <v>5096</v>
+      </c>
+      <c r="D138" s="43">
+        <v>28</v>
+      </c>
+      <c r="E138" s="42">
+        <v>34314</v>
+      </c>
+      <c r="F138" s="42">
+        <v>1864</v>
+      </c>
     </row>
     <row r="139" spans="1:6">
-      <c r="A139" s="27"/>
-[...4 lines deleted...]
-      <c r="F139" s="28"/>
+      <c r="A139" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="B139" s="42">
+        <v>3666</v>
+      </c>
+      <c r="C139" s="43">
+        <v>167</v>
+      </c>
+      <c r="D139" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="E139" s="42">
+        <v>1165</v>
+      </c>
+      <c r="F139" s="42">
+        <v>2334</v>
+      </c>
     </row>
     <row r="140" spans="1:6">
-      <c r="A140" s="23"/>
-[...4 lines deleted...]
-      <c r="F140" s="26"/>
+      <c r="A140" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="B140" s="42">
+        <v>28419</v>
+      </c>
+      <c r="C140" s="43">
+        <v>3727</v>
+      </c>
+      <c r="D140" s="43">
+        <v>33</v>
+      </c>
+      <c r="E140" s="42">
+        <v>23023</v>
+      </c>
+      <c r="F140" s="42">
+        <v>1636</v>
+      </c>
     </row>
     <row r="141" spans="1:6">
-      <c r="A141" s="23"/>
-[...4 lines deleted...]
-      <c r="F141" s="26"/>
+      <c r="A141" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="B141" s="42">
+        <v>6258</v>
+      </c>
+      <c r="C141" s="43">
+        <v>343</v>
+      </c>
+      <c r="D141" s="43">
+        <v>1</v>
+      </c>
+      <c r="E141" s="42">
+        <v>3027</v>
+      </c>
+      <c r="F141" s="42">
+        <v>2887</v>
+      </c>
     </row>
     <row r="142" spans="1:6">
-      <c r="A142" s="23"/>
-[...4 lines deleted...]
-      <c r="F142" s="26"/>
+      <c r="A142" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="B142" s="45">
+        <v>24710</v>
+      </c>
+      <c r="C142" s="46">
+        <v>3642</v>
+      </c>
+      <c r="D142" s="46">
+        <v>26</v>
+      </c>
+      <c r="E142" s="45">
+        <v>19640</v>
+      </c>
+      <c r="F142" s="45">
+        <v>1402</v>
+      </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="23"/>
       <c r="B143" s="5"/>
       <c r="C143" s="24"/>
       <c r="D143" s="9"/>
       <c r="E143" s="25"/>
       <c r="F143" s="26"/>
-    </row>
-[...166 lines deleted...]
-      <c r="F164" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.24" right="0.15" top="0.28000000000000003" bottom="0.23" header="0.2" footer="0.16"/>
-  <pageSetup paperSize="9" scale="97" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="82" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="64" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>2005-2024</vt:lpstr>
+      <vt:lpstr>2005-2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>a.akhmadieva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>