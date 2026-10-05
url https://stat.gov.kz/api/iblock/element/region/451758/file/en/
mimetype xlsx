--- v0 (2026-04-29)
+++ v1 (2026-10-05)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="12705" yWindow="-15" windowWidth="12540" windowHeight="12345"/>
   </bookViews>
   <sheets>
     <sheet name="2005-2024" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="125" uniqueCount="39">
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>Number of employed in small and medium enterprises</t>
   </si>
   <si>
     <t>person</t>
   </si>
   <si>
     <t>individual enterpreneurs</t>
   </si>
   <si>
     <t>peasant or farmer enterprises</t>
   </si>
   <si>
     <t>including</t>
   </si>
   <si>
     <t>legal entities of small and medium enterprises</t>
   </si>
   <si>
     <t xml:space="preserve">* According to Entrepreneur Code of the Republic of Kazakhstan dated October 29, 2015 № 375-V for state statistical purposes provided the use of the criteria for small and medium-sized enterprises only in the average number of employees.                        </t>
   </si>
   <si>
@@ -126,63 +126,66 @@
   </si>
   <si>
     <t xml:space="preserve">Almaty </t>
   </si>
   <si>
     <t>g.a. Alatay</t>
   </si>
   <si>
     <t>2019*</t>
   </si>
   <si>
     <t>2020*</t>
   </si>
   <si>
     <t>2024*</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>2021*</t>
   </si>
+  <si>
+    <t>2025*</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="0.0000"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="43">
+  <fonts count="44">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -438,50 +441,56 @@
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="25">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFA5A5A5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
@@ -12108,51 +12117,51 @@
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="24" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="24" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="24" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="21" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
@@ -12175,87 +12184,96 @@
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="41" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="39" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="40" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="3" fontId="40" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="43" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="43" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="43" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="11308">
     <cellStyle name="20% - Акцент1 10" xfId="2"/>
     <cellStyle name="20% - Акцент1 10 2" xfId="3"/>
     <cellStyle name="20% - Акцент1 10 3" xfId="4"/>
     <cellStyle name="20% - Акцент1 10 4" xfId="5"/>
     <cellStyle name="20% - Акцент1 10 5" xfId="6"/>
     <cellStyle name="20% - Акцент1 10 6" xfId="7"/>
     <cellStyle name="20% - Акцент1 10 7" xfId="8"/>
     <cellStyle name="20% - Акцент1 11" xfId="9"/>
     <cellStyle name="20% - Акцент1 11 2" xfId="10"/>
     <cellStyle name="20% - Акцент1 11 3" xfId="11"/>
     <cellStyle name="20% - Акцент1 11 4" xfId="12"/>
     <cellStyle name="20% - Акцент1 11 5" xfId="13"/>
     <cellStyle name="20% - Акцент1 11 6" xfId="14"/>
     <cellStyle name="20% - Акцент1 11 7" xfId="15"/>
     <cellStyle name="20% - Акцент1 12" xfId="16"/>
     <cellStyle name="20% - Акцент1 12 2" xfId="17"/>
     <cellStyle name="20% - Акцент1 12 3" xfId="18"/>
     <cellStyle name="20% - Акцент1 12 4" xfId="19"/>
     <cellStyle name="20% - Акцент1 12 5" xfId="20"/>
     <cellStyle name="20% - Акцент1 12 6" xfId="21"/>
     <cellStyle name="20% - Акцент1 12 7" xfId="22"/>
     <cellStyle name="20% - Акцент1 13" xfId="23"/>
     <cellStyle name="20% - Акцент1 13 2" xfId="24"/>
@@ -23829,99 +23847,99 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:L130"/>
+  <dimension ref="A1:L145"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D25" sqref="D25"/>
+      <selection activeCell="C131" sqref="C131:E131"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="16.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="24" style="1" customWidth="1"/>
     <col min="4" max="5" width="20.28515625" style="1" customWidth="1"/>
     <col min="6" max="7" width="9.140625" style="1" hidden="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="15.75">
-      <c r="A1" s="27" t="s">
+      <c r="A1" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="27"/>
-[...2 lines deleted...]
-      <c r="E1" s="27"/>
+      <c r="B1" s="31"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
     </row>
     <row r="2" spans="1:11">
-      <c r="A2" s="28" t="s">
+      <c r="A2" s="32" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="28"/>
-[...2 lines deleted...]
-      <c r="E2" s="28"/>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
     </row>
     <row r="3" spans="1:11">
-      <c r="A3" s="29"/>
-      <c r="B3" s="31" t="s">
+      <c r="A3" s="33"/>
+      <c r="B3" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="33" t="s">
+      <c r="C3" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="34"/>
-      <c r="E3" s="34"/>
+      <c r="D3" s="38"/>
+      <c r="E3" s="38"/>
       <c r="F3" s="2"/>
     </row>
     <row r="4" spans="1:11" ht="46.5" customHeight="1">
-      <c r="A4" s="30"/>
-      <c r="B4" s="32"/>
+      <c r="A4" s="34"/>
+      <c r="B4" s="36"/>
       <c r="C4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="2"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="8">
         <v>2005</v>
       </c>
       <c r="B5" s="7">
         <v>194464</v>
       </c>
       <c r="C5" s="9">
         <v>49236</v>
       </c>
       <c r="D5" s="10">
         <v>37020</v>
       </c>
       <c r="E5" s="10">
@@ -24124,63 +24142,63 @@
       <c r="E16" s="7">
         <v>73985</v>
       </c>
       <c r="K16" s="4"/>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" s="11">
         <v>2017</v>
       </c>
       <c r="B17" s="7">
         <v>119391</v>
       </c>
       <c r="C17" s="7">
         <v>68102</v>
       </c>
       <c r="D17" s="7">
         <v>19905</v>
       </c>
       <c r="E17" s="7">
         <v>64678</v>
       </c>
       <c r="F17" s="4"/>
       <c r="K17" s="4"/>
     </row>
     <row r="18" spans="1:12">
-      <c r="A18" s="35">
+      <c r="A18" s="26">
         <v>2018</v>
       </c>
-      <c r="B18" s="36">
+      <c r="B18" s="27">
         <v>115368</v>
       </c>
-      <c r="C18" s="36">
+      <c r="C18" s="27">
         <v>68430</v>
       </c>
-      <c r="D18" s="36">
+      <c r="D18" s="27">
         <v>24304</v>
       </c>
-      <c r="E18" s="36">
+      <c r="E18" s="27">
         <v>64601</v>
       </c>
       <c r="F18" s="4"/>
       <c r="K18" s="4"/>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" s="12"/>
       <c r="B19" s="7"/>
       <c r="C19" s="22" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="4"/>
       <c r="K19" s="4"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" s="12"/>
       <c r="B20" s="7"/>
       <c r="C20" s="22"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="4"/>
       <c r="K20" s="4"/>
     </row>
@@ -24595,60 +24613,60 @@
       </c>
       <c r="B40" s="13">
         <v>7055</v>
       </c>
       <c r="C40" s="7">
         <v>1222</v>
       </c>
       <c r="D40" s="13">
         <v>2812</v>
       </c>
       <c r="E40" s="13">
         <v>3267</v>
       </c>
       <c r="F40" s="4"/>
       <c r="G40" s="4"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
       <c r="J40" s="5"/>
       <c r="K40" s="4"/>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12">
       <c r="A41" s="24" t="s">
         <v>29</v>
       </c>
-      <c r="B41" s="37">
+      <c r="B41" s="28">
         <v>32329</v>
       </c>
-      <c r="C41" s="36">
+      <c r="C41" s="27">
         <v>16802</v>
       </c>
-      <c r="D41" s="37">
+      <c r="D41" s="28">
         <v>13111</v>
       </c>
-      <c r="E41" s="37">
+      <c r="E41" s="28">
         <v>2416</v>
       </c>
       <c r="F41" s="4"/>
       <c r="G41" s="4"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
       <c r="J41" s="5"/>
       <c r="K41" s="4"/>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12">
       <c r="A42" s="12"/>
       <c r="B42" s="7"/>
       <c r="C42" s="22" t="s">
         <v>33</v>
       </c>
       <c r="D42" s="7"/>
       <c r="E42" s="7"/>
       <c r="F42" s="4"/>
       <c r="G42" s="4"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
       <c r="J42" s="5"/>
       <c r="K42" s="4"/>
       <c r="L42" s="5"/>
@@ -25034,60 +25052,60 @@
       </c>
       <c r="F62" s="4"/>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B63" s="15">
         <v>7129</v>
       </c>
       <c r="C63" s="15">
         <v>1241</v>
       </c>
       <c r="D63" s="15">
         <v>2627</v>
       </c>
       <c r="E63" s="15">
         <v>3261</v>
       </c>
       <c r="F63" s="4"/>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" s="24" t="s">
         <v>29</v>
       </c>
-      <c r="B64" s="37">
+      <c r="B64" s="28">
         <v>33948</v>
       </c>
-      <c r="C64" s="37">
+      <c r="C64" s="28">
         <v>18406</v>
       </c>
-      <c r="D64" s="37">
+      <c r="D64" s="28">
         <v>13048</v>
       </c>
-      <c r="E64" s="37">
+      <c r="E64" s="28">
         <v>2494</v>
       </c>
       <c r="F64" s="4"/>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="12"/>
       <c r="B65" s="7"/>
       <c r="C65" s="22" t="s">
         <v>37</v>
       </c>
       <c r="D65" s="7"/>
       <c r="E65" s="7"/>
       <c r="F65" s="4"/>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="12"/>
       <c r="B66" s="7"/>
       <c r="C66" s="22"/>
       <c r="D66" s="7"/>
       <c r="E66" s="7"/>
       <c r="F66" s="4"/>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="11" t="s">
         <v>9</v>
@@ -25430,60 +25448,60 @@
       </c>
       <c r="F85" s="4"/>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B86" s="17">
         <v>7719</v>
       </c>
       <c r="C86" s="7">
         <v>1881</v>
       </c>
       <c r="D86" s="7">
         <v>2555</v>
       </c>
       <c r="E86" s="7">
         <v>3283</v>
       </c>
       <c r="F86" s="4"/>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="24" t="s">
         <v>29</v>
       </c>
-      <c r="B87" s="38">
+      <c r="B87" s="29">
         <v>36105</v>
       </c>
-      <c r="C87" s="36">
+      <c r="C87" s="27">
         <v>20245</v>
       </c>
-      <c r="D87" s="36">
+      <c r="D87" s="27">
         <v>13469</v>
       </c>
-      <c r="E87" s="36">
+      <c r="E87" s="27">
         <v>2391</v>
       </c>
       <c r="F87" s="4"/>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="12"/>
       <c r="B88" s="7"/>
       <c r="C88" s="22" t="s">
         <v>36</v>
       </c>
       <c r="D88" s="7"/>
       <c r="E88" s="7"/>
       <c r="F88" s="4"/>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="12"/>
       <c r="B89" s="7"/>
       <c r="C89" s="22"/>
       <c r="D89" s="7"/>
       <c r="E89" s="7"/>
       <c r="F89" s="4"/>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="25" t="s">
         <v>30</v>
@@ -26087,76 +26105,296 @@
       </c>
       <c r="D126" s="19">
         <v>3504</v>
       </c>
       <c r="E126" s="19">
         <v>4145</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="24" t="s">
         <v>29</v>
       </c>
       <c r="B127" s="20">
         <v>49332</v>
       </c>
       <c r="C127" s="20">
         <v>27012</v>
       </c>
       <c r="D127" s="20">
         <v>20461</v>
       </c>
       <c r="E127" s="20">
         <v>1859</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
-[...7 lines deleted...]
-    </row>
     <row r="129" spans="1:5">
-      <c r="A129" s="26"/>
-[...3 lines deleted...]
-      <c r="E129" s="26"/>
+      <c r="A129" s="12"/>
+      <c r="B129" s="7"/>
+      <c r="C129" s="22" t="s">
+        <v>38</v>
+      </c>
+      <c r="D129" s="7"/>
+      <c r="E129" s="7"/>
     </row>
     <row r="130" spans="1:5" ht="21.6" customHeight="1">
-      <c r="A130" s="26"/>
-[...3 lines deleted...]
-      <c r="E130" s="26"/>
+      <c r="A130" s="12"/>
+      <c r="B130" s="7"/>
+      <c r="C130" s="22"/>
+      <c r="D130" s="7"/>
+      <c r="E130" s="7"/>
+    </row>
+    <row r="131" spans="1:5">
+      <c r="A131" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="B131" s="39">
+        <v>283009</v>
+      </c>
+      <c r="C131" s="39">
+        <v>113412</v>
+      </c>
+      <c r="D131" s="39">
+        <v>135540</v>
+      </c>
+      <c r="E131" s="39">
+        <v>34057</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
+      <c r="A132" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B132" s="39">
+        <v>18896</v>
+      </c>
+      <c r="C132" s="40">
+        <v>10883</v>
+      </c>
+      <c r="D132" s="39">
+        <v>7410</v>
+      </c>
+      <c r="E132" s="39">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
+      <c r="A133" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="B133" s="39">
+        <v>7552</v>
+      </c>
+      <c r="C133" s="40">
+        <v>4135</v>
+      </c>
+      <c r="D133" s="39">
+        <v>2896</v>
+      </c>
+      <c r="E133" s="39">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
+      <c r="A134" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="B134" s="39">
+        <v>3967</v>
+      </c>
+      <c r="C134" s="40">
+        <v>1241</v>
+      </c>
+      <c r="D134" s="39">
+        <v>1220</v>
+      </c>
+      <c r="E134" s="39">
+        <v>1506</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
+      <c r="A135" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B135" s="39">
+        <v>39932</v>
+      </c>
+      <c r="C135" s="40">
+        <v>11495</v>
+      </c>
+      <c r="D135" s="39">
+        <v>18094</v>
+      </c>
+      <c r="E135" s="39">
+        <v>10343</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
+      <c r="A136" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="B136" s="39">
+        <v>24295</v>
+      </c>
+      <c r="C136" s="40">
+        <v>7637</v>
+      </c>
+      <c r="D136" s="39">
+        <v>11744</v>
+      </c>
+      <c r="E136" s="39">
+        <v>4914</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
+      <c r="A137" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="B137" s="39">
+        <v>3891</v>
+      </c>
+      <c r="C137" s="40">
+        <v>706</v>
+      </c>
+      <c r="D137" s="39">
+        <v>1419</v>
+      </c>
+      <c r="E137" s="39">
+        <v>1766</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
+      <c r="A138" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="B138" s="39">
+        <v>65568</v>
+      </c>
+      <c r="C138" s="40">
+        <v>25343</v>
+      </c>
+      <c r="D138" s="39">
+        <v>38004</v>
+      </c>
+      <c r="E138" s="39">
+        <v>2221</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
+      <c r="A139" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="B139" s="39">
+        <v>6122</v>
+      </c>
+      <c r="C139" s="40">
+        <v>356</v>
+      </c>
+      <c r="D139" s="39">
+        <v>1521</v>
+      </c>
+      <c r="E139" s="39">
+        <v>4245</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
+      <c r="A140" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B140" s="39">
+        <v>51923</v>
+      </c>
+      <c r="C140" s="40">
+        <v>22707</v>
+      </c>
+      <c r="D140" s="39">
+        <v>27025</v>
+      </c>
+      <c r="E140" s="39">
+        <v>2191</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
+      <c r="A141" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B141" s="39">
+        <v>9724</v>
+      </c>
+      <c r="C141" s="40">
+        <v>2052</v>
+      </c>
+      <c r="D141" s="39">
+        <v>3573</v>
+      </c>
+      <c r="E141" s="39">
+        <v>4099</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
+      <c r="A142" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="B142" s="41">
+        <v>51139</v>
+      </c>
+      <c r="C142" s="41">
+        <v>26857</v>
+      </c>
+      <c r="D142" s="41">
+        <v>22634</v>
+      </c>
+      <c r="E142" s="41">
+        <v>1648</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
+      <c r="A143" s="30" t="s">
+        <v>7</v>
+      </c>
+      <c r="B143" s="30"/>
+      <c r="C143" s="30"/>
+      <c r="D143" s="30"/>
+      <c r="E143" s="30"/>
+    </row>
+    <row r="144" spans="1:5">
+      <c r="A144" s="30"/>
+      <c r="B144" s="30"/>
+      <c r="C144" s="30"/>
+      <c r="D144" s="30"/>
+      <c r="E144" s="30"/>
+    </row>
+    <row r="145" spans="1:5">
+      <c r="A145" s="30"/>
+      <c r="B145" s="30"/>
+      <c r="C145" s="30"/>
+      <c r="D145" s="30"/>
+      <c r="E145" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A128:E130"/>
+    <mergeCell ref="A143:E145"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:E3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.35433070866141736" right="0.15748031496062992" top="0.48" bottom="0.38" header="0.31496062992125984" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>