--- v0 (2026-04-14)
+++ v1 (2026-10-11)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="12705" yWindow="-15" windowWidth="12540" windowHeight="12345"/>
+    <workbookView xWindow="-15" yWindow="4080" windowWidth="25260" windowHeight="4095"/>
   </bookViews>
   <sheets>
-    <sheet name="2005-2024" sheetId="1" r:id="rId1"/>
+    <sheet name="2005-2025" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_Toc128541095" localSheetId="0">'2005-2024'!#REF!</definedName>
-[...2 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'2005-2024'!$A$1:$F$127</definedName>
+    <definedName name="_Toc128541095" localSheetId="0">'2005-2025'!#REF!</definedName>
+    <definedName name="_Toc128541097" localSheetId="0">'2005-2025'!#REF!</definedName>
+    <definedName name="_Toc209340855" localSheetId="0">'2005-2025'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'2005-2025'!$A$1:$F$127</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="137" uniqueCount="40">
   <si>
     <t>единиц</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>юридические лица малого предпринимательства</t>
   </si>
   <si>
     <t>юридические лица среднего предпринимательства</t>
   </si>
   <si>
     <t>индивидуальные предприниматели</t>
   </si>
   <si>
     <t>крестьянские или фермерские хозяйства</t>
   </si>
   <si>
     <t xml:space="preserve">в том числе </t>
   </si>
   <si>
     <t>* В соответствии с международной практикой, в целях применения единых подходов к формированию показателей о количестве субъектов МСП и для исключения расхождений с данными Комитета государственных доходов Министерства финансов Республики Казахстан, начиная с 1 февраля 2015 года, публикуется показатель количество «действующих» субъектов, вместо «активных».</t>
   </si>
   <si>
@@ -134,61 +134,64 @@
     <t>г.а. Конаев</t>
   </si>
   <si>
     <t>г.а. Алатау</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2019*</t>
   </si>
   <si>
     <t>2024*</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>2021*</t>
   </si>
   <si>
     <t>2020*</t>
+  </si>
+  <si>
+    <t>2025*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0000"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="18">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -233,50 +236,74 @@
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -308,105 +335,84 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -448,55 +454,97 @@
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка 3" xfId="6"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 14" xfId="1"/>
+    <cellStyle name="Обычный 2 2 2 16" xfId="4"/>
     <cellStyle name="Обычный 39" xfId="2"/>
+    <cellStyle name="Обычный 4 2 2" xfId="5"/>
     <cellStyle name="Обычный 41" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -761,1501 +809,1501 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:O128"/>
+  <dimension ref="A1:O142"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="I21" sqref="I21"/>
+    <sheetView tabSelected="1" topLeftCell="A101" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="I140" sqref="I140"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="23.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="15.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="21.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="22" style="1" customWidth="1"/>
     <col min="5" max="5" width="18.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="15.42578125" style="1" customWidth="1"/>
     <col min="7" max="16384" width="23.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18" customHeight="1">
-      <c r="A1" s="17" t="s">
+      <c r="A1" s="45" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="17"/>
-[...3 lines deleted...]
-      <c r="F1" s="17"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
     </row>
     <row r="2" spans="1:14">
-      <c r="A2" s="18" t="s">
+      <c r="A2" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="19"/>
-[...3 lines deleted...]
-      <c r="F2" s="19"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
     </row>
     <row r="3" spans="1:14" ht="15" customHeight="1">
-      <c r="A3" s="12"/>
-      <c r="B3" s="14" t="s">
+      <c r="A3" s="48"/>
+      <c r="B3" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="15" t="s">
+      <c r="C3" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="D3" s="16"/>
-[...1 lines deleted...]
-      <c r="F3" s="16"/>
+      <c r="D3" s="52"/>
+      <c r="E3" s="52"/>
+      <c r="F3" s="52"/>
       <c r="G3" s="2"/>
     </row>
     <row r="4" spans="1:14" ht="71.25" customHeight="1">
-      <c r="A4" s="13"/>
-      <c r="B4" s="14"/>
+      <c r="A4" s="49"/>
+      <c r="B4" s="50"/>
       <c r="C4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="2"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="8">
         <v>2005</v>
       </c>
       <c r="B5" s="5">
         <v>61101</v>
       </c>
-      <c r="C5" s="20">
+      <c r="C5" s="11">
         <v>2555</v>
       </c>
-      <c r="D5" s="20">
+      <c r="D5" s="11">
         <v>224</v>
       </c>
-      <c r="E5" s="20">
+      <c r="E5" s="11">
         <v>21323</v>
       </c>
-      <c r="F5" s="20">
+      <c r="F5" s="11">
         <v>36999</v>
       </c>
       <c r="G5" s="6"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="8">
         <v>2006</v>
       </c>
       <c r="B6" s="5">
         <v>69089</v>
       </c>
-      <c r="C6" s="20">
+      <c r="C6" s="11">
         <v>2128</v>
       </c>
-      <c r="D6" s="20">
+      <c r="D6" s="11">
         <v>206</v>
       </c>
-      <c r="E6" s="20">
+      <c r="E6" s="11">
         <v>26336</v>
       </c>
-      <c r="F6" s="20">
+      <c r="F6" s="11">
         <v>40419</v>
       </c>
       <c r="G6" s="6"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="8">
         <v>2007</v>
       </c>
       <c r="B7" s="5">
         <v>82391</v>
       </c>
-      <c r="C7" s="20">
+      <c r="C7" s="11">
         <v>2679</v>
       </c>
-      <c r="D7" s="20">
+      <c r="D7" s="11">
         <v>153</v>
       </c>
-      <c r="E7" s="20">
+      <c r="E7" s="11">
         <v>33571</v>
       </c>
-      <c r="F7" s="20">
+      <c r="F7" s="11">
         <v>45988</v>
       </c>
       <c r="G7" s="6"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="8">
         <v>2008</v>
       </c>
       <c r="B8" s="5">
         <v>90884</v>
       </c>
-      <c r="C8" s="20">
+      <c r="C8" s="11">
         <v>3121</v>
       </c>
-      <c r="D8" s="20">
+      <c r="D8" s="11">
         <v>247</v>
       </c>
-      <c r="E8" s="20">
+      <c r="E8" s="11">
         <v>40172</v>
       </c>
-      <c r="F8" s="20">
+      <c r="F8" s="11">
         <v>47344</v>
       </c>
       <c r="G8" s="6"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="8">
         <v>2009</v>
       </c>
       <c r="B9" s="5">
         <v>107788</v>
       </c>
-      <c r="C9" s="20">
+      <c r="C9" s="11">
         <v>3912</v>
       </c>
-      <c r="D9" s="20">
+      <c r="D9" s="11">
         <v>241</v>
       </c>
-      <c r="E9" s="20">
+      <c r="E9" s="11">
         <v>55174</v>
       </c>
-      <c r="F9" s="20">
+      <c r="F9" s="11">
         <v>48461</v>
       </c>
       <c r="G9" s="6"/>
-      <c r="H9" s="21"/>
-[...5 lines deleted...]
-      <c r="N9" s="21"/>
+      <c r="H9" s="12"/>
+      <c r="I9" s="12"/>
+      <c r="J9" s="12"/>
+      <c r="K9" s="12"/>
+      <c r="L9" s="12"/>
+      <c r="M9" s="12"/>
+      <c r="N9" s="12"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="8">
         <v>2010</v>
       </c>
       <c r="B10" s="5">
         <v>92705</v>
       </c>
-      <c r="C10" s="20">
+      <c r="C10" s="11">
         <v>4667</v>
       </c>
-      <c r="D10" s="20">
+      <c r="D10" s="11">
         <v>546</v>
       </c>
-      <c r="E10" s="20">
+      <c r="E10" s="11">
         <v>39530</v>
       </c>
-      <c r="F10" s="20">
+      <c r="F10" s="11">
         <v>47962</v>
       </c>
       <c r="G10" s="6"/>
-      <c r="H10" s="22"/>
-[...5 lines deleted...]
-      <c r="N10" s="22"/>
+      <c r="H10" s="13"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="13"/>
+      <c r="L10" s="13"/>
+      <c r="M10" s="13"/>
+      <c r="N10" s="13"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="8">
         <v>2011</v>
       </c>
       <c r="B11" s="5">
         <v>113859</v>
       </c>
-      <c r="C11" s="20">
+      <c r="C11" s="11">
         <v>4628</v>
       </c>
-      <c r="D11" s="20">
+      <c r="D11" s="11">
         <v>491</v>
       </c>
-      <c r="E11" s="20">
+      <c r="E11" s="11">
         <v>56288</v>
       </c>
-      <c r="F11" s="20">
+      <c r="F11" s="11">
         <v>52452</v>
       </c>
       <c r="G11" s="6"/>
-      <c r="H11" s="21"/>
-[...5 lines deleted...]
-      <c r="N11" s="21"/>
+      <c r="H11" s="12"/>
+      <c r="I11" s="12"/>
+      <c r="J11" s="12"/>
+      <c r="K11" s="12"/>
+      <c r="L11" s="12"/>
+      <c r="M11" s="12"/>
+      <c r="N11" s="12"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="8">
         <v>2012</v>
       </c>
       <c r="B12" s="5">
         <v>100362</v>
       </c>
-      <c r="C12" s="20">
+      <c r="C12" s="11">
         <v>3233</v>
       </c>
-      <c r="D12" s="20">
+      <c r="D12" s="11">
         <v>447</v>
       </c>
-      <c r="E12" s="20">
+      <c r="E12" s="11">
         <v>47243</v>
       </c>
-      <c r="F12" s="20">
+      <c r="F12" s="11">
         <v>49439</v>
       </c>
       <c r="G12" s="6"/>
-      <c r="H12" s="22"/>
-[...5 lines deleted...]
-      <c r="N12" s="22"/>
+      <c r="H12" s="13"/>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="13"/>
+      <c r="L12" s="13"/>
+      <c r="M12" s="13"/>
+      <c r="N12" s="13"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="8">
         <v>2013</v>
       </c>
       <c r="B13" s="5">
         <v>95863</v>
       </c>
-      <c r="C13" s="20">
+      <c r="C13" s="11">
         <v>2544</v>
       </c>
-      <c r="D13" s="20">
+      <c r="D13" s="11">
         <v>433</v>
       </c>
-      <c r="E13" s="20">
+      <c r="E13" s="11">
         <v>48110</v>
       </c>
-      <c r="F13" s="20">
+      <c r="F13" s="11">
         <v>44776</v>
       </c>
       <c r="G13" s="6"/>
-      <c r="H13" s="21"/>
-[...5 lines deleted...]
-      <c r="N13" s="21"/>
+      <c r="H13" s="12"/>
+      <c r="I13" s="12"/>
+      <c r="J13" s="12"/>
+      <c r="K13" s="12"/>
+      <c r="L13" s="12"/>
+      <c r="M13" s="12"/>
+      <c r="N13" s="12"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="8">
         <v>2014</v>
       </c>
       <c r="B14" s="5">
         <v>96424</v>
       </c>
-      <c r="C14" s="20">
+      <c r="C14" s="11">
         <v>3123</v>
       </c>
-      <c r="D14" s="20">
+      <c r="D14" s="11">
         <v>287</v>
       </c>
-      <c r="E14" s="20">
+      <c r="E14" s="11">
         <v>49357</v>
       </c>
-      <c r="F14" s="20">
+      <c r="F14" s="11">
         <v>43657</v>
       </c>
       <c r="G14" s="6"/>
-      <c r="H14" s="21"/>
-[...5 lines deleted...]
-      <c r="N14" s="21"/>
+      <c r="H14" s="12"/>
+      <c r="I14" s="12"/>
+      <c r="J14" s="12"/>
+      <c r="K14" s="12"/>
+      <c r="L14" s="12"/>
+      <c r="M14" s="12"/>
+      <c r="N14" s="12"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="8">
         <v>2015</v>
       </c>
       <c r="B15" s="5">
         <v>157543</v>
       </c>
       <c r="C15" s="5">
         <v>6423</v>
       </c>
       <c r="D15" s="5">
         <v>138</v>
       </c>
       <c r="E15" s="5">
         <v>65508</v>
       </c>
       <c r="F15" s="5">
         <v>45263</v>
       </c>
       <c r="G15" s="6"/>
     </row>
     <row r="16" spans="1:14">
-      <c r="A16" s="23">
+      <c r="A16" s="14">
         <v>2016</v>
       </c>
       <c r="B16" s="5">
         <v>119002</v>
       </c>
       <c r="C16" s="5">
         <v>6862</v>
       </c>
       <c r="D16" s="5">
         <v>139</v>
       </c>
       <c r="E16" s="5">
         <v>58861</v>
       </c>
       <c r="F16" s="5">
         <v>42118</v>
       </c>
       <c r="G16" s="6"/>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="23">
+      <c r="A17" s="14">
         <v>2017</v>
       </c>
       <c r="B17" s="5">
         <v>109877</v>
       </c>
       <c r="C17" s="5">
         <v>8627</v>
       </c>
       <c r="D17" s="5">
         <v>152</v>
       </c>
       <c r="E17" s="5">
         <v>56297</v>
       </c>
       <c r="F17" s="5">
         <v>44801</v>
       </c>
       <c r="G17" s="6"/>
     </row>
     <row r="18" spans="1:15">
-      <c r="A18" s="24">
+      <c r="A18" s="15">
         <v>2018</v>
       </c>
       <c r="B18" s="10">
         <v>115630</v>
       </c>
       <c r="C18" s="10">
         <v>10246</v>
       </c>
       <c r="D18" s="10">
         <v>162</v>
       </c>
       <c r="E18" s="10">
         <v>60103</v>
       </c>
       <c r="F18" s="10">
         <v>45119</v>
       </c>
       <c r="G18" s="6"/>
-      <c r="H18" s="25"/>
-[...6 lines deleted...]
-      <c r="O18" s="25"/>
+      <c r="H18" s="16"/>
+      <c r="I18" s="16"/>
+      <c r="J18" s="16"/>
+      <c r="K18" s="16"/>
+      <c r="L18" s="16"/>
+      <c r="M18" s="16"/>
+      <c r="N18" s="16"/>
+      <c r="O18" s="16"/>
     </row>
     <row r="19" spans="1:15">
-      <c r="A19" s="26"/>
+      <c r="A19" s="17"/>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
-      <c r="D19" s="48" t="s">
+      <c r="D19" s="39" t="s">
         <v>33</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="6"/>
-      <c r="H19" s="27"/>
-[...6 lines deleted...]
-      <c r="O19" s="27"/>
+      <c r="H19" s="18"/>
+      <c r="I19" s="18"/>
+      <c r="J19" s="18"/>
+      <c r="K19" s="18"/>
+      <c r="L19" s="18"/>
+      <c r="M19" s="18"/>
+      <c r="N19" s="18"/>
+      <c r="O19" s="18"/>
     </row>
     <row r="20" spans="1:15">
-      <c r="A20" s="26"/>
+      <c r="A20" s="17"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="6"/>
-      <c r="H20" s="25"/>
-[...6 lines deleted...]
-      <c r="O20" s="25"/>
+      <c r="H20" s="16"/>
+      <c r="I20" s="16"/>
+      <c r="J20" s="16"/>
+      <c r="K20" s="16"/>
+      <c r="L20" s="16"/>
+      <c r="M20" s="16"/>
+      <c r="N20" s="16"/>
+      <c r="O20" s="16"/>
     </row>
     <row r="21" spans="1:15">
-      <c r="A21" s="28" t="s">
+      <c r="A21" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="B21" s="36">
+      <c r="B21" s="27">
         <v>122368</v>
       </c>
       <c r="C21" s="5">
         <v>11739</v>
       </c>
-      <c r="D21" s="37">
+      <c r="D21" s="28">
         <v>163</v>
       </c>
-      <c r="E21" s="36">
+      <c r="E21" s="27">
         <v>64934</v>
       </c>
-      <c r="F21" s="36">
+      <c r="F21" s="27">
         <v>45532</v>
       </c>
       <c r="G21" s="6"/>
-      <c r="H21" s="27"/>
-[...6 lines deleted...]
-      <c r="O21" s="27"/>
+      <c r="H21" s="18"/>
+      <c r="I21" s="18"/>
+      <c r="J21" s="18"/>
+      <c r="K21" s="18"/>
+      <c r="L21" s="18"/>
+      <c r="M21" s="18"/>
+      <c r="N21" s="18"/>
+      <c r="O21" s="18"/>
     </row>
     <row r="22" spans="1:15">
-      <c r="A22" s="29" t="s">
+      <c r="A22" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="B22" s="38">
+      <c r="B22" s="29">
         <v>11657</v>
       </c>
       <c r="C22" s="5">
         <v>1893</v>
       </c>
-      <c r="D22" s="37">
+      <c r="D22" s="28">
         <v>23</v>
       </c>
-      <c r="E22" s="38">
+      <c r="E22" s="29">
         <v>9226</v>
       </c>
-      <c r="F22" s="39">
+      <c r="F22" s="30">
         <v>515</v>
       </c>
       <c r="G22" s="6"/>
-      <c r="H22" s="25"/>
-[...6 lines deleted...]
-      <c r="O22" s="25"/>
+      <c r="H22" s="16"/>
+      <c r="I22" s="16"/>
+      <c r="J22" s="16"/>
+      <c r="K22" s="16"/>
+      <c r="L22" s="16"/>
+      <c r="M22" s="16"/>
+      <c r="N22" s="16"/>
+      <c r="O22" s="16"/>
     </row>
     <row r="23" spans="1:15">
-      <c r="A23" s="30" t="s">
+      <c r="A23" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="B23" s="38">
+      <c r="B23" s="29">
         <v>4688</v>
       </c>
       <c r="C23" s="5">
         <v>678</v>
       </c>
-      <c r="D23" s="37">
+      <c r="D23" s="28">
         <v>17</v>
       </c>
-      <c r="E23" s="38">
+      <c r="E23" s="29">
         <v>3618</v>
       </c>
-      <c r="F23" s="39">
+      <c r="F23" s="30">
         <v>375</v>
       </c>
       <c r="G23" s="6"/>
-      <c r="H23" s="25"/>
-[...6 lines deleted...]
-      <c r="O23" s="25"/>
+      <c r="H23" s="16"/>
+      <c r="I23" s="16"/>
+      <c r="J23" s="16"/>
+      <c r="K23" s="16"/>
+      <c r="L23" s="16"/>
+      <c r="M23" s="16"/>
+      <c r="N23" s="16"/>
+      <c r="O23" s="16"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="B24" s="38">
+      <c r="B24" s="29">
         <v>1500</v>
       </c>
       <c r="C24" s="5">
         <v>153</v>
       </c>
-      <c r="D24" s="37">
+      <c r="D24" s="28">
         <v>2</v>
       </c>
-      <c r="E24" s="38">
+      <c r="E24" s="29">
         <v>1304</v>
       </c>
-      <c r="F24" s="39">
+      <c r="F24" s="30">
         <v>41</v>
       </c>
       <c r="G24" s="6"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="B25" s="38">
+      <c r="B25" s="29">
         <v>3202</v>
       </c>
       <c r="C25" s="5">
         <v>96</v>
       </c>
-      <c r="D25" s="37">
+      <c r="D25" s="28">
         <v>2</v>
       </c>
-      <c r="E25" s="39">
+      <c r="E25" s="30">
         <v>765</v>
       </c>
-      <c r="F25" s="38">
+      <c r="F25" s="29">
         <v>2339</v>
       </c>
       <c r="G25" s="6"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="B26" s="38">
+      <c r="B26" s="29">
         <v>3292</v>
       </c>
-      <c r="C26" s="37">
+      <c r="C26" s="28">
         <v>188</v>
       </c>
-      <c r="D26" s="37">
+      <c r="D26" s="28">
         <v>7</v>
       </c>
-      <c r="E26" s="38">
+      <c r="E26" s="29">
         <v>1972</v>
       </c>
-      <c r="F26" s="38">
+      <c r="F26" s="29">
         <v>1125</v>
       </c>
       <c r="G26" s="6"/>
     </row>
     <row r="27" spans="1:15">
-      <c r="A27" s="30" t="s">
+      <c r="A27" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="B27" s="38">
+      <c r="B27" s="29">
         <v>1758</v>
       </c>
       <c r="C27" s="5">
         <v>96</v>
       </c>
-      <c r="D27" s="37">
+      <c r="D27" s="28">
         <v>3</v>
       </c>
-      <c r="E27" s="39">
+      <c r="E27" s="30">
         <v>649</v>
       </c>
-      <c r="F27" s="38">
+      <c r="F27" s="29">
         <v>1010</v>
       </c>
       <c r="G27" s="6"/>
     </row>
     <row r="28" spans="1:15">
-      <c r="A28" s="30" t="s">
+      <c r="A28" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="B28" s="38">
+      <c r="B28" s="29">
         <v>19188</v>
       </c>
-      <c r="C28" s="37">
+      <c r="C28" s="28">
         <v>1094</v>
       </c>
-      <c r="D28" s="37">
+      <c r="D28" s="28">
         <v>7</v>
       </c>
-      <c r="E28" s="38">
+      <c r="E28" s="29">
         <v>7619</v>
       </c>
-      <c r="F28" s="36">
+      <c r="F28" s="27">
         <v>10468</v>
       </c>
       <c r="G28" s="6"/>
     </row>
     <row r="29" spans="1:15">
-      <c r="A29" s="30" t="s">
+      <c r="A29" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="B29" s="38">
+      <c r="B29" s="29">
         <v>7424</v>
       </c>
-      <c r="C29" s="37">
+      <c r="C29" s="28">
         <v>628</v>
       </c>
-      <c r="D29" s="37">
+      <c r="D29" s="28">
         <v>7</v>
       </c>
-      <c r="E29" s="38">
+      <c r="E29" s="29">
         <v>3183</v>
       </c>
-      <c r="F29" s="36">
+      <c r="F29" s="27">
         <v>3606</v>
       </c>
       <c r="G29" s="6"/>
     </row>
     <row r="30" spans="1:15">
-      <c r="A30" s="30" t="s">
+      <c r="A30" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="B30" s="38">
+      <c r="B30" s="29">
         <v>2414</v>
       </c>
       <c r="C30" s="5">
         <v>98</v>
       </c>
-      <c r="D30" s="37">
+      <c r="D30" s="28">
         <v>1</v>
       </c>
-      <c r="E30" s="39">
+      <c r="E30" s="30">
         <v>785</v>
       </c>
-      <c r="F30" s="38">
+      <c r="F30" s="29">
         <v>1530</v>
       </c>
       <c r="G30" s="6"/>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="B31" s="38">
+      <c r="B31" s="29">
         <v>3353</v>
       </c>
-      <c r="C31" s="37">
+      <c r="C31" s="28">
         <v>109</v>
       </c>
-      <c r="D31" s="40" t="s">
+      <c r="D31" s="31" t="s">
         <v>32</v>
       </c>
-      <c r="E31" s="38">
+      <c r="E31" s="29">
         <v>1090</v>
       </c>
-      <c r="F31" s="38">
+      <c r="F31" s="29">
         <v>2154</v>
       </c>
       <c r="G31" s="6"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="B32" s="38">
+      <c r="B32" s="29">
         <v>3470</v>
       </c>
-      <c r="C32" s="37">
+      <c r="C32" s="28">
         <v>141</v>
       </c>
-      <c r="D32" s="37">
+      <c r="D32" s="28">
         <v>2</v>
       </c>
-      <c r="E32" s="38">
+      <c r="E32" s="29">
         <v>1181</v>
       </c>
-      <c r="F32" s="38">
+      <c r="F32" s="29">
         <v>2146</v>
       </c>
       <c r="G32" s="6"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="B33" s="38">
+      <c r="B33" s="29">
         <v>2309</v>
       </c>
-      <c r="C33" s="37">
+      <c r="C33" s="28">
         <v>108</v>
       </c>
       <c r="D33" s="5">
         <v>2</v>
       </c>
-      <c r="E33" s="38">
+      <c r="E33" s="29">
         <v>1092</v>
       </c>
-      <c r="F33" s="38">
+      <c r="F33" s="29">
         <v>1107</v>
       </c>
       <c r="G33" s="6"/>
     </row>
     <row r="34" spans="1:8">
-      <c r="A34" s="30" t="s">
+      <c r="A34" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="B34" s="38">
+      <c r="B34" s="29">
         <v>14398</v>
       </c>
-      <c r="C34" s="37">
+      <c r="C34" s="28">
         <v>2330</v>
       </c>
-      <c r="D34" s="37">
+      <c r="D34" s="28">
         <v>29</v>
       </c>
-      <c r="E34" s="38">
+      <c r="E34" s="29">
         <v>9790</v>
       </c>
-      <c r="F34" s="38">
+      <c r="F34" s="29">
         <v>2249</v>
       </c>
       <c r="G34" s="6"/>
     </row>
     <row r="35" spans="1:8">
-      <c r="A35" s="30" t="s">
+      <c r="A35" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="B35" s="38">
+      <c r="B35" s="29">
         <v>9005</v>
       </c>
-      <c r="C35" s="37">
+      <c r="C35" s="28">
         <v>526</v>
       </c>
       <c r="D35" s="5">
         <v>5</v>
       </c>
-      <c r="E35" s="38">
+      <c r="E35" s="29">
         <v>3339</v>
       </c>
-      <c r="F35" s="38">
+      <c r="F35" s="29">
         <v>5135</v>
       </c>
       <c r="G35" s="6"/>
     </row>
     <row r="36" spans="1:8">
-      <c r="A36" s="30" t="s">
+      <c r="A36" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="B36" s="38">
+      <c r="B36" s="29">
         <v>2689</v>
       </c>
-      <c r="C36" s="37">
+      <c r="C36" s="28">
         <v>67</v>
       </c>
-      <c r="D36" s="20" t="s">
+      <c r="D36" s="11" t="s">
         <v>32</v>
       </c>
-      <c r="E36" s="39">
+      <c r="E36" s="30">
         <v>412</v>
       </c>
-      <c r="F36" s="38">
+      <c r="F36" s="29">
         <v>2210</v>
       </c>
       <c r="G36" s="6"/>
     </row>
     <row r="37" spans="1:8">
-      <c r="A37" s="30" t="s">
+      <c r="A37" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="B37" s="38">
+      <c r="B37" s="29">
         <v>2969</v>
       </c>
-      <c r="C37" s="37">
+      <c r="C37" s="28">
         <v>105</v>
       </c>
-      <c r="D37" s="20" t="s">
+      <c r="D37" s="11" t="s">
         <v>32</v>
       </c>
-      <c r="E37" s="38">
+      <c r="E37" s="29">
         <v>1234</v>
       </c>
-      <c r="F37" s="38">
+      <c r="F37" s="29">
         <v>1630</v>
       </c>
       <c r="G37" s="6"/>
     </row>
     <row r="38" spans="1:8">
-      <c r="A38" s="30" t="s">
+      <c r="A38" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="B38" s="38">
+      <c r="B38" s="29">
         <v>10807</v>
       </c>
-      <c r="C38" s="37">
+      <c r="C38" s="28">
         <v>1475</v>
       </c>
-      <c r="D38" s="20">
+      <c r="D38" s="11">
         <v>20</v>
       </c>
-      <c r="E38" s="38">
+      <c r="E38" s="29">
         <v>7327</v>
       </c>
-      <c r="F38" s="38">
+      <c r="F38" s="29">
         <v>1985</v>
       </c>
       <c r="G38" s="6"/>
     </row>
     <row r="39" spans="1:8">
-      <c r="A39" s="30" t="s">
+      <c r="A39" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="B39" s="38">
+      <c r="B39" s="29">
         <v>2795</v>
       </c>
-      <c r="C39" s="37">
+      <c r="C39" s="28">
         <v>173</v>
       </c>
-      <c r="D39" s="20">
+      <c r="D39" s="11">
         <v>1</v>
       </c>
-      <c r="E39" s="39">
+      <c r="E39" s="30">
         <v>967</v>
       </c>
-      <c r="F39" s="38">
+      <c r="F39" s="29">
         <v>1654</v>
       </c>
       <c r="G39" s="6"/>
     </row>
     <row r="40" spans="1:8">
-      <c r="A40" s="30" t="s">
+      <c r="A40" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="B40" s="38">
+      <c r="B40" s="29">
         <v>4602</v>
       </c>
-      <c r="C40" s="37">
+      <c r="C40" s="28">
         <v>179</v>
       </c>
-      <c r="D40" s="20" t="s">
+      <c r="D40" s="11" t="s">
         <v>32</v>
       </c>
-      <c r="E40" s="38">
+      <c r="E40" s="29">
         <v>1806</v>
       </c>
-      <c r="F40" s="38">
+      <c r="F40" s="29">
         <v>2617</v>
       </c>
       <c r="G40" s="6"/>
     </row>
     <row r="41" spans="1:8">
-      <c r="A41" s="31" t="s">
+      <c r="A41" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="B41" s="41">
+      <c r="B41" s="32">
         <v>10848</v>
       </c>
-      <c r="C41" s="42">
+      <c r="C41" s="33">
         <v>1602</v>
       </c>
       <c r="D41" s="10">
         <v>35</v>
       </c>
-      <c r="E41" s="41">
+      <c r="E41" s="32">
         <v>7575</v>
       </c>
-      <c r="F41" s="41">
+      <c r="F41" s="32">
         <v>1636</v>
       </c>
       <c r="G41" s="6"/>
     </row>
     <row r="42" spans="1:8">
-      <c r="A42" s="26"/>
+      <c r="A42" s="17"/>
       <c r="B42" s="5"/>
       <c r="C42" s="5"/>
-      <c r="D42" s="48" t="s">
+      <c r="D42" s="39" t="s">
         <v>38</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="6"/>
     </row>
     <row r="43" spans="1:8">
-      <c r="A43" s="26"/>
+      <c r="A43" s="17"/>
       <c r="B43" s="5"/>
       <c r="C43" s="5"/>
       <c r="D43" s="5"/>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="6"/>
     </row>
     <row r="44" spans="1:8">
-      <c r="A44" s="28" t="s">
+      <c r="A44" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="B44" s="36">
+      <c r="B44" s="27">
         <v>123181</v>
       </c>
-      <c r="C44" s="36">
+      <c r="C44" s="27">
         <v>12748</v>
       </c>
-      <c r="D44" s="43">
+      <c r="D44" s="34">
         <v>150</v>
       </c>
-      <c r="E44" s="36">
+      <c r="E44" s="27">
         <v>64617</v>
       </c>
-      <c r="F44" s="36">
+      <c r="F44" s="27">
         <v>45666</v>
       </c>
       <c r="G44" s="6"/>
     </row>
     <row r="45" spans="1:8" ht="14.25" customHeight="1">
-      <c r="A45" s="29" t="s">
+      <c r="A45" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="B45" s="38">
+      <c r="B45" s="29">
         <v>11419</v>
       </c>
-      <c r="C45" s="36">
+      <c r="C45" s="27">
         <v>2061</v>
       </c>
-      <c r="D45" s="43">
+      <c r="D45" s="34">
         <v>22</v>
       </c>
-      <c r="E45" s="38">
+      <c r="E45" s="29">
         <v>8839</v>
       </c>
-      <c r="F45" s="39">
+      <c r="F45" s="30">
         <v>497</v>
       </c>
       <c r="G45" s="6"/>
     </row>
     <row r="46" spans="1:8">
-      <c r="A46" s="30" t="s">
+      <c r="A46" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="B46" s="38">
+      <c r="B46" s="29">
         <v>4581</v>
       </c>
-      <c r="C46" s="43">
+      <c r="C46" s="34">
         <v>719</v>
       </c>
-      <c r="D46" s="43">
+      <c r="D46" s="34">
         <v>17</v>
       </c>
-      <c r="E46" s="38">
+      <c r="E46" s="29">
         <v>3490</v>
       </c>
-      <c r="F46" s="39">
+      <c r="F46" s="30">
         <v>355</v>
       </c>
       <c r="G46" s="6"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="B47" s="38">
+      <c r="B47" s="29">
         <v>1455</v>
       </c>
-      <c r="C47" s="43">
+      <c r="C47" s="34">
         <v>147</v>
       </c>
-      <c r="D47" s="43">
+      <c r="D47" s="34">
         <v>2</v>
       </c>
-      <c r="E47" s="38">
+      <c r="E47" s="29">
         <v>1258</v>
       </c>
-      <c r="F47" s="39">
+      <c r="F47" s="30">
         <v>48</v>
       </c>
       <c r="G47" s="6"/>
       <c r="H47" s="6"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="B48" s="38">
+      <c r="B48" s="29">
         <v>3384</v>
       </c>
-      <c r="C48" s="43">
+      <c r="C48" s="34">
         <v>88</v>
       </c>
-      <c r="D48" s="43">
+      <c r="D48" s="34">
         <v>1</v>
       </c>
-      <c r="E48" s="39">
+      <c r="E48" s="30">
         <v>833</v>
       </c>
-      <c r="F48" s="38">
+      <c r="F48" s="29">
         <v>2462</v>
       </c>
       <c r="G48" s="6"/>
       <c r="H48" s="6"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="B49" s="38">
+      <c r="B49" s="29">
         <v>3586</v>
       </c>
-      <c r="C49" s="43">
+      <c r="C49" s="34">
         <v>199</v>
       </c>
-      <c r="D49" s="43">
+      <c r="D49" s="34">
         <v>6</v>
       </c>
-      <c r="E49" s="38">
+      <c r="E49" s="29">
         <v>2101</v>
       </c>
-      <c r="F49" s="38">
+      <c r="F49" s="29">
         <v>1280</v>
       </c>
       <c r="G49" s="6"/>
       <c r="H49" s="6"/>
     </row>
     <row r="50" spans="1:8">
-      <c r="A50" s="30" t="s">
+      <c r="A50" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="B50" s="38">
+      <c r="B50" s="29">
         <v>1746</v>
       </c>
-      <c r="C50" s="43">
+      <c r="C50" s="34">
         <v>117</v>
       </c>
-      <c r="D50" s="43">
+      <c r="D50" s="34">
         <v>2</v>
       </c>
-      <c r="E50" s="39">
+      <c r="E50" s="30">
         <v>567</v>
       </c>
-      <c r="F50" s="38">
+      <c r="F50" s="29">
         <v>1060</v>
       </c>
       <c r="G50" s="6"/>
     </row>
     <row r="51" spans="1:8">
-      <c r="A51" s="30" t="s">
+      <c r="A51" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="B51" s="38">
+      <c r="B51" s="29">
         <v>18706</v>
       </c>
-      <c r="C51" s="36">
+      <c r="C51" s="27">
         <v>1247</v>
       </c>
-      <c r="D51" s="43">
+      <c r="D51" s="34">
         <v>10</v>
       </c>
-      <c r="E51" s="38">
+      <c r="E51" s="29">
         <v>7419</v>
       </c>
-      <c r="F51" s="36">
+      <c r="F51" s="27">
         <v>10030</v>
       </c>
       <c r="G51" s="6"/>
     </row>
     <row r="52" spans="1:8">
-      <c r="A52" s="30" t="s">
+      <c r="A52" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="B52" s="38">
+      <c r="B52" s="29">
         <v>7923</v>
       </c>
-      <c r="C52" s="43">
+      <c r="C52" s="34">
         <v>748</v>
       </c>
-      <c r="D52" s="43">
+      <c r="D52" s="34">
         <v>6</v>
       </c>
-      <c r="E52" s="38">
+      <c r="E52" s="29">
         <v>3381</v>
       </c>
-      <c r="F52" s="36">
+      <c r="F52" s="27">
         <v>3788</v>
       </c>
       <c r="G52" s="6"/>
     </row>
     <row r="53" spans="1:8">
-      <c r="A53" s="30" t="s">
+      <c r="A53" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="B53" s="38">
+      <c r="B53" s="29">
         <v>2460</v>
       </c>
-      <c r="C53" s="43">
+      <c r="C53" s="34">
         <v>98</v>
       </c>
-      <c r="D53" s="43">
+      <c r="D53" s="34">
         <v>2</v>
       </c>
-      <c r="E53" s="39">
+      <c r="E53" s="30">
         <v>778</v>
       </c>
-      <c r="F53" s="38">
+      <c r="F53" s="29">
         <v>1582</v>
       </c>
       <c r="G53" s="6"/>
       <c r="H53" s="6"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="B54" s="38">
+      <c r="B54" s="29">
         <v>3346</v>
       </c>
-      <c r="C54" s="43">
+      <c r="C54" s="34">
         <v>130</v>
       </c>
-      <c r="D54" s="43">
+      <c r="D54" s="34">
         <v>1</v>
       </c>
-      <c r="E54" s="38">
+      <c r="E54" s="29">
         <v>1047</v>
       </c>
-      <c r="F54" s="38">
+      <c r="F54" s="29">
         <v>2168</v>
       </c>
       <c r="G54" s="6"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="B55" s="38">
+      <c r="B55" s="29">
         <v>3689</v>
       </c>
-      <c r="C55" s="43">
+      <c r="C55" s="34">
         <v>140</v>
       </c>
-      <c r="D55" s="43" t="s">
+      <c r="D55" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="E55" s="38">
+      <c r="E55" s="29">
         <v>1222</v>
       </c>
-      <c r="F55" s="38">
+      <c r="F55" s="29">
         <v>2327</v>
       </c>
       <c r="G55" s="6"/>
       <c r="H55" s="6"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="B56" s="38">
+      <c r="B56" s="29">
         <v>2256</v>
       </c>
-      <c r="C56" s="43">
+      <c r="C56" s="34">
         <v>127</v>
       </c>
-      <c r="D56" s="43">
+      <c r="D56" s="34">
         <v>1</v>
       </c>
-      <c r="E56" s="38">
+      <c r="E56" s="29">
         <v>1031</v>
       </c>
-      <c r="F56" s="38">
+      <c r="F56" s="29">
         <v>1097</v>
       </c>
       <c r="G56" s="6"/>
     </row>
     <row r="57" spans="1:8">
-      <c r="A57" s="30" t="s">
+      <c r="A57" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="B57" s="38">
+      <c r="B57" s="29">
         <v>14668</v>
       </c>
-      <c r="C57" s="36">
+      <c r="C57" s="27">
         <v>2565</v>
       </c>
-      <c r="D57" s="43">
+      <c r="D57" s="34">
         <v>21</v>
       </c>
-      <c r="E57" s="38">
+      <c r="E57" s="29">
         <v>10116</v>
       </c>
-      <c r="F57" s="38">
+      <c r="F57" s="29">
         <v>1966</v>
       </c>
       <c r="G57" s="6"/>
     </row>
     <row r="58" spans="1:8">
-      <c r="A58" s="30" t="s">
+      <c r="A58" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="B58" s="38">
+      <c r="B58" s="29">
         <v>8769</v>
       </c>
-      <c r="C58" s="43">
+      <c r="C58" s="34">
         <v>485</v>
       </c>
-      <c r="D58" s="43">
+      <c r="D58" s="34">
         <v>5</v>
       </c>
-      <c r="E58" s="38">
+      <c r="E58" s="29">
         <v>3081</v>
       </c>
-      <c r="F58" s="38">
+      <c r="F58" s="29">
         <v>5198</v>
       </c>
       <c r="G58" s="6"/>
     </row>
     <row r="59" spans="1:8">
-      <c r="A59" s="30" t="s">
+      <c r="A59" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="B59" s="38">
+      <c r="B59" s="29">
         <v>2712</v>
       </c>
-      <c r="C59" s="43">
+      <c r="C59" s="34">
         <v>80</v>
       </c>
-      <c r="D59" s="43" t="s">
+      <c r="D59" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="E59" s="39">
+      <c r="E59" s="30">
         <v>407</v>
       </c>
-      <c r="F59" s="38">
+      <c r="F59" s="29">
         <v>2225</v>
       </c>
       <c r="G59" s="6"/>
       <c r="H59" s="6"/>
     </row>
     <row r="60" spans="1:8">
-      <c r="A60" s="30" t="s">
+      <c r="A60" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="B60" s="38">
+      <c r="B60" s="29">
         <v>2924</v>
       </c>
-      <c r="C60" s="43">
+      <c r="C60" s="34">
         <v>107</v>
       </c>
-      <c r="D60" s="43">
+      <c r="D60" s="34">
         <v>1</v>
       </c>
-      <c r="E60" s="38">
+      <c r="E60" s="29">
         <v>1135</v>
       </c>
-      <c r="F60" s="38">
+      <c r="F60" s="29">
         <v>1681</v>
       </c>
       <c r="G60" s="6"/>
       <c r="H60" s="6"/>
     </row>
     <row r="61" spans="1:8">
-      <c r="A61" s="30" t="s">
+      <c r="A61" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="B61" s="38">
+      <c r="B61" s="29">
         <v>10903</v>
       </c>
-      <c r="C61" s="36">
+      <c r="C61" s="27">
         <v>1548</v>
       </c>
-      <c r="D61" s="43">
+      <c r="D61" s="34">
         <v>19</v>
       </c>
-      <c r="E61" s="38">
+      <c r="E61" s="29">
         <v>7452</v>
       </c>
-      <c r="F61" s="38">
+      <c r="F61" s="29">
         <v>1884</v>
       </c>
       <c r="G61" s="6"/>
       <c r="H61" s="6"/>
     </row>
     <row r="62" spans="1:8">
-      <c r="A62" s="30" t="s">
+      <c r="A62" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="B62" s="38">
+      <c r="B62" s="29">
         <v>2830</v>
       </c>
-      <c r="C62" s="43">
+      <c r="C62" s="34">
         <v>166</v>
       </c>
-      <c r="D62" s="43">
+      <c r="D62" s="34">
         <v>2</v>
       </c>
-      <c r="E62" s="39">
+      <c r="E62" s="30">
         <v>955</v>
       </c>
-      <c r="F62" s="38">
+      <c r="F62" s="29">
         <v>1707</v>
       </c>
       <c r="G62" s="6"/>
       <c r="H62" s="6"/>
     </row>
     <row r="63" spans="1:8">
-      <c r="A63" s="30" t="s">
+      <c r="A63" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="B63" s="38">
+      <c r="B63" s="29">
         <v>4540</v>
       </c>
-      <c r="C63" s="43">
+      <c r="C63" s="34">
         <v>198</v>
       </c>
-      <c r="D63" s="43">
+      <c r="D63" s="34">
         <v>1</v>
       </c>
-      <c r="E63" s="38">
+      <c r="E63" s="29">
         <v>1722</v>
       </c>
-      <c r="F63" s="38">
+      <c r="F63" s="29">
         <v>2619</v>
       </c>
       <c r="G63" s="6"/>
       <c r="H63" s="6"/>
     </row>
     <row r="64" spans="1:8">
-      <c r="A64" s="31" t="s">
+      <c r="A64" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="B64" s="41">
+      <c r="B64" s="32">
         <v>11284</v>
       </c>
-      <c r="C64" s="41">
+      <c r="C64" s="32">
         <v>1778</v>
       </c>
-      <c r="D64" s="44">
+      <c r="D64" s="35">
         <v>31</v>
       </c>
-      <c r="E64" s="41">
+      <c r="E64" s="32">
         <v>7783</v>
       </c>
-      <c r="F64" s="41">
+      <c r="F64" s="32">
         <v>1692</v>
       </c>
       <c r="G64" s="6"/>
     </row>
     <row r="65" spans="1:8">
-      <c r="A65" s="26"/>
+      <c r="A65" s="17"/>
       <c r="B65" s="5"/>
       <c r="C65" s="5"/>
-      <c r="D65" s="48" t="s">
+      <c r="D65" s="39" t="s">
         <v>37</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="6"/>
       <c r="H65" s="6"/>
     </row>
     <row r="66" spans="1:8">
-      <c r="A66" s="26"/>
+      <c r="A66" s="17"/>
       <c r="B66" s="5"/>
       <c r="C66" s="5"/>
       <c r="D66" s="5"/>
       <c r="E66" s="5"/>
       <c r="F66" s="5"/>
       <c r="G66" s="6"/>
       <c r="H66" s="6"/>
     </row>
     <row r="67" spans="1:8">
-      <c r="A67" s="28" t="s">
+      <c r="A67" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B67" s="7">
         <v>129716</v>
       </c>
       <c r="C67" s="5">
         <v>14008</v>
       </c>
       <c r="D67" s="5">
         <v>169</v>
       </c>
       <c r="E67" s="7">
         <v>70734</v>
       </c>
       <c r="F67" s="7">
         <v>44805</v>
       </c>
       <c r="G67" s="6"/>
       <c r="H67" s="6"/>
     </row>
     <row r="68" spans="1:8">
-      <c r="A68" s="29" t="s">
+      <c r="A68" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B68" s="7">
         <v>11389</v>
       </c>
       <c r="C68" s="5">
         <v>2095</v>
       </c>
       <c r="D68" s="5">
         <v>27</v>
       </c>
       <c r="E68" s="7">
         <v>8798</v>
       </c>
       <c r="F68" s="7">
         <v>469</v>
       </c>
       <c r="G68" s="6"/>
       <c r="H68" s="6"/>
     </row>
     <row r="69" spans="1:8">
-      <c r="A69" s="30" t="s">
+      <c r="A69" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B69" s="7">
         <v>4653</v>
       </c>
       <c r="C69" s="5">
         <v>739</v>
       </c>
       <c r="D69" s="5">
         <v>13</v>
       </c>
       <c r="E69" s="7">
         <v>3532</v>
       </c>
       <c r="F69" s="7">
         <v>369</v>
       </c>
       <c r="G69" s="6"/>
       <c r="H69" s="6"/>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B70" s="7">
@@ -2298,117 +2346,117 @@
       <c r="H71" s="6"/>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B72" s="7">
         <v>3727</v>
       </c>
       <c r="C72" s="5">
         <v>213</v>
       </c>
       <c r="D72" s="5">
         <v>7</v>
       </c>
       <c r="E72" s="7">
         <v>2174</v>
       </c>
       <c r="F72" s="7">
         <v>1333</v>
       </c>
       <c r="G72" s="6"/>
       <c r="H72" s="6"/>
     </row>
     <row r="73" spans="1:8">
-      <c r="A73" s="30" t="s">
+      <c r="A73" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B73" s="7">
         <v>1890</v>
       </c>
       <c r="C73" s="5">
         <v>147</v>
       </c>
       <c r="D73" s="5">
         <v>3</v>
       </c>
       <c r="E73" s="5">
         <v>647</v>
       </c>
       <c r="F73" s="5">
         <v>1093</v>
       </c>
       <c r="G73" s="6"/>
       <c r="H73" s="6"/>
     </row>
     <row r="74" spans="1:8">
-      <c r="A74" s="30" t="s">
+      <c r="A74" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B74" s="7">
         <v>19278</v>
       </c>
       <c r="C74" s="5">
         <v>1415</v>
       </c>
       <c r="D74" s="5">
         <v>13</v>
       </c>
       <c r="E74" s="5">
         <v>8104</v>
       </c>
       <c r="F74" s="5">
         <v>9746</v>
       </c>
       <c r="G74" s="6"/>
       <c r="H74" s="6"/>
     </row>
     <row r="75" spans="1:8">
-      <c r="A75" s="30" t="s">
+      <c r="A75" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B75" s="7">
         <v>8830</v>
       </c>
       <c r="C75" s="5">
         <v>826</v>
       </c>
       <c r="D75" s="5">
         <v>6</v>
       </c>
       <c r="E75" s="5">
         <v>4177</v>
       </c>
       <c r="F75" s="5">
         <v>3821</v>
       </c>
       <c r="G75" s="6"/>
       <c r="H75" s="6"/>
     </row>
     <row r="76" spans="1:8">
-      <c r="A76" s="30" t="s">
+      <c r="A76" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B76" s="7">
         <v>2474</v>
       </c>
       <c r="C76" s="5">
         <v>122</v>
       </c>
       <c r="D76" s="5">
         <v>1</v>
       </c>
       <c r="E76" s="5">
         <v>795</v>
       </c>
       <c r="F76" s="5">
         <v>1556</v>
       </c>
       <c r="G76" s="6"/>
       <c r="H76" s="6"/>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B77" s="7">
@@ -2452,1073 +2500,1331 @@
       <c r="H78" s="6"/>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B79" s="7">
         <v>2317</v>
       </c>
       <c r="C79" s="5">
         <v>131</v>
       </c>
       <c r="D79" s="5">
         <v>1</v>
       </c>
       <c r="E79" s="5">
         <v>1065</v>
       </c>
       <c r="F79" s="5">
         <v>1120</v>
       </c>
       <c r="G79" s="6"/>
       <c r="H79" s="6"/>
     </row>
     <row r="80" spans="1:8">
-      <c r="A80" s="30" t="s">
+      <c r="A80" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B80" s="7">
         <v>16350</v>
       </c>
       <c r="C80" s="5">
         <v>2806</v>
       </c>
       <c r="D80" s="5">
         <v>29</v>
       </c>
       <c r="E80" s="5">
         <v>11595</v>
       </c>
       <c r="F80" s="5">
         <v>1920</v>
       </c>
       <c r="G80" s="6"/>
       <c r="H80" s="6"/>
     </row>
     <row r="81" spans="1:8">
-      <c r="A81" s="30" t="s">
+      <c r="A81" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B81" s="7">
         <v>9070</v>
       </c>
       <c r="C81" s="5">
         <v>551</v>
       </c>
       <c r="D81" s="5">
         <v>5</v>
       </c>
       <c r="E81" s="5">
         <v>3363</v>
       </c>
       <c r="F81" s="5">
         <v>5151</v>
       </c>
       <c r="G81" s="6"/>
       <c r="H81" s="6"/>
     </row>
     <row r="82" spans="1:8">
-      <c r="A82" s="30" t="s">
+      <c r="A82" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B82" s="7">
         <v>2769</v>
       </c>
       <c r="C82" s="5">
         <v>106</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E82" s="5">
         <v>489</v>
       </c>
       <c r="F82" s="5">
         <v>2174</v>
       </c>
       <c r="G82" s="6"/>
       <c r="H82" s="6"/>
     </row>
     <row r="83" spans="1:8">
-      <c r="A83" s="30" t="s">
+      <c r="A83" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B83" s="7">
         <v>2955</v>
       </c>
       <c r="C83" s="5">
         <v>124</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E83" s="5">
         <v>1200</v>
       </c>
       <c r="F83" s="5">
         <v>1631</v>
       </c>
       <c r="G83" s="6"/>
       <c r="H83" s="6"/>
     </row>
     <row r="84" spans="1:8">
-      <c r="A84" s="30" t="s">
+      <c r="A84" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B84" s="7">
         <v>12346</v>
       </c>
       <c r="C84" s="5">
         <v>1752</v>
       </c>
       <c r="D84" s="5">
         <v>22</v>
       </c>
       <c r="E84" s="5">
         <v>8902</v>
       </c>
       <c r="F84" s="5">
         <v>1670</v>
       </c>
       <c r="G84" s="6"/>
       <c r="H84" s="6"/>
     </row>
     <row r="85" spans="1:8">
-      <c r="A85" s="30" t="s">
+      <c r="A85" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B85" s="7">
         <v>2957</v>
       </c>
       <c r="C85" s="5">
         <v>180</v>
       </c>
       <c r="D85" s="5">
         <v>2</v>
       </c>
       <c r="E85" s="5">
         <v>1068</v>
       </c>
       <c r="F85" s="5">
         <v>1707</v>
       </c>
       <c r="G85" s="6"/>
       <c r="H85" s="6"/>
     </row>
     <row r="86" spans="1:8">
-      <c r="A86" s="30" t="s">
+      <c r="A86" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B86" s="7">
         <v>4612</v>
       </c>
       <c r="C86" s="5">
         <v>224</v>
       </c>
       <c r="D86" s="5">
         <v>1</v>
       </c>
       <c r="E86" s="5">
         <v>1761</v>
       </c>
       <c r="F86" s="5">
         <v>2626</v>
       </c>
       <c r="G86" s="6"/>
       <c r="H86" s="6"/>
     </row>
     <row r="87" spans="1:8">
-      <c r="A87" s="31" t="s">
+      <c r="A87" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="B87" s="32">
+      <c r="B87" s="23">
         <v>12333</v>
       </c>
       <c r="C87" s="10">
         <v>2029</v>
       </c>
       <c r="D87" s="10">
         <v>34</v>
       </c>
       <c r="E87" s="10">
         <v>8657</v>
       </c>
       <c r="F87" s="10">
         <v>1613</v>
       </c>
       <c r="G87" s="6"/>
       <c r="H87" s="6"/>
     </row>
     <row r="88" spans="1:8">
-      <c r="A88" s="26"/>
+      <c r="A88" s="17"/>
       <c r="B88" s="5"/>
       <c r="C88" s="5"/>
-      <c r="D88" s="48" t="s">
+      <c r="D88" s="39" t="s">
         <v>36</v>
       </c>
       <c r="E88" s="5"/>
       <c r="F88" s="5"/>
       <c r="G88" s="6"/>
       <c r="H88" s="6"/>
     </row>
     <row r="89" spans="1:8" s="2" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A89" s="26"/>
+      <c r="A89" s="17"/>
       <c r="B89" s="5"/>
       <c r="C89" s="5"/>
       <c r="D89" s="5"/>
       <c r="E89" s="5"/>
       <c r="F89" s="5"/>
       <c r="G89" s="7"/>
       <c r="H89" s="6"/>
     </row>
     <row r="90" spans="1:8" ht="14.25" customHeight="1">
-      <c r="A90" s="33" t="s">
+      <c r="A90" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B90" s="45">
+      <c r="B90" s="36">
         <v>116585</v>
       </c>
-      <c r="C90" s="46">
+      <c r="C90" s="37">
         <v>12391</v>
       </c>
-      <c r="D90" s="46">
+      <c r="D90" s="37">
         <v>151</v>
       </c>
-      <c r="E90" s="45">
+      <c r="E90" s="36">
         <v>77468</v>
       </c>
-      <c r="F90" s="45">
+      <c r="F90" s="36">
         <v>26575</v>
       </c>
       <c r="G90" s="6"/>
       <c r="H90" s="6"/>
     </row>
     <row r="91" spans="1:8" ht="14.25" customHeight="1">
-      <c r="A91" s="30" t="s">
+      <c r="A91" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="B91" s="46">
+      <c r="B91" s="37">
         <v>5896</v>
       </c>
-      <c r="C91" s="46">
+      <c r="C91" s="37">
         <v>908</v>
       </c>
-      <c r="D91" s="46">
+      <c r="D91" s="37">
         <v>21</v>
       </c>
-      <c r="E91" s="46">
+      <c r="E91" s="37">
         <v>4573</v>
       </c>
-      <c r="F91" s="46">
+      <c r="F91" s="37">
         <v>394</v>
       </c>
       <c r="G91" s="6"/>
       <c r="H91" s="6"/>
     </row>
     <row r="92" spans="1:8" ht="14.25" customHeight="1">
-      <c r="A92" s="30" t="s">
+      <c r="A92" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="B92" s="46">
+      <c r="B92" s="37">
         <v>2279</v>
       </c>
-      <c r="C92" s="46">
+      <c r="C92" s="37">
         <v>187</v>
       </c>
-      <c r="D92" s="46">
+      <c r="D92" s="37">
         <v>3</v>
       </c>
-      <c r="E92" s="46">
+      <c r="E92" s="37">
         <v>1010</v>
       </c>
-      <c r="F92" s="46">
+      <c r="F92" s="37">
         <v>1079</v>
       </c>
       <c r="G92" s="6"/>
       <c r="H92" s="6"/>
     </row>
     <row r="93" spans="1:8" ht="14.25" customHeight="1">
-      <c r="A93" s="30" t="s">
+      <c r="A93" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="B93" s="46">
+      <c r="B93" s="37">
         <v>22364</v>
       </c>
-      <c r="C93" s="46">
+      <c r="C93" s="37">
         <v>1596</v>
       </c>
-      <c r="D93" s="46">
+      <c r="D93" s="37">
         <v>15</v>
       </c>
-      <c r="E93" s="46">
+      <c r="E93" s="37">
         <v>11514</v>
       </c>
-      <c r="F93" s="46">
+      <c r="F93" s="37">
         <v>9239</v>
       </c>
       <c r="G93" s="6"/>
       <c r="H93" s="6"/>
     </row>
     <row r="94" spans="1:8" ht="14.25" customHeight="1">
-      <c r="A94" s="30" t="s">
+      <c r="A94" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="B94" s="46">
+      <c r="B94" s="37">
         <v>12208</v>
       </c>
-      <c r="C94" s="46">
+      <c r="C94" s="37">
         <v>954</v>
       </c>
-      <c r="D94" s="46">
+      <c r="D94" s="37">
         <v>7</v>
       </c>
-      <c r="E94" s="46">
+      <c r="E94" s="37">
         <v>7248</v>
       </c>
-      <c r="F94" s="46">
+      <c r="F94" s="37">
         <v>3999</v>
       </c>
       <c r="G94" s="6"/>
       <c r="H94" s="6"/>
     </row>
     <row r="95" spans="1:8" ht="14.25" customHeight="1">
-      <c r="A95" s="30" t="s">
+      <c r="A95" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="B95" s="46">
+      <c r="B95" s="37">
         <v>2938</v>
       </c>
-      <c r="C95" s="46">
+      <c r="C95" s="37">
         <v>149</v>
       </c>
-      <c r="D95" s="46">
+      <c r="D95" s="37">
         <v>1</v>
       </c>
-      <c r="E95" s="46">
+      <c r="E95" s="37">
         <v>1121</v>
       </c>
-      <c r="F95" s="46">
+      <c r="F95" s="37">
         <v>1667</v>
       </c>
       <c r="G95" s="6"/>
       <c r="H95" s="6"/>
     </row>
     <row r="96" spans="1:8" ht="14.25" customHeight="1">
-      <c r="A96" s="30" t="s">
+      <c r="A96" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="B96" s="46">
+      <c r="B96" s="37">
         <v>26204</v>
       </c>
-      <c r="C96" s="46">
+      <c r="C96" s="37">
         <v>3354</v>
       </c>
-      <c r="D96" s="46">
+      <c r="D96" s="37">
         <v>33</v>
       </c>
-      <c r="E96" s="46">
+      <c r="E96" s="37">
         <v>20909</v>
       </c>
-      <c r="F96" s="46">
+      <c r="F96" s="37">
         <v>1908</v>
       </c>
       <c r="G96" s="6"/>
       <c r="H96" s="6"/>
     </row>
     <row r="97" spans="1:8" ht="14.25" customHeight="1">
-      <c r="A97" s="30" t="s">
+      <c r="A97" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="B97" s="46">
+      <c r="B97" s="37">
         <v>3236</v>
       </c>
-      <c r="C97" s="46">
+      <c r="C97" s="37">
         <v>118</v>
       </c>
-      <c r="D97" s="47" t="s">
+      <c r="D97" s="38" t="s">
         <v>32</v>
       </c>
-      <c r="E97" s="46">
+      <c r="E97" s="37">
         <v>842</v>
       </c>
-      <c r="F97" s="46">
+      <c r="F97" s="37">
         <v>2276</v>
       </c>
       <c r="G97" s="6"/>
       <c r="H97" s="6"/>
     </row>
     <row r="98" spans="1:8" ht="14.25" customHeight="1">
-      <c r="A98" s="30" t="s">
+      <c r="A98" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="B98" s="46">
+      <c r="B98" s="37">
         <v>17779</v>
       </c>
-      <c r="C98" s="46">
+      <c r="C98" s="37">
         <v>2267</v>
       </c>
-      <c r="D98" s="46">
+      <c r="D98" s="37">
         <v>25</v>
       </c>
-      <c r="E98" s="46">
+      <c r="E98" s="37">
         <v>13746</v>
       </c>
-      <c r="F98" s="46">
+      <c r="F98" s="37">
         <v>1741</v>
       </c>
       <c r="G98" s="6"/>
       <c r="H98" s="6"/>
     </row>
     <row r="99" spans="1:8" ht="14.25" customHeight="1">
-      <c r="A99" s="30" t="s">
+      <c r="A99" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="B99" s="46">
+      <c r="B99" s="37">
         <v>5418</v>
       </c>
-      <c r="C99" s="46">
+      <c r="C99" s="37">
         <v>264</v>
       </c>
-      <c r="D99" s="46">
+      <c r="D99" s="37">
         <v>1</v>
       </c>
-      <c r="E99" s="46">
+      <c r="E99" s="37">
         <v>2498</v>
       </c>
-      <c r="F99" s="46">
+      <c r="F99" s="37">
         <v>2655</v>
       </c>
       <c r="G99" s="6"/>
       <c r="H99" s="6"/>
     </row>
     <row r="100" spans="1:8" ht="14.25" customHeight="1">
-      <c r="A100" s="31" t="s">
+      <c r="A100" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="B100" s="42">
+      <c r="B100" s="33">
         <v>18263</v>
       </c>
-      <c r="C100" s="42">
+      <c r="C100" s="33">
         <v>2594</v>
       </c>
-      <c r="D100" s="42">
+      <c r="D100" s="33">
         <v>45</v>
       </c>
-      <c r="E100" s="42">
+      <c r="E100" s="33">
         <v>14007</v>
       </c>
-      <c r="F100" s="42">
+      <c r="F100" s="33">
         <v>1617</v>
       </c>
       <c r="G100" s="6"/>
       <c r="H100" s="6"/>
     </row>
     <row r="101" spans="1:8" ht="14.25" customHeight="1">
-      <c r="A101" s="26"/>
+      <c r="A101" s="17"/>
       <c r="B101" s="5"/>
       <c r="C101" s="5"/>
-      <c r="D101" s="48" t="s">
+      <c r="D101" s="39" t="s">
         <v>35</v>
       </c>
       <c r="E101" s="5"/>
       <c r="F101" s="5"/>
       <c r="G101" s="6"/>
       <c r="H101" s="6"/>
     </row>
     <row r="102" spans="1:8" ht="14.25" customHeight="1">
-      <c r="A102" s="26"/>
+      <c r="A102" s="17"/>
       <c r="B102" s="5"/>
       <c r="C102" s="5"/>
       <c r="D102" s="5"/>
       <c r="E102" s="5"/>
       <c r="F102" s="5"/>
       <c r="G102" s="6"/>
     </row>
     <row r="103" spans="1:8" ht="14.25" customHeight="1">
-      <c r="A103" s="33" t="s">
+      <c r="A103" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B103" s="37">
+      <c r="B103" s="28">
         <v>134628</v>
       </c>
-      <c r="C103" s="37">
+      <c r="C103" s="28">
         <v>13878</v>
       </c>
-      <c r="D103" s="37">
+      <c r="D103" s="28">
         <v>148</v>
       </c>
-      <c r="E103" s="37">
+      <c r="E103" s="28">
         <v>91789</v>
       </c>
-      <c r="F103" s="37">
+      <c r="F103" s="28">
         <v>28813</v>
       </c>
       <c r="G103" s="6"/>
       <c r="H103" s="6"/>
     </row>
     <row r="104" spans="1:8" ht="14.25" customHeight="1">
-      <c r="A104" s="30" t="s">
+      <c r="A104" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="B104" s="37">
+      <c r="B104" s="28">
         <v>6415</v>
       </c>
-      <c r="C104" s="37">
+      <c r="C104" s="28">
         <v>1050</v>
       </c>
-      <c r="D104" s="37">
+      <c r="D104" s="28">
         <v>23</v>
       </c>
-      <c r="E104" s="37">
+      <c r="E104" s="28">
         <v>4905</v>
       </c>
-      <c r="F104" s="37">
+      <c r="F104" s="28">
         <v>437</v>
       </c>
       <c r="G104" s="6"/>
       <c r="H104" s="6"/>
     </row>
     <row r="105" spans="1:8" ht="14.25" customHeight="1">
-      <c r="A105" s="30" t="s">
+      <c r="A105" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="B105" s="37">
+      <c r="B105" s="28">
         <v>2632</v>
       </c>
-      <c r="C105" s="37">
+      <c r="C105" s="28">
         <v>198</v>
       </c>
-      <c r="D105" s="37">
+      <c r="D105" s="28">
         <v>3</v>
       </c>
-      <c r="E105" s="37">
+      <c r="E105" s="28">
         <v>1135</v>
       </c>
-      <c r="F105" s="37">
+      <c r="F105" s="28">
         <v>1296</v>
       </c>
       <c r="G105" s="6"/>
       <c r="H105" s="6"/>
     </row>
     <row r="106" spans="1:8" ht="14.25" customHeight="1">
-      <c r="A106" s="30" t="s">
+      <c r="A106" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="B106" s="37">
+      <c r="B106" s="28">
         <v>25256</v>
       </c>
-      <c r="C106" s="37">
+      <c r="C106" s="28">
         <v>1729</v>
       </c>
-      <c r="D106" s="37">
+      <c r="D106" s="28">
         <v>16</v>
       </c>
-      <c r="E106" s="37">
+      <c r="E106" s="28">
         <v>13502</v>
       </c>
-      <c r="F106" s="37">
+      <c r="F106" s="28">
         <v>10009</v>
       </c>
       <c r="G106" s="6"/>
       <c r="H106" s="6"/>
     </row>
     <row r="107" spans="1:8" ht="14.25" customHeight="1">
-      <c r="A107" s="30" t="s">
+      <c r="A107" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="B107" s="37">
+      <c r="B107" s="28">
         <v>13690</v>
       </c>
-      <c r="C107" s="37">
+      <c r="C107" s="28">
         <v>989</v>
       </c>
-      <c r="D107" s="37">
+      <c r="D107" s="28">
         <v>6</v>
       </c>
-      <c r="E107" s="37">
+      <c r="E107" s="28">
         <v>8459</v>
       </c>
-      <c r="F107" s="37">
+      <c r="F107" s="28">
         <v>4236</v>
       </c>
       <c r="G107" s="6"/>
       <c r="H107" s="6"/>
     </row>
     <row r="108" spans="1:8" ht="14.25" customHeight="1">
-      <c r="A108" s="30" t="s">
+      <c r="A108" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="B108" s="37">
+      <c r="B108" s="28">
         <v>3320</v>
       </c>
-      <c r="C108" s="37">
+      <c r="C108" s="28">
         <v>171</v>
       </c>
-      <c r="D108" s="37">
+      <c r="D108" s="28">
         <v>1</v>
       </c>
-      <c r="E108" s="37">
+      <c r="E108" s="28">
         <v>1327</v>
       </c>
-      <c r="F108" s="37">
+      <c r="F108" s="28">
         <v>1821</v>
       </c>
       <c r="G108" s="6"/>
       <c r="H108" s="6"/>
     </row>
     <row r="109" spans="1:8" ht="14.25" customHeight="1">
-      <c r="A109" s="30" t="s">
+      <c r="A109" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="B109" s="37">
+      <c r="B109" s="28">
         <v>31060</v>
       </c>
-      <c r="C109" s="37">
+      <c r="C109" s="28">
         <v>3839</v>
       </c>
-      <c r="D109" s="37">
+      <c r="D109" s="28">
         <v>36</v>
       </c>
-      <c r="E109" s="37">
+      <c r="E109" s="28">
         <v>25100</v>
       </c>
-      <c r="F109" s="37">
+      <c r="F109" s="28">
         <v>2085</v>
       </c>
       <c r="G109" s="6"/>
       <c r="H109" s="6"/>
     </row>
     <row r="110" spans="1:8" ht="14.25" customHeight="1">
-      <c r="A110" s="30" t="s">
+      <c r="A110" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="B110" s="37">
+      <c r="B110" s="28">
         <v>3540</v>
       </c>
-      <c r="C110" s="37">
+      <c r="C110" s="28">
         <v>136</v>
       </c>
-      <c r="D110" s="40" t="s">
+      <c r="D110" s="31" t="s">
         <v>32</v>
       </c>
-      <c r="E110" s="37">
+      <c r="E110" s="28">
         <v>1035</v>
       </c>
-      <c r="F110" s="37">
+      <c r="F110" s="28">
         <v>2369</v>
       </c>
       <c r="G110" s="6"/>
       <c r="H110" s="6"/>
     </row>
     <row r="111" spans="1:8" ht="14.25" customHeight="1">
-      <c r="A111" s="30" t="s">
+      <c r="A111" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="B111" s="37">
+      <c r="B111" s="28">
         <v>20791</v>
       </c>
-      <c r="C111" s="37">
+      <c r="C111" s="28">
         <v>2501</v>
       </c>
-      <c r="D111" s="37">
+      <c r="D111" s="28">
         <v>26</v>
       </c>
-      <c r="E111" s="37">
+      <c r="E111" s="28">
         <v>16397</v>
       </c>
-      <c r="F111" s="37">
+      <c r="F111" s="28">
         <v>1867</v>
       </c>
       <c r="G111" s="6"/>
       <c r="H111" s="6"/>
     </row>
     <row r="112" spans="1:8" ht="14.25" customHeight="1">
-      <c r="A112" s="30" t="s">
+      <c r="A112" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="B112" s="37">
+      <c r="B112" s="28">
         <v>6081</v>
       </c>
-      <c r="C112" s="37">
+      <c r="C112" s="28">
         <v>273</v>
       </c>
-      <c r="D112" s="37">
+      <c r="D112" s="28">
         <v>1</v>
       </c>
-      <c r="E112" s="37">
+      <c r="E112" s="28">
         <v>2990</v>
       </c>
-      <c r="F112" s="46">
+      <c r="F112" s="37">
         <v>2817</v>
       </c>
       <c r="G112" s="6"/>
       <c r="H112" s="6"/>
     </row>
     <row r="113" spans="1:8" ht="14.25" customHeight="1">
-      <c r="A113" s="31" t="s">
+      <c r="A113" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="B113" s="42">
+      <c r="B113" s="33">
         <v>21843</v>
       </c>
-      <c r="C113" s="42">
+      <c r="C113" s="33">
         <v>2992</v>
       </c>
-      <c r="D113" s="42">
+      <c r="D113" s="33">
         <v>36</v>
       </c>
-      <c r="E113" s="42">
+      <c r="E113" s="33">
         <v>16939</v>
       </c>
-      <c r="F113" s="42">
+      <c r="F113" s="33">
         <v>1876</v>
       </c>
       <c r="G113" s="6"/>
       <c r="H113" s="6"/>
     </row>
     <row r="114" spans="1:8" ht="14.25" customHeight="1">
-      <c r="A114" s="26"/>
+      <c r="A114" s="17"/>
       <c r="B114" s="5"/>
       <c r="C114" s="5"/>
-      <c r="D114" s="48" t="s">
+      <c r="D114" s="39" t="s">
         <v>34</v>
       </c>
       <c r="E114" s="5"/>
       <c r="F114" s="5"/>
       <c r="G114" s="6"/>
     </row>
     <row r="115" spans="1:8" ht="14.25" customHeight="1">
-      <c r="A115" s="26"/>
+      <c r="A115" s="17"/>
       <c r="B115" s="5"/>
       <c r="C115" s="5"/>
       <c r="D115" s="5"/>
       <c r="E115" s="5"/>
       <c r="F115" s="5"/>
       <c r="G115" s="6"/>
       <c r="H115" s="6"/>
     </row>
     <row r="116" spans="1:8" ht="14.25" customHeight="1">
-      <c r="A116" s="34" t="s">
+      <c r="A116" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="B116" s="46">
+      <c r="B116" s="37">
         <v>142846</v>
       </c>
-      <c r="C116" s="37">
+      <c r="C116" s="28">
         <v>14542</v>
       </c>
-      <c r="D116" s="37">
+      <c r="D116" s="28">
         <v>150</v>
       </c>
-      <c r="E116" s="46">
+      <c r="E116" s="37">
         <v>99998</v>
       </c>
-      <c r="F116" s="37">
+      <c r="F116" s="28">
         <v>28156</v>
       </c>
       <c r="G116" s="6"/>
       <c r="H116" s="6"/>
     </row>
     <row r="117" spans="1:8" ht="14.25" customHeight="1">
-      <c r="A117" s="30" t="s">
+      <c r="A117" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="B117" s="46">
+      <c r="B117" s="37">
         <v>6713</v>
       </c>
-      <c r="C117" s="37">
+      <c r="C117" s="28">
         <v>965</v>
       </c>
-      <c r="D117" s="37">
+      <c r="D117" s="28">
         <v>28</v>
       </c>
-      <c r="E117" s="46">
+      <c r="E117" s="37">
         <v>5305</v>
       </c>
-      <c r="F117" s="37">
+      <c r="F117" s="28">
         <v>415</v>
       </c>
       <c r="G117" s="6"/>
       <c r="H117" s="6"/>
     </row>
     <row r="118" spans="1:8" ht="14.25" customHeight="1">
-      <c r="A118" s="35" t="s">
+      <c r="A118" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="B118" s="46">
+      <c r="B118" s="37">
         <v>3412</v>
       </c>
-      <c r="C118" s="37">
+      <c r="C118" s="28">
         <v>436</v>
       </c>
-      <c r="D118" s="37">
+      <c r="D118" s="28">
         <v>7</v>
       </c>
-      <c r="E118" s="46">
+      <c r="E118" s="37">
         <v>2524</v>
       </c>
-      <c r="F118" s="37">
+      <c r="F118" s="28">
         <v>445</v>
       </c>
       <c r="G118" s="6"/>
       <c r="H118" s="6"/>
     </row>
     <row r="119" spans="1:8" ht="14.25" customHeight="1">
-      <c r="A119" s="30" t="s">
+      <c r="A119" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="B119" s="46">
+      <c r="B119" s="37">
         <v>2680</v>
       </c>
-      <c r="C119" s="37">
+      <c r="C119" s="28">
         <v>217</v>
       </c>
-      <c r="D119" s="37">
+      <c r="D119" s="28">
         <v>3</v>
       </c>
-      <c r="E119" s="46">
+      <c r="E119" s="37">
         <v>1146</v>
       </c>
-      <c r="F119" s="37">
+      <c r="F119" s="28">
         <v>1314</v>
       </c>
       <c r="G119" s="6"/>
       <c r="H119" s="6"/>
     </row>
     <row r="120" spans="1:8">
-      <c r="A120" s="30" t="s">
+      <c r="A120" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="B120" s="46">
+      <c r="B120" s="37">
         <v>26047</v>
       </c>
-      <c r="C120" s="37">
+      <c r="C120" s="28">
         <v>1789</v>
       </c>
-      <c r="D120" s="37">
+      <c r="D120" s="28">
         <v>13</v>
       </c>
-      <c r="E120" s="46">
+      <c r="E120" s="37">
         <v>14275</v>
       </c>
-      <c r="F120" s="37">
+      <c r="F120" s="28">
         <v>9970</v>
       </c>
       <c r="H120" s="6"/>
     </row>
     <row r="121" spans="1:8">
-      <c r="A121" s="30" t="s">
+      <c r="A121" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="B121" s="46">
+      <c r="B121" s="37">
         <v>13653</v>
       </c>
-      <c r="C121" s="37">
+      <c r="C121" s="28">
         <v>962</v>
       </c>
-      <c r="D121" s="37">
+      <c r="D121" s="28">
         <v>6</v>
       </c>
-      <c r="E121" s="46">
+      <c r="E121" s="37">
         <v>8684</v>
       </c>
-      <c r="F121" s="37">
+      <c r="F121" s="28">
         <v>4001</v>
       </c>
       <c r="H121" s="6"/>
     </row>
     <row r="122" spans="1:8">
-      <c r="A122" s="30" t="s">
+      <c r="A122" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="B122" s="46">
+      <c r="B122" s="37">
         <v>3221</v>
       </c>
-      <c r="C122" s="37">
+      <c r="C122" s="28">
         <v>185</v>
       </c>
-      <c r="D122" s="37">
+      <c r="D122" s="28">
         <v>1</v>
       </c>
-      <c r="E122" s="46">
+      <c r="E122" s="37">
         <v>1285</v>
       </c>
-      <c r="F122" s="37">
+      <c r="F122" s="28">
         <v>1750</v>
       </c>
       <c r="H122" s="6"/>
     </row>
     <row r="123" spans="1:8">
-      <c r="A123" s="30" t="s">
+      <c r="A123" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="B123" s="46">
+      <c r="B123" s="37">
         <v>34226</v>
       </c>
-      <c r="C123" s="37">
+      <c r="C123" s="28">
         <v>4135</v>
       </c>
-      <c r="D123" s="37">
+      <c r="D123" s="28">
         <v>28</v>
       </c>
-      <c r="E123" s="46">
+      <c r="E123" s="37">
         <v>28152</v>
       </c>
-      <c r="F123" s="37">
+      <c r="F123" s="28">
         <v>1911</v>
       </c>
       <c r="H123" s="6"/>
     </row>
     <row r="124" spans="1:8">
-      <c r="A124" s="30" t="s">
+      <c r="A124" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="B124" s="46">
+      <c r="B124" s="37">
         <v>3530</v>
       </c>
-      <c r="C124" s="37">
+      <c r="C124" s="28">
         <v>150</v>
       </c>
-      <c r="D124" s="40" t="s">
+      <c r="D124" s="31" t="s">
         <v>32</v>
       </c>
-      <c r="E124" s="46">
+      <c r="E124" s="37">
         <v>1038</v>
       </c>
-      <c r="F124" s="37">
+      <c r="F124" s="28">
         <v>2342</v>
       </c>
       <c r="H124" s="6"/>
     </row>
     <row r="125" spans="1:8">
-      <c r="A125" s="30" t="s">
+      <c r="A125" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="B125" s="46">
+      <c r="B125" s="37">
         <v>23054</v>
       </c>
-      <c r="C125" s="37">
+      <c r="C125" s="28">
         <v>2626</v>
       </c>
-      <c r="D125" s="37">
+      <c r="D125" s="28">
         <v>31</v>
       </c>
-      <c r="E125" s="46">
+      <c r="E125" s="37">
         <v>18653</v>
       </c>
-      <c r="F125" s="37">
+      <c r="F125" s="28">
         <v>1744</v>
       </c>
       <c r="H125" s="6"/>
     </row>
     <row r="126" spans="1:8">
-      <c r="A126" s="30" t="s">
+      <c r="A126" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="B126" s="46">
+      <c r="B126" s="37">
         <v>5961</v>
       </c>
-      <c r="C126" s="37">
+      <c r="C126" s="28">
         <v>293</v>
       </c>
-      <c r="D126" s="37">
+      <c r="D126" s="28">
         <v>1</v>
       </c>
-      <c r="E126" s="46">
+      <c r="E126" s="37">
         <v>2807</v>
       </c>
-      <c r="F126" s="37">
+      <c r="F126" s="28">
         <v>2860</v>
       </c>
       <c r="H126" s="6"/>
     </row>
     <row r="127" spans="1:8">
-      <c r="A127" s="31" t="s">
+      <c r="A127" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="B127" s="42">
+      <c r="B127" s="33">
         <v>20349</v>
       </c>
-      <c r="C127" s="42">
+      <c r="C127" s="33">
         <v>2784</v>
       </c>
-      <c r="D127" s="42">
+      <c r="D127" s="33">
         <v>32</v>
       </c>
-      <c r="E127" s="42">
+      <c r="E127" s="33">
         <v>16129</v>
       </c>
-      <c r="F127" s="42">
+      <c r="F127" s="33">
         <v>1404</v>
       </c>
       <c r="H127" s="6"/>
     </row>
     <row r="128" spans="1:8" ht="56.1" customHeight="1">
-      <c r="A128" s="11" t="s">
+      <c r="A128" s="17"/>
+      <c r="B128" s="5"/>
+      <c r="C128" s="5"/>
+      <c r="D128" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="E128" s="5"/>
+      <c r="F128" s="5"/>
+    </row>
+    <row r="129" spans="1:6">
+      <c r="A129" s="17"/>
+      <c r="B129" s="5"/>
+      <c r="C129" s="5"/>
+      <c r="D129" s="5"/>
+      <c r="E129" s="5"/>
+      <c r="F129" s="5"/>
+    </row>
+    <row r="130" spans="1:6">
+      <c r="A130" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="B130" s="40">
+        <v>152640</v>
+      </c>
+      <c r="C130" s="42">
+        <v>15473</v>
+      </c>
+      <c r="D130" s="42">
+        <v>140</v>
+      </c>
+      <c r="E130" s="40">
+        <v>112691</v>
+      </c>
+      <c r="F130" s="40">
+        <v>24336</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6">
+      <c r="A131" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="B131" s="40">
+        <v>7284</v>
+      </c>
+      <c r="C131" s="42">
+        <v>1070</v>
+      </c>
+      <c r="D131" s="42">
+        <v>24</v>
+      </c>
+      <c r="E131" s="40">
+        <v>5805</v>
+      </c>
+      <c r="F131" s="40">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6">
+      <c r="A132" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="B132" s="40">
+        <v>3285</v>
+      </c>
+      <c r="C132" s="42">
+        <v>441</v>
+      </c>
+      <c r="D132" s="42">
+        <v>9</v>
+      </c>
+      <c r="E132" s="40">
+        <v>2428</v>
+      </c>
+      <c r="F132" s="40">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6">
+      <c r="A133" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="B133" s="40">
+        <v>2436</v>
+      </c>
+      <c r="C133" s="42">
+        <v>210</v>
+      </c>
+      <c r="D133" s="42">
+        <v>3</v>
+      </c>
+      <c r="E133" s="40">
+        <v>1063</v>
+      </c>
+      <c r="F133" s="40">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6">
+      <c r="A134" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="B134" s="40">
+        <v>25070</v>
+      </c>
+      <c r="C134" s="42">
+        <v>1867</v>
+      </c>
+      <c r="D134" s="42">
+        <v>9</v>
+      </c>
+      <c r="E134" s="40">
+        <v>15250</v>
+      </c>
+      <c r="F134" s="40">
+        <v>7944</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6">
+      <c r="A135" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="B135" s="40">
+        <v>14082</v>
+      </c>
+      <c r="C135" s="42">
+        <v>1013</v>
+      </c>
+      <c r="D135" s="42">
         <v>7</v>
       </c>
-      <c r="B128" s="11"/>
-[...3 lines deleted...]
-      <c r="F128" s="11"/>
+      <c r="E135" s="40">
+        <v>9691</v>
+      </c>
+      <c r="F135" s="40">
+        <v>3371</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6">
+      <c r="A136" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="B136" s="40">
+        <v>3058</v>
+      </c>
+      <c r="C136" s="42">
+        <v>204</v>
+      </c>
+      <c r="D136" s="42">
+        <v>1</v>
+      </c>
+      <c r="E136" s="40">
+        <v>1265</v>
+      </c>
+      <c r="F136" s="40">
+        <v>1588</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6">
+      <c r="A137" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="B137" s="40">
+        <v>38807</v>
+      </c>
+      <c r="C137" s="42">
+        <v>4384</v>
+      </c>
+      <c r="D137" s="42">
+        <v>28</v>
+      </c>
+      <c r="E137" s="40">
+        <v>32799</v>
+      </c>
+      <c r="F137" s="40">
+        <v>1596</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6">
+      <c r="A138" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="B138" s="40">
+        <v>3534</v>
+      </c>
+      <c r="C138" s="42">
+        <v>149</v>
+      </c>
+      <c r="D138" s="43" t="s">
+        <v>32</v>
+      </c>
+      <c r="E138" s="40">
+        <v>1086</v>
+      </c>
+      <c r="F138" s="40">
+        <v>2299</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6">
+      <c r="A139" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="B139" s="40">
+        <v>26726</v>
+      </c>
+      <c r="C139" s="42">
+        <v>3049</v>
+      </c>
+      <c r="D139" s="42">
+        <v>33</v>
+      </c>
+      <c r="E139" s="40">
+        <v>22103</v>
+      </c>
+      <c r="F139" s="40">
+        <v>1541</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6">
+      <c r="A140" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="B140" s="40">
+        <v>6099</v>
+      </c>
+      <c r="C140" s="42">
+        <v>318</v>
+      </c>
+      <c r="D140" s="42">
+        <v>1</v>
+      </c>
+      <c r="E140" s="40">
+        <v>2931</v>
+      </c>
+      <c r="F140" s="40">
+        <v>2849</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6">
+      <c r="A141" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="B141" s="41">
+        <v>22259</v>
+      </c>
+      <c r="C141" s="42">
+        <v>2768</v>
+      </c>
+      <c r="D141" s="42">
+        <v>25</v>
+      </c>
+      <c r="E141" s="41">
+        <v>18270</v>
+      </c>
+      <c r="F141" s="41">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6" ht="53.25" customHeight="1">
+      <c r="A142" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="B142" s="44"/>
+      <c r="C142" s="44"/>
+      <c r="D142" s="44"/>
+      <c r="E142" s="44"/>
+      <c r="F142" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A128:F128"/>
+    <mergeCell ref="A142:F142"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.27559055118110237" right="0.19685039370078741" top="0.5" bottom="0.36" header="0.27559055118110237" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>2005-2024</vt:lpstr>
-      <vt:lpstr>'2005-2024'!Область_печати</vt:lpstr>
+      <vt:lpstr>2005-2025</vt:lpstr>
+      <vt:lpstr>'2005-2025'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>a.akhmadieva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>