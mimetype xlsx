--- v0 (2026-04-14)
+++ v1 (2026-10-11)
@@ -4,58 +4,58 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="-15" windowWidth="12720" windowHeight="12345"/>
   </bookViews>
   <sheets>
-    <sheet name="2005-2024" sheetId="2" r:id="rId1"/>
+    <sheet name="2005-2025" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="32">
   <si>
     <t>единиц</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>юридические лица малого предпринимательства</t>
   </si>
   <si>
     <t>юридические лица среднего предпринимательства</t>
   </si>
   <si>
     <t>индивидуальные предприниматели</t>
   </si>
   <si>
     <t>крестьянские или фермерские хозяйства</t>
   </si>
   <si>
     <t xml:space="preserve">в том числе </t>
   </si>
   <si>
     <t>Количество зарегистрированных субъектов малого и среднего предпринимательства</t>
   </si>
   <si>
@@ -117,55 +117,63 @@
   </si>
   <si>
     <t>Караталский</t>
   </si>
   <si>
     <t>Панфиловский</t>
   </si>
   <si>
     <t>Саркандский</t>
   </si>
   <si>
     <t>Ескельдинский</t>
   </si>
   <si>
     <t>г.а. Конаев</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0000"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="18">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -200,50 +208,74 @@
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="MS Sans Serif"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -264,236 +296,260 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...28 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка 3" xfId="6"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 12" xfId="1"/>
+    <cellStyle name="Обычный 2 2 2 16" xfId="4"/>
     <cellStyle name="Обычный 38" xfId="2"/>
+    <cellStyle name="Обычный 4 2 2" xfId="5"/>
     <cellStyle name="Обычный 40" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -760,101 +816,101 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Q198"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C13" sqref="C13"/>
+    <sheetView tabSelected="1" topLeftCell="A67" workbookViewId="0">
+      <selection activeCell="D143" sqref="D143"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="19" style="1" customWidth="1"/>
     <col min="5" max="5" width="15.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="15.75">
-      <c r="A1" s="50" t="s">
+      <c r="A1" s="56" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="50"/>
-[...3 lines deleted...]
-      <c r="F1" s="50"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
     </row>
     <row r="2" spans="1:17">
-      <c r="A2" s="51" t="s">
+      <c r="A2" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="52"/>
-[...3 lines deleted...]
-      <c r="F2" s="52"/>
+      <c r="B2" s="58"/>
+      <c r="C2" s="58"/>
+      <c r="D2" s="58"/>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
     </row>
     <row r="3" spans="1:17">
-      <c r="A3" s="53"/>
-      <c r="B3" s="55" t="s">
+      <c r="A3" s="59"/>
+      <c r="B3" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="56" t="s">
+      <c r="C3" s="62" t="s">
         <v>6</v>
       </c>
-      <c r="D3" s="56"/>
-[...1 lines deleted...]
-      <c r="F3" s="57"/>
+      <c r="D3" s="62"/>
+      <c r="E3" s="62"/>
+      <c r="F3" s="63"/>
       <c r="G3" s="2"/>
     </row>
     <row r="4" spans="1:17" ht="57.6" customHeight="1">
-      <c r="A4" s="54"/>
-      <c r="B4" s="55"/>
+      <c r="A4" s="60"/>
+      <c r="B4" s="61"/>
       <c r="C4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="2"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" s="15">
         <v>2005</v>
       </c>
       <c r="B5" s="5">
         <v>79067</v>
       </c>
       <c r="C5" s="5">
         <v>6493</v>
       </c>
       <c r="D5" s="6">
@@ -1202,715 +1258,715 @@
       </c>
       <c r="E19" s="13"/>
       <c r="F19" s="9"/>
       <c r="G19" s="7"/>
       <c r="K19" s="16"/>
       <c r="L19" s="19"/>
       <c r="M19" s="19"/>
       <c r="N19" s="19"/>
       <c r="O19" s="19"/>
       <c r="P19" s="22"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="8"/>
       <c r="B20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="7"/>
       <c r="K20" s="2"/>
       <c r="L20" s="19"/>
       <c r="M20" s="19"/>
       <c r="N20" s="19"/>
       <c r="O20" s="19"/>
       <c r="P20" s="22"/>
     </row>
     <row r="21" spans="1:16">
-      <c r="A21" s="58" t="s">
+      <c r="A21" s="45" t="s">
         <v>9</v>
       </c>
-      <c r="B21" s="59">
+      <c r="B21" s="46">
         <v>148479</v>
       </c>
-      <c r="C21" s="59">
+      <c r="C21" s="46">
         <v>143545</v>
       </c>
-      <c r="D21" s="59">
+      <c r="D21" s="46">
         <v>17916</v>
       </c>
-      <c r="E21" s="59">
+      <c r="E21" s="46">
         <v>76892</v>
       </c>
-      <c r="F21" s="59">
+      <c r="F21" s="46">
         <v>48737</v>
       </c>
       <c r="G21" s="12"/>
       <c r="H21" s="12"/>
       <c r="K21" s="25"/>
       <c r="L21" s="19"/>
       <c r="M21" s="19"/>
       <c r="N21" s="22"/>
       <c r="O21" s="19"/>
       <c r="P21" s="22"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="B22" s="59">
+      <c r="B22" s="46">
         <v>15762</v>
       </c>
-      <c r="C22" s="59">
+      <c r="C22" s="46">
         <v>14903</v>
       </c>
-      <c r="D22" s="59">
+      <c r="D22" s="46">
         <v>2976</v>
       </c>
-      <c r="E22" s="59">
+      <c r="E22" s="46">
         <v>11336</v>
       </c>
-      <c r="F22" s="59">
+      <c r="F22" s="46">
         <v>591</v>
       </c>
       <c r="G22" s="7"/>
       <c r="K22" s="26"/>
       <c r="L22" s="19"/>
       <c r="M22" s="19"/>
       <c r="N22" s="22"/>
       <c r="O22" s="22"/>
       <c r="P22" s="19"/>
     </row>
     <row r="23" spans="1:16" ht="11.25" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="59">
+      <c r="B23" s="46">
         <v>6018</v>
       </c>
-      <c r="C23" s="59">
+      <c r="C23" s="46">
         <v>5799</v>
       </c>
-      <c r="D23" s="59">
+      <c r="D23" s="46">
         <v>1092</v>
       </c>
-      <c r="E23" s="59">
+      <c r="E23" s="46">
         <v>4300</v>
       </c>
-      <c r="F23" s="59">
+      <c r="F23" s="46">
         <v>407</v>
       </c>
       <c r="G23" s="7"/>
       <c r="K23" s="26"/>
       <c r="L23" s="19"/>
       <c r="M23" s="19"/>
       <c r="N23" s="22"/>
       <c r="O23" s="19"/>
       <c r="P23" s="19"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="B24" s="59">
+      <c r="B24" s="46">
         <v>1920</v>
       </c>
-      <c r="C24" s="59">
+      <c r="C24" s="46">
         <v>1827</v>
       </c>
-      <c r="D24" s="59">
+      <c r="D24" s="46">
         <v>208</v>
       </c>
-      <c r="E24" s="59">
+      <c r="E24" s="46">
         <v>1578</v>
       </c>
-      <c r="F24" s="59">
+      <c r="F24" s="46">
         <v>41</v>
       </c>
       <c r="G24" s="7"/>
       <c r="K24" s="26"/>
       <c r="L24" s="19"/>
       <c r="M24" s="19"/>
       <c r="N24" s="22"/>
       <c r="O24" s="22"/>
       <c r="P24" s="19"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="B25" s="59">
+      <c r="B25" s="46">
         <v>3680</v>
       </c>
-      <c r="C25" s="59">
+      <c r="C25" s="46">
         <v>3541</v>
       </c>
-      <c r="D25" s="59">
+      <c r="D25" s="46">
         <v>155</v>
       </c>
-      <c r="E25" s="59">
+      <c r="E25" s="46">
         <v>940</v>
       </c>
-      <c r="F25" s="59">
+      <c r="F25" s="46">
         <v>2446</v>
       </c>
       <c r="G25" s="7"/>
       <c r="K25" s="26"/>
       <c r="L25" s="19"/>
       <c r="M25" s="19"/>
       <c r="N25" s="19"/>
       <c r="O25" s="19"/>
       <c r="P25" s="19"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B26" s="59">
+      <c r="B26" s="46">
         <v>4013</v>
       </c>
-      <c r="C26" s="59">
+      <c r="C26" s="46">
         <v>3822</v>
       </c>
-      <c r="D26" s="59">
+      <c r="D26" s="46">
         <v>255</v>
       </c>
-      <c r="E26" s="59">
+      <c r="E26" s="46">
         <v>2242</v>
       </c>
-      <c r="F26" s="59">
+      <c r="F26" s="46">
         <v>1325</v>
       </c>
       <c r="G26" s="7"/>
       <c r="K26" s="26"/>
       <c r="L26" s="19"/>
       <c r="M26" s="19"/>
       <c r="N26" s="22"/>
       <c r="O26" s="19"/>
       <c r="P26" s="19"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="B27" s="59">
+      <c r="B27" s="46">
         <v>2161</v>
       </c>
-      <c r="C27" s="59">
+      <c r="C27" s="46">
         <v>2060</v>
       </c>
-      <c r="D27" s="59">
+      <c r="D27" s="46">
         <v>146</v>
       </c>
-      <c r="E27" s="59">
+      <c r="E27" s="46">
         <v>762</v>
       </c>
-      <c r="F27" s="59">
+      <c r="F27" s="46">
         <v>1152</v>
       </c>
       <c r="G27" s="7"/>
       <c r="K27" s="26"/>
       <c r="L27" s="19"/>
       <c r="M27" s="19"/>
       <c r="N27" s="22"/>
       <c r="O27" s="22"/>
       <c r="P27" s="19"/>
     </row>
     <row r="28" spans="1:16" ht="11.25" customHeight="1">
       <c r="A28" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="B28" s="59">
+      <c r="B28" s="46">
         <v>22195</v>
       </c>
-      <c r="C28" s="59">
+      <c r="C28" s="46">
         <v>21742</v>
       </c>
-      <c r="D28" s="59">
+      <c r="D28" s="46">
         <v>1645</v>
       </c>
-      <c r="E28" s="59">
+      <c r="E28" s="46">
         <v>8633</v>
       </c>
-      <c r="F28" s="59">
+      <c r="F28" s="46">
         <v>11464</v>
       </c>
       <c r="G28" s="7"/>
       <c r="K28" s="26"/>
       <c r="L28" s="19"/>
       <c r="M28" s="19"/>
       <c r="N28" s="22"/>
       <c r="O28" s="19"/>
       <c r="P28" s="19"/>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="B29" s="59">
+      <c r="B29" s="46">
         <v>8455</v>
       </c>
-      <c r="C29" s="59">
+      <c r="C29" s="46">
         <v>8222</v>
       </c>
-      <c r="D29" s="59">
+      <c r="D29" s="46">
         <v>911</v>
       </c>
-      <c r="E29" s="59">
+      <c r="E29" s="46">
         <v>3575</v>
       </c>
-      <c r="F29" s="59">
+      <c r="F29" s="46">
         <v>3736</v>
       </c>
       <c r="G29" s="7"/>
       <c r="J29" s="16"/>
       <c r="K29" s="26"/>
       <c r="L29" s="19"/>
       <c r="M29" s="19"/>
       <c r="N29" s="22"/>
       <c r="O29" s="19"/>
       <c r="P29" s="19"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="B30" s="59">
+      <c r="B30" s="46">
         <v>2676</v>
       </c>
-      <c r="C30" s="59">
+      <c r="C30" s="46">
         <v>2568</v>
       </c>
-      <c r="D30" s="59">
+      <c r="D30" s="46">
         <v>149</v>
       </c>
-      <c r="E30" s="59">
+      <c r="E30" s="46">
         <v>879</v>
       </c>
-      <c r="F30" s="59">
+      <c r="F30" s="46">
         <v>1540</v>
       </c>
       <c r="G30" s="7"/>
       <c r="J30" s="17"/>
       <c r="K30" s="26"/>
       <c r="L30" s="19"/>
       <c r="M30" s="19"/>
       <c r="N30" s="22"/>
       <c r="O30" s="19"/>
       <c r="P30" s="19"/>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="B31" s="59">
+      <c r="B31" s="46">
         <v>3804</v>
       </c>
-      <c r="C31" s="59">
+      <c r="C31" s="46">
         <v>3673</v>
       </c>
-      <c r="D31" s="59">
+      <c r="D31" s="46">
         <v>171</v>
       </c>
-      <c r="E31" s="59">
+      <c r="E31" s="46">
         <v>1307</v>
       </c>
-      <c r="F31" s="59">
+      <c r="F31" s="46">
         <v>2195</v>
       </c>
       <c r="G31" s="7"/>
       <c r="J31" s="16"/>
       <c r="K31" s="26"/>
       <c r="L31" s="19"/>
       <c r="M31" s="19"/>
       <c r="N31" s="19"/>
       <c r="O31" s="19"/>
       <c r="P31" s="19"/>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="B32" s="59">
+      <c r="B32" s="46">
         <v>3852</v>
       </c>
-      <c r="C32" s="59">
+      <c r="C32" s="46">
         <v>3737</v>
       </c>
-      <c r="D32" s="59">
+      <c r="D32" s="46">
         <v>209</v>
       </c>
-      <c r="E32" s="59">
+      <c r="E32" s="46">
         <v>1353</v>
       </c>
-      <c r="F32" s="59">
+      <c r="F32" s="46">
         <v>2175</v>
       </c>
       <c r="G32" s="7"/>
       <c r="J32" s="16"/>
       <c r="K32" s="26"/>
       <c r="L32" s="19"/>
       <c r="M32" s="19"/>
       <c r="N32" s="22"/>
       <c r="O32" s="19"/>
       <c r="P32" s="19"/>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="B33" s="59">
+      <c r="B33" s="46">
         <v>2788</v>
       </c>
-      <c r="C33" s="59">
+      <c r="C33" s="46">
         <v>2667</v>
       </c>
-      <c r="D33" s="59">
+      <c r="D33" s="46">
         <v>186</v>
       </c>
-      <c r="E33" s="59">
+      <c r="E33" s="46">
         <v>1326</v>
       </c>
-      <c r="F33" s="59">
+      <c r="F33" s="46">
         <v>1155</v>
       </c>
       <c r="G33" s="7"/>
       <c r="J33" s="16"/>
       <c r="K33" s="26"/>
       <c r="L33" s="19"/>
       <c r="M33" s="19"/>
       <c r="N33" s="22"/>
       <c r="O33" s="22"/>
       <c r="P33" s="19"/>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="B34" s="59">
+      <c r="B34" s="46">
         <v>17479</v>
       </c>
-      <c r="C34" s="59">
+      <c r="C34" s="46">
         <v>16927</v>
       </c>
-      <c r="D34" s="59">
+      <c r="D34" s="46">
         <v>3310</v>
       </c>
-      <c r="E34" s="59">
+      <c r="E34" s="46">
         <v>11262</v>
       </c>
-      <c r="F34" s="59">
+      <c r="F34" s="46">
         <v>2355</v>
       </c>
       <c r="G34" s="7"/>
       <c r="J34" s="16"/>
       <c r="K34" s="26"/>
       <c r="L34" s="19"/>
       <c r="M34" s="19"/>
       <c r="N34" s="22"/>
       <c r="O34" s="19"/>
       <c r="P34" s="19"/>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="B35" s="59">
+      <c r="B35" s="46">
         <v>10212</v>
       </c>
-      <c r="C35" s="59">
+      <c r="C35" s="46">
         <v>10002</v>
       </c>
-      <c r="D35" s="59">
+      <c r="D35" s="46">
         <v>735</v>
       </c>
-      <c r="E35" s="59">
+      <c r="E35" s="46">
         <v>3817</v>
       </c>
-      <c r="F35" s="59">
+      <c r="F35" s="46">
         <v>5450</v>
       </c>
       <c r="G35" s="7"/>
       <c r="J35" s="16"/>
       <c r="K35" s="26"/>
       <c r="L35" s="19"/>
       <c r="M35" s="19"/>
       <c r="N35" s="19"/>
       <c r="O35" s="19"/>
       <c r="P35" s="19"/>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="B36" s="59">
+      <c r="B36" s="46">
         <v>2911</v>
       </c>
-      <c r="C36" s="59">
+      <c r="C36" s="46">
         <v>2826</v>
       </c>
-      <c r="D36" s="59">
+      <c r="D36" s="46">
         <v>104</v>
       </c>
-      <c r="E36" s="59">
+      <c r="E36" s="46">
         <v>473</v>
       </c>
-      <c r="F36" s="59">
+      <c r="F36" s="46">
         <v>2249</v>
       </c>
       <c r="G36" s="7"/>
       <c r="K36" s="26"/>
       <c r="L36" s="19"/>
       <c r="M36" s="19"/>
       <c r="N36" s="22"/>
       <c r="O36" s="19"/>
       <c r="P36" s="19"/>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="B37" s="59">
+      <c r="B37" s="46">
         <v>3566</v>
       </c>
-      <c r="C37" s="59">
+      <c r="C37" s="46">
         <v>3436</v>
       </c>
-      <c r="D37" s="59">
+      <c r="D37" s="46">
         <v>159</v>
       </c>
-      <c r="E37" s="59">
+      <c r="E37" s="46">
         <v>1510</v>
       </c>
-      <c r="F37" s="59">
+      <c r="F37" s="46">
         <v>1767</v>
       </c>
       <c r="G37" s="7"/>
       <c r="K37" s="26"/>
       <c r="L37" s="19"/>
       <c r="M37" s="19"/>
       <c r="N37" s="22"/>
       <c r="O37" s="19"/>
       <c r="P37" s="19"/>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="B38" s="59">
+      <c r="B38" s="46">
         <v>14067</v>
       </c>
-      <c r="C38" s="59">
+      <c r="C38" s="46">
         <v>13607</v>
       </c>
-      <c r="D38" s="59">
+      <c r="D38" s="46">
         <v>2227</v>
       </c>
-      <c r="E38" s="59">
+      <c r="E38" s="46">
         <v>9004</v>
       </c>
-      <c r="F38" s="59">
+      <c r="F38" s="46">
         <v>2376</v>
       </c>
       <c r="G38" s="7"/>
       <c r="K38" s="26"/>
       <c r="L38" s="19"/>
       <c r="M38" s="19"/>
       <c r="N38" s="19"/>
       <c r="O38" s="19"/>
       <c r="P38" s="19"/>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" s="27" t="s">
         <v>30</v>
       </c>
-      <c r="B39" s="59">
+      <c r="B39" s="46">
         <v>3386</v>
       </c>
-      <c r="C39" s="59">
+      <c r="C39" s="46">
         <v>3261</v>
       </c>
-      <c r="D39" s="59">
+      <c r="D39" s="46">
         <v>221</v>
       </c>
-      <c r="E39" s="59">
+      <c r="E39" s="46">
         <v>1115</v>
       </c>
-      <c r="F39" s="59">
+      <c r="F39" s="46">
         <v>1925</v>
       </c>
       <c r="G39" s="7"/>
       <c r="K39" s="26"/>
       <c r="L39" s="19"/>
       <c r="M39" s="2"/>
       <c r="N39" s="2"/>
       <c r="O39" s="19"/>
       <c r="P39" s="2"/>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="B40" s="59">
+      <c r="B40" s="46">
         <v>5065</v>
       </c>
-      <c r="C40" s="59">
+      <c r="C40" s="46">
         <v>4948</v>
       </c>
-      <c r="D40" s="59">
+      <c r="D40" s="46">
         <v>259</v>
       </c>
-      <c r="E40" s="59">
+      <c r="E40" s="46">
         <v>2044</v>
       </c>
-      <c r="F40" s="59">
+      <c r="F40" s="46">
         <v>2645</v>
       </c>
       <c r="G40" s="7"/>
       <c r="K40" s="26"/>
       <c r="L40" s="22"/>
       <c r="M40" s="2"/>
       <c r="N40" s="2"/>
       <c r="O40" s="22"/>
       <c r="P40" s="2"/>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="B41" s="60">
+      <c r="B41" s="47">
         <v>14469</v>
       </c>
-      <c r="C41" s="60">
+      <c r="C41" s="47">
         <v>13977</v>
       </c>
-      <c r="D41" s="60">
+      <c r="D41" s="47">
         <v>2798</v>
       </c>
-      <c r="E41" s="60">
+      <c r="E41" s="47">
         <v>9436</v>
       </c>
-      <c r="F41" s="60">
+      <c r="F41" s="47">
         <v>1743</v>
       </c>
       <c r="G41" s="7"/>
       <c r="K41" s="26"/>
       <c r="L41" s="22"/>
       <c r="M41" s="2"/>
       <c r="N41" s="2"/>
       <c r="O41" s="22"/>
       <c r="P41" s="2"/>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" s="8"/>
-      <c r="B42" s="61"/>
-      <c r="C42" s="45">
+      <c r="B42" s="48"/>
+      <c r="C42" s="64">
         <v>2020</v>
       </c>
-      <c r="D42" s="45"/>
+      <c r="D42" s="64"/>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="7"/>
       <c r="K42" s="26"/>
       <c r="L42" s="22"/>
       <c r="M42" s="2"/>
       <c r="N42" s="2"/>
       <c r="O42" s="22"/>
       <c r="P42" s="2"/>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" s="8"/>
-      <c r="B43" s="62"/>
+      <c r="B43" s="49"/>
       <c r="C43" s="5"/>
       <c r="D43" s="5"/>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="7"/>
       <c r="K43" s="26"/>
       <c r="L43" s="19"/>
       <c r="M43" s="2"/>
       <c r="N43" s="2"/>
       <c r="O43" s="19"/>
       <c r="P43" s="2"/>
     </row>
     <row r="44" spans="1:16">
-      <c r="A44" s="58" t="s">
+      <c r="A44" s="45" t="s">
         <v>9</v>
       </c>
-      <c r="B44" s="61">
+      <c r="B44" s="48">
         <v>148149</v>
       </c>
       <c r="C44" s="5">
         <v>143248</v>
       </c>
       <c r="D44" s="5">
         <v>18804</v>
       </c>
       <c r="E44" s="5">
         <v>75501</v>
       </c>
       <c r="F44" s="5">
         <v>48943</v>
       </c>
       <c r="G44" s="7"/>
       <c r="K44" s="19"/>
       <c r="L44" s="19"/>
       <c r="M44" s="19"/>
       <c r="N44" s="19"/>
       <c r="O44" s="19"/>
       <c r="P44" s="2"/>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="B45" s="61">
+      <c r="B45" s="48">
         <v>15499</v>
       </c>
       <c r="C45" s="5">
         <v>14649</v>
       </c>
       <c r="D45" s="5">
         <v>3087</v>
       </c>
       <c r="E45" s="5">
         <v>10990</v>
       </c>
       <c r="F45" s="5">
         <v>572</v>
       </c>
       <c r="G45" s="7"/>
       <c r="K45" s="19"/>
       <c r="L45" s="19"/>
       <c r="M45" s="19"/>
       <c r="N45" s="19"/>
       <c r="O45" s="22"/>
       <c r="P45" s="2"/>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="B46" s="63">
+      <c r="B46" s="50">
         <v>5806</v>
       </c>
       <c r="C46" s="5">
         <v>5594</v>
       </c>
       <c r="D46" s="5">
         <v>1076</v>
       </c>
       <c r="E46" s="5">
         <v>4099</v>
       </c>
       <c r="F46" s="5">
         <v>419</v>
       </c>
       <c r="G46" s="7"/>
       <c r="K46" s="19"/>
       <c r="L46" s="19"/>
       <c r="M46" s="19"/>
       <c r="N46" s="19"/>
       <c r="O46" s="22"/>
       <c r="P46" s="2"/>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" s="11" t="s">
         <v>22</v>
@@ -2360,70 +2416,70 @@
       <c r="B64" s="30">
         <v>14534</v>
       </c>
       <c r="C64" s="30">
         <v>14038</v>
       </c>
       <c r="D64" s="30">
         <v>2938</v>
       </c>
       <c r="E64" s="30">
         <v>9302</v>
       </c>
       <c r="F64" s="30">
         <v>1798</v>
       </c>
       <c r="G64" s="7"/>
       <c r="K64" s="19"/>
       <c r="L64" s="19"/>
       <c r="M64" s="19"/>
       <c r="N64" s="19"/>
       <c r="O64" s="19"/>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" s="8"/>
       <c r="B65" s="5"/>
-      <c r="C65" s="45">
+      <c r="C65" s="64">
         <v>2021</v>
       </c>
-      <c r="D65" s="45"/>
+      <c r="D65" s="64"/>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="7"/>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" s="8"/>
       <c r="B66" s="5"/>
       <c r="C66" s="5"/>
       <c r="D66" s="5"/>
       <c r="E66" s="5"/>
       <c r="F66" s="5"/>
       <c r="G66" s="7"/>
       <c r="J66" s="7"/>
     </row>
     <row r="67" spans="1:11">
-      <c r="A67" s="58" t="s">
+      <c r="A67" s="45" t="s">
         <v>9</v>
       </c>
       <c r="B67" s="5">
         <v>155447</v>
       </c>
       <c r="C67" s="5">
         <v>150448</v>
       </c>
       <c r="D67" s="5">
         <v>20126</v>
       </c>
       <c r="E67" s="5">
         <v>82307</v>
       </c>
       <c r="F67" s="5">
         <v>48015</v>
       </c>
       <c r="G67" s="7"/>
       <c r="J67" s="7"/>
     </row>
     <row r="68" spans="1:11">
       <c r="A68" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B68" s="5">
@@ -2859,54 +2915,54 @@
       <c r="A87" s="28" t="s">
         <v>20</v>
       </c>
       <c r="B87" s="30">
         <v>15809</v>
       </c>
       <c r="C87" s="30">
         <v>15311</v>
       </c>
       <c r="D87" s="30">
         <v>3187</v>
       </c>
       <c r="E87" s="30">
         <v>10366</v>
       </c>
       <c r="F87" s="30">
         <v>1758</v>
       </c>
       <c r="G87" s="7"/>
       <c r="I87" s="7"/>
       <c r="K87" s="7"/>
     </row>
     <row r="88" spans="1:11">
       <c r="A88" s="8"/>
       <c r="B88" s="5"/>
-      <c r="C88" s="45">
+      <c r="C88" s="64">
         <v>2022</v>
       </c>
-      <c r="D88" s="45"/>
+      <c r="D88" s="64"/>
       <c r="E88" s="5"/>
       <c r="F88" s="5"/>
       <c r="G88" s="7"/>
       <c r="I88" s="7"/>
     </row>
     <row r="89" spans="1:11">
       <c r="A89" s="8"/>
       <c r="B89" s="5"/>
       <c r="C89" s="5"/>
       <c r="D89" s="5"/>
       <c r="E89" s="5"/>
       <c r="F89" s="5"/>
       <c r="G89" s="7"/>
       <c r="I89" s="7"/>
       <c r="J89" s="7"/>
       <c r="K89" s="7"/>
     </row>
     <row r="90" spans="1:11">
       <c r="A90" s="31" t="s">
         <v>9</v>
       </c>
       <c r="B90" s="37">
         <v>126343</v>
       </c>
       <c r="C90" s="32">
@@ -3136,54 +3192,54 @@
       <c r="A100" s="28" t="s">
         <v>20</v>
       </c>
       <c r="B100" s="40">
         <v>20410</v>
       </c>
       <c r="C100" s="34">
         <v>3438</v>
       </c>
       <c r="D100" s="34">
         <v>45</v>
       </c>
       <c r="E100" s="40">
         <v>15201</v>
       </c>
       <c r="F100" s="40">
         <v>1726</v>
       </c>
       <c r="G100" s="7"/>
       <c r="J100" s="7"/>
       <c r="K100" s="7"/>
     </row>
     <row r="101" spans="1:11">
       <c r="A101" s="11"/>
       <c r="B101" s="5"/>
-      <c r="C101" s="46">
+      <c r="C101" s="65">
         <v>2023</v>
       </c>
-      <c r="D101" s="46"/>
+      <c r="D101" s="65"/>
       <c r="E101" s="5"/>
       <c r="F101" s="5"/>
       <c r="G101" s="7"/>
       <c r="J101" s="7"/>
       <c r="K101" s="7"/>
     </row>
     <row r="102" spans="1:11">
       <c r="A102" s="31" t="s">
         <v>9</v>
       </c>
       <c r="B102" s="32">
         <v>141877</v>
       </c>
       <c r="C102" s="32">
         <v>16575</v>
       </c>
       <c r="D102" s="32">
         <v>148</v>
       </c>
       <c r="E102" s="32">
         <v>95252</v>
       </c>
       <c r="F102" s="32">
         <v>29902</v>
       </c>
@@ -3399,58 +3455,58 @@
     </row>
     <row r="112" spans="1:11">
       <c r="A112" s="28" t="s">
         <v>20</v>
       </c>
       <c r="B112" s="34">
         <v>23213</v>
       </c>
       <c r="C112" s="34">
         <v>3691</v>
       </c>
       <c r="D112" s="34">
         <v>36</v>
       </c>
       <c r="E112" s="34">
         <v>17541</v>
       </c>
       <c r="F112" s="34">
         <v>1945</v>
       </c>
       <c r="G112" s="7"/>
       <c r="J112" s="7"/>
       <c r="K112" s="7"/>
     </row>
     <row r="113" spans="1:11">
-      <c r="A113" s="49">
+      <c r="A113" s="68">
         <v>2024</v>
       </c>
-      <c r="B113" s="49"/>
-[...3 lines deleted...]
-      <c r="F113" s="49"/>
+      <c r="B113" s="68"/>
+      <c r="C113" s="68"/>
+      <c r="D113" s="68"/>
+      <c r="E113" s="68"/>
+      <c r="F113" s="68"/>
       <c r="J113" s="7"/>
       <c r="K113" s="7"/>
     </row>
     <row r="114" spans="1:11">
       <c r="A114" s="35" t="s">
         <v>9</v>
       </c>
       <c r="B114" s="36">
         <v>151138</v>
       </c>
       <c r="C114" s="32">
         <v>17694</v>
       </c>
       <c r="D114" s="32">
         <v>151</v>
       </c>
       <c r="E114" s="36">
         <v>103647</v>
       </c>
       <c r="F114" s="36">
         <v>29646</v>
       </c>
       <c r="J114" s="7"/>
       <c r="K114" s="7"/>
     </row>
@@ -3686,214 +3742,360 @@
       </c>
       <c r="C125" s="34">
         <v>3406</v>
       </c>
       <c r="D125" s="34">
         <v>33</v>
       </c>
       <c r="E125" s="40">
         <v>16689</v>
       </c>
       <c r="F125" s="40">
         <v>1508</v>
       </c>
       <c r="I125" s="7"/>
     </row>
     <row r="126" spans="1:11">
       <c r="A126" s="8"/>
       <c r="B126" s="5"/>
       <c r="C126" s="5"/>
       <c r="D126" s="5"/>
       <c r="E126" s="5"/>
       <c r="F126" s="5"/>
       <c r="K126" s="7"/>
     </row>
     <row r="127" spans="1:11">
-      <c r="A127" s="8"/>
-[...4 lines deleted...]
-      <c r="F127" s="5"/>
+      <c r="A127" s="68">
+        <v>2025</v>
+      </c>
+      <c r="B127" s="68"/>
+      <c r="C127" s="68"/>
+      <c r="D127" s="68"/>
+      <c r="E127" s="68"/>
+      <c r="F127" s="68"/>
       <c r="I127" s="7"/>
       <c r="K127" s="7"/>
     </row>
     <row r="128" spans="1:11">
-      <c r="A128" s="49"/>
-[...4 lines deleted...]
-      <c r="F128" s="49"/>
+      <c r="A128" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="B128" s="51">
+        <v>165586</v>
+      </c>
+      <c r="C128" s="53">
+        <v>18799</v>
+      </c>
+      <c r="D128" s="53">
+        <v>141</v>
+      </c>
+      <c r="E128" s="51">
+        <v>118964</v>
+      </c>
+      <c r="F128" s="51">
+        <v>27682</v>
+      </c>
       <c r="I128" s="7"/>
     </row>
     <row r="129" spans="1:11">
-      <c r="A129" s="15"/>
-[...4 lines deleted...]
-      <c r="F129" s="6"/>
+      <c r="A129" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="B129" s="51">
+        <v>7836</v>
+      </c>
+      <c r="C129" s="53">
+        <v>1328</v>
+      </c>
+      <c r="D129" s="53">
+        <v>24</v>
+      </c>
+      <c r="E129" s="51">
+        <v>6057</v>
+      </c>
+      <c r="F129" s="51">
+        <v>427</v>
+      </c>
       <c r="K129" s="7"/>
     </row>
     <row r="130" spans="1:11">
-      <c r="A130" s="8"/>
-[...4 lines deleted...]
-      <c r="F130" s="5"/>
+      <c r="A130" s="38" t="s">
+        <v>11</v>
+      </c>
+      <c r="B130" s="51">
+        <v>3668</v>
+      </c>
+      <c r="C130" s="53">
+        <v>593</v>
+      </c>
+      <c r="D130" s="53">
+        <v>9</v>
+      </c>
+      <c r="E130" s="51">
+        <v>2635</v>
+      </c>
+      <c r="F130" s="51">
+        <v>431</v>
+      </c>
       <c r="K130" s="7"/>
     </row>
     <row r="131" spans="1:11">
-      <c r="A131" s="8"/>
-[...4 lines deleted...]
-      <c r="F131" s="5"/>
+      <c r="A131" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="B131" s="51">
+        <v>2673</v>
+      </c>
+      <c r="C131" s="53">
+        <v>247</v>
+      </c>
+      <c r="D131" s="53">
+        <v>3</v>
+      </c>
+      <c r="E131" s="51">
+        <v>1191</v>
+      </c>
+      <c r="F131" s="51">
+        <v>1232</v>
+      </c>
       <c r="I131" s="7"/>
     </row>
     <row r="132" spans="1:11">
-      <c r="A132" s="8"/>
-[...4 lines deleted...]
-      <c r="F132" s="5"/>
+      <c r="A132" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="B132" s="51">
+        <v>28470</v>
+      </c>
+      <c r="C132" s="53">
+        <v>2210</v>
+      </c>
+      <c r="D132" s="53">
+        <v>9</v>
+      </c>
+      <c r="E132" s="51">
+        <v>16311</v>
+      </c>
+      <c r="F132" s="51">
+        <v>9940</v>
+      </c>
     </row>
     <row r="133" spans="1:11">
-      <c r="A133" s="8"/>
-[...4 lines deleted...]
-      <c r="F133" s="5"/>
+      <c r="A133" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="B133" s="51">
+        <v>15274</v>
+      </c>
+      <c r="C133" s="53">
+        <v>1207</v>
+      </c>
+      <c r="D133" s="53">
+        <v>7</v>
+      </c>
+      <c r="E133" s="51">
+        <v>10240</v>
+      </c>
+      <c r="F133" s="51">
+        <v>3820</v>
+      </c>
       <c r="I133" s="7"/>
       <c r="K133" s="7"/>
     </row>
     <row r="134" spans="1:11">
-      <c r="A134" s="8"/>
-[...4 lines deleted...]
-      <c r="F134" s="5"/>
+      <c r="A134" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="B134" s="51">
+        <v>3310</v>
+      </c>
+      <c r="C134" s="53">
+        <v>239</v>
+      </c>
+      <c r="D134" s="53">
+        <v>1</v>
+      </c>
+      <c r="E134" s="51">
+        <v>1361</v>
+      </c>
+      <c r="F134" s="51">
+        <v>1709</v>
+      </c>
       <c r="I134" s="7"/>
     </row>
     <row r="135" spans="1:11">
-      <c r="A135" s="8"/>
-[...4 lines deleted...]
-      <c r="F135" s="5"/>
+      <c r="A135" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="B135" s="51">
+        <v>41302</v>
+      </c>
+      <c r="C135" s="53">
+        <v>5096</v>
+      </c>
+      <c r="D135" s="53">
+        <v>28</v>
+      </c>
+      <c r="E135" s="51">
+        <v>34314</v>
+      </c>
+      <c r="F135" s="51">
+        <v>1864</v>
+      </c>
       <c r="K135" s="7"/>
     </row>
     <row r="136" spans="1:11">
-      <c r="A136" s="8"/>
-[...4 lines deleted...]
-      <c r="F136" s="5"/>
+      <c r="A136" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="B136" s="51">
+        <v>3666</v>
+      </c>
+      <c r="C136" s="53">
+        <v>167</v>
+      </c>
+      <c r="D136" s="54" t="s">
+        <v>8</v>
+      </c>
+      <c r="E136" s="51">
+        <v>1165</v>
+      </c>
+      <c r="F136" s="51">
+        <v>2334</v>
+      </c>
       <c r="I136" s="7"/>
       <c r="K136" s="7"/>
     </row>
     <row r="137" spans="1:11">
-      <c r="A137" s="8"/>
-[...4 lines deleted...]
-      <c r="F137" s="5"/>
+      <c r="A137" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="B137" s="51">
+        <v>28419</v>
+      </c>
+      <c r="C137" s="53">
+        <v>3727</v>
+      </c>
+      <c r="D137" s="53">
+        <v>33</v>
+      </c>
+      <c r="E137" s="51">
+        <v>23023</v>
+      </c>
+      <c r="F137" s="51">
+        <v>1636</v>
+      </c>
       <c r="I137" s="7"/>
     </row>
     <row r="138" spans="1:11">
-      <c r="A138" s="8"/>
-[...4 lines deleted...]
-      <c r="F138" s="5"/>
+      <c r="A138" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="B138" s="51">
+        <v>6258</v>
+      </c>
+      <c r="C138" s="53">
+        <v>343</v>
+      </c>
+      <c r="D138" s="53">
+        <v>1</v>
+      </c>
+      <c r="E138" s="51">
+        <v>3027</v>
+      </c>
+      <c r="F138" s="51">
+        <v>2887</v>
+      </c>
       <c r="K138" s="7"/>
     </row>
     <row r="139" spans="1:11">
-      <c r="A139" s="8"/>
-[...4 lines deleted...]
-      <c r="F139" s="5"/>
+      <c r="A139" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="B139" s="52">
+        <v>24710</v>
+      </c>
+      <c r="C139" s="55">
+        <v>3642</v>
+      </c>
+      <c r="D139" s="55">
+        <v>26</v>
+      </c>
+      <c r="E139" s="52">
+        <v>19640</v>
+      </c>
+      <c r="F139" s="52">
+        <v>1402</v>
+      </c>
       <c r="I139" s="7"/>
       <c r="K139" s="7"/>
     </row>
     <row r="140" spans="1:11">
       <c r="A140" s="8"/>
       <c r="B140" s="5"/>
       <c r="C140" s="5"/>
       <c r="D140" s="5"/>
       <c r="E140" s="5"/>
       <c r="F140" s="5"/>
       <c r="I140" s="7"/>
     </row>
     <row r="141" spans="1:11">
       <c r="A141" s="8"/>
       <c r="B141" s="5"/>
       <c r="C141" s="5"/>
       <c r="D141" s="5"/>
       <c r="E141" s="5"/>
       <c r="F141" s="5"/>
       <c r="K141" s="7"/>
     </row>
     <row r="142" spans="1:11">
       <c r="A142" s="8"/>
       <c r="B142" s="5"/>
       <c r="C142" s="5"/>
       <c r="D142" s="5"/>
       <c r="E142" s="5"/>
       <c r="F142" s="5"/>
       <c r="I142" s="7"/>
       <c r="K142" s="7"/>
     </row>
     <row r="143" spans="1:11">
       <c r="A143" s="8"/>
       <c r="B143" s="5"/>
       <c r="C143" s="5"/>
       <c r="D143" s="5"/>
       <c r="E143" s="5"/>
       <c r="F143" s="5"/>
       <c r="I143" s="7"/>
       <c r="K143" s="7"/>
     </row>
     <row r="144" spans="1:11">
-      <c r="A144" s="48"/>
-[...4 lines deleted...]
-      <c r="F144" s="48"/>
+      <c r="A144" s="67"/>
+      <c r="B144" s="67"/>
+      <c r="C144" s="67"/>
+      <c r="D144" s="67"/>
+      <c r="E144" s="67"/>
+      <c r="F144" s="67"/>
       <c r="K144" s="7"/>
     </row>
     <row r="145" spans="1:11">
       <c r="A145" s="15"/>
       <c r="B145" s="5"/>
       <c r="C145" s="41"/>
       <c r="D145" s="6"/>
       <c r="E145" s="42"/>
       <c r="F145" s="43"/>
       <c r="I145" s="7"/>
       <c r="K145" s="7"/>
     </row>
     <row r="146" spans="1:11">
       <c r="A146" s="8"/>
       <c r="B146" s="5"/>
       <c r="C146" s="41"/>
       <c r="D146" s="6"/>
       <c r="E146" s="42"/>
       <c r="F146" s="43"/>
       <c r="I146" s="7"/>
     </row>
     <row r="147" spans="1:11">
       <c r="A147" s="8"/>
       <c r="B147" s="5"/>
       <c r="C147" s="41"/>
@@ -3990,56 +4192,56 @@
       <c r="B157" s="5"/>
       <c r="C157" s="41"/>
       <c r="D157" s="6"/>
       <c r="E157" s="42"/>
       <c r="F157" s="43"/>
       <c r="I157" s="7"/>
     </row>
     <row r="158" spans="1:11">
       <c r="A158" s="8"/>
       <c r="B158" s="5"/>
       <c r="C158" s="41"/>
       <c r="D158" s="6"/>
       <c r="E158" s="42"/>
       <c r="F158" s="43"/>
       <c r="I158" s="7"/>
     </row>
     <row r="159" spans="1:11">
       <c r="A159" s="8"/>
       <c r="B159" s="5"/>
       <c r="C159" s="41"/>
       <c r="D159" s="6"/>
       <c r="E159" s="42"/>
       <c r="F159" s="43"/>
     </row>
     <row r="160" spans="1:11">
-      <c r="A160" s="47"/>
-[...4 lines deleted...]
-      <c r="F160" s="47"/>
+      <c r="A160" s="66"/>
+      <c r="B160" s="66"/>
+      <c r="C160" s="66"/>
+      <c r="D160" s="66"/>
+      <c r="E160" s="66"/>
+      <c r="F160" s="66"/>
       <c r="I160" s="7"/>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="15"/>
       <c r="B161" s="9"/>
       <c r="C161" s="9"/>
       <c r="D161" s="9"/>
       <c r="E161" s="9"/>
       <c r="F161" s="9"/>
       <c r="I161" s="7"/>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="8"/>
       <c r="B162" s="7"/>
       <c r="C162" s="7"/>
       <c r="D162" s="7"/>
       <c r="E162" s="7"/>
       <c r="F162" s="7"/>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="8"/>
       <c r="B163" s="7"/>
       <c r="C163" s="7"/>
       <c r="D163" s="7"/>
       <c r="E163" s="7"/>
@@ -4194,81 +4396,81 @@
     </row>
     <row r="193" spans="9:11">
       <c r="I193" s="7"/>
     </row>
     <row r="194" spans="9:11">
       <c r="I194" s="7"/>
       <c r="K194" s="7"/>
     </row>
     <row r="195" spans="9:11">
       <c r="I195" s="7"/>
       <c r="K195" s="7"/>
     </row>
     <row r="196" spans="9:11">
       <c r="I196" s="7"/>
       <c r="K196" s="7"/>
     </row>
     <row r="197" spans="9:11">
       <c r="I197" s="7"/>
       <c r="K197" s="7"/>
     </row>
     <row r="198" spans="9:11">
       <c r="K198" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="13">
-    <mergeCell ref="A1:F1"/>
-[...3 lines deleted...]
-    <mergeCell ref="C3:F3"/>
     <mergeCell ref="C88:D88"/>
     <mergeCell ref="C101:D101"/>
     <mergeCell ref="C42:D42"/>
     <mergeCell ref="C65:D65"/>
     <mergeCell ref="A160:F160"/>
     <mergeCell ref="A144:F144"/>
     <mergeCell ref="A113:F113"/>
-    <mergeCell ref="A128:F128"/>
+    <mergeCell ref="A127:F127"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:F3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.24" right="0.15" top="0.28000000000000003" bottom="0.23" header="0.2" footer="0.16"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>2005-2024</vt:lpstr>
+      <vt:lpstr>2005-2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>a.akhmadieva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>