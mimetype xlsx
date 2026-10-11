--- v0 (2026-04-14)
+++ v1 (2026-10-11)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="12720" windowHeight="12345"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="25260" windowHeight="6150"/>
   </bookViews>
   <sheets>
-    <sheet name="2005-2024" sheetId="2" r:id="rId1"/>
+    <sheet name="2005-2025" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="125" uniqueCount="39">
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t xml:space="preserve">в том числе </t>
   </si>
   <si>
     <t>человек</t>
   </si>
   <si>
     <t>крестьянские или фермерские хозяйства</t>
   </si>
   <si>
     <t>Численность занятых в малом и среднем предпринимательстве</t>
   </si>
   <si>
     <t>индивидуальные предприниматели</t>
   </si>
   <si>
     <t>юридические лица малого и среднего предпринимательства</t>
   </si>
   <si>
     <t xml:space="preserve">* Согласно Предпринимательскому кодексу Республики Казахстан от 29 октября 2015 года № 375-V для целей государственной статистики предусматривается использование критерия отнесения к субъектам малого и среднего предпринимательства только по среднегодовой численности занятых. </t>
   </si>
   <si>
@@ -126,63 +126,66 @@
   </si>
   <si>
     <t>г.а. Конаев</t>
   </si>
   <si>
     <t>г.а. Алатау</t>
   </si>
   <si>
     <t>2019*</t>
   </si>
   <si>
     <t>2020*</t>
   </si>
   <si>
     <t>2021*</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>2024*</t>
   </si>
+  <si>
+    <t>2025*</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="0.0000"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="36">
+  <fonts count="37">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -385,50 +388,56 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="24">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFA5A5A5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
@@ -710,51 +719,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="10141">
+  <cellStyleXfs count="10142">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -10861,52 +10870,53 @@
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -10951,104 +10961,116 @@
     </xf>
     <xf numFmtId="168" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="28" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="35" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="36" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="10141">
+  <cellStyles count="10142">
     <cellStyle name="20% - Акцент1 10" xfId="2"/>
     <cellStyle name="20% - Акцент1 10 2" xfId="3"/>
     <cellStyle name="20% - Акцент1 10 3" xfId="4"/>
     <cellStyle name="20% - Акцент1 10 4" xfId="5"/>
     <cellStyle name="20% - Акцент1 10 5" xfId="6"/>
     <cellStyle name="20% - Акцент1 10 6" xfId="7"/>
     <cellStyle name="20% - Акцент1 10 7" xfId="8"/>
     <cellStyle name="20% - Акцент1 11" xfId="9"/>
     <cellStyle name="20% - Акцент1 11 2" xfId="10"/>
     <cellStyle name="20% - Акцент1 11 3" xfId="11"/>
     <cellStyle name="20% - Акцент1 11 4" xfId="12"/>
     <cellStyle name="20% - Акцент1 11 5" xfId="13"/>
     <cellStyle name="20% - Акцент1 11 6" xfId="14"/>
     <cellStyle name="20% - Акцент1 11 7" xfId="15"/>
     <cellStyle name="20% - Акцент1 12" xfId="16"/>
     <cellStyle name="20% - Акцент1 12 2" xfId="17"/>
     <cellStyle name="20% - Акцент1 12 3" xfId="18"/>
     <cellStyle name="20% - Акцент1 12 4" xfId="19"/>
     <cellStyle name="20% - Акцент1 12 5" xfId="20"/>
     <cellStyle name="20% - Акцент1 12 6" xfId="21"/>
     <cellStyle name="20% - Акцент1 12 7" xfId="22"/>
     <cellStyle name="20% - Акцент1 13" xfId="23"/>
     <cellStyle name="20% - Акцент1 13 2" xfId="24"/>
     <cellStyle name="20% - Акцент1 13 3" xfId="25"/>
     <cellStyle name="20% - Акцент1 13 4" xfId="26"/>
@@ -17772,50 +17794,51 @@
     <cellStyle name="Обычный 2 12 2" xfId="8137"/>
     <cellStyle name="Обычный 2 12 3" xfId="9105"/>
     <cellStyle name="Обычный 2 13" xfId="4598"/>
     <cellStyle name="Обычный 2 13 2" xfId="8138"/>
     <cellStyle name="Обычный 2 13 3" xfId="9106"/>
     <cellStyle name="Обычный 2 14" xfId="4599"/>
     <cellStyle name="Обычный 2 14 2" xfId="8139"/>
     <cellStyle name="Обычный 2 14 3" xfId="9107"/>
     <cellStyle name="Обычный 2 15" xfId="4600"/>
     <cellStyle name="Обычный 2 15 2" xfId="8140"/>
     <cellStyle name="Обычный 2 15 3" xfId="9108"/>
     <cellStyle name="Обычный 2 16" xfId="4601"/>
     <cellStyle name="Обычный 2 16 2" xfId="8141"/>
     <cellStyle name="Обычный 2 16 3" xfId="9109"/>
     <cellStyle name="Обычный 2 17" xfId="5715"/>
     <cellStyle name="Обычный 2 17 2" xfId="9110"/>
     <cellStyle name="Обычный 2 18" xfId="5720"/>
     <cellStyle name="Обычный 2 18 2" xfId="9111"/>
     <cellStyle name="Обычный 2 19" xfId="6236"/>
     <cellStyle name="Обычный 2 19 2" xfId="8142"/>
     <cellStyle name="Обычный 2 19 3" xfId="9112"/>
     <cellStyle name="Обычный 2 2" xfId="4602"/>
     <cellStyle name="Обычный 2 2 10" xfId="10137"/>
     <cellStyle name="Обычный 2 2 11" xfId="9113"/>
     <cellStyle name="Обычный 2 2 2" xfId="4603"/>
+    <cellStyle name="Обычный 2 2 2 16" xfId="10141"/>
     <cellStyle name="Обычный 2 2 2 2" xfId="4604"/>
     <cellStyle name="Обычный 2 2 2 2 2" xfId="4605"/>
     <cellStyle name="Обычный 2 2 2 2 2 2" xfId="4606"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="4607"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="4608"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="8149"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3" xfId="9119"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3" xfId="8148"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4" xfId="9118"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="4609"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2" xfId="8150"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3" xfId="9120"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4" xfId="8147"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 5" xfId="9117"/>
     <cellStyle name="Обычный 2 2 2 2 2 2_выпускМБ" xfId="4610"/>
     <cellStyle name="Обычный 2 2 2 2 2 3" xfId="4611"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2" xfId="4612"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2" xfId="8152"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3" xfId="9122"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3" xfId="8151"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 4" xfId="9121"/>
     <cellStyle name="Обычный 2 2 2 2 2 3_выпускМБ" xfId="4613"/>
     <cellStyle name="Обычный 2 2 2 2 2 4" xfId="8146"/>
     <cellStyle name="Обычный 2 2 2 2 2 5" xfId="9116"/>
     <cellStyle name="Обычный 2 2 2 2 3" xfId="4614"/>
@@ -21453,98 +21476,98 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Q134"/>
+  <dimension ref="A1:Q146"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J33" sqref="J33"/>
+    <sheetView tabSelected="1" topLeftCell="A103" workbookViewId="0">
+      <selection activeCell="K124" sqref="K124"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="16.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="24" style="1" customWidth="1"/>
     <col min="4" max="5" width="20.28515625" style="1" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="15.75">
-      <c r="A1" s="34" t="s">
+      <c r="A1" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="34"/>
-[...2 lines deleted...]
-      <c r="E1" s="34"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
     </row>
     <row r="2" spans="1:17">
-      <c r="A2" s="35" t="s">
+      <c r="A2" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="35"/>
-[...2 lines deleted...]
-      <c r="E2" s="35"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
     </row>
     <row r="3" spans="1:17">
-      <c r="A3" s="36"/>
-      <c r="B3" s="38" t="s">
+      <c r="A3" s="48"/>
+      <c r="B3" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="40" t="s">
+      <c r="C3" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="41"/>
-      <c r="E3" s="41"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
       <c r="F3" s="2"/>
     </row>
     <row r="4" spans="1:17" ht="46.5" customHeight="1">
-      <c r="A4" s="37"/>
-      <c r="B4" s="39"/>
+      <c r="A4" s="49"/>
+      <c r="B4" s="51"/>
       <c r="C4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="2"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" s="10">
         <v>2005</v>
       </c>
       <c r="B5" s="5">
         <v>194464</v>
       </c>
       <c r="C5" s="11">
         <v>49236</v>
       </c>
       <c r="D5" s="12">
         <v>37020</v>
       </c>
       <c r="E5" s="12">
@@ -21785,981 +21808,981 @@
         <v>2017</v>
       </c>
       <c r="B17" s="5">
         <v>119391</v>
       </c>
       <c r="C17" s="5">
         <v>68102</v>
       </c>
       <c r="D17" s="5">
         <v>19905</v>
       </c>
       <c r="E17" s="5">
         <v>64678</v>
       </c>
       <c r="F17" s="6"/>
       <c r="J17" s="14"/>
       <c r="K17" s="14"/>
       <c r="L17" s="14"/>
       <c r="M17" s="14"/>
       <c r="N17" s="14"/>
       <c r="O17" s="14"/>
       <c r="P17" s="14"/>
       <c r="Q17" s="14"/>
     </row>
     <row r="18" spans="1:17">
-      <c r="A18" s="44">
+      <c r="A18" s="35">
         <v>2018</v>
       </c>
-      <c r="B18" s="45">
+      <c r="B18" s="36">
         <v>115368</v>
       </c>
-      <c r="C18" s="45">
+      <c r="C18" s="36">
         <v>68430</v>
       </c>
-      <c r="D18" s="45">
+      <c r="D18" s="36">
         <v>24304</v>
       </c>
-      <c r="E18" s="45">
+      <c r="E18" s="36">
         <v>64601</v>
       </c>
       <c r="F18" s="6"/>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" s="7"/>
       <c r="B19" s="5"/>
       <c r="C19" s="33" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="31"/>
       <c r="F19" s="14"/>
       <c r="G19" s="14"/>
       <c r="H19" s="14"/>
       <c r="I19" s="16"/>
       <c r="J19" s="14"/>
       <c r="K19" s="14"/>
       <c r="L19" s="16"/>
       <c r="N19" s="16"/>
       <c r="O19" s="6"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" s="7"/>
       <c r="B20" s="5"/>
       <c r="C20" s="33"/>
       <c r="D20" s="5"/>
       <c r="E20" s="31"/>
       <c r="F20" s="14"/>
       <c r="G20" s="14"/>
       <c r="H20" s="14"/>
       <c r="I20" s="16"/>
       <c r="J20" s="14"/>
       <c r="K20" s="14"/>
       <c r="L20" s="16"/>
       <c r="N20" s="16"/>
       <c r="O20" s="6"/>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="B21" s="47">
+      <c r="B21" s="38">
         <v>262355</v>
       </c>
       <c r="C21" s="5">
         <v>96049</v>
       </c>
-      <c r="D21" s="47">
+      <c r="D21" s="38">
         <v>101632</v>
       </c>
-      <c r="E21" s="47">
+      <c r="E21" s="38">
         <v>64674</v>
       </c>
       <c r="F21" s="6"/>
       <c r="I21" s="16"/>
       <c r="L21" s="16"/>
       <c r="N21" s="16"/>
       <c r="O21" s="6"/>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="B22" s="47">
+      <c r="B22" s="38">
         <v>29958</v>
       </c>
       <c r="C22" s="5">
         <v>14170</v>
       </c>
-      <c r="D22" s="47">
+      <c r="D22" s="38">
         <v>15142</v>
       </c>
-      <c r="E22" s="48">
+      <c r="E22" s="39">
         <v>646</v>
       </c>
       <c r="F22" s="6"/>
       <c r="I22" s="16"/>
       <c r="L22" s="16"/>
       <c r="N22" s="19"/>
       <c r="O22" s="6"/>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="B23" s="47">
+      <c r="B23" s="38">
         <v>13546</v>
       </c>
       <c r="C23" s="5">
         <v>7676</v>
       </c>
-      <c r="D23" s="47">
+      <c r="D23" s="38">
         <v>5189</v>
       </c>
-      <c r="E23" s="48">
+      <c r="E23" s="39">
         <v>681</v>
       </c>
       <c r="F23" s="6"/>
       <c r="I23" s="16"/>
       <c r="L23" s="16"/>
       <c r="N23" s="19"/>
       <c r="O23" s="6"/>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="B24" s="47">
+      <c r="B24" s="38">
         <v>4164</v>
       </c>
       <c r="C24" s="5">
         <v>1701</v>
       </c>
-      <c r="D24" s="47">
+      <c r="D24" s="38">
         <v>2407</v>
       </c>
-      <c r="E24" s="48">
+      <c r="E24" s="39">
         <v>56</v>
       </c>
       <c r="F24" s="6"/>
       <c r="I24" s="16"/>
       <c r="L24" s="16"/>
       <c r="N24" s="16"/>
       <c r="O24" s="6"/>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="B25" s="47">
+      <c r="B25" s="38">
         <v>6520</v>
       </c>
       <c r="C25" s="5">
         <v>1975</v>
       </c>
-      <c r="D25" s="47">
+      <c r="D25" s="38">
         <v>1015</v>
       </c>
-      <c r="E25" s="47">
+      <c r="E25" s="38">
         <v>3530</v>
       </c>
       <c r="F25" s="6"/>
       <c r="I25" s="16"/>
       <c r="L25" s="19"/>
       <c r="N25" s="19"/>
       <c r="O25" s="6"/>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="B26" s="47">
+      <c r="B26" s="38">
         <v>7930</v>
       </c>
       <c r="C26" s="5">
         <v>2805</v>
       </c>
-      <c r="D26" s="47">
+      <c r="D26" s="38">
         <v>3153</v>
       </c>
-      <c r="E26" s="47">
+      <c r="E26" s="38">
         <v>1972</v>
       </c>
       <c r="F26" s="6"/>
       <c r="I26" s="16"/>
       <c r="L26" s="16"/>
       <c r="N26" s="19"/>
       <c r="O26" s="6"/>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" s="20" t="s">
         <v>15</v>
       </c>
-      <c r="B27" s="47">
+      <c r="B27" s="38">
         <v>3601</v>
       </c>
       <c r="C27" s="5">
         <v>1235</v>
       </c>
-      <c r="D27" s="48">
+      <c r="D27" s="39">
         <v>957</v>
       </c>
-      <c r="E27" s="47">
+      <c r="E27" s="38">
         <v>1409</v>
       </c>
       <c r="F27" s="6"/>
       <c r="I27" s="16"/>
       <c r="L27" s="16"/>
       <c r="N27" s="19"/>
       <c r="O27" s="6"/>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="B28" s="47">
+      <c r="B28" s="38">
         <v>34152</v>
       </c>
       <c r="C28" s="5">
         <v>7200</v>
       </c>
-      <c r="D28" s="47">
+      <c r="D28" s="38">
         <v>11087</v>
       </c>
-      <c r="E28" s="47">
+      <c r="E28" s="38">
         <v>15865</v>
       </c>
       <c r="F28" s="6"/>
       <c r="I28" s="16"/>
       <c r="L28" s="19"/>
       <c r="N28" s="19"/>
       <c r="O28" s="6"/>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="B29" s="47">
+      <c r="B29" s="38">
         <v>13884</v>
       </c>
       <c r="C29" s="5">
         <v>4448</v>
       </c>
-      <c r="D29" s="47">
+      <c r="D29" s="38">
         <v>4844</v>
       </c>
-      <c r="E29" s="47">
+      <c r="E29" s="38">
         <v>4592</v>
       </c>
       <c r="F29" s="6"/>
       <c r="I29" s="16"/>
       <c r="L29" s="16"/>
       <c r="N29" s="19"/>
       <c r="O29" s="6"/>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" s="20" t="s">
         <v>18</v>
       </c>
-      <c r="B30" s="47">
+      <c r="B30" s="38">
         <v>3037</v>
       </c>
       <c r="C30" s="5">
         <v>369</v>
       </c>
-      <c r="D30" s="47">
+      <c r="D30" s="38">
         <v>1018</v>
       </c>
-      <c r="E30" s="47">
+      <c r="E30" s="38">
         <v>1650</v>
       </c>
       <c r="F30" s="6"/>
       <c r="I30" s="16"/>
       <c r="L30" s="19"/>
       <c r="N30" s="19"/>
       <c r="O30" s="6"/>
     </row>
     <row r="31" spans="1:17">
       <c r="A31" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="B31" s="47">
+      <c r="B31" s="38">
         <v>5808</v>
       </c>
       <c r="C31" s="5">
         <v>1043</v>
       </c>
-      <c r="D31" s="47">
+      <c r="D31" s="38">
         <v>1509</v>
       </c>
-      <c r="E31" s="47">
+      <c r="E31" s="38">
         <v>3256</v>
       </c>
       <c r="G31" s="6"/>
       <c r="H31" s="8"/>
       <c r="I31" s="16"/>
       <c r="L31" s="19"/>
       <c r="N31" s="19"/>
       <c r="O31" s="6"/>
     </row>
     <row r="32" spans="1:17">
       <c r="A32" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="B32" s="47">
+      <c r="B32" s="38">
         <v>5486</v>
       </c>
       <c r="C32" s="5">
         <v>890</v>
       </c>
-      <c r="D32" s="47">
+      <c r="D32" s="38">
         <v>1670</v>
       </c>
-      <c r="E32" s="47">
+      <c r="E32" s="38">
         <v>2926</v>
       </c>
       <c r="F32" s="6"/>
       <c r="G32" s="6"/>
       <c r="H32" s="8"/>
       <c r="I32" s="16"/>
       <c r="L32" s="16"/>
       <c r="N32" s="16"/>
       <c r="O32" s="6"/>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="B33" s="47">
+      <c r="B33" s="38">
         <v>4725</v>
       </c>
       <c r="C33" s="5">
         <v>1057</v>
       </c>
-      <c r="D33" s="47">
+      <c r="D33" s="38">
         <v>1775</v>
       </c>
-      <c r="E33" s="47">
+      <c r="E33" s="38">
         <v>1893</v>
       </c>
       <c r="F33" s="6"/>
       <c r="G33" s="6"/>
       <c r="H33" s="8"/>
       <c r="I33" s="16"/>
       <c r="L33" s="16"/>
       <c r="N33" s="19"/>
       <c r="O33" s="6"/>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="B34" s="47">
+      <c r="B34" s="38">
         <v>34213</v>
       </c>
       <c r="C34" s="5">
         <v>15838</v>
       </c>
-      <c r="D34" s="47">
+      <c r="D34" s="38">
         <v>15114</v>
       </c>
-      <c r="E34" s="47">
+      <c r="E34" s="38">
         <v>3261</v>
       </c>
       <c r="F34" s="6"/>
       <c r="G34" s="6"/>
       <c r="H34" s="8"/>
       <c r="I34" s="16"/>
       <c r="L34" s="19"/>
       <c r="N34" s="19"/>
       <c r="O34" s="6"/>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="B35" s="47">
+      <c r="B35" s="38">
         <v>14752</v>
       </c>
       <c r="C35" s="5">
         <v>3534</v>
       </c>
-      <c r="D35" s="47">
+      <c r="D35" s="38">
         <v>5272</v>
       </c>
-      <c r="E35" s="47">
+      <c r="E35" s="38">
         <v>5946</v>
       </c>
       <c r="F35" s="6"/>
       <c r="G35" s="6"/>
       <c r="H35" s="8"/>
       <c r="I35" s="16"/>
       <c r="L35" s="19"/>
       <c r="N35" s="19"/>
       <c r="O35" s="6"/>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="B36" s="47">
+      <c r="B36" s="38">
         <v>3441</v>
       </c>
       <c r="C36" s="5">
         <v>194</v>
       </c>
-      <c r="D36" s="48">
+      <c r="D36" s="39">
         <v>674</v>
       </c>
-      <c r="E36" s="47">
+      <c r="E36" s="38">
         <v>2573</v>
       </c>
       <c r="F36" s="6"/>
       <c r="G36" s="6"/>
       <c r="H36" s="8"/>
       <c r="I36" s="16"/>
       <c r="L36" s="16"/>
       <c r="N36" s="16"/>
       <c r="O36" s="6"/>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="B37" s="47">
+      <c r="B37" s="38">
         <v>5555</v>
       </c>
       <c r="C37" s="5">
         <v>491</v>
       </c>
-      <c r="D37" s="47">
+      <c r="D37" s="38">
         <v>1850</v>
       </c>
-      <c r="E37" s="47">
+      <c r="E37" s="38">
         <v>3214</v>
       </c>
       <c r="F37" s="6"/>
       <c r="G37" s="6"/>
       <c r="H37" s="8"/>
       <c r="I37" s="16"/>
       <c r="L37" s="19"/>
       <c r="N37" s="21"/>
       <c r="O37" s="6"/>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="B38" s="47">
+      <c r="B38" s="38">
         <v>26980</v>
       </c>
       <c r="C38" s="5">
         <v>12683</v>
       </c>
-      <c r="D38" s="47">
+      <c r="D38" s="38">
         <v>11498</v>
       </c>
-      <c r="E38" s="47">
+      <c r="E38" s="38">
         <v>2799</v>
       </c>
       <c r="F38" s="6"/>
       <c r="G38" s="6"/>
       <c r="H38" s="8"/>
       <c r="I38" s="16"/>
       <c r="L38" s="19"/>
       <c r="N38" s="19"/>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="B39" s="47">
+      <c r="B39" s="38">
         <v>5219</v>
       </c>
       <c r="C39" s="5">
         <v>716</v>
       </c>
-      <c r="D39" s="47">
+      <c r="D39" s="38">
         <v>1535</v>
       </c>
-      <c r="E39" s="47">
+      <c r="E39" s="38">
         <v>2722</v>
       </c>
       <c r="F39" s="6"/>
       <c r="G39" s="6"/>
       <c r="H39" s="8"/>
       <c r="I39" s="16"/>
       <c r="L39" s="16"/>
       <c r="N39" s="16"/>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="B40" s="47">
+      <c r="B40" s="38">
         <v>7055</v>
       </c>
       <c r="C40" s="5">
         <v>1222</v>
       </c>
-      <c r="D40" s="47">
+      <c r="D40" s="38">
         <v>2812</v>
       </c>
-      <c r="E40" s="47">
+      <c r="E40" s="38">
         <v>3267</v>
       </c>
       <c r="F40" s="6"/>
       <c r="G40" s="6"/>
       <c r="H40" s="8"/>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="B41" s="49">
+      <c r="B41" s="40">
         <v>32329</v>
       </c>
-      <c r="C41" s="45">
+      <c r="C41" s="36">
         <v>16802</v>
       </c>
-      <c r="D41" s="49">
+      <c r="D41" s="40">
         <v>13111</v>
       </c>
-      <c r="E41" s="49">
+      <c r="E41" s="40">
         <v>2416</v>
       </c>
       <c r="F41" s="6"/>
       <c r="G41" s="6"/>
       <c r="H41" s="8"/>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" s="7"/>
       <c r="B42" s="5"/>
-      <c r="C42" s="43" t="s">
+      <c r="C42" s="55" t="s">
         <v>33</v>
       </c>
-      <c r="D42" s="43"/>
+      <c r="D42" s="55"/>
       <c r="E42" s="5"/>
       <c r="F42" s="6"/>
       <c r="G42" s="6"/>
       <c r="H42" s="8"/>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" s="7"/>
       <c r="B43" s="5"/>
       <c r="C43" s="32"/>
       <c r="D43" s="32"/>
       <c r="E43" s="5"/>
       <c r="F43" s="6"/>
       <c r="G43" s="6"/>
       <c r="H43" s="8"/>
     </row>
     <row r="44" spans="1:15">
       <c r="A44" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="B44" s="47">
+      <c r="B44" s="38">
         <v>268134</v>
       </c>
-      <c r="C44" s="47">
+      <c r="C44" s="38">
         <v>105668</v>
       </c>
-      <c r="D44" s="47">
+      <c r="D44" s="38">
         <v>98184</v>
       </c>
-      <c r="E44" s="47">
+      <c r="E44" s="38">
         <v>64282</v>
       </c>
       <c r="F44" s="6"/>
       <c r="G44" s="6"/>
       <c r="H44" s="8"/>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="B45" s="50">
+      <c r="B45" s="41">
         <v>34531</v>
       </c>
-      <c r="C45" s="50">
+      <c r="C45" s="41">
         <v>19871</v>
       </c>
-      <c r="D45" s="50">
+      <c r="D45" s="41">
         <v>14038</v>
       </c>
-      <c r="E45" s="51">
+      <c r="E45" s="42">
         <v>622</v>
       </c>
       <c r="F45" s="6"/>
       <c r="G45" s="6"/>
       <c r="H45" s="8"/>
     </row>
     <row r="46" spans="1:15">
       <c r="A46" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="B46" s="50">
+      <c r="B46" s="41">
         <v>13547</v>
       </c>
-      <c r="C46" s="47">
+      <c r="C46" s="38">
         <v>8009</v>
       </c>
-      <c r="D46" s="50">
+      <c r="D46" s="41">
         <v>4907</v>
       </c>
-      <c r="E46" s="51">
+      <c r="E46" s="42">
         <v>631</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="B47" s="50">
+      <c r="B47" s="41">
         <v>3933</v>
       </c>
-      <c r="C47" s="47">
+      <c r="C47" s="38">
         <v>1552</v>
       </c>
-      <c r="D47" s="50">
+      <c r="D47" s="41">
         <v>2306</v>
       </c>
-      <c r="E47" s="51">
+      <c r="E47" s="42">
         <v>75</v>
       </c>
       <c r="F47" s="6"/>
     </row>
     <row r="48" spans="1:15">
       <c r="A48" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="B48" s="50">
+      <c r="B48" s="41">
         <v>6255</v>
       </c>
-      <c r="C48" s="50">
+      <c r="C48" s="41">
         <v>1606</v>
       </c>
-      <c r="D48" s="50">
+      <c r="D48" s="41">
         <v>1064</v>
       </c>
-      <c r="E48" s="50">
+      <c r="E48" s="41">
         <v>3585</v>
       </c>
       <c r="F48" s="6"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="B49" s="50">
+      <c r="B49" s="41">
         <v>8436</v>
       </c>
-      <c r="C49" s="50">
+      <c r="C49" s="41">
         <v>3032</v>
       </c>
-      <c r="D49" s="50">
+      <c r="D49" s="41">
         <v>3232</v>
       </c>
-      <c r="E49" s="50">
+      <c r="E49" s="41">
         <v>2172</v>
       </c>
       <c r="F49" s="6"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="20" t="s">
         <v>15</v>
       </c>
-      <c r="B50" s="50">
+      <c r="B50" s="41">
         <v>3458</v>
       </c>
-      <c r="C50" s="50">
+      <c r="C50" s="41">
         <v>1183</v>
       </c>
-      <c r="D50" s="51">
+      <c r="D50" s="42">
         <v>831</v>
       </c>
-      <c r="E50" s="50">
+      <c r="E50" s="41">
         <v>1444</v>
       </c>
       <c r="F50" s="6"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="B51" s="50">
+      <c r="B51" s="41">
         <v>33910</v>
       </c>
-      <c r="C51" s="50">
+      <c r="C51" s="41">
         <v>8269</v>
       </c>
-      <c r="D51" s="50">
+      <c r="D51" s="41">
         <v>10663</v>
       </c>
-      <c r="E51" s="47">
+      <c r="E51" s="38">
         <v>14978</v>
       </c>
       <c r="F51" s="6"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="B52" s="50">
+      <c r="B52" s="41">
         <v>14037</v>
       </c>
-      <c r="C52" s="50">
+      <c r="C52" s="41">
         <v>4380</v>
       </c>
-      <c r="D52" s="50">
+      <c r="D52" s="41">
         <v>4940</v>
       </c>
-      <c r="E52" s="47">
+      <c r="E52" s="38">
         <v>4717</v>
       </c>
       <c r="F52" s="6"/>
       <c r="I52" s="6"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="20" t="s">
         <v>18</v>
       </c>
-      <c r="B53" s="50">
+      <c r="B53" s="41">
         <v>3127</v>
       </c>
-      <c r="C53" s="51">
+      <c r="C53" s="42">
         <v>448</v>
       </c>
-      <c r="D53" s="51">
+      <c r="D53" s="42">
         <v>982</v>
       </c>
-      <c r="E53" s="50">
+      <c r="E53" s="41">
         <v>1697</v>
       </c>
       <c r="F53" s="6"/>
       <c r="I53" s="6"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="B54" s="50">
+      <c r="B54" s="41">
         <v>6115</v>
       </c>
-      <c r="C54" s="50">
+      <c r="C54" s="41">
         <v>1450</v>
       </c>
-      <c r="D54" s="50">
+      <c r="D54" s="41">
         <v>1436</v>
       </c>
-      <c r="E54" s="50">
+      <c r="E54" s="41">
         <v>3229</v>
       </c>
       <c r="F54" s="6"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="B55" s="50">
+      <c r="B55" s="41">
         <v>5821</v>
       </c>
-      <c r="C55" s="50">
+      <c r="C55" s="41">
         <v>1021</v>
       </c>
-      <c r="D55" s="50">
+      <c r="D55" s="41">
         <v>1659</v>
       </c>
-      <c r="E55" s="50">
+      <c r="E55" s="41">
         <v>3141</v>
       </c>
       <c r="F55" s="6"/>
       <c r="I55" s="6"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="B56" s="50">
+      <c r="B56" s="41">
         <v>4375</v>
       </c>
-      <c r="C56" s="51">
+      <c r="C56" s="42">
         <v>885</v>
       </c>
-      <c r="D56" s="50">
+      <c r="D56" s="41">
         <v>1619</v>
       </c>
-      <c r="E56" s="50">
+      <c r="E56" s="41">
         <v>1871</v>
       </c>
       <c r="F56" s="6"/>
       <c r="I56" s="6"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="B57" s="50">
+      <c r="B57" s="41">
         <v>34497</v>
       </c>
-      <c r="C57" s="50">
+      <c r="C57" s="41">
         <v>16775</v>
       </c>
-      <c r="D57" s="50">
+      <c r="D57" s="41">
         <v>14930</v>
       </c>
-      <c r="E57" s="50">
+      <c r="E57" s="41">
         <v>2792</v>
       </c>
       <c r="F57" s="6"/>
       <c r="I57" s="6"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="B58" s="50">
+      <c r="B58" s="41">
         <v>14309</v>
       </c>
-      <c r="C58" s="50">
+      <c r="C58" s="41">
         <v>3439</v>
       </c>
-      <c r="D58" s="50">
+      <c r="D58" s="41">
         <v>4903</v>
       </c>
-      <c r="E58" s="50">
+      <c r="E58" s="41">
         <v>5967</v>
       </c>
       <c r="F58" s="6"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="B59" s="50">
+      <c r="B59" s="41">
         <v>3708</v>
       </c>
-      <c r="C59" s="51">
+      <c r="C59" s="42">
         <v>240</v>
       </c>
-      <c r="D59" s="51">
+      <c r="D59" s="42">
         <v>559</v>
       </c>
-      <c r="E59" s="50">
+      <c r="E59" s="41">
         <v>2909</v>
       </c>
       <c r="F59" s="6"/>
       <c r="I59" s="6"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="B60" s="50">
+      <c r="B60" s="41">
         <v>5714</v>
       </c>
-      <c r="C60" s="51">
+      <c r="C60" s="42">
         <v>679</v>
       </c>
-      <c r="D60" s="50">
+      <c r="D60" s="41">
         <v>1702</v>
       </c>
-      <c r="E60" s="50">
+      <c r="E60" s="41">
         <v>3333</v>
       </c>
       <c r="F60" s="6"/>
       <c r="I60" s="6"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="B61" s="50">
+      <c r="B61" s="41">
         <v>25754</v>
       </c>
-      <c r="C61" s="50">
+      <c r="C61" s="41">
         <v>11897</v>
       </c>
-      <c r="D61" s="50">
+      <c r="D61" s="41">
         <v>11235</v>
       </c>
-      <c r="E61" s="50">
+      <c r="E61" s="41">
         <v>2622</v>
       </c>
       <c r="I61" s="6"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="B62" s="50">
+      <c r="B62" s="41">
         <v>5530</v>
       </c>
-      <c r="C62" s="50">
+      <c r="C62" s="41">
         <v>1285</v>
       </c>
-      <c r="D62" s="50">
+      <c r="D62" s="41">
         <v>1503</v>
       </c>
-      <c r="E62" s="50">
+      <c r="E62" s="41">
         <v>2742</v>
       </c>
       <c r="F62" s="6"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="B63" s="50">
+      <c r="B63" s="41">
         <v>7129</v>
       </c>
-      <c r="C63" s="50">
+      <c r="C63" s="41">
         <v>1241</v>
       </c>
-      <c r="D63" s="50">
+      <c r="D63" s="41">
         <v>2627</v>
       </c>
-      <c r="E63" s="50">
+      <c r="E63" s="41">
         <v>3261</v>
       </c>
       <c r="F63" s="6"/>
       <c r="I63" s="6"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="B64" s="49">
+      <c r="B64" s="40">
         <v>33948</v>
       </c>
-      <c r="C64" s="49">
+      <c r="C64" s="40">
         <v>18406</v>
       </c>
-      <c r="D64" s="49">
+      <c r="D64" s="40">
         <v>13048</v>
       </c>
-      <c r="E64" s="49">
+      <c r="E64" s="40">
         <v>2494</v>
       </c>
       <c r="F64" s="6"/>
       <c r="I64" s="6"/>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" s="7"/>
       <c r="B65" s="5"/>
       <c r="C65" s="33" t="s">
         <v>34</v>
       </c>
       <c r="D65" s="5"/>
       <c r="E65" s="5"/>
       <c r="F65" s="6"/>
       <c r="I65" s="6"/>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" s="7"/>
       <c r="B66" s="5"/>
       <c r="C66" s="33"/>
       <c r="D66" s="5"/>
       <c r="E66" s="5"/>
       <c r="F66" s="6"/>
       <c r="I66" s="6"/>
     </row>
@@ -23133,60 +23156,60 @@
       <c r="I85" s="6"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B86" s="23">
         <v>7719</v>
       </c>
       <c r="C86" s="5">
         <v>1881</v>
       </c>
       <c r="D86" s="5">
         <v>2555</v>
       </c>
       <c r="E86" s="5">
         <v>3283</v>
       </c>
       <c r="F86" s="6"/>
       <c r="I86" s="6"/>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="B87" s="46">
+      <c r="B87" s="37">
         <v>36105</v>
       </c>
-      <c r="C87" s="45">
+      <c r="C87" s="36">
         <v>20245</v>
       </c>
-      <c r="D87" s="45">
+      <c r="D87" s="36">
         <v>13469</v>
       </c>
-      <c r="E87" s="45">
+      <c r="E87" s="36">
         <v>2391</v>
       </c>
       <c r="F87" s="6"/>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="7"/>
       <c r="B88" s="5"/>
       <c r="C88" s="33" t="s">
         <v>35</v>
       </c>
       <c r="D88" s="5"/>
       <c r="E88" s="5"/>
       <c r="F88" s="6"/>
       <c r="I88" s="6"/>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="7"/>
       <c r="B89" s="5"/>
       <c r="C89" s="33"/>
       <c r="D89" s="5"/>
       <c r="E89" s="5"/>
       <c r="F89" s="6"/>
       <c r="I89" s="6"/>
     </row>
     <row r="90" spans="1:9">
@@ -23376,54 +23399,54 @@
       </c>
       <c r="F99" s="6"/>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B100" s="27">
         <v>41422</v>
       </c>
       <c r="C100" s="27">
         <v>21240</v>
       </c>
       <c r="D100" s="27">
         <v>17983</v>
       </c>
       <c r="E100" s="27">
         <v>2199</v>
       </c>
       <c r="F100" s="6"/>
       <c r="I100" s="6"/>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="9"/>
       <c r="B101" s="5"/>
-      <c r="C101" s="43" t="s">
+      <c r="C101" s="55" t="s">
         <v>36</v>
       </c>
-      <c r="D101" s="43"/>
+      <c r="D101" s="55"/>
       <c r="E101" s="5"/>
       <c r="F101" s="6"/>
       <c r="I101" s="6"/>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="9"/>
       <c r="B102" s="5"/>
       <c r="C102" s="32"/>
       <c r="D102" s="32"/>
       <c r="E102" s="5"/>
       <c r="F102" s="6"/>
       <c r="I102" s="6"/>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B103" s="26">
         <v>248200</v>
       </c>
       <c r="C103" s="26">
         <v>97223</v>
       </c>
       <c r="D103" s="26">
         <v>112859</v>
@@ -23596,54 +23619,54 @@
       <c r="E112" s="28">
         <v>3425</v>
       </c>
       <c r="I112" s="6"/>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B113" s="27">
         <v>48996</v>
       </c>
       <c r="C113" s="27">
         <v>25338</v>
       </c>
       <c r="D113" s="27">
         <v>21259</v>
       </c>
       <c r="E113" s="27">
         <v>2399</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="7"/>
       <c r="B114" s="5"/>
-      <c r="C114" s="43" t="s">
+      <c r="C114" s="55" t="s">
         <v>37</v>
       </c>
-      <c r="D114" s="43"/>
+      <c r="D114" s="55"/>
       <c r="E114" s="5"/>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="7"/>
       <c r="B115" s="5"/>
       <c r="C115" s="32"/>
       <c r="D115" s="32"/>
       <c r="E115" s="5"/>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="29" t="s">
         <v>9</v>
       </c>
       <c r="B116" s="26">
         <v>267268</v>
       </c>
       <c r="C116" s="26">
         <v>106974</v>
       </c>
       <c r="D116" s="26">
         <v>122092</v>
       </c>
       <c r="E116" s="26">
         <v>38202</v>
       </c>
@@ -23820,124 +23843,324 @@
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B127" s="27">
         <v>49332</v>
       </c>
       <c r="C127" s="27">
         <v>27012</v>
       </c>
       <c r="D127" s="27">
         <v>20461</v>
       </c>
       <c r="E127" s="27">
         <v>1859</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="2"/>
       <c r="B128" s="2"/>
       <c r="C128" s="2"/>
       <c r="D128" s="2"/>
       <c r="E128" s="2"/>
     </row>
-    <row r="129" spans="1:5" ht="12.95" customHeight="1">
-[...7 lines deleted...]
-    </row>
+    <row r="129" spans="1:5" ht="12.95" customHeight="1"/>
     <row r="130" spans="1:5">
-      <c r="A130" s="42"/>
-[...3 lines deleted...]
-      <c r="E130" s="42"/>
+      <c r="A130" s="7"/>
+      <c r="B130" s="5"/>
+      <c r="C130" s="55" t="s">
+        <v>38</v>
+      </c>
+      <c r="D130" s="55"/>
+      <c r="E130" s="5"/>
     </row>
     <row r="131" spans="1:5">
-      <c r="A131" s="42"/>
-[...3 lines deleted...]
-      <c r="E131" s="42"/>
+      <c r="A131" s="7"/>
+      <c r="B131" s="5"/>
+      <c r="C131" s="34"/>
+      <c r="D131" s="34"/>
+      <c r="E131" s="5"/>
     </row>
     <row r="132" spans="1:5" ht="12.95" customHeight="1">
-      <c r="A132" s="42"/>
-[...3 lines deleted...]
-      <c r="E132" s="42"/>
+      <c r="A132" s="29" t="s">
+        <v>9</v>
+      </c>
+      <c r="B132" s="43">
+        <v>283009</v>
+      </c>
+      <c r="C132" s="43">
+        <v>113412</v>
+      </c>
+      <c r="D132" s="43">
+        <v>135540</v>
+      </c>
+      <c r="E132" s="43">
+        <v>34057</v>
+      </c>
     </row>
     <row r="133" spans="1:5">
-      <c r="A133" s="42"/>
-[...3 lines deleted...]
-      <c r="E133" s="42"/>
+      <c r="A133" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="B133" s="43">
+        <v>18896</v>
+      </c>
+      <c r="C133" s="45">
+        <v>10883</v>
+      </c>
+      <c r="D133" s="43">
+        <v>7410</v>
+      </c>
+      <c r="E133" s="43">
+        <v>603</v>
+      </c>
     </row>
     <row r="134" spans="1:5">
-      <c r="A134" s="42"/>
-[...3 lines deleted...]
-      <c r="E134" s="42"/>
+      <c r="A134" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="B134" s="43">
+        <v>7552</v>
+      </c>
+      <c r="C134" s="45">
+        <v>4135</v>
+      </c>
+      <c r="D134" s="43">
+        <v>2896</v>
+      </c>
+      <c r="E134" s="43">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
+      <c r="A135" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="B135" s="43">
+        <v>3967</v>
+      </c>
+      <c r="C135" s="45">
+        <v>1241</v>
+      </c>
+      <c r="D135" s="43">
+        <v>1220</v>
+      </c>
+      <c r="E135" s="43">
+        <v>1506</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
+      <c r="A136" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="B136" s="43">
+        <v>39932</v>
+      </c>
+      <c r="C136" s="45">
+        <v>11495</v>
+      </c>
+      <c r="D136" s="43">
+        <v>18094</v>
+      </c>
+      <c r="E136" s="43">
+        <v>10343</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
+      <c r="A137" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="B137" s="43">
+        <v>24295</v>
+      </c>
+      <c r="C137" s="45">
+        <v>7637</v>
+      </c>
+      <c r="D137" s="43">
+        <v>11744</v>
+      </c>
+      <c r="E137" s="43">
+        <v>4914</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
+      <c r="A138" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="B138" s="43">
+        <v>3891</v>
+      </c>
+      <c r="C138" s="45">
+        <v>706</v>
+      </c>
+      <c r="D138" s="43">
+        <v>1419</v>
+      </c>
+      <c r="E138" s="43">
+        <v>1766</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
+      <c r="A139" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="B139" s="43">
+        <v>65568</v>
+      </c>
+      <c r="C139" s="45">
+        <v>25343</v>
+      </c>
+      <c r="D139" s="43">
+        <v>38004</v>
+      </c>
+      <c r="E139" s="43">
+        <v>2221</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
+      <c r="A140" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="B140" s="43">
+        <v>6122</v>
+      </c>
+      <c r="C140" s="45">
+        <v>356</v>
+      </c>
+      <c r="D140" s="43">
+        <v>1521</v>
+      </c>
+      <c r="E140" s="43">
+        <v>4245</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
+      <c r="A141" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="B141" s="43">
+        <v>51923</v>
+      </c>
+      <c r="C141" s="45">
+        <v>22707</v>
+      </c>
+      <c r="D141" s="43">
+        <v>27025</v>
+      </c>
+      <c r="E141" s="43">
+        <v>2191</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
+      <c r="A142" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="B142" s="43">
+        <v>9724</v>
+      </c>
+      <c r="C142" s="45">
+        <v>2052</v>
+      </c>
+      <c r="D142" s="43">
+        <v>3573</v>
+      </c>
+      <c r="E142" s="43">
+        <v>4099</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
+      <c r="A143" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="B143" s="44">
+        <v>51139</v>
+      </c>
+      <c r="C143" s="44">
+        <v>26857</v>
+      </c>
+      <c r="D143" s="44">
+        <v>22634</v>
+      </c>
+      <c r="E143" s="44">
+        <v>1648</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
+      <c r="A144" s="54" t="s">
+        <v>7</v>
+      </c>
+      <c r="B144" s="54"/>
+      <c r="C144" s="54"/>
+      <c r="D144" s="54"/>
+      <c r="E144" s="54"/>
+    </row>
+    <row r="145" spans="1:5">
+      <c r="A145" s="54"/>
+      <c r="B145" s="54"/>
+      <c r="C145" s="54"/>
+      <c r="D145" s="54"/>
+      <c r="E145" s="54"/>
+    </row>
+    <row r="146" spans="1:5">
+      <c r="A146" s="54"/>
+      <c r="B146" s="54"/>
+      <c r="C146" s="54"/>
+      <c r="D146" s="54"/>
+      <c r="E146" s="54"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="A132:E134"/>
-    <mergeCell ref="A129:E131"/>
+    <mergeCell ref="A144:E146"/>
     <mergeCell ref="C42:D42"/>
     <mergeCell ref="C101:D101"/>
     <mergeCell ref="C114:D114"/>
+    <mergeCell ref="C130:D130"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:E3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.35433070866141736" right="0.15748031496062992" top="0.48" bottom="0.38" header="0.31496062992125984" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" scale="92" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>2005-2024</vt:lpstr>
+      <vt:lpstr>2005-2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>a.akhmadieva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>