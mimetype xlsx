--- v0 (2026-08-04)
+++ v1 (2026-08-24)
@@ -10,73 +10,73 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Tyulegenova\Desktop\динамика отгруженная продукция промыш\динамика отгруженная продукция промыш\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Tyulegenova\Desktop\Август 2026г\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="1890" yWindow="32760" windowWidth="2865" windowHeight="270" activeTab="8"/>
+    <workbookView xWindow="1890" yWindow="32760" windowWidth="2865" windowHeight="270"/>
   </bookViews>
   <sheets>
     <sheet name="2017" sheetId="53" r:id="rId1"/>
     <sheet name="2018" sheetId="54" r:id="rId2"/>
     <sheet name="2019" sheetId="56" r:id="rId3"/>
     <sheet name="2020" sheetId="57" r:id="rId4"/>
     <sheet name="2021" sheetId="58" r:id="rId5"/>
     <sheet name="2022" sheetId="59" r:id="rId6"/>
     <sheet name="2023" sheetId="60" r:id="rId7"/>
     <sheet name="2024" sheetId="65" r:id="rId8"/>
     <sheet name="2025" sheetId="61" r:id="rId9"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="992" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="992" uniqueCount="61">
   <si>
     <t>наименование</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
   <si>
     <t>Отгружено в другие регионы</t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
     <t>Жамбылская</t>
   </si>
   <si>
@@ -92,53 +92,50 @@
     <t>Южно-Казахстанская</t>
   </si>
   <si>
     <t>Павлодарская</t>
   </si>
   <si>
     <t>Северо-Казахстанская</t>
   </si>
   <si>
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t xml:space="preserve">г. Астана </t>
   </si>
   <si>
     <t>г. Алматы</t>
   </si>
   <si>
     <t>Кызылординская</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>Отгружено промышленной продукции резидентам в стоимостном  выражении за 2017 год</t>
-  </si>
-[...1 lines deleted...]
-    <t>тыс.тенге</t>
   </si>
   <si>
     <t>Отгружено промышленной продукции резидентам в стоимостном выражении за 2018 год</t>
   </si>
   <si>
     <t>Туркестанская</t>
   </si>
   <si>
     <t>г. Нур-Султан</t>
   </si>
   <si>
     <t>г.Шымкент</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>"х" в соответствии с пунктом 5 статьи 8 Закона Республики Казахстан «О государственной статистике» от 19 марта 2010 года статистическая информация и базы данных, позволяющие прямо или косвенно установить респондента или определить первичные статистические данные о нем, являются конфиденциальными и могут распространяться только при наличии согласия респондента.</t>
   </si>
   <si>
     <t>Отгружено промышленной продукции резидентам в стоимостном выражении за 2019 год</t>
   </si>
@@ -589,50 +586,53 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -654,53 +654,50 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -996,162 +993,162 @@
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S14"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E5" sqref="E5"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="H27" sqref="H27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="29.140625" style="3" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="3" customWidth="1"/>
     <col min="4" max="6" width="10.7109375" style="3" customWidth="1"/>
     <col min="7" max="7" width="11.42578125" style="3" customWidth="1"/>
     <col min="8" max="10" width="10.7109375" style="3" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="3" customWidth="1"/>
     <col min="12" max="12" width="11" style="3" customWidth="1"/>
     <col min="13" max="13" width="11.7109375" style="3" customWidth="1"/>
     <col min="14" max="14" width="10.7109375" style="3" customWidth="1"/>
     <col min="15" max="15" width="11.85546875" style="3" customWidth="1"/>
     <col min="16" max="16" width="10.85546875" style="3" customWidth="1"/>
     <col min="17" max="18" width="10.7109375" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="53" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="52"/>
-[...15 lines deleted...]
-      <c r="R1" s="52"/>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
+      <c r="N1" s="53"/>
+      <c r="O1" s="53"/>
+      <c r="P1" s="53"/>
+      <c r="Q1" s="53"/>
+      <c r="R1" s="53"/>
     </row>
     <row r="2" spans="1:19" ht="17.25" customHeight="1">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
     </row>
     <row r="3" spans="1:19" ht="20.25" customHeight="1">
-      <c r="A3" s="58" t="s">
-[...18 lines deleted...]
-      <c r="R3" s="59"/>
+      <c r="A3" s="59" t="s">
+        <v>59</v>
+      </c>
+      <c r="B3" s="60"/>
+      <c r="C3" s="60"/>
+      <c r="D3" s="60"/>
+      <c r="E3" s="60"/>
+      <c r="F3" s="60"/>
+      <c r="G3" s="60"/>
+      <c r="H3" s="60"/>
+      <c r="I3" s="60"/>
+      <c r="J3" s="60"/>
+      <c r="K3" s="60"/>
+      <c r="L3" s="60"/>
+      <c r="M3" s="60"/>
+      <c r="N3" s="60"/>
+      <c r="O3" s="60"/>
+      <c r="P3" s="60"/>
+      <c r="Q3" s="60"/>
+      <c r="R3" s="60"/>
     </row>
     <row r="4" spans="1:19" ht="20.25" customHeight="1">
-      <c r="A4" s="53" t="s">
+      <c r="A4" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="55" t="s">
+      <c r="B4" s="56" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="56"/>
-[...14 lines deleted...]
-      <c r="R4" s="57"/>
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57"/>
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="57"/>
+      <c r="N4" s="57"/>
+      <c r="O4" s="57"/>
+      <c r="P4" s="57"/>
+      <c r="Q4" s="57"/>
+      <c r="R4" s="58"/>
       <c r="S4" s="10"/>
     </row>
     <row r="5" spans="1:19" ht="90" customHeight="1">
-      <c r="A5" s="54"/>
+      <c r="A5" s="55"/>
       <c r="B5" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="24" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="24" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="24" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="24" t="s">
@@ -1218,355 +1215,355 @@
       <c r="L6" s="43">
         <v>11</v>
       </c>
       <c r="M6" s="43">
         <v>12</v>
       </c>
       <c r="N6" s="43">
         <v>13</v>
       </c>
       <c r="O6" s="43">
         <v>14</v>
       </c>
       <c r="P6" s="43">
         <v>15</v>
       </c>
       <c r="Q6" s="43">
         <v>16</v>
       </c>
       <c r="R6" s="44">
         <v>17</v>
       </c>
       <c r="S6" s="10"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="46" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B7" s="47">
         <v>1858894</v>
       </c>
       <c r="C7" s="48" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D7" s="49">
         <v>7826062</v>
       </c>
       <c r="E7" s="49">
         <v>2996735</v>
       </c>
       <c r="F7" s="49">
         <v>1648256</v>
       </c>
       <c r="G7" s="49">
         <v>2531259</v>
       </c>
       <c r="H7" s="49">
         <v>1003310</v>
       </c>
       <c r="I7" s="49">
         <v>2600927</v>
       </c>
       <c r="J7" s="49">
         <v>303311</v>
       </c>
       <c r="K7" s="49">
         <v>378428</v>
       </c>
       <c r="L7" s="49">
         <v>3320729</v>
       </c>
       <c r="M7" s="49">
         <v>65717970</v>
       </c>
       <c r="N7" s="49">
         <v>1880798</v>
       </c>
       <c r="O7" s="49">
         <v>234009</v>
       </c>
       <c r="P7" s="49">
         <v>4121823</v>
       </c>
       <c r="Q7" s="49">
         <v>188651666</v>
       </c>
       <c r="R7" s="49">
         <v>285074177</v>
       </c>
       <c r="S7" s="10"/>
     </row>
     <row r="8" spans="1:19" ht="26.25" customHeight="1">
-      <c r="A8" s="60" t="s">
-[...18 lines deleted...]
-      <c r="R8" s="60"/>
+      <c r="A8" s="61" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="61"/>
+      <c r="C8" s="61"/>
+      <c r="D8" s="61"/>
+      <c r="E8" s="61"/>
+      <c r="F8" s="61"/>
+      <c r="G8" s="61"/>
+      <c r="H8" s="61"/>
+      <c r="I8" s="61"/>
+      <c r="J8" s="61"/>
+      <c r="K8" s="61"/>
+      <c r="L8" s="61"/>
+      <c r="M8" s="61"/>
+      <c r="N8" s="61"/>
+      <c r="O8" s="61"/>
+      <c r="P8" s="61"/>
+      <c r="Q8" s="61"/>
+      <c r="R8" s="61"/>
       <c r="S8" s="9"/>
     </row>
     <row r="9" spans="1:19">
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="Q9" s="1"/>
     </row>
     <row r="10" spans="1:19">
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
     </row>
     <row r="11" spans="1:19">
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
     </row>
     <row r="12" spans="1:19">
       <c r="B12" s="4"/>
       <c r="C12" s="4"/>
     </row>
     <row r="13" spans="1:19">
       <c r="B13" s="4"/>
       <c r="C13" s="4"/>
     </row>
     <row r="14" spans="1:19">
       <c r="B14" s="4"/>
       <c r="C14" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:R1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:R4"/>
     <mergeCell ref="A3:R3"/>
     <mergeCell ref="A8:R8"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="J29" sqref="J29"/>
+      <selection activeCell="K22" sqref="K22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="17.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="3" customWidth="1"/>
     <col min="3" max="3" width="11" style="3" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="3" customWidth="1"/>
     <col min="5" max="5" width="12" style="3" customWidth="1"/>
     <col min="6" max="6" width="10" style="3" customWidth="1"/>
     <col min="7" max="7" width="12" style="3" customWidth="1"/>
     <col min="8" max="9" width="10.85546875" style="3" customWidth="1"/>
     <col min="10" max="10" width="11.28515625" style="3" customWidth="1"/>
     <col min="11" max="11" width="10.7109375" style="3" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="3" customWidth="1"/>
     <col min="13" max="13" width="11" style="3" customWidth="1"/>
     <col min="14" max="14" width="10.140625" style="3" customWidth="1"/>
     <col min="15" max="15" width="10.28515625" style="3" customWidth="1"/>
     <col min="16" max="16" width="9.7109375" style="3" customWidth="1"/>
     <col min="17" max="17" width="11.140625" style="3" customWidth="1"/>
     <col min="18" max="18" width="10.7109375" style="3" customWidth="1"/>
     <col min="19" max="19" width="11.5703125" style="3" customWidth="1"/>
     <col min="20" max="20" width="10.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
-      <c r="A1" s="52" t="s">
-[...19 lines deleted...]
-      <c r="S1" s="52"/>
+      <c r="A1" s="53" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
+      <c r="N1" s="53"/>
+      <c r="O1" s="53"/>
+      <c r="P1" s="53"/>
+      <c r="Q1" s="53"/>
+      <c r="R1" s="53"/>
+      <c r="S1" s="53"/>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
     </row>
     <row r="3" spans="1:20">
-      <c r="A3" s="61" t="s">
-[...19 lines deleted...]
-      <c r="S3" s="61"/>
+      <c r="A3" s="62" t="s">
+        <v>59</v>
+      </c>
+      <c r="B3" s="62"/>
+      <c r="C3" s="62"/>
+      <c r="D3" s="62"/>
+      <c r="E3" s="62"/>
+      <c r="F3" s="62"/>
+      <c r="G3" s="62"/>
+      <c r="H3" s="62"/>
+      <c r="I3" s="62"/>
+      <c r="J3" s="62"/>
+      <c r="K3" s="62"/>
+      <c r="L3" s="62"/>
+      <c r="M3" s="62"/>
+      <c r="N3" s="62"/>
+      <c r="O3" s="62"/>
+      <c r="P3" s="62"/>
+      <c r="Q3" s="62"/>
+      <c r="R3" s="62"/>
+      <c r="S3" s="62"/>
     </row>
     <row r="4" spans="1:20" s="5" customFormat="1" ht="11.25">
-      <c r="A4" s="53"/>
-      <c r="B4" s="62" t="s">
+      <c r="A4" s="54"/>
+      <c r="B4" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="62"/>
-[...15 lines deleted...]
-      <c r="S4" s="62"/>
+      <c r="C4" s="63"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
+      <c r="G4" s="63"/>
+      <c r="H4" s="63"/>
+      <c r="I4" s="63"/>
+      <c r="J4" s="63"/>
+      <c r="K4" s="63"/>
+      <c r="L4" s="63"/>
+      <c r="M4" s="63"/>
+      <c r="N4" s="63"/>
+      <c r="O4" s="63"/>
+      <c r="P4" s="63"/>
+      <c r="Q4" s="63"/>
+      <c r="R4" s="63"/>
+      <c r="S4" s="63"/>
     </row>
     <row r="5" spans="1:20" s="5" customFormat="1" ht="75.75" customHeight="1">
-      <c r="A5" s="54"/>
+      <c r="A5" s="55"/>
       <c r="B5" s="39" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="24" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="24" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="24" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="24" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="24" t="s">
         <v>10</v>
       </c>
       <c r="L5" s="24" t="s">
         <v>12</v>
       </c>
       <c r="M5" s="24" t="s">
         <v>13</v>
       </c>
       <c r="N5" s="24" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="O5" s="24" t="s">
         <v>14</v>
       </c>
       <c r="P5" s="24" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="Q5" s="24" t="s">
         <v>16</v>
       </c>
       <c r="R5" s="24" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S5" s="40" t="s">
         <v>18</v>
       </c>
       <c r="T5" s="8"/>
     </row>
     <row r="6" spans="1:20" s="5" customFormat="1" ht="22.5">
       <c r="A6" s="14" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B6" s="12">
         <v>8222514</v>
       </c>
       <c r="C6" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D6" s="12">
         <v>18209268</v>
       </c>
       <c r="E6" s="12">
         <v>8340636</v>
       </c>
       <c r="F6" s="12">
         <v>8653560</v>
       </c>
       <c r="G6" s="12">
         <v>594960</v>
       </c>
       <c r="H6" s="12">
         <v>2522889</v>
       </c>
       <c r="I6" s="12">
         <v>3882113</v>
       </c>
       <c r="J6" s="12">
         <v>820536</v>
       </c>
       <c r="K6" s="12">
         <v>1985818</v>
       </c>
@@ -1576,1329 +1573,1329 @@
       <c r="M6" s="12">
         <v>2891543</v>
       </c>
       <c r="N6" s="12">
         <v>732280</v>
       </c>
       <c r="O6" s="12">
         <v>6230362</v>
       </c>
       <c r="P6" s="12">
         <v>93957435</v>
       </c>
       <c r="Q6" s="12">
         <v>247552769</v>
       </c>
       <c r="R6" s="12">
         <v>25042855</v>
       </c>
       <c r="S6" s="12">
         <v>485443981</v>
       </c>
       <c r="T6" s="7"/>
     </row>
     <row r="7" spans="1:20" s="6" customFormat="1">
       <c r="A7" s="27" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B7" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C7" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D7" s="12">
         <v>435735</v>
       </c>
       <c r="E7" s="12">
         <v>2331280</v>
       </c>
       <c r="F7" s="12">
         <v>1151408</v>
       </c>
       <c r="G7" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I7" s="12">
         <v>1074252</v>
       </c>
       <c r="J7" s="12">
         <v>264430</v>
       </c>
       <c r="K7" s="12">
         <v>989634</v>
       </c>
       <c r="L7" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="M7" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="N7" s="12">
         <v>732280</v>
       </c>
       <c r="O7" s="12">
         <v>396010</v>
       </c>
       <c r="P7" s="12">
         <v>32777951</v>
       </c>
       <c r="Q7" s="12">
         <v>627454</v>
       </c>
       <c r="R7" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="S7" s="12">
         <v>43105274</v>
       </c>
     </row>
     <row r="8" spans="1:20" s="6" customFormat="1">
       <c r="A8" s="27" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B8" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D8" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E8" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F8" s="12">
         <v>2742</v>
       </c>
       <c r="G8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="I8" s="12">
         <v>10206</v>
       </c>
       <c r="J8" s="12">
         <v>2280</v>
       </c>
       <c r="K8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L8" s="12">
         <v>1137</v>
       </c>
       <c r="M8" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="N8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O8" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="P8" s="12">
         <v>9830</v>
       </c>
       <c r="Q8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="R8" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="S8" s="12">
         <v>1868063</v>
       </c>
     </row>
     <row r="9" spans="1:20" s="6" customFormat="1">
       <c r="A9" s="27" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B9" s="12">
         <v>3306164</v>
       </c>
       <c r="C9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D9" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F9" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G9" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="K9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="M9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="N9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="P9" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="Q9" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="R9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="S9" s="12">
         <v>60216547</v>
       </c>
     </row>
     <row r="10" spans="1:20" s="6" customFormat="1">
       <c r="A10" s="27" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B10" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D10" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E10" s="12">
         <v>2319196</v>
       </c>
       <c r="F10" s="12">
         <v>132271</v>
       </c>
       <c r="G10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="J10" s="12">
         <v>380751</v>
       </c>
       <c r="K10" s="12">
         <v>996184</v>
       </c>
       <c r="L10" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="M10" s="12">
         <v>2513697</v>
       </c>
       <c r="N10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O10" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="P10" s="12">
         <v>48559442</v>
       </c>
       <c r="Q10" s="12">
         <v>137916270</v>
       </c>
       <c r="R10" s="12">
         <v>736862</v>
       </c>
       <c r="S10" s="12">
         <v>204665198</v>
       </c>
     </row>
     <row r="11" spans="1:20" s="6" customFormat="1">
       <c r="A11" s="27" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="K11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="M11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="N11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="P11" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="Q11" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="R11" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="S11" s="12">
         <v>109717611</v>
       </c>
     </row>
     <row r="12" spans="1:20" s="6" customFormat="1">
       <c r="A12" s="27" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B12" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C12" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D12" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E12" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F12" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G12" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K12" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L12" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="M12" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="N12" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O12" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="P12" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="Q12" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="R12" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="S12" s="12">
         <v>61270411</v>
       </c>
     </row>
     <row r="13" spans="1:20" s="6" customFormat="1">
       <c r="A13" s="28" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B13" s="20" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C13" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D13" s="20" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E13" s="21">
         <v>2034867</v>
       </c>
       <c r="F13" s="20" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G13" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="H13" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="I13" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="J13" s="20" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K13" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L13" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="M13" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="N13" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O13" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="P13" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="Q13" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="R13" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="S13" s="21">
         <v>4600877</v>
       </c>
     </row>
     <row r="14" spans="1:20" ht="23.25" customHeight="1">
-      <c r="A14" s="60" t="s">
-[...19 lines deleted...]
-      <c r="S14" s="60"/>
+      <c r="A14" s="61" t="s">
+        <v>26</v>
+      </c>
+      <c r="B14" s="61"/>
+      <c r="C14" s="61"/>
+      <c r="D14" s="61"/>
+      <c r="E14" s="61"/>
+      <c r="F14" s="61"/>
+      <c r="G14" s="61"/>
+      <c r="H14" s="61"/>
+      <c r="I14" s="61"/>
+      <c r="J14" s="61"/>
+      <c r="K14" s="61"/>
+      <c r="L14" s="61"/>
+      <c r="M14" s="61"/>
+      <c r="N14" s="61"/>
+      <c r="O14" s="61"/>
+      <c r="P14" s="61"/>
+      <c r="Q14" s="61"/>
+      <c r="R14" s="61"/>
+      <c r="S14" s="61"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="A3:S3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:S4"/>
     <mergeCell ref="A14:S14"/>
   </mergeCells>
   <pageMargins left="0.19685039370078741" right="0.70866141732283472" top="0.19685039370078741" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:U13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B31" sqref="B31"/>
+      <selection activeCell="G22" sqref="G22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.42578125" style="38" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="38" customWidth="1"/>
     <col min="3" max="3" width="10.42578125" style="38" customWidth="1"/>
     <col min="4" max="4" width="11.140625" style="38" customWidth="1"/>
     <col min="5" max="6" width="10.85546875" style="38" customWidth="1"/>
     <col min="7" max="7" width="11" style="38" customWidth="1"/>
     <col min="8" max="8" width="11.140625" style="38" customWidth="1"/>
     <col min="9" max="9" width="10.7109375" style="38" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="38" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" style="38" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="38" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" style="38" customWidth="1"/>
     <col min="14" max="14" width="11.140625" style="38" customWidth="1"/>
     <col min="15" max="15" width="11.7109375" style="38" customWidth="1"/>
     <col min="16" max="16" width="11.28515625" style="38" customWidth="1"/>
     <col min="17" max="18" width="11.7109375" style="38" customWidth="1"/>
     <col min="19" max="19" width="12.85546875" style="38" customWidth="1"/>
     <col min="20" max="20" width="10.42578125" style="16" customWidth="1"/>
     <col min="21" max="21" width="12.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="22" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
-      <c r="A1" s="52" t="s">
-[...19 lines deleted...]
-      <c r="S1" s="52"/>
+      <c r="A1" s="53" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
+      <c r="N1" s="53"/>
+      <c r="O1" s="53"/>
+      <c r="P1" s="53"/>
+      <c r="Q1" s="53"/>
+      <c r="R1" s="53"/>
+      <c r="S1" s="53"/>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" s="37"/>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
       <c r="G2" s="37"/>
       <c r="H2" s="37"/>
       <c r="I2" s="37"/>
       <c r="J2" s="37"/>
       <c r="K2" s="37"/>
       <c r="L2" s="37"/>
       <c r="M2" s="37"/>
       <c r="N2" s="37"/>
       <c r="O2" s="37"/>
       <c r="P2" s="37"/>
       <c r="Q2" s="37"/>
       <c r="R2" s="37"/>
     </row>
     <row r="3" spans="1:21" s="31" customFormat="1" ht="11.25">
-      <c r="A3" s="61" t="s">
-[...19 lines deleted...]
-      <c r="S3" s="61"/>
+      <c r="A3" s="62" t="s">
+        <v>59</v>
+      </c>
+      <c r="B3" s="62"/>
+      <c r="C3" s="62"/>
+      <c r="D3" s="62"/>
+      <c r="E3" s="62"/>
+      <c r="F3" s="62"/>
+      <c r="G3" s="62"/>
+      <c r="H3" s="62"/>
+      <c r="I3" s="62"/>
+      <c r="J3" s="62"/>
+      <c r="K3" s="62"/>
+      <c r="L3" s="62"/>
+      <c r="M3" s="62"/>
+      <c r="N3" s="62"/>
+      <c r="O3" s="62"/>
+      <c r="P3" s="62"/>
+      <c r="Q3" s="62"/>
+      <c r="R3" s="62"/>
+      <c r="S3" s="62"/>
     </row>
     <row r="4" spans="1:21" s="31" customFormat="1" ht="11.25">
-      <c r="A4" s="53"/>
-      <c r="B4" s="62" t="s">
+      <c r="A4" s="54"/>
+      <c r="B4" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="62"/>
-[...15 lines deleted...]
-      <c r="S4" s="62"/>
+      <c r="C4" s="63"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
+      <c r="G4" s="63"/>
+      <c r="H4" s="63"/>
+      <c r="I4" s="63"/>
+      <c r="J4" s="63"/>
+      <c r="K4" s="63"/>
+      <c r="L4" s="63"/>
+      <c r="M4" s="63"/>
+      <c r="N4" s="63"/>
+      <c r="O4" s="63"/>
+      <c r="P4" s="63"/>
+      <c r="Q4" s="63"/>
+      <c r="R4" s="63"/>
+      <c r="S4" s="63"/>
     </row>
     <row r="5" spans="1:21" s="31" customFormat="1" ht="74.25" customHeight="1">
-      <c r="A5" s="54"/>
+      <c r="A5" s="55"/>
       <c r="B5" s="39" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="24" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="24" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="24" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="24" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="24" t="s">
         <v>10</v>
       </c>
       <c r="L5" s="24" t="s">
         <v>12</v>
       </c>
       <c r="M5" s="24" t="s">
         <v>13</v>
       </c>
       <c r="N5" s="24" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="O5" s="24" t="s">
         <v>14</v>
       </c>
       <c r="P5" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q5" s="24" t="s">
         <v>29</v>
       </c>
-      <c r="Q5" s="24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R5" s="24" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S5" s="40" t="s">
         <v>18</v>
       </c>
       <c r="T5" s="41"/>
     </row>
     <row r="6" spans="1:21" s="31" customFormat="1" ht="11.25">
       <c r="A6" s="14" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B6" s="12">
         <v>13667230</v>
       </c>
       <c r="C6" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D6" s="12">
         <v>17641298</v>
       </c>
       <c r="E6" s="12">
         <v>10895226</v>
       </c>
       <c r="F6" s="12">
         <v>7216095</v>
       </c>
       <c r="G6" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="H6" s="12">
         <v>2549599</v>
       </c>
       <c r="I6" s="12">
         <v>3893043</v>
       </c>
       <c r="J6" s="12">
         <v>1670549</v>
       </c>
       <c r="K6" s="12">
         <v>7622370</v>
       </c>
       <c r="L6" s="12">
         <v>104365202</v>
       </c>
       <c r="M6" s="12">
         <v>2553893</v>
       </c>
       <c r="N6" s="12">
         <v>441107</v>
       </c>
       <c r="O6" s="12">
         <v>2394581</v>
       </c>
       <c r="P6" s="12">
         <v>86002475</v>
       </c>
       <c r="Q6" s="12">
         <v>307955817</v>
       </c>
       <c r="R6" s="12">
         <v>2378494</v>
       </c>
       <c r="S6" s="12">
         <v>571246979</v>
       </c>
       <c r="T6" s="12"/>
       <c r="U6" s="42"/>
     </row>
     <row r="7" spans="1:21" s="15" customFormat="1">
       <c r="A7" s="27" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B7" s="12">
         <v>709455</v>
       </c>
       <c r="C7" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D7" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E7" s="12">
         <v>3621554</v>
       </c>
       <c r="F7" s="12">
         <v>1379949</v>
       </c>
       <c r="G7" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="H7" s="12">
         <v>86561</v>
       </c>
       <c r="I7" s="12">
         <v>1568611</v>
       </c>
       <c r="J7" s="12">
         <v>1492884</v>
       </c>
       <c r="K7" s="12">
         <v>5364349</v>
       </c>
       <c r="L7" s="12">
         <v>1484602</v>
       </c>
       <c r="M7" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="N7" s="12">
         <v>338144</v>
       </c>
       <c r="O7" s="12">
         <v>393903</v>
       </c>
       <c r="P7" s="12">
         <v>26923642</v>
       </c>
       <c r="Q7" s="12">
         <v>2872170</v>
       </c>
       <c r="R7" s="12">
         <v>1517582</v>
       </c>
       <c r="S7" s="12">
         <v>47876688</v>
       </c>
     </row>
     <row r="8" spans="1:21" s="15" customFormat="1">
       <c r="A8" s="27" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B8" s="12">
         <v>8147868</v>
       </c>
       <c r="C8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D8" s="12">
         <v>16191234</v>
       </c>
       <c r="E8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F8" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="K8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L8" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="M8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="N8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="P8" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="Q8" s="12">
         <v>44017687</v>
       </c>
       <c r="R8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="S8" s="12">
         <v>90101273</v>
       </c>
     </row>
     <row r="9" spans="1:21" s="15" customFormat="1">
       <c r="A9" s="27" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B9" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D9" s="12">
         <v>1211457</v>
       </c>
       <c r="E9" s="12">
         <v>1864891</v>
       </c>
       <c r="F9" s="12">
         <v>186317</v>
       </c>
       <c r="G9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K9" s="12">
         <v>1426887</v>
       </c>
       <c r="L9" s="12">
         <v>28956918</v>
       </c>
       <c r="M9" s="12">
         <v>2431209</v>
       </c>
       <c r="N9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O9" s="12">
         <v>406805</v>
       </c>
       <c r="P9" s="12">
         <v>46649845</v>
       </c>
       <c r="Q9" s="12">
         <v>141418427</v>
       </c>
       <c r="R9" s="12">
         <v>860912</v>
       </c>
       <c r="S9" s="12">
         <v>233412093</v>
       </c>
     </row>
     <row r="10" spans="1:21" s="15" customFormat="1">
       <c r="A10" s="27" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="K10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L10" s="12">
         <v>4665674</v>
       </c>
       <c r="M10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="N10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O10" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="P10" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="Q10" s="12">
         <v>119647533</v>
       </c>
       <c r="R10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="S10" s="12">
         <v>129487152</v>
       </c>
     </row>
     <row r="11" spans="1:21" s="15" customFormat="1">
       <c r="A11" s="27" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E11" s="12">
         <v>270841</v>
       </c>
       <c r="F11" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L11" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="M11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="N11" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="O11" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="P11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="Q11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="R11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="S11" s="12">
         <v>62429642</v>
       </c>
     </row>
     <row r="12" spans="1:21" s="15" customFormat="1">
       <c r="A12" s="28" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B12" s="20" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C12" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D12" s="20" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E12" s="21">
         <v>5137940</v>
       </c>
       <c r="F12" s="20" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G12" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="H12" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="I12" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="J12" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="K12" s="20" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="L12" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="M12" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="N12" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O12" s="20" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="P12" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="Q12" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="R12" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="S12" s="21">
         <v>7940131</v>
       </c>
     </row>
     <row r="13" spans="1:21" s="31" customFormat="1" ht="30.75" customHeight="1">
-      <c r="A13" s="60" t="s">
-[...19 lines deleted...]
-      <c r="S13" s="60"/>
+      <c r="A13" s="61" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" s="61"/>
+      <c r="C13" s="61"/>
+      <c r="D13" s="61"/>
+      <c r="E13" s="61"/>
+      <c r="F13" s="61"/>
+      <c r="G13" s="61"/>
+      <c r="H13" s="61"/>
+      <c r="I13" s="61"/>
+      <c r="J13" s="61"/>
+      <c r="K13" s="61"/>
+      <c r="L13" s="61"/>
+      <c r="M13" s="61"/>
+      <c r="N13" s="61"/>
+      <c r="O13" s="61"/>
+      <c r="P13" s="61"/>
+      <c r="Q13" s="61"/>
+      <c r="R13" s="61"/>
+      <c r="S13" s="61"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="A3:S3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:S4"/>
     <mergeCell ref="A13:S13"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C26" sqref="C26"/>
+      <selection activeCell="F17" sqref="F17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18" style="31" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" style="31" customWidth="1"/>
     <col min="3" max="3" width="12" style="31" customWidth="1"/>
     <col min="4" max="4" width="13" style="31" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="31" customWidth="1"/>
     <col min="6" max="6" width="11.42578125" style="31" customWidth="1"/>
     <col min="7" max="7" width="12.140625" style="31" customWidth="1"/>
     <col min="8" max="8" width="12.85546875" style="31" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="31" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" style="31" customWidth="1"/>
     <col min="11" max="11" width="11.28515625" style="31" customWidth="1"/>
     <col min="12" max="12" width="12.42578125" style="31" customWidth="1"/>
     <col min="13" max="13" width="12" style="31" customWidth="1"/>
     <col min="14" max="14" width="11.140625" style="31" customWidth="1"/>
     <col min="15" max="16" width="12" style="31" customWidth="1"/>
     <col min="17" max="18" width="11.5703125" style="31" customWidth="1"/>
     <col min="19" max="19" width="11.7109375" style="31" customWidth="1"/>
     <col min="20" max="20" width="9.140625" style="31"/>
     <col min="21" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
-      <c r="A1" s="63" t="s">
-[...19 lines deleted...]
-      <c r="S1" s="63"/>
+      <c r="A1" s="64" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
+      <c r="K1" s="64"/>
+      <c r="L1" s="64"/>
+      <c r="M1" s="64"/>
+      <c r="N1" s="64"/>
+      <c r="O1" s="64"/>
+      <c r="P1" s="64"/>
+      <c r="Q1" s="64"/>
+      <c r="R1" s="64"/>
+      <c r="S1" s="64"/>
     </row>
     <row r="3" spans="1:19">
-      <c r="A3" s="64" t="s">
-[...54 lines deleted...]
-        <v>33</v>
+      <c r="A3" s="65" t="s">
+        <v>59</v>
+      </c>
+      <c r="B3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="C3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="D3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="E3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="F3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="G3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="H3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="I3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="J3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="K3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="L3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="M3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="N3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="O3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="P3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="R3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="S3" s="65" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:19">
-      <c r="A4" s="65"/>
-      <c r="B4" s="66" t="s">
+      <c r="A4" s="66"/>
+      <c r="B4" s="67" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="66"/>
-[...15 lines deleted...]
-      <c r="S4" s="67"/>
+      <c r="C4" s="67"/>
+      <c r="D4" s="67"/>
+      <c r="E4" s="67"/>
+      <c r="F4" s="67"/>
+      <c r="G4" s="67"/>
+      <c r="H4" s="67"/>
+      <c r="I4" s="67"/>
+      <c r="J4" s="67"/>
+      <c r="K4" s="67"/>
+      <c r="L4" s="67"/>
+      <c r="M4" s="67"/>
+      <c r="N4" s="67"/>
+      <c r="O4" s="67"/>
+      <c r="P4" s="67"/>
+      <c r="Q4" s="67"/>
+      <c r="R4" s="67"/>
+      <c r="S4" s="68"/>
     </row>
     <row r="5" spans="1:19" ht="75" customHeight="1">
-      <c r="A5" s="65"/>
+      <c r="A5" s="66"/>
       <c r="B5" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="24" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="24" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="24" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="24" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="24" t="s">
         <v>10</v>
       </c>
       <c r="L5" s="24" t="s">
         <v>12</v>
       </c>
       <c r="M5" s="24" t="s">
         <v>13</v>
       </c>
       <c r="N5" s="24" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="O5" s="24" t="s">
         <v>14</v>
       </c>
       <c r="P5" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q5" s="24" t="s">
         <v>29</v>
       </c>
-      <c r="Q5" s="24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R5" s="24" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S5" s="26" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="14" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B6" s="32">
         <v>14520360</v>
       </c>
       <c r="C6" s="33" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D6" s="32">
         <v>8399574</v>
       </c>
       <c r="E6" s="32">
         <v>5062287</v>
       </c>
       <c r="F6" s="32">
         <v>1550285</v>
       </c>
       <c r="G6" s="32">
         <v>333078</v>
       </c>
       <c r="H6" s="32">
         <v>2678581</v>
       </c>
       <c r="I6" s="32">
         <v>3181385</v>
       </c>
       <c r="J6" s="32">
         <v>893201</v>
       </c>
       <c r="K6" s="32">
         <v>2105433</v>
       </c>
@@ -2907,700 +2904,700 @@
       </c>
       <c r="M6" s="32">
         <v>1703578</v>
       </c>
       <c r="N6" s="32">
         <v>387606</v>
       </c>
       <c r="O6" s="32">
         <v>3508897</v>
       </c>
       <c r="P6" s="32">
         <v>57786267</v>
       </c>
       <c r="Q6" s="32">
         <v>169707131</v>
       </c>
       <c r="R6" s="32">
         <v>655755</v>
       </c>
       <c r="S6" s="32">
         <v>382551281</v>
       </c>
     </row>
     <row r="7" spans="1:19" s="15" customFormat="1">
       <c r="A7" s="27" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B7" s="12">
         <v>648591</v>
       </c>
       <c r="C7" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D7" s="12">
         <v>608355</v>
       </c>
       <c r="E7" s="12">
         <v>1477257</v>
       </c>
       <c r="F7" s="12">
         <v>1182932</v>
       </c>
       <c r="G7" s="12">
         <v>187411</v>
       </c>
       <c r="H7" s="12">
         <v>650601</v>
       </c>
       <c r="I7" s="12">
         <v>1659945</v>
       </c>
       <c r="J7" s="12">
         <v>698862</v>
       </c>
       <c r="K7" s="12">
         <v>1635005</v>
       </c>
       <c r="L7" s="12">
         <v>1040662</v>
       </c>
       <c r="M7" s="12">
         <v>235532</v>
       </c>
       <c r="N7" s="12">
         <v>206584</v>
       </c>
       <c r="O7" s="12">
         <v>260876</v>
       </c>
       <c r="P7" s="12">
         <v>20831718</v>
       </c>
       <c r="Q7" s="12">
         <v>306375</v>
       </c>
       <c r="R7" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="S7" s="12">
         <v>31635122</v>
       </c>
     </row>
     <row r="8" spans="1:19" s="15" customFormat="1">
       <c r="A8" s="27" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="K8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="M8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="N8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="P8" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="Q8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="R8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="S8" s="12">
         <v>51101</v>
       </c>
     </row>
     <row r="9" spans="1:19" s="15" customFormat="1">
       <c r="A9" s="27" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B9" s="12">
         <v>11338644</v>
       </c>
       <c r="C9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D9" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="K9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L9" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="M9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="N9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="P9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="Q9" s="12">
         <v>24994633</v>
       </c>
       <c r="R9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="S9" s="12">
         <v>49401971</v>
       </c>
     </row>
     <row r="10" spans="1:19" s="15" customFormat="1">
       <c r="A10" s="27" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B10" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D10" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E10" s="12">
         <v>1212672</v>
       </c>
       <c r="F10" s="12">
         <v>280406</v>
       </c>
       <c r="G10" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="J10" s="12">
         <v>37095</v>
       </c>
       <c r="K10" s="12">
         <v>470428</v>
       </c>
       <c r="L10" s="12">
         <v>28542885</v>
       </c>
       <c r="M10" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="N10" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="O10" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="P10" s="12">
         <v>36953674</v>
       </c>
       <c r="Q10" s="12">
         <v>78150339</v>
       </c>
       <c r="R10" s="12">
         <v>651339</v>
       </c>
       <c r="S10" s="12">
         <v>154446150</v>
       </c>
     </row>
     <row r="11" spans="1:19" s="15" customFormat="1">
       <c r="A11" s="27" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="K11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L11" s="12">
         <v>5102310</v>
       </c>
       <c r="M11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="N11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O11" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="P11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="Q11" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="R11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="S11" s="12">
         <v>74472521</v>
       </c>
     </row>
     <row r="12" spans="1:19" s="15" customFormat="1">
       <c r="A12" s="34" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B12" s="35" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C12" s="35" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D12" s="35" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E12" s="35" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F12" s="35" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G12" s="35" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="H12" s="35" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="I12" s="35" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="J12" s="35" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K12" s="35" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L12" s="35" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="M12" s="35" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="N12" s="35" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="O12" s="35" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="P12" s="35" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="Q12" s="35" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="R12" s="35" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="S12" s="36">
         <v>70183006</v>
       </c>
     </row>
     <row r="13" spans="1:19" s="15" customFormat="1">
       <c r="A13" s="28" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B13" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C13" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D13" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E13" s="21">
         <v>2361410</v>
       </c>
       <c r="F13" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G13" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="H13" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="I13" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="J13" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="K13" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L13" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="M13" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="N13" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O13" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="P13" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="Q13" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="R13" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="S13" s="21">
         <v>2361410</v>
       </c>
     </row>
     <row r="14" spans="1:19" ht="25.5" customHeight="1">
-      <c r="A14" s="68" t="s">
-[...19 lines deleted...]
-      <c r="S14" s="68"/>
+      <c r="A14" s="69" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="69"/>
+      <c r="C14" s="69"/>
+      <c r="D14" s="69"/>
+      <c r="E14" s="69"/>
+      <c r="F14" s="69"/>
+      <c r="G14" s="69"/>
+      <c r="H14" s="69"/>
+      <c r="I14" s="69"/>
+      <c r="J14" s="69"/>
+      <c r="K14" s="69"/>
+      <c r="L14" s="69"/>
+      <c r="M14" s="69"/>
+      <c r="N14" s="69"/>
+      <c r="O14" s="69"/>
+      <c r="P14" s="69"/>
+      <c r="Q14" s="69"/>
+      <c r="R14" s="69"/>
+      <c r="S14" s="69"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="A3:S3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:S4"/>
     <mergeCell ref="A14:S14"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="J5" sqref="J5"/>
+      <selection activeCell="K31" sqref="K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="17.85546875" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" customWidth="1"/>
     <col min="3" max="3" width="12.140625" customWidth="1"/>
     <col min="4" max="4" width="11.7109375" customWidth="1"/>
     <col min="5" max="5" width="11.140625" customWidth="1"/>
     <col min="6" max="6" width="11.5703125" customWidth="1"/>
     <col min="7" max="7" width="12" customWidth="1"/>
     <col min="8" max="8" width="11.42578125" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" customWidth="1"/>
     <col min="10" max="10" width="12" customWidth="1"/>
     <col min="11" max="11" width="11.7109375" customWidth="1"/>
     <col min="12" max="14" width="11.85546875" customWidth="1"/>
     <col min="15" max="15" width="11.140625" customWidth="1"/>
     <col min="16" max="16" width="11.42578125" customWidth="1"/>
     <col min="17" max="17" width="12" customWidth="1"/>
     <col min="18" max="18" width="11.7109375" customWidth="1"/>
     <col min="19" max="19" width="12" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A1" s="52" t="s">
-[...19 lines deleted...]
-      <c r="S1" s="52"/>
+      <c r="A1" s="53" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
+      <c r="N1" s="53"/>
+      <c r="O1" s="53"/>
+      <c r="P1" s="53"/>
+      <c r="Q1" s="53"/>
+      <c r="R1" s="53"/>
+      <c r="S1" s="53"/>
     </row>
     <row r="2" spans="1:19" s="16" customFormat="1"/>
     <row r="3" spans="1:19" s="15" customFormat="1">
-      <c r="A3" s="64" t="s">
-[...54 lines deleted...]
-        <v>33</v>
+      <c r="A3" s="65" t="s">
+        <v>59</v>
+      </c>
+      <c r="B3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="C3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="D3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="E3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="F3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="G3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="H3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="I3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="J3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="K3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="L3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="M3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="N3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="O3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="P3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="R3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="S3" s="65" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:19" s="15" customFormat="1">
-      <c r="A4" s="65" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="66" t="s">
+      <c r="A4" s="66" t="s">
+        <v>34</v>
+      </c>
+      <c r="B4" s="67" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="66"/>
-[...15 lines deleted...]
-      <c r="S4" s="67"/>
+      <c r="C4" s="67"/>
+      <c r="D4" s="67"/>
+      <c r="E4" s="67"/>
+      <c r="F4" s="67"/>
+      <c r="G4" s="67"/>
+      <c r="H4" s="67"/>
+      <c r="I4" s="67"/>
+      <c r="J4" s="67"/>
+      <c r="K4" s="67"/>
+      <c r="L4" s="67"/>
+      <c r="M4" s="67"/>
+      <c r="N4" s="67"/>
+      <c r="O4" s="67"/>
+      <c r="P4" s="67"/>
+      <c r="Q4" s="67"/>
+      <c r="R4" s="67"/>
+      <c r="S4" s="68"/>
     </row>
     <row r="5" spans="1:19" s="15" customFormat="1" ht="24">
-      <c r="A5" s="65"/>
+      <c r="A5" s="66"/>
       <c r="B5" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="24" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="24" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="24" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="24" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="24" t="s">
         <v>10</v>
       </c>
       <c r="L5" s="24" t="s">
         <v>12</v>
       </c>
       <c r="M5" s="24" t="s">
         <v>13</v>
       </c>
       <c r="N5" s="24" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="O5" s="24" t="s">
         <v>14</v>
       </c>
       <c r="P5" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q5" s="24" t="s">
         <v>29</v>
       </c>
-      <c r="Q5" s="24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R5" s="24" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S5" s="26" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:19" s="15" customFormat="1">
       <c r="A6" s="14" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B6" s="12">
         <v>16963048</v>
       </c>
       <c r="C6" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D6" s="12">
         <v>10233628</v>
       </c>
       <c r="E6" s="12">
         <v>3960988</v>
       </c>
       <c r="F6" s="12">
         <v>2695899</v>
       </c>
       <c r="G6" s="12">
         <v>122544</v>
       </c>
       <c r="H6" s="12">
         <v>3506229</v>
       </c>
       <c r="I6" s="12">
         <v>6267842</v>
       </c>
       <c r="J6" s="12">
         <v>1220826</v>
       </c>
       <c r="K6" s="12">
         <v>401438</v>
       </c>
@@ -3609,671 +3606,671 @@
       </c>
       <c r="M6" s="12">
         <v>1990838</v>
       </c>
       <c r="N6" s="12">
         <v>993925</v>
       </c>
       <c r="O6" s="12">
         <v>385112</v>
       </c>
       <c r="P6" s="12">
         <v>66415230</v>
       </c>
       <c r="Q6" s="12">
         <v>199487442</v>
       </c>
       <c r="R6" s="12">
         <v>18457622</v>
       </c>
       <c r="S6" s="12">
         <v>462020671</v>
       </c>
     </row>
     <row r="7" spans="1:19" s="15" customFormat="1">
       <c r="A7" s="27" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B7" s="12">
         <v>307244</v>
       </c>
       <c r="C7" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D7" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E7" s="12">
         <v>1629322</v>
       </c>
       <c r="F7" s="12">
         <v>904046</v>
       </c>
       <c r="G7" s="12">
         <v>61526</v>
       </c>
       <c r="H7" s="12">
         <v>1350212</v>
       </c>
       <c r="I7" s="12">
         <v>4842633</v>
       </c>
       <c r="J7" s="12">
         <v>477523</v>
       </c>
       <c r="K7" s="12">
         <v>331946</v>
       </c>
       <c r="L7" s="12">
         <v>1953841</v>
       </c>
       <c r="M7" s="12">
         <v>311089</v>
       </c>
       <c r="N7" s="12">
         <v>294923</v>
       </c>
       <c r="O7" s="12">
         <v>385112</v>
       </c>
       <c r="P7" s="12">
         <v>34257055</v>
       </c>
       <c r="Q7" s="12">
         <v>336318</v>
       </c>
       <c r="R7" s="12">
         <v>57290</v>
       </c>
       <c r="S7" s="12">
         <v>47611738</v>
       </c>
     </row>
     <row r="8" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
       <c r="A8" s="27" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B8" s="12">
         <v>12403676</v>
       </c>
       <c r="C8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D8" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="K8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L8" s="12">
         <v>11105121</v>
       </c>
       <c r="M8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="N8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="P8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="Q8" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="R8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="S8" s="12">
         <v>57199937</v>
       </c>
     </row>
     <row r="9" spans="1:19" s="15" customFormat="1">
       <c r="A9" s="27" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B9" s="12">
         <v>2645924</v>
       </c>
       <c r="C9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D9" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E9" s="12">
         <v>811020</v>
       </c>
       <c r="F9" s="12">
         <v>1689071</v>
       </c>
       <c r="G9" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="J9" s="12">
         <v>90322</v>
       </c>
       <c r="K9" s="12">
         <v>69492</v>
       </c>
       <c r="L9" s="12">
         <v>35529403</v>
       </c>
       <c r="M9" s="12">
         <v>1679749</v>
       </c>
       <c r="N9" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="O9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="P9" s="12">
         <v>32158175</v>
       </c>
       <c r="Q9" s="12">
         <v>94578062</v>
       </c>
       <c r="R9" s="12">
         <v>797594</v>
       </c>
       <c r="S9" s="12">
         <v>174237375</v>
       </c>
     </row>
     <row r="10" spans="1:19" s="15" customFormat="1">
       <c r="A10" s="27" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="K10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L10" s="12">
         <v>6778341</v>
       </c>
       <c r="M10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="N10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="P10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="Q10" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="R10" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="S10" s="12">
         <v>105347288</v>
       </c>
     </row>
     <row r="11" spans="1:19" s="15" customFormat="1">
       <c r="A11" s="27" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E11" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F11" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L11" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="M11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="N11" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="O11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="P11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="Q11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="R11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="S11" s="12">
         <v>74203214</v>
       </c>
     </row>
     <row r="12" spans="1:19" s="15" customFormat="1">
       <c r="A12" s="28" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B12" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C12" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D12" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E12" s="12">
         <v>1507240</v>
       </c>
       <c r="F12" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G12" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K12" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L12" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="M12" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="N12" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O12" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="P12" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="Q12" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="R12" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="S12" s="12">
         <v>3421119</v>
       </c>
     </row>
     <row r="13" spans="1:19" s="16" customFormat="1" ht="2.4500000000000002" customHeight="1">
       <c r="A13" s="29"/>
       <c r="B13" s="29"/>
       <c r="C13" s="29"/>
       <c r="D13" s="29"/>
       <c r="E13" s="29"/>
       <c r="F13" s="29"/>
       <c r="G13" s="29"/>
       <c r="H13" s="29"/>
       <c r="I13" s="29"/>
       <c r="J13" s="29"/>
       <c r="K13" s="29"/>
       <c r="L13" s="29"/>
       <c r="M13" s="29"/>
       <c r="N13" s="29"/>
       <c r="O13" s="29"/>
       <c r="P13" s="29"/>
       <c r="Q13" s="29"/>
       <c r="R13" s="29"/>
       <c r="S13" s="29"/>
     </row>
     <row r="14" spans="1:19" s="16" customFormat="1" ht="27" customHeight="1">
-      <c r="A14" s="68" t="s">
-[...19 lines deleted...]
-      <c r="S14" s="68"/>
+      <c r="A14" s="69" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="69"/>
+      <c r="C14" s="69"/>
+      <c r="D14" s="69"/>
+      <c r="E14" s="69"/>
+      <c r="F14" s="69"/>
+      <c r="G14" s="69"/>
+      <c r="H14" s="69"/>
+      <c r="I14" s="69"/>
+      <c r="J14" s="69"/>
+      <c r="K14" s="69"/>
+      <c r="L14" s="69"/>
+      <c r="M14" s="69"/>
+      <c r="N14" s="69"/>
+      <c r="O14" s="69"/>
+      <c r="P14" s="69"/>
+      <c r="Q14" s="69"/>
+      <c r="R14" s="69"/>
+      <c r="S14" s="69"/>
     </row>
     <row r="15" spans="1:19" s="16" customFormat="1"/>
     <row r="16" spans="1:19" s="16" customFormat="1"/>
     <row r="17" s="16" customFormat="1"/>
     <row r="18" s="16" customFormat="1"/>
     <row r="19" s="16" customFormat="1"/>
     <row r="20" s="16" customFormat="1"/>
     <row r="21" s="16" customFormat="1"/>
     <row r="22" s="16" customFormat="1"/>
     <row r="23" s="16" customFormat="1"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="A3:S3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:S4"/>
     <mergeCell ref="A14:S14"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C5" sqref="C5"/>
+      <selection activeCell="K28" sqref="K28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18" style="16" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="16" customWidth="1"/>
     <col min="3" max="3" width="12.140625" style="16" customWidth="1"/>
     <col min="4" max="4" width="11.7109375" style="16" customWidth="1"/>
     <col min="5" max="5" width="11.140625" style="16" customWidth="1"/>
     <col min="6" max="6" width="11.5703125" style="16" customWidth="1"/>
     <col min="7" max="7" width="12" style="16" customWidth="1"/>
     <col min="8" max="8" width="11.42578125" style="16" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" style="16" customWidth="1"/>
     <col min="10" max="10" width="12" style="16" customWidth="1"/>
     <col min="11" max="11" width="11.7109375" style="16" customWidth="1"/>
     <col min="12" max="14" width="11.85546875" style="16" customWidth="1"/>
     <col min="15" max="15" width="11.140625" style="16" customWidth="1"/>
     <col min="16" max="16" width="11.42578125" style="16" customWidth="1"/>
     <col min="17" max="17" width="12" style="16" customWidth="1"/>
     <col min="18" max="18" width="11.7109375" style="16" customWidth="1"/>
     <col min="19" max="19" width="12" style="16" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A1" s="52" t="s">
-[...19 lines deleted...]
-      <c r="S1" s="52"/>
+      <c r="A1" s="53" t="s">
+        <v>44</v>
+      </c>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
+      <c r="N1" s="53"/>
+      <c r="O1" s="53"/>
+      <c r="P1" s="53"/>
+      <c r="Q1" s="53"/>
+      <c r="R1" s="53"/>
+      <c r="S1" s="53"/>
     </row>
     <row r="3" spans="1:19" s="15" customFormat="1">
-      <c r="A3" s="64" t="s">
-[...54 lines deleted...]
-        <v>33</v>
+      <c r="A3" s="65" t="s">
+        <v>59</v>
+      </c>
+      <c r="B3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="C3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="D3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="E3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="F3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="G3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="H3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="I3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="J3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="K3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="L3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="M3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="N3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="O3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="P3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="R3" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="S3" s="65" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:19" s="15" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A4" s="65" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="66" t="s">
+      <c r="A4" s="66" t="s">
+        <v>34</v>
+      </c>
+      <c r="B4" s="67" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="66"/>
-[...15 lines deleted...]
-      <c r="S4" s="67"/>
+      <c r="C4" s="67"/>
+      <c r="D4" s="67"/>
+      <c r="E4" s="67"/>
+      <c r="F4" s="67"/>
+      <c r="G4" s="67"/>
+      <c r="H4" s="67"/>
+      <c r="I4" s="67"/>
+      <c r="J4" s="67"/>
+      <c r="K4" s="67"/>
+      <c r="L4" s="67"/>
+      <c r="M4" s="67"/>
+      <c r="N4" s="67"/>
+      <c r="O4" s="67"/>
+      <c r="P4" s="67"/>
+      <c r="Q4" s="67"/>
+      <c r="R4" s="67"/>
+      <c r="S4" s="68"/>
     </row>
     <row r="5" spans="1:19" s="15" customFormat="1" ht="24">
-      <c r="A5" s="65"/>
+      <c r="A5" s="66"/>
       <c r="B5" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="24" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="24" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="24" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="24" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="24" t="s">
         <v>10</v>
       </c>
       <c r="L5" s="24" t="s">
         <v>12</v>
       </c>
       <c r="M5" s="24" t="s">
         <v>13</v>
       </c>
       <c r="N5" s="24" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="O5" s="24" t="s">
         <v>14</v>
       </c>
       <c r="P5" s="17" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="Q5" s="24" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="R5" s="24" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S5" s="26" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:19" s="18" customFormat="1" ht="11.25">
       <c r="A6" s="14" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B6" s="12">
         <v>21444281</v>
       </c>
       <c r="C6" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D6" s="12">
         <v>18621165</v>
       </c>
       <c r="E6" s="12">
         <v>6742208</v>
       </c>
       <c r="F6" s="12">
         <v>2580296</v>
       </c>
       <c r="G6" s="12">
         <v>486199</v>
       </c>
       <c r="H6" s="12">
         <v>2815088</v>
       </c>
       <c r="I6" s="12">
         <v>2916095</v>
       </c>
       <c r="J6" s="12">
         <v>687465</v>
       </c>
       <c r="K6" s="12">
         <v>884382</v>
       </c>
@@ -4282,608 +4279,608 @@
       </c>
       <c r="M6" s="12">
         <v>1737641</v>
       </c>
       <c r="N6" s="12">
         <v>363807</v>
       </c>
       <c r="O6" s="12">
         <v>3170013</v>
       </c>
       <c r="P6" s="12">
         <v>70422641</v>
       </c>
       <c r="Q6" s="12">
         <v>221621680</v>
       </c>
       <c r="R6" s="12">
         <v>30014172</v>
       </c>
       <c r="S6" s="12">
         <v>436561862</v>
       </c>
     </row>
     <row r="7" spans="1:19" s="18" customFormat="1" ht="11.25">
       <c r="A7" s="27" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B7" s="12">
         <v>171972</v>
       </c>
       <c r="C7" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D7" s="12">
         <v>240418</v>
       </c>
       <c r="E7" s="12">
         <v>4623493</v>
       </c>
       <c r="F7" s="12">
         <v>1279294</v>
       </c>
       <c r="G7" s="12">
         <v>12207</v>
       </c>
       <c r="H7" s="12">
         <v>604602</v>
       </c>
       <c r="I7" s="12">
         <v>1482194</v>
       </c>
       <c r="J7" s="12">
         <v>509122</v>
       </c>
       <c r="K7" s="12">
         <v>824747</v>
       </c>
       <c r="L7" s="12">
         <v>2331373</v>
       </c>
       <c r="M7" s="12">
         <v>55997</v>
       </c>
       <c r="N7" s="12">
         <v>351766</v>
       </c>
       <c r="O7" s="12">
         <v>1087176</v>
       </c>
       <c r="P7" s="12">
         <v>38456418</v>
       </c>
       <c r="Q7" s="12">
         <v>5632769</v>
       </c>
       <c r="R7" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="S7" s="12">
         <v>58031820</v>
       </c>
     </row>
     <row r="8" spans="1:19" s="18" customFormat="1" ht="13.5" customHeight="1">
       <c r="A8" s="27" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B8" s="12">
         <v>17559822</v>
       </c>
       <c r="C8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D8" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="K8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L8" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="M8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="N8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="P8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="Q8" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="R8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="S8" s="12">
         <v>73251277</v>
       </c>
     </row>
     <row r="9" spans="1:19" s="18" customFormat="1" ht="11.25">
       <c r="A9" s="27" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B9" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D9" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E9" s="12">
         <v>1465339</v>
       </c>
       <c r="F9" s="12">
         <v>1295730</v>
       </c>
       <c r="G9" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I9" s="12">
         <v>1433901</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K9" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="L9" s="12">
         <v>32519799</v>
       </c>
       <c r="M9" s="12">
         <v>1681644</v>
       </c>
       <c r="N9" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="O9" s="12">
         <v>2082837</v>
       </c>
       <c r="P9" s="12">
         <v>31966223</v>
       </c>
       <c r="Q9" s="12">
         <v>102229365</v>
       </c>
       <c r="R9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="S9" s="12">
         <v>180392340</v>
       </c>
     </row>
     <row r="10" spans="1:19" s="18" customFormat="1" ht="11.25">
       <c r="A10" s="27" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="K10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L10" s="12">
         <v>4252859</v>
       </c>
       <c r="M10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="N10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="P10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="Q10" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="R10" s="12">
         <v>30008743</v>
       </c>
       <c r="S10" s="12">
         <v>122916182</v>
       </c>
     </row>
     <row r="11" spans="1:19" s="18" customFormat="1" ht="11.25">
       <c r="A11" s="27" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B11" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E11" s="12">
         <v>653376</v>
       </c>
       <c r="F11" s="12">
         <v>5272</v>
       </c>
       <c r="G11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="K11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="M11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="N11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="P11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="Q11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="R11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="S11" s="12">
         <v>1970243</v>
       </c>
     </row>
     <row r="12" spans="1:19" s="18" customFormat="1" ht="11.25">
       <c r="A12" s="28" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B12" s="13"/>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="12"/>
       <c r="F12" s="13"/>
       <c r="G12" s="13"/>
       <c r="H12" s="13"/>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="13"/>
       <c r="L12" s="13"/>
       <c r="M12" s="13"/>
       <c r="N12" s="13"/>
       <c r="O12" s="13"/>
       <c r="P12" s="13"/>
       <c r="Q12" s="13"/>
       <c r="R12" s="13"/>
       <c r="S12" s="12"/>
     </row>
     <row r="13" spans="1:19" s="31" customFormat="1" ht="2.4500000000000002" customHeight="1">
       <c r="A13" s="30"/>
       <c r="B13" s="30"/>
       <c r="C13" s="30"/>
       <c r="D13" s="30"/>
       <c r="E13" s="30"/>
       <c r="F13" s="30"/>
       <c r="G13" s="30"/>
       <c r="H13" s="30"/>
       <c r="I13" s="30"/>
       <c r="J13" s="30"/>
       <c r="K13" s="30"/>
       <c r="L13" s="30"/>
       <c r="M13" s="30"/>
       <c r="N13" s="30"/>
       <c r="O13" s="30"/>
       <c r="P13" s="30"/>
       <c r="Q13" s="30"/>
       <c r="R13" s="30"/>
       <c r="S13" s="30"/>
     </row>
     <row r="14" spans="1:19" s="31" customFormat="1" ht="27" customHeight="1">
-      <c r="A14" s="68" t="s">
-[...19 lines deleted...]
-      <c r="S14" s="68"/>
+      <c r="A14" s="69" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="69"/>
+      <c r="C14" s="69"/>
+      <c r="D14" s="69"/>
+      <c r="E14" s="69"/>
+      <c r="F14" s="69"/>
+      <c r="G14" s="69"/>
+      <c r="H14" s="69"/>
+      <c r="I14" s="69"/>
+      <c r="J14" s="69"/>
+      <c r="K14" s="69"/>
+      <c r="L14" s="69"/>
+      <c r="M14" s="69"/>
+      <c r="N14" s="69"/>
+      <c r="O14" s="69"/>
+      <c r="P14" s="69"/>
+      <c r="Q14" s="69"/>
+      <c r="R14" s="69"/>
+      <c r="S14" s="69"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="A3:S3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:S4"/>
     <mergeCell ref="A14:S14"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H5" sqref="H5"/>
+      <selection activeCell="R26" sqref="R26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="17.7109375" style="16" customWidth="1"/>
     <col min="2" max="17" width="9.140625" style="16"/>
     <col min="18" max="18" width="11" style="16" customWidth="1"/>
     <col min="19" max="19" width="11.28515625" style="16" customWidth="1"/>
     <col min="20" max="20" width="13.28515625" style="16" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" s="15" customFormat="1">
-      <c r="A1" s="63" t="s">
-[...18 lines deleted...]
-      <c r="R1" s="63"/>
+      <c r="A1" s="64" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
+      <c r="K1" s="64"/>
+      <c r="L1" s="64"/>
+      <c r="M1" s="64"/>
+      <c r="N1" s="64"/>
+      <c r="O1" s="64"/>
+      <c r="P1" s="64"/>
+      <c r="Q1" s="64"/>
+      <c r="R1" s="64"/>
     </row>
     <row r="3" spans="1:20" s="15" customFormat="1">
       <c r="A3" s="23"/>
       <c r="B3" s="23" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C3" s="23" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D3" s="23" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E3" s="23" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F3" s="23" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G3" s="23" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H3" s="23" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I3" s="23" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="J3" s="23" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="K3" s="23" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L3" s="23" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="M3" s="23" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="N3" s="23" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="O3" s="23" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="P3" s="23" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="Q3" s="23" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="R3" s="23" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="S3" s="22"/>
       <c r="T3" s="20" t="s">
-        <v>20</v>
+        <v>59</v>
       </c>
     </row>
     <row r="4" spans="1:20" s="15" customFormat="1">
-      <c r="A4" s="69" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="70" t="s">
+      <c r="A4" s="70" t="s">
+        <v>34</v>
+      </c>
+      <c r="B4" s="71" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="70"/>
-[...14 lines deleted...]
-      <c r="R4" s="72"/>
+      <c r="C4" s="71"/>
+      <c r="D4" s="71"/>
+      <c r="E4" s="71"/>
+      <c r="F4" s="71"/>
+      <c r="G4" s="71"/>
+      <c r="H4" s="71"/>
+      <c r="I4" s="71"/>
+      <c r="J4" s="71"/>
+      <c r="K4" s="71"/>
+      <c r="L4" s="71"/>
+      <c r="M4" s="71"/>
+      <c r="N4" s="71"/>
+      <c r="O4" s="72"/>
+      <c r="P4" s="71"/>
+      <c r="Q4" s="71"/>
+      <c r="R4" s="73"/>
     </row>
     <row r="5" spans="1:20" s="15" customFormat="1" ht="36.75">
-      <c r="A5" s="65"/>
+      <c r="A5" s="66"/>
       <c r="B5" s="17" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C5" s="17" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="24" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="24" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="24" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="24" t="s">
         <v>10</v>
       </c>
       <c r="L5" s="24" t="s">
         <v>12</v>
       </c>
       <c r="M5" s="24" t="s">
         <v>13</v>
       </c>
       <c r="N5" s="24" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="O5" s="17" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="P5" s="24" t="s">
         <v>14</v>
       </c>
       <c r="Q5" s="17" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="R5" s="24" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="S5" s="24" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="T5" s="26" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:20" s="18" customFormat="1" ht="11.25">
       <c r="A6" s="14" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B6" s="12">
         <v>114140</v>
       </c>
       <c r="C6" s="12">
         <v>13702060</v>
       </c>
       <c r="D6" s="12">
         <v>1042544</v>
       </c>
       <c r="E6" s="12">
         <v>12928069</v>
       </c>
       <c r="F6" s="12">
         <v>2667763</v>
       </c>
       <c r="G6" s="12">
         <v>1254232</v>
       </c>
       <c r="H6" s="12">
         <v>3892822</v>
       </c>
       <c r="I6" s="12">
         <v>1330357</v>
       </c>
@@ -4901,1714 +4898,1714 @@
       </c>
       <c r="N6" s="12">
         <v>270363</v>
       </c>
       <c r="O6" s="12">
         <v>576646</v>
       </c>
       <c r="P6" s="12">
         <v>835441</v>
       </c>
       <c r="Q6" s="12">
         <v>82263948</v>
       </c>
       <c r="R6" s="12">
         <v>103317250</v>
       </c>
       <c r="S6" s="12">
         <v>139769482</v>
       </c>
       <c r="T6" s="12">
         <v>439282704</v>
       </c>
     </row>
     <row r="7" spans="1:20" s="18" customFormat="1" ht="12.75" customHeight="1">
       <c r="A7" s="11" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B7" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C7" s="12">
         <v>24244</v>
       </c>
       <c r="D7" s="12">
         <v>1042544</v>
       </c>
       <c r="E7" s="12">
         <v>8452085</v>
       </c>
       <c r="F7" s="12">
         <v>1400865</v>
       </c>
       <c r="G7" s="12">
         <v>363018</v>
       </c>
       <c r="H7" s="12">
         <v>952812</v>
       </c>
       <c r="I7" s="12">
         <v>386793</v>
       </c>
       <c r="J7" s="12">
         <v>284659</v>
       </c>
       <c r="K7" s="12">
         <v>4145872</v>
       </c>
       <c r="L7" s="12">
         <v>4708657</v>
       </c>
       <c r="M7" s="12">
         <v>157214</v>
       </c>
       <c r="N7" s="12">
         <v>28968</v>
       </c>
       <c r="O7" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="P7" s="12">
         <v>794533</v>
       </c>
       <c r="Q7" s="12">
         <v>78076377</v>
       </c>
       <c r="R7" s="12">
         <v>1296836</v>
       </c>
       <c r="S7" s="12">
         <v>960476</v>
       </c>
       <c r="T7" s="12">
         <v>103592066</v>
       </c>
     </row>
     <row r="8" spans="1:20" s="18" customFormat="1" ht="11.25">
       <c r="A8" s="11" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C8" s="12">
         <v>11346418</v>
       </c>
       <c r="D8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="K8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L8" s="12">
         <v>34856231</v>
       </c>
       <c r="M8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="N8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="P8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="Q8" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="R8" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="S8" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="T8" s="12">
         <v>75956201</v>
       </c>
     </row>
     <row r="9" spans="1:20" s="18" customFormat="1" ht="11.25">
       <c r="A9" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B9" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C9" s="12">
         <v>2331398</v>
       </c>
       <c r="D9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E9" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F9" s="12">
         <v>1140799</v>
       </c>
       <c r="G9" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L9" s="12">
         <v>20102802</v>
       </c>
       <c r="M9" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="N9" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="O9" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="P9" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="Q9" s="12">
         <v>3462054</v>
       </c>
       <c r="R9" s="12">
         <v>101273380</v>
       </c>
       <c r="S9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="T9" s="12">
         <v>136078050</v>
       </c>
     </row>
     <row r="10" spans="1:20" s="18" customFormat="1" ht="11.25">
       <c r="A10" s="11" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E10" s="12">
         <v>921279</v>
       </c>
       <c r="F10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="K10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L10" s="12">
         <v>8488928</v>
       </c>
       <c r="M10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="N10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="P10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="Q10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="R10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="S10" s="12">
         <v>110519640</v>
       </c>
       <c r="T10" s="12">
         <v>119929847</v>
       </c>
     </row>
     <row r="11" spans="1:20" s="18" customFormat="1" ht="11.25">
       <c r="A11" s="19" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B11" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C11" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D11" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E11" s="21">
         <v>3358241</v>
       </c>
       <c r="F11" s="20" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G11" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="H11" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="I11" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="J11" s="21">
         <v>223796</v>
       </c>
       <c r="K11" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L11" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="M11" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="N11" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O11" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="P11" s="20" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="Q11" s="20" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="R11" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="S11" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="T11" s="21">
         <v>3726540</v>
       </c>
     </row>
     <row r="12" spans="1:20">
-      <c r="A12" s="68" t="s">
-[...19 lines deleted...]
-      <c r="S12" s="68"/>
+      <c r="A12" s="69" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" s="69"/>
+      <c r="C12" s="69"/>
+      <c r="D12" s="69"/>
+      <c r="E12" s="69"/>
+      <c r="F12" s="69"/>
+      <c r="G12" s="69"/>
+      <c r="H12" s="69"/>
+      <c r="I12" s="69"/>
+      <c r="J12" s="69"/>
+      <c r="K12" s="69"/>
+      <c r="L12" s="69"/>
+      <c r="M12" s="69"/>
+      <c r="N12" s="69"/>
+      <c r="O12" s="69"/>
+      <c r="P12" s="69"/>
+      <c r="Q12" s="69"/>
+      <c r="R12" s="69"/>
+      <c r="S12" s="69"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:R1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:R4"/>
     <mergeCell ref="A12:S12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:V13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="R28" sqref="R28"/>
+      <selection activeCell="H18" sqref="H18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" s="6" customFormat="1">
-      <c r="A1" s="63" t="s">
-[...20 lines deleted...]
-      <c r="T1" s="63"/>
+      <c r="A1" s="64" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
+      <c r="K1" s="64"/>
+      <c r="L1" s="64"/>
+      <c r="M1" s="64"/>
+      <c r="N1" s="64"/>
+      <c r="O1" s="64"/>
+      <c r="P1" s="64"/>
+      <c r="Q1" s="64"/>
+      <c r="R1" s="64"/>
+      <c r="S1" s="64"/>
+      <c r="T1" s="64"/>
     </row>
     <row r="3" spans="1:22" s="6" customFormat="1">
-      <c r="A3" s="64"/>
-[...18 lines deleted...]
-      <c r="T3" s="64"/>
+      <c r="A3" s="65"/>
+      <c r="B3" s="65"/>
+      <c r="C3" s="65"/>
+      <c r="D3" s="65"/>
+      <c r="E3" s="65"/>
+      <c r="F3" s="65"/>
+      <c r="G3" s="65"/>
+      <c r="H3" s="65"/>
+      <c r="I3" s="65"/>
+      <c r="J3" s="65"/>
+      <c r="K3" s="65"/>
+      <c r="L3" s="65"/>
+      <c r="M3" s="65"/>
+      <c r="N3" s="65"/>
+      <c r="O3" s="65"/>
+      <c r="P3" s="65"/>
+      <c r="Q3" s="65"/>
+      <c r="R3" s="65"/>
+      <c r="S3" s="65"/>
+      <c r="T3" s="65"/>
       <c r="V3" s="51" t="s">
-        <v>20</v>
+        <v>59</v>
       </c>
     </row>
     <row r="4" spans="1:22" s="6" customFormat="1">
-      <c r="A4" s="65" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="66" t="s">
+      <c r="A4" s="66" t="s">
+        <v>34</v>
+      </c>
+      <c r="B4" s="67" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="66"/>
-[...16 lines deleted...]
-      <c r="T4" s="67"/>
+      <c r="C4" s="67"/>
+      <c r="D4" s="67"/>
+      <c r="E4" s="67"/>
+      <c r="F4" s="67"/>
+      <c r="G4" s="67"/>
+      <c r="H4" s="67"/>
+      <c r="I4" s="74"/>
+      <c r="J4" s="67"/>
+      <c r="K4" s="67"/>
+      <c r="L4" s="67"/>
+      <c r="M4" s="67"/>
+      <c r="N4" s="67"/>
+      <c r="O4" s="67"/>
+      <c r="P4" s="67"/>
+      <c r="Q4" s="74"/>
+      <c r="R4" s="67"/>
+      <c r="S4" s="67"/>
+      <c r="T4" s="68"/>
       <c r="U4" s="50"/>
       <c r="V4" s="50"/>
     </row>
     <row r="5" spans="1:22" s="6" customFormat="1" ht="56.25" customHeight="1">
-      <c r="A5" s="65"/>
+      <c r="A5" s="66"/>
       <c r="B5" s="17" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C5" s="17" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D5" s="24" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="24" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="I5" s="74" t="s">
-        <v>61</v>
+      <c r="I5" s="52" t="s">
+        <v>60</v>
       </c>
       <c r="J5" s="24" t="s">
         <v>8</v>
       </c>
       <c r="K5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="L5" s="24" t="s">
         <v>17</v>
       </c>
       <c r="M5" s="24" t="s">
         <v>10</v>
       </c>
       <c r="N5" s="24" t="s">
         <v>12</v>
       </c>
       <c r="O5" s="24" t="s">
         <v>13</v>
       </c>
       <c r="P5" s="24" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="Q5" s="17" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="R5" s="24" t="s">
         <v>14</v>
       </c>
       <c r="S5" s="17" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="T5" s="24" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="U5" s="24" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="V5" s="26" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:22" s="6" customFormat="1">
       <c r="A6" s="14" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B6" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C6" s="12">
         <v>12370953</v>
       </c>
       <c r="D6" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E6" s="12">
         <v>659005</v>
       </c>
       <c r="F6" s="12">
         <v>6457712</v>
       </c>
       <c r="G6" s="12">
         <v>6800186</v>
       </c>
       <c r="H6" s="12">
         <v>1398798</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="J6" s="12">
         <v>21599480</v>
       </c>
       <c r="K6" s="12">
         <v>1427351</v>
       </c>
       <c r="L6" s="12">
         <v>256216</v>
       </c>
       <c r="M6" s="12">
         <v>4652530</v>
       </c>
       <c r="N6" s="12">
         <v>51803924</v>
       </c>
       <c r="O6" s="12">
         <v>89268</v>
       </c>
       <c r="P6" s="12">
         <v>2016</v>
       </c>
       <c r="Q6" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="R6" s="12">
         <v>4683189</v>
       </c>
       <c r="S6" s="12">
         <v>92989540</v>
       </c>
       <c r="T6" s="12">
         <v>114639356</v>
       </c>
       <c r="U6" s="12">
         <v>143166359</v>
       </c>
       <c r="V6" s="12">
         <v>463228933</v>
       </c>
     </row>
     <row r="7" spans="1:22" s="6" customFormat="1">
       <c r="A7" s="11" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B7" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C7" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D7" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E7" s="12">
         <v>568856</v>
       </c>
       <c r="F7" s="12">
         <v>3280947</v>
       </c>
       <c r="G7" s="12">
         <v>1785372</v>
       </c>
       <c r="H7" s="12">
         <v>674215</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="J7" s="12">
         <v>1741052</v>
       </c>
       <c r="K7" s="12">
         <v>1427351</v>
       </c>
       <c r="L7" s="12">
         <v>246951</v>
       </c>
       <c r="M7" s="12">
         <v>4562799</v>
       </c>
       <c r="N7" s="12">
         <v>4095442</v>
       </c>
       <c r="O7" s="12">
         <v>89268</v>
       </c>
       <c r="P7" s="12">
         <v>2016</v>
       </c>
       <c r="Q7" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="R7" s="12">
         <v>4683189</v>
       </c>
       <c r="S7" s="12">
         <v>92989540</v>
       </c>
       <c r="T7" s="12">
         <v>5725667</v>
       </c>
       <c r="U7" s="12">
         <v>872184</v>
       </c>
       <c r="V7" s="12">
         <v>122987647</v>
       </c>
     </row>
     <row r="8" spans="1:22" s="6" customFormat="1" ht="12.75" customHeight="1">
       <c r="A8" s="11" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C8" s="12">
         <v>12361193</v>
       </c>
       <c r="D8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="K8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="M8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="N8" s="12">
         <v>24077317</v>
       </c>
       <c r="O8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="P8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="Q8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="R8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="S8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="T8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="U8" s="12">
         <v>22414072</v>
       </c>
       <c r="V8" s="12">
         <v>59577165</v>
       </c>
     </row>
     <row r="9" spans="1:22" s="6" customFormat="1" ht="11.25" customHeight="1">
       <c r="A9" s="11" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C9" s="12">
         <v>12</v>
       </c>
       <c r="D9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F9" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G9" s="12">
         <v>1442934</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="K9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="M9" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="N9" s="12">
         <v>23116028</v>
       </c>
       <c r="O9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="P9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="Q9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="R9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="S9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="T9" s="12">
         <v>108913689</v>
       </c>
       <c r="U9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="V9" s="12">
         <v>133869223</v>
       </c>
     </row>
     <row r="10" spans="1:22" s="6" customFormat="1">
       <c r="A10" s="11" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E10" s="12">
         <v>90149</v>
       </c>
       <c r="F10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G10" s="12">
         <v>3477173</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="K10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="M10" s="12">
         <v>25757</v>
       </c>
       <c r="N10" s="12">
         <v>515137</v>
       </c>
       <c r="O10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="P10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="Q10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="R10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="S10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="T10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="U10" s="12">
         <v>119880103</v>
       </c>
       <c r="V10" s="12">
         <v>123988319</v>
       </c>
     </row>
     <row r="11" spans="1:22" s="6" customFormat="1">
       <c r="A11" s="11" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="M11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="N11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="P11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="Q11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="R11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="S11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="T11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="U11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="V11" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:22" s="6" customFormat="1">
       <c r="A12" s="19" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B12" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C12" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D12" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E12" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F12" s="21">
         <v>2844179</v>
       </c>
       <c r="G12" s="20" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="H12" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="I12" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="J12" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="K12" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L12" s="20" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="M12" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="N12" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O12" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="P12" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="Q12" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="R12" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="S12" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="T12" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="U12" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="V12" s="21">
         <v>2948151</v>
       </c>
     </row>
     <row r="13" spans="1:22" s="16" customFormat="1">
-      <c r="A13" s="68" t="s">
-[...19 lines deleted...]
-      <c r="S13" s="68"/>
+      <c r="A13" s="69" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="69"/>
+      <c r="C13" s="69"/>
+      <c r="D13" s="69"/>
+      <c r="E13" s="69"/>
+      <c r="F13" s="69"/>
+      <c r="G13" s="69"/>
+      <c r="H13" s="69"/>
+      <c r="I13" s="69"/>
+      <c r="J13" s="69"/>
+      <c r="K13" s="69"/>
+      <c r="L13" s="69"/>
+      <c r="M13" s="69"/>
+      <c r="N13" s="69"/>
+      <c r="O13" s="69"/>
+      <c r="P13" s="69"/>
+      <c r="Q13" s="69"/>
+      <c r="R13" s="69"/>
+      <c r="S13" s="69"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:T1"/>
     <mergeCell ref="A3:T3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:T4"/>
     <mergeCell ref="A13:S13"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:V13"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H21" sqref="H21"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="V3" sqref="V3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" s="6" customFormat="1">
-      <c r="A1" s="63" t="s">
+      <c r="A1" s="64" t="s">
+        <v>58</v>
+      </c>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
+      <c r="K1" s="64"/>
+      <c r="L1" s="64"/>
+      <c r="M1" s="64"/>
+      <c r="N1" s="64"/>
+      <c r="O1" s="64"/>
+      <c r="P1" s="64"/>
+      <c r="Q1" s="64"/>
+      <c r="R1" s="64"/>
+      <c r="S1" s="64"/>
+      <c r="T1" s="64"/>
+    </row>
+    <row r="3" spans="1:22" s="6" customFormat="1">
+      <c r="A3" s="65"/>
+      <c r="B3" s="65"/>
+      <c r="C3" s="65"/>
+      <c r="D3" s="65"/>
+      <c r="E3" s="65"/>
+      <c r="F3" s="65"/>
+      <c r="G3" s="65"/>
+      <c r="H3" s="65"/>
+      <c r="I3" s="65"/>
+      <c r="J3" s="65"/>
+      <c r="K3" s="65"/>
+      <c r="L3" s="65"/>
+      <c r="M3" s="65"/>
+      <c r="N3" s="65"/>
+      <c r="O3" s="65"/>
+      <c r="P3" s="65"/>
+      <c r="Q3" s="65"/>
+      <c r="R3" s="65"/>
+      <c r="S3" s="65"/>
+      <c r="T3" s="65"/>
+      <c r="V3" s="51" t="s">
         <v>59</v>
       </c>
-      <c r="B1" s="63"/>
-[...42 lines deleted...]
-      </c>
     </row>
     <row r="4" spans="1:22" s="6" customFormat="1">
-      <c r="A4" s="65" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="66" t="s">
+      <c r="A4" s="66" t="s">
+        <v>34</v>
+      </c>
+      <c r="B4" s="67" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="66"/>
-[...16 lines deleted...]
-      <c r="T4" s="67"/>
+      <c r="C4" s="67"/>
+      <c r="D4" s="67"/>
+      <c r="E4" s="67"/>
+      <c r="F4" s="67"/>
+      <c r="G4" s="67"/>
+      <c r="H4" s="67"/>
+      <c r="I4" s="74"/>
+      <c r="J4" s="67"/>
+      <c r="K4" s="67"/>
+      <c r="L4" s="67"/>
+      <c r="M4" s="67"/>
+      <c r="N4" s="67"/>
+      <c r="O4" s="67"/>
+      <c r="P4" s="67"/>
+      <c r="Q4" s="74"/>
+      <c r="R4" s="67"/>
+      <c r="S4" s="67"/>
+      <c r="T4" s="68"/>
       <c r="U4" s="50"/>
       <c r="V4" s="50"/>
     </row>
     <row r="5" spans="1:22" s="6" customFormat="1" ht="98.25" customHeight="1">
-      <c r="A5" s="65"/>
+      <c r="A5" s="66"/>
       <c r="B5" s="17" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C5" s="17" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D5" s="24" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="24" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="I5" s="74" t="s">
-        <v>61</v>
+      <c r="I5" s="52" t="s">
+        <v>60</v>
       </c>
       <c r="J5" s="24" t="s">
         <v>8</v>
       </c>
       <c r="K5" s="24" t="s">
         <v>9</v>
       </c>
       <c r="L5" s="24" t="s">
         <v>17</v>
       </c>
       <c r="M5" s="24" t="s">
         <v>10</v>
       </c>
       <c r="N5" s="24" t="s">
         <v>12</v>
       </c>
       <c r="O5" s="24" t="s">
         <v>13</v>
       </c>
       <c r="P5" s="24" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="Q5" s="17" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="R5" s="24" t="s">
         <v>14</v>
       </c>
       <c r="S5" s="17" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="T5" s="24" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="U5" s="24" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="V5" s="26" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:22" s="6" customFormat="1">
       <c r="A6" s="14" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B6" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C6" s="12">
         <v>18703985</v>
       </c>
       <c r="D6" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E6" s="12">
         <v>1183891</v>
       </c>
       <c r="F6" s="12">
         <v>7810714</v>
       </c>
       <c r="G6" s="12">
         <v>10903521</v>
       </c>
       <c r="H6" s="12">
         <v>3432839</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="J6" s="12">
         <v>224967662</v>
       </c>
       <c r="K6" s="12">
         <v>1266500</v>
       </c>
       <c r="L6" s="12">
         <v>1185630</v>
       </c>
       <c r="M6" s="12">
         <v>3895903</v>
       </c>
       <c r="N6" s="12">
         <v>74962181</v>
       </c>
       <c r="O6" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="P6" s="12">
         <v>141289</v>
       </c>
       <c r="Q6" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="R6" s="12">
         <v>34555725</v>
       </c>
       <c r="S6" s="12">
         <v>62977499</v>
       </c>
       <c r="T6" s="12">
         <v>125552927</v>
       </c>
       <c r="U6" s="12">
         <v>178231554</v>
       </c>
       <c r="V6" s="12">
         <v>750661577</v>
       </c>
     </row>
     <row r="7" spans="1:22" s="6" customFormat="1">
       <c r="A7" s="11" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B7" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C7" s="12">
         <v>664398</v>
       </c>
       <c r="D7" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E7" s="12">
         <v>1003811</v>
       </c>
       <c r="F7" s="12">
         <v>3131938</v>
       </c>
       <c r="G7" s="12">
         <v>1416473</v>
       </c>
       <c r="H7" s="12">
         <v>125135</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="J7" s="12">
         <v>95195</v>
       </c>
       <c r="K7" s="12">
         <v>1107029</v>
       </c>
       <c r="L7" s="12">
         <v>1167801</v>
       </c>
       <c r="M7" s="12">
         <v>3836437</v>
       </c>
       <c r="N7" s="12">
         <v>5216544</v>
       </c>
       <c r="O7" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="P7" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="Q7" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="R7" s="12">
         <v>11828393</v>
       </c>
       <c r="S7" s="12">
         <v>62977499</v>
       </c>
       <c r="T7" s="12">
         <v>7400634</v>
       </c>
       <c r="U7" s="12">
         <v>310035</v>
       </c>
       <c r="V7" s="12">
         <v>101172430</v>
       </c>
     </row>
     <row r="8" spans="1:22" s="6" customFormat="1" ht="12.75" customHeight="1">
       <c r="A8" s="11" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C8" s="12">
         <v>18036387</v>
       </c>
       <c r="D8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F8" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="K8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="M8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="N8" s="12">
         <v>20868349</v>
       </c>
       <c r="O8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="P8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="Q8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="R8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="S8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="T8" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="U8" s="12">
         <v>35673697</v>
       </c>
       <c r="V8" s="12">
         <v>78811800</v>
       </c>
     </row>
     <row r="9" spans="1:22" s="6" customFormat="1" ht="11.25" customHeight="1">
       <c r="A9" s="11" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C9" s="12">
         <v>3200</v>
       </c>
       <c r="D9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F9" s="12">
         <v>1266928</v>
       </c>
       <c r="G9" s="12">
         <v>1535864</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="K9" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="L9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="M9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="N9" s="12">
         <v>48877288</v>
       </c>
       <c r="O9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="P9" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="Q9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="R9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="S9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="T9" s="12">
         <v>118152293</v>
       </c>
       <c r="U9" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="V9" s="12">
         <v>170134982</v>
       </c>
     </row>
     <row r="10" spans="1:22" s="6" customFormat="1">
       <c r="A10" s="11" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E10" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G10" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="K10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="M10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="N10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="P10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="Q10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="R10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="S10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="T10" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="U10" s="12">
         <v>142247822</v>
       </c>
       <c r="V10" s="12">
         <v>150251738</v>
       </c>
     </row>
     <row r="11" spans="1:22" s="6" customFormat="1">
       <c r="A11" s="11" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="M11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="N11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="P11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="Q11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="R11" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="S11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="T11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="U11" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="V11" s="12">
         <v>247599799</v>
       </c>
     </row>
     <row r="12" spans="1:22" s="6" customFormat="1">
       <c r="A12" s="19" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B12" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C12" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D12" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E12" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F12" s="21">
         <v>2486185</v>
       </c>
       <c r="G12" s="21">
         <v>127348</v>
       </c>
       <c r="H12" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="I12" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="J12" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="K12" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="L12" s="21">
         <v>17829</v>
       </c>
       <c r="M12" s="20" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="N12" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="O12" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="P12" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="Q12" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="R12" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="S12" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="T12" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="U12" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="V12" s="21">
         <v>2690828</v>
       </c>
     </row>
     <row r="13" spans="1:22" s="16" customFormat="1">
-      <c r="A13" s="68" t="s">
-[...19 lines deleted...]
-      <c r="S13" s="68"/>
+      <c r="A13" s="69" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="69"/>
+      <c r="C13" s="69"/>
+      <c r="D13" s="69"/>
+      <c r="E13" s="69"/>
+      <c r="F13" s="69"/>
+      <c r="G13" s="69"/>
+      <c r="H13" s="69"/>
+      <c r="I13" s="69"/>
+      <c r="J13" s="69"/>
+      <c r="K13" s="69"/>
+      <c r="L13" s="69"/>
+      <c r="M13" s="69"/>
+      <c r="N13" s="69"/>
+      <c r="O13" s="69"/>
+      <c r="P13" s="69"/>
+      <c r="Q13" s="69"/>
+      <c r="R13" s="69"/>
+      <c r="S13" s="69"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:T1"/>
     <mergeCell ref="A3:T3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:T4"/>
     <mergeCell ref="A13:S13"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>