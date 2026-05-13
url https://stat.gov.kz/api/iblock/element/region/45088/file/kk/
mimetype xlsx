--- v0 (2026-04-14)
+++ v1 (2026-05-13)
@@ -854,51 +854,51 @@
   <si>
     <t>Наименование товара</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Азық-түлік тауарлары бойынша Жамбыл облысының экспорты және импорты</t>
   </si>
   <si>
     <t>тонна</t>
   </si>
   <si>
     <t>мың АҚШ доллары</t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
     <t>*Алдын ала деректер.</t>
   </si>
   <si>
     <t>2025 *</t>
   </si>
   <si>
-    <t>2026 жылғы  қаңтар*</t>
+    <t>2026 жылғы қаңтар-ақпан*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="35">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -2163,51 +2163,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AX142"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AD128" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="AD1" workbookViewId="0">
       <selection activeCell="AZ140" sqref="AZ140"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="36.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.85546875" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.85546875" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.85546875" style="1" customWidth="1"/>
@@ -2732,60 +2732,60 @@
       <c r="AM6" s="10">
         <v>90010.59792</v>
       </c>
       <c r="AN6" s="10">
         <v>11935.823390000003</v>
       </c>
       <c r="AO6" s="10">
         <v>98952.511280000035</v>
       </c>
       <c r="AP6" s="24">
         <v>84189.179399999994</v>
       </c>
       <c r="AQ6" s="10">
         <v>98553.916499999992</v>
       </c>
       <c r="AR6" s="10">
         <v>15451.108119999999</v>
       </c>
       <c r="AS6" s="10">
         <v>118244.41818999997</v>
       </c>
       <c r="AT6" s="10">
         <v>96936.394149999993</v>
       </c>
       <c r="AU6" s="10">
-        <v>3484.3797500000001</v>
+        <v>7344.6915499999996</v>
       </c>
       <c r="AV6" s="10">
-        <v>480.59305999999992</v>
+        <v>1156.2497600000002</v>
       </c>
       <c r="AW6" s="10">
-        <v>7739.7964799999991</v>
+        <v>14838.19427</v>
       </c>
       <c r="AX6" s="10">
-        <v>6438.0589499999996</v>
+        <v>13036.308029999995</v>
       </c>
     </row>
     <row r="7" spans="1:50" ht="22.5">
       <c r="A7" s="20" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="22" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="7">
         <v>0</v>
       </c>
       <c r="D7" s="7">
         <v>0</v>
       </c>
       <c r="E7" s="7">
         <v>18.989999999999998</v>
       </c>
       <c r="F7" s="7">
         <v>74.612319999999997</v>
       </c>
       <c r="G7" s="9">
         <v>285.04899999999998</v>
       </c>
       <c r="H7" s="9">
@@ -3796,60 +3796,60 @@
       <c r="AM13" s="24">
         <v>1437.3974000000001</v>
       </c>
       <c r="AN13" s="24">
         <v>1844.2902099999999</v>
       </c>
       <c r="AO13" s="24">
         <v>17606.96328</v>
       </c>
       <c r="AP13" s="24">
         <v>12955.40566</v>
       </c>
       <c r="AQ13" s="24">
         <v>1911.123</v>
       </c>
       <c r="AR13" s="24">
         <v>2692.2370000000001</v>
       </c>
       <c r="AS13" s="24">
         <v>24501.915359999999</v>
       </c>
       <c r="AT13" s="24">
         <v>18802.71168</v>
       </c>
       <c r="AU13" s="24">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="AV13" s="24">
-        <v>34</v>
+        <v>68</v>
       </c>
       <c r="AW13" s="24">
-        <v>1882.7908199999999</v>
+        <v>4085.1987399999998</v>
       </c>
       <c r="AX13" s="24">
-        <v>1822.42175</v>
+        <v>3869.6331399999999</v>
       </c>
     </row>
     <row r="14" spans="1:50" ht="33.75">
       <c r="A14" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D14" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E14" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F14" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G14" s="9">
         <v>0</v>
       </c>
       <c r="H14" s="9">
@@ -4410,54 +4410,54 @@
       <c r="AO17" s="24">
         <v>0</v>
       </c>
       <c r="AP17" s="24">
         <v>0</v>
       </c>
       <c r="AQ17" s="24">
         <v>0</v>
       </c>
       <c r="AR17" s="24">
         <v>0</v>
       </c>
       <c r="AS17" s="24">
         <v>0</v>
       </c>
       <c r="AT17" s="24">
         <v>0</v>
       </c>
       <c r="AU17" s="24">
         <v>0</v>
       </c>
       <c r="AV17" s="24">
         <v>0</v>
       </c>
       <c r="AW17" s="24">
-        <v>0</v>
+        <v>0.3</v>
       </c>
       <c r="AX17" s="24">
-        <v>0</v>
+        <v>5.7368399999999999</v>
       </c>
     </row>
     <row r="18" spans="1:50" ht="33.75">
       <c r="A18" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="22" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D18" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E18" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F18" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G18" s="9">
         <v>0</v>
       </c>
       <c r="H18" s="9">
@@ -5018,54 +5018,54 @@
       <c r="AO21" s="24">
         <v>11.29748</v>
       </c>
       <c r="AP21" s="24">
         <v>40.820799999999998</v>
       </c>
       <c r="AQ21" s="24">
         <v>1.2</v>
       </c>
       <c r="AR21" s="24">
         <v>4.4779999999999998</v>
       </c>
       <c r="AS21" s="24">
         <v>2.05382</v>
       </c>
       <c r="AT21" s="24">
         <v>27.64677</v>
       </c>
       <c r="AU21" s="24">
         <v>0</v>
       </c>
       <c r="AV21" s="24">
         <v>0</v>
       </c>
       <c r="AW21" s="24">
-        <v>0.15925</v>
+        <v>0.31318000000000001</v>
       </c>
       <c r="AX21" s="24">
-        <v>2.4639700000000002</v>
+        <v>4.6894499999999999</v>
       </c>
     </row>
     <row r="22" spans="1:50" ht="78.75">
       <c r="A22" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B22" s="22" t="s">
         <v>33</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D22" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E22" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F22" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G22" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H22" s="12" t="s">
@@ -5322,54 +5322,54 @@
       <c r="AO23" s="24">
         <v>0.31725999999999999</v>
       </c>
       <c r="AP23" s="24">
         <v>3.78057</v>
       </c>
       <c r="AQ23" s="24">
         <v>0</v>
       </c>
       <c r="AR23" s="24">
         <v>0</v>
       </c>
       <c r="AS23" s="24">
         <v>0.39273000000000002</v>
       </c>
       <c r="AT23" s="24">
         <v>6.1688200000000002</v>
       </c>
       <c r="AU23" s="24">
         <v>0</v>
       </c>
       <c r="AV23" s="24">
         <v>0</v>
       </c>
       <c r="AW23" s="24">
-        <v>2.529E-2</v>
+        <v>6.8260000000000001E-2</v>
       </c>
       <c r="AX23" s="24">
-        <v>0.49102000000000001</v>
+        <v>1.3723700000000001</v>
       </c>
     </row>
     <row r="24" spans="1:50" ht="78.75">
       <c r="A24" s="20" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="22" t="s">
         <v>37</v>
       </c>
       <c r="C24" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D24" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E24" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F24" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G24" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H24" s="12" t="s">
@@ -5626,54 +5626,54 @@
       <c r="AO25" s="24">
         <v>5578.3912799999998</v>
       </c>
       <c r="AP25" s="24">
         <v>3459.8631099999998</v>
       </c>
       <c r="AQ25" s="24">
         <v>0</v>
       </c>
       <c r="AR25" s="24">
         <v>0</v>
       </c>
       <c r="AS25" s="24">
         <v>6349.1315999999997</v>
       </c>
       <c r="AT25" s="24">
         <v>4802.3679599999996</v>
       </c>
       <c r="AU25" s="24">
         <v>0</v>
       </c>
       <c r="AV25" s="24">
         <v>0</v>
       </c>
       <c r="AW25" s="24">
-        <v>515.721</v>
+        <v>1037.2139999999999</v>
       </c>
       <c r="AX25" s="24">
-        <v>535.88499999999999</v>
+        <v>1127.643</v>
       </c>
     </row>
     <row r="26" spans="1:50" ht="33.75">
       <c r="A26" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="22" t="s">
         <v>41</v>
       </c>
       <c r="C26" s="7">
         <v>0</v>
       </c>
       <c r="D26" s="7">
         <v>0</v>
       </c>
       <c r="E26" s="7">
         <v>144.16149999999999</v>
       </c>
       <c r="F26" s="7">
         <v>111.62034</v>
       </c>
       <c r="G26" s="9">
         <v>0</v>
       </c>
       <c r="H26" s="9">
@@ -5778,54 +5778,54 @@
       <c r="AO26" s="24">
         <v>965.11860000000001</v>
       </c>
       <c r="AP26" s="24">
         <v>2522.12273</v>
       </c>
       <c r="AQ26" s="24">
         <v>15</v>
       </c>
       <c r="AR26" s="24">
         <v>0.126</v>
       </c>
       <c r="AS26" s="24">
         <v>1205.375</v>
       </c>
       <c r="AT26" s="24">
         <v>2691.25117</v>
       </c>
       <c r="AU26" s="24">
         <v>0</v>
       </c>
       <c r="AV26" s="24">
         <v>0</v>
       </c>
       <c r="AW26" s="24">
-        <v>93.18</v>
+        <v>298.30200000000002</v>
       </c>
       <c r="AX26" s="24">
-        <v>182.827</v>
+        <v>635.43883000000005</v>
       </c>
     </row>
     <row r="27" spans="1:50" ht="94.5" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="22" t="s">
         <v>43</v>
       </c>
       <c r="C27" s="7">
         <v>0</v>
       </c>
       <c r="D27" s="7">
         <v>0</v>
       </c>
       <c r="E27" s="7">
         <v>1069.713</v>
       </c>
       <c r="F27" s="7">
         <v>682.58594000000005</v>
       </c>
       <c r="G27" s="9">
         <v>0</v>
       </c>
       <c r="H27" s="9">
@@ -5930,54 +5930,54 @@
       <c r="AO27" s="24">
         <v>9435.9097399999991</v>
       </c>
       <c r="AP27" s="24">
         <v>7055.1902700000001</v>
       </c>
       <c r="AQ27" s="24">
         <v>0</v>
       </c>
       <c r="AR27" s="24">
         <v>0</v>
       </c>
       <c r="AS27" s="24">
         <v>11124.874330000001</v>
       </c>
       <c r="AT27" s="24">
         <v>9006.9323399999994</v>
       </c>
       <c r="AU27" s="24">
         <v>0</v>
       </c>
       <c r="AV27" s="24">
         <v>0</v>
       </c>
       <c r="AW27" s="24">
-        <v>939.28599999999994</v>
+        <v>1502.9280000000001</v>
       </c>
       <c r="AX27" s="24">
-        <v>1063.0516</v>
+        <v>1645.6742999999999</v>
       </c>
     </row>
     <row r="28" spans="1:50" ht="78.75">
       <c r="A28" s="20" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="22" t="s">
         <v>45</v>
       </c>
       <c r="C28" s="7">
         <v>15</v>
       </c>
       <c r="D28" s="7">
         <v>10.93629</v>
       </c>
       <c r="E28" s="7">
         <v>148</v>
       </c>
       <c r="F28" s="7">
         <v>82.561790000000002</v>
       </c>
       <c r="G28" s="9">
         <v>0</v>
       </c>
       <c r="H28" s="9">
@@ -6234,54 +6234,54 @@
       <c r="AO29" s="24">
         <v>809.41099999999994</v>
       </c>
       <c r="AP29" s="24">
         <v>3479.6372700000002</v>
       </c>
       <c r="AQ29" s="24">
         <v>300</v>
       </c>
       <c r="AR29" s="24">
         <v>1600.027</v>
       </c>
       <c r="AS29" s="24">
         <v>538.85059999999999</v>
       </c>
       <c r="AT29" s="24">
         <v>2925.4432400000001</v>
       </c>
       <c r="AU29" s="24">
         <v>0</v>
       </c>
       <c r="AV29" s="24">
         <v>0</v>
       </c>
       <c r="AW29" s="24">
-        <v>60.253</v>
+        <v>70.841999999999999</v>
       </c>
       <c r="AX29" s="24">
-        <v>181.45400000000001</v>
+        <v>214.125</v>
       </c>
     </row>
     <row r="30" spans="1:50">
       <c r="A30" s="20" t="s">
         <v>48</v>
       </c>
       <c r="B30" s="22" t="s">
         <v>49</v>
       </c>
       <c r="C30" s="7">
         <v>687.00300000000004</v>
       </c>
       <c r="D30" s="7">
         <v>1666.2175999999999</v>
       </c>
       <c r="E30" s="7">
         <v>429.1438</v>
       </c>
       <c r="F30" s="7">
         <v>352.88691</v>
       </c>
       <c r="G30" s="9">
         <v>14</v>
       </c>
       <c r="H30" s="9">
@@ -6380,60 +6380,60 @@
       <c r="AM30" s="24">
         <v>160.947</v>
       </c>
       <c r="AN30" s="24">
         <v>694.68629999999996</v>
       </c>
       <c r="AO30" s="24">
         <v>2184.3004000000001</v>
       </c>
       <c r="AP30" s="24">
         <v>4071.7664500000001</v>
       </c>
       <c r="AQ30" s="24">
         <v>210.39923999999999</v>
       </c>
       <c r="AR30" s="24">
         <v>947.85263999999995</v>
       </c>
       <c r="AS30" s="24">
         <v>956.30420000000004</v>
       </c>
       <c r="AT30" s="24">
         <v>3217.6505999999999</v>
       </c>
       <c r="AU30" s="24">
-        <v>20.098749999999999</v>
+        <v>40.19755</v>
       </c>
       <c r="AV30" s="24">
-        <v>103.2188</v>
+        <v>208.95363</v>
       </c>
       <c r="AW30" s="24">
-        <v>85.382000000000005</v>
+        <v>176.1765</v>
       </c>
       <c r="AX30" s="24">
-        <v>265.24200000000002</v>
+        <v>550.88300000000004</v>
       </c>
     </row>
     <row r="31" spans="1:50" ht="22.5">
       <c r="A31" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B31" s="22" t="s">
         <v>51</v>
       </c>
       <c r="C31" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D31" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E31" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F31" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G31" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H31" s="12" t="s">
@@ -7444,54 +7444,54 @@
       <c r="AM37" s="24">
         <v>7934.0680199999997</v>
       </c>
       <c r="AN37" s="24">
         <v>1101.6886099999999</v>
       </c>
       <c r="AO37" s="24">
         <v>22</v>
       </c>
       <c r="AP37" s="24">
         <v>0.09</v>
       </c>
       <c r="AQ37" s="24">
         <v>15014.742</v>
       </c>
       <c r="AR37" s="24">
         <v>1260.3136999999999</v>
       </c>
       <c r="AS37" s="24">
         <v>1340</v>
       </c>
       <c r="AT37" s="24">
         <v>269.8888</v>
       </c>
       <c r="AU37" s="24">
-        <v>270</v>
+        <v>1175</v>
       </c>
       <c r="AV37" s="24">
-        <v>29.248999999999999</v>
+        <v>146.71632</v>
       </c>
       <c r="AW37" s="24">
         <v>0</v>
       </c>
       <c r="AX37" s="24">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:50" ht="45">
       <c r="A38" s="20" t="s">
         <v>64</v>
       </c>
       <c r="B38" s="22" t="s">
         <v>65</v>
       </c>
       <c r="C38" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D38" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E38" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F38" s="12" t="s">
@@ -7900,54 +7900,54 @@
       <c r="AM40" s="24">
         <v>215.45</v>
       </c>
       <c r="AN40" s="24">
         <v>1.341</v>
       </c>
       <c r="AO40" s="24">
         <v>70.018349999999998</v>
       </c>
       <c r="AP40" s="24">
         <v>1.9232199999999999</v>
       </c>
       <c r="AQ40" s="24">
         <v>696.81600000000003</v>
       </c>
       <c r="AR40" s="24">
         <v>40.152000000000001</v>
       </c>
       <c r="AS40" s="24">
         <v>5.0999999999999996</v>
       </c>
       <c r="AT40" s="24">
         <v>1.0740000000000001</v>
       </c>
       <c r="AU40" s="24">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="AV40" s="24">
-        <v>0</v>
+        <v>0.25</v>
       </c>
       <c r="AW40" s="24">
         <v>0</v>
       </c>
       <c r="AX40" s="24">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:50" ht="22.5">
       <c r="A41" s="20" t="s">
         <v>70</v>
       </c>
       <c r="B41" s="22" t="s">
         <v>71</v>
       </c>
       <c r="C41" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D41" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E41" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F41" s="12" t="s">
@@ -8052,54 +8052,54 @@
       <c r="AM41" s="24">
         <v>78.55</v>
       </c>
       <c r="AN41" s="24">
         <v>2.0259999999999998</v>
       </c>
       <c r="AO41" s="24">
         <v>6.87</v>
       </c>
       <c r="AP41" s="24">
         <v>8.2000000000000003E-2</v>
       </c>
       <c r="AQ41" s="24">
         <v>44.41</v>
       </c>
       <c r="AR41" s="24">
         <v>1.2090000000000001</v>
       </c>
       <c r="AS41" s="24">
         <v>0</v>
       </c>
       <c r="AT41" s="24">
         <v>0</v>
       </c>
       <c r="AU41" s="24">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="AV41" s="24">
-        <v>0.111</v>
+        <v>2.1269999999999998</v>
       </c>
       <c r="AW41" s="24">
         <v>1.6</v>
       </c>
       <c r="AX41" s="24">
         <v>0.11</v>
       </c>
     </row>
     <row r="42" spans="1:50" ht="22.5">
       <c r="A42" s="20" t="s">
         <v>72</v>
       </c>
       <c r="B42" s="22" t="s">
         <v>73</v>
       </c>
       <c r="C42" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D42" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E42" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F42" s="12" t="s">
@@ -8818,54 +8818,54 @@
       <c r="AO46" s="24">
         <v>56.104149999999997</v>
       </c>
       <c r="AP46" s="24">
         <v>2.2461700000000002</v>
       </c>
       <c r="AQ46" s="24">
         <v>24</v>
       </c>
       <c r="AR46" s="24">
         <v>2.1629999999999998</v>
       </c>
       <c r="AS46" s="24">
         <v>0.12861</v>
       </c>
       <c r="AT46" s="24">
         <v>0.98148999999999997</v>
       </c>
       <c r="AU46" s="24">
         <v>0</v>
       </c>
       <c r="AV46" s="24">
         <v>0</v>
       </c>
       <c r="AW46" s="24">
-        <v>5.3699999999999998E-3</v>
+        <v>1.915E-2</v>
       </c>
       <c r="AX46" s="24">
-        <v>5.169E-2</v>
+        <v>0.25205</v>
       </c>
     </row>
     <row r="47" spans="1:50" ht="33.75">
       <c r="A47" s="20" t="s">
         <v>82</v>
       </c>
       <c r="B47" s="22" t="s">
         <v>83</v>
       </c>
       <c r="C47" s="7">
         <v>0</v>
       </c>
       <c r="D47" s="7">
         <v>0</v>
       </c>
       <c r="E47" s="7">
         <v>5.4779999999999998</v>
       </c>
       <c r="F47" s="7">
         <v>4.20756</v>
       </c>
       <c r="G47" s="9">
         <v>0</v>
       </c>
       <c r="H47" s="9">
@@ -8970,54 +8970,54 @@
       <c r="AO47" s="24">
         <v>41.04</v>
       </c>
       <c r="AP47" s="24">
         <v>28.37698</v>
       </c>
       <c r="AQ47" s="24">
         <v>32</v>
       </c>
       <c r="AR47" s="24">
         <v>0.40400000000000003</v>
       </c>
       <c r="AS47" s="24">
         <v>77.599999999999994</v>
       </c>
       <c r="AT47" s="24">
         <v>5.9377700000000004</v>
       </c>
       <c r="AU47" s="24">
         <v>16</v>
       </c>
       <c r="AV47" s="24">
         <v>0.26700000000000002</v>
       </c>
       <c r="AW47" s="24">
-        <v>9.5</v>
+        <v>37.5</v>
       </c>
       <c r="AX47" s="24">
-        <v>0.17599999999999999</v>
+        <v>0.35099999999999998</v>
       </c>
     </row>
     <row r="48" spans="1:50" ht="92.25" customHeight="1">
       <c r="A48" s="20" t="s">
         <v>84</v>
       </c>
       <c r="B48" s="22" t="s">
         <v>85</v>
       </c>
       <c r="C48" s="7">
         <v>0</v>
       </c>
       <c r="D48" s="7">
         <v>0</v>
       </c>
       <c r="E48" s="7">
         <v>6.1999999999999998E-3</v>
       </c>
       <c r="F48" s="7">
         <v>6.3259999999999997E-2</v>
       </c>
       <c r="G48" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H48" s="12" t="s">
@@ -9274,54 +9274,54 @@
       <c r="AO49" s="24">
         <v>1.8720000000000001E-2</v>
       </c>
       <c r="AP49" s="24">
         <v>9.2280000000000001E-2</v>
       </c>
       <c r="AQ49" s="24">
         <v>0</v>
       </c>
       <c r="AR49" s="24">
         <v>0</v>
       </c>
       <c r="AS49" s="24">
         <v>3.0159999999999999E-2</v>
       </c>
       <c r="AT49" s="24">
         <v>0.18906000000000001</v>
       </c>
       <c r="AU49" s="24">
         <v>0</v>
       </c>
       <c r="AV49" s="24">
         <v>0</v>
       </c>
       <c r="AW49" s="24">
-        <v>1.4400000000000001E-3</v>
+        <v>2.8800000000000002E-3</v>
       </c>
       <c r="AX49" s="24">
-        <v>8.6899999999999998E-3</v>
+        <v>1.6240000000000001E-2</v>
       </c>
     </row>
     <row r="50" spans="1:50" ht="33.75">
       <c r="A50" s="20" t="s">
         <v>88</v>
       </c>
       <c r="B50" s="22" t="s">
         <v>89</v>
       </c>
       <c r="C50" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D50" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E50" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F50" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G50" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H50" s="12" t="s">
@@ -9426,54 +9426,54 @@
       <c r="AO50" s="24">
         <v>129.63800000000001</v>
       </c>
       <c r="AP50" s="24">
         <v>1.35795</v>
       </c>
       <c r="AQ50" s="24">
         <v>140.14099999999999</v>
       </c>
       <c r="AR50" s="24">
         <v>322.38200000000001</v>
       </c>
       <c r="AS50" s="24">
         <v>166.84</v>
       </c>
       <c r="AT50" s="24">
         <v>0.50580999999999998</v>
       </c>
       <c r="AU50" s="24">
         <v>0</v>
       </c>
       <c r="AV50" s="24">
         <v>0</v>
       </c>
       <c r="AW50" s="24">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="AX50" s="24">
-        <v>0.04</v>
+        <v>0.72099999999999997</v>
       </c>
     </row>
     <row r="51" spans="1:50" ht="22.5">
       <c r="A51" s="20" t="s">
         <v>90</v>
       </c>
       <c r="B51" s="22" t="s">
         <v>91</v>
       </c>
       <c r="C51" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D51" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E51" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F51" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G51" s="9">
         <v>0</v>
       </c>
       <c r="H51" s="9">
@@ -9724,54 +9724,54 @@
       <c r="AM52" s="24">
         <v>14</v>
       </c>
       <c r="AN52" s="24">
         <v>0.27800000000000002</v>
       </c>
       <c r="AO52" s="24">
         <v>0.66</v>
       </c>
       <c r="AP52" s="24">
         <v>0.59099999999999997</v>
       </c>
       <c r="AQ52" s="24">
         <v>0</v>
       </c>
       <c r="AR52" s="24">
         <v>0</v>
       </c>
       <c r="AS52" s="24">
         <v>28</v>
       </c>
       <c r="AT52" s="24">
         <v>0.125</v>
       </c>
       <c r="AU52" s="24">
-        <v>11</v>
+        <v>62</v>
       </c>
       <c r="AV52" s="24">
-        <v>0.16300000000000001</v>
+        <v>11.103</v>
       </c>
       <c r="AW52" s="24">
         <v>0</v>
       </c>
       <c r="AX52" s="24">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:50">
       <c r="A53" s="20" t="s">
         <v>94</v>
       </c>
       <c r="B53" s="22" t="s">
         <v>95</v>
       </c>
       <c r="C53" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D53" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E53" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F53" s="12" t="s">
@@ -10332,60 +10332,60 @@
       <c r="AM56" s="24">
         <v>108.05</v>
       </c>
       <c r="AN56" s="24">
         <v>2.657</v>
       </c>
       <c r="AO56" s="24">
         <v>2608.1849999999999</v>
       </c>
       <c r="AP56" s="24">
         <v>90.306039999999996</v>
       </c>
       <c r="AQ56" s="24">
         <v>66.98</v>
       </c>
       <c r="AR56" s="24">
         <v>9.2691999999999997</v>
       </c>
       <c r="AS56" s="24">
         <v>2154.7939999999999</v>
       </c>
       <c r="AT56" s="24">
         <v>57.584350000000001</v>
       </c>
       <c r="AU56" s="24">
-        <v>231</v>
+        <v>321.5</v>
       </c>
       <c r="AV56" s="24">
-        <v>3.4169999999999998</v>
+        <v>6.7889999999999997</v>
       </c>
       <c r="AW56" s="24">
-        <v>707.9</v>
+        <v>770.6</v>
       </c>
       <c r="AX56" s="24">
-        <v>4.2149999999999999</v>
+        <v>6.484</v>
       </c>
     </row>
     <row r="57" spans="1:50" ht="30.75" customHeight="1">
       <c r="A57" s="20" t="s">
         <v>102</v>
       </c>
       <c r="B57" s="22" t="s">
         <v>103</v>
       </c>
       <c r="C57" s="7">
         <v>0</v>
       </c>
       <c r="D57" s="7">
         <v>0</v>
       </c>
       <c r="E57" s="7">
         <v>109.9</v>
       </c>
       <c r="F57" s="7">
         <v>81.325999999999993</v>
       </c>
       <c r="G57" s="9">
         <v>43.433999999999997</v>
       </c>
       <c r="H57" s="9">
@@ -11548,60 +11548,60 @@
       <c r="AM64" s="24">
         <v>12.305</v>
       </c>
       <c r="AN64" s="24">
         <v>0.46500000000000002</v>
       </c>
       <c r="AO64" s="24">
         <v>1.67269</v>
       </c>
       <c r="AP64" s="24">
         <v>11.79641</v>
       </c>
       <c r="AQ64" s="24">
         <v>171.46</v>
       </c>
       <c r="AR64" s="24">
         <v>225.4504</v>
       </c>
       <c r="AS64" s="24">
         <v>8.8035800000000002</v>
       </c>
       <c r="AT64" s="24">
         <v>21.96482</v>
       </c>
       <c r="AU64" s="24">
-        <v>17</v>
+        <v>122</v>
       </c>
       <c r="AV64" s="24">
-        <v>35.776620000000001</v>
+        <v>226.60623000000001</v>
       </c>
       <c r="AW64" s="24">
-        <v>0.60419999999999996</v>
+        <v>1.2136100000000001</v>
       </c>
       <c r="AX64" s="24">
-        <v>0.53359000000000001</v>
+        <v>1.10582</v>
       </c>
     </row>
     <row r="65" spans="1:50">
       <c r="A65" s="20" t="s">
         <v>118</v>
       </c>
       <c r="B65" s="22" t="s">
         <v>119</v>
       </c>
       <c r="C65" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D65" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E65" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F65" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G65" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H65" s="12" t="s">
@@ -11858,54 +11858,54 @@
       <c r="AO66" s="24">
         <v>0.47914000000000001</v>
       </c>
       <c r="AP66" s="24">
         <v>3.3910900000000002</v>
       </c>
       <c r="AQ66" s="24">
         <v>0</v>
       </c>
       <c r="AR66" s="24">
         <v>0</v>
       </c>
       <c r="AS66" s="24">
         <v>0.34460000000000002</v>
       </c>
       <c r="AT66" s="24">
         <v>3.0895600000000001</v>
       </c>
       <c r="AU66" s="24">
         <v>0</v>
       </c>
       <c r="AV66" s="24">
         <v>0</v>
       </c>
       <c r="AW66" s="24">
-        <v>2.4539999999999999E-2</v>
+        <v>4.7640000000000002E-2</v>
       </c>
       <c r="AX66" s="24">
-        <v>0.17954999999999999</v>
+        <v>0.47292000000000001</v>
       </c>
     </row>
     <row r="67" spans="1:50">
       <c r="A67" s="20" t="s">
         <v>122</v>
       </c>
       <c r="B67" s="22" t="s">
         <v>123</v>
       </c>
       <c r="C67" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D67" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E67" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F67" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G67" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H67" s="12" t="s">
@@ -12162,54 +12162,54 @@
       <c r="AO68" s="24">
         <v>3.3399999999999999E-2</v>
       </c>
       <c r="AP68" s="24">
         <v>0.23623</v>
       </c>
       <c r="AQ68" s="24">
         <v>0</v>
       </c>
       <c r="AR68" s="24">
         <v>0</v>
       </c>
       <c r="AS68" s="24">
         <v>2.8400000000000002E-2</v>
       </c>
       <c r="AT68" s="24">
         <v>0.39571000000000001</v>
       </c>
       <c r="AU68" s="24">
         <v>0</v>
       </c>
       <c r="AV68" s="24">
         <v>0</v>
       </c>
       <c r="AW68" s="24">
-        <v>1.6000000000000001E-3</v>
+        <v>3.8999999999999998E-3</v>
       </c>
       <c r="AX68" s="24">
-        <v>1.166E-2</v>
+        <v>7.1330000000000005E-2</v>
       </c>
     </row>
     <row r="69" spans="1:50" ht="22.5">
       <c r="A69" s="20" t="s">
         <v>126</v>
       </c>
       <c r="B69" s="22" t="s">
         <v>127</v>
       </c>
       <c r="C69" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D69" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E69" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F69" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G69" s="9">
         <v>0</v>
       </c>
       <c r="H69" s="9">
@@ -12314,54 +12314,54 @@
       <c r="AO69" s="24">
         <v>4.7960000000000003E-2</v>
       </c>
       <c r="AP69" s="24">
         <v>0.88931000000000004</v>
       </c>
       <c r="AQ69" s="24">
         <v>0</v>
       </c>
       <c r="AR69" s="24">
         <v>0</v>
       </c>
       <c r="AS69" s="24">
         <v>4.9840000000000002E-2</v>
       </c>
       <c r="AT69" s="24">
         <v>0.90956000000000004</v>
       </c>
       <c r="AU69" s="24">
         <v>0</v>
       </c>
       <c r="AV69" s="24">
         <v>0</v>
       </c>
       <c r="AW69" s="24">
-        <v>7.8399999999999997E-3</v>
+        <v>1.2880000000000001E-2</v>
       </c>
       <c r="AX69" s="24">
-        <v>0.15762999999999999</v>
+        <v>0.26085000000000003</v>
       </c>
     </row>
     <row r="70" spans="1:50">
       <c r="A70" s="20" t="s">
         <v>128</v>
       </c>
       <c r="B70" s="22" t="s">
         <v>129</v>
       </c>
       <c r="C70" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D70" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E70" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F70" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G70" s="9">
         <v>0</v>
       </c>
       <c r="H70" s="9">
@@ -12770,54 +12770,54 @@
       <c r="AO72" s="24">
         <v>0.3332</v>
       </c>
       <c r="AP72" s="24">
         <v>1.6995400000000001</v>
       </c>
       <c r="AQ72" s="24">
         <v>0</v>
       </c>
       <c r="AR72" s="24">
         <v>0</v>
       </c>
       <c r="AS72" s="24">
         <v>0.13718</v>
       </c>
       <c r="AT72" s="24">
         <v>1.5447299999999999</v>
       </c>
       <c r="AU72" s="24">
         <v>0</v>
       </c>
       <c r="AV72" s="24">
         <v>0</v>
       </c>
       <c r="AW72" s="24">
-        <v>6.4799999999999996E-3</v>
+        <v>1.17E-2</v>
       </c>
       <c r="AX72" s="24">
-        <v>6.966E-2</v>
+        <v>0.18024000000000001</v>
       </c>
     </row>
     <row r="73" spans="1:50">
       <c r="A73" s="20" t="s">
         <v>134</v>
       </c>
       <c r="B73" s="22" t="s">
         <v>135</v>
       </c>
       <c r="C73" s="7">
         <v>190</v>
       </c>
       <c r="D73" s="7">
         <v>44.128999999999998</v>
       </c>
       <c r="E73" s="7">
         <v>2.4691900000000002</v>
       </c>
       <c r="F73" s="7">
         <v>0.90054999999999996</v>
       </c>
       <c r="G73" s="9">
         <v>548</v>
       </c>
       <c r="H73" s="9">
@@ -12916,60 +12916,60 @@
       <c r="AM73" s="24">
         <v>48067.531999999999</v>
       </c>
       <c r="AN73" s="24">
         <v>1914.3190500000001</v>
       </c>
       <c r="AO73" s="24">
         <v>1770.5119999999999</v>
       </c>
       <c r="AP73" s="24">
         <v>428.80664000000002</v>
       </c>
       <c r="AQ73" s="24">
         <v>33418.148000000001</v>
       </c>
       <c r="AR73" s="24">
         <v>2798.8449999999998</v>
       </c>
       <c r="AS73" s="24">
         <v>206.47800000000001</v>
       </c>
       <c r="AT73" s="24">
         <v>81.605249999999998</v>
       </c>
       <c r="AU73" s="24">
-        <v>708</v>
+        <v>1653</v>
       </c>
       <c r="AV73" s="24">
-        <v>40.668999999999997</v>
+        <v>75.736999999999995</v>
       </c>
       <c r="AW73" s="24">
-        <v>4.4359999999999999</v>
+        <v>9.4559999999999995</v>
       </c>
       <c r="AX73" s="24">
-        <v>2.3911600000000002</v>
+        <v>4.8887400000000003</v>
       </c>
     </row>
     <row r="74" spans="1:50" ht="22.5">
       <c r="A74" s="20" t="s">
         <v>136</v>
       </c>
       <c r="B74" s="22" t="s">
         <v>137</v>
       </c>
       <c r="C74" s="7">
         <v>0</v>
       </c>
       <c r="D74" s="7">
         <v>0</v>
       </c>
       <c r="E74" s="7">
         <v>0.14399999999999999</v>
       </c>
       <c r="F74" s="7">
         <v>0.12023</v>
       </c>
       <c r="G74" s="9">
         <v>0</v>
       </c>
       <c r="H74" s="9">
@@ -15658,54 +15658,54 @@
       <c r="AO91" s="24">
         <v>214.47807</v>
       </c>
       <c r="AP91" s="24">
         <v>209.86234999999999</v>
       </c>
       <c r="AQ91" s="24">
         <v>401.851</v>
       </c>
       <c r="AR91" s="24">
         <v>111</v>
       </c>
       <c r="AS91" s="24">
         <v>551.13099999999997</v>
       </c>
       <c r="AT91" s="24">
         <v>423.49432999999999</v>
       </c>
       <c r="AU91" s="24">
         <v>24</v>
       </c>
       <c r="AV91" s="24">
         <v>8.8999999999999996E-2</v>
       </c>
       <c r="AW91" s="24">
-        <v>0</v>
+        <v>65.869</v>
       </c>
       <c r="AX91" s="24">
-        <v>0</v>
+        <v>90.484999999999999</v>
       </c>
     </row>
     <row r="92" spans="1:50" ht="45">
       <c r="A92" s="20" t="s">
         <v>172</v>
       </c>
       <c r="B92" s="22" t="s">
         <v>173</v>
       </c>
       <c r="C92" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D92" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E92" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F92" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G92" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H92" s="12" t="s">
@@ -16418,54 +16418,54 @@
       <c r="AO96" s="24">
         <v>4571.0839999999998</v>
       </c>
       <c r="AP96" s="24">
         <v>5738.5509000000002</v>
       </c>
       <c r="AQ96" s="24">
         <v>45.02</v>
       </c>
       <c r="AR96" s="24">
         <v>0.44600000000000001</v>
       </c>
       <c r="AS96" s="24">
         <v>3925.2402000000002</v>
       </c>
       <c r="AT96" s="24">
         <v>6341.6539499999999</v>
       </c>
       <c r="AU96" s="24">
         <v>0</v>
       </c>
       <c r="AV96" s="24">
         <v>0</v>
       </c>
       <c r="AW96" s="24">
-        <v>107.43</v>
+        <v>311.19499999999999</v>
       </c>
       <c r="AX96" s="24">
-        <v>152.85382000000001</v>
+        <v>532.39534000000003</v>
       </c>
     </row>
     <row r="97" spans="1:50" ht="33.75">
       <c r="A97" s="20" t="s">
         <v>182</v>
       </c>
       <c r="B97" s="22" t="s">
         <v>183</v>
       </c>
       <c r="C97" s="7">
         <v>22.513999999999999</v>
       </c>
       <c r="D97" s="7">
         <v>74.28716</v>
       </c>
       <c r="E97" s="7">
         <v>189.34030000000001</v>
       </c>
       <c r="F97" s="7">
         <v>272.45040999999998</v>
       </c>
       <c r="G97" s="9">
         <v>8.907</v>
       </c>
       <c r="H97" s="9">
@@ -16564,60 +16564,60 @@
       <c r="AM97" s="24">
         <v>359.34530000000001</v>
       </c>
       <c r="AN97" s="24">
         <v>773.01345000000003</v>
       </c>
       <c r="AO97" s="24">
         <v>447.82116000000002</v>
       </c>
       <c r="AP97" s="24">
         <v>801.98081999999999</v>
       </c>
       <c r="AQ97" s="24">
         <v>445.82907999999998</v>
       </c>
       <c r="AR97" s="24">
         <v>1207.6776400000001</v>
       </c>
       <c r="AS97" s="24">
         <v>488.96526</v>
       </c>
       <c r="AT97" s="24">
         <v>1313.3295800000001</v>
       </c>
       <c r="AU97" s="24">
-        <v>34.844000000000001</v>
+        <v>65.95</v>
       </c>
       <c r="AV97" s="24">
-        <v>100.899</v>
+        <v>192.61699999999999</v>
       </c>
       <c r="AW97" s="24">
-        <v>57.550750000000001</v>
+        <v>227.04420999999999</v>
       </c>
       <c r="AX97" s="24">
-        <v>47.283799999999999</v>
+        <v>174.40591000000001</v>
       </c>
     </row>
     <row r="98" spans="1:50" ht="22.5">
       <c r="A98" s="20" t="s">
         <v>184</v>
       </c>
       <c r="B98" s="22" t="s">
         <v>185</v>
       </c>
       <c r="C98" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D98" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E98" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G98" s="9">
         <v>0</v>
       </c>
       <c r="H98" s="9">
@@ -16722,54 +16722,54 @@
       <c r="AO98" s="24">
         <v>35.053339999999999</v>
       </c>
       <c r="AP98" s="24">
         <v>40.908679999999997</v>
       </c>
       <c r="AQ98" s="24">
         <v>0</v>
       </c>
       <c r="AR98" s="24">
         <v>0</v>
       </c>
       <c r="AS98" s="24">
         <v>45.570050000000002</v>
       </c>
       <c r="AT98" s="24">
         <v>37.362180000000002</v>
       </c>
       <c r="AU98" s="24">
         <v>0</v>
       </c>
       <c r="AV98" s="24">
         <v>0</v>
       </c>
       <c r="AW98" s="24">
-        <v>0</v>
+        <v>10.88</v>
       </c>
       <c r="AX98" s="24">
-        <v>0</v>
+        <v>22.851130000000001</v>
       </c>
     </row>
     <row r="99" spans="1:50" ht="33.75">
       <c r="A99" s="20" t="s">
         <v>186</v>
       </c>
       <c r="B99" s="22" t="s">
         <v>187</v>
       </c>
       <c r="C99" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D99" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E99" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F99" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G99" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H99" s="12" t="s">
@@ -17026,54 +17026,54 @@
       <c r="AO100" s="24">
         <v>99.331860000000006</v>
       </c>
       <c r="AP100" s="24">
         <v>369.61045999999999</v>
       </c>
       <c r="AQ100" s="24">
         <v>0</v>
       </c>
       <c r="AR100" s="24">
         <v>0</v>
       </c>
       <c r="AS100" s="24">
         <v>84.687439999999995</v>
       </c>
       <c r="AT100" s="24">
         <v>363.64661999999998</v>
       </c>
       <c r="AU100" s="24">
         <v>0</v>
       </c>
       <c r="AV100" s="24">
         <v>0</v>
       </c>
       <c r="AW100" s="24">
-        <v>9.2861999999999991</v>
+        <v>21.341760000000001</v>
       </c>
       <c r="AX100" s="24">
-        <v>38.694580000000002</v>
+        <v>97.137469999999993</v>
       </c>
     </row>
     <row r="101" spans="1:50" ht="33.75">
       <c r="A101" s="20" t="s">
         <v>190</v>
       </c>
       <c r="B101" s="22" t="s">
         <v>191</v>
       </c>
       <c r="C101" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D101" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E101" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F101" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G101" s="9">
         <v>0</v>
       </c>
       <c r="H101" s="9">
@@ -17178,54 +17178,54 @@
       <c r="AO101" s="24">
         <v>2.2370000000000001</v>
       </c>
       <c r="AP101" s="24">
         <v>11.731</v>
       </c>
       <c r="AQ101" s="24">
         <v>0</v>
       </c>
       <c r="AR101" s="24">
         <v>0</v>
       </c>
       <c r="AS101" s="24">
         <v>1.5629</v>
       </c>
       <c r="AT101" s="24">
         <v>8.9590999999999994</v>
       </c>
       <c r="AU101" s="24">
         <v>0</v>
       </c>
       <c r="AV101" s="24">
         <v>0</v>
       </c>
       <c r="AW101" s="24">
-        <v>0.03</v>
+        <v>0.10580000000000001</v>
       </c>
       <c r="AX101" s="24">
-        <v>0.23100000000000001</v>
+        <v>0.68700000000000006</v>
       </c>
     </row>
     <row r="102" spans="1:50" ht="33.75">
       <c r="A102" s="20" t="s">
         <v>192</v>
       </c>
       <c r="B102" s="22" t="s">
         <v>193</v>
       </c>
       <c r="C102" s="7">
         <v>0</v>
       </c>
       <c r="D102" s="7">
         <v>0</v>
       </c>
       <c r="E102" s="7">
         <v>3.1E-2</v>
       </c>
       <c r="F102" s="7">
         <v>3.7260000000000001E-2</v>
       </c>
       <c r="G102" s="9">
         <v>0</v>
       </c>
       <c r="H102" s="9">
@@ -17330,54 +17330,54 @@
       <c r="AO102" s="24">
         <v>16506.12066</v>
       </c>
       <c r="AP102" s="24">
         <v>14016.406080000001</v>
       </c>
       <c r="AQ102" s="24">
         <v>28.2</v>
       </c>
       <c r="AR102" s="24">
         <v>1.73</v>
       </c>
       <c r="AS102" s="24">
         <v>22673.920999999998</v>
       </c>
       <c r="AT102" s="24">
         <v>12560.836939999999</v>
       </c>
       <c r="AU102" s="24">
         <v>0</v>
       </c>
       <c r="AV102" s="24">
         <v>0</v>
       </c>
       <c r="AW102" s="24">
-        <v>0</v>
+        <v>5.6000000000000001E-2</v>
       </c>
       <c r="AX102" s="24">
-        <v>0</v>
+        <v>0.23899999999999999</v>
       </c>
     </row>
     <row r="103" spans="1:50" ht="78.75">
       <c r="A103" s="20" t="s">
         <v>194</v>
       </c>
       <c r="B103" s="22" t="s">
         <v>195</v>
       </c>
       <c r="C103" s="7">
         <v>0</v>
       </c>
       <c r="D103" s="7">
         <v>0</v>
       </c>
       <c r="E103" s="7">
         <v>8.1000000000000003E-2</v>
       </c>
       <c r="F103" s="7">
         <v>0.17999000000000001</v>
       </c>
       <c r="G103" s="9">
         <v>0</v>
       </c>
       <c r="H103" s="9">
@@ -17628,54 +17628,54 @@
       <c r="AM104" s="24">
         <v>1.2569999999999999</v>
       </c>
       <c r="AN104" s="24">
         <v>96.834000000000003</v>
       </c>
       <c r="AO104" s="24">
         <v>0</v>
       </c>
       <c r="AP104" s="24">
         <v>0</v>
       </c>
       <c r="AQ104" s="24">
         <v>0</v>
       </c>
       <c r="AR104" s="24">
         <v>0</v>
       </c>
       <c r="AS104" s="24">
         <v>0</v>
       </c>
       <c r="AT104" s="24">
         <v>0</v>
       </c>
       <c r="AU104" s="24">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="AV104" s="24">
-        <v>0</v>
+        <v>0.16</v>
       </c>
       <c r="AW104" s="24">
         <v>0</v>
       </c>
       <c r="AX104" s="24">
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:50" ht="22.5">
       <c r="A105" s="20" t="s">
         <v>198</v>
       </c>
       <c r="B105" s="22" t="s">
         <v>199</v>
       </c>
       <c r="C105" s="7">
         <v>0</v>
       </c>
       <c r="D105" s="7">
         <v>0</v>
       </c>
       <c r="E105" s="7">
         <v>7.3562000000000003</v>
       </c>
       <c r="F105" s="7">
@@ -17780,60 +17780,60 @@
       <c r="AM105" s="24">
         <v>43.655999999999999</v>
       </c>
       <c r="AN105" s="24">
         <v>70.819999999999993</v>
       </c>
       <c r="AO105" s="24">
         <v>658.82186999999999</v>
       </c>
       <c r="AP105" s="24">
         <v>1157.0436999999999</v>
       </c>
       <c r="AQ105" s="24">
         <v>82.784999999999997</v>
       </c>
       <c r="AR105" s="24">
         <v>111.76</v>
       </c>
       <c r="AS105" s="24">
         <v>984.01725999999996</v>
       </c>
       <c r="AT105" s="24">
         <v>1524.7297599999999</v>
       </c>
       <c r="AU105" s="24">
-        <v>4.6989999999999998</v>
+        <v>7.569</v>
       </c>
       <c r="AV105" s="24">
-        <v>7.18</v>
+        <v>11.907</v>
       </c>
       <c r="AW105" s="24">
-        <v>20.00299</v>
+        <v>59.179690000000001</v>
       </c>
       <c r="AX105" s="24">
-        <v>60.683070000000001</v>
+        <v>140.21617000000001</v>
       </c>
     </row>
     <row r="106" spans="1:50" ht="22.5">
       <c r="A106" s="20" t="s">
         <v>200</v>
       </c>
       <c r="B106" s="22" t="s">
         <v>201</v>
       </c>
       <c r="C106" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D106" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E106" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F106" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G106" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H106" s="12" t="s">
@@ -18242,54 +18242,54 @@
       <c r="AO108" s="24">
         <v>0.79920000000000002</v>
       </c>
       <c r="AP108" s="24">
         <v>4.9564599999999999</v>
       </c>
       <c r="AQ108" s="24">
         <v>0</v>
       </c>
       <c r="AR108" s="24">
         <v>0</v>
       </c>
       <c r="AS108" s="24">
         <v>0.24959999999999999</v>
       </c>
       <c r="AT108" s="24">
         <v>1.2723599999999999</v>
       </c>
       <c r="AU108" s="24">
         <v>0</v>
       </c>
       <c r="AV108" s="24">
         <v>0</v>
       </c>
       <c r="AW108" s="24">
-        <v>1.2800000000000001E-2</v>
+        <v>2.5600000000000001E-2</v>
       </c>
       <c r="AX108" s="24">
-        <v>0.11589000000000001</v>
+        <v>0.21634</v>
       </c>
     </row>
     <row r="109" spans="1:50" ht="22.5">
       <c r="A109" s="20" t="s">
         <v>206</v>
       </c>
       <c r="B109" s="22" t="s">
         <v>207</v>
       </c>
       <c r="C109" s="7">
         <v>0</v>
       </c>
       <c r="D109" s="7">
         <v>0</v>
       </c>
       <c r="E109" s="7">
         <v>234.53872000000001</v>
       </c>
       <c r="F109" s="7">
         <v>534.78638999999998</v>
       </c>
       <c r="G109" s="9">
         <v>0</v>
       </c>
       <c r="H109" s="9">
@@ -18394,54 +18394,54 @@
       <c r="AO109" s="24">
         <v>1377.2603300000001</v>
       </c>
       <c r="AP109" s="24">
         <v>4646.2365499999996</v>
       </c>
       <c r="AQ109" s="24">
         <v>80.032600000000002</v>
       </c>
       <c r="AR109" s="24">
         <v>46.653260000000003</v>
       </c>
       <c r="AS109" s="24">
         <v>979.08969000000002</v>
       </c>
       <c r="AT109" s="24">
         <v>3838.5286099999998</v>
       </c>
       <c r="AU109" s="24">
         <v>0</v>
       </c>
       <c r="AV109" s="24">
         <v>0</v>
       </c>
       <c r="AW109" s="24">
-        <v>73.182590000000005</v>
+        <v>132.39986999999999</v>
       </c>
       <c r="AX109" s="24">
-        <v>349.26814000000002</v>
+        <v>596.47403999999995</v>
       </c>
     </row>
     <row r="110" spans="1:50" ht="78.75">
       <c r="A110" s="20" t="s">
         <v>208</v>
       </c>
       <c r="B110" s="22" t="s">
         <v>209</v>
       </c>
       <c r="C110" s="7">
         <v>6.4</v>
       </c>
       <c r="D110" s="7">
         <v>10.208</v>
       </c>
       <c r="E110" s="7">
         <v>1796.2911999999999</v>
       </c>
       <c r="F110" s="7">
         <v>1057.7447999999999</v>
       </c>
       <c r="G110" s="9">
         <v>28.232399999999998</v>
       </c>
       <c r="H110" s="9">
@@ -18546,54 +18546,54 @@
       <c r="AO110" s="24">
         <v>831.27948000000004</v>
       </c>
       <c r="AP110" s="24">
         <v>722.40950999999995</v>
       </c>
       <c r="AQ110" s="24">
         <v>159.00378000000001</v>
       </c>
       <c r="AR110" s="24">
         <v>166.90170000000001</v>
       </c>
       <c r="AS110" s="24">
         <v>581.05190000000005</v>
       </c>
       <c r="AT110" s="24">
         <v>743.08330999999998</v>
       </c>
       <c r="AU110" s="24">
         <v>1.764</v>
       </c>
       <c r="AV110" s="24">
         <v>3.46</v>
       </c>
       <c r="AW110" s="24">
-        <v>35.963000000000001</v>
+        <v>68.81</v>
       </c>
       <c r="AX110" s="24">
-        <v>48.346130000000002</v>
+        <v>92.595799999999997</v>
       </c>
     </row>
     <row r="111" spans="1:50" ht="33.75">
       <c r="A111" s="20" t="s">
         <v>210</v>
       </c>
       <c r="B111" s="22" t="s">
         <v>211</v>
       </c>
       <c r="C111" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D111" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E111" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F111" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G111" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H111" s="12" t="s">
@@ -18844,60 +18844,60 @@
       <c r="AM112" s="24">
         <v>887.7</v>
       </c>
       <c r="AN112" s="24">
         <v>5.3159999999999998</v>
       </c>
       <c r="AO112" s="24">
         <v>283.6644</v>
       </c>
       <c r="AP112" s="24">
         <v>372.87112000000002</v>
       </c>
       <c r="AQ112" s="24">
         <v>157</v>
       </c>
       <c r="AR112" s="24">
         <v>2.742</v>
       </c>
       <c r="AS112" s="24">
         <v>420.62013999999999</v>
       </c>
       <c r="AT112" s="24">
         <v>594.46835999999996</v>
       </c>
       <c r="AU112" s="24">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="AV112" s="24">
-        <v>6.0000000000000001E-3</v>
+        <v>5.0999999999999997E-2</v>
       </c>
       <c r="AW112" s="24">
-        <v>69.050640000000001</v>
+        <v>107.9272</v>
       </c>
       <c r="AX112" s="24">
-        <v>43.614179999999998</v>
+        <v>72.410499999999999</v>
       </c>
     </row>
     <row r="113" spans="1:50" ht="78.75">
       <c r="A113" s="20" t="s">
         <v>214</v>
       </c>
       <c r="B113" s="22" t="s">
         <v>215</v>
       </c>
       <c r="C113" s="7">
         <v>0</v>
       </c>
       <c r="D113" s="7">
         <v>0</v>
       </c>
       <c r="E113" s="7">
         <v>149.10111000000001</v>
       </c>
       <c r="F113" s="7">
         <v>198.12844000000001</v>
       </c>
       <c r="G113" s="9">
         <v>0</v>
       </c>
       <c r="H113" s="9">
@@ -18996,60 +18996,60 @@
       <c r="AM113" s="24">
         <v>793.28099999999995</v>
       </c>
       <c r="AN113" s="24">
         <v>954.87986000000001</v>
       </c>
       <c r="AO113" s="24">
         <v>3432.85554</v>
       </c>
       <c r="AP113" s="24">
         <v>7330.5743300000004</v>
       </c>
       <c r="AQ113" s="24">
         <v>882.95</v>
       </c>
       <c r="AR113" s="24">
         <v>1212.9214199999999</v>
       </c>
       <c r="AS113" s="24">
         <v>4601.4340700000002</v>
       </c>
       <c r="AT113" s="24">
         <v>8124.5953200000004</v>
       </c>
       <c r="AU113" s="24">
-        <v>72.873999999999995</v>
+        <v>117.111</v>
       </c>
       <c r="AV113" s="24">
-        <v>115.663</v>
+        <v>186.70599999999999</v>
       </c>
       <c r="AW113" s="24">
-        <v>259.95380999999998</v>
+        <v>485.56812000000002</v>
       </c>
       <c r="AX113" s="24">
-        <v>690.75876000000005</v>
+        <v>1244.4622400000001</v>
       </c>
     </row>
     <row r="114" spans="1:50" ht="54.75" customHeight="1">
       <c r="A114" s="20" t="s">
         <v>216</v>
       </c>
       <c r="B114" s="22" t="s">
         <v>217</v>
       </c>
       <c r="C114" s="7">
         <v>0</v>
       </c>
       <c r="D114" s="7">
         <v>0</v>
       </c>
       <c r="E114" s="7">
         <v>3.028</v>
       </c>
       <c r="F114" s="7">
         <v>4.1769800000000004</v>
       </c>
       <c r="G114" s="9">
         <v>0</v>
       </c>
       <c r="H114" s="9">
@@ -19762,54 +19762,54 @@
       <c r="AO118" s="24">
         <v>250.65369000000001</v>
       </c>
       <c r="AP118" s="24">
         <v>1164.73687</v>
       </c>
       <c r="AQ118" s="24">
         <v>0</v>
       </c>
       <c r="AR118" s="24">
         <v>0</v>
       </c>
       <c r="AS118" s="24">
         <v>285.36192999999997</v>
       </c>
       <c r="AT118" s="24">
         <v>1398.1297099999999</v>
       </c>
       <c r="AU118" s="24">
         <v>0</v>
       </c>
       <c r="AV118" s="24">
         <v>0</v>
       </c>
       <c r="AW118" s="24">
-        <v>18.840800000000002</v>
+        <v>34.630400000000002</v>
       </c>
       <c r="AX118" s="24">
-        <v>90.453760000000003</v>
+        <v>165.82209</v>
       </c>
     </row>
     <row r="119" spans="1:50" ht="59.25" customHeight="1">
       <c r="A119" s="20" t="s">
         <v>226</v>
       </c>
       <c r="B119" s="22" t="s">
         <v>227</v>
       </c>
       <c r="C119" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D119" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E119" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F119" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G119" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H119" s="12" t="s">
@@ -19914,54 +19914,54 @@
       <c r="AO119" s="24">
         <v>99.338200000000001</v>
       </c>
       <c r="AP119" s="24">
         <v>210.53577000000001</v>
       </c>
       <c r="AQ119" s="24">
         <v>0</v>
       </c>
       <c r="AR119" s="24">
         <v>0</v>
       </c>
       <c r="AS119" s="24">
         <v>244.36600000000001</v>
       </c>
       <c r="AT119" s="24">
         <v>454.678</v>
       </c>
       <c r="AU119" s="24">
         <v>0</v>
       </c>
       <c r="AV119" s="24">
         <v>0</v>
       </c>
       <c r="AW119" s="24">
-        <v>14.2</v>
+        <v>24.056000000000001</v>
       </c>
       <c r="AX119" s="24">
-        <v>27.413</v>
+        <v>46.89</v>
       </c>
     </row>
     <row r="120" spans="1:50" ht="56.25">
       <c r="A120" s="20" t="s">
         <v>228</v>
       </c>
       <c r="B120" s="22" t="s">
         <v>229</v>
       </c>
       <c r="C120" s="7">
         <v>0</v>
       </c>
       <c r="D120" s="7">
         <v>0</v>
       </c>
       <c r="E120" s="7">
         <v>149.95617999999999</v>
       </c>
       <c r="F120" s="7">
         <v>178.51340999999999</v>
       </c>
       <c r="G120" s="9">
         <v>0.5</v>
       </c>
       <c r="H120" s="9">
@@ -20066,54 +20066,54 @@
       <c r="AO120" s="24">
         <v>88.285039999999995</v>
       </c>
       <c r="AP120" s="24">
         <v>97.669659999999993</v>
       </c>
       <c r="AQ120" s="24">
         <v>0</v>
       </c>
       <c r="AR120" s="24">
         <v>0</v>
       </c>
       <c r="AS120" s="24">
         <v>38.967199999999998</v>
       </c>
       <c r="AT120" s="24">
         <v>76.940929999999994</v>
       </c>
       <c r="AU120" s="24">
         <v>0</v>
       </c>
       <c r="AV120" s="24">
         <v>0</v>
       </c>
       <c r="AW120" s="24">
-        <v>0</v>
+        <v>2.0125000000000002</v>
       </c>
       <c r="AX120" s="24">
-        <v>0</v>
+        <v>6.5791599999999999</v>
       </c>
     </row>
     <row r="121" spans="1:50" ht="78.75">
       <c r="A121" s="20" t="s">
         <v>230</v>
       </c>
       <c r="B121" s="22" t="s">
         <v>231</v>
       </c>
       <c r="C121" s="7">
         <v>0</v>
       </c>
       <c r="D121" s="7">
         <v>0</v>
       </c>
       <c r="E121" s="7">
         <v>3.9293</v>
       </c>
       <c r="F121" s="7">
         <v>19.564229999999998</v>
       </c>
       <c r="G121" s="9">
         <v>0</v>
       </c>
       <c r="H121" s="9">
@@ -20218,54 +20218,54 @@
       <c r="AO121" s="24">
         <v>42.340130000000002</v>
       </c>
       <c r="AP121" s="24">
         <v>121.11133</v>
       </c>
       <c r="AQ121" s="24">
         <v>0</v>
       </c>
       <c r="AR121" s="24">
         <v>0</v>
       </c>
       <c r="AS121" s="24">
         <v>85.496099999999998</v>
       </c>
       <c r="AT121" s="24">
         <v>98.524720000000002</v>
       </c>
       <c r="AU121" s="24">
         <v>0</v>
       </c>
       <c r="AV121" s="24">
         <v>0</v>
       </c>
       <c r="AW121" s="24">
-        <v>5.7742599999999999</v>
+        <v>8.9485399999999995</v>
       </c>
       <c r="AX121" s="24">
-        <v>4.1496000000000004</v>
+        <v>16.74483</v>
       </c>
     </row>
     <row r="122" spans="1:50" ht="56.25">
       <c r="A122" s="20" t="s">
         <v>232</v>
       </c>
       <c r="B122" s="22" t="s">
         <v>233</v>
       </c>
       <c r="C122" s="7">
         <v>0</v>
       </c>
       <c r="D122" s="7">
         <v>0</v>
       </c>
       <c r="E122" s="7">
         <v>0.01</v>
       </c>
       <c r="F122" s="7">
         <v>9.325E-2</v>
       </c>
       <c r="G122" s="9">
         <v>1.7</v>
       </c>
       <c r="H122" s="9">
@@ -20370,54 +20370,54 @@
       <c r="AO122" s="24">
         <v>110.3938</v>
       </c>
       <c r="AP122" s="24">
         <v>92.786360000000002</v>
       </c>
       <c r="AQ122" s="24">
         <v>0</v>
       </c>
       <c r="AR122" s="24">
         <v>0</v>
       </c>
       <c r="AS122" s="24">
         <v>539.58910000000003</v>
       </c>
       <c r="AT122" s="24">
         <v>459.66138999999998</v>
       </c>
       <c r="AU122" s="24">
         <v>0</v>
       </c>
       <c r="AV122" s="24">
         <v>0</v>
       </c>
       <c r="AW122" s="24">
-        <v>25.971260000000001</v>
+        <v>26.153729999999999</v>
       </c>
       <c r="AX122" s="24">
-        <v>24.311710000000001</v>
+        <v>24.540780000000002</v>
       </c>
     </row>
     <row r="123" spans="1:50" ht="67.5">
       <c r="A123" s="20" t="s">
         <v>234</v>
       </c>
       <c r="B123" s="22" t="s">
         <v>235</v>
       </c>
       <c r="C123" s="7">
         <v>0</v>
       </c>
       <c r="D123" s="7">
         <v>0</v>
       </c>
       <c r="E123" s="7">
         <v>1.4999999999999999E-4</v>
       </c>
       <c r="F123" s="7">
         <v>6.54E-2</v>
       </c>
       <c r="G123" s="9">
         <v>0</v>
       </c>
       <c r="H123" s="9">
@@ -20522,54 +20522,54 @@
       <c r="AO123" s="24">
         <v>5.0918200000000002</v>
       </c>
       <c r="AP123" s="24">
         <v>29.589500000000001</v>
       </c>
       <c r="AQ123" s="24">
         <v>0</v>
       </c>
       <c r="AR123" s="24">
         <v>0</v>
       </c>
       <c r="AS123" s="24">
         <v>5.1936200000000001</v>
       </c>
       <c r="AT123" s="24">
         <v>29.703980000000001</v>
       </c>
       <c r="AU123" s="24">
         <v>0</v>
       </c>
       <c r="AV123" s="24">
         <v>0</v>
       </c>
       <c r="AW123" s="24">
-        <v>0.90303999999999995</v>
+        <v>1.1027199999999999</v>
       </c>
       <c r="AX123" s="24">
-        <v>6.6303599999999996</v>
+        <v>7.5805400000000001</v>
       </c>
     </row>
     <row r="124" spans="1:50" ht="45">
       <c r="A124" s="20" t="s">
         <v>236</v>
       </c>
       <c r="B124" s="22" t="s">
         <v>237</v>
       </c>
       <c r="C124" s="7">
         <v>0</v>
       </c>
       <c r="D124" s="7">
         <v>0</v>
       </c>
       <c r="E124" s="7">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="F124" s="7">
         <v>1.2999999999999999E-2</v>
       </c>
       <c r="G124" s="9">
         <v>0</v>
       </c>
       <c r="H124" s="9">
@@ -20674,54 +20674,54 @@
       <c r="AO124" s="24">
         <v>301.77465000000001</v>
       </c>
       <c r="AP124" s="24">
         <v>462.71051</v>
       </c>
       <c r="AQ124" s="24">
         <v>2</v>
       </c>
       <c r="AR124" s="24">
         <v>1.0999999999999999E-2</v>
       </c>
       <c r="AS124" s="24">
         <v>543.71090000000004</v>
       </c>
       <c r="AT124" s="24">
         <v>605.68050000000005</v>
       </c>
       <c r="AU124" s="24">
         <v>0</v>
       </c>
       <c r="AV124" s="24">
         <v>0</v>
       </c>
       <c r="AW124" s="24">
-        <v>40.015999999999998</v>
+        <v>116.3369</v>
       </c>
       <c r="AX124" s="24">
-        <v>21.613779999999998</v>
+        <v>113.26372000000001</v>
       </c>
     </row>
     <row r="125" spans="1:50" ht="45">
       <c r="A125" s="20" t="s">
         <v>238</v>
       </c>
       <c r="B125" s="22" t="s">
         <v>239</v>
       </c>
       <c r="C125" s="7">
         <v>0</v>
       </c>
       <c r="D125" s="7">
         <v>0</v>
       </c>
       <c r="E125" s="7">
         <v>216.49951999999999</v>
       </c>
       <c r="F125" s="7">
         <v>200.69924</v>
       </c>
       <c r="G125" s="9">
         <v>0</v>
       </c>
       <c r="H125" s="9">
@@ -20826,54 +20826,54 @@
       <c r="AO125" s="24">
         <v>755.28107999999997</v>
       </c>
       <c r="AP125" s="24">
         <v>878.38028999999995</v>
       </c>
       <c r="AQ125" s="24">
         <v>17.512599999999999</v>
       </c>
       <c r="AR125" s="24">
         <v>23.9087</v>
       </c>
       <c r="AS125" s="24">
         <v>972.27238999999997</v>
       </c>
       <c r="AT125" s="24">
         <v>1472.45147</v>
       </c>
       <c r="AU125" s="24">
         <v>0</v>
       </c>
       <c r="AV125" s="24">
         <v>0</v>
       </c>
       <c r="AW125" s="24">
-        <v>39.069580000000002</v>
+        <v>99.723830000000007</v>
       </c>
       <c r="AX125" s="24">
-        <v>71.310640000000006</v>
+        <v>166.13437999999999</v>
       </c>
     </row>
     <row r="126" spans="1:50" ht="33.75">
       <c r="A126" s="20" t="s">
         <v>240</v>
       </c>
       <c r="B126" s="22" t="s">
         <v>241</v>
       </c>
       <c r="C126" s="7">
         <v>0</v>
       </c>
       <c r="D126" s="7">
         <v>0</v>
       </c>
       <c r="E126" s="7">
         <v>0.9</v>
       </c>
       <c r="F126" s="7">
         <v>1.645</v>
       </c>
       <c r="G126" s="9">
         <v>0</v>
       </c>
       <c r="H126" s="9">
@@ -21130,54 +21130,54 @@
       <c r="AO127" s="24">
         <v>5750.6840000000002</v>
       </c>
       <c r="AP127" s="24">
         <v>5343.0888100000002</v>
       </c>
       <c r="AQ127" s="24">
         <v>0</v>
       </c>
       <c r="AR127" s="24">
         <v>0</v>
       </c>
       <c r="AS127" s="24">
         <v>3948.47192</v>
       </c>
       <c r="AT127" s="24">
         <v>5493.7455900000004</v>
       </c>
       <c r="AU127" s="24">
         <v>0</v>
       </c>
       <c r="AV127" s="24">
         <v>0</v>
       </c>
       <c r="AW127" s="24">
-        <v>2.8490000000000002</v>
+        <v>31.701879999999999</v>
       </c>
       <c r="AX127" s="24">
-        <v>4.3789999999999996</v>
+        <v>55.194000000000003</v>
       </c>
     </row>
     <row r="128" spans="1:50" ht="22.5">
       <c r="A128" s="20" t="s">
         <v>244</v>
       </c>
       <c r="B128" s="22" t="s">
         <v>245</v>
       </c>
       <c r="C128" s="7">
         <v>0</v>
       </c>
       <c r="D128" s="7">
         <v>0</v>
       </c>
       <c r="E128" s="7">
         <v>2.0373100000000002</v>
       </c>
       <c r="F128" s="7">
         <v>14.329470000000001</v>
       </c>
       <c r="G128" s="9">
         <v>0</v>
       </c>
       <c r="H128" s="9">
@@ -21282,54 +21282,54 @@
       <c r="AO128" s="24">
         <v>339.63643000000002</v>
       </c>
       <c r="AP128" s="24">
         <v>655.91346999999996</v>
       </c>
       <c r="AQ128" s="24">
         <v>300</v>
       </c>
       <c r="AR128" s="24">
         <v>10.5</v>
       </c>
       <c r="AS128" s="24">
         <v>962.06494999999995</v>
       </c>
       <c r="AT128" s="24">
         <v>1483.8276699999999</v>
       </c>
       <c r="AU128" s="24">
         <v>0</v>
       </c>
       <c r="AV128" s="24">
         <v>0</v>
       </c>
       <c r="AW128" s="24">
-        <v>2.9734799999999999</v>
+        <v>21.541709999999998</v>
       </c>
       <c r="AX128" s="24">
-        <v>8.8185400000000005</v>
+        <v>39.58381</v>
       </c>
     </row>
     <row r="129" spans="1:50" ht="56.25">
       <c r="A129" s="20" t="s">
         <v>246</v>
       </c>
       <c r="B129" s="22" t="s">
         <v>247</v>
       </c>
       <c r="C129" s="7">
         <v>0</v>
       </c>
       <c r="D129" s="7">
         <v>0</v>
       </c>
       <c r="E129" s="7">
         <v>0.33</v>
       </c>
       <c r="F129" s="7">
         <v>0.17799999999999999</v>
       </c>
       <c r="G129" s="9">
         <v>0</v>
       </c>
       <c r="H129" s="9">
@@ -21434,54 +21434,54 @@
       <c r="AO129" s="24">
         <v>5285.6030000000001</v>
       </c>
       <c r="AP129" s="24">
         <v>1724.25386</v>
       </c>
       <c r="AQ129" s="24">
         <v>0</v>
       </c>
       <c r="AR129" s="24">
         <v>0</v>
       </c>
       <c r="AS129" s="24">
         <v>5456.8496100000002</v>
       </c>
       <c r="AT129" s="24">
         <v>1841.52613</v>
       </c>
       <c r="AU129" s="24">
         <v>0</v>
       </c>
       <c r="AV129" s="24">
         <v>0</v>
       </c>
       <c r="AW129" s="24">
-        <v>370.66296</v>
+        <v>861.98946000000001</v>
       </c>
       <c r="AX129" s="24">
-        <v>94.298919999999995</v>
+        <v>204.93678</v>
       </c>
     </row>
     <row r="130" spans="1:50" ht="78.75">
       <c r="A130" s="20" t="s">
         <v>248</v>
       </c>
       <c r="B130" s="22" t="s">
         <v>249</v>
       </c>
       <c r="C130" s="7">
         <v>0</v>
       </c>
       <c r="D130" s="7">
         <v>0</v>
       </c>
       <c r="E130" s="7">
         <v>544.274</v>
       </c>
       <c r="F130" s="7">
         <v>76.528130000000004</v>
       </c>
       <c r="G130" s="9">
         <v>0</v>
       </c>
       <c r="H130" s="9">
@@ -21586,54 +21586,54 @@
       <c r="AO130" s="24">
         <v>8897.8252100000009</v>
       </c>
       <c r="AP130" s="24">
         <v>2230.3531699999999</v>
       </c>
       <c r="AQ130" s="24">
         <v>0.08</v>
       </c>
       <c r="AR130" s="24">
         <v>3.3000000000000002E-2</v>
       </c>
       <c r="AS130" s="24">
         <v>12001.736929999999</v>
       </c>
       <c r="AT130" s="24">
         <v>3527.1026499999998</v>
       </c>
       <c r="AU130" s="24">
         <v>0</v>
       </c>
       <c r="AV130" s="24">
         <v>0</v>
       </c>
       <c r="AW130" s="24">
-        <v>1987.09617</v>
+        <v>3668.3403899999998</v>
       </c>
       <c r="AX130" s="24">
-        <v>540.56596000000002</v>
+        <v>981.98997999999995</v>
       </c>
     </row>
     <row r="131" spans="1:50">
       <c r="A131" s="20" t="s">
         <v>250</v>
       </c>
       <c r="B131" s="22" t="s">
         <v>251</v>
       </c>
       <c r="C131" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D131" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E131" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F131" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G131" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H131" s="12" t="s">
@@ -21738,54 +21738,54 @@
       <c r="AO131" s="24">
         <v>178.042</v>
       </c>
       <c r="AP131" s="24">
         <v>116.42829999999999</v>
       </c>
       <c r="AQ131" s="24">
         <v>0</v>
       </c>
       <c r="AR131" s="24">
         <v>0</v>
       </c>
       <c r="AS131" s="24">
         <v>632.90899000000002</v>
       </c>
       <c r="AT131" s="24">
         <v>392.35651000000001</v>
       </c>
       <c r="AU131" s="24">
         <v>0</v>
       </c>
       <c r="AV131" s="24">
         <v>0</v>
       </c>
       <c r="AW131" s="24">
-        <v>21.22</v>
+        <v>32.5</v>
       </c>
       <c r="AX131" s="24">
-        <v>11.061999999999999</v>
+        <v>18.989999999999998</v>
       </c>
     </row>
     <row r="132" spans="1:50" ht="33.75">
       <c r="A132" s="20" t="s">
         <v>252</v>
       </c>
       <c r="B132" s="22" t="s">
         <v>253</v>
       </c>
       <c r="C132" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D132" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E132" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F132" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G132" s="9">
         <v>0</v>
       </c>
       <c r="H132" s="9">
@@ -22644,54 +22644,54 @@
       <c r="AM137" s="24">
         <v>2502.39</v>
       </c>
       <c r="AN137" s="24">
         <v>18.75271</v>
       </c>
       <c r="AO137" s="24">
         <v>172</v>
       </c>
       <c r="AP137" s="24">
         <v>5.0620000000000003</v>
       </c>
       <c r="AQ137" s="24">
         <v>6409.2209999999995</v>
       </c>
       <c r="AR137" s="24">
         <v>198.78</v>
       </c>
       <c r="AS137" s="24">
         <v>122</v>
       </c>
       <c r="AT137" s="24">
         <v>6.2058999999999997</v>
       </c>
       <c r="AU137" s="24">
-        <v>425.1</v>
+        <v>1353.1</v>
       </c>
       <c r="AV137" s="24">
-        <v>1.395</v>
+        <v>6.9189999999999996</v>
       </c>
       <c r="AW137" s="24">
         <v>0</v>
       </c>
       <c r="AX137" s="24">
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:50" ht="33.75">
       <c r="A138" s="20" t="s">
         <v>264</v>
       </c>
       <c r="B138" s="22" t="s">
         <v>265</v>
       </c>
       <c r="C138" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D138" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E138" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F138" s="12" t="s">
@@ -23100,60 +23100,60 @@
       <c r="AM140" s="25">
         <v>19161.88</v>
       </c>
       <c r="AN140" s="25">
         <v>56.055169999999997</v>
       </c>
       <c r="AO140" s="25">
         <v>1469.0820000000001</v>
       </c>
       <c r="AP140" s="25">
         <v>94.150069999999999</v>
       </c>
       <c r="AQ140" s="25">
         <v>27448.487000000001</v>
       </c>
       <c r="AR140" s="25">
         <v>73.102109999999996</v>
       </c>
       <c r="AS140" s="25">
         <v>1902.6950999999999</v>
       </c>
       <c r="AT140" s="25">
         <v>186.05190999999999</v>
       </c>
       <c r="AU140" s="25">
-        <v>1623</v>
+        <v>2292.5</v>
       </c>
       <c r="AV140" s="25">
-        <v>5.0296399999999997</v>
+        <v>7.7915799999999997</v>
       </c>
       <c r="AW140" s="25">
-        <v>195</v>
+        <v>327.07119999999998</v>
       </c>
       <c r="AX140" s="25">
-        <v>32.882800000000003</v>
+        <v>46.833359999999999</v>
       </c>
     </row>
     <row r="141" spans="1:50">
       <c r="C141" s="9"/>
       <c r="D141" s="9"/>
       <c r="E141" s="9"/>
       <c r="F141" s="9"/>
       <c r="G141" s="9"/>
       <c r="H141" s="9"/>
       <c r="I141" s="9"/>
       <c r="J141" s="9"/>
       <c r="K141" s="9"/>
       <c r="L141" s="9"/>
       <c r="M141" s="9"/>
       <c r="N141" s="9"/>
       <c r="O141" s="9"/>
       <c r="P141" s="9"/>
       <c r="Q141" s="9"/>
       <c r="R141" s="9"/>
       <c r="S141" s="9"/>
       <c r="T141" s="9"/>
       <c r="U141" s="9"/>
       <c r="V141" s="9"/>
       <c r="W141" s="9"/>
       <c r="X141" s="9"/>