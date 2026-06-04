--- v1 (2026-05-13)
+++ v2 (2026-06-04)
@@ -1,51 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.kaiypova\Desktop\Динамика по взаимной торговле 2011-2026-15052026\kaz\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="2015-2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2015-2026'!$O$6:$V$140</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2015-2026'!$3:$5</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1927" uniqueCount="280">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>0201</t>
   </si>
   <si>
     <t>Мясо крупного рогатого скота, свежее или охлажденное</t>
@@ -854,57 +859,57 @@
   <si>
     <t>Наименование товара</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Азық-түлік тауарлары бойынша Жамбыл облысының экспорты және импорты</t>
   </si>
   <si>
     <t>тонна</t>
   </si>
   <si>
     <t>мың АҚШ доллары</t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
     <t>*Алдын ала деректер.</t>
   </si>
   <si>
     <t>2025 *</t>
   </si>
   <si>
-    <t>2026 жылғы қаңтар-ақпан*</t>
+    <t>2026 жылғы қаңтар-наурыз*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="35">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1678,51 +1683,51 @@
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="9" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="31" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="12" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
@@ -1744,77 +1749,80 @@
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="17" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="19" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="18" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="12" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="12" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="12" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="81">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
     <cellStyle name="40% - Акцент1 2" xfId="7"/>
     <cellStyle name="40% - Акцент2 2" xfId="8"/>
     <cellStyle name="40% - Акцент3 2" xfId="9"/>
     <cellStyle name="40% - Акцент4 2" xfId="10"/>
     <cellStyle name="40% - Акцент5 2" xfId="11"/>
     <cellStyle name="40% - Акцент6 2" xfId="12"/>
     <cellStyle name="60% - Акцент1 2" xfId="13"/>
     <cellStyle name="60% - Акцент2 2" xfId="14"/>
     <cellStyle name="60% - Акцент3 2" xfId="15"/>
     <cellStyle name="60% - Акцент4 2" xfId="16"/>
     <cellStyle name="60% - Акцент5 2" xfId="17"/>
     <cellStyle name="60% - Акцент6 2" xfId="18"/>
     <cellStyle name="SAPBEXaggData" xfId="19"/>
     <cellStyle name="SAPBEXaggDataEmph" xfId="20"/>
     <cellStyle name="SAPBEXaggItem" xfId="21"/>
     <cellStyle name="SAPBEXaggItemX" xfId="22"/>
     <cellStyle name="SAPBEXchaText" xfId="23"/>
@@ -1915,116 +1923,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -2160,55 +2170,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AX142"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="AD1" workbookViewId="0">
-      <selection activeCell="AZ140" sqref="AZ140"/>
+      <selection activeCell="AZ11" sqref="AZ11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="36.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.85546875" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.85546875" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.85546875" style="1" customWidth="1"/>
     <col min="21" max="21" width="10.28515625" style="1" customWidth="1"/>
@@ -2223,276 +2233,276 @@
     <col min="30" max="30" width="12" style="1" customWidth="1"/>
     <col min="31" max="31" width="11.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="13" style="5" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="11.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="13" style="5" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="9.85546875" style="1" customWidth="1"/>
     <col min="36" max="36" width="11.7109375" style="1" customWidth="1"/>
     <col min="37" max="37" width="9.28515625" style="1" customWidth="1"/>
     <col min="38" max="38" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="11.7109375" style="1" customWidth="1"/>
     <col min="40" max="40" width="12.140625" style="1" customWidth="1"/>
     <col min="41" max="41" width="10.5703125" style="1" customWidth="1"/>
     <col min="42" max="42" width="11" style="1" customWidth="1"/>
     <col min="43" max="43" width="11.7109375" style="1" customWidth="1"/>
     <col min="44" max="44" width="12.140625" style="1" customWidth="1"/>
     <col min="45" max="45" width="10.5703125" style="1" customWidth="1"/>
     <col min="46" max="46" width="11" style="1" customWidth="1"/>
     <col min="47" max="47" width="11.7109375" style="1" customWidth="1"/>
     <col min="48" max="48" width="12.140625" style="1" customWidth="1"/>
     <col min="49" max="49" width="10.5703125" style="1" customWidth="1"/>
     <col min="50" max="50" width="11" style="1" customWidth="1"/>
     <col min="51" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:50" ht="30" customHeight="1">
-      <c r="A1" s="31" t="s">
+      <c r="A1" s="38" t="s">
         <v>273</v>
       </c>
-      <c r="B1" s="31"/>
-[...31 lines deleted...]
-      <c r="AH1" s="31"/>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
+      <c r="I1" s="38"/>
+      <c r="J1" s="38"/>
+      <c r="K1" s="38"/>
+      <c r="L1" s="38"/>
+      <c r="M1" s="38"/>
+      <c r="N1" s="38"/>
+      <c r="O1" s="38"/>
+      <c r="P1" s="38"/>
+      <c r="Q1" s="38"/>
+      <c r="R1" s="38"/>
+      <c r="S1" s="38"/>
+      <c r="T1" s="38"/>
+      <c r="U1" s="38"/>
+      <c r="V1" s="38"/>
+      <c r="W1" s="38"/>
+      <c r="X1" s="38"/>
+      <c r="Y1" s="38"/>
+      <c r="Z1" s="38"/>
+      <c r="AA1" s="38"/>
+      <c r="AB1" s="38"/>
+      <c r="AC1" s="38"/>
+      <c r="AD1" s="38"/>
+      <c r="AE1" s="38"/>
+      <c r="AF1" s="38"/>
+      <c r="AG1" s="38"/>
+      <c r="AH1" s="38"/>
     </row>
     <row r="2" spans="1:50">
       <c r="AA2" s="4"/>
       <c r="AB2" s="4"/>
       <c r="AC2" s="4"/>
       <c r="AD2" s="4"/>
     </row>
     <row r="3" spans="1:50" ht="11.25" customHeight="1">
-      <c r="A3" s="32" t="s">
+      <c r="A3" s="35" t="s">
         <v>270</v>
       </c>
-      <c r="B3" s="32" t="s">
+      <c r="B3" s="35" t="s">
         <v>271</v>
       </c>
-      <c r="C3" s="37">
+      <c r="C3" s="31">
         <v>2015</v>
       </c>
-      <c r="D3" s="37"/>
-[...2 lines deleted...]
-      <c r="G3" s="37">
+      <c r="D3" s="31"/>
+      <c r="E3" s="31"/>
+      <c r="F3" s="31"/>
+      <c r="G3" s="31">
         <v>2016</v>
       </c>
-      <c r="H3" s="37"/>
-[...2 lines deleted...]
-      <c r="K3" s="37">
+      <c r="H3" s="31"/>
+      <c r="I3" s="31"/>
+      <c r="J3" s="31"/>
+      <c r="K3" s="31">
         <v>2017</v>
       </c>
-      <c r="L3" s="37"/>
-[...2 lines deleted...]
-      <c r="O3" s="37">
+      <c r="L3" s="31"/>
+      <c r="M3" s="31"/>
+      <c r="N3" s="31"/>
+      <c r="O3" s="31">
         <v>2018</v>
       </c>
-      <c r="P3" s="37"/>
-[...2 lines deleted...]
-      <c r="S3" s="37">
+      <c r="P3" s="31"/>
+      <c r="Q3" s="31"/>
+      <c r="R3" s="31"/>
+      <c r="S3" s="31">
         <v>2019</v>
       </c>
-      <c r="T3" s="37"/>
-[...2 lines deleted...]
-      <c r="W3" s="37">
+      <c r="T3" s="31"/>
+      <c r="U3" s="31"/>
+      <c r="V3" s="31"/>
+      <c r="W3" s="31">
         <v>2020</v>
       </c>
-      <c r="X3" s="37"/>
-[...2 lines deleted...]
-      <c r="AA3" s="36">
+      <c r="X3" s="31"/>
+      <c r="Y3" s="31"/>
+      <c r="Z3" s="31"/>
+      <c r="AA3" s="33">
         <v>2021</v>
       </c>
-      <c r="AB3" s="37"/>
-[...2 lines deleted...]
-      <c r="AE3" s="36">
+      <c r="AB3" s="31"/>
+      <c r="AC3" s="31"/>
+      <c r="AD3" s="31"/>
+      <c r="AE3" s="33">
         <v>2022</v>
       </c>
-      <c r="AF3" s="37"/>
-[...1 lines deleted...]
-      <c r="AH3" s="37"/>
+      <c r="AF3" s="31"/>
+      <c r="AG3" s="31"/>
+      <c r="AH3" s="31"/>
       <c r="AI3" s="26">
         <v>2023</v>
       </c>
       <c r="AJ3" s="27"/>
       <c r="AK3" s="27"/>
       <c r="AL3" s="28"/>
       <c r="AM3" s="26">
         <v>2024</v>
       </c>
       <c r="AN3" s="27"/>
       <c r="AO3" s="27"/>
       <c r="AP3" s="28"/>
       <c r="AQ3" s="26" t="s">
         <v>278</v>
       </c>
       <c r="AR3" s="27"/>
       <c r="AS3" s="27"/>
       <c r="AT3" s="28"/>
       <c r="AU3" s="26" t="s">
         <v>279</v>
       </c>
       <c r="AV3" s="27"/>
       <c r="AW3" s="27"/>
       <c r="AX3" s="28"/>
     </row>
     <row r="4" spans="1:50">
-      <c r="A4" s="33"/>
-[...5 lines deleted...]
-      <c r="E4" s="36" t="s">
+      <c r="A4" s="36"/>
+      <c r="B4" s="36"/>
+      <c r="C4" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="33"/>
+      <c r="E4" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="F4" s="36"/>
-[...4 lines deleted...]
-      <c r="I4" s="36" t="s">
+      <c r="F4" s="33"/>
+      <c r="G4" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H4" s="33"/>
+      <c r="I4" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="J4" s="36"/>
-[...4 lines deleted...]
-      <c r="M4" s="36" t="s">
+      <c r="J4" s="33"/>
+      <c r="K4" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="L4" s="33"/>
+      <c r="M4" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="N4" s="36"/>
-[...4 lines deleted...]
-      <c r="Q4" s="35" t="s">
+      <c r="N4" s="33"/>
+      <c r="O4" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="P4" s="32"/>
+      <c r="Q4" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="R4" s="35"/>
-[...4 lines deleted...]
-      <c r="U4" s="35" t="s">
+      <c r="R4" s="32"/>
+      <c r="S4" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="T4" s="32"/>
+      <c r="U4" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="V4" s="35"/>
-[...4 lines deleted...]
-      <c r="Y4" s="35" t="s">
+      <c r="V4" s="32"/>
+      <c r="W4" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="X4" s="32"/>
+      <c r="Y4" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="Z4" s="35"/>
-[...4 lines deleted...]
-      <c r="AC4" s="35" t="s">
+      <c r="Z4" s="32"/>
+      <c r="AA4" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB4" s="32"/>
+      <c r="AC4" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="AD4" s="35"/>
-[...4 lines deleted...]
-      <c r="AG4" s="38" t="s">
+      <c r="AD4" s="32"/>
+      <c r="AE4" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF4" s="39"/>
+      <c r="AG4" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="AH4" s="38"/>
+      <c r="AH4" s="39"/>
       <c r="AI4" s="29" t="s">
         <v>0</v>
       </c>
       <c r="AJ4" s="30"/>
       <c r="AK4" s="29" t="s">
         <v>1</v>
       </c>
       <c r="AL4" s="30"/>
       <c r="AM4" s="29" t="s">
         <v>0</v>
       </c>
       <c r="AN4" s="30"/>
       <c r="AO4" s="29" t="s">
         <v>1</v>
       </c>
       <c r="AP4" s="30"/>
       <c r="AQ4" s="29" t="s">
         <v>0</v>
       </c>
       <c r="AR4" s="30"/>
       <c r="AS4" s="29" t="s">
         <v>1</v>
       </c>
       <c r="AT4" s="30"/>
       <c r="AU4" s="29" t="s">
         <v>0</v>
       </c>
       <c r="AV4" s="30"/>
       <c r="AW4" s="29" t="s">
         <v>1</v>
       </c>
       <c r="AX4" s="30"/>
     </row>
     <row r="5" spans="1:50" ht="22.5">
-      <c r="A5" s="34"/>
-      <c r="B5" s="34"/>
+      <c r="A5" s="37"/>
+      <c r="B5" s="37"/>
       <c r="C5" s="6" t="s">
         <v>274</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>275</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>274</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>275</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>274</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>275</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>274</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>275</v>
       </c>
       <c r="K5" s="6" t="s">
@@ -2731,61 +2741,61 @@
       </c>
       <c r="AM6" s="10">
         <v>90010.59792</v>
       </c>
       <c r="AN6" s="10">
         <v>11935.823390000003</v>
       </c>
       <c r="AO6" s="10">
         <v>98952.511280000035</v>
       </c>
       <c r="AP6" s="24">
         <v>84189.179399999994</v>
       </c>
       <c r="AQ6" s="10">
         <v>98553.916499999992</v>
       </c>
       <c r="AR6" s="10">
         <v>15451.108119999999</v>
       </c>
       <c r="AS6" s="10">
         <v>118244.41818999997</v>
       </c>
       <c r="AT6" s="10">
         <v>96936.394149999993</v>
       </c>
-      <c r="AU6" s="10">
-[...9 lines deleted...]
-        <v>13036.308029999995</v>
+      <c r="AU6" s="40">
+        <v>12539.775449999999</v>
+      </c>
+      <c r="AV6" s="40">
+        <v>2387.5506399999999</v>
+      </c>
+      <c r="AW6" s="40">
+        <v>22890.589799999998</v>
+      </c>
+      <c r="AX6" s="40">
+        <v>21169.913919999995</v>
       </c>
     </row>
     <row r="7" spans="1:50" ht="22.5">
       <c r="A7" s="20" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="22" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="7">
         <v>0</v>
       </c>
       <c r="D7" s="7">
         <v>0</v>
       </c>
       <c r="E7" s="7">
         <v>18.989999999999998</v>
       </c>
       <c r="F7" s="7">
         <v>74.612319999999997</v>
       </c>
       <c r="G7" s="9">
         <v>285.04899999999998</v>
       </c>
       <c r="H7" s="9">
@@ -2883,60 +2893,60 @@
       </c>
       <c r="AM7" s="24">
         <v>158.59119999999999</v>
       </c>
       <c r="AN7" s="24">
         <v>705.37356999999997</v>
       </c>
       <c r="AO7" s="24">
         <v>0</v>
       </c>
       <c r="AP7" s="24">
         <v>0</v>
       </c>
       <c r="AQ7" s="24">
         <v>259.67099999999999</v>
       </c>
       <c r="AR7" s="24">
         <v>544.76300000000003</v>
       </c>
       <c r="AS7" s="24">
         <v>0</v>
       </c>
       <c r="AT7" s="24">
         <v>0</v>
       </c>
-      <c r="AU7" s="24">
-[...8 lines deleted...]
-      <c r="AX7" s="24">
+      <c r="AU7" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV7" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW7" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX7" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:50">
       <c r="A8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="22" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="7">
         <v>0</v>
       </c>
       <c r="D8" s="7">
         <v>0</v>
       </c>
       <c r="E8" s="7">
         <v>125.02500000000001</v>
       </c>
       <c r="F8" s="7">
         <v>388.06079999999997</v>
       </c>
       <c r="G8" s="12" t="s">
         <v>272</v>
       </c>
@@ -3035,60 +3045,60 @@
       </c>
       <c r="AM8" s="24">
         <v>9.0239999999999991</v>
       </c>
       <c r="AN8" s="24">
         <v>26.003</v>
       </c>
       <c r="AO8" s="24">
         <v>25.355</v>
       </c>
       <c r="AP8" s="24">
         <v>35.252000000000002</v>
       </c>
       <c r="AQ8" s="24">
         <v>0</v>
       </c>
       <c r="AR8" s="24">
         <v>0</v>
       </c>
       <c r="AS8" s="24">
         <v>0</v>
       </c>
       <c r="AT8" s="24">
         <v>0</v>
       </c>
-      <c r="AU8" s="24">
-[...8 lines deleted...]
-      <c r="AX8" s="24">
+      <c r="AU8" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV8" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW8" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX8" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:50" ht="22.5">
       <c r="A9" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="22" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E9" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F9" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G9" s="12" t="s">
         <v>272</v>
       </c>
@@ -3187,60 +3197,60 @@
       </c>
       <c r="AM9" s="24">
         <v>0</v>
       </c>
       <c r="AN9" s="24">
         <v>0</v>
       </c>
       <c r="AO9" s="24">
         <v>0</v>
       </c>
       <c r="AP9" s="24">
         <v>0</v>
       </c>
       <c r="AQ9" s="24">
         <v>0</v>
       </c>
       <c r="AR9" s="24">
         <v>0</v>
       </c>
       <c r="AS9" s="24">
         <v>0</v>
       </c>
       <c r="AT9" s="24">
         <v>0</v>
       </c>
-      <c r="AU9" s="24">
-[...8 lines deleted...]
-      <c r="AX9" s="24">
+      <c r="AU9" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV9" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW9" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX9" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:50" ht="22.5">
       <c r="A10" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="22" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D10" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E10" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F10" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G10" s="12" t="s">
         <v>272</v>
       </c>
@@ -3339,60 +3349,60 @@
       </c>
       <c r="AM10" s="24">
         <v>155.33500000000001</v>
       </c>
       <c r="AN10" s="24">
         <v>281.94499999999999</v>
       </c>
       <c r="AO10" s="24">
         <v>0</v>
       </c>
       <c r="AP10" s="24">
         <v>0</v>
       </c>
       <c r="AQ10" s="24">
         <v>342.68599999999998</v>
       </c>
       <c r="AR10" s="24">
         <v>678.69</v>
       </c>
       <c r="AS10" s="24">
         <v>0</v>
       </c>
       <c r="AT10" s="24">
         <v>0</v>
       </c>
-      <c r="AU10" s="24">
-[...8 lines deleted...]
-      <c r="AX10" s="24">
+      <c r="AU10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW10" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX10" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:50" ht="33.75">
       <c r="A11" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="22" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D11" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E11" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F11" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G11" s="9">
         <v>0.2</v>
       </c>
@@ -3491,60 +3501,60 @@
       </c>
       <c r="AM11" s="24">
         <v>0</v>
       </c>
       <c r="AN11" s="24">
         <v>0</v>
       </c>
       <c r="AO11" s="24">
         <v>0</v>
       </c>
       <c r="AP11" s="24">
         <v>0</v>
       </c>
       <c r="AQ11" s="24">
         <v>0</v>
       </c>
       <c r="AR11" s="24">
         <v>0</v>
       </c>
       <c r="AS11" s="24">
         <v>0</v>
       </c>
       <c r="AT11" s="24">
         <v>0</v>
       </c>
-      <c r="AU11" s="24">
-[...8 lines deleted...]
-      <c r="AX11" s="24">
+      <c r="AU11" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV11" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW11" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX11" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:50" ht="45">
       <c r="A12" s="20" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="22" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="7">
         <v>0</v>
       </c>
       <c r="D12" s="7">
         <v>0</v>
       </c>
       <c r="E12" s="7">
         <v>59.125</v>
       </c>
       <c r="F12" s="7">
         <v>7.0330000000000004</v>
       </c>
       <c r="G12" s="12" t="s">
         <v>272</v>
       </c>
@@ -3643,60 +3653,60 @@
       </c>
       <c r="AM12" s="24">
         <v>0.67300000000000004</v>
       </c>
       <c r="AN12" s="24">
         <v>0.72699999999999998</v>
       </c>
       <c r="AO12" s="24">
         <v>0</v>
       </c>
       <c r="AP12" s="24">
         <v>0</v>
       </c>
       <c r="AQ12" s="24">
         <v>7.165</v>
       </c>
       <c r="AR12" s="24">
         <v>2.528</v>
       </c>
       <c r="AS12" s="24">
         <v>0</v>
       </c>
       <c r="AT12" s="24">
         <v>0</v>
       </c>
-      <c r="AU12" s="24">
-[...8 lines deleted...]
-      <c r="AX12" s="24">
+      <c r="AU12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW12" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX12" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:50" ht="35.25" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="22" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="7">
         <v>0</v>
       </c>
       <c r="D13" s="7">
         <v>0</v>
       </c>
       <c r="E13" s="7">
         <v>5004.357</v>
       </c>
       <c r="F13" s="7">
         <v>5080.1628700000001</v>
       </c>
       <c r="G13" s="9">
         <v>0</v>
       </c>
@@ -3795,61 +3805,61 @@
       </c>
       <c r="AM13" s="24">
         <v>1437.3974000000001</v>
       </c>
       <c r="AN13" s="24">
         <v>1844.2902099999999</v>
       </c>
       <c r="AO13" s="24">
         <v>17606.96328</v>
       </c>
       <c r="AP13" s="24">
         <v>12955.40566</v>
       </c>
       <c r="AQ13" s="24">
         <v>1911.123</v>
       </c>
       <c r="AR13" s="24">
         <v>2692.2370000000001</v>
       </c>
       <c r="AS13" s="24">
         <v>24501.915359999999</v>
       </c>
       <c r="AT13" s="24">
         <v>18802.71168</v>
       </c>
-      <c r="AU13" s="24">
-[...9 lines deleted...]
-        <v>3869.6331399999999</v>
+      <c r="AU13" s="41">
+        <v>285.91199999999998</v>
+      </c>
+      <c r="AV13" s="41">
+        <v>586.88499999999999</v>
+      </c>
+      <c r="AW13" s="41">
+        <v>6218.90672</v>
+      </c>
+      <c r="AX13" s="41">
+        <v>5920.3891700000004</v>
       </c>
     </row>
     <row r="14" spans="1:50" ht="33.75">
       <c r="A14" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D14" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E14" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F14" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G14" s="9">
         <v>0</v>
       </c>
       <c r="H14" s="9">
@@ -3947,60 +3957,60 @@
       </c>
       <c r="AM14" s="24">
         <v>0</v>
       </c>
       <c r="AN14" s="24">
         <v>0</v>
       </c>
       <c r="AO14" s="24">
         <v>0</v>
       </c>
       <c r="AP14" s="24">
         <v>0</v>
       </c>
       <c r="AQ14" s="24">
         <v>0</v>
       </c>
       <c r="AR14" s="24">
         <v>0</v>
       </c>
       <c r="AS14" s="24">
         <v>0</v>
       </c>
       <c r="AT14" s="24">
         <v>0</v>
       </c>
-      <c r="AU14" s="24">
-[...8 lines deleted...]
-      <c r="AX14" s="24">
+      <c r="AU14" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV14" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW14" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX14" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:50" ht="62.25" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D15" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E15" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F15" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G15" s="12" t="s">
         <v>272</v>
       </c>
@@ -4099,60 +4109,60 @@
       </c>
       <c r="AM15" s="24">
         <v>0</v>
       </c>
       <c r="AN15" s="24">
         <v>0</v>
       </c>
       <c r="AO15" s="24">
         <v>0</v>
       </c>
       <c r="AP15" s="24">
         <v>0</v>
       </c>
       <c r="AQ15" s="24">
         <v>0</v>
       </c>
       <c r="AR15" s="24">
         <v>0</v>
       </c>
       <c r="AS15" s="24">
         <v>0</v>
       </c>
       <c r="AT15" s="24">
         <v>0</v>
       </c>
-      <c r="AU15" s="24">
-[...8 lines deleted...]
-      <c r="AX15" s="24">
+      <c r="AU15" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV15" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW15" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX15" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:50" ht="48.75" customHeight="1">
       <c r="A16" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="22" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D16" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E16" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F16" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G16" s="9">
         <v>0.99</v>
       </c>
@@ -4251,60 +4261,60 @@
       </c>
       <c r="AM16" s="24">
         <v>0</v>
       </c>
       <c r="AN16" s="24">
         <v>0</v>
       </c>
       <c r="AO16" s="24">
         <v>0</v>
       </c>
       <c r="AP16" s="24">
         <v>0</v>
       </c>
       <c r="AQ16" s="24">
         <v>0</v>
       </c>
       <c r="AR16" s="24">
         <v>0</v>
       </c>
       <c r="AS16" s="24">
         <v>0</v>
       </c>
       <c r="AT16" s="24">
         <v>0</v>
       </c>
-      <c r="AU16" s="24">
-[...8 lines deleted...]
-      <c r="AX16" s="24">
+      <c r="AU16" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV16" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW16" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX16" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:50">
       <c r="A17" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="7">
         <v>0.06</v>
       </c>
       <c r="D17" s="7">
         <v>3.0369999999999999</v>
       </c>
       <c r="E17" s="7">
         <v>0</v>
       </c>
       <c r="F17" s="7">
         <v>0</v>
       </c>
       <c r="G17" s="12" t="s">
         <v>272</v>
       </c>
@@ -4403,60 +4413,60 @@
       </c>
       <c r="AM17" s="24">
         <v>0</v>
       </c>
       <c r="AN17" s="24">
         <v>0</v>
       </c>
       <c r="AO17" s="24">
         <v>0</v>
       </c>
       <c r="AP17" s="24">
         <v>0</v>
       </c>
       <c r="AQ17" s="24">
         <v>0</v>
       </c>
       <c r="AR17" s="24">
         <v>0</v>
       </c>
       <c r="AS17" s="24">
         <v>0</v>
       </c>
       <c r="AT17" s="24">
         <v>0</v>
       </c>
-      <c r="AU17" s="24">
-[...5 lines deleted...]
-      <c r="AW17" s="24">
+      <c r="AU17" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV17" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW17" s="41">
         <v>0.3</v>
       </c>
-      <c r="AX17" s="24">
+      <c r="AX17" s="41">
         <v>5.7368399999999999</v>
       </c>
     </row>
     <row r="18" spans="1:50" ht="33.75">
       <c r="A18" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="22" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D18" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E18" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F18" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G18" s="9">
         <v>0</v>
       </c>
@@ -4555,60 +4565,60 @@
       </c>
       <c r="AM18" s="24">
         <v>0</v>
       </c>
       <c r="AN18" s="24">
         <v>0</v>
       </c>
       <c r="AO18" s="24">
         <v>18.949000000000002</v>
       </c>
       <c r="AP18" s="24">
         <v>6.0220000000000002</v>
       </c>
       <c r="AQ18" s="24">
         <v>0</v>
       </c>
       <c r="AR18" s="24">
         <v>0</v>
       </c>
       <c r="AS18" s="24">
         <v>10</v>
       </c>
       <c r="AT18" s="24">
         <v>4.41</v>
       </c>
-      <c r="AU18" s="24">
-[...8 lines deleted...]
-      <c r="AX18" s="24">
+      <c r="AU18" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV18" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW18" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX18" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:50" ht="33.75">
       <c r="A19" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="22" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D19" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E19" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F19" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G19" s="12" t="s">
         <v>272</v>
       </c>
@@ -4707,61 +4717,61 @@
       </c>
       <c r="AM19" s="24">
         <v>39.235999999999997</v>
       </c>
       <c r="AN19" s="24">
         <v>30.122</v>
       </c>
       <c r="AO19" s="24">
         <v>679.83100000000002</v>
       </c>
       <c r="AP19" s="24">
         <v>399.62347999999997</v>
       </c>
       <c r="AQ19" s="24">
         <v>25.894300000000001</v>
       </c>
       <c r="AR19" s="24">
         <v>66.349000000000004</v>
       </c>
       <c r="AS19" s="24">
         <v>290.26900000000001</v>
       </c>
       <c r="AT19" s="24">
         <v>295.05372</v>
       </c>
-      <c r="AU19" s="24">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="AU19" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV19" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW19" s="41">
+        <v>50.42</v>
+      </c>
+      <c r="AX19" s="41">
+        <v>56.683100000000003</v>
       </c>
     </row>
     <row r="20" spans="1:50" ht="22.5">
       <c r="A20" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D20" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F20" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G20" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H20" s="12" t="s">
@@ -4859,60 +4869,60 @@
       </c>
       <c r="AM20" s="24">
         <v>18</v>
       </c>
       <c r="AN20" s="24">
         <v>11.077999999999999</v>
       </c>
       <c r="AO20" s="24">
         <v>2.0525000000000002</v>
       </c>
       <c r="AP20" s="24">
         <v>4.2424499999999998</v>
       </c>
       <c r="AQ20" s="24">
         <v>0</v>
       </c>
       <c r="AR20" s="24">
         <v>0</v>
       </c>
       <c r="AS20" s="24">
         <v>0</v>
       </c>
       <c r="AT20" s="24">
         <v>0</v>
       </c>
-      <c r="AU20" s="24">
-[...8 lines deleted...]
-      <c r="AX20" s="24">
+      <c r="AU20" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV20" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW20" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX20" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:50" ht="45">
       <c r="A21" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="22" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D21" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E21" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F21" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G21" s="12" t="s">
         <v>272</v>
       </c>
@@ -5011,61 +5021,61 @@
       </c>
       <c r="AM21" s="24">
         <v>14.8</v>
       </c>
       <c r="AN21" s="24">
         <v>62.723999999999997</v>
       </c>
       <c r="AO21" s="24">
         <v>11.29748</v>
       </c>
       <c r="AP21" s="24">
         <v>40.820799999999998</v>
       </c>
       <c r="AQ21" s="24">
         <v>1.2</v>
       </c>
       <c r="AR21" s="24">
         <v>4.4779999999999998</v>
       </c>
       <c r="AS21" s="24">
         <v>2.05382</v>
       </c>
       <c r="AT21" s="24">
         <v>27.64677</v>
       </c>
-      <c r="AU21" s="24">
-[...9 lines deleted...]
-        <v>4.6894499999999999</v>
+      <c r="AU21" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV21" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW21" s="41">
+        <v>0.32506000000000002</v>
+      </c>
+      <c r="AX21" s="41">
+        <v>4.81358</v>
       </c>
     </row>
     <row r="22" spans="1:50" ht="78.75">
       <c r="A22" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B22" s="22" t="s">
         <v>33</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D22" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E22" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F22" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G22" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H22" s="12" t="s">
@@ -5163,60 +5173,60 @@
       </c>
       <c r="AM22" s="24">
         <v>0</v>
       </c>
       <c r="AN22" s="24">
         <v>0</v>
       </c>
       <c r="AO22" s="24">
         <v>0</v>
       </c>
       <c r="AP22" s="24">
         <v>0</v>
       </c>
       <c r="AQ22" s="24">
         <v>0</v>
       </c>
       <c r="AR22" s="24">
         <v>0</v>
       </c>
       <c r="AS22" s="24">
         <v>0</v>
       </c>
       <c r="AT22" s="24">
         <v>0</v>
       </c>
-      <c r="AU22" s="24">
-[...8 lines deleted...]
-      <c r="AX22" s="24">
+      <c r="AU22" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV22" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW22" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX22" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:50" ht="78.75">
       <c r="A23" s="20" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="22" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D23" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E23" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F23" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G23" s="12" t="s">
         <v>272</v>
       </c>
@@ -5315,61 +5325,61 @@
       </c>
       <c r="AM23" s="24">
         <v>0</v>
       </c>
       <c r="AN23" s="24">
         <v>0</v>
       </c>
       <c r="AO23" s="24">
         <v>0.31725999999999999</v>
       </c>
       <c r="AP23" s="24">
         <v>3.78057</v>
       </c>
       <c r="AQ23" s="24">
         <v>0</v>
       </c>
       <c r="AR23" s="24">
         <v>0</v>
       </c>
       <c r="AS23" s="24">
         <v>0.39273000000000002</v>
       </c>
       <c r="AT23" s="24">
         <v>6.1688200000000002</v>
       </c>
-      <c r="AU23" s="24">
-[...9 lines deleted...]
-        <v>1.3723700000000001</v>
+      <c r="AU23" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV23" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW23" s="41">
+        <v>7.4639999999999998E-2</v>
+      </c>
+      <c r="AX23" s="41">
+        <v>1.4950699999999999</v>
       </c>
     </row>
     <row r="24" spans="1:50" ht="78.75">
       <c r="A24" s="20" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="22" t="s">
         <v>37</v>
       </c>
       <c r="C24" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D24" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E24" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F24" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G24" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H24" s="12" t="s">
@@ -5467,60 +5477,60 @@
       </c>
       <c r="AM24" s="24">
         <v>0</v>
       </c>
       <c r="AN24" s="24">
         <v>0</v>
       </c>
       <c r="AO24" s="24">
         <v>0</v>
       </c>
       <c r="AP24" s="24">
         <v>0</v>
       </c>
       <c r="AQ24" s="24">
         <v>0</v>
       </c>
       <c r="AR24" s="24">
         <v>0</v>
       </c>
       <c r="AS24" s="24">
         <v>0</v>
       </c>
       <c r="AT24" s="24">
         <v>0</v>
       </c>
-      <c r="AU24" s="24">
-[...8 lines deleted...]
-      <c r="AX24" s="24">
+      <c r="AU24" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV24" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW24" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX24" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:50" ht="33.75">
       <c r="A25" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="22" t="s">
         <v>39</v>
       </c>
       <c r="C25" s="7">
         <v>0</v>
       </c>
       <c r="D25" s="7">
         <v>0</v>
       </c>
       <c r="E25" s="7">
         <v>1080.6769999999999</v>
       </c>
       <c r="F25" s="7">
         <v>428.82713999999999</v>
       </c>
       <c r="G25" s="9">
         <v>0</v>
       </c>
@@ -5619,61 +5629,61 @@
       </c>
       <c r="AM25" s="24">
         <v>0</v>
       </c>
       <c r="AN25" s="24">
         <v>0</v>
       </c>
       <c r="AO25" s="24">
         <v>5578.3912799999998</v>
       </c>
       <c r="AP25" s="24">
         <v>3459.8631099999998</v>
       </c>
       <c r="AQ25" s="24">
         <v>0</v>
       </c>
       <c r="AR25" s="24">
         <v>0</v>
       </c>
       <c r="AS25" s="24">
         <v>6349.1315999999997</v>
       </c>
       <c r="AT25" s="24">
         <v>4802.3679599999996</v>
       </c>
-      <c r="AU25" s="24">
-[...9 lines deleted...]
-        <v>1127.643</v>
+      <c r="AU25" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV25" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW25" s="41">
+        <v>1515.5809999999999</v>
+      </c>
+      <c r="AX25" s="41">
+        <v>1627.44885</v>
       </c>
     </row>
     <row r="26" spans="1:50" ht="33.75">
       <c r="A26" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="22" t="s">
         <v>41</v>
       </c>
       <c r="C26" s="7">
         <v>0</v>
       </c>
       <c r="D26" s="7">
         <v>0</v>
       </c>
       <c r="E26" s="7">
         <v>144.16149999999999</v>
       </c>
       <c r="F26" s="7">
         <v>111.62034</v>
       </c>
       <c r="G26" s="9">
         <v>0</v>
       </c>
       <c r="H26" s="9">
@@ -5771,61 +5781,61 @@
       </c>
       <c r="AM26" s="24">
         <v>19</v>
       </c>
       <c r="AN26" s="24">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AO26" s="24">
         <v>965.11860000000001</v>
       </c>
       <c r="AP26" s="24">
         <v>2522.12273</v>
       </c>
       <c r="AQ26" s="24">
         <v>15</v>
       </c>
       <c r="AR26" s="24">
         <v>0.126</v>
       </c>
       <c r="AS26" s="24">
         <v>1205.375</v>
       </c>
       <c r="AT26" s="24">
         <v>2691.25117</v>
       </c>
-      <c r="AU26" s="24">
-[...9 lines deleted...]
-        <v>635.43883000000005</v>
+      <c r="AU26" s="41">
+        <v>6</v>
+      </c>
+      <c r="AV26" s="41">
+        <v>3.5999999999999997E-2</v>
+      </c>
+      <c r="AW26" s="41">
+        <v>474.46852000000001</v>
+      </c>
+      <c r="AX26" s="41">
+        <v>847.85983999999996</v>
       </c>
     </row>
     <row r="27" spans="1:50" ht="94.5" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="22" t="s">
         <v>43</v>
       </c>
       <c r="C27" s="7">
         <v>0</v>
       </c>
       <c r="D27" s="7">
         <v>0</v>
       </c>
       <c r="E27" s="7">
         <v>1069.713</v>
       </c>
       <c r="F27" s="7">
         <v>682.58594000000005</v>
       </c>
       <c r="G27" s="9">
         <v>0</v>
       </c>
       <c r="H27" s="9">
@@ -5923,61 +5933,61 @@
       </c>
       <c r="AM27" s="24">
         <v>0</v>
       </c>
       <c r="AN27" s="24">
         <v>0</v>
       </c>
       <c r="AO27" s="24">
         <v>9435.9097399999991</v>
       </c>
       <c r="AP27" s="24">
         <v>7055.1902700000001</v>
       </c>
       <c r="AQ27" s="24">
         <v>0</v>
       </c>
       <c r="AR27" s="24">
         <v>0</v>
       </c>
       <c r="AS27" s="24">
         <v>11124.874330000001</v>
       </c>
       <c r="AT27" s="24">
         <v>9006.9323399999994</v>
       </c>
-      <c r="AU27" s="24">
-[...9 lines deleted...]
-        <v>1645.6742999999999</v>
+      <c r="AU27" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV27" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW27" s="41">
+        <v>2660.9989999999998</v>
+      </c>
+      <c r="AX27" s="41">
+        <v>2420.74379</v>
       </c>
     </row>
     <row r="28" spans="1:50" ht="78.75">
       <c r="A28" s="20" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="22" t="s">
         <v>45</v>
       </c>
       <c r="C28" s="7">
         <v>15</v>
       </c>
       <c r="D28" s="7">
         <v>10.93629</v>
       </c>
       <c r="E28" s="7">
         <v>148</v>
       </c>
       <c r="F28" s="7">
         <v>82.561790000000002</v>
       </c>
       <c r="G28" s="9">
         <v>0</v>
       </c>
       <c r="H28" s="9">
@@ -6075,60 +6085,60 @@
       </c>
       <c r="AM28" s="24">
         <v>27</v>
       </c>
       <c r="AN28" s="24">
         <v>0.12</v>
       </c>
       <c r="AO28" s="24">
         <v>4.2009999999999996</v>
       </c>
       <c r="AP28" s="24">
         <v>2.71021</v>
       </c>
       <c r="AQ28" s="24">
         <v>0</v>
       </c>
       <c r="AR28" s="24">
         <v>0</v>
       </c>
       <c r="AS28" s="24">
         <v>0.41310000000000002</v>
       </c>
       <c r="AT28" s="24">
         <v>0.23796</v>
       </c>
-      <c r="AU28" s="24">
-[...8 lines deleted...]
-      <c r="AX28" s="24">
+      <c r="AU28" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV28" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW28" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX28" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:50" ht="32.25" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>46</v>
       </c>
       <c r="B29" s="22" t="s">
         <v>47</v>
       </c>
       <c r="C29" s="7">
         <v>0</v>
       </c>
       <c r="D29" s="7">
         <v>0</v>
       </c>
       <c r="E29" s="7">
         <v>102.72499999999999</v>
       </c>
       <c r="F29" s="7">
         <v>345.11453999999998</v>
       </c>
       <c r="G29" s="9">
         <v>0</v>
       </c>
@@ -6227,61 +6237,61 @@
       </c>
       <c r="AM29" s="24">
         <v>460</v>
       </c>
       <c r="AN29" s="24">
         <v>2631.576</v>
       </c>
       <c r="AO29" s="24">
         <v>809.41099999999994</v>
       </c>
       <c r="AP29" s="24">
         <v>3479.6372700000002</v>
       </c>
       <c r="AQ29" s="24">
         <v>300</v>
       </c>
       <c r="AR29" s="24">
         <v>1600.027</v>
       </c>
       <c r="AS29" s="24">
         <v>538.85059999999999</v>
       </c>
       <c r="AT29" s="24">
         <v>2925.4432400000001</v>
       </c>
-      <c r="AU29" s="24">
-[...9 lines deleted...]
-        <v>214.125</v>
+      <c r="AU29" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV29" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW29" s="41">
+        <v>80.513000000000005</v>
+      </c>
+      <c r="AX29" s="41">
+        <v>273.20125999999999</v>
       </c>
     </row>
     <row r="30" spans="1:50">
       <c r="A30" s="20" t="s">
         <v>48</v>
       </c>
       <c r="B30" s="22" t="s">
         <v>49</v>
       </c>
       <c r="C30" s="7">
         <v>687.00300000000004</v>
       </c>
       <c r="D30" s="7">
         <v>1666.2175999999999</v>
       </c>
       <c r="E30" s="7">
         <v>429.1438</v>
       </c>
       <c r="F30" s="7">
         <v>352.88691</v>
       </c>
       <c r="G30" s="9">
         <v>14</v>
       </c>
       <c r="H30" s="9">
@@ -6379,61 +6389,61 @@
       </c>
       <c r="AM30" s="24">
         <v>160.947</v>
       </c>
       <c r="AN30" s="24">
         <v>694.68629999999996</v>
       </c>
       <c r="AO30" s="24">
         <v>2184.3004000000001</v>
       </c>
       <c r="AP30" s="24">
         <v>4071.7664500000001</v>
       </c>
       <c r="AQ30" s="24">
         <v>210.39923999999999</v>
       </c>
       <c r="AR30" s="24">
         <v>947.85263999999995</v>
       </c>
       <c r="AS30" s="24">
         <v>956.30420000000004</v>
       </c>
       <c r="AT30" s="24">
         <v>3217.6505999999999</v>
       </c>
-      <c r="AU30" s="24">
+      <c r="AU30" s="41">
         <v>40.19755</v>
       </c>
-      <c r="AV30" s="24">
+      <c r="AV30" s="41">
         <v>208.95363</v>
       </c>
-      <c r="AW30" s="24">
-[...3 lines deleted...]
-        <v>550.88300000000004</v>
+      <c r="AW30" s="41">
+        <v>219.87450000000001</v>
+      </c>
+      <c r="AX30" s="41">
+        <v>748.49919</v>
       </c>
     </row>
     <row r="31" spans="1:50" ht="22.5">
       <c r="A31" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B31" s="22" t="s">
         <v>51</v>
       </c>
       <c r="C31" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D31" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E31" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F31" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G31" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H31" s="12" t="s">
@@ -6531,60 +6541,60 @@
       </c>
       <c r="AM31" s="24">
         <v>0</v>
       </c>
       <c r="AN31" s="24">
         <v>0</v>
       </c>
       <c r="AO31" s="24">
         <v>97.496200000000002</v>
       </c>
       <c r="AP31" s="24">
         <v>77.075999999999993</v>
       </c>
       <c r="AQ31" s="24">
         <v>0</v>
       </c>
       <c r="AR31" s="24">
         <v>0</v>
       </c>
       <c r="AS31" s="24">
         <v>536.84</v>
       </c>
       <c r="AT31" s="24">
         <v>518.51826000000005</v>
       </c>
-      <c r="AU31" s="24">
-[...8 lines deleted...]
-      <c r="AX31" s="24">
+      <c r="AU31" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV31" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW31" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX31" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:50" ht="67.5">
       <c r="A32" s="20" t="s">
         <v>52</v>
       </c>
       <c r="B32" s="22" t="s">
         <v>53</v>
       </c>
       <c r="C32" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D32" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E32" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F32" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G32" s="9">
         <v>0</v>
       </c>
@@ -6683,60 +6693,60 @@
       </c>
       <c r="AM32" s="24">
         <v>0</v>
       </c>
       <c r="AN32" s="24">
         <v>0</v>
       </c>
       <c r="AO32" s="24">
         <v>4.8</v>
       </c>
       <c r="AP32" s="24">
         <v>46.821669999999997</v>
       </c>
       <c r="AQ32" s="24">
         <v>0</v>
       </c>
       <c r="AR32" s="24">
         <v>0</v>
       </c>
       <c r="AS32" s="24">
         <v>4</v>
       </c>
       <c r="AT32" s="24">
         <v>56.451999999999998</v>
       </c>
-      <c r="AU32" s="24">
-[...8 lines deleted...]
-      <c r="AX32" s="24">
+      <c r="AU32" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV32" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW32" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX32" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:50">
       <c r="A33" s="20" t="s">
         <v>54</v>
       </c>
       <c r="B33" s="22" t="s">
         <v>55</v>
       </c>
       <c r="C33" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D33" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E33" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F33" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G33" s="12" t="s">
         <v>272</v>
       </c>
@@ -6835,60 +6845,60 @@
       </c>
       <c r="AM33" s="24">
         <v>0</v>
       </c>
       <c r="AN33" s="24">
         <v>0</v>
       </c>
       <c r="AO33" s="24">
         <v>0</v>
       </c>
       <c r="AP33" s="24">
         <v>0</v>
       </c>
       <c r="AQ33" s="24">
         <v>0</v>
       </c>
       <c r="AR33" s="24">
         <v>0</v>
       </c>
       <c r="AS33" s="24">
         <v>0</v>
       </c>
       <c r="AT33" s="24">
         <v>0</v>
       </c>
-      <c r="AU33" s="24">
-[...8 lines deleted...]
-      <c r="AX33" s="24">
+      <c r="AU33" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV33" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW33" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX33" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:50" ht="33.75">
       <c r="A34" s="20" t="s">
         <v>56</v>
       </c>
       <c r="B34" s="22" t="s">
         <v>57</v>
       </c>
       <c r="C34" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D34" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E34" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F34" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G34" s="12" t="s">
         <v>272</v>
       </c>
@@ -6987,60 +6997,60 @@
       </c>
       <c r="AM34" s="24">
         <v>0</v>
       </c>
       <c r="AN34" s="24">
         <v>0</v>
       </c>
       <c r="AO34" s="24">
         <v>0</v>
       </c>
       <c r="AP34" s="24">
         <v>0</v>
       </c>
       <c r="AQ34" s="24">
         <v>0</v>
       </c>
       <c r="AR34" s="24">
         <v>0</v>
       </c>
       <c r="AS34" s="24">
         <v>0</v>
       </c>
       <c r="AT34" s="24">
         <v>0</v>
       </c>
-      <c r="AU34" s="24">
-[...8 lines deleted...]
-      <c r="AX34" s="24">
+      <c r="AU34" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV34" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW34" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX34" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:50">
       <c r="A35" s="20" t="s">
         <v>58</v>
       </c>
       <c r="B35" s="22" t="s">
         <v>59</v>
       </c>
       <c r="C35" s="7">
         <v>0</v>
       </c>
       <c r="D35" s="7">
         <v>0</v>
       </c>
       <c r="E35" s="7">
         <v>2.1</v>
       </c>
       <c r="F35" s="7">
         <v>0.38423000000000002</v>
       </c>
       <c r="G35" s="9">
         <v>0</v>
       </c>
@@ -7139,61 +7149,61 @@
       </c>
       <c r="AM35" s="24">
         <v>0</v>
       </c>
       <c r="AN35" s="24">
         <v>0</v>
       </c>
       <c r="AO35" s="24">
         <v>524.01499999999999</v>
       </c>
       <c r="AP35" s="24">
         <v>48.064039999999999</v>
       </c>
       <c r="AQ35" s="24">
         <v>43</v>
       </c>
       <c r="AR35" s="24">
         <v>6.1909999999999998</v>
       </c>
       <c r="AS35" s="24">
         <v>217.65</v>
       </c>
       <c r="AT35" s="24">
         <v>12.453569999999999</v>
       </c>
-      <c r="AU35" s="24">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="AU35" s="41">
+        <v>132</v>
+      </c>
+      <c r="AV35" s="41">
+        <v>1.976</v>
+      </c>
+      <c r="AW35" s="41">
+        <v>40</v>
+      </c>
+      <c r="AX35" s="41">
+        <v>9.2789999999999999</v>
       </c>
     </row>
     <row r="36" spans="1:50">
       <c r="A36" s="20" t="s">
         <v>60</v>
       </c>
       <c r="B36" s="22" t="s">
         <v>61</v>
       </c>
       <c r="C36" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D36" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E36" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F36" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G36" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H36" s="12" t="s">
@@ -7291,60 +7301,60 @@
       </c>
       <c r="AM36" s="24">
         <v>0</v>
       </c>
       <c r="AN36" s="24">
         <v>0</v>
       </c>
       <c r="AO36" s="24">
         <v>111.54</v>
       </c>
       <c r="AP36" s="24">
         <v>11.1684</v>
       </c>
       <c r="AQ36" s="24">
         <v>0</v>
       </c>
       <c r="AR36" s="24">
         <v>0</v>
       </c>
       <c r="AS36" s="24">
         <v>4.7050000000000001</v>
       </c>
       <c r="AT36" s="24">
         <v>0.66200000000000003</v>
       </c>
-      <c r="AU36" s="24">
-[...8 lines deleted...]
-      <c r="AX36" s="24">
+      <c r="AU36" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV36" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW36" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX36" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:50" ht="33.75">
       <c r="A37" s="20" t="s">
         <v>62</v>
       </c>
       <c r="B37" s="22" t="s">
         <v>63</v>
       </c>
       <c r="C37" s="7">
         <v>1170</v>
       </c>
       <c r="D37" s="7">
         <v>138.46397999999999</v>
       </c>
       <c r="E37" s="7">
         <v>0</v>
       </c>
       <c r="F37" s="7">
         <v>0</v>
       </c>
       <c r="G37" s="9">
         <v>1716.9829999999999</v>
       </c>
@@ -7443,60 +7453,60 @@
       </c>
       <c r="AM37" s="24">
         <v>7934.0680199999997</v>
       </c>
       <c r="AN37" s="24">
         <v>1101.6886099999999</v>
       </c>
       <c r="AO37" s="24">
         <v>22</v>
       </c>
       <c r="AP37" s="24">
         <v>0.09</v>
       </c>
       <c r="AQ37" s="24">
         <v>15014.742</v>
       </c>
       <c r="AR37" s="24">
         <v>1260.3136999999999</v>
       </c>
       <c r="AS37" s="24">
         <v>1340</v>
       </c>
       <c r="AT37" s="24">
         <v>269.8888</v>
       </c>
-      <c r="AU37" s="24">
-[...8 lines deleted...]
-      <c r="AX37" s="24">
+      <c r="AU37" s="41">
+        <v>3428.5</v>
+      </c>
+      <c r="AV37" s="41">
+        <v>457.66264000000001</v>
+      </c>
+      <c r="AW37" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX37" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:50" ht="45">
       <c r="A38" s="20" t="s">
         <v>64</v>
       </c>
       <c r="B38" s="22" t="s">
         <v>65</v>
       </c>
       <c r="C38" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D38" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E38" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F38" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G38" s="12" t="s">
         <v>272</v>
       </c>
@@ -7595,60 +7605,60 @@
       </c>
       <c r="AM38" s="24">
         <v>21.52</v>
       </c>
       <c r="AN38" s="24">
         <v>0.96730000000000005</v>
       </c>
       <c r="AO38" s="24">
         <v>594.5</v>
       </c>
       <c r="AP38" s="24">
         <v>8.157</v>
       </c>
       <c r="AQ38" s="24">
         <v>288.39138000000003</v>
       </c>
       <c r="AR38" s="24">
         <v>108.19087</v>
       </c>
       <c r="AS38" s="24">
         <v>28</v>
       </c>
       <c r="AT38" s="24">
         <v>6.7000000000000004E-2</v>
       </c>
-      <c r="AU38" s="24">
-[...8 lines deleted...]
-      <c r="AX38" s="24">
+      <c r="AU38" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV38" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW38" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX38" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:50" ht="22.5">
       <c r="A39" s="20" t="s">
         <v>66</v>
       </c>
       <c r="B39" s="22" t="s">
         <v>67</v>
       </c>
       <c r="C39" s="7">
         <v>0</v>
       </c>
       <c r="D39" s="7">
         <v>0</v>
       </c>
       <c r="E39" s="7">
         <v>0.90500000000000003</v>
       </c>
       <c r="F39" s="7">
         <v>5.90036</v>
       </c>
       <c r="G39" s="9">
         <v>0</v>
       </c>
@@ -7747,60 +7757,60 @@
       </c>
       <c r="AM39" s="24">
         <v>0</v>
       </c>
       <c r="AN39" s="24">
         <v>0</v>
       </c>
       <c r="AO39" s="24">
         <v>0</v>
       </c>
       <c r="AP39" s="24">
         <v>0</v>
       </c>
       <c r="AQ39" s="24">
         <v>0</v>
       </c>
       <c r="AR39" s="24">
         <v>0</v>
       </c>
       <c r="AS39" s="24">
         <v>0</v>
       </c>
       <c r="AT39" s="24">
         <v>0</v>
       </c>
-      <c r="AU39" s="24">
-[...8 lines deleted...]
-      <c r="AX39" s="24">
+      <c r="AU39" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV39" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW39" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX39" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:50" ht="45">
       <c r="A40" s="20" t="s">
         <v>68</v>
       </c>
       <c r="B40" s="22" t="s">
         <v>69</v>
       </c>
       <c r="C40" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D40" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E40" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F40" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G40" s="9">
         <v>0</v>
       </c>
@@ -7899,60 +7909,60 @@
       </c>
       <c r="AM40" s="24">
         <v>215.45</v>
       </c>
       <c r="AN40" s="24">
         <v>1.341</v>
       </c>
       <c r="AO40" s="24">
         <v>70.018349999999998</v>
       </c>
       <c r="AP40" s="24">
         <v>1.9232199999999999</v>
       </c>
       <c r="AQ40" s="24">
         <v>696.81600000000003</v>
       </c>
       <c r="AR40" s="24">
         <v>40.152000000000001</v>
       </c>
       <c r="AS40" s="24">
         <v>5.0999999999999996</v>
       </c>
       <c r="AT40" s="24">
         <v>1.0740000000000001</v>
       </c>
-      <c r="AU40" s="24">
-[...8 lines deleted...]
-      <c r="AX40" s="24">
+      <c r="AU40" s="41">
+        <v>53.3</v>
+      </c>
+      <c r="AV40" s="41">
+        <v>0.59299999999999997</v>
+      </c>
+      <c r="AW40" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX40" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:50" ht="22.5">
       <c r="A41" s="20" t="s">
         <v>70</v>
       </c>
       <c r="B41" s="22" t="s">
         <v>71</v>
       </c>
       <c r="C41" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D41" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E41" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F41" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G41" s="12" t="s">
         <v>272</v>
       </c>
@@ -8051,60 +8061,60 @@
       </c>
       <c r="AM41" s="24">
         <v>78.55</v>
       </c>
       <c r="AN41" s="24">
         <v>2.0259999999999998</v>
       </c>
       <c r="AO41" s="24">
         <v>6.87</v>
       </c>
       <c r="AP41" s="24">
         <v>8.2000000000000003E-2</v>
       </c>
       <c r="AQ41" s="24">
         <v>44.41</v>
       </c>
       <c r="AR41" s="24">
         <v>1.2090000000000001</v>
       </c>
       <c r="AS41" s="24">
         <v>0</v>
       </c>
       <c r="AT41" s="24">
         <v>0</v>
       </c>
-      <c r="AU41" s="24">
-[...5 lines deleted...]
-      <c r="AW41" s="24">
+      <c r="AU41" s="41">
+        <v>42</v>
+      </c>
+      <c r="AV41" s="41">
+        <v>4.7279999999999998</v>
+      </c>
+      <c r="AW41" s="41">
         <v>1.6</v>
       </c>
-      <c r="AX41" s="24">
+      <c r="AX41" s="41">
         <v>0.11</v>
       </c>
     </row>
     <row r="42" spans="1:50" ht="22.5">
       <c r="A42" s="20" t="s">
         <v>72</v>
       </c>
       <c r="B42" s="22" t="s">
         <v>73</v>
       </c>
       <c r="C42" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D42" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E42" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F42" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G42" s="12" t="s">
         <v>272</v>
       </c>
@@ -8203,60 +8213,60 @@
       </c>
       <c r="AM42" s="24">
         <v>0</v>
       </c>
       <c r="AN42" s="24">
         <v>0</v>
       </c>
       <c r="AO42" s="24">
         <v>30.4</v>
       </c>
       <c r="AP42" s="24">
         <v>0.38800000000000001</v>
       </c>
       <c r="AQ42" s="24">
         <v>0</v>
       </c>
       <c r="AR42" s="24">
         <v>0</v>
       </c>
       <c r="AS42" s="24">
         <v>0</v>
       </c>
       <c r="AT42" s="24">
         <v>0</v>
       </c>
-      <c r="AU42" s="24">
-[...8 lines deleted...]
-      <c r="AX42" s="24">
+      <c r="AU42" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV42" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW42" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX42" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:50">
       <c r="A43" s="20" t="s">
         <v>74</v>
       </c>
       <c r="B43" s="22" t="s">
         <v>75</v>
       </c>
       <c r="C43" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D43" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E43" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F43" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G43" s="9">
         <v>0</v>
       </c>
@@ -8355,60 +8365,60 @@
       </c>
       <c r="AM43" s="24">
         <v>77</v>
       </c>
       <c r="AN43" s="24">
         <v>1.4330000000000001</v>
       </c>
       <c r="AO43" s="24">
         <v>25.605</v>
       </c>
       <c r="AP43" s="24">
         <v>2.14791</v>
       </c>
       <c r="AQ43" s="24">
         <v>44</v>
       </c>
       <c r="AR43" s="24">
         <v>1.913</v>
       </c>
       <c r="AS43" s="24">
         <v>38.9</v>
       </c>
       <c r="AT43" s="24">
         <v>0.84582000000000002</v>
       </c>
-      <c r="AU43" s="24">
-[...8 lines deleted...]
-      <c r="AX43" s="24">
+      <c r="AU43" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV43" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW43" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX43" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:50" ht="22.5">
       <c r="A44" s="20" t="s">
         <v>76</v>
       </c>
       <c r="B44" s="22" t="s">
         <v>77</v>
       </c>
       <c r="C44" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D44" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E44" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F44" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G44" s="9">
         <v>1.75</v>
       </c>
@@ -8507,60 +8517,60 @@
       </c>
       <c r="AM44" s="24">
         <v>0.63</v>
       </c>
       <c r="AN44" s="24">
         <v>0.17399999999999999</v>
       </c>
       <c r="AO44" s="24">
         <v>12.58</v>
       </c>
       <c r="AP44" s="24">
         <v>1.0189999999999999</v>
       </c>
       <c r="AQ44" s="24">
         <v>143</v>
       </c>
       <c r="AR44" s="24">
         <v>24.998000000000001</v>
       </c>
       <c r="AS44" s="24">
         <v>0</v>
       </c>
       <c r="AT44" s="24">
         <v>0</v>
       </c>
-      <c r="AU44" s="24">
-[...8 lines deleted...]
-      <c r="AX44" s="24">
+      <c r="AU44" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV44" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW44" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX44" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:50" ht="78.75" customHeight="1">
       <c r="A45" s="20" t="s">
         <v>78</v>
       </c>
       <c r="B45" s="22" t="s">
         <v>79</v>
       </c>
       <c r="C45" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D45" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E45" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F45" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G45" s="9">
         <v>0</v>
       </c>
@@ -8659,60 +8669,60 @@
       </c>
       <c r="AM45" s="24">
         <v>318</v>
       </c>
       <c r="AN45" s="24">
         <v>29.1751</v>
       </c>
       <c r="AO45" s="24">
         <v>5</v>
       </c>
       <c r="AP45" s="24">
         <v>8.3000000000000004E-2</v>
       </c>
       <c r="AQ45" s="24">
         <v>0</v>
       </c>
       <c r="AR45" s="24">
         <v>0</v>
       </c>
       <c r="AS45" s="24">
         <v>0</v>
       </c>
       <c r="AT45" s="24">
         <v>0</v>
       </c>
-      <c r="AU45" s="24">
-[...8 lines deleted...]
-      <c r="AX45" s="24">
+      <c r="AU45" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV45" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW45" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX45" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:50" ht="45">
       <c r="A46" s="20" t="s">
         <v>80</v>
       </c>
       <c r="B46" s="22" t="s">
         <v>81</v>
       </c>
       <c r="C46" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D46" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E46" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F46" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G46" s="9">
         <v>0</v>
       </c>
@@ -8811,61 +8821,61 @@
       </c>
       <c r="AM46" s="24">
         <v>0</v>
       </c>
       <c r="AN46" s="24">
         <v>0</v>
       </c>
       <c r="AO46" s="24">
         <v>56.104149999999997</v>
       </c>
       <c r="AP46" s="24">
         <v>2.2461700000000002</v>
       </c>
       <c r="AQ46" s="24">
         <v>24</v>
       </c>
       <c r="AR46" s="24">
         <v>2.1629999999999998</v>
       </c>
       <c r="AS46" s="24">
         <v>0.12861</v>
       </c>
       <c r="AT46" s="24">
         <v>0.98148999999999997</v>
       </c>
-      <c r="AU46" s="24">
-[...9 lines deleted...]
-        <v>0.25205</v>
+      <c r="AU46" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV46" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW46" s="41">
+        <v>2.792E-2</v>
+      </c>
+      <c r="AX46" s="41">
+        <v>0.37880999999999998</v>
       </c>
     </row>
     <row r="47" spans="1:50" ht="33.75">
       <c r="A47" s="20" t="s">
         <v>82</v>
       </c>
       <c r="B47" s="22" t="s">
         <v>83</v>
       </c>
       <c r="C47" s="7">
         <v>0</v>
       </c>
       <c r="D47" s="7">
         <v>0</v>
       </c>
       <c r="E47" s="7">
         <v>5.4779999999999998</v>
       </c>
       <c r="F47" s="7">
         <v>4.20756</v>
       </c>
       <c r="G47" s="9">
         <v>0</v>
       </c>
       <c r="H47" s="9">
@@ -8963,60 +8973,60 @@
       </c>
       <c r="AM47" s="24">
         <v>15.015000000000001</v>
       </c>
       <c r="AN47" s="24">
         <v>6.5000000000000002E-2</v>
       </c>
       <c r="AO47" s="24">
         <v>41.04</v>
       </c>
       <c r="AP47" s="24">
         <v>28.37698</v>
       </c>
       <c r="AQ47" s="24">
         <v>32</v>
       </c>
       <c r="AR47" s="24">
         <v>0.40400000000000003</v>
       </c>
       <c r="AS47" s="24">
         <v>77.599999999999994</v>
       </c>
       <c r="AT47" s="24">
         <v>5.9377700000000004</v>
       </c>
-      <c r="AU47" s="24">
-[...5 lines deleted...]
-      <c r="AW47" s="24">
+      <c r="AU47" s="41">
+        <v>20</v>
+      </c>
+      <c r="AV47" s="41">
+        <v>0.34699999999999998</v>
+      </c>
+      <c r="AW47" s="41">
         <v>37.5</v>
       </c>
-      <c r="AX47" s="24">
+      <c r="AX47" s="41">
         <v>0.35099999999999998</v>
       </c>
     </row>
     <row r="48" spans="1:50" ht="92.25" customHeight="1">
       <c r="A48" s="20" t="s">
         <v>84</v>
       </c>
       <c r="B48" s="22" t="s">
         <v>85</v>
       </c>
       <c r="C48" s="7">
         <v>0</v>
       </c>
       <c r="D48" s="7">
         <v>0</v>
       </c>
       <c r="E48" s="7">
         <v>6.1999999999999998E-3</v>
       </c>
       <c r="F48" s="7">
         <v>6.3259999999999997E-2</v>
       </c>
       <c r="G48" s="12" t="s">
         <v>272</v>
       </c>
@@ -9115,60 +9125,60 @@
       </c>
       <c r="AM48" s="24">
         <v>0</v>
       </c>
       <c r="AN48" s="24">
         <v>0</v>
       </c>
       <c r="AO48" s="24">
         <v>0</v>
       </c>
       <c r="AP48" s="24">
         <v>0</v>
       </c>
       <c r="AQ48" s="24">
         <v>0</v>
       </c>
       <c r="AR48" s="24">
         <v>0</v>
       </c>
       <c r="AS48" s="24">
         <v>0</v>
       </c>
       <c r="AT48" s="24">
         <v>0</v>
       </c>
-      <c r="AU48" s="24">
-[...8 lines deleted...]
-      <c r="AX48" s="24">
+      <c r="AU48" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV48" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW48" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX48" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:50" ht="45">
       <c r="A49" s="20" t="s">
         <v>86</v>
       </c>
       <c r="B49" s="22" t="s">
         <v>87</v>
       </c>
       <c r="C49" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D49" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E49" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F49" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G49" s="9">
         <v>0</v>
       </c>
@@ -9267,61 +9277,61 @@
       </c>
       <c r="AM49" s="24">
         <v>0</v>
       </c>
       <c r="AN49" s="24">
         <v>0</v>
       </c>
       <c r="AO49" s="24">
         <v>1.8720000000000001E-2</v>
       </c>
       <c r="AP49" s="24">
         <v>9.2280000000000001E-2</v>
       </c>
       <c r="AQ49" s="24">
         <v>0</v>
       </c>
       <c r="AR49" s="24">
         <v>0</v>
       </c>
       <c r="AS49" s="24">
         <v>3.0159999999999999E-2</v>
       </c>
       <c r="AT49" s="24">
         <v>0.18906000000000001</v>
       </c>
-      <c r="AU49" s="24">
-[...9 lines deleted...]
-        <v>1.6240000000000001E-2</v>
+      <c r="AU49" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV49" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW49" s="41">
+        <v>0.10576000000000001</v>
+      </c>
+      <c r="AX49" s="41">
+        <v>0.67283999999999999</v>
       </c>
     </row>
     <row r="50" spans="1:50" ht="33.75">
       <c r="A50" s="20" t="s">
         <v>88</v>
       </c>
       <c r="B50" s="22" t="s">
         <v>89</v>
       </c>
       <c r="C50" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D50" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E50" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F50" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G50" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H50" s="12" t="s">
@@ -9419,61 +9429,61 @@
       </c>
       <c r="AM50" s="24">
         <v>0</v>
       </c>
       <c r="AN50" s="24">
         <v>0</v>
       </c>
       <c r="AO50" s="24">
         <v>129.63800000000001</v>
       </c>
       <c r="AP50" s="24">
         <v>1.35795</v>
       </c>
       <c r="AQ50" s="24">
         <v>140.14099999999999</v>
       </c>
       <c r="AR50" s="24">
         <v>322.38200000000001</v>
       </c>
       <c r="AS50" s="24">
         <v>166.84</v>
       </c>
       <c r="AT50" s="24">
         <v>0.50580999999999998</v>
       </c>
-      <c r="AU50" s="24">
-[...9 lines deleted...]
-        <v>0.72099999999999997</v>
+      <c r="AU50" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV50" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW50" s="41">
+        <v>22.58</v>
+      </c>
+      <c r="AX50" s="41">
+        <v>1.004</v>
       </c>
     </row>
     <row r="51" spans="1:50" ht="22.5">
       <c r="A51" s="20" t="s">
         <v>90</v>
       </c>
       <c r="B51" s="22" t="s">
         <v>91</v>
       </c>
       <c r="C51" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D51" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E51" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F51" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G51" s="9">
         <v>0</v>
       </c>
       <c r="H51" s="9">
@@ -9571,60 +9581,60 @@
       </c>
       <c r="AM51" s="24">
         <v>0</v>
       </c>
       <c r="AN51" s="24">
         <v>0</v>
       </c>
       <c r="AO51" s="24">
         <v>0</v>
       </c>
       <c r="AP51" s="24">
         <v>0</v>
       </c>
       <c r="AQ51" s="24">
         <v>0</v>
       </c>
       <c r="AR51" s="24">
         <v>0</v>
       </c>
       <c r="AS51" s="24">
         <v>0</v>
       </c>
       <c r="AT51" s="24">
         <v>0</v>
       </c>
-      <c r="AU51" s="24">
-[...8 lines deleted...]
-      <c r="AX51" s="24">
+      <c r="AU51" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV51" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW51" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX51" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:50" ht="33.75">
       <c r="A52" s="20" t="s">
         <v>92</v>
       </c>
       <c r="B52" s="22" t="s">
         <v>93</v>
       </c>
       <c r="C52" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D52" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E52" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F52" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G52" s="12" t="s">
         <v>272</v>
       </c>
@@ -9723,60 +9733,60 @@
       </c>
       <c r="AM52" s="24">
         <v>14</v>
       </c>
       <c r="AN52" s="24">
         <v>0.27800000000000002</v>
       </c>
       <c r="AO52" s="24">
         <v>0.66</v>
       </c>
       <c r="AP52" s="24">
         <v>0.59099999999999997</v>
       </c>
       <c r="AQ52" s="24">
         <v>0</v>
       </c>
       <c r="AR52" s="24">
         <v>0</v>
       </c>
       <c r="AS52" s="24">
         <v>28</v>
       </c>
       <c r="AT52" s="24">
         <v>0.125</v>
       </c>
-      <c r="AU52" s="24">
+      <c r="AU52" s="41">
         <v>62</v>
       </c>
-      <c r="AV52" s="24">
+      <c r="AV52" s="41">
         <v>11.103</v>
       </c>
-      <c r="AW52" s="24">
-[...2 lines deleted...]
-      <c r="AX52" s="24">
+      <c r="AW52" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX52" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:50">
       <c r="A53" s="20" t="s">
         <v>94</v>
       </c>
       <c r="B53" s="22" t="s">
         <v>95</v>
       </c>
       <c r="C53" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D53" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E53" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F53" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G53" s="9">
         <v>0</v>
       </c>
@@ -9875,60 +9885,60 @@
       </c>
       <c r="AM53" s="24">
         <v>0</v>
       </c>
       <c r="AN53" s="24">
         <v>0</v>
       </c>
       <c r="AO53" s="24">
         <v>0</v>
       </c>
       <c r="AP53" s="24">
         <v>0</v>
       </c>
       <c r="AQ53" s="24">
         <v>0</v>
       </c>
       <c r="AR53" s="24">
         <v>0</v>
       </c>
       <c r="AS53" s="24">
         <v>0</v>
       </c>
       <c r="AT53" s="24">
         <v>0</v>
       </c>
-      <c r="AU53" s="24">
-[...8 lines deleted...]
-      <c r="AX53" s="24">
+      <c r="AU53" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV53" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW53" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX53" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:50">
       <c r="A54" s="20" t="s">
         <v>96</v>
       </c>
       <c r="B54" s="22" t="s">
         <v>97</v>
       </c>
       <c r="C54" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D54" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E54" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F54" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G54" s="9">
         <v>98.697000000000003</v>
       </c>
@@ -10027,60 +10037,60 @@
       </c>
       <c r="AM54" s="24">
         <v>1.05</v>
       </c>
       <c r="AN54" s="24">
         <v>3.9E-2</v>
       </c>
       <c r="AO54" s="24">
         <v>18.600000000000001</v>
       </c>
       <c r="AP54" s="24">
         <v>7.5999999999999998E-2</v>
       </c>
       <c r="AQ54" s="24">
         <v>0</v>
       </c>
       <c r="AR54" s="24">
         <v>0</v>
       </c>
       <c r="AS54" s="24">
         <v>0</v>
       </c>
       <c r="AT54" s="24">
         <v>0</v>
       </c>
-      <c r="AU54" s="24">
-[...8 lines deleted...]
-      <c r="AX54" s="24">
+      <c r="AU54" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV54" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW54" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX54" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:50">
       <c r="A55" s="20" t="s">
         <v>98</v>
       </c>
       <c r="B55" s="22" t="s">
         <v>99</v>
       </c>
       <c r="C55" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D55" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E55" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F55" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G55" s="9">
         <v>1116.5454999999999</v>
       </c>
@@ -10179,60 +10189,60 @@
       </c>
       <c r="AM55" s="24">
         <v>4325.4849999999997</v>
       </c>
       <c r="AN55" s="24">
         <v>271.80682000000002</v>
       </c>
       <c r="AO55" s="24">
         <v>0.5</v>
       </c>
       <c r="AP55" s="24">
         <v>0.13900000000000001</v>
       </c>
       <c r="AQ55" s="24">
         <v>8163.12752</v>
       </c>
       <c r="AR55" s="24">
         <v>829.19448</v>
       </c>
       <c r="AS55" s="24">
         <v>22</v>
       </c>
       <c r="AT55" s="24">
         <v>4.2000000000000003E-2</v>
       </c>
-      <c r="AU55" s="24">
-[...8 lines deleted...]
-      <c r="AX55" s="24">
+      <c r="AU55" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV55" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW55" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX55" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:50">
       <c r="A56" s="20" t="s">
         <v>100</v>
       </c>
       <c r="B56" s="22" t="s">
         <v>101</v>
       </c>
       <c r="C56" s="7">
         <v>0</v>
       </c>
       <c r="D56" s="7">
         <v>0</v>
       </c>
       <c r="E56" s="7">
         <v>19.899999999999999</v>
       </c>
       <c r="F56" s="7">
         <v>16.119</v>
       </c>
       <c r="G56" s="9">
         <v>0</v>
       </c>
@@ -10331,60 +10341,60 @@
       </c>
       <c r="AM56" s="24">
         <v>108.05</v>
       </c>
       <c r="AN56" s="24">
         <v>2.657</v>
       </c>
       <c r="AO56" s="24">
         <v>2608.1849999999999</v>
       </c>
       <c r="AP56" s="24">
         <v>90.306039999999996</v>
       </c>
       <c r="AQ56" s="24">
         <v>66.98</v>
       </c>
       <c r="AR56" s="24">
         <v>9.2691999999999997</v>
       </c>
       <c r="AS56" s="24">
         <v>2154.7939999999999</v>
       </c>
       <c r="AT56" s="24">
         <v>57.584350000000001</v>
       </c>
-      <c r="AU56" s="24">
-[...5 lines deleted...]
-      <c r="AW56" s="24">
+      <c r="AU56" s="41">
+        <v>332.5</v>
+      </c>
+      <c r="AV56" s="41">
+        <v>6.9649999999999999</v>
+      </c>
+      <c r="AW56" s="41">
         <v>770.6</v>
       </c>
-      <c r="AX56" s="24">
+      <c r="AX56" s="41">
         <v>6.484</v>
       </c>
     </row>
     <row r="57" spans="1:50" ht="30.75" customHeight="1">
       <c r="A57" s="20" t="s">
         <v>102</v>
       </c>
       <c r="B57" s="22" t="s">
         <v>103</v>
       </c>
       <c r="C57" s="7">
         <v>0</v>
       </c>
       <c r="D57" s="7">
         <v>0</v>
       </c>
       <c r="E57" s="7">
         <v>109.9</v>
       </c>
       <c r="F57" s="7">
         <v>81.325999999999993</v>
       </c>
       <c r="G57" s="9">
         <v>43.433999999999997</v>
       </c>
@@ -10483,60 +10493,60 @@
       </c>
       <c r="AM57" s="24">
         <v>0</v>
       </c>
       <c r="AN57" s="24">
         <v>0</v>
       </c>
       <c r="AO57" s="24">
         <v>675.49900000000002</v>
       </c>
       <c r="AP57" s="24">
         <v>44.8063</v>
       </c>
       <c r="AQ57" s="24">
         <v>0</v>
       </c>
       <c r="AR57" s="24">
         <v>0</v>
       </c>
       <c r="AS57" s="24">
         <v>1574.1420000000001</v>
       </c>
       <c r="AT57" s="24">
         <v>24.82245</v>
       </c>
-      <c r="AU57" s="24">
-[...8 lines deleted...]
-      <c r="AX57" s="24">
+      <c r="AU57" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV57" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW57" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX57" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:50">
       <c r="A58" s="20" t="s">
         <v>104</v>
       </c>
       <c r="B58" s="22" t="s">
         <v>105</v>
       </c>
       <c r="C58" s="7">
         <v>0</v>
       </c>
       <c r="D58" s="7">
         <v>0</v>
       </c>
       <c r="E58" s="7">
         <v>8.1199999999999992</v>
       </c>
       <c r="F58" s="7">
         <v>6.9020000000000001</v>
       </c>
       <c r="G58" s="9">
         <v>0</v>
       </c>
@@ -10635,60 +10645,60 @@
       </c>
       <c r="AM58" s="24">
         <v>0.375</v>
       </c>
       <c r="AN58" s="24">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="AO58" s="24">
         <v>907.62099999999998</v>
       </c>
       <c r="AP58" s="24">
         <v>93.779399999999995</v>
       </c>
       <c r="AQ58" s="24">
         <v>0</v>
       </c>
       <c r="AR58" s="24">
         <v>0</v>
       </c>
       <c r="AS58" s="24">
         <v>735.72</v>
       </c>
       <c r="AT58" s="24">
         <v>21.76662</v>
       </c>
-      <c r="AU58" s="24">
-[...5 lines deleted...]
-      <c r="AW58" s="24">
+      <c r="AU58" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV58" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW58" s="41">
         <v>20</v>
       </c>
-      <c r="AX58" s="24">
+      <c r="AX58" s="41">
         <v>0.04</v>
       </c>
     </row>
     <row r="59" spans="1:50" ht="45.75" customHeight="1">
       <c r="A59" s="20" t="s">
         <v>106</v>
       </c>
       <c r="B59" s="22" t="s">
         <v>107</v>
       </c>
       <c r="C59" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D59" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E59" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F59" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G59" s="12" t="s">
         <v>272</v>
       </c>
@@ -10787,60 +10797,60 @@
       </c>
       <c r="AM59" s="24">
         <v>0</v>
       </c>
       <c r="AN59" s="24">
         <v>0</v>
       </c>
       <c r="AO59" s="24">
         <v>12.821</v>
       </c>
       <c r="AP59" s="24">
         <v>8.4411000000000005</v>
       </c>
       <c r="AQ59" s="24">
         <v>0</v>
       </c>
       <c r="AR59" s="24">
         <v>0</v>
       </c>
       <c r="AS59" s="24">
         <v>1089.4849999999999</v>
       </c>
       <c r="AT59" s="24">
         <v>151.24549999999999</v>
       </c>
-      <c r="AU59" s="24">
-[...8 lines deleted...]
-      <c r="AX59" s="24">
+      <c r="AU59" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV59" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW59" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX59" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:50" ht="68.25" customHeight="1">
       <c r="A60" s="20" t="s">
         <v>108</v>
       </c>
       <c r="B60" s="22" t="s">
         <v>109</v>
       </c>
       <c r="C60" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D60" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E60" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F60" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G60" s="12" t="s">
         <v>272</v>
       </c>
@@ -10939,60 +10949,60 @@
       </c>
       <c r="AM60" s="24">
         <v>0</v>
       </c>
       <c r="AN60" s="24">
         <v>0</v>
       </c>
       <c r="AO60" s="24">
         <v>0</v>
       </c>
       <c r="AP60" s="24">
         <v>0</v>
       </c>
       <c r="AQ60" s="24">
         <v>0</v>
       </c>
       <c r="AR60" s="24">
         <v>0</v>
       </c>
       <c r="AS60" s="24">
         <v>4</v>
       </c>
       <c r="AT60" s="24">
         <v>1.4999999999999999E-2</v>
       </c>
-      <c r="AU60" s="24">
-[...8 lines deleted...]
-      <c r="AX60" s="24">
+      <c r="AU60" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV60" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW60" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX60" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:50" ht="33.75">
       <c r="A61" s="20" t="s">
         <v>110</v>
       </c>
       <c r="B61" s="22" t="s">
         <v>111</v>
       </c>
       <c r="C61" s="7">
         <v>0</v>
       </c>
       <c r="D61" s="7">
         <v>0</v>
       </c>
       <c r="E61" s="7">
         <v>2.7400000000000001E-2</v>
       </c>
       <c r="F61" s="7">
         <v>0.20807</v>
       </c>
       <c r="G61" s="9">
         <v>0</v>
       </c>
@@ -11091,60 +11101,60 @@
       </c>
       <c r="AM61" s="24">
         <v>0</v>
       </c>
       <c r="AN61" s="24">
         <v>0</v>
       </c>
       <c r="AO61" s="24">
         <v>216.14099999999999</v>
       </c>
       <c r="AP61" s="24">
         <v>9.6168700000000005</v>
       </c>
       <c r="AQ61" s="24">
         <v>0</v>
       </c>
       <c r="AR61" s="24">
         <v>0</v>
       </c>
       <c r="AS61" s="24">
         <v>1053.19</v>
       </c>
       <c r="AT61" s="24">
         <v>60.258569999999999</v>
       </c>
-      <c r="AU61" s="24">
-[...5 lines deleted...]
-      <c r="AW61" s="24">
+      <c r="AU61" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV61" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW61" s="41">
         <v>59.65</v>
       </c>
-      <c r="AX61" s="24">
+      <c r="AX61" s="41">
         <v>0.72399999999999998</v>
       </c>
     </row>
     <row r="62" spans="1:50" ht="56.25">
       <c r="A62" s="20" t="s">
         <v>112</v>
       </c>
       <c r="B62" s="22" t="s">
         <v>113</v>
       </c>
       <c r="C62" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D62" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E62" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F62" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G62" s="12" t="s">
         <v>272</v>
       </c>
@@ -11243,60 +11253,60 @@
       </c>
       <c r="AM62" s="24">
         <v>0</v>
       </c>
       <c r="AN62" s="24">
         <v>0</v>
       </c>
       <c r="AO62" s="24">
         <v>0</v>
       </c>
       <c r="AP62" s="24">
         <v>0</v>
       </c>
       <c r="AQ62" s="24">
         <v>0</v>
       </c>
       <c r="AR62" s="24">
         <v>0</v>
       </c>
       <c r="AS62" s="24">
         <v>0</v>
       </c>
       <c r="AT62" s="24">
         <v>0</v>
       </c>
-      <c r="AU62" s="24">
-[...8 lines deleted...]
-      <c r="AX62" s="24">
+      <c r="AU62" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV62" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW62" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX62" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:50" ht="45">
       <c r="A63" s="20" t="s">
         <v>114</v>
       </c>
       <c r="B63" s="22" t="s">
         <v>115</v>
       </c>
       <c r="C63" s="7">
         <v>0</v>
       </c>
       <c r="D63" s="7">
         <v>0</v>
       </c>
       <c r="E63" s="7">
         <v>0.43659999999999999</v>
       </c>
       <c r="F63" s="7">
         <v>6.7978100000000001</v>
       </c>
       <c r="G63" s="9">
         <v>0</v>
       </c>
@@ -11395,60 +11405,60 @@
       </c>
       <c r="AM63" s="24">
         <v>0</v>
       </c>
       <c r="AN63" s="24">
         <v>0</v>
       </c>
       <c r="AO63" s="24">
         <v>0.64005000000000001</v>
       </c>
       <c r="AP63" s="24">
         <v>5.1911399999999999</v>
       </c>
       <c r="AQ63" s="24">
         <v>0</v>
       </c>
       <c r="AR63" s="24">
         <v>0</v>
       </c>
       <c r="AS63" s="24">
         <v>2.2250000000000001</v>
       </c>
       <c r="AT63" s="24">
         <v>12.087580000000001</v>
       </c>
-      <c r="AU63" s="24">
-[...8 lines deleted...]
-      <c r="AX63" s="24">
+      <c r="AU63" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV63" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW63" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX63" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:50" ht="22.5">
       <c r="A64" s="20" t="s">
         <v>116</v>
       </c>
       <c r="B64" s="22" t="s">
         <v>117</v>
       </c>
       <c r="C64" s="7">
         <v>0</v>
       </c>
       <c r="D64" s="7">
         <v>0</v>
       </c>
       <c r="E64" s="7">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="F64" s="7">
         <v>6.4360000000000001E-2</v>
       </c>
       <c r="G64" s="9">
         <v>0</v>
       </c>
@@ -11547,61 +11557,61 @@
       </c>
       <c r="AM64" s="24">
         <v>12.305</v>
       </c>
       <c r="AN64" s="24">
         <v>0.46500000000000002</v>
       </c>
       <c r="AO64" s="24">
         <v>1.67269</v>
       </c>
       <c r="AP64" s="24">
         <v>11.79641</v>
       </c>
       <c r="AQ64" s="24">
         <v>171.46</v>
       </c>
       <c r="AR64" s="24">
         <v>225.4504</v>
       </c>
       <c r="AS64" s="24">
         <v>8.8035800000000002</v>
       </c>
       <c r="AT64" s="24">
         <v>21.96482</v>
       </c>
-      <c r="AU64" s="24">
-[...9 lines deleted...]
-        <v>1.10582</v>
+      <c r="AU64" s="41">
+        <v>207.46</v>
+      </c>
+      <c r="AV64" s="41">
+        <v>375.53068999999999</v>
+      </c>
+      <c r="AW64" s="41">
+        <v>1.26379</v>
+      </c>
+      <c r="AX64" s="41">
+        <v>1.5424100000000001</v>
       </c>
     </row>
     <row r="65" spans="1:50">
       <c r="A65" s="20" t="s">
         <v>118</v>
       </c>
       <c r="B65" s="22" t="s">
         <v>119</v>
       </c>
       <c r="C65" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D65" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E65" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F65" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G65" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H65" s="12" t="s">
@@ -11699,60 +11709,60 @@
       </c>
       <c r="AM65" s="24">
         <v>0</v>
       </c>
       <c r="AN65" s="24">
         <v>0</v>
       </c>
       <c r="AO65" s="24">
         <v>0</v>
       </c>
       <c r="AP65" s="24">
         <v>0</v>
       </c>
       <c r="AQ65" s="24">
         <v>0</v>
       </c>
       <c r="AR65" s="24">
         <v>0</v>
       </c>
       <c r="AS65" s="24">
         <v>0</v>
       </c>
       <c r="AT65" s="24">
         <v>0</v>
       </c>
-      <c r="AU65" s="24">
-[...8 lines deleted...]
-      <c r="AX65" s="24">
+      <c r="AU65" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV65" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW65" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX65" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:50" ht="33.75">
       <c r="A66" s="20" t="s">
         <v>120</v>
       </c>
       <c r="B66" s="22" t="s">
         <v>121</v>
       </c>
       <c r="C66" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D66" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E66" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F66" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G66" s="9">
         <v>0</v>
       </c>
@@ -11851,61 +11861,61 @@
       </c>
       <c r="AM66" s="24">
         <v>0</v>
       </c>
       <c r="AN66" s="24">
         <v>0</v>
       </c>
       <c r="AO66" s="24">
         <v>0.47914000000000001</v>
       </c>
       <c r="AP66" s="24">
         <v>3.3910900000000002</v>
       </c>
       <c r="AQ66" s="24">
         <v>0</v>
       </c>
       <c r="AR66" s="24">
         <v>0</v>
       </c>
       <c r="AS66" s="24">
         <v>0.34460000000000002</v>
       </c>
       <c r="AT66" s="24">
         <v>3.0895600000000001</v>
       </c>
-      <c r="AU66" s="24">
-[...9 lines deleted...]
-        <v>0.47292000000000001</v>
+      <c r="AU66" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV66" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW66" s="41">
+        <v>7.0580000000000004E-2</v>
+      </c>
+      <c r="AX66" s="41">
+        <v>0.65020999999999995</v>
       </c>
     </row>
     <row r="67" spans="1:50">
       <c r="A67" s="20" t="s">
         <v>122</v>
       </c>
       <c r="B67" s="22" t="s">
         <v>123</v>
       </c>
       <c r="C67" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D67" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E67" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F67" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G67" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H67" s="12" t="s">
@@ -12003,60 +12013,60 @@
       </c>
       <c r="AM67" s="24">
         <v>0</v>
       </c>
       <c r="AN67" s="24">
         <v>0</v>
       </c>
       <c r="AO67" s="24">
         <v>0</v>
       </c>
       <c r="AP67" s="24">
         <v>0</v>
       </c>
       <c r="AQ67" s="24">
         <v>0</v>
       </c>
       <c r="AR67" s="24">
         <v>0</v>
       </c>
       <c r="AS67" s="24">
         <v>0</v>
       </c>
       <c r="AT67" s="24">
         <v>0</v>
       </c>
-      <c r="AU67" s="24">
-[...8 lines deleted...]
-      <c r="AX67" s="24">
+      <c r="AU67" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV67" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW67" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX67" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:50">
       <c r="A68" s="20" t="s">
         <v>124</v>
       </c>
       <c r="B68" s="22" t="s">
         <v>125</v>
       </c>
       <c r="C68" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D68" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E68" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F68" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G68" s="9">
         <v>0</v>
       </c>
@@ -12155,61 +12165,61 @@
       </c>
       <c r="AM68" s="24">
         <v>0</v>
       </c>
       <c r="AN68" s="24">
         <v>0</v>
       </c>
       <c r="AO68" s="24">
         <v>3.3399999999999999E-2</v>
       </c>
       <c r="AP68" s="24">
         <v>0.23623</v>
       </c>
       <c r="AQ68" s="24">
         <v>0</v>
       </c>
       <c r="AR68" s="24">
         <v>0</v>
       </c>
       <c r="AS68" s="24">
         <v>2.8400000000000002E-2</v>
       </c>
       <c r="AT68" s="24">
         <v>0.39571000000000001</v>
       </c>
-      <c r="AU68" s="24">
-[...9 lines deleted...]
-        <v>7.1330000000000005E-2</v>
+      <c r="AU68" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV68" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW68" s="41">
+        <v>7.4999999999999997E-3</v>
+      </c>
+      <c r="AX68" s="41">
+        <v>0.11762</v>
       </c>
     </row>
     <row r="69" spans="1:50" ht="22.5">
       <c r="A69" s="20" t="s">
         <v>126</v>
       </c>
       <c r="B69" s="22" t="s">
         <v>127</v>
       </c>
       <c r="C69" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D69" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E69" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F69" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G69" s="9">
         <v>0</v>
       </c>
       <c r="H69" s="9">
@@ -12307,61 +12317,61 @@
       </c>
       <c r="AM69" s="24">
         <v>0</v>
       </c>
       <c r="AN69" s="24">
         <v>0</v>
       </c>
       <c r="AO69" s="24">
         <v>4.7960000000000003E-2</v>
       </c>
       <c r="AP69" s="24">
         <v>0.88931000000000004</v>
       </c>
       <c r="AQ69" s="24">
         <v>0</v>
       </c>
       <c r="AR69" s="24">
         <v>0</v>
       </c>
       <c r="AS69" s="24">
         <v>4.9840000000000002E-2</v>
       </c>
       <c r="AT69" s="24">
         <v>0.90956000000000004</v>
       </c>
-      <c r="AU69" s="24">
-[...9 lines deleted...]
-        <v>0.26085000000000003</v>
+      <c r="AU69" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV69" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW69" s="41">
+        <v>1.7919999999999998E-2</v>
+      </c>
+      <c r="AX69" s="41">
+        <v>0.35899999999999999</v>
       </c>
     </row>
     <row r="70" spans="1:50">
       <c r="A70" s="20" t="s">
         <v>128</v>
       </c>
       <c r="B70" s="22" t="s">
         <v>129</v>
       </c>
       <c r="C70" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D70" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E70" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F70" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G70" s="9">
         <v>0</v>
       </c>
       <c r="H70" s="9">
@@ -12459,60 +12469,60 @@
       </c>
       <c r="AM70" s="24">
         <v>0</v>
       </c>
       <c r="AN70" s="24">
         <v>0</v>
       </c>
       <c r="AO70" s="24">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="AP70" s="24">
         <v>0.11647</v>
       </c>
       <c r="AQ70" s="24">
         <v>0</v>
       </c>
       <c r="AR70" s="24">
         <v>0</v>
       </c>
       <c r="AS70" s="24">
         <v>1.72E-3</v>
       </c>
       <c r="AT70" s="24">
         <v>0.10100000000000001</v>
       </c>
-      <c r="AU70" s="24">
-[...8 lines deleted...]
-      <c r="AX70" s="24">
+      <c r="AU70" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV70" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW70" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX70" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:50" ht="33.75">
       <c r="A71" s="20" t="s">
         <v>130</v>
       </c>
       <c r="B71" s="22" t="s">
         <v>131</v>
       </c>
       <c r="C71" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D71" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E71" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F71" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G71" s="9">
         <v>0</v>
       </c>
@@ -12611,61 +12621,61 @@
       </c>
       <c r="AM71" s="24">
         <v>0</v>
       </c>
       <c r="AN71" s="24">
         <v>0</v>
       </c>
       <c r="AO71" s="24">
         <v>3.7839999999999999E-2</v>
       </c>
       <c r="AP71" s="24">
         <v>0.1555</v>
       </c>
       <c r="AQ71" s="24">
         <v>0</v>
       </c>
       <c r="AR71" s="24">
         <v>0</v>
       </c>
       <c r="AS71" s="24">
         <v>2.4320000000000001E-2</v>
       </c>
       <c r="AT71" s="24">
         <v>0.13050999999999999</v>
       </c>
-      <c r="AU71" s="24">
-[...9 lines deleted...]
-        <v>1.154E-2</v>
+      <c r="AU71" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV71" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW71" s="41">
+        <v>5.4400000000000004E-3</v>
+      </c>
+      <c r="AX71" s="41">
+        <v>2.86E-2</v>
       </c>
     </row>
     <row r="72" spans="1:50" ht="33.75">
       <c r="A72" s="20" t="s">
         <v>132</v>
       </c>
       <c r="B72" s="22" t="s">
         <v>133</v>
       </c>
       <c r="C72" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D72" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E72" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F72" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G72" s="9">
         <v>0</v>
       </c>
       <c r="H72" s="9">
@@ -12763,61 +12773,61 @@
       </c>
       <c r="AM72" s="24">
         <v>0</v>
       </c>
       <c r="AN72" s="24">
         <v>0</v>
       </c>
       <c r="AO72" s="24">
         <v>0.3332</v>
       </c>
       <c r="AP72" s="24">
         <v>1.6995400000000001</v>
       </c>
       <c r="AQ72" s="24">
         <v>0</v>
       </c>
       <c r="AR72" s="24">
         <v>0</v>
       </c>
       <c r="AS72" s="24">
         <v>0.13718</v>
       </c>
       <c r="AT72" s="24">
         <v>1.5447299999999999</v>
       </c>
-      <c r="AU72" s="24">
-[...9 lines deleted...]
-        <v>0.18024000000000001</v>
+      <c r="AU72" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV72" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW72" s="41">
+        <v>2.2460000000000001E-2</v>
+      </c>
+      <c r="AX72" s="41">
+        <v>0.34319</v>
       </c>
     </row>
     <row r="73" spans="1:50">
       <c r="A73" s="20" t="s">
         <v>134</v>
       </c>
       <c r="B73" s="22" t="s">
         <v>135</v>
       </c>
       <c r="C73" s="7">
         <v>190</v>
       </c>
       <c r="D73" s="7">
         <v>44.128999999999998</v>
       </c>
       <c r="E73" s="7">
         <v>2.4691900000000002</v>
       </c>
       <c r="F73" s="7">
         <v>0.90054999999999996</v>
       </c>
       <c r="G73" s="9">
         <v>548</v>
       </c>
       <c r="H73" s="9">
@@ -12915,61 +12925,61 @@
       </c>
       <c r="AM73" s="24">
         <v>48067.531999999999</v>
       </c>
       <c r="AN73" s="24">
         <v>1914.3190500000001</v>
       </c>
       <c r="AO73" s="24">
         <v>1770.5119999999999</v>
       </c>
       <c r="AP73" s="24">
         <v>428.80664000000002</v>
       </c>
       <c r="AQ73" s="24">
         <v>33418.148000000001</v>
       </c>
       <c r="AR73" s="24">
         <v>2798.8449999999998</v>
       </c>
       <c r="AS73" s="24">
         <v>206.47800000000001</v>
       </c>
       <c r="AT73" s="24">
         <v>81.605249999999998</v>
       </c>
-      <c r="AU73" s="24">
-[...9 lines deleted...]
-        <v>4.8887400000000003</v>
+      <c r="AU73" s="41">
+        <v>2715</v>
+      </c>
+      <c r="AV73" s="41">
+        <v>139.34200000000001</v>
+      </c>
+      <c r="AW73" s="41">
+        <v>81.819999999999993</v>
+      </c>
+      <c r="AX73" s="41">
+        <v>23.82452</v>
       </c>
     </row>
     <row r="74" spans="1:50" ht="22.5">
       <c r="A74" s="20" t="s">
         <v>136</v>
       </c>
       <c r="B74" s="22" t="s">
         <v>137</v>
       </c>
       <c r="C74" s="7">
         <v>0</v>
       </c>
       <c r="D74" s="7">
         <v>0</v>
       </c>
       <c r="E74" s="7">
         <v>0.14399999999999999</v>
       </c>
       <c r="F74" s="7">
         <v>0.12023</v>
       </c>
       <c r="G74" s="9">
         <v>0</v>
       </c>
       <c r="H74" s="9">
@@ -13067,60 +13077,60 @@
       </c>
       <c r="AM74" s="24">
         <v>0</v>
       </c>
       <c r="AN74" s="24">
         <v>0</v>
       </c>
       <c r="AO74" s="24">
         <v>0</v>
       </c>
       <c r="AP74" s="24">
         <v>0</v>
       </c>
       <c r="AQ74" s="24">
         <v>0</v>
       </c>
       <c r="AR74" s="24">
         <v>0</v>
       </c>
       <c r="AS74" s="24">
         <v>0</v>
       </c>
       <c r="AT74" s="24">
         <v>0</v>
       </c>
-      <c r="AU74" s="24">
-[...8 lines deleted...]
-      <c r="AX74" s="24">
+      <c r="AU74" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV74" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW74" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX74" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:50" ht="22.5">
       <c r="A75" s="20" t="s">
         <v>138</v>
       </c>
       <c r="B75" s="22" t="s">
         <v>139</v>
       </c>
       <c r="C75" s="7">
         <v>0</v>
       </c>
       <c r="D75" s="7">
         <v>0</v>
       </c>
       <c r="E75" s="7">
         <v>689.01340000000005</v>
       </c>
       <c r="F75" s="7">
         <v>455.08537000000001</v>
       </c>
       <c r="G75" s="9">
         <v>0</v>
       </c>
@@ -13219,60 +13229,60 @@
       </c>
       <c r="AM75" s="24">
         <v>0</v>
       </c>
       <c r="AN75" s="24">
         <v>0</v>
       </c>
       <c r="AO75" s="24">
         <v>160</v>
       </c>
       <c r="AP75" s="24">
         <v>44.8566</v>
       </c>
       <c r="AQ75" s="24">
         <v>226</v>
       </c>
       <c r="AR75" s="24">
         <v>53.293999999999997</v>
       </c>
       <c r="AS75" s="24">
         <v>112</v>
       </c>
       <c r="AT75" s="24">
         <v>47.561579999999999</v>
       </c>
-      <c r="AU75" s="24">
-[...8 lines deleted...]
-      <c r="AX75" s="24">
+      <c r="AU75" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV75" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW75" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX75" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:50" ht="78.75">
       <c r="A76" s="20" t="s">
         <v>140</v>
       </c>
       <c r="B76" s="22" t="s">
         <v>141</v>
       </c>
       <c r="C76" s="7">
         <v>0</v>
       </c>
       <c r="D76" s="7">
         <v>0</v>
       </c>
       <c r="E76" s="7">
         <v>60.486699999999999</v>
       </c>
       <c r="F76" s="7">
         <v>37.805610000000001</v>
       </c>
       <c r="G76" s="9">
         <v>0</v>
       </c>
@@ -13371,60 +13381,60 @@
       </c>
       <c r="AM76" s="24">
         <v>0</v>
       </c>
       <c r="AN76" s="24">
         <v>0</v>
       </c>
       <c r="AO76" s="24">
         <v>2.0099999999999998</v>
       </c>
       <c r="AP76" s="24">
         <v>7.202</v>
       </c>
       <c r="AQ76" s="24">
         <v>316.60000000000002</v>
       </c>
       <c r="AR76" s="24">
         <v>23.213999999999999</v>
       </c>
       <c r="AS76" s="24">
         <v>0</v>
       </c>
       <c r="AT76" s="24">
         <v>0</v>
       </c>
-      <c r="AU76" s="24">
-[...8 lines deleted...]
-      <c r="AX76" s="24">
+      <c r="AU76" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV76" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW76" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX76" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:50" ht="22.5">
       <c r="A77" s="20" t="s">
         <v>142</v>
       </c>
       <c r="B77" s="22" t="s">
         <v>143</v>
       </c>
       <c r="C77" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D77" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E77" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F77" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G77" s="12" t="s">
         <v>272</v>
       </c>
@@ -13523,60 +13533,60 @@
       </c>
       <c r="AM77" s="24">
         <v>0</v>
       </c>
       <c r="AN77" s="24">
         <v>0</v>
       </c>
       <c r="AO77" s="24">
         <v>0</v>
       </c>
       <c r="AP77" s="24">
         <v>0</v>
       </c>
       <c r="AQ77" s="24">
         <v>0</v>
       </c>
       <c r="AR77" s="24">
         <v>0</v>
       </c>
       <c r="AS77" s="24">
         <v>0</v>
       </c>
       <c r="AT77" s="24">
         <v>0</v>
       </c>
-      <c r="AU77" s="24">
-[...8 lines deleted...]
-      <c r="AX77" s="24">
+      <c r="AU77" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV77" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW77" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX77" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:50" ht="56.25">
       <c r="A78" s="20" t="s">
         <v>144</v>
       </c>
       <c r="B78" s="22" t="s">
         <v>145</v>
       </c>
       <c r="C78" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D78" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E78" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F78" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G78" s="12" t="s">
         <v>272</v>
       </c>
@@ -13675,60 +13685,60 @@
       </c>
       <c r="AM78" s="24">
         <v>0</v>
       </c>
       <c r="AN78" s="24">
         <v>0</v>
       </c>
       <c r="AO78" s="24">
         <v>0.75900000000000001</v>
       </c>
       <c r="AP78" s="24">
         <v>3.7789999999999999</v>
       </c>
       <c r="AQ78" s="24">
         <v>0</v>
       </c>
       <c r="AR78" s="24">
         <v>0</v>
       </c>
       <c r="AS78" s="24">
         <v>2.2869999999999999</v>
       </c>
       <c r="AT78" s="24">
         <v>7.8479000000000001</v>
       </c>
-      <c r="AU78" s="24">
-[...8 lines deleted...]
-      <c r="AX78" s="24">
+      <c r="AU78" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV78" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW78" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX78" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:50" ht="21" customHeight="1">
       <c r="A79" s="20" t="s">
         <v>146</v>
       </c>
       <c r="B79" s="22" t="s">
         <v>147</v>
       </c>
       <c r="C79" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D79" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E79" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F79" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G79" s="12" t="s">
         <v>272</v>
       </c>
@@ -13827,60 +13837,60 @@
       </c>
       <c r="AM79" s="24">
         <v>0</v>
       </c>
       <c r="AN79" s="24">
         <v>0</v>
       </c>
       <c r="AO79" s="24">
         <v>604.29999999999995</v>
       </c>
       <c r="AP79" s="24">
         <v>113.55898999999999</v>
       </c>
       <c r="AQ79" s="24">
         <v>122.3</v>
       </c>
       <c r="AR79" s="24">
         <v>26.074000000000002</v>
       </c>
       <c r="AS79" s="24">
         <v>0</v>
       </c>
       <c r="AT79" s="24">
         <v>0</v>
       </c>
-      <c r="AU79" s="24">
-[...8 lines deleted...]
-      <c r="AX79" s="24">
+      <c r="AU79" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV79" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW79" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX79" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:50" ht="33.75">
       <c r="A80" s="20" t="s">
         <v>148</v>
       </c>
       <c r="B80" s="22" t="s">
         <v>149</v>
       </c>
       <c r="C80" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D80" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E80" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F80" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G80" s="12" t="s">
         <v>272</v>
       </c>
@@ -13979,60 +13989,60 @@
       </c>
       <c r="AM80" s="24">
         <v>0</v>
       </c>
       <c r="AN80" s="24">
         <v>0</v>
       </c>
       <c r="AO80" s="24">
         <v>0</v>
       </c>
       <c r="AP80" s="24">
         <v>0</v>
       </c>
       <c r="AQ80" s="24">
         <v>0</v>
       </c>
       <c r="AR80" s="24">
         <v>0</v>
       </c>
       <c r="AS80" s="24">
         <v>165</v>
       </c>
       <c r="AT80" s="24">
         <v>0.54400000000000004</v>
       </c>
-      <c r="AU80" s="24">
-[...8 lines deleted...]
-      <c r="AX80" s="24">
+      <c r="AU80" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV80" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW80" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX80" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:50" ht="33.75">
       <c r="A81" s="20" t="s">
         <v>150</v>
       </c>
       <c r="B81" s="22" t="s">
         <v>151</v>
       </c>
       <c r="C81" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D81" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E81" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F81" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G81" s="12" t="s">
         <v>272</v>
       </c>
@@ -14131,60 +14141,60 @@
       </c>
       <c r="AM81" s="24">
         <v>0</v>
       </c>
       <c r="AN81" s="24">
         <v>0</v>
       </c>
       <c r="AO81" s="24">
         <v>0</v>
       </c>
       <c r="AP81" s="24">
         <v>0</v>
       </c>
       <c r="AQ81" s="24">
         <v>0</v>
       </c>
       <c r="AR81" s="24">
         <v>0</v>
       </c>
       <c r="AS81" s="24">
         <v>0</v>
       </c>
       <c r="AT81" s="24">
         <v>0</v>
       </c>
-      <c r="AU81" s="24">
-[...8 lines deleted...]
-      <c r="AX81" s="24">
+      <c r="AU81" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV81" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW81" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX81" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:50" ht="33.75">
       <c r="A82" s="20" t="s">
         <v>152</v>
       </c>
       <c r="B82" s="22" t="s">
         <v>153</v>
       </c>
       <c r="C82" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D82" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E82" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F82" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G82" s="12" t="s">
         <v>272</v>
       </c>
@@ -14283,60 +14293,60 @@
       </c>
       <c r="AM82" s="24">
         <v>0</v>
       </c>
       <c r="AN82" s="24">
         <v>0</v>
       </c>
       <c r="AO82" s="24">
         <v>0</v>
       </c>
       <c r="AP82" s="24">
         <v>0</v>
       </c>
       <c r="AQ82" s="24">
         <v>0</v>
       </c>
       <c r="AR82" s="24">
         <v>0</v>
       </c>
       <c r="AS82" s="24">
         <v>0</v>
       </c>
       <c r="AT82" s="24">
         <v>0</v>
       </c>
-      <c r="AU82" s="24">
-[...8 lines deleted...]
-      <c r="AX82" s="24">
+      <c r="AU82" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV82" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW82" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX82" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:50" ht="22.5">
       <c r="A83" s="20" t="s">
         <v>154</v>
       </c>
       <c r="B83" s="22" t="s">
         <v>155</v>
       </c>
       <c r="C83" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D83" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E83" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F83" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G83" s="12" t="s">
         <v>272</v>
       </c>
@@ -14435,60 +14445,60 @@
       </c>
       <c r="AM83" s="24">
         <v>0</v>
       </c>
       <c r="AN83" s="24">
         <v>0</v>
       </c>
       <c r="AO83" s="24">
         <v>0</v>
       </c>
       <c r="AP83" s="24">
         <v>0</v>
       </c>
       <c r="AQ83" s="24">
         <v>0</v>
       </c>
       <c r="AR83" s="24">
         <v>0</v>
       </c>
       <c r="AS83" s="24">
         <v>0</v>
       </c>
       <c r="AT83" s="24">
         <v>0</v>
       </c>
-      <c r="AU83" s="24">
-[...8 lines deleted...]
-      <c r="AX83" s="24">
+      <c r="AU83" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV83" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW83" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX83" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:50" ht="45">
       <c r="A84" s="20" t="s">
         <v>156</v>
       </c>
       <c r="B84" s="22" t="s">
         <v>157</v>
       </c>
       <c r="C84" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D84" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E84" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F84" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G84" s="12" t="s">
         <v>272</v>
       </c>
@@ -14587,60 +14597,60 @@
       </c>
       <c r="AM84" s="24">
         <v>0</v>
       </c>
       <c r="AN84" s="24">
         <v>0</v>
       </c>
       <c r="AO84" s="24">
         <v>0</v>
       </c>
       <c r="AP84" s="24">
         <v>0</v>
       </c>
       <c r="AQ84" s="24">
         <v>0</v>
       </c>
       <c r="AR84" s="24">
         <v>0</v>
       </c>
       <c r="AS84" s="24">
         <v>0</v>
       </c>
       <c r="AT84" s="24">
         <v>0</v>
       </c>
-      <c r="AU84" s="24">
-[...8 lines deleted...]
-      <c r="AX84" s="24">
+      <c r="AU84" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV84" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW84" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX84" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:50" ht="45">
       <c r="A85" s="20" t="s">
         <v>158</v>
       </c>
       <c r="B85" s="22" t="s">
         <v>159</v>
       </c>
       <c r="C85" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D85" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E85" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F85" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G85" s="12" t="s">
         <v>272</v>
       </c>
@@ -14739,60 +14749,60 @@
       </c>
       <c r="AM85" s="24">
         <v>0</v>
       </c>
       <c r="AN85" s="24">
         <v>0</v>
       </c>
       <c r="AO85" s="24">
         <v>0</v>
       </c>
       <c r="AP85" s="24">
         <v>0</v>
       </c>
       <c r="AQ85" s="24">
         <v>0</v>
       </c>
       <c r="AR85" s="24">
         <v>0</v>
       </c>
       <c r="AS85" s="24">
         <v>0</v>
       </c>
       <c r="AT85" s="24">
         <v>0</v>
       </c>
-      <c r="AU85" s="24">
-[...8 lines deleted...]
-      <c r="AX85" s="24">
+      <c r="AU85" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV85" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW85" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX85" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:50" ht="33.75">
       <c r="A86" s="20" t="s">
         <v>160</v>
       </c>
       <c r="B86" s="22" t="s">
         <v>161</v>
       </c>
       <c r="C86" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D86" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E86" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F86" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G86" s="12" t="s">
         <v>272</v>
       </c>
@@ -14891,60 +14901,60 @@
       </c>
       <c r="AM86" s="24">
         <v>0</v>
       </c>
       <c r="AN86" s="24">
         <v>0</v>
       </c>
       <c r="AO86" s="24">
         <v>0.03</v>
       </c>
       <c r="AP86" s="24">
         <v>7.1999999999999995E-2</v>
       </c>
       <c r="AQ86" s="24">
         <v>0</v>
       </c>
       <c r="AR86" s="24">
         <v>0</v>
       </c>
       <c r="AS86" s="24">
         <v>0.05</v>
       </c>
       <c r="AT86" s="24">
         <v>0.13289999999999999</v>
       </c>
-      <c r="AU86" s="24">
-[...8 lines deleted...]
-      <c r="AX86" s="24">
+      <c r="AU86" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV86" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW86" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX86" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:50" ht="33.75">
       <c r="A87" s="20" t="s">
         <v>162</v>
       </c>
       <c r="B87" s="22" t="s">
         <v>163</v>
       </c>
       <c r="C87" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D87" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E87" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F87" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G87" s="12" t="s">
         <v>272</v>
       </c>
@@ -15043,60 +15053,60 @@
       </c>
       <c r="AM87" s="24">
         <v>0</v>
       </c>
       <c r="AN87" s="24">
         <v>0</v>
       </c>
       <c r="AO87" s="24">
         <v>0</v>
       </c>
       <c r="AP87" s="24">
         <v>0</v>
       </c>
       <c r="AQ87" s="24">
         <v>0</v>
       </c>
       <c r="AR87" s="24">
         <v>0</v>
       </c>
       <c r="AS87" s="24">
         <v>0</v>
       </c>
       <c r="AT87" s="24">
         <v>0</v>
       </c>
-      <c r="AU87" s="24">
-[...8 lines deleted...]
-      <c r="AX87" s="24">
+      <c r="AU87" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV87" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW87" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX87" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:50" ht="33.75">
       <c r="A88" s="20" t="s">
         <v>164</v>
       </c>
       <c r="B88" s="22" t="s">
         <v>165</v>
       </c>
       <c r="C88" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D88" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E88" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F88" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G88" s="12" t="s">
         <v>272</v>
       </c>
@@ -15195,60 +15205,60 @@
       </c>
       <c r="AM88" s="24">
         <v>0</v>
       </c>
       <c r="AN88" s="24">
         <v>0</v>
       </c>
       <c r="AO88" s="24">
         <v>0.55620999999999998</v>
       </c>
       <c r="AP88" s="24">
         <v>6.7156900000000004</v>
       </c>
       <c r="AQ88" s="24">
         <v>0</v>
       </c>
       <c r="AR88" s="24">
         <v>0</v>
       </c>
       <c r="AS88" s="24">
         <v>0.81084000000000001</v>
       </c>
       <c r="AT88" s="24">
         <v>1.14863</v>
       </c>
-      <c r="AU88" s="24">
-[...8 lines deleted...]
-      <c r="AX88" s="24">
+      <c r="AU88" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV88" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW88" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX88" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:50" ht="67.5">
       <c r="A89" s="20" t="s">
         <v>166</v>
       </c>
       <c r="B89" s="22" t="s">
         <v>167</v>
       </c>
       <c r="C89" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D89" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E89" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F89" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G89" s="12" t="s">
         <v>272</v>
       </c>
@@ -15347,60 +15357,60 @@
       </c>
       <c r="AM89" s="24">
         <v>0</v>
       </c>
       <c r="AN89" s="24">
         <v>0</v>
       </c>
       <c r="AO89" s="24">
         <v>0</v>
       </c>
       <c r="AP89" s="24">
         <v>0</v>
       </c>
       <c r="AQ89" s="24">
         <v>0</v>
       </c>
       <c r="AR89" s="24">
         <v>0</v>
       </c>
       <c r="AS89" s="24">
         <v>2.4E-2</v>
       </c>
       <c r="AT89" s="24">
         <v>0.23</v>
       </c>
-      <c r="AU89" s="24">
-[...8 lines deleted...]
-      <c r="AX89" s="24">
+      <c r="AU89" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV89" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW89" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX89" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:50" ht="33.75">
       <c r="A90" s="20" t="s">
         <v>168</v>
       </c>
       <c r="B90" s="22" t="s">
         <v>169</v>
       </c>
       <c r="C90" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D90" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E90" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F90" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G90" s="12" t="s">
         <v>272</v>
       </c>
@@ -15499,60 +15509,60 @@
       </c>
       <c r="AM90" s="24">
         <v>0</v>
       </c>
       <c r="AN90" s="24">
         <v>0</v>
       </c>
       <c r="AO90" s="24">
         <v>0.21</v>
       </c>
       <c r="AP90" s="24">
         <v>0.505</v>
       </c>
       <c r="AQ90" s="24">
         <v>0</v>
       </c>
       <c r="AR90" s="24">
         <v>0</v>
       </c>
       <c r="AS90" s="24">
         <v>20.28</v>
       </c>
       <c r="AT90" s="24">
         <v>39.402700000000003</v>
       </c>
-      <c r="AU90" s="24">
-[...5 lines deleted...]
-      <c r="AW90" s="24">
+      <c r="AU90" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV90" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW90" s="41">
         <v>0.4</v>
       </c>
-      <c r="AX90" s="24">
+      <c r="AX90" s="41">
         <v>1.1419999999999999</v>
       </c>
     </row>
     <row r="91" spans="1:50" ht="45">
       <c r="A91" s="20" t="s">
         <v>170</v>
       </c>
       <c r="B91" s="22" t="s">
         <v>171</v>
       </c>
       <c r="C91" s="7">
         <v>0</v>
       </c>
       <c r="D91" s="7">
         <v>0</v>
       </c>
       <c r="E91" s="7">
         <v>4784.6107499999998</v>
       </c>
       <c r="F91" s="7">
         <v>4277.6485199999997</v>
       </c>
       <c r="G91" s="9">
         <v>0</v>
       </c>
@@ -15651,60 +15661,60 @@
       </c>
       <c r="AM91" s="24">
         <v>1279.942</v>
       </c>
       <c r="AN91" s="24">
         <v>75.764960000000002</v>
       </c>
       <c r="AO91" s="24">
         <v>214.47807</v>
       </c>
       <c r="AP91" s="24">
         <v>209.86234999999999</v>
       </c>
       <c r="AQ91" s="24">
         <v>401.851</v>
       </c>
       <c r="AR91" s="24">
         <v>111</v>
       </c>
       <c r="AS91" s="24">
         <v>551.13099999999997</v>
       </c>
       <c r="AT91" s="24">
         <v>423.49432999999999</v>
       </c>
-      <c r="AU91" s="24">
-[...5 lines deleted...]
-      <c r="AW91" s="24">
+      <c r="AU91" s="41">
+        <v>25</v>
+      </c>
+      <c r="AV91" s="41">
+        <v>9.5000000000000001E-2</v>
+      </c>
+      <c r="AW91" s="41">
         <v>65.869</v>
       </c>
-      <c r="AX91" s="24">
+      <c r="AX91" s="41">
         <v>90.484999999999999</v>
       </c>
     </row>
     <row r="92" spans="1:50" ht="45">
       <c r="A92" s="20" t="s">
         <v>172</v>
       </c>
       <c r="B92" s="22" t="s">
         <v>173</v>
       </c>
       <c r="C92" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D92" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E92" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F92" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G92" s="12" t="s">
         <v>272</v>
       </c>
@@ -15803,60 +15813,60 @@
       </c>
       <c r="AM92" s="24">
         <v>0</v>
       </c>
       <c r="AN92" s="24">
         <v>0</v>
       </c>
       <c r="AO92" s="24">
         <v>2.202</v>
       </c>
       <c r="AP92" s="24">
         <v>4.2609300000000001</v>
       </c>
       <c r="AQ92" s="24">
         <v>0</v>
       </c>
       <c r="AR92" s="24">
         <v>0</v>
       </c>
       <c r="AS92" s="24">
         <v>1</v>
       </c>
       <c r="AT92" s="24">
         <v>3.742</v>
       </c>
-      <c r="AU92" s="24">
-[...8 lines deleted...]
-      <c r="AX92" s="24">
+      <c r="AU92" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV92" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW92" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX92" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:50" ht="45">
       <c r="A93" s="20" t="s">
         <v>174</v>
       </c>
       <c r="B93" s="22" t="s">
         <v>175</v>
       </c>
       <c r="C93" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D93" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E93" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F93" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G93" s="12" t="s">
         <v>272</v>
       </c>
@@ -15955,60 +15965,60 @@
       </c>
       <c r="AM93" s="24">
         <v>29.9</v>
       </c>
       <c r="AN93" s="24">
         <v>0.496</v>
       </c>
       <c r="AO93" s="24">
         <v>0.25</v>
       </c>
       <c r="AP93" s="24">
         <v>0.442</v>
       </c>
       <c r="AQ93" s="24">
         <v>23.8</v>
       </c>
       <c r="AR93" s="24">
         <v>2.5089999999999999</v>
       </c>
       <c r="AS93" s="24">
         <v>0.2</v>
       </c>
       <c r="AT93" s="24">
         <v>0.44500000000000001</v>
       </c>
-      <c r="AU93" s="24">
-[...5 lines deleted...]
-      <c r="AW93" s="24">
+      <c r="AU93" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV93" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW93" s="41">
         <v>0.3</v>
       </c>
-      <c r="AX93" s="24">
+      <c r="AX93" s="41">
         <v>0.68899999999999995</v>
       </c>
     </row>
     <row r="94" spans="1:50" ht="45">
       <c r="A94" s="20" t="s">
         <v>176</v>
       </c>
       <c r="B94" s="22" t="s">
         <v>177</v>
       </c>
       <c r="C94" s="7">
         <v>0</v>
       </c>
       <c r="D94" s="7">
         <v>0</v>
       </c>
       <c r="E94" s="7">
         <v>1.18E-2</v>
       </c>
       <c r="F94" s="7">
         <v>4.8099999999999997E-2</v>
       </c>
       <c r="G94" s="9">
         <v>0</v>
       </c>
@@ -16107,60 +16117,60 @@
       </c>
       <c r="AM94" s="24">
         <v>0</v>
       </c>
       <c r="AN94" s="24">
         <v>0</v>
       </c>
       <c r="AO94" s="24">
         <v>0.67600000000000005</v>
       </c>
       <c r="AP94" s="24">
         <v>5.0460000000000003</v>
       </c>
       <c r="AQ94" s="24">
         <v>0</v>
       </c>
       <c r="AR94" s="24">
         <v>0</v>
       </c>
       <c r="AS94" s="24">
         <v>0.56799999999999995</v>
       </c>
       <c r="AT94" s="24">
         <v>6.7549000000000001</v>
       </c>
-      <c r="AU94" s="24">
-[...5 lines deleted...]
-      <c r="AW94" s="24">
+      <c r="AU94" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV94" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW94" s="41">
         <v>0.5</v>
       </c>
-      <c r="AX94" s="24">
+      <c r="AX94" s="41">
         <v>2.7749999999999999</v>
       </c>
     </row>
     <row r="95" spans="1:50" ht="90">
       <c r="A95" s="20" t="s">
         <v>178</v>
       </c>
       <c r="B95" s="22" t="s">
         <v>179</v>
       </c>
       <c r="C95" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D95" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E95" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F95" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G95" s="9">
         <v>0</v>
       </c>
@@ -16259,64 +16269,64 @@
       </c>
       <c r="AM95" s="24">
         <v>0</v>
       </c>
       <c r="AN95" s="24">
         <v>0</v>
       </c>
       <c r="AO95" s="24">
         <v>59.44</v>
       </c>
       <c r="AP95" s="24">
         <v>102.675</v>
       </c>
       <c r="AQ95" s="24">
         <v>0</v>
       </c>
       <c r="AR95" s="24">
         <v>0</v>
       </c>
       <c r="AS95" s="24">
         <v>59.47</v>
       </c>
       <c r="AT95" s="24">
         <v>102.9704</v>
       </c>
-      <c r="AU95" s="24">
-[...8 lines deleted...]
-      <c r="AX95" s="24">
+      <c r="AU95" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV95" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW95" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX95" s="41">
         <v>0</v>
       </c>
     </row>
-    <row r="96" spans="1:50" ht="67.5">
+    <row r="96" spans="1:50" ht="78.75">
       <c r="A96" s="20" t="s">
         <v>180</v>
       </c>
       <c r="B96" s="22" t="s">
         <v>181</v>
       </c>
       <c r="C96" s="7">
         <v>0</v>
       </c>
       <c r="D96" s="7">
         <v>0</v>
       </c>
       <c r="E96" s="7">
         <v>862.18161999999995</v>
       </c>
       <c r="F96" s="7">
         <v>768.29411000000005</v>
       </c>
       <c r="G96" s="9">
         <v>0</v>
       </c>
       <c r="H96" s="9">
         <v>0</v>
       </c>
       <c r="I96" s="9">
@@ -16411,61 +16421,61 @@
       </c>
       <c r="AM96" s="24">
         <v>369.35</v>
       </c>
       <c r="AN96" s="24">
         <v>1.734</v>
       </c>
       <c r="AO96" s="24">
         <v>4571.0839999999998</v>
       </c>
       <c r="AP96" s="24">
         <v>5738.5509000000002</v>
       </c>
       <c r="AQ96" s="24">
         <v>45.02</v>
       </c>
       <c r="AR96" s="24">
         <v>0.44600000000000001</v>
       </c>
       <c r="AS96" s="24">
         <v>3925.2402000000002</v>
       </c>
       <c r="AT96" s="24">
         <v>6341.6539499999999</v>
       </c>
-      <c r="AU96" s="24">
-[...9 lines deleted...]
-        <v>532.39534000000003</v>
+      <c r="AU96" s="41">
+        <v>6</v>
+      </c>
+      <c r="AV96" s="41">
+        <v>3.5999999999999997E-2</v>
+      </c>
+      <c r="AW96" s="41">
+        <v>750.27499999999998</v>
+      </c>
+      <c r="AX96" s="41">
+        <v>1318.12456</v>
       </c>
     </row>
     <row r="97" spans="1:50" ht="33.75">
       <c r="A97" s="20" t="s">
         <v>182</v>
       </c>
       <c r="B97" s="22" t="s">
         <v>183</v>
       </c>
       <c r="C97" s="7">
         <v>22.513999999999999</v>
       </c>
       <c r="D97" s="7">
         <v>74.28716</v>
       </c>
       <c r="E97" s="7">
         <v>189.34030000000001</v>
       </c>
       <c r="F97" s="7">
         <v>272.45040999999998</v>
       </c>
       <c r="G97" s="9">
         <v>8.907</v>
       </c>
       <c r="H97" s="9">
@@ -16563,61 +16573,61 @@
       </c>
       <c r="AM97" s="24">
         <v>359.34530000000001</v>
       </c>
       <c r="AN97" s="24">
         <v>773.01345000000003</v>
       </c>
       <c r="AO97" s="24">
         <v>447.82116000000002</v>
       </c>
       <c r="AP97" s="24">
         <v>801.98081999999999</v>
       </c>
       <c r="AQ97" s="24">
         <v>445.82907999999998</v>
       </c>
       <c r="AR97" s="24">
         <v>1207.6776400000001</v>
       </c>
       <c r="AS97" s="24">
         <v>488.96526</v>
       </c>
       <c r="AT97" s="24">
         <v>1313.3295800000001</v>
       </c>
-      <c r="AU97" s="24">
-[...9 lines deleted...]
-        <v>174.40591000000001</v>
+      <c r="AU97" s="41">
+        <v>78.889899999999997</v>
+      </c>
+      <c r="AV97" s="41">
+        <v>228.78110000000001</v>
+      </c>
+      <c r="AW97" s="41">
+        <v>295.03118999999998</v>
+      </c>
+      <c r="AX97" s="41">
+        <v>278.68531999999999</v>
       </c>
     </row>
     <row r="98" spans="1:50" ht="22.5">
       <c r="A98" s="20" t="s">
         <v>184</v>
       </c>
       <c r="B98" s="22" t="s">
         <v>185</v>
       </c>
       <c r="C98" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D98" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E98" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G98" s="9">
         <v>0</v>
       </c>
       <c r="H98" s="9">
@@ -16715,60 +16725,60 @@
       </c>
       <c r="AM98" s="24">
         <v>0</v>
       </c>
       <c r="AN98" s="24">
         <v>0</v>
       </c>
       <c r="AO98" s="24">
         <v>35.053339999999999</v>
       </c>
       <c r="AP98" s="24">
         <v>40.908679999999997</v>
       </c>
       <c r="AQ98" s="24">
         <v>0</v>
       </c>
       <c r="AR98" s="24">
         <v>0</v>
       </c>
       <c r="AS98" s="24">
         <v>45.570050000000002</v>
       </c>
       <c r="AT98" s="24">
         <v>37.362180000000002</v>
       </c>
-      <c r="AU98" s="24">
-[...5 lines deleted...]
-      <c r="AW98" s="24">
+      <c r="AU98" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV98" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW98" s="41">
         <v>10.88</v>
       </c>
-      <c r="AX98" s="24">
+      <c r="AX98" s="41">
         <v>22.851130000000001</v>
       </c>
     </row>
     <row r="99" spans="1:50" ht="33.75">
       <c r="A99" s="20" t="s">
         <v>186</v>
       </c>
       <c r="B99" s="22" t="s">
         <v>187</v>
       </c>
       <c r="C99" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D99" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E99" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F99" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G99" s="12" t="s">
         <v>272</v>
       </c>
@@ -16867,60 +16877,60 @@
       </c>
       <c r="AM99" s="24">
         <v>0</v>
       </c>
       <c r="AN99" s="24">
         <v>0</v>
       </c>
       <c r="AO99" s="24">
         <v>0</v>
       </c>
       <c r="AP99" s="24">
         <v>0</v>
       </c>
       <c r="AQ99" s="24">
         <v>0</v>
       </c>
       <c r="AR99" s="24">
         <v>0</v>
       </c>
       <c r="AS99" s="24">
         <v>0</v>
       </c>
       <c r="AT99" s="24">
         <v>0</v>
       </c>
-      <c r="AU99" s="24">
-[...8 lines deleted...]
-      <c r="AX99" s="24">
+      <c r="AU99" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV99" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW99" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX99" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:50" ht="33.75">
       <c r="A100" s="20" t="s">
         <v>188</v>
       </c>
       <c r="B100" s="22" t="s">
         <v>189</v>
       </c>
       <c r="C100" s="7">
         <v>0</v>
       </c>
       <c r="D100" s="7">
         <v>0</v>
       </c>
       <c r="E100" s="7">
         <v>0.51739999999999997</v>
       </c>
       <c r="F100" s="7">
         <v>13.59186</v>
       </c>
       <c r="G100" s="9">
         <v>0</v>
       </c>
@@ -17019,61 +17029,61 @@
       </c>
       <c r="AM100" s="24">
         <v>0</v>
       </c>
       <c r="AN100" s="24">
         <v>0</v>
       </c>
       <c r="AO100" s="24">
         <v>99.331860000000006</v>
       </c>
       <c r="AP100" s="24">
         <v>369.61045999999999</v>
       </c>
       <c r="AQ100" s="24">
         <v>0</v>
       </c>
       <c r="AR100" s="24">
         <v>0</v>
       </c>
       <c r="AS100" s="24">
         <v>84.687439999999995</v>
       </c>
       <c r="AT100" s="24">
         <v>363.64661999999998</v>
       </c>
-      <c r="AU100" s="24">
-[...9 lines deleted...]
-        <v>97.137469999999993</v>
+      <c r="AU100" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV100" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW100" s="41">
+        <v>26.30416</v>
+      </c>
+      <c r="AX100" s="41">
+        <v>121.46648</v>
       </c>
     </row>
     <row r="101" spans="1:50" ht="33.75">
       <c r="A101" s="20" t="s">
         <v>190</v>
       </c>
       <c r="B101" s="22" t="s">
         <v>191</v>
       </c>
       <c r="C101" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D101" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E101" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F101" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G101" s="9">
         <v>0</v>
       </c>
       <c r="H101" s="9">
@@ -17171,60 +17181,60 @@
       </c>
       <c r="AM101" s="24">
         <v>0</v>
       </c>
       <c r="AN101" s="24">
         <v>0</v>
       </c>
       <c r="AO101" s="24">
         <v>2.2370000000000001</v>
       </c>
       <c r="AP101" s="24">
         <v>11.731</v>
       </c>
       <c r="AQ101" s="24">
         <v>0</v>
       </c>
       <c r="AR101" s="24">
         <v>0</v>
       </c>
       <c r="AS101" s="24">
         <v>1.5629</v>
       </c>
       <c r="AT101" s="24">
         <v>8.9590999999999994</v>
       </c>
-      <c r="AU101" s="24">
-[...5 lines deleted...]
-      <c r="AW101" s="24">
+      <c r="AU101" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV101" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW101" s="41">
         <v>0.10580000000000001</v>
       </c>
-      <c r="AX101" s="24">
+      <c r="AX101" s="41">
         <v>0.68700000000000006</v>
       </c>
     </row>
     <row r="102" spans="1:50" ht="33.75">
       <c r="A102" s="20" t="s">
         <v>192</v>
       </c>
       <c r="B102" s="22" t="s">
         <v>193</v>
       </c>
       <c r="C102" s="7">
         <v>0</v>
       </c>
       <c r="D102" s="7">
         <v>0</v>
       </c>
       <c r="E102" s="7">
         <v>3.1E-2</v>
       </c>
       <c r="F102" s="7">
         <v>3.7260000000000001E-2</v>
       </c>
       <c r="G102" s="9">
         <v>0</v>
       </c>
@@ -17323,61 +17333,61 @@
       </c>
       <c r="AM102" s="24">
         <v>235</v>
       </c>
       <c r="AN102" s="24">
         <v>0.90700000000000003</v>
       </c>
       <c r="AO102" s="24">
         <v>16506.12066</v>
       </c>
       <c r="AP102" s="24">
         <v>14016.406080000001</v>
       </c>
       <c r="AQ102" s="24">
         <v>28.2</v>
       </c>
       <c r="AR102" s="24">
         <v>1.73</v>
       </c>
       <c r="AS102" s="24">
         <v>22673.920999999998</v>
       </c>
       <c r="AT102" s="24">
         <v>12560.836939999999</v>
       </c>
-      <c r="AU102" s="24">
-[...9 lines deleted...]
-        <v>0.23899999999999999</v>
+      <c r="AU102" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV102" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW102" s="41">
+        <v>7.3999999999999996E-2</v>
+      </c>
+      <c r="AX102" s="41">
+        <v>0.29499999999999998</v>
       </c>
     </row>
     <row r="103" spans="1:50" ht="78.75">
       <c r="A103" s="20" t="s">
         <v>194</v>
       </c>
       <c r="B103" s="22" t="s">
         <v>195</v>
       </c>
       <c r="C103" s="7">
         <v>0</v>
       </c>
       <c r="D103" s="7">
         <v>0</v>
       </c>
       <c r="E103" s="7">
         <v>8.1000000000000003E-2</v>
       </c>
       <c r="F103" s="7">
         <v>0.17999000000000001</v>
       </c>
       <c r="G103" s="9">
         <v>0</v>
       </c>
       <c r="H103" s="9">
@@ -17475,61 +17485,61 @@
       </c>
       <c r="AM103" s="24">
         <v>0</v>
       </c>
       <c r="AN103" s="24">
         <v>0</v>
       </c>
       <c r="AO103" s="24">
         <v>0.48092000000000001</v>
       </c>
       <c r="AP103" s="24">
         <v>2.0288200000000001</v>
       </c>
       <c r="AQ103" s="24">
         <v>0</v>
       </c>
       <c r="AR103" s="24">
         <v>0</v>
       </c>
       <c r="AS103" s="24">
         <v>82.294420000000002</v>
       </c>
       <c r="AT103" s="24">
         <v>89.066850000000002</v>
       </c>
-      <c r="AU103" s="24">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="AU103" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV103" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW103" s="41">
+        <v>20.225000000000001</v>
+      </c>
+      <c r="AX103" s="41">
+        <v>23.325710000000001</v>
       </c>
     </row>
     <row r="104" spans="1:50" ht="22.5">
       <c r="A104" s="20" t="s">
         <v>196</v>
       </c>
       <c r="B104" s="22" t="s">
         <v>197</v>
       </c>
       <c r="C104" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D104" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E104" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F104" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G104" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H104" s="12" t="s">
@@ -17627,60 +17637,60 @@
       </c>
       <c r="AM104" s="24">
         <v>1.2569999999999999</v>
       </c>
       <c r="AN104" s="24">
         <v>96.834000000000003</v>
       </c>
       <c r="AO104" s="24">
         <v>0</v>
       </c>
       <c r="AP104" s="24">
         <v>0</v>
       </c>
       <c r="AQ104" s="24">
         <v>0</v>
       </c>
       <c r="AR104" s="24">
         <v>0</v>
       </c>
       <c r="AS104" s="24">
         <v>0</v>
       </c>
       <c r="AT104" s="24">
         <v>0</v>
       </c>
-      <c r="AU104" s="24">
+      <c r="AU104" s="41">
         <v>10</v>
       </c>
-      <c r="AV104" s="24">
+      <c r="AV104" s="41">
         <v>0.16</v>
       </c>
-      <c r="AW104" s="24">
-[...2 lines deleted...]
-      <c r="AX104" s="24">
+      <c r="AW104" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX104" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:50" ht="22.5">
       <c r="A105" s="20" t="s">
         <v>198</v>
       </c>
       <c r="B105" s="22" t="s">
         <v>199</v>
       </c>
       <c r="C105" s="7">
         <v>0</v>
       </c>
       <c r="D105" s="7">
         <v>0</v>
       </c>
       <c r="E105" s="7">
         <v>7.3562000000000003</v>
       </c>
       <c r="F105" s="7">
         <v>15.29331</v>
       </c>
       <c r="G105" s="9">
         <v>0</v>
       </c>
@@ -17779,61 +17789,61 @@
       </c>
       <c r="AM105" s="24">
         <v>43.655999999999999</v>
       </c>
       <c r="AN105" s="24">
         <v>70.819999999999993</v>
       </c>
       <c r="AO105" s="24">
         <v>658.82186999999999</v>
       </c>
       <c r="AP105" s="24">
         <v>1157.0436999999999</v>
       </c>
       <c r="AQ105" s="24">
         <v>82.784999999999997</v>
       </c>
       <c r="AR105" s="24">
         <v>111.76</v>
       </c>
       <c r="AS105" s="24">
         <v>984.01725999999996</v>
       </c>
       <c r="AT105" s="24">
         <v>1524.7297599999999</v>
       </c>
-      <c r="AU105" s="24">
-[...9 lines deleted...]
-        <v>140.21617000000001</v>
+      <c r="AU105" s="41">
+        <v>13.074999999999999</v>
+      </c>
+      <c r="AV105" s="41">
+        <v>21.481999999999999</v>
+      </c>
+      <c r="AW105" s="41">
+        <v>201.70461</v>
+      </c>
+      <c r="AX105" s="41">
+        <v>393.72293999999999</v>
       </c>
     </row>
     <row r="106" spans="1:50" ht="22.5">
       <c r="A106" s="20" t="s">
         <v>200</v>
       </c>
       <c r="B106" s="22" t="s">
         <v>201</v>
       </c>
       <c r="C106" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D106" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E106" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F106" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G106" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H106" s="12" t="s">
@@ -17931,60 +17941,60 @@
       </c>
       <c r="AM106" s="24">
         <v>0</v>
       </c>
       <c r="AN106" s="24">
         <v>0</v>
       </c>
       <c r="AO106" s="24">
         <v>0</v>
       </c>
       <c r="AP106" s="24">
         <v>0</v>
       </c>
       <c r="AQ106" s="24">
         <v>0</v>
       </c>
       <c r="AR106" s="24">
         <v>0</v>
       </c>
       <c r="AS106" s="24">
         <v>0</v>
       </c>
       <c r="AT106" s="24">
         <v>0</v>
       </c>
-      <c r="AU106" s="24">
-[...8 lines deleted...]
-      <c r="AX106" s="24">
+      <c r="AU106" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV106" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW106" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX106" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:50">
       <c r="A107" s="20" t="s">
         <v>202</v>
       </c>
       <c r="B107" s="22" t="s">
         <v>203</v>
       </c>
       <c r="C107" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D107" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E107" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F107" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G107" s="12" t="s">
         <v>272</v>
       </c>
@@ -18083,60 +18093,60 @@
       </c>
       <c r="AM107" s="24">
         <v>0</v>
       </c>
       <c r="AN107" s="24">
         <v>0</v>
       </c>
       <c r="AO107" s="24">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="AP107" s="24">
         <v>0.435</v>
       </c>
       <c r="AQ107" s="24">
         <v>0</v>
       </c>
       <c r="AR107" s="24">
         <v>0</v>
       </c>
       <c r="AS107" s="24">
         <v>0</v>
       </c>
       <c r="AT107" s="24">
         <v>0</v>
       </c>
-      <c r="AU107" s="24">
-[...5 lines deleted...]
-      <c r="AW107" s="24">
+      <c r="AU107" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV107" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW107" s="41">
         <v>0.02</v>
       </c>
-      <c r="AX107" s="24">
+      <c r="AX107" s="41">
         <v>1.157</v>
       </c>
     </row>
     <row r="108" spans="1:50" ht="22.5">
       <c r="A108" s="20" t="s">
         <v>204</v>
       </c>
       <c r="B108" s="22" t="s">
         <v>205</v>
       </c>
       <c r="C108" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D108" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E108" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F108" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G108" s="9">
         <v>0</v>
       </c>
@@ -18235,61 +18245,61 @@
       </c>
       <c r="AM108" s="24">
         <v>0</v>
       </c>
       <c r="AN108" s="24">
         <v>0</v>
       </c>
       <c r="AO108" s="24">
         <v>0.79920000000000002</v>
       </c>
       <c r="AP108" s="24">
         <v>4.9564599999999999</v>
       </c>
       <c r="AQ108" s="24">
         <v>0</v>
       </c>
       <c r="AR108" s="24">
         <v>0</v>
       </c>
       <c r="AS108" s="24">
         <v>0.24959999999999999</v>
       </c>
       <c r="AT108" s="24">
         <v>1.2723599999999999</v>
       </c>
-      <c r="AU108" s="24">
-[...9 lines deleted...]
-        <v>0.21634</v>
+      <c r="AU108" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV108" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW108" s="41">
+        <v>3.8399999999999997E-2</v>
+      </c>
+      <c r="AX108" s="41">
+        <v>0.31147000000000002</v>
       </c>
     </row>
     <row r="109" spans="1:50" ht="22.5">
       <c r="A109" s="20" t="s">
         <v>206</v>
       </c>
       <c r="B109" s="22" t="s">
         <v>207</v>
       </c>
       <c r="C109" s="7">
         <v>0</v>
       </c>
       <c r="D109" s="7">
         <v>0</v>
       </c>
       <c r="E109" s="7">
         <v>234.53872000000001</v>
       </c>
       <c r="F109" s="7">
         <v>534.78638999999998</v>
       </c>
       <c r="G109" s="9">
         <v>0</v>
       </c>
       <c r="H109" s="9">
@@ -18387,61 +18397,61 @@
       </c>
       <c r="AM109" s="24">
         <v>29</v>
       </c>
       <c r="AN109" s="24">
         <v>0.185</v>
       </c>
       <c r="AO109" s="24">
         <v>1377.2603300000001</v>
       </c>
       <c r="AP109" s="24">
         <v>4646.2365499999996</v>
       </c>
       <c r="AQ109" s="24">
         <v>80.032600000000002</v>
       </c>
       <c r="AR109" s="24">
         <v>46.653260000000003</v>
       </c>
       <c r="AS109" s="24">
         <v>979.08969000000002</v>
       </c>
       <c r="AT109" s="24">
         <v>3838.5286099999998</v>
       </c>
-      <c r="AU109" s="24">
-[...9 lines deleted...]
-        <v>596.47403999999995</v>
+      <c r="AU109" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV109" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW109" s="41">
+        <v>216.55412000000001</v>
+      </c>
+      <c r="AX109" s="41">
+        <v>935.96723999999995</v>
       </c>
     </row>
     <row r="110" spans="1:50" ht="78.75">
       <c r="A110" s="20" t="s">
         <v>208</v>
       </c>
       <c r="B110" s="22" t="s">
         <v>209</v>
       </c>
       <c r="C110" s="7">
         <v>6.4</v>
       </c>
       <c r="D110" s="7">
         <v>10.208</v>
       </c>
       <c r="E110" s="7">
         <v>1796.2911999999999</v>
       </c>
       <c r="F110" s="7">
         <v>1057.7447999999999</v>
       </c>
       <c r="G110" s="9">
         <v>28.232399999999998</v>
       </c>
       <c r="H110" s="9">
@@ -18539,61 +18549,61 @@
       </c>
       <c r="AM110" s="24">
         <v>196.874</v>
       </c>
       <c r="AN110" s="24">
         <v>162.41300000000001</v>
       </c>
       <c r="AO110" s="24">
         <v>831.27948000000004</v>
       </c>
       <c r="AP110" s="24">
         <v>722.40950999999995</v>
       </c>
       <c r="AQ110" s="24">
         <v>159.00378000000001</v>
       </c>
       <c r="AR110" s="24">
         <v>166.90170000000001</v>
       </c>
       <c r="AS110" s="24">
         <v>581.05190000000005</v>
       </c>
       <c r="AT110" s="24">
         <v>743.08330999999998</v>
       </c>
-      <c r="AU110" s="24">
-[...9 lines deleted...]
-        <v>92.595799999999997</v>
+      <c r="AU110" s="41">
+        <v>5.0940000000000003</v>
+      </c>
+      <c r="AV110" s="41">
+        <v>8.8460000000000001</v>
+      </c>
+      <c r="AW110" s="41">
+        <v>126.401</v>
+      </c>
+      <c r="AX110" s="41">
+        <v>163.75865999999999</v>
       </c>
     </row>
     <row r="111" spans="1:50" ht="33.75">
       <c r="A111" s="20" t="s">
         <v>210</v>
       </c>
       <c r="B111" s="22" t="s">
         <v>211</v>
       </c>
       <c r="C111" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D111" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E111" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F111" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G111" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H111" s="12" t="s">
@@ -18691,60 +18701,60 @@
       </c>
       <c r="AM111" s="24">
         <v>0</v>
       </c>
       <c r="AN111" s="24">
         <v>0</v>
       </c>
       <c r="AO111" s="24">
         <v>0</v>
       </c>
       <c r="AP111" s="24">
         <v>0</v>
       </c>
       <c r="AQ111" s="24">
         <v>0</v>
       </c>
       <c r="AR111" s="24">
         <v>0</v>
       </c>
       <c r="AS111" s="24">
         <v>0</v>
       </c>
       <c r="AT111" s="24">
         <v>0</v>
       </c>
-      <c r="AU111" s="24">
-[...8 lines deleted...]
-      <c r="AX111" s="24">
+      <c r="AU111" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV111" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW111" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX111" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:50" ht="81" customHeight="1">
       <c r="A112" s="20" t="s">
         <v>212</v>
       </c>
       <c r="B112" s="22" t="s">
         <v>213</v>
       </c>
       <c r="C112" s="7">
         <v>0</v>
       </c>
       <c r="D112" s="7">
         <v>0</v>
       </c>
       <c r="E112" s="7">
         <v>55.758360000000003</v>
       </c>
       <c r="F112" s="7">
         <v>27.998290000000001</v>
       </c>
       <c r="G112" s="9">
         <v>0</v>
       </c>
@@ -18843,61 +18853,61 @@
       </c>
       <c r="AM112" s="24">
         <v>887.7</v>
       </c>
       <c r="AN112" s="24">
         <v>5.3159999999999998</v>
       </c>
       <c r="AO112" s="24">
         <v>283.6644</v>
       </c>
       <c r="AP112" s="24">
         <v>372.87112000000002</v>
       </c>
       <c r="AQ112" s="24">
         <v>157</v>
       </c>
       <c r="AR112" s="24">
         <v>2.742</v>
       </c>
       <c r="AS112" s="24">
         <v>420.62013999999999</v>
       </c>
       <c r="AT112" s="24">
         <v>594.46835999999996</v>
       </c>
-      <c r="AU112" s="24">
+      <c r="AU112" s="41">
         <v>4</v>
       </c>
-      <c r="AV112" s="24">
+      <c r="AV112" s="41">
         <v>5.0999999999999997E-2</v>
       </c>
-      <c r="AW112" s="24">
-[...3 lines deleted...]
-        <v>72.410499999999999</v>
+      <c r="AW112" s="41">
+        <v>119.85388</v>
+      </c>
+      <c r="AX112" s="41">
+        <v>98.783209999999997</v>
       </c>
     </row>
     <row r="113" spans="1:50" ht="78.75">
       <c r="A113" s="20" t="s">
         <v>214</v>
       </c>
       <c r="B113" s="22" t="s">
         <v>215</v>
       </c>
       <c r="C113" s="7">
         <v>0</v>
       </c>
       <c r="D113" s="7">
         <v>0</v>
       </c>
       <c r="E113" s="7">
         <v>149.10111000000001</v>
       </c>
       <c r="F113" s="7">
         <v>198.12844000000001</v>
       </c>
       <c r="G113" s="9">
         <v>0</v>
       </c>
       <c r="H113" s="9">
@@ -18995,61 +19005,61 @@
       </c>
       <c r="AM113" s="24">
         <v>793.28099999999995</v>
       </c>
       <c r="AN113" s="24">
         <v>954.87986000000001</v>
       </c>
       <c r="AO113" s="24">
         <v>3432.85554</v>
       </c>
       <c r="AP113" s="24">
         <v>7330.5743300000004</v>
       </c>
       <c r="AQ113" s="24">
         <v>882.95</v>
       </c>
       <c r="AR113" s="24">
         <v>1212.9214199999999</v>
       </c>
       <c r="AS113" s="24">
         <v>4601.4340700000002</v>
       </c>
       <c r="AT113" s="24">
         <v>8124.5953200000004</v>
       </c>
-      <c r="AU113" s="24">
-[...9 lines deleted...]
-        <v>1244.4622400000001</v>
+      <c r="AU113" s="41">
+        <v>180.047</v>
+      </c>
+      <c r="AV113" s="41">
+        <v>298.66899999999998</v>
+      </c>
+      <c r="AW113" s="41">
+        <v>751.49779000000001</v>
+      </c>
+      <c r="AX113" s="41">
+        <v>1915.59034</v>
       </c>
     </row>
     <row r="114" spans="1:50" ht="54.75" customHeight="1">
       <c r="A114" s="20" t="s">
         <v>216</v>
       </c>
       <c r="B114" s="22" t="s">
         <v>217</v>
       </c>
       <c r="C114" s="7">
         <v>0</v>
       </c>
       <c r="D114" s="7">
         <v>0</v>
       </c>
       <c r="E114" s="7">
         <v>3.028</v>
       </c>
       <c r="F114" s="7">
         <v>4.1769800000000004</v>
       </c>
       <c r="G114" s="9">
         <v>0</v>
       </c>
       <c r="H114" s="9">
@@ -19147,60 +19157,60 @@
       </c>
       <c r="AM114" s="24">
         <v>0</v>
       </c>
       <c r="AN114" s="24">
         <v>0</v>
       </c>
       <c r="AO114" s="24">
         <v>2.3856299999999999</v>
       </c>
       <c r="AP114" s="24">
         <v>4.1126500000000004</v>
       </c>
       <c r="AQ114" s="24">
         <v>0</v>
       </c>
       <c r="AR114" s="24">
         <v>0</v>
       </c>
       <c r="AS114" s="24">
         <v>0.94442000000000004</v>
       </c>
       <c r="AT114" s="24">
         <v>1.7087600000000001</v>
       </c>
-      <c r="AU114" s="24">
-[...8 lines deleted...]
-      <c r="AX114" s="24">
+      <c r="AU114" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV114" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW114" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX114" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:50" ht="33.75">
       <c r="A115" s="20" t="s">
         <v>218</v>
       </c>
       <c r="B115" s="22" t="s">
         <v>219</v>
       </c>
       <c r="C115" s="7">
         <v>0</v>
       </c>
       <c r="D115" s="7">
         <v>0</v>
       </c>
       <c r="E115" s="7">
         <v>15.40728</v>
       </c>
       <c r="F115" s="7">
         <v>19.16724</v>
       </c>
       <c r="G115" s="9">
         <v>0.5</v>
       </c>
@@ -19299,60 +19309,60 @@
       </c>
       <c r="AM115" s="24">
         <v>0</v>
       </c>
       <c r="AN115" s="24">
         <v>0</v>
       </c>
       <c r="AO115" s="24">
         <v>0</v>
       </c>
       <c r="AP115" s="24">
         <v>0</v>
       </c>
       <c r="AQ115" s="24">
         <v>0</v>
       </c>
       <c r="AR115" s="24">
         <v>0</v>
       </c>
       <c r="AS115" s="24">
         <v>0.69140000000000001</v>
       </c>
       <c r="AT115" s="24">
         <v>0.92766999999999999</v>
       </c>
-      <c r="AU115" s="24">
-[...8 lines deleted...]
-      <c r="AX115" s="24">
+      <c r="AU115" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV115" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW115" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX115" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:50" ht="33.75">
       <c r="A116" s="20" t="s">
         <v>220</v>
       </c>
       <c r="B116" s="22" t="s">
         <v>221</v>
       </c>
       <c r="C116" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D116" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E116" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F116" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G116" s="12" t="s">
         <v>272</v>
       </c>
@@ -19451,60 +19461,60 @@
       </c>
       <c r="AM116" s="24">
         <v>0</v>
       </c>
       <c r="AN116" s="24">
         <v>0</v>
       </c>
       <c r="AO116" s="24">
         <v>0.71228999999999998</v>
       </c>
       <c r="AP116" s="24">
         <v>1.1651899999999999</v>
       </c>
       <c r="AQ116" s="24">
         <v>0</v>
       </c>
       <c r="AR116" s="24">
         <v>0</v>
       </c>
       <c r="AS116" s="24">
         <v>3.1847599999999998</v>
       </c>
       <c r="AT116" s="24">
         <v>4.9809299999999999</v>
       </c>
-      <c r="AU116" s="24">
-[...8 lines deleted...]
-      <c r="AX116" s="24">
+      <c r="AU116" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV116" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW116" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX116" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:50" ht="45">
       <c r="A117" s="20" t="s">
         <v>222</v>
       </c>
       <c r="B117" s="22" t="s">
         <v>223</v>
       </c>
       <c r="C117" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D117" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E117" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F117" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G117" s="12" t="s">
         <v>272</v>
       </c>
@@ -19603,60 +19613,60 @@
       </c>
       <c r="AM117" s="24">
         <v>2.27</v>
       </c>
       <c r="AN117" s="24">
         <v>4.4820000000000002</v>
       </c>
       <c r="AO117" s="24">
         <v>30.308</v>
       </c>
       <c r="AP117" s="24">
         <v>8.0790000000000006</v>
       </c>
       <c r="AQ117" s="24">
         <v>1.89</v>
       </c>
       <c r="AR117" s="24">
         <v>2.5099999999999998</v>
       </c>
       <c r="AS117" s="24">
         <v>3.75</v>
       </c>
       <c r="AT117" s="24">
         <v>0.53200000000000003</v>
       </c>
-      <c r="AU117" s="24">
-[...8 lines deleted...]
-      <c r="AX117" s="24">
+      <c r="AU117" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV117" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW117" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX117" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:50" ht="45">
       <c r="A118" s="20" t="s">
         <v>224</v>
       </c>
       <c r="B118" s="22" t="s">
         <v>225</v>
       </c>
       <c r="C118" s="7">
         <v>0</v>
       </c>
       <c r="D118" s="7">
         <v>0</v>
       </c>
       <c r="E118" s="7">
         <v>8.6326000000000001</v>
       </c>
       <c r="F118" s="7">
         <v>32.078009999999999</v>
       </c>
       <c r="G118" s="9">
         <v>0</v>
       </c>
@@ -19755,61 +19765,61 @@
       </c>
       <c r="AM118" s="24">
         <v>0</v>
       </c>
       <c r="AN118" s="24">
         <v>0</v>
       </c>
       <c r="AO118" s="24">
         <v>250.65369000000001</v>
       </c>
       <c r="AP118" s="24">
         <v>1164.73687</v>
       </c>
       <c r="AQ118" s="24">
         <v>0</v>
       </c>
       <c r="AR118" s="24">
         <v>0</v>
       </c>
       <c r="AS118" s="24">
         <v>285.36192999999997</v>
       </c>
       <c r="AT118" s="24">
         <v>1398.1297099999999</v>
       </c>
-      <c r="AU118" s="24">
-[...9 lines deleted...]
-        <v>165.82209</v>
+      <c r="AU118" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV118" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW118" s="41">
+        <v>60.924399999999999</v>
+      </c>
+      <c r="AX118" s="41">
+        <v>282.78053</v>
       </c>
     </row>
     <row r="119" spans="1:50" ht="59.25" customHeight="1">
       <c r="A119" s="20" t="s">
         <v>226</v>
       </c>
       <c r="B119" s="22" t="s">
         <v>227</v>
       </c>
       <c r="C119" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D119" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E119" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F119" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G119" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H119" s="12" t="s">
@@ -19907,61 +19917,61 @@
       </c>
       <c r="AM119" s="24">
         <v>0</v>
       </c>
       <c r="AN119" s="24">
         <v>0</v>
       </c>
       <c r="AO119" s="24">
         <v>99.338200000000001</v>
       </c>
       <c r="AP119" s="24">
         <v>210.53577000000001</v>
       </c>
       <c r="AQ119" s="24">
         <v>0</v>
       </c>
       <c r="AR119" s="24">
         <v>0</v>
       </c>
       <c r="AS119" s="24">
         <v>244.36600000000001</v>
       </c>
       <c r="AT119" s="24">
         <v>454.678</v>
       </c>
-      <c r="AU119" s="24">
-[...9 lines deleted...]
-        <v>46.89</v>
+      <c r="AU119" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV119" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW119" s="41">
+        <v>33.911999999999999</v>
+      </c>
+      <c r="AX119" s="41">
+        <v>66.73</v>
       </c>
     </row>
     <row r="120" spans="1:50" ht="56.25">
       <c r="A120" s="20" t="s">
         <v>228</v>
       </c>
       <c r="B120" s="22" t="s">
         <v>229</v>
       </c>
       <c r="C120" s="7">
         <v>0</v>
       </c>
       <c r="D120" s="7">
         <v>0</v>
       </c>
       <c r="E120" s="7">
         <v>149.95617999999999</v>
       </c>
       <c r="F120" s="7">
         <v>178.51340999999999</v>
       </c>
       <c r="G120" s="9">
         <v>0.5</v>
       </c>
       <c r="H120" s="9">
@@ -20059,61 +20069,61 @@
       </c>
       <c r="AM120" s="24">
         <v>0</v>
       </c>
       <c r="AN120" s="24">
         <v>0</v>
       </c>
       <c r="AO120" s="24">
         <v>88.285039999999995</v>
       </c>
       <c r="AP120" s="24">
         <v>97.669659999999993</v>
       </c>
       <c r="AQ120" s="24">
         <v>0</v>
       </c>
       <c r="AR120" s="24">
         <v>0</v>
       </c>
       <c r="AS120" s="24">
         <v>38.967199999999998</v>
       </c>
       <c r="AT120" s="24">
         <v>76.940929999999994</v>
       </c>
-      <c r="AU120" s="24">
-[...9 lines deleted...]
-        <v>6.5791599999999999</v>
+      <c r="AU120" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV120" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW120" s="41">
+        <v>9.1547999999999998</v>
+      </c>
+      <c r="AX120" s="41">
+        <v>12.961399999999999</v>
       </c>
     </row>
     <row r="121" spans="1:50" ht="78.75">
       <c r="A121" s="20" t="s">
         <v>230</v>
       </c>
       <c r="B121" s="22" t="s">
         <v>231</v>
       </c>
       <c r="C121" s="7">
         <v>0</v>
       </c>
       <c r="D121" s="7">
         <v>0</v>
       </c>
       <c r="E121" s="7">
         <v>3.9293</v>
       </c>
       <c r="F121" s="7">
         <v>19.564229999999998</v>
       </c>
       <c r="G121" s="9">
         <v>0</v>
       </c>
       <c r="H121" s="9">
@@ -20211,61 +20221,61 @@
       </c>
       <c r="AM121" s="24">
         <v>113.15</v>
       </c>
       <c r="AN121" s="24">
         <v>2.3530000000000002</v>
       </c>
       <c r="AO121" s="24">
         <v>42.340130000000002</v>
       </c>
       <c r="AP121" s="24">
         <v>121.11133</v>
       </c>
       <c r="AQ121" s="24">
         <v>0</v>
       </c>
       <c r="AR121" s="24">
         <v>0</v>
       </c>
       <c r="AS121" s="24">
         <v>85.496099999999998</v>
       </c>
       <c r="AT121" s="24">
         <v>98.524720000000002</v>
       </c>
-      <c r="AU121" s="24">
-[...9 lines deleted...]
-        <v>16.74483</v>
+      <c r="AU121" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV121" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW121" s="41">
+        <v>12.674530000000001</v>
+      </c>
+      <c r="AX121" s="41">
+        <v>29.112439999999999</v>
       </c>
     </row>
     <row r="122" spans="1:50" ht="56.25">
       <c r="A122" s="20" t="s">
         <v>232</v>
       </c>
       <c r="B122" s="22" t="s">
         <v>233</v>
       </c>
       <c r="C122" s="7">
         <v>0</v>
       </c>
       <c r="D122" s="7">
         <v>0</v>
       </c>
       <c r="E122" s="7">
         <v>0.01</v>
       </c>
       <c r="F122" s="7">
         <v>9.325E-2</v>
       </c>
       <c r="G122" s="9">
         <v>1.7</v>
       </c>
       <c r="H122" s="9">
@@ -20363,64 +20373,64 @@
       </c>
       <c r="AM122" s="24">
         <v>0</v>
       </c>
       <c r="AN122" s="24">
         <v>0</v>
       </c>
       <c r="AO122" s="24">
         <v>110.3938</v>
       </c>
       <c r="AP122" s="24">
         <v>92.786360000000002</v>
       </c>
       <c r="AQ122" s="24">
         <v>0</v>
       </c>
       <c r="AR122" s="24">
         <v>0</v>
       </c>
       <c r="AS122" s="24">
         <v>539.58910000000003</v>
       </c>
       <c r="AT122" s="24">
         <v>459.66138999999998</v>
       </c>
-      <c r="AU122" s="24">
-[...9 lines deleted...]
-        <v>24.540780000000002</v>
+      <c r="AU122" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV122" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW122" s="41">
+        <v>55.920940000000002</v>
+      </c>
+      <c r="AX122" s="41">
+        <v>53.205539999999999</v>
       </c>
     </row>
-    <row r="123" spans="1:50" ht="67.5">
+    <row r="123" spans="1:50" ht="78.75">
       <c r="A123" s="20" t="s">
         <v>234</v>
       </c>
       <c r="B123" s="22" t="s">
         <v>235</v>
       </c>
       <c r="C123" s="7">
         <v>0</v>
       </c>
       <c r="D123" s="7">
         <v>0</v>
       </c>
       <c r="E123" s="7">
         <v>1.4999999999999999E-4</v>
       </c>
       <c r="F123" s="7">
         <v>6.54E-2</v>
       </c>
       <c r="G123" s="9">
         <v>0</v>
       </c>
       <c r="H123" s="9">
         <v>0</v>
       </c>
       <c r="I123" s="9">
@@ -20515,61 +20525,61 @@
       </c>
       <c r="AM123" s="24">
         <v>0</v>
       </c>
       <c r="AN123" s="24">
         <v>0</v>
       </c>
       <c r="AO123" s="24">
         <v>5.0918200000000002</v>
       </c>
       <c r="AP123" s="24">
         <v>29.589500000000001</v>
       </c>
       <c r="AQ123" s="24">
         <v>0</v>
       </c>
       <c r="AR123" s="24">
         <v>0</v>
       </c>
       <c r="AS123" s="24">
         <v>5.1936200000000001</v>
       </c>
       <c r="AT123" s="24">
         <v>29.703980000000001</v>
       </c>
-      <c r="AU123" s="24">
-[...9 lines deleted...]
-        <v>7.5805400000000001</v>
+      <c r="AU123" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV123" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW123" s="41">
+        <v>1.33568</v>
+      </c>
+      <c r="AX123" s="41">
+        <v>8.6531000000000002</v>
       </c>
     </row>
     <row r="124" spans="1:50" ht="45">
       <c r="A124" s="20" t="s">
         <v>236</v>
       </c>
       <c r="B124" s="22" t="s">
         <v>237</v>
       </c>
       <c r="C124" s="7">
         <v>0</v>
       </c>
       <c r="D124" s="7">
         <v>0</v>
       </c>
       <c r="E124" s="7">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="F124" s="7">
         <v>1.2999999999999999E-2</v>
       </c>
       <c r="G124" s="9">
         <v>0</v>
       </c>
       <c r="H124" s="9">
@@ -20667,61 +20677,61 @@
       </c>
       <c r="AM124" s="24">
         <v>0</v>
       </c>
       <c r="AN124" s="24">
         <v>0</v>
       </c>
       <c r="AO124" s="24">
         <v>301.77465000000001</v>
       </c>
       <c r="AP124" s="24">
         <v>462.71051</v>
       </c>
       <c r="AQ124" s="24">
         <v>2</v>
       </c>
       <c r="AR124" s="24">
         <v>1.0999999999999999E-2</v>
       </c>
       <c r="AS124" s="24">
         <v>543.71090000000004</v>
       </c>
       <c r="AT124" s="24">
         <v>605.68050000000005</v>
       </c>
-      <c r="AU124" s="24">
-[...9 lines deleted...]
-        <v>113.26372000000001</v>
+      <c r="AU124" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV124" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW124" s="41">
+        <v>176.7141</v>
+      </c>
+      <c r="AX124" s="41">
+        <v>182.09021000000001</v>
       </c>
     </row>
     <row r="125" spans="1:50" ht="45">
       <c r="A125" s="20" t="s">
         <v>238</v>
       </c>
       <c r="B125" s="22" t="s">
         <v>239</v>
       </c>
       <c r="C125" s="7">
         <v>0</v>
       </c>
       <c r="D125" s="7">
         <v>0</v>
       </c>
       <c r="E125" s="7">
         <v>216.49951999999999</v>
       </c>
       <c r="F125" s="7">
         <v>200.69924</v>
       </c>
       <c r="G125" s="9">
         <v>0</v>
       </c>
       <c r="H125" s="9">
@@ -20819,61 +20829,61 @@
       </c>
       <c r="AM125" s="24">
         <v>38</v>
       </c>
       <c r="AN125" s="24">
         <v>0.17199999999999999</v>
       </c>
       <c r="AO125" s="24">
         <v>755.28107999999997</v>
       </c>
       <c r="AP125" s="24">
         <v>878.38028999999995</v>
       </c>
       <c r="AQ125" s="24">
         <v>17.512599999999999</v>
       </c>
       <c r="AR125" s="24">
         <v>23.9087</v>
       </c>
       <c r="AS125" s="24">
         <v>972.27238999999997</v>
       </c>
       <c r="AT125" s="24">
         <v>1472.45147</v>
       </c>
-      <c r="AU125" s="24">
-[...9 lines deleted...]
-        <v>166.13437999999999</v>
+      <c r="AU125" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV125" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW125" s="41">
+        <v>259.33902999999998</v>
+      </c>
+      <c r="AX125" s="41">
+        <v>318.44508000000002</v>
       </c>
     </row>
     <row r="126" spans="1:50" ht="33.75">
       <c r="A126" s="20" t="s">
         <v>240</v>
       </c>
       <c r="B126" s="22" t="s">
         <v>241</v>
       </c>
       <c r="C126" s="7">
         <v>0</v>
       </c>
       <c r="D126" s="7">
         <v>0</v>
       </c>
       <c r="E126" s="7">
         <v>0.9</v>
       </c>
       <c r="F126" s="7">
         <v>1.645</v>
       </c>
       <c r="G126" s="9">
         <v>0</v>
       </c>
       <c r="H126" s="9">
@@ -20971,60 +20981,60 @@
       </c>
       <c r="AM126" s="24">
         <v>0</v>
       </c>
       <c r="AN126" s="24">
         <v>0</v>
       </c>
       <c r="AO126" s="24">
         <v>23.13053</v>
       </c>
       <c r="AP126" s="24">
         <v>39.404769999999999</v>
       </c>
       <c r="AQ126" s="24">
         <v>0</v>
       </c>
       <c r="AR126" s="24">
         <v>0</v>
       </c>
       <c r="AS126" s="24">
         <v>11.794</v>
       </c>
       <c r="AT126" s="24">
         <v>3.9192999999999998</v>
       </c>
-      <c r="AU126" s="24">
-[...8 lines deleted...]
-      <c r="AX126" s="24">
+      <c r="AU126" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV126" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW126" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX126" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:50" ht="33.75" customHeight="1">
       <c r="A127" s="20" t="s">
         <v>242</v>
       </c>
       <c r="B127" s="22" t="s">
         <v>243</v>
       </c>
       <c r="C127" s="7">
         <v>0</v>
       </c>
       <c r="D127" s="7">
         <v>0</v>
       </c>
       <c r="E127" s="7">
         <v>173.697</v>
       </c>
       <c r="F127" s="7">
         <v>180.45616999999999</v>
       </c>
       <c r="G127" s="9">
         <v>0</v>
       </c>
@@ -21123,61 +21133,61 @@
       </c>
       <c r="AM127" s="24">
         <v>0</v>
       </c>
       <c r="AN127" s="24">
         <v>0</v>
       </c>
       <c r="AO127" s="24">
         <v>5750.6840000000002</v>
       </c>
       <c r="AP127" s="24">
         <v>5343.0888100000002</v>
       </c>
       <c r="AQ127" s="24">
         <v>0</v>
       </c>
       <c r="AR127" s="24">
         <v>0</v>
       </c>
       <c r="AS127" s="24">
         <v>3948.47192</v>
       </c>
       <c r="AT127" s="24">
         <v>5493.7455900000004</v>
       </c>
-      <c r="AU127" s="24">
-[...9 lines deleted...]
-        <v>55.194000000000003</v>
+      <c r="AU127" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV127" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW127" s="41">
+        <v>464.75988000000001</v>
+      </c>
+      <c r="AX127" s="41">
+        <v>854.67899999999997</v>
       </c>
     </row>
     <row r="128" spans="1:50" ht="22.5">
       <c r="A128" s="20" t="s">
         <v>244</v>
       </c>
       <c r="B128" s="22" t="s">
         <v>245</v>
       </c>
       <c r="C128" s="7">
         <v>0</v>
       </c>
       <c r="D128" s="7">
         <v>0</v>
       </c>
       <c r="E128" s="7">
         <v>2.0373100000000002</v>
       </c>
       <c r="F128" s="7">
         <v>14.329470000000001</v>
       </c>
       <c r="G128" s="9">
         <v>0</v>
       </c>
       <c r="H128" s="9">
@@ -21275,64 +21285,64 @@
       </c>
       <c r="AM128" s="24">
         <v>0</v>
       </c>
       <c r="AN128" s="24">
         <v>0</v>
       </c>
       <c r="AO128" s="24">
         <v>339.63643000000002</v>
       </c>
       <c r="AP128" s="24">
         <v>655.91346999999996</v>
       </c>
       <c r="AQ128" s="24">
         <v>300</v>
       </c>
       <c r="AR128" s="24">
         <v>10.5</v>
       </c>
       <c r="AS128" s="24">
         <v>962.06494999999995</v>
       </c>
       <c r="AT128" s="24">
         <v>1483.8276699999999</v>
       </c>
-      <c r="AU128" s="24">
-[...9 lines deleted...]
-        <v>39.58381</v>
+      <c r="AU128" s="41">
+        <v>1.4</v>
+      </c>
+      <c r="AV128" s="41">
+        <v>14.664</v>
+      </c>
+      <c r="AW128" s="41">
+        <v>133.67482999999999</v>
+      </c>
+      <c r="AX128" s="41">
+        <v>191.57889</v>
       </c>
     </row>
-    <row r="129" spans="1:50" ht="56.25">
+    <row r="129" spans="1:50" ht="45">
       <c r="A129" s="20" t="s">
         <v>246</v>
       </c>
       <c r="B129" s="22" t="s">
         <v>247</v>
       </c>
       <c r="C129" s="7">
         <v>0</v>
       </c>
       <c r="D129" s="7">
         <v>0</v>
       </c>
       <c r="E129" s="7">
         <v>0.33</v>
       </c>
       <c r="F129" s="7">
         <v>0.17799999999999999</v>
       </c>
       <c r="G129" s="9">
         <v>0</v>
       </c>
       <c r="H129" s="9">
         <v>0</v>
       </c>
       <c r="I129" s="9">
@@ -21427,64 +21437,64 @@
       </c>
       <c r="AM129" s="24">
         <v>0</v>
       </c>
       <c r="AN129" s="24">
         <v>0</v>
       </c>
       <c r="AO129" s="24">
         <v>5285.6030000000001</v>
       </c>
       <c r="AP129" s="24">
         <v>1724.25386</v>
       </c>
       <c r="AQ129" s="24">
         <v>0</v>
       </c>
       <c r="AR129" s="24">
         <v>0</v>
       </c>
       <c r="AS129" s="24">
         <v>5456.8496100000002</v>
       </c>
       <c r="AT129" s="24">
         <v>1841.52613</v>
       </c>
-      <c r="AU129" s="24">
-[...9 lines deleted...]
-        <v>204.93678</v>
+      <c r="AU129" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV129" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW129" s="41">
+        <v>1168.45596</v>
+      </c>
+      <c r="AX129" s="41">
+        <v>272.16275000000002</v>
       </c>
     </row>
-    <row r="130" spans="1:50" ht="78.75">
+    <row r="130" spans="1:50" ht="67.5">
       <c r="A130" s="20" t="s">
         <v>248</v>
       </c>
       <c r="B130" s="22" t="s">
         <v>249</v>
       </c>
       <c r="C130" s="7">
         <v>0</v>
       </c>
       <c r="D130" s="7">
         <v>0</v>
       </c>
       <c r="E130" s="7">
         <v>544.274</v>
       </c>
       <c r="F130" s="7">
         <v>76.528130000000004</v>
       </c>
       <c r="G130" s="9">
         <v>0</v>
       </c>
       <c r="H130" s="9">
         <v>0</v>
       </c>
       <c r="I130" s="9">
@@ -21579,61 +21589,61 @@
       </c>
       <c r="AM130" s="24">
         <v>90.269000000000005</v>
       </c>
       <c r="AN130" s="24">
         <v>64.39528</v>
       </c>
       <c r="AO130" s="24">
         <v>8897.8252100000009</v>
       </c>
       <c r="AP130" s="24">
         <v>2230.3531699999999</v>
       </c>
       <c r="AQ130" s="24">
         <v>0.08</v>
       </c>
       <c r="AR130" s="24">
         <v>3.3000000000000002E-2</v>
       </c>
       <c r="AS130" s="24">
         <v>12001.736929999999</v>
       </c>
       <c r="AT130" s="24">
         <v>3527.1026499999998</v>
       </c>
-      <c r="AU130" s="24">
-[...9 lines deleted...]
-        <v>981.98997999999995</v>
+      <c r="AU130" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV130" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW130" s="41">
+        <v>5150.7046899999996</v>
+      </c>
+      <c r="AX130" s="41">
+        <v>1456.1231399999999</v>
       </c>
     </row>
     <row r="131" spans="1:50">
       <c r="A131" s="20" t="s">
         <v>250</v>
       </c>
       <c r="B131" s="22" t="s">
         <v>251</v>
       </c>
       <c r="C131" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D131" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E131" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F131" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G131" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H131" s="12" t="s">
@@ -21731,61 +21741,61 @@
       </c>
       <c r="AM131" s="24">
         <v>0</v>
       </c>
       <c r="AN131" s="24">
         <v>0</v>
       </c>
       <c r="AO131" s="24">
         <v>178.042</v>
       </c>
       <c r="AP131" s="24">
         <v>116.42829999999999</v>
       </c>
       <c r="AQ131" s="24">
         <v>0</v>
       </c>
       <c r="AR131" s="24">
         <v>0</v>
       </c>
       <c r="AS131" s="24">
         <v>632.90899000000002</v>
       </c>
       <c r="AT131" s="24">
         <v>392.35651000000001</v>
       </c>
-      <c r="AU131" s="24">
-[...9 lines deleted...]
-        <v>18.989999999999998</v>
+      <c r="AU131" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV131" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW131" s="41">
+        <v>59.68</v>
+      </c>
+      <c r="AX131" s="41">
+        <v>34.603000000000002</v>
       </c>
     </row>
     <row r="132" spans="1:50" ht="33.75">
       <c r="A132" s="20" t="s">
         <v>252</v>
       </c>
       <c r="B132" s="22" t="s">
         <v>253</v>
       </c>
       <c r="C132" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D132" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E132" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F132" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G132" s="9">
         <v>0</v>
       </c>
       <c r="H132" s="9">
@@ -21883,60 +21893,60 @@
       </c>
       <c r="AM132" s="24">
         <v>0</v>
       </c>
       <c r="AN132" s="24">
         <v>0</v>
       </c>
       <c r="AO132" s="24">
         <v>1.4279999999999999</v>
       </c>
       <c r="AP132" s="24">
         <v>3.2759999999999998</v>
       </c>
       <c r="AQ132" s="24">
         <v>0</v>
       </c>
       <c r="AR132" s="24">
         <v>0</v>
       </c>
       <c r="AS132" s="24">
         <v>0</v>
       </c>
       <c r="AT132" s="24">
         <v>0</v>
       </c>
-      <c r="AU132" s="24">
-[...8 lines deleted...]
-      <c r="AX132" s="24">
+      <c r="AU132" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV132" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW132" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX132" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:50" ht="33.75">
       <c r="A133" s="20" t="s">
         <v>254</v>
       </c>
       <c r="B133" s="22" t="s">
         <v>255</v>
       </c>
       <c r="C133" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D133" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E133" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F133" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G133" s="12" t="s">
         <v>272</v>
       </c>
@@ -22035,60 +22045,60 @@
       </c>
       <c r="AM133" s="24">
         <v>0</v>
       </c>
       <c r="AN133" s="24">
         <v>0</v>
       </c>
       <c r="AO133" s="24">
         <v>0</v>
       </c>
       <c r="AP133" s="24">
         <v>0</v>
       </c>
       <c r="AQ133" s="24">
         <v>0</v>
       </c>
       <c r="AR133" s="24">
         <v>0</v>
       </c>
       <c r="AS133" s="24">
         <v>0</v>
       </c>
       <c r="AT133" s="24">
         <v>0</v>
       </c>
-      <c r="AU133" s="24">
-[...8 lines deleted...]
-      <c r="AX133" s="24">
+      <c r="AU133" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV133" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW133" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX133" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:50" ht="56.25">
       <c r="A134" s="20" t="s">
         <v>256</v>
       </c>
       <c r="B134" s="22" t="s">
         <v>257</v>
       </c>
       <c r="C134" s="7">
         <v>0</v>
       </c>
       <c r="D134" s="7">
         <v>0</v>
       </c>
       <c r="E134" s="7">
         <v>27.2212</v>
       </c>
       <c r="F134" s="7">
         <v>14.875450000000001</v>
       </c>
       <c r="G134" s="9">
         <v>0</v>
       </c>
@@ -22187,60 +22197,60 @@
       </c>
       <c r="AM134" s="24">
         <v>0</v>
       </c>
       <c r="AN134" s="24">
         <v>0</v>
       </c>
       <c r="AO134" s="24">
         <v>10.013</v>
       </c>
       <c r="AP134" s="24">
         <v>22.050999999999998</v>
       </c>
       <c r="AQ134" s="24">
         <v>0</v>
       </c>
       <c r="AR134" s="24">
         <v>0</v>
       </c>
       <c r="AS134" s="24">
         <v>0</v>
       </c>
       <c r="AT134" s="24">
         <v>0</v>
       </c>
-      <c r="AU134" s="24">
-[...8 lines deleted...]
-      <c r="AX134" s="24">
+      <c r="AU134" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV134" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW134" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX134" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:50" ht="22.5">
       <c r="A135" s="20" t="s">
         <v>258</v>
       </c>
       <c r="B135" s="22" t="s">
         <v>259</v>
       </c>
       <c r="C135" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D135" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E135" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F135" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G135" s="12" t="s">
         <v>272</v>
       </c>
@@ -22339,60 +22349,60 @@
       </c>
       <c r="AM135" s="24">
         <v>0</v>
       </c>
       <c r="AN135" s="24">
         <v>0</v>
       </c>
       <c r="AO135" s="24">
         <v>29.2455</v>
       </c>
       <c r="AP135" s="24">
         <v>20.53227</v>
       </c>
       <c r="AQ135" s="24">
         <v>0</v>
       </c>
       <c r="AR135" s="24">
         <v>0</v>
       </c>
       <c r="AS135" s="24">
         <v>4.0469499999999998</v>
       </c>
       <c r="AT135" s="24">
         <v>5.6590999999999996</v>
       </c>
-      <c r="AU135" s="24">
-[...8 lines deleted...]
-      <c r="AX135" s="24">
+      <c r="AU135" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV135" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW135" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX135" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:50" ht="49.5" customHeight="1">
       <c r="A136" s="20" t="s">
         <v>260</v>
       </c>
       <c r="B136" s="22" t="s">
         <v>261</v>
       </c>
       <c r="C136" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D136" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E136" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F136" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G136" s="12" t="s">
         <v>272</v>
       </c>
@@ -22491,61 +22501,61 @@
       </c>
       <c r="AM136" s="24">
         <v>188.3</v>
       </c>
       <c r="AN136" s="24">
         <v>32.058</v>
       </c>
       <c r="AO136" s="24">
         <v>550</v>
       </c>
       <c r="AP136" s="24">
         <v>183.5009</v>
       </c>
       <c r="AQ136" s="24">
         <v>40</v>
       </c>
       <c r="AR136" s="24">
         <v>7.6139999999999999</v>
       </c>
       <c r="AS136" s="24">
         <v>418</v>
       </c>
       <c r="AT136" s="24">
         <v>131.13399999999999</v>
       </c>
-      <c r="AU136" s="24">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="AU136" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV136" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW136" s="41">
+        <v>66</v>
+      </c>
+      <c r="AX136" s="41">
+        <v>20.795999999999999</v>
       </c>
     </row>
     <row r="137" spans="1:50" ht="56.25">
       <c r="A137" s="20" t="s">
         <v>262</v>
       </c>
       <c r="B137" s="22" t="s">
         <v>263</v>
       </c>
       <c r="C137" s="7">
         <v>0</v>
       </c>
       <c r="D137" s="7">
         <v>0</v>
       </c>
       <c r="E137" s="7">
         <v>0.57520000000000004</v>
       </c>
       <c r="F137" s="7">
         <v>1.16754</v>
       </c>
       <c r="G137" s="9">
         <v>0</v>
       </c>
       <c r="H137" s="9">
@@ -22643,60 +22653,60 @@
       </c>
       <c r="AM137" s="24">
         <v>2502.39</v>
       </c>
       <c r="AN137" s="24">
         <v>18.75271</v>
       </c>
       <c r="AO137" s="24">
         <v>172</v>
       </c>
       <c r="AP137" s="24">
         <v>5.0620000000000003</v>
       </c>
       <c r="AQ137" s="24">
         <v>6409.2209999999995</v>
       </c>
       <c r="AR137" s="24">
         <v>198.78</v>
       </c>
       <c r="AS137" s="24">
         <v>122</v>
       </c>
       <c r="AT137" s="24">
         <v>6.2058999999999997</v>
       </c>
-      <c r="AU137" s="24">
-[...8 lines deleted...]
-      <c r="AX137" s="24">
+      <c r="AU137" s="41">
+        <v>1979.9</v>
+      </c>
+      <c r="AV137" s="41">
+        <v>9.0730000000000004</v>
+      </c>
+      <c r="AW137" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX137" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:50" ht="33.75">
       <c r="A138" s="20" t="s">
         <v>264</v>
       </c>
       <c r="B138" s="22" t="s">
         <v>265</v>
       </c>
       <c r="C138" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D138" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E138" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F138" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G138" s="12" t="s">
         <v>272</v>
       </c>
@@ -22795,60 +22805,60 @@
       </c>
       <c r="AM138" s="24">
         <v>0</v>
       </c>
       <c r="AN138" s="24">
         <v>0</v>
       </c>
       <c r="AO138" s="24">
         <v>0</v>
       </c>
       <c r="AP138" s="24">
         <v>0</v>
       </c>
       <c r="AQ138" s="24">
         <v>0</v>
       </c>
       <c r="AR138" s="24">
         <v>0</v>
       </c>
       <c r="AS138" s="24">
         <v>0</v>
       </c>
       <c r="AT138" s="24">
         <v>0</v>
       </c>
-      <c r="AU138" s="24">
-[...8 lines deleted...]
-      <c r="AX138" s="24">
+      <c r="AU138" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV138" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW138" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX138" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:50" ht="45">
       <c r="A139" s="20" t="s">
         <v>266</v>
       </c>
       <c r="B139" s="22" t="s">
         <v>267</v>
       </c>
       <c r="C139" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D139" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E139" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F139" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G139" s="12" t="s">
         <v>272</v>
       </c>
@@ -22947,60 +22957,60 @@
       </c>
       <c r="AM139" s="24">
         <v>0</v>
       </c>
       <c r="AN139" s="24">
         <v>0</v>
       </c>
       <c r="AO139" s="24">
         <v>0</v>
       </c>
       <c r="AP139" s="24">
         <v>0</v>
       </c>
       <c r="AQ139" s="24">
         <v>0</v>
       </c>
       <c r="AR139" s="24">
         <v>0</v>
       </c>
       <c r="AS139" s="24">
         <v>0</v>
       </c>
       <c r="AT139" s="24">
         <v>0</v>
       </c>
-      <c r="AU139" s="24">
-[...8 lines deleted...]
-      <c r="AX139" s="24">
+      <c r="AU139" s="41">
+        <v>0</v>
+      </c>
+      <c r="AV139" s="41">
+        <v>0</v>
+      </c>
+      <c r="AW139" s="41">
+        <v>0</v>
+      </c>
+      <c r="AX139" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:50" ht="56.25">
       <c r="A140" s="21" t="s">
         <v>268</v>
       </c>
       <c r="B140" s="23" t="s">
         <v>269</v>
       </c>
       <c r="C140" s="13">
         <v>5762</v>
       </c>
       <c r="D140" s="13">
         <v>19.650670000000002</v>
       </c>
       <c r="E140" s="13">
         <v>1271.1043</v>
       </c>
       <c r="F140" s="13">
         <v>106.51545</v>
       </c>
       <c r="G140" s="14">
         <v>367.36</v>
       </c>
@@ -23099,149 +23109,149 @@
       </c>
       <c r="AM140" s="25">
         <v>19161.88</v>
       </c>
       <c r="AN140" s="25">
         <v>56.055169999999997</v>
       </c>
       <c r="AO140" s="25">
         <v>1469.0820000000001</v>
       </c>
       <c r="AP140" s="25">
         <v>94.150069999999999</v>
       </c>
       <c r="AQ140" s="25">
         <v>27448.487000000001</v>
       </c>
       <c r="AR140" s="25">
         <v>73.102109999999996</v>
       </c>
       <c r="AS140" s="25">
         <v>1902.6950999999999</v>
       </c>
       <c r="AT140" s="25">
         <v>186.05190999999999</v>
       </c>
-      <c r="AU140" s="25">
-[...9 lines deleted...]
-        <v>46.833359999999999</v>
+      <c r="AU140" s="42">
+        <v>2911.5</v>
+      </c>
+      <c r="AV140" s="42">
+        <v>11.571580000000001</v>
+      </c>
+      <c r="AW140" s="42">
+        <v>394.57119999999998</v>
+      </c>
+      <c r="AX140" s="42">
+        <v>63.395890000000001</v>
       </c>
     </row>
     <row r="141" spans="1:50">
       <c r="C141" s="9"/>
       <c r="D141" s="9"/>
       <c r="E141" s="9"/>
       <c r="F141" s="9"/>
       <c r="G141" s="9"/>
       <c r="H141" s="9"/>
       <c r="I141" s="9"/>
       <c r="J141" s="9"/>
       <c r="K141" s="9"/>
       <c r="L141" s="9"/>
       <c r="M141" s="9"/>
       <c r="N141" s="9"/>
       <c r="O141" s="9"/>
       <c r="P141" s="9"/>
       <c r="Q141" s="9"/>
       <c r="R141" s="9"/>
       <c r="S141" s="9"/>
       <c r="T141" s="9"/>
       <c r="U141" s="9"/>
       <c r="V141" s="9"/>
       <c r="W141" s="9"/>
       <c r="X141" s="9"/>
       <c r="Y141" s="9"/>
       <c r="Z141" s="9"/>
       <c r="AA141" s="9"/>
       <c r="AB141" s="9"/>
       <c r="AC141" s="9"/>
       <c r="AD141" s="9"/>
       <c r="AE141" s="16"/>
       <c r="AF141" s="16"/>
       <c r="AG141" s="16"/>
       <c r="AH141" s="16"/>
       <c r="AI141" s="9"/>
       <c r="AJ141" s="9"/>
       <c r="AK141" s="9"/>
       <c r="AL141" s="9"/>
     </row>
     <row r="142" spans="1:50">
-      <c r="A142" s="39" t="s">
+      <c r="A142" s="34" t="s">
         <v>277</v>
       </c>
-      <c r="B142" s="39"/>
+      <c r="B142" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="40">
-    <mergeCell ref="AM3:AP3"/>
-[...16 lines deleted...]
-    <mergeCell ref="G3:J3"/>
+    <mergeCell ref="AU3:AX3"/>
+    <mergeCell ref="AU4:AV4"/>
+    <mergeCell ref="AW4:AX4"/>
+    <mergeCell ref="AQ3:AT3"/>
+    <mergeCell ref="AQ4:AR4"/>
+    <mergeCell ref="AS4:AT4"/>
     <mergeCell ref="A1:AH1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="Q4:R4"/>
     <mergeCell ref="AE3:AH3"/>
     <mergeCell ref="AE4:AF4"/>
     <mergeCell ref="AG4:AH4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="S3:V3"/>
     <mergeCell ref="S4:T4"/>
     <mergeCell ref="U4:V4"/>
     <mergeCell ref="AA3:AD3"/>
     <mergeCell ref="AA4:AB4"/>
     <mergeCell ref="AC4:AD4"/>
     <mergeCell ref="G4:H4"/>
-    <mergeCell ref="AU3:AX3"/>
-[...4 lines deleted...]
-    <mergeCell ref="AS4:AT4"/>
+    <mergeCell ref="W3:Z3"/>
+    <mergeCell ref="W4:X4"/>
+    <mergeCell ref="Y4:Z4"/>
+    <mergeCell ref="I4:J4"/>
+    <mergeCell ref="A142:B142"/>
+    <mergeCell ref="O3:R3"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="K3:N3"/>
+    <mergeCell ref="K4:L4"/>
+    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="G3:J3"/>
+    <mergeCell ref="AM3:AP3"/>
+    <mergeCell ref="AM4:AN4"/>
+    <mergeCell ref="AO4:AP4"/>
+    <mergeCell ref="AI3:AL3"/>
+    <mergeCell ref="AI4:AJ4"/>
+    <mergeCell ref="AK4:AL4"/>
   </mergeCells>
   <phoneticPr fontId="28" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;C&amp;P</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>