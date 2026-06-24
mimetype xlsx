--- v2 (2026-06-04)
+++ v3 (2026-06-24)
@@ -1,54 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="2015-2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2015-2026'!$O$6:$V$140</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2015-2026'!$3:$5</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1927" uniqueCount="280">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>0201</t>
   </si>
@@ -859,57 +854,57 @@
   <si>
     <t>Наименование товара</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Азық-түлік тауарлары бойынша Жамбыл облысының экспорты және импорты</t>
   </si>
   <si>
     <t>тонна</t>
   </si>
   <si>
     <t>мың АҚШ доллары</t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
     <t>*Алдын ала деректер.</t>
   </si>
   <si>
     <t>2025 *</t>
   </si>
   <si>
-    <t>2026 жылғы қаңтар-наурыз*</t>
+    <t>2026 жылғы қаңтар-сәуір*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="35">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1734,95 +1729,95 @@
     <xf numFmtId="164" fontId="29" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="17" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="19" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="18" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="12" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="12" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="29" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="81">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
     <cellStyle name="40% - Акцент1 2" xfId="7"/>
     <cellStyle name="40% - Акцент2 2" xfId="8"/>
     <cellStyle name="40% - Акцент3 2" xfId="9"/>
     <cellStyle name="40% - Акцент4 2" xfId="10"/>
     <cellStyle name="40% - Акцент5 2" xfId="11"/>
     <cellStyle name="40% - Акцент6 2" xfId="12"/>
     <cellStyle name="60% - Акцент1 2" xfId="13"/>
     <cellStyle name="60% - Акцент2 2" xfId="14"/>
     <cellStyle name="60% - Акцент3 2" xfId="15"/>
     <cellStyle name="60% - Акцент4 2" xfId="16"/>
     <cellStyle name="60% - Акцент5 2" xfId="17"/>
     <cellStyle name="60% - Акцент6 2" xfId="18"/>
     <cellStyle name="SAPBEXaggData" xfId="19"/>
     <cellStyle name="SAPBEXaggDataEmph" xfId="20"/>
     <cellStyle name="SAPBEXaggItem" xfId="21"/>
     <cellStyle name="SAPBEXaggItemX" xfId="22"/>
     <cellStyle name="SAPBEXchaText" xfId="23"/>
@@ -1923,118 +1918,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -2170,55 +2163,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AX142"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="AD1" workbookViewId="0">
-      <selection activeCell="AZ11" sqref="AZ11"/>
+      <selection activeCell="AU6" sqref="AU6:AX140"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="36.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.85546875" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.85546875" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.85546875" style="1" customWidth="1"/>
     <col min="21" max="21" width="10.28515625" style="1" customWidth="1"/>
@@ -2233,276 +2226,276 @@
     <col min="30" max="30" width="12" style="1" customWidth="1"/>
     <col min="31" max="31" width="11.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="13" style="5" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="11.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="13" style="5" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="9.85546875" style="1" customWidth="1"/>
     <col min="36" max="36" width="11.7109375" style="1" customWidth="1"/>
     <col min="37" max="37" width="9.28515625" style="1" customWidth="1"/>
     <col min="38" max="38" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="11.7109375" style="1" customWidth="1"/>
     <col min="40" max="40" width="12.140625" style="1" customWidth="1"/>
     <col min="41" max="41" width="10.5703125" style="1" customWidth="1"/>
     <col min="42" max="42" width="11" style="1" customWidth="1"/>
     <col min="43" max="43" width="11.7109375" style="1" customWidth="1"/>
     <col min="44" max="44" width="12.140625" style="1" customWidth="1"/>
     <col min="45" max="45" width="10.5703125" style="1" customWidth="1"/>
     <col min="46" max="46" width="11" style="1" customWidth="1"/>
     <col min="47" max="47" width="11.7109375" style="1" customWidth="1"/>
     <col min="48" max="48" width="12.140625" style="1" customWidth="1"/>
     <col min="49" max="49" width="10.5703125" style="1" customWidth="1"/>
     <col min="50" max="50" width="11" style="1" customWidth="1"/>
     <col min="51" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:50" ht="30" customHeight="1">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="41" t="s">
         <v>273</v>
       </c>
-      <c r="B1" s="38"/>
-[...31 lines deleted...]
-      <c r="AH1" s="38"/>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="41"/>
+      <c r="K1" s="41"/>
+      <c r="L1" s="41"/>
+      <c r="M1" s="41"/>
+      <c r="N1" s="41"/>
+      <c r="O1" s="41"/>
+      <c r="P1" s="41"/>
+      <c r="Q1" s="41"/>
+      <c r="R1" s="41"/>
+      <c r="S1" s="41"/>
+      <c r="T1" s="41"/>
+      <c r="U1" s="41"/>
+      <c r="V1" s="41"/>
+      <c r="W1" s="41"/>
+      <c r="X1" s="41"/>
+      <c r="Y1" s="41"/>
+      <c r="Z1" s="41"/>
+      <c r="AA1" s="41"/>
+      <c r="AB1" s="41"/>
+      <c r="AC1" s="41"/>
+      <c r="AD1" s="41"/>
+      <c r="AE1" s="41"/>
+      <c r="AF1" s="41"/>
+      <c r="AG1" s="41"/>
+      <c r="AH1" s="41"/>
     </row>
     <row r="2" spans="1:50">
       <c r="AA2" s="4"/>
       <c r="AB2" s="4"/>
       <c r="AC2" s="4"/>
       <c r="AD2" s="4"/>
     </row>
     <row r="3" spans="1:50" ht="11.25" customHeight="1">
-      <c r="A3" s="35" t="s">
+      <c r="A3" s="38" t="s">
         <v>270</v>
       </c>
-      <c r="B3" s="35" t="s">
+      <c r="B3" s="38" t="s">
         <v>271</v>
       </c>
-      <c r="C3" s="31">
+      <c r="C3" s="34">
         <v>2015</v>
       </c>
-      <c r="D3" s="31"/>
-[...2 lines deleted...]
-      <c r="G3" s="31">
+      <c r="D3" s="34"/>
+      <c r="E3" s="34"/>
+      <c r="F3" s="34"/>
+      <c r="G3" s="34">
         <v>2016</v>
       </c>
-      <c r="H3" s="31"/>
-[...2 lines deleted...]
-      <c r="K3" s="31">
+      <c r="H3" s="34"/>
+      <c r="I3" s="34"/>
+      <c r="J3" s="34"/>
+      <c r="K3" s="34">
         <v>2017</v>
       </c>
-      <c r="L3" s="31"/>
-[...2 lines deleted...]
-      <c r="O3" s="31">
+      <c r="L3" s="34"/>
+      <c r="M3" s="34"/>
+      <c r="N3" s="34"/>
+      <c r="O3" s="34">
         <v>2018</v>
       </c>
-      <c r="P3" s="31"/>
-[...2 lines deleted...]
-      <c r="S3" s="31">
+      <c r="P3" s="34"/>
+      <c r="Q3" s="34"/>
+      <c r="R3" s="34"/>
+      <c r="S3" s="34">
         <v>2019</v>
       </c>
-      <c r="T3" s="31"/>
-[...2 lines deleted...]
-      <c r="W3" s="31">
+      <c r="T3" s="34"/>
+      <c r="U3" s="34"/>
+      <c r="V3" s="34"/>
+      <c r="W3" s="34">
         <v>2020</v>
       </c>
-      <c r="X3" s="31"/>
-[...2 lines deleted...]
-      <c r="AA3" s="33">
+      <c r="X3" s="34"/>
+      <c r="Y3" s="34"/>
+      <c r="Z3" s="34"/>
+      <c r="AA3" s="36">
         <v>2021</v>
       </c>
-      <c r="AB3" s="31"/>
-[...2 lines deleted...]
-      <c r="AE3" s="33">
+      <c r="AB3" s="34"/>
+      <c r="AC3" s="34"/>
+      <c r="AD3" s="34"/>
+      <c r="AE3" s="36">
         <v>2022</v>
       </c>
-      <c r="AF3" s="31"/>
-[...2 lines deleted...]
-      <c r="AI3" s="26">
+      <c r="AF3" s="34"/>
+      <c r="AG3" s="34"/>
+      <c r="AH3" s="34"/>
+      <c r="AI3" s="29">
         <v>2023</v>
       </c>
-      <c r="AJ3" s="27"/>
-[...2 lines deleted...]
-      <c r="AM3" s="26">
+      <c r="AJ3" s="30"/>
+      <c r="AK3" s="30"/>
+      <c r="AL3" s="31"/>
+      <c r="AM3" s="29">
         <v>2024</v>
       </c>
-      <c r="AN3" s="27"/>
-[...2 lines deleted...]
-      <c r="AQ3" s="26" t="s">
+      <c r="AN3" s="30"/>
+      <c r="AO3" s="30"/>
+      <c r="AP3" s="31"/>
+      <c r="AQ3" s="29" t="s">
         <v>278</v>
       </c>
-      <c r="AR3" s="27"/>
-[...2 lines deleted...]
-      <c r="AU3" s="26" t="s">
+      <c r="AR3" s="30"/>
+      <c r="AS3" s="30"/>
+      <c r="AT3" s="31"/>
+      <c r="AU3" s="29" t="s">
         <v>279</v>
       </c>
-      <c r="AV3" s="27"/>
-[...1 lines deleted...]
-      <c r="AX3" s="28"/>
+      <c r="AV3" s="30"/>
+      <c r="AW3" s="30"/>
+      <c r="AX3" s="31"/>
     </row>
     <row r="4" spans="1:50">
-      <c r="A4" s="36"/>
-[...5 lines deleted...]
-      <c r="E4" s="33" t="s">
+      <c r="A4" s="39"/>
+      <c r="B4" s="39"/>
+      <c r="C4" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="36"/>
+      <c r="E4" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="F4" s="33"/>
-[...4 lines deleted...]
-      <c r="I4" s="33" t="s">
+      <c r="F4" s="36"/>
+      <c r="G4" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="H4" s="36"/>
+      <c r="I4" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="J4" s="33"/>
-[...4 lines deleted...]
-      <c r="M4" s="33" t="s">
+      <c r="J4" s="36"/>
+      <c r="K4" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="L4" s="36"/>
+      <c r="M4" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="N4" s="33"/>
-[...4 lines deleted...]
-      <c r="Q4" s="32" t="s">
+      <c r="N4" s="36"/>
+      <c r="O4" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="P4" s="35"/>
+      <c r="Q4" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="R4" s="32"/>
-[...4 lines deleted...]
-      <c r="U4" s="32" t="s">
+      <c r="R4" s="35"/>
+      <c r="S4" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="T4" s="35"/>
+      <c r="U4" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="V4" s="32"/>
-[...4 lines deleted...]
-      <c r="Y4" s="32" t="s">
+      <c r="V4" s="35"/>
+      <c r="W4" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="X4" s="35"/>
+      <c r="Y4" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="Z4" s="32"/>
-[...4 lines deleted...]
-      <c r="AC4" s="32" t="s">
+      <c r="Z4" s="35"/>
+      <c r="AA4" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB4" s="35"/>
+      <c r="AC4" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="AD4" s="32"/>
-[...4 lines deleted...]
-      <c r="AG4" s="39" t="s">
+      <c r="AD4" s="35"/>
+      <c r="AE4" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF4" s="42"/>
+      <c r="AG4" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="AH4" s="39"/>
-[...4 lines deleted...]
-      <c r="AK4" s="29" t="s">
+      <c r="AH4" s="42"/>
+      <c r="AI4" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ4" s="33"/>
+      <c r="AK4" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="AL4" s="30"/>
-[...4 lines deleted...]
-      <c r="AO4" s="29" t="s">
+      <c r="AL4" s="33"/>
+      <c r="AM4" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN4" s="33"/>
+      <c r="AO4" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="AP4" s="30"/>
-[...4 lines deleted...]
-      <c r="AS4" s="29" t="s">
+      <c r="AP4" s="33"/>
+      <c r="AQ4" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR4" s="33"/>
+      <c r="AS4" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="AT4" s="30"/>
-[...4 lines deleted...]
-      <c r="AW4" s="29" t="s">
+      <c r="AT4" s="33"/>
+      <c r="AU4" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV4" s="33"/>
+      <c r="AW4" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="AX4" s="30"/>
+      <c r="AX4" s="33"/>
     </row>
     <row r="5" spans="1:50" ht="22.5">
-      <c r="A5" s="37"/>
-      <c r="B5" s="37"/>
+      <c r="A5" s="40"/>
+      <c r="B5" s="40"/>
       <c r="C5" s="6" t="s">
         <v>274</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>275</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>274</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>275</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>274</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>275</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>274</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>275</v>
       </c>
       <c r="K5" s="6" t="s">
@@ -2741,61 +2734,61 @@
       </c>
       <c r="AM6" s="10">
         <v>90010.59792</v>
       </c>
       <c r="AN6" s="10">
         <v>11935.823390000003</v>
       </c>
       <c r="AO6" s="10">
         <v>98952.511280000035</v>
       </c>
       <c r="AP6" s="24">
         <v>84189.179399999994</v>
       </c>
       <c r="AQ6" s="10">
         <v>98553.916499999992</v>
       </c>
       <c r="AR6" s="10">
         <v>15451.108119999999</v>
       </c>
       <c r="AS6" s="10">
         <v>118244.41818999997</v>
       </c>
       <c r="AT6" s="10">
         <v>96936.394149999993</v>
       </c>
-      <c r="AU6" s="40">
-[...9 lines deleted...]
-        <v>21169.913919999995</v>
+      <c r="AU6" s="26">
+        <v>15721.678869999998</v>
+      </c>
+      <c r="AV6" s="26">
+        <v>2872.3318700000009</v>
+      </c>
+      <c r="AW6" s="26">
+        <v>31242.234960000002</v>
+      </c>
+      <c r="AX6" s="26">
+        <v>28957.246789999997</v>
       </c>
     </row>
     <row r="7" spans="1:50" ht="22.5">
       <c r="A7" s="20" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="22" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="7">
         <v>0</v>
       </c>
       <c r="D7" s="7">
         <v>0</v>
       </c>
       <c r="E7" s="7">
         <v>18.989999999999998</v>
       </c>
       <c r="F7" s="7">
         <v>74.612319999999997</v>
       </c>
       <c r="G7" s="9">
         <v>285.04899999999998</v>
       </c>
       <c r="H7" s="9">
@@ -2893,60 +2886,60 @@
       </c>
       <c r="AM7" s="24">
         <v>158.59119999999999</v>
       </c>
       <c r="AN7" s="24">
         <v>705.37356999999997</v>
       </c>
       <c r="AO7" s="24">
         <v>0</v>
       </c>
       <c r="AP7" s="24">
         <v>0</v>
       </c>
       <c r="AQ7" s="24">
         <v>259.67099999999999</v>
       </c>
       <c r="AR7" s="24">
         <v>544.76300000000003</v>
       </c>
       <c r="AS7" s="24">
         <v>0</v>
       </c>
       <c r="AT7" s="24">
         <v>0</v>
       </c>
-      <c r="AU7" s="41">
-[...8 lines deleted...]
-      <c r="AX7" s="41">
+      <c r="AU7" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV7" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW7" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX7" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:50">
       <c r="A8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="22" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="7">
         <v>0</v>
       </c>
       <c r="D8" s="7">
         <v>0</v>
       </c>
       <c r="E8" s="7">
         <v>125.02500000000001</v>
       </c>
       <c r="F8" s="7">
         <v>388.06079999999997</v>
       </c>
       <c r="G8" s="12" t="s">
         <v>272</v>
       </c>
@@ -3045,60 +3038,60 @@
       </c>
       <c r="AM8" s="24">
         <v>9.0239999999999991</v>
       </c>
       <c r="AN8" s="24">
         <v>26.003</v>
       </c>
       <c r="AO8" s="24">
         <v>25.355</v>
       </c>
       <c r="AP8" s="24">
         <v>35.252000000000002</v>
       </c>
       <c r="AQ8" s="24">
         <v>0</v>
       </c>
       <c r="AR8" s="24">
         <v>0</v>
       </c>
       <c r="AS8" s="24">
         <v>0</v>
       </c>
       <c r="AT8" s="24">
         <v>0</v>
       </c>
-      <c r="AU8" s="41">
-[...8 lines deleted...]
-      <c r="AX8" s="41">
+      <c r="AU8" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV8" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW8" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX8" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:50" ht="22.5">
       <c r="A9" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="22" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E9" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F9" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G9" s="12" t="s">
         <v>272</v>
       </c>
@@ -3197,60 +3190,60 @@
       </c>
       <c r="AM9" s="24">
         <v>0</v>
       </c>
       <c r="AN9" s="24">
         <v>0</v>
       </c>
       <c r="AO9" s="24">
         <v>0</v>
       </c>
       <c r="AP9" s="24">
         <v>0</v>
       </c>
       <c r="AQ9" s="24">
         <v>0</v>
       </c>
       <c r="AR9" s="24">
         <v>0</v>
       </c>
       <c r="AS9" s="24">
         <v>0</v>
       </c>
       <c r="AT9" s="24">
         <v>0</v>
       </c>
-      <c r="AU9" s="41">
-[...8 lines deleted...]
-      <c r="AX9" s="41">
+      <c r="AU9" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV9" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW9" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX9" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:50" ht="22.5">
       <c r="A10" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="22" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D10" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E10" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F10" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G10" s="12" t="s">
         <v>272</v>
       </c>
@@ -3349,60 +3342,60 @@
       </c>
       <c r="AM10" s="24">
         <v>155.33500000000001</v>
       </c>
       <c r="AN10" s="24">
         <v>281.94499999999999</v>
       </c>
       <c r="AO10" s="24">
         <v>0</v>
       </c>
       <c r="AP10" s="24">
         <v>0</v>
       </c>
       <c r="AQ10" s="24">
         <v>342.68599999999998</v>
       </c>
       <c r="AR10" s="24">
         <v>678.69</v>
       </c>
       <c r="AS10" s="24">
         <v>0</v>
       </c>
       <c r="AT10" s="24">
         <v>0</v>
       </c>
-      <c r="AU10" s="41">
-[...8 lines deleted...]
-      <c r="AX10" s="41">
+      <c r="AU10" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV10" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW10" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX10" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:50" ht="33.75">
       <c r="A11" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="22" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D11" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E11" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F11" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G11" s="9">
         <v>0.2</v>
       </c>
@@ -3501,60 +3494,60 @@
       </c>
       <c r="AM11" s="24">
         <v>0</v>
       </c>
       <c r="AN11" s="24">
         <v>0</v>
       </c>
       <c r="AO11" s="24">
         <v>0</v>
       </c>
       <c r="AP11" s="24">
         <v>0</v>
       </c>
       <c r="AQ11" s="24">
         <v>0</v>
       </c>
       <c r="AR11" s="24">
         <v>0</v>
       </c>
       <c r="AS11" s="24">
         <v>0</v>
       </c>
       <c r="AT11" s="24">
         <v>0</v>
       </c>
-      <c r="AU11" s="41">
-[...8 lines deleted...]
-      <c r="AX11" s="41">
+      <c r="AU11" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV11" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW11" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX11" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:50" ht="45">
       <c r="A12" s="20" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="22" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="7">
         <v>0</v>
       </c>
       <c r="D12" s="7">
         <v>0</v>
       </c>
       <c r="E12" s="7">
         <v>59.125</v>
       </c>
       <c r="F12" s="7">
         <v>7.0330000000000004</v>
       </c>
       <c r="G12" s="12" t="s">
         <v>272</v>
       </c>
@@ -3653,60 +3646,60 @@
       </c>
       <c r="AM12" s="24">
         <v>0.67300000000000004</v>
       </c>
       <c r="AN12" s="24">
         <v>0.72699999999999998</v>
       </c>
       <c r="AO12" s="24">
         <v>0</v>
       </c>
       <c r="AP12" s="24">
         <v>0</v>
       </c>
       <c r="AQ12" s="24">
         <v>7.165</v>
       </c>
       <c r="AR12" s="24">
         <v>2.528</v>
       </c>
       <c r="AS12" s="24">
         <v>0</v>
       </c>
       <c r="AT12" s="24">
         <v>0</v>
       </c>
-      <c r="AU12" s="41">
-[...8 lines deleted...]
-      <c r="AX12" s="41">
+      <c r="AU12" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV12" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW12" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX12" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:50" ht="35.25" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="22" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="7">
         <v>0</v>
       </c>
       <c r="D13" s="7">
         <v>0</v>
       </c>
       <c r="E13" s="7">
         <v>5004.357</v>
       </c>
       <c r="F13" s="7">
         <v>5080.1628700000001</v>
       </c>
       <c r="G13" s="9">
         <v>0</v>
       </c>
@@ -3805,61 +3798,61 @@
       </c>
       <c r="AM13" s="24">
         <v>1437.3974000000001</v>
       </c>
       <c r="AN13" s="24">
         <v>1844.2902099999999</v>
       </c>
       <c r="AO13" s="24">
         <v>17606.96328</v>
       </c>
       <c r="AP13" s="24">
         <v>12955.40566</v>
       </c>
       <c r="AQ13" s="24">
         <v>1911.123</v>
       </c>
       <c r="AR13" s="24">
         <v>2692.2370000000001</v>
       </c>
       <c r="AS13" s="24">
         <v>24501.915359999999</v>
       </c>
       <c r="AT13" s="24">
         <v>18802.71168</v>
       </c>
-      <c r="AU13" s="41">
-[...9 lines deleted...]
-        <v>5920.3891700000004</v>
+      <c r="AU13" s="27">
+        <v>346.69099999999997</v>
+      </c>
+      <c r="AV13" s="27">
+        <v>714.62199999999996</v>
+      </c>
+      <c r="AW13" s="27">
+        <v>8300.9088499999998</v>
+      </c>
+      <c r="AX13" s="27">
+        <v>7883.0885900000003</v>
       </c>
     </row>
     <row r="14" spans="1:50" ht="33.75">
       <c r="A14" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D14" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E14" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F14" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G14" s="9">
         <v>0</v>
       </c>
       <c r="H14" s="9">
@@ -3957,60 +3950,60 @@
       </c>
       <c r="AM14" s="24">
         <v>0</v>
       </c>
       <c r="AN14" s="24">
         <v>0</v>
       </c>
       <c r="AO14" s="24">
         <v>0</v>
       </c>
       <c r="AP14" s="24">
         <v>0</v>
       </c>
       <c r="AQ14" s="24">
         <v>0</v>
       </c>
       <c r="AR14" s="24">
         <v>0</v>
       </c>
       <c r="AS14" s="24">
         <v>0</v>
       </c>
       <c r="AT14" s="24">
         <v>0</v>
       </c>
-      <c r="AU14" s="41">
-[...8 lines deleted...]
-      <c r="AX14" s="41">
+      <c r="AU14" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV14" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW14" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX14" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:50" ht="62.25" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D15" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E15" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F15" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G15" s="12" t="s">
         <v>272</v>
       </c>
@@ -4109,60 +4102,60 @@
       </c>
       <c r="AM15" s="24">
         <v>0</v>
       </c>
       <c r="AN15" s="24">
         <v>0</v>
       </c>
       <c r="AO15" s="24">
         <v>0</v>
       </c>
       <c r="AP15" s="24">
         <v>0</v>
       </c>
       <c r="AQ15" s="24">
         <v>0</v>
       </c>
       <c r="AR15" s="24">
         <v>0</v>
       </c>
       <c r="AS15" s="24">
         <v>0</v>
       </c>
       <c r="AT15" s="24">
         <v>0</v>
       </c>
-      <c r="AU15" s="41">
-[...8 lines deleted...]
-      <c r="AX15" s="41">
+      <c r="AU15" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV15" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW15" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX15" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:50" ht="48.75" customHeight="1">
       <c r="A16" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="22" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D16" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E16" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F16" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G16" s="9">
         <v>0.99</v>
       </c>
@@ -4261,60 +4254,60 @@
       </c>
       <c r="AM16" s="24">
         <v>0</v>
       </c>
       <c r="AN16" s="24">
         <v>0</v>
       </c>
       <c r="AO16" s="24">
         <v>0</v>
       </c>
       <c r="AP16" s="24">
         <v>0</v>
       </c>
       <c r="AQ16" s="24">
         <v>0</v>
       </c>
       <c r="AR16" s="24">
         <v>0</v>
       </c>
       <c r="AS16" s="24">
         <v>0</v>
       </c>
       <c r="AT16" s="24">
         <v>0</v>
       </c>
-      <c r="AU16" s="41">
-[...8 lines deleted...]
-      <c r="AX16" s="41">
+      <c r="AU16" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV16" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW16" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX16" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:50">
       <c r="A17" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="7">
         <v>0.06</v>
       </c>
       <c r="D17" s="7">
         <v>3.0369999999999999</v>
       </c>
       <c r="E17" s="7">
         <v>0</v>
       </c>
       <c r="F17" s="7">
         <v>0</v>
       </c>
       <c r="G17" s="12" t="s">
         <v>272</v>
       </c>
@@ -4413,60 +4406,60 @@
       </c>
       <c r="AM17" s="24">
         <v>0</v>
       </c>
       <c r="AN17" s="24">
         <v>0</v>
       </c>
       <c r="AO17" s="24">
         <v>0</v>
       </c>
       <c r="AP17" s="24">
         <v>0</v>
       </c>
       <c r="AQ17" s="24">
         <v>0</v>
       </c>
       <c r="AR17" s="24">
         <v>0</v>
       </c>
       <c r="AS17" s="24">
         <v>0</v>
       </c>
       <c r="AT17" s="24">
         <v>0</v>
       </c>
-      <c r="AU17" s="41">
-[...5 lines deleted...]
-      <c r="AW17" s="41">
+      <c r="AU17" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV17" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW17" s="27">
         <v>0.3</v>
       </c>
-      <c r="AX17" s="41">
+      <c r="AX17" s="27">
         <v>5.7368399999999999</v>
       </c>
     </row>
     <row r="18" spans="1:50" ht="33.75">
       <c r="A18" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="22" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D18" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E18" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F18" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G18" s="9">
         <v>0</v>
       </c>
@@ -4565,60 +4558,60 @@
       </c>
       <c r="AM18" s="24">
         <v>0</v>
       </c>
       <c r="AN18" s="24">
         <v>0</v>
       </c>
       <c r="AO18" s="24">
         <v>18.949000000000002</v>
       </c>
       <c r="AP18" s="24">
         <v>6.0220000000000002</v>
       </c>
       <c r="AQ18" s="24">
         <v>0</v>
       </c>
       <c r="AR18" s="24">
         <v>0</v>
       </c>
       <c r="AS18" s="24">
         <v>10</v>
       </c>
       <c r="AT18" s="24">
         <v>4.41</v>
       </c>
-      <c r="AU18" s="41">
-[...8 lines deleted...]
-      <c r="AX18" s="41">
+      <c r="AU18" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV18" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW18" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX18" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:50" ht="33.75">
       <c r="A19" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="22" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D19" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E19" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F19" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G19" s="12" t="s">
         <v>272</v>
       </c>
@@ -4717,60 +4710,60 @@
       </c>
       <c r="AM19" s="24">
         <v>39.235999999999997</v>
       </c>
       <c r="AN19" s="24">
         <v>30.122</v>
       </c>
       <c r="AO19" s="24">
         <v>679.83100000000002</v>
       </c>
       <c r="AP19" s="24">
         <v>399.62347999999997</v>
       </c>
       <c r="AQ19" s="24">
         <v>25.894300000000001</v>
       </c>
       <c r="AR19" s="24">
         <v>66.349000000000004</v>
       </c>
       <c r="AS19" s="24">
         <v>290.26900000000001</v>
       </c>
       <c r="AT19" s="24">
         <v>295.05372</v>
       </c>
-      <c r="AU19" s="41">
-[...5 lines deleted...]
-      <c r="AW19" s="41">
+      <c r="AU19" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV19" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW19" s="27">
         <v>50.42</v>
       </c>
-      <c r="AX19" s="41">
+      <c r="AX19" s="27">
         <v>56.683100000000003</v>
       </c>
     </row>
     <row r="20" spans="1:50" ht="22.5">
       <c r="A20" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D20" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F20" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G20" s="12" t="s">
         <v>272</v>
       </c>
@@ -4869,60 +4862,60 @@
       </c>
       <c r="AM20" s="24">
         <v>18</v>
       </c>
       <c r="AN20" s="24">
         <v>11.077999999999999</v>
       </c>
       <c r="AO20" s="24">
         <v>2.0525000000000002</v>
       </c>
       <c r="AP20" s="24">
         <v>4.2424499999999998</v>
       </c>
       <c r="AQ20" s="24">
         <v>0</v>
       </c>
       <c r="AR20" s="24">
         <v>0</v>
       </c>
       <c r="AS20" s="24">
         <v>0</v>
       </c>
       <c r="AT20" s="24">
         <v>0</v>
       </c>
-      <c r="AU20" s="41">
-[...8 lines deleted...]
-      <c r="AX20" s="41">
+      <c r="AU20" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV20" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW20" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX20" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:50" ht="45">
       <c r="A21" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="22" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D21" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E21" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F21" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G21" s="12" t="s">
         <v>272</v>
       </c>
@@ -5021,61 +5014,61 @@
       </c>
       <c r="AM21" s="24">
         <v>14.8</v>
       </c>
       <c r="AN21" s="24">
         <v>62.723999999999997</v>
       </c>
       <c r="AO21" s="24">
         <v>11.29748</v>
       </c>
       <c r="AP21" s="24">
         <v>40.820799999999998</v>
       </c>
       <c r="AQ21" s="24">
         <v>1.2</v>
       </c>
       <c r="AR21" s="24">
         <v>4.4779999999999998</v>
       </c>
       <c r="AS21" s="24">
         <v>2.05382</v>
       </c>
       <c r="AT21" s="24">
         <v>27.64677</v>
       </c>
-      <c r="AU21" s="41">
-[...9 lines deleted...]
-        <v>4.81358</v>
+      <c r="AU21" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV21" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW21" s="27">
+        <v>0.44375999999999999</v>
+      </c>
+      <c r="AX21" s="27">
+        <v>6.2328799999999998</v>
       </c>
     </row>
     <row r="22" spans="1:50" ht="78.75">
       <c r="A22" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B22" s="22" t="s">
         <v>33</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D22" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E22" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F22" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G22" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H22" s="12" t="s">
@@ -5173,60 +5166,60 @@
       </c>
       <c r="AM22" s="24">
         <v>0</v>
       </c>
       <c r="AN22" s="24">
         <v>0</v>
       </c>
       <c r="AO22" s="24">
         <v>0</v>
       </c>
       <c r="AP22" s="24">
         <v>0</v>
       </c>
       <c r="AQ22" s="24">
         <v>0</v>
       </c>
       <c r="AR22" s="24">
         <v>0</v>
       </c>
       <c r="AS22" s="24">
         <v>0</v>
       </c>
       <c r="AT22" s="24">
         <v>0</v>
       </c>
-      <c r="AU22" s="41">
-[...8 lines deleted...]
-      <c r="AX22" s="41">
+      <c r="AU22" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV22" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW22" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX22" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:50" ht="78.75">
       <c r="A23" s="20" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="22" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D23" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E23" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F23" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G23" s="12" t="s">
         <v>272</v>
       </c>
@@ -5325,61 +5318,61 @@
       </c>
       <c r="AM23" s="24">
         <v>0</v>
       </c>
       <c r="AN23" s="24">
         <v>0</v>
       </c>
       <c r="AO23" s="24">
         <v>0.31725999999999999</v>
       </c>
       <c r="AP23" s="24">
         <v>3.78057</v>
       </c>
       <c r="AQ23" s="24">
         <v>0</v>
       </c>
       <c r="AR23" s="24">
         <v>0</v>
       </c>
       <c r="AS23" s="24">
         <v>0.39273000000000002</v>
       </c>
       <c r="AT23" s="24">
         <v>6.1688200000000002</v>
       </c>
-      <c r="AU23" s="41">
-[...9 lines deleted...]
-        <v>1.4950699999999999</v>
+      <c r="AU23" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV23" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW23" s="27">
+        <v>0.10364</v>
+      </c>
+      <c r="AX23" s="27">
+        <v>2.1109300000000002</v>
       </c>
     </row>
     <row r="24" spans="1:50" ht="78.75">
       <c r="A24" s="20" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="22" t="s">
         <v>37</v>
       </c>
       <c r="C24" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D24" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E24" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F24" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G24" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H24" s="12" t="s">
@@ -5477,60 +5470,60 @@
       </c>
       <c r="AM24" s="24">
         <v>0</v>
       </c>
       <c r="AN24" s="24">
         <v>0</v>
       </c>
       <c r="AO24" s="24">
         <v>0</v>
       </c>
       <c r="AP24" s="24">
         <v>0</v>
       </c>
       <c r="AQ24" s="24">
         <v>0</v>
       </c>
       <c r="AR24" s="24">
         <v>0</v>
       </c>
       <c r="AS24" s="24">
         <v>0</v>
       </c>
       <c r="AT24" s="24">
         <v>0</v>
       </c>
-      <c r="AU24" s="41">
-[...8 lines deleted...]
-      <c r="AX24" s="41">
+      <c r="AU24" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV24" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW24" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX24" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:50" ht="33.75">
       <c r="A25" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="22" t="s">
         <v>39</v>
       </c>
       <c r="C25" s="7">
         <v>0</v>
       </c>
       <c r="D25" s="7">
         <v>0</v>
       </c>
       <c r="E25" s="7">
         <v>1080.6769999999999</v>
       </c>
       <c r="F25" s="7">
         <v>428.82713999999999</v>
       </c>
       <c r="G25" s="9">
         <v>0</v>
       </c>
@@ -5629,61 +5622,61 @@
       </c>
       <c r="AM25" s="24">
         <v>0</v>
       </c>
       <c r="AN25" s="24">
         <v>0</v>
       </c>
       <c r="AO25" s="24">
         <v>5578.3912799999998</v>
       </c>
       <c r="AP25" s="24">
         <v>3459.8631099999998</v>
       </c>
       <c r="AQ25" s="24">
         <v>0</v>
       </c>
       <c r="AR25" s="24">
         <v>0</v>
       </c>
       <c r="AS25" s="24">
         <v>6349.1315999999997</v>
       </c>
       <c r="AT25" s="24">
         <v>4802.3679599999996</v>
       </c>
-      <c r="AU25" s="41">
-[...9 lines deleted...]
-        <v>1627.44885</v>
+      <c r="AU25" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV25" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW25" s="27">
+        <v>2195.0149999999999</v>
+      </c>
+      <c r="AX25" s="27">
+        <v>2107.2998499999999</v>
       </c>
     </row>
     <row r="26" spans="1:50" ht="33.75">
       <c r="A26" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="22" t="s">
         <v>41</v>
       </c>
       <c r="C26" s="7">
         <v>0</v>
       </c>
       <c r="D26" s="7">
         <v>0</v>
       </c>
       <c r="E26" s="7">
         <v>144.16149999999999</v>
       </c>
       <c r="F26" s="7">
         <v>111.62034</v>
       </c>
       <c r="G26" s="9">
         <v>0</v>
       </c>
       <c r="H26" s="9">
@@ -5781,61 +5774,61 @@
       </c>
       <c r="AM26" s="24">
         <v>19</v>
       </c>
       <c r="AN26" s="24">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AO26" s="24">
         <v>965.11860000000001</v>
       </c>
       <c r="AP26" s="24">
         <v>2522.12273</v>
       </c>
       <c r="AQ26" s="24">
         <v>15</v>
       </c>
       <c r="AR26" s="24">
         <v>0.126</v>
       </c>
       <c r="AS26" s="24">
         <v>1205.375</v>
       </c>
       <c r="AT26" s="24">
         <v>2691.25117</v>
       </c>
-      <c r="AU26" s="41">
+      <c r="AU26" s="27">
         <v>6</v>
       </c>
-      <c r="AV26" s="41">
+      <c r="AV26" s="27">
         <v>3.5999999999999997E-2</v>
       </c>
-      <c r="AW26" s="41">
-[...3 lines deleted...]
-        <v>847.85983999999996</v>
+      <c r="AW26" s="27">
+        <v>793.23551999999995</v>
+      </c>
+      <c r="AX26" s="27">
+        <v>1166.6568400000001</v>
       </c>
     </row>
     <row r="27" spans="1:50" ht="94.5" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="22" t="s">
         <v>43</v>
       </c>
       <c r="C27" s="7">
         <v>0</v>
       </c>
       <c r="D27" s="7">
         <v>0</v>
       </c>
       <c r="E27" s="7">
         <v>1069.713</v>
       </c>
       <c r="F27" s="7">
         <v>682.58594000000005</v>
       </c>
       <c r="G27" s="9">
         <v>0</v>
       </c>
       <c r="H27" s="9">
@@ -5933,61 +5926,61 @@
       </c>
       <c r="AM27" s="24">
         <v>0</v>
       </c>
       <c r="AN27" s="24">
         <v>0</v>
       </c>
       <c r="AO27" s="24">
         <v>9435.9097399999991</v>
       </c>
       <c r="AP27" s="24">
         <v>7055.1902700000001</v>
       </c>
       <c r="AQ27" s="24">
         <v>0</v>
       </c>
       <c r="AR27" s="24">
         <v>0</v>
       </c>
       <c r="AS27" s="24">
         <v>11124.874330000001</v>
       </c>
       <c r="AT27" s="24">
         <v>9006.9323399999994</v>
       </c>
-      <c r="AU27" s="41">
-[...9 lines deleted...]
-        <v>2420.74379</v>
+      <c r="AU27" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV27" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW27" s="27">
+        <v>3706.0079999999998</v>
+      </c>
+      <c r="AX27" s="27">
+        <v>3338.34899</v>
       </c>
     </row>
     <row r="28" spans="1:50" ht="78.75">
       <c r="A28" s="20" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="22" t="s">
         <v>45</v>
       </c>
       <c r="C28" s="7">
         <v>15</v>
       </c>
       <c r="D28" s="7">
         <v>10.93629</v>
       </c>
       <c r="E28" s="7">
         <v>148</v>
       </c>
       <c r="F28" s="7">
         <v>82.561790000000002</v>
       </c>
       <c r="G28" s="9">
         <v>0</v>
       </c>
       <c r="H28" s="9">
@@ -6085,61 +6078,61 @@
       </c>
       <c r="AM28" s="24">
         <v>27</v>
       </c>
       <c r="AN28" s="24">
         <v>0.12</v>
       </c>
       <c r="AO28" s="24">
         <v>4.2009999999999996</v>
       </c>
       <c r="AP28" s="24">
         <v>2.71021</v>
       </c>
       <c r="AQ28" s="24">
         <v>0</v>
       </c>
       <c r="AR28" s="24">
         <v>0</v>
       </c>
       <c r="AS28" s="24">
         <v>0.41310000000000002</v>
       </c>
       <c r="AT28" s="24">
         <v>0.23796</v>
       </c>
-      <c r="AU28" s="41">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="AU28" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV28" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW28" s="27">
+        <v>10</v>
+      </c>
+      <c r="AX28" s="27">
+        <v>10.526999999999999</v>
       </c>
     </row>
     <row r="29" spans="1:50" ht="32.25" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>46</v>
       </c>
       <c r="B29" s="22" t="s">
         <v>47</v>
       </c>
       <c r="C29" s="7">
         <v>0</v>
       </c>
       <c r="D29" s="7">
         <v>0</v>
       </c>
       <c r="E29" s="7">
         <v>102.72499999999999</v>
       </c>
       <c r="F29" s="7">
         <v>345.11453999999998</v>
       </c>
       <c r="G29" s="9">
         <v>0</v>
       </c>
       <c r="H29" s="9">
@@ -6237,61 +6230,61 @@
       </c>
       <c r="AM29" s="24">
         <v>460</v>
       </c>
       <c r="AN29" s="24">
         <v>2631.576</v>
       </c>
       <c r="AO29" s="24">
         <v>809.41099999999994</v>
       </c>
       <c r="AP29" s="24">
         <v>3479.6372700000002</v>
       </c>
       <c r="AQ29" s="24">
         <v>300</v>
       </c>
       <c r="AR29" s="24">
         <v>1600.027</v>
       </c>
       <c r="AS29" s="24">
         <v>538.85059999999999</v>
       </c>
       <c r="AT29" s="24">
         <v>2925.4432400000001</v>
       </c>
-      <c r="AU29" s="41">
-[...9 lines deleted...]
-        <v>273.20125999999999</v>
+      <c r="AU29" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV29" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW29" s="27">
+        <v>85.626199999999997</v>
+      </c>
+      <c r="AX29" s="27">
+        <v>304.62240000000003</v>
       </c>
     </row>
     <row r="30" spans="1:50">
       <c r="A30" s="20" t="s">
         <v>48</v>
       </c>
       <c r="B30" s="22" t="s">
         <v>49</v>
       </c>
       <c r="C30" s="7">
         <v>687.00300000000004</v>
       </c>
       <c r="D30" s="7">
         <v>1666.2175999999999</v>
       </c>
       <c r="E30" s="7">
         <v>429.1438</v>
       </c>
       <c r="F30" s="7">
         <v>352.88691</v>
       </c>
       <c r="G30" s="9">
         <v>14</v>
       </c>
       <c r="H30" s="9">
@@ -6389,61 +6382,61 @@
       </c>
       <c r="AM30" s="24">
         <v>160.947</v>
       </c>
       <c r="AN30" s="24">
         <v>694.68629999999996</v>
       </c>
       <c r="AO30" s="24">
         <v>2184.3004000000001</v>
       </c>
       <c r="AP30" s="24">
         <v>4071.7664500000001</v>
       </c>
       <c r="AQ30" s="24">
         <v>210.39923999999999</v>
       </c>
       <c r="AR30" s="24">
         <v>947.85263999999995</v>
       </c>
       <c r="AS30" s="24">
         <v>956.30420000000004</v>
       </c>
       <c r="AT30" s="24">
         <v>3217.6505999999999</v>
       </c>
-      <c r="AU30" s="41">
+      <c r="AU30" s="27">
         <v>40.19755</v>
       </c>
-      <c r="AV30" s="41">
+      <c r="AV30" s="27">
         <v>208.95363</v>
       </c>
-      <c r="AW30" s="41">
-[...3 lines deleted...]
-        <v>748.49919</v>
+      <c r="AW30" s="27">
+        <v>317.39150000000001</v>
+      </c>
+      <c r="AX30" s="27">
+        <v>1013.71619</v>
       </c>
     </row>
     <row r="31" spans="1:50" ht="22.5">
       <c r="A31" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B31" s="22" t="s">
         <v>51</v>
       </c>
       <c r="C31" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D31" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E31" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F31" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G31" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H31" s="12" t="s">
@@ -6541,60 +6534,60 @@
       </c>
       <c r="AM31" s="24">
         <v>0</v>
       </c>
       <c r="AN31" s="24">
         <v>0</v>
       </c>
       <c r="AO31" s="24">
         <v>97.496200000000002</v>
       </c>
       <c r="AP31" s="24">
         <v>77.075999999999993</v>
       </c>
       <c r="AQ31" s="24">
         <v>0</v>
       </c>
       <c r="AR31" s="24">
         <v>0</v>
       </c>
       <c r="AS31" s="24">
         <v>536.84</v>
       </c>
       <c r="AT31" s="24">
         <v>518.51826000000005</v>
       </c>
-      <c r="AU31" s="41">
-[...8 lines deleted...]
-      <c r="AX31" s="41">
+      <c r="AU31" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV31" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW31" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX31" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:50" ht="67.5">
       <c r="A32" s="20" t="s">
         <v>52</v>
       </c>
       <c r="B32" s="22" t="s">
         <v>53</v>
       </c>
       <c r="C32" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D32" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E32" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F32" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G32" s="9">
         <v>0</v>
       </c>
@@ -6693,60 +6686,60 @@
       </c>
       <c r="AM32" s="24">
         <v>0</v>
       </c>
       <c r="AN32" s="24">
         <v>0</v>
       </c>
       <c r="AO32" s="24">
         <v>4.8</v>
       </c>
       <c r="AP32" s="24">
         <v>46.821669999999997</v>
       </c>
       <c r="AQ32" s="24">
         <v>0</v>
       </c>
       <c r="AR32" s="24">
         <v>0</v>
       </c>
       <c r="AS32" s="24">
         <v>4</v>
       </c>
       <c r="AT32" s="24">
         <v>56.451999999999998</v>
       </c>
-      <c r="AU32" s="41">
-[...8 lines deleted...]
-      <c r="AX32" s="41">
+      <c r="AU32" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV32" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW32" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX32" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:50">
       <c r="A33" s="20" t="s">
         <v>54</v>
       </c>
       <c r="B33" s="22" t="s">
         <v>55</v>
       </c>
       <c r="C33" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D33" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E33" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F33" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G33" s="12" t="s">
         <v>272</v>
       </c>
@@ -6845,60 +6838,60 @@
       </c>
       <c r="AM33" s="24">
         <v>0</v>
       </c>
       <c r="AN33" s="24">
         <v>0</v>
       </c>
       <c r="AO33" s="24">
         <v>0</v>
       </c>
       <c r="AP33" s="24">
         <v>0</v>
       </c>
       <c r="AQ33" s="24">
         <v>0</v>
       </c>
       <c r="AR33" s="24">
         <v>0</v>
       </c>
       <c r="AS33" s="24">
         <v>0</v>
       </c>
       <c r="AT33" s="24">
         <v>0</v>
       </c>
-      <c r="AU33" s="41">
-[...8 lines deleted...]
-      <c r="AX33" s="41">
+      <c r="AU33" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV33" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW33" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX33" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:50" ht="33.75">
       <c r="A34" s="20" t="s">
         <v>56</v>
       </c>
       <c r="B34" s="22" t="s">
         <v>57</v>
       </c>
       <c r="C34" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D34" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E34" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F34" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G34" s="12" t="s">
         <v>272</v>
       </c>
@@ -6997,60 +6990,60 @@
       </c>
       <c r="AM34" s="24">
         <v>0</v>
       </c>
       <c r="AN34" s="24">
         <v>0</v>
       </c>
       <c r="AO34" s="24">
         <v>0</v>
       </c>
       <c r="AP34" s="24">
         <v>0</v>
       </c>
       <c r="AQ34" s="24">
         <v>0</v>
       </c>
       <c r="AR34" s="24">
         <v>0</v>
       </c>
       <c r="AS34" s="24">
         <v>0</v>
       </c>
       <c r="AT34" s="24">
         <v>0</v>
       </c>
-      <c r="AU34" s="41">
-[...8 lines deleted...]
-      <c r="AX34" s="41">
+      <c r="AU34" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV34" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW34" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX34" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:50">
       <c r="A35" s="20" t="s">
         <v>58</v>
       </c>
       <c r="B35" s="22" t="s">
         <v>59</v>
       </c>
       <c r="C35" s="7">
         <v>0</v>
       </c>
       <c r="D35" s="7">
         <v>0</v>
       </c>
       <c r="E35" s="7">
         <v>2.1</v>
       </c>
       <c r="F35" s="7">
         <v>0.38423000000000002</v>
       </c>
       <c r="G35" s="9">
         <v>0</v>
       </c>
@@ -7149,60 +7142,60 @@
       </c>
       <c r="AM35" s="24">
         <v>0</v>
       </c>
       <c r="AN35" s="24">
         <v>0</v>
       </c>
       <c r="AO35" s="24">
         <v>524.01499999999999</v>
       </c>
       <c r="AP35" s="24">
         <v>48.064039999999999</v>
       </c>
       <c r="AQ35" s="24">
         <v>43</v>
       </c>
       <c r="AR35" s="24">
         <v>6.1909999999999998</v>
       </c>
       <c r="AS35" s="24">
         <v>217.65</v>
       </c>
       <c r="AT35" s="24">
         <v>12.453569999999999</v>
       </c>
-      <c r="AU35" s="41">
+      <c r="AU35" s="27">
         <v>132</v>
       </c>
-      <c r="AV35" s="41">
+      <c r="AV35" s="27">
         <v>1.976</v>
       </c>
-      <c r="AW35" s="41">
+      <c r="AW35" s="27">
         <v>40</v>
       </c>
-      <c r="AX35" s="41">
+      <c r="AX35" s="27">
         <v>9.2789999999999999</v>
       </c>
     </row>
     <row r="36" spans="1:50">
       <c r="A36" s="20" t="s">
         <v>60</v>
       </c>
       <c r="B36" s="22" t="s">
         <v>61</v>
       </c>
       <c r="C36" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D36" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E36" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F36" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G36" s="12" t="s">
         <v>272</v>
       </c>
@@ -7301,60 +7294,60 @@
       </c>
       <c r="AM36" s="24">
         <v>0</v>
       </c>
       <c r="AN36" s="24">
         <v>0</v>
       </c>
       <c r="AO36" s="24">
         <v>111.54</v>
       </c>
       <c r="AP36" s="24">
         <v>11.1684</v>
       </c>
       <c r="AQ36" s="24">
         <v>0</v>
       </c>
       <c r="AR36" s="24">
         <v>0</v>
       </c>
       <c r="AS36" s="24">
         <v>4.7050000000000001</v>
       </c>
       <c r="AT36" s="24">
         <v>0.66200000000000003</v>
       </c>
-      <c r="AU36" s="41">
-[...8 lines deleted...]
-      <c r="AX36" s="41">
+      <c r="AU36" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV36" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW36" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX36" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:50" ht="33.75">
       <c r="A37" s="20" t="s">
         <v>62</v>
       </c>
       <c r="B37" s="22" t="s">
         <v>63</v>
       </c>
       <c r="C37" s="7">
         <v>1170</v>
       </c>
       <c r="D37" s="7">
         <v>138.46397999999999</v>
       </c>
       <c r="E37" s="7">
         <v>0</v>
       </c>
       <c r="F37" s="7">
         <v>0</v>
       </c>
       <c r="G37" s="9">
         <v>1716.9829999999999</v>
       </c>
@@ -7453,60 +7446,60 @@
       </c>
       <c r="AM37" s="24">
         <v>7934.0680199999997</v>
       </c>
       <c r="AN37" s="24">
         <v>1101.6886099999999</v>
       </c>
       <c r="AO37" s="24">
         <v>22</v>
       </c>
       <c r="AP37" s="24">
         <v>0.09</v>
       </c>
       <c r="AQ37" s="24">
         <v>15014.742</v>
       </c>
       <c r="AR37" s="24">
         <v>1260.3136999999999</v>
       </c>
       <c r="AS37" s="24">
         <v>1340</v>
       </c>
       <c r="AT37" s="24">
         <v>269.8888</v>
       </c>
-      <c r="AU37" s="41">
-[...8 lines deleted...]
-      <c r="AX37" s="41">
+      <c r="AU37" s="27">
+        <v>4296.5</v>
+      </c>
+      <c r="AV37" s="27">
+        <v>492.30164000000002</v>
+      </c>
+      <c r="AW37" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX37" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:50" ht="45">
       <c r="A38" s="20" t="s">
         <v>64</v>
       </c>
       <c r="B38" s="22" t="s">
         <v>65</v>
       </c>
       <c r="C38" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D38" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E38" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F38" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G38" s="12" t="s">
         <v>272</v>
       </c>
@@ -7605,60 +7598,60 @@
       </c>
       <c r="AM38" s="24">
         <v>21.52</v>
       </c>
       <c r="AN38" s="24">
         <v>0.96730000000000005</v>
       </c>
       <c r="AO38" s="24">
         <v>594.5</v>
       </c>
       <c r="AP38" s="24">
         <v>8.157</v>
       </c>
       <c r="AQ38" s="24">
         <v>288.39138000000003</v>
       </c>
       <c r="AR38" s="24">
         <v>108.19087</v>
       </c>
       <c r="AS38" s="24">
         <v>28</v>
       </c>
       <c r="AT38" s="24">
         <v>6.7000000000000004E-2</v>
       </c>
-      <c r="AU38" s="41">
-[...8 lines deleted...]
-      <c r="AX38" s="41">
+      <c r="AU38" s="27">
+        <v>10</v>
+      </c>
+      <c r="AV38" s="27">
+        <v>0.14599999999999999</v>
+      </c>
+      <c r="AW38" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX38" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:50" ht="22.5">
       <c r="A39" s="20" t="s">
         <v>66</v>
       </c>
       <c r="B39" s="22" t="s">
         <v>67</v>
       </c>
       <c r="C39" s="7">
         <v>0</v>
       </c>
       <c r="D39" s="7">
         <v>0</v>
       </c>
       <c r="E39" s="7">
         <v>0.90500000000000003</v>
       </c>
       <c r="F39" s="7">
         <v>5.90036</v>
       </c>
       <c r="G39" s="9">
         <v>0</v>
       </c>
@@ -7757,60 +7750,60 @@
       </c>
       <c r="AM39" s="24">
         <v>0</v>
       </c>
       <c r="AN39" s="24">
         <v>0</v>
       </c>
       <c r="AO39" s="24">
         <v>0</v>
       </c>
       <c r="AP39" s="24">
         <v>0</v>
       </c>
       <c r="AQ39" s="24">
         <v>0</v>
       </c>
       <c r="AR39" s="24">
         <v>0</v>
       </c>
       <c r="AS39" s="24">
         <v>0</v>
       </c>
       <c r="AT39" s="24">
         <v>0</v>
       </c>
-      <c r="AU39" s="41">
-[...8 lines deleted...]
-      <c r="AX39" s="41">
+      <c r="AU39" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV39" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW39" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX39" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:50" ht="45">
       <c r="A40" s="20" t="s">
         <v>68</v>
       </c>
       <c r="B40" s="22" t="s">
         <v>69</v>
       </c>
       <c r="C40" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D40" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E40" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F40" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G40" s="9">
         <v>0</v>
       </c>
@@ -7909,60 +7902,60 @@
       </c>
       <c r="AM40" s="24">
         <v>215.45</v>
       </c>
       <c r="AN40" s="24">
         <v>1.341</v>
       </c>
       <c r="AO40" s="24">
         <v>70.018349999999998</v>
       </c>
       <c r="AP40" s="24">
         <v>1.9232199999999999</v>
       </c>
       <c r="AQ40" s="24">
         <v>696.81600000000003</v>
       </c>
       <c r="AR40" s="24">
         <v>40.152000000000001</v>
       </c>
       <c r="AS40" s="24">
         <v>5.0999999999999996</v>
       </c>
       <c r="AT40" s="24">
         <v>1.0740000000000001</v>
       </c>
-      <c r="AU40" s="41">
-[...8 lines deleted...]
-      <c r="AX40" s="41">
+      <c r="AU40" s="27">
+        <v>55.3</v>
+      </c>
+      <c r="AV40" s="27">
+        <v>0.63300000000000001</v>
+      </c>
+      <c r="AW40" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX40" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:50" ht="22.5">
       <c r="A41" s="20" t="s">
         <v>70</v>
       </c>
       <c r="B41" s="22" t="s">
         <v>71</v>
       </c>
       <c r="C41" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D41" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E41" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F41" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G41" s="12" t="s">
         <v>272</v>
       </c>
@@ -8061,60 +8054,60 @@
       </c>
       <c r="AM41" s="24">
         <v>78.55</v>
       </c>
       <c r="AN41" s="24">
         <v>2.0259999999999998</v>
       </c>
       <c r="AO41" s="24">
         <v>6.87</v>
       </c>
       <c r="AP41" s="24">
         <v>8.2000000000000003E-2</v>
       </c>
       <c r="AQ41" s="24">
         <v>44.41</v>
       </c>
       <c r="AR41" s="24">
         <v>1.2090000000000001</v>
       </c>
       <c r="AS41" s="24">
         <v>0</v>
       </c>
       <c r="AT41" s="24">
         <v>0</v>
       </c>
-      <c r="AU41" s="41">
+      <c r="AU41" s="27">
         <v>42</v>
       </c>
-      <c r="AV41" s="41">
+      <c r="AV41" s="27">
         <v>4.7279999999999998</v>
       </c>
-      <c r="AW41" s="41">
+      <c r="AW41" s="27">
         <v>1.6</v>
       </c>
-      <c r="AX41" s="41">
+      <c r="AX41" s="27">
         <v>0.11</v>
       </c>
     </row>
     <row r="42" spans="1:50" ht="22.5">
       <c r="A42" s="20" t="s">
         <v>72</v>
       </c>
       <c r="B42" s="22" t="s">
         <v>73</v>
       </c>
       <c r="C42" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D42" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E42" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F42" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G42" s="12" t="s">
         <v>272</v>
       </c>
@@ -8213,60 +8206,60 @@
       </c>
       <c r="AM42" s="24">
         <v>0</v>
       </c>
       <c r="AN42" s="24">
         <v>0</v>
       </c>
       <c r="AO42" s="24">
         <v>30.4</v>
       </c>
       <c r="AP42" s="24">
         <v>0.38800000000000001</v>
       </c>
       <c r="AQ42" s="24">
         <v>0</v>
       </c>
       <c r="AR42" s="24">
         <v>0</v>
       </c>
       <c r="AS42" s="24">
         <v>0</v>
       </c>
       <c r="AT42" s="24">
         <v>0</v>
       </c>
-      <c r="AU42" s="41">
-[...8 lines deleted...]
-      <c r="AX42" s="41">
+      <c r="AU42" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV42" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW42" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX42" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:50">
       <c r="A43" s="20" t="s">
         <v>74</v>
       </c>
       <c r="B43" s="22" t="s">
         <v>75</v>
       </c>
       <c r="C43" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D43" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E43" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F43" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G43" s="9">
         <v>0</v>
       </c>
@@ -8365,60 +8358,60 @@
       </c>
       <c r="AM43" s="24">
         <v>77</v>
       </c>
       <c r="AN43" s="24">
         <v>1.4330000000000001</v>
       </c>
       <c r="AO43" s="24">
         <v>25.605</v>
       </c>
       <c r="AP43" s="24">
         <v>2.14791</v>
       </c>
       <c r="AQ43" s="24">
         <v>44</v>
       </c>
       <c r="AR43" s="24">
         <v>1.913</v>
       </c>
       <c r="AS43" s="24">
         <v>38.9</v>
       </c>
       <c r="AT43" s="24">
         <v>0.84582000000000002</v>
       </c>
-      <c r="AU43" s="41">
-[...8 lines deleted...]
-      <c r="AX43" s="41">
+      <c r="AU43" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV43" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW43" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX43" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:50" ht="22.5">
       <c r="A44" s="20" t="s">
         <v>76</v>
       </c>
       <c r="B44" s="22" t="s">
         <v>77</v>
       </c>
       <c r="C44" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D44" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E44" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F44" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G44" s="9">
         <v>1.75</v>
       </c>
@@ -8517,60 +8510,60 @@
       </c>
       <c r="AM44" s="24">
         <v>0.63</v>
       </c>
       <c r="AN44" s="24">
         <v>0.17399999999999999</v>
       </c>
       <c r="AO44" s="24">
         <v>12.58</v>
       </c>
       <c r="AP44" s="24">
         <v>1.0189999999999999</v>
       </c>
       <c r="AQ44" s="24">
         <v>143</v>
       </c>
       <c r="AR44" s="24">
         <v>24.998000000000001</v>
       </c>
       <c r="AS44" s="24">
         <v>0</v>
       </c>
       <c r="AT44" s="24">
         <v>0</v>
       </c>
-      <c r="AU44" s="41">
-[...8 lines deleted...]
-      <c r="AX44" s="41">
+      <c r="AU44" s="27">
+        <v>8</v>
+      </c>
+      <c r="AV44" s="27">
+        <v>0.16</v>
+      </c>
+      <c r="AW44" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX44" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:50" ht="78.75" customHeight="1">
       <c r="A45" s="20" t="s">
         <v>78</v>
       </c>
       <c r="B45" s="22" t="s">
         <v>79</v>
       </c>
       <c r="C45" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D45" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E45" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F45" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G45" s="9">
         <v>0</v>
       </c>
@@ -8669,60 +8662,60 @@
       </c>
       <c r="AM45" s="24">
         <v>318</v>
       </c>
       <c r="AN45" s="24">
         <v>29.1751</v>
       </c>
       <c r="AO45" s="24">
         <v>5</v>
       </c>
       <c r="AP45" s="24">
         <v>8.3000000000000004E-2</v>
       </c>
       <c r="AQ45" s="24">
         <v>0</v>
       </c>
       <c r="AR45" s="24">
         <v>0</v>
       </c>
       <c r="AS45" s="24">
         <v>0</v>
       </c>
       <c r="AT45" s="24">
         <v>0</v>
       </c>
-      <c r="AU45" s="41">
-[...8 lines deleted...]
-      <c r="AX45" s="41">
+      <c r="AU45" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV45" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW45" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX45" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:50" ht="45">
       <c r="A46" s="20" t="s">
         <v>80</v>
       </c>
       <c r="B46" s="22" t="s">
         <v>81</v>
       </c>
       <c r="C46" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D46" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E46" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F46" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G46" s="9">
         <v>0</v>
       </c>
@@ -8821,61 +8814,61 @@
       </c>
       <c r="AM46" s="24">
         <v>0</v>
       </c>
       <c r="AN46" s="24">
         <v>0</v>
       </c>
       <c r="AO46" s="24">
         <v>56.104149999999997</v>
       </c>
       <c r="AP46" s="24">
         <v>2.2461700000000002</v>
       </c>
       <c r="AQ46" s="24">
         <v>24</v>
       </c>
       <c r="AR46" s="24">
         <v>2.1629999999999998</v>
       </c>
       <c r="AS46" s="24">
         <v>0.12861</v>
       </c>
       <c r="AT46" s="24">
         <v>0.98148999999999997</v>
       </c>
-      <c r="AU46" s="41">
-[...9 lines deleted...]
-        <v>0.37880999999999998</v>
+      <c r="AU46" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV46" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW46" s="27">
+        <v>3.1370000000000002E-2</v>
+      </c>
+      <c r="AX46" s="27">
+        <v>0.4158</v>
       </c>
     </row>
     <row r="47" spans="1:50" ht="33.75">
       <c r="A47" s="20" t="s">
         <v>82</v>
       </c>
       <c r="B47" s="22" t="s">
         <v>83</v>
       </c>
       <c r="C47" s="7">
         <v>0</v>
       </c>
       <c r="D47" s="7">
         <v>0</v>
       </c>
       <c r="E47" s="7">
         <v>5.4779999999999998</v>
       </c>
       <c r="F47" s="7">
         <v>4.20756</v>
       </c>
       <c r="G47" s="9">
         <v>0</v>
       </c>
       <c r="H47" s="9">
@@ -8973,60 +8966,60 @@
       </c>
       <c r="AM47" s="24">
         <v>15.015000000000001</v>
       </c>
       <c r="AN47" s="24">
         <v>6.5000000000000002E-2</v>
       </c>
       <c r="AO47" s="24">
         <v>41.04</v>
       </c>
       <c r="AP47" s="24">
         <v>28.37698</v>
       </c>
       <c r="AQ47" s="24">
         <v>32</v>
       </c>
       <c r="AR47" s="24">
         <v>0.40400000000000003</v>
       </c>
       <c r="AS47" s="24">
         <v>77.599999999999994</v>
       </c>
       <c r="AT47" s="24">
         <v>5.9377700000000004</v>
       </c>
-      <c r="AU47" s="41">
+      <c r="AU47" s="27">
         <v>20</v>
       </c>
-      <c r="AV47" s="41">
+      <c r="AV47" s="27">
         <v>0.34699999999999998</v>
       </c>
-      <c r="AW47" s="41">
+      <c r="AW47" s="27">
         <v>37.5</v>
       </c>
-      <c r="AX47" s="41">
+      <c r="AX47" s="27">
         <v>0.35099999999999998</v>
       </c>
     </row>
     <row r="48" spans="1:50" ht="92.25" customHeight="1">
       <c r="A48" s="20" t="s">
         <v>84</v>
       </c>
       <c r="B48" s="22" t="s">
         <v>85</v>
       </c>
       <c r="C48" s="7">
         <v>0</v>
       </c>
       <c r="D48" s="7">
         <v>0</v>
       </c>
       <c r="E48" s="7">
         <v>6.1999999999999998E-3</v>
       </c>
       <c r="F48" s="7">
         <v>6.3259999999999997E-2</v>
       </c>
       <c r="G48" s="12" t="s">
         <v>272</v>
       </c>
@@ -9125,60 +9118,60 @@
       </c>
       <c r="AM48" s="24">
         <v>0</v>
       </c>
       <c r="AN48" s="24">
         <v>0</v>
       </c>
       <c r="AO48" s="24">
         <v>0</v>
       </c>
       <c r="AP48" s="24">
         <v>0</v>
       </c>
       <c r="AQ48" s="24">
         <v>0</v>
       </c>
       <c r="AR48" s="24">
         <v>0</v>
       </c>
       <c r="AS48" s="24">
         <v>0</v>
       </c>
       <c r="AT48" s="24">
         <v>0</v>
       </c>
-      <c r="AU48" s="41">
-[...8 lines deleted...]
-      <c r="AX48" s="41">
+      <c r="AU48" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV48" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW48" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX48" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:50" ht="45">
       <c r="A49" s="20" t="s">
         <v>86</v>
       </c>
       <c r="B49" s="22" t="s">
         <v>87</v>
       </c>
       <c r="C49" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D49" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E49" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F49" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G49" s="9">
         <v>0</v>
       </c>
@@ -9277,60 +9270,60 @@
       </c>
       <c r="AM49" s="24">
         <v>0</v>
       </c>
       <c r="AN49" s="24">
         <v>0</v>
       </c>
       <c r="AO49" s="24">
         <v>1.8720000000000001E-2</v>
       </c>
       <c r="AP49" s="24">
         <v>9.2280000000000001E-2</v>
       </c>
       <c r="AQ49" s="24">
         <v>0</v>
       </c>
       <c r="AR49" s="24">
         <v>0</v>
       </c>
       <c r="AS49" s="24">
         <v>3.0159999999999999E-2</v>
       </c>
       <c r="AT49" s="24">
         <v>0.18906000000000001</v>
       </c>
-      <c r="AU49" s="41">
-[...5 lines deleted...]
-      <c r="AW49" s="41">
+      <c r="AU49" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV49" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW49" s="27">
         <v>0.10576000000000001</v>
       </c>
-      <c r="AX49" s="41">
+      <c r="AX49" s="27">
         <v>0.67283999999999999</v>
       </c>
     </row>
     <row r="50" spans="1:50" ht="33.75">
       <c r="A50" s="20" t="s">
         <v>88</v>
       </c>
       <c r="B50" s="22" t="s">
         <v>89</v>
       </c>
       <c r="C50" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D50" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E50" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F50" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G50" s="12" t="s">
         <v>272</v>
       </c>
@@ -9429,60 +9422,60 @@
       </c>
       <c r="AM50" s="24">
         <v>0</v>
       </c>
       <c r="AN50" s="24">
         <v>0</v>
       </c>
       <c r="AO50" s="24">
         <v>129.63800000000001</v>
       </c>
       <c r="AP50" s="24">
         <v>1.35795</v>
       </c>
       <c r="AQ50" s="24">
         <v>140.14099999999999</v>
       </c>
       <c r="AR50" s="24">
         <v>322.38200000000001</v>
       </c>
       <c r="AS50" s="24">
         <v>166.84</v>
       </c>
       <c r="AT50" s="24">
         <v>0.50580999999999998</v>
       </c>
-      <c r="AU50" s="41">
-[...5 lines deleted...]
-      <c r="AW50" s="41">
+      <c r="AU50" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV50" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW50" s="27">
         <v>22.58</v>
       </c>
-      <c r="AX50" s="41">
+      <c r="AX50" s="27">
         <v>1.004</v>
       </c>
     </row>
     <row r="51" spans="1:50" ht="22.5">
       <c r="A51" s="20" t="s">
         <v>90</v>
       </c>
       <c r="B51" s="22" t="s">
         <v>91</v>
       </c>
       <c r="C51" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D51" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E51" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F51" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G51" s="9">
         <v>0</v>
       </c>
@@ -9581,60 +9574,60 @@
       </c>
       <c r="AM51" s="24">
         <v>0</v>
       </c>
       <c r="AN51" s="24">
         <v>0</v>
       </c>
       <c r="AO51" s="24">
         <v>0</v>
       </c>
       <c r="AP51" s="24">
         <v>0</v>
       </c>
       <c r="AQ51" s="24">
         <v>0</v>
       </c>
       <c r="AR51" s="24">
         <v>0</v>
       </c>
       <c r="AS51" s="24">
         <v>0</v>
       </c>
       <c r="AT51" s="24">
         <v>0</v>
       </c>
-      <c r="AU51" s="41">
-[...8 lines deleted...]
-      <c r="AX51" s="41">
+      <c r="AU51" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV51" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW51" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX51" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:50" ht="33.75">
       <c r="A52" s="20" t="s">
         <v>92</v>
       </c>
       <c r="B52" s="22" t="s">
         <v>93</v>
       </c>
       <c r="C52" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D52" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E52" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F52" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G52" s="12" t="s">
         <v>272</v>
       </c>
@@ -9733,60 +9726,60 @@
       </c>
       <c r="AM52" s="24">
         <v>14</v>
       </c>
       <c r="AN52" s="24">
         <v>0.27800000000000002</v>
       </c>
       <c r="AO52" s="24">
         <v>0.66</v>
       </c>
       <c r="AP52" s="24">
         <v>0.59099999999999997</v>
       </c>
       <c r="AQ52" s="24">
         <v>0</v>
       </c>
       <c r="AR52" s="24">
         <v>0</v>
       </c>
       <c r="AS52" s="24">
         <v>28</v>
       </c>
       <c r="AT52" s="24">
         <v>0.125</v>
       </c>
-      <c r="AU52" s="41">
+      <c r="AU52" s="27">
         <v>62</v>
       </c>
-      <c r="AV52" s="41">
+      <c r="AV52" s="27">
         <v>11.103</v>
       </c>
-      <c r="AW52" s="41">
-[...2 lines deleted...]
-      <c r="AX52" s="41">
+      <c r="AW52" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX52" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:50">
       <c r="A53" s="20" t="s">
         <v>94</v>
       </c>
       <c r="B53" s="22" t="s">
         <v>95</v>
       </c>
       <c r="C53" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D53" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E53" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F53" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G53" s="9">
         <v>0</v>
       </c>
@@ -9885,60 +9878,60 @@
       </c>
       <c r="AM53" s="24">
         <v>0</v>
       </c>
       <c r="AN53" s="24">
         <v>0</v>
       </c>
       <c r="AO53" s="24">
         <v>0</v>
       </c>
       <c r="AP53" s="24">
         <v>0</v>
       </c>
       <c r="AQ53" s="24">
         <v>0</v>
       </c>
       <c r="AR53" s="24">
         <v>0</v>
       </c>
       <c r="AS53" s="24">
         <v>0</v>
       </c>
       <c r="AT53" s="24">
         <v>0</v>
       </c>
-      <c r="AU53" s="41">
-[...8 lines deleted...]
-      <c r="AX53" s="41">
+      <c r="AU53" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV53" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW53" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX53" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:50">
       <c r="A54" s="20" t="s">
         <v>96</v>
       </c>
       <c r="B54" s="22" t="s">
         <v>97</v>
       </c>
       <c r="C54" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D54" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E54" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F54" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G54" s="9">
         <v>98.697000000000003</v>
       </c>
@@ -10037,60 +10030,60 @@
       </c>
       <c r="AM54" s="24">
         <v>1.05</v>
       </c>
       <c r="AN54" s="24">
         <v>3.9E-2</v>
       </c>
       <c r="AO54" s="24">
         <v>18.600000000000001</v>
       </c>
       <c r="AP54" s="24">
         <v>7.5999999999999998E-2</v>
       </c>
       <c r="AQ54" s="24">
         <v>0</v>
       </c>
       <c r="AR54" s="24">
         <v>0</v>
       </c>
       <c r="AS54" s="24">
         <v>0</v>
       </c>
       <c r="AT54" s="24">
         <v>0</v>
       </c>
-      <c r="AU54" s="41">
-[...8 lines deleted...]
-      <c r="AX54" s="41">
+      <c r="AU54" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV54" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW54" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX54" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:50">
       <c r="A55" s="20" t="s">
         <v>98</v>
       </c>
       <c r="B55" s="22" t="s">
         <v>99</v>
       </c>
       <c r="C55" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D55" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E55" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F55" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G55" s="9">
         <v>1116.5454999999999</v>
       </c>
@@ -10189,60 +10182,60 @@
       </c>
       <c r="AM55" s="24">
         <v>4325.4849999999997</v>
       </c>
       <c r="AN55" s="24">
         <v>271.80682000000002</v>
       </c>
       <c r="AO55" s="24">
         <v>0.5</v>
       </c>
       <c r="AP55" s="24">
         <v>0.13900000000000001</v>
       </c>
       <c r="AQ55" s="24">
         <v>8163.12752</v>
       </c>
       <c r="AR55" s="24">
         <v>829.19448</v>
       </c>
       <c r="AS55" s="24">
         <v>22</v>
       </c>
       <c r="AT55" s="24">
         <v>4.2000000000000003E-2</v>
       </c>
-      <c r="AU55" s="41">
-[...8 lines deleted...]
-      <c r="AX55" s="41">
+      <c r="AU55" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV55" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW55" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX55" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:50">
       <c r="A56" s="20" t="s">
         <v>100</v>
       </c>
       <c r="B56" s="22" t="s">
         <v>101</v>
       </c>
       <c r="C56" s="7">
         <v>0</v>
       </c>
       <c r="D56" s="7">
         <v>0</v>
       </c>
       <c r="E56" s="7">
         <v>19.899999999999999</v>
       </c>
       <c r="F56" s="7">
         <v>16.119</v>
       </c>
       <c r="G56" s="9">
         <v>0</v>
       </c>
@@ -10341,61 +10334,61 @@
       </c>
       <c r="AM56" s="24">
         <v>108.05</v>
       </c>
       <c r="AN56" s="24">
         <v>2.657</v>
       </c>
       <c r="AO56" s="24">
         <v>2608.1849999999999</v>
       </c>
       <c r="AP56" s="24">
         <v>90.306039999999996</v>
       </c>
       <c r="AQ56" s="24">
         <v>66.98</v>
       </c>
       <c r="AR56" s="24">
         <v>9.2691999999999997</v>
       </c>
       <c r="AS56" s="24">
         <v>2154.7939999999999</v>
       </c>
       <c r="AT56" s="24">
         <v>57.584350000000001</v>
       </c>
-      <c r="AU56" s="41">
+      <c r="AU56" s="27">
         <v>332.5</v>
       </c>
-      <c r="AV56" s="41">
+      <c r="AV56" s="27">
         <v>6.9649999999999999</v>
       </c>
-      <c r="AW56" s="41">
-[...3 lines deleted...]
-        <v>6.484</v>
+      <c r="AW56" s="27">
+        <v>776</v>
+      </c>
+      <c r="AX56" s="27">
+        <v>7.72</v>
       </c>
     </row>
     <row r="57" spans="1:50" ht="30.75" customHeight="1">
       <c r="A57" s="20" t="s">
         <v>102</v>
       </c>
       <c r="B57" s="22" t="s">
         <v>103</v>
       </c>
       <c r="C57" s="7">
         <v>0</v>
       </c>
       <c r="D57" s="7">
         <v>0</v>
       </c>
       <c r="E57" s="7">
         <v>109.9</v>
       </c>
       <c r="F57" s="7">
         <v>81.325999999999993</v>
       </c>
       <c r="G57" s="9">
         <v>43.433999999999997</v>
       </c>
       <c r="H57" s="9">
@@ -10493,60 +10486,60 @@
       </c>
       <c r="AM57" s="24">
         <v>0</v>
       </c>
       <c r="AN57" s="24">
         <v>0</v>
       </c>
       <c r="AO57" s="24">
         <v>675.49900000000002</v>
       </c>
       <c r="AP57" s="24">
         <v>44.8063</v>
       </c>
       <c r="AQ57" s="24">
         <v>0</v>
       </c>
       <c r="AR57" s="24">
         <v>0</v>
       </c>
       <c r="AS57" s="24">
         <v>1574.1420000000001</v>
       </c>
       <c r="AT57" s="24">
         <v>24.82245</v>
       </c>
-      <c r="AU57" s="41">
-[...8 lines deleted...]
-      <c r="AX57" s="41">
+      <c r="AU57" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV57" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW57" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX57" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:50">
       <c r="A58" s="20" t="s">
         <v>104</v>
       </c>
       <c r="B58" s="22" t="s">
         <v>105</v>
       </c>
       <c r="C58" s="7">
         <v>0</v>
       </c>
       <c r="D58" s="7">
         <v>0</v>
       </c>
       <c r="E58" s="7">
         <v>8.1199999999999992</v>
       </c>
       <c r="F58" s="7">
         <v>6.9020000000000001</v>
       </c>
       <c r="G58" s="9">
         <v>0</v>
       </c>
@@ -10645,60 +10638,60 @@
       </c>
       <c r="AM58" s="24">
         <v>0.375</v>
       </c>
       <c r="AN58" s="24">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="AO58" s="24">
         <v>907.62099999999998</v>
       </c>
       <c r="AP58" s="24">
         <v>93.779399999999995</v>
       </c>
       <c r="AQ58" s="24">
         <v>0</v>
       </c>
       <c r="AR58" s="24">
         <v>0</v>
       </c>
       <c r="AS58" s="24">
         <v>735.72</v>
       </c>
       <c r="AT58" s="24">
         <v>21.76662</v>
       </c>
-      <c r="AU58" s="41">
-[...5 lines deleted...]
-      <c r="AW58" s="41">
+      <c r="AU58" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV58" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW58" s="27">
         <v>20</v>
       </c>
-      <c r="AX58" s="41">
+      <c r="AX58" s="27">
         <v>0.04</v>
       </c>
     </row>
     <row r="59" spans="1:50" ht="45.75" customHeight="1">
       <c r="A59" s="20" t="s">
         <v>106</v>
       </c>
       <c r="B59" s="22" t="s">
         <v>107</v>
       </c>
       <c r="C59" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D59" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E59" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F59" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G59" s="12" t="s">
         <v>272</v>
       </c>
@@ -10797,60 +10790,60 @@
       </c>
       <c r="AM59" s="24">
         <v>0</v>
       </c>
       <c r="AN59" s="24">
         <v>0</v>
       </c>
       <c r="AO59" s="24">
         <v>12.821</v>
       </c>
       <c r="AP59" s="24">
         <v>8.4411000000000005</v>
       </c>
       <c r="AQ59" s="24">
         <v>0</v>
       </c>
       <c r="AR59" s="24">
         <v>0</v>
       </c>
       <c r="AS59" s="24">
         <v>1089.4849999999999</v>
       </c>
       <c r="AT59" s="24">
         <v>151.24549999999999</v>
       </c>
-      <c r="AU59" s="41">
-[...8 lines deleted...]
-      <c r="AX59" s="41">
+      <c r="AU59" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV59" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW59" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX59" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:50" ht="68.25" customHeight="1">
       <c r="A60" s="20" t="s">
         <v>108</v>
       </c>
       <c r="B60" s="22" t="s">
         <v>109</v>
       </c>
       <c r="C60" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D60" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E60" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F60" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G60" s="12" t="s">
         <v>272</v>
       </c>
@@ -10949,60 +10942,60 @@
       </c>
       <c r="AM60" s="24">
         <v>0</v>
       </c>
       <c r="AN60" s="24">
         <v>0</v>
       </c>
       <c r="AO60" s="24">
         <v>0</v>
       </c>
       <c r="AP60" s="24">
         <v>0</v>
       </c>
       <c r="AQ60" s="24">
         <v>0</v>
       </c>
       <c r="AR60" s="24">
         <v>0</v>
       </c>
       <c r="AS60" s="24">
         <v>4</v>
       </c>
       <c r="AT60" s="24">
         <v>1.4999999999999999E-2</v>
       </c>
-      <c r="AU60" s="41">
-[...8 lines deleted...]
-      <c r="AX60" s="41">
+      <c r="AU60" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV60" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW60" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX60" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:50" ht="33.75">
       <c r="A61" s="20" t="s">
         <v>110</v>
       </c>
       <c r="B61" s="22" t="s">
         <v>111</v>
       </c>
       <c r="C61" s="7">
         <v>0</v>
       </c>
       <c r="D61" s="7">
         <v>0</v>
       </c>
       <c r="E61" s="7">
         <v>2.7400000000000001E-2</v>
       </c>
       <c r="F61" s="7">
         <v>0.20807</v>
       </c>
       <c r="G61" s="9">
         <v>0</v>
       </c>
@@ -11101,61 +11094,61 @@
       </c>
       <c r="AM61" s="24">
         <v>0</v>
       </c>
       <c r="AN61" s="24">
         <v>0</v>
       </c>
       <c r="AO61" s="24">
         <v>216.14099999999999</v>
       </c>
       <c r="AP61" s="24">
         <v>9.6168700000000005</v>
       </c>
       <c r="AQ61" s="24">
         <v>0</v>
       </c>
       <c r="AR61" s="24">
         <v>0</v>
       </c>
       <c r="AS61" s="24">
         <v>1053.19</v>
       </c>
       <c r="AT61" s="24">
         <v>60.258569999999999</v>
       </c>
-      <c r="AU61" s="41">
-[...9 lines deleted...]
-        <v>0.72399999999999998</v>
+      <c r="AU61" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV61" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW61" s="27">
+        <v>72.650000000000006</v>
+      </c>
+      <c r="AX61" s="27">
+        <v>1.4179999999999999</v>
       </c>
     </row>
     <row r="62" spans="1:50" ht="56.25">
       <c r="A62" s="20" t="s">
         <v>112</v>
       </c>
       <c r="B62" s="22" t="s">
         <v>113</v>
       </c>
       <c r="C62" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D62" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E62" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F62" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G62" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H62" s="12" t="s">
@@ -11253,60 +11246,60 @@
       </c>
       <c r="AM62" s="24">
         <v>0</v>
       </c>
       <c r="AN62" s="24">
         <v>0</v>
       </c>
       <c r="AO62" s="24">
         <v>0</v>
       </c>
       <c r="AP62" s="24">
         <v>0</v>
       </c>
       <c r="AQ62" s="24">
         <v>0</v>
       </c>
       <c r="AR62" s="24">
         <v>0</v>
       </c>
       <c r="AS62" s="24">
         <v>0</v>
       </c>
       <c r="AT62" s="24">
         <v>0</v>
       </c>
-      <c r="AU62" s="41">
-[...8 lines deleted...]
-      <c r="AX62" s="41">
+      <c r="AU62" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV62" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW62" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX62" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:50" ht="45">
       <c r="A63" s="20" t="s">
         <v>114</v>
       </c>
       <c r="B63" s="22" t="s">
         <v>115</v>
       </c>
       <c r="C63" s="7">
         <v>0</v>
       </c>
       <c r="D63" s="7">
         <v>0</v>
       </c>
       <c r="E63" s="7">
         <v>0.43659999999999999</v>
       </c>
       <c r="F63" s="7">
         <v>6.7978100000000001</v>
       </c>
       <c r="G63" s="9">
         <v>0</v>
       </c>
@@ -11405,60 +11398,60 @@
       </c>
       <c r="AM63" s="24">
         <v>0</v>
       </c>
       <c r="AN63" s="24">
         <v>0</v>
       </c>
       <c r="AO63" s="24">
         <v>0.64005000000000001</v>
       </c>
       <c r="AP63" s="24">
         <v>5.1911399999999999</v>
       </c>
       <c r="AQ63" s="24">
         <v>0</v>
       </c>
       <c r="AR63" s="24">
         <v>0</v>
       </c>
       <c r="AS63" s="24">
         <v>2.2250000000000001</v>
       </c>
       <c r="AT63" s="24">
         <v>12.087580000000001</v>
       </c>
-      <c r="AU63" s="41">
-[...8 lines deleted...]
-      <c r="AX63" s="41">
+      <c r="AU63" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV63" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW63" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX63" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:50" ht="22.5">
       <c r="A64" s="20" t="s">
         <v>116</v>
       </c>
       <c r="B64" s="22" t="s">
         <v>117</v>
       </c>
       <c r="C64" s="7">
         <v>0</v>
       </c>
       <c r="D64" s="7">
         <v>0</v>
       </c>
       <c r="E64" s="7">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="F64" s="7">
         <v>6.4360000000000001E-2</v>
       </c>
       <c r="G64" s="9">
         <v>0</v>
       </c>
@@ -11557,61 +11550,61 @@
       </c>
       <c r="AM64" s="24">
         <v>12.305</v>
       </c>
       <c r="AN64" s="24">
         <v>0.46500000000000002</v>
       </c>
       <c r="AO64" s="24">
         <v>1.67269</v>
       </c>
       <c r="AP64" s="24">
         <v>11.79641</v>
       </c>
       <c r="AQ64" s="24">
         <v>171.46</v>
       </c>
       <c r="AR64" s="24">
         <v>225.4504</v>
       </c>
       <c r="AS64" s="24">
         <v>8.8035800000000002</v>
       </c>
       <c r="AT64" s="24">
         <v>21.96482</v>
       </c>
-      <c r="AU64" s="41">
-[...9 lines deleted...]
-        <v>1.5424100000000001</v>
+      <c r="AU64" s="27">
+        <v>245.66</v>
+      </c>
+      <c r="AV64" s="27">
+        <v>445.13718</v>
+      </c>
+      <c r="AW64" s="27">
+        <v>1.2876099999999999</v>
+      </c>
+      <c r="AX64" s="27">
+        <v>1.7708200000000001</v>
       </c>
     </row>
     <row r="65" spans="1:50">
       <c r="A65" s="20" t="s">
         <v>118</v>
       </c>
       <c r="B65" s="22" t="s">
         <v>119</v>
       </c>
       <c r="C65" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D65" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E65" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F65" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G65" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H65" s="12" t="s">
@@ -11709,60 +11702,60 @@
       </c>
       <c r="AM65" s="24">
         <v>0</v>
       </c>
       <c r="AN65" s="24">
         <v>0</v>
       </c>
       <c r="AO65" s="24">
         <v>0</v>
       </c>
       <c r="AP65" s="24">
         <v>0</v>
       </c>
       <c r="AQ65" s="24">
         <v>0</v>
       </c>
       <c r="AR65" s="24">
         <v>0</v>
       </c>
       <c r="AS65" s="24">
         <v>0</v>
       </c>
       <c r="AT65" s="24">
         <v>0</v>
       </c>
-      <c r="AU65" s="41">
-[...8 lines deleted...]
-      <c r="AX65" s="41">
+      <c r="AU65" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV65" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW65" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX65" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:50" ht="33.75">
       <c r="A66" s="20" t="s">
         <v>120</v>
       </c>
       <c r="B66" s="22" t="s">
         <v>121</v>
       </c>
       <c r="C66" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D66" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E66" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F66" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G66" s="9">
         <v>0</v>
       </c>
@@ -11861,61 +11854,61 @@
       </c>
       <c r="AM66" s="24">
         <v>0</v>
       </c>
       <c r="AN66" s="24">
         <v>0</v>
       </c>
       <c r="AO66" s="24">
         <v>0.47914000000000001</v>
       </c>
       <c r="AP66" s="24">
         <v>3.3910900000000002</v>
       </c>
       <c r="AQ66" s="24">
         <v>0</v>
       </c>
       <c r="AR66" s="24">
         <v>0</v>
       </c>
       <c r="AS66" s="24">
         <v>0.34460000000000002</v>
       </c>
       <c r="AT66" s="24">
         <v>3.0895600000000001</v>
       </c>
-      <c r="AU66" s="41">
-[...9 lines deleted...]
-        <v>0.65020999999999995</v>
+      <c r="AU66" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV66" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW66" s="27">
+        <v>7.3179999999999995E-2</v>
+      </c>
+      <c r="AX66" s="27">
+        <v>0.67144000000000004</v>
       </c>
     </row>
     <row r="67" spans="1:50">
       <c r="A67" s="20" t="s">
         <v>122</v>
       </c>
       <c r="B67" s="22" t="s">
         <v>123</v>
       </c>
       <c r="C67" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D67" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E67" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F67" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G67" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H67" s="12" t="s">
@@ -12013,60 +12006,60 @@
       </c>
       <c r="AM67" s="24">
         <v>0</v>
       </c>
       <c r="AN67" s="24">
         <v>0</v>
       </c>
       <c r="AO67" s="24">
         <v>0</v>
       </c>
       <c r="AP67" s="24">
         <v>0</v>
       </c>
       <c r="AQ67" s="24">
         <v>0</v>
       </c>
       <c r="AR67" s="24">
         <v>0</v>
       </c>
       <c r="AS67" s="24">
         <v>0</v>
       </c>
       <c r="AT67" s="24">
         <v>0</v>
       </c>
-      <c r="AU67" s="41">
-[...8 lines deleted...]
-      <c r="AX67" s="41">
+      <c r="AU67" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV67" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW67" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX67" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:50">
       <c r="A68" s="20" t="s">
         <v>124</v>
       </c>
       <c r="B68" s="22" t="s">
         <v>125</v>
       </c>
       <c r="C68" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D68" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E68" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F68" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G68" s="9">
         <v>0</v>
       </c>
@@ -12165,61 +12158,61 @@
       </c>
       <c r="AM68" s="24">
         <v>0</v>
       </c>
       <c r="AN68" s="24">
         <v>0</v>
       </c>
       <c r="AO68" s="24">
         <v>3.3399999999999999E-2</v>
       </c>
       <c r="AP68" s="24">
         <v>0.23623</v>
       </c>
       <c r="AQ68" s="24">
         <v>0</v>
       </c>
       <c r="AR68" s="24">
         <v>0</v>
       </c>
       <c r="AS68" s="24">
         <v>2.8400000000000002E-2</v>
       </c>
       <c r="AT68" s="24">
         <v>0.39571000000000001</v>
       </c>
-      <c r="AU68" s="41">
-[...9 lines deleted...]
-        <v>0.11762</v>
+      <c r="AU68" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV68" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW68" s="27">
+        <v>9.1000000000000004E-3</v>
+      </c>
+      <c r="AX68" s="27">
+        <v>0.12958</v>
       </c>
     </row>
     <row r="69" spans="1:50" ht="22.5">
       <c r="A69" s="20" t="s">
         <v>126</v>
       </c>
       <c r="B69" s="22" t="s">
         <v>127</v>
       </c>
       <c r="C69" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D69" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E69" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F69" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G69" s="9">
         <v>0</v>
       </c>
       <c r="H69" s="9">
@@ -12317,61 +12310,61 @@
       </c>
       <c r="AM69" s="24">
         <v>0</v>
       </c>
       <c r="AN69" s="24">
         <v>0</v>
       </c>
       <c r="AO69" s="24">
         <v>4.7960000000000003E-2</v>
       </c>
       <c r="AP69" s="24">
         <v>0.88931000000000004</v>
       </c>
       <c r="AQ69" s="24">
         <v>0</v>
       </c>
       <c r="AR69" s="24">
         <v>0</v>
       </c>
       <c r="AS69" s="24">
         <v>4.9840000000000002E-2</v>
       </c>
       <c r="AT69" s="24">
         <v>0.90956000000000004</v>
       </c>
-      <c r="AU69" s="41">
-[...9 lines deleted...]
-        <v>0.35899999999999999</v>
+      <c r="AU69" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV69" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW69" s="27">
+        <v>2.4080000000000001E-2</v>
+      </c>
+      <c r="AX69" s="27">
+        <v>0.49484</v>
       </c>
     </row>
     <row r="70" spans="1:50">
       <c r="A70" s="20" t="s">
         <v>128</v>
       </c>
       <c r="B70" s="22" t="s">
         <v>129</v>
       </c>
       <c r="C70" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D70" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E70" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F70" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G70" s="9">
         <v>0</v>
       </c>
       <c r="H70" s="9">
@@ -12469,60 +12462,60 @@
       </c>
       <c r="AM70" s="24">
         <v>0</v>
       </c>
       <c r="AN70" s="24">
         <v>0</v>
       </c>
       <c r="AO70" s="24">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="AP70" s="24">
         <v>0.11647</v>
       </c>
       <c r="AQ70" s="24">
         <v>0</v>
       </c>
       <c r="AR70" s="24">
         <v>0</v>
       </c>
       <c r="AS70" s="24">
         <v>1.72E-3</v>
       </c>
       <c r="AT70" s="24">
         <v>0.10100000000000001</v>
       </c>
-      <c r="AU70" s="41">
-[...8 lines deleted...]
-      <c r="AX70" s="41">
+      <c r="AU70" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV70" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW70" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX70" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:50" ht="33.75">
       <c r="A71" s="20" t="s">
         <v>130</v>
       </c>
       <c r="B71" s="22" t="s">
         <v>131</v>
       </c>
       <c r="C71" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D71" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E71" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F71" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G71" s="9">
         <v>0</v>
       </c>
@@ -12621,60 +12614,60 @@
       </c>
       <c r="AM71" s="24">
         <v>0</v>
       </c>
       <c r="AN71" s="24">
         <v>0</v>
       </c>
       <c r="AO71" s="24">
         <v>3.7839999999999999E-2</v>
       </c>
       <c r="AP71" s="24">
         <v>0.1555</v>
       </c>
       <c r="AQ71" s="24">
         <v>0</v>
       </c>
       <c r="AR71" s="24">
         <v>0</v>
       </c>
       <c r="AS71" s="24">
         <v>2.4320000000000001E-2</v>
       </c>
       <c r="AT71" s="24">
         <v>0.13050999999999999</v>
       </c>
-      <c r="AU71" s="41">
-[...5 lines deleted...]
-      <c r="AW71" s="41">
+      <c r="AU71" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV71" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW71" s="27">
         <v>5.4400000000000004E-3</v>
       </c>
-      <c r="AX71" s="41">
+      <c r="AX71" s="27">
         <v>2.86E-2</v>
       </c>
     </row>
     <row r="72" spans="1:50" ht="33.75">
       <c r="A72" s="20" t="s">
         <v>132</v>
       </c>
       <c r="B72" s="22" t="s">
         <v>133</v>
       </c>
       <c r="C72" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D72" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E72" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F72" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G72" s="9">
         <v>0</v>
       </c>
@@ -12773,61 +12766,61 @@
       </c>
       <c r="AM72" s="24">
         <v>0</v>
       </c>
       <c r="AN72" s="24">
         <v>0</v>
       </c>
       <c r="AO72" s="24">
         <v>0.3332</v>
       </c>
       <c r="AP72" s="24">
         <v>1.6995400000000001</v>
       </c>
       <c r="AQ72" s="24">
         <v>0</v>
       </c>
       <c r="AR72" s="24">
         <v>0</v>
       </c>
       <c r="AS72" s="24">
         <v>0.13718</v>
       </c>
       <c r="AT72" s="24">
         <v>1.5447299999999999</v>
       </c>
-      <c r="AU72" s="41">
-[...9 lines deleted...]
-        <v>0.34319</v>
+      <c r="AU72" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV72" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW72" s="27">
+        <v>2.4979999999999999E-2</v>
+      </c>
+      <c r="AX72" s="27">
+        <v>0.37340000000000001</v>
       </c>
     </row>
     <row r="73" spans="1:50">
       <c r="A73" s="20" t="s">
         <v>134</v>
       </c>
       <c r="B73" s="22" t="s">
         <v>135</v>
       </c>
       <c r="C73" s="7">
         <v>190</v>
       </c>
       <c r="D73" s="7">
         <v>44.128999999999998</v>
       </c>
       <c r="E73" s="7">
         <v>2.4691900000000002</v>
       </c>
       <c r="F73" s="7">
         <v>0.90054999999999996</v>
       </c>
       <c r="G73" s="9">
         <v>548</v>
       </c>
       <c r="H73" s="9">
@@ -12925,61 +12918,61 @@
       </c>
       <c r="AM73" s="24">
         <v>48067.531999999999</v>
       </c>
       <c r="AN73" s="24">
         <v>1914.3190500000001</v>
       </c>
       <c r="AO73" s="24">
         <v>1770.5119999999999</v>
       </c>
       <c r="AP73" s="24">
         <v>428.80664000000002</v>
       </c>
       <c r="AQ73" s="24">
         <v>33418.148000000001</v>
       </c>
       <c r="AR73" s="24">
         <v>2798.8449999999998</v>
       </c>
       <c r="AS73" s="24">
         <v>206.47800000000001</v>
       </c>
       <c r="AT73" s="24">
         <v>81.605249999999998</v>
       </c>
-      <c r="AU73" s="41">
-[...9 lines deleted...]
-        <v>23.82452</v>
+      <c r="AU73" s="27">
+        <v>3685.5</v>
+      </c>
+      <c r="AV73" s="27">
+        <v>190.345</v>
+      </c>
+      <c r="AW73" s="27">
+        <v>86.84</v>
+      </c>
+      <c r="AX73" s="27">
+        <v>26.70401</v>
       </c>
     </row>
     <row r="74" spans="1:50" ht="22.5">
       <c r="A74" s="20" t="s">
         <v>136</v>
       </c>
       <c r="B74" s="22" t="s">
         <v>137</v>
       </c>
       <c r="C74" s="7">
         <v>0</v>
       </c>
       <c r="D74" s="7">
         <v>0</v>
       </c>
       <c r="E74" s="7">
         <v>0.14399999999999999</v>
       </c>
       <c r="F74" s="7">
         <v>0.12023</v>
       </c>
       <c r="G74" s="9">
         <v>0</v>
       </c>
       <c r="H74" s="9">
@@ -13077,60 +13070,60 @@
       </c>
       <c r="AM74" s="24">
         <v>0</v>
       </c>
       <c r="AN74" s="24">
         <v>0</v>
       </c>
       <c r="AO74" s="24">
         <v>0</v>
       </c>
       <c r="AP74" s="24">
         <v>0</v>
       </c>
       <c r="AQ74" s="24">
         <v>0</v>
       </c>
       <c r="AR74" s="24">
         <v>0</v>
       </c>
       <c r="AS74" s="24">
         <v>0</v>
       </c>
       <c r="AT74" s="24">
         <v>0</v>
       </c>
-      <c r="AU74" s="41">
-[...8 lines deleted...]
-      <c r="AX74" s="41">
+      <c r="AU74" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV74" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW74" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX74" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:50" ht="22.5">
       <c r="A75" s="20" t="s">
         <v>138</v>
       </c>
       <c r="B75" s="22" t="s">
         <v>139</v>
       </c>
       <c r="C75" s="7">
         <v>0</v>
       </c>
       <c r="D75" s="7">
         <v>0</v>
       </c>
       <c r="E75" s="7">
         <v>689.01340000000005</v>
       </c>
       <c r="F75" s="7">
         <v>455.08537000000001</v>
       </c>
       <c r="G75" s="9">
         <v>0</v>
       </c>
@@ -13229,60 +13222,60 @@
       </c>
       <c r="AM75" s="24">
         <v>0</v>
       </c>
       <c r="AN75" s="24">
         <v>0</v>
       </c>
       <c r="AO75" s="24">
         <v>160</v>
       </c>
       <c r="AP75" s="24">
         <v>44.8566</v>
       </c>
       <c r="AQ75" s="24">
         <v>226</v>
       </c>
       <c r="AR75" s="24">
         <v>53.293999999999997</v>
       </c>
       <c r="AS75" s="24">
         <v>112</v>
       </c>
       <c r="AT75" s="24">
         <v>47.561579999999999</v>
       </c>
-      <c r="AU75" s="41">
-[...8 lines deleted...]
-      <c r="AX75" s="41">
+      <c r="AU75" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV75" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW75" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX75" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:50" ht="78.75">
       <c r="A76" s="20" t="s">
         <v>140</v>
       </c>
       <c r="B76" s="22" t="s">
         <v>141</v>
       </c>
       <c r="C76" s="7">
         <v>0</v>
       </c>
       <c r="D76" s="7">
         <v>0</v>
       </c>
       <c r="E76" s="7">
         <v>60.486699999999999</v>
       </c>
       <c r="F76" s="7">
         <v>37.805610000000001</v>
       </c>
       <c r="G76" s="9">
         <v>0</v>
       </c>
@@ -13381,60 +13374,60 @@
       </c>
       <c r="AM76" s="24">
         <v>0</v>
       </c>
       <c r="AN76" s="24">
         <v>0</v>
       </c>
       <c r="AO76" s="24">
         <v>2.0099999999999998</v>
       </c>
       <c r="AP76" s="24">
         <v>7.202</v>
       </c>
       <c r="AQ76" s="24">
         <v>316.60000000000002</v>
       </c>
       <c r="AR76" s="24">
         <v>23.213999999999999</v>
       </c>
       <c r="AS76" s="24">
         <v>0</v>
       </c>
       <c r="AT76" s="24">
         <v>0</v>
       </c>
-      <c r="AU76" s="41">
-[...8 lines deleted...]
-      <c r="AX76" s="41">
+      <c r="AU76" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV76" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW76" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX76" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:50" ht="22.5">
       <c r="A77" s="20" t="s">
         <v>142</v>
       </c>
       <c r="B77" s="22" t="s">
         <v>143</v>
       </c>
       <c r="C77" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D77" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E77" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F77" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G77" s="12" t="s">
         <v>272</v>
       </c>
@@ -13533,60 +13526,60 @@
       </c>
       <c r="AM77" s="24">
         <v>0</v>
       </c>
       <c r="AN77" s="24">
         <v>0</v>
       </c>
       <c r="AO77" s="24">
         <v>0</v>
       </c>
       <c r="AP77" s="24">
         <v>0</v>
       </c>
       <c r="AQ77" s="24">
         <v>0</v>
       </c>
       <c r="AR77" s="24">
         <v>0</v>
       </c>
       <c r="AS77" s="24">
         <v>0</v>
       </c>
       <c r="AT77" s="24">
         <v>0</v>
       </c>
-      <c r="AU77" s="41">
-[...8 lines deleted...]
-      <c r="AX77" s="41">
+      <c r="AU77" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV77" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW77" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX77" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:50" ht="56.25">
       <c r="A78" s="20" t="s">
         <v>144</v>
       </c>
       <c r="B78" s="22" t="s">
         <v>145</v>
       </c>
       <c r="C78" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D78" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E78" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F78" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G78" s="12" t="s">
         <v>272</v>
       </c>
@@ -13685,60 +13678,60 @@
       </c>
       <c r="AM78" s="24">
         <v>0</v>
       </c>
       <c r="AN78" s="24">
         <v>0</v>
       </c>
       <c r="AO78" s="24">
         <v>0.75900000000000001</v>
       </c>
       <c r="AP78" s="24">
         <v>3.7789999999999999</v>
       </c>
       <c r="AQ78" s="24">
         <v>0</v>
       </c>
       <c r="AR78" s="24">
         <v>0</v>
       </c>
       <c r="AS78" s="24">
         <v>2.2869999999999999</v>
       </c>
       <c r="AT78" s="24">
         <v>7.8479000000000001</v>
       </c>
-      <c r="AU78" s="41">
-[...8 lines deleted...]
-      <c r="AX78" s="41">
+      <c r="AU78" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV78" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW78" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX78" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:50" ht="21" customHeight="1">
       <c r="A79" s="20" t="s">
         <v>146</v>
       </c>
       <c r="B79" s="22" t="s">
         <v>147</v>
       </c>
       <c r="C79" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D79" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E79" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F79" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G79" s="12" t="s">
         <v>272</v>
       </c>
@@ -13837,60 +13830,60 @@
       </c>
       <c r="AM79" s="24">
         <v>0</v>
       </c>
       <c r="AN79" s="24">
         <v>0</v>
       </c>
       <c r="AO79" s="24">
         <v>604.29999999999995</v>
       </c>
       <c r="AP79" s="24">
         <v>113.55898999999999</v>
       </c>
       <c r="AQ79" s="24">
         <v>122.3</v>
       </c>
       <c r="AR79" s="24">
         <v>26.074000000000002</v>
       </c>
       <c r="AS79" s="24">
         <v>0</v>
       </c>
       <c r="AT79" s="24">
         <v>0</v>
       </c>
-      <c r="AU79" s="41">
-[...8 lines deleted...]
-      <c r="AX79" s="41">
+      <c r="AU79" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV79" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW79" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX79" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:50" ht="33.75">
       <c r="A80" s="20" t="s">
         <v>148</v>
       </c>
       <c r="B80" s="22" t="s">
         <v>149</v>
       </c>
       <c r="C80" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D80" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E80" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F80" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G80" s="12" t="s">
         <v>272</v>
       </c>
@@ -13989,60 +13982,60 @@
       </c>
       <c r="AM80" s="24">
         <v>0</v>
       </c>
       <c r="AN80" s="24">
         <v>0</v>
       </c>
       <c r="AO80" s="24">
         <v>0</v>
       </c>
       <c r="AP80" s="24">
         <v>0</v>
       </c>
       <c r="AQ80" s="24">
         <v>0</v>
       </c>
       <c r="AR80" s="24">
         <v>0</v>
       </c>
       <c r="AS80" s="24">
         <v>165</v>
       </c>
       <c r="AT80" s="24">
         <v>0.54400000000000004</v>
       </c>
-      <c r="AU80" s="41">
-[...8 lines deleted...]
-      <c r="AX80" s="41">
+      <c r="AU80" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV80" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW80" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX80" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:50" ht="33.75">
       <c r="A81" s="20" t="s">
         <v>150</v>
       </c>
       <c r="B81" s="22" t="s">
         <v>151</v>
       </c>
       <c r="C81" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D81" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E81" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F81" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G81" s="12" t="s">
         <v>272</v>
       </c>
@@ -14141,60 +14134,60 @@
       </c>
       <c r="AM81" s="24">
         <v>0</v>
       </c>
       <c r="AN81" s="24">
         <v>0</v>
       </c>
       <c r="AO81" s="24">
         <v>0</v>
       </c>
       <c r="AP81" s="24">
         <v>0</v>
       </c>
       <c r="AQ81" s="24">
         <v>0</v>
       </c>
       <c r="AR81" s="24">
         <v>0</v>
       </c>
       <c r="AS81" s="24">
         <v>0</v>
       </c>
       <c r="AT81" s="24">
         <v>0</v>
       </c>
-      <c r="AU81" s="41">
-[...8 lines deleted...]
-      <c r="AX81" s="41">
+      <c r="AU81" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV81" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW81" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX81" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:50" ht="33.75">
       <c r="A82" s="20" t="s">
         <v>152</v>
       </c>
       <c r="B82" s="22" t="s">
         <v>153</v>
       </c>
       <c r="C82" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D82" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E82" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F82" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G82" s="12" t="s">
         <v>272</v>
       </c>
@@ -14293,60 +14286,60 @@
       </c>
       <c r="AM82" s="24">
         <v>0</v>
       </c>
       <c r="AN82" s="24">
         <v>0</v>
       </c>
       <c r="AO82" s="24">
         <v>0</v>
       </c>
       <c r="AP82" s="24">
         <v>0</v>
       </c>
       <c r="AQ82" s="24">
         <v>0</v>
       </c>
       <c r="AR82" s="24">
         <v>0</v>
       </c>
       <c r="AS82" s="24">
         <v>0</v>
       </c>
       <c r="AT82" s="24">
         <v>0</v>
       </c>
-      <c r="AU82" s="41">
-[...8 lines deleted...]
-      <c r="AX82" s="41">
+      <c r="AU82" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV82" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW82" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX82" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:50" ht="22.5">
       <c r="A83" s="20" t="s">
         <v>154</v>
       </c>
       <c r="B83" s="22" t="s">
         <v>155</v>
       </c>
       <c r="C83" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D83" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E83" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F83" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G83" s="12" t="s">
         <v>272</v>
       </c>
@@ -14445,60 +14438,60 @@
       </c>
       <c r="AM83" s="24">
         <v>0</v>
       </c>
       <c r="AN83" s="24">
         <v>0</v>
       </c>
       <c r="AO83" s="24">
         <v>0</v>
       </c>
       <c r="AP83" s="24">
         <v>0</v>
       </c>
       <c r="AQ83" s="24">
         <v>0</v>
       </c>
       <c r="AR83" s="24">
         <v>0</v>
       </c>
       <c r="AS83" s="24">
         <v>0</v>
       </c>
       <c r="AT83" s="24">
         <v>0</v>
       </c>
-      <c r="AU83" s="41">
-[...8 lines deleted...]
-      <c r="AX83" s="41">
+      <c r="AU83" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV83" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW83" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX83" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:50" ht="45">
       <c r="A84" s="20" t="s">
         <v>156</v>
       </c>
       <c r="B84" s="22" t="s">
         <v>157</v>
       </c>
       <c r="C84" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D84" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E84" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F84" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G84" s="12" t="s">
         <v>272</v>
       </c>
@@ -14597,60 +14590,60 @@
       </c>
       <c r="AM84" s="24">
         <v>0</v>
       </c>
       <c r="AN84" s="24">
         <v>0</v>
       </c>
       <c r="AO84" s="24">
         <v>0</v>
       </c>
       <c r="AP84" s="24">
         <v>0</v>
       </c>
       <c r="AQ84" s="24">
         <v>0</v>
       </c>
       <c r="AR84" s="24">
         <v>0</v>
       </c>
       <c r="AS84" s="24">
         <v>0</v>
       </c>
       <c r="AT84" s="24">
         <v>0</v>
       </c>
-      <c r="AU84" s="41">
-[...8 lines deleted...]
-      <c r="AX84" s="41">
+      <c r="AU84" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV84" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW84" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX84" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:50" ht="45">
       <c r="A85" s="20" t="s">
         <v>158</v>
       </c>
       <c r="B85" s="22" t="s">
         <v>159</v>
       </c>
       <c r="C85" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D85" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E85" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F85" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G85" s="12" t="s">
         <v>272</v>
       </c>
@@ -14749,60 +14742,60 @@
       </c>
       <c r="AM85" s="24">
         <v>0</v>
       </c>
       <c r="AN85" s="24">
         <v>0</v>
       </c>
       <c r="AO85" s="24">
         <v>0</v>
       </c>
       <c r="AP85" s="24">
         <v>0</v>
       </c>
       <c r="AQ85" s="24">
         <v>0</v>
       </c>
       <c r="AR85" s="24">
         <v>0</v>
       </c>
       <c r="AS85" s="24">
         <v>0</v>
       </c>
       <c r="AT85" s="24">
         <v>0</v>
       </c>
-      <c r="AU85" s="41">
-[...8 lines deleted...]
-      <c r="AX85" s="41">
+      <c r="AU85" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV85" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW85" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX85" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:50" ht="33.75">
       <c r="A86" s="20" t="s">
         <v>160</v>
       </c>
       <c r="B86" s="22" t="s">
         <v>161</v>
       </c>
       <c r="C86" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D86" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E86" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F86" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G86" s="12" t="s">
         <v>272</v>
       </c>
@@ -14901,60 +14894,60 @@
       </c>
       <c r="AM86" s="24">
         <v>0</v>
       </c>
       <c r="AN86" s="24">
         <v>0</v>
       </c>
       <c r="AO86" s="24">
         <v>0.03</v>
       </c>
       <c r="AP86" s="24">
         <v>7.1999999999999995E-2</v>
       </c>
       <c r="AQ86" s="24">
         <v>0</v>
       </c>
       <c r="AR86" s="24">
         <v>0</v>
       </c>
       <c r="AS86" s="24">
         <v>0.05</v>
       </c>
       <c r="AT86" s="24">
         <v>0.13289999999999999</v>
       </c>
-      <c r="AU86" s="41">
-[...8 lines deleted...]
-      <c r="AX86" s="41">
+      <c r="AU86" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV86" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW86" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX86" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:50" ht="33.75">
       <c r="A87" s="20" t="s">
         <v>162</v>
       </c>
       <c r="B87" s="22" t="s">
         <v>163</v>
       </c>
       <c r="C87" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D87" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E87" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F87" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G87" s="12" t="s">
         <v>272</v>
       </c>
@@ -15053,60 +15046,60 @@
       </c>
       <c r="AM87" s="24">
         <v>0</v>
       </c>
       <c r="AN87" s="24">
         <v>0</v>
       </c>
       <c r="AO87" s="24">
         <v>0</v>
       </c>
       <c r="AP87" s="24">
         <v>0</v>
       </c>
       <c r="AQ87" s="24">
         <v>0</v>
       </c>
       <c r="AR87" s="24">
         <v>0</v>
       </c>
       <c r="AS87" s="24">
         <v>0</v>
       </c>
       <c r="AT87" s="24">
         <v>0</v>
       </c>
-      <c r="AU87" s="41">
-[...8 lines deleted...]
-      <c r="AX87" s="41">
+      <c r="AU87" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV87" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW87" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX87" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:50" ht="33.75">
       <c r="A88" s="20" t="s">
         <v>164</v>
       </c>
       <c r="B88" s="22" t="s">
         <v>165</v>
       </c>
       <c r="C88" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D88" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E88" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F88" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G88" s="12" t="s">
         <v>272</v>
       </c>
@@ -15205,60 +15198,60 @@
       </c>
       <c r="AM88" s="24">
         <v>0</v>
       </c>
       <c r="AN88" s="24">
         <v>0</v>
       </c>
       <c r="AO88" s="24">
         <v>0.55620999999999998</v>
       </c>
       <c r="AP88" s="24">
         <v>6.7156900000000004</v>
       </c>
       <c r="AQ88" s="24">
         <v>0</v>
       </c>
       <c r="AR88" s="24">
         <v>0</v>
       </c>
       <c r="AS88" s="24">
         <v>0.81084000000000001</v>
       </c>
       <c r="AT88" s="24">
         <v>1.14863</v>
       </c>
-      <c r="AU88" s="41">
-[...8 lines deleted...]
-      <c r="AX88" s="41">
+      <c r="AU88" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV88" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW88" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX88" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:50" ht="67.5">
       <c r="A89" s="20" t="s">
         <v>166</v>
       </c>
       <c r="B89" s="22" t="s">
         <v>167</v>
       </c>
       <c r="C89" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D89" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E89" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F89" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G89" s="12" t="s">
         <v>272</v>
       </c>
@@ -15357,60 +15350,60 @@
       </c>
       <c r="AM89" s="24">
         <v>0</v>
       </c>
       <c r="AN89" s="24">
         <v>0</v>
       </c>
       <c r="AO89" s="24">
         <v>0</v>
       </c>
       <c r="AP89" s="24">
         <v>0</v>
       </c>
       <c r="AQ89" s="24">
         <v>0</v>
       </c>
       <c r="AR89" s="24">
         <v>0</v>
       </c>
       <c r="AS89" s="24">
         <v>2.4E-2</v>
       </c>
       <c r="AT89" s="24">
         <v>0.23</v>
       </c>
-      <c r="AU89" s="41">
-[...8 lines deleted...]
-      <c r="AX89" s="41">
+      <c r="AU89" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV89" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW89" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX89" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:50" ht="33.75">
       <c r="A90" s="20" t="s">
         <v>168</v>
       </c>
       <c r="B90" s="22" t="s">
         <v>169</v>
       </c>
       <c r="C90" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D90" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E90" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F90" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G90" s="12" t="s">
         <v>272</v>
       </c>
@@ -15509,60 +15502,60 @@
       </c>
       <c r="AM90" s="24">
         <v>0</v>
       </c>
       <c r="AN90" s="24">
         <v>0</v>
       </c>
       <c r="AO90" s="24">
         <v>0.21</v>
       </c>
       <c r="AP90" s="24">
         <v>0.505</v>
       </c>
       <c r="AQ90" s="24">
         <v>0</v>
       </c>
       <c r="AR90" s="24">
         <v>0</v>
       </c>
       <c r="AS90" s="24">
         <v>20.28</v>
       </c>
       <c r="AT90" s="24">
         <v>39.402700000000003</v>
       </c>
-      <c r="AU90" s="41">
-[...5 lines deleted...]
-      <c r="AW90" s="41">
+      <c r="AU90" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV90" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW90" s="27">
         <v>0.4</v>
       </c>
-      <c r="AX90" s="41">
+      <c r="AX90" s="27">
         <v>1.1419999999999999</v>
       </c>
     </row>
     <row r="91" spans="1:50" ht="45">
       <c r="A91" s="20" t="s">
         <v>170</v>
       </c>
       <c r="B91" s="22" t="s">
         <v>171</v>
       </c>
       <c r="C91" s="7">
         <v>0</v>
       </c>
       <c r="D91" s="7">
         <v>0</v>
       </c>
       <c r="E91" s="7">
         <v>4784.6107499999998</v>
       </c>
       <c r="F91" s="7">
         <v>4277.6485199999997</v>
       </c>
       <c r="G91" s="9">
         <v>0</v>
       </c>
@@ -15661,61 +15654,61 @@
       </c>
       <c r="AM91" s="24">
         <v>1279.942</v>
       </c>
       <c r="AN91" s="24">
         <v>75.764960000000002</v>
       </c>
       <c r="AO91" s="24">
         <v>214.47807</v>
       </c>
       <c r="AP91" s="24">
         <v>209.86234999999999</v>
       </c>
       <c r="AQ91" s="24">
         <v>401.851</v>
       </c>
       <c r="AR91" s="24">
         <v>111</v>
       </c>
       <c r="AS91" s="24">
         <v>551.13099999999997</v>
       </c>
       <c r="AT91" s="24">
         <v>423.49432999999999</v>
       </c>
-      <c r="AU91" s="41">
-[...9 lines deleted...]
-        <v>90.484999999999999</v>
+      <c r="AU91" s="27">
+        <v>25.5</v>
+      </c>
+      <c r="AV91" s="27">
+        <v>9.7000000000000003E-2</v>
+      </c>
+      <c r="AW91" s="27">
+        <v>88.887</v>
+      </c>
+      <c r="AX91" s="27">
+        <v>120.40300000000001</v>
       </c>
     </row>
     <row r="92" spans="1:50" ht="45">
       <c r="A92" s="20" t="s">
         <v>172</v>
       </c>
       <c r="B92" s="22" t="s">
         <v>173</v>
       </c>
       <c r="C92" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D92" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E92" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F92" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G92" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H92" s="12" t="s">
@@ -15813,60 +15806,60 @@
       </c>
       <c r="AM92" s="24">
         <v>0</v>
       </c>
       <c r="AN92" s="24">
         <v>0</v>
       </c>
       <c r="AO92" s="24">
         <v>2.202</v>
       </c>
       <c r="AP92" s="24">
         <v>4.2609300000000001</v>
       </c>
       <c r="AQ92" s="24">
         <v>0</v>
       </c>
       <c r="AR92" s="24">
         <v>0</v>
       </c>
       <c r="AS92" s="24">
         <v>1</v>
       </c>
       <c r="AT92" s="24">
         <v>3.742</v>
       </c>
-      <c r="AU92" s="41">
-[...8 lines deleted...]
-      <c r="AX92" s="41">
+      <c r="AU92" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV92" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW92" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX92" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:50" ht="45">
       <c r="A93" s="20" t="s">
         <v>174</v>
       </c>
       <c r="B93" s="22" t="s">
         <v>175</v>
       </c>
       <c r="C93" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D93" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E93" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F93" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G93" s="12" t="s">
         <v>272</v>
       </c>
@@ -15965,60 +15958,60 @@
       </c>
       <c r="AM93" s="24">
         <v>29.9</v>
       </c>
       <c r="AN93" s="24">
         <v>0.496</v>
       </c>
       <c r="AO93" s="24">
         <v>0.25</v>
       </c>
       <c r="AP93" s="24">
         <v>0.442</v>
       </c>
       <c r="AQ93" s="24">
         <v>23.8</v>
       </c>
       <c r="AR93" s="24">
         <v>2.5089999999999999</v>
       </c>
       <c r="AS93" s="24">
         <v>0.2</v>
       </c>
       <c r="AT93" s="24">
         <v>0.44500000000000001</v>
       </c>
-      <c r="AU93" s="41">
-[...5 lines deleted...]
-      <c r="AW93" s="41">
+      <c r="AU93" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV93" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW93" s="27">
         <v>0.3</v>
       </c>
-      <c r="AX93" s="41">
+      <c r="AX93" s="27">
         <v>0.68899999999999995</v>
       </c>
     </row>
     <row r="94" spans="1:50" ht="45">
       <c r="A94" s="20" t="s">
         <v>176</v>
       </c>
       <c r="B94" s="22" t="s">
         <v>177</v>
       </c>
       <c r="C94" s="7">
         <v>0</v>
       </c>
       <c r="D94" s="7">
         <v>0</v>
       </c>
       <c r="E94" s="7">
         <v>1.18E-2</v>
       </c>
       <c r="F94" s="7">
         <v>4.8099999999999997E-2</v>
       </c>
       <c r="G94" s="9">
         <v>0</v>
       </c>
@@ -16117,61 +16110,61 @@
       </c>
       <c r="AM94" s="24">
         <v>0</v>
       </c>
       <c r="AN94" s="24">
         <v>0</v>
       </c>
       <c r="AO94" s="24">
         <v>0.67600000000000005</v>
       </c>
       <c r="AP94" s="24">
         <v>5.0460000000000003</v>
       </c>
       <c r="AQ94" s="24">
         <v>0</v>
       </c>
       <c r="AR94" s="24">
         <v>0</v>
       </c>
       <c r="AS94" s="24">
         <v>0.56799999999999995</v>
       </c>
       <c r="AT94" s="24">
         <v>6.7549000000000001</v>
       </c>
-      <c r="AU94" s="41">
-[...9 lines deleted...]
-        <v>2.7749999999999999</v>
+      <c r="AU94" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV94" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW94" s="27">
+        <v>0.505</v>
+      </c>
+      <c r="AX94" s="27">
+        <v>2.8149999999999999</v>
       </c>
     </row>
     <row r="95" spans="1:50" ht="90">
       <c r="A95" s="20" t="s">
         <v>178</v>
       </c>
       <c r="B95" s="22" t="s">
         <v>179</v>
       </c>
       <c r="C95" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D95" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E95" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F95" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G95" s="9">
         <v>0</v>
       </c>
       <c r="H95" s="9">
@@ -16269,64 +16262,64 @@
       </c>
       <c r="AM95" s="24">
         <v>0</v>
       </c>
       <c r="AN95" s="24">
         <v>0</v>
       </c>
       <c r="AO95" s="24">
         <v>59.44</v>
       </c>
       <c r="AP95" s="24">
         <v>102.675</v>
       </c>
       <c r="AQ95" s="24">
         <v>0</v>
       </c>
       <c r="AR95" s="24">
         <v>0</v>
       </c>
       <c r="AS95" s="24">
         <v>59.47</v>
       </c>
       <c r="AT95" s="24">
         <v>102.9704</v>
       </c>
-      <c r="AU95" s="41">
-[...8 lines deleted...]
-      <c r="AX95" s="41">
+      <c r="AU95" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV95" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW95" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX95" s="27">
         <v>0</v>
       </c>
     </row>
-    <row r="96" spans="1:50" ht="78.75">
+    <row r="96" spans="1:50" ht="67.5">
       <c r="A96" s="20" t="s">
         <v>180</v>
       </c>
       <c r="B96" s="22" t="s">
         <v>181</v>
       </c>
       <c r="C96" s="7">
         <v>0</v>
       </c>
       <c r="D96" s="7">
         <v>0</v>
       </c>
       <c r="E96" s="7">
         <v>862.18161999999995</v>
       </c>
       <c r="F96" s="7">
         <v>768.29411000000005</v>
       </c>
       <c r="G96" s="9">
         <v>0</v>
       </c>
       <c r="H96" s="9">
         <v>0</v>
       </c>
       <c r="I96" s="9">
@@ -16421,61 +16414,61 @@
       </c>
       <c r="AM96" s="24">
         <v>369.35</v>
       </c>
       <c r="AN96" s="24">
         <v>1.734</v>
       </c>
       <c r="AO96" s="24">
         <v>4571.0839999999998</v>
       </c>
       <c r="AP96" s="24">
         <v>5738.5509000000002</v>
       </c>
       <c r="AQ96" s="24">
         <v>45.02</v>
       </c>
       <c r="AR96" s="24">
         <v>0.44600000000000001</v>
       </c>
       <c r="AS96" s="24">
         <v>3925.2402000000002</v>
       </c>
       <c r="AT96" s="24">
         <v>6341.6539499999999</v>
       </c>
-      <c r="AU96" s="41">
+      <c r="AU96" s="27">
         <v>6</v>
       </c>
-      <c r="AV96" s="41">
+      <c r="AV96" s="27">
         <v>3.5999999999999997E-2</v>
       </c>
-      <c r="AW96" s="41">
-[...3 lines deleted...]
-        <v>1318.12456</v>
+      <c r="AW96" s="27">
+        <v>1192.087</v>
+      </c>
+      <c r="AX96" s="27">
+        <v>2245.6722599999998</v>
       </c>
     </row>
     <row r="97" spans="1:50" ht="33.75">
       <c r="A97" s="20" t="s">
         <v>182</v>
       </c>
       <c r="B97" s="22" t="s">
         <v>183</v>
       </c>
       <c r="C97" s="7">
         <v>22.513999999999999</v>
       </c>
       <c r="D97" s="7">
         <v>74.28716</v>
       </c>
       <c r="E97" s="7">
         <v>189.34030000000001</v>
       </c>
       <c r="F97" s="7">
         <v>272.45040999999998</v>
       </c>
       <c r="G97" s="9">
         <v>8.907</v>
       </c>
       <c r="H97" s="9">
@@ -16573,61 +16566,61 @@
       </c>
       <c r="AM97" s="24">
         <v>359.34530000000001</v>
       </c>
       <c r="AN97" s="24">
         <v>773.01345000000003</v>
       </c>
       <c r="AO97" s="24">
         <v>447.82116000000002</v>
       </c>
       <c r="AP97" s="24">
         <v>801.98081999999999</v>
       </c>
       <c r="AQ97" s="24">
         <v>445.82907999999998</v>
       </c>
       <c r="AR97" s="24">
         <v>1207.6776400000001</v>
       </c>
       <c r="AS97" s="24">
         <v>488.96526</v>
       </c>
       <c r="AT97" s="24">
         <v>1313.3295800000001</v>
       </c>
-      <c r="AU97" s="41">
-[...9 lines deleted...]
-        <v>278.68531999999999</v>
+      <c r="AU97" s="27">
+        <v>109.95832</v>
+      </c>
+      <c r="AV97" s="27">
+        <v>315.7901</v>
+      </c>
+      <c r="AW97" s="27">
+        <v>365.15219000000002</v>
+      </c>
+      <c r="AX97" s="27">
+        <v>409.76299999999998</v>
       </c>
     </row>
     <row r="98" spans="1:50" ht="22.5">
       <c r="A98" s="20" t="s">
         <v>184</v>
       </c>
       <c r="B98" s="22" t="s">
         <v>185</v>
       </c>
       <c r="C98" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D98" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E98" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G98" s="9">
         <v>0</v>
       </c>
       <c r="H98" s="9">
@@ -16725,61 +16718,61 @@
       </c>
       <c r="AM98" s="24">
         <v>0</v>
       </c>
       <c r="AN98" s="24">
         <v>0</v>
       </c>
       <c r="AO98" s="24">
         <v>35.053339999999999</v>
       </c>
       <c r="AP98" s="24">
         <v>40.908679999999997</v>
       </c>
       <c r="AQ98" s="24">
         <v>0</v>
       </c>
       <c r="AR98" s="24">
         <v>0</v>
       </c>
       <c r="AS98" s="24">
         <v>45.570050000000002</v>
       </c>
       <c r="AT98" s="24">
         <v>37.362180000000002</v>
       </c>
-      <c r="AU98" s="41">
-[...9 lines deleted...]
-        <v>22.851130000000001</v>
+      <c r="AU98" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV98" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW98" s="27">
+        <v>11.85378</v>
+      </c>
+      <c r="AX98" s="27">
+        <v>26.578530000000001</v>
       </c>
     </row>
     <row r="99" spans="1:50" ht="33.75">
       <c r="A99" s="20" t="s">
         <v>186</v>
       </c>
       <c r="B99" s="22" t="s">
         <v>187</v>
       </c>
       <c r="C99" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D99" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E99" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F99" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G99" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H99" s="12" t="s">
@@ -16877,60 +16870,60 @@
       </c>
       <c r="AM99" s="24">
         <v>0</v>
       </c>
       <c r="AN99" s="24">
         <v>0</v>
       </c>
       <c r="AO99" s="24">
         <v>0</v>
       </c>
       <c r="AP99" s="24">
         <v>0</v>
       </c>
       <c r="AQ99" s="24">
         <v>0</v>
       </c>
       <c r="AR99" s="24">
         <v>0</v>
       </c>
       <c r="AS99" s="24">
         <v>0</v>
       </c>
       <c r="AT99" s="24">
         <v>0</v>
       </c>
-      <c r="AU99" s="41">
-[...8 lines deleted...]
-      <c r="AX99" s="41">
+      <c r="AU99" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV99" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW99" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX99" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:50" ht="33.75">
       <c r="A100" s="20" t="s">
         <v>188</v>
       </c>
       <c r="B100" s="22" t="s">
         <v>189</v>
       </c>
       <c r="C100" s="7">
         <v>0</v>
       </c>
       <c r="D100" s="7">
         <v>0</v>
       </c>
       <c r="E100" s="7">
         <v>0.51739999999999997</v>
       </c>
       <c r="F100" s="7">
         <v>13.59186</v>
       </c>
       <c r="G100" s="9">
         <v>0</v>
       </c>
@@ -17029,61 +17022,61 @@
       </c>
       <c r="AM100" s="24">
         <v>0</v>
       </c>
       <c r="AN100" s="24">
         <v>0</v>
       </c>
       <c r="AO100" s="24">
         <v>99.331860000000006</v>
       </c>
       <c r="AP100" s="24">
         <v>369.61045999999999</v>
       </c>
       <c r="AQ100" s="24">
         <v>0</v>
       </c>
       <c r="AR100" s="24">
         <v>0</v>
       </c>
       <c r="AS100" s="24">
         <v>84.687439999999995</v>
       </c>
       <c r="AT100" s="24">
         <v>363.64661999999998</v>
       </c>
-      <c r="AU100" s="41">
-[...9 lines deleted...]
-        <v>121.46648</v>
+      <c r="AU100" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV100" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW100" s="27">
+        <v>30.45722</v>
+      </c>
+      <c r="AX100" s="27">
+        <v>142.92121</v>
       </c>
     </row>
     <row r="101" spans="1:50" ht="33.75">
       <c r="A101" s="20" t="s">
         <v>190</v>
       </c>
       <c r="B101" s="22" t="s">
         <v>191</v>
       </c>
       <c r="C101" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D101" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E101" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F101" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G101" s="9">
         <v>0</v>
       </c>
       <c r="H101" s="9">
@@ -17181,60 +17174,60 @@
       </c>
       <c r="AM101" s="24">
         <v>0</v>
       </c>
       <c r="AN101" s="24">
         <v>0</v>
       </c>
       <c r="AO101" s="24">
         <v>2.2370000000000001</v>
       </c>
       <c r="AP101" s="24">
         <v>11.731</v>
       </c>
       <c r="AQ101" s="24">
         <v>0</v>
       </c>
       <c r="AR101" s="24">
         <v>0</v>
       </c>
       <c r="AS101" s="24">
         <v>1.5629</v>
       </c>
       <c r="AT101" s="24">
         <v>8.9590999999999994</v>
       </c>
-      <c r="AU101" s="41">
-[...5 lines deleted...]
-      <c r="AW101" s="41">
+      <c r="AU101" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV101" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW101" s="27">
         <v>0.10580000000000001</v>
       </c>
-      <c r="AX101" s="41">
+      <c r="AX101" s="27">
         <v>0.68700000000000006</v>
       </c>
     </row>
     <row r="102" spans="1:50" ht="33.75">
       <c r="A102" s="20" t="s">
         <v>192</v>
       </c>
       <c r="B102" s="22" t="s">
         <v>193</v>
       </c>
       <c r="C102" s="7">
         <v>0</v>
       </c>
       <c r="D102" s="7">
         <v>0</v>
       </c>
       <c r="E102" s="7">
         <v>3.1E-2</v>
       </c>
       <c r="F102" s="7">
         <v>3.7260000000000001E-2</v>
       </c>
       <c r="G102" s="9">
         <v>0</v>
       </c>
@@ -17333,60 +17326,60 @@
       </c>
       <c r="AM102" s="24">
         <v>235</v>
       </c>
       <c r="AN102" s="24">
         <v>0.90700000000000003</v>
       </c>
       <c r="AO102" s="24">
         <v>16506.12066</v>
       </c>
       <c r="AP102" s="24">
         <v>14016.406080000001</v>
       </c>
       <c r="AQ102" s="24">
         <v>28.2</v>
       </c>
       <c r="AR102" s="24">
         <v>1.73</v>
       </c>
       <c r="AS102" s="24">
         <v>22673.920999999998</v>
       </c>
       <c r="AT102" s="24">
         <v>12560.836939999999</v>
       </c>
-      <c r="AU102" s="41">
-[...5 lines deleted...]
-      <c r="AW102" s="41">
+      <c r="AU102" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV102" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW102" s="27">
         <v>7.3999999999999996E-2</v>
       </c>
-      <c r="AX102" s="41">
+      <c r="AX102" s="27">
         <v>0.29499999999999998</v>
       </c>
     </row>
     <row r="103" spans="1:50" ht="78.75">
       <c r="A103" s="20" t="s">
         <v>194</v>
       </c>
       <c r="B103" s="22" t="s">
         <v>195</v>
       </c>
       <c r="C103" s="7">
         <v>0</v>
       </c>
       <c r="D103" s="7">
         <v>0</v>
       </c>
       <c r="E103" s="7">
         <v>8.1000000000000003E-2</v>
       </c>
       <c r="F103" s="7">
         <v>0.17999000000000001</v>
       </c>
       <c r="G103" s="9">
         <v>0</v>
       </c>
@@ -17485,60 +17478,60 @@
       </c>
       <c r="AM103" s="24">
         <v>0</v>
       </c>
       <c r="AN103" s="24">
         <v>0</v>
       </c>
       <c r="AO103" s="24">
         <v>0.48092000000000001</v>
       </c>
       <c r="AP103" s="24">
         <v>2.0288200000000001</v>
       </c>
       <c r="AQ103" s="24">
         <v>0</v>
       </c>
       <c r="AR103" s="24">
         <v>0</v>
       </c>
       <c r="AS103" s="24">
         <v>82.294420000000002</v>
       </c>
       <c r="AT103" s="24">
         <v>89.066850000000002</v>
       </c>
-      <c r="AU103" s="41">
-[...5 lines deleted...]
-      <c r="AW103" s="41">
+      <c r="AU103" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV103" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW103" s="27">
         <v>20.225000000000001</v>
       </c>
-      <c r="AX103" s="41">
+      <c r="AX103" s="27">
         <v>23.325710000000001</v>
       </c>
     </row>
     <row r="104" spans="1:50" ht="22.5">
       <c r="A104" s="20" t="s">
         <v>196</v>
       </c>
       <c r="B104" s="22" t="s">
         <v>197</v>
       </c>
       <c r="C104" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D104" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E104" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F104" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G104" s="12" t="s">
         <v>272</v>
       </c>
@@ -17637,60 +17630,60 @@
       </c>
       <c r="AM104" s="24">
         <v>1.2569999999999999</v>
       </c>
       <c r="AN104" s="24">
         <v>96.834000000000003</v>
       </c>
       <c r="AO104" s="24">
         <v>0</v>
       </c>
       <c r="AP104" s="24">
         <v>0</v>
       </c>
       <c r="AQ104" s="24">
         <v>0</v>
       </c>
       <c r="AR104" s="24">
         <v>0</v>
       </c>
       <c r="AS104" s="24">
         <v>0</v>
       </c>
       <c r="AT104" s="24">
         <v>0</v>
       </c>
-      <c r="AU104" s="41">
-[...8 lines deleted...]
-      <c r="AX104" s="41">
+      <c r="AU104" s="27">
+        <v>30</v>
+      </c>
+      <c r="AV104" s="27">
+        <v>0.48</v>
+      </c>
+      <c r="AW104" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX104" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:50" ht="22.5">
       <c r="A105" s="20" t="s">
         <v>198</v>
       </c>
       <c r="B105" s="22" t="s">
         <v>199</v>
       </c>
       <c r="C105" s="7">
         <v>0</v>
       </c>
       <c r="D105" s="7">
         <v>0</v>
       </c>
       <c r="E105" s="7">
         <v>7.3562000000000003</v>
       </c>
       <c r="F105" s="7">
         <v>15.29331</v>
       </c>
       <c r="G105" s="9">
         <v>0</v>
       </c>
@@ -17789,61 +17782,61 @@
       </c>
       <c r="AM105" s="24">
         <v>43.655999999999999</v>
       </c>
       <c r="AN105" s="24">
         <v>70.819999999999993</v>
       </c>
       <c r="AO105" s="24">
         <v>658.82186999999999</v>
       </c>
       <c r="AP105" s="24">
         <v>1157.0436999999999</v>
       </c>
       <c r="AQ105" s="24">
         <v>82.784999999999997</v>
       </c>
       <c r="AR105" s="24">
         <v>111.76</v>
       </c>
       <c r="AS105" s="24">
         <v>984.01725999999996</v>
       </c>
       <c r="AT105" s="24">
         <v>1524.7297599999999</v>
       </c>
-      <c r="AU105" s="41">
-[...9 lines deleted...]
-        <v>393.72293999999999</v>
+      <c r="AU105" s="27">
+        <v>17.966000000000001</v>
+      </c>
+      <c r="AV105" s="27">
+        <v>30.47</v>
+      </c>
+      <c r="AW105" s="27">
+        <v>263.65032000000002</v>
+      </c>
+      <c r="AX105" s="27">
+        <v>495.23748999999998</v>
       </c>
     </row>
     <row r="106" spans="1:50" ht="22.5">
       <c r="A106" s="20" t="s">
         <v>200</v>
       </c>
       <c r="B106" s="22" t="s">
         <v>201</v>
       </c>
       <c r="C106" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D106" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E106" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F106" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G106" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H106" s="12" t="s">
@@ -17941,60 +17934,60 @@
       </c>
       <c r="AM106" s="24">
         <v>0</v>
       </c>
       <c r="AN106" s="24">
         <v>0</v>
       </c>
       <c r="AO106" s="24">
         <v>0</v>
       </c>
       <c r="AP106" s="24">
         <v>0</v>
       </c>
       <c r="AQ106" s="24">
         <v>0</v>
       </c>
       <c r="AR106" s="24">
         <v>0</v>
       </c>
       <c r="AS106" s="24">
         <v>0</v>
       </c>
       <c r="AT106" s="24">
         <v>0</v>
       </c>
-      <c r="AU106" s="41">
-[...8 lines deleted...]
-      <c r="AX106" s="41">
+      <c r="AU106" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV106" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW106" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX106" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:50">
       <c r="A107" s="20" t="s">
         <v>202</v>
       </c>
       <c r="B107" s="22" t="s">
         <v>203</v>
       </c>
       <c r="C107" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D107" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E107" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F107" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G107" s="12" t="s">
         <v>272</v>
       </c>
@@ -18093,60 +18086,60 @@
       </c>
       <c r="AM107" s="24">
         <v>0</v>
       </c>
       <c r="AN107" s="24">
         <v>0</v>
       </c>
       <c r="AO107" s="24">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="AP107" s="24">
         <v>0.435</v>
       </c>
       <c r="AQ107" s="24">
         <v>0</v>
       </c>
       <c r="AR107" s="24">
         <v>0</v>
       </c>
       <c r="AS107" s="24">
         <v>0</v>
       </c>
       <c r="AT107" s="24">
         <v>0</v>
       </c>
-      <c r="AU107" s="41">
-[...5 lines deleted...]
-      <c r="AW107" s="41">
+      <c r="AU107" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV107" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW107" s="27">
         <v>0.02</v>
       </c>
-      <c r="AX107" s="41">
+      <c r="AX107" s="27">
         <v>1.157</v>
       </c>
     </row>
     <row r="108" spans="1:50" ht="22.5">
       <c r="A108" s="20" t="s">
         <v>204</v>
       </c>
       <c r="B108" s="22" t="s">
         <v>205</v>
       </c>
       <c r="C108" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D108" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E108" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F108" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G108" s="9">
         <v>0</v>
       </c>
@@ -18245,61 +18238,61 @@
       </c>
       <c r="AM108" s="24">
         <v>0</v>
       </c>
       <c r="AN108" s="24">
         <v>0</v>
       </c>
       <c r="AO108" s="24">
         <v>0.79920000000000002</v>
       </c>
       <c r="AP108" s="24">
         <v>4.9564599999999999</v>
       </c>
       <c r="AQ108" s="24">
         <v>0</v>
       </c>
       <c r="AR108" s="24">
         <v>0</v>
       </c>
       <c r="AS108" s="24">
         <v>0.24959999999999999</v>
       </c>
       <c r="AT108" s="24">
         <v>1.2723599999999999</v>
       </c>
-      <c r="AU108" s="41">
-[...9 lines deleted...]
-        <v>0.31147000000000002</v>
+      <c r="AU108" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV108" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW108" s="27">
+        <v>5.1200000000000002E-2</v>
+      </c>
+      <c r="AX108" s="27">
+        <v>0.41832000000000003</v>
       </c>
     </row>
     <row r="109" spans="1:50" ht="22.5">
       <c r="A109" s="20" t="s">
         <v>206</v>
       </c>
       <c r="B109" s="22" t="s">
         <v>207</v>
       </c>
       <c r="C109" s="7">
         <v>0</v>
       </c>
       <c r="D109" s="7">
         <v>0</v>
       </c>
       <c r="E109" s="7">
         <v>234.53872000000001</v>
       </c>
       <c r="F109" s="7">
         <v>534.78638999999998</v>
       </c>
       <c r="G109" s="9">
         <v>0</v>
       </c>
       <c r="H109" s="9">
@@ -18397,61 +18390,61 @@
       </c>
       <c r="AM109" s="24">
         <v>29</v>
       </c>
       <c r="AN109" s="24">
         <v>0.185</v>
       </c>
       <c r="AO109" s="24">
         <v>1377.2603300000001</v>
       </c>
       <c r="AP109" s="24">
         <v>4646.2365499999996</v>
       </c>
       <c r="AQ109" s="24">
         <v>80.032600000000002</v>
       </c>
       <c r="AR109" s="24">
         <v>46.653260000000003</v>
       </c>
       <c r="AS109" s="24">
         <v>979.08969000000002</v>
       </c>
       <c r="AT109" s="24">
         <v>3838.5286099999998</v>
       </c>
-      <c r="AU109" s="41">
-[...9 lines deleted...]
-        <v>935.96723999999995</v>
+      <c r="AU109" s="27">
+        <v>6.5000000000000002E-2</v>
+      </c>
+      <c r="AV109" s="27">
+        <v>0.16800000000000001</v>
+      </c>
+      <c r="AW109" s="27">
+        <v>247.85413</v>
+      </c>
+      <c r="AX109" s="27">
+        <v>1071.09727</v>
       </c>
     </row>
     <row r="110" spans="1:50" ht="78.75">
       <c r="A110" s="20" t="s">
         <v>208</v>
       </c>
       <c r="B110" s="22" t="s">
         <v>209</v>
       </c>
       <c r="C110" s="7">
         <v>6.4</v>
       </c>
       <c r="D110" s="7">
         <v>10.208</v>
       </c>
       <c r="E110" s="7">
         <v>1796.2911999999999</v>
       </c>
       <c r="F110" s="7">
         <v>1057.7447999999999</v>
       </c>
       <c r="G110" s="9">
         <v>28.232399999999998</v>
       </c>
       <c r="H110" s="9">
@@ -18549,61 +18542,61 @@
       </c>
       <c r="AM110" s="24">
         <v>196.874</v>
       </c>
       <c r="AN110" s="24">
         <v>162.41300000000001</v>
       </c>
       <c r="AO110" s="24">
         <v>831.27948000000004</v>
       </c>
       <c r="AP110" s="24">
         <v>722.40950999999995</v>
       </c>
       <c r="AQ110" s="24">
         <v>159.00378000000001</v>
       </c>
       <c r="AR110" s="24">
         <v>166.90170000000001</v>
       </c>
       <c r="AS110" s="24">
         <v>581.05190000000005</v>
       </c>
       <c r="AT110" s="24">
         <v>743.08330999999998</v>
       </c>
-      <c r="AU110" s="41">
+      <c r="AU110" s="27">
         <v>5.0940000000000003</v>
       </c>
-      <c r="AV110" s="41">
+      <c r="AV110" s="27">
         <v>8.8460000000000001</v>
       </c>
-      <c r="AW110" s="41">
-[...3 lines deleted...]
-        <v>163.75865999999999</v>
+      <c r="AW110" s="27">
+        <v>183.28805</v>
+      </c>
+      <c r="AX110" s="27">
+        <v>226.29407</v>
       </c>
     </row>
     <row r="111" spans="1:50" ht="33.75">
       <c r="A111" s="20" t="s">
         <v>210</v>
       </c>
       <c r="B111" s="22" t="s">
         <v>211</v>
       </c>
       <c r="C111" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D111" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E111" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F111" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G111" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H111" s="12" t="s">
@@ -18701,60 +18694,60 @@
       </c>
       <c r="AM111" s="24">
         <v>0</v>
       </c>
       <c r="AN111" s="24">
         <v>0</v>
       </c>
       <c r="AO111" s="24">
         <v>0</v>
       </c>
       <c r="AP111" s="24">
         <v>0</v>
       </c>
       <c r="AQ111" s="24">
         <v>0</v>
       </c>
       <c r="AR111" s="24">
         <v>0</v>
       </c>
       <c r="AS111" s="24">
         <v>0</v>
       </c>
       <c r="AT111" s="24">
         <v>0</v>
       </c>
-      <c r="AU111" s="41">
-[...8 lines deleted...]
-      <c r="AX111" s="41">
+      <c r="AU111" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV111" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW111" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX111" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:50" ht="81" customHeight="1">
       <c r="A112" s="20" t="s">
         <v>212</v>
       </c>
       <c r="B112" s="22" t="s">
         <v>213</v>
       </c>
       <c r="C112" s="7">
         <v>0</v>
       </c>
       <c r="D112" s="7">
         <v>0</v>
       </c>
       <c r="E112" s="7">
         <v>55.758360000000003</v>
       </c>
       <c r="F112" s="7">
         <v>27.998290000000001</v>
       </c>
       <c r="G112" s="9">
         <v>0</v>
       </c>
@@ -18853,61 +18846,61 @@
       </c>
       <c r="AM112" s="24">
         <v>887.7</v>
       </c>
       <c r="AN112" s="24">
         <v>5.3159999999999998</v>
       </c>
       <c r="AO112" s="24">
         <v>283.6644</v>
       </c>
       <c r="AP112" s="24">
         <v>372.87112000000002</v>
       </c>
       <c r="AQ112" s="24">
         <v>157</v>
       </c>
       <c r="AR112" s="24">
         <v>2.742</v>
       </c>
       <c r="AS112" s="24">
         <v>420.62013999999999</v>
       </c>
       <c r="AT112" s="24">
         <v>594.46835999999996</v>
       </c>
-      <c r="AU112" s="41">
-[...9 lines deleted...]
-        <v>98.783209999999997</v>
+      <c r="AU112" s="27">
+        <v>13</v>
+      </c>
+      <c r="AV112" s="27">
+        <v>0.123</v>
+      </c>
+      <c r="AW112" s="27">
+        <v>171.60676000000001</v>
+      </c>
+      <c r="AX112" s="27">
+        <v>106.23036</v>
       </c>
     </row>
     <row r="113" spans="1:50" ht="78.75">
       <c r="A113" s="20" t="s">
         <v>214</v>
       </c>
       <c r="B113" s="22" t="s">
         <v>215</v>
       </c>
       <c r="C113" s="7">
         <v>0</v>
       </c>
       <c r="D113" s="7">
         <v>0</v>
       </c>
       <c r="E113" s="7">
         <v>149.10111000000001</v>
       </c>
       <c r="F113" s="7">
         <v>198.12844000000001</v>
       </c>
       <c r="G113" s="9">
         <v>0</v>
       </c>
       <c r="H113" s="9">
@@ -19005,61 +18998,61 @@
       </c>
       <c r="AM113" s="24">
         <v>793.28099999999995</v>
       </c>
       <c r="AN113" s="24">
         <v>954.87986000000001</v>
       </c>
       <c r="AO113" s="24">
         <v>3432.85554</v>
       </c>
       <c r="AP113" s="24">
         <v>7330.5743300000004</v>
       </c>
       <c r="AQ113" s="24">
         <v>882.95</v>
       </c>
       <c r="AR113" s="24">
         <v>1212.9214199999999</v>
       </c>
       <c r="AS113" s="24">
         <v>4601.4340700000002</v>
       </c>
       <c r="AT113" s="24">
         <v>8124.5953200000004</v>
       </c>
-      <c r="AU113" s="41">
-[...9 lines deleted...]
-        <v>1915.59034</v>
+      <c r="AU113" s="27">
+        <v>243.24700000000001</v>
+      </c>
+      <c r="AV113" s="27">
+        <v>397.93400000000003</v>
+      </c>
+      <c r="AW113" s="27">
+        <v>942.77373</v>
+      </c>
+      <c r="AX113" s="27">
+        <v>2398.2010300000002</v>
       </c>
     </row>
     <row r="114" spans="1:50" ht="54.75" customHeight="1">
       <c r="A114" s="20" t="s">
         <v>216</v>
       </c>
       <c r="B114" s="22" t="s">
         <v>217</v>
       </c>
       <c r="C114" s="7">
         <v>0</v>
       </c>
       <c r="D114" s="7">
         <v>0</v>
       </c>
       <c r="E114" s="7">
         <v>3.028</v>
       </c>
       <c r="F114" s="7">
         <v>4.1769800000000004</v>
       </c>
       <c r="G114" s="9">
         <v>0</v>
       </c>
       <c r="H114" s="9">
@@ -19157,60 +19150,60 @@
       </c>
       <c r="AM114" s="24">
         <v>0</v>
       </c>
       <c r="AN114" s="24">
         <v>0</v>
       </c>
       <c r="AO114" s="24">
         <v>2.3856299999999999</v>
       </c>
       <c r="AP114" s="24">
         <v>4.1126500000000004</v>
       </c>
       <c r="AQ114" s="24">
         <v>0</v>
       </c>
       <c r="AR114" s="24">
         <v>0</v>
       </c>
       <c r="AS114" s="24">
         <v>0.94442000000000004</v>
       </c>
       <c r="AT114" s="24">
         <v>1.7087600000000001</v>
       </c>
-      <c r="AU114" s="41">
-[...8 lines deleted...]
-      <c r="AX114" s="41">
+      <c r="AU114" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV114" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW114" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX114" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:50" ht="33.75">
       <c r="A115" s="20" t="s">
         <v>218</v>
       </c>
       <c r="B115" s="22" t="s">
         <v>219</v>
       </c>
       <c r="C115" s="7">
         <v>0</v>
       </c>
       <c r="D115" s="7">
         <v>0</v>
       </c>
       <c r="E115" s="7">
         <v>15.40728</v>
       </c>
       <c r="F115" s="7">
         <v>19.16724</v>
       </c>
       <c r="G115" s="9">
         <v>0.5</v>
       </c>
@@ -19309,60 +19302,60 @@
       </c>
       <c r="AM115" s="24">
         <v>0</v>
       </c>
       <c r="AN115" s="24">
         <v>0</v>
       </c>
       <c r="AO115" s="24">
         <v>0</v>
       </c>
       <c r="AP115" s="24">
         <v>0</v>
       </c>
       <c r="AQ115" s="24">
         <v>0</v>
       </c>
       <c r="AR115" s="24">
         <v>0</v>
       </c>
       <c r="AS115" s="24">
         <v>0.69140000000000001</v>
       </c>
       <c r="AT115" s="24">
         <v>0.92766999999999999</v>
       </c>
-      <c r="AU115" s="41">
-[...8 lines deleted...]
-      <c r="AX115" s="41">
+      <c r="AU115" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV115" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW115" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX115" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:50" ht="33.75">
       <c r="A116" s="20" t="s">
         <v>220</v>
       </c>
       <c r="B116" s="22" t="s">
         <v>221</v>
       </c>
       <c r="C116" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D116" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E116" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F116" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G116" s="12" t="s">
         <v>272</v>
       </c>
@@ -19461,60 +19454,60 @@
       </c>
       <c r="AM116" s="24">
         <v>0</v>
       </c>
       <c r="AN116" s="24">
         <v>0</v>
       </c>
       <c r="AO116" s="24">
         <v>0.71228999999999998</v>
       </c>
       <c r="AP116" s="24">
         <v>1.1651899999999999</v>
       </c>
       <c r="AQ116" s="24">
         <v>0</v>
       </c>
       <c r="AR116" s="24">
         <v>0</v>
       </c>
       <c r="AS116" s="24">
         <v>3.1847599999999998</v>
       </c>
       <c r="AT116" s="24">
         <v>4.9809299999999999</v>
       </c>
-      <c r="AU116" s="41">
-[...8 lines deleted...]
-      <c r="AX116" s="41">
+      <c r="AU116" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV116" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW116" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX116" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:50" ht="45">
       <c r="A117" s="20" t="s">
         <v>222</v>
       </c>
       <c r="B117" s="22" t="s">
         <v>223</v>
       </c>
       <c r="C117" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D117" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E117" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F117" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G117" s="12" t="s">
         <v>272</v>
       </c>
@@ -19613,60 +19606,60 @@
       </c>
       <c r="AM117" s="24">
         <v>2.27</v>
       </c>
       <c r="AN117" s="24">
         <v>4.4820000000000002</v>
       </c>
       <c r="AO117" s="24">
         <v>30.308</v>
       </c>
       <c r="AP117" s="24">
         <v>8.0790000000000006</v>
       </c>
       <c r="AQ117" s="24">
         <v>1.89</v>
       </c>
       <c r="AR117" s="24">
         <v>2.5099999999999998</v>
       </c>
       <c r="AS117" s="24">
         <v>3.75</v>
       </c>
       <c r="AT117" s="24">
         <v>0.53200000000000003</v>
       </c>
-      <c r="AU117" s="41">
-[...8 lines deleted...]
-      <c r="AX117" s="41">
+      <c r="AU117" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV117" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW117" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX117" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:50" ht="45">
       <c r="A118" s="20" t="s">
         <v>224</v>
       </c>
       <c r="B118" s="22" t="s">
         <v>225</v>
       </c>
       <c r="C118" s="7">
         <v>0</v>
       </c>
       <c r="D118" s="7">
         <v>0</v>
       </c>
       <c r="E118" s="7">
         <v>8.6326000000000001</v>
       </c>
       <c r="F118" s="7">
         <v>32.078009999999999</v>
       </c>
       <c r="G118" s="9">
         <v>0</v>
       </c>
@@ -19765,61 +19758,61 @@
       </c>
       <c r="AM118" s="24">
         <v>0</v>
       </c>
       <c r="AN118" s="24">
         <v>0</v>
       </c>
       <c r="AO118" s="24">
         <v>250.65369000000001</v>
       </c>
       <c r="AP118" s="24">
         <v>1164.73687</v>
       </c>
       <c r="AQ118" s="24">
         <v>0</v>
       </c>
       <c r="AR118" s="24">
         <v>0</v>
       </c>
       <c r="AS118" s="24">
         <v>285.36192999999997</v>
       </c>
       <c r="AT118" s="24">
         <v>1398.1297099999999</v>
       </c>
-      <c r="AU118" s="41">
-[...9 lines deleted...]
-        <v>282.78053</v>
+      <c r="AU118" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV118" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW118" s="27">
+        <v>77.4572</v>
+      </c>
+      <c r="AX118" s="27">
+        <v>368.46348999999998</v>
       </c>
     </row>
     <row r="119" spans="1:50" ht="59.25" customHeight="1">
       <c r="A119" s="20" t="s">
         <v>226</v>
       </c>
       <c r="B119" s="22" t="s">
         <v>227</v>
       </c>
       <c r="C119" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D119" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E119" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F119" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G119" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H119" s="12" t="s">
@@ -19917,61 +19910,61 @@
       </c>
       <c r="AM119" s="24">
         <v>0</v>
       </c>
       <c r="AN119" s="24">
         <v>0</v>
       </c>
       <c r="AO119" s="24">
         <v>99.338200000000001</v>
       </c>
       <c r="AP119" s="24">
         <v>210.53577000000001</v>
       </c>
       <c r="AQ119" s="24">
         <v>0</v>
       </c>
       <c r="AR119" s="24">
         <v>0</v>
       </c>
       <c r="AS119" s="24">
         <v>244.36600000000001</v>
       </c>
       <c r="AT119" s="24">
         <v>454.678</v>
       </c>
-      <c r="AU119" s="41">
-[...9 lines deleted...]
-        <v>66.73</v>
+      <c r="AU119" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV119" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW119" s="27">
+        <v>35.607999999999997</v>
+      </c>
+      <c r="AX119" s="27">
+        <v>70.168999999999997</v>
       </c>
     </row>
     <row r="120" spans="1:50" ht="56.25">
       <c r="A120" s="20" t="s">
         <v>228</v>
       </c>
       <c r="B120" s="22" t="s">
         <v>229</v>
       </c>
       <c r="C120" s="7">
         <v>0</v>
       </c>
       <c r="D120" s="7">
         <v>0</v>
       </c>
       <c r="E120" s="7">
         <v>149.95617999999999</v>
       </c>
       <c r="F120" s="7">
         <v>178.51340999999999</v>
       </c>
       <c r="G120" s="9">
         <v>0.5</v>
       </c>
       <c r="H120" s="9">
@@ -20069,61 +20062,61 @@
       </c>
       <c r="AM120" s="24">
         <v>0</v>
       </c>
       <c r="AN120" s="24">
         <v>0</v>
       </c>
       <c r="AO120" s="24">
         <v>88.285039999999995</v>
       </c>
       <c r="AP120" s="24">
         <v>97.669659999999993</v>
       </c>
       <c r="AQ120" s="24">
         <v>0</v>
       </c>
       <c r="AR120" s="24">
         <v>0</v>
       </c>
       <c r="AS120" s="24">
         <v>38.967199999999998</v>
       </c>
       <c r="AT120" s="24">
         <v>76.940929999999994</v>
       </c>
-      <c r="AU120" s="41">
-[...9 lines deleted...]
-        <v>12.961399999999999</v>
+      <c r="AU120" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV120" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW120" s="27">
+        <v>14.000159999999999</v>
+      </c>
+      <c r="AX120" s="27">
+        <v>17.58099</v>
       </c>
     </row>
     <row r="121" spans="1:50" ht="78.75">
       <c r="A121" s="20" t="s">
         <v>230</v>
       </c>
       <c r="B121" s="22" t="s">
         <v>231</v>
       </c>
       <c r="C121" s="7">
         <v>0</v>
       </c>
       <c r="D121" s="7">
         <v>0</v>
       </c>
       <c r="E121" s="7">
         <v>3.9293</v>
       </c>
       <c r="F121" s="7">
         <v>19.564229999999998</v>
       </c>
       <c r="G121" s="9">
         <v>0</v>
       </c>
       <c r="H121" s="9">
@@ -20221,61 +20214,61 @@
       </c>
       <c r="AM121" s="24">
         <v>113.15</v>
       </c>
       <c r="AN121" s="24">
         <v>2.3530000000000002</v>
       </c>
       <c r="AO121" s="24">
         <v>42.340130000000002</v>
       </c>
       <c r="AP121" s="24">
         <v>121.11133</v>
       </c>
       <c r="AQ121" s="24">
         <v>0</v>
       </c>
       <c r="AR121" s="24">
         <v>0</v>
       </c>
       <c r="AS121" s="24">
         <v>85.496099999999998</v>
       </c>
       <c r="AT121" s="24">
         <v>98.524720000000002</v>
       </c>
-      <c r="AU121" s="41">
-[...9 lines deleted...]
-        <v>29.112439999999999</v>
+      <c r="AU121" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV121" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW121" s="27">
+        <v>13.051450000000001</v>
+      </c>
+      <c r="AX121" s="27">
+        <v>32.486440000000002</v>
       </c>
     </row>
     <row r="122" spans="1:50" ht="56.25">
       <c r="A122" s="20" t="s">
         <v>232</v>
       </c>
       <c r="B122" s="22" t="s">
         <v>233</v>
       </c>
       <c r="C122" s="7">
         <v>0</v>
       </c>
       <c r="D122" s="7">
         <v>0</v>
       </c>
       <c r="E122" s="7">
         <v>0.01</v>
       </c>
       <c r="F122" s="7">
         <v>9.325E-2</v>
       </c>
       <c r="G122" s="9">
         <v>1.7</v>
       </c>
       <c r="H122" s="9">
@@ -20373,64 +20366,64 @@
       </c>
       <c r="AM122" s="24">
         <v>0</v>
       </c>
       <c r="AN122" s="24">
         <v>0</v>
       </c>
       <c r="AO122" s="24">
         <v>110.3938</v>
       </c>
       <c r="AP122" s="24">
         <v>92.786360000000002</v>
       </c>
       <c r="AQ122" s="24">
         <v>0</v>
       </c>
       <c r="AR122" s="24">
         <v>0</v>
       </c>
       <c r="AS122" s="24">
         <v>539.58910000000003</v>
       </c>
       <c r="AT122" s="24">
         <v>459.66138999999998</v>
       </c>
-      <c r="AU122" s="41">
-[...9 lines deleted...]
-        <v>53.205539999999999</v>
+      <c r="AU122" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV122" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW122" s="27">
+        <v>58.9497</v>
+      </c>
+      <c r="AX122" s="27">
+        <v>57.260159999999999</v>
       </c>
     </row>
-    <row r="123" spans="1:50" ht="78.75">
+    <row r="123" spans="1:50" ht="67.5">
       <c r="A123" s="20" t="s">
         <v>234</v>
       </c>
       <c r="B123" s="22" t="s">
         <v>235</v>
       </c>
       <c r="C123" s="7">
         <v>0</v>
       </c>
       <c r="D123" s="7">
         <v>0</v>
       </c>
       <c r="E123" s="7">
         <v>1.4999999999999999E-4</v>
       </c>
       <c r="F123" s="7">
         <v>6.54E-2</v>
       </c>
       <c r="G123" s="9">
         <v>0</v>
       </c>
       <c r="H123" s="9">
         <v>0</v>
       </c>
       <c r="I123" s="9">
@@ -20525,61 +20518,61 @@
       </c>
       <c r="AM123" s="24">
         <v>0</v>
       </c>
       <c r="AN123" s="24">
         <v>0</v>
       </c>
       <c r="AO123" s="24">
         <v>5.0918200000000002</v>
       </c>
       <c r="AP123" s="24">
         <v>29.589500000000001</v>
       </c>
       <c r="AQ123" s="24">
         <v>0</v>
       </c>
       <c r="AR123" s="24">
         <v>0</v>
       </c>
       <c r="AS123" s="24">
         <v>5.1936200000000001</v>
       </c>
       <c r="AT123" s="24">
         <v>29.703980000000001</v>
       </c>
-      <c r="AU123" s="41">
-[...9 lines deleted...]
-        <v>8.6531000000000002</v>
+      <c r="AU123" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV123" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW123" s="27">
+        <v>1.4432</v>
+      </c>
+      <c r="AX123" s="27">
+        <v>9.2077500000000008</v>
       </c>
     </row>
     <row r="124" spans="1:50" ht="45">
       <c r="A124" s="20" t="s">
         <v>236</v>
       </c>
       <c r="B124" s="22" t="s">
         <v>237</v>
       </c>
       <c r="C124" s="7">
         <v>0</v>
       </c>
       <c r="D124" s="7">
         <v>0</v>
       </c>
       <c r="E124" s="7">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="F124" s="7">
         <v>1.2999999999999999E-2</v>
       </c>
       <c r="G124" s="9">
         <v>0</v>
       </c>
       <c r="H124" s="9">
@@ -20677,61 +20670,61 @@
       </c>
       <c r="AM124" s="24">
         <v>0</v>
       </c>
       <c r="AN124" s="24">
         <v>0</v>
       </c>
       <c r="AO124" s="24">
         <v>301.77465000000001</v>
       </c>
       <c r="AP124" s="24">
         <v>462.71051</v>
       </c>
       <c r="AQ124" s="24">
         <v>2</v>
       </c>
       <c r="AR124" s="24">
         <v>1.0999999999999999E-2</v>
       </c>
       <c r="AS124" s="24">
         <v>543.71090000000004</v>
       </c>
       <c r="AT124" s="24">
         <v>605.68050000000005</v>
       </c>
-      <c r="AU124" s="41">
-[...9 lines deleted...]
-        <v>182.09021000000001</v>
+      <c r="AU124" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV124" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW124" s="27">
+        <v>256.92529999999999</v>
+      </c>
+      <c r="AX124" s="27">
+        <v>251.27938</v>
       </c>
     </row>
     <row r="125" spans="1:50" ht="45">
       <c r="A125" s="20" t="s">
         <v>238</v>
       </c>
       <c r="B125" s="22" t="s">
         <v>239</v>
       </c>
       <c r="C125" s="7">
         <v>0</v>
       </c>
       <c r="D125" s="7">
         <v>0</v>
       </c>
       <c r="E125" s="7">
         <v>216.49951999999999</v>
       </c>
       <c r="F125" s="7">
         <v>200.69924</v>
       </c>
       <c r="G125" s="9">
         <v>0</v>
       </c>
       <c r="H125" s="9">
@@ -20829,61 +20822,61 @@
       </c>
       <c r="AM125" s="24">
         <v>38</v>
       </c>
       <c r="AN125" s="24">
         <v>0.17199999999999999</v>
       </c>
       <c r="AO125" s="24">
         <v>755.28107999999997</v>
       </c>
       <c r="AP125" s="24">
         <v>878.38028999999995</v>
       </c>
       <c r="AQ125" s="24">
         <v>17.512599999999999</v>
       </c>
       <c r="AR125" s="24">
         <v>23.9087</v>
       </c>
       <c r="AS125" s="24">
         <v>972.27238999999997</v>
       </c>
       <c r="AT125" s="24">
         <v>1472.45147</v>
       </c>
-      <c r="AU125" s="41">
-[...9 lines deleted...]
-        <v>318.44508000000002</v>
+      <c r="AU125" s="27">
+        <v>0.7</v>
+      </c>
+      <c r="AV125" s="27">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="AW125" s="27">
+        <v>296.36095</v>
+      </c>
+      <c r="AX125" s="27">
+        <v>365.45706000000001</v>
       </c>
     </row>
     <row r="126" spans="1:50" ht="33.75">
       <c r="A126" s="20" t="s">
         <v>240</v>
       </c>
       <c r="B126" s="22" t="s">
         <v>241</v>
       </c>
       <c r="C126" s="7">
         <v>0</v>
       </c>
       <c r="D126" s="7">
         <v>0</v>
       </c>
       <c r="E126" s="7">
         <v>0.9</v>
       </c>
       <c r="F126" s="7">
         <v>1.645</v>
       </c>
       <c r="G126" s="9">
         <v>0</v>
       </c>
       <c r="H126" s="9">
@@ -20981,60 +20974,60 @@
       </c>
       <c r="AM126" s="24">
         <v>0</v>
       </c>
       <c r="AN126" s="24">
         <v>0</v>
       </c>
       <c r="AO126" s="24">
         <v>23.13053</v>
       </c>
       <c r="AP126" s="24">
         <v>39.404769999999999</v>
       </c>
       <c r="AQ126" s="24">
         <v>0</v>
       </c>
       <c r="AR126" s="24">
         <v>0</v>
       </c>
       <c r="AS126" s="24">
         <v>11.794</v>
       </c>
       <c r="AT126" s="24">
         <v>3.9192999999999998</v>
       </c>
-      <c r="AU126" s="41">
-[...8 lines deleted...]
-      <c r="AX126" s="41">
+      <c r="AU126" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV126" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW126" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX126" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:50" ht="33.75" customHeight="1">
       <c r="A127" s="20" t="s">
         <v>242</v>
       </c>
       <c r="B127" s="22" t="s">
         <v>243</v>
       </c>
       <c r="C127" s="7">
         <v>0</v>
       </c>
       <c r="D127" s="7">
         <v>0</v>
       </c>
       <c r="E127" s="7">
         <v>173.697</v>
       </c>
       <c r="F127" s="7">
         <v>180.45616999999999</v>
       </c>
       <c r="G127" s="9">
         <v>0</v>
       </c>
@@ -21133,61 +21126,61 @@
       </c>
       <c r="AM127" s="24">
         <v>0</v>
       </c>
       <c r="AN127" s="24">
         <v>0</v>
       </c>
       <c r="AO127" s="24">
         <v>5750.6840000000002</v>
       </c>
       <c r="AP127" s="24">
         <v>5343.0888100000002</v>
       </c>
       <c r="AQ127" s="24">
         <v>0</v>
       </c>
       <c r="AR127" s="24">
         <v>0</v>
       </c>
       <c r="AS127" s="24">
         <v>3948.47192</v>
       </c>
       <c r="AT127" s="24">
         <v>5493.7455900000004</v>
       </c>
-      <c r="AU127" s="41">
-[...9 lines deleted...]
-        <v>854.67899999999997</v>
+      <c r="AU127" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV127" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW127" s="27">
+        <v>1224.9788799999999</v>
+      </c>
+      <c r="AX127" s="27">
+        <v>1612.44</v>
       </c>
     </row>
     <row r="128" spans="1:50" ht="22.5">
       <c r="A128" s="20" t="s">
         <v>244</v>
       </c>
       <c r="B128" s="22" t="s">
         <v>245</v>
       </c>
       <c r="C128" s="7">
         <v>0</v>
       </c>
       <c r="D128" s="7">
         <v>0</v>
       </c>
       <c r="E128" s="7">
         <v>2.0373100000000002</v>
       </c>
       <c r="F128" s="7">
         <v>14.329470000000001</v>
       </c>
       <c r="G128" s="9">
         <v>0</v>
       </c>
       <c r="H128" s="9">
@@ -21285,64 +21278,64 @@
       </c>
       <c r="AM128" s="24">
         <v>0</v>
       </c>
       <c r="AN128" s="24">
         <v>0</v>
       </c>
       <c r="AO128" s="24">
         <v>339.63643000000002</v>
       </c>
       <c r="AP128" s="24">
         <v>655.91346999999996</v>
       </c>
       <c r="AQ128" s="24">
         <v>300</v>
       </c>
       <c r="AR128" s="24">
         <v>10.5</v>
       </c>
       <c r="AS128" s="24">
         <v>962.06494999999995</v>
       </c>
       <c r="AT128" s="24">
         <v>1483.8276699999999</v>
       </c>
-      <c r="AU128" s="41">
+      <c r="AU128" s="27">
         <v>1.4</v>
       </c>
-      <c r="AV128" s="41">
+      <c r="AV128" s="27">
         <v>14.664</v>
       </c>
-      <c r="AW128" s="41">
-[...3 lines deleted...]
-        <v>191.57889</v>
+      <c r="AW128" s="27">
+        <v>186.94281000000001</v>
+      </c>
+      <c r="AX128" s="27">
+        <v>318.63630000000001</v>
       </c>
     </row>
-    <row r="129" spans="1:50" ht="45">
+    <row r="129" spans="1:50" ht="56.25">
       <c r="A129" s="20" t="s">
         <v>246</v>
       </c>
       <c r="B129" s="22" t="s">
         <v>247</v>
       </c>
       <c r="C129" s="7">
         <v>0</v>
       </c>
       <c r="D129" s="7">
         <v>0</v>
       </c>
       <c r="E129" s="7">
         <v>0.33</v>
       </c>
       <c r="F129" s="7">
         <v>0.17799999999999999</v>
       </c>
       <c r="G129" s="9">
         <v>0</v>
       </c>
       <c r="H129" s="9">
         <v>0</v>
       </c>
       <c r="I129" s="9">
@@ -21437,64 +21430,64 @@
       </c>
       <c r="AM129" s="24">
         <v>0</v>
       </c>
       <c r="AN129" s="24">
         <v>0</v>
       </c>
       <c r="AO129" s="24">
         <v>5285.6030000000001</v>
       </c>
       <c r="AP129" s="24">
         <v>1724.25386</v>
       </c>
       <c r="AQ129" s="24">
         <v>0</v>
       </c>
       <c r="AR129" s="24">
         <v>0</v>
       </c>
       <c r="AS129" s="24">
         <v>5456.8496100000002</v>
       </c>
       <c r="AT129" s="24">
         <v>1841.52613</v>
       </c>
-      <c r="AU129" s="41">
-[...9 lines deleted...]
-        <v>272.16275000000002</v>
+      <c r="AU129" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV129" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW129" s="27">
+        <v>1251.9779599999999</v>
+      </c>
+      <c r="AX129" s="27">
+        <v>309.44497999999999</v>
       </c>
     </row>
-    <row r="130" spans="1:50" ht="67.5">
+    <row r="130" spans="1:50" ht="78.75">
       <c r="A130" s="20" t="s">
         <v>248</v>
       </c>
       <c r="B130" s="22" t="s">
         <v>249</v>
       </c>
       <c r="C130" s="7">
         <v>0</v>
       </c>
       <c r="D130" s="7">
         <v>0</v>
       </c>
       <c r="E130" s="7">
         <v>544.274</v>
       </c>
       <c r="F130" s="7">
         <v>76.528130000000004</v>
       </c>
       <c r="G130" s="9">
         <v>0</v>
       </c>
       <c r="H130" s="9">
         <v>0</v>
       </c>
       <c r="I130" s="9">
@@ -21589,61 +21582,61 @@
       </c>
       <c r="AM130" s="24">
         <v>90.269000000000005</v>
       </c>
       <c r="AN130" s="24">
         <v>64.39528</v>
       </c>
       <c r="AO130" s="24">
         <v>8897.8252100000009</v>
       </c>
       <c r="AP130" s="24">
         <v>2230.3531699999999</v>
       </c>
       <c r="AQ130" s="24">
         <v>0.08</v>
       </c>
       <c r="AR130" s="24">
         <v>3.3000000000000002E-2</v>
       </c>
       <c r="AS130" s="24">
         <v>12001.736929999999</v>
       </c>
       <c r="AT130" s="24">
         <v>3527.1026499999998</v>
       </c>
-      <c r="AU130" s="41">
-[...9 lines deleted...]
-        <v>1456.1231399999999</v>
+      <c r="AU130" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV130" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW130" s="27">
+        <v>6964.55098</v>
+      </c>
+      <c r="AX130" s="27">
+        <v>2123.1039000000001</v>
       </c>
     </row>
     <row r="131" spans="1:50">
       <c r="A131" s="20" t="s">
         <v>250</v>
       </c>
       <c r="B131" s="22" t="s">
         <v>251</v>
       </c>
       <c r="C131" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D131" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E131" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F131" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G131" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H131" s="12" t="s">
@@ -21741,61 +21734,61 @@
       </c>
       <c r="AM131" s="24">
         <v>0</v>
       </c>
       <c r="AN131" s="24">
         <v>0</v>
       </c>
       <c r="AO131" s="24">
         <v>178.042</v>
       </c>
       <c r="AP131" s="24">
         <v>116.42829999999999</v>
       </c>
       <c r="AQ131" s="24">
         <v>0</v>
       </c>
       <c r="AR131" s="24">
         <v>0</v>
       </c>
       <c r="AS131" s="24">
         <v>632.90899000000002</v>
       </c>
       <c r="AT131" s="24">
         <v>392.35651000000001</v>
       </c>
-      <c r="AU131" s="41">
-[...9 lines deleted...]
-        <v>34.603000000000002</v>
+      <c r="AU131" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV131" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW131" s="27">
+        <v>129.36199999999999</v>
+      </c>
+      <c r="AX131" s="27">
+        <v>82.912999999999997</v>
       </c>
     </row>
     <row r="132" spans="1:50" ht="33.75">
       <c r="A132" s="20" t="s">
         <v>252</v>
       </c>
       <c r="B132" s="22" t="s">
         <v>253</v>
       </c>
       <c r="C132" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D132" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E132" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F132" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G132" s="9">
         <v>0</v>
       </c>
       <c r="H132" s="9">
@@ -21893,60 +21886,60 @@
       </c>
       <c r="AM132" s="24">
         <v>0</v>
       </c>
       <c r="AN132" s="24">
         <v>0</v>
       </c>
       <c r="AO132" s="24">
         <v>1.4279999999999999</v>
       </c>
       <c r="AP132" s="24">
         <v>3.2759999999999998</v>
       </c>
       <c r="AQ132" s="24">
         <v>0</v>
       </c>
       <c r="AR132" s="24">
         <v>0</v>
       </c>
       <c r="AS132" s="24">
         <v>0</v>
       </c>
       <c r="AT132" s="24">
         <v>0</v>
       </c>
-      <c r="AU132" s="41">
-[...8 lines deleted...]
-      <c r="AX132" s="41">
+      <c r="AU132" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV132" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW132" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX132" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:50" ht="33.75">
       <c r="A133" s="20" t="s">
         <v>254</v>
       </c>
       <c r="B133" s="22" t="s">
         <v>255</v>
       </c>
       <c r="C133" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D133" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E133" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F133" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G133" s="12" t="s">
         <v>272</v>
       </c>
@@ -22045,60 +22038,60 @@
       </c>
       <c r="AM133" s="24">
         <v>0</v>
       </c>
       <c r="AN133" s="24">
         <v>0</v>
       </c>
       <c r="AO133" s="24">
         <v>0</v>
       </c>
       <c r="AP133" s="24">
         <v>0</v>
       </c>
       <c r="AQ133" s="24">
         <v>0</v>
       </c>
       <c r="AR133" s="24">
         <v>0</v>
       </c>
       <c r="AS133" s="24">
         <v>0</v>
       </c>
       <c r="AT133" s="24">
         <v>0</v>
       </c>
-      <c r="AU133" s="41">
-[...8 lines deleted...]
-      <c r="AX133" s="41">
+      <c r="AU133" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV133" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW133" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX133" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:50" ht="56.25">
       <c r="A134" s="20" t="s">
         <v>256</v>
       </c>
       <c r="B134" s="22" t="s">
         <v>257</v>
       </c>
       <c r="C134" s="7">
         <v>0</v>
       </c>
       <c r="D134" s="7">
         <v>0</v>
       </c>
       <c r="E134" s="7">
         <v>27.2212</v>
       </c>
       <c r="F134" s="7">
         <v>14.875450000000001</v>
       </c>
       <c r="G134" s="9">
         <v>0</v>
       </c>
@@ -22197,60 +22190,60 @@
       </c>
       <c r="AM134" s="24">
         <v>0</v>
       </c>
       <c r="AN134" s="24">
         <v>0</v>
       </c>
       <c r="AO134" s="24">
         <v>10.013</v>
       </c>
       <c r="AP134" s="24">
         <v>22.050999999999998</v>
       </c>
       <c r="AQ134" s="24">
         <v>0</v>
       </c>
       <c r="AR134" s="24">
         <v>0</v>
       </c>
       <c r="AS134" s="24">
         <v>0</v>
       </c>
       <c r="AT134" s="24">
         <v>0</v>
       </c>
-      <c r="AU134" s="41">
-[...8 lines deleted...]
-      <c r="AX134" s="41">
+      <c r="AU134" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV134" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW134" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX134" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:50" ht="22.5">
       <c r="A135" s="20" t="s">
         <v>258</v>
       </c>
       <c r="B135" s="22" t="s">
         <v>259</v>
       </c>
       <c r="C135" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D135" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E135" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F135" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G135" s="12" t="s">
         <v>272</v>
       </c>
@@ -22349,60 +22342,60 @@
       </c>
       <c r="AM135" s="24">
         <v>0</v>
       </c>
       <c r="AN135" s="24">
         <v>0</v>
       </c>
       <c r="AO135" s="24">
         <v>29.2455</v>
       </c>
       <c r="AP135" s="24">
         <v>20.53227</v>
       </c>
       <c r="AQ135" s="24">
         <v>0</v>
       </c>
       <c r="AR135" s="24">
         <v>0</v>
       </c>
       <c r="AS135" s="24">
         <v>4.0469499999999998</v>
       </c>
       <c r="AT135" s="24">
         <v>5.6590999999999996</v>
       </c>
-      <c r="AU135" s="41">
-[...8 lines deleted...]
-      <c r="AX135" s="41">
+      <c r="AU135" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV135" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW135" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX135" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:50" ht="49.5" customHeight="1">
       <c r="A136" s="20" t="s">
         <v>260</v>
       </c>
       <c r="B136" s="22" t="s">
         <v>261</v>
       </c>
       <c r="C136" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D136" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E136" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F136" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G136" s="12" t="s">
         <v>272</v>
       </c>
@@ -22501,61 +22494,61 @@
       </c>
       <c r="AM136" s="24">
         <v>188.3</v>
       </c>
       <c r="AN136" s="24">
         <v>32.058</v>
       </c>
       <c r="AO136" s="24">
         <v>550</v>
       </c>
       <c r="AP136" s="24">
         <v>183.5009</v>
       </c>
       <c r="AQ136" s="24">
         <v>40</v>
       </c>
       <c r="AR136" s="24">
         <v>7.6139999999999999</v>
       </c>
       <c r="AS136" s="24">
         <v>418</v>
       </c>
       <c r="AT136" s="24">
         <v>131.13399999999999</v>
       </c>
-      <c r="AU136" s="41">
-[...9 lines deleted...]
-        <v>20.795999999999999</v>
+      <c r="AU136" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV136" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW136" s="27">
+        <v>132</v>
+      </c>
+      <c r="AX136" s="27">
+        <v>42.600999999999999</v>
       </c>
     </row>
     <row r="137" spans="1:50" ht="56.25">
       <c r="A137" s="20" t="s">
         <v>262</v>
       </c>
       <c r="B137" s="22" t="s">
         <v>263</v>
       </c>
       <c r="C137" s="7">
         <v>0</v>
       </c>
       <c r="D137" s="7">
         <v>0</v>
       </c>
       <c r="E137" s="7">
         <v>0.57520000000000004</v>
       </c>
       <c r="F137" s="7">
         <v>1.16754</v>
       </c>
       <c r="G137" s="9">
         <v>0</v>
       </c>
       <c r="H137" s="9">
@@ -22653,60 +22646,60 @@
       </c>
       <c r="AM137" s="24">
         <v>2502.39</v>
       </c>
       <c r="AN137" s="24">
         <v>18.75271</v>
       </c>
       <c r="AO137" s="24">
         <v>172</v>
       </c>
       <c r="AP137" s="24">
         <v>5.0620000000000003</v>
       </c>
       <c r="AQ137" s="24">
         <v>6409.2209999999995</v>
       </c>
       <c r="AR137" s="24">
         <v>198.78</v>
       </c>
       <c r="AS137" s="24">
         <v>122</v>
       </c>
       <c r="AT137" s="24">
         <v>6.2058999999999997</v>
       </c>
-      <c r="AU137" s="41">
-[...8 lines deleted...]
-      <c r="AX137" s="41">
+      <c r="AU137" s="27">
+        <v>2373.9</v>
+      </c>
+      <c r="AV137" s="27">
+        <v>10.282999999999999</v>
+      </c>
+      <c r="AW137" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX137" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:50" ht="33.75">
       <c r="A138" s="20" t="s">
         <v>264</v>
       </c>
       <c r="B138" s="22" t="s">
         <v>265</v>
       </c>
       <c r="C138" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D138" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E138" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F138" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G138" s="12" t="s">
         <v>272</v>
       </c>
@@ -22805,60 +22798,60 @@
       </c>
       <c r="AM138" s="24">
         <v>0</v>
       </c>
       <c r="AN138" s="24">
         <v>0</v>
       </c>
       <c r="AO138" s="24">
         <v>0</v>
       </c>
       <c r="AP138" s="24">
         <v>0</v>
       </c>
       <c r="AQ138" s="24">
         <v>0</v>
       </c>
       <c r="AR138" s="24">
         <v>0</v>
       </c>
       <c r="AS138" s="24">
         <v>0</v>
       </c>
       <c r="AT138" s="24">
         <v>0</v>
       </c>
-      <c r="AU138" s="41">
-[...8 lines deleted...]
-      <c r="AX138" s="41">
+      <c r="AU138" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV138" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW138" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX138" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:50" ht="45">
       <c r="A139" s="20" t="s">
         <v>266</v>
       </c>
       <c r="B139" s="22" t="s">
         <v>267</v>
       </c>
       <c r="C139" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D139" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E139" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F139" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G139" s="12" t="s">
         <v>272</v>
       </c>
@@ -22957,60 +22950,60 @@
       </c>
       <c r="AM139" s="24">
         <v>0</v>
       </c>
       <c r="AN139" s="24">
         <v>0</v>
       </c>
       <c r="AO139" s="24">
         <v>0</v>
       </c>
       <c r="AP139" s="24">
         <v>0</v>
       </c>
       <c r="AQ139" s="24">
         <v>0</v>
       </c>
       <c r="AR139" s="24">
         <v>0</v>
       </c>
       <c r="AS139" s="24">
         <v>0</v>
       </c>
       <c r="AT139" s="24">
         <v>0</v>
       </c>
-      <c r="AU139" s="41">
-[...8 lines deleted...]
-      <c r="AX139" s="41">
+      <c r="AU139" s="27">
+        <v>0</v>
+      </c>
+      <c r="AV139" s="27">
+        <v>0</v>
+      </c>
+      <c r="AW139" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX139" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:50" ht="56.25">
       <c r="A140" s="21" t="s">
         <v>268</v>
       </c>
       <c r="B140" s="23" t="s">
         <v>269</v>
       </c>
       <c r="C140" s="13">
         <v>5762</v>
       </c>
       <c r="D140" s="13">
         <v>19.650670000000002</v>
       </c>
       <c r="E140" s="13">
         <v>1271.1043</v>
       </c>
       <c r="F140" s="13">
         <v>106.51545</v>
       </c>
       <c r="G140" s="14">
         <v>367.36</v>
       </c>
@@ -23109,106 +23102,106 @@
       </c>
       <c r="AM140" s="25">
         <v>19161.88</v>
       </c>
       <c r="AN140" s="25">
         <v>56.055169999999997</v>
       </c>
       <c r="AO140" s="25">
         <v>1469.0820000000001</v>
       </c>
       <c r="AP140" s="25">
         <v>94.150069999999999</v>
       </c>
       <c r="AQ140" s="25">
         <v>27448.487000000001</v>
       </c>
       <c r="AR140" s="25">
         <v>73.102109999999996</v>
       </c>
       <c r="AS140" s="25">
         <v>1902.6950999999999</v>
       </c>
       <c r="AT140" s="25">
         <v>186.05190999999999</v>
       </c>
-      <c r="AU140" s="42">
-[...9 lines deleted...]
-        <v>63.395890000000001</v>
+      <c r="AU140" s="28">
+        <v>3612.5</v>
+      </c>
+      <c r="AV140" s="28">
+        <v>15.98232</v>
+      </c>
+      <c r="AW140" s="28">
+        <v>561.15120000000002</v>
+      </c>
+      <c r="AX140" s="28">
+        <v>77.069149999999993</v>
       </c>
     </row>
     <row r="141" spans="1:50">
       <c r="C141" s="9"/>
       <c r="D141" s="9"/>
       <c r="E141" s="9"/>
       <c r="F141" s="9"/>
       <c r="G141" s="9"/>
       <c r="H141" s="9"/>
       <c r="I141" s="9"/>
       <c r="J141" s="9"/>
       <c r="K141" s="9"/>
       <c r="L141" s="9"/>
       <c r="M141" s="9"/>
       <c r="N141" s="9"/>
       <c r="O141" s="9"/>
       <c r="P141" s="9"/>
       <c r="Q141" s="9"/>
       <c r="R141" s="9"/>
       <c r="S141" s="9"/>
       <c r="T141" s="9"/>
       <c r="U141" s="9"/>
       <c r="V141" s="9"/>
       <c r="W141" s="9"/>
       <c r="X141" s="9"/>
       <c r="Y141" s="9"/>
       <c r="Z141" s="9"/>
       <c r="AA141" s="9"/>
       <c r="AB141" s="9"/>
       <c r="AC141" s="9"/>
       <c r="AD141" s="9"/>
       <c r="AE141" s="16"/>
       <c r="AF141" s="16"/>
       <c r="AG141" s="16"/>
       <c r="AH141" s="16"/>
       <c r="AI141" s="9"/>
       <c r="AJ141" s="9"/>
       <c r="AK141" s="9"/>
       <c r="AL141" s="9"/>
     </row>
     <row r="142" spans="1:50">
-      <c r="A142" s="34" t="s">
+      <c r="A142" s="37" t="s">
         <v>277</v>
       </c>
-      <c r="B142" s="34"/>
+      <c r="B142" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="40">
     <mergeCell ref="AU3:AX3"/>
     <mergeCell ref="AU4:AV4"/>
     <mergeCell ref="AW4:AX4"/>
     <mergeCell ref="AQ3:AT3"/>
     <mergeCell ref="AQ4:AR4"/>
     <mergeCell ref="AS4:AT4"/>
     <mergeCell ref="A1:AH1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="Q4:R4"/>
     <mergeCell ref="AE3:AH3"/>
     <mergeCell ref="AE4:AF4"/>
     <mergeCell ref="AG4:AH4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="S3:V3"/>
     <mergeCell ref="S4:T4"/>
     <mergeCell ref="U4:V4"/>
     <mergeCell ref="AA3:AD3"/>
     <mergeCell ref="AA4:AB4"/>
     <mergeCell ref="AC4:AD4"/>
     <mergeCell ref="G4:H4"/>