--- v3 (2026-06-24)
+++ v4 (2026-08-30)
@@ -1,65 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\Управление статистики торговли и услуг\ДИНАМИКА НА САЙТ\Ежемесячные\Взаимная торговля\Динамика по взаимной торговле 2011-2026-17082026\kaz\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13950" windowHeight="10515"/>
   </bookViews>
   <sheets>
     <sheet name="2015-2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2015-2026'!$O$6:$V$140</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2015-2026'!$3:$5</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1927" uniqueCount="280">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1926" uniqueCount="279">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>0201</t>
   </si>
   <si>
     <t>Мясо крупного рогатого скота, свежее или охлажденное</t>
   </si>
   <si>
     <t>0202</t>
   </si>
   <si>
     <t>Мясо крупного рогатого скота, замороженное</t>
   </si>
   <si>
     <t>0203</t>
   </si>
   <si>
     <t>Свинина свежая, охлажденная или замороженная</t>
   </si>
   <si>
@@ -851,60 +856,57 @@
   <si>
     <t>ТНВЭД ЕАЭС</t>
   </si>
   <si>
     <t>Наименование товара</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Азық-түлік тауарлары бойынша Жамбыл облысының экспорты және импорты</t>
   </si>
   <si>
     <t>тонна</t>
   </si>
   <si>
     <t>мың АҚШ доллары</t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
     <t>*Алдын ала деректер.</t>
   </si>
   <si>
-    <t>2025 *</t>
-[...2 lines deleted...]
-    <t>2026 жылғы қаңтар-сәуір*</t>
+    <t>2026 жылғы қаңтар-маусым*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="35">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1678,146 +1680,145 @@
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="9" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="31" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="12" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="29" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="17" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="19" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="18" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="12" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="12" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="81">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
     <cellStyle name="40% - Акцент1 2" xfId="7"/>
     <cellStyle name="40% - Акцент2 2" xfId="8"/>
     <cellStyle name="40% - Акцент3 2" xfId="9"/>
     <cellStyle name="40% - Акцент4 2" xfId="10"/>
     <cellStyle name="40% - Акцент5 2" xfId="11"/>
     <cellStyle name="40% - Акцент6 2" xfId="12"/>
     <cellStyle name="60% - Акцент1 2" xfId="13"/>
     <cellStyle name="60% - Акцент2 2" xfId="14"/>
     <cellStyle name="60% - Акцент3 2" xfId="15"/>
     <cellStyle name="60% - Акцент4 2" xfId="16"/>
     <cellStyle name="60% - Акцент5 2" xfId="17"/>
     <cellStyle name="60% - Акцент6 2" xfId="18"/>
     <cellStyle name="SAPBEXaggData" xfId="19"/>
     <cellStyle name="SAPBEXaggDataEmph" xfId="20"/>
     <cellStyle name="SAPBEXaggItem" xfId="21"/>
     <cellStyle name="SAPBEXaggItemX" xfId="22"/>
     <cellStyle name="SAPBEXchaText" xfId="23"/>
@@ -1918,116 +1919,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -2163,55 +2166,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AX142"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AD1" workbookViewId="0">
-      <selection activeCell="AU6" sqref="AU6:AX140"/>
+    <sheetView tabSelected="1" topLeftCell="AO1" workbookViewId="0">
+      <selection activeCell="AY7" sqref="AY7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="36.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.85546875" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.85546875" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.85546875" style="1" customWidth="1"/>
     <col min="21" max="21" width="10.28515625" style="1" customWidth="1"/>
@@ -2226,276 +2229,276 @@
     <col min="30" max="30" width="12" style="1" customWidth="1"/>
     <col min="31" max="31" width="11.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="13" style="5" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="11.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="13" style="5" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="9.85546875" style="1" customWidth="1"/>
     <col min="36" max="36" width="11.7109375" style="1" customWidth="1"/>
     <col min="37" max="37" width="9.28515625" style="1" customWidth="1"/>
     <col min="38" max="38" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="11.7109375" style="1" customWidth="1"/>
     <col min="40" max="40" width="12.140625" style="1" customWidth="1"/>
     <col min="41" max="41" width="10.5703125" style="1" customWidth="1"/>
     <col min="42" max="42" width="11" style="1" customWidth="1"/>
     <col min="43" max="43" width="11.7109375" style="1" customWidth="1"/>
     <col min="44" max="44" width="12.140625" style="1" customWidth="1"/>
     <col min="45" max="45" width="10.5703125" style="1" customWidth="1"/>
     <col min="46" max="46" width="11" style="1" customWidth="1"/>
     <col min="47" max="47" width="11.7109375" style="1" customWidth="1"/>
     <col min="48" max="48" width="12.140625" style="1" customWidth="1"/>
     <col min="49" max="49" width="10.5703125" style="1" customWidth="1"/>
     <col min="50" max="50" width="11" style="1" customWidth="1"/>
     <col min="51" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:50" ht="30" customHeight="1">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="38" t="s">
         <v>273</v>
       </c>
-      <c r="B1" s="41"/>
-[...31 lines deleted...]
-      <c r="AH1" s="41"/>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
+      <c r="I1" s="38"/>
+      <c r="J1" s="38"/>
+      <c r="K1" s="38"/>
+      <c r="L1" s="38"/>
+      <c r="M1" s="38"/>
+      <c r="N1" s="38"/>
+      <c r="O1" s="38"/>
+      <c r="P1" s="38"/>
+      <c r="Q1" s="38"/>
+      <c r="R1" s="38"/>
+      <c r="S1" s="38"/>
+      <c r="T1" s="38"/>
+      <c r="U1" s="38"/>
+      <c r="V1" s="38"/>
+      <c r="W1" s="38"/>
+      <c r="X1" s="38"/>
+      <c r="Y1" s="38"/>
+      <c r="Z1" s="38"/>
+      <c r="AA1" s="38"/>
+      <c r="AB1" s="38"/>
+      <c r="AC1" s="38"/>
+      <c r="AD1" s="38"/>
+      <c r="AE1" s="38"/>
+      <c r="AF1" s="38"/>
+      <c r="AG1" s="38"/>
+      <c r="AH1" s="38"/>
     </row>
     <row r="2" spans="1:50">
       <c r="AA2" s="4"/>
       <c r="AB2" s="4"/>
       <c r="AC2" s="4"/>
       <c r="AD2" s="4"/>
     </row>
     <row r="3" spans="1:50" ht="11.25" customHeight="1">
-      <c r="A3" s="38" t="s">
+      <c r="A3" s="35" t="s">
         <v>270</v>
       </c>
-      <c r="B3" s="38" t="s">
+      <c r="B3" s="35" t="s">
         <v>271</v>
       </c>
-      <c r="C3" s="34">
+      <c r="C3" s="31">
         <v>2015</v>
       </c>
-      <c r="D3" s="34"/>
-[...2 lines deleted...]
-      <c r="G3" s="34">
+      <c r="D3" s="31"/>
+      <c r="E3" s="31"/>
+      <c r="F3" s="31"/>
+      <c r="G3" s="31">
         <v>2016</v>
       </c>
-      <c r="H3" s="34"/>
-[...2 lines deleted...]
-      <c r="K3" s="34">
+      <c r="H3" s="31"/>
+      <c r="I3" s="31"/>
+      <c r="J3" s="31"/>
+      <c r="K3" s="31">
         <v>2017</v>
       </c>
-      <c r="L3" s="34"/>
-[...2 lines deleted...]
-      <c r="O3" s="34">
+      <c r="L3" s="31"/>
+      <c r="M3" s="31"/>
+      <c r="N3" s="31"/>
+      <c r="O3" s="31">
         <v>2018</v>
       </c>
-      <c r="P3" s="34"/>
-[...2 lines deleted...]
-      <c r="S3" s="34">
+      <c r="P3" s="31"/>
+      <c r="Q3" s="31"/>
+      <c r="R3" s="31"/>
+      <c r="S3" s="31">
         <v>2019</v>
       </c>
-      <c r="T3" s="34"/>
-[...2 lines deleted...]
-      <c r="W3" s="34">
+      <c r="T3" s="31"/>
+      <c r="U3" s="31"/>
+      <c r="V3" s="31"/>
+      <c r="W3" s="31">
         <v>2020</v>
       </c>
-      <c r="X3" s="34"/>
-[...2 lines deleted...]
-      <c r="AA3" s="36">
+      <c r="X3" s="31"/>
+      <c r="Y3" s="31"/>
+      <c r="Z3" s="31"/>
+      <c r="AA3" s="33">
         <v>2021</v>
       </c>
-      <c r="AB3" s="34"/>
-[...2 lines deleted...]
-      <c r="AE3" s="36">
+      <c r="AB3" s="31"/>
+      <c r="AC3" s="31"/>
+      <c r="AD3" s="31"/>
+      <c r="AE3" s="33">
         <v>2022</v>
       </c>
-      <c r="AF3" s="34"/>
-[...2 lines deleted...]
-      <c r="AI3" s="29">
+      <c r="AF3" s="31"/>
+      <c r="AG3" s="31"/>
+      <c r="AH3" s="31"/>
+      <c r="AI3" s="26">
         <v>2023</v>
       </c>
-      <c r="AJ3" s="30"/>
-[...2 lines deleted...]
-      <c r="AM3" s="29">
+      <c r="AJ3" s="27"/>
+      <c r="AK3" s="27"/>
+      <c r="AL3" s="28"/>
+      <c r="AM3" s="26">
         <v>2024</v>
       </c>
-      <c r="AN3" s="30"/>
-[...2 lines deleted...]
-      <c r="AQ3" s="29" t="s">
+      <c r="AN3" s="27"/>
+      <c r="AO3" s="27"/>
+      <c r="AP3" s="28"/>
+      <c r="AQ3" s="26">
+        <v>2025</v>
+      </c>
+      <c r="AR3" s="27"/>
+      <c r="AS3" s="27"/>
+      <c r="AT3" s="28"/>
+      <c r="AU3" s="26" t="s">
         <v>278</v>
       </c>
-      <c r="AR3" s="30"/>
-[...7 lines deleted...]
-      <c r="AX3" s="31"/>
+      <c r="AV3" s="27"/>
+      <c r="AW3" s="27"/>
+      <c r="AX3" s="28"/>
     </row>
     <row r="4" spans="1:50">
-      <c r="A4" s="39"/>
-[...5 lines deleted...]
-      <c r="E4" s="36" t="s">
+      <c r="A4" s="36"/>
+      <c r="B4" s="36"/>
+      <c r="C4" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="33"/>
+      <c r="E4" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="F4" s="36"/>
-[...4 lines deleted...]
-      <c r="I4" s="36" t="s">
+      <c r="F4" s="33"/>
+      <c r="G4" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="H4" s="33"/>
+      <c r="I4" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="J4" s="36"/>
-[...4 lines deleted...]
-      <c r="M4" s="36" t="s">
+      <c r="J4" s="33"/>
+      <c r="K4" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="L4" s="33"/>
+      <c r="M4" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="N4" s="36"/>
-[...4 lines deleted...]
-      <c r="Q4" s="35" t="s">
+      <c r="N4" s="33"/>
+      <c r="O4" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="P4" s="32"/>
+      <c r="Q4" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="R4" s="35"/>
-[...4 lines deleted...]
-      <c r="U4" s="35" t="s">
+      <c r="R4" s="32"/>
+      <c r="S4" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="T4" s="32"/>
+      <c r="U4" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="V4" s="35"/>
-[...4 lines deleted...]
-      <c r="Y4" s="35" t="s">
+      <c r="V4" s="32"/>
+      <c r="W4" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="X4" s="32"/>
+      <c r="Y4" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="Z4" s="35"/>
-[...4 lines deleted...]
-      <c r="AC4" s="35" t="s">
+      <c r="Z4" s="32"/>
+      <c r="AA4" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB4" s="32"/>
+      <c r="AC4" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="AD4" s="35"/>
-[...4 lines deleted...]
-      <c r="AG4" s="42" t="s">
+      <c r="AD4" s="32"/>
+      <c r="AE4" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF4" s="39"/>
+      <c r="AG4" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="AH4" s="42"/>
-[...4 lines deleted...]
-      <c r="AK4" s="32" t="s">
+      <c r="AH4" s="39"/>
+      <c r="AI4" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ4" s="30"/>
+      <c r="AK4" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="AL4" s="33"/>
-[...4 lines deleted...]
-      <c r="AO4" s="32" t="s">
+      <c r="AL4" s="30"/>
+      <c r="AM4" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN4" s="30"/>
+      <c r="AO4" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="AP4" s="33"/>
-[...4 lines deleted...]
-      <c r="AS4" s="32" t="s">
+      <c r="AP4" s="30"/>
+      <c r="AQ4" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR4" s="30"/>
+      <c r="AS4" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="AT4" s="33"/>
-[...4 lines deleted...]
-      <c r="AW4" s="32" t="s">
+      <c r="AT4" s="30"/>
+      <c r="AU4" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV4" s="30"/>
+      <c r="AW4" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="AX4" s="33"/>
+      <c r="AX4" s="30"/>
     </row>
     <row r="5" spans="1:50" ht="22.5">
-      <c r="A5" s="40"/>
-      <c r="B5" s="40"/>
+      <c r="A5" s="37"/>
+      <c r="B5" s="37"/>
       <c r="C5" s="6" t="s">
         <v>274</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>275</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>274</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>275</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>274</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>275</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>274</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>275</v>
       </c>
       <c r="K5" s="6" t="s">
@@ -2722,73 +2725,73 @@
       </c>
       <c r="AI6" s="19">
         <v>29862.96415</v>
       </c>
       <c r="AJ6" s="19">
         <v>7562.6645300000009</v>
       </c>
       <c r="AK6" s="19">
         <v>72289.103709999996</v>
       </c>
       <c r="AL6" s="19">
         <v>57137.697719999996</v>
       </c>
       <c r="AM6" s="10">
         <v>90010.59792</v>
       </c>
       <c r="AN6" s="10">
         <v>11935.823390000003</v>
       </c>
       <c r="AO6" s="10">
         <v>98952.511280000035</v>
       </c>
       <c r="AP6" s="24">
         <v>84189.179399999994</v>
       </c>
-      <c r="AQ6" s="10">
-[...21 lines deleted...]
-        <v>28957.246789999997</v>
+      <c r="AQ6" s="40">
+        <v>105225.935</v>
+      </c>
+      <c r="AR6" s="40">
+        <v>17538.448180000007</v>
+      </c>
+      <c r="AS6" s="40">
+        <v>124075.63529999999</v>
+      </c>
+      <c r="AT6" s="40">
+        <v>98626.996239999993</v>
+      </c>
+      <c r="AU6" s="40">
+        <v>21222.09852</v>
+      </c>
+      <c r="AV6" s="40">
+        <v>4528.0489899999993</v>
+      </c>
+      <c r="AW6" s="40">
+        <v>47197.43082999999</v>
+      </c>
+      <c r="AX6" s="40">
+        <v>44123.20435</v>
       </c>
     </row>
     <row r="7" spans="1:50" ht="22.5">
       <c r="A7" s="20" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="22" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="7">
         <v>0</v>
       </c>
       <c r="D7" s="7">
         <v>0</v>
       </c>
       <c r="E7" s="7">
         <v>18.989999999999998</v>
       </c>
       <c r="F7" s="7">
         <v>74.612319999999997</v>
       </c>
       <c r="G7" s="9">
         <v>285.04899999999998</v>
       </c>
       <c r="H7" s="9">
@@ -2874,72 +2877,72 @@
       </c>
       <c r="AI7" s="17">
         <v>250.16138000000001</v>
       </c>
       <c r="AJ7" s="17">
         <v>1315.8548800000001</v>
       </c>
       <c r="AK7" s="17">
         <v>0</v>
       </c>
       <c r="AL7" s="17">
         <v>0</v>
       </c>
       <c r="AM7" s="24">
         <v>158.59119999999999</v>
       </c>
       <c r="AN7" s="24">
         <v>705.37356999999997</v>
       </c>
       <c r="AO7" s="24">
         <v>0</v>
       </c>
       <c r="AP7" s="24">
         <v>0</v>
       </c>
-      <c r="AQ7" s="24">
-[...20 lines deleted...]
-      <c r="AX7" s="27">
+      <c r="AQ7" s="40">
+        <v>264.66500000000002</v>
+      </c>
+      <c r="AR7" s="40">
+        <v>554.16499999999996</v>
+      </c>
+      <c r="AS7" s="40">
+        <v>0</v>
+      </c>
+      <c r="AT7" s="40">
+        <v>0</v>
+      </c>
+      <c r="AU7" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV7" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW7" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX7" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:50">
       <c r="A8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="22" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="7">
         <v>0</v>
       </c>
       <c r="D8" s="7">
         <v>0</v>
       </c>
       <c r="E8" s="7">
         <v>125.02500000000001</v>
       </c>
       <c r="F8" s="7">
         <v>388.06079999999997</v>
       </c>
       <c r="G8" s="12" t="s">
         <v>272</v>
       </c>
@@ -3026,72 +3029,72 @@
       </c>
       <c r="AI8" s="17">
         <v>0</v>
       </c>
       <c r="AJ8" s="17">
         <v>0</v>
       </c>
       <c r="AK8" s="17">
         <v>0</v>
       </c>
       <c r="AL8" s="17">
         <v>0</v>
       </c>
       <c r="AM8" s="24">
         <v>9.0239999999999991</v>
       </c>
       <c r="AN8" s="24">
         <v>26.003</v>
       </c>
       <c r="AO8" s="24">
         <v>25.355</v>
       </c>
       <c r="AP8" s="24">
         <v>35.252000000000002</v>
       </c>
-      <c r="AQ8" s="24">
-[...20 lines deleted...]
-      <c r="AX8" s="27">
+      <c r="AQ8" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR8" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS8" s="40">
+        <v>0</v>
+      </c>
+      <c r="AT8" s="40">
+        <v>0</v>
+      </c>
+      <c r="AU8" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV8" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW8" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX8" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:50" ht="22.5">
       <c r="A9" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="22" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E9" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F9" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G9" s="12" t="s">
         <v>272</v>
       </c>
@@ -3178,72 +3181,72 @@
       </c>
       <c r="AI9" s="17">
         <v>0</v>
       </c>
       <c r="AJ9" s="17">
         <v>0</v>
       </c>
       <c r="AK9" s="17">
         <v>0</v>
       </c>
       <c r="AL9" s="17">
         <v>0</v>
       </c>
       <c r="AM9" s="24">
         <v>0</v>
       </c>
       <c r="AN9" s="24">
         <v>0</v>
       </c>
       <c r="AO9" s="24">
         <v>0</v>
       </c>
       <c r="AP9" s="24">
         <v>0</v>
       </c>
-      <c r="AQ9" s="24">
-[...20 lines deleted...]
-      <c r="AX9" s="27">
+      <c r="AQ9" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR9" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS9" s="40">
+        <v>0</v>
+      </c>
+      <c r="AT9" s="40">
+        <v>0</v>
+      </c>
+      <c r="AU9" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV9" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW9" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX9" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:50" ht="22.5">
       <c r="A10" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="22" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D10" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E10" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F10" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G10" s="12" t="s">
         <v>272</v>
       </c>
@@ -3330,72 +3333,72 @@
       </c>
       <c r="AI10" s="17">
         <v>3.8</v>
       </c>
       <c r="AJ10" s="17">
         <v>2.5419999999999998</v>
       </c>
       <c r="AK10" s="17">
         <v>0</v>
       </c>
       <c r="AL10" s="17">
         <v>0</v>
       </c>
       <c r="AM10" s="24">
         <v>155.33500000000001</v>
       </c>
       <c r="AN10" s="24">
         <v>281.94499999999999</v>
       </c>
       <c r="AO10" s="24">
         <v>0</v>
       </c>
       <c r="AP10" s="24">
         <v>0</v>
       </c>
-      <c r="AQ10" s="24">
-[...20 lines deleted...]
-      <c r="AX10" s="27">
+      <c r="AQ10" s="40">
+        <v>394.82600000000002</v>
+      </c>
+      <c r="AR10" s="40">
+        <v>777.71799999999996</v>
+      </c>
+      <c r="AS10" s="40">
+        <v>0</v>
+      </c>
+      <c r="AT10" s="40">
+        <v>0</v>
+      </c>
+      <c r="AU10" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV10" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW10" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX10" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:50" ht="33.75">
       <c r="A11" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="22" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D11" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E11" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F11" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G11" s="9">
         <v>0.2</v>
       </c>
@@ -3482,72 +3485,72 @@
       </c>
       <c r="AI11" s="17">
         <v>0</v>
       </c>
       <c r="AJ11" s="17">
         <v>0</v>
       </c>
       <c r="AK11" s="17">
         <v>0</v>
       </c>
       <c r="AL11" s="17">
         <v>0</v>
       </c>
       <c r="AM11" s="24">
         <v>0</v>
       </c>
       <c r="AN11" s="24">
         <v>0</v>
       </c>
       <c r="AO11" s="24">
         <v>0</v>
       </c>
       <c r="AP11" s="24">
         <v>0</v>
       </c>
-      <c r="AQ11" s="24">
-[...20 lines deleted...]
-      <c r="AX11" s="27">
+      <c r="AQ11" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR11" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS11" s="40">
+        <v>0</v>
+      </c>
+      <c r="AT11" s="40">
+        <v>0</v>
+      </c>
+      <c r="AU11" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV11" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW11" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX11" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:50" ht="45">
       <c r="A12" s="20" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="22" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="7">
         <v>0</v>
       </c>
       <c r="D12" s="7">
         <v>0</v>
       </c>
       <c r="E12" s="7">
         <v>59.125</v>
       </c>
       <c r="F12" s="7">
         <v>7.0330000000000004</v>
       </c>
       <c r="G12" s="12" t="s">
         <v>272</v>
       </c>
@@ -3634,72 +3637,72 @@
       </c>
       <c r="AI12" s="17">
         <v>0</v>
       </c>
       <c r="AJ12" s="17">
         <v>0</v>
       </c>
       <c r="AK12" s="17">
         <v>0</v>
       </c>
       <c r="AL12" s="17">
         <v>0</v>
       </c>
       <c r="AM12" s="24">
         <v>0.67300000000000004</v>
       </c>
       <c r="AN12" s="24">
         <v>0.72699999999999998</v>
       </c>
       <c r="AO12" s="24">
         <v>0</v>
       </c>
       <c r="AP12" s="24">
         <v>0</v>
       </c>
-      <c r="AQ12" s="24">
-[...20 lines deleted...]
-      <c r="AX12" s="27">
+      <c r="AQ12" s="40">
+        <v>175.77</v>
+      </c>
+      <c r="AR12" s="40">
+        <v>58.992699999999999</v>
+      </c>
+      <c r="AS12" s="40">
+        <v>0</v>
+      </c>
+      <c r="AT12" s="40">
+        <v>0</v>
+      </c>
+      <c r="AU12" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV12" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW12" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX12" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:50" ht="35.25" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="22" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="7">
         <v>0</v>
       </c>
       <c r="D13" s="7">
         <v>0</v>
       </c>
       <c r="E13" s="7">
         <v>5004.357</v>
       </c>
       <c r="F13" s="7">
         <v>5080.1628700000001</v>
       </c>
       <c r="G13" s="9">
         <v>0</v>
       </c>
@@ -3786,73 +3789,73 @@
       </c>
       <c r="AI13" s="17">
         <v>662.97</v>
       </c>
       <c r="AJ13" s="17">
         <v>1004.6712199999999</v>
       </c>
       <c r="AK13" s="17">
         <v>14087.56588</v>
       </c>
       <c r="AL13" s="17">
         <v>9620.3625599999996</v>
       </c>
       <c r="AM13" s="24">
         <v>1437.3974000000001</v>
       </c>
       <c r="AN13" s="24">
         <v>1844.2902099999999</v>
       </c>
       <c r="AO13" s="24">
         <v>17606.96328</v>
       </c>
       <c r="AP13" s="24">
         <v>12955.40566</v>
       </c>
-      <c r="AQ13" s="24">
-[...5 lines deleted...]
-      <c r="AS13" s="24">
+      <c r="AQ13" s="40">
+        <v>2240.0720000000001</v>
+      </c>
+      <c r="AR13" s="40">
+        <v>3369.5729999999999</v>
+      </c>
+      <c r="AS13" s="40">
         <v>24501.915359999999</v>
       </c>
-      <c r="AT13" s="24">
+      <c r="AT13" s="40">
         <v>18802.71168</v>
       </c>
-      <c r="AU13" s="27">
-[...9 lines deleted...]
-        <v>7883.0885900000003</v>
+      <c r="AU13" s="40">
+        <v>706.54899999999998</v>
+      </c>
+      <c r="AV13" s="40">
+        <v>1400.7570000000001</v>
+      </c>
+      <c r="AW13" s="40">
+        <v>11547.16654</v>
+      </c>
+      <c r="AX13" s="40">
+        <v>11363.98381</v>
       </c>
     </row>
     <row r="14" spans="1:50" ht="33.75">
       <c r="A14" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D14" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E14" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F14" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G14" s="9">
         <v>0</v>
       </c>
       <c r="H14" s="9">
@@ -3938,72 +3941,72 @@
       </c>
       <c r="AI14" s="17">
         <v>0</v>
       </c>
       <c r="AJ14" s="17">
         <v>0</v>
       </c>
       <c r="AK14" s="17">
         <v>0</v>
       </c>
       <c r="AL14" s="17">
         <v>0</v>
       </c>
       <c r="AM14" s="24">
         <v>0</v>
       </c>
       <c r="AN14" s="24">
         <v>0</v>
       </c>
       <c r="AO14" s="24">
         <v>0</v>
       </c>
       <c r="AP14" s="24">
         <v>0</v>
       </c>
-      <c r="AQ14" s="24">
-[...20 lines deleted...]
-      <c r="AX14" s="27">
+      <c r="AQ14" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR14" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS14" s="40">
+        <v>0</v>
+      </c>
+      <c r="AT14" s="40">
+        <v>0</v>
+      </c>
+      <c r="AU14" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV14" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW14" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX14" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:50" ht="62.25" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D15" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E15" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F15" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G15" s="12" t="s">
         <v>272</v>
       </c>
@@ -4090,72 +4093,72 @@
       </c>
       <c r="AI15" s="17">
         <v>0</v>
       </c>
       <c r="AJ15" s="17">
         <v>0</v>
       </c>
       <c r="AK15" s="17">
         <v>0</v>
       </c>
       <c r="AL15" s="17">
         <v>0</v>
       </c>
       <c r="AM15" s="24">
         <v>0</v>
       </c>
       <c r="AN15" s="24">
         <v>0</v>
       </c>
       <c r="AO15" s="24">
         <v>0</v>
       </c>
       <c r="AP15" s="24">
         <v>0</v>
       </c>
-      <c r="AQ15" s="24">
-[...20 lines deleted...]
-      <c r="AX15" s="27">
+      <c r="AQ15" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR15" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS15" s="40">
+        <v>0</v>
+      </c>
+      <c r="AT15" s="40">
+        <v>0</v>
+      </c>
+      <c r="AU15" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV15" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW15" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX15" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:50" ht="48.75" customHeight="1">
       <c r="A16" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="22" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D16" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E16" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F16" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G16" s="9">
         <v>0.99</v>
       </c>
@@ -4242,72 +4245,72 @@
       </c>
       <c r="AI16" s="17">
         <v>0</v>
       </c>
       <c r="AJ16" s="17">
         <v>0</v>
       </c>
       <c r="AK16" s="17">
         <v>65.239999999999995</v>
       </c>
       <c r="AL16" s="17">
         <v>3.746</v>
       </c>
       <c r="AM16" s="24">
         <v>0</v>
       </c>
       <c r="AN16" s="24">
         <v>0</v>
       </c>
       <c r="AO16" s="24">
         <v>0</v>
       </c>
       <c r="AP16" s="24">
         <v>0</v>
       </c>
-      <c r="AQ16" s="24">
-[...20 lines deleted...]
-      <c r="AX16" s="27">
+      <c r="AQ16" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR16" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS16" s="40">
+        <v>0</v>
+      </c>
+      <c r="AT16" s="40">
+        <v>0</v>
+      </c>
+      <c r="AU16" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV16" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW16" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX16" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:50">
       <c r="A17" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="7">
         <v>0.06</v>
       </c>
       <c r="D17" s="7">
         <v>3.0369999999999999</v>
       </c>
       <c r="E17" s="7">
         <v>0</v>
       </c>
       <c r="F17" s="7">
         <v>0</v>
       </c>
       <c r="G17" s="12" t="s">
         <v>272</v>
       </c>
@@ -4394,72 +4397,72 @@
       </c>
       <c r="AI17" s="17">
         <v>0</v>
       </c>
       <c r="AJ17" s="17">
         <v>0</v>
       </c>
       <c r="AK17" s="17">
         <v>0</v>
       </c>
       <c r="AL17" s="17">
         <v>0</v>
       </c>
       <c r="AM17" s="24">
         <v>0</v>
       </c>
       <c r="AN17" s="24">
         <v>0</v>
       </c>
       <c r="AO17" s="24">
         <v>0</v>
       </c>
       <c r="AP17" s="24">
         <v>0</v>
       </c>
-      <c r="AQ17" s="24">
-[...17 lines deleted...]
-      <c r="AW17" s="27">
+      <c r="AQ17" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR17" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS17" s="40">
+        <v>0</v>
+      </c>
+      <c r="AT17" s="40">
+        <v>0</v>
+      </c>
+      <c r="AU17" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV17" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW17" s="40">
         <v>0.3</v>
       </c>
-      <c r="AX17" s="27">
+      <c r="AX17" s="40">
         <v>5.7368399999999999</v>
       </c>
     </row>
     <row r="18" spans="1:50" ht="33.75">
       <c r="A18" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="22" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D18" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E18" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F18" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G18" s="9">
         <v>0</v>
       </c>
@@ -4546,72 +4549,72 @@
       </c>
       <c r="AI18" s="17">
         <v>1</v>
       </c>
       <c r="AJ18" s="17">
         <v>6.6440000000000001</v>
       </c>
       <c r="AK18" s="17">
         <v>120.88800000000001</v>
       </c>
       <c r="AL18" s="17">
         <v>40.630899999999997</v>
       </c>
       <c r="AM18" s="24">
         <v>0</v>
       </c>
       <c r="AN18" s="24">
         <v>0</v>
       </c>
       <c r="AO18" s="24">
         <v>18.949000000000002</v>
       </c>
       <c r="AP18" s="24">
         <v>6.0220000000000002</v>
       </c>
-      <c r="AQ18" s="24">
-[...5 lines deleted...]
-      <c r="AS18" s="24">
+      <c r="AQ18" s="40">
+        <v>3.4529999999999998</v>
+      </c>
+      <c r="AR18" s="40">
+        <v>18.299700000000001</v>
+      </c>
+      <c r="AS18" s="40">
         <v>10</v>
       </c>
-      <c r="AT18" s="24">
+      <c r="AT18" s="40">
         <v>4.41</v>
       </c>
-      <c r="AU18" s="27">
-[...8 lines deleted...]
-      <c r="AX18" s="27">
+      <c r="AU18" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV18" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW18" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX18" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:50" ht="33.75">
       <c r="A19" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="22" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D19" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E19" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F19" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G19" s="12" t="s">
         <v>272</v>
       </c>
@@ -4698,73 +4701,73 @@
       </c>
       <c r="AI19" s="17">
         <v>14.9</v>
       </c>
       <c r="AJ19" s="17">
         <v>51.215000000000003</v>
       </c>
       <c r="AK19" s="17">
         <v>156.941</v>
       </c>
       <c r="AL19" s="17">
         <v>121.96194</v>
       </c>
       <c r="AM19" s="24">
         <v>39.235999999999997</v>
       </c>
       <c r="AN19" s="24">
         <v>30.122</v>
       </c>
       <c r="AO19" s="24">
         <v>679.83100000000002</v>
       </c>
       <c r="AP19" s="24">
         <v>399.62347999999997</v>
       </c>
-      <c r="AQ19" s="24">
+      <c r="AQ19" s="40">
         <v>25.894300000000001</v>
       </c>
-      <c r="AR19" s="24">
+      <c r="AR19" s="40">
         <v>66.349000000000004</v>
       </c>
-      <c r="AS19" s="24">
-[...15 lines deleted...]
-        <v>56.683100000000003</v>
+      <c r="AS19" s="40">
+        <v>451.9074</v>
+      </c>
+      <c r="AT19" s="40">
+        <v>327.81796000000003</v>
+      </c>
+      <c r="AU19" s="40">
+        <v>7.9</v>
+      </c>
+      <c r="AV19" s="40">
+        <v>3.7929900000000001</v>
+      </c>
+      <c r="AW19" s="40">
+        <v>69.426000000000002</v>
+      </c>
+      <c r="AX19" s="40">
+        <v>105.01848</v>
       </c>
     </row>
     <row r="20" spans="1:50" ht="22.5">
       <c r="A20" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D20" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F20" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G20" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H20" s="12" t="s">
@@ -4850,72 +4853,72 @@
       </c>
       <c r="AI20" s="17">
         <v>0</v>
       </c>
       <c r="AJ20" s="17">
         <v>0</v>
       </c>
       <c r="AK20" s="17">
         <v>0.91722000000000004</v>
       </c>
       <c r="AL20" s="17">
         <v>5.1476300000000004</v>
       </c>
       <c r="AM20" s="24">
         <v>18</v>
       </c>
       <c r="AN20" s="24">
         <v>11.077999999999999</v>
       </c>
       <c r="AO20" s="24">
         <v>2.0525000000000002</v>
       </c>
       <c r="AP20" s="24">
         <v>4.2424499999999998</v>
       </c>
-      <c r="AQ20" s="24">
-[...20 lines deleted...]
-      <c r="AX20" s="27">
+      <c r="AQ20" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR20" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS20" s="40">
+        <v>0</v>
+      </c>
+      <c r="AT20" s="40">
+        <v>0</v>
+      </c>
+      <c r="AU20" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV20" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW20" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX20" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:50" ht="45">
       <c r="A21" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="22" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D21" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E21" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F21" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G21" s="12" t="s">
         <v>272</v>
       </c>
@@ -5002,73 +5005,73 @@
       </c>
       <c r="AI21" s="17">
         <v>18.600000000000001</v>
       </c>
       <c r="AJ21" s="17">
         <v>70.224000000000004</v>
       </c>
       <c r="AK21" s="17">
         <v>90.066689999999994</v>
       </c>
       <c r="AL21" s="17">
         <v>36.782089999999997</v>
       </c>
       <c r="AM21" s="24">
         <v>14.8</v>
       </c>
       <c r="AN21" s="24">
         <v>62.723999999999997</v>
       </c>
       <c r="AO21" s="24">
         <v>11.29748</v>
       </c>
       <c r="AP21" s="24">
         <v>40.820799999999998</v>
       </c>
-      <c r="AQ21" s="24">
+      <c r="AQ21" s="40">
         <v>1.2</v>
       </c>
-      <c r="AR21" s="24">
+      <c r="AR21" s="40">
         <v>4.4779999999999998</v>
       </c>
-      <c r="AS21" s="24">
+      <c r="AS21" s="40">
         <v>2.05382</v>
       </c>
-      <c r="AT21" s="24">
+      <c r="AT21" s="40">
         <v>27.64677</v>
       </c>
-      <c r="AU21" s="27">
-[...9 lines deleted...]
-        <v>6.2328799999999998</v>
+      <c r="AU21" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV21" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW21" s="40">
+        <v>0.72919</v>
+      </c>
+      <c r="AX21" s="40">
+        <v>9.7405500000000007</v>
       </c>
     </row>
     <row r="22" spans="1:50" ht="78.75">
       <c r="A22" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B22" s="22" t="s">
         <v>33</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D22" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E22" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F22" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G22" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H22" s="12" t="s">
@@ -5154,72 +5157,72 @@
       </c>
       <c r="AI22" s="17">
         <v>0</v>
       </c>
       <c r="AJ22" s="17">
         <v>0</v>
       </c>
       <c r="AK22" s="17">
         <v>0.23654</v>
       </c>
       <c r="AL22" s="17">
         <v>1.80396</v>
       </c>
       <c r="AM22" s="24">
         <v>0</v>
       </c>
       <c r="AN22" s="24">
         <v>0</v>
       </c>
       <c r="AO22" s="24">
         <v>0</v>
       </c>
       <c r="AP22" s="24">
         <v>0</v>
       </c>
-      <c r="AQ22" s="24">
-[...20 lines deleted...]
-      <c r="AX22" s="27">
+      <c r="AQ22" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR22" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS22" s="40">
+        <v>0</v>
+      </c>
+      <c r="AT22" s="40">
+        <v>0</v>
+      </c>
+      <c r="AU22" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV22" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW22" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX22" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:50" ht="78.75">
       <c r="A23" s="20" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="22" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D23" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E23" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F23" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G23" s="12" t="s">
         <v>272</v>
       </c>
@@ -5306,73 +5309,73 @@
       </c>
       <c r="AI23" s="17">
         <v>0</v>
       </c>
       <c r="AJ23" s="17">
         <v>0</v>
       </c>
       <c r="AK23" s="17">
         <v>0.29157</v>
       </c>
       <c r="AL23" s="17">
         <v>3.2155200000000002</v>
       </c>
       <c r="AM23" s="24">
         <v>0</v>
       </c>
       <c r="AN23" s="24">
         <v>0</v>
       </c>
       <c r="AO23" s="24">
         <v>0.31725999999999999</v>
       </c>
       <c r="AP23" s="24">
         <v>3.78057</v>
       </c>
-      <c r="AQ23" s="24">
-[...5 lines deleted...]
-      <c r="AS23" s="24">
+      <c r="AQ23" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR23" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS23" s="40">
         <v>0.39273000000000002</v>
       </c>
-      <c r="AT23" s="24">
+      <c r="AT23" s="40">
         <v>6.1688200000000002</v>
       </c>
-      <c r="AU23" s="27">
-[...9 lines deleted...]
-        <v>2.1109300000000002</v>
+      <c r="AU23" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV23" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW23" s="40">
+        <v>0.23576</v>
+      </c>
+      <c r="AX23" s="40">
+        <v>4.4041899999999998</v>
       </c>
     </row>
     <row r="24" spans="1:50" ht="78.75">
       <c r="A24" s="20" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="22" t="s">
         <v>37</v>
       </c>
       <c r="C24" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D24" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E24" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F24" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G24" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H24" s="12" t="s">
@@ -5458,72 +5461,72 @@
       </c>
       <c r="AI24" s="17">
         <v>0</v>
       </c>
       <c r="AJ24" s="17">
         <v>0</v>
       </c>
       <c r="AK24" s="17">
         <v>0</v>
       </c>
       <c r="AL24" s="17">
         <v>0</v>
       </c>
       <c r="AM24" s="24">
         <v>0</v>
       </c>
       <c r="AN24" s="24">
         <v>0</v>
       </c>
       <c r="AO24" s="24">
         <v>0</v>
       </c>
       <c r="AP24" s="24">
         <v>0</v>
       </c>
-      <c r="AQ24" s="24">
-[...20 lines deleted...]
-      <c r="AX24" s="27">
+      <c r="AQ24" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR24" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS24" s="40">
+        <v>0</v>
+      </c>
+      <c r="AT24" s="40">
+        <v>0</v>
+      </c>
+      <c r="AU24" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV24" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW24" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX24" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:50" ht="33.75">
       <c r="A25" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="22" t="s">
         <v>39</v>
       </c>
       <c r="C25" s="7">
         <v>0</v>
       </c>
       <c r="D25" s="7">
         <v>0</v>
       </c>
       <c r="E25" s="7">
         <v>1080.6769999999999</v>
       </c>
       <c r="F25" s="7">
         <v>428.82713999999999</v>
       </c>
       <c r="G25" s="9">
         <v>0</v>
       </c>
@@ -5610,73 +5613,73 @@
       </c>
       <c r="AI25" s="17">
         <v>0</v>
       </c>
       <c r="AJ25" s="17">
         <v>0</v>
       </c>
       <c r="AK25" s="17">
         <v>7164.84</v>
       </c>
       <c r="AL25" s="17">
         <v>3907.0976300000002</v>
       </c>
       <c r="AM25" s="24">
         <v>0</v>
       </c>
       <c r="AN25" s="24">
         <v>0</v>
       </c>
       <c r="AO25" s="24">
         <v>5578.3912799999998</v>
       </c>
       <c r="AP25" s="24">
         <v>3459.8631099999998</v>
       </c>
-      <c r="AQ25" s="24">
-[...21 lines deleted...]
-        <v>2107.2998499999999</v>
+      <c r="AQ25" s="40">
+        <v>0.59199999999999997</v>
+      </c>
+      <c r="AR25" s="40">
+        <v>1.6756</v>
+      </c>
+      <c r="AS25" s="40">
+        <v>10472.481599999999</v>
+      </c>
+      <c r="AT25" s="40">
+        <v>6097.5389599999999</v>
+      </c>
+      <c r="AU25" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV25" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW25" s="40">
+        <v>3508.317</v>
+      </c>
+      <c r="AX25" s="40">
+        <v>3053.8702499999999</v>
       </c>
     </row>
     <row r="26" spans="1:50" ht="33.75">
       <c r="A26" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="22" t="s">
         <v>41</v>
       </c>
       <c r="C26" s="7">
         <v>0</v>
       </c>
       <c r="D26" s="7">
         <v>0</v>
       </c>
       <c r="E26" s="7">
         <v>144.16149999999999</v>
       </c>
       <c r="F26" s="7">
         <v>111.62034</v>
       </c>
       <c r="G26" s="9">
         <v>0</v>
       </c>
       <c r="H26" s="9">
@@ -5762,73 +5765,73 @@
       </c>
       <c r="AI26" s="17">
         <v>0</v>
       </c>
       <c r="AJ26" s="17">
         <v>0</v>
       </c>
       <c r="AK26" s="17">
         <v>561.15679999999998</v>
       </c>
       <c r="AL26" s="17">
         <v>993.63091999999995</v>
       </c>
       <c r="AM26" s="24">
         <v>19</v>
       </c>
       <c r="AN26" s="24">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AO26" s="24">
         <v>965.11860000000001</v>
       </c>
       <c r="AP26" s="24">
         <v>2522.12273</v>
       </c>
-      <c r="AQ26" s="24">
-[...11 lines deleted...]
-      <c r="AU26" s="27">
+      <c r="AQ26" s="40">
+        <v>15.826000000000001</v>
+      </c>
+      <c r="AR26" s="40">
+        <v>1.8146</v>
+      </c>
+      <c r="AS26" s="40">
+        <v>2787.6750000000002</v>
+      </c>
+      <c r="AT26" s="40">
+        <v>3061.5521699999999</v>
+      </c>
+      <c r="AU26" s="40">
         <v>6</v>
       </c>
-      <c r="AV26" s="27">
+      <c r="AV26" s="40">
         <v>3.5999999999999997E-2</v>
       </c>
-      <c r="AW26" s="27">
-[...3 lines deleted...]
-        <v>1166.6568400000001</v>
+      <c r="AW26" s="40">
+        <v>1380.6322399999999</v>
+      </c>
+      <c r="AX26" s="40">
+        <v>1996.76377</v>
       </c>
     </row>
     <row r="27" spans="1:50" ht="94.5" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="22" t="s">
         <v>43</v>
       </c>
       <c r="C27" s="7">
         <v>0</v>
       </c>
       <c r="D27" s="7">
         <v>0</v>
       </c>
       <c r="E27" s="7">
         <v>1069.713</v>
       </c>
       <c r="F27" s="7">
         <v>682.58594000000005</v>
       </c>
       <c r="G27" s="9">
         <v>0</v>
       </c>
       <c r="H27" s="9">
@@ -5914,73 +5917,73 @@
       </c>
       <c r="AI27" s="17">
         <v>0</v>
       </c>
       <c r="AJ27" s="17">
         <v>0</v>
       </c>
       <c r="AK27" s="17">
         <v>11118.77642</v>
       </c>
       <c r="AL27" s="17">
         <v>8189.5753999999997</v>
       </c>
       <c r="AM27" s="24">
         <v>0</v>
       </c>
       <c r="AN27" s="24">
         <v>0</v>
       </c>
       <c r="AO27" s="24">
         <v>9435.9097399999991</v>
       </c>
       <c r="AP27" s="24">
         <v>7055.1902700000001</v>
       </c>
-      <c r="AQ27" s="24">
-[...21 lines deleted...]
-        <v>3338.34899</v>
+      <c r="AQ27" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR27" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS27" s="40">
+        <v>10316.874330000001</v>
+      </c>
+      <c r="AT27" s="40">
+        <v>8084.52934</v>
+      </c>
+      <c r="AU27" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV27" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW27" s="40">
+        <v>5557.2889999999998</v>
+      </c>
+      <c r="AX27" s="40">
+        <v>4973.3058700000001</v>
       </c>
     </row>
     <row r="28" spans="1:50" ht="78.75">
       <c r="A28" s="20" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="22" t="s">
         <v>45</v>
       </c>
       <c r="C28" s="7">
         <v>15</v>
       </c>
       <c r="D28" s="7">
         <v>10.93629</v>
       </c>
       <c r="E28" s="7">
         <v>148</v>
       </c>
       <c r="F28" s="7">
         <v>82.561790000000002</v>
       </c>
       <c r="G28" s="9">
         <v>0</v>
       </c>
       <c r="H28" s="9">
@@ -6066,73 +6069,73 @@
       </c>
       <c r="AI28" s="17">
         <v>0</v>
       </c>
       <c r="AJ28" s="17">
         <v>0</v>
       </c>
       <c r="AK28" s="17">
         <v>47.118000000000002</v>
       </c>
       <c r="AL28" s="17">
         <v>21.462980000000002</v>
       </c>
       <c r="AM28" s="24">
         <v>27</v>
       </c>
       <c r="AN28" s="24">
         <v>0.12</v>
       </c>
       <c r="AO28" s="24">
         <v>4.2009999999999996</v>
       </c>
       <c r="AP28" s="24">
         <v>2.71021</v>
       </c>
-      <c r="AQ28" s="24">
-[...5 lines deleted...]
-      <c r="AS28" s="24">
+      <c r="AQ28" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR28" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS28" s="40">
         <v>0.41310000000000002</v>
       </c>
-      <c r="AT28" s="24">
+      <c r="AT28" s="40">
         <v>0.23796</v>
       </c>
-      <c r="AU28" s="27">
-[...9 lines deleted...]
-        <v>10.526999999999999</v>
+      <c r="AU28" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV28" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW28" s="40">
+        <v>35</v>
+      </c>
+      <c r="AX28" s="40">
+        <v>36.601399999999998</v>
       </c>
     </row>
     <row r="29" spans="1:50" ht="32.25" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>46</v>
       </c>
       <c r="B29" s="22" t="s">
         <v>47</v>
       </c>
       <c r="C29" s="7">
         <v>0</v>
       </c>
       <c r="D29" s="7">
         <v>0</v>
       </c>
       <c r="E29" s="7">
         <v>102.72499999999999</v>
       </c>
       <c r="F29" s="7">
         <v>345.11453999999998</v>
       </c>
       <c r="G29" s="9">
         <v>0</v>
       </c>
       <c r="H29" s="9">
@@ -6218,73 +6221,73 @@
       </c>
       <c r="AI29" s="17">
         <v>0</v>
       </c>
       <c r="AJ29" s="17">
         <v>0</v>
       </c>
       <c r="AK29" s="17">
         <v>321.49099999999999</v>
       </c>
       <c r="AL29" s="17">
         <v>1357.1394700000001</v>
       </c>
       <c r="AM29" s="24">
         <v>460</v>
       </c>
       <c r="AN29" s="24">
         <v>2631.576</v>
       </c>
       <c r="AO29" s="24">
         <v>809.41099999999994</v>
       </c>
       <c r="AP29" s="24">
         <v>3479.6372700000002</v>
       </c>
-      <c r="AQ29" s="24">
+      <c r="AQ29" s="40">
         <v>300</v>
       </c>
-      <c r="AR29" s="24">
+      <c r="AR29" s="40">
         <v>1600.027</v>
       </c>
-      <c r="AS29" s="24">
-[...15 lines deleted...]
-        <v>304.62240000000003</v>
+      <c r="AS29" s="40">
+        <v>618.45060000000001</v>
+      </c>
+      <c r="AT29" s="40">
+        <v>3724.9442399999998</v>
+      </c>
+      <c r="AU29" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV29" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW29" s="40">
+        <v>97.919399999999996</v>
+      </c>
+      <c r="AX29" s="40">
+        <v>358.63747000000001</v>
       </c>
     </row>
     <row r="30" spans="1:50">
       <c r="A30" s="20" t="s">
         <v>48</v>
       </c>
       <c r="B30" s="22" t="s">
         <v>49</v>
       </c>
       <c r="C30" s="7">
         <v>687.00300000000004</v>
       </c>
       <c r="D30" s="7">
         <v>1666.2175999999999</v>
       </c>
       <c r="E30" s="7">
         <v>429.1438</v>
       </c>
       <c r="F30" s="7">
         <v>352.88691</v>
       </c>
       <c r="G30" s="9">
         <v>14</v>
       </c>
       <c r="H30" s="9">
@@ -6370,73 +6373,73 @@
       </c>
       <c r="AI30" s="17">
         <v>241.19815</v>
       </c>
       <c r="AJ30" s="17">
         <v>1169.25629</v>
       </c>
       <c r="AK30" s="17">
         <v>687.07929999999999</v>
       </c>
       <c r="AL30" s="17">
         <v>1984.66157</v>
       </c>
       <c r="AM30" s="24">
         <v>160.947</v>
       </c>
       <c r="AN30" s="24">
         <v>694.68629999999996</v>
       </c>
       <c r="AO30" s="24">
         <v>2184.3004000000001</v>
       </c>
       <c r="AP30" s="24">
         <v>4071.7664500000001</v>
       </c>
-      <c r="AQ30" s="24">
-[...11 lines deleted...]
-      <c r="AU30" s="27">
+      <c r="AQ30" s="40">
+        <v>213.60924</v>
+      </c>
+      <c r="AR30" s="40">
+        <v>964.75013999999999</v>
+      </c>
+      <c r="AS30" s="40">
+        <v>2103.1541999999999</v>
+      </c>
+      <c r="AT30" s="40">
+        <v>5370.1005999999998</v>
+      </c>
+      <c r="AU30" s="40">
         <v>40.19755</v>
       </c>
-      <c r="AV30" s="27">
+      <c r="AV30" s="40">
         <v>208.95363</v>
       </c>
-      <c r="AW30" s="27">
-[...3 lines deleted...]
-        <v>1013.71619</v>
+      <c r="AW30" s="40">
+        <v>447.97899999999998</v>
+      </c>
+      <c r="AX30" s="40">
+        <v>1424.02846</v>
       </c>
     </row>
     <row r="31" spans="1:50" ht="22.5">
       <c r="A31" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B31" s="22" t="s">
         <v>51</v>
       </c>
       <c r="C31" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D31" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E31" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F31" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G31" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H31" s="12" t="s">
@@ -6522,72 +6525,72 @@
       </c>
       <c r="AI31" s="17">
         <v>277.16399999999999</v>
       </c>
       <c r="AJ31" s="17">
         <v>419.25700000000001</v>
       </c>
       <c r="AK31" s="17">
         <v>54.1</v>
       </c>
       <c r="AL31" s="17">
         <v>49.869</v>
       </c>
       <c r="AM31" s="24">
         <v>0</v>
       </c>
       <c r="AN31" s="24">
         <v>0</v>
       </c>
       <c r="AO31" s="24">
         <v>97.496200000000002</v>
       </c>
       <c r="AP31" s="24">
         <v>77.075999999999993</v>
       </c>
-      <c r="AQ31" s="24">
-[...5 lines deleted...]
-      <c r="AS31" s="24">
+      <c r="AQ31" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR31" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS31" s="40">
         <v>536.84</v>
       </c>
-      <c r="AT31" s="24">
+      <c r="AT31" s="40">
         <v>518.51826000000005</v>
       </c>
-      <c r="AU31" s="27">
-[...8 lines deleted...]
-      <c r="AX31" s="27">
+      <c r="AU31" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV31" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW31" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX31" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:50" ht="67.5">
       <c r="A32" s="20" t="s">
         <v>52</v>
       </c>
       <c r="B32" s="22" t="s">
         <v>53</v>
       </c>
       <c r="C32" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D32" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E32" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F32" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G32" s="9">
         <v>0</v>
       </c>
@@ -6674,73 +6677,73 @@
       </c>
       <c r="AI32" s="17">
         <v>0</v>
       </c>
       <c r="AJ32" s="17">
         <v>0</v>
       </c>
       <c r="AK32" s="17">
         <v>0</v>
       </c>
       <c r="AL32" s="17">
         <v>0</v>
       </c>
       <c r="AM32" s="24">
         <v>0</v>
       </c>
       <c r="AN32" s="24">
         <v>0</v>
       </c>
       <c r="AO32" s="24">
         <v>4.8</v>
       </c>
       <c r="AP32" s="24">
         <v>46.821669999999997</v>
       </c>
-      <c r="AQ32" s="24">
-[...5 lines deleted...]
-      <c r="AS32" s="24">
+      <c r="AQ32" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR32" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS32" s="40">
         <v>4</v>
       </c>
-      <c r="AT32" s="24">
+      <c r="AT32" s="40">
         <v>56.451999999999998</v>
       </c>
-      <c r="AU32" s="27">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="AU32" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV32" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW32" s="40">
+        <v>5</v>
+      </c>
+      <c r="AX32" s="40">
+        <v>60.587000000000003</v>
       </c>
     </row>
     <row r="33" spans="1:50">
       <c r="A33" s="20" t="s">
         <v>54</v>
       </c>
       <c r="B33" s="22" t="s">
         <v>55</v>
       </c>
       <c r="C33" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D33" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E33" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F33" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G33" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H33" s="12" t="s">
@@ -6826,72 +6829,72 @@
       </c>
       <c r="AI33" s="17">
         <v>0</v>
       </c>
       <c r="AJ33" s="17">
         <v>0</v>
       </c>
       <c r="AK33" s="17">
         <v>0</v>
       </c>
       <c r="AL33" s="17">
         <v>0</v>
       </c>
       <c r="AM33" s="24">
         <v>0</v>
       </c>
       <c r="AN33" s="24">
         <v>0</v>
       </c>
       <c r="AO33" s="24">
         <v>0</v>
       </c>
       <c r="AP33" s="24">
         <v>0</v>
       </c>
-      <c r="AQ33" s="24">
-[...20 lines deleted...]
-      <c r="AX33" s="27">
+      <c r="AQ33" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR33" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS33" s="40">
+        <v>0</v>
+      </c>
+      <c r="AT33" s="40">
+        <v>0</v>
+      </c>
+      <c r="AU33" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV33" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW33" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX33" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:50" ht="33.75">
       <c r="A34" s="20" t="s">
         <v>56</v>
       </c>
       <c r="B34" s="22" t="s">
         <v>57</v>
       </c>
       <c r="C34" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D34" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E34" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F34" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G34" s="12" t="s">
         <v>272</v>
       </c>
@@ -6978,72 +6981,72 @@
       </c>
       <c r="AI34" s="17">
         <v>0</v>
       </c>
       <c r="AJ34" s="17">
         <v>0</v>
       </c>
       <c r="AK34" s="17">
         <v>0</v>
       </c>
       <c r="AL34" s="17">
         <v>0</v>
       </c>
       <c r="AM34" s="24">
         <v>0</v>
       </c>
       <c r="AN34" s="24">
         <v>0</v>
       </c>
       <c r="AO34" s="24">
         <v>0</v>
       </c>
       <c r="AP34" s="24">
         <v>0</v>
       </c>
-      <c r="AQ34" s="24">
-[...20 lines deleted...]
-      <c r="AX34" s="27">
+      <c r="AQ34" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR34" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS34" s="40">
+        <v>0</v>
+      </c>
+      <c r="AT34" s="40">
+        <v>0</v>
+      </c>
+      <c r="AU34" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV34" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW34" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX34" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:50">
       <c r="A35" s="20" t="s">
         <v>58</v>
       </c>
       <c r="B35" s="22" t="s">
         <v>59</v>
       </c>
       <c r="C35" s="7">
         <v>0</v>
       </c>
       <c r="D35" s="7">
         <v>0</v>
       </c>
       <c r="E35" s="7">
         <v>2.1</v>
       </c>
       <c r="F35" s="7">
         <v>0.38423000000000002</v>
       </c>
       <c r="G35" s="9">
         <v>0</v>
       </c>
@@ -7130,73 +7133,73 @@
       </c>
       <c r="AI35" s="17">
         <v>64</v>
       </c>
       <c r="AJ35" s="17">
         <v>47.634</v>
       </c>
       <c r="AK35" s="17">
         <v>1853.491</v>
       </c>
       <c r="AL35" s="17">
         <v>132.78684999999999</v>
       </c>
       <c r="AM35" s="24">
         <v>0</v>
       </c>
       <c r="AN35" s="24">
         <v>0</v>
       </c>
       <c r="AO35" s="24">
         <v>524.01499999999999</v>
       </c>
       <c r="AP35" s="24">
         <v>48.064039999999999</v>
       </c>
-      <c r="AQ35" s="24">
+      <c r="AQ35" s="40">
         <v>43</v>
       </c>
-      <c r="AR35" s="24">
+      <c r="AR35" s="40">
         <v>6.1909999999999998</v>
       </c>
-      <c r="AS35" s="24">
-[...15 lines deleted...]
-        <v>9.2789999999999999</v>
+      <c r="AS35" s="40">
+        <v>1830.3620000000001</v>
+      </c>
+      <c r="AT35" s="40">
+        <v>383.88197000000002</v>
+      </c>
+      <c r="AU35" s="40">
+        <v>138.82</v>
+      </c>
+      <c r="AV35" s="40">
+        <v>7.4359999999999999</v>
+      </c>
+      <c r="AW35" s="40">
+        <v>244.9</v>
+      </c>
+      <c r="AX35" s="40">
+        <v>10.571</v>
       </c>
     </row>
     <row r="36" spans="1:50">
       <c r="A36" s="20" t="s">
         <v>60</v>
       </c>
       <c r="B36" s="22" t="s">
         <v>61</v>
       </c>
       <c r="C36" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D36" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E36" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F36" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G36" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H36" s="12" t="s">
@@ -7282,72 +7285,72 @@
       </c>
       <c r="AI36" s="17">
         <v>0</v>
       </c>
       <c r="AJ36" s="17">
         <v>0</v>
       </c>
       <c r="AK36" s="17">
         <v>35.42</v>
       </c>
       <c r="AL36" s="17">
         <v>9.6236300000000004</v>
       </c>
       <c r="AM36" s="24">
         <v>0</v>
       </c>
       <c r="AN36" s="24">
         <v>0</v>
       </c>
       <c r="AO36" s="24">
         <v>111.54</v>
       </c>
       <c r="AP36" s="24">
         <v>11.1684</v>
       </c>
-      <c r="AQ36" s="24">
-[...5 lines deleted...]
-      <c r="AS36" s="24">
+      <c r="AQ36" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR36" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS36" s="40">
         <v>4.7050000000000001</v>
       </c>
-      <c r="AT36" s="24">
+      <c r="AT36" s="40">
         <v>0.66200000000000003</v>
       </c>
-      <c r="AU36" s="27">
-[...8 lines deleted...]
-      <c r="AX36" s="27">
+      <c r="AU36" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV36" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW36" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX36" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:50" ht="33.75">
       <c r="A37" s="20" t="s">
         <v>62</v>
       </c>
       <c r="B37" s="22" t="s">
         <v>63</v>
       </c>
       <c r="C37" s="7">
         <v>1170</v>
       </c>
       <c r="D37" s="7">
         <v>138.46397999999999</v>
       </c>
       <c r="E37" s="7">
         <v>0</v>
       </c>
       <c r="F37" s="7">
         <v>0</v>
       </c>
       <c r="G37" s="9">
         <v>1716.9829999999999</v>
       </c>
@@ -7434,73 +7437,73 @@
       </c>
       <c r="AI37" s="17">
         <v>5051.0720000000001</v>
       </c>
       <c r="AJ37" s="17">
         <v>815.09821999999997</v>
       </c>
       <c r="AK37" s="17">
         <v>77.5</v>
       </c>
       <c r="AL37" s="17">
         <v>18.509250000000002</v>
       </c>
       <c r="AM37" s="24">
         <v>7934.0680199999997</v>
       </c>
       <c r="AN37" s="24">
         <v>1101.6886099999999</v>
       </c>
       <c r="AO37" s="24">
         <v>22</v>
       </c>
       <c r="AP37" s="24">
         <v>0.09</v>
       </c>
-      <c r="AQ37" s="24">
-[...5 lines deleted...]
-      <c r="AS37" s="24">
+      <c r="AQ37" s="40">
+        <v>17333.991999999998</v>
+      </c>
+      <c r="AR37" s="40">
+        <v>1729.5594799999999</v>
+      </c>
+      <c r="AS37" s="40">
         <v>1340</v>
       </c>
-      <c r="AT37" s="24">
+      <c r="AT37" s="40">
         <v>269.8888</v>
       </c>
-      <c r="AU37" s="27">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="AU37" s="40">
+        <v>4406.5</v>
+      </c>
+      <c r="AV37" s="40">
+        <v>533.46163999999999</v>
+      </c>
+      <c r="AW37" s="40">
+        <v>9</v>
+      </c>
+      <c r="AX37" s="40">
+        <v>2.3E-2</v>
       </c>
     </row>
     <row r="38" spans="1:50" ht="45">
       <c r="A38" s="20" t="s">
         <v>64</v>
       </c>
       <c r="B38" s="22" t="s">
         <v>65</v>
       </c>
       <c r="C38" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D38" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E38" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F38" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G38" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H38" s="12" t="s">
@@ -7586,73 +7589,73 @@
       </c>
       <c r="AI38" s="17">
         <v>604.24199999999996</v>
       </c>
       <c r="AJ38" s="17">
         <v>266.88765000000001</v>
       </c>
       <c r="AK38" s="17">
         <v>462.93599999999998</v>
       </c>
       <c r="AL38" s="17">
         <v>36.352600000000002</v>
       </c>
       <c r="AM38" s="24">
         <v>21.52</v>
       </c>
       <c r="AN38" s="24">
         <v>0.96730000000000005</v>
       </c>
       <c r="AO38" s="24">
         <v>594.5</v>
       </c>
       <c r="AP38" s="24">
         <v>8.157</v>
       </c>
-      <c r="AQ38" s="24">
-[...5 lines deleted...]
-      <c r="AS38" s="24">
+      <c r="AQ38" s="40">
+        <v>523.39138000000003</v>
+      </c>
+      <c r="AR38" s="40">
+        <v>177.76487</v>
+      </c>
+      <c r="AS38" s="40">
         <v>28</v>
       </c>
-      <c r="AT38" s="24">
+      <c r="AT38" s="40">
         <v>6.7000000000000004E-2</v>
       </c>
-      <c r="AU38" s="27">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="AU38" s="40">
+        <v>233</v>
+      </c>
+      <c r="AV38" s="40">
+        <v>84.706999999999994</v>
+      </c>
+      <c r="AW38" s="40">
+        <v>16</v>
+      </c>
+      <c r="AX38" s="40">
+        <v>0.05</v>
       </c>
     </row>
     <row r="39" spans="1:50" ht="22.5">
       <c r="A39" s="20" t="s">
         <v>66</v>
       </c>
       <c r="B39" s="22" t="s">
         <v>67</v>
       </c>
       <c r="C39" s="7">
         <v>0</v>
       </c>
       <c r="D39" s="7">
         <v>0</v>
       </c>
       <c r="E39" s="7">
         <v>0.90500000000000003</v>
       </c>
       <c r="F39" s="7">
         <v>5.90036</v>
       </c>
       <c r="G39" s="9">
         <v>0</v>
       </c>
       <c r="H39" s="9">
@@ -7738,72 +7741,72 @@
       </c>
       <c r="AI39" s="17">
         <v>0</v>
       </c>
       <c r="AJ39" s="17">
         <v>0</v>
       </c>
       <c r="AK39" s="17">
         <v>0</v>
       </c>
       <c r="AL39" s="17">
         <v>0</v>
       </c>
       <c r="AM39" s="24">
         <v>0</v>
       </c>
       <c r="AN39" s="24">
         <v>0</v>
       </c>
       <c r="AO39" s="24">
         <v>0</v>
       </c>
       <c r="AP39" s="24">
         <v>0</v>
       </c>
-      <c r="AQ39" s="24">
-[...20 lines deleted...]
-      <c r="AX39" s="27">
+      <c r="AQ39" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR39" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS39" s="40">
+        <v>0</v>
+      </c>
+      <c r="AT39" s="40">
+        <v>0</v>
+      </c>
+      <c r="AU39" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV39" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW39" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX39" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:50" ht="45">
       <c r="A40" s="20" t="s">
         <v>68</v>
       </c>
       <c r="B40" s="22" t="s">
         <v>69</v>
       </c>
       <c r="C40" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D40" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E40" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F40" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G40" s="9">
         <v>0</v>
       </c>
@@ -7890,72 +7893,72 @@
       </c>
       <c r="AI40" s="17">
         <v>47.244999999999997</v>
       </c>
       <c r="AJ40" s="17">
         <v>16.126999999999999</v>
       </c>
       <c r="AK40" s="17">
         <v>271.49400000000003</v>
       </c>
       <c r="AL40" s="17">
         <v>81.308999999999997</v>
       </c>
       <c r="AM40" s="24">
         <v>215.45</v>
       </c>
       <c r="AN40" s="24">
         <v>1.341</v>
       </c>
       <c r="AO40" s="24">
         <v>70.018349999999998</v>
       </c>
       <c r="AP40" s="24">
         <v>1.9232199999999999</v>
       </c>
-      <c r="AQ40" s="24">
-[...5 lines deleted...]
-      <c r="AS40" s="24">
+      <c r="AQ40" s="40">
+        <v>882.81600000000003</v>
+      </c>
+      <c r="AR40" s="40">
+        <v>60.440489999999997</v>
+      </c>
+      <c r="AS40" s="40">
         <v>5.0999999999999996</v>
       </c>
-      <c r="AT40" s="24">
+      <c r="AT40" s="40">
         <v>1.0740000000000001</v>
       </c>
-      <c r="AU40" s="27">
-[...8 lines deleted...]
-      <c r="AX40" s="27">
+      <c r="AU40" s="40">
+        <v>62.4</v>
+      </c>
+      <c r="AV40" s="40">
+        <v>2.7730000000000001</v>
+      </c>
+      <c r="AW40" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX40" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:50" ht="22.5">
       <c r="A41" s="20" t="s">
         <v>70</v>
       </c>
       <c r="B41" s="22" t="s">
         <v>71</v>
       </c>
       <c r="C41" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D41" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E41" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F41" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G41" s="12" t="s">
         <v>272</v>
       </c>
@@ -8042,72 +8045,72 @@
       </c>
       <c r="AI41" s="17">
         <v>16.946000000000002</v>
       </c>
       <c r="AJ41" s="17">
         <v>9.4339999999999993</v>
       </c>
       <c r="AK41" s="17">
         <v>0</v>
       </c>
       <c r="AL41" s="17">
         <v>0</v>
       </c>
       <c r="AM41" s="24">
         <v>78.55</v>
       </c>
       <c r="AN41" s="24">
         <v>2.0259999999999998</v>
       </c>
       <c r="AO41" s="24">
         <v>6.87</v>
       </c>
       <c r="AP41" s="24">
         <v>8.2000000000000003E-2</v>
       </c>
-      <c r="AQ41" s="24">
-[...11 lines deleted...]
-      <c r="AU41" s="27">
+      <c r="AQ41" s="40">
+        <v>94.11</v>
+      </c>
+      <c r="AR41" s="40">
+        <v>27.713100000000001</v>
+      </c>
+      <c r="AS41" s="40">
+        <v>0</v>
+      </c>
+      <c r="AT41" s="40">
+        <v>0</v>
+      </c>
+      <c r="AU41" s="40">
         <v>42</v>
       </c>
-      <c r="AV41" s="27">
+      <c r="AV41" s="40">
         <v>4.7279999999999998</v>
       </c>
-      <c r="AW41" s="27">
+      <c r="AW41" s="40">
         <v>1.6</v>
       </c>
-      <c r="AX41" s="27">
+      <c r="AX41" s="40">
         <v>0.11</v>
       </c>
     </row>
     <row r="42" spans="1:50" ht="22.5">
       <c r="A42" s="20" t="s">
         <v>72</v>
       </c>
       <c r="B42" s="22" t="s">
         <v>73</v>
       </c>
       <c r="C42" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D42" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E42" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F42" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G42" s="12" t="s">
         <v>272</v>
       </c>
@@ -8194,72 +8197,72 @@
       </c>
       <c r="AI42" s="17">
         <v>0</v>
       </c>
       <c r="AJ42" s="17">
         <v>0</v>
       </c>
       <c r="AK42" s="17">
         <v>0</v>
       </c>
       <c r="AL42" s="17">
         <v>0</v>
       </c>
       <c r="AM42" s="24">
         <v>0</v>
       </c>
       <c r="AN42" s="24">
         <v>0</v>
       </c>
       <c r="AO42" s="24">
         <v>30.4</v>
       </c>
       <c r="AP42" s="24">
         <v>0.38800000000000001</v>
       </c>
-      <c r="AQ42" s="24">
-[...20 lines deleted...]
-      <c r="AX42" s="27">
+      <c r="AQ42" s="40">
+        <v>1.4</v>
+      </c>
+      <c r="AR42" s="40">
+        <v>3.1183000000000001</v>
+      </c>
+      <c r="AS42" s="40">
+        <v>0</v>
+      </c>
+      <c r="AT42" s="40">
+        <v>0</v>
+      </c>
+      <c r="AU42" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV42" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW42" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX42" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:50">
       <c r="A43" s="20" t="s">
         <v>74</v>
       </c>
       <c r="B43" s="22" t="s">
         <v>75</v>
       </c>
       <c r="C43" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D43" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E43" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F43" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G43" s="9">
         <v>0</v>
       </c>
@@ -8346,72 +8349,72 @@
       </c>
       <c r="AI43" s="17">
         <v>42.4</v>
       </c>
       <c r="AJ43" s="17">
         <v>16.844999999999999</v>
       </c>
       <c r="AK43" s="17">
         <v>285.95999999999998</v>
       </c>
       <c r="AL43" s="17">
         <v>7.7049700000000003</v>
       </c>
       <c r="AM43" s="24">
         <v>77</v>
       </c>
       <c r="AN43" s="24">
         <v>1.4330000000000001</v>
       </c>
       <c r="AO43" s="24">
         <v>25.605</v>
       </c>
       <c r="AP43" s="24">
         <v>2.14791</v>
       </c>
-      <c r="AQ43" s="24">
-[...5 lines deleted...]
-      <c r="AS43" s="24">
+      <c r="AQ43" s="40">
+        <v>44.060299999999998</v>
+      </c>
+      <c r="AR43" s="40">
+        <v>2.2713000000000001</v>
+      </c>
+      <c r="AS43" s="40">
         <v>38.9</v>
       </c>
-      <c r="AT43" s="24">
+      <c r="AT43" s="40">
         <v>0.84582000000000002</v>
       </c>
-      <c r="AU43" s="27">
-[...8 lines deleted...]
-      <c r="AX43" s="27">
+      <c r="AU43" s="40">
+        <v>42.4</v>
+      </c>
+      <c r="AV43" s="40">
+        <v>8.6929999999999996</v>
+      </c>
+      <c r="AW43" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX43" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:50" ht="22.5">
       <c r="A44" s="20" t="s">
         <v>76</v>
       </c>
       <c r="B44" s="22" t="s">
         <v>77</v>
       </c>
       <c r="C44" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D44" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E44" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F44" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G44" s="9">
         <v>1.75</v>
       </c>
@@ -8498,73 +8501,73 @@
       </c>
       <c r="AI44" s="17">
         <v>0</v>
       </c>
       <c r="AJ44" s="17">
         <v>0</v>
       </c>
       <c r="AK44" s="17">
         <v>764.86099999999999</v>
       </c>
       <c r="AL44" s="17">
         <v>75.023269999999997</v>
       </c>
       <c r="AM44" s="24">
         <v>0.63</v>
       </c>
       <c r="AN44" s="24">
         <v>0.17399999999999999</v>
       </c>
       <c r="AO44" s="24">
         <v>12.58</v>
       </c>
       <c r="AP44" s="24">
         <v>1.0189999999999999</v>
       </c>
-      <c r="AQ44" s="24">
+      <c r="AQ44" s="40">
         <v>143</v>
       </c>
-      <c r="AR44" s="24">
+      <c r="AR44" s="40">
         <v>24.998000000000001</v>
       </c>
-      <c r="AS44" s="24">
-[...5 lines deleted...]
-      <c r="AU44" s="27">
+      <c r="AS44" s="40">
+        <v>0</v>
+      </c>
+      <c r="AT44" s="40">
+        <v>0</v>
+      </c>
+      <c r="AU44" s="40">
         <v>8</v>
       </c>
-      <c r="AV44" s="27">
+      <c r="AV44" s="40">
         <v>0.16</v>
       </c>
-      <c r="AW44" s="27">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="AW44" s="40">
+        <v>4.25</v>
+      </c>
+      <c r="AX44" s="40">
+        <v>3.8866999999999998</v>
       </c>
     </row>
     <row r="45" spans="1:50" ht="78.75" customHeight="1">
       <c r="A45" s="20" t="s">
         <v>78</v>
       </c>
       <c r="B45" s="22" t="s">
         <v>79</v>
       </c>
       <c r="C45" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D45" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E45" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F45" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G45" s="9">
         <v>0</v>
       </c>
       <c r="H45" s="9">
@@ -8650,72 +8653,72 @@
       </c>
       <c r="AI45" s="17">
         <v>57.353999999999999</v>
       </c>
       <c r="AJ45" s="17">
         <v>6.181</v>
       </c>
       <c r="AK45" s="17">
         <v>0</v>
       </c>
       <c r="AL45" s="17">
         <v>0</v>
       </c>
       <c r="AM45" s="24">
         <v>318</v>
       </c>
       <c r="AN45" s="24">
         <v>29.1751</v>
       </c>
       <c r="AO45" s="24">
         <v>5</v>
       </c>
       <c r="AP45" s="24">
         <v>8.3000000000000004E-2</v>
       </c>
-      <c r="AQ45" s="24">
-[...20 lines deleted...]
-      <c r="AX45" s="27">
+      <c r="AQ45" s="40">
+        <v>193.0282</v>
+      </c>
+      <c r="AR45" s="40">
+        <v>67.486999999999995</v>
+      </c>
+      <c r="AS45" s="40">
+        <v>0</v>
+      </c>
+      <c r="AT45" s="40">
+        <v>0</v>
+      </c>
+      <c r="AU45" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV45" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW45" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX45" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:50" ht="45">
       <c r="A46" s="20" t="s">
         <v>80</v>
       </c>
       <c r="B46" s="22" t="s">
         <v>81</v>
       </c>
       <c r="C46" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D46" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E46" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F46" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G46" s="9">
         <v>0</v>
       </c>
@@ -8802,73 +8805,73 @@
       </c>
       <c r="AI46" s="17">
         <v>0</v>
       </c>
       <c r="AJ46" s="17">
         <v>0</v>
       </c>
       <c r="AK46" s="17">
         <v>12.161960000000001</v>
       </c>
       <c r="AL46" s="17">
         <v>2.67964</v>
       </c>
       <c r="AM46" s="24">
         <v>0</v>
       </c>
       <c r="AN46" s="24">
         <v>0</v>
       </c>
       <c r="AO46" s="24">
         <v>56.104149999999997</v>
       </c>
       <c r="AP46" s="24">
         <v>2.2461700000000002</v>
       </c>
-      <c r="AQ46" s="24">
+      <c r="AQ46" s="40">
         <v>24</v>
       </c>
-      <c r="AR46" s="24">
+      <c r="AR46" s="40">
         <v>2.1629999999999998</v>
       </c>
-      <c r="AS46" s="24">
+      <c r="AS46" s="40">
         <v>0.12861</v>
       </c>
-      <c r="AT46" s="24">
+      <c r="AT46" s="40">
         <v>0.98148999999999997</v>
       </c>
-      <c r="AU46" s="27">
-[...9 lines deleted...]
-        <v>0.4158</v>
+      <c r="AU46" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV46" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW46" s="40">
+        <v>4.7890000000000002E-2</v>
+      </c>
+      <c r="AX46" s="40">
+        <v>0.62465000000000004</v>
       </c>
     </row>
     <row r="47" spans="1:50" ht="33.75">
       <c r="A47" s="20" t="s">
         <v>82</v>
       </c>
       <c r="B47" s="22" t="s">
         <v>83</v>
       </c>
       <c r="C47" s="7">
         <v>0</v>
       </c>
       <c r="D47" s="7">
         <v>0</v>
       </c>
       <c r="E47" s="7">
         <v>5.4779999999999998</v>
       </c>
       <c r="F47" s="7">
         <v>4.20756</v>
       </c>
       <c r="G47" s="9">
         <v>0</v>
       </c>
       <c r="H47" s="9">
@@ -8954,73 +8957,73 @@
       </c>
       <c r="AI47" s="17">
         <v>0</v>
       </c>
       <c r="AJ47" s="17">
         <v>0</v>
       </c>
       <c r="AK47" s="17">
         <v>87</v>
       </c>
       <c r="AL47" s="17">
         <v>3.0956399999999999</v>
       </c>
       <c r="AM47" s="24">
         <v>15.015000000000001</v>
       </c>
       <c r="AN47" s="24">
         <v>6.5000000000000002E-2</v>
       </c>
       <c r="AO47" s="24">
         <v>41.04</v>
       </c>
       <c r="AP47" s="24">
         <v>28.37698</v>
       </c>
-      <c r="AQ47" s="24">
-[...5 lines deleted...]
-      <c r="AS47" s="24">
+      <c r="AQ47" s="40">
+        <v>32.603000000000002</v>
+      </c>
+      <c r="AR47" s="40">
+        <v>1.087</v>
+      </c>
+      <c r="AS47" s="40">
         <v>77.599999999999994</v>
       </c>
-      <c r="AT47" s="24">
+      <c r="AT47" s="40">
         <v>5.9377700000000004</v>
       </c>
-      <c r="AU47" s="27">
-[...9 lines deleted...]
-        <v>0.35099999999999998</v>
+      <c r="AU47" s="40">
+        <v>105</v>
+      </c>
+      <c r="AV47" s="40">
+        <v>0.60199999999999998</v>
+      </c>
+      <c r="AW47" s="40">
+        <v>57.5</v>
+      </c>
+      <c r="AX47" s="40">
+        <v>0.41599999999999998</v>
       </c>
     </row>
     <row r="48" spans="1:50" ht="92.25" customHeight="1">
       <c r="A48" s="20" t="s">
         <v>84</v>
       </c>
       <c r="B48" s="22" t="s">
         <v>85</v>
       </c>
       <c r="C48" s="7">
         <v>0</v>
       </c>
       <c r="D48" s="7">
         <v>0</v>
       </c>
       <c r="E48" s="7">
         <v>6.1999999999999998E-3</v>
       </c>
       <c r="F48" s="7">
         <v>6.3259999999999997E-2</v>
       </c>
       <c r="G48" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H48" s="12" t="s">
@@ -9106,72 +9109,72 @@
       </c>
       <c r="AI48" s="17">
         <v>0</v>
       </c>
       <c r="AJ48" s="17">
         <v>0</v>
       </c>
       <c r="AK48" s="17">
         <v>0</v>
       </c>
       <c r="AL48" s="17">
         <v>0</v>
       </c>
       <c r="AM48" s="24">
         <v>0</v>
       </c>
       <c r="AN48" s="24">
         <v>0</v>
       </c>
       <c r="AO48" s="24">
         <v>0</v>
       </c>
       <c r="AP48" s="24">
         <v>0</v>
       </c>
-      <c r="AQ48" s="24">
-[...20 lines deleted...]
-      <c r="AX48" s="27">
+      <c r="AQ48" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR48" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS48" s="40">
+        <v>0</v>
+      </c>
+      <c r="AT48" s="40">
+        <v>0</v>
+      </c>
+      <c r="AU48" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV48" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW48" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX48" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:50" ht="45">
       <c r="A49" s="20" t="s">
         <v>86</v>
       </c>
       <c r="B49" s="22" t="s">
         <v>87</v>
       </c>
       <c r="C49" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D49" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E49" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F49" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G49" s="9">
         <v>0</v>
       </c>
@@ -9258,73 +9261,73 @@
       </c>
       <c r="AI49" s="17">
         <v>0</v>
       </c>
       <c r="AJ49" s="17">
         <v>0</v>
       </c>
       <c r="AK49" s="17">
         <v>3.1060000000000001E-2</v>
       </c>
       <c r="AL49" s="17">
         <v>0.159</v>
       </c>
       <c r="AM49" s="24">
         <v>0</v>
       </c>
       <c r="AN49" s="24">
         <v>0</v>
       </c>
       <c r="AO49" s="24">
         <v>1.8720000000000001E-2</v>
       </c>
       <c r="AP49" s="24">
         <v>9.2280000000000001E-2</v>
       </c>
-      <c r="AQ49" s="24">
-[...5 lines deleted...]
-      <c r="AS49" s="24">
+      <c r="AQ49" s="40">
+        <v>5.6800000000000003E-2</v>
+      </c>
+      <c r="AR49" s="40">
+        <v>0.25469999999999998</v>
+      </c>
+      <c r="AS49" s="40">
         <v>3.0159999999999999E-2</v>
       </c>
-      <c r="AT49" s="24">
+      <c r="AT49" s="40">
         <v>0.18906000000000001</v>
       </c>
-      <c r="AU49" s="27">
-[...9 lines deleted...]
-        <v>0.67283999999999999</v>
+      <c r="AU49" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV49" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW49" s="40">
+        <v>0.11020000000000001</v>
+      </c>
+      <c r="AX49" s="40">
+        <v>0.71389999999999998</v>
       </c>
     </row>
     <row r="50" spans="1:50" ht="33.75">
       <c r="A50" s="20" t="s">
         <v>88</v>
       </c>
       <c r="B50" s="22" t="s">
         <v>89</v>
       </c>
       <c r="C50" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D50" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E50" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F50" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G50" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H50" s="12" t="s">
@@ -9410,72 +9413,72 @@
       </c>
       <c r="AI50" s="17">
         <v>0</v>
       </c>
       <c r="AJ50" s="17">
         <v>0</v>
       </c>
       <c r="AK50" s="17">
         <v>34.299999999999997</v>
       </c>
       <c r="AL50" s="17">
         <v>2.3520500000000002</v>
       </c>
       <c r="AM50" s="24">
         <v>0</v>
       </c>
       <c r="AN50" s="24">
         <v>0</v>
       </c>
       <c r="AO50" s="24">
         <v>129.63800000000001</v>
       </c>
       <c r="AP50" s="24">
         <v>1.35795</v>
       </c>
-      <c r="AQ50" s="24">
+      <c r="AQ50" s="40">
         <v>140.14099999999999</v>
       </c>
-      <c r="AR50" s="24">
+      <c r="AR50" s="40">
         <v>322.38200000000001</v>
       </c>
-      <c r="AS50" s="24">
+      <c r="AS50" s="40">
         <v>166.84</v>
       </c>
-      <c r="AT50" s="24">
+      <c r="AT50" s="40">
         <v>0.50580999999999998</v>
       </c>
-      <c r="AU50" s="27">
-[...5 lines deleted...]
-      <c r="AW50" s="27">
+      <c r="AU50" s="40">
+        <v>20</v>
+      </c>
+      <c r="AV50" s="40">
+        <v>0.08</v>
+      </c>
+      <c r="AW50" s="40">
         <v>22.58</v>
       </c>
-      <c r="AX50" s="27">
+      <c r="AX50" s="40">
         <v>1.004</v>
       </c>
     </row>
     <row r="51" spans="1:50" ht="22.5">
       <c r="A51" s="20" t="s">
         <v>90</v>
       </c>
       <c r="B51" s="22" t="s">
         <v>91</v>
       </c>
       <c r="C51" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D51" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E51" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F51" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G51" s="9">
         <v>0</v>
       </c>
@@ -9562,72 +9565,72 @@
       </c>
       <c r="AI51" s="17">
         <v>0</v>
       </c>
       <c r="AJ51" s="17">
         <v>0</v>
       </c>
       <c r="AK51" s="17">
         <v>0</v>
       </c>
       <c r="AL51" s="17">
         <v>0</v>
       </c>
       <c r="AM51" s="24">
         <v>0</v>
       </c>
       <c r="AN51" s="24">
         <v>0</v>
       </c>
       <c r="AO51" s="24">
         <v>0</v>
       </c>
       <c r="AP51" s="24">
         <v>0</v>
       </c>
-      <c r="AQ51" s="24">
-[...20 lines deleted...]
-      <c r="AX51" s="27">
+      <c r="AQ51" s="40">
+        <v>4.032</v>
+      </c>
+      <c r="AR51" s="40">
+        <v>3.5754999999999999</v>
+      </c>
+      <c r="AS51" s="40">
+        <v>0</v>
+      </c>
+      <c r="AT51" s="40">
+        <v>0</v>
+      </c>
+      <c r="AU51" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV51" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW51" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX51" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:50" ht="33.75">
       <c r="A52" s="20" t="s">
         <v>92</v>
       </c>
       <c r="B52" s="22" t="s">
         <v>93</v>
       </c>
       <c r="C52" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D52" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E52" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F52" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G52" s="12" t="s">
         <v>272</v>
       </c>
@@ -9714,72 +9717,72 @@
       </c>
       <c r="AI52" s="17">
         <v>0.1</v>
       </c>
       <c r="AJ52" s="17">
         <v>0.127</v>
       </c>
       <c r="AK52" s="17">
         <v>8.3450000000000006</v>
       </c>
       <c r="AL52" s="17">
         <v>18.023</v>
       </c>
       <c r="AM52" s="24">
         <v>14</v>
       </c>
       <c r="AN52" s="24">
         <v>0.27800000000000002</v>
       </c>
       <c r="AO52" s="24">
         <v>0.66</v>
       </c>
       <c r="AP52" s="24">
         <v>0.59099999999999997</v>
       </c>
-      <c r="AQ52" s="24">
-[...5 lines deleted...]
-      <c r="AS52" s="24">
+      <c r="AQ52" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR52" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS52" s="40">
         <v>28</v>
       </c>
-      <c r="AT52" s="24">
+      <c r="AT52" s="40">
         <v>0.125</v>
       </c>
-      <c r="AU52" s="27">
+      <c r="AU52" s="40">
         <v>62</v>
       </c>
-      <c r="AV52" s="27">
+      <c r="AV52" s="40">
         <v>11.103</v>
       </c>
-      <c r="AW52" s="27">
-[...2 lines deleted...]
-      <c r="AX52" s="27">
+      <c r="AW52" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX52" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:50">
       <c r="A53" s="20" t="s">
         <v>94</v>
       </c>
       <c r="B53" s="22" t="s">
         <v>95</v>
       </c>
       <c r="C53" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D53" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E53" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F53" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G53" s="9">
         <v>0</v>
       </c>
@@ -9866,72 +9869,72 @@
       </c>
       <c r="AI53" s="17">
         <v>0</v>
       </c>
       <c r="AJ53" s="17">
         <v>0</v>
       </c>
       <c r="AK53" s="17">
         <v>18</v>
       </c>
       <c r="AL53" s="17">
         <v>1.51929</v>
       </c>
       <c r="AM53" s="24">
         <v>0</v>
       </c>
       <c r="AN53" s="24">
         <v>0</v>
       </c>
       <c r="AO53" s="24">
         <v>0</v>
       </c>
       <c r="AP53" s="24">
         <v>0</v>
       </c>
-      <c r="AQ53" s="24">
-[...20 lines deleted...]
-      <c r="AX53" s="27">
+      <c r="AQ53" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR53" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS53" s="40">
+        <v>0</v>
+      </c>
+      <c r="AT53" s="40">
+        <v>0</v>
+      </c>
+      <c r="AU53" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV53" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW53" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX53" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:50">
       <c r="A54" s="20" t="s">
         <v>96</v>
       </c>
       <c r="B54" s="22" t="s">
         <v>97</v>
       </c>
       <c r="C54" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D54" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E54" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F54" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G54" s="9">
         <v>98.697000000000003</v>
       </c>
@@ -10018,72 +10021,72 @@
       </c>
       <c r="AI54" s="17">
         <v>0</v>
       </c>
       <c r="AJ54" s="17">
         <v>0</v>
       </c>
       <c r="AK54" s="17">
         <v>0.375</v>
       </c>
       <c r="AL54" s="17">
         <v>8.2000000000000003E-2</v>
       </c>
       <c r="AM54" s="24">
         <v>1.05</v>
       </c>
       <c r="AN54" s="24">
         <v>3.9E-2</v>
       </c>
       <c r="AO54" s="24">
         <v>18.600000000000001</v>
       </c>
       <c r="AP54" s="24">
         <v>7.5999999999999998E-2</v>
       </c>
-      <c r="AQ54" s="24">
-[...20 lines deleted...]
-      <c r="AX54" s="27">
+      <c r="AQ54" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR54" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS54" s="40">
+        <v>0</v>
+      </c>
+      <c r="AT54" s="40">
+        <v>0</v>
+      </c>
+      <c r="AU54" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV54" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW54" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX54" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:50">
       <c r="A55" s="20" t="s">
         <v>98</v>
       </c>
       <c r="B55" s="22" t="s">
         <v>99</v>
       </c>
       <c r="C55" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D55" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E55" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F55" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G55" s="9">
         <v>1116.5454999999999</v>
       </c>
@@ -10170,72 +10173,72 @@
       </c>
       <c r="AI55" s="17">
         <v>578.375</v>
       </c>
       <c r="AJ55" s="17">
         <v>225.49690000000001</v>
       </c>
       <c r="AK55" s="17">
         <v>0</v>
       </c>
       <c r="AL55" s="17">
         <v>0</v>
       </c>
       <c r="AM55" s="24">
         <v>4325.4849999999997</v>
       </c>
       <c r="AN55" s="24">
         <v>271.80682000000002</v>
       </c>
       <c r="AO55" s="24">
         <v>0.5</v>
       </c>
       <c r="AP55" s="24">
         <v>0.13900000000000001</v>
       </c>
-      <c r="AQ55" s="24">
-[...5 lines deleted...]
-      <c r="AS55" s="24">
+      <c r="AQ55" s="40">
+        <v>8185.12752</v>
+      </c>
+      <c r="AR55" s="40">
+        <v>829.51797999999997</v>
+      </c>
+      <c r="AS55" s="40">
         <v>22</v>
       </c>
-      <c r="AT55" s="24">
+      <c r="AT55" s="40">
         <v>4.2000000000000003E-2</v>
       </c>
-      <c r="AU55" s="27">
-[...8 lines deleted...]
-      <c r="AX55" s="27">
+      <c r="AU55" s="40">
+        <v>541</v>
+      </c>
+      <c r="AV55" s="40">
+        <v>225.5232</v>
+      </c>
+      <c r="AW55" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX55" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:50">
       <c r="A56" s="20" t="s">
         <v>100</v>
       </c>
       <c r="B56" s="22" t="s">
         <v>101</v>
       </c>
       <c r="C56" s="7">
         <v>0</v>
       </c>
       <c r="D56" s="7">
         <v>0</v>
       </c>
       <c r="E56" s="7">
         <v>19.899999999999999</v>
       </c>
       <c r="F56" s="7">
         <v>16.119</v>
       </c>
       <c r="G56" s="9">
         <v>0</v>
       </c>
@@ -10322,73 +10325,73 @@
       </c>
       <c r="AI56" s="17">
         <v>40.902999999999999</v>
       </c>
       <c r="AJ56" s="17">
         <v>11.47687</v>
       </c>
       <c r="AK56" s="17">
         <v>1367.0719999999999</v>
       </c>
       <c r="AL56" s="17">
         <v>92.067329999999998</v>
       </c>
       <c r="AM56" s="24">
         <v>108.05</v>
       </c>
       <c r="AN56" s="24">
         <v>2.657</v>
       </c>
       <c r="AO56" s="24">
         <v>2608.1849999999999</v>
       </c>
       <c r="AP56" s="24">
         <v>90.306039999999996</v>
       </c>
-      <c r="AQ56" s="24">
-[...21 lines deleted...]
-        <v>7.72</v>
+      <c r="AQ56" s="40">
+        <v>579.98</v>
+      </c>
+      <c r="AR56" s="40">
+        <v>198.97738000000001</v>
+      </c>
+      <c r="AS56" s="40">
+        <v>2156.8440000000001</v>
+      </c>
+      <c r="AT56" s="40">
+        <v>58.20675</v>
+      </c>
+      <c r="AU56" s="40">
+        <v>352.5</v>
+      </c>
+      <c r="AV56" s="40">
+        <v>7.165</v>
+      </c>
+      <c r="AW56" s="40">
+        <v>933.89400000000001</v>
+      </c>
+      <c r="AX56" s="40">
+        <v>10.023</v>
       </c>
     </row>
     <row r="57" spans="1:50" ht="30.75" customHeight="1">
       <c r="A57" s="20" t="s">
         <v>102</v>
       </c>
       <c r="B57" s="22" t="s">
         <v>103</v>
       </c>
       <c r="C57" s="7">
         <v>0</v>
       </c>
       <c r="D57" s="7">
         <v>0</v>
       </c>
       <c r="E57" s="7">
         <v>109.9</v>
       </c>
       <c r="F57" s="7">
         <v>81.325999999999993</v>
       </c>
       <c r="G57" s="9">
         <v>43.433999999999997</v>
       </c>
       <c r="H57" s="9">
@@ -10474,73 +10477,73 @@
       </c>
       <c r="AI57" s="17">
         <v>0</v>
       </c>
       <c r="AJ57" s="17">
         <v>0</v>
       </c>
       <c r="AK57" s="17">
         <v>179.09399999999999</v>
       </c>
       <c r="AL57" s="17">
         <v>30.078880000000002</v>
       </c>
       <c r="AM57" s="24">
         <v>0</v>
       </c>
       <c r="AN57" s="24">
         <v>0</v>
       </c>
       <c r="AO57" s="24">
         <v>675.49900000000002</v>
       </c>
       <c r="AP57" s="24">
         <v>44.8063</v>
       </c>
-      <c r="AQ57" s="24">
-[...5 lines deleted...]
-      <c r="AS57" s="24">
+      <c r="AQ57" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR57" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS57" s="40">
         <v>1574.1420000000001</v>
       </c>
-      <c r="AT57" s="24">
+      <c r="AT57" s="40">
         <v>24.82245</v>
       </c>
-      <c r="AU57" s="27">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="AU57" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV57" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW57" s="40">
+        <v>656.45799999999997</v>
+      </c>
+      <c r="AX57" s="40">
+        <v>4.6769999999999996</v>
       </c>
     </row>
     <row r="58" spans="1:50">
       <c r="A58" s="20" t="s">
         <v>104</v>
       </c>
       <c r="B58" s="22" t="s">
         <v>105</v>
       </c>
       <c r="C58" s="7">
         <v>0</v>
       </c>
       <c r="D58" s="7">
         <v>0</v>
       </c>
       <c r="E58" s="7">
         <v>8.1199999999999992</v>
       </c>
       <c r="F58" s="7">
         <v>6.9020000000000001</v>
       </c>
       <c r="G58" s="9">
         <v>0</v>
       </c>
       <c r="H58" s="9">
@@ -10626,73 +10629,73 @@
       </c>
       <c r="AI58" s="17">
         <v>0</v>
       </c>
       <c r="AJ58" s="17">
         <v>0</v>
       </c>
       <c r="AK58" s="17">
         <v>155.21</v>
       </c>
       <c r="AL58" s="17">
         <v>33.572780000000002</v>
       </c>
       <c r="AM58" s="24">
         <v>0.375</v>
       </c>
       <c r="AN58" s="24">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="AO58" s="24">
         <v>907.62099999999998</v>
       </c>
       <c r="AP58" s="24">
         <v>93.779399999999995</v>
       </c>
-      <c r="AQ58" s="24">
-[...21 lines deleted...]
-        <v>0.04</v>
+      <c r="AQ58" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR58" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS58" s="40">
+        <v>737.82</v>
+      </c>
+      <c r="AT58" s="40">
+        <v>22.389019999999999</v>
+      </c>
+      <c r="AU58" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV58" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW58" s="40">
+        <v>52.56</v>
+      </c>
+      <c r="AX58" s="40">
+        <v>0.77600000000000002</v>
       </c>
     </row>
     <row r="59" spans="1:50" ht="45.75" customHeight="1">
       <c r="A59" s="20" t="s">
         <v>106</v>
       </c>
       <c r="B59" s="22" t="s">
         <v>107</v>
       </c>
       <c r="C59" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D59" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E59" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F59" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G59" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H59" s="12" t="s">
@@ -10778,72 +10781,72 @@
       </c>
       <c r="AI59" s="17">
         <v>0</v>
       </c>
       <c r="AJ59" s="17">
         <v>0</v>
       </c>
       <c r="AK59" s="17">
         <v>75.06</v>
       </c>
       <c r="AL59" s="17">
         <v>11.463889999999999</v>
       </c>
       <c r="AM59" s="24">
         <v>0</v>
       </c>
       <c r="AN59" s="24">
         <v>0</v>
       </c>
       <c r="AO59" s="24">
         <v>12.821</v>
       </c>
       <c r="AP59" s="24">
         <v>8.4411000000000005</v>
       </c>
-      <c r="AQ59" s="24">
-[...5 lines deleted...]
-      <c r="AS59" s="24">
+      <c r="AQ59" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR59" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS59" s="40">
         <v>1089.4849999999999</v>
       </c>
-      <c r="AT59" s="24">
+      <c r="AT59" s="40">
         <v>151.24549999999999</v>
       </c>
-      <c r="AU59" s="27">
-[...8 lines deleted...]
-      <c r="AX59" s="27">
+      <c r="AU59" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV59" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW59" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX59" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:50" ht="68.25" customHeight="1">
       <c r="A60" s="20" t="s">
         <v>108</v>
       </c>
       <c r="B60" s="22" t="s">
         <v>109</v>
       </c>
       <c r="C60" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D60" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E60" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F60" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G60" s="12" t="s">
         <v>272</v>
       </c>
@@ -10930,72 +10933,72 @@
       </c>
       <c r="AI60" s="17">
         <v>0</v>
       </c>
       <c r="AJ60" s="17">
         <v>0</v>
       </c>
       <c r="AK60" s="17">
         <v>0</v>
       </c>
       <c r="AL60" s="17">
         <v>0</v>
       </c>
       <c r="AM60" s="24">
         <v>0</v>
       </c>
       <c r="AN60" s="24">
         <v>0</v>
       </c>
       <c r="AO60" s="24">
         <v>0</v>
       </c>
       <c r="AP60" s="24">
         <v>0</v>
       </c>
-      <c r="AQ60" s="24">
-[...5 lines deleted...]
-      <c r="AS60" s="24">
+      <c r="AQ60" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR60" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS60" s="40">
         <v>4</v>
       </c>
-      <c r="AT60" s="24">
+      <c r="AT60" s="40">
         <v>1.4999999999999999E-2</v>
       </c>
-      <c r="AU60" s="27">
-[...8 lines deleted...]
-      <c r="AX60" s="27">
+      <c r="AU60" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV60" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW60" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX60" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:50" ht="33.75">
       <c r="A61" s="20" t="s">
         <v>110</v>
       </c>
       <c r="B61" s="22" t="s">
         <v>111</v>
       </c>
       <c r="C61" s="7">
         <v>0</v>
       </c>
       <c r="D61" s="7">
         <v>0</v>
       </c>
       <c r="E61" s="7">
         <v>2.7400000000000001E-2</v>
       </c>
       <c r="F61" s="7">
         <v>0.20807</v>
       </c>
       <c r="G61" s="9">
         <v>0</v>
       </c>
@@ -11082,73 +11085,73 @@
       </c>
       <c r="AI61" s="17">
         <v>0</v>
       </c>
       <c r="AJ61" s="17">
         <v>0</v>
       </c>
       <c r="AK61" s="17">
         <v>86.06</v>
       </c>
       <c r="AL61" s="17">
         <v>6.8307200000000003</v>
       </c>
       <c r="AM61" s="24">
         <v>0</v>
       </c>
       <c r="AN61" s="24">
         <v>0</v>
       </c>
       <c r="AO61" s="24">
         <v>216.14099999999999</v>
       </c>
       <c r="AP61" s="24">
         <v>9.6168700000000005</v>
       </c>
-      <c r="AQ61" s="24">
-[...21 lines deleted...]
-        <v>1.4179999999999999</v>
+      <c r="AQ61" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR61" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS61" s="40">
+        <v>1055.502</v>
+      </c>
+      <c r="AT61" s="40">
+        <v>60.880969999999998</v>
+      </c>
+      <c r="AU61" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV61" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW61" s="40">
+        <v>111.65</v>
+      </c>
+      <c r="AX61" s="40">
+        <v>2.0979999999999999</v>
       </c>
     </row>
     <row r="62" spans="1:50" ht="56.25">
       <c r="A62" s="20" t="s">
         <v>112</v>
       </c>
       <c r="B62" s="22" t="s">
         <v>113</v>
       </c>
       <c r="C62" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D62" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E62" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F62" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G62" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H62" s="12" t="s">
@@ -11234,72 +11237,72 @@
       </c>
       <c r="AI62" s="17">
         <v>0</v>
       </c>
       <c r="AJ62" s="17">
         <v>0</v>
       </c>
       <c r="AK62" s="17">
         <v>0</v>
       </c>
       <c r="AL62" s="17">
         <v>0</v>
       </c>
       <c r="AM62" s="24">
         <v>0</v>
       </c>
       <c r="AN62" s="24">
         <v>0</v>
       </c>
       <c r="AO62" s="24">
         <v>0</v>
       </c>
       <c r="AP62" s="24">
         <v>0</v>
       </c>
-      <c r="AQ62" s="24">
-[...20 lines deleted...]
-      <c r="AX62" s="27">
+      <c r="AQ62" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR62" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS62" s="40">
+        <v>0</v>
+      </c>
+      <c r="AT62" s="40">
+        <v>0</v>
+      </c>
+      <c r="AU62" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV62" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW62" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX62" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:50" ht="45">
       <c r="A63" s="20" t="s">
         <v>114</v>
       </c>
       <c r="B63" s="22" t="s">
         <v>115</v>
       </c>
       <c r="C63" s="7">
         <v>0</v>
       </c>
       <c r="D63" s="7">
         <v>0</v>
       </c>
       <c r="E63" s="7">
         <v>0.43659999999999999</v>
       </c>
       <c r="F63" s="7">
         <v>6.7978100000000001</v>
       </c>
       <c r="G63" s="9">
         <v>0</v>
       </c>
@@ -11386,72 +11389,72 @@
       </c>
       <c r="AI63" s="17">
         <v>0</v>
       </c>
       <c r="AJ63" s="17">
         <v>0</v>
       </c>
       <c r="AK63" s="17">
         <v>0.16721</v>
       </c>
       <c r="AL63" s="17">
         <v>1.0338799999999999</v>
       </c>
       <c r="AM63" s="24">
         <v>0</v>
       </c>
       <c r="AN63" s="24">
         <v>0</v>
       </c>
       <c r="AO63" s="24">
         <v>0.64005000000000001</v>
       </c>
       <c r="AP63" s="24">
         <v>5.1911399999999999</v>
       </c>
-      <c r="AQ63" s="24">
-[...5 lines deleted...]
-      <c r="AS63" s="24">
+      <c r="AQ63" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR63" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS63" s="40">
         <v>2.2250000000000001</v>
       </c>
-      <c r="AT63" s="24">
+      <c r="AT63" s="40">
         <v>12.087580000000001</v>
       </c>
-      <c r="AU63" s="27">
-[...8 lines deleted...]
-      <c r="AX63" s="27">
+      <c r="AU63" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV63" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW63" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX63" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:50" ht="22.5">
       <c r="A64" s="20" t="s">
         <v>116</v>
       </c>
       <c r="B64" s="22" t="s">
         <v>117</v>
       </c>
       <c r="C64" s="7">
         <v>0</v>
       </c>
       <c r="D64" s="7">
         <v>0</v>
       </c>
       <c r="E64" s="7">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="F64" s="7">
         <v>6.4360000000000001E-2</v>
       </c>
       <c r="G64" s="9">
         <v>0</v>
       </c>
@@ -11538,73 +11541,73 @@
       </c>
       <c r="AI64" s="17">
         <v>0</v>
       </c>
       <c r="AJ64" s="17">
         <v>0</v>
       </c>
       <c r="AK64" s="17">
         <v>26.246259999999999</v>
       </c>
       <c r="AL64" s="17">
         <v>14.7966</v>
       </c>
       <c r="AM64" s="24">
         <v>12.305</v>
       </c>
       <c r="AN64" s="24">
         <v>0.46500000000000002</v>
       </c>
       <c r="AO64" s="24">
         <v>1.67269</v>
       </c>
       <c r="AP64" s="24">
         <v>11.79641</v>
       </c>
-      <c r="AQ64" s="24">
-[...21 lines deleted...]
-        <v>1.7708200000000001</v>
+      <c r="AQ64" s="40">
+        <v>171.49600000000001</v>
+      </c>
+      <c r="AR64" s="40">
+        <v>225.82759999999999</v>
+      </c>
+      <c r="AS64" s="40">
+        <v>9.6035799999999991</v>
+      </c>
+      <c r="AT64" s="40">
+        <v>22.047619999999998</v>
+      </c>
+      <c r="AU64" s="40">
+        <v>330.36599999999999</v>
+      </c>
+      <c r="AV64" s="40">
+        <v>633.96774000000005</v>
+      </c>
+      <c r="AW64" s="40">
+        <v>1.3842099999999999</v>
+      </c>
+      <c r="AX64" s="40">
+        <v>2.6844700000000001</v>
       </c>
     </row>
     <row r="65" spans="1:50">
       <c r="A65" s="20" t="s">
         <v>118</v>
       </c>
       <c r="B65" s="22" t="s">
         <v>119</v>
       </c>
       <c r="C65" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D65" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E65" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F65" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G65" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H65" s="12" t="s">
@@ -11690,72 +11693,72 @@
       </c>
       <c r="AI65" s="17">
         <v>0</v>
       </c>
       <c r="AJ65" s="17">
         <v>0</v>
       </c>
       <c r="AK65" s="17">
         <v>0</v>
       </c>
       <c r="AL65" s="17">
         <v>0</v>
       </c>
       <c r="AM65" s="24">
         <v>0</v>
       </c>
       <c r="AN65" s="24">
         <v>0</v>
       </c>
       <c r="AO65" s="24">
         <v>0</v>
       </c>
       <c r="AP65" s="24">
         <v>0</v>
       </c>
-      <c r="AQ65" s="24">
-[...20 lines deleted...]
-      <c r="AX65" s="27">
+      <c r="AQ65" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR65" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS65" s="40">
+        <v>0</v>
+      </c>
+      <c r="AT65" s="40">
+        <v>0</v>
+      </c>
+      <c r="AU65" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV65" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW65" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX65" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:50" ht="33.75">
       <c r="A66" s="20" t="s">
         <v>120</v>
       </c>
       <c r="B66" s="22" t="s">
         <v>121</v>
       </c>
       <c r="C66" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D66" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E66" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F66" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G66" s="9">
         <v>0</v>
       </c>
@@ -11842,73 +11845,73 @@
       </c>
       <c r="AI66" s="17">
         <v>0</v>
       </c>
       <c r="AJ66" s="17">
         <v>0</v>
       </c>
       <c r="AK66" s="17">
         <v>0.48121999999999998</v>
       </c>
       <c r="AL66" s="17">
         <v>2.8893</v>
       </c>
       <c r="AM66" s="24">
         <v>0</v>
       </c>
       <c r="AN66" s="24">
         <v>0</v>
       </c>
       <c r="AO66" s="24">
         <v>0.47914000000000001</v>
       </c>
       <c r="AP66" s="24">
         <v>3.3910900000000002</v>
       </c>
-      <c r="AQ66" s="24">
-[...5 lines deleted...]
-      <c r="AS66" s="24">
+      <c r="AQ66" s="40">
+        <v>0.63939999999999997</v>
+      </c>
+      <c r="AR66" s="40">
+        <v>3.9070999999999998</v>
+      </c>
+      <c r="AS66" s="40">
         <v>0.34460000000000002</v>
       </c>
-      <c r="AT66" s="24">
+      <c r="AT66" s="40">
         <v>3.0895600000000001</v>
       </c>
-      <c r="AU66" s="27">
-[...9 lines deleted...]
-        <v>0.67144000000000004</v>
+      <c r="AU66" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV66" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW66" s="40">
+        <v>0.13245999999999999</v>
+      </c>
+      <c r="AX66" s="40">
+        <v>1.2350300000000001</v>
       </c>
     </row>
     <row r="67" spans="1:50">
       <c r="A67" s="20" t="s">
         <v>122</v>
       </c>
       <c r="B67" s="22" t="s">
         <v>123</v>
       </c>
       <c r="C67" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D67" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E67" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F67" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G67" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H67" s="12" t="s">
@@ -11994,72 +11997,72 @@
       </c>
       <c r="AI67" s="17">
         <v>0</v>
       </c>
       <c r="AJ67" s="17">
         <v>0</v>
       </c>
       <c r="AK67" s="17">
         <v>0</v>
       </c>
       <c r="AL67" s="17">
         <v>0</v>
       </c>
       <c r="AM67" s="24">
         <v>0</v>
       </c>
       <c r="AN67" s="24">
         <v>0</v>
       </c>
       <c r="AO67" s="24">
         <v>0</v>
       </c>
       <c r="AP67" s="24">
         <v>0</v>
       </c>
-      <c r="AQ67" s="24">
-[...20 lines deleted...]
-      <c r="AX67" s="27">
+      <c r="AQ67" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR67" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS67" s="40">
+        <v>0</v>
+      </c>
+      <c r="AT67" s="40">
+        <v>0</v>
+      </c>
+      <c r="AU67" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV67" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW67" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX67" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:50">
       <c r="A68" s="20" t="s">
         <v>124</v>
       </c>
       <c r="B68" s="22" t="s">
         <v>125</v>
       </c>
       <c r="C68" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D68" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E68" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F68" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G68" s="9">
         <v>0</v>
       </c>
@@ -12146,73 +12149,73 @@
       </c>
       <c r="AI68" s="17">
         <v>0</v>
       </c>
       <c r="AJ68" s="17">
         <v>0</v>
       </c>
       <c r="AK68" s="17">
         <v>4.8000000000000001E-2</v>
       </c>
       <c r="AL68" s="17">
         <v>0.36935000000000001</v>
       </c>
       <c r="AM68" s="24">
         <v>0</v>
       </c>
       <c r="AN68" s="24">
         <v>0</v>
       </c>
       <c r="AO68" s="24">
         <v>3.3399999999999999E-2</v>
       </c>
       <c r="AP68" s="24">
         <v>0.23623</v>
       </c>
-      <c r="AQ68" s="24">
-[...5 lines deleted...]
-      <c r="AS68" s="24">
+      <c r="AQ68" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR68" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS68" s="40">
         <v>2.8400000000000002E-2</v>
       </c>
-      <c r="AT68" s="24">
+      <c r="AT68" s="40">
         <v>0.39571000000000001</v>
       </c>
-      <c r="AU68" s="27">
-[...9 lines deleted...]
-        <v>0.12958</v>
+      <c r="AU68" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV68" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW68" s="40">
+        <v>1.23E-2</v>
+      </c>
+      <c r="AX68" s="40">
+        <v>0.15354999999999999</v>
       </c>
     </row>
     <row r="69" spans="1:50" ht="22.5">
       <c r="A69" s="20" t="s">
         <v>126</v>
       </c>
       <c r="B69" s="22" t="s">
         <v>127</v>
       </c>
       <c r="C69" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D69" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E69" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F69" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G69" s="9">
         <v>0</v>
       </c>
       <c r="H69" s="9">
@@ -12298,73 +12301,73 @@
       </c>
       <c r="AI69" s="17">
         <v>0</v>
       </c>
       <c r="AJ69" s="17">
         <v>0</v>
       </c>
       <c r="AK69" s="17">
         <v>3.798E-2</v>
       </c>
       <c r="AL69" s="17">
         <v>0.64976</v>
       </c>
       <c r="AM69" s="24">
         <v>0</v>
       </c>
       <c r="AN69" s="24">
         <v>0</v>
       </c>
       <c r="AO69" s="24">
         <v>4.7960000000000003E-2</v>
       </c>
       <c r="AP69" s="24">
         <v>0.88931000000000004</v>
       </c>
-      <c r="AQ69" s="24">
-[...5 lines deleted...]
-      <c r="AS69" s="24">
+      <c r="AQ69" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR69" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS69" s="40">
         <v>4.9840000000000002E-2</v>
       </c>
-      <c r="AT69" s="24">
+      <c r="AT69" s="40">
         <v>0.90956000000000004</v>
       </c>
-      <c r="AU69" s="27">
-[...9 lines deleted...]
-        <v>0.49484</v>
+      <c r="AU69" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV69" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW69" s="40">
+        <v>3.1919999999999997E-2</v>
+      </c>
+      <c r="AX69" s="40">
+        <v>0.66644000000000003</v>
       </c>
     </row>
     <row r="70" spans="1:50">
       <c r="A70" s="20" t="s">
         <v>128</v>
       </c>
       <c r="B70" s="22" t="s">
         <v>129</v>
       </c>
       <c r="C70" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D70" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E70" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F70" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G70" s="9">
         <v>0</v>
       </c>
       <c r="H70" s="9">
@@ -12450,73 +12453,73 @@
       </c>
       <c r="AI70" s="17">
         <v>0</v>
       </c>
       <c r="AJ70" s="17">
         <v>0</v>
       </c>
       <c r="AK70" s="17">
         <v>1.2E-2</v>
       </c>
       <c r="AL70" s="17">
         <v>0.20666999999999999</v>
       </c>
       <c r="AM70" s="24">
         <v>0</v>
       </c>
       <c r="AN70" s="24">
         <v>0</v>
       </c>
       <c r="AO70" s="24">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="AP70" s="24">
         <v>0.11647</v>
       </c>
-      <c r="AQ70" s="24">
-[...5 lines deleted...]
-      <c r="AS70" s="24">
+      <c r="AQ70" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR70" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS70" s="40">
         <v>1.72E-3</v>
       </c>
-      <c r="AT70" s="24">
+      <c r="AT70" s="40">
         <v>0.10100000000000001</v>
       </c>
-      <c r="AU70" s="27">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="AU70" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV70" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW70" s="40">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="AX70" s="40">
+        <v>3.5999999999999997E-2</v>
       </c>
     </row>
     <row r="71" spans="1:50" ht="33.75">
       <c r="A71" s="20" t="s">
         <v>130</v>
       </c>
       <c r="B71" s="22" t="s">
         <v>131</v>
       </c>
       <c r="C71" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D71" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E71" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F71" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G71" s="9">
         <v>0</v>
       </c>
       <c r="H71" s="9">
@@ -12602,73 +12605,73 @@
       </c>
       <c r="AI71" s="17">
         <v>0</v>
       </c>
       <c r="AJ71" s="17">
         <v>0</v>
       </c>
       <c r="AK71" s="17">
         <v>40.081220000000002</v>
       </c>
       <c r="AL71" s="17">
         <v>5.0803900000000004</v>
       </c>
       <c r="AM71" s="24">
         <v>0</v>
       </c>
       <c r="AN71" s="24">
         <v>0</v>
       </c>
       <c r="AO71" s="24">
         <v>3.7839999999999999E-2</v>
       </c>
       <c r="AP71" s="24">
         <v>0.1555</v>
       </c>
-      <c r="AQ71" s="24">
-[...5 lines deleted...]
-      <c r="AS71" s="24">
+      <c r="AQ71" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR71" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS71" s="40">
         <v>2.4320000000000001E-2</v>
       </c>
-      <c r="AT71" s="24">
+      <c r="AT71" s="40">
         <v>0.13050999999999999</v>
       </c>
-      <c r="AU71" s="27">
-[...9 lines deleted...]
-        <v>2.86E-2</v>
+      <c r="AU71" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV71" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW71" s="40">
+        <v>1.24E-2</v>
+      </c>
+      <c r="AX71" s="40">
+        <v>8.3099999999999993E-2</v>
       </c>
     </row>
     <row r="72" spans="1:50" ht="33.75">
       <c r="A72" s="20" t="s">
         <v>132</v>
       </c>
       <c r="B72" s="22" t="s">
         <v>133</v>
       </c>
       <c r="C72" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D72" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E72" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F72" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G72" s="9">
         <v>0</v>
       </c>
       <c r="H72" s="9">
@@ -12754,73 +12757,73 @@
       </c>
       <c r="AI72" s="17">
         <v>0</v>
       </c>
       <c r="AJ72" s="17">
         <v>0</v>
       </c>
       <c r="AK72" s="17">
         <v>0.48664000000000002</v>
       </c>
       <c r="AL72" s="17">
         <v>2.2608700000000002</v>
       </c>
       <c r="AM72" s="24">
         <v>0</v>
       </c>
       <c r="AN72" s="24">
         <v>0</v>
       </c>
       <c r="AO72" s="24">
         <v>0.3332</v>
       </c>
       <c r="AP72" s="24">
         <v>1.6995400000000001</v>
       </c>
-      <c r="AQ72" s="24">
-[...5 lines deleted...]
-      <c r="AS72" s="24">
+      <c r="AQ72" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR72" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS72" s="40">
         <v>0.13718</v>
       </c>
-      <c r="AT72" s="24">
+      <c r="AT72" s="40">
         <v>1.5447299999999999</v>
       </c>
-      <c r="AU72" s="27">
-[...9 lines deleted...]
-        <v>0.37340000000000001</v>
+      <c r="AU72" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV72" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW72" s="40">
+        <v>4.8520000000000001E-2</v>
+      </c>
+      <c r="AX72" s="40">
+        <v>0.67713999999999996</v>
       </c>
     </row>
     <row r="73" spans="1:50">
       <c r="A73" s="20" t="s">
         <v>134</v>
       </c>
       <c r="B73" s="22" t="s">
         <v>135</v>
       </c>
       <c r="C73" s="7">
         <v>190</v>
       </c>
       <c r="D73" s="7">
         <v>44.128999999999998</v>
       </c>
       <c r="E73" s="7">
         <v>2.4691900000000002</v>
       </c>
       <c r="F73" s="7">
         <v>0.90054999999999996</v>
       </c>
       <c r="G73" s="9">
         <v>548</v>
       </c>
       <c r="H73" s="9">
@@ -12906,73 +12909,73 @@
       </c>
       <c r="AI73" s="17">
         <v>8522.3799999999992</v>
       </c>
       <c r="AJ73" s="17">
         <v>651.76179000000002</v>
       </c>
       <c r="AK73" s="17">
         <v>1108.876</v>
       </c>
       <c r="AL73" s="17">
         <v>270.54109</v>
       </c>
       <c r="AM73" s="24">
         <v>48067.531999999999</v>
       </c>
       <c r="AN73" s="24">
         <v>1914.3190500000001</v>
       </c>
       <c r="AO73" s="24">
         <v>1770.5119999999999</v>
       </c>
       <c r="AP73" s="24">
         <v>428.80664000000002</v>
       </c>
-      <c r="AQ73" s="24">
-[...5 lines deleted...]
-      <c r="AS73" s="24">
+      <c r="AQ73" s="40">
+        <v>33546.798000000003</v>
+      </c>
+      <c r="AR73" s="40">
+        <v>2806.3791999999999</v>
+      </c>
+      <c r="AS73" s="40">
         <v>206.47800000000001</v>
       </c>
-      <c r="AT73" s="24">
+      <c r="AT73" s="40">
         <v>81.605249999999998</v>
       </c>
-      <c r="AU73" s="27">
-[...9 lines deleted...]
-        <v>26.70401</v>
+      <c r="AU73" s="40">
+        <v>5883.5</v>
+      </c>
+      <c r="AV73" s="40">
+        <v>254.63800000000001</v>
+      </c>
+      <c r="AW73" s="40">
+        <v>170.44399999999999</v>
+      </c>
+      <c r="AX73" s="40">
+        <v>55.60566</v>
       </c>
     </row>
     <row r="74" spans="1:50" ht="22.5">
       <c r="A74" s="20" t="s">
         <v>136</v>
       </c>
       <c r="B74" s="22" t="s">
         <v>137</v>
       </c>
       <c r="C74" s="7">
         <v>0</v>
       </c>
       <c r="D74" s="7">
         <v>0</v>
       </c>
       <c r="E74" s="7">
         <v>0.14399999999999999</v>
       </c>
       <c r="F74" s="7">
         <v>0.12023</v>
       </c>
       <c r="G74" s="9">
         <v>0</v>
       </c>
       <c r="H74" s="9">
@@ -13058,72 +13061,72 @@
       </c>
       <c r="AI74" s="17">
         <v>0</v>
       </c>
       <c r="AJ74" s="17">
         <v>0</v>
       </c>
       <c r="AK74" s="17">
         <v>0</v>
       </c>
       <c r="AL74" s="17">
         <v>0</v>
       </c>
       <c r="AM74" s="24">
         <v>0</v>
       </c>
       <c r="AN74" s="24">
         <v>0</v>
       </c>
       <c r="AO74" s="24">
         <v>0</v>
       </c>
       <c r="AP74" s="24">
         <v>0</v>
       </c>
-      <c r="AQ74" s="24">
-[...20 lines deleted...]
-      <c r="AX74" s="27">
+      <c r="AQ74" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR74" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS74" s="40">
+        <v>0</v>
+      </c>
+      <c r="AT74" s="40">
+        <v>0</v>
+      </c>
+      <c r="AU74" s="40">
+        <v>216</v>
+      </c>
+      <c r="AV74" s="40">
+        <v>4.702</v>
+      </c>
+      <c r="AW74" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX74" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:50" ht="22.5">
       <c r="A75" s="20" t="s">
         <v>138</v>
       </c>
       <c r="B75" s="22" t="s">
         <v>139</v>
       </c>
       <c r="C75" s="7">
         <v>0</v>
       </c>
       <c r="D75" s="7">
         <v>0</v>
       </c>
       <c r="E75" s="7">
         <v>689.01340000000005</v>
       </c>
       <c r="F75" s="7">
         <v>455.08537000000001</v>
       </c>
       <c r="G75" s="9">
         <v>0</v>
       </c>
@@ -13210,72 +13213,72 @@
       </c>
       <c r="AI75" s="17">
         <v>0</v>
       </c>
       <c r="AJ75" s="17">
         <v>0</v>
       </c>
       <c r="AK75" s="17">
         <v>0</v>
       </c>
       <c r="AL75" s="17">
         <v>0</v>
       </c>
       <c r="AM75" s="24">
         <v>0</v>
       </c>
       <c r="AN75" s="24">
         <v>0</v>
       </c>
       <c r="AO75" s="24">
         <v>160</v>
       </c>
       <c r="AP75" s="24">
         <v>44.8566</v>
       </c>
-      <c r="AQ75" s="24">
+      <c r="AQ75" s="40">
         <v>226</v>
       </c>
-      <c r="AR75" s="24">
+      <c r="AR75" s="40">
         <v>53.293999999999997</v>
       </c>
-      <c r="AS75" s="24">
+      <c r="AS75" s="40">
         <v>112</v>
       </c>
-      <c r="AT75" s="24">
+      <c r="AT75" s="40">
         <v>47.561579999999999</v>
       </c>
-      <c r="AU75" s="27">
-[...8 lines deleted...]
-      <c r="AX75" s="27">
+      <c r="AU75" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV75" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW75" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX75" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:50" ht="78.75">
       <c r="A76" s="20" t="s">
         <v>140</v>
       </c>
       <c r="B76" s="22" t="s">
         <v>141</v>
       </c>
       <c r="C76" s="7">
         <v>0</v>
       </c>
       <c r="D76" s="7">
         <v>0</v>
       </c>
       <c r="E76" s="7">
         <v>60.486699999999999</v>
       </c>
       <c r="F76" s="7">
         <v>37.805610000000001</v>
       </c>
       <c r="G76" s="9">
         <v>0</v>
       </c>
@@ -13362,72 +13365,72 @@
       </c>
       <c r="AI76" s="17">
         <v>0</v>
       </c>
       <c r="AJ76" s="17">
         <v>0</v>
       </c>
       <c r="AK76" s="17">
         <v>0</v>
       </c>
       <c r="AL76" s="17">
         <v>0</v>
       </c>
       <c r="AM76" s="24">
         <v>0</v>
       </c>
       <c r="AN76" s="24">
         <v>0</v>
       </c>
       <c r="AO76" s="24">
         <v>2.0099999999999998</v>
       </c>
       <c r="AP76" s="24">
         <v>7.202</v>
       </c>
-      <c r="AQ76" s="24">
+      <c r="AQ76" s="40">
         <v>316.60000000000002</v>
       </c>
-      <c r="AR76" s="24">
+      <c r="AR76" s="40">
         <v>23.213999999999999</v>
       </c>
-      <c r="AS76" s="24">
-[...14 lines deleted...]
-      <c r="AX76" s="27">
+      <c r="AS76" s="40">
+        <v>0</v>
+      </c>
+      <c r="AT76" s="40">
+        <v>0</v>
+      </c>
+      <c r="AU76" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV76" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW76" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX76" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:50" ht="22.5">
       <c r="A77" s="20" t="s">
         <v>142</v>
       </c>
       <c r="B77" s="22" t="s">
         <v>143</v>
       </c>
       <c r="C77" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D77" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E77" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F77" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G77" s="12" t="s">
         <v>272</v>
       </c>
@@ -13514,72 +13517,72 @@
       </c>
       <c r="AI77" s="17">
         <v>0</v>
       </c>
       <c r="AJ77" s="17">
         <v>0</v>
       </c>
       <c r="AK77" s="17">
         <v>0</v>
       </c>
       <c r="AL77" s="17">
         <v>0</v>
       </c>
       <c r="AM77" s="24">
         <v>0</v>
       </c>
       <c r="AN77" s="24">
         <v>0</v>
       </c>
       <c r="AO77" s="24">
         <v>0</v>
       </c>
       <c r="AP77" s="24">
         <v>0</v>
       </c>
-      <c r="AQ77" s="24">
-[...20 lines deleted...]
-      <c r="AX77" s="27">
+      <c r="AQ77" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR77" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS77" s="40">
+        <v>0</v>
+      </c>
+      <c r="AT77" s="40">
+        <v>0</v>
+      </c>
+      <c r="AU77" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV77" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW77" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX77" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:50" ht="56.25">
       <c r="A78" s="20" t="s">
         <v>144</v>
       </c>
       <c r="B78" s="22" t="s">
         <v>145</v>
       </c>
       <c r="C78" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D78" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E78" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F78" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G78" s="12" t="s">
         <v>272</v>
       </c>
@@ -13666,72 +13669,72 @@
       </c>
       <c r="AI78" s="17">
         <v>0</v>
       </c>
       <c r="AJ78" s="17">
         <v>0</v>
       </c>
       <c r="AK78" s="17">
         <v>0</v>
       </c>
       <c r="AL78" s="17">
         <v>0</v>
       </c>
       <c r="AM78" s="24">
         <v>0</v>
       </c>
       <c r="AN78" s="24">
         <v>0</v>
       </c>
       <c r="AO78" s="24">
         <v>0.75900000000000001</v>
       </c>
       <c r="AP78" s="24">
         <v>3.7789999999999999</v>
       </c>
-      <c r="AQ78" s="24">
-[...5 lines deleted...]
-      <c r="AS78" s="24">
+      <c r="AQ78" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR78" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS78" s="40">
         <v>2.2869999999999999</v>
       </c>
-      <c r="AT78" s="24">
+      <c r="AT78" s="40">
         <v>7.8479000000000001</v>
       </c>
-      <c r="AU78" s="27">
-[...8 lines deleted...]
-      <c r="AX78" s="27">
+      <c r="AU78" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV78" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW78" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX78" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:50" ht="21" customHeight="1">
       <c r="A79" s="20" t="s">
         <v>146</v>
       </c>
       <c r="B79" s="22" t="s">
         <v>147</v>
       </c>
       <c r="C79" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D79" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E79" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F79" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G79" s="12" t="s">
         <v>272</v>
       </c>
@@ -13818,72 +13821,72 @@
       </c>
       <c r="AI79" s="17">
         <v>0</v>
       </c>
       <c r="AJ79" s="17">
         <v>0</v>
       </c>
       <c r="AK79" s="17">
         <v>0</v>
       </c>
       <c r="AL79" s="17">
         <v>0</v>
       </c>
       <c r="AM79" s="24">
         <v>0</v>
       </c>
       <c r="AN79" s="24">
         <v>0</v>
       </c>
       <c r="AO79" s="24">
         <v>604.29999999999995</v>
       </c>
       <c r="AP79" s="24">
         <v>113.55898999999999</v>
       </c>
-      <c r="AQ79" s="24">
-[...20 lines deleted...]
-      <c r="AX79" s="27">
+      <c r="AQ79" s="40">
+        <v>522</v>
+      </c>
+      <c r="AR79" s="40">
+        <v>178.34066000000001</v>
+      </c>
+      <c r="AS79" s="40">
+        <v>0</v>
+      </c>
+      <c r="AT79" s="40">
+        <v>0</v>
+      </c>
+      <c r="AU79" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV79" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW79" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX79" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:50" ht="33.75">
       <c r="A80" s="20" t="s">
         <v>148</v>
       </c>
       <c r="B80" s="22" t="s">
         <v>149</v>
       </c>
       <c r="C80" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D80" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E80" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F80" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G80" s="12" t="s">
         <v>272</v>
       </c>
@@ -13970,72 +13973,72 @@
       </c>
       <c r="AI80" s="17">
         <v>0</v>
       </c>
       <c r="AJ80" s="17">
         <v>0</v>
       </c>
       <c r="AK80" s="17">
         <v>0</v>
       </c>
       <c r="AL80" s="17">
         <v>0</v>
       </c>
       <c r="AM80" s="24">
         <v>0</v>
       </c>
       <c r="AN80" s="24">
         <v>0</v>
       </c>
       <c r="AO80" s="24">
         <v>0</v>
       </c>
       <c r="AP80" s="24">
         <v>0</v>
       </c>
-      <c r="AQ80" s="24">
-[...5 lines deleted...]
-      <c r="AS80" s="24">
+      <c r="AQ80" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR80" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS80" s="40">
         <v>165</v>
       </c>
-      <c r="AT80" s="24">
+      <c r="AT80" s="40">
         <v>0.54400000000000004</v>
       </c>
-      <c r="AU80" s="27">
-[...8 lines deleted...]
-      <c r="AX80" s="27">
+      <c r="AU80" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV80" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW80" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX80" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:50" ht="33.75">
       <c r="A81" s="20" t="s">
         <v>150</v>
       </c>
       <c r="B81" s="22" t="s">
         <v>151</v>
       </c>
       <c r="C81" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D81" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E81" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F81" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G81" s="12" t="s">
         <v>272</v>
       </c>
@@ -14122,72 +14125,72 @@
       </c>
       <c r="AI81" s="17">
         <v>0</v>
       </c>
       <c r="AJ81" s="17">
         <v>0</v>
       </c>
       <c r="AK81" s="17">
         <v>0</v>
       </c>
       <c r="AL81" s="17">
         <v>0</v>
       </c>
       <c r="AM81" s="24">
         <v>0</v>
       </c>
       <c r="AN81" s="24">
         <v>0</v>
       </c>
       <c r="AO81" s="24">
         <v>0</v>
       </c>
       <c r="AP81" s="24">
         <v>0</v>
       </c>
-      <c r="AQ81" s="24">
-[...20 lines deleted...]
-      <c r="AX81" s="27">
+      <c r="AQ81" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR81" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS81" s="40">
+        <v>0</v>
+      </c>
+      <c r="AT81" s="40">
+        <v>0</v>
+      </c>
+      <c r="AU81" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV81" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW81" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX81" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:50" ht="33.75">
       <c r="A82" s="20" t="s">
         <v>152</v>
       </c>
       <c r="B82" s="22" t="s">
         <v>153</v>
       </c>
       <c r="C82" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D82" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E82" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F82" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G82" s="12" t="s">
         <v>272</v>
       </c>
@@ -14274,72 +14277,72 @@
       </c>
       <c r="AI82" s="17">
         <v>0</v>
       </c>
       <c r="AJ82" s="17">
         <v>0</v>
       </c>
       <c r="AK82" s="17">
         <v>0</v>
       </c>
       <c r="AL82" s="17">
         <v>0</v>
       </c>
       <c r="AM82" s="24">
         <v>0</v>
       </c>
       <c r="AN82" s="24">
         <v>0</v>
       </c>
       <c r="AO82" s="24">
         <v>0</v>
       </c>
       <c r="AP82" s="24">
         <v>0</v>
       </c>
-      <c r="AQ82" s="24">
-[...20 lines deleted...]
-      <c r="AX82" s="27">
+      <c r="AQ82" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR82" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS82" s="40">
+        <v>0</v>
+      </c>
+      <c r="AT82" s="40">
+        <v>0</v>
+      </c>
+      <c r="AU82" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV82" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW82" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX82" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:50" ht="22.5">
       <c r="A83" s="20" t="s">
         <v>154</v>
       </c>
       <c r="B83" s="22" t="s">
         <v>155</v>
       </c>
       <c r="C83" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D83" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E83" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F83" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G83" s="12" t="s">
         <v>272</v>
       </c>
@@ -14426,72 +14429,72 @@
       </c>
       <c r="AI83" s="17">
         <v>0</v>
       </c>
       <c r="AJ83" s="17">
         <v>0</v>
       </c>
       <c r="AK83" s="17">
         <v>0</v>
       </c>
       <c r="AL83" s="17">
         <v>0</v>
       </c>
       <c r="AM83" s="24">
         <v>0</v>
       </c>
       <c r="AN83" s="24">
         <v>0</v>
       </c>
       <c r="AO83" s="24">
         <v>0</v>
       </c>
       <c r="AP83" s="24">
         <v>0</v>
       </c>
-      <c r="AQ83" s="24">
-[...20 lines deleted...]
-      <c r="AX83" s="27">
+      <c r="AQ83" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR83" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS83" s="40">
+        <v>0</v>
+      </c>
+      <c r="AT83" s="40">
+        <v>0</v>
+      </c>
+      <c r="AU83" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV83" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW83" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX83" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:50" ht="45">
       <c r="A84" s="20" t="s">
         <v>156</v>
       </c>
       <c r="B84" s="22" t="s">
         <v>157</v>
       </c>
       <c r="C84" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D84" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E84" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F84" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G84" s="12" t="s">
         <v>272</v>
       </c>
@@ -14578,72 +14581,72 @@
       </c>
       <c r="AI84" s="17">
         <v>0</v>
       </c>
       <c r="AJ84" s="17">
         <v>0</v>
       </c>
       <c r="AK84" s="17">
         <v>0</v>
       </c>
       <c r="AL84" s="17">
         <v>0</v>
       </c>
       <c r="AM84" s="24">
         <v>0</v>
       </c>
       <c r="AN84" s="24">
         <v>0</v>
       </c>
       <c r="AO84" s="24">
         <v>0</v>
       </c>
       <c r="AP84" s="24">
         <v>0</v>
       </c>
-      <c r="AQ84" s="24">
-[...20 lines deleted...]
-      <c r="AX84" s="27">
+      <c r="AQ84" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR84" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS84" s="40">
+        <v>0</v>
+      </c>
+      <c r="AT84" s="40">
+        <v>0</v>
+      </c>
+      <c r="AU84" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV84" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW84" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX84" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:50" ht="45">
       <c r="A85" s="20" t="s">
         <v>158</v>
       </c>
       <c r="B85" s="22" t="s">
         <v>159</v>
       </c>
       <c r="C85" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D85" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E85" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F85" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G85" s="12" t="s">
         <v>272</v>
       </c>
@@ -14730,72 +14733,72 @@
       </c>
       <c r="AI85" s="17">
         <v>0</v>
       </c>
       <c r="AJ85" s="17">
         <v>0</v>
       </c>
       <c r="AK85" s="17">
         <v>0</v>
       </c>
       <c r="AL85" s="17">
         <v>0</v>
       </c>
       <c r="AM85" s="24">
         <v>0</v>
       </c>
       <c r="AN85" s="24">
         <v>0</v>
       </c>
       <c r="AO85" s="24">
         <v>0</v>
       </c>
       <c r="AP85" s="24">
         <v>0</v>
       </c>
-      <c r="AQ85" s="24">
-[...20 lines deleted...]
-      <c r="AX85" s="27">
+      <c r="AQ85" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR85" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS85" s="40">
+        <v>0</v>
+      </c>
+      <c r="AT85" s="40">
+        <v>0</v>
+      </c>
+      <c r="AU85" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV85" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW85" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX85" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:50" ht="33.75">
       <c r="A86" s="20" t="s">
         <v>160</v>
       </c>
       <c r="B86" s="22" t="s">
         <v>161</v>
       </c>
       <c r="C86" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D86" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E86" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F86" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G86" s="12" t="s">
         <v>272</v>
       </c>
@@ -14882,72 +14885,72 @@
       </c>
       <c r="AI86" s="17">
         <v>0</v>
       </c>
       <c r="AJ86" s="17">
         <v>0</v>
       </c>
       <c r="AK86" s="17">
         <v>0</v>
       </c>
       <c r="AL86" s="17">
         <v>0</v>
       </c>
       <c r="AM86" s="24">
         <v>0</v>
       </c>
       <c r="AN86" s="24">
         <v>0</v>
       </c>
       <c r="AO86" s="24">
         <v>0.03</v>
       </c>
       <c r="AP86" s="24">
         <v>7.1999999999999995E-2</v>
       </c>
-      <c r="AQ86" s="24">
-[...5 lines deleted...]
-      <c r="AS86" s="24">
+      <c r="AQ86" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR86" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS86" s="40">
         <v>0.05</v>
       </c>
-      <c r="AT86" s="24">
+      <c r="AT86" s="40">
         <v>0.13289999999999999</v>
       </c>
-      <c r="AU86" s="27">
-[...8 lines deleted...]
-      <c r="AX86" s="27">
+      <c r="AU86" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV86" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW86" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX86" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:50" ht="33.75">
       <c r="A87" s="20" t="s">
         <v>162</v>
       </c>
       <c r="B87" s="22" t="s">
         <v>163</v>
       </c>
       <c r="C87" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D87" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E87" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F87" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G87" s="12" t="s">
         <v>272</v>
       </c>
@@ -15034,72 +15037,72 @@
       </c>
       <c r="AI87" s="17">
         <v>0</v>
       </c>
       <c r="AJ87" s="17">
         <v>0</v>
       </c>
       <c r="AK87" s="17">
         <v>0</v>
       </c>
       <c r="AL87" s="17">
         <v>0</v>
       </c>
       <c r="AM87" s="24">
         <v>0</v>
       </c>
       <c r="AN87" s="24">
         <v>0</v>
       </c>
       <c r="AO87" s="24">
         <v>0</v>
       </c>
       <c r="AP87" s="24">
         <v>0</v>
       </c>
-      <c r="AQ87" s="24">
-[...20 lines deleted...]
-      <c r="AX87" s="27">
+      <c r="AQ87" s="40">
+        <v>0.17199999999999999</v>
+      </c>
+      <c r="AR87" s="40">
+        <v>1.3036000000000001</v>
+      </c>
+      <c r="AS87" s="40">
+        <v>0</v>
+      </c>
+      <c r="AT87" s="40">
+        <v>0</v>
+      </c>
+      <c r="AU87" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV87" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW87" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX87" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:50" ht="33.75">
       <c r="A88" s="20" t="s">
         <v>164</v>
       </c>
       <c r="B88" s="22" t="s">
         <v>165</v>
       </c>
       <c r="C88" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D88" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E88" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F88" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G88" s="12" t="s">
         <v>272</v>
       </c>
@@ -15186,72 +15189,72 @@
       </c>
       <c r="AI88" s="17">
         <v>0</v>
       </c>
       <c r="AJ88" s="17">
         <v>0</v>
       </c>
       <c r="AK88" s="17">
         <v>0.17860000000000001</v>
       </c>
       <c r="AL88" s="17">
         <v>0.9294</v>
       </c>
       <c r="AM88" s="24">
         <v>0</v>
       </c>
       <c r="AN88" s="24">
         <v>0</v>
       </c>
       <c r="AO88" s="24">
         <v>0.55620999999999998</v>
       </c>
       <c r="AP88" s="24">
         <v>6.7156900000000004</v>
       </c>
-      <c r="AQ88" s="24">
-[...5 lines deleted...]
-      <c r="AS88" s="24">
+      <c r="AQ88" s="40">
+        <v>6.9800000000000001E-2</v>
+      </c>
+      <c r="AR88" s="40">
+        <v>0.52739999999999998</v>
+      </c>
+      <c r="AS88" s="40">
         <v>0.81084000000000001</v>
       </c>
-      <c r="AT88" s="24">
+      <c r="AT88" s="40">
         <v>1.14863</v>
       </c>
-      <c r="AU88" s="27">
-[...8 lines deleted...]
-      <c r="AX88" s="27">
+      <c r="AU88" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV88" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW88" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX88" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:50" ht="67.5">
       <c r="A89" s="20" t="s">
         <v>166</v>
       </c>
       <c r="B89" s="22" t="s">
         <v>167</v>
       </c>
       <c r="C89" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D89" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E89" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F89" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G89" s="12" t="s">
         <v>272</v>
       </c>
@@ -15338,72 +15341,72 @@
       </c>
       <c r="AI89" s="17">
         <v>0</v>
       </c>
       <c r="AJ89" s="17">
         <v>0</v>
       </c>
       <c r="AK89" s="17">
         <v>0</v>
       </c>
       <c r="AL89" s="17">
         <v>0</v>
       </c>
       <c r="AM89" s="24">
         <v>0</v>
       </c>
       <c r="AN89" s="24">
         <v>0</v>
       </c>
       <c r="AO89" s="24">
         <v>0</v>
       </c>
       <c r="AP89" s="24">
         <v>0</v>
       </c>
-      <c r="AQ89" s="24">
-[...5 lines deleted...]
-      <c r="AS89" s="24">
+      <c r="AQ89" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR89" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS89" s="40">
         <v>2.4E-2</v>
       </c>
-      <c r="AT89" s="24">
+      <c r="AT89" s="40">
         <v>0.23</v>
       </c>
-      <c r="AU89" s="27">
-[...8 lines deleted...]
-      <c r="AX89" s="27">
+      <c r="AU89" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV89" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW89" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX89" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:50" ht="33.75">
       <c r="A90" s="20" t="s">
         <v>168</v>
       </c>
       <c r="B90" s="22" t="s">
         <v>169</v>
       </c>
       <c r="C90" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D90" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E90" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F90" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G90" s="12" t="s">
         <v>272</v>
       </c>
@@ -15490,72 +15493,72 @@
       </c>
       <c r="AI90" s="17">
         <v>0</v>
       </c>
       <c r="AJ90" s="17">
         <v>0</v>
       </c>
       <c r="AK90" s="17">
         <v>0</v>
       </c>
       <c r="AL90" s="17">
         <v>0</v>
       </c>
       <c r="AM90" s="24">
         <v>0</v>
       </c>
       <c r="AN90" s="24">
         <v>0</v>
       </c>
       <c r="AO90" s="24">
         <v>0.21</v>
       </c>
       <c r="AP90" s="24">
         <v>0.505</v>
       </c>
-      <c r="AQ90" s="24">
-[...5 lines deleted...]
-      <c r="AS90" s="24">
+      <c r="AQ90" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR90" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS90" s="40">
         <v>20.28</v>
       </c>
-      <c r="AT90" s="24">
+      <c r="AT90" s="40">
         <v>39.402700000000003</v>
       </c>
-      <c r="AU90" s="27">
-[...5 lines deleted...]
-      <c r="AW90" s="27">
+      <c r="AU90" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV90" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW90" s="40">
         <v>0.4</v>
       </c>
-      <c r="AX90" s="27">
+      <c r="AX90" s="40">
         <v>1.1419999999999999</v>
       </c>
     </row>
     <row r="91" spans="1:50" ht="45">
       <c r="A91" s="20" t="s">
         <v>170</v>
       </c>
       <c r="B91" s="22" t="s">
         <v>171</v>
       </c>
       <c r="C91" s="7">
         <v>0</v>
       </c>
       <c r="D91" s="7">
         <v>0</v>
       </c>
       <c r="E91" s="7">
         <v>4784.6107499999998</v>
       </c>
       <c r="F91" s="7">
         <v>4277.6485199999997</v>
       </c>
       <c r="G91" s="9">
         <v>0</v>
       </c>
@@ -15642,72 +15645,72 @@
       </c>
       <c r="AI91" s="17">
         <v>0.06</v>
       </c>
       <c r="AJ91" s="17">
         <v>2.9000000000000001E-2</v>
       </c>
       <c r="AK91" s="17">
         <v>218.3031</v>
       </c>
       <c r="AL91" s="17">
         <v>216.72538</v>
       </c>
       <c r="AM91" s="24">
         <v>1279.942</v>
       </c>
       <c r="AN91" s="24">
         <v>75.764960000000002</v>
       </c>
       <c r="AO91" s="24">
         <v>214.47807</v>
       </c>
       <c r="AP91" s="24">
         <v>209.86234999999999</v>
       </c>
-      <c r="AQ91" s="24">
-[...11 lines deleted...]
-      <c r="AU91" s="27">
+      <c r="AQ91" s="40">
+        <v>381.84100000000001</v>
+      </c>
+      <c r="AR91" s="40">
+        <v>84.397000000000006</v>
+      </c>
+      <c r="AS91" s="40">
+        <v>611.13099999999997</v>
+      </c>
+      <c r="AT91" s="40">
+        <v>501.29433</v>
+      </c>
+      <c r="AU91" s="40">
         <v>25.5</v>
       </c>
-      <c r="AV91" s="27">
+      <c r="AV91" s="40">
         <v>9.7000000000000003E-2</v>
       </c>
-      <c r="AW91" s="27">
+      <c r="AW91" s="40">
         <v>88.887</v>
       </c>
-      <c r="AX91" s="27">
+      <c r="AX91" s="40">
         <v>120.40300000000001</v>
       </c>
     </row>
     <row r="92" spans="1:50" ht="45">
       <c r="A92" s="20" t="s">
         <v>172</v>
       </c>
       <c r="B92" s="22" t="s">
         <v>173</v>
       </c>
       <c r="C92" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D92" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E92" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F92" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G92" s="12" t="s">
         <v>272</v>
       </c>
@@ -15794,72 +15797,72 @@
       </c>
       <c r="AI92" s="17">
         <v>0</v>
       </c>
       <c r="AJ92" s="17">
         <v>0</v>
       </c>
       <c r="AK92" s="17">
         <v>15.3255</v>
       </c>
       <c r="AL92" s="17">
         <v>24.401109999999999</v>
       </c>
       <c r="AM92" s="24">
         <v>0</v>
       </c>
       <c r="AN92" s="24">
         <v>0</v>
       </c>
       <c r="AO92" s="24">
         <v>2.202</v>
       </c>
       <c r="AP92" s="24">
         <v>4.2609300000000001</v>
       </c>
-      <c r="AQ92" s="24">
-[...5 lines deleted...]
-      <c r="AS92" s="24">
+      <c r="AQ92" s="40">
+        <v>6.3299999999999995E-2</v>
+      </c>
+      <c r="AR92" s="40">
+        <v>0.20749999999999999</v>
+      </c>
+      <c r="AS92" s="40">
         <v>1</v>
       </c>
-      <c r="AT92" s="24">
+      <c r="AT92" s="40">
         <v>3.742</v>
       </c>
-      <c r="AU92" s="27">
-[...8 lines deleted...]
-      <c r="AX92" s="27">
+      <c r="AU92" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV92" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW92" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX92" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:50" ht="45">
       <c r="A93" s="20" t="s">
         <v>174</v>
       </c>
       <c r="B93" s="22" t="s">
         <v>175</v>
       </c>
       <c r="C93" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D93" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E93" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F93" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G93" s="12" t="s">
         <v>272</v>
       </c>
@@ -15946,72 +15949,72 @@
       </c>
       <c r="AI93" s="17">
         <v>0</v>
       </c>
       <c r="AJ93" s="17">
         <v>0</v>
       </c>
       <c r="AK93" s="17">
         <v>0</v>
       </c>
       <c r="AL93" s="17">
         <v>0</v>
       </c>
       <c r="AM93" s="24">
         <v>29.9</v>
       </c>
       <c r="AN93" s="24">
         <v>0.496</v>
       </c>
       <c r="AO93" s="24">
         <v>0.25</v>
       </c>
       <c r="AP93" s="24">
         <v>0.442</v>
       </c>
-      <c r="AQ93" s="24">
-[...5 lines deleted...]
-      <c r="AS93" s="24">
+      <c r="AQ93" s="40">
+        <v>44.2</v>
+      </c>
+      <c r="AR93" s="40">
+        <v>5.4960000000000004</v>
+      </c>
+      <c r="AS93" s="40">
         <v>0.2</v>
       </c>
-      <c r="AT93" s="24">
+      <c r="AT93" s="40">
         <v>0.44500000000000001</v>
       </c>
-      <c r="AU93" s="27">
-[...5 lines deleted...]
-      <c r="AW93" s="27">
+      <c r="AU93" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV93" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW93" s="40">
         <v>0.3</v>
       </c>
-      <c r="AX93" s="27">
+      <c r="AX93" s="40">
         <v>0.68899999999999995</v>
       </c>
     </row>
     <row r="94" spans="1:50" ht="45">
       <c r="A94" s="20" t="s">
         <v>176</v>
       </c>
       <c r="B94" s="22" t="s">
         <v>177</v>
       </c>
       <c r="C94" s="7">
         <v>0</v>
       </c>
       <c r="D94" s="7">
         <v>0</v>
       </c>
       <c r="E94" s="7">
         <v>1.18E-2</v>
       </c>
       <c r="F94" s="7">
         <v>4.8099999999999997E-2</v>
       </c>
       <c r="G94" s="9">
         <v>0</v>
       </c>
@@ -16098,72 +16101,72 @@
       </c>
       <c r="AI94" s="17">
         <v>0</v>
       </c>
       <c r="AJ94" s="17">
         <v>0</v>
       </c>
       <c r="AK94" s="17">
         <v>0</v>
       </c>
       <c r="AL94" s="17">
         <v>0</v>
       </c>
       <c r="AM94" s="24">
         <v>0</v>
       </c>
       <c r="AN94" s="24">
         <v>0</v>
       </c>
       <c r="AO94" s="24">
         <v>0.67600000000000005</v>
       </c>
       <c r="AP94" s="24">
         <v>5.0460000000000003</v>
       </c>
-      <c r="AQ94" s="24">
-[...5 lines deleted...]
-      <c r="AS94" s="24">
+      <c r="AQ94" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR94" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS94" s="40">
         <v>0.56799999999999995</v>
       </c>
-      <c r="AT94" s="24">
+      <c r="AT94" s="40">
         <v>6.7549000000000001</v>
       </c>
-      <c r="AU94" s="27">
-[...5 lines deleted...]
-      <c r="AW94" s="27">
+      <c r="AU94" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV94" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW94" s="40">
         <v>0.505</v>
       </c>
-      <c r="AX94" s="27">
+      <c r="AX94" s="40">
         <v>2.8149999999999999</v>
       </c>
     </row>
     <row r="95" spans="1:50" ht="90">
       <c r="A95" s="20" t="s">
         <v>178</v>
       </c>
       <c r="B95" s="22" t="s">
         <v>179</v>
       </c>
       <c r="C95" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D95" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E95" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F95" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G95" s="9">
         <v>0</v>
       </c>
@@ -16250,76 +16253,76 @@
       </c>
       <c r="AI95" s="17">
         <v>0</v>
       </c>
       <c r="AJ95" s="17">
         <v>0</v>
       </c>
       <c r="AK95" s="17">
         <v>8.0000000000000002E-3</v>
       </c>
       <c r="AL95" s="17">
         <v>3.9780000000000003E-2</v>
       </c>
       <c r="AM95" s="24">
         <v>0</v>
       </c>
       <c r="AN95" s="24">
         <v>0</v>
       </c>
       <c r="AO95" s="24">
         <v>59.44</v>
       </c>
       <c r="AP95" s="24">
         <v>102.675</v>
       </c>
-      <c r="AQ95" s="24">
-[...5 lines deleted...]
-      <c r="AS95" s="24">
+      <c r="AQ95" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR95" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS95" s="40">
         <v>59.47</v>
       </c>
-      <c r="AT95" s="24">
+      <c r="AT95" s="40">
         <v>102.9704</v>
       </c>
-      <c r="AU95" s="27">
-[...8 lines deleted...]
-      <c r="AX95" s="27">
+      <c r="AU95" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV95" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW95" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX95" s="40">
         <v>0</v>
       </c>
     </row>
-    <row r="96" spans="1:50" ht="67.5">
+    <row r="96" spans="1:50" ht="78.75">
       <c r="A96" s="20" t="s">
         <v>180</v>
       </c>
       <c r="B96" s="22" t="s">
         <v>181</v>
       </c>
       <c r="C96" s="7">
         <v>0</v>
       </c>
       <c r="D96" s="7">
         <v>0</v>
       </c>
       <c r="E96" s="7">
         <v>862.18161999999995</v>
       </c>
       <c r="F96" s="7">
         <v>768.29411000000005</v>
       </c>
       <c r="G96" s="9">
         <v>0</v>
       </c>
       <c r="H96" s="9">
         <v>0</v>
       </c>
       <c r="I96" s="9">
@@ -16402,73 +16405,73 @@
       </c>
       <c r="AI96" s="17">
         <v>0</v>
       </c>
       <c r="AJ96" s="17">
         <v>0</v>
       </c>
       <c r="AK96" s="17">
         <v>3456.0839999999998</v>
       </c>
       <c r="AL96" s="17">
         <v>4343.6221500000001</v>
       </c>
       <c r="AM96" s="24">
         <v>369.35</v>
       </c>
       <c r="AN96" s="24">
         <v>1.734</v>
       </c>
       <c r="AO96" s="24">
         <v>4571.0839999999998</v>
       </c>
       <c r="AP96" s="24">
         <v>5738.5509000000002</v>
       </c>
-      <c r="AQ96" s="24">
-[...5 lines deleted...]
-      <c r="AS96" s="24">
+      <c r="AQ96" s="40">
+        <v>71.832899999999995</v>
+      </c>
+      <c r="AR96" s="40">
+        <v>40.407600000000002</v>
+      </c>
+      <c r="AS96" s="40">
         <v>3925.2402000000002</v>
       </c>
-      <c r="AT96" s="24">
+      <c r="AT96" s="40">
         <v>6341.6539499999999</v>
       </c>
-      <c r="AU96" s="27">
+      <c r="AU96" s="40">
         <v>6</v>
       </c>
-      <c r="AV96" s="27">
+      <c r="AV96" s="40">
         <v>3.5999999999999997E-2</v>
       </c>
-      <c r="AW96" s="27">
-[...3 lines deleted...]
-        <v>2245.6722599999998</v>
+      <c r="AW96" s="40">
+        <v>1781.7465999999999</v>
+      </c>
+      <c r="AX96" s="40">
+        <v>3314.4473600000001</v>
       </c>
     </row>
     <row r="97" spans="1:50" ht="33.75">
       <c r="A97" s="20" t="s">
         <v>182</v>
       </c>
       <c r="B97" s="22" t="s">
         <v>183</v>
       </c>
       <c r="C97" s="7">
         <v>22.513999999999999</v>
       </c>
       <c r="D97" s="7">
         <v>74.28716</v>
       </c>
       <c r="E97" s="7">
         <v>189.34030000000001</v>
       </c>
       <c r="F97" s="7">
         <v>272.45040999999998</v>
       </c>
       <c r="G97" s="9">
         <v>8.907</v>
       </c>
       <c r="H97" s="9">
@@ -16554,73 +16557,73 @@
       </c>
       <c r="AI97" s="17">
         <v>164.42449999999999</v>
       </c>
       <c r="AJ97" s="17">
         <v>384.59894000000003</v>
       </c>
       <c r="AK97" s="17">
         <v>513.87624000000005</v>
       </c>
       <c r="AL97" s="17">
         <v>1167.65887</v>
       </c>
       <c r="AM97" s="24">
         <v>359.34530000000001</v>
       </c>
       <c r="AN97" s="24">
         <v>773.01345000000003</v>
       </c>
       <c r="AO97" s="24">
         <v>447.82116000000002</v>
       </c>
       <c r="AP97" s="24">
         <v>801.98081999999999</v>
       </c>
-      <c r="AQ97" s="24">
+      <c r="AQ97" s="40">
         <v>445.82907999999998</v>
       </c>
-      <c r="AR97" s="24">
+      <c r="AR97" s="40">
         <v>1207.6776400000001</v>
       </c>
-      <c r="AS97" s="24">
+      <c r="AS97" s="40">
         <v>488.96526</v>
       </c>
-      <c r="AT97" s="24">
+      <c r="AT97" s="40">
         <v>1313.3295800000001</v>
       </c>
-      <c r="AU97" s="27">
-[...9 lines deleted...]
-        <v>409.76299999999998</v>
+      <c r="AU97" s="40">
+        <v>146.50797</v>
+      </c>
+      <c r="AV97" s="40">
+        <v>425.25110000000001</v>
+      </c>
+      <c r="AW97" s="40">
+        <v>403.74074000000002</v>
+      </c>
+      <c r="AX97" s="40">
+        <v>614.80399999999997</v>
       </c>
     </row>
     <row r="98" spans="1:50" ht="22.5">
       <c r="A98" s="20" t="s">
         <v>184</v>
       </c>
       <c r="B98" s="22" t="s">
         <v>185</v>
       </c>
       <c r="C98" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D98" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E98" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G98" s="9">
         <v>0</v>
       </c>
       <c r="H98" s="9">
@@ -16706,72 +16709,72 @@
       </c>
       <c r="AI98" s="17">
         <v>0</v>
       </c>
       <c r="AJ98" s="17">
         <v>0</v>
       </c>
       <c r="AK98" s="17">
         <v>563.20001000000002</v>
       </c>
       <c r="AL98" s="17">
         <v>563.03155000000004</v>
       </c>
       <c r="AM98" s="24">
         <v>0</v>
       </c>
       <c r="AN98" s="24">
         <v>0</v>
       </c>
       <c r="AO98" s="24">
         <v>35.053339999999999</v>
       </c>
       <c r="AP98" s="24">
         <v>40.908679999999997</v>
       </c>
-      <c r="AQ98" s="24">
-[...5 lines deleted...]
-      <c r="AS98" s="24">
+      <c r="AQ98" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR98" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS98" s="40">
         <v>45.570050000000002</v>
       </c>
-      <c r="AT98" s="24">
+      <c r="AT98" s="40">
         <v>37.362180000000002</v>
       </c>
-      <c r="AU98" s="27">
-[...5 lines deleted...]
-      <c r="AW98" s="27">
+      <c r="AU98" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV98" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW98" s="40">
         <v>11.85378</v>
       </c>
-      <c r="AX98" s="27">
+      <c r="AX98" s="40">
         <v>26.578530000000001</v>
       </c>
     </row>
     <row r="99" spans="1:50" ht="33.75">
       <c r="A99" s="20" t="s">
         <v>186</v>
       </c>
       <c r="B99" s="22" t="s">
         <v>187</v>
       </c>
       <c r="C99" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D99" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E99" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F99" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G99" s="12" t="s">
         <v>272</v>
       </c>
@@ -16858,72 +16861,72 @@
       </c>
       <c r="AI99" s="17">
         <v>0</v>
       </c>
       <c r="AJ99" s="17">
         <v>0</v>
       </c>
       <c r="AK99" s="17">
         <v>0</v>
       </c>
       <c r="AL99" s="17">
         <v>0</v>
       </c>
       <c r="AM99" s="24">
         <v>0</v>
       </c>
       <c r="AN99" s="24">
         <v>0</v>
       </c>
       <c r="AO99" s="24">
         <v>0</v>
       </c>
       <c r="AP99" s="24">
         <v>0</v>
       </c>
-      <c r="AQ99" s="24">
-[...20 lines deleted...]
-      <c r="AX99" s="27">
+      <c r="AQ99" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR99" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS99" s="40">
+        <v>0</v>
+      </c>
+      <c r="AT99" s="40">
+        <v>0</v>
+      </c>
+      <c r="AU99" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV99" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW99" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX99" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:50" ht="33.75">
       <c r="A100" s="20" t="s">
         <v>188</v>
       </c>
       <c r="B100" s="22" t="s">
         <v>189</v>
       </c>
       <c r="C100" s="7">
         <v>0</v>
       </c>
       <c r="D100" s="7">
         <v>0</v>
       </c>
       <c r="E100" s="7">
         <v>0.51739999999999997</v>
       </c>
       <c r="F100" s="7">
         <v>13.59186</v>
       </c>
       <c r="G100" s="9">
         <v>0</v>
       </c>
@@ -17010,73 +17013,73 @@
       </c>
       <c r="AI100" s="17">
         <v>0</v>
       </c>
       <c r="AJ100" s="17">
         <v>0</v>
       </c>
       <c r="AK100" s="17">
         <v>95.943060000000003</v>
       </c>
       <c r="AL100" s="17">
         <v>361.63159999999999</v>
       </c>
       <c r="AM100" s="24">
         <v>0</v>
       </c>
       <c r="AN100" s="24">
         <v>0</v>
       </c>
       <c r="AO100" s="24">
         <v>99.331860000000006</v>
       </c>
       <c r="AP100" s="24">
         <v>369.61045999999999</v>
       </c>
-      <c r="AQ100" s="24">
-[...5 lines deleted...]
-      <c r="AS100" s="24">
+      <c r="AQ100" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR100" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS100" s="40">
         <v>84.687439999999995</v>
       </c>
-      <c r="AT100" s="24">
+      <c r="AT100" s="40">
         <v>363.64661999999998</v>
       </c>
-      <c r="AU100" s="27">
-[...9 lines deleted...]
-        <v>142.92121</v>
+      <c r="AU100" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV100" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW100" s="40">
+        <v>30.562169999999998</v>
+      </c>
+      <c r="AX100" s="40">
+        <v>144.23826</v>
       </c>
     </row>
     <row r="101" spans="1:50" ht="33.75">
       <c r="A101" s="20" t="s">
         <v>190</v>
       </c>
       <c r="B101" s="22" t="s">
         <v>191</v>
       </c>
       <c r="C101" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D101" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E101" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F101" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G101" s="9">
         <v>0</v>
       </c>
       <c r="H101" s="9">
@@ -17162,72 +17165,72 @@
       </c>
       <c r="AI101" s="17">
         <v>0</v>
       </c>
       <c r="AJ101" s="17">
         <v>0</v>
       </c>
       <c r="AK101" s="17">
         <v>1.01448</v>
       </c>
       <c r="AL101" s="17">
         <v>6.46882</v>
       </c>
       <c r="AM101" s="24">
         <v>0</v>
       </c>
       <c r="AN101" s="24">
         <v>0</v>
       </c>
       <c r="AO101" s="24">
         <v>2.2370000000000001</v>
       </c>
       <c r="AP101" s="24">
         <v>11.731</v>
       </c>
-      <c r="AQ101" s="24">
-[...5 lines deleted...]
-      <c r="AS101" s="24">
+      <c r="AQ101" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR101" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS101" s="40">
         <v>1.5629</v>
       </c>
-      <c r="AT101" s="24">
+      <c r="AT101" s="40">
         <v>8.9590999999999994</v>
       </c>
-      <c r="AU101" s="27">
-[...5 lines deleted...]
-      <c r="AW101" s="27">
+      <c r="AU101" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV101" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW101" s="40">
         <v>0.10580000000000001</v>
       </c>
-      <c r="AX101" s="27">
+      <c r="AX101" s="40">
         <v>0.68700000000000006</v>
       </c>
     </row>
     <row r="102" spans="1:50" ht="33.75">
       <c r="A102" s="20" t="s">
         <v>192</v>
       </c>
       <c r="B102" s="22" t="s">
         <v>193</v>
       </c>
       <c r="C102" s="7">
         <v>0</v>
       </c>
       <c r="D102" s="7">
         <v>0</v>
       </c>
       <c r="E102" s="7">
         <v>3.1E-2</v>
       </c>
       <c r="F102" s="7">
         <v>3.7260000000000001E-2</v>
       </c>
       <c r="G102" s="9">
         <v>0</v>
       </c>
@@ -17314,73 +17317,73 @@
       </c>
       <c r="AI102" s="17">
         <v>3.3</v>
       </c>
       <c r="AJ102" s="17">
         <v>0.114</v>
       </c>
       <c r="AK102" s="17">
         <v>366.72</v>
       </c>
       <c r="AL102" s="17">
         <v>250.92359999999999</v>
       </c>
       <c r="AM102" s="24">
         <v>235</v>
       </c>
       <c r="AN102" s="24">
         <v>0.90700000000000003</v>
       </c>
       <c r="AO102" s="24">
         <v>16506.12066</v>
       </c>
       <c r="AP102" s="24">
         <v>14016.406080000001</v>
       </c>
-      <c r="AQ102" s="24">
-[...5 lines deleted...]
-      <c r="AS102" s="24">
+      <c r="AQ102" s="40">
+        <v>28.632999999999999</v>
+      </c>
+      <c r="AR102" s="40">
+        <v>1.9752000000000001</v>
+      </c>
+      <c r="AS102" s="40">
         <v>22673.920999999998</v>
       </c>
-      <c r="AT102" s="24">
+      <c r="AT102" s="40">
         <v>12560.836939999999</v>
       </c>
-      <c r="AU102" s="27">
-[...9 lines deleted...]
-        <v>0.29499999999999998</v>
+      <c r="AU102" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV102" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW102" s="40">
+        <v>9.5600000000000004E-2</v>
+      </c>
+      <c r="AX102" s="40">
+        <v>0.38600000000000001</v>
       </c>
     </row>
     <row r="103" spans="1:50" ht="78.75">
       <c r="A103" s="20" t="s">
         <v>194</v>
       </c>
       <c r="B103" s="22" t="s">
         <v>195</v>
       </c>
       <c r="C103" s="7">
         <v>0</v>
       </c>
       <c r="D103" s="7">
         <v>0</v>
       </c>
       <c r="E103" s="7">
         <v>8.1000000000000003E-2</v>
       </c>
       <c r="F103" s="7">
         <v>0.17999000000000001</v>
       </c>
       <c r="G103" s="9">
         <v>0</v>
       </c>
       <c r="H103" s="9">
@@ -17466,73 +17469,73 @@
       </c>
       <c r="AI103" s="17">
         <v>0</v>
       </c>
       <c r="AJ103" s="17">
         <v>0</v>
       </c>
       <c r="AK103" s="17">
         <v>0.06</v>
       </c>
       <c r="AL103" s="17">
         <v>0.24299999999999999</v>
       </c>
       <c r="AM103" s="24">
         <v>0</v>
       </c>
       <c r="AN103" s="24">
         <v>0</v>
       </c>
       <c r="AO103" s="24">
         <v>0.48092000000000001</v>
       </c>
       <c r="AP103" s="24">
         <v>2.0288200000000001</v>
       </c>
-      <c r="AQ103" s="24">
-[...5 lines deleted...]
-      <c r="AS103" s="24">
+      <c r="AQ103" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR103" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS103" s="40">
         <v>82.294420000000002</v>
       </c>
-      <c r="AT103" s="24">
+      <c r="AT103" s="40">
         <v>89.066850000000002</v>
       </c>
-      <c r="AU103" s="27">
-[...9 lines deleted...]
-        <v>23.325710000000001</v>
+      <c r="AU103" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV103" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW103" s="40">
+        <v>55.225000000000001</v>
+      </c>
+      <c r="AX103" s="40">
+        <v>63.251629999999999</v>
       </c>
     </row>
     <row r="104" spans="1:50" ht="22.5">
       <c r="A104" s="20" t="s">
         <v>196</v>
       </c>
       <c r="B104" s="22" t="s">
         <v>197</v>
       </c>
       <c r="C104" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D104" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E104" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F104" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G104" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H104" s="12" t="s">
@@ -17618,72 +17621,72 @@
       </c>
       <c r="AI104" s="17">
         <v>1125.03</v>
       </c>
       <c r="AJ104" s="17">
         <v>111.53400000000001</v>
       </c>
       <c r="AK104" s="17">
         <v>0</v>
       </c>
       <c r="AL104" s="17">
         <v>0</v>
       </c>
       <c r="AM104" s="24">
         <v>1.2569999999999999</v>
       </c>
       <c r="AN104" s="24">
         <v>96.834000000000003</v>
       </c>
       <c r="AO104" s="24">
         <v>0</v>
       </c>
       <c r="AP104" s="24">
         <v>0</v>
       </c>
-      <c r="AQ104" s="24">
-[...11 lines deleted...]
-      <c r="AU104" s="27">
+      <c r="AQ104" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR104" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS104" s="40">
+        <v>0</v>
+      </c>
+      <c r="AT104" s="40">
+        <v>0</v>
+      </c>
+      <c r="AU104" s="40">
         <v>30</v>
       </c>
-      <c r="AV104" s="27">
+      <c r="AV104" s="40">
         <v>0.48</v>
       </c>
-      <c r="AW104" s="27">
-[...2 lines deleted...]
-      <c r="AX104" s="27">
+      <c r="AW104" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX104" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:50" ht="22.5">
       <c r="A105" s="20" t="s">
         <v>198</v>
       </c>
       <c r="B105" s="22" t="s">
         <v>199</v>
       </c>
       <c r="C105" s="7">
         <v>0</v>
       </c>
       <c r="D105" s="7">
         <v>0</v>
       </c>
       <c r="E105" s="7">
         <v>7.3562000000000003</v>
       </c>
       <c r="F105" s="7">
         <v>15.29331</v>
       </c>
       <c r="G105" s="9">
         <v>0</v>
       </c>
@@ -17770,73 +17773,73 @@
       </c>
       <c r="AI105" s="17">
         <v>64.971000000000004</v>
       </c>
       <c r="AJ105" s="17">
         <v>119.349</v>
       </c>
       <c r="AK105" s="17">
         <v>469.93391000000003</v>
       </c>
       <c r="AL105" s="17">
         <v>868.74861999999996</v>
       </c>
       <c r="AM105" s="24">
         <v>43.655999999999999</v>
       </c>
       <c r="AN105" s="24">
         <v>70.819999999999993</v>
       </c>
       <c r="AO105" s="24">
         <v>658.82186999999999</v>
       </c>
       <c r="AP105" s="24">
         <v>1157.0436999999999</v>
       </c>
-      <c r="AQ105" s="24">
-[...21 lines deleted...]
-        <v>495.23748999999998</v>
+      <c r="AQ105" s="40">
+        <v>81.031999999999996</v>
+      </c>
+      <c r="AR105" s="40">
+        <v>112.4088</v>
+      </c>
+      <c r="AS105" s="40">
+        <v>1037.7649699999999</v>
+      </c>
+      <c r="AT105" s="40">
+        <v>1568.6322299999999</v>
+      </c>
+      <c r="AU105" s="40">
+        <v>24.138999999999999</v>
+      </c>
+      <c r="AV105" s="40">
+        <v>41.963999999999999</v>
+      </c>
+      <c r="AW105" s="40">
+        <v>389.55748</v>
+      </c>
+      <c r="AX105" s="40">
+        <v>752.49004000000002</v>
       </c>
     </row>
     <row r="106" spans="1:50" ht="22.5">
       <c r="A106" s="20" t="s">
         <v>200</v>
       </c>
       <c r="B106" s="22" t="s">
         <v>201</v>
       </c>
       <c r="C106" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D106" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E106" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F106" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G106" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H106" s="12" t="s">
@@ -17922,72 +17925,72 @@
       </c>
       <c r="AI106" s="17">
         <v>0</v>
       </c>
       <c r="AJ106" s="17">
         <v>0</v>
       </c>
       <c r="AK106" s="17">
         <v>0</v>
       </c>
       <c r="AL106" s="17">
         <v>0</v>
       </c>
       <c r="AM106" s="24">
         <v>0</v>
       </c>
       <c r="AN106" s="24">
         <v>0</v>
       </c>
       <c r="AO106" s="24">
         <v>0</v>
       </c>
       <c r="AP106" s="24">
         <v>0</v>
       </c>
-      <c r="AQ106" s="24">
-[...20 lines deleted...]
-      <c r="AX106" s="27">
+      <c r="AQ106" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR106" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS106" s="40">
+        <v>0</v>
+      </c>
+      <c r="AT106" s="40">
+        <v>0</v>
+      </c>
+      <c r="AU106" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV106" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW106" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX106" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:50">
       <c r="A107" s="20" t="s">
         <v>202</v>
       </c>
       <c r="B107" s="22" t="s">
         <v>203</v>
       </c>
       <c r="C107" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D107" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E107" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F107" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G107" s="12" t="s">
         <v>272</v>
       </c>
@@ -18074,72 +18077,72 @@
       </c>
       <c r="AI107" s="17">
         <v>0</v>
       </c>
       <c r="AJ107" s="17">
         <v>0</v>
       </c>
       <c r="AK107" s="17">
         <v>0</v>
       </c>
       <c r="AL107" s="17">
         <v>0</v>
       </c>
       <c r="AM107" s="24">
         <v>0</v>
       </c>
       <c r="AN107" s="24">
         <v>0</v>
       </c>
       <c r="AO107" s="24">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="AP107" s="24">
         <v>0.435</v>
       </c>
-      <c r="AQ107" s="24">
-[...17 lines deleted...]
-      <c r="AW107" s="27">
+      <c r="AQ107" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR107" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS107" s="40">
+        <v>0</v>
+      </c>
+      <c r="AT107" s="40">
+        <v>0</v>
+      </c>
+      <c r="AU107" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV107" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW107" s="40">
         <v>0.02</v>
       </c>
-      <c r="AX107" s="27">
+      <c r="AX107" s="40">
         <v>1.157</v>
       </c>
     </row>
     <row r="108" spans="1:50" ht="22.5">
       <c r="A108" s="20" t="s">
         <v>204</v>
       </c>
       <c r="B108" s="22" t="s">
         <v>205</v>
       </c>
       <c r="C108" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D108" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E108" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F108" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G108" s="9">
         <v>0</v>
       </c>
@@ -18226,73 +18229,73 @@
       </c>
       <c r="AI108" s="17">
         <v>0</v>
       </c>
       <c r="AJ108" s="17">
         <v>0</v>
       </c>
       <c r="AK108" s="17">
         <v>0.1837</v>
       </c>
       <c r="AL108" s="17">
         <v>0.90137</v>
       </c>
       <c r="AM108" s="24">
         <v>0</v>
       </c>
       <c r="AN108" s="24">
         <v>0</v>
       </c>
       <c r="AO108" s="24">
         <v>0.79920000000000002</v>
       </c>
       <c r="AP108" s="24">
         <v>4.9564599999999999</v>
       </c>
-      <c r="AQ108" s="24">
-[...5 lines deleted...]
-      <c r="AS108" s="24">
+      <c r="AQ108" s="40">
+        <v>0.127</v>
+      </c>
+      <c r="AR108" s="40">
+        <v>0.40560000000000002</v>
+      </c>
+      <c r="AS108" s="40">
         <v>0.24959999999999999</v>
       </c>
-      <c r="AT108" s="24">
+      <c r="AT108" s="40">
         <v>1.2723599999999999</v>
       </c>
-      <c r="AU108" s="27">
-[...9 lines deleted...]
-        <v>0.41832000000000003</v>
+      <c r="AU108" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV108" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW108" s="40">
+        <v>5.9200000000000003E-2</v>
+      </c>
+      <c r="AX108" s="40">
+        <v>0.50068000000000001</v>
       </c>
     </row>
     <row r="109" spans="1:50" ht="22.5">
       <c r="A109" s="20" t="s">
         <v>206</v>
       </c>
       <c r="B109" s="22" t="s">
         <v>207</v>
       </c>
       <c r="C109" s="7">
         <v>0</v>
       </c>
       <c r="D109" s="7">
         <v>0</v>
       </c>
       <c r="E109" s="7">
         <v>234.53872000000001</v>
       </c>
       <c r="F109" s="7">
         <v>534.78638999999998</v>
       </c>
       <c r="G109" s="9">
         <v>0</v>
       </c>
       <c r="H109" s="9">
@@ -18378,73 +18381,73 @@
       </c>
       <c r="AI109" s="17">
         <v>8</v>
       </c>
       <c r="AJ109" s="17">
         <v>0.51329999999999998</v>
       </c>
       <c r="AK109" s="17">
         <v>1241.0174199999999</v>
       </c>
       <c r="AL109" s="17">
         <v>3712.85113</v>
       </c>
       <c r="AM109" s="24">
         <v>29</v>
       </c>
       <c r="AN109" s="24">
         <v>0.185</v>
       </c>
       <c r="AO109" s="24">
         <v>1377.2603300000001</v>
       </c>
       <c r="AP109" s="24">
         <v>4646.2365499999996</v>
       </c>
-      <c r="AQ109" s="24">
-[...21 lines deleted...]
-        <v>1071.09727</v>
+      <c r="AQ109" s="40">
+        <v>84.473600000000005</v>
+      </c>
+      <c r="AR109" s="40">
+        <v>70.891459999999995</v>
+      </c>
+      <c r="AS109" s="40">
+        <v>979.12269000000003</v>
+      </c>
+      <c r="AT109" s="40">
+        <v>3838.9346</v>
+      </c>
+      <c r="AU109" s="40">
+        <v>0.26900000000000002</v>
+      </c>
+      <c r="AV109" s="40">
+        <v>0.64200000000000002</v>
+      </c>
+      <c r="AW109" s="40">
+        <v>345.12893000000003</v>
+      </c>
+      <c r="AX109" s="40">
+        <v>1466.08734</v>
       </c>
     </row>
     <row r="110" spans="1:50" ht="78.75">
       <c r="A110" s="20" t="s">
         <v>208</v>
       </c>
       <c r="B110" s="22" t="s">
         <v>209</v>
       </c>
       <c r="C110" s="7">
         <v>6.4</v>
       </c>
       <c r="D110" s="7">
         <v>10.208</v>
       </c>
       <c r="E110" s="7">
         <v>1796.2911999999999</v>
       </c>
       <c r="F110" s="7">
         <v>1057.7447999999999</v>
       </c>
       <c r="G110" s="9">
         <v>28.232399999999998</v>
       </c>
       <c r="H110" s="9">
@@ -18530,73 +18533,73 @@
       </c>
       <c r="AI110" s="17">
         <v>6.0754200000000003</v>
       </c>
       <c r="AJ110" s="17">
         <v>14.956939999999999</v>
       </c>
       <c r="AK110" s="17">
         <v>559.1508</v>
       </c>
       <c r="AL110" s="17">
         <v>457.52404999999999</v>
       </c>
       <c r="AM110" s="24">
         <v>196.874</v>
       </c>
       <c r="AN110" s="24">
         <v>162.41300000000001</v>
       </c>
       <c r="AO110" s="24">
         <v>831.27948000000004</v>
       </c>
       <c r="AP110" s="24">
         <v>722.40950999999995</v>
       </c>
-      <c r="AQ110" s="24">
-[...21 lines deleted...]
-        <v>226.29407</v>
+      <c r="AQ110" s="40">
+        <v>159.22327999999999</v>
+      </c>
+      <c r="AR110" s="40">
+        <v>168.35169999999999</v>
+      </c>
+      <c r="AS110" s="40">
+        <v>582.95190000000002</v>
+      </c>
+      <c r="AT110" s="40">
+        <v>743.24190999999996</v>
+      </c>
+      <c r="AU110" s="40">
+        <v>10.593999999999999</v>
+      </c>
+      <c r="AV110" s="40">
+        <v>10.598000000000001</v>
+      </c>
+      <c r="AW110" s="40">
+        <v>245.06309999999999</v>
+      </c>
+      <c r="AX110" s="40">
+        <v>304.12036000000001</v>
       </c>
     </row>
     <row r="111" spans="1:50" ht="33.75">
       <c r="A111" s="20" t="s">
         <v>210</v>
       </c>
       <c r="B111" s="22" t="s">
         <v>211</v>
       </c>
       <c r="C111" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D111" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E111" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F111" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G111" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H111" s="12" t="s">
@@ -18682,72 +18685,72 @@
       </c>
       <c r="AI111" s="17">
         <v>0</v>
       </c>
       <c r="AJ111" s="17">
         <v>0</v>
       </c>
       <c r="AK111" s="17">
         <v>0</v>
       </c>
       <c r="AL111" s="17">
         <v>0</v>
       </c>
       <c r="AM111" s="24">
         <v>0</v>
       </c>
       <c r="AN111" s="24">
         <v>0</v>
       </c>
       <c r="AO111" s="24">
         <v>0</v>
       </c>
       <c r="AP111" s="24">
         <v>0</v>
       </c>
-      <c r="AQ111" s="24">
-[...20 lines deleted...]
-      <c r="AX111" s="27">
+      <c r="AQ111" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR111" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS111" s="40">
+        <v>0</v>
+      </c>
+      <c r="AT111" s="40">
+        <v>0</v>
+      </c>
+      <c r="AU111" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV111" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW111" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX111" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:50" ht="81" customHeight="1">
       <c r="A112" s="20" t="s">
         <v>212</v>
       </c>
       <c r="B112" s="22" t="s">
         <v>213</v>
       </c>
       <c r="C112" s="7">
         <v>0</v>
       </c>
       <c r="D112" s="7">
         <v>0</v>
       </c>
       <c r="E112" s="7">
         <v>55.758360000000003</v>
       </c>
       <c r="F112" s="7">
         <v>27.998290000000001</v>
       </c>
       <c r="G112" s="9">
         <v>0</v>
       </c>
@@ -18834,73 +18837,73 @@
       </c>
       <c r="AI112" s="17">
         <v>30.36</v>
       </c>
       <c r="AJ112" s="17">
         <v>1.1220000000000001</v>
       </c>
       <c r="AK112" s="17">
         <v>49.010219999999997</v>
       </c>
       <c r="AL112" s="17">
         <v>78.293139999999994</v>
       </c>
       <c r="AM112" s="24">
         <v>887.7</v>
       </c>
       <c r="AN112" s="24">
         <v>5.3159999999999998</v>
       </c>
       <c r="AO112" s="24">
         <v>283.6644</v>
       </c>
       <c r="AP112" s="24">
         <v>372.87112000000002</v>
       </c>
-      <c r="AQ112" s="24">
+      <c r="AQ112" s="40">
         <v>157</v>
       </c>
-      <c r="AR112" s="24">
+      <c r="AR112" s="40">
         <v>2.742</v>
       </c>
-      <c r="AS112" s="24">
+      <c r="AS112" s="40">
         <v>420.62013999999999</v>
       </c>
-      <c r="AT112" s="24">
+      <c r="AT112" s="40">
         <v>594.46835999999996</v>
       </c>
-      <c r="AU112" s="27">
-[...9 lines deleted...]
-        <v>106.23036</v>
+      <c r="AU112" s="40">
+        <v>72.400000000000006</v>
+      </c>
+      <c r="AV112" s="40">
+        <v>0.49199999999999999</v>
+      </c>
+      <c r="AW112" s="40">
+        <v>357.64154000000002</v>
+      </c>
+      <c r="AX112" s="40">
+        <v>121.26897</v>
       </c>
     </row>
     <row r="113" spans="1:50" ht="78.75">
       <c r="A113" s="20" t="s">
         <v>214</v>
       </c>
       <c r="B113" s="22" t="s">
         <v>215</v>
       </c>
       <c r="C113" s="7">
         <v>0</v>
       </c>
       <c r="D113" s="7">
         <v>0</v>
       </c>
       <c r="E113" s="7">
         <v>149.10111000000001</v>
       </c>
       <c r="F113" s="7">
         <v>198.12844000000001</v>
       </c>
       <c r="G113" s="9">
         <v>0</v>
       </c>
       <c r="H113" s="9">
@@ -18986,73 +18989,73 @@
       </c>
       <c r="AI113" s="17">
         <v>267.38549999999998</v>
       </c>
       <c r="AJ113" s="17">
         <v>408.94725</v>
       </c>
       <c r="AK113" s="17">
         <v>2694.4407900000001</v>
       </c>
       <c r="AL113" s="17">
         <v>5494.1596399999999</v>
       </c>
       <c r="AM113" s="24">
         <v>793.28099999999995</v>
       </c>
       <c r="AN113" s="24">
         <v>954.87986000000001</v>
       </c>
       <c r="AO113" s="24">
         <v>3432.85554</v>
       </c>
       <c r="AP113" s="24">
         <v>7330.5743300000004</v>
       </c>
-      <c r="AQ113" s="24">
-[...21 lines deleted...]
-        <v>2398.2010300000002</v>
+      <c r="AQ113" s="40">
+        <v>997.43949999999995</v>
+      </c>
+      <c r="AR113" s="40">
+        <v>1295.4548500000001</v>
+      </c>
+      <c r="AS113" s="40">
+        <v>4852.4540699999998</v>
+      </c>
+      <c r="AT113" s="40">
+        <v>8171.3573200000001</v>
+      </c>
+      <c r="AU113" s="40">
+        <v>371.55599999999998</v>
+      </c>
+      <c r="AV113" s="40">
+        <v>608.64</v>
+      </c>
+      <c r="AW113" s="40">
+        <v>1419.47955</v>
+      </c>
+      <c r="AX113" s="40">
+        <v>3705.1894200000002</v>
       </c>
     </row>
     <row r="114" spans="1:50" ht="54.75" customHeight="1">
       <c r="A114" s="20" t="s">
         <v>216</v>
       </c>
       <c r="B114" s="22" t="s">
         <v>217</v>
       </c>
       <c r="C114" s="7">
         <v>0</v>
       </c>
       <c r="D114" s="7">
         <v>0</v>
       </c>
       <c r="E114" s="7">
         <v>3.028</v>
       </c>
       <c r="F114" s="7">
         <v>4.1769800000000004</v>
       </c>
       <c r="G114" s="9">
         <v>0</v>
       </c>
       <c r="H114" s="9">
@@ -19138,72 +19141,72 @@
       </c>
       <c r="AI114" s="17">
         <v>0</v>
       </c>
       <c r="AJ114" s="17">
         <v>0</v>
       </c>
       <c r="AK114" s="17">
         <v>4.27102</v>
       </c>
       <c r="AL114" s="17">
         <v>9.4006000000000007</v>
       </c>
       <c r="AM114" s="24">
         <v>0</v>
       </c>
       <c r="AN114" s="24">
         <v>0</v>
       </c>
       <c r="AO114" s="24">
         <v>2.3856299999999999</v>
       </c>
       <c r="AP114" s="24">
         <v>4.1126500000000004</v>
       </c>
-      <c r="AQ114" s="24">
-[...5 lines deleted...]
-      <c r="AS114" s="24">
+      <c r="AQ114" s="40">
+        <v>15.779</v>
+      </c>
+      <c r="AR114" s="40">
+        <v>15.5716</v>
+      </c>
+      <c r="AS114" s="40">
         <v>0.94442000000000004</v>
       </c>
-      <c r="AT114" s="24">
+      <c r="AT114" s="40">
         <v>1.7087600000000001</v>
       </c>
-      <c r="AU114" s="27">
-[...8 lines deleted...]
-      <c r="AX114" s="27">
+      <c r="AU114" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV114" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW114" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX114" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:50" ht="33.75">
       <c r="A115" s="20" t="s">
         <v>218</v>
       </c>
       <c r="B115" s="22" t="s">
         <v>219</v>
       </c>
       <c r="C115" s="7">
         <v>0</v>
       </c>
       <c r="D115" s="7">
         <v>0</v>
       </c>
       <c r="E115" s="7">
         <v>15.40728</v>
       </c>
       <c r="F115" s="7">
         <v>19.16724</v>
       </c>
       <c r="G115" s="9">
         <v>0.5</v>
       </c>
@@ -19290,72 +19293,72 @@
       </c>
       <c r="AI115" s="17">
         <v>0</v>
       </c>
       <c r="AJ115" s="17">
         <v>0</v>
       </c>
       <c r="AK115" s="17">
         <v>0.91500000000000004</v>
       </c>
       <c r="AL115" s="17">
         <v>6.46469</v>
       </c>
       <c r="AM115" s="24">
         <v>0</v>
       </c>
       <c r="AN115" s="24">
         <v>0</v>
       </c>
       <c r="AO115" s="24">
         <v>0</v>
       </c>
       <c r="AP115" s="24">
         <v>0</v>
       </c>
-      <c r="AQ115" s="24">
-[...5 lines deleted...]
-      <c r="AS115" s="24">
+      <c r="AQ115" s="40">
+        <v>2.4289999999999998</v>
+      </c>
+      <c r="AR115" s="40">
+        <v>3.7263000000000002</v>
+      </c>
+      <c r="AS115" s="40">
         <v>0.69140000000000001</v>
       </c>
-      <c r="AT115" s="24">
+      <c r="AT115" s="40">
         <v>0.92766999999999999</v>
       </c>
-      <c r="AU115" s="27">
-[...8 lines deleted...]
-      <c r="AX115" s="27">
+      <c r="AU115" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV115" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW115" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX115" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:50" ht="33.75">
       <c r="A116" s="20" t="s">
         <v>220</v>
       </c>
       <c r="B116" s="22" t="s">
         <v>221</v>
       </c>
       <c r="C116" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D116" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E116" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F116" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G116" s="12" t="s">
         <v>272</v>
       </c>
@@ -19442,72 +19445,72 @@
       </c>
       <c r="AI116" s="17">
         <v>0</v>
       </c>
       <c r="AJ116" s="17">
         <v>0</v>
       </c>
       <c r="AK116" s="17">
         <v>0.16900000000000001</v>
       </c>
       <c r="AL116" s="17">
         <v>0.42687000000000003</v>
       </c>
       <c r="AM116" s="24">
         <v>0</v>
       </c>
       <c r="AN116" s="24">
         <v>0</v>
       </c>
       <c r="AO116" s="24">
         <v>0.71228999999999998</v>
       </c>
       <c r="AP116" s="24">
         <v>1.1651899999999999</v>
       </c>
-      <c r="AQ116" s="24">
-[...5 lines deleted...]
-      <c r="AS116" s="24">
+      <c r="AQ116" s="40">
+        <v>0.45500000000000002</v>
+      </c>
+      <c r="AR116" s="40">
+        <v>1.732</v>
+      </c>
+      <c r="AS116" s="40">
         <v>3.1847599999999998</v>
       </c>
-      <c r="AT116" s="24">
+      <c r="AT116" s="40">
         <v>4.9809299999999999</v>
       </c>
-      <c r="AU116" s="27">
-[...8 lines deleted...]
-      <c r="AX116" s="27">
+      <c r="AU116" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV116" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW116" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX116" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:50" ht="45">
       <c r="A117" s="20" t="s">
         <v>222</v>
       </c>
       <c r="B117" s="22" t="s">
         <v>223</v>
       </c>
       <c r="C117" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D117" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E117" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F117" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G117" s="12" t="s">
         <v>272</v>
       </c>
@@ -19594,72 +19597,72 @@
       </c>
       <c r="AI117" s="17">
         <v>2.242</v>
       </c>
       <c r="AJ117" s="17">
         <v>7.9429999999999996</v>
       </c>
       <c r="AK117" s="17">
         <v>25.5</v>
       </c>
       <c r="AL117" s="17">
         <v>23.279</v>
       </c>
       <c r="AM117" s="24">
         <v>2.27</v>
       </c>
       <c r="AN117" s="24">
         <v>4.4820000000000002</v>
       </c>
       <c r="AO117" s="24">
         <v>30.308</v>
       </c>
       <c r="AP117" s="24">
         <v>8.0790000000000006</v>
       </c>
-      <c r="AQ117" s="24">
+      <c r="AQ117" s="40">
         <v>1.89</v>
       </c>
-      <c r="AR117" s="24">
+      <c r="AR117" s="40">
         <v>2.5099999999999998</v>
       </c>
-      <c r="AS117" s="24">
+      <c r="AS117" s="40">
         <v>3.75</v>
       </c>
-      <c r="AT117" s="24">
+      <c r="AT117" s="40">
         <v>0.53200000000000003</v>
       </c>
-      <c r="AU117" s="27">
-[...8 lines deleted...]
-      <c r="AX117" s="27">
+      <c r="AU117" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV117" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW117" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX117" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:50" ht="45">
       <c r="A118" s="20" t="s">
         <v>224</v>
       </c>
       <c r="B118" s="22" t="s">
         <v>225</v>
       </c>
       <c r="C118" s="7">
         <v>0</v>
       </c>
       <c r="D118" s="7">
         <v>0</v>
       </c>
       <c r="E118" s="7">
         <v>8.6326000000000001</v>
       </c>
       <c r="F118" s="7">
         <v>32.078009999999999</v>
       </c>
       <c r="G118" s="9">
         <v>0</v>
       </c>
@@ -19746,73 +19749,73 @@
       </c>
       <c r="AI118" s="17">
         <v>0</v>
       </c>
       <c r="AJ118" s="17">
         <v>0</v>
       </c>
       <c r="AK118" s="17">
         <v>369.99072000000001</v>
       </c>
       <c r="AL118" s="17">
         <v>1098.9075800000001</v>
       </c>
       <c r="AM118" s="24">
         <v>0</v>
       </c>
       <c r="AN118" s="24">
         <v>0</v>
       </c>
       <c r="AO118" s="24">
         <v>250.65369000000001</v>
       </c>
       <c r="AP118" s="24">
         <v>1164.73687</v>
       </c>
-      <c r="AQ118" s="24">
-[...5 lines deleted...]
-      <c r="AS118" s="24">
+      <c r="AQ118" s="40">
+        <v>3.9251999999999998</v>
+      </c>
+      <c r="AR118" s="40">
+        <v>5.1111000000000004</v>
+      </c>
+      <c r="AS118" s="40">
         <v>285.36192999999997</v>
       </c>
-      <c r="AT118" s="24">
+      <c r="AT118" s="40">
         <v>1398.1297099999999</v>
       </c>
-      <c r="AU118" s="27">
-[...9 lines deleted...]
-        <v>368.46348999999998</v>
+      <c r="AU118" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV118" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW118" s="40">
+        <v>122.97575999999999</v>
+      </c>
+      <c r="AX118" s="40">
+        <v>654.46335999999997</v>
       </c>
     </row>
     <row r="119" spans="1:50" ht="59.25" customHeight="1">
       <c r="A119" s="20" t="s">
         <v>226</v>
       </c>
       <c r="B119" s="22" t="s">
         <v>227</v>
       </c>
       <c r="C119" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D119" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E119" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F119" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G119" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H119" s="12" t="s">
@@ -19898,73 +19901,73 @@
       </c>
       <c r="AI119" s="17">
         <v>0</v>
       </c>
       <c r="AJ119" s="17">
         <v>0</v>
       </c>
       <c r="AK119" s="17">
         <v>22.5152</v>
       </c>
       <c r="AL119" s="17">
         <v>48.921419999999998</v>
       </c>
       <c r="AM119" s="24">
         <v>0</v>
       </c>
       <c r="AN119" s="24">
         <v>0</v>
       </c>
       <c r="AO119" s="24">
         <v>99.338200000000001</v>
       </c>
       <c r="AP119" s="24">
         <v>210.53577000000001</v>
       </c>
-      <c r="AQ119" s="24">
-[...5 lines deleted...]
-      <c r="AS119" s="24">
+      <c r="AQ119" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR119" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS119" s="40">
         <v>244.36600000000001</v>
       </c>
-      <c r="AT119" s="24">
+      <c r="AT119" s="40">
         <v>454.678</v>
       </c>
-      <c r="AU119" s="27">
-[...9 lines deleted...]
-        <v>70.168999999999997</v>
+      <c r="AU119" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV119" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW119" s="40">
+        <v>38.521599999999999</v>
+      </c>
+      <c r="AX119" s="40">
+        <v>76.798400000000001</v>
       </c>
     </row>
     <row r="120" spans="1:50" ht="56.25">
       <c r="A120" s="20" t="s">
         <v>228</v>
       </c>
       <c r="B120" s="22" t="s">
         <v>229</v>
       </c>
       <c r="C120" s="7">
         <v>0</v>
       </c>
       <c r="D120" s="7">
         <v>0</v>
       </c>
       <c r="E120" s="7">
         <v>149.95617999999999</v>
       </c>
       <c r="F120" s="7">
         <v>178.51340999999999</v>
       </c>
       <c r="G120" s="9">
         <v>0.5</v>
       </c>
       <c r="H120" s="9">
@@ -20050,73 +20053,73 @@
       </c>
       <c r="AI120" s="17">
         <v>0</v>
       </c>
       <c r="AJ120" s="17">
         <v>0</v>
       </c>
       <c r="AK120" s="17">
         <v>17.0123</v>
       </c>
       <c r="AL120" s="17">
         <v>33.222790000000003</v>
       </c>
       <c r="AM120" s="24">
         <v>0</v>
       </c>
       <c r="AN120" s="24">
         <v>0</v>
       </c>
       <c r="AO120" s="24">
         <v>88.285039999999995</v>
       </c>
       <c r="AP120" s="24">
         <v>97.669659999999993</v>
       </c>
-      <c r="AQ120" s="24">
-[...5 lines deleted...]
-      <c r="AS120" s="24">
+      <c r="AQ120" s="40">
+        <v>1.1419999999999999</v>
+      </c>
+      <c r="AR120" s="40">
+        <v>2.2412999999999998</v>
+      </c>
+      <c r="AS120" s="40">
         <v>38.967199999999998</v>
       </c>
-      <c r="AT120" s="24">
+      <c r="AT120" s="40">
         <v>76.940929999999994</v>
       </c>
-      <c r="AU120" s="27">
-[...9 lines deleted...]
-        <v>17.58099</v>
+      <c r="AU120" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV120" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW120" s="40">
+        <v>26.386119999999998</v>
+      </c>
+      <c r="AX120" s="40">
+        <v>27.07169</v>
       </c>
     </row>
     <row r="121" spans="1:50" ht="78.75">
       <c r="A121" s="20" t="s">
         <v>230</v>
       </c>
       <c r="B121" s="22" t="s">
         <v>231</v>
       </c>
       <c r="C121" s="7">
         <v>0</v>
       </c>
       <c r="D121" s="7">
         <v>0</v>
       </c>
       <c r="E121" s="7">
         <v>3.9293</v>
       </c>
       <c r="F121" s="7">
         <v>19.564229999999998</v>
       </c>
       <c r="G121" s="9">
         <v>0</v>
       </c>
       <c r="H121" s="9">
@@ -20202,73 +20205,73 @@
       </c>
       <c r="AI121" s="17">
         <v>1.1930000000000001</v>
       </c>
       <c r="AJ121" s="17">
         <v>2.5219999999999998</v>
       </c>
       <c r="AK121" s="17">
         <v>58.425750000000001</v>
       </c>
       <c r="AL121" s="17">
         <v>120.52152</v>
       </c>
       <c r="AM121" s="24">
         <v>113.15</v>
       </c>
       <c r="AN121" s="24">
         <v>2.3530000000000002</v>
       </c>
       <c r="AO121" s="24">
         <v>42.340130000000002</v>
       </c>
       <c r="AP121" s="24">
         <v>121.11133</v>
       </c>
-      <c r="AQ121" s="24">
-[...5 lines deleted...]
-      <c r="AS121" s="24">
+      <c r="AQ121" s="40">
+        <v>1.6479999999999999</v>
+      </c>
+      <c r="AR121" s="40">
+        <v>2.9451000000000001</v>
+      </c>
+      <c r="AS121" s="40">
         <v>85.496099999999998</v>
       </c>
-      <c r="AT121" s="24">
+      <c r="AT121" s="40">
         <v>98.524720000000002</v>
       </c>
-      <c r="AU121" s="27">
-[...9 lines deleted...]
-        <v>32.486440000000002</v>
+      <c r="AU121" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV121" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW121" s="40">
+        <v>16.573049999999999</v>
+      </c>
+      <c r="AX121" s="40">
+        <v>53.392560000000003</v>
       </c>
     </row>
     <row r="122" spans="1:50" ht="56.25">
       <c r="A122" s="20" t="s">
         <v>232</v>
       </c>
       <c r="B122" s="22" t="s">
         <v>233</v>
       </c>
       <c r="C122" s="7">
         <v>0</v>
       </c>
       <c r="D122" s="7">
         <v>0</v>
       </c>
       <c r="E122" s="7">
         <v>0.01</v>
       </c>
       <c r="F122" s="7">
         <v>9.325E-2</v>
       </c>
       <c r="G122" s="9">
         <v>1.7</v>
       </c>
       <c r="H122" s="9">
@@ -20354,76 +20357,76 @@
       </c>
       <c r="AI122" s="17">
         <v>0</v>
       </c>
       <c r="AJ122" s="17">
         <v>0</v>
       </c>
       <c r="AK122" s="17">
         <v>46.698709999999998</v>
       </c>
       <c r="AL122" s="17">
         <v>34.718170000000001</v>
       </c>
       <c r="AM122" s="24">
         <v>0</v>
       </c>
       <c r="AN122" s="24">
         <v>0</v>
       </c>
       <c r="AO122" s="24">
         <v>110.3938</v>
       </c>
       <c r="AP122" s="24">
         <v>92.786360000000002</v>
       </c>
-      <c r="AQ122" s="24">
-[...21 lines deleted...]
-        <v>57.260159999999999</v>
+      <c r="AQ122" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR122" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS122" s="40">
+        <v>544.64909999999998</v>
+      </c>
+      <c r="AT122" s="40">
+        <v>460.79638999999997</v>
+      </c>
+      <c r="AU122" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV122" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW122" s="40">
+        <v>79.728790000000004</v>
+      </c>
+      <c r="AX122" s="40">
+        <v>76.399680000000004</v>
       </c>
     </row>
-    <row r="123" spans="1:50" ht="67.5">
+    <row r="123" spans="1:50" ht="78.75">
       <c r="A123" s="20" t="s">
         <v>234</v>
       </c>
       <c r="B123" s="22" t="s">
         <v>235</v>
       </c>
       <c r="C123" s="7">
         <v>0</v>
       </c>
       <c r="D123" s="7">
         <v>0</v>
       </c>
       <c r="E123" s="7">
         <v>1.4999999999999999E-4</v>
       </c>
       <c r="F123" s="7">
         <v>6.54E-2</v>
       </c>
       <c r="G123" s="9">
         <v>0</v>
       </c>
       <c r="H123" s="9">
         <v>0</v>
       </c>
       <c r="I123" s="9">
@@ -20506,73 +20509,73 @@
       </c>
       <c r="AI123" s="17">
         <v>0</v>
       </c>
       <c r="AJ123" s="17">
         <v>0</v>
       </c>
       <c r="AK123" s="17">
         <v>4.5266299999999999</v>
       </c>
       <c r="AL123" s="17">
         <v>28.732990000000001</v>
       </c>
       <c r="AM123" s="24">
         <v>0</v>
       </c>
       <c r="AN123" s="24">
         <v>0</v>
       </c>
       <c r="AO123" s="24">
         <v>5.0918200000000002</v>
       </c>
       <c r="AP123" s="24">
         <v>29.589500000000001</v>
       </c>
-      <c r="AQ123" s="24">
-[...21 lines deleted...]
-        <v>9.2077500000000008</v>
+      <c r="AQ123" s="40">
+        <v>0.93130000000000002</v>
+      </c>
+      <c r="AR123" s="40">
+        <v>6.6247999999999996</v>
+      </c>
+      <c r="AS123" s="40">
+        <v>5.2496200000000002</v>
+      </c>
+      <c r="AT123" s="40">
+        <v>30.116009999999999</v>
+      </c>
+      <c r="AU123" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV123" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW123" s="40">
+        <v>2.3146800000000001</v>
+      </c>
+      <c r="AX123" s="40">
+        <v>16.07715</v>
       </c>
     </row>
     <row r="124" spans="1:50" ht="45">
       <c r="A124" s="20" t="s">
         <v>236</v>
       </c>
       <c r="B124" s="22" t="s">
         <v>237</v>
       </c>
       <c r="C124" s="7">
         <v>0</v>
       </c>
       <c r="D124" s="7">
         <v>0</v>
       </c>
       <c r="E124" s="7">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="F124" s="7">
         <v>1.2999999999999999E-2</v>
       </c>
       <c r="G124" s="9">
         <v>0</v>
       </c>
       <c r="H124" s="9">
@@ -20658,73 +20661,73 @@
       </c>
       <c r="AI124" s="17">
         <v>0</v>
       </c>
       <c r="AJ124" s="17">
         <v>0</v>
       </c>
       <c r="AK124" s="17">
         <v>158.19579999999999</v>
       </c>
       <c r="AL124" s="17">
         <v>355.69598000000002</v>
       </c>
       <c r="AM124" s="24">
         <v>0</v>
       </c>
       <c r="AN124" s="24">
         <v>0</v>
       </c>
       <c r="AO124" s="24">
         <v>301.77465000000001</v>
       </c>
       <c r="AP124" s="24">
         <v>462.71051</v>
       </c>
-      <c r="AQ124" s="24">
-[...5 lines deleted...]
-      <c r="AS124" s="24">
+      <c r="AQ124" s="40">
+        <v>2.16</v>
+      </c>
+      <c r="AR124" s="40">
+        <v>0.76649999999999996</v>
+      </c>
+      <c r="AS124" s="40">
         <v>543.71090000000004</v>
       </c>
-      <c r="AT124" s="24">
+      <c r="AT124" s="40">
         <v>605.68050000000005</v>
       </c>
-      <c r="AU124" s="27">
-[...9 lines deleted...]
-        <v>251.27938</v>
+      <c r="AU124" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV124" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW124" s="40">
+        <v>376.93939999999998</v>
+      </c>
+      <c r="AX124" s="40">
+        <v>329.70256000000001</v>
       </c>
     </row>
     <row r="125" spans="1:50" ht="45">
       <c r="A125" s="20" t="s">
         <v>238</v>
       </c>
       <c r="B125" s="22" t="s">
         <v>239</v>
       </c>
       <c r="C125" s="7">
         <v>0</v>
       </c>
       <c r="D125" s="7">
         <v>0</v>
       </c>
       <c r="E125" s="7">
         <v>216.49951999999999</v>
       </c>
       <c r="F125" s="7">
         <v>200.69924</v>
       </c>
       <c r="G125" s="9">
         <v>0</v>
       </c>
       <c r="H125" s="9">
@@ -20810,73 +20813,73 @@
       </c>
       <c r="AI125" s="17">
         <v>0</v>
       </c>
       <c r="AJ125" s="17">
         <v>0</v>
       </c>
       <c r="AK125" s="17">
         <v>778.51226999999994</v>
       </c>
       <c r="AL125" s="17">
         <v>1042.53018</v>
       </c>
       <c r="AM125" s="24">
         <v>38</v>
       </c>
       <c r="AN125" s="24">
         <v>0.17199999999999999</v>
       </c>
       <c r="AO125" s="24">
         <v>755.28107999999997</v>
       </c>
       <c r="AP125" s="24">
         <v>878.38028999999995</v>
       </c>
-      <c r="AQ125" s="24">
-[...11 lines deleted...]
-      <c r="AU125" s="27">
+      <c r="AQ125" s="40">
+        <v>19.770099999999999</v>
+      </c>
+      <c r="AR125" s="40">
+        <v>32.980200000000004</v>
+      </c>
+      <c r="AS125" s="40">
+        <v>973.05339000000004</v>
+      </c>
+      <c r="AT125" s="40">
+        <v>1478.5498299999999</v>
+      </c>
+      <c r="AU125" s="40">
         <v>0.7</v>
       </c>
-      <c r="AV125" s="27">
+      <c r="AV125" s="40">
         <v>5.0000000000000001E-3</v>
       </c>
-      <c r="AW125" s="27">
-[...3 lines deleted...]
-        <v>365.45706000000001</v>
+      <c r="AW125" s="40">
+        <v>484.72735999999998</v>
+      </c>
+      <c r="AX125" s="40">
+        <v>706.44235000000003</v>
       </c>
     </row>
     <row r="126" spans="1:50" ht="33.75">
       <c r="A126" s="20" t="s">
         <v>240</v>
       </c>
       <c r="B126" s="22" t="s">
         <v>241</v>
       </c>
       <c r="C126" s="7">
         <v>0</v>
       </c>
       <c r="D126" s="7">
         <v>0</v>
       </c>
       <c r="E126" s="7">
         <v>0.9</v>
       </c>
       <c r="F126" s="7">
         <v>1.645</v>
       </c>
       <c r="G126" s="9">
         <v>0</v>
       </c>
       <c r="H126" s="9">
@@ -20962,72 +20965,72 @@
       </c>
       <c r="AI126" s="17">
         <v>0</v>
       </c>
       <c r="AJ126" s="17">
         <v>0</v>
       </c>
       <c r="AK126" s="17">
         <v>3.30138</v>
       </c>
       <c r="AL126" s="17">
         <v>2.02868</v>
       </c>
       <c r="AM126" s="24">
         <v>0</v>
       </c>
       <c r="AN126" s="24">
         <v>0</v>
       </c>
       <c r="AO126" s="24">
         <v>23.13053</v>
       </c>
       <c r="AP126" s="24">
         <v>39.404769999999999</v>
       </c>
-      <c r="AQ126" s="24">
-[...20 lines deleted...]
-      <c r="AX126" s="27">
+      <c r="AQ126" s="40">
+        <v>3.9243999999999999</v>
+      </c>
+      <c r="AR126" s="40">
+        <v>1.9235</v>
+      </c>
+      <c r="AS126" s="40">
+        <v>22.504000000000001</v>
+      </c>
+      <c r="AT126" s="40">
+        <v>6.1872999999999996</v>
+      </c>
+      <c r="AU126" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV126" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW126" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX126" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:50" ht="33.75" customHeight="1">
       <c r="A127" s="20" t="s">
         <v>242</v>
       </c>
       <c r="B127" s="22" t="s">
         <v>243</v>
       </c>
       <c r="C127" s="7">
         <v>0</v>
       </c>
       <c r="D127" s="7">
         <v>0</v>
       </c>
       <c r="E127" s="7">
         <v>173.697</v>
       </c>
       <c r="F127" s="7">
         <v>180.45616999999999</v>
       </c>
       <c r="G127" s="9">
         <v>0</v>
       </c>
@@ -21114,73 +21117,73 @@
       </c>
       <c r="AI127" s="17">
         <v>0</v>
       </c>
       <c r="AJ127" s="17">
         <v>0</v>
       </c>
       <c r="AK127" s="17">
         <v>5512.5353500000001</v>
       </c>
       <c r="AL127" s="17">
         <v>5906.0208899999998</v>
       </c>
       <c r="AM127" s="24">
         <v>0</v>
       </c>
       <c r="AN127" s="24">
         <v>0</v>
       </c>
       <c r="AO127" s="24">
         <v>5750.6840000000002</v>
       </c>
       <c r="AP127" s="24">
         <v>5343.0888100000002</v>
       </c>
-      <c r="AQ127" s="24">
-[...21 lines deleted...]
-        <v>1612.44</v>
+      <c r="AQ127" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR127" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS127" s="40">
+        <v>3898.3749200000002</v>
+      </c>
+      <c r="AT127" s="40">
+        <v>4550.7395900000001</v>
+      </c>
+      <c r="AU127" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV127" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW127" s="40">
+        <v>2683.3674999999998</v>
+      </c>
+      <c r="AX127" s="40">
+        <v>3617.9717000000001</v>
       </c>
     </row>
     <row r="128" spans="1:50" ht="22.5">
       <c r="A128" s="20" t="s">
         <v>244</v>
       </c>
       <c r="B128" s="22" t="s">
         <v>245</v>
       </c>
       <c r="C128" s="7">
         <v>0</v>
       </c>
       <c r="D128" s="7">
         <v>0</v>
       </c>
       <c r="E128" s="7">
         <v>2.0373100000000002</v>
       </c>
       <c r="F128" s="7">
         <v>14.329470000000001</v>
       </c>
       <c r="G128" s="9">
         <v>0</v>
       </c>
       <c r="H128" s="9">
@@ -21266,76 +21269,76 @@
       </c>
       <c r="AI128" s="17">
         <v>3.3921999999999999</v>
       </c>
       <c r="AJ128" s="17">
         <v>265.84253000000001</v>
       </c>
       <c r="AK128" s="17">
         <v>125.58077</v>
       </c>
       <c r="AL128" s="17">
         <v>314.98626999999999</v>
       </c>
       <c r="AM128" s="24">
         <v>0</v>
       </c>
       <c r="AN128" s="24">
         <v>0</v>
       </c>
       <c r="AO128" s="24">
         <v>339.63643000000002</v>
       </c>
       <c r="AP128" s="24">
         <v>655.91346999999996</v>
       </c>
-      <c r="AQ128" s="24">
-[...11 lines deleted...]
-      <c r="AU128" s="27">
+      <c r="AQ128" s="40">
+        <v>300.03840000000002</v>
+      </c>
+      <c r="AR128" s="40">
+        <v>10.681100000000001</v>
+      </c>
+      <c r="AS128" s="40">
+        <v>963.56494999999995</v>
+      </c>
+      <c r="AT128" s="40">
+        <v>1486.7026699999999</v>
+      </c>
+      <c r="AU128" s="40">
         <v>1.4</v>
       </c>
-      <c r="AV128" s="27">
+      <c r="AV128" s="40">
         <v>14.664</v>
       </c>
-      <c r="AW128" s="27">
-[...3 lines deleted...]
-        <v>318.63630000000001</v>
+      <c r="AW128" s="40">
+        <v>306.21131000000003</v>
+      </c>
+      <c r="AX128" s="40">
+        <v>580.82019000000003</v>
       </c>
     </row>
-    <row r="129" spans="1:50" ht="56.25">
+    <row r="129" spans="1:50" ht="45">
       <c r="A129" s="20" t="s">
         <v>246</v>
       </c>
       <c r="B129" s="22" t="s">
         <v>247</v>
       </c>
       <c r="C129" s="7">
         <v>0</v>
       </c>
       <c r="D129" s="7">
         <v>0</v>
       </c>
       <c r="E129" s="7">
         <v>0.33</v>
       </c>
       <c r="F129" s="7">
         <v>0.17799999999999999</v>
       </c>
       <c r="G129" s="9">
         <v>0</v>
       </c>
       <c r="H129" s="9">
         <v>0</v>
       </c>
       <c r="I129" s="9">
@@ -21418,76 +21421,76 @@
       </c>
       <c r="AI129" s="17">
         <v>0</v>
       </c>
       <c r="AJ129" s="17">
         <v>0</v>
       </c>
       <c r="AK129" s="17">
         <v>2049.4965000000002</v>
       </c>
       <c r="AL129" s="17">
         <v>667.64828</v>
       </c>
       <c r="AM129" s="24">
         <v>0</v>
       </c>
       <c r="AN129" s="24">
         <v>0</v>
       </c>
       <c r="AO129" s="24">
         <v>5285.6030000000001</v>
       </c>
       <c r="AP129" s="24">
         <v>1724.25386</v>
       </c>
-      <c r="AQ129" s="24">
-[...21 lines deleted...]
-        <v>309.44497999999999</v>
+      <c r="AQ129" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR129" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS129" s="40">
+        <v>1546.77361</v>
+      </c>
+      <c r="AT129" s="40">
+        <v>494.60313000000002</v>
+      </c>
+      <c r="AU129" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV129" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW129" s="40">
+        <v>1411.0459599999999</v>
+      </c>
+      <c r="AX129" s="40">
+        <v>325.89994000000002</v>
       </c>
     </row>
-    <row r="130" spans="1:50" ht="78.75">
+    <row r="130" spans="1:50" ht="67.5">
       <c r="A130" s="20" t="s">
         <v>248</v>
       </c>
       <c r="B130" s="22" t="s">
         <v>249</v>
       </c>
       <c r="C130" s="7">
         <v>0</v>
       </c>
       <c r="D130" s="7">
         <v>0</v>
       </c>
       <c r="E130" s="7">
         <v>544.274</v>
       </c>
       <c r="F130" s="7">
         <v>76.528130000000004</v>
       </c>
       <c r="G130" s="9">
         <v>0</v>
       </c>
       <c r="H130" s="9">
         <v>0</v>
       </c>
       <c r="I130" s="9">
@@ -21570,73 +21573,73 @@
       </c>
       <c r="AI130" s="17">
         <v>0.7</v>
       </c>
       <c r="AJ130" s="17">
         <v>0.24099999999999999</v>
       </c>
       <c r="AK130" s="17">
         <v>9137.6080299999994</v>
       </c>
       <c r="AL130" s="17">
         <v>2276.6657100000002</v>
       </c>
       <c r="AM130" s="24">
         <v>90.269000000000005</v>
       </c>
       <c r="AN130" s="24">
         <v>64.39528</v>
       </c>
       <c r="AO130" s="24">
         <v>8897.8252100000009</v>
       </c>
       <c r="AP130" s="24">
         <v>2230.3531699999999</v>
       </c>
-      <c r="AQ130" s="24">
+      <c r="AQ130" s="40">
         <v>0.08</v>
       </c>
-      <c r="AR130" s="24">
+      <c r="AR130" s="40">
         <v>3.3000000000000002E-2</v>
       </c>
-      <c r="AS130" s="24">
-[...15 lines deleted...]
-        <v>2123.1039000000001</v>
+      <c r="AS130" s="40">
+        <v>13419.806930000001</v>
+      </c>
+      <c r="AT130" s="40">
+        <v>3223.90265</v>
+      </c>
+      <c r="AU130" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV130" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW130" s="40">
+        <v>10279.83603</v>
+      </c>
+      <c r="AX130" s="40">
+        <v>3166.1271400000001</v>
       </c>
     </row>
     <row r="131" spans="1:50">
       <c r="A131" s="20" t="s">
         <v>250</v>
       </c>
       <c r="B131" s="22" t="s">
         <v>251</v>
       </c>
       <c r="C131" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D131" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E131" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F131" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G131" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H131" s="12" t="s">
@@ -21722,73 +21725,73 @@
       </c>
       <c r="AI131" s="17">
         <v>0</v>
       </c>
       <c r="AJ131" s="17">
         <v>0</v>
       </c>
       <c r="AK131" s="17">
         <v>23.096499999999999</v>
       </c>
       <c r="AL131" s="17">
         <v>12.443</v>
       </c>
       <c r="AM131" s="24">
         <v>0</v>
       </c>
       <c r="AN131" s="24">
         <v>0</v>
       </c>
       <c r="AO131" s="24">
         <v>178.042</v>
       </c>
       <c r="AP131" s="24">
         <v>116.42829999999999</v>
       </c>
-      <c r="AQ131" s="24">
-[...5 lines deleted...]
-      <c r="AS131" s="24">
+      <c r="AQ131" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR131" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS131" s="40">
         <v>632.90899000000002</v>
       </c>
-      <c r="AT131" s="24">
+      <c r="AT131" s="40">
         <v>392.35651000000001</v>
       </c>
-      <c r="AU131" s="27">
-[...9 lines deleted...]
-        <v>82.912999999999997</v>
+      <c r="AU131" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV131" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW131" s="40">
+        <v>283.77260000000001</v>
+      </c>
+      <c r="AX131" s="40">
+        <v>185.9126</v>
       </c>
     </row>
     <row r="132" spans="1:50" ht="33.75">
       <c r="A132" s="20" t="s">
         <v>252</v>
       </c>
       <c r="B132" s="22" t="s">
         <v>253</v>
       </c>
       <c r="C132" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D132" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E132" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F132" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G132" s="9">
         <v>0</v>
       </c>
       <c r="H132" s="9">
@@ -21874,72 +21877,72 @@
       </c>
       <c r="AI132" s="17">
         <v>0</v>
       </c>
       <c r="AJ132" s="17">
         <v>0</v>
       </c>
       <c r="AK132" s="17">
         <v>65.738500000000002</v>
       </c>
       <c r="AL132" s="17">
         <v>53.826610000000002</v>
       </c>
       <c r="AM132" s="24">
         <v>0</v>
       </c>
       <c r="AN132" s="24">
         <v>0</v>
       </c>
       <c r="AO132" s="24">
         <v>1.4279999999999999</v>
       </c>
       <c r="AP132" s="24">
         <v>3.2759999999999998</v>
       </c>
-      <c r="AQ132" s="24">
-[...20 lines deleted...]
-      <c r="AX132" s="27">
+      <c r="AQ132" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR132" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS132" s="40">
+        <v>0</v>
+      </c>
+      <c r="AT132" s="40">
+        <v>0</v>
+      </c>
+      <c r="AU132" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV132" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW132" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX132" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:50" ht="33.75">
       <c r="A133" s="20" t="s">
         <v>254</v>
       </c>
       <c r="B133" s="22" t="s">
         <v>255</v>
       </c>
       <c r="C133" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D133" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E133" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F133" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G133" s="12" t="s">
         <v>272</v>
       </c>
@@ -22026,72 +22029,72 @@
       </c>
       <c r="AI133" s="17">
         <v>0</v>
       </c>
       <c r="AJ133" s="17">
         <v>0</v>
       </c>
       <c r="AK133" s="17">
         <v>0</v>
       </c>
       <c r="AL133" s="17">
         <v>0</v>
       </c>
       <c r="AM133" s="24">
         <v>0</v>
       </c>
       <c r="AN133" s="24">
         <v>0</v>
       </c>
       <c r="AO133" s="24">
         <v>0</v>
       </c>
       <c r="AP133" s="24">
         <v>0</v>
       </c>
-      <c r="AQ133" s="24">
-[...20 lines deleted...]
-      <c r="AX133" s="27">
+      <c r="AQ133" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR133" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS133" s="40">
+        <v>0</v>
+      </c>
+      <c r="AT133" s="40">
+        <v>0</v>
+      </c>
+      <c r="AU133" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV133" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW133" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX133" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:50" ht="56.25">
       <c r="A134" s="20" t="s">
         <v>256</v>
       </c>
       <c r="B134" s="22" t="s">
         <v>257</v>
       </c>
       <c r="C134" s="7">
         <v>0</v>
       </c>
       <c r="D134" s="7">
         <v>0</v>
       </c>
       <c r="E134" s="7">
         <v>27.2212</v>
       </c>
       <c r="F134" s="7">
         <v>14.875450000000001</v>
       </c>
       <c r="G134" s="9">
         <v>0</v>
       </c>
@@ -22178,72 +22181,72 @@
       </c>
       <c r="AI134" s="17">
         <v>0</v>
       </c>
       <c r="AJ134" s="17">
         <v>0</v>
       </c>
       <c r="AK134" s="17">
         <v>0</v>
       </c>
       <c r="AL134" s="17">
         <v>0</v>
       </c>
       <c r="AM134" s="24">
         <v>0</v>
       </c>
       <c r="AN134" s="24">
         <v>0</v>
       </c>
       <c r="AO134" s="24">
         <v>10.013</v>
       </c>
       <c r="AP134" s="24">
         <v>22.050999999999998</v>
       </c>
-      <c r="AQ134" s="24">
-[...20 lines deleted...]
-      <c r="AX134" s="27">
+      <c r="AQ134" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR134" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS134" s="40">
+        <v>0</v>
+      </c>
+      <c r="AT134" s="40">
+        <v>0</v>
+      </c>
+      <c r="AU134" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV134" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW134" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX134" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:50" ht="22.5">
       <c r="A135" s="20" t="s">
         <v>258</v>
       </c>
       <c r="B135" s="22" t="s">
         <v>259</v>
       </c>
       <c r="C135" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D135" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E135" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F135" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G135" s="12" t="s">
         <v>272</v>
       </c>
@@ -22330,73 +22333,73 @@
       </c>
       <c r="AI135" s="17">
         <v>0</v>
       </c>
       <c r="AJ135" s="17">
         <v>0</v>
       </c>
       <c r="AK135" s="17">
         <v>10.09323</v>
       </c>
       <c r="AL135" s="17">
         <v>11.833130000000001</v>
       </c>
       <c r="AM135" s="24">
         <v>0</v>
       </c>
       <c r="AN135" s="24">
         <v>0</v>
       </c>
       <c r="AO135" s="24">
         <v>29.2455</v>
       </c>
       <c r="AP135" s="24">
         <v>20.53227</v>
       </c>
-      <c r="AQ135" s="24">
-[...5 lines deleted...]
-      <c r="AS135" s="24">
+      <c r="AQ135" s="40">
+        <v>1.4390000000000001</v>
+      </c>
+      <c r="AR135" s="40">
+        <v>1.2173</v>
+      </c>
+      <c r="AS135" s="40">
         <v>4.0469499999999998</v>
       </c>
-      <c r="AT135" s="24">
+      <c r="AT135" s="40">
         <v>5.6590999999999996</v>
       </c>
-      <c r="AU135" s="27">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="AU135" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV135" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW135" s="40">
+        <v>2.13</v>
+      </c>
+      <c r="AX135" s="40">
+        <v>1.9783299999999999</v>
       </c>
     </row>
     <row r="136" spans="1:50" ht="49.5" customHeight="1">
       <c r="A136" s="20" t="s">
         <v>260</v>
       </c>
       <c r="B136" s="22" t="s">
         <v>261</v>
       </c>
       <c r="C136" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D136" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E136" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F136" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G136" s="12" t="s">
         <v>272</v>
       </c>
       <c r="H136" s="12" t="s">
@@ -22482,73 +22485,73 @@
       </c>
       <c r="AI136" s="17">
         <v>0</v>
       </c>
       <c r="AJ136" s="17">
         <v>0</v>
       </c>
       <c r="AK136" s="17">
         <v>568</v>
       </c>
       <c r="AL136" s="17">
         <v>219.3142</v>
       </c>
       <c r="AM136" s="24">
         <v>188.3</v>
       </c>
       <c r="AN136" s="24">
         <v>32.058</v>
       </c>
       <c r="AO136" s="24">
         <v>550</v>
       </c>
       <c r="AP136" s="24">
         <v>183.5009</v>
       </c>
-      <c r="AQ136" s="24">
+      <c r="AQ136" s="40">
         <v>40</v>
       </c>
-      <c r="AR136" s="24">
+      <c r="AR136" s="40">
         <v>7.6139999999999999</v>
       </c>
-      <c r="AS136" s="24">
+      <c r="AS136" s="40">
         <v>418</v>
       </c>
-      <c r="AT136" s="24">
+      <c r="AT136" s="40">
         <v>131.13399999999999</v>
       </c>
-      <c r="AU136" s="27">
-[...9 lines deleted...]
-        <v>42.600999999999999</v>
+      <c r="AU136" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV136" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW136" s="40">
+        <v>198</v>
+      </c>
+      <c r="AX136" s="40">
+        <v>64.356999999999999</v>
       </c>
     </row>
     <row r="137" spans="1:50" ht="56.25">
       <c r="A137" s="20" t="s">
         <v>262</v>
       </c>
       <c r="B137" s="22" t="s">
         <v>263</v>
       </c>
       <c r="C137" s="7">
         <v>0</v>
       </c>
       <c r="D137" s="7">
         <v>0</v>
       </c>
       <c r="E137" s="7">
         <v>0.57520000000000004</v>
       </c>
       <c r="F137" s="7">
         <v>1.16754</v>
       </c>
       <c r="G137" s="9">
         <v>0</v>
       </c>
       <c r="H137" s="9">
@@ -22634,72 +22637,72 @@
       </c>
       <c r="AI137" s="17">
         <v>535.4</v>
       </c>
       <c r="AJ137" s="17">
         <v>11.504899999999999</v>
       </c>
       <c r="AK137" s="17">
         <v>38.154000000000003</v>
       </c>
       <c r="AL137" s="17">
         <v>5.7992999999999997</v>
       </c>
       <c r="AM137" s="24">
         <v>2502.39</v>
       </c>
       <c r="AN137" s="24">
         <v>18.75271</v>
       </c>
       <c r="AO137" s="24">
         <v>172</v>
       </c>
       <c r="AP137" s="24">
         <v>5.0620000000000003</v>
       </c>
-      <c r="AQ137" s="24">
-[...5 lines deleted...]
-      <c r="AS137" s="24">
+      <c r="AQ137" s="40">
+        <v>6845.7209999999995</v>
+      </c>
+      <c r="AR137" s="40">
+        <v>206.86992000000001</v>
+      </c>
+      <c r="AS137" s="40">
         <v>122</v>
       </c>
-      <c r="AT137" s="24">
+      <c r="AT137" s="40">
         <v>6.2058999999999997</v>
       </c>
-      <c r="AU137" s="27">
-[...8 lines deleted...]
-      <c r="AX137" s="27">
+      <c r="AU137" s="40">
+        <v>2770.9</v>
+      </c>
+      <c r="AV137" s="40">
+        <v>11.726000000000001</v>
+      </c>
+      <c r="AW137" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX137" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:50" ht="33.75">
       <c r="A138" s="20" t="s">
         <v>264</v>
       </c>
       <c r="B138" s="22" t="s">
         <v>265</v>
       </c>
       <c r="C138" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D138" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E138" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F138" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G138" s="12" t="s">
         <v>272</v>
       </c>
@@ -22786,72 +22789,72 @@
       </c>
       <c r="AI138" s="17">
         <v>0</v>
       </c>
       <c r="AJ138" s="17">
         <v>0</v>
       </c>
       <c r="AK138" s="17">
         <v>0</v>
       </c>
       <c r="AL138" s="17">
         <v>0</v>
       </c>
       <c r="AM138" s="24">
         <v>0</v>
       </c>
       <c r="AN138" s="24">
         <v>0</v>
       </c>
       <c r="AO138" s="24">
         <v>0</v>
       </c>
       <c r="AP138" s="24">
         <v>0</v>
       </c>
-      <c r="AQ138" s="24">
-[...20 lines deleted...]
-      <c r="AX138" s="27">
+      <c r="AQ138" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR138" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS138" s="40">
+        <v>0</v>
+      </c>
+      <c r="AT138" s="40">
+        <v>0</v>
+      </c>
+      <c r="AU138" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV138" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW138" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX138" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:50" ht="45">
       <c r="A139" s="20" t="s">
         <v>266</v>
       </c>
       <c r="B139" s="22" t="s">
         <v>267</v>
       </c>
       <c r="C139" s="12" t="s">
         <v>272</v>
       </c>
       <c r="D139" s="12" t="s">
         <v>272</v>
       </c>
       <c r="E139" s="12" t="s">
         <v>272</v>
       </c>
       <c r="F139" s="12" t="s">
         <v>272</v>
       </c>
       <c r="G139" s="12" t="s">
         <v>272</v>
       </c>
@@ -22938,72 +22941,72 @@
       </c>
       <c r="AI139" s="17">
         <v>0</v>
       </c>
       <c r="AJ139" s="17">
         <v>0</v>
       </c>
       <c r="AK139" s="17">
         <v>0</v>
       </c>
       <c r="AL139" s="17">
         <v>0</v>
       </c>
       <c r="AM139" s="24">
         <v>0</v>
       </c>
       <c r="AN139" s="24">
         <v>0</v>
       </c>
       <c r="AO139" s="24">
         <v>0</v>
       </c>
       <c r="AP139" s="24">
         <v>0</v>
       </c>
-      <c r="AQ139" s="24">
-[...20 lines deleted...]
-      <c r="AX139" s="27">
+      <c r="AQ139" s="40">
+        <v>0</v>
+      </c>
+      <c r="AR139" s="40">
+        <v>0</v>
+      </c>
+      <c r="AS139" s="40">
+        <v>0</v>
+      </c>
+      <c r="AT139" s="40">
+        <v>0</v>
+      </c>
+      <c r="AU139" s="40">
+        <v>0</v>
+      </c>
+      <c r="AV139" s="40">
+        <v>0</v>
+      </c>
+      <c r="AW139" s="40">
+        <v>0</v>
+      </c>
+      <c r="AX139" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:50" ht="56.25">
       <c r="A140" s="21" t="s">
         <v>268</v>
       </c>
       <c r="B140" s="23" t="s">
         <v>269</v>
       </c>
       <c r="C140" s="13">
         <v>5762</v>
       </c>
       <c r="D140" s="13">
         <v>19.650670000000002</v>
       </c>
       <c r="E140" s="13">
         <v>1271.1043</v>
       </c>
       <c r="F140" s="13">
         <v>106.51545</v>
       </c>
       <c r="G140" s="14">
         <v>367.36</v>
       </c>
@@ -23090,118 +23093,118 @@
       </c>
       <c r="AI140" s="18">
         <v>11155.62</v>
       </c>
       <c r="AJ140" s="18">
         <v>126.71285</v>
       </c>
       <c r="AK140" s="18">
         <v>1596.80125</v>
       </c>
       <c r="AL140" s="18">
         <v>118.00738</v>
       </c>
       <c r="AM140" s="25">
         <v>19161.88</v>
       </c>
       <c r="AN140" s="25">
         <v>56.055169999999997</v>
       </c>
       <c r="AO140" s="25">
         <v>1469.0820000000001</v>
       </c>
       <c r="AP140" s="25">
         <v>94.150069999999999</v>
       </c>
-      <c r="AQ140" s="25">
-[...21 lines deleted...]
-        <v>77.069149999999993</v>
+      <c r="AQ140" s="41">
+        <v>28888.487000000001</v>
+      </c>
+      <c r="AR140" s="41">
+        <v>77.347710000000006</v>
+      </c>
+      <c r="AS140" s="41">
+        <v>1985.4951000000001</v>
+      </c>
+      <c r="AT140" s="41">
+        <v>186.80291</v>
+      </c>
+      <c r="AU140" s="41">
+        <v>4558</v>
+      </c>
+      <c r="AV140" s="41">
+        <v>20.174689999999998</v>
+      </c>
+      <c r="AW140" s="41">
+        <v>821.91875000000005</v>
+      </c>
+      <c r="AX140" s="41">
+        <v>110.74138000000001</v>
       </c>
     </row>
     <row r="141" spans="1:50">
       <c r="C141" s="9"/>
       <c r="D141" s="9"/>
       <c r="E141" s="9"/>
       <c r="F141" s="9"/>
       <c r="G141" s="9"/>
       <c r="H141" s="9"/>
       <c r="I141" s="9"/>
       <c r="J141" s="9"/>
       <c r="K141" s="9"/>
       <c r="L141" s="9"/>
       <c r="M141" s="9"/>
       <c r="N141" s="9"/>
       <c r="O141" s="9"/>
       <c r="P141" s="9"/>
       <c r="Q141" s="9"/>
       <c r="R141" s="9"/>
       <c r="S141" s="9"/>
       <c r="T141" s="9"/>
       <c r="U141" s="9"/>
       <c r="V141" s="9"/>
       <c r="W141" s="9"/>
       <c r="X141" s="9"/>
       <c r="Y141" s="9"/>
       <c r="Z141" s="9"/>
       <c r="AA141" s="9"/>
       <c r="AB141" s="9"/>
       <c r="AC141" s="9"/>
       <c r="AD141" s="9"/>
       <c r="AE141" s="16"/>
       <c r="AF141" s="16"/>
       <c r="AG141" s="16"/>
       <c r="AH141" s="16"/>
       <c r="AI141" s="9"/>
       <c r="AJ141" s="9"/>
       <c r="AK141" s="9"/>
       <c r="AL141" s="9"/>
     </row>
     <row r="142" spans="1:50">
-      <c r="A142" s="37" t="s">
+      <c r="A142" s="34" t="s">
         <v>277</v>
       </c>
-      <c r="B142" s="37"/>
+      <c r="B142" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="40">
     <mergeCell ref="AU3:AX3"/>
     <mergeCell ref="AU4:AV4"/>
     <mergeCell ref="AW4:AX4"/>
     <mergeCell ref="AQ3:AT3"/>
     <mergeCell ref="AQ4:AR4"/>
     <mergeCell ref="AS4:AT4"/>
     <mergeCell ref="A1:AH1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="Q4:R4"/>
     <mergeCell ref="AE3:AH3"/>
     <mergeCell ref="AE4:AF4"/>
     <mergeCell ref="AG4:AH4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="S3:V3"/>
     <mergeCell ref="S4:T4"/>
     <mergeCell ref="U4:V4"/>
     <mergeCell ref="AA3:AD3"/>
     <mergeCell ref="AA4:AB4"/>
     <mergeCell ref="AC4:AD4"/>
     <mergeCell ref="G4:H4"/>