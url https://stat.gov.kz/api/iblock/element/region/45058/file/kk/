--- v0 (2026-04-15)
+++ v1 (2026-07-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="22">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Қызылорда облысы</t>
   </si>
   <si>
     <t>Қызылорда қ.ә.</t>
   </si>
   <si>
     <t>Байқоңыр қ.ә.</t>
   </si>
   <si>
     <t>Арал</t>
   </si>
   <si>
     <t>Жалағаш</t>
   </si>
   <si>
     <t>Жаңақорған</t>
   </si>
   <si>
     <t>Қазалы</t>
   </si>
   <si>
@@ -91,66 +91,60 @@
   <si>
     <t>3,3 есе</t>
   </si>
   <si>
     <t>2,2 есе</t>
   </si>
   <si>
     <t>4,2 есе</t>
   </si>
   <si>
     <t>2,5 есе</t>
   </si>
   <si>
     <t>2,8 есе</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -255,196 +249,191 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
-    </xf>
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...66 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 71" xfId="2"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -716,212 +705,216 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:V40"/>
+  <dimension ref="A1:W40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="19.7109375" style="28" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="28"/>
+    <col min="1" max="1" width="19.7109375" style="27" customWidth="1"/>
+    <col min="2" max="2" width="8.42578125" style="27" customWidth="1"/>
+    <col min="3" max="3" width="8.140625" style="27" customWidth="1"/>
+    <col min="4" max="4" width="7.5703125" style="27" customWidth="1"/>
+    <col min="5" max="5" width="8.140625" style="27" customWidth="1"/>
+    <col min="6" max="6" width="8" style="27" customWidth="1"/>
+    <col min="7" max="7" width="7.85546875" style="27" customWidth="1"/>
+    <col min="8" max="8" width="8.140625" style="27" customWidth="1"/>
+    <col min="9" max="10" width="7.5703125" style="27" customWidth="1"/>
+    <col min="11" max="11" width="7.7109375" style="27" customWidth="1"/>
+    <col min="12" max="12" width="8.42578125" style="27" customWidth="1"/>
+    <col min="13" max="13" width="7.5703125" style="27" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="18" customHeight="1">
-      <c r="A1" s="44" t="s">
+    <row r="1" spans="1:23" ht="18" customHeight="1">
+      <c r="A1" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="B1" s="44"/>
-[...62 lines deleted...]
-      <c r="U3" s="45" t="s">
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="46"/>
+      <c r="N1" s="46"/>
+      <c r="O1" s="46"/>
+      <c r="P1" s="46"/>
+      <c r="Q1" s="46"/>
+      <c r="R1" s="46"/>
+      <c r="S1" s="46"/>
+      <c r="T1" s="32"/>
+    </row>
+    <row r="2" spans="1:23" ht="15.75" customHeight="1">
+      <c r="A2" s="46"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
+      <c r="N2" s="46"/>
+      <c r="O2" s="46"/>
+      <c r="P2" s="46"/>
+      <c r="Q2" s="46"/>
+      <c r="R2" s="46"/>
+      <c r="S2" s="46"/>
+      <c r="T2" s="32"/>
+    </row>
+    <row r="3" spans="1:23" ht="15.75" customHeight="1">
+      <c r="A3" s="45"/>
+      <c r="B3" s="45"/>
+      <c r="C3" s="45"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
+      <c r="K3" s="45"/>
+      <c r="L3" s="45"/>
+      <c r="M3" s="45"/>
+      <c r="N3" s="45"/>
+      <c r="O3" s="45"/>
+      <c r="P3" s="45"/>
+      <c r="Q3" s="33"/>
+      <c r="R3" s="33"/>
+      <c r="S3" s="33"/>
+      <c r="T3" s="33"/>
+      <c r="U3" s="49" t="s">
         <v>11</v>
       </c>
-      <c r="V3" s="46"/>
-[...3 lines deleted...]
-      <c r="B4" s="39">
+      <c r="V3" s="51"/>
+      <c r="W3" s="51"/>
+    </row>
+    <row r="4" spans="1:23" s="52" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A4" s="26"/>
+      <c r="B4" s="34">
         <v>2004</v>
       </c>
-      <c r="C4" s="40">
+      <c r="C4" s="35">
         <v>2005</v>
       </c>
-      <c r="D4" s="40">
+      <c r="D4" s="35">
         <v>2006</v>
       </c>
-      <c r="E4" s="40">
+      <c r="E4" s="35">
         <v>2007</v>
       </c>
-      <c r="F4" s="41">
+      <c r="F4" s="36">
         <v>2008</v>
       </c>
-      <c r="G4" s="42">
+      <c r="G4" s="37">
         <v>2009</v>
       </c>
-      <c r="H4" s="42">
+      <c r="H4" s="37">
         <v>2010</v>
       </c>
-      <c r="I4" s="42">
+      <c r="I4" s="37">
         <v>2011</v>
       </c>
-      <c r="J4" s="40">
+      <c r="J4" s="35">
         <v>2012</v>
       </c>
-      <c r="K4" s="40">
+      <c r="K4" s="35">
         <v>2013</v>
       </c>
-      <c r="L4" s="42">
+      <c r="L4" s="37">
         <v>2014</v>
       </c>
-      <c r="M4" s="42">
+      <c r="M4" s="37">
         <v>2015</v>
       </c>
-      <c r="N4" s="42">
+      <c r="N4" s="37">
         <v>2016</v>
       </c>
-      <c r="O4" s="42">
+      <c r="O4" s="37">
         <v>2017</v>
       </c>
-      <c r="P4" s="42">
+      <c r="P4" s="37">
         <v>2018</v>
       </c>
-      <c r="Q4" s="47">
+      <c r="Q4" s="38">
         <v>2019</v>
       </c>
-      <c r="R4" s="47">
+      <c r="R4" s="38">
         <v>2020</v>
       </c>
-      <c r="S4" s="47">
+      <c r="S4" s="38">
         <v>2021</v>
       </c>
-      <c r="T4" s="48">
+      <c r="T4" s="39">
         <v>2022</v>
       </c>
-      <c r="U4" s="49">
+      <c r="U4" s="40">
         <v>2023</v>
       </c>
-      <c r="V4" s="49">
+      <c r="V4" s="40">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:22" s="30" customFormat="1" ht="14.1" customHeight="1">
+      <c r="W4" s="40">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:23" s="53" customFormat="1" ht="14.1" customHeight="1">
       <c r="A5" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="19">
         <v>203.8</v>
       </c>
       <c r="C5" s="19">
         <v>278.5</v>
       </c>
       <c r="D5" s="19">
         <v>96.7</v>
       </c>
       <c r="E5" s="19">
         <v>129.80000000000001</v>
       </c>
       <c r="F5" s="20">
         <v>140.6</v>
       </c>
       <c r="G5" s="21">
         <v>100.2</v>
       </c>
       <c r="H5" s="22">
         <v>134.30000000000001</v>
       </c>
       <c r="I5" s="23">
@@ -938,58 +931,61 @@
       </c>
       <c r="M5" s="21">
         <v>132.6</v>
       </c>
       <c r="N5" s="21">
         <v>162.4</v>
       </c>
       <c r="O5" s="21">
         <v>76.599999999999994</v>
       </c>
       <c r="P5" s="21">
         <v>119</v>
       </c>
       <c r="Q5" s="24">
         <v>110.7</v>
       </c>
       <c r="R5" s="24">
         <v>119.3</v>
       </c>
       <c r="S5" s="24">
         <v>115.5</v>
       </c>
       <c r="T5" s="25">
         <v>116.9</v>
       </c>
-      <c r="U5" s="33">
+      <c r="U5" s="30">
         <v>115.2</v>
       </c>
-      <c r="V5" s="50">
+      <c r="V5" s="41">
         <v>112.2</v>
       </c>
-    </row>
-    <row r="6" spans="1:22" ht="14.1" customHeight="1">
+      <c r="W5" s="30">
+        <v>116.1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:23" s="52" customFormat="1" ht="14.1" customHeight="1">
       <c r="A6" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="4">
         <v>89.1</v>
       </c>
       <c r="E6" s="4">
         <v>106</v>
       </c>
       <c r="F6" s="5">
         <v>149.19999999999999</v>
       </c>
       <c r="G6" s="6">
         <v>106.2</v>
       </c>
       <c r="H6" s="6">
         <v>142</v>
       </c>
       <c r="I6" s="6">
@@ -1006,58 +1002,61 @@
       </c>
       <c r="M6" s="6">
         <v>152.1</v>
       </c>
       <c r="N6" s="7">
         <v>179.8</v>
       </c>
       <c r="O6" s="7">
         <v>69</v>
       </c>
       <c r="P6" s="7">
         <v>112.5</v>
       </c>
       <c r="Q6" s="7">
         <v>118.7</v>
       </c>
       <c r="R6" s="7">
         <v>119.5</v>
       </c>
       <c r="S6" s="7">
         <v>103.2</v>
       </c>
       <c r="T6" s="8">
         <v>115.7</v>
       </c>
-      <c r="U6" s="33">
+      <c r="U6" s="30">
         <v>112.3</v>
       </c>
-      <c r="V6" s="51">
+      <c r="V6" s="42">
         <v>105.5</v>
       </c>
-    </row>
-    <row r="7" spans="1:22" ht="14.1" customHeight="1">
+      <c r="W6" s="30">
+        <v>119.4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23" s="52" customFormat="1" ht="14.1" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="6">
         <v>60.7</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="s">
@@ -1074,58 +1073,61 @@
       </c>
       <c r="M7" s="6" t="s">
         <v>0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>0</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>0</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>0</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>0</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>0</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>0</v>
       </c>
       <c r="T7" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="U7" s="34" t="s">
-[...6 lines deleted...]
-    <row r="8" spans="1:22" ht="14.1" customHeight="1">
+      <c r="U7" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="V7" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="W7" s="31" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:23" s="52" customFormat="1" ht="14.1" customHeight="1">
       <c r="A8" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="4">
         <v>174</v>
       </c>
       <c r="D8" s="4">
         <v>79.900000000000006</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F8" s="5">
         <v>111</v>
       </c>
       <c r="G8" s="6">
         <v>103.5</v>
       </c>
       <c r="H8" s="6">
         <v>122.3</v>
       </c>
       <c r="I8" s="6">
@@ -1142,58 +1144,61 @@
       </c>
       <c r="M8" s="6">
         <v>93.8</v>
       </c>
       <c r="N8" s="7">
         <v>92.2</v>
       </c>
       <c r="O8" s="7">
         <v>122.9</v>
       </c>
       <c r="P8" s="7">
         <v>128.4</v>
       </c>
       <c r="Q8" s="7">
         <v>88.2</v>
       </c>
       <c r="R8" s="7">
         <v>143.5</v>
       </c>
       <c r="S8" s="7">
         <v>140.19999999999999</v>
       </c>
       <c r="T8" s="8">
         <v>124.7</v>
       </c>
-      <c r="U8" s="33">
+      <c r="U8" s="30">
         <v>126.5</v>
       </c>
-      <c r="V8" s="51">
+      <c r="V8" s="42">
         <v>151.5</v>
       </c>
-    </row>
-    <row r="9" spans="1:22" ht="14.1" customHeight="1">
+      <c r="W8" s="30">
+        <v>108.8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:23" s="52" customFormat="1" ht="14.1" customHeight="1">
       <c r="A9" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>147.19999999999999</v>
       </c>
       <c r="D9" s="4">
         <v>152.6</v>
       </c>
       <c r="E9" s="4">
         <v>149.5</v>
       </c>
       <c r="F9" s="5">
         <v>123</v>
       </c>
       <c r="G9" s="6">
         <v>88.5</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>14</v>
       </c>
       <c r="I9" s="6">
@@ -1210,58 +1215,61 @@
       </c>
       <c r="M9" s="6">
         <v>88.7</v>
       </c>
       <c r="N9" s="7">
         <v>102.3</v>
       </c>
       <c r="O9" s="7">
         <v>103.6</v>
       </c>
       <c r="P9" s="7">
         <v>124.7</v>
       </c>
       <c r="Q9" s="7">
         <v>130.5</v>
       </c>
       <c r="R9" s="7">
         <v>120.6</v>
       </c>
       <c r="S9" s="7">
         <v>176.2</v>
       </c>
       <c r="T9" s="8">
         <v>97.3</v>
       </c>
-      <c r="U9" s="33">
+      <c r="U9" s="30">
         <v>150.30000000000001</v>
       </c>
-      <c r="V9" s="51">
+      <c r="V9" s="42">
         <v>149.80000000000001</v>
       </c>
-    </row>
-    <row r="10" spans="1:22" ht="14.1" customHeight="1">
+      <c r="W9" s="30">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23" s="52" customFormat="1" ht="14.1" customHeight="1">
       <c r="A10" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D10" s="4">
         <v>116.7</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="5">
         <v>104</v>
       </c>
       <c r="G10" s="6">
         <v>90</v>
       </c>
       <c r="H10" s="6">
         <v>106</v>
       </c>
       <c r="I10" s="6">
@@ -1278,58 +1286,61 @@
       </c>
       <c r="M10" s="6">
         <v>98.1</v>
       </c>
       <c r="N10" s="7">
         <v>108</v>
       </c>
       <c r="O10" s="7">
         <v>118.1</v>
       </c>
       <c r="P10" s="7">
         <v>96.5</v>
       </c>
       <c r="Q10" s="7">
         <v>118.6</v>
       </c>
       <c r="R10" s="7">
         <v>102.9</v>
       </c>
       <c r="S10" s="7">
         <v>158.69999999999999</v>
       </c>
       <c r="T10" s="8">
         <v>104.2</v>
       </c>
-      <c r="U10" s="33">
+      <c r="U10" s="30">
         <v>105.3</v>
       </c>
-      <c r="V10" s="51">
+      <c r="V10" s="42">
         <v>134.80000000000001</v>
       </c>
-    </row>
-    <row r="11" spans="1:22" ht="14.1" customHeight="1">
+      <c r="W10" s="30">
+        <v>130.1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23" s="52" customFormat="1" ht="14.1" customHeight="1">
       <c r="A11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="4">
         <v>126.3</v>
       </c>
       <c r="C11" s="6">
         <v>107.9</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="5">
         <v>155.9</v>
       </c>
       <c r="G11" s="6">
         <v>100.4</v>
       </c>
       <c r="H11" s="6">
         <v>113</v>
       </c>
       <c r="I11" s="6">
@@ -1346,58 +1357,61 @@
       </c>
       <c r="M11" s="6">
         <v>75.900000000000006</v>
       </c>
       <c r="N11" s="7">
         <v>97.3</v>
       </c>
       <c r="O11" s="7">
         <v>99.2</v>
       </c>
       <c r="P11" s="7">
         <v>143.4</v>
       </c>
       <c r="Q11" s="7">
         <v>135</v>
       </c>
       <c r="R11" s="7">
         <v>102.2</v>
       </c>
       <c r="S11" s="7">
         <v>137.5</v>
       </c>
       <c r="T11" s="8">
         <v>133.69999999999999</v>
       </c>
-      <c r="U11" s="33">
+      <c r="U11" s="30">
         <v>119.9</v>
       </c>
-      <c r="V11" s="51">
+      <c r="V11" s="42">
         <v>128.19999999999999</v>
       </c>
-    </row>
-    <row r="12" spans="1:22" ht="14.1" customHeight="1">
+      <c r="W11" s="30">
+        <v>107.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23" s="52" customFormat="1" ht="14.1" customHeight="1">
       <c r="A12" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="6">
         <v>193.6</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E12" s="6">
         <v>139.80000000000001</v>
       </c>
       <c r="F12" s="6">
         <v>168.2</v>
       </c>
       <c r="G12" s="6">
         <v>73.900000000000006</v>
       </c>
       <c r="H12" s="6">
         <v>172.5</v>
       </c>
       <c r="I12" s="6">
@@ -1414,58 +1428,61 @@
       </c>
       <c r="M12" s="6">
         <v>69.099999999999994</v>
       </c>
       <c r="N12" s="7">
         <v>129.6</v>
       </c>
       <c r="O12" s="7">
         <v>169.7</v>
       </c>
       <c r="P12" s="11" t="s">
         <v>17</v>
       </c>
       <c r="Q12" s="7">
         <v>34.299999999999997</v>
       </c>
       <c r="R12" s="7">
         <v>105.4</v>
       </c>
       <c r="S12" s="11" t="s">
         <v>20</v>
       </c>
       <c r="T12" s="8">
         <v>164.7</v>
       </c>
-      <c r="U12" s="33">
+      <c r="U12" s="30">
         <v>111.9</v>
       </c>
-      <c r="V12" s="51">
+      <c r="V12" s="42">
         <v>113.4</v>
       </c>
-    </row>
-    <row r="13" spans="1:22" ht="14.1" customHeight="1">
+      <c r="W12" s="30">
+        <v>106.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23" s="52" customFormat="1" ht="14.1" customHeight="1">
       <c r="A13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="4">
         <v>134.69999999999999</v>
       </c>
       <c r="C13" s="12">
         <v>130.9</v>
       </c>
       <c r="D13" s="4">
         <v>122.3</v>
       </c>
       <c r="E13" s="4">
         <v>140.69999999999999</v>
       </c>
       <c r="F13" s="5">
         <v>112.5</v>
       </c>
       <c r="G13" s="6">
         <v>115.9</v>
       </c>
       <c r="H13" s="6">
         <v>164.3</v>
       </c>
       <c r="I13" s="6">
@@ -1482,58 +1499,61 @@
       </c>
       <c r="M13" s="6">
         <v>88.4</v>
       </c>
       <c r="N13" s="7">
         <v>118.6</v>
       </c>
       <c r="O13" s="7">
         <v>122</v>
       </c>
       <c r="P13" s="7">
         <v>146</v>
       </c>
       <c r="Q13" s="7">
         <v>61.6</v>
       </c>
       <c r="R13" s="7">
         <v>165.9</v>
       </c>
       <c r="S13" s="7">
         <v>129.80000000000001</v>
       </c>
       <c r="T13" s="8">
         <v>120.6</v>
       </c>
-      <c r="U13" s="33">
+      <c r="U13" s="30">
         <v>115.1</v>
       </c>
-      <c r="V13" s="51">
+      <c r="V13" s="42">
         <v>104.8</v>
       </c>
-    </row>
-    <row r="14" spans="1:22" ht="14.1" customHeight="1">
+      <c r="W13" s="30">
+        <v>146.19999999999999</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23" s="52" customFormat="1" ht="14.1" customHeight="1">
       <c r="A14" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="14">
         <v>107.8</v>
       </c>
       <c r="C14" s="14">
         <v>159.4</v>
       </c>
       <c r="D14" s="14">
         <v>70.3</v>
       </c>
       <c r="E14" s="14">
         <v>106</v>
       </c>
       <c r="F14" s="15" t="s">
         <v>21</v>
       </c>
       <c r="G14" s="16">
         <v>80.2</v>
       </c>
       <c r="H14" s="16">
         <v>114.8</v>
       </c>
       <c r="I14" s="16">
@@ -1553,115 +1573,118 @@
       </c>
       <c r="N14" s="17">
         <v>92.3</v>
       </c>
       <c r="O14" s="17">
         <v>149.5</v>
       </c>
       <c r="P14" s="17">
         <v>104.2</v>
       </c>
       <c r="Q14" s="17">
         <v>111</v>
       </c>
       <c r="R14" s="17">
         <v>126.6</v>
       </c>
       <c r="S14" s="17">
         <v>160.5</v>
       </c>
       <c r="T14" s="18">
         <v>101.3</v>
       </c>
       <c r="U14" s="18">
         <v>120.8</v>
       </c>
-      <c r="V14" s="53">
+      <c r="V14" s="44">
         <v>125.1</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="C15" s="43"/>
+      <c r="W14" s="18">
+        <v>108.4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="47"/>
+      <c r="B15" s="47"/>
+      <c r="C15" s="47"/>
     </row>
     <row r="24" spans="7:7">
-      <c r="G24" s="31"/>
+      <c r="G24" s="28"/>
     </row>
     <row r="25" spans="7:7">
-      <c r="G25" s="31"/>
+      <c r="G25" s="28"/>
     </row>
     <row r="26" spans="7:7">
-      <c r="G26" s="31"/>
+      <c r="G26" s="28"/>
     </row>
     <row r="27" spans="7:7">
-      <c r="G27" s="31"/>
+      <c r="G27" s="28"/>
     </row>
     <row r="28" spans="7:7">
-      <c r="G28" s="31"/>
+      <c r="G28" s="28"/>
     </row>
     <row r="29" spans="7:7">
-      <c r="G29" s="31"/>
+      <c r="G29" s="28"/>
     </row>
     <row r="30" spans="7:7">
-      <c r="G30" s="31"/>
+      <c r="G30" s="28"/>
     </row>
     <row r="31" spans="7:7">
-      <c r="G31" s="31"/>
+      <c r="G31" s="28"/>
     </row>
     <row r="32" spans="7:7">
-      <c r="G32" s="31"/>
+      <c r="G32" s="28"/>
     </row>
     <row r="33" spans="7:7">
-      <c r="G33" s="31"/>
+      <c r="G33" s="28"/>
     </row>
     <row r="34" spans="7:7">
-      <c r="G34" s="31"/>
+      <c r="G34" s="28"/>
     </row>
     <row r="35" spans="7:7">
-      <c r="G35" s="31"/>
+      <c r="G35" s="28"/>
     </row>
     <row r="36" spans="7:7">
-      <c r="G36" s="31"/>
+      <c r="G36" s="28"/>
     </row>
     <row r="37" spans="7:7">
-      <c r="G37" s="31"/>
+      <c r="G37" s="28"/>
     </row>
     <row r="38" spans="7:7">
-      <c r="G38" s="31"/>
+      <c r="G38" s="28"/>
     </row>
     <row r="39" spans="7:7">
-      <c r="G39" s="32"/>
+      <c r="G39" s="29"/>
     </row>
     <row r="40" spans="7:7">
-      <c r="G40" s="32"/>
+      <c r="G40" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A15:C15"/>
-    <mergeCell ref="U3:V3"/>
     <mergeCell ref="A1:K1"/>
+    <mergeCell ref="U3:W3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="69" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>