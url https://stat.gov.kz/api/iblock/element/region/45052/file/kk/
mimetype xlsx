--- v0 (2026-04-15)
+++ v1 (2026-07-22)
@@ -14,115 +14,109 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="3060" yWindow="1545" windowWidth="15480" windowHeight="10650"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="13">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Тұрғын үй құрылысына салынған инвестициялар</t>
   </si>
   <si>
     <t>Қызылорда облысы</t>
   </si>
   <si>
     <t>Қызылорда қ.ә.</t>
   </si>
   <si>
     <t>Байқоңыр қ.ә.</t>
   </si>
   <si>
     <t>Арал</t>
   </si>
   <si>
     <t>Жалағаш</t>
   </si>
   <si>
     <t>Жаңақорған</t>
   </si>
   <si>
     <t>Қазалы</t>
   </si>
   <si>
     <t>Қармақшы</t>
   </si>
   <si>
     <t>Сырдария</t>
   </si>
   <si>
     <t>Шиелі</t>
   </si>
   <si>
     <t>млн. теңге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -222,185 +216,181 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...5 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
-[...30 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...5 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 71" xfId="2"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -697,1025 +687,1055 @@
   <dimension ref="A1:AB39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.7109375" style="1" customWidth="1"/>
     <col min="3" max="5" width="7.5703125" style="1" customWidth="1"/>
     <col min="6" max="7" width="7.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="7.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.7109375" style="1" customWidth="1"/>
     <col min="10" max="11" width="8.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="7.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="8.7109375" style="1" customWidth="1"/>
     <col min="17" max="17" width="9.140625" style="1" customWidth="1"/>
     <col min="18" max="18" width="8.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="9" style="1" customWidth="1"/>
     <col min="21" max="21" width="9.140625" style="1"/>
-    <col min="22" max="22" width="9.140625" style="19"/>
+    <col min="22" max="22" width="9.140625" style="16"/>
     <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="17.25" customHeight="1">
-      <c r="A1" s="42" t="s">
+      <c r="A1" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="42"/>
-[...18 lines deleted...]
-      <c r="U1" s="39"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
+      <c r="N1" s="44"/>
+      <c r="O1" s="34"/>
+      <c r="P1" s="34"/>
+      <c r="Q1" s="34"/>
+      <c r="R1" s="34"/>
+      <c r="S1" s="34"/>
+      <c r="T1" s="34"/>
+      <c r="U1" s="34"/>
     </row>
     <row r="2" spans="1:28" ht="15.75">
-      <c r="A2" s="6"/>
-[...19 lines deleted...]
-      <c r="U2" s="7"/>
+      <c r="A2" s="44"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
+      <c r="N2" s="44"/>
+      <c r="O2" s="34"/>
+      <c r="P2" s="34"/>
+      <c r="Q2" s="34"/>
+      <c r="R2" s="34"/>
+      <c r="S2" s="34"/>
+      <c r="T2" s="34"/>
+      <c r="U2" s="34"/>
     </row>
     <row r="3" spans="1:28" ht="16.5" customHeight="1">
-      <c r="A3" s="40"/>
-[...19 lines deleted...]
-      <c r="W3" s="2" t="s">
+      <c r="A3" s="42"/>
+      <c r="B3" s="42"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="42"/>
+      <c r="N3" s="42"/>
+      <c r="O3" s="42"/>
+      <c r="P3" s="42"/>
+      <c r="Q3" s="42"/>
+      <c r="R3" s="42"/>
+      <c r="S3" s="43"/>
+      <c r="T3" s="43"/>
+      <c r="X3" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="X3" s="4"/>
-[...7 lines deleted...]
-      <c r="B4" s="29">
+      <c r="Y3" s="42"/>
+      <c r="Z3" s="42"/>
+      <c r="AA3" s="42"/>
+      <c r="AB3" s="42"/>
+    </row>
+    <row r="4" spans="1:28" s="48" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A4" s="14"/>
+      <c r="B4" s="25">
         <v>2003</v>
       </c>
-      <c r="C4" s="29">
+      <c r="C4" s="25">
         <v>2004</v>
       </c>
-      <c r="D4" s="29">
+      <c r="D4" s="25">
         <v>2005</v>
       </c>
-      <c r="E4" s="29">
+      <c r="E4" s="25">
         <v>2006</v>
       </c>
-      <c r="F4" s="29">
+      <c r="F4" s="25">
         <v>2007</v>
       </c>
-      <c r="G4" s="30">
+      <c r="G4" s="26">
         <v>2008</v>
       </c>
-      <c r="H4" s="31">
+      <c r="H4" s="27">
         <v>2009</v>
       </c>
-      <c r="I4" s="31">
+      <c r="I4" s="27">
         <v>2010</v>
       </c>
-      <c r="J4" s="31">
+      <c r="J4" s="27">
         <v>2011</v>
       </c>
-      <c r="K4" s="31">
+      <c r="K4" s="27">
         <v>2012</v>
       </c>
-      <c r="L4" s="31">
+      <c r="L4" s="27">
         <v>2013</v>
       </c>
-      <c r="M4" s="31">
+      <c r="M4" s="27">
         <v>2014</v>
       </c>
-      <c r="N4" s="31">
+      <c r="N4" s="27">
         <v>2015</v>
       </c>
-      <c r="O4" s="31">
+      <c r="O4" s="27">
         <v>2016</v>
       </c>
-      <c r="P4" s="31">
+      <c r="P4" s="27">
         <v>2017</v>
       </c>
-      <c r="Q4" s="31">
+      <c r="Q4" s="27">
         <v>2018</v>
       </c>
-      <c r="R4" s="48">
+      <c r="R4" s="40">
         <v>2019</v>
       </c>
-      <c r="S4" s="48">
+      <c r="S4" s="40">
         <v>2020</v>
       </c>
-      <c r="T4" s="48">
+      <c r="T4" s="40">
         <v>2021</v>
       </c>
-      <c r="U4" s="43">
+      <c r="U4" s="35">
         <v>2022</v>
       </c>
-      <c r="V4" s="49">
+      <c r="V4" s="41">
         <v>2023</v>
       </c>
-      <c r="W4" s="43">
+      <c r="W4" s="35">
         <v>2024</v>
       </c>
-      <c r="X4" s="19"/>
-[...6 lines deleted...]
-      <c r="A5" s="18" t="s">
+      <c r="X4" s="35">
+        <v>2025</v>
+      </c>
+      <c r="Y4" s="47"/>
+      <c r="Z4" s="47"/>
+      <c r="AA4" s="47"/>
+      <c r="AB4" s="47"/>
+    </row>
+    <row r="5" spans="1:28" s="49" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A5" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="32">
+      <c r="B5" s="28">
         <v>406</v>
       </c>
-      <c r="C5" s="32">
+      <c r="C5" s="28">
         <v>893</v>
       </c>
-      <c r="D5" s="33">
+      <c r="D5" s="29">
         <v>2606</v>
       </c>
-      <c r="E5" s="33">
+      <c r="E5" s="29">
         <v>2641</v>
       </c>
-      <c r="F5" s="33">
+      <c r="F5" s="29">
         <v>3616</v>
       </c>
-      <c r="G5" s="33">
+      <c r="G5" s="29">
         <v>5732</v>
       </c>
-      <c r="H5" s="33">
+      <c r="H5" s="29">
         <v>6042</v>
       </c>
-      <c r="I5" s="10">
+      <c r="I5" s="7">
         <v>8482</v>
       </c>
-      <c r="J5" s="12">
+      <c r="J5" s="9">
         <v>9722</v>
       </c>
-      <c r="K5" s="12">
+      <c r="K5" s="9">
         <v>13980</v>
       </c>
-      <c r="L5" s="12">
+      <c r="L5" s="9">
         <v>13693</v>
       </c>
-      <c r="M5" s="34">
+      <c r="M5" s="30">
         <v>17985</v>
       </c>
-      <c r="N5" s="34">
+      <c r="N5" s="30">
         <v>24402</v>
       </c>
-      <c r="O5" s="34">
+      <c r="O5" s="30">
         <v>41404</v>
       </c>
-      <c r="P5" s="34">
+      <c r="P5" s="30">
         <v>33323</v>
       </c>
-      <c r="Q5" s="34">
+      <c r="Q5" s="30">
         <v>42313</v>
       </c>
-      <c r="R5" s="11">
+      <c r="R5" s="8">
         <v>47791</v>
       </c>
-      <c r="S5" s="11">
+      <c r="S5" s="8">
         <v>56096</v>
       </c>
-      <c r="T5" s="8">
+      <c r="T5" s="5">
         <v>66747</v>
       </c>
-      <c r="U5" s="8">
+      <c r="U5" s="5">
         <v>81723</v>
       </c>
-      <c r="V5" s="28">
+      <c r="V5" s="24">
         <v>97048</v>
       </c>
-      <c r="W5" s="44">
+      <c r="W5" s="36">
         <v>111360</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="9" t="s">
+      <c r="X5" s="24">
+        <v>134425</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28" s="48" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A6" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="32">
+      <c r="B6" s="28">
         <v>245</v>
       </c>
-      <c r="C6" s="32">
+      <c r="C6" s="28">
         <v>607</v>
       </c>
-      <c r="D6" s="33">
+      <c r="D6" s="29">
         <v>2095</v>
       </c>
-      <c r="E6" s="33">
+      <c r="E6" s="29">
         <v>1944</v>
       </c>
-      <c r="F6" s="33">
+      <c r="F6" s="29">
         <v>2171</v>
       </c>
-      <c r="G6" s="33">
+      <c r="G6" s="29">
         <v>3646</v>
       </c>
-      <c r="H6" s="33">
+      <c r="H6" s="29">
         <v>3875</v>
       </c>
-      <c r="I6" s="10">
+      <c r="I6" s="7">
         <v>5752</v>
       </c>
-      <c r="J6" s="10">
+      <c r="J6" s="7">
         <v>6566</v>
       </c>
-      <c r="K6" s="10">
+      <c r="K6" s="7">
         <v>10145</v>
       </c>
-      <c r="L6" s="10">
+      <c r="L6" s="7">
         <v>8977</v>
       </c>
-      <c r="M6" s="34">
+      <c r="M6" s="30">
         <v>12156</v>
       </c>
-      <c r="N6" s="34">
+      <c r="N6" s="30">
         <v>18919</v>
       </c>
-      <c r="O6" s="34">
+      <c r="O6" s="30">
         <v>35555</v>
       </c>
-      <c r="P6" s="34">
+      <c r="P6" s="30">
         <v>25662</v>
       </c>
-      <c r="Q6" s="34">
+      <c r="Q6" s="30">
         <v>30673</v>
       </c>
-      <c r="R6" s="11">
+      <c r="R6" s="8">
         <v>37126</v>
       </c>
-      <c r="S6" s="11">
+      <c r="S6" s="8">
         <v>43824</v>
       </c>
-      <c r="T6" s="8">
+      <c r="T6" s="5">
         <v>46573</v>
       </c>
-      <c r="U6" s="8">
+      <c r="U6" s="5">
         <v>56323</v>
       </c>
-      <c r="V6" s="28">
+      <c r="V6" s="24">
         <v>65466</v>
       </c>
-      <c r="W6" s="45">
+      <c r="W6" s="37">
         <v>70370</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="9" t="s">
+      <c r="X6" s="24">
+        <v>87279</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28" s="48" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A7" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="32" t="s">
-[...17 lines deleted...]
-      <c r="H7" s="32">
+      <c r="B7" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="D7" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="E7" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="F7" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="G7" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="28">
         <v>113</v>
       </c>
-      <c r="I7" s="35" t="s">
-[...36 lines deleted...]
-      <c r="V7" s="28">
+      <c r="I7" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="J7" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="K7" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="L7" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="M7" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="N7" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="O7" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="P7" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="R7" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="S7" s="10"/>
+      <c r="T7" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="U7" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="V7" s="24">
         <v>532</v>
       </c>
-      <c r="W7" s="46" t="s">
-[...4 lines deleted...]
-      <c r="A8" s="9" t="s">
+      <c r="W7" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="X7" s="45" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28" s="48" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A8" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="32">
+      <c r="B8" s="28">
         <v>31</v>
       </c>
-      <c r="C8" s="32">
+      <c r="C8" s="28">
         <v>75</v>
       </c>
-      <c r="D8" s="32">
+      <c r="D8" s="28">
         <v>137</v>
       </c>
-      <c r="E8" s="32">
+      <c r="E8" s="28">
         <v>114</v>
       </c>
-      <c r="F8" s="32">
+      <c r="F8" s="28">
         <v>254</v>
       </c>
-      <c r="G8" s="32">
+      <c r="G8" s="28">
         <v>302</v>
       </c>
-      <c r="H8" s="32">
+      <c r="H8" s="28">
         <v>329</v>
       </c>
-      <c r="I8" s="10">
+      <c r="I8" s="7">
         <v>421</v>
       </c>
-      <c r="J8" s="10">
+      <c r="J8" s="7">
         <v>459</v>
       </c>
-      <c r="K8" s="10">
+      <c r="K8" s="7">
         <v>599</v>
       </c>
-      <c r="L8" s="10">
+      <c r="L8" s="7">
         <v>729</v>
       </c>
-      <c r="M8" s="34">
+      <c r="M8" s="30">
         <v>703</v>
       </c>
-      <c r="N8" s="34">
+      <c r="N8" s="30">
         <v>674</v>
       </c>
-      <c r="O8" s="34">
+      <c r="O8" s="30">
         <v>650</v>
       </c>
-      <c r="P8" s="34">
+      <c r="P8" s="30">
         <v>828</v>
       </c>
-      <c r="Q8" s="34">
+      <c r="Q8" s="30">
         <v>1175</v>
       </c>
-      <c r="R8" s="11">
+      <c r="R8" s="8">
         <v>1044</v>
       </c>
-      <c r="S8" s="11">
+      <c r="S8" s="8">
         <v>1464</v>
       </c>
-      <c r="T8" s="8">
+      <c r="T8" s="5">
         <v>2110</v>
       </c>
-      <c r="U8" s="8">
+      <c r="U8" s="5">
         <v>2734</v>
       </c>
-      <c r="V8" s="28">
+      <c r="V8" s="24">
         <v>3584</v>
       </c>
-      <c r="W8" s="45">
+      <c r="W8" s="37">
         <v>5563</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="9" t="s">
+      <c r="X8" s="24">
+        <v>6234</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" s="48" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A9" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="32">
+      <c r="B9" s="28">
         <v>10</v>
       </c>
-      <c r="C9" s="32">
+      <c r="C9" s="28">
         <v>22</v>
       </c>
-      <c r="D9" s="32">
+      <c r="D9" s="28">
         <v>34</v>
       </c>
-      <c r="E9" s="32">
+      <c r="E9" s="28">
         <v>54</v>
       </c>
-      <c r="F9" s="32">
+      <c r="F9" s="28">
         <v>85</v>
       </c>
-      <c r="G9" s="32">
+      <c r="G9" s="28">
         <v>112</v>
       </c>
-      <c r="H9" s="32">
+      <c r="H9" s="28">
         <v>104</v>
       </c>
-      <c r="I9" s="10">
+      <c r="I9" s="7">
         <v>247</v>
       </c>
-      <c r="J9" s="10">
+      <c r="J9" s="7">
         <v>123</v>
       </c>
-      <c r="K9" s="10">
+      <c r="K9" s="7">
         <v>255</v>
       </c>
-      <c r="L9" s="10">
+      <c r="L9" s="7">
         <v>258</v>
       </c>
-      <c r="M9" s="34">
+      <c r="M9" s="30">
         <v>401</v>
       </c>
-      <c r="N9" s="34">
+      <c r="N9" s="30">
         <v>365</v>
       </c>
-      <c r="O9" s="34">
+      <c r="O9" s="30">
         <v>390</v>
       </c>
-      <c r="P9" s="34">
+      <c r="P9" s="30">
         <v>424</v>
       </c>
-      <c r="Q9" s="34">
+      <c r="Q9" s="30">
         <v>562</v>
       </c>
-      <c r="R9" s="13">
+      <c r="R9" s="10">
         <v>756</v>
       </c>
-      <c r="S9" s="13">
+      <c r="S9" s="10">
         <v>884</v>
       </c>
-      <c r="T9" s="8">
+      <c r="T9" s="5">
         <v>1612</v>
       </c>
-      <c r="U9" s="8">
+      <c r="U9" s="5">
         <v>1636</v>
       </c>
-      <c r="V9" s="28">
+      <c r="V9" s="24">
         <v>2545</v>
       </c>
-      <c r="W9" s="45">
+      <c r="W9" s="37">
         <v>3899</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="9" t="s">
+      <c r="X9" s="24">
+        <v>3468</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28" s="48" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A10" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="32">
+      <c r="B10" s="28">
         <v>22</v>
       </c>
-      <c r="C10" s="32">
+      <c r="C10" s="28">
         <v>62</v>
       </c>
-      <c r="D10" s="32">
+      <c r="D10" s="28">
         <v>144</v>
       </c>
-      <c r="E10" s="32">
+      <c r="E10" s="28">
         <v>175</v>
       </c>
-      <c r="F10" s="32">
+      <c r="F10" s="28">
         <v>437</v>
       </c>
-      <c r="G10" s="32">
+      <c r="G10" s="28">
         <v>487</v>
       </c>
-      <c r="H10" s="32">
+      <c r="H10" s="28">
         <v>461</v>
       </c>
-      <c r="I10" s="10">
+      <c r="I10" s="7">
         <v>511</v>
       </c>
-      <c r="J10" s="10">
+      <c r="J10" s="7">
         <v>694</v>
       </c>
-      <c r="K10" s="10">
+      <c r="K10" s="7">
         <v>810</v>
       </c>
-      <c r="L10" s="10">
+      <c r="L10" s="7">
         <v>1033</v>
       </c>
-      <c r="M10" s="34">
+      <c r="M10" s="30">
         <v>1271</v>
       </c>
-      <c r="N10" s="34">
+      <c r="N10" s="30">
         <v>1275</v>
       </c>
-      <c r="O10" s="34">
+      <c r="O10" s="30">
         <v>1439</v>
       </c>
-      <c r="P10" s="34">
+      <c r="P10" s="30">
         <v>1773</v>
       </c>
-      <c r="Q10" s="34">
+      <c r="Q10" s="30">
         <v>1811</v>
       </c>
-      <c r="R10" s="11">
+      <c r="R10" s="8">
         <v>2179</v>
       </c>
-      <c r="S10" s="11">
+      <c r="S10" s="8">
         <v>2223</v>
       </c>
-      <c r="T10" s="8">
+      <c r="T10" s="5">
         <v>3627</v>
       </c>
-      <c r="U10" s="8">
+      <c r="U10" s="5">
         <v>3998</v>
       </c>
-      <c r="V10" s="28">
+      <c r="V10" s="24">
         <v>4336</v>
       </c>
-      <c r="W10" s="45">
+      <c r="W10" s="37">
         <v>6015</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="9" t="s">
+      <c r="X10" s="24">
+        <v>8162</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28" s="48" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A11" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="32">
+      <c r="B11" s="28">
         <v>23</v>
       </c>
-      <c r="C11" s="32">
+      <c r="C11" s="28">
         <v>30</v>
       </c>
-      <c r="D11" s="32">
+      <c r="D11" s="28">
         <v>34</v>
       </c>
-      <c r="E11" s="32">
+      <c r="E11" s="28">
         <v>149</v>
       </c>
-      <c r="F11" s="32">
+      <c r="F11" s="28">
         <v>388</v>
       </c>
-      <c r="G11" s="32">
+      <c r="G11" s="28">
         <v>648</v>
       </c>
-      <c r="H11" s="32">
+      <c r="H11" s="28">
         <v>684</v>
       </c>
-      <c r="I11" s="10">
+      <c r="I11" s="7">
         <v>807</v>
       </c>
-      <c r="J11" s="10">
+      <c r="J11" s="7">
         <v>949</v>
       </c>
-      <c r="K11" s="10">
+      <c r="K11" s="7">
         <v>1043</v>
       </c>
-      <c r="L11" s="10">
+      <c r="L11" s="7">
         <v>1386</v>
       </c>
-      <c r="M11" s="34">
+      <c r="M11" s="30">
         <v>1510</v>
       </c>
-      <c r="N11" s="34">
+      <c r="N11" s="30">
         <v>1173</v>
       </c>
-      <c r="O11" s="34">
+      <c r="O11" s="30">
         <v>1193</v>
       </c>
-      <c r="P11" s="34">
+      <c r="P11" s="30">
         <v>1225</v>
       </c>
-      <c r="Q11" s="34">
+      <c r="Q11" s="30">
         <v>1923</v>
       </c>
-      <c r="R11" s="11">
+      <c r="R11" s="8">
         <v>2620</v>
       </c>
-      <c r="S11" s="11">
+      <c r="S11" s="8">
         <v>2643</v>
       </c>
-      <c r="T11" s="8">
+      <c r="T11" s="5">
         <v>3734</v>
       </c>
-      <c r="U11" s="8">
+      <c r="U11" s="5">
         <v>5216</v>
       </c>
-      <c r="V11" s="28">
+      <c r="V11" s="24">
         <v>6479</v>
       </c>
-      <c r="W11" s="45">
+      <c r="W11" s="37">
         <v>8515</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="9" t="s">
+      <c r="X11" s="24">
+        <v>9427</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28" s="48" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A12" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="32">
+      <c r="B12" s="28">
         <v>8</v>
       </c>
-      <c r="C12" s="32">
+      <c r="C12" s="28">
         <v>16</v>
       </c>
-      <c r="D12" s="32">
+      <c r="D12" s="28">
         <v>36</v>
       </c>
-      <c r="E12" s="32">
+      <c r="E12" s="28">
         <v>89</v>
       </c>
-      <c r="F12" s="32">
+      <c r="F12" s="28">
         <v>131</v>
       </c>
-      <c r="G12" s="32">
+      <c r="G12" s="28">
         <v>236</v>
       </c>
-      <c r="H12" s="32">
+      <c r="H12" s="28">
         <v>184</v>
       </c>
-      <c r="I12" s="10">
+      <c r="I12" s="7">
         <v>331</v>
       </c>
-      <c r="J12" s="10">
+      <c r="J12" s="7">
         <v>376</v>
       </c>
-      <c r="K12" s="10">
+      <c r="K12" s="7">
         <v>391</v>
       </c>
-      <c r="L12" s="10">
+      <c r="L12" s="7">
         <v>460</v>
       </c>
-      <c r="M12" s="34">
+      <c r="M12" s="30">
         <v>526</v>
       </c>
-      <c r="N12" s="34">
+      <c r="N12" s="30">
         <v>372</v>
       </c>
-      <c r="O12" s="34">
+      <c r="O12" s="30">
         <v>503</v>
       </c>
-      <c r="P12" s="34">
+      <c r="P12" s="30">
         <v>889</v>
       </c>
-      <c r="Q12" s="34">
+      <c r="Q12" s="30">
         <v>3122</v>
       </c>
-      <c r="R12" s="11">
+      <c r="R12" s="8">
         <v>1091</v>
       </c>
-      <c r="S12" s="11">
+      <c r="S12" s="8">
         <v>1114</v>
       </c>
-      <c r="T12" s="8">
+      <c r="T12" s="5">
         <v>2890</v>
       </c>
-      <c r="U12" s="8">
+      <c r="U12" s="5">
         <v>4963</v>
       </c>
-      <c r="V12" s="28">
+      <c r="V12" s="24">
         <v>5754</v>
       </c>
-      <c r="W12" s="45">
+      <c r="W12" s="37">
         <v>6686</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="9" t="s">
+      <c r="X12" s="24">
+        <v>7306</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28" s="48" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A13" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B13" s="32">
+      <c r="B13" s="28">
         <v>23</v>
       </c>
-      <c r="C13" s="32">
+      <c r="C13" s="28">
         <v>32</v>
       </c>
-      <c r="D13" s="32">
+      <c r="D13" s="28">
         <v>44</v>
       </c>
-      <c r="E13" s="32">
+      <c r="E13" s="28">
         <v>56</v>
       </c>
-      <c r="F13" s="32">
+      <c r="F13" s="28">
         <v>83</v>
       </c>
-      <c r="G13" s="32">
+      <c r="G13" s="28">
         <v>100</v>
       </c>
-      <c r="H13" s="32">
+      <c r="H13" s="28">
         <v>122</v>
       </c>
-      <c r="I13" s="10">
+      <c r="I13" s="7">
         <v>209</v>
       </c>
-      <c r="J13" s="10">
+      <c r="J13" s="7">
         <v>199</v>
       </c>
-      <c r="K13" s="10">
+      <c r="K13" s="7">
         <v>193</v>
       </c>
-      <c r="L13" s="10">
+      <c r="L13" s="7">
         <v>185</v>
       </c>
-      <c r="M13" s="34">
+      <c r="M13" s="30">
         <v>438</v>
       </c>
-      <c r="N13" s="34">
+      <c r="N13" s="30">
         <v>396</v>
       </c>
-      <c r="O13" s="34">
+      <c r="O13" s="30">
         <v>491</v>
       </c>
-      <c r="P13" s="34">
+      <c r="P13" s="30">
         <v>638</v>
       </c>
-      <c r="Q13" s="34">
+      <c r="Q13" s="30">
         <v>989</v>
       </c>
-      <c r="R13" s="13">
+      <c r="R13" s="10">
         <v>623</v>
       </c>
-      <c r="S13" s="11">
+      <c r="S13" s="8">
         <v>1016</v>
       </c>
-      <c r="T13" s="8">
+      <c r="T13" s="5">
         <v>1360</v>
       </c>
-      <c r="U13" s="8">
+      <c r="U13" s="5">
         <v>1722</v>
       </c>
-      <c r="V13" s="28">
+      <c r="V13" s="24">
         <v>2027</v>
       </c>
-      <c r="W13" s="45">
+      <c r="W13" s="37">
         <v>2184</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="14" t="s">
+      <c r="X13" s="24">
+        <v>3338</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28" s="48" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A14" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="B14" s="36">
+      <c r="B14" s="32">
         <v>44</v>
       </c>
-      <c r="C14" s="36">
+      <c r="C14" s="32">
         <v>49</v>
       </c>
-      <c r="D14" s="36">
+      <c r="D14" s="32">
         <v>82</v>
       </c>
-      <c r="E14" s="36">
+      <c r="E14" s="32">
         <v>60</v>
       </c>
-      <c r="F14" s="36">
+      <c r="F14" s="32">
         <v>67</v>
       </c>
-      <c r="G14" s="36">
+      <c r="G14" s="32">
         <v>201</v>
       </c>
-      <c r="H14" s="36">
+      <c r="H14" s="32">
         <v>170</v>
       </c>
-      <c r="I14" s="15">
+      <c r="I14" s="12">
         <v>204</v>
       </c>
-      <c r="J14" s="15">
+      <c r="J14" s="12">
         <v>356</v>
       </c>
-      <c r="K14" s="15">
+      <c r="K14" s="12">
         <v>544</v>
       </c>
-      <c r="L14" s="15">
+      <c r="L14" s="12">
         <v>665</v>
       </c>
-      <c r="M14" s="37">
+      <c r="M14" s="33">
         <v>980</v>
       </c>
-      <c r="N14" s="37">
+      <c r="N14" s="33">
         <v>1228</v>
       </c>
-      <c r="O14" s="37">
+      <c r="O14" s="33">
         <v>1183</v>
       </c>
-      <c r="P14" s="37">
+      <c r="P14" s="33">
         <v>1884</v>
       </c>
-      <c r="Q14" s="37">
+      <c r="Q14" s="33">
         <v>2058</v>
       </c>
-      <c r="R14" s="16">
+      <c r="R14" s="13">
         <v>2352</v>
       </c>
-      <c r="S14" s="16">
+      <c r="S14" s="13">
         <v>2928</v>
       </c>
-      <c r="T14" s="5">
+      <c r="T14" s="4">
         <v>4841</v>
       </c>
-      <c r="U14" s="5">
+      <c r="U14" s="4">
         <v>5131</v>
       </c>
-      <c r="V14" s="5">
+      <c r="V14" s="4">
         <v>6325</v>
       </c>
-      <c r="W14" s="47">
+      <c r="W14" s="39">
         <v>8128</v>
       </c>
+      <c r="X14" s="4">
+        <v>9211</v>
+      </c>
     </row>
     <row r="16" spans="1:28" ht="12.75" customHeight="1">
-      <c r="A16" s="21"/>
-[...2 lines deleted...]
-      <c r="D16" s="21"/>
+      <c r="A16" s="17"/>
+      <c r="B16" s="17"/>
+      <c r="C16" s="17"/>
+      <c r="D16" s="17"/>
     </row>
     <row r="19" spans="1:3">
-      <c r="A19" s="22"/>
+      <c r="A19" s="18"/>
       <c r="B19" s="3"/>
-      <c r="C19" s="23"/>
+      <c r="C19" s="19"/>
     </row>
     <row r="20" spans="1:3">
-      <c r="A20" s="24"/>
+      <c r="A20" s="20"/>
       <c r="B20" s="3"/>
-      <c r="C20" s="23"/>
+      <c r="C20" s="19"/>
     </row>
     <row r="21" spans="1:3">
-      <c r="A21" s="24"/>
+      <c r="A21" s="20"/>
       <c r="B21" s="3"/>
-      <c r="C21" s="23"/>
+      <c r="C21" s="19"/>
     </row>
     <row r="22" spans="1:3">
-      <c r="A22" s="24"/>
+      <c r="A22" s="20"/>
       <c r="B22" s="3"/>
-      <c r="C22" s="23"/>
+      <c r="C22" s="19"/>
     </row>
     <row r="23" spans="1:3">
-      <c r="A23" s="24"/>
+      <c r="A23" s="20"/>
       <c r="B23" s="3"/>
-      <c r="C23" s="23"/>
+      <c r="C23" s="19"/>
     </row>
     <row r="24" spans="1:3">
-      <c r="A24" s="24"/>
+      <c r="A24" s="20"/>
       <c r="B24" s="3"/>
-      <c r="C24" s="23"/>
+      <c r="C24" s="19"/>
     </row>
     <row r="25" spans="1:3">
-      <c r="A25" s="24"/>
+      <c r="A25" s="20"/>
       <c r="B25" s="3"/>
-      <c r="C25" s="23"/>
+      <c r="C25" s="19"/>
     </row>
     <row r="26" spans="1:3">
-      <c r="A26" s="24"/>
+      <c r="A26" s="20"/>
       <c r="B26" s="3"/>
-      <c r="C26" s="23"/>
+      <c r="C26" s="19"/>
     </row>
     <row r="27" spans="1:3">
-      <c r="A27" s="24"/>
+      <c r="A27" s="20"/>
       <c r="B27" s="3"/>
-      <c r="C27" s="23"/>
+      <c r="C27" s="19"/>
     </row>
     <row r="28" spans="1:3">
-      <c r="A28" s="24"/>
+      <c r="A28" s="20"/>
       <c r="B28" s="3"/>
-      <c r="C28" s="23"/>
+      <c r="C28" s="19"/>
     </row>
     <row r="29" spans="1:3">
-      <c r="A29" s="24"/>
+      <c r="A29" s="20"/>
       <c r="B29" s="3"/>
-      <c r="C29" s="23"/>
+      <c r="C29" s="19"/>
     </row>
     <row r="30" spans="1:3">
-      <c r="A30" s="24"/>
+      <c r="A30" s="20"/>
       <c r="B30" s="3"/>
-      <c r="C30" s="23"/>
+      <c r="C30" s="19"/>
     </row>
     <row r="31" spans="1:3">
-      <c r="A31" s="25"/>
+      <c r="A31" s="21"/>
       <c r="B31" s="3"/>
-      <c r="C31" s="23"/>
+      <c r="C31" s="19"/>
     </row>
     <row r="32" spans="1:3">
-      <c r="A32" s="26"/>
-[...1 lines deleted...]
-      <c r="C32" s="23"/>
+      <c r="A32" s="22"/>
+      <c r="B32" s="7"/>
+      <c r="C32" s="19"/>
     </row>
     <row r="33" spans="1:3">
-      <c r="A33" s="26"/>
-[...1 lines deleted...]
-      <c r="C33" s="23"/>
+      <c r="A33" s="22"/>
+      <c r="B33" s="7"/>
+      <c r="C33" s="19"/>
     </row>
     <row r="34" spans="1:3">
-      <c r="A34" s="27"/>
-[...1 lines deleted...]
-      <c r="C34" s="23"/>
+      <c r="A34" s="23"/>
+      <c r="B34" s="7"/>
+      <c r="C34" s="19"/>
     </row>
     <row r="35" spans="1:3">
-      <c r="A35" s="27"/>
-[...1 lines deleted...]
-      <c r="C35" s="23"/>
+      <c r="A35" s="23"/>
+      <c r="B35" s="7"/>
+      <c r="C35" s="19"/>
     </row>
     <row r="36" spans="1:3">
-      <c r="A36" s="27"/>
-[...1 lines deleted...]
-      <c r="C36" s="23"/>
+      <c r="A36" s="23"/>
+      <c r="B36" s="7"/>
+      <c r="C36" s="19"/>
     </row>
     <row r="37" spans="1:3">
-      <c r="A37" s="19"/>
-      <c r="B37" s="19"/>
+      <c r="A37" s="16"/>
+      <c r="B37" s="16"/>
     </row>
     <row r="38" spans="1:3">
-      <c r="A38" s="19"/>
-      <c r="B38" s="19"/>
+      <c r="A38" s="16"/>
+      <c r="B38" s="16"/>
     </row>
     <row r="39" spans="1:3">
-      <c r="A39" s="19"/>
-      <c r="B39" s="19"/>
+      <c r="A39" s="16"/>
+      <c r="B39" s="16"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
-    <mergeCell ref="A3:T3"/>
+  <mergeCells count="1">
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="66" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100145839BBB8D8854C9DDFB5CA1DC2BB1C" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d29dac26299e9d9778ef4d0581053c4d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">