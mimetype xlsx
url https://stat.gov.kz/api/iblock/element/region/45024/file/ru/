--- v0 (2026-04-15)
+++ v1 (2026-07-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-4395" yWindow="1575" windowWidth="15480" windowHeight="10650"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="13">
   <si>
     <t>Инвестиции в жилищное строительство</t>
   </si>
   <si>
     <t>Жалагашский</t>
   </si>
   <si>
     <t>Жанакорганский</t>
   </si>
   <si>
     <t>Казалинский</t>
   </si>
   <si>
     <t>Кармакшинский</t>
   </si>
   <si>
     <t>Сырдарьинский</t>
   </si>
   <si>
     <t>Шиелийский</t>
   </si>
   <si>
     <t xml:space="preserve">Аральский </t>
   </si>
   <si>
@@ -201,51 +201,51 @@
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
@@ -281,90 +281,87 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 71" xfId="2"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -644,927 +641,960 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:W33"/>
+  <dimension ref="A1:X33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.140625" style="15" customWidth="1"/>
     <col min="2" max="2" width="7.5703125" style="15" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" style="15" customWidth="1"/>
     <col min="4" max="4" width="7.42578125" style="15" customWidth="1"/>
     <col min="5" max="5" width="8" style="15" customWidth="1"/>
     <col min="6" max="7" width="7.85546875" style="15" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="15" customWidth="1"/>
     <col min="9" max="10" width="8.140625" style="15" customWidth="1"/>
     <col min="11" max="11" width="9" style="15" customWidth="1"/>
     <col min="12" max="12" width="8.5703125" style="15" customWidth="1"/>
     <col min="13" max="13" width="8" style="15" customWidth="1"/>
     <col min="14" max="16" width="8.42578125" style="15" customWidth="1"/>
     <col min="17" max="18" width="8" style="15" customWidth="1"/>
     <col min="19" max="19" width="8.28515625" style="15" customWidth="1"/>
     <col min="20" max="20" width="8.85546875" style="15" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="15.95" customHeight="1">
-      <c r="A1" s="48" t="s">
+    <row r="1" spans="1:24" ht="15.95" customHeight="1">
+      <c r="A1" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="48"/>
-[...64 lines deleted...]
-      <c r="W3" s="2" t="s">
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
+      <c r="N1" s="43"/>
+      <c r="O1" s="42"/>
+      <c r="P1" s="42"/>
+      <c r="Q1" s="42"/>
+      <c r="R1" s="42"/>
+      <c r="S1" s="42"/>
+      <c r="T1" s="42"/>
+      <c r="U1" s="42"/>
+    </row>
+    <row r="2" spans="1:24" ht="15.95" customHeight="1">
+      <c r="A2" s="43"/>
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
+      <c r="I2" s="43"/>
+      <c r="J2" s="43"/>
+      <c r="K2" s="43"/>
+      <c r="L2" s="43"/>
+      <c r="M2" s="43"/>
+      <c r="N2" s="43"/>
+      <c r="O2" s="42"/>
+      <c r="P2" s="42"/>
+      <c r="Q2" s="42"/>
+      <c r="R2" s="42"/>
+      <c r="S2" s="42"/>
+      <c r="T2" s="42"/>
+      <c r="U2" s="42"/>
+    </row>
+    <row r="3" spans="1:24" ht="15.95" customHeight="1">
+      <c r="A3" s="45"/>
+      <c r="B3" s="45"/>
+      <c r="C3" s="45"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
+      <c r="K3" s="45"/>
+      <c r="L3" s="45"/>
+      <c r="M3" s="45"/>
+      <c r="N3" s="45"/>
+      <c r="O3" s="45"/>
+      <c r="P3" s="45"/>
+      <c r="Q3" s="45"/>
+      <c r="R3" s="45"/>
+      <c r="S3" s="46"/>
+      <c r="T3" s="46"/>
+      <c r="X3" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:23" s="35" customFormat="1" ht="15.95" customHeight="1">
+    <row r="4" spans="1:24" s="33" customFormat="1" ht="15.95" customHeight="1">
       <c r="A4" s="14"/>
       <c r="B4" s="23">
         <v>2003</v>
       </c>
       <c r="C4" s="23">
         <v>2004</v>
       </c>
       <c r="D4" s="24">
         <v>2005</v>
       </c>
       <c r="E4" s="24">
         <v>2006</v>
       </c>
       <c r="F4" s="24">
         <v>2007</v>
       </c>
       <c r="G4" s="25">
         <v>2008</v>
       </c>
       <c r="H4" s="26">
         <v>2009</v>
       </c>
       <c r="I4" s="26">
         <v>2010</v>
       </c>
       <c r="J4" s="26">
         <v>2011</v>
       </c>
       <c r="K4" s="26">
         <v>2012</v>
       </c>
       <c r="L4" s="26">
         <v>2013</v>
       </c>
       <c r="M4" s="26">
         <v>2014</v>
       </c>
       <c r="N4" s="26">
         <v>2015</v>
       </c>
       <c r="O4" s="26">
         <v>2016</v>
       </c>
       <c r="P4" s="26">
         <v>2017</v>
       </c>
       <c r="Q4" s="26">
         <v>2018</v>
       </c>
-      <c r="R4" s="40">
+      <c r="R4" s="38">
         <v>2019</v>
       </c>
-      <c r="S4" s="40">
+      <c r="S4" s="38">
         <v>2020</v>
       </c>
-      <c r="T4" s="40">
+      <c r="T4" s="38">
         <v>2021</v>
       </c>
-      <c r="U4" s="41">
+      <c r="U4" s="39">
         <v>2022</v>
       </c>
-      <c r="V4" s="41">
+      <c r="V4" s="39">
         <v>2023</v>
       </c>
-      <c r="W4" s="42">
+      <c r="W4" s="40">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:23" s="43" customFormat="1" ht="15.95" customHeight="1">
+      <c r="X4" s="40">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:24" s="41" customFormat="1" ht="15.95" customHeight="1">
       <c r="A5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="27">
         <v>406</v>
       </c>
       <c r="C5" s="27">
         <v>893</v>
       </c>
       <c r="D5" s="28">
         <v>2606</v>
       </c>
       <c r="E5" s="28">
         <v>2641</v>
       </c>
       <c r="F5" s="28">
         <v>3616</v>
       </c>
       <c r="G5" s="28">
         <v>5732</v>
       </c>
       <c r="H5" s="28">
         <v>6042</v>
       </c>
       <c r="I5" s="5">
         <v>8482</v>
       </c>
       <c r="J5" s="8">
         <v>9722</v>
       </c>
       <c r="K5" s="8">
         <v>13980</v>
       </c>
       <c r="L5" s="8">
         <v>13693</v>
       </c>
-      <c r="M5" s="33">
+      <c r="M5" s="31">
         <v>17985</v>
       </c>
-      <c r="N5" s="33">
+      <c r="N5" s="31">
         <v>24402</v>
       </c>
-      <c r="O5" s="33">
+      <c r="O5" s="31">
         <v>41404</v>
       </c>
-      <c r="P5" s="33">
+      <c r="P5" s="31">
         <v>33323</v>
       </c>
-      <c r="Q5" s="33">
+      <c r="Q5" s="31">
         <v>42313</v>
       </c>
       <c r="R5" s="6">
         <v>47791</v>
       </c>
       <c r="S5" s="6">
         <v>56096</v>
       </c>
       <c r="T5" s="7">
         <v>66747</v>
       </c>
       <c r="U5" s="7">
         <v>81723</v>
       </c>
       <c r="V5" s="22">
         <v>97048</v>
       </c>
-      <c r="W5" s="36">
+      <c r="W5" s="34">
         <v>111360</v>
       </c>
-    </row>
-    <row r="6" spans="1:23" s="35" customFormat="1" ht="15.95" customHeight="1">
+      <c r="X5" s="22">
+        <v>134425</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24" s="33" customFormat="1" ht="15.95" customHeight="1">
       <c r="A6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="27">
         <v>245</v>
       </c>
       <c r="C6" s="27">
         <v>607</v>
       </c>
       <c r="D6" s="28">
         <v>2095</v>
       </c>
       <c r="E6" s="28">
         <v>1944</v>
       </c>
       <c r="F6" s="28">
         <v>2171</v>
       </c>
       <c r="G6" s="28">
         <v>3646</v>
       </c>
       <c r="H6" s="28">
         <v>3875</v>
       </c>
       <c r="I6" s="5">
         <v>5752</v>
       </c>
       <c r="J6" s="5">
         <v>6566</v>
       </c>
       <c r="K6" s="5">
         <v>10145</v>
       </c>
       <c r="L6" s="5">
         <v>8977</v>
       </c>
-      <c r="M6" s="33">
+      <c r="M6" s="31">
         <v>12156</v>
       </c>
-      <c r="N6" s="33">
+      <c r="N6" s="31">
         <v>18919</v>
       </c>
-      <c r="O6" s="33">
+      <c r="O6" s="31">
         <v>35555</v>
       </c>
-      <c r="P6" s="33">
+      <c r="P6" s="31">
         <v>25662</v>
       </c>
-      <c r="Q6" s="33">
+      <c r="Q6" s="31">
         <v>30673</v>
       </c>
       <c r="R6" s="6">
         <v>37126</v>
       </c>
       <c r="S6" s="6">
         <v>43824</v>
       </c>
       <c r="T6" s="7">
         <v>46573</v>
       </c>
       <c r="U6" s="7">
         <v>56323</v>
       </c>
       <c r="V6" s="22">
         <v>65466</v>
       </c>
-      <c r="W6" s="37">
+      <c r="W6" s="35">
         <v>70370</v>
       </c>
-    </row>
-    <row r="7" spans="1:23" s="35" customFormat="1" ht="15.95" customHeight="1">
+      <c r="X6" s="22">
+        <v>87279</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24" s="33" customFormat="1" ht="15.95" customHeight="1">
       <c r="A7" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="27" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="27" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="27" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="27" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="27" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="27" t="s">
         <v>10</v>
       </c>
       <c r="H7" s="27">
         <v>113</v>
       </c>
       <c r="I7" s="29" t="s">
         <v>10</v>
       </c>
       <c r="J7" s="8" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="8" t="s">
         <v>10</v>
       </c>
       <c r="L7" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="M7" s="33" t="s">
-[...11 lines deleted...]
-      <c r="Q7" s="33" t="s">
+      <c r="M7" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="N7" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="O7" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="P7" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="Q7" s="31" t="s">
         <v>10</v>
       </c>
       <c r="R7" s="9" t="s">
         <v>10</v>
       </c>
       <c r="S7" s="9"/>
       <c r="T7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="U7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="V7" s="22">
         <v>532</v>
       </c>
-      <c r="W7" s="38" t="s">
-[...3 lines deleted...]
-    <row r="8" spans="1:23" s="35" customFormat="1" ht="15.95" customHeight="1">
+      <c r="W7" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="X7" s="44" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24" s="33" customFormat="1" ht="15.95" customHeight="1">
       <c r="A8" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="27">
         <v>31</v>
       </c>
       <c r="C8" s="27">
         <v>75</v>
       </c>
       <c r="D8" s="27">
         <v>137</v>
       </c>
       <c r="E8" s="27">
         <v>114</v>
       </c>
       <c r="F8" s="27">
         <v>254</v>
       </c>
       <c r="G8" s="27">
         <v>302</v>
       </c>
       <c r="H8" s="27">
         <v>329</v>
       </c>
       <c r="I8" s="5">
         <v>421</v>
       </c>
       <c r="J8" s="5">
         <v>459</v>
       </c>
       <c r="K8" s="5">
         <v>599</v>
       </c>
       <c r="L8" s="5">
         <v>729</v>
       </c>
-      <c r="M8" s="33">
+      <c r="M8" s="31">
         <v>703</v>
       </c>
-      <c r="N8" s="33">
+      <c r="N8" s="31">
         <v>674</v>
       </c>
-      <c r="O8" s="33">
+      <c r="O8" s="31">
         <v>650</v>
       </c>
-      <c r="P8" s="33">
+      <c r="P8" s="31">
         <v>828</v>
       </c>
-      <c r="Q8" s="33">
+      <c r="Q8" s="31">
         <v>1175</v>
       </c>
       <c r="R8" s="6">
         <v>1044</v>
       </c>
       <c r="S8" s="6">
         <v>1464</v>
       </c>
       <c r="T8" s="7">
         <v>2110</v>
       </c>
       <c r="U8" s="7">
         <v>2734</v>
       </c>
       <c r="V8" s="22">
         <v>3584</v>
       </c>
-      <c r="W8" s="37">
+      <c r="W8" s="35">
         <v>5563</v>
       </c>
-    </row>
-    <row r="9" spans="1:23" s="35" customFormat="1" ht="15.95" customHeight="1">
+      <c r="X8" s="22">
+        <v>6234</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24" s="33" customFormat="1" ht="15.95" customHeight="1">
       <c r="A9" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="27">
         <v>10</v>
       </c>
       <c r="C9" s="27">
         <v>22</v>
       </c>
       <c r="D9" s="27">
         <v>34</v>
       </c>
       <c r="E9" s="27">
         <v>54</v>
       </c>
       <c r="F9" s="27">
         <v>85</v>
       </c>
       <c r="G9" s="27">
         <v>112</v>
       </c>
       <c r="H9" s="27">
         <v>104</v>
       </c>
       <c r="I9" s="5">
         <v>247</v>
       </c>
       <c r="J9" s="5">
         <v>123</v>
       </c>
       <c r="K9" s="5">
         <v>255</v>
       </c>
       <c r="L9" s="5">
         <v>258</v>
       </c>
-      <c r="M9" s="33">
+      <c r="M9" s="31">
         <v>401</v>
       </c>
-      <c r="N9" s="33">
+      <c r="N9" s="31">
         <v>365</v>
       </c>
-      <c r="O9" s="33">
+      <c r="O9" s="31">
         <v>390</v>
       </c>
-      <c r="P9" s="33">
+      <c r="P9" s="31">
         <v>424</v>
       </c>
-      <c r="Q9" s="33">
+      <c r="Q9" s="31">
         <v>562</v>
       </c>
       <c r="R9" s="9">
         <v>756</v>
       </c>
       <c r="S9" s="9">
         <v>884</v>
       </c>
       <c r="T9" s="7">
         <v>1612</v>
       </c>
       <c r="U9" s="7">
         <v>1636</v>
       </c>
       <c r="V9" s="22">
         <v>2545</v>
       </c>
-      <c r="W9" s="37">
+      <c r="W9" s="35">
         <v>3899</v>
       </c>
-    </row>
-    <row r="10" spans="1:23" s="35" customFormat="1" ht="15.95" customHeight="1">
+      <c r="X9" s="22">
+        <v>3468</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24" s="33" customFormat="1" ht="15.95" customHeight="1">
       <c r="A10" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="27">
         <v>22</v>
       </c>
       <c r="C10" s="27">
         <v>62</v>
       </c>
       <c r="D10" s="27">
         <v>144</v>
       </c>
       <c r="E10" s="27">
         <v>175</v>
       </c>
       <c r="F10" s="27">
         <v>437</v>
       </c>
       <c r="G10" s="27">
         <v>487</v>
       </c>
       <c r="H10" s="27">
         <v>461</v>
       </c>
       <c r="I10" s="5">
         <v>511</v>
       </c>
       <c r="J10" s="5">
         <v>694</v>
       </c>
       <c r="K10" s="5">
         <v>810</v>
       </c>
       <c r="L10" s="5">
         <v>1033</v>
       </c>
-      <c r="M10" s="33">
+      <c r="M10" s="31">
         <v>1271</v>
       </c>
-      <c r="N10" s="33">
+      <c r="N10" s="31">
         <v>1275</v>
       </c>
-      <c r="O10" s="33">
+      <c r="O10" s="31">
         <v>1439</v>
       </c>
-      <c r="P10" s="33">
+      <c r="P10" s="31">
         <v>1773</v>
       </c>
-      <c r="Q10" s="33">
+      <c r="Q10" s="31">
         <v>1811</v>
       </c>
       <c r="R10" s="6">
         <v>2179</v>
       </c>
       <c r="S10" s="6">
         <v>2223</v>
       </c>
       <c r="T10" s="7">
         <v>3627</v>
       </c>
       <c r="U10" s="7">
         <v>3998</v>
       </c>
       <c r="V10" s="22">
         <v>4336</v>
       </c>
-      <c r="W10" s="37">
+      <c r="W10" s="35">
         <v>6015</v>
       </c>
-    </row>
-    <row r="11" spans="1:23" s="35" customFormat="1" ht="15.95" customHeight="1">
+      <c r="X10" s="22">
+        <v>8162</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24" s="33" customFormat="1" ht="15.95" customHeight="1">
       <c r="A11" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="27">
         <v>23</v>
       </c>
       <c r="C11" s="27">
         <v>30</v>
       </c>
       <c r="D11" s="27">
         <v>34</v>
       </c>
       <c r="E11" s="27">
         <v>149</v>
       </c>
       <c r="F11" s="27">
         <v>388</v>
       </c>
       <c r="G11" s="27">
         <v>648</v>
       </c>
       <c r="H11" s="27">
         <v>684</v>
       </c>
       <c r="I11" s="5">
         <v>807</v>
       </c>
       <c r="J11" s="5">
         <v>949</v>
       </c>
       <c r="K11" s="5">
         <v>1043</v>
       </c>
       <c r="L11" s="5">
         <v>1386</v>
       </c>
-      <c r="M11" s="33">
+      <c r="M11" s="31">
         <v>1510</v>
       </c>
-      <c r="N11" s="33">
+      <c r="N11" s="31">
         <v>1173</v>
       </c>
-      <c r="O11" s="33">
+      <c r="O11" s="31">
         <v>1193</v>
       </c>
-      <c r="P11" s="33">
+      <c r="P11" s="31">
         <v>1225</v>
       </c>
-      <c r="Q11" s="33">
+      <c r="Q11" s="31">
         <v>1923</v>
       </c>
       <c r="R11" s="6">
         <v>2620</v>
       </c>
       <c r="S11" s="6">
         <v>2643</v>
       </c>
       <c r="T11" s="7">
         <v>3734</v>
       </c>
       <c r="U11" s="7">
         <v>5216</v>
       </c>
       <c r="V11" s="22">
         <v>6479</v>
       </c>
-      <c r="W11" s="37">
+      <c r="W11" s="35">
         <v>8515</v>
       </c>
-    </row>
-    <row r="12" spans="1:23" s="35" customFormat="1" ht="15.95" customHeight="1">
+      <c r="X11" s="22">
+        <v>9427</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24" s="33" customFormat="1" ht="15.95" customHeight="1">
       <c r="A12" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="27">
         <v>8</v>
       </c>
       <c r="C12" s="27">
         <v>16</v>
       </c>
       <c r="D12" s="27">
         <v>36</v>
       </c>
       <c r="E12" s="27">
         <v>89</v>
       </c>
       <c r="F12" s="27">
         <v>131</v>
       </c>
       <c r="G12" s="27">
         <v>236</v>
       </c>
       <c r="H12" s="27">
         <v>184</v>
       </c>
       <c r="I12" s="5">
         <v>331</v>
       </c>
       <c r="J12" s="5">
         <v>376</v>
       </c>
       <c r="K12" s="5">
         <v>391</v>
       </c>
       <c r="L12" s="5">
         <v>460</v>
       </c>
-      <c r="M12" s="33">
+      <c r="M12" s="31">
         <v>526</v>
       </c>
-      <c r="N12" s="33">
+      <c r="N12" s="31">
         <v>372</v>
       </c>
-      <c r="O12" s="33">
+      <c r="O12" s="31">
         <v>503</v>
       </c>
-      <c r="P12" s="33">
+      <c r="P12" s="31">
         <v>889</v>
       </c>
-      <c r="Q12" s="33">
+      <c r="Q12" s="31">
         <v>3122</v>
       </c>
       <c r="R12" s="6">
         <v>1091</v>
       </c>
       <c r="S12" s="6">
         <v>1114</v>
       </c>
       <c r="T12" s="7">
         <v>2890</v>
       </c>
       <c r="U12" s="7">
         <v>4963</v>
       </c>
       <c r="V12" s="22">
         <v>5754</v>
       </c>
-      <c r="W12" s="37">
+      <c r="W12" s="35">
         <v>6686</v>
       </c>
-    </row>
-    <row r="13" spans="1:23" s="35" customFormat="1" ht="15.95" customHeight="1">
+      <c r="X12" s="22">
+        <v>7306</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24" s="33" customFormat="1" ht="15.95" customHeight="1">
       <c r="A13" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="27">
         <v>23</v>
       </c>
       <c r="C13" s="27">
         <v>32</v>
       </c>
       <c r="D13" s="27">
         <v>44</v>
       </c>
       <c r="E13" s="27">
         <v>56</v>
       </c>
       <c r="F13" s="27">
         <v>83</v>
       </c>
       <c r="G13" s="27">
         <v>100</v>
       </c>
       <c r="H13" s="27">
         <v>122</v>
       </c>
       <c r="I13" s="5">
         <v>209</v>
       </c>
       <c r="J13" s="5">
         <v>199</v>
       </c>
       <c r="K13" s="5">
         <v>193</v>
       </c>
       <c r="L13" s="5">
         <v>185</v>
       </c>
-      <c r="M13" s="33">
+      <c r="M13" s="31">
         <v>438</v>
       </c>
-      <c r="N13" s="33">
+      <c r="N13" s="31">
         <v>396</v>
       </c>
-      <c r="O13" s="33">
+      <c r="O13" s="31">
         <v>491</v>
       </c>
-      <c r="P13" s="33">
+      <c r="P13" s="31">
         <v>638</v>
       </c>
-      <c r="Q13" s="33">
+      <c r="Q13" s="31">
         <v>989</v>
       </c>
       <c r="R13" s="9">
         <v>623</v>
       </c>
       <c r="S13" s="6">
         <v>1016</v>
       </c>
       <c r="T13" s="7">
         <v>1360</v>
       </c>
       <c r="U13" s="7">
         <v>1722</v>
       </c>
       <c r="V13" s="22">
         <v>2027</v>
       </c>
-      <c r="W13" s="37">
+      <c r="W13" s="35">
         <v>2184</v>
       </c>
-    </row>
-    <row r="14" spans="1:23" s="35" customFormat="1" ht="15.95" customHeight="1">
+      <c r="X13" s="22">
+        <v>3338</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" s="33" customFormat="1" ht="15.95" customHeight="1">
       <c r="A14" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="30">
         <v>44</v>
       </c>
       <c r="C14" s="30">
         <v>49</v>
       </c>
       <c r="D14" s="30">
         <v>82</v>
       </c>
       <c r="E14" s="30">
         <v>60</v>
       </c>
       <c r="F14" s="30">
         <v>67</v>
       </c>
       <c r="G14" s="30">
         <v>201</v>
       </c>
       <c r="H14" s="30">
         <v>170</v>
       </c>
       <c r="I14" s="11">
         <v>204</v>
       </c>
       <c r="J14" s="11">
         <v>356</v>
       </c>
       <c r="K14" s="11">
         <v>544</v>
       </c>
       <c r="L14" s="11">
         <v>665</v>
       </c>
-      <c r="M14" s="34">
+      <c r="M14" s="32">
         <v>980</v>
       </c>
-      <c r="N14" s="34">
+      <c r="N14" s="32">
         <v>1228</v>
       </c>
-      <c r="O14" s="34">
+      <c r="O14" s="32">
         <v>1183</v>
       </c>
-      <c r="P14" s="34">
+      <c r="P14" s="32">
         <v>1884</v>
       </c>
-      <c r="Q14" s="34">
+      <c r="Q14" s="32">
         <v>2058</v>
       </c>
       <c r="R14" s="12">
         <v>2352</v>
       </c>
       <c r="S14" s="12">
         <v>2928</v>
       </c>
       <c r="T14" s="13">
         <v>4841</v>
       </c>
       <c r="U14" s="13">
         <v>5131</v>
       </c>
       <c r="V14" s="13">
         <v>6325</v>
       </c>
-      <c r="W14" s="39">
+      <c r="W14" s="37">
         <v>8128</v>
       </c>
-    </row>
-    <row r="16" spans="1:23">
+      <c r="X14" s="13">
+        <v>9211</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24">
       <c r="A16" s="17"/>
       <c r="B16" s="1"/>
       <c r="C16" s="16"/>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="17"/>
       <c r="B17" s="1"/>
       <c r="C17" s="16"/>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="17"/>
       <c r="B18" s="1"/>
       <c r="C18" s="16"/>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="17"/>
       <c r="B19" s="1"/>
       <c r="C19" s="16"/>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="17"/>
       <c r="B20" s="1"/>
       <c r="C20" s="16"/>
     </row>
     <row r="21" spans="1:3">
@@ -1608,80 +1638,76 @@
       <c r="C28" s="16"/>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="20"/>
       <c r="B29" s="5"/>
       <c r="C29" s="16"/>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="20"/>
       <c r="B30" s="5"/>
       <c r="C30" s="16"/>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="21"/>
       <c r="B31" s="21"/>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="21"/>
       <c r="B32" s="21"/>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" s="21"/>
       <c r="B33" s="21"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
-    <mergeCell ref="A3:T3"/>
+  <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="66" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100145839BBB8D8854C9DDFB5CA1DC2BB1C" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d29dac26299e9d9778ef4d0581053c4d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -1690,82 +1716,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29F58A59-4695-4464-9540-A73833CAE32A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{496C1152-90A5-47AD-AC2A-FA59906E6AFD}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{891F3151-0338-43CA-AC3D-D441802664BA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{496C1152-90A5-47AD-AC2A-FA59906E6AFD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29F58A59-4695-4464-9540-A73833CAE32A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>