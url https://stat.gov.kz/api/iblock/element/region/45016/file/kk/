--- v0 (2026-04-14)
+++ v1 (2026-08-24)
@@ -1,319 +1,470 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
-[...7 lines deleted...]
-  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4507"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Salmagambetova\Desktop\Динамика год7\2.ЕДН год\каз\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345" tabRatio="781"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345" tabRatio="781" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Барлық халық" sheetId="3" r:id="rId1"/>
-[...5 lines deleted...]
-    <sheet name="Туудың жиынтық коэффициенті" sheetId="7" r:id="rId7"/>
+    <sheet name="Метадеректер" sheetId="6" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="7" r:id="rId2"/>
+    <sheet name="Көрсеткіштер" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="448" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="293" uniqueCount="70">
   <si>
     <t>-</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ақтөбе</t>
   </si>
   <si>
     <t>Ауыл халқы</t>
   </si>
   <si>
     <t>Қала халқы</t>
   </si>
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>адам</t>
   </si>
   <si>
-    <t>1000 адамға</t>
-[...4 lines deleted...]
-  <si>
     <t>Қыздар</t>
   </si>
   <si>
     <t>Ұлдар</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Ұлдар </t>
   </si>
   <si>
     <t>Ақтөбе қаласы</t>
   </si>
   <si>
     <t>Алға</t>
   </si>
   <si>
     <t>Әйтеке би</t>
   </si>
   <si>
     <t>Байғанин</t>
   </si>
   <si>
     <t>Қарғалы</t>
   </si>
   <si>
     <t>Қобда</t>
   </si>
   <si>
     <t>Мәртөк</t>
   </si>
   <si>
     <t>Мұғалжар</t>
   </si>
   <si>
     <t>Ойыл</t>
   </si>
   <si>
     <t>Темір</t>
   </si>
   <si>
     <t xml:space="preserve">Хромтау </t>
   </si>
   <si>
     <t>Шалқар</t>
   </si>
   <si>
     <t>Ырғыз</t>
   </si>
   <si>
     <t>Ақтөбе облысы</t>
   </si>
   <si>
+    <t>Тірі туғандар саны</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіш коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіш атауы</t>
+  </si>
+  <si>
+    <t>Туғандар саны</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>Адам</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Туғандар саны </t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш анықтамасы</t>
+  </si>
+  <si>
+    <t>Аймақтар және аудандар бойынша туғандар саны</t>
+  </si>
+  <si>
+    <t>Деректерді талдау әдісі</t>
+  </si>
+  <si>
+    <t>Сандық</t>
+  </si>
+  <si>
+    <t>Есептеу әдісі</t>
+  </si>
+  <si>
+    <t>Қазақстан Республикасында туылғандардың статистикасы азаматтық хал актілерін тіркеу органдарында туу туралы актілерді тіркеуге негізделеді</t>
+  </si>
+  <si>
+    <t>Көрсеткіш көзі</t>
+  </si>
+  <si>
+    <t>Әділет министрлігінің Азаматтық хал актілерін тіркеу органдарының және ҚР Деңсаулық сақтау министрлігінің тіркелген халық тіркелімінің әкімшілік деректері</t>
+  </si>
+  <si>
+    <t>Ескерту</t>
+  </si>
+  <si>
+    <t>1) 2009ж. бастап деректер жаңа облыстардың құрылуына байланысты есептелді  2) 2000-2008 ж. деректер Оңтүстік Қазақстан облысы бойынша</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/9a3/u0kihdqbd7</t>
+  </si>
+  <si>
+    <t>Байланысты басылымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Телефон нөмірі:</t>
+  </si>
+  <si>
+    <t>Электронды пошта</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-» құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – елеусіз шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>СКК коды - 612101</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ӘАОЖ </t>
+  </si>
+  <si>
     <r>
       <t>2009</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
-        <sz val="8"/>
+        <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
+    <t>Әлеуметтік және демографиялық статистика басқармасы</t>
+  </si>
+  <si>
+    <t>Жаналина Лена Мараловна</t>
+  </si>
+  <si>
+    <t>+7 7132540773</t>
+  </si>
+  <si>
+    <t>L.Zhanalina@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>2000 жылдан бастап</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/478808/file/kk/</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
-        <sz val="8"/>
+        <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <i/>
-        <sz val="8"/>
+        <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> 2009 жылдан бастап деректер жаңа облыстардың құрылуына байланысты қайта есептелді.</t>
     </r>
   </si>
-  <si>
-[...13 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="5">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
-    <numFmt numFmtId="165" formatCode="#,##0.####"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="168" formatCode="#,##0.#####"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-      <color rgb="FF000000"/>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="8"/>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...4 lines deleted...]
-    <font>
       <vertAlign val="superscript"/>
-      <sz val="8"/>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <i/>
-      <sz val="8"/>
+      <sz val="10"/>
       <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
-      <sz val="8"/>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -326,923 +477,436 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...9 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="136">
+  <cellXfs count="84">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="8" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="8" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...40 lines deleted...]
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...62 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...169 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="5">
+  <cellStyles count="9">
+    <cellStyle name="Гиперссылка" xfId="6" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2 2" xfId="5"/>
+    <cellStyle name="Обычный 2 4" xfId="7"/>
     <cellStyle name="Обычный 3 2" xfId="4"/>
+    <cellStyle name="Обычный 3 2 2" xfId="8"/>
     <cellStyle name="Обычный 5" xfId="3"/>
     <cellStyle name="Финансовый 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-[...370 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1374,20471 +1038,10706 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9a3/u0kihdqbd7lmv1qbbw29q4ova086he0h/%D0%BC%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D1%80%D0%BE%D0%B6%D0%B4%D0%B0%D0%B5%D0%BC%D0%BE%D1%81%D1%82%D0%B8%20%D1%80%D1%83%D1%81.7z" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:L.Zhanalina@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/region/478808/file/kk/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
-[...15 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AA142"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A3:M27"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...2 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:AA2"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A26" sqref="A26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="24" style="94" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="31" max="16384" width="9.140625" style="94"/>
+    <col min="1" max="1" width="48.5703125" style="19" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="19" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="12"/>
+    <col min="257" max="257" width="42.28515625" style="12" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" style="12" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="12"/>
+    <col min="513" max="513" width="42.28515625" style="12" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" style="12" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="12"/>
+    <col min="769" max="769" width="42.28515625" style="12" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" style="12" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="12"/>
+    <col min="1025" max="1025" width="42.28515625" style="12" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" style="12" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="12"/>
+    <col min="1281" max="1281" width="42.28515625" style="12" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" style="12" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="12"/>
+    <col min="1537" max="1537" width="42.28515625" style="12" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" style="12" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="12"/>
+    <col min="1793" max="1793" width="42.28515625" style="12" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" style="12" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="12"/>
+    <col min="2049" max="2049" width="42.28515625" style="12" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" style="12" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="12"/>
+    <col min="2305" max="2305" width="42.28515625" style="12" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" style="12" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="12"/>
+    <col min="2561" max="2561" width="42.28515625" style="12" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" style="12" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="12"/>
+    <col min="2817" max="2817" width="42.28515625" style="12" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" style="12" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="12"/>
+    <col min="3073" max="3073" width="42.28515625" style="12" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" style="12" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="12"/>
+    <col min="3329" max="3329" width="42.28515625" style="12" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" style="12" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="12"/>
+    <col min="3585" max="3585" width="42.28515625" style="12" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" style="12" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="12"/>
+    <col min="3841" max="3841" width="42.28515625" style="12" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" style="12" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="12"/>
+    <col min="4097" max="4097" width="42.28515625" style="12" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" style="12" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="12"/>
+    <col min="4353" max="4353" width="42.28515625" style="12" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" style="12" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="12"/>
+    <col min="4609" max="4609" width="42.28515625" style="12" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" style="12" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="12"/>
+    <col min="4865" max="4865" width="42.28515625" style="12" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" style="12" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="12"/>
+    <col min="5121" max="5121" width="42.28515625" style="12" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" style="12" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="12"/>
+    <col min="5377" max="5377" width="42.28515625" style="12" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" style="12" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="12"/>
+    <col min="5633" max="5633" width="42.28515625" style="12" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" style="12" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="12"/>
+    <col min="5889" max="5889" width="42.28515625" style="12" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" style="12" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="12"/>
+    <col min="6145" max="6145" width="42.28515625" style="12" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" style="12" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="12"/>
+    <col min="6401" max="6401" width="42.28515625" style="12" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" style="12" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="12"/>
+    <col min="6657" max="6657" width="42.28515625" style="12" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" style="12" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="12"/>
+    <col min="6913" max="6913" width="42.28515625" style="12" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" style="12" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="12"/>
+    <col min="7169" max="7169" width="42.28515625" style="12" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" style="12" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="12"/>
+    <col min="7425" max="7425" width="42.28515625" style="12" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" style="12" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="12"/>
+    <col min="7681" max="7681" width="42.28515625" style="12" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" style="12" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="12"/>
+    <col min="7937" max="7937" width="42.28515625" style="12" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" style="12" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="12"/>
+    <col min="8193" max="8193" width="42.28515625" style="12" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" style="12" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="12"/>
+    <col min="8449" max="8449" width="42.28515625" style="12" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" style="12" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="12"/>
+    <col min="8705" max="8705" width="42.28515625" style="12" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" style="12" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="12"/>
+    <col min="8961" max="8961" width="42.28515625" style="12" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" style="12" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="12"/>
+    <col min="9217" max="9217" width="42.28515625" style="12" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" style="12" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="12"/>
+    <col min="9473" max="9473" width="42.28515625" style="12" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" style="12" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="12"/>
+    <col min="9729" max="9729" width="42.28515625" style="12" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" style="12" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="12"/>
+    <col min="9985" max="9985" width="42.28515625" style="12" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" style="12" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="12"/>
+    <col min="10241" max="10241" width="42.28515625" style="12" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" style="12" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="12"/>
+    <col min="10497" max="10497" width="42.28515625" style="12" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" style="12" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="12"/>
+    <col min="10753" max="10753" width="42.28515625" style="12" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" style="12" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="12"/>
+    <col min="11009" max="11009" width="42.28515625" style="12" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" style="12" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="12"/>
+    <col min="11265" max="11265" width="42.28515625" style="12" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" style="12" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="12"/>
+    <col min="11521" max="11521" width="42.28515625" style="12" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" style="12" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="12"/>
+    <col min="11777" max="11777" width="42.28515625" style="12" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" style="12" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="12"/>
+    <col min="12033" max="12033" width="42.28515625" style="12" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" style="12" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="12"/>
+    <col min="12289" max="12289" width="42.28515625" style="12" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" style="12" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="12"/>
+    <col min="12545" max="12545" width="42.28515625" style="12" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" style="12" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="12"/>
+    <col min="12801" max="12801" width="42.28515625" style="12" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" style="12" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="12"/>
+    <col min="13057" max="13057" width="42.28515625" style="12" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" style="12" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="12"/>
+    <col min="13313" max="13313" width="42.28515625" style="12" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" style="12" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="12"/>
+    <col min="13569" max="13569" width="42.28515625" style="12" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" style="12" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="12"/>
+    <col min="13825" max="13825" width="42.28515625" style="12" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" style="12" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="12"/>
+    <col min="14081" max="14081" width="42.28515625" style="12" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" style="12" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="12"/>
+    <col min="14337" max="14337" width="42.28515625" style="12" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" style="12" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="12"/>
+    <col min="14593" max="14593" width="42.28515625" style="12" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" style="12" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="12"/>
+    <col min="14849" max="14849" width="42.28515625" style="12" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" style="12" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="12"/>
+    <col min="15105" max="15105" width="42.28515625" style="12" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" style="12" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="12"/>
+    <col min="15361" max="15361" width="42.28515625" style="12" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" style="12" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="12"/>
+    <col min="15617" max="15617" width="42.28515625" style="12" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" style="12" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="12"/>
+    <col min="15873" max="15873" width="42.28515625" style="12" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" style="12" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="12"/>
+    <col min="16129" max="16129" width="42.28515625" style="12" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" style="12" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27" ht="15" customHeight="1">
-      <c r="A2" s="114" t="s">
+    <row r="3" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B3" s="2">
+        <v>612101</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B2" s="114"/>
-[...1593 lines deleted...]
-      <c r="B26" s="104">
+      <c r="B6" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="C26" s="5" t="s">
-[...183 lines deleted...]
-      <c r="I28" s="105">
+    </row>
+    <row r="8" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="3" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A10" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="3" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A11" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" s="3" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A12" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B12" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="M12" s="10"/>
+    </row>
+    <row r="13" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="B13" s="80" t="s">
+        <v>41</v>
+      </c>
+      <c r="M13" s="10"/>
+    </row>
+    <row r="14" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B14" s="81" t="s">
+        <v>43</v>
+      </c>
+      <c r="M14" s="10"/>
+    </row>
+    <row r="15" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B15" s="82" t="s">
+        <v>68</v>
+      </c>
+      <c r="M15" s="10"/>
+    </row>
+    <row r="16" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B16" s="82" t="s">
+        <v>46</v>
+      </c>
+      <c r="M16" s="10"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17" s="11">
+        <v>46142</v>
+      </c>
+      <c r="M17" s="13"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="8" t="s">
         <v>48</v>
       </c>
-      <c r="J28" s="32">
-[...2 lines deleted...]
-      <c r="K28" s="34">
+      <c r="B18" s="11">
+        <v>46507</v>
+      </c>
+      <c r="M18" s="14"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A19" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B19" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="M19" s="13"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A20" s="8" t="s">
         <v>50</v>
       </c>
-      <c r="L28" s="34">
-[...29 lines deleted...]
-      <c r="V28" s="34">
+      <c r="B20" s="15" t="s">
         <v>64</v>
       </c>
-      <c r="W28" s="34">
+      <c r="M20" s="14"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="M21" s="13"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="X28" s="34">
-[...1425 lines deleted...]
-      <c r="A142" s="113"/>
+      <c r="B22" s="83" t="s">
+        <v>66</v>
+      </c>
+      <c r="M22" s="14"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A23" s="17"/>
+      <c r="B23" s="18"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M24" s="14"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M25" s="13"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M26" s="14"/>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M27" s="13"/>
     </row>
   </sheetData>
-  <mergeCells count="6">
-[...9 lines deleted...]
-  <drawing r:id="rId2"/>
+  <hyperlinks>
+    <hyperlink ref="B16" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B15" r:id="rId4"/>
+    <hyperlink ref="B22" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AA142"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:C21"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-[...2 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A22" sqref="A22:AA22"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A21" sqref="A21:C21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="24" style="87" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="31" max="16384" width="9.140625" style="30"/>
+    <col min="1" max="1" width="134.5703125" style="21" customWidth="1"/>
+    <col min="2" max="2" width="9.140625" style="21"/>
+    <col min="3" max="3" width="51.7109375" style="21" customWidth="1"/>
+    <col min="4" max="255" width="9.140625" style="22"/>
+    <col min="256" max="256" width="4.5703125" style="22" customWidth="1"/>
+    <col min="257" max="257" width="51.7109375" style="22" customWidth="1"/>
+    <col min="258" max="258" width="9.140625" style="22"/>
+    <col min="259" max="259" width="51.7109375" style="22" customWidth="1"/>
+    <col min="260" max="511" width="9.140625" style="22"/>
+    <col min="512" max="512" width="4.5703125" style="22" customWidth="1"/>
+    <col min="513" max="513" width="51.7109375" style="22" customWidth="1"/>
+    <col min="514" max="514" width="9.140625" style="22"/>
+    <col min="515" max="515" width="51.7109375" style="22" customWidth="1"/>
+    <col min="516" max="767" width="9.140625" style="22"/>
+    <col min="768" max="768" width="4.5703125" style="22" customWidth="1"/>
+    <col min="769" max="769" width="51.7109375" style="22" customWidth="1"/>
+    <col min="770" max="770" width="9.140625" style="22"/>
+    <col min="771" max="771" width="51.7109375" style="22" customWidth="1"/>
+    <col min="772" max="1023" width="9.140625" style="22"/>
+    <col min="1024" max="1024" width="4.5703125" style="22" customWidth="1"/>
+    <col min="1025" max="1025" width="51.7109375" style="22" customWidth="1"/>
+    <col min="1026" max="1026" width="9.140625" style="22"/>
+    <col min="1027" max="1027" width="51.7109375" style="22" customWidth="1"/>
+    <col min="1028" max="1279" width="9.140625" style="22"/>
+    <col min="1280" max="1280" width="4.5703125" style="22" customWidth="1"/>
+    <col min="1281" max="1281" width="51.7109375" style="22" customWidth="1"/>
+    <col min="1282" max="1282" width="9.140625" style="22"/>
+    <col min="1283" max="1283" width="51.7109375" style="22" customWidth="1"/>
+    <col min="1284" max="1535" width="9.140625" style="22"/>
+    <col min="1536" max="1536" width="4.5703125" style="22" customWidth="1"/>
+    <col min="1537" max="1537" width="51.7109375" style="22" customWidth="1"/>
+    <col min="1538" max="1538" width="9.140625" style="22"/>
+    <col min="1539" max="1539" width="51.7109375" style="22" customWidth="1"/>
+    <col min="1540" max="1791" width="9.140625" style="22"/>
+    <col min="1792" max="1792" width="4.5703125" style="22" customWidth="1"/>
+    <col min="1793" max="1793" width="51.7109375" style="22" customWidth="1"/>
+    <col min="1794" max="1794" width="9.140625" style="22"/>
+    <col min="1795" max="1795" width="51.7109375" style="22" customWidth="1"/>
+    <col min="1796" max="2047" width="9.140625" style="22"/>
+    <col min="2048" max="2048" width="4.5703125" style="22" customWidth="1"/>
+    <col min="2049" max="2049" width="51.7109375" style="22" customWidth="1"/>
+    <col min="2050" max="2050" width="9.140625" style="22"/>
+    <col min="2051" max="2051" width="51.7109375" style="22" customWidth="1"/>
+    <col min="2052" max="2303" width="9.140625" style="22"/>
+    <col min="2304" max="2304" width="4.5703125" style="22" customWidth="1"/>
+    <col min="2305" max="2305" width="51.7109375" style="22" customWidth="1"/>
+    <col min="2306" max="2306" width="9.140625" style="22"/>
+    <col min="2307" max="2307" width="51.7109375" style="22" customWidth="1"/>
+    <col min="2308" max="2559" width="9.140625" style="22"/>
+    <col min="2560" max="2560" width="4.5703125" style="22" customWidth="1"/>
+    <col min="2561" max="2561" width="51.7109375" style="22" customWidth="1"/>
+    <col min="2562" max="2562" width="9.140625" style="22"/>
+    <col min="2563" max="2563" width="51.7109375" style="22" customWidth="1"/>
+    <col min="2564" max="2815" width="9.140625" style="22"/>
+    <col min="2816" max="2816" width="4.5703125" style="22" customWidth="1"/>
+    <col min="2817" max="2817" width="51.7109375" style="22" customWidth="1"/>
+    <col min="2818" max="2818" width="9.140625" style="22"/>
+    <col min="2819" max="2819" width="51.7109375" style="22" customWidth="1"/>
+    <col min="2820" max="3071" width="9.140625" style="22"/>
+    <col min="3072" max="3072" width="4.5703125" style="22" customWidth="1"/>
+    <col min="3073" max="3073" width="51.7109375" style="22" customWidth="1"/>
+    <col min="3074" max="3074" width="9.140625" style="22"/>
+    <col min="3075" max="3075" width="51.7109375" style="22" customWidth="1"/>
+    <col min="3076" max="3327" width="9.140625" style="22"/>
+    <col min="3328" max="3328" width="4.5703125" style="22" customWidth="1"/>
+    <col min="3329" max="3329" width="51.7109375" style="22" customWidth="1"/>
+    <col min="3330" max="3330" width="9.140625" style="22"/>
+    <col min="3331" max="3331" width="51.7109375" style="22" customWidth="1"/>
+    <col min="3332" max="3583" width="9.140625" style="22"/>
+    <col min="3584" max="3584" width="4.5703125" style="22" customWidth="1"/>
+    <col min="3585" max="3585" width="51.7109375" style="22" customWidth="1"/>
+    <col min="3586" max="3586" width="9.140625" style="22"/>
+    <col min="3587" max="3587" width="51.7109375" style="22" customWidth="1"/>
+    <col min="3588" max="3839" width="9.140625" style="22"/>
+    <col min="3840" max="3840" width="4.5703125" style="22" customWidth="1"/>
+    <col min="3841" max="3841" width="51.7109375" style="22" customWidth="1"/>
+    <col min="3842" max="3842" width="9.140625" style="22"/>
+    <col min="3843" max="3843" width="51.7109375" style="22" customWidth="1"/>
+    <col min="3844" max="4095" width="9.140625" style="22"/>
+    <col min="4096" max="4096" width="4.5703125" style="22" customWidth="1"/>
+    <col min="4097" max="4097" width="51.7109375" style="22" customWidth="1"/>
+    <col min="4098" max="4098" width="9.140625" style="22"/>
+    <col min="4099" max="4099" width="51.7109375" style="22" customWidth="1"/>
+    <col min="4100" max="4351" width="9.140625" style="22"/>
+    <col min="4352" max="4352" width="4.5703125" style="22" customWidth="1"/>
+    <col min="4353" max="4353" width="51.7109375" style="22" customWidth="1"/>
+    <col min="4354" max="4354" width="9.140625" style="22"/>
+    <col min="4355" max="4355" width="51.7109375" style="22" customWidth="1"/>
+    <col min="4356" max="4607" width="9.140625" style="22"/>
+    <col min="4608" max="4608" width="4.5703125" style="22" customWidth="1"/>
+    <col min="4609" max="4609" width="51.7109375" style="22" customWidth="1"/>
+    <col min="4610" max="4610" width="9.140625" style="22"/>
+    <col min="4611" max="4611" width="51.7109375" style="22" customWidth="1"/>
+    <col min="4612" max="4863" width="9.140625" style="22"/>
+    <col min="4864" max="4864" width="4.5703125" style="22" customWidth="1"/>
+    <col min="4865" max="4865" width="51.7109375" style="22" customWidth="1"/>
+    <col min="4866" max="4866" width="9.140625" style="22"/>
+    <col min="4867" max="4867" width="51.7109375" style="22" customWidth="1"/>
+    <col min="4868" max="5119" width="9.140625" style="22"/>
+    <col min="5120" max="5120" width="4.5703125" style="22" customWidth="1"/>
+    <col min="5121" max="5121" width="51.7109375" style="22" customWidth="1"/>
+    <col min="5122" max="5122" width="9.140625" style="22"/>
+    <col min="5123" max="5123" width="51.7109375" style="22" customWidth="1"/>
+    <col min="5124" max="5375" width="9.140625" style="22"/>
+    <col min="5376" max="5376" width="4.5703125" style="22" customWidth="1"/>
+    <col min="5377" max="5377" width="51.7109375" style="22" customWidth="1"/>
+    <col min="5378" max="5378" width="9.140625" style="22"/>
+    <col min="5379" max="5379" width="51.7109375" style="22" customWidth="1"/>
+    <col min="5380" max="5631" width="9.140625" style="22"/>
+    <col min="5632" max="5632" width="4.5703125" style="22" customWidth="1"/>
+    <col min="5633" max="5633" width="51.7109375" style="22" customWidth="1"/>
+    <col min="5634" max="5634" width="9.140625" style="22"/>
+    <col min="5635" max="5635" width="51.7109375" style="22" customWidth="1"/>
+    <col min="5636" max="5887" width="9.140625" style="22"/>
+    <col min="5888" max="5888" width="4.5703125" style="22" customWidth="1"/>
+    <col min="5889" max="5889" width="51.7109375" style="22" customWidth="1"/>
+    <col min="5890" max="5890" width="9.140625" style="22"/>
+    <col min="5891" max="5891" width="51.7109375" style="22" customWidth="1"/>
+    <col min="5892" max="6143" width="9.140625" style="22"/>
+    <col min="6144" max="6144" width="4.5703125" style="22" customWidth="1"/>
+    <col min="6145" max="6145" width="51.7109375" style="22" customWidth="1"/>
+    <col min="6146" max="6146" width="9.140625" style="22"/>
+    <col min="6147" max="6147" width="51.7109375" style="22" customWidth="1"/>
+    <col min="6148" max="6399" width="9.140625" style="22"/>
+    <col min="6400" max="6400" width="4.5703125" style="22" customWidth="1"/>
+    <col min="6401" max="6401" width="51.7109375" style="22" customWidth="1"/>
+    <col min="6402" max="6402" width="9.140625" style="22"/>
+    <col min="6403" max="6403" width="51.7109375" style="22" customWidth="1"/>
+    <col min="6404" max="6655" width="9.140625" style="22"/>
+    <col min="6656" max="6656" width="4.5703125" style="22" customWidth="1"/>
+    <col min="6657" max="6657" width="51.7109375" style="22" customWidth="1"/>
+    <col min="6658" max="6658" width="9.140625" style="22"/>
+    <col min="6659" max="6659" width="51.7109375" style="22" customWidth="1"/>
+    <col min="6660" max="6911" width="9.140625" style="22"/>
+    <col min="6912" max="6912" width="4.5703125" style="22" customWidth="1"/>
+    <col min="6913" max="6913" width="51.7109375" style="22" customWidth="1"/>
+    <col min="6914" max="6914" width="9.140625" style="22"/>
+    <col min="6915" max="6915" width="51.7109375" style="22" customWidth="1"/>
+    <col min="6916" max="7167" width="9.140625" style="22"/>
+    <col min="7168" max="7168" width="4.5703125" style="22" customWidth="1"/>
+    <col min="7169" max="7169" width="51.7109375" style="22" customWidth="1"/>
+    <col min="7170" max="7170" width="9.140625" style="22"/>
+    <col min="7171" max="7171" width="51.7109375" style="22" customWidth="1"/>
+    <col min="7172" max="7423" width="9.140625" style="22"/>
+    <col min="7424" max="7424" width="4.5703125" style="22" customWidth="1"/>
+    <col min="7425" max="7425" width="51.7109375" style="22" customWidth="1"/>
+    <col min="7426" max="7426" width="9.140625" style="22"/>
+    <col min="7427" max="7427" width="51.7109375" style="22" customWidth="1"/>
+    <col min="7428" max="7679" width="9.140625" style="22"/>
+    <col min="7680" max="7680" width="4.5703125" style="22" customWidth="1"/>
+    <col min="7681" max="7681" width="51.7109375" style="22" customWidth="1"/>
+    <col min="7682" max="7682" width="9.140625" style="22"/>
+    <col min="7683" max="7683" width="51.7109375" style="22" customWidth="1"/>
+    <col min="7684" max="7935" width="9.140625" style="22"/>
+    <col min="7936" max="7936" width="4.5703125" style="22" customWidth="1"/>
+    <col min="7937" max="7937" width="51.7109375" style="22" customWidth="1"/>
+    <col min="7938" max="7938" width="9.140625" style="22"/>
+    <col min="7939" max="7939" width="51.7109375" style="22" customWidth="1"/>
+    <col min="7940" max="8191" width="9.140625" style="22"/>
+    <col min="8192" max="8192" width="4.5703125" style="22" customWidth="1"/>
+    <col min="8193" max="8193" width="51.7109375" style="22" customWidth="1"/>
+    <col min="8194" max="8194" width="9.140625" style="22"/>
+    <col min="8195" max="8195" width="51.7109375" style="22" customWidth="1"/>
+    <col min="8196" max="8447" width="9.140625" style="22"/>
+    <col min="8448" max="8448" width="4.5703125" style="22" customWidth="1"/>
+    <col min="8449" max="8449" width="51.7109375" style="22" customWidth="1"/>
+    <col min="8450" max="8450" width="9.140625" style="22"/>
+    <col min="8451" max="8451" width="51.7109375" style="22" customWidth="1"/>
+    <col min="8452" max="8703" width="9.140625" style="22"/>
+    <col min="8704" max="8704" width="4.5703125" style="22" customWidth="1"/>
+    <col min="8705" max="8705" width="51.7109375" style="22" customWidth="1"/>
+    <col min="8706" max="8706" width="9.140625" style="22"/>
+    <col min="8707" max="8707" width="51.7109375" style="22" customWidth="1"/>
+    <col min="8708" max="8959" width="9.140625" style="22"/>
+    <col min="8960" max="8960" width="4.5703125" style="22" customWidth="1"/>
+    <col min="8961" max="8961" width="51.7109375" style="22" customWidth="1"/>
+    <col min="8962" max="8962" width="9.140625" style="22"/>
+    <col min="8963" max="8963" width="51.7109375" style="22" customWidth="1"/>
+    <col min="8964" max="9215" width="9.140625" style="22"/>
+    <col min="9216" max="9216" width="4.5703125" style="22" customWidth="1"/>
+    <col min="9217" max="9217" width="51.7109375" style="22" customWidth="1"/>
+    <col min="9218" max="9218" width="9.140625" style="22"/>
+    <col min="9219" max="9219" width="51.7109375" style="22" customWidth="1"/>
+    <col min="9220" max="9471" width="9.140625" style="22"/>
+    <col min="9472" max="9472" width="4.5703125" style="22" customWidth="1"/>
+    <col min="9473" max="9473" width="51.7109375" style="22" customWidth="1"/>
+    <col min="9474" max="9474" width="9.140625" style="22"/>
+    <col min="9475" max="9475" width="51.7109375" style="22" customWidth="1"/>
+    <col min="9476" max="9727" width="9.140625" style="22"/>
+    <col min="9728" max="9728" width="4.5703125" style="22" customWidth="1"/>
+    <col min="9729" max="9729" width="51.7109375" style="22" customWidth="1"/>
+    <col min="9730" max="9730" width="9.140625" style="22"/>
+    <col min="9731" max="9731" width="51.7109375" style="22" customWidth="1"/>
+    <col min="9732" max="9983" width="9.140625" style="22"/>
+    <col min="9984" max="9984" width="4.5703125" style="22" customWidth="1"/>
+    <col min="9985" max="9985" width="51.7109375" style="22" customWidth="1"/>
+    <col min="9986" max="9986" width="9.140625" style="22"/>
+    <col min="9987" max="9987" width="51.7109375" style="22" customWidth="1"/>
+    <col min="9988" max="10239" width="9.140625" style="22"/>
+    <col min="10240" max="10240" width="4.5703125" style="22" customWidth="1"/>
+    <col min="10241" max="10241" width="51.7109375" style="22" customWidth="1"/>
+    <col min="10242" max="10242" width="9.140625" style="22"/>
+    <col min="10243" max="10243" width="51.7109375" style="22" customWidth="1"/>
+    <col min="10244" max="10495" width="9.140625" style="22"/>
+    <col min="10496" max="10496" width="4.5703125" style="22" customWidth="1"/>
+    <col min="10497" max="10497" width="51.7109375" style="22" customWidth="1"/>
+    <col min="10498" max="10498" width="9.140625" style="22"/>
+    <col min="10499" max="10499" width="51.7109375" style="22" customWidth="1"/>
+    <col min="10500" max="10751" width="9.140625" style="22"/>
+    <col min="10752" max="10752" width="4.5703125" style="22" customWidth="1"/>
+    <col min="10753" max="10753" width="51.7109375" style="22" customWidth="1"/>
+    <col min="10754" max="10754" width="9.140625" style="22"/>
+    <col min="10755" max="10755" width="51.7109375" style="22" customWidth="1"/>
+    <col min="10756" max="11007" width="9.140625" style="22"/>
+    <col min="11008" max="11008" width="4.5703125" style="22" customWidth="1"/>
+    <col min="11009" max="11009" width="51.7109375" style="22" customWidth="1"/>
+    <col min="11010" max="11010" width="9.140625" style="22"/>
+    <col min="11011" max="11011" width="51.7109375" style="22" customWidth="1"/>
+    <col min="11012" max="11263" width="9.140625" style="22"/>
+    <col min="11264" max="11264" width="4.5703125" style="22" customWidth="1"/>
+    <col min="11265" max="11265" width="51.7109375" style="22" customWidth="1"/>
+    <col min="11266" max="11266" width="9.140625" style="22"/>
+    <col min="11267" max="11267" width="51.7109375" style="22" customWidth="1"/>
+    <col min="11268" max="11519" width="9.140625" style="22"/>
+    <col min="11520" max="11520" width="4.5703125" style="22" customWidth="1"/>
+    <col min="11521" max="11521" width="51.7109375" style="22" customWidth="1"/>
+    <col min="11522" max="11522" width="9.140625" style="22"/>
+    <col min="11523" max="11523" width="51.7109375" style="22" customWidth="1"/>
+    <col min="11524" max="11775" width="9.140625" style="22"/>
+    <col min="11776" max="11776" width="4.5703125" style="22" customWidth="1"/>
+    <col min="11777" max="11777" width="51.7109375" style="22" customWidth="1"/>
+    <col min="11778" max="11778" width="9.140625" style="22"/>
+    <col min="11779" max="11779" width="51.7109375" style="22" customWidth="1"/>
+    <col min="11780" max="12031" width="9.140625" style="22"/>
+    <col min="12032" max="12032" width="4.5703125" style="22" customWidth="1"/>
+    <col min="12033" max="12033" width="51.7109375" style="22" customWidth="1"/>
+    <col min="12034" max="12034" width="9.140625" style="22"/>
+    <col min="12035" max="12035" width="51.7109375" style="22" customWidth="1"/>
+    <col min="12036" max="12287" width="9.140625" style="22"/>
+    <col min="12288" max="12288" width="4.5703125" style="22" customWidth="1"/>
+    <col min="12289" max="12289" width="51.7109375" style="22" customWidth="1"/>
+    <col min="12290" max="12290" width="9.140625" style="22"/>
+    <col min="12291" max="12291" width="51.7109375" style="22" customWidth="1"/>
+    <col min="12292" max="12543" width="9.140625" style="22"/>
+    <col min="12544" max="12544" width="4.5703125" style="22" customWidth="1"/>
+    <col min="12545" max="12545" width="51.7109375" style="22" customWidth="1"/>
+    <col min="12546" max="12546" width="9.140625" style="22"/>
+    <col min="12547" max="12547" width="51.7109375" style="22" customWidth="1"/>
+    <col min="12548" max="12799" width="9.140625" style="22"/>
+    <col min="12800" max="12800" width="4.5703125" style="22" customWidth="1"/>
+    <col min="12801" max="12801" width="51.7109375" style="22" customWidth="1"/>
+    <col min="12802" max="12802" width="9.140625" style="22"/>
+    <col min="12803" max="12803" width="51.7109375" style="22" customWidth="1"/>
+    <col min="12804" max="13055" width="9.140625" style="22"/>
+    <col min="13056" max="13056" width="4.5703125" style="22" customWidth="1"/>
+    <col min="13057" max="13057" width="51.7109375" style="22" customWidth="1"/>
+    <col min="13058" max="13058" width="9.140625" style="22"/>
+    <col min="13059" max="13059" width="51.7109375" style="22" customWidth="1"/>
+    <col min="13060" max="13311" width="9.140625" style="22"/>
+    <col min="13312" max="13312" width="4.5703125" style="22" customWidth="1"/>
+    <col min="13313" max="13313" width="51.7109375" style="22" customWidth="1"/>
+    <col min="13314" max="13314" width="9.140625" style="22"/>
+    <col min="13315" max="13315" width="51.7109375" style="22" customWidth="1"/>
+    <col min="13316" max="13567" width="9.140625" style="22"/>
+    <col min="13568" max="13568" width="4.5703125" style="22" customWidth="1"/>
+    <col min="13569" max="13569" width="51.7109375" style="22" customWidth="1"/>
+    <col min="13570" max="13570" width="9.140625" style="22"/>
+    <col min="13571" max="13571" width="51.7109375" style="22" customWidth="1"/>
+    <col min="13572" max="13823" width="9.140625" style="22"/>
+    <col min="13824" max="13824" width="4.5703125" style="22" customWidth="1"/>
+    <col min="13825" max="13825" width="51.7109375" style="22" customWidth="1"/>
+    <col min="13826" max="13826" width="9.140625" style="22"/>
+    <col min="13827" max="13827" width="51.7109375" style="22" customWidth="1"/>
+    <col min="13828" max="14079" width="9.140625" style="22"/>
+    <col min="14080" max="14080" width="4.5703125" style="22" customWidth="1"/>
+    <col min="14081" max="14081" width="51.7109375" style="22" customWidth="1"/>
+    <col min="14082" max="14082" width="9.140625" style="22"/>
+    <col min="14083" max="14083" width="51.7109375" style="22" customWidth="1"/>
+    <col min="14084" max="14335" width="9.140625" style="22"/>
+    <col min="14336" max="14336" width="4.5703125" style="22" customWidth="1"/>
+    <col min="14337" max="14337" width="51.7109375" style="22" customWidth="1"/>
+    <col min="14338" max="14338" width="9.140625" style="22"/>
+    <col min="14339" max="14339" width="51.7109375" style="22" customWidth="1"/>
+    <col min="14340" max="14591" width="9.140625" style="22"/>
+    <col min="14592" max="14592" width="4.5703125" style="22" customWidth="1"/>
+    <col min="14593" max="14593" width="51.7109375" style="22" customWidth="1"/>
+    <col min="14594" max="14594" width="9.140625" style="22"/>
+    <col min="14595" max="14595" width="51.7109375" style="22" customWidth="1"/>
+    <col min="14596" max="14847" width="9.140625" style="22"/>
+    <col min="14848" max="14848" width="4.5703125" style="22" customWidth="1"/>
+    <col min="14849" max="14849" width="51.7109375" style="22" customWidth="1"/>
+    <col min="14850" max="14850" width="9.140625" style="22"/>
+    <col min="14851" max="14851" width="51.7109375" style="22" customWidth="1"/>
+    <col min="14852" max="15103" width="9.140625" style="22"/>
+    <col min="15104" max="15104" width="4.5703125" style="22" customWidth="1"/>
+    <col min="15105" max="15105" width="51.7109375" style="22" customWidth="1"/>
+    <col min="15106" max="15106" width="9.140625" style="22"/>
+    <col min="15107" max="15107" width="51.7109375" style="22" customWidth="1"/>
+    <col min="15108" max="15359" width="9.140625" style="22"/>
+    <col min="15360" max="15360" width="4.5703125" style="22" customWidth="1"/>
+    <col min="15361" max="15361" width="51.7109375" style="22" customWidth="1"/>
+    <col min="15362" max="15362" width="9.140625" style="22"/>
+    <col min="15363" max="15363" width="51.7109375" style="22" customWidth="1"/>
+    <col min="15364" max="15615" width="9.140625" style="22"/>
+    <col min="15616" max="15616" width="4.5703125" style="22" customWidth="1"/>
+    <col min="15617" max="15617" width="51.7109375" style="22" customWidth="1"/>
+    <col min="15618" max="15618" width="9.140625" style="22"/>
+    <col min="15619" max="15619" width="51.7109375" style="22" customWidth="1"/>
+    <col min="15620" max="15871" width="9.140625" style="22"/>
+    <col min="15872" max="15872" width="4.5703125" style="22" customWidth="1"/>
+    <col min="15873" max="15873" width="51.7109375" style="22" customWidth="1"/>
+    <col min="15874" max="15874" width="9.140625" style="22"/>
+    <col min="15875" max="15875" width="51.7109375" style="22" customWidth="1"/>
+    <col min="15876" max="16127" width="9.140625" style="22"/>
+    <col min="16128" max="16128" width="4.5703125" style="22" customWidth="1"/>
+    <col min="16129" max="16129" width="51.7109375" style="22" customWidth="1"/>
+    <col min="16130" max="16130" width="9.140625" style="22"/>
+    <col min="16131" max="16131" width="51.7109375" style="22" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27" ht="18" customHeight="1">
-[...3257 lines deleted...]
-      <c r="A142" s="90"/>
+    <row r="1" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A1" s="20"/>
+      <c r="B1" s="20"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A2" s="20"/>
+      <c r="B2" s="20"/>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A3" s="23"/>
+      <c r="B3" s="23"/>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="B4" s="23"/>
+      <c r="C4" s="24"/>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="B5" s="23"/>
+      <c r="C5" s="24"/>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="B6" s="23"/>
+      <c r="C6" s="24"/>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A7" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B7" s="23"/>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A8" s="27" t="s">
+        <v>54</v>
+      </c>
+      <c r="B8" s="23"/>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A9" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="B9" s="23"/>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A10" s="27" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" s="23"/>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A11" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="23"/>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A12" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" s="23"/>
+      <c r="C12" s="25"/>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A13" s="20"/>
+      <c r="B13" s="23"/>
+      <c r="C13" s="25"/>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A14" s="20"/>
+      <c r="B14" s="20"/>
+      <c r="C14" s="25"/>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A15" s="20"/>
+      <c r="B15" s="20"/>
+      <c r="C15" s="25"/>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A16" s="28" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" s="26"/>
+      <c r="C16" s="26"/>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A17" s="24"/>
+      <c r="C17" s="24"/>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A21" s="72"/>
+      <c r="B21" s="72"/>
+      <c r="C21" s="72"/>
     </row>
   </sheetData>
-  <mergeCells count="6">
-[...5 lines deleted...]
-    <mergeCell ref="A7:AA7"/>
+  <mergeCells count="1">
+    <mergeCell ref="A21:C21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AA142"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:AC220"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-[...2 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A31" sqref="A31:AA31"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="G14" sqref="G14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="24" style="87" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="31" max="16384" width="9.140625" style="30"/>
+    <col min="1" max="1" width="20.42578125" style="30" customWidth="1"/>
+    <col min="2" max="2" width="15.140625" style="31" customWidth="1"/>
+    <col min="3" max="10" width="7.7109375" style="31" customWidth="1"/>
+    <col min="11" max="11" width="7.7109375" style="32" customWidth="1"/>
+    <col min="12" max="19" width="7.7109375" style="31" customWidth="1"/>
+    <col min="20" max="20" width="7.7109375" style="32" customWidth="1"/>
+    <col min="21" max="31" width="7.7109375" style="31" customWidth="1"/>
+    <col min="32" max="16384" width="9.140625" style="31"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27" ht="16.5" customHeight="1">
-      <c r="A2" s="125" t="s">
+    <row r="2" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="73" t="s">
+        <v>21</v>
+      </c>
+      <c r="C2" s="73"/>
+      <c r="D2" s="73"/>
+      <c r="E2" s="73"/>
+      <c r="F2" s="73"/>
+      <c r="G2" s="73"/>
+      <c r="H2" s="73"/>
+      <c r="I2" s="73"/>
+      <c r="J2" s="73"/>
+      <c r="K2" s="73"/>
+      <c r="L2" s="73"/>
+      <c r="M2" s="73"/>
+      <c r="N2" s="73"/>
+      <c r="O2" s="73"/>
+      <c r="P2" s="73"/>
+      <c r="Q2" s="73"/>
+      <c r="R2" s="73"/>
+      <c r="S2" s="73"/>
+      <c r="T2" s="73"/>
+      <c r="U2" s="73"/>
+      <c r="V2" s="73"/>
+      <c r="W2" s="73"/>
+      <c r="X2" s="73"/>
+      <c r="Y2" s="73"/>
+      <c r="Z2" s="73"/>
+      <c r="AA2" s="73"/>
+      <c r="AB2" s="73"/>
+    </row>
+    <row r="4" spans="1:28" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="B4" s="33"/>
+    </row>
+    <row r="5" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="AA5" s="34"/>
+      <c r="AB5" s="34" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28" ht="15" x14ac:dyDescent="0.2">
+      <c r="A6" s="35" t="s">
+        <v>61</v>
+      </c>
+      <c r="B6" s="36"/>
+      <c r="C6" s="35">
+        <v>2000</v>
+      </c>
+      <c r="D6" s="35">
+        <v>2001</v>
+      </c>
+      <c r="E6" s="35">
+        <v>2002</v>
+      </c>
+      <c r="F6" s="35">
+        <v>2003</v>
+      </c>
+      <c r="G6" s="35">
+        <v>2004</v>
+      </c>
+      <c r="H6" s="35">
+        <v>2005</v>
+      </c>
+      <c r="I6" s="35">
+        <v>2006</v>
+      </c>
+      <c r="J6" s="35">
+        <v>2007</v>
+      </c>
+      <c r="K6" s="37">
+        <v>2008</v>
+      </c>
+      <c r="L6" s="35" t="s">
+        <v>62</v>
+      </c>
+      <c r="M6" s="35">
+        <v>2010</v>
+      </c>
+      <c r="N6" s="35">
+        <v>2011</v>
+      </c>
+      <c r="O6" s="35">
+        <v>2012</v>
+      </c>
+      <c r="P6" s="35">
+        <v>2013</v>
+      </c>
+      <c r="Q6" s="35">
+        <v>2014</v>
+      </c>
+      <c r="R6" s="35">
+        <v>2015</v>
+      </c>
+      <c r="S6" s="38">
+        <v>2016</v>
+      </c>
+      <c r="T6" s="37">
+        <v>2017</v>
+      </c>
+      <c r="U6" s="35">
+        <v>2018</v>
+      </c>
+      <c r="V6" s="35">
+        <v>2019</v>
+      </c>
+      <c r="W6" s="38">
+        <v>2020</v>
+      </c>
+      <c r="X6" s="38">
+        <v>2021</v>
+      </c>
+      <c r="Y6" s="37">
+        <v>2022</v>
+      </c>
+      <c r="Z6" s="37">
+        <v>2023</v>
+      </c>
+      <c r="AA6" s="37">
+        <v>2024</v>
+      </c>
+      <c r="AB6" s="39">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="76" t="s">
+        <v>3</v>
+      </c>
+      <c r="C7" s="76"/>
+      <c r="D7" s="76"/>
+      <c r="E7" s="76"/>
+      <c r="F7" s="76"/>
+      <c r="G7" s="76"/>
+      <c r="H7" s="76"/>
+      <c r="I7" s="76"/>
+      <c r="J7" s="76"/>
+      <c r="K7" s="76"/>
+      <c r="L7" s="76"/>
+      <c r="M7" s="76"/>
+      <c r="N7" s="76"/>
+      <c r="O7" s="76"/>
+      <c r="P7" s="76"/>
+      <c r="Q7" s="76"/>
+      <c r="R7" s="76"/>
+      <c r="S7" s="76"/>
+      <c r="T7" s="76"/>
+      <c r="U7" s="76"/>
+      <c r="V7" s="76"/>
+      <c r="W7" s="76"/>
+      <c r="X7" s="76"/>
+      <c r="Y7" s="76"/>
+      <c r="Z7" s="76"/>
+      <c r="AA7" s="76"/>
+      <c r="AB7" s="76"/>
+    </row>
+    <row r="8" spans="1:28" s="32" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="29">
+        <v>150000000</v>
+      </c>
+      <c r="B8" s="40" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="41">
+        <v>9908</v>
+      </c>
+      <c r="D8" s="41">
+        <v>9662</v>
+      </c>
+      <c r="E8" s="41">
+        <v>9902</v>
+      </c>
+      <c r="F8" s="41">
+        <v>10781</v>
+      </c>
+      <c r="G8" s="41">
+        <v>12092</v>
+      </c>
+      <c r="H8" s="41">
+        <v>13036</v>
+      </c>
+      <c r="I8" s="41">
+        <v>13644</v>
+      </c>
+      <c r="J8" s="41">
+        <v>14404</v>
+      </c>
+      <c r="K8" s="41">
+        <v>15885</v>
+      </c>
+      <c r="L8" s="42">
+        <v>16566</v>
+      </c>
+      <c r="M8" s="42">
+        <v>17176</v>
+      </c>
+      <c r="N8" s="42">
+        <v>17789</v>
+      </c>
+      <c r="O8" s="42">
+        <v>18223</v>
+      </c>
+      <c r="P8" s="42">
+        <v>18757</v>
+      </c>
+      <c r="Q8" s="42">
+        <v>19626</v>
+      </c>
+      <c r="R8" s="42">
+        <v>19981</v>
+      </c>
+      <c r="S8" s="42">
+        <v>19773</v>
+      </c>
+      <c r="T8" s="42">
+        <v>19141</v>
+      </c>
+      <c r="U8" s="42">
+        <v>19614</v>
+      </c>
+      <c r="V8" s="42">
+        <v>20482</v>
+      </c>
+      <c r="W8" s="42">
+        <v>21285</v>
+      </c>
+      <c r="X8" s="42">
+        <v>22141</v>
+      </c>
+      <c r="Y8" s="42">
+        <v>19302</v>
+      </c>
+      <c r="Z8" s="42">
+        <v>19206</v>
+      </c>
+      <c r="AA8" s="43">
+        <v>17943</v>
+      </c>
+      <c r="AB8" s="43">
+        <v>16024</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" s="32" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="29">
+        <v>151000000</v>
+      </c>
+      <c r="B9" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="C9" s="44">
+        <v>3342</v>
+      </c>
+      <c r="D9" s="44">
+        <v>3809</v>
+      </c>
+      <c r="E9" s="44">
+        <v>4135</v>
+      </c>
+      <c r="F9" s="44">
+        <v>4978</v>
+      </c>
+      <c r="G9" s="44">
+        <v>5715</v>
+      </c>
+      <c r="H9" s="44">
+        <v>6192</v>
+      </c>
+      <c r="I9" s="45">
+        <v>6609</v>
+      </c>
+      <c r="J9" s="45">
+        <v>7323</v>
+      </c>
+      <c r="K9" s="46">
+        <v>8228</v>
+      </c>
+      <c r="L9" s="42">
+        <v>8693</v>
+      </c>
+      <c r="M9" s="42">
+        <v>8924</v>
+      </c>
+      <c r="N9" s="42">
+        <v>9579</v>
+      </c>
+      <c r="O9" s="42">
+        <v>9966</v>
+      </c>
+      <c r="P9" s="42">
+        <v>10523</v>
+      </c>
+      <c r="Q9" s="42">
+        <v>11176</v>
+      </c>
+      <c r="R9" s="42">
+        <v>11722</v>
+      </c>
+      <c r="S9" s="42">
+        <v>11851</v>
+      </c>
+      <c r="T9" s="42">
+        <v>11541</v>
+      </c>
+      <c r="U9" s="42">
+        <v>11708</v>
+      </c>
+      <c r="V9" s="42">
+        <v>12278</v>
+      </c>
+      <c r="W9" s="42">
+        <v>12544</v>
+      </c>
+      <c r="X9" s="42">
+        <v>13105</v>
+      </c>
+      <c r="Y9" s="42">
+        <v>11263</v>
+      </c>
+      <c r="Z9" s="42">
+        <v>11327</v>
+      </c>
+      <c r="AA9" s="43">
+        <v>10679</v>
+      </c>
+      <c r="AB9" s="43">
+        <v>9940</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28" s="32" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="29">
+        <v>153200000</v>
+      </c>
+      <c r="B10" s="40" t="s">
+        <v>8</v>
+      </c>
+      <c r="C10" s="44">
+        <v>495</v>
+      </c>
+      <c r="D10" s="44">
+        <v>453</v>
+      </c>
+      <c r="E10" s="44">
+        <v>498</v>
+      </c>
+      <c r="F10" s="44">
+        <v>478</v>
+      </c>
+      <c r="G10" s="44">
+        <v>579</v>
+      </c>
+      <c r="H10" s="44">
+        <v>630</v>
+      </c>
+      <c r="I10" s="45">
+        <v>667</v>
+      </c>
+      <c r="J10" s="45">
+        <v>734</v>
+      </c>
+      <c r="K10" s="46">
+        <v>802</v>
+      </c>
+      <c r="L10" s="42">
+        <v>821</v>
+      </c>
+      <c r="M10" s="42">
+        <v>797</v>
+      </c>
+      <c r="N10" s="42">
+        <v>871</v>
+      </c>
+      <c r="O10" s="42">
+        <v>869</v>
+      </c>
+      <c r="P10" s="42">
+        <v>933</v>
+      </c>
+      <c r="Q10" s="42">
+        <v>943</v>
+      </c>
+      <c r="R10" s="42">
+        <v>933</v>
+      </c>
+      <c r="S10" s="42">
+        <v>867</v>
+      </c>
+      <c r="T10" s="42">
+        <v>865</v>
+      </c>
+      <c r="U10" s="42">
+        <v>826</v>
+      </c>
+      <c r="V10" s="42">
+        <v>877</v>
+      </c>
+      <c r="W10" s="42">
+        <v>975</v>
+      </c>
+      <c r="X10" s="42">
+        <v>1011</v>
+      </c>
+      <c r="Y10" s="42">
+        <v>965</v>
+      </c>
+      <c r="Z10" s="42">
+        <v>905</v>
+      </c>
+      <c r="AA10" s="43">
+        <v>901</v>
+      </c>
+      <c r="AB10" s="43">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28" s="32" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="29">
+        <v>153400000</v>
+      </c>
+      <c r="B11" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" s="44">
+        <v>620</v>
+      </c>
+      <c r="D11" s="44">
+        <v>539</v>
+      </c>
+      <c r="E11" s="44">
+        <v>557</v>
+      </c>
+      <c r="F11" s="44">
+        <v>533</v>
+      </c>
+      <c r="G11" s="44">
+        <v>524</v>
+      </c>
+      <c r="H11" s="44">
+        <v>502</v>
+      </c>
+      <c r="I11" s="45">
+        <v>530</v>
+      </c>
+      <c r="J11" s="45">
+        <v>524</v>
+      </c>
+      <c r="K11" s="46">
+        <v>584</v>
+      </c>
+      <c r="L11" s="42">
+        <v>594</v>
+      </c>
+      <c r="M11" s="42">
+        <v>571</v>
+      </c>
+      <c r="N11" s="42">
+        <v>560</v>
+      </c>
+      <c r="O11" s="42">
+        <v>561</v>
+      </c>
+      <c r="P11" s="42">
+        <v>504</v>
+      </c>
+      <c r="Q11" s="42">
+        <v>474</v>
+      </c>
+      <c r="R11" s="42">
+        <v>508</v>
+      </c>
+      <c r="S11" s="42">
+        <v>434</v>
+      </c>
+      <c r="T11" s="42">
+        <v>422</v>
+      </c>
+      <c r="U11" s="42">
+        <v>462</v>
+      </c>
+      <c r="V11" s="42">
+        <v>407</v>
+      </c>
+      <c r="W11" s="42">
+        <v>422</v>
+      </c>
+      <c r="X11" s="42">
+        <v>465</v>
+      </c>
+      <c r="Y11" s="42">
+        <v>440</v>
+      </c>
+      <c r="Z11" s="42">
+        <v>474</v>
+      </c>
+      <c r="AA11" s="43">
+        <v>402</v>
+      </c>
+      <c r="AB11" s="43">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28" s="32" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="29">
+        <v>153600000</v>
+      </c>
+      <c r="B12" s="40" t="s">
+        <v>10</v>
+      </c>
+      <c r="C12" s="44">
+        <v>509</v>
+      </c>
+      <c r="D12" s="44">
+        <v>489</v>
+      </c>
+      <c r="E12" s="44">
+        <v>464</v>
+      </c>
+      <c r="F12" s="44">
+        <v>461</v>
+      </c>
+      <c r="G12" s="44">
+        <v>444</v>
+      </c>
+      <c r="H12" s="44">
+        <v>497</v>
+      </c>
+      <c r="I12" s="45">
+        <v>486</v>
+      </c>
+      <c r="J12" s="45">
+        <v>467</v>
+      </c>
+      <c r="K12" s="46">
+        <v>482</v>
+      </c>
+      <c r="L12" s="42">
+        <v>573</v>
+      </c>
+      <c r="M12" s="42">
+        <v>629</v>
+      </c>
+      <c r="N12" s="42">
+        <v>608</v>
+      </c>
+      <c r="O12" s="42">
+        <v>544</v>
+      </c>
+      <c r="P12" s="42">
+        <v>572</v>
+      </c>
+      <c r="Q12" s="42">
+        <v>536</v>
+      </c>
+      <c r="R12" s="42">
+        <v>550</v>
+      </c>
+      <c r="S12" s="42">
+        <v>549</v>
+      </c>
+      <c r="T12" s="42">
+        <v>507</v>
+      </c>
+      <c r="U12" s="42">
+        <v>533</v>
+      </c>
+      <c r="V12" s="42">
+        <v>597</v>
+      </c>
+      <c r="W12" s="42">
+        <v>583</v>
+      </c>
+      <c r="X12" s="42">
+        <v>671</v>
+      </c>
+      <c r="Y12" s="42">
+        <v>656</v>
+      </c>
+      <c r="Z12" s="42">
+        <v>543</v>
+      </c>
+      <c r="AA12" s="43">
+        <v>515</v>
+      </c>
+      <c r="AB12" s="43">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28" s="32" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="29">
+        <v>154000000</v>
+      </c>
+      <c r="B13" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="C13" s="44">
+        <v>235</v>
+      </c>
+      <c r="D13" s="44">
+        <v>211</v>
+      </c>
+      <c r="E13" s="44">
+        <v>216</v>
+      </c>
+      <c r="F13" s="44">
+        <v>200</v>
+      </c>
+      <c r="G13" s="44">
+        <v>208</v>
+      </c>
+      <c r="H13" s="44">
+        <v>257</v>
+      </c>
+      <c r="I13" s="45">
+        <v>263</v>
+      </c>
+      <c r="J13" s="45">
+        <v>236</v>
+      </c>
+      <c r="K13" s="46">
+        <v>272</v>
+      </c>
+      <c r="L13" s="42">
+        <v>267</v>
+      </c>
+      <c r="M13" s="42">
+        <v>283</v>
+      </c>
+      <c r="N13" s="42">
+        <v>252</v>
+      </c>
+      <c r="O13" s="42">
+        <v>288</v>
+      </c>
+      <c r="P13" s="42">
+        <v>253</v>
+      </c>
+      <c r="Q13" s="42">
+        <v>256</v>
+      </c>
+      <c r="R13" s="42">
+        <v>249</v>
+      </c>
+      <c r="S13" s="42">
+        <v>237</v>
+      </c>
+      <c r="T13" s="42">
+        <v>231</v>
+      </c>
+      <c r="U13" s="42">
+        <v>275</v>
+      </c>
+      <c r="V13" s="42">
+        <v>229</v>
+      </c>
+      <c r="W13" s="42">
+        <v>269</v>
+      </c>
+      <c r="X13" s="42">
+        <v>259</v>
+      </c>
+      <c r="Y13" s="42">
+        <v>233</v>
+      </c>
+      <c r="Z13" s="42">
+        <v>245</v>
+      </c>
+      <c r="AA13" s="43">
+        <v>210</v>
+      </c>
+      <c r="AB13" s="43">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28" s="32" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="29">
+        <v>154200000</v>
+      </c>
+      <c r="B14" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="C14" s="44">
+        <v>433</v>
+      </c>
+      <c r="D14" s="44">
+        <v>316</v>
+      </c>
+      <c r="E14" s="44">
+        <v>325</v>
+      </c>
+      <c r="F14" s="44">
+        <v>290</v>
+      </c>
+      <c r="G14" s="44">
+        <v>311</v>
+      </c>
+      <c r="H14" s="44">
+        <v>283</v>
+      </c>
+      <c r="I14" s="45">
+        <v>276</v>
+      </c>
+      <c r="J14" s="45">
+        <v>277</v>
+      </c>
+      <c r="K14" s="46">
+        <v>293</v>
+      </c>
+      <c r="L14" s="42">
+        <v>302</v>
+      </c>
+      <c r="M14" s="42">
+        <v>332</v>
+      </c>
+      <c r="N14" s="42">
+        <v>268</v>
+      </c>
+      <c r="O14" s="42">
+        <v>293</v>
+      </c>
+      <c r="P14" s="42">
+        <v>279</v>
+      </c>
+      <c r="Q14" s="42">
+        <v>292</v>
+      </c>
+      <c r="R14" s="42">
+        <v>242</v>
+      </c>
+      <c r="S14" s="42">
+        <v>264</v>
+      </c>
+      <c r="T14" s="42">
+        <v>230</v>
+      </c>
+      <c r="U14" s="42">
+        <v>310</v>
+      </c>
+      <c r="V14" s="42">
+        <v>294</v>
+      </c>
+      <c r="W14" s="42">
+        <v>335</v>
+      </c>
+      <c r="X14" s="42">
+        <v>306</v>
+      </c>
+      <c r="Y14" s="42">
+        <v>268</v>
+      </c>
+      <c r="Z14" s="42">
+        <v>294</v>
+      </c>
+      <c r="AA14" s="43">
+        <v>288</v>
+      </c>
+      <c r="AB14" s="43">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28" s="32" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="29">
+        <v>154600000</v>
+      </c>
+      <c r="B15" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="C15" s="44">
+        <v>431</v>
+      </c>
+      <c r="D15" s="44">
+        <v>366</v>
+      </c>
+      <c r="E15" s="44">
+        <v>317</v>
+      </c>
+      <c r="F15" s="44">
+        <v>337</v>
+      </c>
+      <c r="G15" s="44">
+        <v>398</v>
+      </c>
+      <c r="H15" s="44">
+        <v>430</v>
+      </c>
+      <c r="I15" s="45">
+        <v>451</v>
+      </c>
+      <c r="J15" s="45">
+        <v>446</v>
+      </c>
+      <c r="K15" s="46">
+        <v>444</v>
+      </c>
+      <c r="L15" s="42">
+        <v>463</v>
+      </c>
+      <c r="M15" s="42">
+        <v>515</v>
+      </c>
+      <c r="N15" s="42">
+        <v>560</v>
+      </c>
+      <c r="O15" s="42">
+        <v>486</v>
+      </c>
+      <c r="P15" s="42">
+        <v>493</v>
+      </c>
+      <c r="Q15" s="42">
+        <v>539</v>
+      </c>
+      <c r="R15" s="42">
+        <v>494</v>
+      </c>
+      <c r="S15" s="42">
+        <v>459</v>
+      </c>
+      <c r="T15" s="42">
+        <v>451</v>
+      </c>
+      <c r="U15" s="42">
+        <v>477</v>
+      </c>
+      <c r="V15" s="42">
+        <v>561</v>
+      </c>
+      <c r="W15" s="42">
+        <v>564</v>
+      </c>
+      <c r="X15" s="42">
+        <v>596</v>
+      </c>
+      <c r="Y15" s="42">
+        <v>497</v>
+      </c>
+      <c r="Z15" s="42">
+        <v>501</v>
+      </c>
+      <c r="AA15" s="43">
+        <v>479</v>
+      </c>
+      <c r="AB15" s="43">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A16" s="29">
+        <v>154800000</v>
+      </c>
+      <c r="B16" s="40" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="44">
+        <v>891</v>
+      </c>
+      <c r="D16" s="44">
+        <v>822</v>
+      </c>
+      <c r="E16" s="44">
+        <v>824</v>
+      </c>
+      <c r="F16" s="44">
+        <v>927</v>
+      </c>
+      <c r="G16" s="44">
+        <v>1055</v>
+      </c>
+      <c r="H16" s="44">
+        <v>1231</v>
+      </c>
+      <c r="I16" s="45">
+        <v>1259</v>
+      </c>
+      <c r="J16" s="45">
+        <v>1268</v>
+      </c>
+      <c r="K16" s="46">
+        <v>1533</v>
+      </c>
+      <c r="L16" s="42">
+        <v>1513</v>
+      </c>
+      <c r="M16" s="42">
+        <v>1552</v>
+      </c>
+      <c r="N16" s="42">
+        <v>1503</v>
+      </c>
+      <c r="O16" s="42">
+        <v>1567</v>
+      </c>
+      <c r="P16" s="42">
+        <v>1561</v>
+      </c>
+      <c r="Q16" s="42">
+        <v>1629</v>
+      </c>
+      <c r="R16" s="42">
+        <v>1566</v>
+      </c>
+      <c r="S16" s="42">
+        <v>1478</v>
+      </c>
+      <c r="T16" s="42">
+        <v>1435</v>
+      </c>
+      <c r="U16" s="42">
+        <v>1443</v>
+      </c>
+      <c r="V16" s="42">
+        <v>1493</v>
+      </c>
+      <c r="W16" s="42">
+        <v>1644</v>
+      </c>
+      <c r="X16" s="42">
+        <v>1651</v>
+      </c>
+      <c r="Y16" s="42">
+        <v>1469</v>
+      </c>
+      <c r="Z16" s="42">
+        <v>1505</v>
+      </c>
+      <c r="AA16" s="43">
+        <v>1331</v>
+      </c>
+      <c r="AB16" s="43">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A17" s="29">
+        <v>155200000</v>
+      </c>
+      <c r="B17" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" s="44">
+        <v>394</v>
+      </c>
+      <c r="D17" s="44">
+        <v>355</v>
+      </c>
+      <c r="E17" s="44">
+        <v>323</v>
+      </c>
+      <c r="F17" s="44">
+        <v>328</v>
+      </c>
+      <c r="G17" s="44">
+        <v>399</v>
+      </c>
+      <c r="H17" s="44">
+        <v>365</v>
+      </c>
+      <c r="I17" s="45">
+        <v>358</v>
+      </c>
+      <c r="J17" s="45">
+        <v>372</v>
+      </c>
+      <c r="K17" s="46">
+        <v>376</v>
+      </c>
+      <c r="L17" s="42">
+        <v>391</v>
+      </c>
+      <c r="M17" s="42">
+        <v>410</v>
+      </c>
+      <c r="N17" s="42">
+        <v>421</v>
+      </c>
+      <c r="O17" s="42">
+        <v>377</v>
+      </c>
+      <c r="P17" s="42">
+        <v>402</v>
+      </c>
+      <c r="Q17" s="42">
+        <v>409</v>
+      </c>
+      <c r="R17" s="42">
+        <v>425</v>
+      </c>
+      <c r="S17" s="42">
+        <v>358</v>
+      </c>
+      <c r="T17" s="42">
+        <v>344</v>
+      </c>
+      <c r="U17" s="42">
+        <v>358</v>
+      </c>
+      <c r="V17" s="42">
+        <v>365</v>
+      </c>
+      <c r="W17" s="42">
+        <v>424</v>
+      </c>
+      <c r="X17" s="42">
+        <v>399</v>
+      </c>
+      <c r="Y17" s="42">
+        <v>368</v>
+      </c>
+      <c r="Z17" s="42">
+        <v>333</v>
+      </c>
+      <c r="AA17" s="43">
+        <v>335</v>
+      </c>
+      <c r="AB17" s="43">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A18" s="29">
+        <v>155600000</v>
+      </c>
+      <c r="B18" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="C18" s="44">
+        <v>635</v>
+      </c>
+      <c r="D18" s="44">
+        <v>582</v>
+      </c>
+      <c r="E18" s="44">
+        <v>592</v>
+      </c>
+      <c r="F18" s="44">
+        <v>571</v>
+      </c>
+      <c r="G18" s="44">
+        <v>683</v>
+      </c>
+      <c r="H18" s="44">
+        <v>747</v>
+      </c>
+      <c r="I18" s="45">
+        <v>764</v>
+      </c>
+      <c r="J18" s="45">
+        <v>762</v>
+      </c>
+      <c r="K18" s="46">
+        <v>788</v>
+      </c>
+      <c r="L18" s="42">
+        <v>815</v>
+      </c>
+      <c r="M18" s="42">
+        <v>886</v>
+      </c>
+      <c r="N18" s="42">
+        <v>923</v>
+      </c>
+      <c r="O18" s="42">
+        <v>901</v>
+      </c>
+      <c r="P18" s="42">
+        <v>894</v>
+      </c>
+      <c r="Q18" s="42">
+        <v>968</v>
+      </c>
+      <c r="R18" s="42">
+        <v>955</v>
+      </c>
+      <c r="S18" s="42">
+        <v>953</v>
+      </c>
+      <c r="T18" s="42">
+        <v>851</v>
+      </c>
+      <c r="U18" s="42">
+        <v>819</v>
+      </c>
+      <c r="V18" s="42">
+        <v>959</v>
+      </c>
+      <c r="W18" s="42">
+        <v>966</v>
+      </c>
+      <c r="X18" s="42">
+        <v>1030</v>
+      </c>
+      <c r="Y18" s="42">
+        <v>871</v>
+      </c>
+      <c r="Z18" s="42">
+        <v>813</v>
+      </c>
+      <c r="AA18" s="43">
+        <v>764</v>
+      </c>
+      <c r="AB18" s="43">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A19" s="29">
+        <v>156000000</v>
+      </c>
+      <c r="B19" s="40" t="s">
+        <v>17</v>
+      </c>
+      <c r="C19" s="44">
+        <v>676</v>
+      </c>
+      <c r="D19" s="44">
+        <v>657</v>
+      </c>
+      <c r="E19" s="44">
+        <v>603</v>
+      </c>
+      <c r="F19" s="44">
+        <v>562</v>
+      </c>
+      <c r="G19" s="44">
+        <v>589</v>
+      </c>
+      <c r="H19" s="44">
+        <v>669</v>
+      </c>
+      <c r="I19" s="45">
+        <v>712</v>
+      </c>
+      <c r="J19" s="45">
+        <v>719</v>
+      </c>
+      <c r="K19" s="46">
+        <v>751</v>
+      </c>
+      <c r="L19" s="42">
+        <v>830</v>
+      </c>
+      <c r="M19" s="42">
+        <v>916</v>
+      </c>
+      <c r="N19" s="42">
+        <v>910</v>
+      </c>
+      <c r="O19" s="42">
+        <v>965</v>
+      </c>
+      <c r="P19" s="42">
+        <v>923</v>
+      </c>
+      <c r="Q19" s="42">
+        <v>946</v>
+      </c>
+      <c r="R19" s="42">
+        <v>960</v>
+      </c>
+      <c r="S19" s="42">
+        <v>934</v>
+      </c>
+      <c r="T19" s="42">
+        <v>955</v>
+      </c>
+      <c r="U19" s="42">
+        <v>1051</v>
+      </c>
+      <c r="V19" s="42">
+        <v>1075</v>
+      </c>
+      <c r="W19" s="42">
+        <v>1097</v>
+      </c>
+      <c r="X19" s="42">
+        <v>1101</v>
+      </c>
+      <c r="Y19" s="42">
+        <v>948</v>
+      </c>
+      <c r="Z19" s="42">
+        <v>884</v>
+      </c>
+      <c r="AA19" s="43">
+        <v>836</v>
+      </c>
+      <c r="AB19" s="43">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A20" s="29">
+        <v>156400000</v>
+      </c>
+      <c r="B20" s="47" t="s">
+        <v>18</v>
+      </c>
+      <c r="C20" s="44">
+        <v>870</v>
+      </c>
+      <c r="D20" s="44">
+        <v>738</v>
+      </c>
+      <c r="E20" s="44">
+        <v>724</v>
+      </c>
+      <c r="F20" s="44">
+        <v>809</v>
+      </c>
+      <c r="G20" s="44">
+        <v>905</v>
+      </c>
+      <c r="H20" s="44">
+        <v>904</v>
+      </c>
+      <c r="I20" s="45">
+        <v>928</v>
+      </c>
+      <c r="J20" s="45">
+        <v>962</v>
+      </c>
+      <c r="K20" s="46">
+        <v>977</v>
+      </c>
+      <c r="L20" s="42">
+        <v>955</v>
+      </c>
+      <c r="M20" s="42">
+        <v>967</v>
+      </c>
+      <c r="N20" s="42">
+        <v>937</v>
+      </c>
+      <c r="O20" s="42">
+        <v>1059</v>
+      </c>
+      <c r="P20" s="42">
+        <v>1048</v>
+      </c>
+      <c r="Q20" s="42">
+        <v>1103</v>
+      </c>
+      <c r="R20" s="42">
+        <v>1026</v>
+      </c>
+      <c r="S20" s="42">
+        <v>1051</v>
+      </c>
+      <c r="T20" s="42">
+        <v>970</v>
+      </c>
+      <c r="U20" s="42">
+        <v>1007</v>
+      </c>
+      <c r="V20" s="42">
+        <v>999</v>
+      </c>
+      <c r="W20" s="42">
+        <v>1110</v>
+      </c>
+      <c r="X20" s="42">
+        <v>1162</v>
+      </c>
+      <c r="Y20" s="42">
+        <v>998</v>
+      </c>
+      <c r="Z20" s="42">
+        <v>1030</v>
+      </c>
+      <c r="AA20" s="43">
+        <v>880</v>
+      </c>
+      <c r="AB20" s="43">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A21" s="29">
+        <v>156800000</v>
+      </c>
+      <c r="B21" s="47" t="s">
+        <v>19</v>
+      </c>
+      <c r="C21" s="44">
+        <v>377</v>
+      </c>
+      <c r="D21" s="44">
+        <v>325</v>
+      </c>
+      <c r="E21" s="44">
+        <v>324</v>
+      </c>
+      <c r="F21" s="44">
+        <v>307</v>
+      </c>
+      <c r="G21" s="44">
+        <v>282</v>
+      </c>
+      <c r="H21" s="44">
+        <v>329</v>
+      </c>
+      <c r="I21" s="45">
+        <v>341</v>
+      </c>
+      <c r="J21" s="45">
+        <v>314</v>
+      </c>
+      <c r="K21" s="48">
+        <v>355</v>
+      </c>
+      <c r="L21" s="42">
+        <v>349</v>
+      </c>
+      <c r="M21" s="42">
+        <v>394</v>
+      </c>
+      <c r="N21" s="42">
+        <v>397</v>
+      </c>
+      <c r="O21" s="42">
+        <v>347</v>
+      </c>
+      <c r="P21" s="42">
+        <v>372</v>
+      </c>
+      <c r="Q21" s="42">
+        <v>355</v>
+      </c>
+      <c r="R21" s="42">
+        <v>351</v>
+      </c>
+      <c r="S21" s="42">
+        <v>338</v>
+      </c>
+      <c r="T21" s="42">
+        <v>339</v>
+      </c>
+      <c r="U21" s="42">
+        <v>345</v>
+      </c>
+      <c r="V21" s="42">
+        <v>348</v>
+      </c>
+      <c r="W21" s="42">
+        <v>352</v>
+      </c>
+      <c r="X21" s="42">
+        <v>385</v>
+      </c>
+      <c r="Y21" s="42">
+        <v>326</v>
+      </c>
+      <c r="Z21" s="42">
+        <v>352</v>
+      </c>
+      <c r="AA21" s="43">
+        <v>323</v>
+      </c>
+      <c r="AB21" s="43">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A22" s="77" t="s">
+        <v>6</v>
+      </c>
+      <c r="B22" s="78"/>
+      <c r="C22" s="78"/>
+      <c r="D22" s="78"/>
+      <c r="E22" s="78"/>
+      <c r="F22" s="78"/>
+      <c r="G22" s="78"/>
+      <c r="H22" s="78"/>
+      <c r="I22" s="78"/>
+      <c r="J22" s="78"/>
+      <c r="K22" s="78"/>
+      <c r="L22" s="78"/>
+      <c r="M22" s="78"/>
+      <c r="N22" s="78"/>
+      <c r="O22" s="78"/>
+      <c r="P22" s="78"/>
+      <c r="Q22" s="78"/>
+      <c r="R22" s="78"/>
+      <c r="S22" s="78"/>
+      <c r="T22" s="78"/>
+      <c r="U22" s="78"/>
+      <c r="V22" s="78"/>
+      <c r="W22" s="78"/>
+      <c r="X22" s="78"/>
+      <c r="Y22" s="78"/>
+      <c r="Z22" s="78"/>
+      <c r="AA22" s="78"/>
+      <c r="AB22" s="78"/>
+    </row>
+    <row r="23" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="29">
+        <v>150000000</v>
+      </c>
+      <c r="B23" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="50">
+        <v>5126</v>
+      </c>
+      <c r="D23" s="50">
+        <v>5042</v>
+      </c>
+      <c r="E23" s="50">
+        <v>5069</v>
+      </c>
+      <c r="F23" s="50">
+        <v>5602</v>
+      </c>
+      <c r="G23" s="50">
+        <v>6276</v>
+      </c>
+      <c r="H23" s="50">
+        <v>6837</v>
+      </c>
+      <c r="I23" s="50">
+        <v>6992</v>
+      </c>
+      <c r="J23" s="50">
+        <v>7429</v>
+      </c>
+      <c r="K23" s="50">
+        <v>8192</v>
+      </c>
+      <c r="L23" s="42">
+        <v>8625</v>
+      </c>
+      <c r="M23" s="42">
+        <v>8786</v>
+      </c>
+      <c r="N23" s="42">
+        <v>9151</v>
+      </c>
+      <c r="O23" s="42">
+        <v>9456</v>
+      </c>
+      <c r="P23" s="42">
+        <v>9698</v>
+      </c>
+      <c r="Q23" s="42">
+        <v>10264</v>
+      </c>
+      <c r="R23" s="42">
+        <v>10391</v>
+      </c>
+      <c r="S23" s="42">
+        <v>10190</v>
+      </c>
+      <c r="T23" s="42">
+        <v>9884</v>
+      </c>
+      <c r="U23" s="42">
+        <v>10072</v>
+      </c>
+      <c r="V23" s="42">
+        <v>10578</v>
+      </c>
+      <c r="W23" s="42">
+        <v>11022</v>
+      </c>
+      <c r="X23" s="42">
+        <v>11449</v>
+      </c>
+      <c r="Y23" s="42">
+        <v>9927</v>
+      </c>
+      <c r="Z23" s="42">
+        <v>9984</v>
+      </c>
+      <c r="AA23" s="46">
+        <v>9207</v>
+      </c>
+      <c r="AB23" s="51">
+        <v>8359</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="29">
+        <v>151000000</v>
+      </c>
+      <c r="B24" s="49" t="s">
+        <v>7</v>
+      </c>
+      <c r="C24" s="53">
+        <v>1761</v>
+      </c>
+      <c r="D24" s="53">
+        <v>1999</v>
+      </c>
+      <c r="E24" s="53">
+        <v>2077</v>
+      </c>
+      <c r="F24" s="53">
+        <v>2603</v>
+      </c>
+      <c r="G24" s="53">
+        <v>2955</v>
+      </c>
+      <c r="H24" s="53">
+        <v>3213</v>
+      </c>
+      <c r="I24" s="54">
+        <v>3415</v>
+      </c>
+      <c r="J24" s="54">
+        <v>3783</v>
+      </c>
+      <c r="K24" s="55">
+        <v>4243</v>
+      </c>
+      <c r="L24" s="42">
+        <v>4490</v>
+      </c>
+      <c r="M24" s="42">
+        <v>4572</v>
+      </c>
+      <c r="N24" s="42">
+        <v>4959</v>
+      </c>
+      <c r="O24" s="42">
+        <v>5133</v>
+      </c>
+      <c r="P24" s="42">
+        <v>5434</v>
+      </c>
+      <c r="Q24" s="42">
+        <v>5901</v>
+      </c>
+      <c r="R24" s="42">
+        <v>6088</v>
+      </c>
+      <c r="S24" s="42">
+        <v>6149</v>
+      </c>
+      <c r="T24" s="42">
+        <v>5982</v>
+      </c>
+      <c r="U24" s="42">
+        <v>6046</v>
+      </c>
+      <c r="V24" s="42">
+        <v>6348</v>
+      </c>
+      <c r="W24" s="42">
+        <v>6502</v>
+      </c>
+      <c r="X24" s="42">
+        <v>6805</v>
+      </c>
+      <c r="Y24" s="42">
+        <v>5771</v>
+      </c>
+      <c r="Z24" s="42">
+        <v>5886</v>
+      </c>
+      <c r="AA24" s="46">
+        <v>5454</v>
+      </c>
+      <c r="AB24" s="51">
+        <v>5211</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="29">
+        <v>153200000</v>
+      </c>
+      <c r="B25" s="49" t="s">
+        <v>8</v>
+      </c>
+      <c r="C25" s="53">
+        <v>256</v>
+      </c>
+      <c r="D25" s="53">
+        <v>231</v>
+      </c>
+      <c r="E25" s="53">
+        <v>249</v>
+      </c>
+      <c r="F25" s="53">
+        <v>228</v>
+      </c>
+      <c r="G25" s="53">
+        <v>296</v>
+      </c>
+      <c r="H25" s="53">
+        <v>332</v>
+      </c>
+      <c r="I25" s="54">
+        <v>340</v>
+      </c>
+      <c r="J25" s="54">
+        <v>386</v>
+      </c>
+      <c r="K25" s="55">
+        <v>399</v>
+      </c>
+      <c r="L25" s="42">
+        <v>418</v>
+      </c>
+      <c r="M25" s="42">
+        <v>402</v>
+      </c>
+      <c r="N25" s="42">
+        <v>460</v>
+      </c>
+      <c r="O25" s="42">
+        <v>466</v>
+      </c>
+      <c r="P25" s="42">
+        <v>526</v>
+      </c>
+      <c r="Q25" s="42">
+        <v>493</v>
+      </c>
+      <c r="R25" s="42">
+        <v>490</v>
+      </c>
+      <c r="S25" s="42">
+        <v>427</v>
+      </c>
+      <c r="T25" s="42">
+        <v>457</v>
+      </c>
+      <c r="U25" s="42">
+        <v>418</v>
+      </c>
+      <c r="V25" s="42">
+        <v>465</v>
+      </c>
+      <c r="W25" s="42">
+        <v>507</v>
+      </c>
+      <c r="X25" s="42">
+        <v>517</v>
+      </c>
+      <c r="Y25" s="42">
+        <v>495</v>
+      </c>
+      <c r="Z25" s="42">
+        <v>440</v>
+      </c>
+      <c r="AA25" s="46">
+        <v>449</v>
+      </c>
+      <c r="AB25" s="51">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="29">
+        <v>153400000</v>
+      </c>
+      <c r="B26" s="49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" s="53">
+        <v>331</v>
+      </c>
+      <c r="D26" s="53">
+        <v>269</v>
+      </c>
+      <c r="E26" s="53">
+        <v>277</v>
+      </c>
+      <c r="F26" s="53">
+        <v>285</v>
+      </c>
+      <c r="G26" s="53">
+        <v>255</v>
+      </c>
+      <c r="H26" s="53">
+        <v>268</v>
+      </c>
+      <c r="I26" s="54">
+        <v>270</v>
+      </c>
+      <c r="J26" s="54">
+        <v>274</v>
+      </c>
+      <c r="K26" s="55">
+        <v>307</v>
+      </c>
+      <c r="L26" s="42">
+        <v>308</v>
+      </c>
+      <c r="M26" s="42">
+        <v>283</v>
+      </c>
+      <c r="N26" s="42">
+        <v>277</v>
+      </c>
+      <c r="O26" s="42">
+        <v>310</v>
+      </c>
+      <c r="P26" s="42">
+        <v>283</v>
+      </c>
+      <c r="Q26" s="42">
+        <v>245</v>
+      </c>
+      <c r="R26" s="42">
+        <v>262</v>
+      </c>
+      <c r="S26" s="42">
+        <v>231</v>
+      </c>
+      <c r="T26" s="42">
+        <v>215</v>
+      </c>
+      <c r="U26" s="42">
+        <v>219</v>
+      </c>
+      <c r="V26" s="42">
+        <v>202</v>
+      </c>
+      <c r="W26" s="42">
+        <v>217</v>
+      </c>
+      <c r="X26" s="42">
+        <v>251</v>
+      </c>
+      <c r="Y26" s="42">
+        <v>221</v>
+      </c>
+      <c r="Z26" s="42">
+        <v>247</v>
+      </c>
+      <c r="AA26" s="46">
+        <v>219</v>
+      </c>
+      <c r="AB26" s="51">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="29">
+        <v>153600000</v>
+      </c>
+      <c r="B27" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="C27" s="53">
+        <v>255</v>
+      </c>
+      <c r="D27" s="53">
+        <v>259</v>
+      </c>
+      <c r="E27" s="53">
+        <v>233</v>
+      </c>
+      <c r="F27" s="53">
+        <v>262</v>
+      </c>
+      <c r="G27" s="53">
+        <v>232</v>
+      </c>
+      <c r="H27" s="53">
+        <v>285</v>
+      </c>
+      <c r="I27" s="54">
+        <v>252</v>
+      </c>
+      <c r="J27" s="54">
+        <v>230</v>
+      </c>
+      <c r="K27" s="55">
+        <v>249</v>
+      </c>
+      <c r="L27" s="42">
+        <v>302</v>
+      </c>
+      <c r="M27" s="42">
+        <v>309</v>
+      </c>
+      <c r="N27" s="42">
+        <v>317</v>
+      </c>
+      <c r="O27" s="42">
+        <v>279</v>
+      </c>
+      <c r="P27" s="42">
+        <v>291</v>
+      </c>
+      <c r="Q27" s="42">
+        <v>280</v>
+      </c>
+      <c r="R27" s="42">
+        <v>298</v>
+      </c>
+      <c r="S27" s="42">
+        <v>265</v>
+      </c>
+      <c r="T27" s="42">
+        <v>262</v>
+      </c>
+      <c r="U27" s="42">
+        <v>270</v>
+      </c>
+      <c r="V27" s="42">
+        <v>305</v>
+      </c>
+      <c r="W27" s="42">
+        <v>325</v>
+      </c>
+      <c r="X27" s="42">
+        <v>345</v>
+      </c>
+      <c r="Y27" s="42">
+        <v>345</v>
+      </c>
+      <c r="Z27" s="42">
+        <v>295</v>
+      </c>
+      <c r="AA27" s="46">
+        <v>272</v>
+      </c>
+      <c r="AB27" s="51">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="29">
+        <v>154000000</v>
+      </c>
+      <c r="B28" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="C28" s="53">
+        <v>125</v>
+      </c>
+      <c r="D28" s="53">
+        <v>106</v>
+      </c>
+      <c r="E28" s="53">
+        <v>99</v>
+      </c>
+      <c r="F28" s="53">
+        <v>101</v>
+      </c>
+      <c r="G28" s="53">
+        <v>111</v>
+      </c>
+      <c r="H28" s="53">
+        <v>134</v>
+      </c>
+      <c r="I28" s="54">
+        <v>134</v>
+      </c>
+      <c r="J28" s="54">
+        <v>125</v>
+      </c>
+      <c r="K28" s="55">
+        <v>137</v>
+      </c>
+      <c r="L28" s="42">
+        <v>134</v>
+      </c>
+      <c r="M28" s="42">
+        <v>139</v>
+      </c>
+      <c r="N28" s="42">
+        <v>122</v>
+      </c>
+      <c r="O28" s="42">
+        <v>155</v>
+      </c>
+      <c r="P28" s="42">
+        <v>122</v>
+      </c>
+      <c r="Q28" s="42">
+        <v>139</v>
+      </c>
+      <c r="R28" s="42">
+        <v>125</v>
+      </c>
+      <c r="S28" s="42">
+        <v>132</v>
+      </c>
+      <c r="T28" s="42">
+        <v>112</v>
+      </c>
+      <c r="U28" s="42">
+        <v>146</v>
+      </c>
+      <c r="V28" s="42">
+        <v>115</v>
+      </c>
+      <c r="W28" s="42">
+        <v>143</v>
+      </c>
+      <c r="X28" s="42">
+        <v>125</v>
+      </c>
+      <c r="Y28" s="42">
+        <v>116</v>
+      </c>
+      <c r="Z28" s="42">
+        <v>127</v>
+      </c>
+      <c r="AA28" s="46">
+        <v>97</v>
+      </c>
+      <c r="AB28" s="51">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="29">
+        <v>154200000</v>
+      </c>
+      <c r="B29" s="49" t="s">
+        <v>12</v>
+      </c>
+      <c r="C29" s="53">
+        <v>218</v>
+      </c>
+      <c r="D29" s="53">
+        <v>171</v>
+      </c>
+      <c r="E29" s="53">
+        <v>180</v>
+      </c>
+      <c r="F29" s="53">
+        <v>140</v>
+      </c>
+      <c r="G29" s="53">
+        <v>153</v>
+      </c>
+      <c r="H29" s="53">
+        <v>142</v>
+      </c>
+      <c r="I29" s="54">
+        <v>144</v>
+      </c>
+      <c r="J29" s="54">
+        <v>132</v>
+      </c>
+      <c r="K29" s="55">
+        <v>160</v>
+      </c>
+      <c r="L29" s="42">
+        <v>158</v>
+      </c>
+      <c r="M29" s="42">
+        <v>157</v>
+      </c>
+      <c r="N29" s="42">
+        <v>147</v>
+      </c>
+      <c r="O29" s="42">
+        <v>158</v>
+      </c>
+      <c r="P29" s="42">
+        <v>131</v>
+      </c>
+      <c r="Q29" s="42">
+        <v>128</v>
+      </c>
+      <c r="R29" s="42">
+        <v>116</v>
+      </c>
+      <c r="S29" s="42">
+        <v>127</v>
+      </c>
+      <c r="T29" s="42">
+        <v>124</v>
+      </c>
+      <c r="U29" s="42">
+        <v>155</v>
+      </c>
+      <c r="V29" s="42">
+        <v>165</v>
+      </c>
+      <c r="W29" s="42">
+        <v>168</v>
+      </c>
+      <c r="X29" s="42">
+        <v>162</v>
+      </c>
+      <c r="Y29" s="42">
+        <v>134</v>
+      </c>
+      <c r="Z29" s="42">
+        <v>148</v>
+      </c>
+      <c r="AA29" s="46">
+        <v>151</v>
+      </c>
+      <c r="AB29" s="51">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="29">
+        <v>154600000</v>
+      </c>
+      <c r="B30" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="C30" s="53">
+        <v>218</v>
+      </c>
+      <c r="D30" s="53">
+        <v>194</v>
+      </c>
+      <c r="E30" s="53">
+        <v>172</v>
+      </c>
+      <c r="F30" s="53">
+        <v>173</v>
+      </c>
+      <c r="G30" s="53">
+        <v>207</v>
+      </c>
+      <c r="H30" s="53">
+        <v>209</v>
+      </c>
+      <c r="I30" s="54">
+        <v>242</v>
+      </c>
+      <c r="J30" s="54">
+        <v>225</v>
+      </c>
+      <c r="K30" s="55">
+        <v>228</v>
+      </c>
+      <c r="L30" s="42">
+        <v>240</v>
+      </c>
+      <c r="M30" s="42">
+        <v>271</v>
+      </c>
+      <c r="N30" s="42">
+        <v>269</v>
+      </c>
+      <c r="O30" s="42">
+        <v>255</v>
+      </c>
+      <c r="P30" s="42">
+        <v>229</v>
+      </c>
+      <c r="Q30" s="42">
+        <v>289</v>
+      </c>
+      <c r="R30" s="42">
+        <v>261</v>
+      </c>
+      <c r="S30" s="42">
+        <v>233</v>
+      </c>
+      <c r="T30" s="42">
+        <v>218</v>
+      </c>
+      <c r="U30" s="42">
+        <v>239</v>
+      </c>
+      <c r="V30" s="42">
+        <v>276</v>
+      </c>
+      <c r="W30" s="42">
+        <v>281</v>
+      </c>
+      <c r="X30" s="42">
+        <v>298</v>
+      </c>
+      <c r="Y30" s="42">
+        <v>246</v>
+      </c>
+      <c r="Z30" s="42">
+        <v>266</v>
+      </c>
+      <c r="AA30" s="46">
+        <v>229</v>
+      </c>
+      <c r="AB30" s="51">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="29">
+        <v>154800000</v>
+      </c>
+      <c r="B31" s="49" t="s">
+        <v>14</v>
+      </c>
+      <c r="C31" s="53">
+        <v>430</v>
+      </c>
+      <c r="D31" s="53">
+        <v>429</v>
+      </c>
+      <c r="E31" s="53">
+        <v>441</v>
+      </c>
+      <c r="F31" s="53">
+        <v>497</v>
+      </c>
+      <c r="G31" s="53">
+        <v>555</v>
+      </c>
+      <c r="H31" s="53">
+        <v>643</v>
+      </c>
+      <c r="I31" s="54">
+        <v>626</v>
+      </c>
+      <c r="J31" s="54">
+        <v>667</v>
+      </c>
+      <c r="K31" s="55">
+        <v>780</v>
+      </c>
+      <c r="L31" s="42">
+        <v>773</v>
+      </c>
+      <c r="M31" s="42">
+        <v>803</v>
+      </c>
+      <c r="N31" s="42">
+        <v>763</v>
+      </c>
+      <c r="O31" s="42">
+        <v>815</v>
+      </c>
+      <c r="P31" s="42">
+        <v>821</v>
+      </c>
+      <c r="Q31" s="42">
+        <v>833</v>
+      </c>
+      <c r="R31" s="42">
+        <v>797</v>
+      </c>
+      <c r="S31" s="42">
+        <v>756</v>
+      </c>
+      <c r="T31" s="42">
+        <v>757</v>
+      </c>
+      <c r="U31" s="42">
+        <v>755</v>
+      </c>
+      <c r="V31" s="42">
+        <v>779</v>
+      </c>
+      <c r="W31" s="42">
+        <v>862</v>
+      </c>
+      <c r="X31" s="42">
+        <v>836</v>
+      </c>
+      <c r="Y31" s="42">
+        <v>758</v>
+      </c>
+      <c r="Z31" s="42">
+        <v>768</v>
+      </c>
+      <c r="AA31" s="46">
+        <v>710</v>
+      </c>
+      <c r="AB31" s="51">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="29">
+        <v>155200000</v>
+      </c>
+      <c r="B32" s="49" t="s">
+        <v>15</v>
+      </c>
+      <c r="C32" s="53">
+        <v>207</v>
+      </c>
+      <c r="D32" s="53">
+        <v>190</v>
+      </c>
+      <c r="E32" s="53">
+        <v>178</v>
+      </c>
+      <c r="F32" s="53">
+        <v>157</v>
+      </c>
+      <c r="G32" s="53">
+        <v>202</v>
+      </c>
+      <c r="H32" s="53">
+        <v>177</v>
+      </c>
+      <c r="I32" s="54">
+        <v>174</v>
+      </c>
+      <c r="J32" s="54">
+        <v>189</v>
+      </c>
+      <c r="K32" s="55">
+        <v>198</v>
+      </c>
+      <c r="L32" s="42">
+        <v>215</v>
+      </c>
+      <c r="M32" s="42">
+        <v>225</v>
+      </c>
+      <c r="N32" s="42">
+        <v>211</v>
+      </c>
+      <c r="O32" s="42">
+        <v>189</v>
+      </c>
+      <c r="P32" s="42">
+        <v>210</v>
+      </c>
+      <c r="Q32" s="42">
+        <v>233</v>
+      </c>
+      <c r="R32" s="42">
+        <v>225</v>
+      </c>
+      <c r="S32" s="42">
+        <v>185</v>
+      </c>
+      <c r="T32" s="42">
+        <v>179</v>
+      </c>
+      <c r="U32" s="42">
+        <v>180</v>
+      </c>
+      <c r="V32" s="42">
+        <v>200</v>
+      </c>
+      <c r="W32" s="42">
+        <v>214</v>
+      </c>
+      <c r="X32" s="42">
+        <v>197</v>
+      </c>
+      <c r="Y32" s="42">
+        <v>200</v>
+      </c>
+      <c r="Z32" s="42">
+        <v>180</v>
+      </c>
+      <c r="AA32" s="46">
+        <v>168</v>
+      </c>
+      <c r="AB32" s="51">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="29">
+        <v>155600000</v>
+      </c>
+      <c r="B33" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="C33" s="53">
+        <v>324</v>
+      </c>
+      <c r="D33" s="53">
+        <v>297</v>
+      </c>
+      <c r="E33" s="53">
+        <v>314</v>
+      </c>
+      <c r="F33" s="53">
+        <v>299</v>
+      </c>
+      <c r="G33" s="53">
+        <v>356</v>
+      </c>
+      <c r="H33" s="53">
+        <v>425</v>
+      </c>
+      <c r="I33" s="54">
+        <v>396</v>
+      </c>
+      <c r="J33" s="54">
+        <v>399</v>
+      </c>
+      <c r="K33" s="55">
+        <v>410</v>
+      </c>
+      <c r="L33" s="42">
+        <v>439</v>
+      </c>
+      <c r="M33" s="42">
+        <v>474</v>
+      </c>
+      <c r="N33" s="42">
+        <v>466</v>
+      </c>
+      <c r="O33" s="42">
+        <v>485</v>
+      </c>
+      <c r="P33" s="42">
+        <v>450</v>
+      </c>
+      <c r="Q33" s="42">
+        <v>507</v>
+      </c>
+      <c r="R33" s="42">
+        <v>492</v>
+      </c>
+      <c r="S33" s="42">
+        <v>492</v>
+      </c>
+      <c r="T33" s="42">
+        <v>411</v>
+      </c>
+      <c r="U33" s="42">
+        <v>422</v>
+      </c>
+      <c r="V33" s="42">
+        <v>491</v>
+      </c>
+      <c r="W33" s="42">
+        <v>491</v>
+      </c>
+      <c r="X33" s="42">
+        <v>541</v>
+      </c>
+      <c r="Y33" s="42">
+        <v>464</v>
+      </c>
+      <c r="Z33" s="42">
+        <v>436</v>
+      </c>
+      <c r="AA33" s="46">
+        <v>370</v>
+      </c>
+      <c r="AB33" s="51">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="29">
+        <v>156000000</v>
+      </c>
+      <c r="B34" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="C34" s="53">
+        <v>355</v>
+      </c>
+      <c r="D34" s="53">
+        <v>330</v>
+      </c>
+      <c r="E34" s="53">
+        <v>307</v>
+      </c>
+      <c r="F34" s="53">
+        <v>279</v>
+      </c>
+      <c r="G34" s="53">
+        <v>298</v>
+      </c>
+      <c r="H34" s="53">
+        <v>359</v>
+      </c>
+      <c r="I34" s="54">
+        <v>365</v>
+      </c>
+      <c r="J34" s="54">
+        <v>368</v>
+      </c>
+      <c r="K34" s="55">
+        <v>392</v>
+      </c>
+      <c r="L34" s="42">
+        <v>437</v>
+      </c>
+      <c r="M34" s="42">
+        <v>445</v>
+      </c>
+      <c r="N34" s="42">
+        <v>457</v>
+      </c>
+      <c r="O34" s="42">
+        <v>504</v>
+      </c>
+      <c r="P34" s="42">
+        <v>461</v>
+      </c>
+      <c r="Q34" s="42">
+        <v>470</v>
+      </c>
+      <c r="R34" s="42">
+        <v>500</v>
+      </c>
+      <c r="S34" s="42">
+        <v>486</v>
+      </c>
+      <c r="T34" s="42">
+        <v>510</v>
+      </c>
+      <c r="U34" s="42">
+        <v>522</v>
+      </c>
+      <c r="V34" s="42">
+        <v>550</v>
+      </c>
+      <c r="W34" s="42">
+        <v>551</v>
+      </c>
+      <c r="X34" s="42">
+        <v>573</v>
+      </c>
+      <c r="Y34" s="42">
+        <v>467</v>
+      </c>
+      <c r="Z34" s="42">
+        <v>470</v>
+      </c>
+      <c r="AA34" s="46">
+        <v>440</v>
+      </c>
+      <c r="AB34" s="51">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="29">
+        <v>156400000</v>
+      </c>
+      <c r="B35" s="56" t="s">
+        <v>18</v>
+      </c>
+      <c r="C35" s="53">
+        <v>460</v>
+      </c>
+      <c r="D35" s="53">
+        <v>403</v>
+      </c>
+      <c r="E35" s="53">
+        <v>386</v>
+      </c>
+      <c r="F35" s="53">
+        <v>423</v>
+      </c>
+      <c r="G35" s="53">
+        <v>508</v>
+      </c>
+      <c r="H35" s="53">
+        <v>472</v>
+      </c>
+      <c r="I35" s="54">
+        <v>456</v>
+      </c>
+      <c r="J35" s="54">
+        <v>488</v>
+      </c>
+      <c r="K35" s="55">
+        <v>495</v>
+      </c>
+      <c r="L35" s="42">
+        <v>520</v>
+      </c>
+      <c r="M35" s="42">
+        <v>502</v>
+      </c>
+      <c r="N35" s="42">
+        <v>501</v>
+      </c>
+      <c r="O35" s="42">
+        <v>534</v>
+      </c>
+      <c r="P35" s="42">
+        <v>547</v>
+      </c>
+      <c r="Q35" s="42">
+        <v>581</v>
+      </c>
+      <c r="R35" s="42">
+        <v>543</v>
+      </c>
+      <c r="S35" s="42">
+        <v>541</v>
+      </c>
+      <c r="T35" s="42">
+        <v>496</v>
+      </c>
+      <c r="U35" s="42">
+        <v>516</v>
+      </c>
+      <c r="V35" s="42">
+        <v>504</v>
+      </c>
+      <c r="W35" s="42">
+        <v>567</v>
+      </c>
+      <c r="X35" s="42">
+        <v>594</v>
+      </c>
+      <c r="Y35" s="42">
+        <v>527</v>
+      </c>
+      <c r="Z35" s="42">
+        <v>519</v>
+      </c>
+      <c r="AA35" s="46">
+        <v>482</v>
+      </c>
+      <c r="AB35" s="51">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="29">
+        <v>156800000</v>
+      </c>
+      <c r="B36" s="56" t="s">
+        <v>19</v>
+      </c>
+      <c r="C36" s="53">
+        <v>186</v>
+      </c>
+      <c r="D36" s="53">
+        <v>164</v>
+      </c>
+      <c r="E36" s="53">
+        <v>156</v>
+      </c>
+      <c r="F36" s="53">
+        <v>155</v>
+      </c>
+      <c r="G36" s="53">
+        <v>148</v>
+      </c>
+      <c r="H36" s="53">
+        <v>178</v>
+      </c>
+      <c r="I36" s="54">
+        <v>178</v>
+      </c>
+      <c r="J36" s="54">
+        <v>163</v>
+      </c>
+      <c r="K36" s="57">
+        <v>194</v>
+      </c>
+      <c r="L36" s="42">
+        <v>191</v>
+      </c>
+      <c r="M36" s="42">
+        <v>204</v>
+      </c>
+      <c r="N36" s="42">
+        <v>202</v>
+      </c>
+      <c r="O36" s="42">
+        <v>173</v>
+      </c>
+      <c r="P36" s="42">
+        <v>193</v>
+      </c>
+      <c r="Q36" s="42">
+        <v>165</v>
+      </c>
+      <c r="R36" s="42">
+        <v>194</v>
+      </c>
+      <c r="S36" s="42">
+        <v>166</v>
+      </c>
+      <c r="T36" s="42">
+        <v>161</v>
+      </c>
+      <c r="U36" s="42">
+        <v>184</v>
+      </c>
+      <c r="V36" s="42">
+        <v>178</v>
+      </c>
+      <c r="W36" s="42">
+        <v>194</v>
+      </c>
+      <c r="X36" s="42">
+        <v>205</v>
+      </c>
+      <c r="Y36" s="42">
+        <v>183</v>
+      </c>
+      <c r="Z36" s="42">
+        <v>202</v>
+      </c>
+      <c r="AA36" s="46">
+        <v>166</v>
+      </c>
+      <c r="AB36" s="51">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="A37" s="77" t="s">
+        <v>5</v>
+      </c>
+      <c r="B37" s="78"/>
+      <c r="C37" s="78"/>
+      <c r="D37" s="78"/>
+      <c r="E37" s="78"/>
+      <c r="F37" s="78"/>
+      <c r="G37" s="78"/>
+      <c r="H37" s="78"/>
+      <c r="I37" s="78"/>
+      <c r="J37" s="78"/>
+      <c r="K37" s="78"/>
+      <c r="L37" s="78"/>
+      <c r="M37" s="78"/>
+      <c r="N37" s="78"/>
+      <c r="O37" s="78"/>
+      <c r="P37" s="78"/>
+      <c r="Q37" s="78"/>
+      <c r="R37" s="78"/>
+      <c r="S37" s="78"/>
+      <c r="T37" s="78"/>
+      <c r="U37" s="78"/>
+      <c r="V37" s="78"/>
+      <c r="W37" s="78"/>
+      <c r="X37" s="78"/>
+      <c r="Y37" s="78"/>
+      <c r="Z37" s="78"/>
+      <c r="AA37" s="78"/>
+      <c r="AB37" s="78"/>
+      <c r="AC37" s="43"/>
+    </row>
+    <row r="38" spans="1:29" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="29">
+        <v>150000000</v>
+      </c>
+      <c r="B38" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="C38" s="34">
+        <v>4782</v>
+      </c>
+      <c r="D38" s="34">
+        <v>4620</v>
+      </c>
+      <c r="E38" s="34">
+        <v>4833</v>
+      </c>
+      <c r="F38" s="34">
+        <v>5179</v>
+      </c>
+      <c r="G38" s="34">
+        <v>5816</v>
+      </c>
+      <c r="H38" s="34">
+        <v>6199</v>
+      </c>
+      <c r="I38" s="34">
+        <v>6652</v>
+      </c>
+      <c r="J38" s="34">
+        <v>6975</v>
+      </c>
+      <c r="K38" s="34">
+        <v>7693</v>
+      </c>
+      <c r="L38" s="42">
+        <v>7941</v>
+      </c>
+      <c r="M38" s="42">
+        <v>8390</v>
+      </c>
+      <c r="N38" s="42">
+        <v>8638</v>
+      </c>
+      <c r="O38" s="42">
+        <v>8767</v>
+      </c>
+      <c r="P38" s="42">
+        <v>9059</v>
+      </c>
+      <c r="Q38" s="42">
+        <v>9362</v>
+      </c>
+      <c r="R38" s="42">
+        <v>9590</v>
+      </c>
+      <c r="S38" s="42">
+        <v>9583</v>
+      </c>
+      <c r="T38" s="42">
+        <v>9257</v>
+      </c>
+      <c r="U38" s="42">
+        <v>9542</v>
+      </c>
+      <c r="V38" s="42">
+        <v>9904</v>
+      </c>
+      <c r="W38" s="42">
+        <v>10263</v>
+      </c>
+      <c r="X38" s="42">
+        <v>10692</v>
+      </c>
+      <c r="Y38" s="42">
+        <v>9375</v>
+      </c>
+      <c r="Z38" s="42">
+        <v>9222</v>
+      </c>
+      <c r="AA38" s="46">
+        <v>8736</v>
+      </c>
+      <c r="AB38" s="51">
+        <v>7665</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="29">
+        <v>151000000</v>
+      </c>
+      <c r="B39" s="49" t="s">
+        <v>7</v>
+      </c>
+      <c r="C39" s="54">
+        <v>1581</v>
+      </c>
+      <c r="D39" s="54">
+        <v>1810</v>
+      </c>
+      <c r="E39" s="54">
+        <v>2058</v>
+      </c>
+      <c r="F39" s="54">
+        <v>2375</v>
+      </c>
+      <c r="G39" s="54">
+        <v>2760</v>
+      </c>
+      <c r="H39" s="54">
+        <v>2979</v>
+      </c>
+      <c r="I39" s="54">
+        <v>3194</v>
+      </c>
+      <c r="J39" s="54">
+        <v>3540</v>
+      </c>
+      <c r="K39" s="54">
+        <v>3985</v>
+      </c>
+      <c r="L39" s="42">
+        <v>4203</v>
+      </c>
+      <c r="M39" s="42">
+        <v>4352</v>
+      </c>
+      <c r="N39" s="42">
+        <v>4620</v>
+      </c>
+      <c r="O39" s="42">
+        <v>4833</v>
+      </c>
+      <c r="P39" s="42">
+        <v>5089</v>
+      </c>
+      <c r="Q39" s="42">
+        <v>5275</v>
+      </c>
+      <c r="R39" s="42">
+        <v>5634</v>
+      </c>
+      <c r="S39" s="42">
+        <v>5702</v>
+      </c>
+      <c r="T39" s="42">
+        <v>5559</v>
+      </c>
+      <c r="U39" s="42">
+        <v>5662</v>
+      </c>
+      <c r="V39" s="42">
+        <v>5930</v>
+      </c>
+      <c r="W39" s="42">
+        <v>6042</v>
+      </c>
+      <c r="X39" s="42">
+        <v>6300</v>
+      </c>
+      <c r="Y39" s="42">
+        <v>5492</v>
+      </c>
+      <c r="Z39" s="42">
+        <v>5441</v>
+      </c>
+      <c r="AA39" s="46">
+        <v>5225</v>
+      </c>
+      <c r="AB39" s="51">
+        <v>4729</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="29">
+        <v>153200000</v>
+      </c>
+      <c r="B40" s="49" t="s">
+        <v>8</v>
+      </c>
+      <c r="C40" s="54">
+        <v>239</v>
+      </c>
+      <c r="D40" s="54">
+        <v>222</v>
+      </c>
+      <c r="E40" s="54">
+        <v>249</v>
+      </c>
+      <c r="F40" s="54">
+        <v>250</v>
+      </c>
+      <c r="G40" s="54">
+        <v>283</v>
+      </c>
+      <c r="H40" s="54">
+        <v>298</v>
+      </c>
+      <c r="I40" s="54">
+        <v>327</v>
+      </c>
+      <c r="J40" s="54">
+        <v>348</v>
+      </c>
+      <c r="K40" s="54">
+        <v>403</v>
+      </c>
+      <c r="L40" s="42">
+        <v>403</v>
+      </c>
+      <c r="M40" s="42">
+        <v>395</v>
+      </c>
+      <c r="N40" s="42">
+        <v>411</v>
+      </c>
+      <c r="O40" s="42">
+        <v>403</v>
+      </c>
+      <c r="P40" s="42">
+        <v>407</v>
+      </c>
+      <c r="Q40" s="42">
+        <v>450</v>
+      </c>
+      <c r="R40" s="42">
+        <v>443</v>
+      </c>
+      <c r="S40" s="42">
+        <v>440</v>
+      </c>
+      <c r="T40" s="42">
+        <v>408</v>
+      </c>
+      <c r="U40" s="42">
+        <v>408</v>
+      </c>
+      <c r="V40" s="42">
+        <v>412</v>
+      </c>
+      <c r="W40" s="42">
+        <v>468</v>
+      </c>
+      <c r="X40" s="42">
+        <v>494</v>
+      </c>
+      <c r="Y40" s="42">
+        <v>470</v>
+      </c>
+      <c r="Z40" s="42">
+        <v>465</v>
+      </c>
+      <c r="AA40" s="46">
+        <v>452</v>
+      </c>
+      <c r="AB40" s="51">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="29">
+        <v>153400000</v>
+      </c>
+      <c r="B41" s="49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" s="54">
+        <v>289</v>
+      </c>
+      <c r="D41" s="54">
+        <v>270</v>
+      </c>
+      <c r="E41" s="54">
+        <v>280</v>
+      </c>
+      <c r="F41" s="54">
+        <v>248</v>
+      </c>
+      <c r="G41" s="54">
+        <v>269</v>
+      </c>
+      <c r="H41" s="54">
+        <v>234</v>
+      </c>
+      <c r="I41" s="54">
+        <v>260</v>
+      </c>
+      <c r="J41" s="54">
+        <v>250</v>
+      </c>
+      <c r="K41" s="54">
+        <v>277</v>
+      </c>
+      <c r="L41" s="42">
+        <v>286</v>
+      </c>
+      <c r="M41" s="42">
+        <v>288</v>
+      </c>
+      <c r="N41" s="42">
+        <v>283</v>
+      </c>
+      <c r="O41" s="42">
+        <v>251</v>
+      </c>
+      <c r="P41" s="42">
+        <v>221</v>
+      </c>
+      <c r="Q41" s="42">
+        <v>229</v>
+      </c>
+      <c r="R41" s="42">
+        <v>246</v>
+      </c>
+      <c r="S41" s="42">
+        <v>203</v>
+      </c>
+      <c r="T41" s="42">
+        <v>207</v>
+      </c>
+      <c r="U41" s="42">
+        <v>243</v>
+      </c>
+      <c r="V41" s="42">
+        <v>205</v>
+      </c>
+      <c r="W41" s="42">
+        <v>205</v>
+      </c>
+      <c r="X41" s="42">
+        <v>214</v>
+      </c>
+      <c r="Y41" s="42">
+        <v>219</v>
+      </c>
+      <c r="Z41" s="42">
+        <v>227</v>
+      </c>
+      <c r="AA41" s="46">
+        <v>183</v>
+      </c>
+      <c r="AB41" s="51">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="29">
+        <v>153600000</v>
+      </c>
+      <c r="B42" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" s="54">
+        <v>254</v>
+      </c>
+      <c r="D42" s="54">
+        <v>230</v>
+      </c>
+      <c r="E42" s="54">
+        <v>231</v>
+      </c>
+      <c r="F42" s="54">
+        <v>199</v>
+      </c>
+      <c r="G42" s="54">
+        <v>212</v>
+      </c>
+      <c r="H42" s="54">
+        <v>212</v>
+      </c>
+      <c r="I42" s="54">
+        <v>234</v>
+      </c>
+      <c r="J42" s="54">
+        <v>237</v>
+      </c>
+      <c r="K42" s="54">
+        <v>233</v>
+      </c>
+      <c r="L42" s="42">
+        <v>271</v>
+      </c>
+      <c r="M42" s="42">
+        <v>320</v>
+      </c>
+      <c r="N42" s="42">
+        <v>291</v>
+      </c>
+      <c r="O42" s="42">
+        <v>265</v>
+      </c>
+      <c r="P42" s="42">
+        <v>281</v>
+      </c>
+      <c r="Q42" s="42">
+        <v>256</v>
+      </c>
+      <c r="R42" s="42">
+        <v>252</v>
+      </c>
+      <c r="S42" s="42">
+        <v>284</v>
+      </c>
+      <c r="T42" s="42">
+        <v>245</v>
+      </c>
+      <c r="U42" s="42">
+        <v>263</v>
+      </c>
+      <c r="V42" s="42">
+        <v>292</v>
+      </c>
+      <c r="W42" s="42">
+        <v>258</v>
+      </c>
+      <c r="X42" s="42">
+        <v>326</v>
+      </c>
+      <c r="Y42" s="42">
+        <v>311</v>
+      </c>
+      <c r="Z42" s="42">
+        <v>248</v>
+      </c>
+      <c r="AA42" s="46">
+        <v>243</v>
+      </c>
+      <c r="AB42" s="51">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="29">
+        <v>154000000</v>
+      </c>
+      <c r="B43" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="C43" s="54">
+        <v>110</v>
+      </c>
+      <c r="D43" s="54">
+        <v>105</v>
+      </c>
+      <c r="E43" s="54">
+        <v>117</v>
+      </c>
+      <c r="F43" s="54">
+        <v>99</v>
+      </c>
+      <c r="G43" s="54">
+        <v>97</v>
+      </c>
+      <c r="H43" s="54">
+        <v>123</v>
+      </c>
+      <c r="I43" s="54">
+        <v>129</v>
+      </c>
+      <c r="J43" s="54">
+        <v>111</v>
+      </c>
+      <c r="K43" s="54">
+        <v>135</v>
+      </c>
+      <c r="L43" s="42">
+        <v>133</v>
+      </c>
+      <c r="M43" s="42">
+        <v>144</v>
+      </c>
+      <c r="N43" s="42">
+        <v>130</v>
+      </c>
+      <c r="O43" s="42">
+        <v>133</v>
+      </c>
+      <c r="P43" s="42">
+        <v>131</v>
+      </c>
+      <c r="Q43" s="42">
+        <v>117</v>
+      </c>
+      <c r="R43" s="42">
+        <v>124</v>
+      </c>
+      <c r="S43" s="42">
+        <v>105</v>
+      </c>
+      <c r="T43" s="42">
+        <v>119</v>
+      </c>
+      <c r="U43" s="42">
+        <v>129</v>
+      </c>
+      <c r="V43" s="42">
+        <v>114</v>
+      </c>
+      <c r="W43" s="42">
+        <v>126</v>
+      </c>
+      <c r="X43" s="42">
+        <v>134</v>
+      </c>
+      <c r="Y43" s="42">
+        <v>117</v>
+      </c>
+      <c r="Z43" s="42">
+        <v>118</v>
+      </c>
+      <c r="AA43" s="46">
+        <v>113</v>
+      </c>
+      <c r="AB43" s="51">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="29">
+        <v>154200000</v>
+      </c>
+      <c r="B44" s="49" t="s">
+        <v>12</v>
+      </c>
+      <c r="C44" s="54">
+        <v>215</v>
+      </c>
+      <c r="D44" s="54">
+        <v>145</v>
+      </c>
+      <c r="E44" s="54">
+        <v>145</v>
+      </c>
+      <c r="F44" s="54">
+        <v>150</v>
+      </c>
+      <c r="G44" s="54">
+        <v>158</v>
+      </c>
+      <c r="H44" s="54">
+        <v>141</v>
+      </c>
+      <c r="I44" s="54">
+        <v>132</v>
+      </c>
+      <c r="J44" s="54">
+        <v>145</v>
+      </c>
+      <c r="K44" s="54">
+        <v>133</v>
+      </c>
+      <c r="L44" s="42">
+        <v>144</v>
+      </c>
+      <c r="M44" s="42">
+        <v>175</v>
+      </c>
+      <c r="N44" s="42">
+        <v>121</v>
+      </c>
+      <c r="O44" s="42">
+        <v>135</v>
+      </c>
+      <c r="P44" s="42">
+        <v>148</v>
+      </c>
+      <c r="Q44" s="42">
+        <v>164</v>
+      </c>
+      <c r="R44" s="42">
+        <v>126</v>
+      </c>
+      <c r="S44" s="42">
+        <v>137</v>
+      </c>
+      <c r="T44" s="42">
+        <v>106</v>
+      </c>
+      <c r="U44" s="42">
+        <v>155</v>
+      </c>
+      <c r="V44" s="42">
+        <v>129</v>
+      </c>
+      <c r="W44" s="42">
+        <v>167</v>
+      </c>
+      <c r="X44" s="42">
+        <v>144</v>
+      </c>
+      <c r="Y44" s="42">
+        <v>134</v>
+      </c>
+      <c r="Z44" s="42">
+        <v>146</v>
+      </c>
+      <c r="AA44" s="46">
+        <v>137</v>
+      </c>
+      <c r="AB44" s="51">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="29">
+        <v>154600000</v>
+      </c>
+      <c r="B45" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="C45" s="54">
+        <v>213</v>
+      </c>
+      <c r="D45" s="54">
+        <v>172</v>
+      </c>
+      <c r="E45" s="54">
+        <v>145</v>
+      </c>
+      <c r="F45" s="54">
+        <v>164</v>
+      </c>
+      <c r="G45" s="54">
+        <v>191</v>
+      </c>
+      <c r="H45" s="54">
+        <v>221</v>
+      </c>
+      <c r="I45" s="54">
+        <v>209</v>
+      </c>
+      <c r="J45" s="54">
+        <v>221</v>
+      </c>
+      <c r="K45" s="54">
+        <v>216</v>
+      </c>
+      <c r="L45" s="42">
+        <v>223</v>
+      </c>
+      <c r="M45" s="42">
+        <v>244</v>
+      </c>
+      <c r="N45" s="42">
+        <v>291</v>
+      </c>
+      <c r="O45" s="42">
+        <v>231</v>
+      </c>
+      <c r="P45" s="42">
+        <v>264</v>
+      </c>
+      <c r="Q45" s="42">
+        <v>250</v>
+      </c>
+      <c r="R45" s="42">
+        <v>233</v>
+      </c>
+      <c r="S45" s="42">
+        <v>226</v>
+      </c>
+      <c r="T45" s="42">
+        <v>233</v>
+      </c>
+      <c r="U45" s="42">
+        <v>238</v>
+      </c>
+      <c r="V45" s="42">
+        <v>285</v>
+      </c>
+      <c r="W45" s="42">
+        <v>283</v>
+      </c>
+      <c r="X45" s="42">
+        <v>298</v>
+      </c>
+      <c r="Y45" s="42">
+        <v>251</v>
+      </c>
+      <c r="Z45" s="42">
+        <v>235</v>
+      </c>
+      <c r="AA45" s="46">
+        <v>250</v>
+      </c>
+      <c r="AB45" s="51">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="29">
+        <v>154800000</v>
+      </c>
+      <c r="B46" s="49" t="s">
+        <v>14</v>
+      </c>
+      <c r="C46" s="54">
+        <v>461</v>
+      </c>
+      <c r="D46" s="54">
+        <v>393</v>
+      </c>
+      <c r="E46" s="54">
+        <v>383</v>
+      </c>
+      <c r="F46" s="54">
+        <v>430</v>
+      </c>
+      <c r="G46" s="54">
+        <v>500</v>
+      </c>
+      <c r="H46" s="54">
+        <v>588</v>
+      </c>
+      <c r="I46" s="54">
+        <v>633</v>
+      </c>
+      <c r="J46" s="54">
+        <v>601</v>
+      </c>
+      <c r="K46" s="54">
+        <v>753</v>
+      </c>
+      <c r="L46" s="42">
+        <v>740</v>
+      </c>
+      <c r="M46" s="42">
+        <v>749</v>
+      </c>
+      <c r="N46" s="42">
+        <v>740</v>
+      </c>
+      <c r="O46" s="42">
+        <v>752</v>
+      </c>
+      <c r="P46" s="42">
+        <v>740</v>
+      </c>
+      <c r="Q46" s="42">
+        <v>796</v>
+      </c>
+      <c r="R46" s="42">
+        <v>769</v>
+      </c>
+      <c r="S46" s="42">
+        <v>722</v>
+      </c>
+      <c r="T46" s="42">
+        <v>678</v>
+      </c>
+      <c r="U46" s="42">
+        <v>688</v>
+      </c>
+      <c r="V46" s="42">
+        <v>714</v>
+      </c>
+      <c r="W46" s="42">
+        <v>782</v>
+      </c>
+      <c r="X46" s="42">
+        <v>815</v>
+      </c>
+      <c r="Y46" s="42">
+        <v>711</v>
+      </c>
+      <c r="Z46" s="42">
+        <v>737</v>
+      </c>
+      <c r="AA46" s="46">
+        <v>621</v>
+      </c>
+      <c r="AB46" s="51">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="47" spans="1:29" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="29">
+        <v>155200000</v>
+      </c>
+      <c r="B47" s="49" t="s">
+        <v>15</v>
+      </c>
+      <c r="C47" s="54">
+        <v>187</v>
+      </c>
+      <c r="D47" s="54">
+        <v>165</v>
+      </c>
+      <c r="E47" s="54">
+        <v>145</v>
+      </c>
+      <c r="F47" s="54">
+        <v>171</v>
+      </c>
+      <c r="G47" s="54">
+        <v>197</v>
+      </c>
+      <c r="H47" s="54">
+        <v>188</v>
+      </c>
+      <c r="I47" s="54">
+        <v>184</v>
+      </c>
+      <c r="J47" s="54">
+        <v>183</v>
+      </c>
+      <c r="K47" s="54">
+        <v>178</v>
+      </c>
+      <c r="L47" s="42">
+        <v>176</v>
+      </c>
+      <c r="M47" s="42">
+        <v>185</v>
+      </c>
+      <c r="N47" s="42">
+        <v>210</v>
+      </c>
+      <c r="O47" s="42">
+        <v>188</v>
+      </c>
+      <c r="P47" s="42">
+        <v>192</v>
+      </c>
+      <c r="Q47" s="42">
+        <v>176</v>
+      </c>
+      <c r="R47" s="42">
+        <v>200</v>
+      </c>
+      <c r="S47" s="42">
+        <v>173</v>
+      </c>
+      <c r="T47" s="42">
+        <v>165</v>
+      </c>
+      <c r="U47" s="42">
+        <v>178</v>
+      </c>
+      <c r="V47" s="42">
+        <v>165</v>
+      </c>
+      <c r="W47" s="42">
+        <v>210</v>
+      </c>
+      <c r="X47" s="42">
+        <v>202</v>
+      </c>
+      <c r="Y47" s="42">
+        <v>168</v>
+      </c>
+      <c r="Z47" s="42">
+        <v>153</v>
+      </c>
+      <c r="AA47" s="46">
+        <v>167</v>
+      </c>
+      <c r="AB47" s="51">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="29">
+        <v>155600000</v>
+      </c>
+      <c r="B48" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="C48" s="54">
+        <v>311</v>
+      </c>
+      <c r="D48" s="54">
+        <v>285</v>
+      </c>
+      <c r="E48" s="54">
+        <v>278</v>
+      </c>
+      <c r="F48" s="54">
+        <v>272</v>
+      </c>
+      <c r="G48" s="54">
+        <v>327</v>
+      </c>
+      <c r="H48" s="54">
+        <v>322</v>
+      </c>
+      <c r="I48" s="54">
+        <v>368</v>
+      </c>
+      <c r="J48" s="54">
+        <v>363</v>
+      </c>
+      <c r="K48" s="54">
+        <v>378</v>
+      </c>
+      <c r="L48" s="42">
+        <v>376</v>
+      </c>
+      <c r="M48" s="42">
+        <v>412</v>
+      </c>
+      <c r="N48" s="42">
+        <v>457</v>
+      </c>
+      <c r="O48" s="42">
+        <v>416</v>
+      </c>
+      <c r="P48" s="42">
+        <v>444</v>
+      </c>
+      <c r="Q48" s="42">
+        <v>461</v>
+      </c>
+      <c r="R48" s="42">
+        <v>463</v>
+      </c>
+      <c r="S48" s="42">
+        <v>461</v>
+      </c>
+      <c r="T48" s="42">
+        <v>440</v>
+      </c>
+      <c r="U48" s="42">
+        <v>397</v>
+      </c>
+      <c r="V48" s="42">
+        <v>468</v>
+      </c>
+      <c r="W48" s="42">
+        <v>475</v>
+      </c>
+      <c r="X48" s="42">
+        <v>489</v>
+      </c>
+      <c r="Y48" s="42">
+        <v>407</v>
+      </c>
+      <c r="Z48" s="42">
+        <v>377</v>
+      </c>
+      <c r="AA48" s="46">
+        <v>394</v>
+      </c>
+      <c r="AB48" s="51">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="49" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="29">
+        <v>156000000</v>
+      </c>
+      <c r="B49" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="C49" s="54">
+        <v>321</v>
+      </c>
+      <c r="D49" s="54">
+        <v>327</v>
+      </c>
+      <c r="E49" s="54">
+        <v>296</v>
+      </c>
+      <c r="F49" s="54">
+        <v>283</v>
+      </c>
+      <c r="G49" s="54">
+        <v>291</v>
+      </c>
+      <c r="H49" s="54">
+        <v>310</v>
+      </c>
+      <c r="I49" s="54">
+        <v>347</v>
+      </c>
+      <c r="J49" s="54">
+        <v>351</v>
+      </c>
+      <c r="K49" s="54">
+        <v>359</v>
+      </c>
+      <c r="L49" s="42">
+        <v>393</v>
+      </c>
+      <c r="M49" s="42">
+        <v>471</v>
+      </c>
+      <c r="N49" s="42">
+        <v>453</v>
+      </c>
+      <c r="O49" s="42">
+        <v>461</v>
+      </c>
+      <c r="P49" s="42">
+        <v>462</v>
+      </c>
+      <c r="Q49" s="42">
+        <v>476</v>
+      </c>
+      <c r="R49" s="42">
+        <v>460</v>
+      </c>
+      <c r="S49" s="42">
+        <v>448</v>
+      </c>
+      <c r="T49" s="42">
+        <v>445</v>
+      </c>
+      <c r="U49" s="42">
+        <v>529</v>
+      </c>
+      <c r="V49" s="42">
+        <v>525</v>
+      </c>
+      <c r="W49" s="42">
+        <v>546</v>
+      </c>
+      <c r="X49" s="42">
+        <v>528</v>
+      </c>
+      <c r="Y49" s="42">
+        <v>481</v>
+      </c>
+      <c r="Z49" s="42">
+        <v>414</v>
+      </c>
+      <c r="AA49" s="46">
+        <v>396</v>
+      </c>
+      <c r="AB49" s="51">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="50" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="29">
+        <v>156400000</v>
+      </c>
+      <c r="B50" s="56" t="s">
+        <v>18</v>
+      </c>
+      <c r="C50" s="54">
+        <v>410</v>
+      </c>
+      <c r="D50" s="54">
+        <v>335</v>
+      </c>
+      <c r="E50" s="54">
+        <v>338</v>
+      </c>
+      <c r="F50" s="54">
+        <v>386</v>
+      </c>
+      <c r="G50" s="54">
+        <v>397</v>
+      </c>
+      <c r="H50" s="54">
+        <v>432</v>
+      </c>
+      <c r="I50" s="54">
+        <v>472</v>
+      </c>
+      <c r="J50" s="54">
+        <v>474</v>
+      </c>
+      <c r="K50" s="54">
+        <v>482</v>
+      </c>
+      <c r="L50" s="42">
+        <v>435</v>
+      </c>
+      <c r="M50" s="42">
+        <v>465</v>
+      </c>
+      <c r="N50" s="42">
+        <v>436</v>
+      </c>
+      <c r="O50" s="42">
+        <v>525</v>
+      </c>
+      <c r="P50" s="42">
+        <v>501</v>
+      </c>
+      <c r="Q50" s="42">
+        <v>522</v>
+      </c>
+      <c r="R50" s="42">
+        <v>483</v>
+      </c>
+      <c r="S50" s="42">
+        <v>510</v>
+      </c>
+      <c r="T50" s="42">
+        <v>474</v>
+      </c>
+      <c r="U50" s="42">
+        <v>491</v>
+      </c>
+      <c r="V50" s="42">
+        <v>495</v>
+      </c>
+      <c r="W50" s="42">
+        <v>543</v>
+      </c>
+      <c r="X50" s="42">
+        <v>568</v>
+      </c>
+      <c r="Y50" s="42">
+        <v>471</v>
+      </c>
+      <c r="Z50" s="42">
+        <v>511</v>
+      </c>
+      <c r="AA50" s="46">
+        <v>398</v>
+      </c>
+      <c r="AB50" s="51">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="51" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="29">
+        <v>156800000</v>
+      </c>
+      <c r="B51" s="56" t="s">
+        <v>19</v>
+      </c>
+      <c r="C51" s="54">
+        <v>191</v>
+      </c>
+      <c r="D51" s="54">
+        <v>161</v>
+      </c>
+      <c r="E51" s="54">
+        <v>168</v>
+      </c>
+      <c r="F51" s="54">
+        <v>152</v>
+      </c>
+      <c r="G51" s="54">
+        <v>134</v>
+      </c>
+      <c r="H51" s="54">
+        <v>151</v>
+      </c>
+      <c r="I51" s="54">
+        <v>163</v>
+      </c>
+      <c r="J51" s="54">
+        <v>151</v>
+      </c>
+      <c r="K51" s="53">
+        <v>161</v>
+      </c>
+      <c r="L51" s="42">
+        <v>158</v>
+      </c>
+      <c r="M51" s="42">
+        <v>190</v>
+      </c>
+      <c r="N51" s="42">
+        <v>195</v>
+      </c>
+      <c r="O51" s="42">
+        <v>174</v>
+      </c>
+      <c r="P51" s="42">
+        <v>179</v>
+      </c>
+      <c r="Q51" s="42">
+        <v>190</v>
+      </c>
+      <c r="R51" s="42">
+        <v>157</v>
+      </c>
+      <c r="S51" s="42">
+        <v>172</v>
+      </c>
+      <c r="T51" s="42">
+        <v>178</v>
+      </c>
+      <c r="U51" s="42">
+        <v>161</v>
+      </c>
+      <c r="V51" s="42">
+        <v>170</v>
+      </c>
+      <c r="W51" s="42">
+        <v>158</v>
+      </c>
+      <c r="X51" s="42">
+        <v>180</v>
+      </c>
+      <c r="Y51" s="42">
+        <v>143</v>
+      </c>
+      <c r="Z51" s="42">
+        <v>150</v>
+      </c>
+      <c r="AA51" s="46">
+        <v>157</v>
+      </c>
+      <c r="AB51" s="51">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="52" spans="1:28" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="75" t="s">
+        <v>2</v>
+      </c>
+      <c r="C52" s="75"/>
+      <c r="D52" s="75"/>
+      <c r="E52" s="75"/>
+      <c r="F52" s="75"/>
+      <c r="G52" s="75"/>
+      <c r="H52" s="75"/>
+      <c r="I52" s="75"/>
+      <c r="J52" s="75"/>
+      <c r="K52" s="75"/>
+      <c r="L52" s="75"/>
+      <c r="M52" s="75"/>
+      <c r="N52" s="75"/>
+      <c r="O52" s="75"/>
+      <c r="P52" s="75"/>
+      <c r="Q52" s="75"/>
+      <c r="R52" s="75"/>
+      <c r="S52" s="75"/>
+      <c r="T52" s="75"/>
+      <c r="U52" s="75"/>
+      <c r="V52" s="75"/>
+      <c r="W52" s="75"/>
+      <c r="X52" s="75"/>
+      <c r="Y52" s="75"/>
+      <c r="Z52" s="75"/>
+      <c r="AA52" s="75"/>
+      <c r="AB52" s="75"/>
+    </row>
+    <row r="53" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A53" s="29">
+        <v>150000000</v>
+      </c>
+      <c r="B53" s="40" t="s">
+        <v>20</v>
+      </c>
+      <c r="C53" s="58">
+        <v>5389</v>
+      </c>
+      <c r="D53" s="58">
+        <v>5474</v>
+      </c>
+      <c r="E53" s="50">
+        <v>5644</v>
+      </c>
+      <c r="F53" s="50">
+        <v>6877</v>
+      </c>
+      <c r="G53" s="50">
+        <v>7782</v>
+      </c>
+      <c r="H53" s="58">
+        <v>8141</v>
+      </c>
+      <c r="I53" s="50">
+        <v>8426</v>
+      </c>
+      <c r="J53" s="50">
+        <v>8930</v>
+      </c>
+      <c r="K53" s="58">
+        <v>9917</v>
+      </c>
+      <c r="L53" s="42">
+        <v>11369</v>
+      </c>
+      <c r="M53" s="42">
+        <v>11688</v>
+      </c>
+      <c r="N53" s="42">
+        <v>12411</v>
+      </c>
+      <c r="O53" s="42">
+        <v>12878</v>
+      </c>
+      <c r="P53" s="42">
+        <v>13480</v>
+      </c>
+      <c r="Q53" s="42">
+        <v>14200</v>
+      </c>
+      <c r="R53" s="42">
+        <v>14698</v>
+      </c>
+      <c r="S53" s="42">
+        <v>14707</v>
+      </c>
+      <c r="T53" s="42">
+        <v>14489</v>
+      </c>
+      <c r="U53" s="42">
+        <v>14694</v>
+      </c>
+      <c r="V53" s="42">
+        <v>15373</v>
+      </c>
+      <c r="W53" s="42">
+        <v>15832</v>
+      </c>
+      <c r="X53" s="42">
+        <v>16469</v>
+      </c>
+      <c r="Y53" s="42">
+        <v>14350</v>
+      </c>
+      <c r="Z53" s="42">
+        <v>14281</v>
+      </c>
+      <c r="AA53" s="43">
+        <v>13391</v>
+      </c>
+      <c r="AB53" s="43">
+        <v>12234</v>
+      </c>
+    </row>
+    <row r="54" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A54" s="29">
+        <v>151000000</v>
+      </c>
+      <c r="B54" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="C54" s="44">
+        <v>3126</v>
+      </c>
+      <c r="D54" s="44">
+        <v>3585</v>
+      </c>
+      <c r="E54" s="44">
+        <v>3764</v>
+      </c>
+      <c r="F54" s="44">
+        <v>4776</v>
+      </c>
+      <c r="G54" s="44">
+        <v>5447</v>
+      </c>
+      <c r="H54" s="44">
+        <v>5621</v>
+      </c>
+      <c r="I54" s="45">
+        <v>5856</v>
+      </c>
+      <c r="J54" s="45">
+        <v>6572</v>
+      </c>
+      <c r="K54" s="46">
+        <v>7250</v>
+      </c>
+      <c r="L54" s="42">
+        <v>8693</v>
+      </c>
+      <c r="M54" s="42">
+        <v>8924</v>
+      </c>
+      <c r="N54" s="42">
+        <v>9579</v>
+      </c>
+      <c r="O54" s="42">
+        <v>9966</v>
+      </c>
+      <c r="P54" s="42">
+        <v>10523</v>
+      </c>
+      <c r="Q54" s="42">
+        <v>11176</v>
+      </c>
+      <c r="R54" s="42">
+        <v>11722</v>
+      </c>
+      <c r="S54" s="42">
+        <v>11851</v>
+      </c>
+      <c r="T54" s="42">
+        <v>11541</v>
+      </c>
+      <c r="U54" s="42">
+        <v>11708</v>
+      </c>
+      <c r="V54" s="42">
+        <v>12278</v>
+      </c>
+      <c r="W54" s="42">
+        <v>12544</v>
+      </c>
+      <c r="X54" s="42">
+        <v>13105</v>
+      </c>
+      <c r="Y54" s="42">
+        <v>11263</v>
+      </c>
+      <c r="Z54" s="42">
+        <v>11327</v>
+      </c>
+      <c r="AA54" s="43">
+        <v>10679</v>
+      </c>
+      <c r="AB54" s="43">
+        <v>9940</v>
+      </c>
+    </row>
+    <row r="55" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A55" s="29">
+        <v>153200000</v>
+      </c>
+      <c r="B55" s="40" t="s">
+        <v>8</v>
+      </c>
+      <c r="C55" s="44">
+        <v>209</v>
+      </c>
+      <c r="D55" s="44">
+        <v>203</v>
+      </c>
+      <c r="E55" s="44">
+        <v>222</v>
+      </c>
+      <c r="F55" s="44">
+        <v>239</v>
+      </c>
+      <c r="G55" s="44">
+        <v>309</v>
+      </c>
+      <c r="H55" s="44">
+        <v>302</v>
+      </c>
+      <c r="I55" s="45">
+        <v>318</v>
+      </c>
+      <c r="J55" s="45">
+        <v>393</v>
+      </c>
+      <c r="K55" s="46">
+        <v>431</v>
+      </c>
+      <c r="L55" s="42">
+        <v>448</v>
+      </c>
+      <c r="M55" s="42">
+        <v>430</v>
+      </c>
+      <c r="N55" s="42">
+        <v>465</v>
+      </c>
+      <c r="O55" s="42">
+        <v>467</v>
+      </c>
+      <c r="P55" s="42">
+        <v>515</v>
+      </c>
+      <c r="Q55" s="42">
+        <v>478</v>
+      </c>
+      <c r="R55" s="42">
+        <v>492</v>
+      </c>
+      <c r="S55" s="42">
+        <v>468</v>
+      </c>
+      <c r="T55" s="42">
+        <v>518</v>
+      </c>
+      <c r="U55" s="42">
+        <v>470</v>
+      </c>
+      <c r="V55" s="42">
+        <v>476</v>
+      </c>
+      <c r="W55" s="42">
+        <v>541</v>
+      </c>
+      <c r="X55" s="42">
+        <v>541</v>
+      </c>
+      <c r="Y55" s="42">
+        <v>520</v>
+      </c>
+      <c r="Z55" s="42">
+        <v>493</v>
+      </c>
+      <c r="AA55" s="43">
+        <v>493</v>
+      </c>
+      <c r="AB55" s="43">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="56" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A56" s="29">
+        <v>154000000</v>
+      </c>
+      <c r="B56" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="C56" s="44">
+        <v>67</v>
+      </c>
+      <c r="D56" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E56" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="F56" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G56" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="H56" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="I56" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="J56" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="K56" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="L56" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="M56" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="N56" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="O56" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="P56" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q56" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="R56" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="S56" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="T56" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="U56" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="V56" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="W56" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="X56" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y56" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z56" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA56" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB56" s="48" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A57" s="29">
+        <v>154800000</v>
+      </c>
+      <c r="B57" s="40" t="s">
+        <v>14</v>
+      </c>
+      <c r="C57" s="44">
+        <v>678</v>
+      </c>
+      <c r="D57" s="44">
+        <v>584</v>
+      </c>
+      <c r="E57" s="44">
+        <v>553</v>
+      </c>
+      <c r="F57" s="44">
+        <v>696</v>
+      </c>
+      <c r="G57" s="44">
+        <v>746</v>
+      </c>
+      <c r="H57" s="44">
+        <v>869</v>
+      </c>
+      <c r="I57" s="45">
+        <v>838</v>
+      </c>
+      <c r="J57" s="45">
+        <v>888</v>
+      </c>
+      <c r="K57" s="46">
+        <v>1075</v>
+      </c>
+      <c r="L57" s="42">
+        <v>1076</v>
+      </c>
+      <c r="M57" s="42">
+        <v>1114</v>
+      </c>
+      <c r="N57" s="42">
+        <v>1087</v>
+      </c>
+      <c r="O57" s="42">
+        <v>1135</v>
+      </c>
+      <c r="P57" s="42">
+        <v>1141</v>
+      </c>
+      <c r="Q57" s="42">
+        <v>1222</v>
+      </c>
+      <c r="R57" s="42">
+        <v>1151</v>
+      </c>
+      <c r="S57" s="42">
+        <v>1118</v>
+      </c>
+      <c r="T57" s="42">
+        <v>1119</v>
+      </c>
+      <c r="U57" s="42">
+        <v>1149</v>
+      </c>
+      <c r="V57" s="42">
+        <v>1190</v>
+      </c>
+      <c r="W57" s="42">
+        <v>1248</v>
+      </c>
+      <c r="X57" s="42">
+        <v>1307</v>
+      </c>
+      <c r="Y57" s="42">
+        <v>1165</v>
+      </c>
+      <c r="Z57" s="42">
+        <v>1172</v>
+      </c>
+      <c r="AA57" s="43">
+        <v>1036</v>
+      </c>
+      <c r="AB57" s="43">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="58" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A58" s="29">
+        <v>155600000</v>
+      </c>
+      <c r="B58" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="C58" s="44">
+        <v>330</v>
+      </c>
+      <c r="D58" s="44">
+        <v>301</v>
+      </c>
+      <c r="E58" s="44">
+        <v>304</v>
+      </c>
+      <c r="F58" s="44">
+        <v>328</v>
+      </c>
+      <c r="G58" s="44">
+        <v>375</v>
+      </c>
+      <c r="H58" s="44">
+        <v>410</v>
+      </c>
+      <c r="I58" s="45">
+        <v>416</v>
+      </c>
+      <c r="J58" s="45">
+        <v>48</v>
+      </c>
+      <c r="K58" s="46">
+        <v>57</v>
+      </c>
+      <c r="L58" s="42">
+        <v>50</v>
+      </c>
+      <c r="M58" s="42">
+        <v>54</v>
+      </c>
+      <c r="N58" s="42">
+        <v>58</v>
+      </c>
+      <c r="O58" s="42">
+        <v>55</v>
+      </c>
+      <c r="P58" s="42">
+        <v>56</v>
+      </c>
+      <c r="Q58" s="42">
+        <v>58</v>
+      </c>
+      <c r="R58" s="42">
+        <v>58</v>
+      </c>
+      <c r="S58" s="42">
+        <v>43</v>
+      </c>
+      <c r="T58" s="42">
+        <v>41</v>
+      </c>
+      <c r="U58" s="42">
+        <v>50</v>
+      </c>
+      <c r="V58" s="42">
+        <v>58</v>
+      </c>
+      <c r="W58" s="42">
+        <v>64</v>
+      </c>
+      <c r="X58" s="42">
+        <v>52</v>
+      </c>
+      <c r="Y58" s="42">
+        <v>69</v>
+      </c>
+      <c r="Z58" s="42">
+        <v>43</v>
+      </c>
+      <c r="AA58" s="43">
+        <v>48</v>
+      </c>
+      <c r="AB58" s="43">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="59" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A59" s="29">
+        <v>156000000</v>
+      </c>
+      <c r="B59" s="40" t="s">
+        <v>17</v>
+      </c>
+      <c r="C59" s="44">
+        <v>516</v>
+      </c>
+      <c r="D59" s="44">
+        <v>411</v>
+      </c>
+      <c r="E59" s="44">
+        <v>391</v>
+      </c>
+      <c r="F59" s="44">
+        <v>376</v>
+      </c>
+      <c r="G59" s="44">
+        <v>390</v>
+      </c>
+      <c r="H59" s="44">
+        <v>420</v>
+      </c>
+      <c r="I59" s="45">
+        <v>436</v>
+      </c>
+      <c r="J59" s="45">
+        <v>465</v>
+      </c>
+      <c r="K59" s="46">
+        <v>492</v>
+      </c>
+      <c r="L59" s="42">
+        <v>527</v>
+      </c>
+      <c r="M59" s="42">
+        <v>579</v>
+      </c>
+      <c r="N59" s="42">
+        <v>614</v>
+      </c>
+      <c r="O59" s="42">
+        <v>600</v>
+      </c>
+      <c r="P59" s="42">
+        <v>571</v>
+      </c>
+      <c r="Q59" s="42">
+        <v>565</v>
+      </c>
+      <c r="R59" s="42">
+        <v>615</v>
+      </c>
+      <c r="S59" s="42">
+        <v>569</v>
+      </c>
+      <c r="T59" s="42">
+        <v>605</v>
+      </c>
+      <c r="U59" s="42">
+        <v>656</v>
+      </c>
+      <c r="V59" s="42">
+        <v>683</v>
+      </c>
+      <c r="W59" s="42">
+        <v>696</v>
+      </c>
+      <c r="X59" s="42">
+        <v>680</v>
+      </c>
+      <c r="Y59" s="42">
+        <v>623</v>
+      </c>
+      <c r="Z59" s="42">
+        <v>552</v>
+      </c>
+      <c r="AA59" s="43">
+        <v>535</v>
+      </c>
+      <c r="AB59" s="43">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="60" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A60" s="29">
+        <v>156400000</v>
+      </c>
+      <c r="B60" s="47" t="s">
+        <v>18</v>
+      </c>
+      <c r="C60" s="44">
+        <v>463</v>
+      </c>
+      <c r="D60" s="44">
+        <v>390</v>
+      </c>
+      <c r="E60" s="44">
+        <v>410</v>
+      </c>
+      <c r="F60" s="44">
+        <v>462</v>
+      </c>
+      <c r="G60" s="44">
+        <v>515</v>
+      </c>
+      <c r="H60" s="44">
+        <v>519</v>
+      </c>
+      <c r="I60" s="45">
+        <v>562</v>
+      </c>
+      <c r="J60" s="45">
+        <v>564</v>
+      </c>
+      <c r="K60" s="46">
+        <v>612</v>
+      </c>
+      <c r="L60" s="42">
+        <v>575</v>
+      </c>
+      <c r="M60" s="42">
+        <v>587</v>
+      </c>
+      <c r="N60" s="42">
+        <v>608</v>
+      </c>
+      <c r="O60" s="42">
+        <v>655</v>
+      </c>
+      <c r="P60" s="42">
+        <v>674</v>
+      </c>
+      <c r="Q60" s="42">
+        <v>701</v>
+      </c>
+      <c r="R60" s="42">
+        <v>660</v>
+      </c>
+      <c r="S60" s="42">
+        <v>658</v>
+      </c>
+      <c r="T60" s="42">
+        <v>665</v>
+      </c>
+      <c r="U60" s="42">
+        <v>661</v>
+      </c>
+      <c r="V60" s="42">
+        <v>688</v>
+      </c>
+      <c r="W60" s="42">
+        <v>739</v>
+      </c>
+      <c r="X60" s="42">
+        <v>784</v>
+      </c>
+      <c r="Y60" s="42">
+        <v>710</v>
+      </c>
+      <c r="Z60" s="42">
+        <v>694</v>
+      </c>
+      <c r="AA60" s="43">
+        <v>600</v>
+      </c>
+      <c r="AB60" s="43">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="61" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A61" s="77" t="s">
+        <v>6</v>
+      </c>
+      <c r="B61" s="78"/>
+      <c r="C61" s="78"/>
+      <c r="D61" s="78"/>
+      <c r="E61" s="78"/>
+      <c r="F61" s="78"/>
+      <c r="G61" s="78"/>
+      <c r="H61" s="78"/>
+      <c r="I61" s="78"/>
+      <c r="J61" s="78"/>
+      <c r="K61" s="78"/>
+      <c r="L61" s="78"/>
+      <c r="M61" s="78"/>
+      <c r="N61" s="78"/>
+      <c r="O61" s="78"/>
+      <c r="P61" s="78"/>
+      <c r="Q61" s="78"/>
+      <c r="R61" s="78"/>
+      <c r="S61" s="78"/>
+      <c r="T61" s="78"/>
+      <c r="U61" s="78"/>
+      <c r="V61" s="78"/>
+      <c r="W61" s="78"/>
+      <c r="X61" s="78"/>
+      <c r="Y61" s="78"/>
+      <c r="Z61" s="78"/>
+      <c r="AA61" s="78"/>
+      <c r="AB61" s="78"/>
+    </row>
+    <row r="62" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="29">
+        <v>150000000</v>
+      </c>
+      <c r="B62" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="C62" s="50">
+        <v>2801</v>
+      </c>
+      <c r="D62" s="50">
+        <v>2876</v>
+      </c>
+      <c r="E62" s="50">
+        <v>2874</v>
+      </c>
+      <c r="F62" s="50">
+        <v>3589</v>
+      </c>
+      <c r="G62" s="50">
+        <v>4018</v>
+      </c>
+      <c r="H62" s="50">
+        <v>4277</v>
+      </c>
+      <c r="I62" s="50">
+        <v>4335</v>
+      </c>
+      <c r="J62" s="50">
+        <v>4589</v>
+      </c>
+      <c r="K62" s="50">
+        <v>5077</v>
+      </c>
+      <c r="L62" s="42">
+        <v>5889</v>
+      </c>
+      <c r="M62" s="42">
+        <v>5970</v>
+      </c>
+      <c r="N62" s="42">
+        <v>6450</v>
+      </c>
+      <c r="O62" s="42">
+        <v>6677</v>
+      </c>
+      <c r="P62" s="42">
+        <v>6959</v>
+      </c>
+      <c r="Q62" s="42">
+        <v>7456</v>
+      </c>
+      <c r="R62" s="42">
+        <v>7641</v>
+      </c>
+      <c r="S62" s="42">
+        <v>7605</v>
+      </c>
+      <c r="T62" s="42">
+        <v>7529</v>
+      </c>
+      <c r="U62" s="42">
+        <v>7547</v>
+      </c>
+      <c r="V62" s="42">
+        <v>7925</v>
+      </c>
+      <c r="W62" s="42">
+        <v>8190</v>
+      </c>
+      <c r="X62" s="42">
+        <v>8545</v>
+      </c>
+      <c r="Y62" s="42">
+        <v>7401</v>
+      </c>
+      <c r="Z62" s="42">
+        <v>7365</v>
+      </c>
+      <c r="AA62" s="46">
+        <v>6890</v>
+      </c>
+      <c r="AB62" s="51">
+        <v>6395</v>
+      </c>
+    </row>
+    <row r="63" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="29">
+        <v>151000000</v>
+      </c>
+      <c r="B63" s="49" t="s">
+        <v>7</v>
+      </c>
+      <c r="C63" s="53">
+        <v>1637</v>
+      </c>
+      <c r="D63" s="53">
+        <v>1894</v>
+      </c>
+      <c r="E63" s="53">
+        <v>1871</v>
+      </c>
+      <c r="F63" s="53">
+        <v>2489</v>
+      </c>
+      <c r="G63" s="53">
+        <v>2809</v>
+      </c>
+      <c r="H63" s="53">
+        <v>2926</v>
+      </c>
+      <c r="I63" s="54">
+        <v>3026</v>
+      </c>
+      <c r="J63" s="54">
+        <v>3391</v>
+      </c>
+      <c r="K63" s="55">
+        <v>3731</v>
+      </c>
+      <c r="L63" s="42">
+        <v>4490</v>
+      </c>
+      <c r="M63" s="42">
+        <v>4572</v>
+      </c>
+      <c r="N63" s="42">
+        <v>4959</v>
+      </c>
+      <c r="O63" s="42">
+        <v>5133</v>
+      </c>
+      <c r="P63" s="42">
+        <v>5434</v>
+      </c>
+      <c r="Q63" s="42">
+        <v>5901</v>
+      </c>
+      <c r="R63" s="42">
+        <v>6088</v>
+      </c>
+      <c r="S63" s="42">
+        <v>6149</v>
+      </c>
+      <c r="T63" s="42">
+        <v>5982</v>
+      </c>
+      <c r="U63" s="42">
+        <v>6046</v>
+      </c>
+      <c r="V63" s="42">
+        <v>6348</v>
+      </c>
+      <c r="W63" s="42">
+        <v>6502</v>
+      </c>
+      <c r="X63" s="42">
+        <v>6805</v>
+      </c>
+      <c r="Y63" s="42">
+        <v>5771</v>
+      </c>
+      <c r="Z63" s="42">
+        <v>5886</v>
+      </c>
+      <c r="AA63" s="46">
+        <v>5454</v>
+      </c>
+      <c r="AB63" s="51">
+        <v>5211</v>
+      </c>
+    </row>
+    <row r="64" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="29">
+        <v>153200000</v>
+      </c>
+      <c r="B64" s="49" t="s">
+        <v>8</v>
+      </c>
+      <c r="C64" s="53">
+        <v>109</v>
+      </c>
+      <c r="D64" s="53">
+        <v>93</v>
+      </c>
+      <c r="E64" s="53">
+        <v>114</v>
+      </c>
+      <c r="F64" s="53">
+        <v>115</v>
+      </c>
+      <c r="G64" s="53">
+        <v>161</v>
+      </c>
+      <c r="H64" s="53">
+        <v>156</v>
+      </c>
+      <c r="I64" s="54">
+        <v>160</v>
+      </c>
+      <c r="J64" s="54">
+        <v>196</v>
+      </c>
+      <c r="K64" s="55">
+        <v>211</v>
+      </c>
+      <c r="L64" s="42">
+        <v>231</v>
+      </c>
+      <c r="M64" s="42">
+        <v>221</v>
+      </c>
+      <c r="N64" s="42">
+        <v>266</v>
+      </c>
+      <c r="O64" s="42">
+        <v>252</v>
+      </c>
+      <c r="P64" s="42">
+        <v>273</v>
+      </c>
+      <c r="Q64" s="42">
+        <v>233</v>
+      </c>
+      <c r="R64" s="42">
+        <v>262</v>
+      </c>
+      <c r="S64" s="42">
+        <v>233</v>
+      </c>
+      <c r="T64" s="42">
+        <v>277</v>
+      </c>
+      <c r="U64" s="42">
+        <v>225</v>
+      </c>
+      <c r="V64" s="42">
+        <v>241</v>
+      </c>
+      <c r="W64" s="42">
+        <v>283</v>
+      </c>
+      <c r="X64" s="42">
+        <v>280</v>
+      </c>
+      <c r="Y64" s="42">
+        <v>271</v>
+      </c>
+      <c r="Z64" s="42">
+        <v>239</v>
+      </c>
+      <c r="AA64" s="46">
+        <v>239</v>
+      </c>
+      <c r="AB64" s="51">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="65" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="29">
+        <v>154000000</v>
+      </c>
+      <c r="B65" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="C65" s="53">
+        <v>37</v>
+      </c>
+      <c r="D65" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="E65" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="F65" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="G65" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="H65" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="I65" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="J65" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="K65" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="L65" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="M65" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="N65" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="O65" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="P65" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q65" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="R65" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="S65" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="T65" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="U65" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="V65" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="W65" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="X65" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y65" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z65" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA65" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB65" s="57" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="29">
+        <v>154800000</v>
+      </c>
+      <c r="B66" s="49" t="s">
+        <v>14</v>
+      </c>
+      <c r="C66" s="53">
+        <v>331</v>
+      </c>
+      <c r="D66" s="53">
+        <v>311</v>
+      </c>
+      <c r="E66" s="53">
+        <v>294</v>
+      </c>
+      <c r="F66" s="53">
+        <v>385</v>
+      </c>
+      <c r="G66" s="53">
+        <v>389</v>
+      </c>
+      <c r="H66" s="53">
+        <v>448</v>
+      </c>
+      <c r="I66" s="54">
+        <v>413</v>
+      </c>
+      <c r="J66" s="54">
+        <v>450</v>
+      </c>
+      <c r="K66" s="55">
+        <v>536</v>
+      </c>
+      <c r="L66" s="42">
+        <v>550</v>
+      </c>
+      <c r="M66" s="42">
+        <v>583</v>
+      </c>
+      <c r="N66" s="42">
+        <v>567</v>
+      </c>
+      <c r="O66" s="42">
+        <v>599</v>
+      </c>
+      <c r="P66" s="42">
+        <v>595</v>
+      </c>
+      <c r="Q66" s="42">
+        <v>637</v>
+      </c>
+      <c r="R66" s="42">
+        <v>583</v>
+      </c>
+      <c r="S66" s="42">
+        <v>571</v>
+      </c>
+      <c r="T66" s="42">
+        <v>573</v>
+      </c>
+      <c r="U66" s="42">
+        <v>589</v>
+      </c>
+      <c r="V66" s="42">
+        <v>616</v>
+      </c>
+      <c r="W66" s="42">
+        <v>644</v>
+      </c>
+      <c r="X66" s="42">
+        <v>671</v>
+      </c>
+      <c r="Y66" s="42">
+        <v>620</v>
+      </c>
+      <c r="Z66" s="42">
+        <v>593</v>
+      </c>
+      <c r="AA66" s="46">
+        <v>547</v>
+      </c>
+      <c r="AB66" s="31">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="67" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="29">
+        <v>155600000</v>
+      </c>
+      <c r="B67" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="C67" s="53">
+        <v>161</v>
+      </c>
+      <c r="D67" s="53">
+        <v>154</v>
+      </c>
+      <c r="E67" s="53">
+        <v>165</v>
+      </c>
+      <c r="F67" s="53">
+        <v>169</v>
+      </c>
+      <c r="G67" s="53">
+        <v>184</v>
+      </c>
+      <c r="H67" s="53">
+        <v>243</v>
+      </c>
+      <c r="I67" s="54">
+        <v>221</v>
+      </c>
+      <c r="J67" s="54">
+        <v>32</v>
+      </c>
+      <c r="K67" s="55">
+        <v>31</v>
+      </c>
+      <c r="L67" s="42">
+        <v>24</v>
+      </c>
+      <c r="M67" s="42">
+        <v>26</v>
+      </c>
+      <c r="N67" s="42">
+        <v>27</v>
+      </c>
+      <c r="O67" s="42">
+        <v>30</v>
+      </c>
+      <c r="P67" s="42">
         <v>28</v>
       </c>
-      <c r="B2" s="125"/>
-[...29 lines deleted...]
-      <c r="AA5" s="82" t="s">
+      <c r="Q67" s="42">
+        <v>32</v>
+      </c>
+      <c r="R67" s="42">
+        <v>28</v>
+      </c>
+      <c r="S67" s="42">
+        <v>29</v>
+      </c>
+      <c r="T67" s="42">
+        <v>18</v>
+      </c>
+      <c r="U67" s="42">
+        <v>21</v>
+      </c>
+      <c r="V67" s="42">
+        <v>27</v>
+      </c>
+      <c r="W67" s="42">
+        <v>37</v>
+      </c>
+      <c r="X67" s="42">
+        <v>24</v>
+      </c>
+      <c r="Y67" s="42">
+        <v>36</v>
+      </c>
+      <c r="Z67" s="42">
+        <v>20</v>
+      </c>
+      <c r="AA67" s="46">
+        <v>23</v>
+      </c>
+      <c r="AB67" s="51">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="68" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="29">
+        <v>156000000</v>
+      </c>
+      <c r="B68" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="C68" s="53">
+        <v>276</v>
+      </c>
+      <c r="D68" s="53">
+        <v>217</v>
+      </c>
+      <c r="E68" s="53">
+        <v>205</v>
+      </c>
+      <c r="F68" s="53">
+        <v>181</v>
+      </c>
+      <c r="G68" s="53">
+        <v>193</v>
+      </c>
+      <c r="H68" s="53">
+        <v>236</v>
+      </c>
+      <c r="I68" s="54">
+        <v>232</v>
+      </c>
+      <c r="J68" s="54">
+        <v>240</v>
+      </c>
+      <c r="K68" s="55">
+        <v>254</v>
+      </c>
+      <c r="L68" s="42">
+        <v>280</v>
+      </c>
+      <c r="M68" s="42">
+        <v>273</v>
+      </c>
+      <c r="N68" s="42">
+        <v>306</v>
+      </c>
+      <c r="O68" s="42">
+        <v>313</v>
+      </c>
+      <c r="P68" s="42">
+        <v>270</v>
+      </c>
+      <c r="Q68" s="42">
+        <v>290</v>
+      </c>
+      <c r="R68" s="42">
+        <v>325</v>
+      </c>
+      <c r="S68" s="42">
+        <v>283</v>
+      </c>
+      <c r="T68" s="42">
+        <v>329</v>
+      </c>
+      <c r="U68" s="42">
+        <v>325</v>
+      </c>
+      <c r="V68" s="42">
+        <v>350</v>
+      </c>
+      <c r="W68" s="42">
+        <v>345</v>
+      </c>
+      <c r="X68" s="42">
+        <v>375</v>
+      </c>
+      <c r="Y68" s="42">
+        <v>314</v>
+      </c>
+      <c r="Z68" s="42">
+        <v>283</v>
+      </c>
+      <c r="AA68" s="46">
+        <v>296</v>
+      </c>
+      <c r="AB68" s="51">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="69" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="29">
+        <v>156400000</v>
+      </c>
+      <c r="B69" s="56" t="s">
+        <v>18</v>
+      </c>
+      <c r="C69" s="53">
+        <v>250</v>
+      </c>
+      <c r="D69" s="53">
+        <v>207</v>
+      </c>
+      <c r="E69" s="53">
+        <v>225</v>
+      </c>
+      <c r="F69" s="53">
+        <v>250</v>
+      </c>
+      <c r="G69" s="53">
+        <v>282</v>
+      </c>
+      <c r="H69" s="53">
+        <v>268</v>
+      </c>
+      <c r="I69" s="54">
+        <v>283</v>
+      </c>
+      <c r="J69" s="54">
+        <v>280</v>
+      </c>
+      <c r="K69" s="55">
+        <v>314</v>
+      </c>
+      <c r="L69" s="42">
+        <v>314</v>
+      </c>
+      <c r="M69" s="42">
+        <v>295</v>
+      </c>
+      <c r="N69" s="42">
+        <v>325</v>
+      </c>
+      <c r="O69" s="42">
+        <v>350</v>
+      </c>
+      <c r="P69" s="42">
+        <v>359</v>
+      </c>
+      <c r="Q69" s="42">
+        <v>363</v>
+      </c>
+      <c r="R69" s="42">
+        <v>355</v>
+      </c>
+      <c r="S69" s="42">
+        <v>340</v>
+      </c>
+      <c r="T69" s="42">
+        <v>350</v>
+      </c>
+      <c r="U69" s="42">
+        <v>341</v>
+      </c>
+      <c r="V69" s="42">
+        <v>343</v>
+      </c>
+      <c r="W69" s="42">
+        <v>379</v>
+      </c>
+      <c r="X69" s="42">
+        <v>390</v>
+      </c>
+      <c r="Y69" s="42">
+        <v>389</v>
+      </c>
+      <c r="Z69" s="42">
+        <v>344</v>
+      </c>
+      <c r="AA69" s="46">
+        <v>331</v>
+      </c>
+      <c r="AB69" s="51">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="70" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A70" s="77" t="s">
         <v>5</v>
       </c>
-    </row>
-[...29 lines deleted...]
-      <c r="K6" s="66" t="s">
+      <c r="B70" s="78"/>
+      <c r="C70" s="78"/>
+      <c r="D70" s="78"/>
+      <c r="E70" s="78"/>
+      <c r="F70" s="78"/>
+      <c r="G70" s="78"/>
+      <c r="H70" s="78"/>
+      <c r="I70" s="78"/>
+      <c r="J70" s="78"/>
+      <c r="K70" s="78"/>
+      <c r="L70" s="78"/>
+      <c r="M70" s="78"/>
+      <c r="N70" s="78"/>
+      <c r="O70" s="78"/>
+      <c r="P70" s="78"/>
+      <c r="Q70" s="78"/>
+      <c r="R70" s="78"/>
+      <c r="S70" s="78"/>
+      <c r="T70" s="78"/>
+      <c r="U70" s="78"/>
+      <c r="V70" s="78"/>
+      <c r="W70" s="78"/>
+      <c r="X70" s="78"/>
+      <c r="Y70" s="78"/>
+      <c r="Z70" s="78"/>
+      <c r="AA70" s="78"/>
+      <c r="AB70" s="78"/>
+    </row>
+    <row r="71" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="29">
+        <v>150000000</v>
+      </c>
+      <c r="B71" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="C71" s="34">
+        <v>2588</v>
+      </c>
+      <c r="D71" s="34">
+        <v>2598</v>
+      </c>
+      <c r="E71" s="34">
+        <v>2770</v>
+      </c>
+      <c r="F71" s="34">
+        <v>3288</v>
+      </c>
+      <c r="G71" s="34">
+        <v>3764</v>
+      </c>
+      <c r="H71" s="34">
+        <v>3864</v>
+      </c>
+      <c r="I71" s="34">
+        <v>4091</v>
+      </c>
+      <c r="J71" s="34">
+        <v>4341</v>
+      </c>
+      <c r="K71" s="34">
+        <v>4840</v>
+      </c>
+      <c r="L71" s="42">
+        <v>5480</v>
+      </c>
+      <c r="M71" s="42">
+        <v>5718</v>
+      </c>
+      <c r="N71" s="42">
+        <v>5961</v>
+      </c>
+      <c r="O71" s="42">
+        <v>6201</v>
+      </c>
+      <c r="P71" s="42">
+        <v>6521</v>
+      </c>
+      <c r="Q71" s="42">
+        <v>6744</v>
+      </c>
+      <c r="R71" s="42">
+        <v>7057</v>
+      </c>
+      <c r="S71" s="42">
+        <v>7102</v>
+      </c>
+      <c r="T71" s="42">
+        <v>6960</v>
+      </c>
+      <c r="U71" s="42">
+        <v>7147</v>
+      </c>
+      <c r="V71" s="42">
+        <v>7448</v>
+      </c>
+      <c r="W71" s="42">
+        <v>7642</v>
+      </c>
+      <c r="X71" s="42">
+        <v>7924</v>
+      </c>
+      <c r="Y71" s="42">
+        <v>6949</v>
+      </c>
+      <c r="Z71" s="42">
+        <v>6916</v>
+      </c>
+      <c r="AA71" s="46">
+        <v>6501</v>
+      </c>
+      <c r="AB71" s="51">
+        <v>5839</v>
+      </c>
+    </row>
+    <row r="72" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="29">
+        <v>151000000</v>
+      </c>
+      <c r="B72" s="49" t="s">
+        <v>7</v>
+      </c>
+      <c r="C72" s="54">
+        <v>1489</v>
+      </c>
+      <c r="D72" s="54">
+        <v>1691</v>
+      </c>
+      <c r="E72" s="54">
+        <v>1893</v>
+      </c>
+      <c r="F72" s="54">
+        <v>2287</v>
+      </c>
+      <c r="G72" s="54">
+        <v>2638</v>
+      </c>
+      <c r="H72" s="54">
+        <v>2695</v>
+      </c>
+      <c r="I72" s="54">
+        <v>2830</v>
+      </c>
+      <c r="J72" s="54">
+        <v>3181</v>
+      </c>
+      <c r="K72" s="55">
+        <v>3519</v>
+      </c>
+      <c r="L72" s="42">
+        <v>4203</v>
+      </c>
+      <c r="M72" s="42">
+        <v>4352</v>
+      </c>
+      <c r="N72" s="42">
+        <v>4620</v>
+      </c>
+      <c r="O72" s="42">
+        <v>4833</v>
+      </c>
+      <c r="P72" s="42">
+        <v>5089</v>
+      </c>
+      <c r="Q72" s="42">
+        <v>5275</v>
+      </c>
+      <c r="R72" s="42">
+        <v>5634</v>
+      </c>
+      <c r="S72" s="42">
+        <v>5702</v>
+      </c>
+      <c r="T72" s="42">
+        <v>5559</v>
+      </c>
+      <c r="U72" s="42">
+        <v>5662</v>
+      </c>
+      <c r="V72" s="42">
+        <v>5930</v>
+      </c>
+      <c r="W72" s="42">
+        <v>6042</v>
+      </c>
+      <c r="X72" s="42">
+        <v>6300</v>
+      </c>
+      <c r="Y72" s="42">
+        <v>5492</v>
+      </c>
+      <c r="Z72" s="42">
+        <v>5441</v>
+      </c>
+      <c r="AA72" s="46">
+        <v>5225</v>
+      </c>
+      <c r="AB72" s="51">
+        <v>4729</v>
+      </c>
+    </row>
+    <row r="73" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="29">
+        <v>153200000</v>
+      </c>
+      <c r="B73" s="49" t="s">
+        <v>8</v>
+      </c>
+      <c r="C73" s="54">
+        <v>100</v>
+      </c>
+      <c r="D73" s="54">
+        <v>110</v>
+      </c>
+      <c r="E73" s="54">
+        <v>108</v>
+      </c>
+      <c r="F73" s="54">
+        <v>124</v>
+      </c>
+      <c r="G73" s="54">
+        <v>148</v>
+      </c>
+      <c r="H73" s="54">
+        <v>146</v>
+      </c>
+      <c r="I73" s="54">
+        <v>158</v>
+      </c>
+      <c r="J73" s="54">
+        <v>197</v>
+      </c>
+      <c r="K73" s="55">
+        <v>220</v>
+      </c>
+      <c r="L73" s="42">
+        <v>217</v>
+      </c>
+      <c r="M73" s="42">
+        <v>209</v>
+      </c>
+      <c r="N73" s="42">
+        <v>199</v>
+      </c>
+      <c r="O73" s="42">
+        <v>215</v>
+      </c>
+      <c r="P73" s="42">
+        <v>242</v>
+      </c>
+      <c r="Q73" s="42">
+        <v>245</v>
+      </c>
+      <c r="R73" s="42">
+        <v>230</v>
+      </c>
+      <c r="S73" s="42">
+        <v>235</v>
+      </c>
+      <c r="T73" s="42">
+        <v>241</v>
+      </c>
+      <c r="U73" s="42">
+        <v>245</v>
+      </c>
+      <c r="V73" s="42">
+        <v>235</v>
+      </c>
+      <c r="W73" s="42">
+        <v>258</v>
+      </c>
+      <c r="X73" s="42">
+        <v>261</v>
+      </c>
+      <c r="Y73" s="42">
+        <v>249</v>
+      </c>
+      <c r="Z73" s="42">
+        <v>254</v>
+      </c>
+      <c r="AA73" s="46">
+        <v>254</v>
+      </c>
+      <c r="AB73" s="51">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="74" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="29">
+        <v>154000000</v>
+      </c>
+      <c r="B74" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="C74" s="54">
+        <v>30</v>
+      </c>
+      <c r="D74" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="E74" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="F74" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="G74" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="H74" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="I74" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="J74" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="K74" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="L74" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="M74" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="N74" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="O74" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="P74" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q74" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="R74" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="S74" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="T74" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="U74" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="V74" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="W74" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="X74" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y74" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z74" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA74" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB74" s="48" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="29">
+        <v>154800000</v>
+      </c>
+      <c r="B75" s="49" t="s">
+        <v>14</v>
+      </c>
+      <c r="C75" s="54">
+        <v>347</v>
+      </c>
+      <c r="D75" s="54">
+        <v>273</v>
+      </c>
+      <c r="E75" s="54">
+        <v>259</v>
+      </c>
+      <c r="F75" s="54">
+        <v>311</v>
+      </c>
+      <c r="G75" s="54">
+        <v>357</v>
+      </c>
+      <c r="H75" s="54">
+        <v>421</v>
+      </c>
+      <c r="I75" s="54">
+        <v>425</v>
+      </c>
+      <c r="J75" s="54">
+        <v>438</v>
+      </c>
+      <c r="K75" s="55">
+        <v>539</v>
+      </c>
+      <c r="L75" s="42">
+        <v>526</v>
+      </c>
+      <c r="M75" s="42">
+        <v>531</v>
+      </c>
+      <c r="N75" s="42">
+        <v>520</v>
+      </c>
+      <c r="O75" s="42">
+        <v>536</v>
+      </c>
+      <c r="P75" s="42">
+        <v>546</v>
+      </c>
+      <c r="Q75" s="42">
+        <v>585</v>
+      </c>
+      <c r="R75" s="42">
+        <v>568</v>
+      </c>
+      <c r="S75" s="42">
+        <v>547</v>
+      </c>
+      <c r="T75" s="42">
+        <v>546</v>
+      </c>
+      <c r="U75" s="42">
+        <v>560</v>
+      </c>
+      <c r="V75" s="42">
+        <v>574</v>
+      </c>
+      <c r="W75" s="42">
+        <v>604</v>
+      </c>
+      <c r="X75" s="42">
+        <v>636</v>
+      </c>
+      <c r="Y75" s="42">
+        <v>545</v>
+      </c>
+      <c r="Z75" s="42">
+        <v>579</v>
+      </c>
+      <c r="AA75" s="46">
+        <v>489</v>
+      </c>
+      <c r="AB75" s="31">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="76" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="29">
+        <v>155600000</v>
+      </c>
+      <c r="B76" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="C76" s="54">
+        <v>169</v>
+      </c>
+      <c r="D76" s="54">
+        <v>147</v>
+      </c>
+      <c r="E76" s="54">
+        <v>139</v>
+      </c>
+      <c r="F76" s="54">
+        <v>159</v>
+      </c>
+      <c r="G76" s="54">
+        <v>191</v>
+      </c>
+      <c r="H76" s="54">
+        <v>167</v>
+      </c>
+      <c r="I76" s="54">
+        <v>195</v>
+      </c>
+      <c r="J76" s="54">
+        <v>16</v>
+      </c>
+      <c r="K76" s="55">
+        <v>26</v>
+      </c>
+      <c r="L76" s="42">
+        <v>26</v>
+      </c>
+      <c r="M76" s="42">
+        <v>28</v>
+      </c>
+      <c r="N76" s="42">
+        <v>31</v>
+      </c>
+      <c r="O76" s="42">
         <v>25</v>
       </c>
-      <c r="L6" s="84">
-[...8 lines deleted...]
-      <c r="O6" s="84">
+      <c r="P76" s="42">
+        <v>28</v>
+      </c>
+      <c r="Q76" s="42">
+        <v>26</v>
+      </c>
+      <c r="R76" s="42">
+        <v>30</v>
+      </c>
+      <c r="S76" s="42">
+        <v>14</v>
+      </c>
+      <c r="T76" s="42">
+        <v>23</v>
+      </c>
+      <c r="U76" s="42">
+        <v>29</v>
+      </c>
+      <c r="V76" s="42">
+        <v>31</v>
+      </c>
+      <c r="W76" s="42">
+        <v>27</v>
+      </c>
+      <c r="X76" s="42">
+        <v>28</v>
+      </c>
+      <c r="Y76" s="42">
+        <v>33</v>
+      </c>
+      <c r="Z76" s="42">
+        <v>23</v>
+      </c>
+      <c r="AA76" s="46">
+        <v>25</v>
+      </c>
+      <c r="AB76" s="51">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="77" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="29">
+        <v>156000000</v>
+      </c>
+      <c r="B77" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="C77" s="54">
+        <v>240</v>
+      </c>
+      <c r="D77" s="54">
+        <v>194</v>
+      </c>
+      <c r="E77" s="54">
+        <v>186</v>
+      </c>
+      <c r="F77" s="54">
+        <v>195</v>
+      </c>
+      <c r="G77" s="54">
+        <v>197</v>
+      </c>
+      <c r="H77" s="54">
+        <v>184</v>
+      </c>
+      <c r="I77" s="54">
+        <v>204</v>
+      </c>
+      <c r="J77" s="54">
+        <v>225</v>
+      </c>
+      <c r="K77" s="55">
+        <v>238</v>
+      </c>
+      <c r="L77" s="42">
+        <v>247</v>
+      </c>
+      <c r="M77" s="42">
+        <v>306</v>
+      </c>
+      <c r="N77" s="42">
+        <v>308</v>
+      </c>
+      <c r="O77" s="42">
+        <v>287</v>
+      </c>
+      <c r="P77" s="42">
+        <v>301</v>
+      </c>
+      <c r="Q77" s="42">
+        <v>275</v>
+      </c>
+      <c r="R77" s="42">
+        <v>290</v>
+      </c>
+      <c r="S77" s="42">
+        <v>286</v>
+      </c>
+      <c r="T77" s="42">
+        <v>276</v>
+      </c>
+      <c r="U77" s="42">
+        <v>331</v>
+      </c>
+      <c r="V77" s="42">
+        <v>333</v>
+      </c>
+      <c r="W77" s="42">
+        <v>351</v>
+      </c>
+      <c r="X77" s="42">
+        <v>305</v>
+      </c>
+      <c r="Y77" s="42">
+        <v>309</v>
+      </c>
+      <c r="Z77" s="42">
+        <v>269</v>
+      </c>
+      <c r="AA77" s="46">
+        <v>239</v>
+      </c>
+      <c r="AB77" s="51">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="78" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="29">
+        <v>156400000</v>
+      </c>
+      <c r="B78" s="56" t="s">
+        <v>18</v>
+      </c>
+      <c r="C78" s="54">
+        <v>213</v>
+      </c>
+      <c r="D78" s="54">
+        <v>183</v>
+      </c>
+      <c r="E78" s="54">
+        <v>185</v>
+      </c>
+      <c r="F78" s="54">
+        <v>212</v>
+      </c>
+      <c r="G78" s="54">
+        <v>233</v>
+      </c>
+      <c r="H78" s="54">
+        <v>251</v>
+      </c>
+      <c r="I78" s="54">
+        <v>279</v>
+      </c>
+      <c r="J78" s="54">
+        <v>284</v>
+      </c>
+      <c r="K78" s="55">
+        <v>298</v>
+      </c>
+      <c r="L78" s="42">
+        <v>261</v>
+      </c>
+      <c r="M78" s="42">
+        <v>292</v>
+      </c>
+      <c r="N78" s="42">
+        <v>283</v>
+      </c>
+      <c r="O78" s="42">
+        <v>305</v>
+      </c>
+      <c r="P78" s="42">
+        <v>315</v>
+      </c>
+      <c r="Q78" s="42">
+        <v>338</v>
+      </c>
+      <c r="R78" s="42">
+        <v>305</v>
+      </c>
+      <c r="S78" s="42">
+        <v>318</v>
+      </c>
+      <c r="T78" s="42">
+        <v>315</v>
+      </c>
+      <c r="U78" s="42">
+        <v>320</v>
+      </c>
+      <c r="V78" s="42">
+        <v>345</v>
+      </c>
+      <c r="W78" s="42">
+        <v>360</v>
+      </c>
+      <c r="X78" s="42">
+        <v>394</v>
+      </c>
+      <c r="Y78" s="42">
+        <v>321</v>
+      </c>
+      <c r="Z78" s="42">
+        <v>350</v>
+      </c>
+      <c r="AA78" s="46">
+        <v>269</v>
+      </c>
+      <c r="AB78" s="51">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="79" spans="1:28" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B79" s="75" t="s">
+        <v>1</v>
+      </c>
+      <c r="C79" s="75"/>
+      <c r="D79" s="75"/>
+      <c r="E79" s="75"/>
+      <c r="F79" s="75"/>
+      <c r="G79" s="75"/>
+      <c r="H79" s="75"/>
+      <c r="I79" s="75"/>
+      <c r="J79" s="75"/>
+      <c r="K79" s="75"/>
+      <c r="L79" s="75"/>
+      <c r="M79" s="75"/>
+      <c r="N79" s="75"/>
+      <c r="O79" s="75"/>
+      <c r="P79" s="75"/>
+      <c r="Q79" s="75"/>
+      <c r="R79" s="75"/>
+      <c r="S79" s="75"/>
+      <c r="T79" s="75"/>
+      <c r="U79" s="75"/>
+      <c r="V79" s="75"/>
+      <c r="W79" s="75"/>
+      <c r="X79" s="75"/>
+      <c r="Y79" s="75"/>
+      <c r="Z79" s="75"/>
+      <c r="AA79" s="75"/>
+      <c r="AB79" s="75"/>
+    </row>
+    <row r="80" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A80" s="29">
+        <v>150000000</v>
+      </c>
+      <c r="B80" s="40" t="s">
+        <v>20</v>
+      </c>
+      <c r="C80" s="58">
+        <v>4519</v>
+      </c>
+      <c r="D80" s="58">
+        <v>4188</v>
+      </c>
+      <c r="E80" s="50">
+        <v>4258</v>
+      </c>
+      <c r="F80" s="50">
+        <v>3904</v>
+      </c>
+      <c r="G80" s="50">
+        <v>4310</v>
+      </c>
+      <c r="H80" s="58">
+        <v>4895</v>
+      </c>
+      <c r="I80" s="50">
+        <v>5218</v>
+      </c>
+      <c r="J80" s="50">
+        <v>5474</v>
+      </c>
+      <c r="K80" s="58">
+        <v>5968</v>
+      </c>
+      <c r="L80" s="59">
+        <v>5197</v>
+      </c>
+      <c r="M80" s="59">
+        <v>5488</v>
+      </c>
+      <c r="N80" s="59">
+        <v>5378</v>
+      </c>
+      <c r="O80" s="59">
+        <v>5345</v>
+      </c>
+      <c r="P80" s="59">
+        <v>5277</v>
+      </c>
+      <c r="Q80" s="59">
+        <v>5426</v>
+      </c>
+      <c r="R80" s="59">
+        <v>5283</v>
+      </c>
+      <c r="S80" s="59">
+        <v>5066</v>
+      </c>
+      <c r="T80" s="59">
+        <v>4652</v>
+      </c>
+      <c r="U80" s="59">
+        <v>4920</v>
+      </c>
+      <c r="V80" s="59">
+        <v>5109</v>
+      </c>
+      <c r="W80" s="59">
+        <v>5453</v>
+      </c>
+      <c r="X80" s="59">
+        <v>5672</v>
+      </c>
+      <c r="Y80" s="59">
+        <v>4952</v>
+      </c>
+      <c r="Z80" s="59">
+        <v>4925</v>
+      </c>
+      <c r="AA80" s="60">
+        <v>4552</v>
+      </c>
+      <c r="AB80" s="31">
+        <v>3790</v>
+      </c>
+    </row>
+    <row r="81" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A81" s="29">
+        <v>151000000</v>
+      </c>
+      <c r="B81" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="C81" s="44">
+        <v>216</v>
+      </c>
+      <c r="D81" s="44">
+        <v>224</v>
+      </c>
+      <c r="E81" s="44">
+        <v>371</v>
+      </c>
+      <c r="F81" s="44">
+        <v>202</v>
+      </c>
+      <c r="G81" s="44">
+        <v>268</v>
+      </c>
+      <c r="H81" s="44">
+        <v>571</v>
+      </c>
+      <c r="I81" s="44">
+        <v>753</v>
+      </c>
+      <c r="J81" s="44">
+        <v>751</v>
+      </c>
+      <c r="K81" s="48">
+        <v>978</v>
+      </c>
+      <c r="L81" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="M81" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="N81" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="O81" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="P81" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q81" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="R81" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="S81" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="T81" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="U81" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="V81" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="W81" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="X81" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y81" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z81" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA81" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB81" s="48" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A82" s="29">
+        <v>153200000</v>
+      </c>
+      <c r="B82" s="40" t="s">
+        <v>8</v>
+      </c>
+      <c r="C82" s="44">
+        <v>286</v>
+      </c>
+      <c r="D82" s="44">
+        <v>250</v>
+      </c>
+      <c r="E82" s="44">
+        <v>276</v>
+      </c>
+      <c r="F82" s="44">
+        <v>239</v>
+      </c>
+      <c r="G82" s="44">
+        <v>270</v>
+      </c>
+      <c r="H82" s="44">
+        <v>328</v>
+      </c>
+      <c r="I82" s="44">
+        <v>349</v>
+      </c>
+      <c r="J82" s="44">
+        <v>341</v>
+      </c>
+      <c r="K82" s="48">
+        <v>371</v>
+      </c>
+      <c r="L82" s="59">
+        <v>373</v>
+      </c>
+      <c r="M82" s="59">
+        <v>367</v>
+      </c>
+      <c r="N82" s="59">
+        <v>406</v>
+      </c>
+      <c r="O82" s="59">
+        <v>402</v>
+      </c>
+      <c r="P82" s="59">
+        <v>418</v>
+      </c>
+      <c r="Q82" s="59">
+        <v>465</v>
+      </c>
+      <c r="R82" s="59">
+        <v>441</v>
+      </c>
+      <c r="S82" s="59">
+        <v>399</v>
+      </c>
+      <c r="T82" s="59">
+        <v>347</v>
+      </c>
+      <c r="U82" s="59">
+        <v>356</v>
+      </c>
+      <c r="V82" s="59">
+        <v>401</v>
+      </c>
+      <c r="W82" s="59">
+        <v>434</v>
+      </c>
+      <c r="X82" s="59">
+        <v>470</v>
+      </c>
+      <c r="Y82" s="59">
+        <v>445</v>
+      </c>
+      <c r="Z82" s="59">
+        <v>412</v>
+      </c>
+      <c r="AA82" s="60">
+        <v>408</v>
+      </c>
+      <c r="AB82" s="43">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="83" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A83" s="29">
+        <v>153400000</v>
+      </c>
+      <c r="B83" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" s="44">
+        <v>620</v>
+      </c>
+      <c r="D83" s="44">
+        <v>539</v>
+      </c>
+      <c r="E83" s="44">
+        <v>557</v>
+      </c>
+      <c r="F83" s="44">
+        <v>533</v>
+      </c>
+      <c r="G83" s="44">
+        <v>524</v>
+      </c>
+      <c r="H83" s="44">
+        <v>502</v>
+      </c>
+      <c r="I83" s="44">
+        <v>530</v>
+      </c>
+      <c r="J83" s="44">
+        <v>524</v>
+      </c>
+      <c r="K83" s="48">
+        <v>584</v>
+      </c>
+      <c r="L83" s="59">
+        <v>594</v>
+      </c>
+      <c r="M83" s="59">
+        <v>571</v>
+      </c>
+      <c r="N83" s="59">
+        <v>560</v>
+      </c>
+      <c r="O83" s="59">
+        <v>561</v>
+      </c>
+      <c r="P83" s="59">
+        <v>504</v>
+      </c>
+      <c r="Q83" s="59">
+        <v>474</v>
+      </c>
+      <c r="R83" s="59">
+        <v>508</v>
+      </c>
+      <c r="S83" s="59">
+        <v>434</v>
+      </c>
+      <c r="T83" s="59">
+        <v>422</v>
+      </c>
+      <c r="U83" s="59">
+        <v>462</v>
+      </c>
+      <c r="V83" s="59">
+        <v>407</v>
+      </c>
+      <c r="W83" s="59">
+        <v>422</v>
+      </c>
+      <c r="X83" s="59">
+        <v>465</v>
+      </c>
+      <c r="Y83" s="59">
+        <v>440</v>
+      </c>
+      <c r="Z83" s="59">
+        <v>474</v>
+      </c>
+      <c r="AA83" s="60">
+        <v>402</v>
+      </c>
+      <c r="AB83" s="43">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="84" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A84" s="29">
+        <v>153600000</v>
+      </c>
+      <c r="B84" s="40" t="s">
+        <v>10</v>
+      </c>
+      <c r="C84" s="44">
+        <v>509</v>
+      </c>
+      <c r="D84" s="44">
+        <v>489</v>
+      </c>
+      <c r="E84" s="44">
+        <v>464</v>
+      </c>
+      <c r="F84" s="44">
+        <v>461</v>
+      </c>
+      <c r="G84" s="44">
+        <v>444</v>
+      </c>
+      <c r="H84" s="44">
+        <v>497</v>
+      </c>
+      <c r="I84" s="44">
+        <v>486</v>
+      </c>
+      <c r="J84" s="44">
+        <v>467</v>
+      </c>
+      <c r="K84" s="48">
+        <v>482</v>
+      </c>
+      <c r="L84" s="59">
+        <v>573</v>
+      </c>
+      <c r="M84" s="59">
+        <v>629</v>
+      </c>
+      <c r="N84" s="59">
+        <v>608</v>
+      </c>
+      <c r="O84" s="59">
+        <v>544</v>
+      </c>
+      <c r="P84" s="59">
+        <v>572</v>
+      </c>
+      <c r="Q84" s="59">
+        <v>536</v>
+      </c>
+      <c r="R84" s="59">
+        <v>550</v>
+      </c>
+      <c r="S84" s="59">
+        <v>549</v>
+      </c>
+      <c r="T84" s="59">
+        <v>507</v>
+      </c>
+      <c r="U84" s="59">
+        <v>533</v>
+      </c>
+      <c r="V84" s="59">
+        <v>597</v>
+      </c>
+      <c r="W84" s="59">
+        <v>583</v>
+      </c>
+      <c r="X84" s="59">
+        <v>671</v>
+      </c>
+      <c r="Y84" s="59">
+        <v>656</v>
+      </c>
+      <c r="Z84" s="59">
+        <v>543</v>
+      </c>
+      <c r="AA84" s="60">
+        <v>515</v>
+      </c>
+      <c r="AB84" s="43">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="85" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A85" s="29">
+        <v>154000000</v>
+      </c>
+      <c r="B85" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="C85" s="44">
+        <v>168</v>
+      </c>
+      <c r="D85" s="44">
+        <v>211</v>
+      </c>
+      <c r="E85" s="44">
+        <v>216</v>
+      </c>
+      <c r="F85" s="44">
+        <v>200</v>
+      </c>
+      <c r="G85" s="44">
+        <v>208</v>
+      </c>
+      <c r="H85" s="44">
+        <v>257</v>
+      </c>
+      <c r="I85" s="44">
+        <v>263</v>
+      </c>
+      <c r="J85" s="44">
+        <v>236</v>
+      </c>
+      <c r="K85" s="48">
+        <v>272</v>
+      </c>
+      <c r="L85" s="59">
+        <v>267</v>
+      </c>
+      <c r="M85" s="59">
+        <v>283</v>
+      </c>
+      <c r="N85" s="59">
+        <v>252</v>
+      </c>
+      <c r="O85" s="59">
+        <v>288</v>
+      </c>
+      <c r="P85" s="59">
+        <v>253</v>
+      </c>
+      <c r="Q85" s="59">
+        <v>256</v>
+      </c>
+      <c r="R85" s="59">
+        <v>249</v>
+      </c>
+      <c r="S85" s="59">
+        <v>237</v>
+      </c>
+      <c r="T85" s="59">
+        <v>231</v>
+      </c>
+      <c r="U85" s="59">
+        <v>275</v>
+      </c>
+      <c r="V85" s="59">
+        <v>229</v>
+      </c>
+      <c r="W85" s="59">
+        <v>269</v>
+      </c>
+      <c r="X85" s="59">
+        <v>259</v>
+      </c>
+      <c r="Y85" s="59">
+        <v>233</v>
+      </c>
+      <c r="Z85" s="59">
+        <v>245</v>
+      </c>
+      <c r="AA85" s="60">
+        <v>210</v>
+      </c>
+      <c r="AB85" s="43">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="86" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A86" s="29">
+        <v>154200000</v>
+      </c>
+      <c r="B86" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="C86" s="44">
+        <v>433</v>
+      </c>
+      <c r="D86" s="44">
+        <v>316</v>
+      </c>
+      <c r="E86" s="44">
+        <v>325</v>
+      </c>
+      <c r="F86" s="44">
+        <v>290</v>
+      </c>
+      <c r="G86" s="44">
+        <v>311</v>
+      </c>
+      <c r="H86" s="44">
+        <v>283</v>
+      </c>
+      <c r="I86" s="44">
+        <v>276</v>
+      </c>
+      <c r="J86" s="44">
+        <v>277</v>
+      </c>
+      <c r="K86" s="48">
+        <v>293</v>
+      </c>
+      <c r="L86" s="59">
+        <v>302</v>
+      </c>
+      <c r="M86" s="59">
+        <v>332</v>
+      </c>
+      <c r="N86" s="59">
+        <v>268</v>
+      </c>
+      <c r="O86" s="59">
+        <v>293</v>
+      </c>
+      <c r="P86" s="59">
+        <v>279</v>
+      </c>
+      <c r="Q86" s="59">
+        <v>292</v>
+      </c>
+      <c r="R86" s="59">
+        <v>242</v>
+      </c>
+      <c r="S86" s="59">
+        <v>264</v>
+      </c>
+      <c r="T86" s="59">
+        <v>230</v>
+      </c>
+      <c r="U86" s="59">
+        <v>310</v>
+      </c>
+      <c r="V86" s="59">
+        <v>294</v>
+      </c>
+      <c r="W86" s="59">
+        <v>335</v>
+      </c>
+      <c r="X86" s="59">
+        <v>306</v>
+      </c>
+      <c r="Y86" s="59">
+        <v>268</v>
+      </c>
+      <c r="Z86" s="59">
+        <v>294</v>
+      </c>
+      <c r="AA86" s="60">
+        <v>288</v>
+      </c>
+      <c r="AB86" s="43">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="87" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A87" s="29">
+        <v>154600000</v>
+      </c>
+      <c r="B87" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="C87" s="44">
+        <v>431</v>
+      </c>
+      <c r="D87" s="44">
+        <v>366</v>
+      </c>
+      <c r="E87" s="44">
+        <v>317</v>
+      </c>
+      <c r="F87" s="44">
+        <v>337</v>
+      </c>
+      <c r="G87" s="44">
+        <v>398</v>
+      </c>
+      <c r="H87" s="44">
+        <v>430</v>
+      </c>
+      <c r="I87" s="44">
+        <v>451</v>
+      </c>
+      <c r="J87" s="44">
+        <v>446</v>
+      </c>
+      <c r="K87" s="48">
+        <v>444</v>
+      </c>
+      <c r="L87" s="59">
+        <v>463</v>
+      </c>
+      <c r="M87" s="59">
+        <v>515</v>
+      </c>
+      <c r="N87" s="59">
+        <v>560</v>
+      </c>
+      <c r="O87" s="59">
+        <v>486</v>
+      </c>
+      <c r="P87" s="59">
+        <v>493</v>
+      </c>
+      <c r="Q87" s="59">
+        <v>539</v>
+      </c>
+      <c r="R87" s="59">
+        <v>494</v>
+      </c>
+      <c r="S87" s="59">
+        <v>459</v>
+      </c>
+      <c r="T87" s="59">
+        <v>451</v>
+      </c>
+      <c r="U87" s="59">
+        <v>477</v>
+      </c>
+      <c r="V87" s="59">
+        <v>561</v>
+      </c>
+      <c r="W87" s="59">
+        <v>564</v>
+      </c>
+      <c r="X87" s="59">
+        <v>596</v>
+      </c>
+      <c r="Y87" s="59">
+        <v>497</v>
+      </c>
+      <c r="Z87" s="59">
+        <v>501</v>
+      </c>
+      <c r="AA87" s="60">
+        <v>479</v>
+      </c>
+      <c r="AB87" s="43">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="88" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A88" s="29">
+        <v>154800000</v>
+      </c>
+      <c r="B88" s="40" t="s">
+        <v>14</v>
+      </c>
+      <c r="C88" s="44">
+        <v>213</v>
+      </c>
+      <c r="D88" s="44">
+        <v>238</v>
+      </c>
+      <c r="E88" s="44">
+        <v>271</v>
+      </c>
+      <c r="F88" s="44">
+        <v>231</v>
+      </c>
+      <c r="G88" s="44">
+        <v>309</v>
+      </c>
+      <c r="H88" s="44">
+        <v>362</v>
+      </c>
+      <c r="I88" s="44">
+        <v>421</v>
+      </c>
+      <c r="J88" s="44">
+        <v>380</v>
+      </c>
+      <c r="K88" s="48">
+        <v>458</v>
+      </c>
+      <c r="L88" s="59">
+        <v>437</v>
+      </c>
+      <c r="M88" s="59">
+        <v>438</v>
+      </c>
+      <c r="N88" s="59">
+        <v>416</v>
+      </c>
+      <c r="O88" s="59">
+        <v>432</v>
+      </c>
+      <c r="P88" s="59">
+        <v>420</v>
+      </c>
+      <c r="Q88" s="59">
+        <v>407</v>
+      </c>
+      <c r="R88" s="59">
+        <v>415</v>
+      </c>
+      <c r="S88" s="59">
+        <v>360</v>
+      </c>
+      <c r="T88" s="59">
+        <v>316</v>
+      </c>
+      <c r="U88" s="59">
+        <v>294</v>
+      </c>
+      <c r="V88" s="59">
+        <v>303</v>
+      </c>
+      <c r="W88" s="59">
+        <v>396</v>
+      </c>
+      <c r="X88" s="59">
+        <v>344</v>
+      </c>
+      <c r="Y88" s="59">
+        <v>304</v>
+      </c>
+      <c r="Z88" s="59">
+        <v>333</v>
+      </c>
+      <c r="AA88" s="60">
+        <v>295</v>
+      </c>
+      <c r="AB88" s="43">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="89" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A89" s="29">
+        <v>155200000</v>
+      </c>
+      <c r="B89" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="C89" s="44">
+        <v>394</v>
+      </c>
+      <c r="D89" s="44">
+        <v>355</v>
+      </c>
+      <c r="E89" s="44">
+        <v>323</v>
+      </c>
+      <c r="F89" s="44">
+        <v>328</v>
+      </c>
+      <c r="G89" s="44">
+        <v>399</v>
+      </c>
+      <c r="H89" s="44">
+        <v>365</v>
+      </c>
+      <c r="I89" s="44">
+        <v>358</v>
+      </c>
+      <c r="J89" s="44">
+        <v>372</v>
+      </c>
+      <c r="K89" s="48">
+        <v>376</v>
+      </c>
+      <c r="L89" s="59">
+        <v>391</v>
+      </c>
+      <c r="M89" s="59">
+        <v>410</v>
+      </c>
+      <c r="N89" s="59">
+        <v>421</v>
+      </c>
+      <c r="O89" s="59">
+        <v>377</v>
+      </c>
+      <c r="P89" s="59">
+        <v>402</v>
+      </c>
+      <c r="Q89" s="59">
+        <v>409</v>
+      </c>
+      <c r="R89" s="59">
+        <v>425</v>
+      </c>
+      <c r="S89" s="59">
+        <v>358</v>
+      </c>
+      <c r="T89" s="59">
+        <v>344</v>
+      </c>
+      <c r="U89" s="59">
+        <v>358</v>
+      </c>
+      <c r="V89" s="59">
+        <v>365</v>
+      </c>
+      <c r="W89" s="59">
+        <v>424</v>
+      </c>
+      <c r="X89" s="59">
+        <v>399</v>
+      </c>
+      <c r="Y89" s="59">
+        <v>368</v>
+      </c>
+      <c r="Z89" s="59">
+        <v>333</v>
+      </c>
+      <c r="AA89" s="60">
+        <v>335</v>
+      </c>
+      <c r="AB89" s="43">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="90" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A90" s="29">
+        <v>155600000</v>
+      </c>
+      <c r="B90" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="C90" s="44">
+        <v>305</v>
+      </c>
+      <c r="D90" s="44">
+        <v>281</v>
+      </c>
+      <c r="E90" s="44">
+        <v>288</v>
+      </c>
+      <c r="F90" s="44">
+        <v>243</v>
+      </c>
+      <c r="G90" s="44">
+        <v>308</v>
+      </c>
+      <c r="H90" s="44">
+        <v>337</v>
+      </c>
+      <c r="I90" s="44">
+        <v>348</v>
+      </c>
+      <c r="J90" s="44">
+        <v>714</v>
+      </c>
+      <c r="K90" s="48">
+        <v>731</v>
+      </c>
+      <c r="L90" s="59">
+        <v>765</v>
+      </c>
+      <c r="M90" s="59">
+        <v>832</v>
+      </c>
+      <c r="N90" s="59">
+        <v>865</v>
+      </c>
+      <c r="O90" s="59">
+        <v>846</v>
+      </c>
+      <c r="P90" s="59">
+        <v>838</v>
+      </c>
+      <c r="Q90" s="59">
+        <v>910</v>
+      </c>
+      <c r="R90" s="59">
+        <v>897</v>
+      </c>
+      <c r="S90" s="59">
+        <v>910</v>
+      </c>
+      <c r="T90" s="59">
+        <v>810</v>
+      </c>
+      <c r="U90" s="59">
+        <v>769</v>
+      </c>
+      <c r="V90" s="59">
+        <v>901</v>
+      </c>
+      <c r="W90" s="59">
+        <v>902</v>
+      </c>
+      <c r="X90" s="59">
+        <v>978</v>
+      </c>
+      <c r="Y90" s="59">
+        <v>802</v>
+      </c>
+      <c r="Z90" s="59">
+        <v>770</v>
+      </c>
+      <c r="AA90" s="60">
+        <v>716</v>
+      </c>
+      <c r="AB90" s="43">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="91" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A91" s="29">
+        <v>156000000</v>
+      </c>
+      <c r="B91" s="40" t="s">
+        <v>17</v>
+      </c>
+      <c r="C91" s="44">
+        <v>160</v>
+      </c>
+      <c r="D91" s="44">
+        <v>246</v>
+      </c>
+      <c r="E91" s="44">
+        <v>212</v>
+      </c>
+      <c r="F91" s="44">
+        <v>186</v>
+      </c>
+      <c r="G91" s="44">
+        <v>199</v>
+      </c>
+      <c r="H91" s="44">
+        <v>249</v>
+      </c>
+      <c r="I91" s="44">
+        <v>276</v>
+      </c>
+      <c r="J91" s="44">
+        <v>254</v>
+      </c>
+      <c r="K91" s="48">
+        <v>259</v>
+      </c>
+      <c r="L91" s="59">
+        <v>303</v>
+      </c>
+      <c r="M91" s="59">
+        <v>337</v>
+      </c>
+      <c r="N91" s="59">
+        <v>296</v>
+      </c>
+      <c r="O91" s="59">
+        <v>365</v>
+      </c>
+      <c r="P91" s="59">
+        <v>352</v>
+      </c>
+      <c r="Q91" s="59">
+        <v>381</v>
+      </c>
+      <c r="R91" s="59">
+        <v>345</v>
+      </c>
+      <c r="S91" s="59">
+        <v>365</v>
+      </c>
+      <c r="T91" s="59">
+        <v>350</v>
+      </c>
+      <c r="U91" s="59">
+        <v>395</v>
+      </c>
+      <c r="V91" s="59">
+        <v>392</v>
+      </c>
+      <c r="W91" s="59">
+        <v>401</v>
+      </c>
+      <c r="X91" s="59">
+        <v>421</v>
+      </c>
+      <c r="Y91" s="59">
+        <v>325</v>
+      </c>
+      <c r="Z91" s="59">
+        <v>332</v>
+      </c>
+      <c r="AA91" s="60">
+        <v>301</v>
+      </c>
+      <c r="AB91" s="43">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="92" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A92" s="29">
+        <v>156400000</v>
+      </c>
+      <c r="B92" s="47" t="s">
+        <v>18</v>
+      </c>
+      <c r="C92" s="44">
+        <v>407</v>
+      </c>
+      <c r="D92" s="44">
+        <v>348</v>
+      </c>
+      <c r="E92" s="44">
+        <v>314</v>
+      </c>
+      <c r="F92" s="44">
+        <v>347</v>
+      </c>
+      <c r="G92" s="44">
+        <v>390</v>
+      </c>
+      <c r="H92" s="44">
+        <v>385</v>
+      </c>
+      <c r="I92" s="44">
+        <v>366</v>
+      </c>
+      <c r="J92" s="44">
+        <v>398</v>
+      </c>
+      <c r="K92" s="48">
+        <v>365</v>
+      </c>
+      <c r="L92" s="59">
+        <v>380</v>
+      </c>
+      <c r="M92" s="59">
+        <v>380</v>
+      </c>
+      <c r="N92" s="59">
+        <v>329</v>
+      </c>
+      <c r="O92" s="59">
+        <v>404</v>
+      </c>
+      <c r="P92" s="59">
+        <v>374</v>
+      </c>
+      <c r="Q92" s="59">
+        <v>402</v>
+      </c>
+      <c r="R92" s="59">
+        <v>366</v>
+      </c>
+      <c r="S92" s="59">
+        <v>393</v>
+      </c>
+      <c r="T92" s="59">
+        <v>305</v>
+      </c>
+      <c r="U92" s="59">
+        <v>346</v>
+      </c>
+      <c r="V92" s="59">
+        <v>311</v>
+      </c>
+      <c r="W92" s="59">
+        <v>371</v>
+      </c>
+      <c r="X92" s="59">
+        <v>378</v>
+      </c>
+      <c r="Y92" s="59">
+        <v>288</v>
+      </c>
+      <c r="Z92" s="59">
+        <v>336</v>
+      </c>
+      <c r="AA92" s="60">
+        <v>280</v>
+      </c>
+      <c r="AB92" s="43">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="93" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A93" s="29">
+        <v>156800000</v>
+      </c>
+      <c r="B93" s="47" t="s">
+        <v>19</v>
+      </c>
+      <c r="C93" s="44">
+        <v>377</v>
+      </c>
+      <c r="D93" s="44">
+        <v>325</v>
+      </c>
+      <c r="E93" s="44">
+        <v>324</v>
+      </c>
+      <c r="F93" s="44">
+        <v>307</v>
+      </c>
+      <c r="G93" s="44">
+        <v>282</v>
+      </c>
+      <c r="H93" s="44">
+        <v>329</v>
+      </c>
+      <c r="I93" s="44">
+        <v>341</v>
+      </c>
+      <c r="J93" s="44">
+        <v>314</v>
+      </c>
+      <c r="K93" s="48">
+        <v>355</v>
+      </c>
+      <c r="L93" s="59">
+        <v>349</v>
+      </c>
+      <c r="M93" s="59">
+        <v>394</v>
+      </c>
+      <c r="N93" s="59">
+        <v>397</v>
+      </c>
+      <c r="O93" s="59">
+        <v>347</v>
+      </c>
+      <c r="P93" s="59">
+        <v>372</v>
+      </c>
+      <c r="Q93" s="59">
+        <v>355</v>
+      </c>
+      <c r="R93" s="59">
+        <v>351</v>
+      </c>
+      <c r="S93" s="59">
+        <v>338</v>
+      </c>
+      <c r="T93" s="59">
+        <v>339</v>
+      </c>
+      <c r="U93" s="59">
+        <v>345</v>
+      </c>
+      <c r="V93" s="59">
+        <v>348</v>
+      </c>
+      <c r="W93" s="59">
+        <v>352</v>
+      </c>
+      <c r="X93" s="59">
+        <v>385</v>
+      </c>
+      <c r="Y93" s="59">
+        <v>326</v>
+      </c>
+      <c r="Z93" s="59">
+        <v>352</v>
+      </c>
+      <c r="AA93" s="60">
+        <v>323</v>
+      </c>
+      <c r="AB93" s="60">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="94" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A94" s="77" t="s">
+        <v>6</v>
+      </c>
+      <c r="B94" s="78"/>
+      <c r="C94" s="78"/>
+      <c r="D94" s="78"/>
+      <c r="E94" s="78"/>
+      <c r="F94" s="78"/>
+      <c r="G94" s="78"/>
+      <c r="H94" s="78"/>
+      <c r="I94" s="78"/>
+      <c r="J94" s="78"/>
+      <c r="K94" s="78"/>
+      <c r="L94" s="78"/>
+      <c r="M94" s="78"/>
+      <c r="N94" s="78"/>
+      <c r="O94" s="78"/>
+      <c r="P94" s="78"/>
+      <c r="Q94" s="78"/>
+      <c r="R94" s="78"/>
+      <c r="S94" s="78"/>
+      <c r="T94" s="78"/>
+      <c r="U94" s="78"/>
+      <c r="V94" s="78"/>
+      <c r="W94" s="78"/>
+      <c r="X94" s="78"/>
+      <c r="Y94" s="78"/>
+      <c r="Z94" s="78"/>
+      <c r="AA94" s="78"/>
+      <c r="AB94" s="78"/>
+    </row>
+    <row r="95" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="29">
+        <v>150000000</v>
+      </c>
+      <c r="B95" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="C95" s="50">
+        <v>2325</v>
+      </c>
+      <c r="D95" s="50">
+        <v>2166</v>
+      </c>
+      <c r="E95" s="50">
+        <v>2195</v>
+      </c>
+      <c r="F95" s="50">
         <v>2013</v>
       </c>
-      <c r="P6" s="84">
-[...23 lines deleted...]
-      <c r="X6" s="69">
+      <c r="G95" s="50">
+        <v>2258</v>
+      </c>
+      <c r="H95" s="50">
+        <v>2560</v>
+      </c>
+      <c r="I95" s="50">
+        <v>2657</v>
+      </c>
+      <c r="J95" s="50">
+        <v>2840</v>
+      </c>
+      <c r="K95" s="50">
+        <v>3115</v>
+      </c>
+      <c r="L95" s="59">
+        <v>2736</v>
+      </c>
+      <c r="M95" s="59">
+        <v>2816</v>
+      </c>
+      <c r="N95" s="59">
+        <v>2701</v>
+      </c>
+      <c r="O95" s="59">
+        <v>2779</v>
+      </c>
+      <c r="P95" s="59">
+        <v>2739</v>
+      </c>
+      <c r="Q95" s="59">
+        <v>2808</v>
+      </c>
+      <c r="R95" s="59">
+        <v>2750</v>
+      </c>
+      <c r="S95" s="59">
+        <v>2585</v>
+      </c>
+      <c r="T95" s="59">
+        <v>2355</v>
+      </c>
+      <c r="U95" s="59">
+        <v>2525</v>
+      </c>
+      <c r="V95" s="59">
+        <v>2653</v>
+      </c>
+      <c r="W95" s="59">
+        <v>2832</v>
+      </c>
+      <c r="X95" s="59">
+        <v>2904</v>
+      </c>
+      <c r="Y95" s="59">
+        <v>2526</v>
+      </c>
+      <c r="Z95" s="59">
+        <v>2619</v>
+      </c>
+      <c r="AA95" s="48">
+        <v>2317</v>
+      </c>
+      <c r="AB95" s="31">
+        <v>1964</v>
+      </c>
+    </row>
+    <row r="96" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="29">
+        <v>151000000</v>
+      </c>
+      <c r="B96" s="49" t="s">
+        <v>7</v>
+      </c>
+      <c r="C96" s="53">
+        <v>124</v>
+      </c>
+      <c r="D96" s="53">
+        <v>105</v>
+      </c>
+      <c r="E96" s="53">
+        <v>206</v>
+      </c>
+      <c r="F96" s="53">
+        <v>114</v>
+      </c>
+      <c r="G96" s="53">
+        <v>146</v>
+      </c>
+      <c r="H96" s="53">
+        <v>287</v>
+      </c>
+      <c r="I96" s="53">
+        <v>389</v>
+      </c>
+      <c r="J96" s="53">
+        <v>392</v>
+      </c>
+      <c r="K96" s="57">
+        <v>512</v>
+      </c>
+      <c r="L96" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="M96" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="N96" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="O96" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="P96" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q96" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="R96" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="S96" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="T96" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="U96" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="V96" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="W96" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="X96" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y96" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z96" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA96" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB96" s="57" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="29">
+        <v>153200000</v>
+      </c>
+      <c r="B97" s="49" t="s">
+        <v>8</v>
+      </c>
+      <c r="C97" s="53">
+        <v>147</v>
+      </c>
+      <c r="D97" s="53">
+        <v>138</v>
+      </c>
+      <c r="E97" s="53">
+        <v>135</v>
+      </c>
+      <c r="F97" s="53">
+        <v>113</v>
+      </c>
+      <c r="G97" s="53">
+        <v>135</v>
+      </c>
+      <c r="H97" s="53">
+        <v>176</v>
+      </c>
+      <c r="I97" s="53">
+        <v>180</v>
+      </c>
+      <c r="J97" s="53">
+        <v>190</v>
+      </c>
+      <c r="K97" s="57">
+        <v>188</v>
+      </c>
+      <c r="L97" s="59">
+        <v>187</v>
+      </c>
+      <c r="M97" s="59">
+        <v>181</v>
+      </c>
+      <c r="N97" s="59">
+        <v>194</v>
+      </c>
+      <c r="O97" s="59">
+        <v>214</v>
+      </c>
+      <c r="P97" s="59">
+        <v>253</v>
+      </c>
+      <c r="Q97" s="59">
+        <v>260</v>
+      </c>
+      <c r="R97" s="59">
+        <v>228</v>
+      </c>
+      <c r="S97" s="59">
+        <v>194</v>
+      </c>
+      <c r="T97" s="59">
+        <v>180</v>
+      </c>
+      <c r="U97" s="59">
+        <v>193</v>
+      </c>
+      <c r="V97" s="59">
+        <v>224</v>
+      </c>
+      <c r="W97" s="59">
+        <v>224</v>
+      </c>
+      <c r="X97" s="59">
+        <v>237</v>
+      </c>
+      <c r="Y97" s="59">
+        <v>224</v>
+      </c>
+      <c r="Z97" s="59">
+        <v>201</v>
+      </c>
+      <c r="AA97" s="48">
+        <v>210</v>
+      </c>
+      <c r="AB97" s="61">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="98" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="29">
+        <v>153400000</v>
+      </c>
+      <c r="B98" s="49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" s="53">
+        <v>331</v>
+      </c>
+      <c r="D98" s="53">
+        <v>269</v>
+      </c>
+      <c r="E98" s="53">
+        <v>277</v>
+      </c>
+      <c r="F98" s="53">
+        <v>285</v>
+      </c>
+      <c r="G98" s="53">
+        <v>255</v>
+      </c>
+      <c r="H98" s="53">
+        <v>268</v>
+      </c>
+      <c r="I98" s="53">
+        <v>270</v>
+      </c>
+      <c r="J98" s="53">
+        <v>274</v>
+      </c>
+      <c r="K98" s="57">
+        <v>307</v>
+      </c>
+      <c r="L98" s="59">
+        <v>308</v>
+      </c>
+      <c r="M98" s="59">
+        <v>283</v>
+      </c>
+      <c r="N98" s="59">
+        <v>277</v>
+      </c>
+      <c r="O98" s="59">
+        <v>310</v>
+      </c>
+      <c r="P98" s="59">
+        <v>283</v>
+      </c>
+      <c r="Q98" s="59">
+        <v>245</v>
+      </c>
+      <c r="R98" s="59">
+        <v>262</v>
+      </c>
+      <c r="S98" s="59">
+        <v>231</v>
+      </c>
+      <c r="T98" s="59">
+        <v>215</v>
+      </c>
+      <c r="U98" s="59">
+        <v>219</v>
+      </c>
+      <c r="V98" s="59">
+        <v>202</v>
+      </c>
+      <c r="W98" s="59">
+        <v>217</v>
+      </c>
+      <c r="X98" s="59">
+        <v>251</v>
+      </c>
+      <c r="Y98" s="59">
+        <v>221</v>
+      </c>
+      <c r="Z98" s="59">
+        <v>247</v>
+      </c>
+      <c r="AA98" s="48">
+        <v>219</v>
+      </c>
+      <c r="AB98" s="61">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="99" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="29">
+        <v>153600000</v>
+      </c>
+      <c r="B99" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="C99" s="53">
+        <v>255</v>
+      </c>
+      <c r="D99" s="53">
+        <v>259</v>
+      </c>
+      <c r="E99" s="53">
+        <v>233</v>
+      </c>
+      <c r="F99" s="53">
+        <v>262</v>
+      </c>
+      <c r="G99" s="53">
+        <v>232</v>
+      </c>
+      <c r="H99" s="53">
+        <v>285</v>
+      </c>
+      <c r="I99" s="53">
+        <v>252</v>
+      </c>
+      <c r="J99" s="53">
+        <v>230</v>
+      </c>
+      <c r="K99" s="57">
+        <v>249</v>
+      </c>
+      <c r="L99" s="59">
+        <v>302</v>
+      </c>
+      <c r="M99" s="59">
+        <v>309</v>
+      </c>
+      <c r="N99" s="59">
+        <v>317</v>
+      </c>
+      <c r="O99" s="59">
+        <v>279</v>
+      </c>
+      <c r="P99" s="59">
+        <v>291</v>
+      </c>
+      <c r="Q99" s="59">
+        <v>280</v>
+      </c>
+      <c r="R99" s="59">
+        <v>298</v>
+      </c>
+      <c r="S99" s="59">
+        <v>265</v>
+      </c>
+      <c r="T99" s="59">
+        <v>262</v>
+      </c>
+      <c r="U99" s="59">
+        <v>270</v>
+      </c>
+      <c r="V99" s="59">
+        <v>305</v>
+      </c>
+      <c r="W99" s="59">
+        <v>325</v>
+      </c>
+      <c r="X99" s="59">
+        <v>345</v>
+      </c>
+      <c r="Y99" s="59">
+        <v>345</v>
+      </c>
+      <c r="Z99" s="59">
+        <v>295</v>
+      </c>
+      <c r="AA99" s="48">
+        <v>272</v>
+      </c>
+      <c r="AB99" s="61">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="100" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="29">
+        <v>154000000</v>
+      </c>
+      <c r="B100" s="49" t="s">
+        <v>11</v>
+      </c>
+      <c r="C100" s="53">
+        <v>88</v>
+      </c>
+      <c r="D100" s="53">
+        <v>106</v>
+      </c>
+      <c r="E100" s="53">
+        <v>99</v>
+      </c>
+      <c r="F100" s="53">
+        <v>101</v>
+      </c>
+      <c r="G100" s="53">
+        <v>111</v>
+      </c>
+      <c r="H100" s="53">
+        <v>134</v>
+      </c>
+      <c r="I100" s="53">
+        <v>134</v>
+      </c>
+      <c r="J100" s="53">
+        <v>125</v>
+      </c>
+      <c r="K100" s="57">
+        <v>137</v>
+      </c>
+      <c r="L100" s="59">
+        <v>134</v>
+      </c>
+      <c r="M100" s="59">
+        <v>139</v>
+      </c>
+      <c r="N100" s="59">
+        <v>122</v>
+      </c>
+      <c r="O100" s="59">
+        <v>155</v>
+      </c>
+      <c r="P100" s="59">
+        <v>122</v>
+      </c>
+      <c r="Q100" s="59">
+        <v>139</v>
+      </c>
+      <c r="R100" s="59">
+        <v>125</v>
+      </c>
+      <c r="S100" s="59">
+        <v>132</v>
+      </c>
+      <c r="T100" s="59">
+        <v>112</v>
+      </c>
+      <c r="U100" s="59">
+        <v>146</v>
+      </c>
+      <c r="V100" s="59">
+        <v>115</v>
+      </c>
+      <c r="W100" s="59">
+        <v>143</v>
+      </c>
+      <c r="X100" s="59">
+        <v>125</v>
+      </c>
+      <c r="Y100" s="59">
+        <v>116</v>
+      </c>
+      <c r="Z100" s="59">
+        <v>127</v>
+      </c>
+      <c r="AA100" s="48">
+        <v>97</v>
+      </c>
+      <c r="AB100" s="61">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="101" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="29">
+        <v>154200000</v>
+      </c>
+      <c r="B101" s="49" t="s">
+        <v>12</v>
+      </c>
+      <c r="C101" s="53">
+        <v>218</v>
+      </c>
+      <c r="D101" s="53">
+        <v>171</v>
+      </c>
+      <c r="E101" s="53">
+        <v>180</v>
+      </c>
+      <c r="F101" s="53">
+        <v>140</v>
+      </c>
+      <c r="G101" s="53">
+        <v>153</v>
+      </c>
+      <c r="H101" s="53">
+        <v>142</v>
+      </c>
+      <c r="I101" s="53">
+        <v>144</v>
+      </c>
+      <c r="J101" s="53">
+        <v>132</v>
+      </c>
+      <c r="K101" s="57">
+        <v>160</v>
+      </c>
+      <c r="L101" s="59">
+        <v>158</v>
+      </c>
+      <c r="M101" s="59">
+        <v>157</v>
+      </c>
+      <c r="N101" s="59">
+        <v>147</v>
+      </c>
+      <c r="O101" s="59">
+        <v>158</v>
+      </c>
+      <c r="P101" s="59">
+        <v>131</v>
+      </c>
+      <c r="Q101" s="59">
+        <v>128</v>
+      </c>
+      <c r="R101" s="59">
+        <v>116</v>
+      </c>
+      <c r="S101" s="59">
+        <v>127</v>
+      </c>
+      <c r="T101" s="59">
+        <v>124</v>
+      </c>
+      <c r="U101" s="59">
+        <v>155</v>
+      </c>
+      <c r="V101" s="59">
+        <v>165</v>
+      </c>
+      <c r="W101" s="59">
+        <v>168</v>
+      </c>
+      <c r="X101" s="59">
+        <v>162</v>
+      </c>
+      <c r="Y101" s="59">
+        <v>134</v>
+      </c>
+      <c r="Z101" s="59">
+        <v>148</v>
+      </c>
+      <c r="AA101" s="48">
+        <v>151</v>
+      </c>
+      <c r="AB101" s="61">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="102" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="29">
+        <v>154600000</v>
+      </c>
+      <c r="B102" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="C102" s="53">
+        <v>218</v>
+      </c>
+      <c r="D102" s="53">
+        <v>194</v>
+      </c>
+      <c r="E102" s="53">
+        <v>172</v>
+      </c>
+      <c r="F102" s="53">
+        <v>173</v>
+      </c>
+      <c r="G102" s="53">
+        <v>207</v>
+      </c>
+      <c r="H102" s="53">
+        <v>209</v>
+      </c>
+      <c r="I102" s="53">
+        <v>242</v>
+      </c>
+      <c r="J102" s="53">
+        <v>225</v>
+      </c>
+      <c r="K102" s="57">
+        <v>228</v>
+      </c>
+      <c r="L102" s="59">
+        <v>240</v>
+      </c>
+      <c r="M102" s="59">
+        <v>271</v>
+      </c>
+      <c r="N102" s="59">
+        <v>269</v>
+      </c>
+      <c r="O102" s="59">
+        <v>255</v>
+      </c>
+      <c r="P102" s="59">
+        <v>229</v>
+      </c>
+      <c r="Q102" s="59">
+        <v>289</v>
+      </c>
+      <c r="R102" s="59">
+        <v>261</v>
+      </c>
+      <c r="S102" s="59">
+        <v>233</v>
+      </c>
+      <c r="T102" s="59">
+        <v>218</v>
+      </c>
+      <c r="U102" s="59">
+        <v>239</v>
+      </c>
+      <c r="V102" s="59">
+        <v>276</v>
+      </c>
+      <c r="W102" s="59">
+        <v>281</v>
+      </c>
+      <c r="X102" s="59">
+        <v>298</v>
+      </c>
+      <c r="Y102" s="59">
+        <v>246</v>
+      </c>
+      <c r="Z102" s="59">
+        <v>266</v>
+      </c>
+      <c r="AA102" s="48">
+        <v>229</v>
+      </c>
+      <c r="AB102" s="61">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="103" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="29">
+        <v>154800000</v>
+      </c>
+      <c r="B103" s="49" t="s">
+        <v>14</v>
+      </c>
+      <c r="C103" s="53">
+        <v>99</v>
+      </c>
+      <c r="D103" s="53">
+        <v>118</v>
+      </c>
+      <c r="E103" s="53">
+        <v>147</v>
+      </c>
+      <c r="F103" s="53">
+        <v>112</v>
+      </c>
+      <c r="G103" s="53">
+        <v>166</v>
+      </c>
+      <c r="H103" s="53">
+        <v>195</v>
+      </c>
+      <c r="I103" s="53">
+        <v>213</v>
+      </c>
+      <c r="J103" s="53">
+        <v>217</v>
+      </c>
+      <c r="K103" s="57">
+        <v>244</v>
+      </c>
+      <c r="L103" s="59">
+        <v>223</v>
+      </c>
+      <c r="M103" s="59">
+        <v>220</v>
+      </c>
+      <c r="N103" s="59">
+        <v>196</v>
+      </c>
+      <c r="O103" s="59">
+        <v>216</v>
+      </c>
+      <c r="P103" s="59">
+        <v>226</v>
+      </c>
+      <c r="Q103" s="59">
+        <v>196</v>
+      </c>
+      <c r="R103" s="59">
+        <v>214</v>
+      </c>
+      <c r="S103" s="59">
+        <v>185</v>
+      </c>
+      <c r="T103" s="59">
+        <v>184</v>
+      </c>
+      <c r="U103" s="59">
+        <v>166</v>
+      </c>
+      <c r="V103" s="59">
+        <v>163</v>
+      </c>
+      <c r="W103" s="59">
+        <v>218</v>
+      </c>
+      <c r="X103" s="59">
+        <v>165</v>
+      </c>
+      <c r="Y103" s="59">
+        <v>138</v>
+      </c>
+      <c r="Z103" s="59">
+        <v>175</v>
+      </c>
+      <c r="AA103" s="48">
+        <v>163</v>
+      </c>
+      <c r="AB103" s="61">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="104" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="29">
+        <v>155200000</v>
+      </c>
+      <c r="B104" s="49" t="s">
+        <v>15</v>
+      </c>
+      <c r="C104" s="53">
+        <v>207</v>
+      </c>
+      <c r="D104" s="53">
+        <v>190</v>
+      </c>
+      <c r="E104" s="53">
+        <v>178</v>
+      </c>
+      <c r="F104" s="53">
+        <v>157</v>
+      </c>
+      <c r="G104" s="53">
+        <v>202</v>
+      </c>
+      <c r="H104" s="53">
+        <v>177</v>
+      </c>
+      <c r="I104" s="53">
+        <v>174</v>
+      </c>
+      <c r="J104" s="53">
+        <v>189</v>
+      </c>
+      <c r="K104" s="57">
+        <v>198</v>
+      </c>
+      <c r="L104" s="59">
+        <v>215</v>
+      </c>
+      <c r="M104" s="59">
+        <v>225</v>
+      </c>
+      <c r="N104" s="59">
+        <v>211</v>
+      </c>
+      <c r="O104" s="59">
+        <v>189</v>
+      </c>
+      <c r="P104" s="59">
+        <v>210</v>
+      </c>
+      <c r="Q104" s="59">
+        <v>233</v>
+      </c>
+      <c r="R104" s="59">
+        <v>225</v>
+      </c>
+      <c r="S104" s="59">
+        <v>185</v>
+      </c>
+      <c r="T104" s="59">
+        <v>179</v>
+      </c>
+      <c r="U104" s="59">
+        <v>180</v>
+      </c>
+      <c r="V104" s="59">
+        <v>200</v>
+      </c>
+      <c r="W104" s="59">
+        <v>214</v>
+      </c>
+      <c r="X104" s="59">
+        <v>197</v>
+      </c>
+      <c r="Y104" s="59">
+        <v>200</v>
+      </c>
+      <c r="Z104" s="59">
+        <v>180</v>
+      </c>
+      <c r="AA104" s="48">
+        <v>168</v>
+      </c>
+      <c r="AB104" s="61">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="105" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="29">
+        <v>155600000</v>
+      </c>
+      <c r="B105" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="C105" s="53">
+        <v>163</v>
+      </c>
+      <c r="D105" s="53">
+        <v>143</v>
+      </c>
+      <c r="E105" s="53">
+        <v>149</v>
+      </c>
+      <c r="F105" s="53">
+        <v>130</v>
+      </c>
+      <c r="G105" s="53">
+        <v>172</v>
+      </c>
+      <c r="H105" s="53">
+        <v>182</v>
+      </c>
+      <c r="I105" s="53">
+        <v>175</v>
+      </c>
+      <c r="J105" s="53">
+        <v>367</v>
+      </c>
+      <c r="K105" s="57">
+        <v>379</v>
+      </c>
+      <c r="L105" s="59">
+        <v>415</v>
+      </c>
+      <c r="M105" s="59">
+        <v>448</v>
+      </c>
+      <c r="N105" s="59">
+        <v>439</v>
+      </c>
+      <c r="O105" s="59">
+        <v>455</v>
+      </c>
+      <c r="P105" s="59">
+        <v>422</v>
+      </c>
+      <c r="Q105" s="59">
+        <v>475</v>
+      </c>
+      <c r="R105" s="59">
+        <v>464</v>
+      </c>
+      <c r="S105" s="59">
+        <v>463</v>
+      </c>
+      <c r="T105" s="59">
+        <v>393</v>
+      </c>
+      <c r="U105" s="59">
+        <v>401</v>
+      </c>
+      <c r="V105" s="59">
+        <v>464</v>
+      </c>
+      <c r="W105" s="59">
+        <v>454</v>
+      </c>
+      <c r="X105" s="59">
+        <v>517</v>
+      </c>
+      <c r="Y105" s="59">
+        <v>428</v>
+      </c>
+      <c r="Z105" s="59">
+        <v>416</v>
+      </c>
+      <c r="AA105" s="48">
+        <v>347</v>
+      </c>
+      <c r="AB105" s="61">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="106" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="29">
+        <v>156000000</v>
+      </c>
+      <c r="B106" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="C106" s="53">
+        <v>79</v>
+      </c>
+      <c r="D106" s="53">
+        <v>113</v>
+      </c>
+      <c r="E106" s="53">
+        <v>102</v>
+      </c>
+      <c r="F106" s="53">
+        <v>98</v>
+      </c>
+      <c r="G106" s="53">
+        <v>105</v>
+      </c>
+      <c r="H106" s="53">
+        <v>123</v>
+      </c>
+      <c r="I106" s="53">
+        <v>133</v>
+      </c>
+      <c r="J106" s="53">
+        <v>128</v>
+      </c>
+      <c r="K106" s="57">
+        <v>138</v>
+      </c>
+      <c r="L106" s="59">
+        <v>157</v>
+      </c>
+      <c r="M106" s="59">
+        <v>172</v>
+      </c>
+      <c r="N106" s="59">
+        <v>151</v>
+      </c>
+      <c r="O106" s="59">
+        <v>191</v>
+      </c>
+      <c r="P106" s="59">
+        <v>191</v>
+      </c>
+      <c r="Q106" s="59">
+        <v>180</v>
+      </c>
+      <c r="R106" s="59">
+        <v>175</v>
+      </c>
+      <c r="S106" s="59">
+        <v>203</v>
+      </c>
+      <c r="T106" s="59">
+        <v>181</v>
+      </c>
+      <c r="U106" s="59">
+        <v>197</v>
+      </c>
+      <c r="V106" s="59">
+        <v>200</v>
+      </c>
+      <c r="W106" s="59">
+        <v>206</v>
+      </c>
+      <c r="X106" s="59">
+        <v>198</v>
+      </c>
+      <c r="Y106" s="59">
+        <v>153</v>
+      </c>
+      <c r="Z106" s="59">
+        <v>187</v>
+      </c>
+      <c r="AA106" s="48">
+        <v>144</v>
+      </c>
+      <c r="AB106" s="61">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="107" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="29">
+        <v>156400000</v>
+      </c>
+      <c r="B107" s="56" t="s">
+        <v>18</v>
+      </c>
+      <c r="C107" s="53">
+        <v>210</v>
+      </c>
+      <c r="D107" s="53">
+        <v>196</v>
+      </c>
+      <c r="E107" s="53">
+        <v>161</v>
+      </c>
+      <c r="F107" s="53">
+        <v>173</v>
+      </c>
+      <c r="G107" s="53">
+        <v>226</v>
+      </c>
+      <c r="H107" s="53">
+        <v>204</v>
+      </c>
+      <c r="I107" s="53">
+        <v>173</v>
+      </c>
+      <c r="J107" s="53">
+        <v>208</v>
+      </c>
+      <c r="K107" s="57">
+        <v>181</v>
+      </c>
+      <c r="L107" s="59">
+        <v>206</v>
+      </c>
+      <c r="M107" s="59">
+        <v>207</v>
+      </c>
+      <c r="N107" s="59">
+        <v>176</v>
+      </c>
+      <c r="O107" s="59">
+        <v>184</v>
+      </c>
+      <c r="P107" s="59">
+        <v>188</v>
+      </c>
+      <c r="Q107" s="59">
+        <v>218</v>
+      </c>
+      <c r="R107" s="59">
+        <v>188</v>
+      </c>
+      <c r="S107" s="59">
+        <v>201</v>
+      </c>
+      <c r="T107" s="59">
+        <v>146</v>
+      </c>
+      <c r="U107" s="59">
+        <v>175</v>
+      </c>
+      <c r="V107" s="59">
+        <v>161</v>
+      </c>
+      <c r="W107" s="59">
+        <v>188</v>
+      </c>
+      <c r="X107" s="59">
+        <v>204</v>
+      </c>
+      <c r="Y107" s="59">
+        <v>138</v>
+      </c>
+      <c r="Z107" s="59">
+        <v>175</v>
+      </c>
+      <c r="AA107" s="48">
+        <v>151</v>
+      </c>
+      <c r="AB107" s="61">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="108" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="29">
+        <v>156800000</v>
+      </c>
+      <c r="B108" s="56" t="s">
+        <v>19</v>
+      </c>
+      <c r="C108" s="53">
+        <v>186</v>
+      </c>
+      <c r="D108" s="53">
+        <v>164</v>
+      </c>
+      <c r="E108" s="53">
+        <v>156</v>
+      </c>
+      <c r="F108" s="53">
+        <v>155</v>
+      </c>
+      <c r="G108" s="53">
+        <v>148</v>
+      </c>
+      <c r="H108" s="53">
+        <v>178</v>
+      </c>
+      <c r="I108" s="53">
+        <v>178</v>
+      </c>
+      <c r="J108" s="53">
+        <v>163</v>
+      </c>
+      <c r="K108" s="57">
+        <v>194</v>
+      </c>
+      <c r="L108" s="59">
+        <v>191</v>
+      </c>
+      <c r="M108" s="59">
+        <v>204</v>
+      </c>
+      <c r="N108" s="59">
+        <v>202</v>
+      </c>
+      <c r="O108" s="59">
+        <v>173</v>
+      </c>
+      <c r="P108" s="59">
+        <v>193</v>
+      </c>
+      <c r="Q108" s="59">
+        <v>165</v>
+      </c>
+      <c r="R108" s="59">
+        <v>194</v>
+      </c>
+      <c r="S108" s="59">
+        <v>166</v>
+      </c>
+      <c r="T108" s="59">
+        <v>161</v>
+      </c>
+      <c r="U108" s="59">
+        <v>184</v>
+      </c>
+      <c r="V108" s="59">
+        <v>178</v>
+      </c>
+      <c r="W108" s="59">
+        <v>194</v>
+      </c>
+      <c r="X108" s="59">
+        <v>205</v>
+      </c>
+      <c r="Y108" s="59">
+        <v>183</v>
+      </c>
+      <c r="Z108" s="59">
+        <v>202</v>
+      </c>
+      <c r="AA108" s="48">
+        <v>166</v>
+      </c>
+      <c r="AB108" s="61">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="109" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="79" t="s">
+        <v>5</v>
+      </c>
+      <c r="B109" s="78"/>
+      <c r="C109" s="78"/>
+      <c r="D109" s="78"/>
+      <c r="E109" s="78"/>
+      <c r="F109" s="78"/>
+      <c r="G109" s="78"/>
+      <c r="H109" s="78"/>
+      <c r="I109" s="78"/>
+      <c r="J109" s="78"/>
+      <c r="K109" s="78"/>
+      <c r="L109" s="78"/>
+      <c r="M109" s="78"/>
+      <c r="N109" s="78"/>
+      <c r="O109" s="78"/>
+      <c r="P109" s="78"/>
+      <c r="Q109" s="78"/>
+      <c r="R109" s="78"/>
+      <c r="S109" s="78"/>
+      <c r="T109" s="78"/>
+      <c r="U109" s="78"/>
+      <c r="V109" s="78"/>
+      <c r="W109" s="78"/>
+      <c r="X109" s="78"/>
+      <c r="Y109" s="78"/>
+      <c r="Z109" s="78"/>
+      <c r="AA109" s="78"/>
+      <c r="AB109" s="78"/>
+    </row>
+    <row r="110" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="29">
+        <v>150000000</v>
+      </c>
+      <c r="B110" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="C110" s="34">
+        <v>2194</v>
+      </c>
+      <c r="D110" s="34">
         <v>2022</v>
       </c>
-      <c r="Y6" s="69">
-[...10 lines deleted...]
-      <c r="A7" s="124" t="s">
+      <c r="E110" s="34">
+        <v>2063</v>
+      </c>
+      <c r="F110" s="34">
+        <v>1891</v>
+      </c>
+      <c r="G110" s="34">
+        <v>2052</v>
+      </c>
+      <c r="H110" s="34">
+        <v>2335</v>
+      </c>
+      <c r="I110" s="34">
+        <v>2561</v>
+      </c>
+      <c r="J110" s="34">
+        <v>2634</v>
+      </c>
+      <c r="K110" s="34">
+        <v>2853</v>
+      </c>
+      <c r="L110" s="42">
+        <v>2461</v>
+      </c>
+      <c r="M110" s="42">
+        <v>2672</v>
+      </c>
+      <c r="N110" s="42">
+        <v>2677</v>
+      </c>
+      <c r="O110" s="42">
+        <v>2566</v>
+      </c>
+      <c r="P110" s="42">
+        <v>2538</v>
+      </c>
+      <c r="Q110" s="42">
+        <v>2618</v>
+      </c>
+      <c r="R110" s="42">
+        <v>2533</v>
+      </c>
+      <c r="S110" s="42">
+        <v>2481</v>
+      </c>
+      <c r="T110" s="42">
+        <v>2297</v>
+      </c>
+      <c r="U110" s="42">
+        <v>2395</v>
+      </c>
+      <c r="V110" s="42">
+        <v>2456</v>
+      </c>
+      <c r="W110" s="42">
+        <v>2621</v>
+      </c>
+      <c r="X110" s="42">
+        <v>2768</v>
+      </c>
+      <c r="Y110" s="42">
+        <v>2426</v>
+      </c>
+      <c r="Z110" s="42">
+        <v>2306</v>
+      </c>
+      <c r="AA110" s="46">
+        <v>2235</v>
+      </c>
+      <c r="AB110" s="31">
+        <v>1826</v>
+      </c>
+    </row>
+    <row r="111" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="29">
+        <v>151000000</v>
+      </c>
+      <c r="B111" s="49" t="s">
+        <v>7</v>
+      </c>
+      <c r="C111" s="54">
+        <v>92</v>
+      </c>
+      <c r="D111" s="54">
+        <v>119</v>
+      </c>
+      <c r="E111" s="54">
+        <v>165</v>
+      </c>
+      <c r="F111" s="54">
+        <v>88</v>
+      </c>
+      <c r="G111" s="54">
+        <v>122</v>
+      </c>
+      <c r="H111" s="54">
+        <v>284</v>
+      </c>
+      <c r="I111" s="54">
+        <v>364</v>
+      </c>
+      <c r="J111" s="54">
+        <v>359</v>
+      </c>
+      <c r="K111" s="55">
+        <v>466</v>
+      </c>
+      <c r="L111" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="M111" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="N111" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="O111" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="P111" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q111" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="R111" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="S111" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="T111" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="U111" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="V111" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="W111" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="X111" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y111" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z111" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA111" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB111" s="48" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="29">
+        <v>153200000</v>
+      </c>
+      <c r="B112" s="49" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="124"/>
-[...110 lines deleted...]
-      <c r="A9" s="7" t="s">
+      <c r="C112" s="54">
+        <v>139</v>
+      </c>
+      <c r="D112" s="54">
+        <v>112</v>
+      </c>
+      <c r="E112" s="54">
+        <v>141</v>
+      </c>
+      <c r="F112" s="54">
+        <v>126</v>
+      </c>
+      <c r="G112" s="54">
+        <v>135</v>
+      </c>
+      <c r="H112" s="54">
+        <v>152</v>
+      </c>
+      <c r="I112" s="54">
+        <v>169</v>
+      </c>
+      <c r="J112" s="54">
+        <v>151</v>
+      </c>
+      <c r="K112" s="55">
+        <v>183</v>
+      </c>
+      <c r="L112" s="42">
+        <v>186</v>
+      </c>
+      <c r="M112" s="42">
+        <v>186</v>
+      </c>
+      <c r="N112" s="42">
+        <v>212</v>
+      </c>
+      <c r="O112" s="42">
+        <v>188</v>
+      </c>
+      <c r="P112" s="42">
+        <v>165</v>
+      </c>
+      <c r="Q112" s="42">
+        <v>205</v>
+      </c>
+      <c r="R112" s="42">
+        <v>213</v>
+      </c>
+      <c r="S112" s="42">
+        <v>205</v>
+      </c>
+      <c r="T112" s="42">
+        <v>167</v>
+      </c>
+      <c r="U112" s="42">
+        <v>163</v>
+      </c>
+      <c r="V112" s="42">
+        <v>177</v>
+      </c>
+      <c r="W112" s="42">
+        <v>210</v>
+      </c>
+      <c r="X112" s="42">
+        <v>233</v>
+      </c>
+      <c r="Y112" s="42">
+        <v>221</v>
+      </c>
+      <c r="Z112" s="42">
+        <v>211</v>
+      </c>
+      <c r="AA112" s="46">
+        <v>198</v>
+      </c>
+      <c r="AB112" s="51">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="113" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="29">
+        <v>153400000</v>
+      </c>
+      <c r="B113" s="49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" s="54">
+        <v>289</v>
+      </c>
+      <c r="D113" s="54">
+        <v>270</v>
+      </c>
+      <c r="E113" s="54">
+        <v>280</v>
+      </c>
+      <c r="F113" s="54">
+        <v>248</v>
+      </c>
+      <c r="G113" s="54">
+        <v>269</v>
+      </c>
+      <c r="H113" s="54">
+        <v>234</v>
+      </c>
+      <c r="I113" s="54">
+        <v>260</v>
+      </c>
+      <c r="J113" s="54">
+        <v>250</v>
+      </c>
+      <c r="K113" s="55">
+        <v>277</v>
+      </c>
+      <c r="L113" s="42">
+        <v>286</v>
+      </c>
+      <c r="M113" s="42">
+        <v>288</v>
+      </c>
+      <c r="N113" s="42">
+        <v>283</v>
+      </c>
+      <c r="O113" s="42">
+        <v>251</v>
+      </c>
+      <c r="P113" s="42">
+        <v>221</v>
+      </c>
+      <c r="Q113" s="42">
+        <v>229</v>
+      </c>
+      <c r="R113" s="42">
+        <v>246</v>
+      </c>
+      <c r="S113" s="42">
+        <v>203</v>
+      </c>
+      <c r="T113" s="42">
+        <v>207</v>
+      </c>
+      <c r="U113" s="42">
+        <v>243</v>
+      </c>
+      <c r="V113" s="42">
+        <v>205</v>
+      </c>
+      <c r="W113" s="42">
+        <v>205</v>
+      </c>
+      <c r="X113" s="42">
+        <v>214</v>
+      </c>
+      <c r="Y113" s="42">
+        <v>219</v>
+      </c>
+      <c r="Z113" s="42">
+        <v>227</v>
+      </c>
+      <c r="AA113" s="46">
+        <v>183</v>
+      </c>
+      <c r="AB113" s="51">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="114" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="29">
+        <v>153600000</v>
+      </c>
+      <c r="B114" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="C114" s="54">
+        <v>254</v>
+      </c>
+      <c r="D114" s="54">
+        <v>230</v>
+      </c>
+      <c r="E114" s="54">
+        <v>231</v>
+      </c>
+      <c r="F114" s="54">
+        <v>199</v>
+      </c>
+      <c r="G114" s="54">
+        <v>212</v>
+      </c>
+      <c r="H114" s="54">
+        <v>212</v>
+      </c>
+      <c r="I114" s="54">
+        <v>234</v>
+      </c>
+      <c r="J114" s="54">
+        <v>237</v>
+      </c>
+      <c r="K114" s="55">
+        <v>233</v>
+      </c>
+      <c r="L114" s="42">
+        <v>271</v>
+      </c>
+      <c r="M114" s="42">
+        <v>320</v>
+      </c>
+      <c r="N114" s="42">
+        <v>291</v>
+      </c>
+      <c r="O114" s="42">
+        <v>265</v>
+      </c>
+      <c r="P114" s="42">
+        <v>281</v>
+      </c>
+      <c r="Q114" s="42">
+        <v>256</v>
+      </c>
+      <c r="R114" s="42">
+        <v>252</v>
+      </c>
+      <c r="S114" s="42">
+        <v>284</v>
+      </c>
+      <c r="T114" s="42">
+        <v>245</v>
+      </c>
+      <c r="U114" s="42">
+        <v>263</v>
+      </c>
+      <c r="V114" s="42">
+        <v>292</v>
+      </c>
+      <c r="W114" s="42">
+        <v>258</v>
+      </c>
+      <c r="X114" s="42">
+        <v>326</v>
+      </c>
+      <c r="Y114" s="42">
+        <v>311</v>
+      </c>
+      <c r="Z114" s="42">
+        <v>248</v>
+      </c>
+      <c r="AA114" s="46">
+        <v>243</v>
+      </c>
+      <c r="AB114" s="51">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="115" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="29">
+        <v>154000000</v>
+      </c>
+      <c r="B115" s="49" t="s">
         <v>11</v>
       </c>
-      <c r="B9" s="3">
-[...79 lines deleted...]
-      <c r="A10" s="7" t="s">
+      <c r="C115" s="54">
+        <v>80</v>
+      </c>
+      <c r="D115" s="54">
+        <v>105</v>
+      </c>
+      <c r="E115" s="54">
+        <v>117</v>
+      </c>
+      <c r="F115" s="54">
+        <v>99</v>
+      </c>
+      <c r="G115" s="54">
+        <v>97</v>
+      </c>
+      <c r="H115" s="54">
+        <v>123</v>
+      </c>
+      <c r="I115" s="54">
+        <v>129</v>
+      </c>
+      <c r="J115" s="54">
+        <v>111</v>
+      </c>
+      <c r="K115" s="55">
+        <v>135</v>
+      </c>
+      <c r="L115" s="42">
+        <v>133</v>
+      </c>
+      <c r="M115" s="42">
+        <v>144</v>
+      </c>
+      <c r="N115" s="42">
+        <v>130</v>
+      </c>
+      <c r="O115" s="42">
+        <v>133</v>
+      </c>
+      <c r="P115" s="42">
+        <v>131</v>
+      </c>
+      <c r="Q115" s="42">
+        <v>117</v>
+      </c>
+      <c r="R115" s="42">
+        <v>124</v>
+      </c>
+      <c r="S115" s="42">
+        <v>105</v>
+      </c>
+      <c r="T115" s="42">
+        <v>119</v>
+      </c>
+      <c r="U115" s="42">
+        <v>129</v>
+      </c>
+      <c r="V115" s="42">
+        <v>114</v>
+      </c>
+      <c r="W115" s="42">
+        <v>126</v>
+      </c>
+      <c r="X115" s="42">
+        <v>134</v>
+      </c>
+      <c r="Y115" s="42">
+        <v>117</v>
+      </c>
+      <c r="Z115" s="42">
+        <v>118</v>
+      </c>
+      <c r="AA115" s="46">
+        <v>113</v>
+      </c>
+      <c r="AB115" s="51">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="116" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="29">
+        <v>154200000</v>
+      </c>
+      <c r="B116" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="B10" s="3">
-[...8 lines deleted...]
-      <c r="E10" s="3">
+      <c r="C116" s="54">
+        <v>215</v>
+      </c>
+      <c r="D116" s="54">
+        <v>145</v>
+      </c>
+      <c r="E116" s="54">
+        <v>145</v>
+      </c>
+      <c r="F116" s="54">
+        <v>150</v>
+      </c>
+      <c r="G116" s="54">
+        <v>158</v>
+      </c>
+      <c r="H116" s="54">
+        <v>141</v>
+      </c>
+      <c r="I116" s="54">
+        <v>132</v>
+      </c>
+      <c r="J116" s="54">
+        <v>145</v>
+      </c>
+      <c r="K116" s="55">
+        <v>133</v>
+      </c>
+      <c r="L116" s="42">
+        <v>144</v>
+      </c>
+      <c r="M116" s="42">
+        <v>175</v>
+      </c>
+      <c r="N116" s="42">
+        <v>121</v>
+      </c>
+      <c r="O116" s="42">
+        <v>135</v>
+      </c>
+      <c r="P116" s="42">
+        <v>148</v>
+      </c>
+      <c r="Q116" s="42">
+        <v>164</v>
+      </c>
+      <c r="R116" s="42">
+        <v>126</v>
+      </c>
+      <c r="S116" s="42">
+        <v>137</v>
+      </c>
+      <c r="T116" s="42">
+        <v>106</v>
+      </c>
+      <c r="U116" s="42">
+        <v>155</v>
+      </c>
+      <c r="V116" s="42">
+        <v>129</v>
+      </c>
+      <c r="W116" s="42">
+        <v>167</v>
+      </c>
+      <c r="X116" s="42">
+        <v>144</v>
+      </c>
+      <c r="Y116" s="42">
+        <v>134</v>
+      </c>
+      <c r="Z116" s="42">
+        <v>146</v>
+      </c>
+      <c r="AA116" s="46">
+        <v>137</v>
+      </c>
+      <c r="AB116" s="51">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="117" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="29">
+        <v>154600000</v>
+      </c>
+      <c r="B117" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="C117" s="54">
+        <v>213</v>
+      </c>
+      <c r="D117" s="54">
+        <v>172</v>
+      </c>
+      <c r="E117" s="54">
+        <v>145</v>
+      </c>
+      <c r="F117" s="54">
+        <v>164</v>
+      </c>
+      <c r="G117" s="54">
+        <v>191</v>
+      </c>
+      <c r="H117" s="54">
+        <v>221</v>
+      </c>
+      <c r="I117" s="54">
+        <v>209</v>
+      </c>
+      <c r="J117" s="54">
+        <v>221</v>
+      </c>
+      <c r="K117" s="55">
+        <v>216</v>
+      </c>
+      <c r="L117" s="42">
+        <v>223</v>
+      </c>
+      <c r="M117" s="42">
+        <v>244</v>
+      </c>
+      <c r="N117" s="42">
+        <v>291</v>
+      </c>
+      <c r="O117" s="42">
+        <v>231</v>
+      </c>
+      <c r="P117" s="42">
+        <v>264</v>
+      </c>
+      <c r="Q117" s="42">
         <v>250</v>
       </c>
-      <c r="F10" s="3">
+      <c r="R117" s="42">
+        <v>233</v>
+      </c>
+      <c r="S117" s="42">
+        <v>226</v>
+      </c>
+      <c r="T117" s="42">
+        <v>233</v>
+      </c>
+      <c r="U117" s="42">
+        <v>238</v>
+      </c>
+      <c r="V117" s="42">
+        <v>285</v>
+      </c>
+      <c r="W117" s="42">
         <v>283</v>
       </c>
-      <c r="G10" s="3">
+      <c r="X117" s="42">
         <v>298</v>
       </c>
-      <c r="H10" s="3">
-[...85 lines deleted...]
-      <c r="I11" s="3">
+      <c r="Y117" s="42">
+        <v>251</v>
+      </c>
+      <c r="Z117" s="42">
+        <v>235</v>
+      </c>
+      <c r="AA117" s="46">
         <v>250</v>
       </c>
-      <c r="J11" s="3">
-[...32 lines deleted...]
-      <c r="U11" s="34">
+      <c r="AB117" s="51">
         <v>205</v>
       </c>
-      <c r="V11" s="34">
-[...2 lines deleted...]
-      <c r="W11" s="34">
+    </row>
+    <row r="118" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="29">
+        <v>154800000</v>
+      </c>
+      <c r="B118" s="49" t="s">
+        <v>14</v>
+      </c>
+      <c r="C118" s="54">
+        <v>114</v>
+      </c>
+      <c r="D118" s="54">
+        <v>120</v>
+      </c>
+      <c r="E118" s="54">
+        <v>124</v>
+      </c>
+      <c r="F118" s="54">
+        <v>119</v>
+      </c>
+      <c r="G118" s="54">
+        <v>143</v>
+      </c>
+      <c r="H118" s="54">
+        <v>167</v>
+      </c>
+      <c r="I118" s="54">
+        <v>208</v>
+      </c>
+      <c r="J118" s="54">
+        <v>163</v>
+      </c>
+      <c r="K118" s="55">
         <v>214</v>
       </c>
-      <c r="X11" s="34">
-[...5 lines deleted...]
-      <c r="Z11" s="32">
+      <c r="L118" s="42">
+        <v>214</v>
+      </c>
+      <c r="M118" s="42">
+        <v>218</v>
+      </c>
+      <c r="N118" s="42">
+        <v>220</v>
+      </c>
+      <c r="O118" s="42">
+        <v>216</v>
+      </c>
+      <c r="P118" s="42">
+        <v>194</v>
+      </c>
+      <c r="Q118" s="42">
+        <v>211</v>
+      </c>
+      <c r="R118" s="42">
+        <v>201</v>
+      </c>
+      <c r="S118" s="42">
+        <v>175</v>
+      </c>
+      <c r="T118" s="42">
+        <v>132</v>
+      </c>
+      <c r="U118" s="42">
+        <v>128</v>
+      </c>
+      <c r="V118" s="42">
+        <v>140</v>
+      </c>
+      <c r="W118" s="42">
+        <v>178</v>
+      </c>
+      <c r="X118" s="42">
+        <v>179</v>
+      </c>
+      <c r="Y118" s="42">
+        <v>166</v>
+      </c>
+      <c r="Z118" s="42">
+        <v>158</v>
+      </c>
+      <c r="AA118" s="46">
+        <v>132</v>
+      </c>
+      <c r="AB118" s="51">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="119" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="29">
+        <v>155200000</v>
+      </c>
+      <c r="B119" s="49" t="s">
+        <v>15</v>
+      </c>
+      <c r="C119" s="54">
+        <v>187</v>
+      </c>
+      <c r="D119" s="54">
+        <v>165</v>
+      </c>
+      <c r="E119" s="54">
+        <v>145</v>
+      </c>
+      <c r="F119" s="54">
+        <v>171</v>
+      </c>
+      <c r="G119" s="54">
+        <v>197</v>
+      </c>
+      <c r="H119" s="54">
+        <v>188</v>
+      </c>
+      <c r="I119" s="54">
+        <v>184</v>
+      </c>
+      <c r="J119" s="54">
         <v>183</v>
       </c>
-      <c r="AA11" s="14">
+      <c r="K119" s="55">
+        <v>178</v>
+      </c>
+      <c r="L119" s="42">
+        <v>176</v>
+      </c>
+      <c r="M119" s="42">
+        <v>185</v>
+      </c>
+      <c r="N119" s="42">
+        <v>210</v>
+      </c>
+      <c r="O119" s="42">
+        <v>188</v>
+      </c>
+      <c r="P119" s="42">
+        <v>192</v>
+      </c>
+      <c r="Q119" s="42">
+        <v>176</v>
+      </c>
+      <c r="R119" s="42">
+        <v>200</v>
+      </c>
+      <c r="S119" s="42">
+        <v>173</v>
+      </c>
+      <c r="T119" s="42">
+        <v>165</v>
+      </c>
+      <c r="U119" s="42">
+        <v>178</v>
+      </c>
+      <c r="V119" s="42">
+        <v>165</v>
+      </c>
+      <c r="W119" s="42">
+        <v>210</v>
+      </c>
+      <c r="X119" s="42">
+        <v>202</v>
+      </c>
+      <c r="Y119" s="42">
+        <v>168</v>
+      </c>
+      <c r="Z119" s="42">
+        <v>153</v>
+      </c>
+      <c r="AA119" s="46">
+        <v>167</v>
+      </c>
+      <c r="AB119" s="51">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="120" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="29">
+        <v>155600000</v>
+      </c>
+      <c r="B120" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="C120" s="54">
+        <v>142</v>
+      </c>
+      <c r="D120" s="54">
+        <v>138</v>
+      </c>
+      <c r="E120" s="54">
+        <v>139</v>
+      </c>
+      <c r="F120" s="54">
+        <v>113</v>
+      </c>
+      <c r="G120" s="54">
+        <v>136</v>
+      </c>
+      <c r="H120" s="54">
+        <v>155</v>
+      </c>
+      <c r="I120" s="54">
+        <v>173</v>
+      </c>
+      <c r="J120" s="54">
+        <v>347</v>
+      </c>
+      <c r="K120" s="55">
+        <v>352</v>
+      </c>
+      <c r="L120" s="42">
+        <v>350</v>
+      </c>
+      <c r="M120" s="42">
+        <v>384</v>
+      </c>
+      <c r="N120" s="42">
+        <v>426</v>
+      </c>
+      <c r="O120" s="42">
+        <v>391</v>
+      </c>
+      <c r="P120" s="42">
+        <v>416</v>
+      </c>
+      <c r="Q120" s="42">
+        <v>435</v>
+      </c>
+      <c r="R120" s="42">
+        <v>433</v>
+      </c>
+      <c r="S120" s="42">
+        <v>447</v>
+      </c>
+      <c r="T120" s="42">
+        <v>417</v>
+      </c>
+      <c r="U120" s="42">
+        <v>368</v>
+      </c>
+      <c r="V120" s="42">
+        <v>437</v>
+      </c>
+      <c r="W120" s="42">
+        <v>448</v>
+      </c>
+      <c r="X120" s="42">
+        <v>461</v>
+      </c>
+      <c r="Y120" s="42">
+        <v>374</v>
+      </c>
+      <c r="Z120" s="42">
+        <v>354</v>
+      </c>
+      <c r="AA120" s="46">
+        <v>369</v>
+      </c>
+      <c r="AB120" s="51">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="121" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="29">
+        <v>156000000</v>
+      </c>
+      <c r="B121" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="C121" s="54">
+        <v>81</v>
+      </c>
+      <c r="D121" s="54">
+        <v>133</v>
+      </c>
+      <c r="E121" s="54">
+        <v>110</v>
+      </c>
+      <c r="F121" s="54">
+        <v>88</v>
+      </c>
+      <c r="G121" s="54">
+        <v>94</v>
+      </c>
+      <c r="H121" s="54">
+        <v>126</v>
+      </c>
+      <c r="I121" s="54">
+        <v>143</v>
+      </c>
+      <c r="J121" s="54">
+        <v>126</v>
+      </c>
+      <c r="K121" s="55">
+        <v>121</v>
+      </c>
+      <c r="L121" s="42">
+        <v>146</v>
+      </c>
+      <c r="M121" s="42">
+        <v>165</v>
+      </c>
+      <c r="N121" s="42">
+        <v>145</v>
+      </c>
+      <c r="O121" s="42">
+        <v>174</v>
+      </c>
+      <c r="P121" s="42">
+        <v>161</v>
+      </c>
+      <c r="Q121" s="42">
+        <v>201</v>
+      </c>
+      <c r="R121" s="42">
+        <v>170</v>
+      </c>
+      <c r="S121" s="42">
+        <v>162</v>
+      </c>
+      <c r="T121" s="42">
+        <v>169</v>
+      </c>
+      <c r="U121" s="42">
+        <v>198</v>
+      </c>
+      <c r="V121" s="42">
+        <v>192</v>
+      </c>
+      <c r="W121" s="42">
+        <v>195</v>
+      </c>
+      <c r="X121" s="42">
+        <v>223</v>
+      </c>
+      <c r="Y121" s="42">
+        <v>172</v>
+      </c>
+      <c r="Z121" s="42">
+        <v>145</v>
+      </c>
+      <c r="AA121" s="46">
+        <v>157</v>
+      </c>
+      <c r="AB121" s="51">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="122" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="29">
+        <v>156400000</v>
+      </c>
+      <c r="B122" s="56" t="s">
+        <v>18</v>
+      </c>
+      <c r="C122" s="54">
+        <v>197</v>
+      </c>
+      <c r="D122" s="54">
+        <v>152</v>
+      </c>
+      <c r="E122" s="54">
+        <v>153</v>
+      </c>
+      <c r="F122" s="54">
+        <v>174</v>
+      </c>
+      <c r="G122" s="54">
+        <v>164</v>
+      </c>
+      <c r="H122" s="54">
+        <v>181</v>
+      </c>
+      <c r="I122" s="54">
+        <v>193</v>
+      </c>
+      <c r="J122" s="54">
+        <v>190</v>
+      </c>
+      <c r="K122" s="55">
+        <v>184</v>
+      </c>
+      <c r="L122" s="42">
+        <v>174</v>
+      </c>
+      <c r="M122" s="42">
+        <v>173</v>
+      </c>
+      <c r="N122" s="42">
+        <v>153</v>
+      </c>
+      <c r="O122" s="42">
+        <v>220</v>
+      </c>
+      <c r="P122" s="42">
+        <v>186</v>
+      </c>
+      <c r="Q122" s="42">
+        <v>184</v>
+      </c>
+      <c r="R122" s="42">
+        <v>178</v>
+      </c>
+      <c r="S122" s="42">
+        <v>192</v>
+      </c>
+      <c r="T122" s="42">
         <v>159</v>
       </c>
-    </row>
-[...105 lines deleted...]
-      <c r="H13" s="3">
+      <c r="U122" s="42">
+        <v>171</v>
+      </c>
+      <c r="V122" s="42">
+        <v>150</v>
+      </c>
+      <c r="W122" s="42">
+        <v>183</v>
+      </c>
+      <c r="X122" s="42">
+        <v>174</v>
+      </c>
+      <c r="Y122" s="42">
+        <v>150</v>
+      </c>
+      <c r="Z122" s="42">
+        <v>161</v>
+      </c>
+      <c r="AA122" s="46">
         <v>129</v>
       </c>
-      <c r="I13" s="3">
-[...32 lines deleted...]
-      <c r="T13" s="34">
+      <c r="AB122" s="51">
         <v>129</v>
       </c>
-      <c r="U13" s="34">
-[...5 lines deleted...]
-      <c r="W13" s="34">
+    </row>
+    <row r="123" spans="1:28" s="52" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="29">
+        <v>156800000</v>
+      </c>
+      <c r="B123" s="62" t="s">
+        <v>19</v>
+      </c>
+      <c r="C123" s="63">
+        <v>191</v>
+      </c>
+      <c r="D123" s="63">
+        <v>161</v>
+      </c>
+      <c r="E123" s="63">
+        <v>168</v>
+      </c>
+      <c r="F123" s="63">
+        <v>152</v>
+      </c>
+      <c r="G123" s="63">
         <v>134</v>
       </c>
-      <c r="X13" s="34">
-[...25 lines deleted...]
-      <c r="E14" s="3">
+      <c r="H123" s="63">
+        <v>151</v>
+      </c>
+      <c r="I123" s="63">
+        <v>163</v>
+      </c>
+      <c r="J123" s="63">
+        <v>151</v>
+      </c>
+      <c r="K123" s="64">
+        <v>161</v>
+      </c>
+      <c r="L123" s="65">
+        <v>158</v>
+      </c>
+      <c r="M123" s="65">
+        <v>190</v>
+      </c>
+      <c r="N123" s="65">
+        <v>195</v>
+      </c>
+      <c r="O123" s="65">
+        <v>174</v>
+      </c>
+      <c r="P123" s="65">
+        <v>179</v>
+      </c>
+      <c r="Q123" s="65">
+        <v>190</v>
+      </c>
+      <c r="R123" s="65">
+        <v>157</v>
+      </c>
+      <c r="S123" s="65">
+        <v>172</v>
+      </c>
+      <c r="T123" s="65">
+        <v>178</v>
+      </c>
+      <c r="U123" s="65">
+        <v>161</v>
+      </c>
+      <c r="V123" s="65">
+        <v>170</v>
+      </c>
+      <c r="W123" s="65">
+        <v>158</v>
+      </c>
+      <c r="X123" s="65">
+        <v>180</v>
+      </c>
+      <c r="Y123" s="65">
+        <v>143</v>
+      </c>
+      <c r="Z123" s="65">
         <v>150</v>
       </c>
-      <c r="F14" s="3">
-[...613 lines deleted...]
-      <c r="Q21" s="34">
+      <c r="AA123" s="66">
         <v>157</v>
       </c>
-      <c r="R21" s="34">
-[...26 lines deleted...]
-      <c r="AA21" s="14">
+      <c r="AB123" s="67">
         <v>125</v>
       </c>
     </row>
-    <row r="22" spans="1:27" ht="21" customHeight="1">
-[...1942 lines deleted...]
-      <c r="A142" s="90"/>
+    <row r="124" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="68" t="s">
+        <v>69</v>
+      </c>
+      <c r="C124" s="68"/>
+      <c r="D124" s="68"/>
+      <c r="E124" s="68"/>
+      <c r="F124" s="68"/>
+      <c r="G124" s="68"/>
+      <c r="H124" s="68"/>
+      <c r="I124" s="58"/>
+      <c r="J124" s="50"/>
+      <c r="K124" s="50"/>
+      <c r="L124" s="50"/>
+      <c r="M124" s="50"/>
+      <c r="N124" s="50"/>
+      <c r="O124" s="50"/>
+      <c r="P124" s="50"/>
+      <c r="Q124" s="50"/>
+      <c r="R124" s="50"/>
+      <c r="S124" s="50"/>
+      <c r="T124" s="69"/>
+      <c r="U124" s="69"/>
+      <c r="V124" s="70"/>
+      <c r="W124" s="70"/>
+      <c r="X124" s="70"/>
+    </row>
+    <row r="125" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="B125" s="74"/>
+      <c r="C125" s="74"/>
+      <c r="D125" s="74"/>
+      <c r="E125" s="74"/>
+      <c r="F125" s="74"/>
+      <c r="G125" s="74"/>
+      <c r="H125" s="74"/>
+      <c r="I125" s="74"/>
+      <c r="J125" s="74"/>
+      <c r="K125" s="74"/>
+      <c r="L125" s="74"/>
+      <c r="M125" s="74"/>
+      <c r="N125" s="74"/>
+      <c r="O125" s="74"/>
+      <c r="P125" s="74"/>
+      <c r="Q125" s="74"/>
+      <c r="R125" s="74"/>
+      <c r="S125" s="74"/>
+      <c r="T125" s="74"/>
+      <c r="U125" s="74"/>
+      <c r="V125" s="74"/>
+      <c r="W125" s="74"/>
+      <c r="X125" s="74"/>
+      <c r="Y125" s="74"/>
+    </row>
+    <row r="220" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B220" s="71"/>
     </row>
   </sheetData>
-  <mergeCells count="6">
-[...3288 lines deleted...]
-    <mergeCell ref="A31:AA31"/>
+  <mergeCells count="11">
+    <mergeCell ref="B2:AB2"/>
+    <mergeCell ref="B125:Y125"/>
+    <mergeCell ref="B79:AB79"/>
+    <mergeCell ref="B52:AB52"/>
+    <mergeCell ref="B7:AB7"/>
+    <mergeCell ref="A22:AB22"/>
+    <mergeCell ref="A37:AB37"/>
+    <mergeCell ref="A61:AB61"/>
+    <mergeCell ref="A70:AB70"/>
+    <mergeCell ref="A94:AB94"/>
+    <mergeCell ref="A109:AB109"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-  <drawing r:id="rId2"/>
-[...7218 lines deleted...]
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
-[...6 lines deleted...]
-      <vt:lpstr>Туудың жиынтық коэффициенті</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіштер</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>G.Aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>