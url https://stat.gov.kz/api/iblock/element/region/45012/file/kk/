--- v0 (2026-04-15)
+++ v1 (2026-07-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="3060" yWindow="1545" windowWidth="18345" windowHeight="10665"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="125" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="28">
   <si>
     <t xml:space="preserve">объектілердің саны, бірлік    </t>
   </si>
   <si>
     <t xml:space="preserve">оқу орны </t>
   </si>
   <si>
     <t>орын</t>
   </si>
   <si>
     <t>төсек орны</t>
   </si>
   <si>
     <t>ауысымда келіп кету</t>
   </si>
   <si>
     <t>Жалпы білім беретін мектептер</t>
   </si>
   <si>
     <t>Мектепке дейінгі ұйымдар</t>
   </si>
   <si>
     <t xml:space="preserve">Ауруханалар </t>
   </si>
   <si>
@@ -110,96 +110,101 @@
     <t>16,7 есе</t>
   </si>
   <si>
     <t>4,0 есе</t>
   </si>
   <si>
     <t>өткен жылға пайызбен</t>
   </si>
   <si>
     <t>2,3 есе</t>
   </si>
   <si>
     <t>4,8 раз</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="9">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -304,51 +309,50 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -377,133 +381,138 @@
     </xf>
     <xf numFmtId="167" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -772,1143 +781,1180 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:HS29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="B11" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" sqref="A1:F1"/>
+      <selection pane="bottomRight" activeCell="G32" sqref="G32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="11" style="3" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="8.5703125" style="3" customWidth="1"/>
     <col min="4" max="4" width="11" style="3" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="3" customWidth="1"/>
     <col min="6" max="6" width="7.5703125" style="3" customWidth="1"/>
     <col min="7" max="7" width="11.28515625" style="3" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="3" customWidth="1"/>
     <col min="9" max="9" width="8.42578125" style="3" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="3" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="3" customWidth="1"/>
     <col min="12" max="12" width="10.42578125" style="3" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="3" customWidth="1"/>
     <col min="14" max="227" width="9.140625" style="2"/>
     <col min="228" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="15.75">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="51" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="57"/>
       <c r="C1" s="57"/>
       <c r="D1" s="57"/>
       <c r="E1" s="57"/>
       <c r="F1" s="57"/>
-      <c r="G1" s="48"/>
-[...5 lines deleted...]
-      <c r="M1" s="48"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
       <c r="N1" s="1"/>
     </row>
     <row r="3" spans="1:14">
-      <c r="A3" s="50"/>
-      <c r="B3" s="52" t="s">
+      <c r="A3" s="52"/>
+      <c r="B3" s="54" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="52"/>
-[...1 lines deleted...]
-      <c r="E3" s="52" t="s">
+      <c r="C3" s="54"/>
+      <c r="D3" s="54"/>
+      <c r="E3" s="54" t="s">
         <v>6</v>
       </c>
-      <c r="F3" s="52"/>
-[...1 lines deleted...]
-      <c r="H3" s="52" t="s">
+      <c r="F3" s="54"/>
+      <c r="G3" s="54"/>
+      <c r="H3" s="54" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="52"/>
-[...1 lines deleted...]
-      <c r="K3" s="53" t="s">
+      <c r="I3" s="54"/>
+      <c r="J3" s="54"/>
+      <c r="K3" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="L3" s="54"/>
-      <c r="M3" s="54"/>
+      <c r="L3" s="56"/>
+      <c r="M3" s="56"/>
     </row>
     <row r="4" spans="1:14" ht="33.75" customHeight="1">
-      <c r="A4" s="51"/>
-      <c r="B4" s="43" t="s">
+      <c r="A4" s="53"/>
+      <c r="B4" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="43" t="s">
+      <c r="C4" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="44" t="s">
+      <c r="D4" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="E4" s="43" t="s">
+      <c r="E4" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="F4" s="44" t="s">
+      <c r="F4" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="G4" s="44" t="s">
+      <c r="G4" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="H4" s="43" t="s">
+      <c r="H4" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="I4" s="44" t="s">
+      <c r="I4" s="40" t="s">
         <v>3</v>
       </c>
-      <c r="J4" s="44" t="s">
+      <c r="J4" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="K4" s="45" t="s">
+      <c r="K4" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="L4" s="46" t="s">
+      <c r="L4" s="42" t="s">
         <v>4</v>
       </c>
-      <c r="M4" s="47" t="s">
+      <c r="M4" s="43" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:14">
-      <c r="A5" s="36">
+      <c r="A5" s="32">
         <v>2001</v>
       </c>
-      <c r="B5" s="28">
+      <c r="B5" s="27">
         <v>5</v>
       </c>
-      <c r="C5" s="37">
+      <c r="C5" s="33">
         <v>2374</v>
       </c>
-      <c r="D5" s="28" t="s">
-[...11 lines deleted...]
-      <c r="H5" s="28">
+      <c r="D5" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="G5" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="H5" s="27">
         <v>1</v>
       </c>
-      <c r="I5" s="38">
+      <c r="I5" s="34">
         <v>18</v>
       </c>
-      <c r="J5" s="28" t="s">
-[...8 lines deleted...]
-      <c r="M5" s="28" t="s">
+      <c r="J5" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="K5" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="L5" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="M5" s="27" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:14">
-      <c r="A6" s="33">
+      <c r="A6" s="29">
         <v>2002</v>
       </c>
-      <c r="B6" s="6">
+      <c r="B6" s="5">
         <v>2</v>
       </c>
-      <c r="C6" s="39">
+      <c r="C6" s="35">
         <v>350</v>
       </c>
-      <c r="D6" s="40">
+      <c r="D6" s="36">
         <v>14.7</v>
       </c>
-      <c r="E6" s="6" t="s">
-[...8 lines deleted...]
-      <c r="H6" s="6">
+      <c r="E6" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="H6" s="5">
         <v>5</v>
       </c>
-      <c r="I6" s="41">
+      <c r="I6" s="37">
         <v>710</v>
       </c>
-      <c r="J6" s="42" t="s">
+      <c r="J6" s="38" t="s">
         <v>18</v>
       </c>
-      <c r="K6" s="6">
+      <c r="K6" s="5">
         <v>2</v>
       </c>
-      <c r="L6" s="41">
+      <c r="L6" s="37">
         <v>1200</v>
       </c>
-      <c r="M6" s="6" t="s">
+      <c r="M6" s="5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:14">
-      <c r="A7" s="33">
+      <c r="A7" s="29">
         <v>2003</v>
       </c>
-      <c r="B7" s="6">
+      <c r="B7" s="5">
         <v>1</v>
       </c>
-      <c r="C7" s="39">
+      <c r="C7" s="35">
         <v>325</v>
       </c>
-      <c r="D7" s="40">
+      <c r="D7" s="36">
         <v>92.8</v>
       </c>
-      <c r="E7" s="6" t="s">
-[...19 lines deleted...]
-      <c r="M7" s="6" t="s">
+      <c r="E7" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="H7" s="5"/>
+      <c r="I7" s="37"/>
+      <c r="J7" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="M7" s="5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:14">
-      <c r="A8" s="33">
+      <c r="A8" s="29">
         <v>2004</v>
       </c>
-      <c r="B8" s="6">
+      <c r="B8" s="5">
         <v>2</v>
       </c>
-      <c r="C8" s="39">
+      <c r="C8" s="35">
         <v>864</v>
       </c>
-      <c r="D8" s="40" t="s">
+      <c r="D8" s="36" t="s">
         <v>11</v>
       </c>
-      <c r="E8" s="6" t="s">
-[...8 lines deleted...]
-      <c r="H8" s="6">
+      <c r="E8" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="H8" s="5">
         <v>1</v>
       </c>
-      <c r="I8" s="41">
+      <c r="I8" s="37">
         <v>25</v>
       </c>
-      <c r="J8" s="6" t="s">
-[...8 lines deleted...]
-      <c r="M8" s="6" t="s">
+      <c r="J8" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K8" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="L8" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="M8" s="5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:14">
-      <c r="A9" s="33">
+      <c r="A9" s="29">
         <v>2005</v>
       </c>
-      <c r="B9" s="6">
+      <c r="B9" s="5">
         <v>14</v>
       </c>
-      <c r="C9" s="39">
+      <c r="C9" s="35">
         <v>4784</v>
       </c>
-      <c r="D9" s="40" t="s">
+      <c r="D9" s="36" t="s">
         <v>10</v>
       </c>
-      <c r="E9" s="6" t="s">
-[...23 lines deleted...]
-      <c r="M9" s="6" t="s">
+      <c r="E9" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J9" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K9" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="L9" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="M9" s="5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:14">
-      <c r="A10" s="33">
+      <c r="A10" s="29">
         <v>2006</v>
       </c>
-      <c r="B10" s="6">
+      <c r="B10" s="5">
         <v>3</v>
       </c>
-      <c r="C10" s="39">
+      <c r="C10" s="35">
         <v>610</v>
       </c>
-      <c r="D10" s="40">
+      <c r="D10" s="36">
         <v>12.8</v>
       </c>
-      <c r="E10" s="6" t="s">
-[...8 lines deleted...]
-      <c r="H10" s="6">
+      <c r="E10" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" s="5">
         <v>1</v>
       </c>
-      <c r="I10" s="41">
+      <c r="I10" s="37">
         <v>110</v>
       </c>
-      <c r="J10" s="6" t="s">
-[...8 lines deleted...]
-      <c r="M10" s="23"/>
+      <c r="J10" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K10" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="L10" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="M10" s="22"/>
     </row>
     <row r="11" spans="1:14">
-      <c r="A11" s="33">
+      <c r="A11" s="29">
         <v>2007</v>
       </c>
-      <c r="B11" s="6">
+      <c r="B11" s="5">
         <v>9</v>
       </c>
-      <c r="C11" s="41">
+      <c r="C11" s="37">
         <v>3590</v>
       </c>
-      <c r="D11" s="40" t="s">
+      <c r="D11" s="36" t="s">
         <v>12</v>
       </c>
-      <c r="E11" s="6" t="s">
-[...8 lines deleted...]
-      <c r="H11" s="6">
+      <c r="E11" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="H11" s="5">
         <v>1</v>
       </c>
-      <c r="I11" s="41">
+      <c r="I11" s="37">
         <v>177</v>
       </c>
-      <c r="J11" s="42">
+      <c r="J11" s="38">
         <v>160.9</v>
       </c>
-      <c r="K11" s="6">
+      <c r="K11" s="5">
         <v>1</v>
       </c>
-      <c r="L11" s="6">
+      <c r="L11" s="5">
         <v>300</v>
       </c>
-      <c r="M11" s="6" t="s">
+      <c r="M11" s="5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="12.75" customHeight="1">
-      <c r="A12" s="34">
+      <c r="A12" s="30">
         <v>2008</v>
       </c>
-      <c r="B12" s="6">
+      <c r="B12" s="5">
         <v>5</v>
       </c>
-      <c r="C12" s="41">
+      <c r="C12" s="37">
         <v>1350</v>
       </c>
-      <c r="D12" s="14">
+      <c r="D12" s="13">
         <v>37.6</v>
       </c>
-      <c r="E12" s="6" t="s">
-[...8 lines deleted...]
-      <c r="H12" s="6">
+      <c r="E12" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="H12" s="5">
         <v>2</v>
       </c>
-      <c r="I12" s="9">
+      <c r="I12" s="8">
         <v>290</v>
       </c>
-      <c r="J12" s="12">
+      <c r="J12" s="11">
         <v>163.80000000000001</v>
       </c>
-      <c r="K12" s="6" t="s">
-[...5 lines deleted...]
-      <c r="M12" s="6" t="s">
+      <c r="K12" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="L12" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="M12" s="5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:14">
-      <c r="A13" s="35">
+      <c r="A13" s="31">
         <v>2009</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>9</v>
       </c>
-      <c r="C13" s="41">
+      <c r="C13" s="37">
         <v>6960</v>
       </c>
-      <c r="D13" s="14" t="s">
+      <c r="D13" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="E13" s="6" t="s">
-[...17 lines deleted...]
-      <c r="K13" s="6">
+      <c r="E13" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J13" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K13" s="5">
         <v>6</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>270</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:14">
-      <c r="A14" s="35">
+      <c r="A14" s="31">
         <v>2010</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>15</v>
       </c>
-      <c r="C14" s="7">
+      <c r="C14" s="6">
         <v>5928</v>
       </c>
-      <c r="D14" s="8">
+      <c r="D14" s="7">
         <v>85.2</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>13</v>
       </c>
-      <c r="F14" s="9">
+      <c r="F14" s="8">
         <v>1290</v>
       </c>
-      <c r="G14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H14" s="6">
+      <c r="G14" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="H14" s="5">
         <v>1</v>
       </c>
-      <c r="I14" s="9">
+      <c r="I14" s="8">
         <v>80</v>
       </c>
-      <c r="J14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="K14" s="6">
+      <c r="J14" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K14" s="5">
         <v>6</v>
       </c>
-      <c r="L14" s="9">
+      <c r="L14" s="8">
         <v>90</v>
       </c>
-      <c r="M14" s="10">
+      <c r="M14" s="9">
         <v>33.299999999999997</v>
       </c>
     </row>
     <row r="15" spans="1:14">
-      <c r="A15" s="31">
+      <c r="A15" s="28">
         <v>2011</v>
       </c>
-      <c r="B15" s="9">
+      <c r="B15" s="8">
         <v>4</v>
       </c>
-      <c r="C15" s="7">
+      <c r="C15" s="6">
         <v>850</v>
       </c>
-      <c r="D15" s="11">
+      <c r="D15" s="10">
         <v>14.3</v>
       </c>
-      <c r="E15" s="9">
+      <c r="E15" s="8">
         <v>5</v>
       </c>
-      <c r="F15" s="9">
+      <c r="F15" s="8">
         <v>1250</v>
       </c>
-      <c r="G15" s="12">
+      <c r="G15" s="11">
         <v>96.9</v>
       </c>
-      <c r="H15" s="6" t="s">
-[...8 lines deleted...]
-      <c r="K15" s="6">
+      <c r="H15" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J15" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K15" s="5">
         <v>1</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>14</v>
       </c>
-      <c r="M15" s="13">
+      <c r="M15" s="12">
         <v>15.6</v>
       </c>
     </row>
     <row r="16" spans="1:14">
-      <c r="A16" s="31">
+      <c r="A16" s="28">
         <v>2012</v>
       </c>
-      <c r="B16" s="9">
+      <c r="B16" s="8">
         <v>12</v>
       </c>
-      <c r="C16" s="9">
+      <c r="C16" s="8">
         <v>6100</v>
       </c>
-      <c r="D16" s="14" t="s">
+      <c r="D16" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="E16" s="9">
+      <c r="E16" s="8">
         <v>5</v>
       </c>
-      <c r="F16" s="9">
+      <c r="F16" s="8">
         <v>1020</v>
       </c>
-      <c r="G16" s="12">
+      <c r="G16" s="11">
         <v>81.599999999999994</v>
       </c>
-      <c r="H16" s="6" t="s">
-[...8 lines deleted...]
-      <c r="K16" s="9">
+      <c r="H16" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K16" s="8">
         <v>10</v>
       </c>
-      <c r="L16" s="9">
+      <c r="L16" s="8">
         <v>635</v>
       </c>
-      <c r="M16" s="5" t="s">
+      <c r="M16" s="4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="31">
+      <c r="A17" s="28">
         <v>2013</v>
       </c>
-      <c r="B17" s="9">
+      <c r="B17" s="8">
         <v>17</v>
       </c>
-      <c r="C17" s="15">
+      <c r="C17" s="14">
         <v>5550</v>
       </c>
-      <c r="D17" s="11">
+      <c r="D17" s="10">
         <v>91</v>
       </c>
-      <c r="E17" s="9">
+      <c r="E17" s="8">
         <v>4</v>
       </c>
-      <c r="F17" s="9">
+      <c r="F17" s="8">
         <v>460</v>
       </c>
-      <c r="G17" s="12">
+      <c r="G17" s="11">
         <v>45.1</v>
       </c>
-      <c r="H17" s="6" t="s">
-[...8 lines deleted...]
-      <c r="K17" s="9">
+      <c r="H17" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K17" s="8">
         <v>16</v>
       </c>
-      <c r="L17" s="15">
+      <c r="L17" s="14">
         <v>1025</v>
       </c>
-      <c r="M17" s="16">
+      <c r="M17" s="15">
         <v>161.4</v>
       </c>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="31">
+      <c r="A18" s="28">
         <v>2014</v>
       </c>
-      <c r="B18" s="9">
+      <c r="B18" s="8">
         <v>14</v>
       </c>
-      <c r="C18" s="15">
+      <c r="C18" s="14">
         <v>6220</v>
       </c>
-      <c r="D18" s="11">
+      <c r="D18" s="10">
         <v>112.1</v>
       </c>
-      <c r="E18" s="9">
+      <c r="E18" s="8">
         <v>7</v>
       </c>
-      <c r="F18" s="9">
+      <c r="F18" s="8">
         <v>1350</v>
       </c>
-      <c r="G18" s="12" t="s">
+      <c r="G18" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="H18" s="9">
+      <c r="H18" s="8">
         <v>1</v>
       </c>
-      <c r="I18" s="15">
+      <c r="I18" s="14">
         <v>200</v>
       </c>
-      <c r="J18" s="6" t="s">
-[...2 lines deleted...]
-      <c r="K18" s="9">
+      <c r="J18" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K18" s="8">
         <v>16</v>
       </c>
-      <c r="L18" s="15">
+      <c r="L18" s="14">
         <v>920</v>
       </c>
-      <c r="M18" s="16">
+      <c r="M18" s="15">
         <v>89.8</v>
       </c>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="31">
+      <c r="A19" s="28">
         <v>2015</v>
       </c>
-      <c r="B19" s="6">
+      <c r="B19" s="5">
         <v>13</v>
       </c>
-      <c r="C19" s="9">
+      <c r="C19" s="8">
         <v>5840</v>
       </c>
-      <c r="D19" s="11">
+      <c r="D19" s="10">
         <v>93.9</v>
       </c>
-      <c r="E19" s="6">
+      <c r="E19" s="5">
         <v>5</v>
       </c>
-      <c r="F19" s="9">
+      <c r="F19" s="8">
         <v>650</v>
       </c>
-      <c r="G19" s="12">
+      <c r="G19" s="11">
         <v>48.1</v>
       </c>
-      <c r="H19" s="6" t="s">
-[...6 lines deleted...]
-      <c r="K19" s="6">
+      <c r="H19" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="I19" s="5"/>
+      <c r="J19" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K19" s="5">
         <v>2</v>
       </c>
-      <c r="L19" s="9">
+      <c r="L19" s="8">
         <v>350</v>
       </c>
-      <c r="M19" s="16">
+      <c r="M19" s="15">
         <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="31">
+      <c r="A20" s="28">
         <v>2016</v>
       </c>
-      <c r="B20" s="6">
+      <c r="B20" s="5">
         <v>4</v>
       </c>
-      <c r="C20" s="17">
+      <c r="C20" s="16">
         <v>5840</v>
       </c>
-      <c r="D20" s="11">
+      <c r="D20" s="10">
         <v>100</v>
       </c>
-      <c r="E20" s="6">
+      <c r="E20" s="5">
         <v>3</v>
       </c>
-      <c r="F20" s="17">
+      <c r="F20" s="16">
         <v>445</v>
       </c>
-      <c r="G20" s="12">
+      <c r="G20" s="11">
         <v>68.5</v>
       </c>
-      <c r="H20" s="6">
+      <c r="H20" s="5">
         <v>2</v>
       </c>
-      <c r="I20" s="17">
+      <c r="I20" s="16">
         <v>500</v>
       </c>
-      <c r="J20" s="6" t="s">
-[...2 lines deleted...]
-      <c r="K20" s="6">
+      <c r="J20" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K20" s="5">
         <v>10</v>
       </c>
-      <c r="L20" s="17">
+      <c r="L20" s="16">
         <v>300</v>
       </c>
-      <c r="M20" s="18">
+      <c r="M20" s="17">
         <v>85.7</v>
       </c>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" s="31">
+      <c r="A21" s="28">
         <v>2017</v>
       </c>
-      <c r="B21" s="6">
+      <c r="B21" s="5">
         <v>13</v>
       </c>
-      <c r="C21" s="17">
+      <c r="C21" s="16">
         <v>1680</v>
       </c>
-      <c r="D21" s="11">
+      <c r="D21" s="10">
         <v>28.8</v>
       </c>
-      <c r="E21" s="6">
+      <c r="E21" s="5">
         <v>2</v>
       </c>
-      <c r="F21" s="17">
+      <c r="F21" s="16">
         <v>180</v>
       </c>
-      <c r="G21" s="12">
+      <c r="G21" s="11">
         <v>40.4</v>
       </c>
-      <c r="H21" s="6" t="s">
-[...14 lines deleted...]
-      <c r="M21" s="6" t="s">
+      <c r="H21" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J21" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K21" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="L21" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="M21" s="5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="31">
+      <c r="A22" s="28">
         <v>2018</v>
       </c>
-      <c r="B22" s="6">
+      <c r="B22" s="5">
         <v>7</v>
       </c>
-      <c r="C22" s="17">
+      <c r="C22" s="16">
         <v>2000</v>
       </c>
-      <c r="D22" s="11">
+      <c r="D22" s="10">
         <v>119</v>
       </c>
-      <c r="E22" s="6">
+      <c r="E22" s="5">
         <v>12</v>
       </c>
-      <c r="F22" s="17">
+      <c r="F22" s="16">
         <v>1380</v>
       </c>
-      <c r="G22" s="12" t="s">
+      <c r="G22" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="H22" s="6">
+      <c r="H22" s="5">
         <v>2</v>
       </c>
-      <c r="I22" s="17">
+      <c r="I22" s="16">
         <v>400</v>
       </c>
-      <c r="J22" s="6" t="s">
-[...2 lines deleted...]
-      <c r="K22" s="6">
+      <c r="J22" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="K22" s="5">
         <v>4</v>
       </c>
-      <c r="L22" s="17">
+      <c r="L22" s="16">
         <v>95</v>
       </c>
-      <c r="M22" s="6" t="s">
+      <c r="M22" s="5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="23" spans="1:13">
-      <c r="A23" s="31">
+      <c r="A23" s="28">
         <v>2019</v>
       </c>
-      <c r="B23" s="6">
+      <c r="B23" s="5">
         <v>3</v>
       </c>
-      <c r="C23" s="17">
+      <c r="C23" s="16">
         <v>1618</v>
       </c>
-      <c r="D23" s="19">
+      <c r="D23" s="18">
         <v>80.900000000000006</v>
       </c>
-      <c r="E23" s="6">
+      <c r="E23" s="5">
         <v>3</v>
       </c>
-      <c r="F23" s="17">
+      <c r="F23" s="16">
         <v>110</v>
       </c>
-      <c r="G23" s="20">
+      <c r="G23" s="19">
         <v>8</v>
       </c>
-      <c r="H23" s="6">
+      <c r="H23" s="5">
         <v>1</v>
       </c>
-      <c r="I23" s="17">
+      <c r="I23" s="16">
         <v>150</v>
       </c>
-      <c r="J23" s="20">
+      <c r="J23" s="19">
         <v>37.5</v>
       </c>
-      <c r="K23" s="6">
+      <c r="K23" s="5">
         <v>6</v>
       </c>
-      <c r="L23" s="17">
+      <c r="L23" s="16">
         <v>1257</v>
       </c>
-      <c r="M23" s="21" t="s">
+      <c r="M23" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:13">
-      <c r="A24" s="31">
+      <c r="A24" s="28">
         <v>2020</v>
       </c>
-      <c r="B24" s="6">
+      <c r="B24" s="5">
         <v>2</v>
       </c>
-      <c r="C24" s="17">
+      <c r="C24" s="16">
         <v>840</v>
       </c>
-      <c r="D24" s="19">
+      <c r="D24" s="18">
         <v>51.9</v>
       </c>
-      <c r="E24" s="6">
+      <c r="E24" s="5">
         <v>5</v>
       </c>
-      <c r="F24" s="17">
+      <c r="F24" s="16">
         <v>528</v>
       </c>
-      <c r="G24" s="20" t="s">
+      <c r="G24" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="H24" s="6">
+      <c r="H24" s="5">
         <v>1</v>
       </c>
-      <c r="I24" s="17">
+      <c r="I24" s="16">
         <v>100</v>
       </c>
-      <c r="J24" s="20">
+      <c r="J24" s="19">
         <v>66.7</v>
       </c>
-      <c r="K24" s="6" t="s">
-[...5 lines deleted...]
-      <c r="M24" s="6" t="s">
+      <c r="K24" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="L24" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="M24" s="5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="25" spans="1:13">
-      <c r="A25" s="31">
+      <c r="A25" s="28">
         <v>2021</v>
       </c>
-      <c r="B25" s="6">
+      <c r="B25" s="5">
         <v>1</v>
       </c>
-      <c r="C25" s="6">
+      <c r="C25" s="5">
         <v>200</v>
       </c>
-      <c r="D25" s="22">
+      <c r="D25" s="21">
         <v>23.8</v>
       </c>
-      <c r="E25" s="6">
+      <c r="E25" s="5">
         <v>1</v>
       </c>
-      <c r="F25" s="17">
+      <c r="F25" s="16">
         <v>100</v>
       </c>
-      <c r="G25" s="20">
+      <c r="G25" s="19">
         <v>18.899999999999999</v>
       </c>
-      <c r="H25" s="6">
+      <c r="H25" s="5">
         <v>1</v>
       </c>
-      <c r="I25" s="17">
+      <c r="I25" s="16">
         <v>450</v>
       </c>
-      <c r="J25" s="20" t="s">
+      <c r="J25" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="K25" s="6">
+      <c r="K25" s="5">
         <v>4</v>
       </c>
-      <c r="L25" s="17">
+      <c r="L25" s="16">
         <v>80</v>
       </c>
-      <c r="M25" s="6" t="s">
+      <c r="M25" s="5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" s="31">
+      <c r="A26" s="28">
         <v>2022</v>
       </c>
-      <c r="B26" s="23">
+      <c r="B26" s="22">
         <v>5</v>
       </c>
-      <c r="C26" s="24">
+      <c r="C26" s="23">
         <v>3347</v>
       </c>
-      <c r="D26" s="25" t="s">
+      <c r="D26" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="E26" s="23">
+      <c r="E26" s="22">
         <v>2</v>
       </c>
-      <c r="F26" s="26">
+      <c r="F26" s="25">
         <v>230</v>
       </c>
-      <c r="G26" s="27" t="s">
+      <c r="G26" s="26" t="s">
         <v>26</v>
       </c>
-      <c r="H26" s="23" t="s">
-[...8 lines deleted...]
-      <c r="K26" s="23">
+      <c r="H26" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="I26" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="J26" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="K26" s="22">
         <v>4</v>
       </c>
-      <c r="L26" s="26">
+      <c r="L26" s="25">
         <v>320</v>
       </c>
-      <c r="M26" s="21" t="s">
+      <c r="M26" s="20" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="27" spans="1:13">
-      <c r="A27" s="35">
+      <c r="A27" s="31">
         <v>2023</v>
       </c>
-      <c r="B27" s="24">
+      <c r="B27" s="23">
         <v>5</v>
       </c>
-      <c r="C27" s="24">
+      <c r="C27" s="23">
         <v>3960</v>
       </c>
-      <c r="D27" s="5">
+      <c r="D27" s="4">
         <v>118.3</v>
       </c>
-      <c r="E27" s="24">
+      <c r="E27" s="23">
         <v>20</v>
       </c>
-      <c r="F27" s="24">
+      <c r="F27" s="23">
         <v>1112</v>
       </c>
-      <c r="G27" s="5" t="s">
+      <c r="G27" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="H27" s="55" t="s">
-[...8 lines deleted...]
-      <c r="K27" s="24">
+      <c r="H27" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="I27" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="J27" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="K27" s="23">
         <v>16</v>
       </c>
-      <c r="L27" s="24">
+      <c r="L27" s="23">
         <v>395</v>
       </c>
-      <c r="M27" s="5">
+      <c r="M27" s="4">
         <v>123.4</v>
       </c>
     </row>
     <row r="28" spans="1:13">
-      <c r="A28" s="32">
+      <c r="A28" s="31">
         <v>2024</v>
       </c>
-      <c r="B28" s="30">
+      <c r="B28" s="23">
         <v>7</v>
       </c>
-      <c r="C28" s="30">
+      <c r="C28" s="23">
         <v>2200</v>
       </c>
-      <c r="D28" s="56">
+      <c r="D28" s="2">
         <v>55.6</v>
       </c>
-      <c r="E28" s="30">
+      <c r="E28" s="23">
         <v>2</v>
       </c>
-      <c r="F28" s="30">
+      <c r="F28" s="23">
         <v>120</v>
       </c>
-      <c r="G28" s="56">
+      <c r="G28" s="2">
         <v>10.8</v>
       </c>
-      <c r="H28" s="30">
+      <c r="H28" s="23">
         <v>1</v>
       </c>
-      <c r="I28" s="30">
+      <c r="I28" s="23">
         <v>40</v>
       </c>
-      <c r="J28" s="29" t="s">
-[...2 lines deleted...]
-      <c r="K28" s="30">
+      <c r="J28" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="K28" s="23">
         <v>14</v>
       </c>
-      <c r="L28" s="30">
+      <c r="L28" s="23">
         <v>560</v>
       </c>
-      <c r="M28" s="56">
+      <c r="M28" s="2">
         <v>141.80000000000001</v>
       </c>
     </row>
     <row r="29" spans="1:13">
-      <c r="A29" s="4"/>
-      <c r="B29" s="4"/>
+      <c r="A29" s="49">
+        <v>2025</v>
+      </c>
+      <c r="B29" s="46">
+        <v>12</v>
+      </c>
+      <c r="C29" s="46">
+        <v>7700</v>
+      </c>
+      <c r="D29" s="50">
+        <v>350</v>
+      </c>
+      <c r="E29" s="46">
+        <v>6</v>
+      </c>
+      <c r="F29" s="46">
+        <v>640</v>
+      </c>
+      <c r="G29" s="50">
+        <v>533.29999999999995</v>
+      </c>
+      <c r="H29" s="47" t="s">
+        <v>22</v>
+      </c>
+      <c r="I29" s="46">
+        <v>69</v>
+      </c>
+      <c r="J29" s="48">
+        <v>172.5</v>
+      </c>
+      <c r="K29" s="47" t="s">
+        <v>22</v>
+      </c>
+      <c r="L29" s="47" t="s">
+        <v>22</v>
+      </c>
+      <c r="M29" s="47" t="s">
+        <v>22</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="6">
+    <mergeCell ref="K3:M3"/>
+    <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="H3:J3"/>
-    <mergeCell ref="K3:M3"/>
-    <mergeCell ref="A1:F1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>