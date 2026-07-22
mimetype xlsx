--- v0 (2026-04-24)
+++ v1 (2026-07-22)
@@ -36,98 +36,93 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3" uniqueCount="3">
   <si>
     <t>Динамика ввода в эксплуатацию жилых домов в Кызылординской области</t>
   </si>
   <si>
     <t>Индекс физического объема общей площади введенных
 в эксплуатацию жилых зданий, в процентах</t>
   </si>
   <si>
     <t xml:space="preserve">Общая площадь введенных в эксплуатацию жилых зданий, кв. метров </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="6">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...3 lines deleted...]
-    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
@@ -148,126 +143,130 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -532,365 +531,375 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:Y5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A5" sqref="A5"/>
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="7" style="1" customWidth="1"/>
-    <col min="4" max="7" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="8.5703125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="7.85546875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="9" style="1" customWidth="1"/>
+    <col min="9" max="9" width="7.85546875" style="1" customWidth="1"/>
     <col min="10" max="12" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
-    <col min="13" max="15" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
-    <col min="16" max="18" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="16" width="8" style="1" customWidth="1"/>
+    <col min="17" max="18" width="8.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.140625" style="1" customWidth="1"/>
     <col min="20" max="20" width="8.85546875" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.5703125" style="1" customWidth="1"/>
-    <col min="22" max="22" width="9" style="1" customWidth="1"/>
-    <col min="23" max="23" width="9.140625" style="5"/>
+    <col min="22" max="22" width="8.42578125" style="1" customWidth="1"/>
+    <col min="23" max="23" width="9.140625" style="2"/>
     <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="15.75">
-      <c r="A1" s="26" t="s">
+    <row r="1" spans="1:25" ht="15.75">
+      <c r="A1" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="26"/>
-[...7 lines deleted...]
-      <c r="J1" s="26"/>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="24"/>
+      <c r="H1" s="24"/>
+      <c r="I1" s="24"/>
+      <c r="J1" s="24"/>
       <c r="K1" s="22"/>
-      <c r="L1" s="23"/>
-[...9 lines deleted...]
-      <c r="V1" s="24"/>
+      <c r="L1" s="19"/>
+      <c r="M1" s="19"/>
+      <c r="N1" s="19"/>
+      <c r="O1" s="19"/>
+      <c r="P1" s="19"/>
+      <c r="Q1" s="19"/>
+      <c r="R1" s="19"/>
+      <c r="S1" s="19"/>
+      <c r="T1" s="19"/>
+      <c r="U1" s="19"/>
+      <c r="V1" s="19"/>
     </row>
-    <row r="2" spans="1:23" ht="15.75">
-[...22 lines deleted...]
-      <c r="W2" s="19"/>
+    <row r="2" spans="1:25" ht="15.75">
+      <c r="A2" s="22"/>
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+      <c r="H2" s="22"/>
+      <c r="I2" s="22"/>
+      <c r="J2" s="22"/>
+      <c r="K2" s="22"/>
+      <c r="L2" s="19"/>
+      <c r="M2" s="19"/>
+      <c r="N2" s="19"/>
+      <c r="O2" s="19"/>
+      <c r="P2" s="19"/>
+      <c r="Q2" s="19"/>
+      <c r="R2" s="19"/>
+      <c r="S2" s="19"/>
+      <c r="T2" s="19"/>
+      <c r="U2" s="19"/>
+      <c r="V2" s="19"/>
+      <c r="W2" s="16"/>
     </row>
-    <row r="3" spans="1:23" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B3" s="14">
+    <row r="3" spans="1:25" ht="15" customHeight="1">
+      <c r="A3" s="3"/>
+      <c r="B3" s="11">
         <v>2003</v>
       </c>
-      <c r="C3" s="15">
+      <c r="C3" s="12">
         <v>2004</v>
       </c>
-      <c r="D3" s="15">
+      <c r="D3" s="12">
         <v>2005</v>
       </c>
-      <c r="E3" s="15">
+      <c r="E3" s="12">
         <v>2006</v>
       </c>
-      <c r="F3" s="15">
+      <c r="F3" s="12">
         <v>2007</v>
       </c>
-      <c r="G3" s="15">
+      <c r="G3" s="12">
         <v>2008</v>
       </c>
-      <c r="H3" s="15">
+      <c r="H3" s="12">
         <v>2009</v>
       </c>
-      <c r="I3" s="15">
+      <c r="I3" s="12">
         <v>2010</v>
       </c>
-      <c r="J3" s="15">
+      <c r="J3" s="12">
         <v>2011</v>
       </c>
-      <c r="K3" s="15">
+      <c r="K3" s="12">
         <v>2012</v>
       </c>
-      <c r="L3" s="16">
+      <c r="L3" s="13">
         <v>2013</v>
       </c>
-      <c r="M3" s="16">
+      <c r="M3" s="13">
         <v>2014</v>
       </c>
-      <c r="N3" s="16">
+      <c r="N3" s="13">
         <v>2015</v>
       </c>
-      <c r="O3" s="15">
+      <c r="O3" s="12">
         <v>2016</v>
       </c>
-      <c r="P3" s="15">
+      <c r="P3" s="12">
         <v>2017</v>
       </c>
-      <c r="Q3" s="15">
+      <c r="Q3" s="12">
         <v>2018</v>
       </c>
-      <c r="R3" s="15">
+      <c r="R3" s="12">
         <v>2019</v>
       </c>
-      <c r="S3" s="15">
+      <c r="S3" s="12">
         <v>2020</v>
       </c>
-      <c r="T3" s="15">
+      <c r="T3" s="12">
         <v>2021</v>
       </c>
-      <c r="U3" s="15">
+      <c r="U3" s="12">
         <v>2022</v>
       </c>
-      <c r="V3" s="25">
+      <c r="V3" s="20">
         <v>2023</v>
       </c>
-      <c r="W3" s="27">
+      <c r="W3" s="21">
         <v>2024</v>
       </c>
+      <c r="X3" s="23">
+        <v>2025</v>
+      </c>
+      <c r="Y3" s="2"/>
     </row>
-    <row r="4" spans="1:23" ht="33.75">
-      <c r="A4" s="9" t="s">
+    <row r="4" spans="1:25" ht="33.75">
+      <c r="A4" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="10">
+      <c r="B4" s="7">
         <v>74007</v>
       </c>
-      <c r="C4" s="10">
+      <c r="C4" s="7">
         <v>91491</v>
       </c>
-      <c r="D4" s="10">
+      <c r="D4" s="7">
         <v>158234</v>
       </c>
-      <c r="E4" s="10">
+      <c r="E4" s="7">
         <v>205332</v>
       </c>
-      <c r="F4" s="11">
+      <c r="F4" s="8">
         <v>213606</v>
       </c>
-      <c r="G4" s="11">
+      <c r="G4" s="8">
         <v>218141</v>
       </c>
-      <c r="H4" s="11">
+      <c r="H4" s="8">
         <v>254942</v>
       </c>
-      <c r="I4" s="10">
+      <c r="I4" s="7">
         <v>251977</v>
       </c>
-      <c r="J4" s="12">
+      <c r="J4" s="9">
         <v>267009</v>
       </c>
-      <c r="K4" s="10">
+      <c r="K4" s="7">
         <v>293604</v>
       </c>
-      <c r="L4" s="12">
+      <c r="L4" s="9">
         <v>270413</v>
       </c>
-      <c r="M4" s="11">
+      <c r="M4" s="8">
         <v>293718</v>
       </c>
-      <c r="N4" s="11">
+      <c r="N4" s="8">
         <v>465664</v>
       </c>
-      <c r="O4" s="11">
+      <c r="O4" s="8">
         <v>543696</v>
       </c>
-      <c r="P4" s="13">
+      <c r="P4" s="10">
         <v>612322</v>
       </c>
-      <c r="Q4" s="13">
+      <c r="Q4" s="10">
         <v>699599</v>
       </c>
-      <c r="R4" s="13">
+      <c r="R4" s="10">
         <v>761385</v>
       </c>
-      <c r="S4" s="13">
+      <c r="S4" s="10">
         <v>608917</v>
       </c>
-      <c r="T4" s="13">
+      <c r="T4" s="10">
         <v>661178</v>
       </c>
-      <c r="U4" s="13">
+      <c r="U4" s="10">
         <v>683214</v>
       </c>
-      <c r="V4" s="13">
+      <c r="V4" s="10">
         <v>741335</v>
       </c>
-      <c r="W4" s="20">
+      <c r="W4" s="17">
         <v>866842</v>
       </c>
+      <c r="X4" s="17">
+        <v>939279</v>
+      </c>
     </row>
-    <row r="5" spans="1:23" ht="45">
-      <c r="A5" s="7" t="s">
+    <row r="5" spans="1:25" ht="45">
+      <c r="A5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="8">
+      <c r="B5" s="5">
         <v>162</v>
       </c>
-      <c r="C5" s="8">
+      <c r="C5" s="5">
         <v>123.6</v>
       </c>
-      <c r="D5" s="8">
+      <c r="D5" s="5">
         <v>172.9</v>
       </c>
-      <c r="E5" s="8">
+      <c r="E5" s="5">
         <v>129.80000000000001</v>
       </c>
-      <c r="F5" s="8">
+      <c r="F5" s="5">
         <v>104</v>
       </c>
-      <c r="G5" s="8">
+      <c r="G5" s="5">
         <v>102.1</v>
       </c>
-      <c r="H5" s="8">
+      <c r="H5" s="5">
         <v>116.9</v>
       </c>
-      <c r="I5" s="8">
+      <c r="I5" s="5">
         <v>98.8</v>
       </c>
-      <c r="J5" s="8">
+      <c r="J5" s="5">
         <v>106</v>
       </c>
-      <c r="K5" s="8">
+      <c r="K5" s="5">
         <v>110</v>
       </c>
-      <c r="L5" s="8">
+      <c r="L5" s="5">
         <v>92.1</v>
       </c>
-      <c r="M5" s="17">
+      <c r="M5" s="14">
         <v>108.6</v>
       </c>
-      <c r="N5" s="17">
+      <c r="N5" s="14">
         <v>158.5</v>
       </c>
-      <c r="O5" s="17">
+      <c r="O5" s="14">
         <v>116.8</v>
       </c>
-      <c r="P5" s="17">
+      <c r="P5" s="14">
         <v>112.6</v>
       </c>
-      <c r="Q5" s="17">
+      <c r="Q5" s="14">
         <v>114.3</v>
       </c>
-      <c r="R5" s="17">
+      <c r="R5" s="14">
         <v>108.8</v>
       </c>
-      <c r="S5" s="17">
+      <c r="S5" s="14">
         <v>80</v>
       </c>
-      <c r="T5" s="17">
+      <c r="T5" s="14">
         <v>108.6</v>
       </c>
-      <c r="U5" s="17">
+      <c r="U5" s="14">
         <v>103.3</v>
       </c>
-      <c r="V5" s="18">
+      <c r="V5" s="15">
         <v>108.5</v>
       </c>
-      <c r="W5" s="21">
+      <c r="W5" s="18">
         <v>116.9</v>
+      </c>
+      <c r="X5" s="18">
+        <v>108.4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -899,82 +908,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA21FCB4-B15B-49FF-8B8C-6E4F27372323}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34DDA6ED-71E7-4C63-9F75-843DBCE1E37B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15487EE5-8010-4AFE-BFD2-03F1D23F4255}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34DDA6ED-71E7-4C63-9F75-843DBCE1E37B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA21FCB4-B15B-49FF-8B8C-6E4F27372323}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>