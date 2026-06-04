--- v0 (2026-04-22)
+++ v1 (2026-06-04)
@@ -313,67 +313,67 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -647,267 +647,267 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS22"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="BW4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="CJ11" sqref="CJ11"/>
+      <selection pane="bottomRight" activeCell="CK11" sqref="CK11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.5703125" style="1" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="8" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="20" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8" style="1" customWidth="1"/>
     <col min="23" max="23" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="32" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="7.7109375" style="1" customWidth="1"/>
     <col min="35" max="35" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="7.140625" style="1" customWidth="1"/>
     <col min="40" max="40" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="44" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="45" max="45" width="5.5703125" style="1" customWidth="1"/>
     <col min="46" max="46" width="8.28515625" style="1" customWidth="1"/>
     <col min="47" max="47" width="8.140625" style="1" customWidth="1"/>
     <col min="48" max="48" width="7.140625" style="1" customWidth="1"/>
     <col min="49" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="9" customFormat="1" ht="31.5" customHeight="1" thickBot="1">
       <c r="A1" s="8"/>
-      <c r="B1" s="21" t="s">
+      <c r="B1" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="21"/>
-[...45 lines deleted...]
-      <c r="AW1" s="21"/>
+      <c r="C1" s="23"/>
+      <c r="D1" s="23"/>
+      <c r="E1" s="23"/>
+      <c r="F1" s="23"/>
+      <c r="G1" s="23"/>
+      <c r="H1" s="23"/>
+      <c r="I1" s="23"/>
+      <c r="J1" s="23"/>
+      <c r="K1" s="23"/>
+      <c r="L1" s="23"/>
+      <c r="M1" s="23"/>
+      <c r="N1" s="23"/>
+      <c r="O1" s="23"/>
+      <c r="P1" s="23"/>
+      <c r="Q1" s="23"/>
+      <c r="R1" s="23"/>
+      <c r="S1" s="23"/>
+      <c r="T1" s="23"/>
+      <c r="U1" s="23"/>
+      <c r="V1" s="23"/>
+      <c r="W1" s="23"/>
+      <c r="X1" s="23"/>
+      <c r="Y1" s="23"/>
+      <c r="Z1" s="23"/>
+      <c r="AA1" s="23"/>
+      <c r="AB1" s="23"/>
+      <c r="AC1" s="23"/>
+      <c r="AD1" s="23"/>
+      <c r="AE1" s="23"/>
+      <c r="AF1" s="23"/>
+      <c r="AG1" s="23"/>
+      <c r="AH1" s="23"/>
+      <c r="AI1" s="23"/>
+      <c r="AJ1" s="23"/>
+      <c r="AK1" s="23"/>
+      <c r="AL1" s="23"/>
+      <c r="AM1" s="23"/>
+      <c r="AN1" s="23"/>
+      <c r="AO1" s="23"/>
+      <c r="AP1" s="23"/>
+      <c r="AQ1" s="23"/>
+      <c r="AR1" s="23"/>
+      <c r="AS1" s="23"/>
+      <c r="AT1" s="23"/>
+      <c r="AU1" s="23"/>
+      <c r="AV1" s="23"/>
+      <c r="AW1" s="23"/>
     </row>
     <row r="2" spans="1:97" s="10" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A2" s="22"/>
-      <c r="B2" s="18" t="s">
+      <c r="A2" s="18"/>
+      <c r="B2" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="C2" s="19"/>
-[...10 lines deleted...]
-      <c r="N2" s="18" t="s">
+      <c r="C2" s="21"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="21"/>
+      <c r="F2" s="21"/>
+      <c r="G2" s="21"/>
+      <c r="H2" s="21"/>
+      <c r="I2" s="21"/>
+      <c r="J2" s="21"/>
+      <c r="K2" s="21"/>
+      <c r="L2" s="21"/>
+      <c r="M2" s="22"/>
+      <c r="N2" s="20" t="s">
         <v>15</v>
       </c>
-      <c r="O2" s="19"/>
-[...10 lines deleted...]
-      <c r="Z2" s="18" t="s">
+      <c r="O2" s="21"/>
+      <c r="P2" s="21"/>
+      <c r="Q2" s="21"/>
+      <c r="R2" s="21"/>
+      <c r="S2" s="21"/>
+      <c r="T2" s="21"/>
+      <c r="U2" s="21"/>
+      <c r="V2" s="21"/>
+      <c r="W2" s="21"/>
+      <c r="X2" s="21"/>
+      <c r="Y2" s="22"/>
+      <c r="Z2" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="AA2" s="19"/>
-[...10 lines deleted...]
-      <c r="AL2" s="18" t="s">
+      <c r="AA2" s="21"/>
+      <c r="AB2" s="21"/>
+      <c r="AC2" s="21"/>
+      <c r="AD2" s="21"/>
+      <c r="AE2" s="21"/>
+      <c r="AF2" s="21"/>
+      <c r="AG2" s="21"/>
+      <c r="AH2" s="21"/>
+      <c r="AI2" s="21"/>
+      <c r="AJ2" s="21"/>
+      <c r="AK2" s="22"/>
+      <c r="AL2" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="AM2" s="19"/>
-[...10 lines deleted...]
-      <c r="AX2" s="18" t="s">
+      <c r="AM2" s="21"/>
+      <c r="AN2" s="21"/>
+      <c r="AO2" s="21"/>
+      <c r="AP2" s="21"/>
+      <c r="AQ2" s="21"/>
+      <c r="AR2" s="21"/>
+      <c r="AS2" s="21"/>
+      <c r="AT2" s="21"/>
+      <c r="AU2" s="21"/>
+      <c r="AV2" s="21"/>
+      <c r="AW2" s="22"/>
+      <c r="AX2" s="20" t="s">
         <v>18</v>
       </c>
-      <c r="AY2" s="19"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="18" t="s">
+      <c r="AY2" s="21"/>
+      <c r="AZ2" s="21"/>
+      <c r="BA2" s="21"/>
+      <c r="BB2" s="21"/>
+      <c r="BC2" s="21"/>
+      <c r="BD2" s="21"/>
+      <c r="BE2" s="21"/>
+      <c r="BF2" s="21"/>
+      <c r="BG2" s="21"/>
+      <c r="BH2" s="21"/>
+      <c r="BI2" s="22"/>
+      <c r="BJ2" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="BK2" s="19"/>
-[...10 lines deleted...]
-      <c r="BV2" s="18" t="s">
+      <c r="BK2" s="21"/>
+      <c r="BL2" s="21"/>
+      <c r="BM2" s="21"/>
+      <c r="BN2" s="21"/>
+      <c r="BO2" s="21"/>
+      <c r="BP2" s="21"/>
+      <c r="BQ2" s="21"/>
+      <c r="BR2" s="21"/>
+      <c r="BS2" s="21"/>
+      <c r="BT2" s="21"/>
+      <c r="BU2" s="22"/>
+      <c r="BV2" s="20" t="s">
         <v>20</v>
       </c>
-      <c r="BW2" s="19"/>
-[...10 lines deleted...]
-      <c r="CH2" s="18" t="s">
+      <c r="BW2" s="21"/>
+      <c r="BX2" s="21"/>
+      <c r="BY2" s="21"/>
+      <c r="BZ2" s="21"/>
+      <c r="CA2" s="21"/>
+      <c r="CB2" s="21"/>
+      <c r="CC2" s="21"/>
+      <c r="CD2" s="21"/>
+      <c r="CE2" s="21"/>
+      <c r="CF2" s="21"/>
+      <c r="CG2" s="22"/>
+      <c r="CH2" s="20" t="s">
         <v>21</v>
       </c>
-      <c r="CI2" s="19"/>
-[...9 lines deleted...]
-      <c r="CS2" s="20"/>
+      <c r="CI2" s="21"/>
+      <c r="CJ2" s="21"/>
+      <c r="CK2" s="21"/>
+      <c r="CL2" s="21"/>
+      <c r="CM2" s="21"/>
+      <c r="CN2" s="21"/>
+      <c r="CO2" s="21"/>
+      <c r="CP2" s="21"/>
+      <c r="CQ2" s="21"/>
+      <c r="CR2" s="21"/>
+      <c r="CS2" s="22"/>
     </row>
     <row r="3" spans="1:97" s="10" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="23"/>
+      <c r="A3" s="19"/>
       <c r="B3" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="12" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="12" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="12" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="12" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="12" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="12" t="s">
@@ -1418,51 +1418,53 @@
       </c>
       <c r="CC4" s="15">
         <v>0.4</v>
       </c>
       <c r="CD4" s="14">
         <v>0.5</v>
       </c>
       <c r="CE4" s="14">
         <v>0.6</v>
       </c>
       <c r="CF4" s="14">
         <v>0.7</v>
       </c>
       <c r="CG4" s="14">
         <v>1.1000000000000001</v>
       </c>
       <c r="CH4" s="15">
         <v>0.8</v>
       </c>
       <c r="CI4" s="15">
         <v>0.6</v>
       </c>
       <c r="CJ4" s="15">
         <v>0.5</v>
       </c>
-      <c r="CK4" s="15"/>
+      <c r="CK4" s="15">
+        <v>0.6</v>
+      </c>
       <c r="CL4" s="15"/>
       <c r="CM4" s="15"/>
       <c r="CN4" s="15"/>
       <c r="CO4" s="15"/>
       <c r="CP4" s="14"/>
       <c r="CQ4" s="14"/>
       <c r="CR4" s="14"/>
       <c r="CS4" s="14"/>
     </row>
     <row r="5" spans="1:97">
       <c r="C5" s="2"/>
       <c r="D5" s="3"/>
       <c r="J5" s="4"/>
     </row>
     <row r="6" spans="1:97">
       <c r="C6" s="2"/>
       <c r="D6" s="3"/>
       <c r="J6" s="5"/>
     </row>
     <row r="7" spans="1:97">
       <c r="C7" s="2"/>
       <c r="D7" s="3"/>
       <c r="F7" s="6"/>
       <c r="J7" s="5"/>
     </row>
@@ -1519,60 +1521,60 @@
     <row r="18" spans="3:10">
       <c r="C18" s="2"/>
       <c r="D18" s="3"/>
       <c r="J18" s="5"/>
     </row>
     <row r="19" spans="3:10">
       <c r="C19" s="2"/>
       <c r="D19" s="3"/>
       <c r="J19" s="5"/>
     </row>
     <row r="20" spans="3:10">
       <c r="C20" s="2"/>
       <c r="D20" s="3"/>
       <c r="J20" s="5"/>
     </row>
     <row r="21" spans="3:10">
       <c r="C21" s="2"/>
       <c r="D21" s="3"/>
       <c r="J21" s="5"/>
     </row>
     <row r="22" spans="3:10">
       <c r="J22" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="CH2:CS2"/>
+    <mergeCell ref="BV2:CG2"/>
+    <mergeCell ref="BJ2:BU2"/>
+    <mergeCell ref="AX2:BI2"/>
+    <mergeCell ref="B1:AW1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
-    <mergeCell ref="CH2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="B1:AW1"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>