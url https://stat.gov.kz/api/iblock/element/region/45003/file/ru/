--- v1 (2026-06-04)
+++ v2 (2026-06-29)
@@ -313,67 +313,67 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -647,267 +647,267 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS22"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="BW4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="CK11" sqref="CK11"/>
+      <selection pane="bottomRight" activeCell="CM11" sqref="CM11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.5703125" style="1" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="8" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="20" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8" style="1" customWidth="1"/>
     <col min="23" max="23" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="32" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="7.7109375" style="1" customWidth="1"/>
     <col min="35" max="35" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="7.140625" style="1" customWidth="1"/>
     <col min="40" max="40" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="44" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="45" max="45" width="5.5703125" style="1" customWidth="1"/>
     <col min="46" max="46" width="8.28515625" style="1" customWidth="1"/>
     <col min="47" max="47" width="8.140625" style="1" customWidth="1"/>
     <col min="48" max="48" width="7.140625" style="1" customWidth="1"/>
     <col min="49" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="9" customFormat="1" ht="31.5" customHeight="1" thickBot="1">
       <c r="A1" s="8"/>
-      <c r="B1" s="23" t="s">
+      <c r="B1" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="23"/>
-[...45 lines deleted...]
-      <c r="AW1" s="23"/>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
+      <c r="G1" s="21"/>
+      <c r="H1" s="21"/>
+      <c r="I1" s="21"/>
+      <c r="J1" s="21"/>
+      <c r="K1" s="21"/>
+      <c r="L1" s="21"/>
+      <c r="M1" s="21"/>
+      <c r="N1" s="21"/>
+      <c r="O1" s="21"/>
+      <c r="P1" s="21"/>
+      <c r="Q1" s="21"/>
+      <c r="R1" s="21"/>
+      <c r="S1" s="21"/>
+      <c r="T1" s="21"/>
+      <c r="U1" s="21"/>
+      <c r="V1" s="21"/>
+      <c r="W1" s="21"/>
+      <c r="X1" s="21"/>
+      <c r="Y1" s="21"/>
+      <c r="Z1" s="21"/>
+      <c r="AA1" s="21"/>
+      <c r="AB1" s="21"/>
+      <c r="AC1" s="21"/>
+      <c r="AD1" s="21"/>
+      <c r="AE1" s="21"/>
+      <c r="AF1" s="21"/>
+      <c r="AG1" s="21"/>
+      <c r="AH1" s="21"/>
+      <c r="AI1" s="21"/>
+      <c r="AJ1" s="21"/>
+      <c r="AK1" s="21"/>
+      <c r="AL1" s="21"/>
+      <c r="AM1" s="21"/>
+      <c r="AN1" s="21"/>
+      <c r="AO1" s="21"/>
+      <c r="AP1" s="21"/>
+      <c r="AQ1" s="21"/>
+      <c r="AR1" s="21"/>
+      <c r="AS1" s="21"/>
+      <c r="AT1" s="21"/>
+      <c r="AU1" s="21"/>
+      <c r="AV1" s="21"/>
+      <c r="AW1" s="21"/>
     </row>
     <row r="2" spans="1:97" s="10" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A2" s="18"/>
-      <c r="B2" s="20" t="s">
+      <c r="A2" s="22"/>
+      <c r="B2" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="C2" s="21"/>
-[...10 lines deleted...]
-      <c r="N2" s="20" t="s">
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+      <c r="F2" s="19"/>
+      <c r="G2" s="19"/>
+      <c r="H2" s="19"/>
+      <c r="I2" s="19"/>
+      <c r="J2" s="19"/>
+      <c r="K2" s="19"/>
+      <c r="L2" s="19"/>
+      <c r="M2" s="20"/>
+      <c r="N2" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="O2" s="21"/>
-[...10 lines deleted...]
-      <c r="Z2" s="20" t="s">
+      <c r="O2" s="19"/>
+      <c r="P2" s="19"/>
+      <c r="Q2" s="19"/>
+      <c r="R2" s="19"/>
+      <c r="S2" s="19"/>
+      <c r="T2" s="19"/>
+      <c r="U2" s="19"/>
+      <c r="V2" s="19"/>
+      <c r="W2" s="19"/>
+      <c r="X2" s="19"/>
+      <c r="Y2" s="20"/>
+      <c r="Z2" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="AA2" s="21"/>
-[...10 lines deleted...]
-      <c r="AL2" s="20" t="s">
+      <c r="AA2" s="19"/>
+      <c r="AB2" s="19"/>
+      <c r="AC2" s="19"/>
+      <c r="AD2" s="19"/>
+      <c r="AE2" s="19"/>
+      <c r="AF2" s="19"/>
+      <c r="AG2" s="19"/>
+      <c r="AH2" s="19"/>
+      <c r="AI2" s="19"/>
+      <c r="AJ2" s="19"/>
+      <c r="AK2" s="20"/>
+      <c r="AL2" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="AM2" s="21"/>
-[...10 lines deleted...]
-      <c r="AX2" s="20" t="s">
+      <c r="AM2" s="19"/>
+      <c r="AN2" s="19"/>
+      <c r="AO2" s="19"/>
+      <c r="AP2" s="19"/>
+      <c r="AQ2" s="19"/>
+      <c r="AR2" s="19"/>
+      <c r="AS2" s="19"/>
+      <c r="AT2" s="19"/>
+      <c r="AU2" s="19"/>
+      <c r="AV2" s="19"/>
+      <c r="AW2" s="20"/>
+      <c r="AX2" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="AY2" s="21"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="20" t="s">
+      <c r="AY2" s="19"/>
+      <c r="AZ2" s="19"/>
+      <c r="BA2" s="19"/>
+      <c r="BB2" s="19"/>
+      <c r="BC2" s="19"/>
+      <c r="BD2" s="19"/>
+      <c r="BE2" s="19"/>
+      <c r="BF2" s="19"/>
+      <c r="BG2" s="19"/>
+      <c r="BH2" s="19"/>
+      <c r="BI2" s="20"/>
+      <c r="BJ2" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="BK2" s="21"/>
-[...10 lines deleted...]
-      <c r="BV2" s="20" t="s">
+      <c r="BK2" s="19"/>
+      <c r="BL2" s="19"/>
+      <c r="BM2" s="19"/>
+      <c r="BN2" s="19"/>
+      <c r="BO2" s="19"/>
+      <c r="BP2" s="19"/>
+      <c r="BQ2" s="19"/>
+      <c r="BR2" s="19"/>
+      <c r="BS2" s="19"/>
+      <c r="BT2" s="19"/>
+      <c r="BU2" s="20"/>
+      <c r="BV2" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="BW2" s="21"/>
-[...10 lines deleted...]
-      <c r="CH2" s="20" t="s">
+      <c r="BW2" s="19"/>
+      <c r="BX2" s="19"/>
+      <c r="BY2" s="19"/>
+      <c r="BZ2" s="19"/>
+      <c r="CA2" s="19"/>
+      <c r="CB2" s="19"/>
+      <c r="CC2" s="19"/>
+      <c r="CD2" s="19"/>
+      <c r="CE2" s="19"/>
+      <c r="CF2" s="19"/>
+      <c r="CG2" s="20"/>
+      <c r="CH2" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="CI2" s="21"/>
-[...9 lines deleted...]
-      <c r="CS2" s="22"/>
+      <c r="CI2" s="19"/>
+      <c r="CJ2" s="19"/>
+      <c r="CK2" s="19"/>
+      <c r="CL2" s="19"/>
+      <c r="CM2" s="19"/>
+      <c r="CN2" s="19"/>
+      <c r="CO2" s="19"/>
+      <c r="CP2" s="19"/>
+      <c r="CQ2" s="19"/>
+      <c r="CR2" s="19"/>
+      <c r="CS2" s="20"/>
     </row>
     <row r="3" spans="1:97" s="10" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="19"/>
+      <c r="A3" s="23"/>
       <c r="B3" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="12" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="12" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="12" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="12" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="12" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="12" t="s">
@@ -1421,51 +1421,53 @@
       </c>
       <c r="CD4" s="14">
         <v>0.5</v>
       </c>
       <c r="CE4" s="14">
         <v>0.6</v>
       </c>
       <c r="CF4" s="14">
         <v>0.7</v>
       </c>
       <c r="CG4" s="14">
         <v>1.1000000000000001</v>
       </c>
       <c r="CH4" s="15">
         <v>0.8</v>
       </c>
       <c r="CI4" s="15">
         <v>0.6</v>
       </c>
       <c r="CJ4" s="15">
         <v>0.5</v>
       </c>
       <c r="CK4" s="15">
         <v>0.6</v>
       </c>
-      <c r="CL4" s="15"/>
+      <c r="CL4" s="15">
+        <v>0.6</v>
+      </c>
       <c r="CM4" s="15"/>
       <c r="CN4" s="15"/>
       <c r="CO4" s="15"/>
       <c r="CP4" s="14"/>
       <c r="CQ4" s="14"/>
       <c r="CR4" s="14"/>
       <c r="CS4" s="14"/>
     </row>
     <row r="5" spans="1:97">
       <c r="C5" s="2"/>
       <c r="D5" s="3"/>
       <c r="J5" s="4"/>
     </row>
     <row r="6" spans="1:97">
       <c r="C6" s="2"/>
       <c r="D6" s="3"/>
       <c r="J6" s="5"/>
     </row>
     <row r="7" spans="1:97">
       <c r="C7" s="2"/>
       <c r="D7" s="3"/>
       <c r="F7" s="6"/>
       <c r="J7" s="5"/>
     </row>
     <row r="8" spans="1:97">
@@ -1521,60 +1523,60 @@
     <row r="18" spans="3:10">
       <c r="C18" s="2"/>
       <c r="D18" s="3"/>
       <c r="J18" s="5"/>
     </row>
     <row r="19" spans="3:10">
       <c r="C19" s="2"/>
       <c r="D19" s="3"/>
       <c r="J19" s="5"/>
     </row>
     <row r="20" spans="3:10">
       <c r="C20" s="2"/>
       <c r="D20" s="3"/>
       <c r="J20" s="5"/>
     </row>
     <row r="21" spans="3:10">
       <c r="C21" s="2"/>
       <c r="D21" s="3"/>
       <c r="J21" s="5"/>
     </row>
     <row r="22" spans="3:10">
       <c r="J22" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:M2"/>
+    <mergeCell ref="N2:Y2"/>
+    <mergeCell ref="Z2:AK2"/>
+    <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="CH2:CS2"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="B1:AW1"/>
-    <mergeCell ref="A2:A3"/>
-[...3 lines deleted...]
-    <mergeCell ref="AL2:AW2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>