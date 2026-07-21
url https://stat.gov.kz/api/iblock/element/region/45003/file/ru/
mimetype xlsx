--- v2 (2026-06-29)
+++ v3 (2026-07-21)
@@ -313,67 +313,67 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -647,267 +647,267 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS22"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="BW4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="CM11" sqref="CM11"/>
+      <selection pane="bottomRight" activeCell="CM32" sqref="CM32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.5703125" style="1" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="8" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="20" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8" style="1" customWidth="1"/>
     <col min="23" max="23" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="32" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="7.7109375" style="1" customWidth="1"/>
     <col min="35" max="35" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="7.140625" style="1" customWidth="1"/>
     <col min="40" max="40" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="44" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="45" max="45" width="5.5703125" style="1" customWidth="1"/>
     <col min="46" max="46" width="8.28515625" style="1" customWidth="1"/>
     <col min="47" max="47" width="8.140625" style="1" customWidth="1"/>
     <col min="48" max="48" width="7.140625" style="1" customWidth="1"/>
     <col min="49" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="9" customFormat="1" ht="31.5" customHeight="1" thickBot="1">
       <c r="A1" s="8"/>
-      <c r="B1" s="21" t="s">
+      <c r="B1" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="21"/>
-[...45 lines deleted...]
-      <c r="AW1" s="21"/>
+      <c r="C1" s="23"/>
+      <c r="D1" s="23"/>
+      <c r="E1" s="23"/>
+      <c r="F1" s="23"/>
+      <c r="G1" s="23"/>
+      <c r="H1" s="23"/>
+      <c r="I1" s="23"/>
+      <c r="J1" s="23"/>
+      <c r="K1" s="23"/>
+      <c r="L1" s="23"/>
+      <c r="M1" s="23"/>
+      <c r="N1" s="23"/>
+      <c r="O1" s="23"/>
+      <c r="P1" s="23"/>
+      <c r="Q1" s="23"/>
+      <c r="R1" s="23"/>
+      <c r="S1" s="23"/>
+      <c r="T1" s="23"/>
+      <c r="U1" s="23"/>
+      <c r="V1" s="23"/>
+      <c r="W1" s="23"/>
+      <c r="X1" s="23"/>
+      <c r="Y1" s="23"/>
+      <c r="Z1" s="23"/>
+      <c r="AA1" s="23"/>
+      <c r="AB1" s="23"/>
+      <c r="AC1" s="23"/>
+      <c r="AD1" s="23"/>
+      <c r="AE1" s="23"/>
+      <c r="AF1" s="23"/>
+      <c r="AG1" s="23"/>
+      <c r="AH1" s="23"/>
+      <c r="AI1" s="23"/>
+      <c r="AJ1" s="23"/>
+      <c r="AK1" s="23"/>
+      <c r="AL1" s="23"/>
+      <c r="AM1" s="23"/>
+      <c r="AN1" s="23"/>
+      <c r="AO1" s="23"/>
+      <c r="AP1" s="23"/>
+      <c r="AQ1" s="23"/>
+      <c r="AR1" s="23"/>
+      <c r="AS1" s="23"/>
+      <c r="AT1" s="23"/>
+      <c r="AU1" s="23"/>
+      <c r="AV1" s="23"/>
+      <c r="AW1" s="23"/>
     </row>
     <row r="2" spans="1:97" s="10" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A2" s="22"/>
-      <c r="B2" s="18" t="s">
+      <c r="A2" s="18"/>
+      <c r="B2" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="C2" s="19"/>
-[...10 lines deleted...]
-      <c r="N2" s="18" t="s">
+      <c r="C2" s="21"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="21"/>
+      <c r="F2" s="21"/>
+      <c r="G2" s="21"/>
+      <c r="H2" s="21"/>
+      <c r="I2" s="21"/>
+      <c r="J2" s="21"/>
+      <c r="K2" s="21"/>
+      <c r="L2" s="21"/>
+      <c r="M2" s="22"/>
+      <c r="N2" s="20" t="s">
         <v>15</v>
       </c>
-      <c r="O2" s="19"/>
-[...10 lines deleted...]
-      <c r="Z2" s="18" t="s">
+      <c r="O2" s="21"/>
+      <c r="P2" s="21"/>
+      <c r="Q2" s="21"/>
+      <c r="R2" s="21"/>
+      <c r="S2" s="21"/>
+      <c r="T2" s="21"/>
+      <c r="U2" s="21"/>
+      <c r="V2" s="21"/>
+      <c r="W2" s="21"/>
+      <c r="X2" s="21"/>
+      <c r="Y2" s="22"/>
+      <c r="Z2" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="AA2" s="19"/>
-[...10 lines deleted...]
-      <c r="AL2" s="18" t="s">
+      <c r="AA2" s="21"/>
+      <c r="AB2" s="21"/>
+      <c r="AC2" s="21"/>
+      <c r="AD2" s="21"/>
+      <c r="AE2" s="21"/>
+      <c r="AF2" s="21"/>
+      <c r="AG2" s="21"/>
+      <c r="AH2" s="21"/>
+      <c r="AI2" s="21"/>
+      <c r="AJ2" s="21"/>
+      <c r="AK2" s="22"/>
+      <c r="AL2" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="AM2" s="19"/>
-[...10 lines deleted...]
-      <c r="AX2" s="18" t="s">
+      <c r="AM2" s="21"/>
+      <c r="AN2" s="21"/>
+      <c r="AO2" s="21"/>
+      <c r="AP2" s="21"/>
+      <c r="AQ2" s="21"/>
+      <c r="AR2" s="21"/>
+      <c r="AS2" s="21"/>
+      <c r="AT2" s="21"/>
+      <c r="AU2" s="21"/>
+      <c r="AV2" s="21"/>
+      <c r="AW2" s="22"/>
+      <c r="AX2" s="20" t="s">
         <v>18</v>
       </c>
-      <c r="AY2" s="19"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="18" t="s">
+      <c r="AY2" s="21"/>
+      <c r="AZ2" s="21"/>
+      <c r="BA2" s="21"/>
+      <c r="BB2" s="21"/>
+      <c r="BC2" s="21"/>
+      <c r="BD2" s="21"/>
+      <c r="BE2" s="21"/>
+      <c r="BF2" s="21"/>
+      <c r="BG2" s="21"/>
+      <c r="BH2" s="21"/>
+      <c r="BI2" s="22"/>
+      <c r="BJ2" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="BK2" s="19"/>
-[...10 lines deleted...]
-      <c r="BV2" s="18" t="s">
+      <c r="BK2" s="21"/>
+      <c r="BL2" s="21"/>
+      <c r="BM2" s="21"/>
+      <c r="BN2" s="21"/>
+      <c r="BO2" s="21"/>
+      <c r="BP2" s="21"/>
+      <c r="BQ2" s="21"/>
+      <c r="BR2" s="21"/>
+      <c r="BS2" s="21"/>
+      <c r="BT2" s="21"/>
+      <c r="BU2" s="22"/>
+      <c r="BV2" s="20" t="s">
         <v>20</v>
       </c>
-      <c r="BW2" s="19"/>
-[...10 lines deleted...]
-      <c r="CH2" s="18" t="s">
+      <c r="BW2" s="21"/>
+      <c r="BX2" s="21"/>
+      <c r="BY2" s="21"/>
+      <c r="BZ2" s="21"/>
+      <c r="CA2" s="21"/>
+      <c r="CB2" s="21"/>
+      <c r="CC2" s="21"/>
+      <c r="CD2" s="21"/>
+      <c r="CE2" s="21"/>
+      <c r="CF2" s="21"/>
+      <c r="CG2" s="22"/>
+      <c r="CH2" s="20" t="s">
         <v>21</v>
       </c>
-      <c r="CI2" s="19"/>
-[...9 lines deleted...]
-      <c r="CS2" s="20"/>
+      <c r="CI2" s="21"/>
+      <c r="CJ2" s="21"/>
+      <c r="CK2" s="21"/>
+      <c r="CL2" s="21"/>
+      <c r="CM2" s="21"/>
+      <c r="CN2" s="21"/>
+      <c r="CO2" s="21"/>
+      <c r="CP2" s="21"/>
+      <c r="CQ2" s="21"/>
+      <c r="CR2" s="21"/>
+      <c r="CS2" s="22"/>
     </row>
     <row r="3" spans="1:97" s="10" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="23"/>
+      <c r="A3" s="19"/>
       <c r="B3" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="12" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="12" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="12" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="12" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="12" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="12" t="s">
@@ -1424,51 +1424,53 @@
       </c>
       <c r="CE4" s="14">
         <v>0.6</v>
       </c>
       <c r="CF4" s="14">
         <v>0.7</v>
       </c>
       <c r="CG4" s="14">
         <v>1.1000000000000001</v>
       </c>
       <c r="CH4" s="15">
         <v>0.8</v>
       </c>
       <c r="CI4" s="15">
         <v>0.6</v>
       </c>
       <c r="CJ4" s="15">
         <v>0.5</v>
       </c>
       <c r="CK4" s="15">
         <v>0.6</v>
       </c>
       <c r="CL4" s="15">
         <v>0.6</v>
       </c>
-      <c r="CM4" s="15"/>
+      <c r="CM4" s="15">
+        <v>0.6</v>
+      </c>
       <c r="CN4" s="15"/>
       <c r="CO4" s="15"/>
       <c r="CP4" s="14"/>
       <c r="CQ4" s="14"/>
       <c r="CR4" s="14"/>
       <c r="CS4" s="14"/>
     </row>
     <row r="5" spans="1:97">
       <c r="C5" s="2"/>
       <c r="D5" s="3"/>
       <c r="J5" s="4"/>
     </row>
     <row r="6" spans="1:97">
       <c r="C6" s="2"/>
       <c r="D6" s="3"/>
       <c r="J6" s="5"/>
     </row>
     <row r="7" spans="1:97">
       <c r="C7" s="2"/>
       <c r="D7" s="3"/>
       <c r="F7" s="6"/>
       <c r="J7" s="5"/>
     </row>
     <row r="8" spans="1:97">
       <c r="C8" s="2"/>
@@ -1523,60 +1525,60 @@
     <row r="18" spans="3:10">
       <c r="C18" s="2"/>
       <c r="D18" s="3"/>
       <c r="J18" s="5"/>
     </row>
     <row r="19" spans="3:10">
       <c r="C19" s="2"/>
       <c r="D19" s="3"/>
       <c r="J19" s="5"/>
     </row>
     <row r="20" spans="3:10">
       <c r="C20" s="2"/>
       <c r="D20" s="3"/>
       <c r="J20" s="5"/>
     </row>
     <row r="21" spans="3:10">
       <c r="C21" s="2"/>
       <c r="D21" s="3"/>
       <c r="J21" s="5"/>
     </row>
     <row r="22" spans="3:10">
       <c r="J22" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="CH2:CS2"/>
+    <mergeCell ref="BV2:CG2"/>
+    <mergeCell ref="BJ2:BU2"/>
+    <mergeCell ref="AX2:BI2"/>
+    <mergeCell ref="B1:AW1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
-    <mergeCell ref="CH2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="B1:AW1"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>