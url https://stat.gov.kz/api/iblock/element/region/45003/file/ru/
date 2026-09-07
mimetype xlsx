--- v3 (2026-07-21)
+++ v4 (2026-09-07)
@@ -313,67 +313,67 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -643,271 +643,271 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS22"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="BW4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="CM32" sqref="CM32"/>
+      <selection pane="bottomRight" activeCell="CN9" sqref="CN9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.5703125" style="1" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="8" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="20" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8" style="1" customWidth="1"/>
     <col min="23" max="23" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="32" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="7.7109375" style="1" customWidth="1"/>
     <col min="35" max="35" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="7.140625" style="1" customWidth="1"/>
     <col min="40" max="40" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="44" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="45" max="45" width="5.5703125" style="1" customWidth="1"/>
     <col min="46" max="46" width="8.28515625" style="1" customWidth="1"/>
     <col min="47" max="47" width="8.140625" style="1" customWidth="1"/>
     <col min="48" max="48" width="7.140625" style="1" customWidth="1"/>
     <col min="49" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="9" customFormat="1" ht="31.5" customHeight="1" thickBot="1">
       <c r="A1" s="8"/>
-      <c r="B1" s="23" t="s">
+      <c r="B1" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="23"/>
-[...45 lines deleted...]
-      <c r="AW1" s="23"/>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
+      <c r="G1" s="21"/>
+      <c r="H1" s="21"/>
+      <c r="I1" s="21"/>
+      <c r="J1" s="21"/>
+      <c r="K1" s="21"/>
+      <c r="L1" s="21"/>
+      <c r="M1" s="21"/>
+      <c r="N1" s="21"/>
+      <c r="O1" s="21"/>
+      <c r="P1" s="21"/>
+      <c r="Q1" s="21"/>
+      <c r="R1" s="21"/>
+      <c r="S1" s="21"/>
+      <c r="T1" s="21"/>
+      <c r="U1" s="21"/>
+      <c r="V1" s="21"/>
+      <c r="W1" s="21"/>
+      <c r="X1" s="21"/>
+      <c r="Y1" s="21"/>
+      <c r="Z1" s="21"/>
+      <c r="AA1" s="21"/>
+      <c r="AB1" s="21"/>
+      <c r="AC1" s="21"/>
+      <c r="AD1" s="21"/>
+      <c r="AE1" s="21"/>
+      <c r="AF1" s="21"/>
+      <c r="AG1" s="21"/>
+      <c r="AH1" s="21"/>
+      <c r="AI1" s="21"/>
+      <c r="AJ1" s="21"/>
+      <c r="AK1" s="21"/>
+      <c r="AL1" s="21"/>
+      <c r="AM1" s="21"/>
+      <c r="AN1" s="21"/>
+      <c r="AO1" s="21"/>
+      <c r="AP1" s="21"/>
+      <c r="AQ1" s="21"/>
+      <c r="AR1" s="21"/>
+      <c r="AS1" s="21"/>
+      <c r="AT1" s="21"/>
+      <c r="AU1" s="21"/>
+      <c r="AV1" s="21"/>
+      <c r="AW1" s="21"/>
     </row>
     <row r="2" spans="1:97" s="10" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A2" s="18"/>
-      <c r="B2" s="20" t="s">
+      <c r="A2" s="22"/>
+      <c r="B2" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="C2" s="21"/>
-[...10 lines deleted...]
-      <c r="N2" s="20" t="s">
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+      <c r="F2" s="19"/>
+      <c r="G2" s="19"/>
+      <c r="H2" s="19"/>
+      <c r="I2" s="19"/>
+      <c r="J2" s="19"/>
+      <c r="K2" s="19"/>
+      <c r="L2" s="19"/>
+      <c r="M2" s="20"/>
+      <c r="N2" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="O2" s="21"/>
-[...10 lines deleted...]
-      <c r="Z2" s="20" t="s">
+      <c r="O2" s="19"/>
+      <c r="P2" s="19"/>
+      <c r="Q2" s="19"/>
+      <c r="R2" s="19"/>
+      <c r="S2" s="19"/>
+      <c r="T2" s="19"/>
+      <c r="U2" s="19"/>
+      <c r="V2" s="19"/>
+      <c r="W2" s="19"/>
+      <c r="X2" s="19"/>
+      <c r="Y2" s="20"/>
+      <c r="Z2" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="AA2" s="21"/>
-[...10 lines deleted...]
-      <c r="AL2" s="20" t="s">
+      <c r="AA2" s="19"/>
+      <c r="AB2" s="19"/>
+      <c r="AC2" s="19"/>
+      <c r="AD2" s="19"/>
+      <c r="AE2" s="19"/>
+      <c r="AF2" s="19"/>
+      <c r="AG2" s="19"/>
+      <c r="AH2" s="19"/>
+      <c r="AI2" s="19"/>
+      <c r="AJ2" s="19"/>
+      <c r="AK2" s="20"/>
+      <c r="AL2" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="AM2" s="21"/>
-[...10 lines deleted...]
-      <c r="AX2" s="20" t="s">
+      <c r="AM2" s="19"/>
+      <c r="AN2" s="19"/>
+      <c r="AO2" s="19"/>
+      <c r="AP2" s="19"/>
+      <c r="AQ2" s="19"/>
+      <c r="AR2" s="19"/>
+      <c r="AS2" s="19"/>
+      <c r="AT2" s="19"/>
+      <c r="AU2" s="19"/>
+      <c r="AV2" s="19"/>
+      <c r="AW2" s="20"/>
+      <c r="AX2" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="AY2" s="21"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="20" t="s">
+      <c r="AY2" s="19"/>
+      <c r="AZ2" s="19"/>
+      <c r="BA2" s="19"/>
+      <c r="BB2" s="19"/>
+      <c r="BC2" s="19"/>
+      <c r="BD2" s="19"/>
+      <c r="BE2" s="19"/>
+      <c r="BF2" s="19"/>
+      <c r="BG2" s="19"/>
+      <c r="BH2" s="19"/>
+      <c r="BI2" s="20"/>
+      <c r="BJ2" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="BK2" s="21"/>
-[...10 lines deleted...]
-      <c r="BV2" s="20" t="s">
+      <c r="BK2" s="19"/>
+      <c r="BL2" s="19"/>
+      <c r="BM2" s="19"/>
+      <c r="BN2" s="19"/>
+      <c r="BO2" s="19"/>
+      <c r="BP2" s="19"/>
+      <c r="BQ2" s="19"/>
+      <c r="BR2" s="19"/>
+      <c r="BS2" s="19"/>
+      <c r="BT2" s="19"/>
+      <c r="BU2" s="20"/>
+      <c r="BV2" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="BW2" s="21"/>
-[...10 lines deleted...]
-      <c r="CH2" s="20" t="s">
+      <c r="BW2" s="19"/>
+      <c r="BX2" s="19"/>
+      <c r="BY2" s="19"/>
+      <c r="BZ2" s="19"/>
+      <c r="CA2" s="19"/>
+      <c r="CB2" s="19"/>
+      <c r="CC2" s="19"/>
+      <c r="CD2" s="19"/>
+      <c r="CE2" s="19"/>
+      <c r="CF2" s="19"/>
+      <c r="CG2" s="20"/>
+      <c r="CH2" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="CI2" s="21"/>
-[...9 lines deleted...]
-      <c r="CS2" s="22"/>
+      <c r="CI2" s="19"/>
+      <c r="CJ2" s="19"/>
+      <c r="CK2" s="19"/>
+      <c r="CL2" s="19"/>
+      <c r="CM2" s="19"/>
+      <c r="CN2" s="19"/>
+      <c r="CO2" s="19"/>
+      <c r="CP2" s="19"/>
+      <c r="CQ2" s="19"/>
+      <c r="CR2" s="19"/>
+      <c r="CS2" s="20"/>
     </row>
     <row r="3" spans="1:97" s="10" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="19"/>
+      <c r="A3" s="23"/>
       <c r="B3" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="12" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="12" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="12" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="12" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="12" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="12" t="s">
@@ -1427,51 +1427,53 @@
       </c>
       <c r="CF4" s="14">
         <v>0.7</v>
       </c>
       <c r="CG4" s="14">
         <v>1.1000000000000001</v>
       </c>
       <c r="CH4" s="15">
         <v>0.8</v>
       </c>
       <c r="CI4" s="15">
         <v>0.6</v>
       </c>
       <c r="CJ4" s="15">
         <v>0.5</v>
       </c>
       <c r="CK4" s="15">
         <v>0.6</v>
       </c>
       <c r="CL4" s="15">
         <v>0.6</v>
       </c>
       <c r="CM4" s="15">
         <v>0.6</v>
       </c>
-      <c r="CN4" s="15"/>
+      <c r="CN4" s="15">
+        <v>0.5</v>
+      </c>
       <c r="CO4" s="15"/>
       <c r="CP4" s="14"/>
       <c r="CQ4" s="14"/>
       <c r="CR4" s="14"/>
       <c r="CS4" s="14"/>
     </row>
     <row r="5" spans="1:97">
       <c r="C5" s="2"/>
       <c r="D5" s="3"/>
       <c r="J5" s="4"/>
     </row>
     <row r="6" spans="1:97">
       <c r="C6" s="2"/>
       <c r="D6" s="3"/>
       <c r="J6" s="5"/>
     </row>
     <row r="7" spans="1:97">
       <c r="C7" s="2"/>
       <c r="D7" s="3"/>
       <c r="F7" s="6"/>
       <c r="J7" s="5"/>
     </row>
     <row r="8" spans="1:97">
       <c r="C8" s="2"/>
       <c r="D8" s="3"/>
@@ -1525,60 +1527,60 @@
     <row r="18" spans="3:10">
       <c r="C18" s="2"/>
       <c r="D18" s="3"/>
       <c r="J18" s="5"/>
     </row>
     <row r="19" spans="3:10">
       <c r="C19" s="2"/>
       <c r="D19" s="3"/>
       <c r="J19" s="5"/>
     </row>
     <row r="20" spans="3:10">
       <c r="C20" s="2"/>
       <c r="D20" s="3"/>
       <c r="J20" s="5"/>
     </row>
     <row r="21" spans="3:10">
       <c r="C21" s="2"/>
       <c r="D21" s="3"/>
       <c r="J21" s="5"/>
     </row>
     <row r="22" spans="3:10">
       <c r="J22" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:M2"/>
+    <mergeCell ref="N2:Y2"/>
+    <mergeCell ref="Z2:AK2"/>
+    <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="CH2:CS2"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="B1:AW1"/>
-    <mergeCell ref="A2:A3"/>
-[...3 lines deleted...]
-    <mergeCell ref="AL2:AW2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>