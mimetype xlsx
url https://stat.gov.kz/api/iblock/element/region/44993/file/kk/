--- v0 (2026-04-22)
+++ v1 (2026-06-04)
@@ -599,51 +599,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS5"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BX1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CI21" sqref="CI21"/>
+      <selection pane="topRight" activeCell="CP13" sqref="CP13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21" style="1" customWidth="1"/>
     <col min="2" max="20" width="8.85546875" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.5703125" style="1" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.5703125" style="1" customWidth="1"/>
     <col min="24" max="24" width="8.85546875" style="1" customWidth="1"/>
     <col min="25" max="25" width="9.7109375" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="3" customFormat="1" ht="38.25" customHeight="1" thickBot="1">
       <c r="A1" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="15"/>
       <c r="C1" s="15"/>
       <c r="D1" s="15"/>
       <c r="E1" s="15"/>
       <c r="F1" s="15"/>
       <c r="G1" s="15"/>
       <c r="H1" s="15"/>
@@ -1340,51 +1340,53 @@
       </c>
       <c r="CC4" s="8">
         <v>153.5</v>
       </c>
       <c r="CD4" s="8">
         <v>174.9</v>
       </c>
       <c r="CE4" s="8">
         <v>196.8</v>
       </c>
       <c r="CF4" s="8">
         <v>219.3</v>
       </c>
       <c r="CG4" s="8">
         <v>242.7</v>
       </c>
       <c r="CH4" s="7">
         <v>22.1</v>
       </c>
       <c r="CI4" s="7">
         <v>40.799999999999997</v>
       </c>
       <c r="CJ4" s="7">
         <v>61.4</v>
       </c>
-      <c r="CK4" s="7"/>
+      <c r="CK4" s="7">
+        <v>80.900000000000006</v>
+      </c>
       <c r="CL4" s="7"/>
       <c r="CM4" s="8"/>
       <c r="CN4" s="8"/>
       <c r="CO4" s="8"/>
       <c r="CP4" s="8"/>
       <c r="CQ4" s="8"/>
       <c r="CR4" s="8"/>
       <c r="CS4" s="8"/>
     </row>
     <row r="5" spans="1:97">
       <c r="A5" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="CH2:CS2"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
   </mergeCells>