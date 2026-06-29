--- v1 (2026-06-04)
+++ v2 (2026-06-29)
@@ -599,51 +599,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS5"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BX1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CP13" sqref="CP13"/>
+      <selection pane="topRight" activeCell="CM4" sqref="CM4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21" style="1" customWidth="1"/>
     <col min="2" max="20" width="8.85546875" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.5703125" style="1" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.5703125" style="1" customWidth="1"/>
     <col min="24" max="24" width="8.85546875" style="1" customWidth="1"/>
     <col min="25" max="25" width="9.7109375" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="3" customFormat="1" ht="38.25" customHeight="1" thickBot="1">
       <c r="A1" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="15"/>
       <c r="C1" s="15"/>
       <c r="D1" s="15"/>
       <c r="E1" s="15"/>
       <c r="F1" s="15"/>
       <c r="G1" s="15"/>
       <c r="H1" s="15"/>
@@ -1343,51 +1343,53 @@
       </c>
       <c r="CD4" s="8">
         <v>174.9</v>
       </c>
       <c r="CE4" s="8">
         <v>196.8</v>
       </c>
       <c r="CF4" s="8">
         <v>219.3</v>
       </c>
       <c r="CG4" s="8">
         <v>242.7</v>
       </c>
       <c r="CH4" s="7">
         <v>22.1</v>
       </c>
       <c r="CI4" s="7">
         <v>40.799999999999997</v>
       </c>
       <c r="CJ4" s="7">
         <v>61.4</v>
       </c>
       <c r="CK4" s="7">
         <v>80.900000000000006</v>
       </c>
-      <c r="CL4" s="7"/>
+      <c r="CL4" s="7">
+        <v>100.1</v>
+      </c>
       <c r="CM4" s="8"/>
       <c r="CN4" s="8"/>
       <c r="CO4" s="8"/>
       <c r="CP4" s="8"/>
       <c r="CQ4" s="8"/>
       <c r="CR4" s="8"/>
       <c r="CS4" s="8"/>
     </row>
     <row r="5" spans="1:97">
       <c r="A5" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="CH2:CS2"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.53" bottom="0.59055118110236227" header="0.42" footer="0.85"/>