--- v2 (2026-06-29)
+++ v3 (2026-07-21)
@@ -599,51 +599,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS5"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BX1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM4" sqref="CM4"/>
+      <selection pane="topRight" activeCell="CN11" sqref="CN11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21" style="1" customWidth="1"/>
     <col min="2" max="20" width="8.85546875" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.5703125" style="1" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.5703125" style="1" customWidth="1"/>
     <col min="24" max="24" width="8.85546875" style="1" customWidth="1"/>
     <col min="25" max="25" width="9.7109375" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="3" customFormat="1" ht="38.25" customHeight="1" thickBot="1">
       <c r="A1" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="15"/>
       <c r="C1" s="15"/>
       <c r="D1" s="15"/>
       <c r="E1" s="15"/>
       <c r="F1" s="15"/>
       <c r="G1" s="15"/>
       <c r="H1" s="15"/>
@@ -1346,51 +1346,53 @@
       </c>
       <c r="CE4" s="8">
         <v>196.8</v>
       </c>
       <c r="CF4" s="8">
         <v>219.3</v>
       </c>
       <c r="CG4" s="8">
         <v>242.7</v>
       </c>
       <c r="CH4" s="7">
         <v>22.1</v>
       </c>
       <c r="CI4" s="7">
         <v>40.799999999999997</v>
       </c>
       <c r="CJ4" s="7">
         <v>61.4</v>
       </c>
       <c r="CK4" s="7">
         <v>80.900000000000006</v>
       </c>
       <c r="CL4" s="7">
         <v>100.1</v>
       </c>
-      <c r="CM4" s="8"/>
+      <c r="CM4" s="8">
+        <v>116.4</v>
+      </c>
       <c r="CN4" s="8"/>
       <c r="CO4" s="8"/>
       <c r="CP4" s="8"/>
       <c r="CQ4" s="8"/>
       <c r="CR4" s="8"/>
       <c r="CS4" s="8"/>
     </row>
     <row r="5" spans="1:97">
       <c r="A5" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="CH2:CS2"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.53" bottom="0.59055118110236227" header="0.42" footer="0.85"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>