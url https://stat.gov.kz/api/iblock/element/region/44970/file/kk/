--- v0 (2026-04-22)
+++ v1 (2026-06-04)
@@ -608,51 +608,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS22"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BX1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CN20" sqref="CN20"/>
+      <selection pane="topRight" activeCell="CL10" sqref="CL10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="2" customWidth="1"/>
     <col min="2" max="2" width="6.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="6" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="6" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="5.5703125" style="2" bestFit="1" customWidth="1"/>
@@ -1385,51 +1385,53 @@
       </c>
       <c r="CC4" s="8">
         <v>5.9</v>
       </c>
       <c r="CD4" s="8">
         <v>4.9000000000000004</v>
       </c>
       <c r="CE4" s="8">
         <v>5.6</v>
       </c>
       <c r="CF4" s="8">
         <v>5</v>
       </c>
       <c r="CG4" s="8">
         <v>5.4</v>
       </c>
       <c r="CH4" s="8">
         <v>5.0999999999999996</v>
       </c>
       <c r="CI4" s="8">
         <v>5.3</v>
       </c>
       <c r="CJ4" s="9">
         <v>6</v>
       </c>
-      <c r="CK4" s="9"/>
+      <c r="CK4" s="9">
+        <v>7.4</v>
+      </c>
       <c r="CL4" s="8"/>
       <c r="CM4" s="8"/>
       <c r="CN4" s="13"/>
       <c r="CO4" s="8"/>
       <c r="CP4" s="8"/>
       <c r="CQ4" s="8"/>
       <c r="CR4" s="8"/>
       <c r="CS4" s="8"/>
     </row>
     <row r="5" spans="1:97">
       <c r="X5" s="1"/>
       <c r="Y5" s="1"/>
     </row>
     <row r="6" spans="1:97">
       <c r="X6" s="1"/>
       <c r="Y6" s="1"/>
     </row>
     <row r="7" spans="1:97">
       <c r="X7" s="1"/>
       <c r="Y7" s="1"/>
     </row>
     <row r="8" spans="1:97">
       <c r="X8" s="1"/>
       <c r="Y8" s="1"/>
     </row>