--- v1 (2026-06-04)
+++ v2 (2026-06-29)
@@ -608,51 +608,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS22"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BX1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL10" sqref="CL10"/>
+      <selection pane="topRight" activeCell="CN11" sqref="CN11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="2" customWidth="1"/>
     <col min="2" max="2" width="6.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="6" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="6" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="5.5703125" style="2" bestFit="1" customWidth="1"/>
@@ -1388,51 +1388,53 @@
       </c>
       <c r="CD4" s="8">
         <v>4.9000000000000004</v>
       </c>
       <c r="CE4" s="8">
         <v>5.6</v>
       </c>
       <c r="CF4" s="8">
         <v>5</v>
       </c>
       <c r="CG4" s="8">
         <v>5.4</v>
       </c>
       <c r="CH4" s="8">
         <v>5.0999999999999996</v>
       </c>
       <c r="CI4" s="8">
         <v>5.3</v>
       </c>
       <c r="CJ4" s="9">
         <v>6</v>
       </c>
       <c r="CK4" s="9">
         <v>7.4</v>
       </c>
-      <c r="CL4" s="8"/>
+      <c r="CL4" s="8">
+        <v>8.3000000000000007</v>
+      </c>
       <c r="CM4" s="8"/>
       <c r="CN4" s="13"/>
       <c r="CO4" s="8"/>
       <c r="CP4" s="8"/>
       <c r="CQ4" s="8"/>
       <c r="CR4" s="8"/>
       <c r="CS4" s="8"/>
     </row>
     <row r="5" spans="1:97">
       <c r="X5" s="1"/>
       <c r="Y5" s="1"/>
     </row>
     <row r="6" spans="1:97">
       <c r="X6" s="1"/>
       <c r="Y6" s="1"/>
     </row>
     <row r="7" spans="1:97">
       <c r="X7" s="1"/>
       <c r="Y7" s="1"/>
     </row>
     <row r="8" spans="1:97">
       <c r="X8" s="1"/>
       <c r="Y8" s="1"/>
     </row>
     <row r="9" spans="1:97">