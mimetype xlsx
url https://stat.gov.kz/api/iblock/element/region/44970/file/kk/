--- v2 (2026-06-29)
+++ v3 (2026-07-21)
@@ -608,51 +608,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS22"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BX1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CN11" sqref="CN11"/>
+      <selection pane="topRight" activeCell="CP12" sqref="CP12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="2" customWidth="1"/>
     <col min="2" max="2" width="6.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="6" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="6" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="5.5703125" style="2" bestFit="1" customWidth="1"/>
@@ -1391,51 +1391,53 @@
       </c>
       <c r="CE4" s="8">
         <v>5.6</v>
       </c>
       <c r="CF4" s="8">
         <v>5</v>
       </c>
       <c r="CG4" s="8">
         <v>5.4</v>
       </c>
       <c r="CH4" s="8">
         <v>5.0999999999999996</v>
       </c>
       <c r="CI4" s="8">
         <v>5.3</v>
       </c>
       <c r="CJ4" s="9">
         <v>6</v>
       </c>
       <c r="CK4" s="9">
         <v>7.4</v>
       </c>
       <c r="CL4" s="8">
         <v>8.3000000000000007</v>
       </c>
-      <c r="CM4" s="8"/>
+      <c r="CM4" s="8">
+        <v>7.3</v>
+      </c>
       <c r="CN4" s="13"/>
       <c r="CO4" s="8"/>
       <c r="CP4" s="8"/>
       <c r="CQ4" s="8"/>
       <c r="CR4" s="8"/>
       <c r="CS4" s="8"/>
     </row>
     <row r="5" spans="1:97">
       <c r="X5" s="1"/>
       <c r="Y5" s="1"/>
     </row>
     <row r="6" spans="1:97">
       <c r="X6" s="1"/>
       <c r="Y6" s="1"/>
     </row>
     <row r="7" spans="1:97">
       <c r="X7" s="1"/>
       <c r="Y7" s="1"/>
     </row>
     <row r="8" spans="1:97">
       <c r="X8" s="1"/>
       <c r="Y8" s="1"/>
     </row>
     <row r="9" spans="1:97">
       <c r="X9" s="1"/>