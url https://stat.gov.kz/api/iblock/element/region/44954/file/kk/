--- v0 (2026-04-22)
+++ v1 (2026-06-04)
@@ -602,51 +602,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS4"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CI4" sqref="CI4:CJ4"/>
+      <selection pane="topRight" activeCell="CL11" sqref="CL11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="7.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="7.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="7.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="7.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="8" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="7.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="7.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="6.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="7.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="8.5703125" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.42578125" style="1" customWidth="1"/>
     <col min="18" max="18" width="8" style="1" customWidth="1"/>
     <col min="19" max="21" width="7.85546875" style="1" customWidth="1"/>
     <col min="22" max="22" width="9.140625" style="1"/>
     <col min="23" max="24" width="8.140625" style="1" customWidth="1"/>
@@ -1373,51 +1373,53 @@
       </c>
       <c r="CC4" s="7">
         <v>4.8</v>
       </c>
       <c r="CD4" s="6">
         <v>5.3</v>
       </c>
       <c r="CE4" s="6">
         <v>5.9</v>
       </c>
       <c r="CF4" s="6">
         <v>6.6</v>
       </c>
       <c r="CG4" s="6">
         <v>7.7</v>
       </c>
       <c r="CH4" s="7">
         <v>0.8</v>
       </c>
       <c r="CI4" s="7">
         <v>1.5</v>
       </c>
       <c r="CJ4" s="7">
         <v>2</v>
       </c>
-      <c r="CK4" s="7"/>
+      <c r="CK4" s="7">
+        <v>2.5</v>
+      </c>
       <c r="CL4" s="7"/>
       <c r="CM4" s="7"/>
       <c r="CN4" s="7"/>
       <c r="CO4" s="7"/>
       <c r="CP4" s="6"/>
       <c r="CQ4" s="6"/>
       <c r="CR4" s="6"/>
       <c r="CS4" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="CH2:CS2"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.42" right="0.85" top="0.51" bottom="0.59055118110236227" header="0.41" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>