--- v1 (2026-06-04)
+++ v2 (2026-06-29)
@@ -602,51 +602,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS4"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL11" sqref="CL11"/>
+      <selection pane="topRight" activeCell="CN13" sqref="CN13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="7.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="7.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="7.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="7.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="8" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="7.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="7.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="6.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="7.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="8.5703125" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.42578125" style="1" customWidth="1"/>
     <col min="18" max="18" width="8" style="1" customWidth="1"/>
     <col min="19" max="21" width="7.85546875" style="1" customWidth="1"/>
     <col min="22" max="22" width="9.140625" style="1"/>
     <col min="23" max="24" width="8.140625" style="1" customWidth="1"/>
@@ -1376,51 +1376,53 @@
       </c>
       <c r="CD4" s="6">
         <v>5.3</v>
       </c>
       <c r="CE4" s="6">
         <v>5.9</v>
       </c>
       <c r="CF4" s="6">
         <v>6.6</v>
       </c>
       <c r="CG4" s="6">
         <v>7.7</v>
       </c>
       <c r="CH4" s="7">
         <v>0.8</v>
       </c>
       <c r="CI4" s="7">
         <v>1.5</v>
       </c>
       <c r="CJ4" s="7">
         <v>2</v>
       </c>
       <c r="CK4" s="7">
         <v>2.5</v>
       </c>
-      <c r="CL4" s="7"/>
+      <c r="CL4" s="7">
+        <v>3.1</v>
+      </c>
       <c r="CM4" s="7"/>
       <c r="CN4" s="7"/>
       <c r="CO4" s="7"/>
       <c r="CP4" s="6"/>
       <c r="CQ4" s="6"/>
       <c r="CR4" s="6"/>
       <c r="CS4" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="CH2:CS2"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.42" right="0.85" top="0.51" bottom="0.59055118110236227" header="0.41" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>