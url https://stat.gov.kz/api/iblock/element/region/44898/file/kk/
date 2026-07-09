--- v0 (2026-04-16)
+++ v1 (2026-07-09)
@@ -73,51 +73,51 @@
     <t>Махамбет</t>
   </si>
   <si>
     <t>Атырау облысы</t>
   </si>
   <si>
     <t>Атырау қ.ә.</t>
   </si>
   <si>
     <t>Құрманғазы</t>
   </si>
   <si>
     <t>Қызылқоға</t>
   </si>
   <si>
     <t>Мақат</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.####"/>
   </numFmts>
-  <fonts count="16">
+  <fonts count="17">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -172,55 +172,63 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -267,51 +275,51 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -371,86 +379,95 @@
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="13" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="7" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 21" xfId="1"/>
     <cellStyle name="Обычный 22" xfId="2"/>
     <cellStyle name="Обычный 23" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -459,51 +476,51 @@
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>9524</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>47624</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>66674</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="9524"/>
           <a:ext cx="1952624" cy="828675"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -780,211 +797,211 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="G23" sqref="G23"/>
+      <selection pane="bottomLeft" activeCell="N30" sqref="N30:N38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13" customWidth="1"/>
     <col min="2" max="2" width="8.140625" customWidth="1"/>
     <col min="3" max="3" width="7.42578125" customWidth="1"/>
     <col min="4" max="4" width="7.5703125" customWidth="1"/>
     <col min="5" max="5" width="7.42578125" customWidth="1"/>
     <col min="6" max="6" width="7.85546875" customWidth="1"/>
     <col min="7" max="7" width="6.85546875" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" customWidth="1"/>
     <col min="9" max="9" width="7.42578125" customWidth="1"/>
     <col min="10" max="10" width="7.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="7.5703125" customWidth="1"/>
     <col min="12" max="12" width="7.85546875" customWidth="1"/>
     <col min="13" max="13" width="8.140625" style="6" customWidth="1"/>
     <col min="14" max="14" width="7.28515625" customWidth="1"/>
     <col min="15" max="15" width="7.5703125" customWidth="1"/>
     <col min="16" max="17" width="7.42578125" customWidth="1"/>
     <col min="18" max="18" width="7.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="11.25" hidden="1" customHeight="1"/>
     <row r="2" spans="1:18" ht="15" hidden="1" customHeight="1"/>
     <row r="3" spans="1:18" ht="15" hidden="1" customHeight="1"/>
     <row r="4" spans="1:18" ht="15" hidden="1" customHeight="1">
       <c r="A4" s="2"/>
     </row>
     <row r="5" spans="1:18" hidden="1"/>
     <row r="6" spans="1:18" ht="0.75" customHeight="1"/>
     <row r="7" spans="1:18" s="1" customFormat="1">
-      <c r="A7" s="50"/>
-[...2 lines deleted...]
-      <c r="D7" s="51"/>
+      <c r="A7" s="49"/>
+      <c r="B7" s="50"/>
+      <c r="C7" s="50"/>
+      <c r="D7" s="50"/>
       <c r="E7" s="13"/>
       <c r="F7" s="13"/>
       <c r="G7" s="13"/>
       <c r="H7" s="13"/>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="13"/>
       <c r="L7" s="13"/>
       <c r="M7" s="13"/>
       <c r="N7" s="13"/>
       <c r="O7" s="8"/>
     </row>
     <row r="8" spans="1:18" s="1" customFormat="1">
-      <c r="A8" s="51"/>
-[...2 lines deleted...]
-      <c r="D8" s="51"/>
+      <c r="A8" s="50"/>
+      <c r="B8" s="50"/>
+      <c r="C8" s="50"/>
+      <c r="D8" s="50"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="8"/>
       <c r="H8" s="8"/>
       <c r="I8" s="8"/>
       <c r="J8" s="9"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8"/>
     </row>
     <row r="9" spans="1:18" s="1" customFormat="1">
-      <c r="A9" s="51"/>
-[...2 lines deleted...]
-      <c r="D9" s="51"/>
+      <c r="A9" s="50"/>
+      <c r="B9" s="50"/>
+      <c r="C9" s="50"/>
+      <c r="D9" s="50"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="8"/>
       <c r="H9" s="8"/>
       <c r="I9" s="8"/>
       <c r="J9" s="9"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8"/>
     </row>
     <row r="10" spans="1:18" s="1" customFormat="1">
-      <c r="A10" s="51"/>
-[...2 lines deleted...]
-      <c r="D10" s="51"/>
+      <c r="A10" s="50"/>
+      <c r="B10" s="50"/>
+      <c r="C10" s="50"/>
+      <c r="D10" s="50"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="8"/>
       <c r="H10" s="8"/>
       <c r="I10" s="8"/>
       <c r="J10" s="9"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8"/>
     </row>
     <row r="11" spans="1:18" s="1" customFormat="1">
-      <c r="A11" s="60" t="s">
+      <c r="A11" s="61" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="60"/>
-[...15 lines deleted...]
-      <c r="R11" s="62"/>
+      <c r="B11" s="61"/>
+      <c r="C11" s="61"/>
+      <c r="D11" s="61"/>
+      <c r="E11" s="61"/>
+      <c r="F11" s="61"/>
+      <c r="G11" s="61"/>
+      <c r="H11" s="61"/>
+      <c r="I11" s="61"/>
+      <c r="J11" s="61"/>
+      <c r="K11" s="61"/>
+      <c r="L11" s="61"/>
+      <c r="M11" s="61"/>
+      <c r="N11" s="61"/>
+      <c r="O11" s="61"/>
+      <c r="P11" s="62"/>
+      <c r="Q11" s="63"/>
+      <c r="R11" s="63"/>
     </row>
     <row r="12" spans="1:18" s="1" customFormat="1" ht="9.75" customHeight="1">
       <c r="A12" s="15"/>
       <c r="B12" s="16"/>
       <c r="C12" s="16"/>
       <c r="D12" s="16"/>
       <c r="E12" s="16"/>
       <c r="F12" s="16"/>
       <c r="G12" s="17"/>
       <c r="H12" s="17"/>
       <c r="I12" s="17"/>
       <c r="J12" s="16"/>
       <c r="K12" s="17"/>
       <c r="L12" s="17"/>
       <c r="M12" s="17"/>
       <c r="N12" s="17"/>
       <c r="O12" s="17"/>
       <c r="P12" s="18"/>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" s="29"/>
       <c r="B13" s="29"/>
       <c r="C13" s="29"/>
       <c r="D13" s="29"/>
       <c r="E13" s="29"/>
       <c r="F13" s="29"/>
       <c r="G13" s="29"/>
       <c r="H13" s="29"/>
       <c r="I13" s="29"/>
       <c r="J13" s="30"/>
       <c r="K13" s="29"/>
       <c r="L13" s="29"/>
       <c r="M13" s="31"/>
       <c r="N13" s="29"/>
       <c r="O13" s="58" t="s">
         <v>3</v>
       </c>
       <c r="P13" s="54"/>
       <c r="Q13" s="59"/>
-      <c r="R13" s="52"/>
+      <c r="R13" s="60"/>
     </row>
     <row r="14" spans="1:18" ht="12.75" customHeight="1">
       <c r="A14" s="19"/>
       <c r="B14" s="20">
         <v>2009</v>
       </c>
       <c r="C14" s="20">
         <v>2010</v>
       </c>
       <c r="D14" s="20">
         <v>2011</v>
       </c>
       <c r="E14" s="20">
         <v>2012</v>
       </c>
       <c r="F14" s="20">
         <v>2013</v>
       </c>
       <c r="G14" s="20">
         <v>2014</v>
       </c>
       <c r="H14" s="20">
         <v>2015</v>
       </c>
       <c r="I14" s="21">
@@ -1015,1719 +1032,1723 @@
         <v>2024</v>
       </c>
       <c r="R14" s="24">
         <v>2025</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" s="56" t="s">
         <v>0</v>
       </c>
       <c r="B15" s="56"/>
       <c r="C15" s="56"/>
       <c r="D15" s="56"/>
       <c r="E15" s="56"/>
       <c r="F15" s="56"/>
       <c r="G15" s="56"/>
       <c r="H15" s="56"/>
       <c r="I15" s="56"/>
       <c r="J15" s="56"/>
       <c r="K15" s="56"/>
       <c r="L15" s="56"/>
       <c r="M15" s="56"/>
       <c r="N15" s="56"/>
       <c r="O15" s="56"/>
       <c r="P15" s="57"/>
+      <c r="Q15" s="67"/>
+      <c r="R15" s="67"/>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" s="25" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="40">
         <v>515088</v>
       </c>
-      <c r="C16" s="48">
+      <c r="C16" s="47">
         <v>526538</v>
       </c>
-      <c r="D16" s="48">
+      <c r="D16" s="47">
         <v>537521</v>
       </c>
       <c r="E16" s="40">
         <v>549101</v>
       </c>
       <c r="F16" s="40">
         <v>561532</v>
       </c>
       <c r="G16" s="40">
         <v>574621</v>
       </c>
       <c r="H16" s="40">
         <v>587955</v>
       </c>
-      <c r="I16" s="48">
+      <c r="I16" s="47">
         <v>601015</v>
       </c>
-      <c r="J16" s="48">
+      <c r="J16" s="47">
         <v>614107</v>
       </c>
       <c r="K16" s="40">
         <v>627246</v>
       </c>
       <c r="L16" s="40">
         <v>639547</v>
       </c>
-      <c r="M16" s="41">
+      <c r="M16" s="40">
         <v>651210</v>
       </c>
-      <c r="N16" s="41">
-        <v>662623</v>
+      <c r="N16" s="64">
+        <v>662600</v>
       </c>
       <c r="O16" s="40">
         <v>687160</v>
       </c>
       <c r="P16" s="28">
         <v>698576.5</v>
       </c>
       <c r="Q16" s="28">
         <v>707427.5</v>
       </c>
-      <c r="R16" s="63">
+      <c r="R16" s="51">
         <v>713426</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" s="25" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="40">
         <v>251077</v>
       </c>
       <c r="C17" s="40">
         <v>259374</v>
       </c>
       <c r="D17" s="40">
         <v>267085</v>
       </c>
       <c r="E17" s="43">
         <v>274999</v>
       </c>
       <c r="F17" s="40">
         <v>283502</v>
       </c>
       <c r="G17" s="40">
         <v>293204</v>
       </c>
       <c r="H17" s="40">
         <v>304254</v>
       </c>
       <c r="I17" s="40">
         <v>316089</v>
       </c>
       <c r="J17" s="40">
         <v>329227</v>
       </c>
       <c r="K17" s="40">
         <v>341967</v>
       </c>
       <c r="L17" s="40">
         <v>352977</v>
       </c>
       <c r="M17" s="40">
         <v>363353</v>
       </c>
-      <c r="N17" s="41">
-        <v>373145</v>
+      <c r="N17" s="65">
+        <v>369951</v>
       </c>
       <c r="O17" s="40">
         <v>396653</v>
       </c>
       <c r="P17" s="28">
         <v>406970.5</v>
       </c>
       <c r="Q17" s="28">
         <v>417436</v>
       </c>
-      <c r="R17" s="63">
+      <c r="R17" s="51">
         <v>426927</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" s="25" t="s">
         <v>5</v>
       </c>
       <c r="B18" s="40">
         <v>70628</v>
       </c>
       <c r="C18" s="40">
         <v>72073</v>
       </c>
       <c r="D18" s="40">
         <v>73367</v>
       </c>
       <c r="E18" s="43">
         <v>74579</v>
       </c>
       <c r="F18" s="40">
         <v>75903</v>
       </c>
       <c r="G18" s="40">
         <v>77221</v>
       </c>
       <c r="H18" s="40">
         <v>78563</v>
       </c>
       <c r="I18" s="40">
         <v>79892</v>
       </c>
       <c r="J18" s="40">
         <v>81116</v>
       </c>
       <c r="K18" s="40">
         <v>82262</v>
       </c>
       <c r="L18" s="40">
         <v>83151</v>
       </c>
       <c r="M18" s="40">
         <v>83808</v>
       </c>
-      <c r="N18" s="41">
-        <v>84511</v>
+      <c r="N18" s="65">
+        <v>84602</v>
       </c>
       <c r="O18" s="40">
         <v>85845</v>
       </c>
       <c r="P18" s="28">
         <v>86617.5</v>
       </c>
       <c r="Q18" s="28">
         <v>85836.5</v>
       </c>
-      <c r="R18" s="63">
+      <c r="R18" s="51">
         <v>84380</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" s="26" t="s">
         <v>6</v>
       </c>
       <c r="B19" s="40">
         <v>30518</v>
       </c>
       <c r="C19" s="40">
         <v>30725</v>
       </c>
       <c r="D19" s="40">
         <v>30928</v>
       </c>
       <c r="E19" s="43">
         <v>31263</v>
       </c>
       <c r="F19" s="40">
         <v>31626</v>
       </c>
       <c r="G19" s="40">
         <v>31882</v>
       </c>
       <c r="H19" s="40">
         <v>32014</v>
       </c>
       <c r="I19" s="40">
         <v>31979</v>
       </c>
       <c r="J19" s="40">
         <v>31823</v>
       </c>
       <c r="K19" s="40">
         <v>31851</v>
       </c>
       <c r="L19" s="40">
         <v>31997</v>
       </c>
       <c r="M19" s="40">
         <v>32111</v>
       </c>
-      <c r="N19" s="41">
-        <v>32357</v>
+      <c r="N19" s="65">
+        <v>32401</v>
       </c>
       <c r="O19" s="40">
         <v>32731</v>
       </c>
       <c r="P19" s="28">
         <v>32813.5</v>
       </c>
       <c r="Q19" s="28">
         <v>32712</v>
       </c>
-      <c r="R19" s="63">
+      <c r="R19" s="51">
         <v>32526</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" s="26" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="40">
         <v>24760</v>
       </c>
       <c r="C20" s="40">
         <v>25145</v>
       </c>
       <c r="D20" s="40">
         <v>25482</v>
       </c>
       <c r="E20" s="43">
         <v>25751</v>
       </c>
       <c r="F20" s="40">
         <v>26068</v>
       </c>
       <c r="G20" s="40">
         <v>26421</v>
       </c>
       <c r="H20" s="40">
         <v>26668</v>
       </c>
       <c r="I20" s="40">
         <v>26738</v>
       </c>
       <c r="J20" s="40">
         <v>26696</v>
       </c>
       <c r="K20" s="40">
         <v>26691</v>
       </c>
       <c r="L20" s="40">
         <v>26719</v>
       </c>
       <c r="M20" s="40">
         <v>26759</v>
       </c>
-      <c r="N20" s="41">
-        <v>26794</v>
+      <c r="N20" s="65">
+        <v>26813</v>
       </c>
       <c r="O20" s="40">
         <v>26534</v>
       </c>
       <c r="P20" s="28">
         <v>26459.5</v>
       </c>
       <c r="Q20" s="28">
         <v>26283</v>
       </c>
-      <c r="R20" s="63">
+      <c r="R20" s="51">
         <v>26017</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" s="26" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="40">
         <v>55577</v>
       </c>
       <c r="C21" s="40">
         <v>55815</v>
       </c>
       <c r="D21" s="40">
         <v>56179</v>
       </c>
       <c r="E21" s="43">
         <v>56755</v>
       </c>
       <c r="F21" s="40">
         <v>57419</v>
       </c>
       <c r="G21" s="40">
         <v>57893</v>
       </c>
       <c r="H21" s="40">
         <v>58151</v>
       </c>
       <c r="I21" s="40">
         <v>58150</v>
       </c>
       <c r="J21" s="40">
         <v>57704</v>
       </c>
       <c r="K21" s="40">
         <v>57331</v>
       </c>
       <c r="L21" s="40">
         <v>57312</v>
       </c>
       <c r="M21" s="40">
         <v>57383</v>
       </c>
-      <c r="N21" s="41">
-        <v>57491</v>
+      <c r="N21" s="65">
+        <v>57524</v>
       </c>
       <c r="O21" s="40">
         <v>56098</v>
       </c>
       <c r="P21" s="28">
         <v>56063</v>
       </c>
       <c r="Q21" s="28">
         <v>55721.5</v>
       </c>
-      <c r="R21" s="63">
+      <c r="R21" s="51">
         <v>55086</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="40">
         <v>30606</v>
       </c>
       <c r="C22" s="40">
         <v>30641</v>
       </c>
       <c r="D22" s="40">
         <v>30784</v>
       </c>
       <c r="E22" s="43">
         <v>31126</v>
       </c>
       <c r="F22" s="40">
         <v>31520</v>
       </c>
       <c r="G22" s="40">
         <v>31777</v>
       </c>
       <c r="H22" s="40">
         <v>31707</v>
       </c>
       <c r="I22" s="40">
         <v>31500</v>
       </c>
       <c r="J22" s="40">
         <v>31079</v>
       </c>
       <c r="K22" s="40">
         <v>30697</v>
       </c>
       <c r="L22" s="40">
         <v>30613</v>
       </c>
       <c r="M22" s="40">
         <v>30657</v>
       </c>
-      <c r="N22" s="41">
-        <v>30828</v>
+      <c r="N22" s="65">
+        <v>30893</v>
       </c>
       <c r="O22" s="40">
         <v>30652</v>
       </c>
       <c r="P22" s="28">
         <v>30799.5</v>
       </c>
       <c r="Q22" s="28">
         <v>30814</v>
       </c>
-      <c r="R22" s="63">
+      <c r="R22" s="51">
         <v>30562</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B23" s="40">
         <v>25849</v>
       </c>
       <c r="C23" s="40">
         <v>26226</v>
       </c>
       <c r="D23" s="40">
         <v>26589</v>
       </c>
       <c r="E23" s="43">
         <v>26967</v>
       </c>
       <c r="F23" s="40">
         <v>27237</v>
       </c>
       <c r="G23" s="40">
         <v>27420</v>
       </c>
       <c r="H23" s="40">
         <v>27533</v>
       </c>
       <c r="I23" s="40">
         <v>27576</v>
       </c>
       <c r="J23" s="40">
         <v>27585</v>
       </c>
       <c r="K23" s="40">
         <v>27675</v>
       </c>
       <c r="L23" s="40">
         <v>27870</v>
       </c>
       <c r="M23" s="40">
         <v>28049</v>
       </c>
-      <c r="N23" s="41">
-        <v>28122</v>
+      <c r="N23" s="65">
+        <v>30719</v>
       </c>
       <c r="O23" s="40">
         <v>29592</v>
       </c>
       <c r="P23" s="28">
         <v>29654.5</v>
       </c>
       <c r="Q23" s="28">
         <v>29559.5</v>
       </c>
-      <c r="R23" s="63">
+      <c r="R23" s="51">
         <v>29296</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" s="25" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="43">
         <v>26073</v>
       </c>
       <c r="C24" s="43">
         <v>26539</v>
       </c>
       <c r="D24" s="43">
         <v>27107</v>
       </c>
       <c r="E24" s="43">
         <v>27661</v>
       </c>
       <c r="F24" s="43">
         <v>28257</v>
       </c>
       <c r="G24" s="43">
         <v>28803</v>
       </c>
       <c r="H24" s="43">
         <v>29065</v>
       </c>
       <c r="I24" s="43">
         <v>29091</v>
       </c>
       <c r="J24" s="43">
         <v>28877</v>
       </c>
       <c r="K24" s="43">
         <v>28772</v>
       </c>
       <c r="L24" s="43">
         <v>28908</v>
       </c>
       <c r="M24" s="43">
         <v>29090</v>
       </c>
-      <c r="N24" s="45">
-        <v>29375</v>
+      <c r="N24" s="65">
+        <v>29698</v>
       </c>
       <c r="O24" s="43">
         <v>29055</v>
       </c>
       <c r="P24" s="33">
         <v>29198.5</v>
       </c>
       <c r="Q24" s="28">
         <v>29065</v>
       </c>
-      <c r="R24" s="63">
+      <c r="R24" s="51">
         <v>28632</v>
       </c>
     </row>
     <row r="25" spans="1:18" ht="16.5" customHeight="1">
       <c r="A25" s="53" t="s">
         <v>1</v>
       </c>
       <c r="B25" s="53"/>
       <c r="C25" s="53"/>
       <c r="D25" s="53"/>
       <c r="E25" s="53"/>
       <c r="F25" s="53"/>
       <c r="G25" s="53"/>
       <c r="H25" s="53"/>
       <c r="I25" s="53"/>
       <c r="J25" s="53"/>
       <c r="K25" s="53"/>
       <c r="L25" s="53"/>
       <c r="M25" s="53"/>
       <c r="N25" s="53"/>
       <c r="O25" s="53"/>
       <c r="P25" s="54"/>
-      <c r="R25" s="29"/>
+      <c r="Q25" s="60"/>
+      <c r="R25" s="60"/>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" s="25" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="40">
         <v>269008</v>
       </c>
-      <c r="C26" s="48">
+      <c r="C26" s="47">
         <v>277380</v>
       </c>
-      <c r="D26" s="48">
+      <c r="D26" s="47">
         <v>284942</v>
       </c>
-      <c r="E26" s="48">
+      <c r="E26" s="47">
         <v>292695</v>
       </c>
-      <c r="F26" s="48">
+      <c r="F26" s="47">
         <v>301034</v>
       </c>
-      <c r="G26" s="48">
+      <c r="G26" s="47">
         <v>310359</v>
       </c>
-      <c r="H26" s="48">
+      <c r="H26" s="47">
         <v>320656</v>
       </c>
-      <c r="I26" s="48">
+      <c r="I26" s="47">
         <v>331055</v>
       </c>
-      <c r="J26" s="48">
+      <c r="J26" s="47">
         <v>340480</v>
       </c>
-      <c r="K26" s="48">
+      <c r="K26" s="47">
         <v>347765</v>
       </c>
-      <c r="L26" s="48">
+      <c r="L26" s="47">
         <v>353082</v>
       </c>
-      <c r="M26" s="48">
+      <c r="M26" s="47">
         <v>358123</v>
       </c>
-      <c r="N26" s="48">
-[...2 lines deleted...]
-      <c r="O26" s="48">
+      <c r="N26" s="64">
+        <v>360398</v>
+      </c>
+      <c r="O26" s="47">
         <v>379258</v>
       </c>
-      <c r="P26" s="49">
+      <c r="P26" s="48">
         <v>386165.5</v>
       </c>
-      <c r="Q26" s="49">
+      <c r="Q26" s="48">
         <v>390402</v>
       </c>
-      <c r="R26" s="63">
+      <c r="R26" s="51">
         <v>391964</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" s="25" t="s">
         <v>10</v>
       </c>
       <c r="B27" s="40">
         <v>217596</v>
       </c>
       <c r="C27" s="40">
         <v>224938</v>
       </c>
       <c r="D27" s="40">
         <v>231603</v>
       </c>
       <c r="E27" s="40">
         <v>238555</v>
       </c>
       <c r="F27" s="40">
         <v>246003</v>
       </c>
       <c r="G27" s="40">
         <v>254439</v>
       </c>
       <c r="H27" s="40">
         <v>263811</v>
       </c>
       <c r="I27" s="40">
         <v>273216</v>
       </c>
       <c r="J27" s="40">
         <v>281516</v>
       </c>
       <c r="K27" s="40">
         <v>287788</v>
       </c>
       <c r="L27" s="40">
         <v>292140</v>
       </c>
       <c r="M27" s="40">
         <v>296292</v>
       </c>
-      <c r="N27" s="40">
-        <v>300916</v>
+      <c r="N27" s="64">
+        <v>297724</v>
       </c>
       <c r="O27" s="40">
         <v>313835</v>
       </c>
       <c r="P27" s="32">
         <v>319891</v>
       </c>
       <c r="Q27" s="32">
         <v>324682</v>
       </c>
-      <c r="R27" s="63">
+      <c r="R27" s="51">
         <v>327349</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" s="25" t="s">
         <v>5</v>
       </c>
       <c r="B28" s="40">
         <v>51412</v>
       </c>
       <c r="C28" s="40">
         <v>52442</v>
       </c>
       <c r="D28" s="40">
         <v>53339</v>
       </c>
       <c r="E28" s="40">
         <v>54140</v>
       </c>
       <c r="F28" s="40">
         <v>55031</v>
       </c>
       <c r="G28" s="40">
         <v>55920</v>
       </c>
       <c r="H28" s="40">
         <v>56845</v>
       </c>
       <c r="I28" s="40">
         <v>57839</v>
       </c>
       <c r="J28" s="40">
         <v>58964</v>
       </c>
       <c r="K28" s="40">
         <v>59977</v>
       </c>
       <c r="L28" s="40">
         <v>60942</v>
       </c>
       <c r="M28" s="40">
         <v>61831</v>
       </c>
-      <c r="N28" s="40">
-        <v>62597</v>
+      <c r="N28" s="64">
+        <v>62674</v>
       </c>
       <c r="O28" s="40">
         <v>65423</v>
       </c>
       <c r="P28" s="32">
         <v>66274.5</v>
       </c>
       <c r="Q28" s="32">
         <v>65720</v>
       </c>
-      <c r="R28" s="63">
+      <c r="R28" s="51">
         <v>64615</v>
       </c>
     </row>
     <row r="29" spans="1:18" ht="16.5" customHeight="1">
       <c r="A29" s="53" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="53"/>
       <c r="C29" s="53"/>
       <c r="D29" s="53"/>
       <c r="E29" s="53"/>
       <c r="F29" s="53"/>
       <c r="G29" s="53"/>
       <c r="H29" s="53"/>
       <c r="I29" s="53"/>
       <c r="J29" s="53"/>
       <c r="K29" s="53"/>
       <c r="L29" s="53"/>
       <c r="M29" s="53"/>
       <c r="N29" s="53"/>
       <c r="O29" s="53"/>
       <c r="P29" s="55"/>
-      <c r="R29" s="29"/>
+      <c r="Q29" s="60"/>
+      <c r="R29" s="60"/>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" s="25" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="40">
         <v>246080</v>
       </c>
       <c r="C30" s="40">
         <v>249158</v>
       </c>
-      <c r="D30" s="48">
+      <c r="D30" s="47">
         <v>252579</v>
       </c>
       <c r="E30" s="40">
         <v>256406</v>
       </c>
       <c r="F30" s="40">
         <v>260498</v>
       </c>
       <c r="G30" s="40">
         <v>264262</v>
       </c>
       <c r="H30" s="40">
         <v>267299</v>
       </c>
       <c r="I30" s="41">
         <v>269960</v>
       </c>
       <c r="J30" s="40">
         <v>273626</v>
       </c>
       <c r="K30" s="40">
         <v>279481</v>
       </c>
       <c r="L30" s="40">
         <v>286465</v>
       </c>
       <c r="M30" s="40">
         <v>293087</v>
       </c>
-      <c r="N30" s="40">
-[...2 lines deleted...]
-      <c r="O30" s="48">
+      <c r="N30" s="64">
+        <v>302202</v>
+      </c>
+      <c r="O30" s="47">
         <v>307902</v>
       </c>
       <c r="P30" s="35">
         <v>312411</v>
       </c>
       <c r="Q30" s="14">
         <v>317025.5</v>
       </c>
-      <c r="R30" s="63">
+      <c r="R30" s="51">
         <v>321462</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" s="25" t="s">
         <v>10</v>
       </c>
       <c r="B31" s="40">
         <v>33481</v>
       </c>
       <c r="C31" s="40">
         <v>34436</v>
       </c>
       <c r="D31" s="40">
         <v>35482</v>
       </c>
       <c r="E31" s="40">
         <v>36444</v>
       </c>
       <c r="F31" s="43">
         <v>37499</v>
       </c>
       <c r="G31" s="40">
         <v>38765</v>
       </c>
       <c r="H31" s="40">
         <v>40443</v>
       </c>
       <c r="I31" s="40">
         <v>42873</v>
       </c>
       <c r="J31" s="40">
         <v>47710</v>
       </c>
       <c r="K31" s="40">
         <v>54179</v>
       </c>
       <c r="L31" s="40">
         <v>60837</v>
       </c>
       <c r="M31" s="40">
         <v>67061</v>
       </c>
-      <c r="N31" s="40">
-        <v>72229</v>
+      <c r="N31" s="65">
+        <v>72227</v>
       </c>
       <c r="O31" s="40">
         <v>82819</v>
       </c>
       <c r="P31" s="35">
         <v>87079.5</v>
       </c>
       <c r="Q31" s="14">
         <v>92754</v>
       </c>
-      <c r="R31" s="63">
+      <c r="R31" s="51">
         <v>99578</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" s="25" t="s">
         <v>5</v>
       </c>
       <c r="B32" s="40">
         <v>19216</v>
       </c>
       <c r="C32" s="40">
         <v>19631</v>
       </c>
       <c r="D32" s="40">
         <v>20028</v>
       </c>
       <c r="E32" s="40">
         <v>20439</v>
       </c>
       <c r="F32" s="43">
         <v>20872</v>
       </c>
       <c r="G32" s="40">
         <v>21301</v>
       </c>
       <c r="H32" s="40">
         <v>21718</v>
       </c>
       <c r="I32" s="40">
         <v>22053</v>
       </c>
       <c r="J32" s="40">
         <v>22152</v>
       </c>
       <c r="K32" s="40">
         <v>22285</v>
       </c>
       <c r="L32" s="40">
         <v>22209</v>
       </c>
       <c r="M32" s="40">
         <v>21977</v>
       </c>
-      <c r="N32" s="40">
-        <v>21914</v>
+      <c r="N32" s="65">
+        <v>21927</v>
       </c>
       <c r="O32" s="40">
         <v>20422</v>
       </c>
       <c r="P32" s="35">
         <v>20343</v>
       </c>
       <c r="Q32" s="14">
         <v>20116.5</v>
       </c>
-      <c r="R32" s="63">
+      <c r="R32" s="51">
         <v>19765</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" s="25" t="s">
         <v>6</v>
       </c>
       <c r="B33" s="40">
         <v>30518</v>
       </c>
       <c r="C33" s="40">
         <v>30725</v>
       </c>
       <c r="D33" s="40">
         <v>30928</v>
       </c>
       <c r="E33" s="40">
         <v>31263</v>
       </c>
       <c r="F33" s="43">
         <v>31626</v>
       </c>
       <c r="G33" s="40">
         <v>31882</v>
       </c>
       <c r="H33" s="40">
         <v>32014</v>
       </c>
       <c r="I33" s="40">
         <v>31979</v>
       </c>
       <c r="J33" s="40">
         <v>31823</v>
       </c>
       <c r="K33" s="40">
         <v>31851</v>
       </c>
       <c r="L33" s="40">
         <v>31997</v>
       </c>
       <c r="M33" s="40">
         <v>32111</v>
       </c>
-      <c r="N33" s="40">
-        <v>32357</v>
+      <c r="N33" s="65">
+        <v>32401</v>
       </c>
       <c r="O33" s="40">
         <v>32731</v>
       </c>
       <c r="P33" s="35">
         <v>32813.5</v>
       </c>
       <c r="Q33" s="33">
         <v>32712</v>
       </c>
-      <c r="R33" s="63">
+      <c r="R33" s="51">
         <v>32526</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" s="25" t="s">
         <v>7</v>
       </c>
       <c r="B34" s="40">
         <v>24760</v>
       </c>
       <c r="C34" s="40">
         <v>25145</v>
       </c>
       <c r="D34" s="40">
         <v>25482</v>
       </c>
       <c r="E34" s="40">
         <v>25751</v>
       </c>
       <c r="F34" s="43">
         <v>26068</v>
       </c>
       <c r="G34" s="40">
         <v>26421</v>
       </c>
       <c r="H34" s="40">
         <v>26668</v>
       </c>
       <c r="I34" s="40">
         <v>26738</v>
       </c>
       <c r="J34" s="40">
         <v>26696</v>
       </c>
       <c r="K34" s="40">
         <v>26691</v>
       </c>
       <c r="L34" s="40">
         <v>26719</v>
       </c>
       <c r="M34" s="40">
         <v>26759</v>
       </c>
-      <c r="N34" s="40">
-        <v>26794</v>
+      <c r="N34" s="65">
+        <v>26813</v>
       </c>
       <c r="O34" s="40">
         <v>26533</v>
       </c>
       <c r="P34" s="35">
         <v>26459.5</v>
       </c>
       <c r="Q34" s="33">
         <v>26283</v>
       </c>
-      <c r="R34" s="63">
+      <c r="R34" s="51">
         <v>26017</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" s="25" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="40">
         <v>55577</v>
       </c>
       <c r="C35" s="40">
         <v>55815</v>
       </c>
       <c r="D35" s="40">
         <v>56179</v>
       </c>
       <c r="E35" s="40">
         <v>56755</v>
       </c>
       <c r="F35" s="43">
         <v>57419</v>
       </c>
       <c r="G35" s="40">
         <v>57893</v>
       </c>
       <c r="H35" s="40">
         <v>58151</v>
       </c>
       <c r="I35" s="40">
         <v>58150</v>
       </c>
       <c r="J35" s="40">
         <v>57704</v>
       </c>
       <c r="K35" s="40">
         <v>57331</v>
       </c>
       <c r="L35" s="40">
         <v>57312</v>
       </c>
       <c r="M35" s="40">
         <v>57383</v>
       </c>
-      <c r="N35" s="40">
-        <v>57491</v>
+      <c r="N35" s="65">
+        <v>57524</v>
       </c>
       <c r="O35" s="40">
         <v>56098</v>
       </c>
       <c r="P35" s="35">
         <v>56063</v>
       </c>
       <c r="Q35" s="33">
         <v>55721.5</v>
       </c>
-      <c r="R35" s="63">
+      <c r="R35" s="51">
         <v>55086</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" s="25" t="s">
         <v>12</v>
       </c>
       <c r="B36" s="40">
         <v>30606</v>
       </c>
       <c r="C36" s="40">
         <v>30641</v>
       </c>
       <c r="D36" s="40">
         <v>30784</v>
       </c>
       <c r="E36" s="40">
         <v>31126</v>
       </c>
       <c r="F36" s="43">
         <v>31520</v>
       </c>
       <c r="G36" s="40">
         <v>31777</v>
       </c>
       <c r="H36" s="40">
         <v>31707</v>
       </c>
       <c r="I36" s="40">
         <v>31500</v>
       </c>
       <c r="J36" s="40">
         <v>31079</v>
       </c>
       <c r="K36" s="40">
         <v>30697</v>
       </c>
       <c r="L36" s="40">
         <v>30613</v>
       </c>
       <c r="M36" s="40">
         <v>30657</v>
       </c>
-      <c r="N36" s="40">
-        <v>30828</v>
+      <c r="N36" s="65">
+        <v>30893</v>
       </c>
       <c r="O36" s="40">
         <v>30652</v>
       </c>
       <c r="P36" s="35">
         <v>30799.5</v>
       </c>
       <c r="Q36" s="33">
         <v>30814</v>
       </c>
-      <c r="R36" s="63">
+      <c r="R36" s="51">
         <v>30562</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37" s="25" t="s">
         <v>13</v>
       </c>
       <c r="B37" s="40">
         <v>25849</v>
       </c>
       <c r="C37" s="40">
         <v>26226</v>
       </c>
       <c r="D37" s="40">
         <v>26589</v>
       </c>
       <c r="E37" s="40">
         <v>26967</v>
       </c>
       <c r="F37" s="43">
         <v>27237</v>
       </c>
       <c r="G37" s="40">
         <v>27420</v>
       </c>
       <c r="H37" s="40">
         <v>27533</v>
       </c>
       <c r="I37" s="40">
         <v>27576</v>
       </c>
       <c r="J37" s="40">
         <v>27585</v>
       </c>
       <c r="K37" s="40">
         <v>27675</v>
       </c>
       <c r="L37" s="40">
         <v>27870</v>
       </c>
       <c r="M37" s="43">
         <v>28049</v>
       </c>
-      <c r="N37" s="43">
-        <v>28122</v>
+      <c r="N37" s="65">
+        <v>30719</v>
       </c>
       <c r="O37" s="43">
         <v>29592</v>
       </c>
       <c r="P37" s="14">
         <v>29654.5</v>
       </c>
       <c r="Q37" s="33">
         <v>29559.5</v>
       </c>
-      <c r="R37" s="63">
+      <c r="R37" s="51">
         <v>29296</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" s="27" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="44">
         <v>26073</v>
       </c>
       <c r="C38" s="44">
         <v>26539</v>
       </c>
       <c r="D38" s="44">
         <v>27107</v>
       </c>
       <c r="E38" s="44">
         <v>27661</v>
       </c>
       <c r="F38" s="44">
         <v>28257</v>
       </c>
       <c r="G38" s="44">
         <v>28803</v>
       </c>
       <c r="H38" s="44">
         <v>29065</v>
       </c>
       <c r="I38" s="44">
         <v>29091</v>
       </c>
       <c r="J38" s="44">
         <v>28877</v>
       </c>
       <c r="K38" s="44">
         <v>28772</v>
       </c>
       <c r="L38" s="44">
         <v>28908</v>
       </c>
       <c r="M38" s="44">
         <v>29090</v>
       </c>
-      <c r="N38" s="44">
-        <v>29375</v>
+      <c r="N38" s="66">
+        <v>29698</v>
       </c>
       <c r="O38" s="44">
         <v>29055</v>
       </c>
       <c r="P38" s="36">
         <v>29198.5</v>
       </c>
       <c r="Q38" s="34">
         <v>29065</v>
       </c>
-      <c r="R38" s="64">
+      <c r="R38" s="52">
         <v>28632</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" s="3"/>
       <c r="B39" s="10"/>
       <c r="C39" s="10"/>
       <c r="D39" s="10"/>
       <c r="E39" s="10"/>
       <c r="F39" s="10"/>
       <c r="G39" s="4"/>
       <c r="H39" s="11"/>
       <c r="I39" s="11"/>
       <c r="J39" s="12"/>
       <c r="K39" s="11"/>
       <c r="L39" s="11"/>
       <c r="M39" s="11"/>
       <c r="N39" s="11"/>
       <c r="O39" s="5"/>
     </row>
     <row r="40" spans="1:18">
       <c r="M40" s="40"/>
       <c r="N40" s="41"/>
       <c r="O40" s="40"/>
       <c r="P40" s="28"/>
       <c r="Q40" s="28"/>
     </row>
     <row r="41" spans="1:18">
-      <c r="B41" s="46"/>
-[...13 lines deleted...]
-      <c r="P41" s="46"/>
+      <c r="B41" s="45"/>
+      <c r="C41" s="45"/>
+      <c r="D41" s="45"/>
+      <c r="E41" s="46"/>
+      <c r="F41" s="45"/>
+      <c r="G41" s="46"/>
+      <c r="H41" s="45"/>
+      <c r="I41" s="45"/>
+      <c r="J41" s="45"/>
+      <c r="K41" s="46"/>
+      <c r="L41" s="46"/>
+      <c r="M41" s="46"/>
+      <c r="N41" s="46"/>
+      <c r="O41" s="46"/>
+      <c r="P41" s="45"/>
       <c r="Q41" s="28"/>
     </row>
     <row r="42" spans="1:18">
-      <c r="B42" s="46"/>
-[...13 lines deleted...]
-      <c r="P42" s="46"/>
+      <c r="B42" s="45"/>
+      <c r="C42" s="46"/>
+      <c r="D42" s="45"/>
+      <c r="E42" s="45"/>
+      <c r="F42" s="46"/>
+      <c r="G42" s="45"/>
+      <c r="H42" s="45"/>
+      <c r="I42" s="46"/>
+      <c r="J42" s="46"/>
+      <c r="K42" s="45"/>
+      <c r="L42" s="46"/>
+      <c r="M42" s="45"/>
+      <c r="N42" s="45"/>
+      <c r="O42" s="45"/>
+      <c r="P42" s="45"/>
       <c r="Q42" s="28"/>
     </row>
     <row r="43" spans="1:18">
-      <c r="B43" s="47"/>
-[...13 lines deleted...]
-      <c r="P43" s="46"/>
+      <c r="B43" s="46"/>
+      <c r="C43" s="45"/>
+      <c r="D43" s="46"/>
+      <c r="E43" s="46"/>
+      <c r="F43" s="45"/>
+      <c r="G43" s="45"/>
+      <c r="H43" s="46"/>
+      <c r="I43" s="46"/>
+      <c r="J43" s="45"/>
+      <c r="K43" s="46"/>
+      <c r="L43" s="46"/>
+      <c r="M43" s="46"/>
+      <c r="N43" s="46"/>
+      <c r="O43" s="46"/>
+      <c r="P43" s="45"/>
       <c r="Q43" s="28"/>
     </row>
     <row r="44" spans="1:18">
-      <c r="B44" s="46"/>
-[...13 lines deleted...]
-      <c r="P44" s="46"/>
+      <c r="B44" s="45"/>
+      <c r="C44" s="45"/>
+      <c r="D44" s="45"/>
+      <c r="E44" s="45"/>
+      <c r="F44" s="45"/>
+      <c r="G44" s="45"/>
+      <c r="H44" s="46"/>
+      <c r="I44" s="45"/>
+      <c r="J44" s="46"/>
+      <c r="K44" s="45"/>
+      <c r="L44" s="45"/>
+      <c r="M44" s="46"/>
+      <c r="N44" s="46"/>
+      <c r="O44" s="46"/>
+      <c r="P44" s="45"/>
       <c r="Q44" s="28"/>
     </row>
     <row r="45" spans="1:18">
-      <c r="B45" s="47"/>
-[...13 lines deleted...]
-      <c r="P45" s="46"/>
+      <c r="B45" s="46"/>
+      <c r="C45" s="45"/>
+      <c r="D45" s="45"/>
+      <c r="E45" s="46"/>
+      <c r="F45" s="45"/>
+      <c r="G45" s="46"/>
+      <c r="H45" s="46"/>
+      <c r="I45" s="46"/>
+      <c r="J45" s="46"/>
+      <c r="K45" s="45"/>
+      <c r="L45" s="45"/>
+      <c r="M45" s="46"/>
+      <c r="N45" s="46"/>
+      <c r="O45" s="45"/>
+      <c r="P45" s="45"/>
       <c r="Q45" s="29"/>
     </row>
     <row r="46" spans="1:18">
-      <c r="B46" s="46"/>
-[...13 lines deleted...]
-      <c r="P46" s="47"/>
+      <c r="B46" s="45"/>
+      <c r="C46" s="46"/>
+      <c r="D46" s="45"/>
+      <c r="E46" s="46"/>
+      <c r="F46" s="46"/>
+      <c r="G46" s="45"/>
+      <c r="H46" s="45"/>
+      <c r="I46" s="46"/>
+      <c r="J46" s="46"/>
+      <c r="K46" s="45"/>
+      <c r="L46" s="46"/>
+      <c r="M46" s="46"/>
+      <c r="N46" s="45"/>
+      <c r="O46" s="45"/>
+      <c r="P46" s="46"/>
       <c r="Q46" s="29"/>
     </row>
     <row r="47" spans="1:18">
-      <c r="B47" s="47"/>
-[...13 lines deleted...]
-      <c r="P47" s="46"/>
+      <c r="B47" s="46"/>
+      <c r="C47" s="46"/>
+      <c r="D47" s="46"/>
+      <c r="E47" s="46"/>
+      <c r="F47" s="46"/>
+      <c r="G47" s="45"/>
+      <c r="H47" s="45"/>
+      <c r="I47" s="46"/>
+      <c r="J47" s="45"/>
+      <c r="K47" s="46"/>
+      <c r="L47" s="46"/>
+      <c r="M47" s="45"/>
+      <c r="N47" s="45"/>
+      <c r="O47" s="46"/>
+      <c r="P47" s="45"/>
       <c r="Q47" s="32"/>
     </row>
     <row r="48" spans="1:18">
-      <c r="B48" s="46"/>
-[...13 lines deleted...]
-      <c r="P48" s="46"/>
+      <c r="B48" s="45"/>
+      <c r="C48" s="45"/>
+      <c r="D48" s="45"/>
+      <c r="E48" s="45"/>
+      <c r="F48" s="45"/>
+      <c r="G48" s="45"/>
+      <c r="H48" s="45"/>
+      <c r="I48" s="45"/>
+      <c r="J48" s="46"/>
+      <c r="K48" s="46"/>
+      <c r="L48" s="45"/>
+      <c r="M48" s="45"/>
+      <c r="N48" s="46"/>
+      <c r="O48" s="45"/>
+      <c r="P48" s="45"/>
       <c r="Q48" s="32"/>
     </row>
     <row r="49" spans="2:17">
-      <c r="B49" s="46"/>
-[...13 lines deleted...]
-      <c r="P49" s="46"/>
+      <c r="B49" s="45"/>
+      <c r="C49" s="45"/>
+      <c r="D49" s="46"/>
+      <c r="E49" s="45"/>
+      <c r="F49" s="45"/>
+      <c r="G49" s="46"/>
+      <c r="H49" s="45"/>
+      <c r="I49" s="45"/>
+      <c r="J49" s="45"/>
+      <c r="K49" s="46"/>
+      <c r="L49" s="45"/>
+      <c r="M49" s="45"/>
+      <c r="N49" s="45"/>
+      <c r="O49" s="46"/>
+      <c r="P49" s="45"/>
       <c r="Q49" s="32"/>
     </row>
     <row r="50" spans="2:17">
       <c r="B50" s="37"/>
       <c r="C50" s="37"/>
       <c r="D50" s="37"/>
       <c r="E50" s="37"/>
       <c r="F50" s="37"/>
       <c r="G50" s="37"/>
       <c r="H50" s="37"/>
       <c r="I50" s="37"/>
       <c r="J50" s="38"/>
       <c r="K50" s="37"/>
       <c r="L50" s="37"/>
       <c r="M50" s="42"/>
       <c r="N50" s="42"/>
       <c r="O50" s="29"/>
       <c r="P50" s="29"/>
       <c r="Q50" s="29"/>
     </row>
     <row r="51" spans="2:17">
       <c r="B51" s="37"/>
       <c r="C51" s="37"/>
       <c r="D51" s="37"/>
       <c r="E51" s="37"/>
       <c r="F51" s="37"/>
       <c r="G51" s="37"/>
       <c r="H51" s="37"/>
       <c r="I51" s="37"/>
       <c r="J51" s="38"/>
       <c r="K51" s="37"/>
       <c r="L51" s="37"/>
       <c r="M51" s="42"/>
       <c r="N51" s="42"/>
       <c r="O51" s="29"/>
       <c r="P51" s="29"/>
       <c r="Q51" s="29"/>
     </row>
     <row r="52" spans="2:17">
-      <c r="B52" s="47"/>
-[...13 lines deleted...]
-      <c r="P52" s="46"/>
+      <c r="B52" s="46"/>
+      <c r="C52" s="45"/>
+      <c r="D52" s="46"/>
+      <c r="E52" s="45"/>
+      <c r="F52" s="46"/>
+      <c r="G52" s="45"/>
+      <c r="H52" s="46"/>
+      <c r="I52" s="45"/>
+      <c r="J52" s="45"/>
+      <c r="K52" s="45"/>
+      <c r="L52" s="45"/>
+      <c r="M52" s="46"/>
+      <c r="N52" s="46"/>
+      <c r="O52" s="45"/>
+      <c r="P52" s="45"/>
       <c r="Q52" s="14"/>
     </row>
     <row r="53" spans="2:17">
-      <c r="B53" s="46"/>
-[...13 lines deleted...]
-      <c r="P53" s="47"/>
+      <c r="B53" s="45"/>
+      <c r="C53" s="46"/>
+      <c r="D53" s="45"/>
+      <c r="E53" s="46"/>
+      <c r="F53" s="46"/>
+      <c r="G53" s="45"/>
+      <c r="H53" s="45"/>
+      <c r="I53" s="46"/>
+      <c r="J53" s="45"/>
+      <c r="K53" s="46"/>
+      <c r="L53" s="46"/>
+      <c r="M53" s="45"/>
+      <c r="N53" s="45"/>
+      <c r="O53" s="45"/>
+      <c r="P53" s="46"/>
       <c r="Q53" s="14"/>
     </row>
     <row r="54" spans="2:17">
-      <c r="B54" s="46"/>
-[...13 lines deleted...]
-      <c r="P54" s="46"/>
+      <c r="B54" s="45"/>
+      <c r="C54" s="45"/>
+      <c r="D54" s="45"/>
+      <c r="E54" s="45"/>
+      <c r="F54" s="46"/>
+      <c r="G54" s="46"/>
+      <c r="H54" s="45"/>
+      <c r="I54" s="45"/>
+      <c r="J54" s="46"/>
+      <c r="K54" s="45"/>
+      <c r="L54" s="45"/>
+      <c r="M54" s="45"/>
+      <c r="N54" s="45"/>
+      <c r="O54" s="46"/>
+      <c r="P54" s="45"/>
       <c r="Q54" s="14"/>
     </row>
     <row r="55" spans="2:17">
       <c r="M55" s="40"/>
       <c r="N55" s="40"/>
       <c r="O55" s="40"/>
       <c r="P55" s="35"/>
       <c r="Q55" s="33"/>
     </row>
     <row r="56" spans="2:17">
-      <c r="B56" s="46"/>
-[...13 lines deleted...]
-      <c r="P56" s="47"/>
+      <c r="B56" s="45"/>
+      <c r="C56" s="46"/>
+      <c r="D56" s="45"/>
+      <c r="E56" s="45"/>
+      <c r="F56" s="45"/>
+      <c r="G56" s="45"/>
+      <c r="H56" s="45"/>
+      <c r="I56" s="46"/>
+      <c r="J56" s="46"/>
+      <c r="K56" s="45"/>
+      <c r="L56" s="45"/>
+      <c r="M56" s="46"/>
+      <c r="N56" s="46"/>
+      <c r="O56" s="45"/>
+      <c r="P56" s="46"/>
       <c r="Q56" s="33"/>
     </row>
     <row r="57" spans="2:17">
-      <c r="B57" s="47"/>
-[...13 lines deleted...]
-      <c r="P57" s="46"/>
+      <c r="B57" s="46"/>
+      <c r="C57" s="46"/>
+      <c r="D57" s="46"/>
+      <c r="E57" s="45"/>
+      <c r="F57" s="46"/>
+      <c r="G57" s="46"/>
+      <c r="H57" s="46"/>
+      <c r="I57" s="46"/>
+      <c r="J57" s="45"/>
+      <c r="K57" s="45"/>
+      <c r="L57" s="46"/>
+      <c r="M57" s="46"/>
+      <c r="N57" s="46"/>
+      <c r="O57" s="46"/>
+      <c r="P57" s="45"/>
       <c r="Q57" s="33"/>
     </row>
     <row r="58" spans="2:17">
-      <c r="B58" s="46"/>
-[...13 lines deleted...]
-      <c r="P58" s="47"/>
+      <c r="B58" s="45"/>
+      <c r="C58" s="46"/>
+      <c r="D58" s="45"/>
+      <c r="E58" s="45"/>
+      <c r="F58" s="45"/>
+      <c r="G58" s="45"/>
+      <c r="H58" s="45"/>
+      <c r="I58" s="45"/>
+      <c r="J58" s="45"/>
+      <c r="K58" s="45"/>
+      <c r="L58" s="45"/>
+      <c r="M58" s="45"/>
+      <c r="N58" s="45"/>
+      <c r="O58" s="46"/>
+      <c r="P58" s="46"/>
       <c r="Q58" s="33"/>
     </row>
     <row r="59" spans="2:17">
-      <c r="B59" s="46"/>
-[...13 lines deleted...]
-      <c r="P59" s="46"/>
+      <c r="B59" s="45"/>
+      <c r="C59" s="45"/>
+      <c r="D59" s="45"/>
+      <c r="E59" s="45"/>
+      <c r="F59" s="45"/>
+      <c r="G59" s="45"/>
+      <c r="H59" s="46"/>
+      <c r="I59" s="45"/>
+      <c r="J59" s="46"/>
+      <c r="K59" s="45"/>
+      <c r="L59" s="45"/>
+      <c r="M59" s="46"/>
+      <c r="N59" s="46"/>
+      <c r="O59" s="46"/>
+      <c r="P59" s="45"/>
       <c r="Q59" s="33"/>
     </row>
     <row r="60" spans="2:17">
-      <c r="B60" s="47"/>
-[...13 lines deleted...]
-      <c r="P60" s="46"/>
+      <c r="B60" s="46"/>
+      <c r="C60" s="45"/>
+      <c r="D60" s="45"/>
+      <c r="E60" s="46"/>
+      <c r="F60" s="45"/>
+      <c r="G60" s="46"/>
+      <c r="H60" s="46"/>
+      <c r="I60" s="46"/>
+      <c r="J60" s="46"/>
+      <c r="K60" s="45"/>
+      <c r="L60" s="45"/>
+      <c r="M60" s="46"/>
+      <c r="N60" s="46"/>
+      <c r="O60" s="45"/>
+      <c r="P60" s="45"/>
       <c r="Q60" s="33"/>
     </row>
     <row r="61" spans="2:17">
-      <c r="B61" s="46"/>
-[...13 lines deleted...]
-      <c r="P61" s="47"/>
+      <c r="B61" s="45"/>
+      <c r="C61" s="46"/>
+      <c r="D61" s="45"/>
+      <c r="E61" s="46"/>
+      <c r="F61" s="46"/>
+      <c r="G61" s="45"/>
+      <c r="H61" s="45"/>
+      <c r="I61" s="46"/>
+      <c r="J61" s="46"/>
+      <c r="K61" s="45"/>
+      <c r="L61" s="46"/>
+      <c r="M61" s="46"/>
+      <c r="N61" s="45"/>
+      <c r="O61" s="45"/>
+      <c r="P61" s="46"/>
       <c r="Q61" s="39"/>
     </row>
     <row r="62" spans="2:17">
-      <c r="B62" s="47"/>
-[...13 lines deleted...]
-      <c r="P62" s="46"/>
+      <c r="B62" s="46"/>
+      <c r="C62" s="46"/>
+      <c r="D62" s="46"/>
+      <c r="E62" s="46"/>
+      <c r="F62" s="46"/>
+      <c r="G62" s="45"/>
+      <c r="H62" s="45"/>
+      <c r="I62" s="46"/>
+      <c r="J62" s="45"/>
+      <c r="K62" s="46"/>
+      <c r="L62" s="46"/>
+      <c r="M62" s="45"/>
+      <c r="N62" s="45"/>
+      <c r="O62" s="46"/>
+      <c r="P62" s="45"/>
       <c r="Q62" s="39"/>
     </row>
     <row r="63" spans="2:17">
-      <c r="B63" s="46"/>
-[...13 lines deleted...]
-      <c r="P63" s="46"/>
+      <c r="B63" s="45"/>
+      <c r="C63" s="45"/>
+      <c r="D63" s="45"/>
+      <c r="E63" s="45"/>
+      <c r="F63" s="45"/>
+      <c r="G63" s="45"/>
+      <c r="H63" s="45"/>
+      <c r="I63" s="45"/>
+      <c r="J63" s="46"/>
+      <c r="K63" s="46"/>
+      <c r="L63" s="45"/>
+      <c r="M63" s="45"/>
+      <c r="N63" s="46"/>
+      <c r="O63" s="45"/>
+      <c r="P63" s="45"/>
     </row>
     <row r="64" spans="2:17">
-      <c r="B64" s="46"/>
-[...13 lines deleted...]
-      <c r="P64" s="46"/>
+      <c r="B64" s="45"/>
+      <c r="C64" s="45"/>
+      <c r="D64" s="46"/>
+      <c r="E64" s="45"/>
+      <c r="F64" s="45"/>
+      <c r="G64" s="46"/>
+      <c r="H64" s="45"/>
+      <c r="I64" s="45"/>
+      <c r="J64" s="45"/>
+      <c r="K64" s="46"/>
+      <c r="L64" s="45"/>
+      <c r="M64" s="45"/>
+      <c r="N64" s="45"/>
+      <c r="O64" s="46"/>
+      <c r="P64" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="A25:P25"/>
-[...1 lines deleted...]
-    <mergeCell ref="A15:P15"/>
     <mergeCell ref="O13:R13"/>
     <mergeCell ref="A11:R11"/>
+    <mergeCell ref="A15:R15"/>
+    <mergeCell ref="A25:R25"/>
+    <mergeCell ref="A29:R29"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Барлық халық</vt:lpstr>