--- v0 (2026-04-26)
+++ v1 (2026-07-17)
@@ -1,72 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Всего педагогов" sheetId="4" r:id="rId1"/>
     <sheet name="Женщины" sheetId="1" r:id="rId2"/>
   </sheets>
   <calcPr calcId="162913"/>
-  <extLst>
-[...7 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="30">
   <si>
     <t>человек</t>
   </si>
   <si>
     <t>2000/01</t>
   </si>
   <si>
     <t>2001/02</t>
   </si>
   <si>
     <t>2002/03</t>
   </si>
   <si>
     <t>2003/04</t>
   </si>
   <si>
     <t>2004/05</t>
   </si>
   <si>
     <t>2005/06</t>
   </si>
   <si>
     <t>2006/07</t>
   </si>
   <si>
@@ -143,311 +134,644 @@
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
     <r>
       <t>2015/16</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>3)</t>
     </r>
   </si>
+  <si>
+    <t>2025/26</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="14">
+  <fonts count="31">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-[...4 lines deleted...]
-      <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF006100"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C0006"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C6500"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF3F3F76"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF7F7F7F"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC6EFCE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC7CE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC99"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA5A5A5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="6">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...9 lines deleted...]
-        <color indexed="64"/>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4" tint="0.39997558519241921"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color rgb="FF7F7F7F"/>
       </left>
+      <right style="thin">
+        <color rgb="FF7F7F7F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color rgb="FFFF8001"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="double">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="double">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="double">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right/>
       <top style="thin">
-        <color indexed="64"/>
+        <color theme="4"/>
       </top>
-      <bottom style="thin">
-        <color indexed="64"/>
+      <bottom style="double">
+        <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="6" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="8" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="27">
     <cellStyle name="Normal" xfId="1"/>
+    <cellStyle name="Акцент1" xfId="18" builtinId="29" customBuiltin="1"/>
+    <cellStyle name="Акцент2" xfId="19" builtinId="33" customBuiltin="1"/>
+    <cellStyle name="Акцент3" xfId="20" builtinId="37" customBuiltin="1"/>
+    <cellStyle name="Акцент4" xfId="21" builtinId="41" customBuiltin="1"/>
+    <cellStyle name="Акцент5" xfId="22" builtinId="45" customBuiltin="1"/>
+    <cellStyle name="Акцент6" xfId="23" builtinId="49" customBuiltin="1"/>
+    <cellStyle name="Ввод " xfId="9" builtinId="20" customBuiltin="1"/>
+    <cellStyle name="Вывод" xfId="10" builtinId="21" customBuiltin="1"/>
+    <cellStyle name="Вычисление" xfId="11" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="Заголовок 1" xfId="2" builtinId="16" customBuiltin="1"/>
+    <cellStyle name="Заголовок 2" xfId="3" builtinId="17" customBuiltin="1"/>
+    <cellStyle name="Заголовок 3" xfId="4" builtinId="18" customBuiltin="1"/>
+    <cellStyle name="Заголовок 4" xfId="5" builtinId="19" customBuiltin="1"/>
+    <cellStyle name="Итог" xfId="17" builtinId="25" customBuiltin="1"/>
+    <cellStyle name="Контрольная ячейка" xfId="13" builtinId="23" customBuiltin="1"/>
+    <cellStyle name="Название 2" xfId="24"/>
+    <cellStyle name="Нейтральный" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="25"/>
+    <cellStyle name="Обычный 2" xfId="26"/>
+    <cellStyle name="Плохой" xfId="7" builtinId="27" customBuiltin="1"/>
+    <cellStyle name="Пояснение" xfId="16" builtinId="53" customBuiltin="1"/>
+    <cellStyle name="Примечание" xfId="15" builtinId="10" customBuiltin="1"/>
+    <cellStyle name="Связанная ячейка" xfId="12" builtinId="24" customBuiltin="1"/>
+    <cellStyle name="Текст предупреждения" xfId="14" builtinId="11" customBuiltin="1"/>
+    <cellStyle name="Хороший" xfId="6" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -717,54 +1041,54 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Z8"/>
+  <dimension ref="A1:AA8"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="I21" sqref="I21"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="J38" sqref="J38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="26.7109375" style="1" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="1" customWidth="1"/>
     <col min="24" max="234" width="9.140625" style="1"/>
     <col min="235" max="235" width="17.85546875" style="1" customWidth="1"/>
     <col min="236" max="263" width="9" style="1" customWidth="1"/>
     <col min="264" max="269" width="8.85546875" style="1" customWidth="1"/>
     <col min="270" max="490" width="9.140625" style="1"/>
     <col min="491" max="491" width="17.85546875" style="1" customWidth="1"/>
     <col min="492" max="519" width="9" style="1" customWidth="1"/>
     <col min="520" max="525" width="8.85546875" style="1" customWidth="1"/>
     <col min="526" max="746" width="9.140625" style="1"/>
     <col min="747" max="747" width="17.85546875" style="1" customWidth="1"/>
     <col min="748" max="775" width="9" style="1" customWidth="1"/>
     <col min="776" max="781" width="8.85546875" style="1" customWidth="1"/>
     <col min="782" max="1002" width="9.140625" style="1"/>
     <col min="1003" max="1003" width="17.85546875" style="1" customWidth="1"/>
     <col min="1004" max="1031" width="9" style="1" customWidth="1"/>
     <col min="1032" max="1037" width="8.85546875" style="1" customWidth="1"/>
     <col min="1038" max="1258" width="9.140625" style="1"/>
     <col min="1259" max="1259" width="17.85546875" style="1" customWidth="1"/>
     <col min="1260" max="1287" width="9" style="1" customWidth="1"/>
@@ -983,136 +1307,137 @@
     <col min="14856" max="14861" width="8.85546875" style="1" customWidth="1"/>
     <col min="14862" max="15082" width="9.140625" style="1"/>
     <col min="15083" max="15083" width="17.85546875" style="1" customWidth="1"/>
     <col min="15084" max="15111" width="9" style="1" customWidth="1"/>
     <col min="15112" max="15117" width="8.85546875" style="1" customWidth="1"/>
     <col min="15118" max="15338" width="9.140625" style="1"/>
     <col min="15339" max="15339" width="17.85546875" style="1" customWidth="1"/>
     <col min="15340" max="15367" width="9" style="1" customWidth="1"/>
     <col min="15368" max="15373" width="8.85546875" style="1" customWidth="1"/>
     <col min="15374" max="15594" width="9.140625" style="1"/>
     <col min="15595" max="15595" width="17.85546875" style="1" customWidth="1"/>
     <col min="15596" max="15623" width="9" style="1" customWidth="1"/>
     <col min="15624" max="15629" width="8.85546875" style="1" customWidth="1"/>
     <col min="15630" max="15850" width="9.140625" style="1"/>
     <col min="15851" max="15851" width="17.85546875" style="1" customWidth="1"/>
     <col min="15852" max="15879" width="9" style="1" customWidth="1"/>
     <col min="15880" max="15885" width="8.85546875" style="1" customWidth="1"/>
     <col min="15886" max="16106" width="9.140625" style="1"/>
     <col min="16107" max="16107" width="17.85546875" style="1" customWidth="1"/>
     <col min="16108" max="16135" width="9" style="1" customWidth="1"/>
     <col min="16136" max="16141" width="8.85546875" style="1" customWidth="1"/>
     <col min="16142" max="16362" width="9.140625" style="1"/>
     <col min="16363" max="16384" width="8.85546875" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="15.75" customHeight="1"/>
-    <row r="2" spans="1:26" ht="15.75" customHeight="1">
+    <row r="1" spans="1:27" ht="15.75" customHeight="1"/>
+    <row r="2" spans="1:27" ht="15.75" customHeight="1">
       <c r="A2" s="35" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="35"/>
       <c r="C2" s="35"/>
       <c r="D2" s="35"/>
       <c r="E2" s="35"/>
       <c r="F2" s="35"/>
       <c r="G2" s="35"/>
       <c r="H2" s="35"/>
       <c r="I2" s="35"/>
       <c r="J2" s="35"/>
       <c r="K2" s="35"/>
       <c r="L2" s="35"/>
       <c r="M2" s="35"/>
       <c r="N2" s="35"/>
       <c r="O2" s="35"/>
       <c r="P2" s="35"/>
       <c r="Q2" s="35"/>
       <c r="R2" s="35"/>
       <c r="S2" s="35"/>
       <c r="T2" s="35"/>
       <c r="U2" s="35"/>
       <c r="V2" s="35"/>
       <c r="W2" s="35"/>
       <c r="X2" s="35"/>
       <c r="Y2" s="35"/>
       <c r="Z2" s="35"/>
+      <c r="AA2" s="35"/>
     </row>
-    <row r="3" spans="1:26" ht="15.75" customHeight="1">
-[...25 lines deleted...]
-      <c r="Z3" s="33"/>
+    <row r="3" spans="1:27" ht="15.75" customHeight="1">
+      <c r="A3" s="32"/>
+      <c r="B3" s="32"/>
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="I3" s="32"/>
+      <c r="J3" s="32"/>
+      <c r="K3" s="32"/>
+      <c r="L3" s="32"/>
+      <c r="M3" s="32"/>
+      <c r="N3" s="32"/>
+      <c r="O3" s="32"/>
+      <c r="P3" s="32"/>
+      <c r="Q3" s="32"/>
+      <c r="R3" s="32"/>
+      <c r="S3" s="32"/>
+      <c r="T3" s="32"/>
+      <c r="U3" s="32"/>
+      <c r="V3" s="32"/>
+      <c r="W3" s="32"/>
+      <c r="X3" s="32"/>
+      <c r="Y3" s="32"/>
+      <c r="Z3" s="32"/>
     </row>
-    <row r="4" spans="1:26" ht="15.75" customHeight="1">
+    <row r="4" spans="1:27" ht="15.75" customHeight="1">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
       <c r="Q4" s="3"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
       <c r="T4" s="2"/>
       <c r="V4" s="4"/>
-      <c r="Z4" s="4" t="s">
+      <c r="AA4" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:26" s="9" customFormat="1" ht="15.75" customHeight="1">
+    <row r="5" spans="1:27" s="9" customFormat="1" ht="15.75" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>8</v>
       </c>
@@ -1145,176 +1470,182 @@
       </c>
       <c r="S5" s="7" t="s">
         <v>15</v>
       </c>
       <c r="T5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="U5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="V5" s="7" t="s">
         <v>20</v>
       </c>
       <c r="W5" s="7" t="s">
         <v>21</v>
       </c>
       <c r="X5" s="7" t="s">
         <v>23</v>
       </c>
       <c r="Y5" s="7" t="s">
         <v>24</v>
       </c>
       <c r="Z5" s="8" t="s">
         <v>25</v>
       </c>
+      <c r="AA5" s="8" t="s">
+        <v>29</v>
+      </c>
     </row>
-    <row r="6" spans="1:26" ht="21.75" customHeight="1">
+    <row r="6" spans="1:27" ht="21.75" customHeight="1">
       <c r="A6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="11">
         <v>3913</v>
       </c>
       <c r="C6" s="11">
         <v>3867</v>
       </c>
       <c r="D6" s="11">
         <v>3948</v>
       </c>
       <c r="E6" s="11">
         <v>4052</v>
       </c>
       <c r="F6" s="11">
         <v>4050</v>
       </c>
       <c r="G6" s="11">
         <v>4097</v>
       </c>
       <c r="H6" s="11">
         <v>4330</v>
       </c>
       <c r="I6" s="11">
         <v>4529</v>
       </c>
       <c r="J6" s="11">
         <v>4968</v>
       </c>
       <c r="K6" s="11">
         <v>5393</v>
       </c>
       <c r="L6" s="11">
         <v>5680</v>
       </c>
       <c r="M6" s="11">
         <v>6280</v>
       </c>
       <c r="N6" s="11">
         <v>6777</v>
       </c>
       <c r="O6" s="11">
         <v>7092</v>
       </c>
-      <c r="P6" s="12" t="s">
+      <c r="P6" s="11" t="s">
         <v>19</v>
       </c>
       <c r="Q6" s="11">
         <v>7251</v>
       </c>
       <c r="R6" s="11">
         <v>8388</v>
       </c>
       <c r="S6" s="11">
         <v>9290</v>
       </c>
       <c r="T6" s="11">
         <v>9867</v>
       </c>
       <c r="U6" s="11">
         <v>10620</v>
       </c>
       <c r="V6" s="11">
         <v>11993</v>
       </c>
-      <c r="W6" s="11">
-[...2 lines deleted...]
-      <c r="X6" s="11">
+      <c r="W6" s="30">
+        <v>13708</v>
+      </c>
+      <c r="X6" s="31">
         <v>15167</v>
       </c>
-      <c r="Y6" s="11">
+      <c r="Y6" s="31">
         <v>16886</v>
       </c>
-      <c r="Z6" s="11">
+      <c r="Z6" s="31">
         <v>18874</v>
       </c>
+      <c r="AA6" s="30">
+        <v>21180</v>
+      </c>
     </row>
-    <row r="7" spans="1:26" ht="15" customHeight="1">
-[...5 lines deleted...]
-      <c r="F7" s="13"/>
+    <row r="7" spans="1:27" ht="15" customHeight="1">
+      <c r="A7" s="12"/>
+      <c r="B7" s="12"/>
+      <c r="C7" s="12"/>
+      <c r="D7" s="12"/>
+      <c r="E7" s="12"/>
+      <c r="F7" s="12"/>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
       <c r="K7" s="2"/>
       <c r="L7" s="2"/>
       <c r="M7" s="2"/>
       <c r="N7" s="2"/>
       <c r="O7" s="2"/>
       <c r="P7" s="2"/>
       <c r="Q7" s="2"/>
       <c r="R7" s="2"/>
       <c r="S7" s="2"/>
       <c r="T7" s="2"/>
     </row>
-    <row r="8" spans="1:26" ht="15" customHeight="1">
-[...5 lines deleted...]
-      <c r="F8" s="14"/>
+    <row r="8" spans="1:27" ht="15" customHeight="1">
+      <c r="A8" s="13"/>
+      <c r="B8" s="13"/>
+      <c r="C8" s="13"/>
+      <c r="D8" s="13"/>
+      <c r="E8" s="13"/>
+      <c r="F8" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A2:Z2"/>
+    <mergeCell ref="A2:AA2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Z13"/>
+  <dimension ref="A1:AA13"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:Z2"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="X19" sqref="X19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="24.85546875" style="1" customWidth="1"/>
     <col min="2" max="22" width="9" style="1" customWidth="1"/>
     <col min="23" max="232" width="8.85546875" style="1"/>
     <col min="233" max="233" width="17.85546875" style="1" customWidth="1"/>
     <col min="234" max="261" width="9" style="1" customWidth="1"/>
     <col min="262" max="267" width="8.85546875" style="1" customWidth="1"/>
     <col min="268" max="488" width="8.85546875" style="1"/>
     <col min="489" max="489" width="17.85546875" style="1" customWidth="1"/>
     <col min="490" max="517" width="9" style="1" customWidth="1"/>
     <col min="518" max="523" width="8.85546875" style="1" customWidth="1"/>
     <col min="524" max="744" width="8.85546875" style="1"/>
     <col min="745" max="745" width="17.85546875" style="1" customWidth="1"/>
     <col min="746" max="773" width="9" style="1" customWidth="1"/>
     <col min="774" max="779" width="8.85546875" style="1" customWidth="1"/>
     <col min="780" max="1000" width="8.85546875" style="1"/>
     <col min="1001" max="1001" width="17.85546875" style="1" customWidth="1"/>
     <col min="1002" max="1029" width="9" style="1" customWidth="1"/>
     <col min="1030" max="1035" width="8.85546875" style="1" customWidth="1"/>
     <col min="1036" max="1256" width="8.85546875" style="1"/>
     <col min="1257" max="1257" width="17.85546875" style="1" customWidth="1"/>
     <col min="1258" max="1285" width="9" style="1" customWidth="1"/>
@@ -1533,135 +1864,137 @@
     <col min="14854" max="14859" width="8.85546875" style="1" customWidth="1"/>
     <col min="14860" max="15080" width="8.85546875" style="1"/>
     <col min="15081" max="15081" width="17.85546875" style="1" customWidth="1"/>
     <col min="15082" max="15109" width="9" style="1" customWidth="1"/>
     <col min="15110" max="15115" width="8.85546875" style="1" customWidth="1"/>
     <col min="15116" max="15336" width="8.85546875" style="1"/>
     <col min="15337" max="15337" width="17.85546875" style="1" customWidth="1"/>
     <col min="15338" max="15365" width="9" style="1" customWidth="1"/>
     <col min="15366" max="15371" width="8.85546875" style="1" customWidth="1"/>
     <col min="15372" max="15592" width="8.85546875" style="1"/>
     <col min="15593" max="15593" width="17.85546875" style="1" customWidth="1"/>
     <col min="15594" max="15621" width="9" style="1" customWidth="1"/>
     <col min="15622" max="15627" width="8.85546875" style="1" customWidth="1"/>
     <col min="15628" max="15848" width="8.85546875" style="1"/>
     <col min="15849" max="15849" width="17.85546875" style="1" customWidth="1"/>
     <col min="15850" max="15877" width="9" style="1" customWidth="1"/>
     <col min="15878" max="15883" width="8.85546875" style="1" customWidth="1"/>
     <col min="15884" max="16104" width="8.85546875" style="1"/>
     <col min="16105" max="16105" width="17.85546875" style="1" customWidth="1"/>
     <col min="16106" max="16133" width="9" style="1" customWidth="1"/>
     <col min="16134" max="16139" width="8.85546875" style="1" customWidth="1"/>
     <col min="16140" max="16360" width="8.85546875" style="1"/>
     <col min="16361" max="16384" width="8.85546875" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="18.75" customHeight="1"/>
-    <row r="2" spans="1:26" ht="18.75" customHeight="1">
+    <row r="1" spans="1:27" ht="14.25" customHeight="1"/>
+    <row r="2" spans="1:27" ht="14.25" customHeight="1">
       <c r="A2" s="36" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="36"/>
       <c r="C2" s="36"/>
       <c r="D2" s="36"/>
       <c r="E2" s="36"/>
       <c r="F2" s="36"/>
       <c r="G2" s="36"/>
       <c r="H2" s="36"/>
       <c r="I2" s="36"/>
       <c r="J2" s="36"/>
       <c r="K2" s="36"/>
       <c r="L2" s="36"/>
       <c r="M2" s="36"/>
       <c r="N2" s="36"/>
       <c r="O2" s="36"/>
       <c r="P2" s="36"/>
       <c r="Q2" s="36"/>
       <c r="R2" s="36"/>
       <c r="S2" s="36"/>
       <c r="T2" s="36"/>
       <c r="U2" s="36"/>
       <c r="V2" s="36"/>
       <c r="W2" s="36"/>
       <c r="X2" s="36"/>
       <c r="Y2" s="36"/>
       <c r="Z2" s="36"/>
+      <c r="AA2" s="36"/>
     </row>
-    <row r="3" spans="1:26" ht="18.75" customHeight="1">
-[...24 lines deleted...]
-      <c r="Y3" s="34"/>
+    <row r="3" spans="1:27" ht="14.25" customHeight="1">
+      <c r="A3" s="33"/>
+      <c r="B3" s="33"/>
+      <c r="C3" s="33"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="33"/>
+      <c r="F3" s="33"/>
+      <c r="G3" s="33"/>
+      <c r="H3" s="33"/>
+      <c r="I3" s="33"/>
+      <c r="J3" s="33"/>
+      <c r="K3" s="33"/>
+      <c r="L3" s="33"/>
+      <c r="M3" s="33"/>
+      <c r="N3" s="33"/>
+      <c r="O3" s="33"/>
+      <c r="P3" s="33"/>
+      <c r="Q3" s="33"/>
+      <c r="R3" s="33"/>
+      <c r="S3" s="33"/>
+      <c r="T3" s="33"/>
+      <c r="U3" s="33"/>
+      <c r="V3" s="33"/>
+      <c r="W3" s="33"/>
+      <c r="X3" s="33"/>
+      <c r="Y3" s="33"/>
     </row>
-    <row r="4" spans="1:26" ht="18.75" customHeight="1">
+    <row r="4" spans="1:27" ht="14.25" customHeight="1">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="2"/>
       <c r="P4" s="3"/>
       <c r="Q4" s="3"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
-      <c r="V4" s="15"/>
-      <c r="Z4" s="4" t="s">
+      <c r="V4" s="14"/>
+      <c r="Z4" s="4"/>
+      <c r="AA4" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:26" s="9" customFormat="1" ht="18.75" customHeight="1">
-      <c r="A5" s="16"/>
+    <row r="5" spans="1:27" s="9" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A5" s="15"/>
       <c r="B5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="6" t="s">
@@ -1693,273 +2026,281 @@
       </c>
       <c r="S5" s="7" t="s">
         <v>15</v>
       </c>
       <c r="T5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="U5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="V5" s="7" t="s">
         <v>20</v>
       </c>
       <c r="W5" s="7" t="s">
         <v>21</v>
       </c>
       <c r="X5" s="7" t="s">
         <v>23</v>
       </c>
       <c r="Y5" s="7" t="s">
         <v>24</v>
       </c>
       <c r="Z5" s="8" t="s">
         <v>25</v>
       </c>
+      <c r="AA5" s="8" t="s">
+        <v>29</v>
+      </c>
     </row>
-    <row r="6" spans="1:26" ht="15" customHeight="1">
+    <row r="6" spans="1:27" ht="15" customHeight="1">
       <c r="A6" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="B6" s="31">
+      <c r="B6" s="30">
         <v>3408</v>
       </c>
-      <c r="C6" s="31">
+      <c r="C6" s="30">
         <v>3362</v>
       </c>
-      <c r="D6" s="31">
+      <c r="D6" s="30">
         <v>3501</v>
       </c>
-      <c r="E6" s="31">
+      <c r="E6" s="30">
         <v>3611</v>
       </c>
-      <c r="F6" s="31">
+      <c r="F6" s="30">
         <v>3570</v>
       </c>
-      <c r="G6" s="31">
+      <c r="G6" s="30">
         <v>3591</v>
       </c>
-      <c r="H6" s="31">
+      <c r="H6" s="30">
         <v>3806</v>
       </c>
       <c r="I6" s="11">
         <v>3972</v>
       </c>
       <c r="J6" s="11">
         <v>4353</v>
       </c>
-      <c r="K6" s="32">
+      <c r="K6" s="31">
         <v>4706</v>
       </c>
       <c r="L6" s="11">
         <v>4887</v>
       </c>
       <c r="M6" s="11">
         <v>5378</v>
       </c>
       <c r="N6" s="11">
         <v>5770</v>
       </c>
       <c r="O6" s="11">
         <v>6035</v>
       </c>
-      <c r="P6" s="12" t="s">
+      <c r="P6" s="11" t="s">
         <v>19</v>
       </c>
       <c r="Q6" s="11">
         <v>6456</v>
       </c>
       <c r="R6" s="11">
         <v>7169</v>
       </c>
       <c r="S6" s="11">
         <v>7861</v>
       </c>
       <c r="T6" s="11">
         <v>8332</v>
       </c>
       <c r="U6" s="11">
         <v>8999</v>
       </c>
-      <c r="V6" s="37">
+      <c r="V6" s="11">
         <v>10116</v>
       </c>
-      <c r="W6" s="38"/>
+      <c r="W6" s="34">
+        <v>11404</v>
+      </c>
       <c r="X6" s="11">
         <v>12637</v>
       </c>
       <c r="Y6" s="11">
         <v>14137</v>
       </c>
       <c r="Z6" s="11">
         <v>15835</v>
       </c>
+      <c r="AA6" s="30">
+        <v>17846</v>
+      </c>
     </row>
-    <row r="7" spans="1:26" ht="15" customHeight="1">
-[...21 lines deleted...]
-      <c r="V7" s="18"/>
+    <row r="7" spans="1:27" ht="15" customHeight="1">
+      <c r="A7" s="16"/>
+      <c r="B7" s="12"/>
+      <c r="C7" s="12"/>
+      <c r="D7" s="12"/>
+      <c r="E7" s="12"/>
+      <c r="F7" s="12"/>
+      <c r="G7" s="12"/>
+      <c r="H7" s="12"/>
+      <c r="I7" s="17"/>
+      <c r="J7" s="17"/>
+      <c r="K7" s="12"/>
+      <c r="L7" s="17"/>
+      <c r="M7" s="17"/>
+      <c r="N7" s="17"/>
+      <c r="O7" s="17"/>
+      <c r="P7" s="18"/>
+      <c r="Q7" s="17"/>
+      <c r="R7" s="17"/>
+      <c r="S7" s="17"/>
+      <c r="T7" s="17"/>
+      <c r="U7" s="17"/>
+      <c r="V7" s="17"/>
     </row>
-    <row r="8" spans="1:26" s="25" customFormat="1" ht="16.5" customHeight="1">
-[...19 lines deleted...]
-      <c r="T8" s="24"/>
+    <row r="8" spans="1:27" s="24" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A8" s="19"/>
+      <c r="B8" s="20"/>
+      <c r="C8" s="20"/>
+      <c r="D8" s="21"/>
+      <c r="E8" s="21"/>
+      <c r="F8" s="21"/>
+      <c r="G8" s="21"/>
+      <c r="H8" s="21"/>
+      <c r="I8" s="22"/>
+      <c r="J8" s="22"/>
+      <c r="K8" s="22"/>
+      <c r="L8" s="23"/>
+      <c r="M8" s="23"/>
+      <c r="N8" s="23"/>
+      <c r="O8" s="23"/>
+      <c r="P8" s="23"/>
+      <c r="Q8" s="23"/>
+      <c r="R8" s="23"/>
+      <c r="S8" s="23"/>
+      <c r="T8" s="23"/>
     </row>
-    <row r="9" spans="1:26" s="20" customFormat="1" ht="16.5" customHeight="1">
-[...18 lines deleted...]
-      <c r="T9" s="21"/>
+    <row r="9" spans="1:27" s="19" customFormat="1" ht="16.5" customHeight="1">
+      <c r="B9" s="20"/>
+      <c r="C9" s="20"/>
+      <c r="D9" s="20"/>
+      <c r="E9" s="20"/>
+      <c r="F9" s="20"/>
+      <c r="G9" s="20"/>
+      <c r="H9" s="20"/>
+      <c r="I9" s="20"/>
+      <c r="J9" s="20"/>
+      <c r="K9" s="20"/>
+      <c r="L9" s="20"/>
+      <c r="M9" s="20"/>
+      <c r="N9" s="20"/>
+      <c r="O9" s="20"/>
+      <c r="P9" s="20"/>
+      <c r="Q9" s="20"/>
+      <c r="R9" s="20"/>
+      <c r="S9" s="20"/>
+      <c r="T9" s="20"/>
     </row>
-    <row r="10" spans="1:26" s="29" customFormat="1" ht="16.5" customHeight="1">
-[...19 lines deleted...]
-      <c r="T10" s="28"/>
+    <row r="10" spans="1:27" s="28" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A10" s="25"/>
+      <c r="B10" s="26"/>
+      <c r="C10" s="26"/>
+      <c r="D10" s="26"/>
+      <c r="E10" s="26"/>
+      <c r="F10" s="26"/>
+      <c r="G10" s="27"/>
+      <c r="H10" s="27"/>
+      <c r="I10" s="27"/>
+      <c r="J10" s="27"/>
+      <c r="K10" s="27"/>
+      <c r="L10" s="27"/>
+      <c r="M10" s="27"/>
+      <c r="N10" s="27"/>
+      <c r="O10" s="27"/>
+      <c r="P10" s="27"/>
+      <c r="Q10" s="27"/>
+      <c r="R10" s="27"/>
+      <c r="S10" s="27"/>
+      <c r="T10" s="27"/>
     </row>
-    <row r="11" spans="1:26" ht="16.5" customHeight="1">
-[...5 lines deleted...]
-      <c r="F11" s="13"/>
+    <row r="11" spans="1:27" ht="16.5" customHeight="1">
+      <c r="A11" s="29"/>
+      <c r="B11" s="12"/>
+      <c r="C11" s="12"/>
+      <c r="D11" s="12"/>
+      <c r="E11" s="12"/>
+      <c r="F11" s="12"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
       <c r="K11" s="2"/>
       <c r="L11" s="2"/>
       <c r="M11" s="2"/>
       <c r="N11" s="2"/>
       <c r="O11" s="2"/>
       <c r="P11" s="2"/>
       <c r="Q11" s="2"/>
       <c r="R11" s="2"/>
       <c r="S11" s="2"/>
       <c r="T11" s="2"/>
     </row>
-    <row r="12" spans="1:26" ht="16.5" customHeight="1">
-[...5 lines deleted...]
-      <c r="F12" s="13"/>
+    <row r="12" spans="1:27" ht="16.5" customHeight="1">
+      <c r="A12" s="12"/>
+      <c r="B12" s="12"/>
+      <c r="C12" s="12"/>
+      <c r="D12" s="12"/>
+      <c r="E12" s="12"/>
+      <c r="F12" s="12"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
       <c r="K12" s="2"/>
       <c r="L12" s="2"/>
       <c r="M12" s="2"/>
       <c r="N12" s="2"/>
       <c r="O12" s="2"/>
       <c r="P12" s="2"/>
       <c r="Q12" s="2"/>
       <c r="R12" s="2"/>
       <c r="S12" s="2"/>
       <c r="T12" s="2"/>
     </row>
-    <row r="13" spans="1:26" ht="16.5" customHeight="1">
-[...5 lines deleted...]
-      <c r="F13" s="14"/>
+    <row r="13" spans="1:27" ht="16.5" customHeight="1">
+      <c r="A13" s="13"/>
+      <c r="B13" s="13"/>
+      <c r="C13" s="13"/>
+      <c r="D13" s="13"/>
+      <c r="E13" s="13"/>
+      <c r="F13" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A2:Z2"/>
+    <mergeCell ref="A2:AA2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Всего педагогов</vt:lpstr>
       <vt:lpstr>Женщины</vt:lpstr>