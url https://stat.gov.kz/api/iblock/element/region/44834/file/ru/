--- v0 (2026-04-26)
+++ v1 (2026-07-17)
@@ -1,76 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="Всего" sheetId="4" r:id="rId1"/>
     <sheet name="Девочки" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Всего!$A$2:$T$3</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Девочки!$A$2:$T$2</definedName>
   </definedNames>
   <calcPr calcId="124519" iterate="1"/>
-  <extLst>
-[...7 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="35">
   <si>
     <t>2000/01</t>
   </si>
   <si>
     <t>2001/02</t>
   </si>
   <si>
     <t>2002/03</t>
   </si>
   <si>
     <t>2003/04</t>
   </si>
   <si>
     <t>2004/05</t>
   </si>
   <si>
     <t>2005/06</t>
   </si>
   <si>
     <t>2006/07</t>
   </si>
   <si>
     <t>2007/08</t>
   </si>
   <si>
@@ -193,56 +184,59 @@
       <rPr>
         <i/>
         <sz val="9"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>До 2008 года данные по типу местности представлены без вечерних общеобразовательных школ</t>
     </r>
   </si>
   <si>
     <r>
       <t>Численность учащихся в общеобразовательных школах</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
+  <si>
+    <t>2025/26</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="20">
+  <fonts count="21">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -328,227 +322,261 @@
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...46 lines deleted...]
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="5">
     <cellStyle name="Normal" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="2"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 4" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -818,626 +846,639 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Z14"/>
+  <dimension ref="A1:AA14"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="40" workbookViewId="0">
-      <selection activeCell="H27" sqref="H27"/>
+      <selection activeCell="O20" sqref="O20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="26" style="1" customWidth="1"/>
+    <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="21" width="8.85546875" style="1" customWidth="1"/>
     <col min="22" max="23" width="8.85546875" style="2" customWidth="1"/>
     <col min="24" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="14.25" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A2" s="39" t="s">
+    <row r="1" spans="1:27" ht="14.25" customHeight="1"/>
+    <row r="2" spans="1:27" s="21" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A2" s="50" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="39"/>
-[...26 lines deleted...]
-    <row r="4" spans="1:26" ht="14.25" customHeight="1">
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="50"/>
+      <c r="N2" s="50"/>
+      <c r="O2" s="50"/>
+      <c r="P2" s="50"/>
+      <c r="Q2" s="50"/>
+      <c r="R2" s="50"/>
+      <c r="S2" s="50"/>
+      <c r="T2" s="50"/>
+      <c r="U2" s="50"/>
+      <c r="V2" s="50"/>
+      <c r="W2" s="50"/>
+      <c r="X2" s="50"/>
+      <c r="Y2" s="50"/>
+      <c r="Z2" s="50"/>
+      <c r="AA2" s="50"/>
+    </row>
+    <row r="3" spans="1:27" ht="14.25" customHeight="1"/>
+    <row r="4" spans="1:27" ht="14.25" customHeight="1">
       <c r="A4" s="3"/>
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
       <c r="Q4" s="3"/>
       <c r="R4" s="3"/>
       <c r="S4" s="3"/>
       <c r="T4" s="3"/>
       <c r="V4" s="4"/>
       <c r="Y4" s="5"/>
-      <c r="Z4" s="4" t="s">
+      <c r="AA4" s="4" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="5" spans="1:26" s="36" customFormat="1" ht="14.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B5" s="33" t="s">
+    <row r="5" spans="1:27" s="27" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A5" s="23"/>
+      <c r="B5" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="33" t="s">
+      <c r="C5" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="D5" s="33" t="s">
+      <c r="D5" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="E5" s="33" t="s">
+      <c r="E5" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="F5" s="33" t="s">
+      <c r="F5" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="G5" s="33" t="s">
+      <c r="G5" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="H5" s="33" t="s">
+      <c r="H5" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="I5" s="33" t="s">
+      <c r="I5" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="J5" s="33" t="s">
+      <c r="J5" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="K5" s="33" t="s">
+      <c r="K5" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="L5" s="33" t="s">
+      <c r="L5" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="M5" s="33" t="s">
+      <c r="M5" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="N5" s="33" t="s">
+      <c r="N5" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="O5" s="33" t="s">
+      <c r="O5" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="P5" s="34" t="s">
+      <c r="P5" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="Q5" s="33" t="s">
+      <c r="Q5" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="R5" s="33" t="s">
+      <c r="R5" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="S5" s="33" t="s">
+      <c r="S5" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="T5" s="33" t="s">
+      <c r="T5" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="U5" s="33" t="s">
+      <c r="U5" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="V5" s="35" t="s">
+      <c r="V5" s="26" t="s">
         <v>22</v>
       </c>
-      <c r="W5" s="35" t="s">
+      <c r="W5" s="26" t="s">
         <v>25</v>
       </c>
-      <c r="X5" s="35" t="s">
+      <c r="X5" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="Y5" s="35" t="s">
+      <c r="Y5" s="26" t="s">
         <v>28</v>
       </c>
-      <c r="Z5" s="35" t="s">
+      <c r="Z5" s="30" t="s">
         <v>29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="38" t="s">
+      <c r="AA5" s="30" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27" s="10" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A6" s="49" t="s">
         <v>23</v>
       </c>
-      <c r="B6" s="38"/>
-[...26 lines deleted...]
-      <c r="A7" s="40" t="s">
+      <c r="B6" s="49"/>
+      <c r="C6" s="49"/>
+      <c r="D6" s="49"/>
+      <c r="E6" s="49"/>
+      <c r="F6" s="49"/>
+      <c r="G6" s="49"/>
+      <c r="H6" s="49"/>
+      <c r="I6" s="49"/>
+      <c r="J6" s="49"/>
+      <c r="K6" s="49"/>
+      <c r="L6" s="49"/>
+      <c r="M6" s="49"/>
+      <c r="N6" s="49"/>
+      <c r="O6" s="49"/>
+      <c r="P6" s="49"/>
+      <c r="Q6" s="49"/>
+      <c r="R6" s="49"/>
+      <c r="S6" s="49"/>
+      <c r="T6" s="49"/>
+      <c r="U6" s="49"/>
+      <c r="V6" s="49"/>
+      <c r="W6" s="49"/>
+      <c r="X6" s="49"/>
+      <c r="Y6" s="49"/>
+      <c r="Z6" s="49"/>
+      <c r="AA6" s="49"/>
+    </row>
+    <row r="7" spans="1:27" s="10" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A7" s="28" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="11">
+      <c r="B7" s="33">
         <v>55569</v>
       </c>
-      <c r="C7" s="11">
+      <c r="C7" s="33">
         <v>57440</v>
       </c>
-      <c r="D7" s="11">
+      <c r="D7" s="33">
         <v>59945</v>
       </c>
-      <c r="E7" s="11">
+      <c r="E7" s="33">
         <v>60474</v>
       </c>
-      <c r="F7" s="11">
+      <c r="F7" s="33">
         <v>60955</v>
       </c>
-      <c r="G7" s="11">
+      <c r="G7" s="33">
         <v>62306</v>
       </c>
-      <c r="H7" s="11">
+      <c r="H7" s="33">
         <v>64850</v>
       </c>
-      <c r="I7" s="11">
+      <c r="I7" s="33">
         <v>67354</v>
       </c>
-      <c r="J7" s="11">
+      <c r="J7" s="33">
         <v>69186</v>
       </c>
-      <c r="K7" s="11">
+      <c r="K7" s="33">
         <v>72335</v>
       </c>
-      <c r="L7" s="11">
+      <c r="L7" s="33">
         <v>76404</v>
       </c>
-      <c r="M7" s="11">
+      <c r="M7" s="33">
         <v>82050</v>
       </c>
-      <c r="N7" s="11">
+      <c r="N7" s="33">
         <v>89542</v>
       </c>
-      <c r="O7" s="11">
+      <c r="O7" s="33">
         <v>98208</v>
       </c>
-      <c r="P7" s="12">
+      <c r="P7" s="34">
         <v>109626</v>
       </c>
-      <c r="Q7" s="12">
+      <c r="Q7" s="34">
         <v>120932</v>
       </c>
-      <c r="R7" s="12">
+      <c r="R7" s="34">
         <v>135375</v>
       </c>
-      <c r="S7" s="12">
+      <c r="S7" s="34">
         <v>148708</v>
       </c>
-      <c r="T7" s="12">
+      <c r="T7" s="34">
         <v>164940</v>
       </c>
-      <c r="U7" s="12">
+      <c r="U7" s="34">
         <v>182245</v>
       </c>
-      <c r="V7" s="11">
+      <c r="V7" s="33">
         <v>194717</v>
       </c>
-      <c r="W7" s="12">
+      <c r="W7" s="34">
         <v>212303</v>
       </c>
-      <c r="X7" s="43">
+      <c r="X7" s="35">
         <v>237896</v>
       </c>
-      <c r="Y7" s="43">
+      <c r="Y7" s="35">
         <v>261868</v>
       </c>
-      <c r="Z7" s="10">
+      <c r="Z7" s="32">
         <v>286633</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="37" t="s">
+      <c r="AA7" s="32">
+        <v>311282</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" s="22" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A8" s="48" t="s">
         <v>24</v>
       </c>
-      <c r="B8" s="37"/>
-[...26 lines deleted...]
-      <c r="A9" s="42" t="s">
+      <c r="B8" s="48"/>
+      <c r="C8" s="48"/>
+      <c r="D8" s="48"/>
+      <c r="E8" s="48"/>
+      <c r="F8" s="48"/>
+      <c r="G8" s="48"/>
+      <c r="H8" s="48"/>
+      <c r="I8" s="48"/>
+      <c r="J8" s="48"/>
+      <c r="K8" s="48"/>
+      <c r="L8" s="48"/>
+      <c r="M8" s="48"/>
+      <c r="N8" s="48"/>
+      <c r="O8" s="48"/>
+      <c r="P8" s="48"/>
+      <c r="Q8" s="48"/>
+      <c r="R8" s="48"/>
+      <c r="S8" s="48"/>
+      <c r="T8" s="48"/>
+      <c r="U8" s="48"/>
+      <c r="V8" s="48"/>
+      <c r="W8" s="48"/>
+      <c r="X8" s="48"/>
+      <c r="Y8" s="48"/>
+      <c r="Z8" s="48"/>
+      <c r="AA8" s="48"/>
+    </row>
+    <row r="9" spans="1:27" s="10" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A9" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="B9" s="14">
+      <c r="B9" s="40">
         <v>2796</v>
       </c>
-      <c r="C9" s="14">
+      <c r="C9" s="40">
         <v>134</v>
       </c>
-      <c r="D9" s="15">
+      <c r="D9" s="41">
         <v>170</v>
       </c>
-      <c r="E9" s="15">
+      <c r="E9" s="41">
         <v>371</v>
       </c>
-      <c r="F9" s="15">
+      <c r="F9" s="41">
         <v>324</v>
       </c>
-      <c r="G9" s="15">
+      <c r="G9" s="41">
         <v>368</v>
       </c>
-      <c r="H9" s="15">
+      <c r="H9" s="41">
         <v>404</v>
       </c>
-      <c r="I9" s="15">
+      <c r="I9" s="41">
         <v>344</v>
       </c>
-      <c r="J9" s="15">
+      <c r="J9" s="41">
         <v>364</v>
       </c>
-      <c r="K9" s="15">
+      <c r="K9" s="41">
         <v>381</v>
       </c>
-      <c r="L9" s="15">
+      <c r="L9" s="41">
         <v>370</v>
       </c>
-      <c r="M9" s="15">
+      <c r="M9" s="41">
         <v>380</v>
       </c>
-      <c r="N9" s="15">
+      <c r="N9" s="41">
         <v>342</v>
       </c>
-      <c r="O9" s="15">
+      <c r="O9" s="41">
         <v>291</v>
       </c>
-      <c r="P9" s="17">
+      <c r="P9" s="43">
         <v>342</v>
       </c>
-      <c r="Q9" s="17">
+      <c r="Q9" s="43">
         <v>258</v>
       </c>
-      <c r="R9" s="17">
+      <c r="R9" s="43">
         <v>258</v>
       </c>
-      <c r="S9" s="17">
+      <c r="S9" s="43">
         <v>251</v>
       </c>
-      <c r="T9" s="17">
+      <c r="T9" s="43">
         <v>211</v>
       </c>
-      <c r="U9" s="17">
+      <c r="U9" s="43">
         <v>268</v>
       </c>
-      <c r="V9" s="31">
+      <c r="V9" s="44">
         <v>211</v>
       </c>
-      <c r="W9" s="44">
+      <c r="W9" s="45">
         <v>230</v>
       </c>
-      <c r="X9" s="44">
+      <c r="X9" s="45">
         <v>293</v>
       </c>
-      <c r="Y9" s="44">
+      <c r="Y9" s="45">
         <v>401</v>
       </c>
-      <c r="Z9" s="31">
+      <c r="Z9" s="46">
         <v>280</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="19" t="s">
+      <c r="AA9" s="46">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" s="11" customFormat="1" ht="15" customHeight="1">
+      <c r="A10" s="11" t="s">
         <v>31</v>
       </c>
-      <c r="B10" s="20"/>
-[...22 lines deleted...]
-      <c r="A11" s="23" t="s">
+      <c r="B10" s="12"/>
+      <c r="C10" s="12"/>
+      <c r="D10" s="12"/>
+      <c r="E10" s="12"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="12"/>
+      <c r="H10" s="12"/>
+      <c r="I10" s="12"/>
+      <c r="J10" s="12"/>
+      <c r="K10" s="12"/>
+      <c r="L10" s="12"/>
+      <c r="M10" s="12"/>
+      <c r="N10" s="12"/>
+      <c r="O10" s="12"/>
+      <c r="P10" s="13"/>
+      <c r="Q10" s="13"/>
+      <c r="R10" s="12"/>
+      <c r="S10" s="12"/>
+      <c r="T10" s="12"/>
+      <c r="V10" s="14"/>
+      <c r="W10" s="14"/>
+    </row>
+    <row r="11" spans="1:27" s="19" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A11" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="B11" s="24"/>
-[...22 lines deleted...]
-      <c r="A12" s="28"/>
+      <c r="B11" s="16"/>
+      <c r="C11" s="16"/>
+      <c r="D11" s="16"/>
+      <c r="E11" s="16"/>
+      <c r="F11" s="16"/>
+      <c r="G11" s="16"/>
+      <c r="H11" s="16"/>
+      <c r="I11" s="17"/>
+      <c r="J11" s="17"/>
+      <c r="K11" s="17"/>
+      <c r="L11" s="17"/>
+      <c r="M11" s="18"/>
+      <c r="N11" s="18"/>
+      <c r="O11" s="18"/>
+      <c r="P11" s="18"/>
+      <c r="Q11" s="18"/>
+      <c r="R11" s="18"/>
+      <c r="S11" s="18"/>
+      <c r="T11" s="18"/>
+      <c r="V11" s="18"/>
+      <c r="W11" s="18"/>
+    </row>
+    <row r="12" spans="1:27" ht="10.9" customHeight="1">
+      <c r="A12" s="20"/>
       <c r="B12" s="3"/>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
       <c r="N12" s="3"/>
       <c r="O12" s="3"/>
       <c r="P12" s="3"/>
       <c r="Q12" s="3"/>
       <c r="R12" s="3"/>
       <c r="S12" s="3"/>
       <c r="T12" s="3"/>
     </row>
-    <row r="13" spans="1:26" ht="10.9" customHeight="1">
+    <row r="13" spans="1:27" ht="10.9" customHeight="1">
       <c r="A13" s="3"/>
       <c r="B13" s="3"/>
       <c r="C13" s="3"/>
       <c r="D13" s="3"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
       <c r="N13" s="3"/>
       <c r="O13" s="3"/>
       <c r="P13" s="3"/>
       <c r="Q13" s="3"/>
       <c r="R13" s="3"/>
       <c r="S13" s="3"/>
       <c r="T13" s="3"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" s="3"/>
       <c r="B14" s="3"/>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="J14" s="3"/>
       <c r="K14" s="3"/>
       <c r="L14" s="3"/>
       <c r="M14" s="3"/>
       <c r="N14" s="3"/>
       <c r="O14" s="3"/>
       <c r="P14" s="3"/>
       <c r="Q14" s="3"/>
       <c r="R14" s="3"/>
       <c r="S14" s="3"/>
       <c r="T14" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="3">
-    <mergeCell ref="A8:Z8"/>
-[...1 lines deleted...]
-    <mergeCell ref="A2:Z2"/>
+    <mergeCell ref="A2:AA2"/>
+    <mergeCell ref="A6:AA6"/>
+    <mergeCell ref="A8:AA8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="24" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Z14"/>
+  <dimension ref="A1:AA14"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="40" workbookViewId="0">
-      <selection activeCell="I24" sqref="I24"/>
+      <selection activeCell="J32" sqref="J32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="24" style="1" customWidth="1"/>
     <col min="2" max="21" width="9.28515625" style="1" customWidth="1"/>
     <col min="22" max="23" width="9.28515625" style="2" customWidth="1"/>
     <col min="24" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="15" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A2" s="39" t="s">
+    <row r="1" spans="1:27" ht="15" customHeight="1"/>
+    <row r="2" spans="1:27" ht="15" customHeight="1">
+      <c r="A2" s="50" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="39"/>
-[...26 lines deleted...]
-    <row r="4" spans="1:26" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="50"/>
+      <c r="N2" s="50"/>
+      <c r="O2" s="50"/>
+      <c r="P2" s="50"/>
+      <c r="Q2" s="50"/>
+      <c r="R2" s="50"/>
+      <c r="S2" s="50"/>
+      <c r="T2" s="50"/>
+      <c r="U2" s="50"/>
+      <c r="V2" s="50"/>
+      <c r="W2" s="50"/>
+      <c r="X2" s="50"/>
+      <c r="Y2" s="50"/>
+      <c r="Z2" s="50"/>
+      <c r="AA2" s="50"/>
+    </row>
+    <row r="3" spans="1:27" ht="15" customHeight="1"/>
+    <row r="4" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="3"/>
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
       <c r="Q4" s="3"/>
       <c r="R4" s="3"/>
       <c r="S4" s="3"/>
       <c r="T4" s="3"/>
       <c r="U4" s="1"/>
       <c r="V4" s="4"/>
-      <c r="Z4" s="4" t="s">
+      <c r="AA4" s="4" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="5" spans="1:26" s="10" customFormat="1" ht="15" customHeight="1">
+    <row r="5" spans="1:27" s="10" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>7</v>
       </c>
@@ -1467,389 +1508,398 @@
       </c>
       <c r="R5" s="7" t="s">
         <v>15</v>
       </c>
       <c r="S5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="T5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="U5" s="7" t="s">
         <v>20</v>
       </c>
       <c r="V5" s="9" t="s">
         <v>22</v>
       </c>
       <c r="W5" s="9" t="s">
         <v>25</v>
       </c>
       <c r="X5" s="9" t="s">
         <v>27</v>
       </c>
       <c r="Y5" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="Z5" s="9" t="s">
+      <c r="Z5" s="31" t="s">
         <v>29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="38" t="s">
+      <c r="AA5" s="31" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27" s="10" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A6" s="49" t="s">
         <v>23</v>
       </c>
-      <c r="B6" s="38"/>
-[...26 lines deleted...]
-      <c r="A7" s="40" t="s">
+      <c r="B6" s="49"/>
+      <c r="C6" s="49"/>
+      <c r="D6" s="49"/>
+      <c r="E6" s="49"/>
+      <c r="F6" s="49"/>
+      <c r="G6" s="49"/>
+      <c r="H6" s="49"/>
+      <c r="I6" s="49"/>
+      <c r="J6" s="49"/>
+      <c r="K6" s="49"/>
+      <c r="L6" s="49"/>
+      <c r="M6" s="49"/>
+      <c r="N6" s="49"/>
+      <c r="O6" s="49"/>
+      <c r="P6" s="49"/>
+      <c r="Q6" s="49"/>
+      <c r="R6" s="49"/>
+      <c r="S6" s="49"/>
+      <c r="T6" s="49"/>
+      <c r="U6" s="49"/>
+      <c r="V6" s="49"/>
+      <c r="W6" s="49"/>
+      <c r="X6" s="49"/>
+      <c r="Y6" s="49"/>
+      <c r="Z6" s="49"/>
+    </row>
+    <row r="7" spans="1:27" s="10" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A7" s="28" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="11">
+      <c r="B7" s="38">
         <v>27024</v>
       </c>
-      <c r="C7" s="11">
+      <c r="C7" s="38">
         <v>28013</v>
       </c>
-      <c r="D7" s="11">
+      <c r="D7" s="38">
         <v>29283</v>
       </c>
-      <c r="E7" s="11">
+      <c r="E7" s="38">
         <v>29411</v>
       </c>
-      <c r="F7" s="11">
+      <c r="F7" s="38">
         <v>29617</v>
       </c>
-      <c r="G7" s="11">
+      <c r="G7" s="38">
         <v>30317</v>
       </c>
-      <c r="H7" s="11">
+      <c r="H7" s="38">
         <v>31619</v>
       </c>
-      <c r="I7" s="11">
+      <c r="I7" s="38">
         <v>32673</v>
       </c>
-      <c r="J7" s="11">
+      <c r="J7" s="38">
         <v>33556</v>
       </c>
-      <c r="K7" s="11">
+      <c r="K7" s="38">
         <v>35398</v>
       </c>
-      <c r="L7" s="11">
+      <c r="L7" s="38">
         <v>37438</v>
       </c>
-      <c r="M7" s="11">
+      <c r="M7" s="38">
         <v>40186</v>
       </c>
-      <c r="N7" s="11">
+      <c r="N7" s="38">
         <v>43947</v>
       </c>
-      <c r="O7" s="11">
+      <c r="O7" s="38">
         <v>48154</v>
       </c>
-      <c r="P7" s="12" t="s">
+      <c r="P7" s="39" t="s">
         <v>21</v>
       </c>
-      <c r="Q7" s="12">
+      <c r="Q7" s="39">
         <v>60367</v>
       </c>
-      <c r="R7" s="12">
+      <c r="R7" s="39">
         <v>67071</v>
       </c>
-      <c r="S7" s="12">
+      <c r="S7" s="39">
         <v>73630</v>
       </c>
-      <c r="T7" s="11">
+      <c r="T7" s="38">
         <v>81522</v>
       </c>
-      <c r="U7" s="11">
+      <c r="U7" s="38">
         <v>89352</v>
       </c>
-      <c r="V7" s="11">
+      <c r="V7" s="38">
         <v>95543</v>
       </c>
-      <c r="W7" s="13">
+      <c r="W7" s="37">
         <v>104796</v>
       </c>
-      <c r="X7" s="13">
+      <c r="X7" s="37">
         <v>117464</v>
       </c>
-      <c r="Y7" s="41">
+      <c r="Y7" s="36">
         <v>129176</v>
       </c>
-      <c r="Z7" s="41">
+      <c r="Z7" s="36">
         <v>141345</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="37" t="s">
+      <c r="AA7" s="36">
+        <v>153479</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" s="10" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A8" s="48" t="s">
         <v>24</v>
       </c>
-      <c r="B8" s="37"/>
-[...26 lines deleted...]
-      <c r="A9" s="42" t="s">
+      <c r="B8" s="48"/>
+      <c r="C8" s="48"/>
+      <c r="D8" s="48"/>
+      <c r="E8" s="48"/>
+      <c r="F8" s="48"/>
+      <c r="G8" s="48"/>
+      <c r="H8" s="48"/>
+      <c r="I8" s="48"/>
+      <c r="J8" s="48"/>
+      <c r="K8" s="48"/>
+      <c r="L8" s="48"/>
+      <c r="M8" s="48"/>
+      <c r="N8" s="48"/>
+      <c r="O8" s="48"/>
+      <c r="P8" s="48"/>
+      <c r="Q8" s="48"/>
+      <c r="R8" s="48"/>
+      <c r="S8" s="48"/>
+      <c r="T8" s="48"/>
+      <c r="U8" s="48"/>
+      <c r="V8" s="48"/>
+      <c r="W8" s="48"/>
+      <c r="X8" s="48"/>
+      <c r="Y8" s="48"/>
+      <c r="Z8" s="48"/>
+    </row>
+    <row r="9" spans="1:27" s="10" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A9" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="B9" s="14" t="s">
+      <c r="B9" s="40" t="s">
         <v>21</v>
       </c>
-      <c r="C9" s="14" t="s">
+      <c r="C9" s="40" t="s">
         <v>21</v>
       </c>
-      <c r="D9" s="14" t="s">
+      <c r="D9" s="40" t="s">
         <v>21</v>
       </c>
-      <c r="E9" s="14" t="s">
+      <c r="E9" s="40" t="s">
         <v>21</v>
       </c>
-      <c r="F9" s="14" t="s">
+      <c r="F9" s="40" t="s">
         <v>21</v>
       </c>
-      <c r="G9" s="14" t="s">
+      <c r="G9" s="40" t="s">
         <v>21</v>
       </c>
-      <c r="H9" s="14" t="s">
+      <c r="H9" s="40" t="s">
         <v>21</v>
       </c>
-      <c r="I9" s="14" t="s">
+      <c r="I9" s="40" t="s">
         <v>21</v>
       </c>
-      <c r="J9" s="15">
+      <c r="J9" s="41">
         <v>91</v>
       </c>
-      <c r="K9" s="15">
+      <c r="K9" s="41">
         <v>91</v>
       </c>
-      <c r="L9" s="15">
+      <c r="L9" s="41">
         <v>117</v>
       </c>
-      <c r="M9" s="15">
+      <c r="M9" s="41">
         <v>104</v>
       </c>
-      <c r="N9" s="15">
+      <c r="N9" s="41">
         <v>93</v>
       </c>
-      <c r="O9" s="15">
+      <c r="O9" s="41">
         <v>101</v>
       </c>
-      <c r="P9" s="16" t="s">
+      <c r="P9" s="42" t="s">
         <v>21</v>
       </c>
-      <c r="Q9" s="15">
+      <c r="Q9" s="41">
         <v>106</v>
       </c>
-      <c r="R9" s="15">
+      <c r="R9" s="41">
         <v>93</v>
       </c>
-      <c r="S9" s="15">
+      <c r="S9" s="41">
         <v>76</v>
       </c>
-      <c r="T9" s="17">
+      <c r="T9" s="43">
         <v>89</v>
       </c>
-      <c r="U9" s="17">
+      <c r="U9" s="43">
         <v>121</v>
       </c>
-      <c r="V9" s="18">
+      <c r="V9" s="47">
         <v>94</v>
       </c>
-      <c r="W9" s="17">
+      <c r="W9" s="43">
         <v>98</v>
       </c>
-      <c r="X9" s="17">
+      <c r="X9" s="43">
         <v>125</v>
       </c>
-      <c r="Y9" s="17">
+      <c r="Y9" s="43">
         <v>169</v>
       </c>
-      <c r="Z9" s="17">
+      <c r="Z9" s="43">
         <v>119</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="19" t="s">
+      <c r="AA9" s="46">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" s="11" customFormat="1" ht="15" customHeight="1">
+      <c r="A10" s="11" t="s">
         <v>31</v>
       </c>
-      <c r="J10" s="20"/>
-[...14 lines deleted...]
-      <c r="A11" s="23" t="s">
+      <c r="J10" s="12"/>
+      <c r="K10" s="12"/>
+      <c r="L10" s="12"/>
+      <c r="M10" s="12"/>
+      <c r="N10" s="12"/>
+      <c r="O10" s="12"/>
+      <c r="P10" s="13"/>
+      <c r="Q10" s="12"/>
+      <c r="R10" s="12"/>
+      <c r="S10" s="12"/>
+      <c r="T10" s="12"/>
+      <c r="V10" s="14"/>
+      <c r="W10" s="14"/>
+    </row>
+    <row r="11" spans="1:27" s="19" customFormat="1" ht="15" customHeight="1">
+      <c r="A11" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="B11" s="24"/>
-[...22 lines deleted...]
-      <c r="A12" s="28"/>
+      <c r="B11" s="16"/>
+      <c r="C11" s="16"/>
+      <c r="D11" s="16"/>
+      <c r="E11" s="16"/>
+      <c r="F11" s="16"/>
+      <c r="G11" s="16"/>
+      <c r="H11" s="16"/>
+      <c r="I11" s="17"/>
+      <c r="J11" s="17"/>
+      <c r="K11" s="17"/>
+      <c r="L11" s="18"/>
+      <c r="M11" s="18"/>
+      <c r="N11" s="18"/>
+      <c r="O11" s="18"/>
+      <c r="P11" s="18"/>
+      <c r="Q11" s="18"/>
+      <c r="R11" s="18"/>
+      <c r="S11" s="18"/>
+      <c r="T11" s="18"/>
+      <c r="V11" s="18"/>
+      <c r="W11" s="18"/>
+    </row>
+    <row r="12" spans="1:27" ht="15" customHeight="1">
+      <c r="A12" s="20"/>
       <c r="B12" s="3"/>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
       <c r="N12" s="3"/>
       <c r="O12" s="3"/>
       <c r="P12" s="3"/>
       <c r="Q12" s="3"/>
       <c r="R12" s="3"/>
       <c r="S12" s="3"/>
       <c r="T12" s="3"/>
     </row>
-    <row r="13" spans="1:26" ht="15" customHeight="1">
+    <row r="13" spans="1:27" ht="15" customHeight="1">
       <c r="A13" s="3"/>
       <c r="B13" s="3"/>
       <c r="C13" s="3"/>
       <c r="D13" s="3"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
       <c r="N13" s="3"/>
       <c r="O13" s="3"/>
       <c r="P13" s="3"/>
       <c r="Q13" s="3"/>
       <c r="R13" s="3"/>
       <c r="S13" s="3"/>
       <c r="T13" s="3"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" s="3"/>
       <c r="B14" s="3"/>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="J14" s="3"/>
       <c r="K14" s="3"/>
       <c r="L14" s="3"/>
       <c r="M14" s="3"/>
       <c r="N14" s="3"/>
       <c r="O14" s="3"/>
       <c r="P14" s="3"/>
       <c r="Q14" s="3"/>
       <c r="R14" s="3"/>
       <c r="S14" s="3"/>
       <c r="T14" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A6:Z6"/>
     <mergeCell ref="A8:Z8"/>
-    <mergeCell ref="A2:Z2"/>
+    <mergeCell ref="A2:AA2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="24" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>