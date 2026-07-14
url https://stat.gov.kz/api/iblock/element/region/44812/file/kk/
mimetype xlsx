--- v0 (2026-04-14)
+++ v1 (2026-07-14)
@@ -22,51 +22,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="Жалпы білім беретін мектептер" sheetId="1" r:id="rId1"/>
     <sheet name="түрі бойынша" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="36">
   <si>
     <t>2000/01</t>
   </si>
   <si>
     <t>2001/02</t>
   </si>
   <si>
     <t>2002/03</t>
   </si>
   <si>
     <t>2003/04</t>
   </si>
   <si>
     <t>2004/05</t>
   </si>
   <si>
     <t>2005/06</t>
   </si>
   <si>
     <t>2006/07</t>
   </si>
   <si>
     <t>2007/08</t>
   </si>
   <si>
@@ -212,50 +212,53 @@
         <charset val="204"/>
       </rPr>
       <t>До 2008 года данные по типу местности представлены без вечерних общеобразовательных школ</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Деректерді ҚР БҒМ жинайды, 2014 жылдан бастап 85-К статистикалық байқауы 2014 жылға арналған Статистикалық жұмыстар жоспарынан алынып тасталды.</t>
     </r>
+  </si>
+  <si>
+    <t>2025/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -334,62 +337,56 @@
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -415,63 +412,55 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="3" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
@@ -500,66 +489,69 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...11 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -835,933 +827,952 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Z75"/>
+  <dimension ref="A1:AA75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="O17" sqref="O17"/>
+      <selection activeCell="C32" sqref="C32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="26" style="6" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="27" max="16384" width="8.85546875" style="6"/>
+    <col min="1" max="1" width="26" style="2" customWidth="1"/>
+    <col min="2" max="20" width="8.42578125" style="2" customWidth="1"/>
+    <col min="21" max="25" width="8.85546875" style="2"/>
+    <col min="26" max="26" width="8.85546875" style="32"/>
+    <col min="27" max="16384" width="8.85546875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="16.5" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A2" s="38" t="s">
+    <row r="1" spans="1:27" ht="16.5" customHeight="1"/>
+    <row r="2" spans="1:27" ht="15" customHeight="1">
+      <c r="A2" s="35" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="38"/>
-[...74 lines deleted...]
-      <c r="Z4" s="18" t="s">
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+      <c r="L2" s="35"/>
+      <c r="M2" s="35"/>
+      <c r="N2" s="35"/>
+      <c r="O2" s="35"/>
+      <c r="P2" s="35"/>
+      <c r="Q2" s="35"/>
+      <c r="R2" s="35"/>
+      <c r="S2" s="35"/>
+      <c r="T2" s="35"/>
+      <c r="U2" s="35"/>
+      <c r="V2" s="35"/>
+      <c r="W2" s="35"/>
+      <c r="X2" s="35"/>
+      <c r="Y2" s="35"/>
+      <c r="Z2" s="35"/>
+      <c r="AA2" s="35"/>
+    </row>
+    <row r="3" spans="1:27" ht="15" customHeight="1">
+      <c r="A3" s="3"/>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="3"/>
+      <c r="K3" s="3"/>
+      <c r="L3" s="3"/>
+      <c r="M3" s="3"/>
+      <c r="N3" s="3"/>
+      <c r="O3" s="3"/>
+      <c r="P3" s="3"/>
+      <c r="Q3" s="3"/>
+      <c r="R3" s="3"/>
+      <c r="S3" s="3"/>
+      <c r="T3" s="3"/>
+      <c r="U3" s="3"/>
+      <c r="V3" s="3"/>
+      <c r="W3" s="3"/>
+      <c r="X3" s="3"/>
+      <c r="Y3" s="3"/>
+      <c r="Z3" s="33"/>
+    </row>
+    <row r="4" spans="1:27" ht="12.75" customHeight="1">
+      <c r="A4" s="4"/>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+      <c r="H4" s="5"/>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="5"/>
+      <c r="L4" s="5"/>
+      <c r="M4" s="5"/>
+      <c r="N4" s="5"/>
+      <c r="O4" s="5"/>
+      <c r="P4" s="5"/>
+      <c r="Q4" s="5"/>
+      <c r="R4" s="5"/>
+      <c r="S4" s="5"/>
+      <c r="V4" s="6"/>
+      <c r="Z4" s="14"/>
+      <c r="AA4" s="14" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="5" spans="1:26" s="13" customFormat="1" ht="12.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B5" s="12" t="s">
+    <row r="5" spans="1:27" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A5" s="7"/>
+      <c r="B5" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="12" t="s">
+      <c r="C5" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="E5" s="12" t="s">
+      <c r="E5" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="F5" s="12" t="s">
+      <c r="F5" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="G5" s="12" t="s">
+      <c r="G5" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="H5" s="12" t="s">
+      <c r="H5" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="I5" s="12" t="s">
+      <c r="I5" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="J5" s="12" t="s">
+      <c r="J5" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="K5" s="12" t="s">
+      <c r="K5" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="L5" s="12" t="s">
+      <c r="L5" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="M5" s="12" t="s">
+      <c r="M5" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="N5" s="12" t="s">
+      <c r="N5" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="O5" s="12" t="s">
+      <c r="O5" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="P5" s="12" t="s">
+      <c r="P5" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="Q5" s="12" t="s">
+      <c r="Q5" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="R5" s="12" t="s">
+      <c r="R5" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="S5" s="12" t="s">
+      <c r="S5" s="8" t="s">
         <v>16</v>
       </c>
       <c r="T5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="U5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="V5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="W5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="X5" s="1" t="s">
         <v>27</v>
       </c>
       <c r="Y5" s="1" t="s">
         <v>28</v>
       </c>
       <c r="Z5" s="1" t="s">
         <v>29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="14" t="s">
+      <c r="AA5" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27" s="12" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A6" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="B6" s="15">
+      <c r="B6" s="11">
         <v>60</v>
       </c>
-      <c r="C6" s="15">
+      <c r="C6" s="11">
         <v>62</v>
       </c>
-      <c r="D6" s="15">
+      <c r="D6" s="11">
         <v>63</v>
       </c>
-      <c r="E6" s="15">
+      <c r="E6" s="11">
         <v>67</v>
       </c>
-      <c r="F6" s="15">
+      <c r="F6" s="11">
         <v>68</v>
       </c>
-      <c r="G6" s="15">
+      <c r="G6" s="11">
         <v>70</v>
       </c>
-      <c r="H6" s="15">
+      <c r="H6" s="11">
         <v>75</v>
       </c>
-      <c r="I6" s="15">
+      <c r="I6" s="11">
         <v>78</v>
       </c>
-      <c r="J6" s="15">
+      <c r="J6" s="11">
         <v>82</v>
       </c>
-      <c r="K6" s="15">
+      <c r="K6" s="11">
         <v>85</v>
       </c>
-      <c r="L6" s="15">
+      <c r="L6" s="11">
         <v>86</v>
       </c>
-      <c r="M6" s="15">
+      <c r="M6" s="11">
         <v>90</v>
       </c>
-      <c r="N6" s="15">
+      <c r="N6" s="11">
         <v>91</v>
       </c>
-      <c r="O6" s="15">
+      <c r="O6" s="11">
         <v>92</v>
       </c>
-      <c r="P6" s="15">
+      <c r="P6" s="11">
         <v>96</v>
       </c>
-      <c r="Q6" s="15">
+      <c r="Q6" s="11">
         <v>99</v>
       </c>
-      <c r="R6" s="15">
+      <c r="R6" s="11">
         <v>105</v>
       </c>
-      <c r="S6" s="15">
+      <c r="S6" s="11">
         <v>105</v>
       </c>
-      <c r="T6" s="15">
+      <c r="T6" s="11">
         <v>112</v>
       </c>
-      <c r="U6" s="15">
+      <c r="U6" s="11">
         <v>118</v>
       </c>
-      <c r="V6" s="15">
+      <c r="V6" s="11">
         <v>133</v>
       </c>
-      <c r="W6" s="15">
+      <c r="W6" s="11">
         <v>147</v>
       </c>
-      <c r="X6" s="2">
+      <c r="X6" s="11">
         <v>164</v>
       </c>
-      <c r="Y6" s="3">
+      <c r="Y6" s="11">
         <v>175</v>
       </c>
-      <c r="Z6" s="15">
+      <c r="Z6" s="11">
         <v>194</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="37" t="s">
+      <c r="AA6" s="11">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" s="12" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A7" s="34" t="s">
         <v>31</v>
       </c>
-      <c r="B7" s="37"/>
-[...34 lines deleted...]
-    <row r="25" s="16" customFormat="1" ht="12.75" customHeight="1"/>
+      <c r="B7" s="34"/>
+      <c r="C7" s="34"/>
+      <c r="D7" s="34"/>
+      <c r="E7" s="34"/>
+      <c r="F7" s="34"/>
+      <c r="G7" s="34"/>
+      <c r="H7" s="34"/>
+      <c r="I7" s="34"/>
+      <c r="J7" s="34"/>
+      <c r="K7" s="34"/>
+      <c r="L7" s="34"/>
+      <c r="M7" s="34"/>
+      <c r="N7" s="34"/>
+      <c r="O7" s="34"/>
+      <c r="P7" s="34"/>
+      <c r="Q7" s="34"/>
+      <c r="R7" s="34"/>
+    </row>
+    <row r="8" spans="1:27" s="12" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="9" spans="1:27" s="12" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="10" spans="1:27" s="12" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="11" spans="1:27" s="12" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="12" spans="1:27" s="12" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="13" spans="1:27" s="12" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="14" spans="1:27" s="12" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="15" spans="1:27" s="12" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="16" spans="1:27" s="12" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="17" s="12" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="18" s="12" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="19" s="12" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="20" s="12" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="21" s="12" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="22" s="12" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="23" s="12" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="24" s="12" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="25" s="12" customFormat="1" ht="12.75" customHeight="1"/>
     <row r="26" ht="12.75" customHeight="1"/>
     <row r="27" ht="12.75" customHeight="1"/>
-    <row r="28" s="17" customFormat="1" ht="12.75" customHeight="1"/>
-[...44 lines deleted...]
-      <c r="A48" s="21" t="s">
+    <row r="28" s="13" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="29" s="14" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="30" s="14" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="31" s="14" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="32" s="14" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="33" spans="1:23" s="14" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="34" spans="1:23" s="14" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="35" spans="1:23" s="14" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="36" spans="1:23" s="14" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="37" spans="1:23" s="14" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="38" spans="1:23" s="14" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="39" spans="1:23" s="14" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="40" spans="1:23" s="14" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="41" spans="1:23" s="14" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="42" spans="1:23" s="14" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="43" spans="1:23" s="14" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="44" spans="1:23" s="14" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="45" spans="1:23" s="14" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="46" spans="1:23" s="14" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="47" spans="1:23" s="14" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A47" s="15"/>
+      <c r="B47" s="16"/>
+      <c r="C47" s="16"/>
+      <c r="D47" s="16"/>
+      <c r="E47" s="16"/>
+      <c r="F47" s="16"/>
+      <c r="G47" s="16"/>
+      <c r="H47" s="16"/>
+      <c r="I47" s="16"/>
+      <c r="J47" s="16"/>
+      <c r="K47" s="16"/>
+      <c r="L47" s="16"/>
+      <c r="M47" s="16"/>
+      <c r="N47" s="16"/>
+      <c r="O47" s="16"/>
+      <c r="P47" s="16"/>
+      <c r="Q47" s="16"/>
+      <c r="R47" s="16"/>
+      <c r="S47" s="16"/>
+      <c r="T47" s="16"/>
+      <c r="U47" s="16"/>
+      <c r="V47" s="16"/>
+      <c r="W47" s="16"/>
+    </row>
+    <row r="48" spans="1:23" s="19" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A48" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="B48" s="22"/>
-[...20 lines deleted...]
-      <c r="A49" s="21" t="s">
+      <c r="B48" s="18"/>
+      <c r="C48" s="18"/>
+      <c r="D48" s="18"/>
+      <c r="E48" s="18"/>
+      <c r="F48" s="18"/>
+      <c r="G48" s="18"/>
+      <c r="H48" s="18"/>
+      <c r="I48" s="18"/>
+      <c r="J48" s="18"/>
+      <c r="K48" s="18"/>
+      <c r="L48" s="18"/>
+      <c r="M48" s="18"/>
+      <c r="N48" s="18"/>
+      <c r="O48" s="18"/>
+      <c r="P48" s="17"/>
+      <c r="Q48" s="17"/>
+      <c r="R48" s="17"/>
+      <c r="S48" s="17"/>
+      <c r="T48" s="17"/>
+    </row>
+    <row r="49" spans="1:20" s="19" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A49" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="B49" s="22"/>
-[...17 lines deleted...]
-      <c r="T49" s="21"/>
+      <c r="B49" s="18"/>
+      <c r="C49" s="18"/>
+      <c r="D49" s="18"/>
+      <c r="E49" s="18"/>
+      <c r="F49" s="18"/>
+      <c r="G49" s="18"/>
+      <c r="H49" s="18"/>
+      <c r="I49" s="18"/>
+      <c r="J49" s="18"/>
+      <c r="K49" s="18"/>
+      <c r="L49" s="18"/>
+      <c r="M49" s="18"/>
+      <c r="N49" s="18"/>
+      <c r="O49" s="18"/>
+      <c r="P49" s="17"/>
+      <c r="Q49" s="17"/>
+      <c r="R49" s="17"/>
+      <c r="S49" s="17"/>
+      <c r="T49" s="17"/>
     </row>
     <row r="50" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A50" s="24"/>
-[...18 lines deleted...]
-      <c r="T50" s="24"/>
+      <c r="A50" s="20"/>
+      <c r="B50" s="20"/>
+      <c r="C50" s="20"/>
+      <c r="D50" s="20"/>
+      <c r="E50" s="20"/>
+      <c r="F50" s="20"/>
+      <c r="G50" s="20"/>
+      <c r="H50" s="20"/>
+      <c r="I50" s="20"/>
+      <c r="J50" s="20"/>
+      <c r="K50" s="20"/>
+      <c r="L50" s="20"/>
+      <c r="M50" s="20"/>
+      <c r="N50" s="20"/>
+      <c r="O50" s="20"/>
+      <c r="P50" s="20"/>
+      <c r="Q50" s="20"/>
+      <c r="R50" s="20"/>
+      <c r="S50" s="20"/>
+      <c r="T50" s="20"/>
     </row>
     <row r="51" spans="1:20" ht="12.75" customHeight="1"/>
     <row r="52" spans="1:20" ht="12.75" customHeight="1"/>
     <row r="53" spans="1:20" ht="12.75" customHeight="1"/>
     <row r="54" spans="1:20" ht="12.75" customHeight="1"/>
     <row r="55" spans="1:20" ht="12.75" customHeight="1"/>
     <row r="56" spans="1:20" ht="12.75" customHeight="1"/>
     <row r="57" spans="1:20" ht="12.75" customHeight="1"/>
     <row r="58" spans="1:20" ht="12.75" customHeight="1"/>
     <row r="59" spans="1:20" ht="12.75" customHeight="1"/>
     <row r="60" spans="1:20" ht="12.75" customHeight="1"/>
     <row r="61" spans="1:20" ht="12.75" customHeight="1"/>
     <row r="62" spans="1:20" ht="12.75" customHeight="1"/>
     <row r="63" spans="1:20" ht="12.75" customHeight="1"/>
     <row r="64" spans="1:20" ht="12.75" customHeight="1"/>
     <row r="65" ht="12.75" customHeight="1"/>
     <row r="66" ht="12.75" customHeight="1"/>
     <row r="67" ht="12.75" customHeight="1"/>
     <row r="68" ht="12.75" customHeight="1"/>
     <row r="69" ht="12.75" customHeight="1"/>
     <row r="70" ht="12.75" customHeight="1"/>
     <row r="71" ht="12.75" customHeight="1"/>
     <row r="72" ht="12.75" customHeight="1"/>
     <row r="73" ht="12.75" customHeight="1"/>
     <row r="74" ht="12.75" customHeight="1"/>
     <row r="75" ht="12.75" customHeight="1"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A7:R7"/>
-    <mergeCell ref="A2:Z2"/>
+    <mergeCell ref="A2:AA2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AE10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E26" sqref="E26"/>
+      <selection activeCell="W18" sqref="W18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="23.140625" style="26" customWidth="1"/>
-    <col min="2" max="16384" width="9.140625" style="26"/>
+    <col min="1" max="1" width="23.140625" style="22" customWidth="1"/>
+    <col min="2" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:31" ht="17.25">
-      <c r="A2" s="38" t="s">
+      <c r="A2" s="35" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="38"/>
-[...28 lines deleted...]
-      <c r="AE2" s="25"/>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+      <c r="L2" s="35"/>
+      <c r="M2" s="35"/>
+      <c r="N2" s="35"/>
+      <c r="O2" s="35"/>
+      <c r="P2" s="35"/>
+      <c r="Q2" s="35"/>
+      <c r="R2" s="35"/>
+      <c r="S2" s="35"/>
+      <c r="T2" s="35"/>
+      <c r="U2" s="35"/>
+      <c r="V2" s="35"/>
+      <c r="W2" s="35"/>
+      <c r="X2" s="35"/>
+      <c r="Y2" s="35"/>
+      <c r="Z2" s="35"/>
+      <c r="AA2" s="35"/>
+      <c r="AB2" s="21"/>
+      <c r="AC2" s="21"/>
+      <c r="AD2" s="21"/>
+      <c r="AE2" s="21"/>
     </row>
     <row r="3" spans="1:31" ht="15">
-      <c r="A3" s="7"/>
-[...29 lines deleted...]
-      <c r="AE3" s="25"/>
+      <c r="A3" s="3"/>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="3"/>
+      <c r="K3" s="3"/>
+      <c r="L3" s="3"/>
+      <c r="M3" s="3"/>
+      <c r="N3" s="3"/>
+      <c r="O3" s="3"/>
+      <c r="P3" s="3"/>
+      <c r="Q3" s="3"/>
+      <c r="R3" s="3"/>
+      <c r="S3" s="3"/>
+      <c r="T3" s="3"/>
+      <c r="U3" s="3"/>
+      <c r="V3" s="3"/>
+      <c r="W3" s="3"/>
+      <c r="X3" s="3"/>
+      <c r="Y3" s="3"/>
+      <c r="Z3" s="3"/>
+      <c r="AA3" s="21"/>
+      <c r="AB3" s="21"/>
+      <c r="AC3" s="21"/>
+      <c r="AD3" s="21"/>
+      <c r="AE3" s="21"/>
     </row>
     <row r="4" spans="1:31">
-      <c r="A4" s="8"/>
-[...21 lines deleted...]
-      <c r="Z4" s="10" t="s">
+      <c r="A4" s="4"/>
+      <c r="B4" s="20"/>
+      <c r="C4" s="20"/>
+      <c r="D4" s="20"/>
+      <c r="E4" s="20"/>
+      <c r="F4" s="20"/>
+      <c r="G4" s="20"/>
+      <c r="H4" s="20"/>
+      <c r="I4" s="20"/>
+      <c r="J4" s="20"/>
+      <c r="K4" s="20"/>
+      <c r="L4" s="20"/>
+      <c r="M4" s="20"/>
+      <c r="N4" s="20"/>
+      <c r="O4" s="20"/>
+      <c r="P4" s="23"/>
+      <c r="Q4" s="23"/>
+      <c r="R4" s="23"/>
+      <c r="S4" s="23"/>
+      <c r="T4" s="2"/>
+      <c r="U4" s="24"/>
+      <c r="V4" s="6"/>
+      <c r="AA4" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:31">
-      <c r="A5" s="11"/>
-      <c r="B5" s="12" t="s">
+      <c r="A5" s="7"/>
+      <c r="B5" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="12" t="s">
+      <c r="C5" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="E5" s="12" t="s">
+      <c r="E5" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="F5" s="12" t="s">
+      <c r="F5" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="G5" s="12" t="s">
+      <c r="G5" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="H5" s="12" t="s">
+      <c r="H5" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="I5" s="12" t="s">
+      <c r="I5" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="J5" s="12" t="s">
+      <c r="J5" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="K5" s="12" t="s">
+      <c r="K5" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="L5" s="12" t="s">
+      <c r="L5" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="M5" s="12" t="s">
+      <c r="M5" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="N5" s="12" t="s">
+      <c r="N5" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="O5" s="12" t="s">
+      <c r="O5" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="P5" s="12" t="s">
+      <c r="P5" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="Q5" s="12" t="s">
+      <c r="Q5" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="R5" s="12" t="s">
+      <c r="R5" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="S5" s="12" t="s">
+      <c r="S5" s="8" t="s">
         <v>16</v>
       </c>
       <c r="T5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="U5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="V5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="W5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="X5" s="1" t="s">
         <v>27</v>
       </c>
       <c r="Y5" s="1" t="s">
         <v>28</v>
       </c>
       <c r="Z5" s="1" t="s">
         <v>29</v>
       </c>
+      <c r="AA5" s="1" t="s">
+        <v>35</v>
+      </c>
     </row>
     <row r="6" spans="1:31" ht="15" customHeight="1">
-      <c r="A6" s="39" t="s">
+      <c r="A6" s="36" t="s">
         <v>23</v>
       </c>
-      <c r="B6" s="39"/>
-[...23 lines deleted...]
-      <c r="Z6" s="39"/>
+      <c r="B6" s="36"/>
+      <c r="C6" s="36"/>
+      <c r="D6" s="36"/>
+      <c r="E6" s="36"/>
+      <c r="F6" s="36"/>
+      <c r="G6" s="36"/>
+      <c r="H6" s="36"/>
+      <c r="I6" s="36"/>
+      <c r="J6" s="36"/>
+      <c r="K6" s="36"/>
+      <c r="L6" s="36"/>
+      <c r="M6" s="36"/>
+      <c r="N6" s="36"/>
+      <c r="O6" s="36"/>
+      <c r="P6" s="36"/>
+      <c r="Q6" s="36"/>
+      <c r="R6" s="36"/>
+      <c r="S6" s="36"/>
+      <c r="T6" s="36"/>
+      <c r="U6" s="36"/>
+      <c r="V6" s="36"/>
+      <c r="W6" s="36"/>
+      <c r="X6" s="36"/>
+      <c r="Y6" s="36"/>
+      <c r="Z6" s="36"/>
+      <c r="AA6" s="36"/>
     </row>
     <row r="7" spans="1:31" ht="15" customHeight="1">
-      <c r="A7" s="29" t="s">
+      <c r="A7" s="25" t="s">
         <v>25</v>
       </c>
-      <c r="B7" s="30">
+      <c r="B7" s="26">
         <v>59</v>
       </c>
-      <c r="C7" s="30">
+      <c r="C7" s="26">
         <v>61</v>
       </c>
-      <c r="D7" s="30">
+      <c r="D7" s="26">
         <v>62</v>
       </c>
-      <c r="E7" s="31">
+      <c r="E7" s="27">
         <v>66</v>
       </c>
-      <c r="F7" s="31">
+      <c r="F7" s="27">
         <v>67</v>
       </c>
-      <c r="G7" s="31">
+      <c r="G7" s="27">
         <v>69</v>
       </c>
-      <c r="H7" s="31">
+      <c r="H7" s="27">
         <v>74</v>
       </c>
-      <c r="I7" s="31">
+      <c r="I7" s="27">
         <v>77</v>
       </c>
-      <c r="J7" s="31">
+      <c r="J7" s="27">
         <v>81</v>
       </c>
-      <c r="K7" s="31">
+      <c r="K7" s="27">
         <v>84</v>
       </c>
-      <c r="L7" s="31">
+      <c r="L7" s="27">
         <v>85</v>
       </c>
-      <c r="M7" s="31">
+      <c r="M7" s="27">
         <v>89</v>
       </c>
-      <c r="N7" s="31">
+      <c r="N7" s="27">
         <v>90</v>
       </c>
-      <c r="O7" s="31">
+      <c r="O7" s="27">
         <v>91</v>
       </c>
-      <c r="P7" s="31">
+      <c r="P7" s="27">
         <v>95</v>
       </c>
-      <c r="Q7" s="31">
+      <c r="Q7" s="27">
         <v>98</v>
       </c>
-      <c r="R7" s="31">
+      <c r="R7" s="27">
         <v>104</v>
       </c>
-      <c r="S7" s="31">
+      <c r="S7" s="27">
         <v>104</v>
       </c>
-      <c r="T7" s="31">
+      <c r="T7" s="27">
         <v>111</v>
       </c>
-      <c r="U7" s="31">
+      <c r="U7" s="27">
         <v>117</v>
       </c>
-      <c r="V7" s="31">
+      <c r="V7" s="27">
         <v>132</v>
       </c>
-      <c r="W7" s="31">
+      <c r="W7" s="37">
         <v>146</v>
       </c>
-      <c r="X7" s="4">
+      <c r="X7" s="37">
         <v>163</v>
       </c>
-      <c r="Y7" s="4">
+      <c r="Y7" s="37">
         <v>174</v>
       </c>
-      <c r="Z7" s="4">
+      <c r="Z7" s="27">
         <v>193</v>
       </c>
+      <c r="AA7" s="38">
+        <v>207</v>
+      </c>
     </row>
     <row r="8" spans="1:31" ht="15" customHeight="1">
-      <c r="A8" s="40" t="s">
+      <c r="A8" s="41" t="s">
         <v>24</v>
       </c>
-      <c r="B8" s="40"/>
-[...23 lines deleted...]
-      <c r="Z8" s="40"/>
+      <c r="B8" s="41"/>
+      <c r="C8" s="41"/>
+      <c r="D8" s="41"/>
+      <c r="E8" s="41"/>
+      <c r="F8" s="41"/>
+      <c r="G8" s="41"/>
+      <c r="H8" s="41"/>
+      <c r="I8" s="41"/>
+      <c r="J8" s="41"/>
+      <c r="K8" s="41"/>
+      <c r="L8" s="41"/>
+      <c r="M8" s="41"/>
+      <c r="N8" s="41"/>
+      <c r="O8" s="41"/>
+      <c r="P8" s="41"/>
+      <c r="Q8" s="41"/>
+      <c r="R8" s="41"/>
+      <c r="S8" s="41"/>
+      <c r="T8" s="41"/>
+      <c r="U8" s="41"/>
+      <c r="V8" s="41"/>
+      <c r="W8" s="41"/>
+      <c r="X8" s="41"/>
+      <c r="Y8" s="41"/>
+      <c r="Z8" s="41"/>
+      <c r="AA8" s="41"/>
     </row>
     <row r="9" spans="1:31" ht="15" customHeight="1">
-      <c r="A9" s="32" t="s">
+      <c r="A9" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="B9" s="33">
-[...71 lines deleted...]
-      <c r="Z9" s="5">
+      <c r="B9" s="29">
+        <v>1</v>
+      </c>
+      <c r="C9" s="29">
+        <v>1</v>
+      </c>
+      <c r="D9" s="29">
+        <v>1</v>
+      </c>
+      <c r="E9" s="29">
+        <v>1</v>
+      </c>
+      <c r="F9" s="29">
+        <v>1</v>
+      </c>
+      <c r="G9" s="29">
+        <v>1</v>
+      </c>
+      <c r="H9" s="29">
+        <v>1</v>
+      </c>
+      <c r="I9" s="29">
+        <v>1</v>
+      </c>
+      <c r="J9" s="29">
+        <v>1</v>
+      </c>
+      <c r="K9" s="29">
+        <v>1</v>
+      </c>
+      <c r="L9" s="29">
+        <v>1</v>
+      </c>
+      <c r="M9" s="29">
+        <v>1</v>
+      </c>
+      <c r="N9" s="29">
+        <v>1</v>
+      </c>
+      <c r="O9" s="29">
+        <v>1</v>
+      </c>
+      <c r="P9" s="29">
+        <v>1</v>
+      </c>
+      <c r="Q9" s="29">
+        <v>1</v>
+      </c>
+      <c r="R9" s="29">
+        <v>1</v>
+      </c>
+      <c r="S9" s="30">
+        <v>1</v>
+      </c>
+      <c r="T9" s="30">
+        <v>1</v>
+      </c>
+      <c r="U9" s="30">
+        <v>1</v>
+      </c>
+      <c r="V9" s="30">
+        <v>1</v>
+      </c>
+      <c r="W9" s="31">
+        <v>1</v>
+      </c>
+      <c r="X9" s="31">
+        <v>1</v>
+      </c>
+      <c r="Y9" s="39">
+        <v>1</v>
+      </c>
+      <c r="Z9" s="39">
+        <v>1</v>
+      </c>
+      <c r="AA9" s="40">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:31">
-      <c r="A10" s="37" t="s">
+      <c r="A10" s="34" t="s">
         <v>34</v>
       </c>
-      <c r="B10" s="37"/>
-[...15 lines deleted...]
-      <c r="R10" s="37"/>
+      <c r="B10" s="34"/>
+      <c r="C10" s="34"/>
+      <c r="D10" s="34"/>
+      <c r="E10" s="34"/>
+      <c r="F10" s="34"/>
+      <c r="G10" s="34"/>
+      <c r="H10" s="34"/>
+      <c r="I10" s="34"/>
+      <c r="J10" s="34"/>
+      <c r="K10" s="34"/>
+      <c r="L10" s="34"/>
+      <c r="M10" s="34"/>
+      <c r="N10" s="34"/>
+      <c r="O10" s="34"/>
+      <c r="P10" s="34"/>
+      <c r="Q10" s="34"/>
+      <c r="R10" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A10:R10"/>
-    <mergeCell ref="A6:Z6"/>
-[...1 lines deleted...]
-    <mergeCell ref="A2:Z2"/>
+    <mergeCell ref="A6:AA6"/>
+    <mergeCell ref="A8:AA8"/>
+    <mergeCell ref="A2:AA2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Жалпы білім беретін мектептер</vt:lpstr>
       <vt:lpstr>түрі бойынша</vt:lpstr>