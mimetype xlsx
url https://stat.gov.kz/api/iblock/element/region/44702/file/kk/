--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -2,101 +2,71 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12300"/>
   </bookViews>
   <sheets>
-    <sheet name="2022-2024 жыл" sheetId="6" r:id="rId1"/>
+    <sheet name="2022-2025 жыл" sheetId="6" r:id="rId1"/>
     <sheet name="жұмыспен қамтылу мәртебесі б-ша" sheetId="8" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'жұмыспен қамтылу мәртебесі б-ша'!#REF!</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="1">'жұмыспен қамтылу мәртебесі б-ша'!$A$1:$A$65511,'жұмыспен қамтылу мәртебесі б-ша'!$A$4:$EX$6</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="1">'жұмыспен қамтылу мәртебесі б-ша'!$A$1:$A$65517,'жұмыспен қамтылу мәртебесі б-ша'!$A$4:$EX$6</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="345" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="503" uniqueCount="35">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Абай</t>
-  </si>
-[...28 lines deleted...]
-    <t>район Ақсуат</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>жыл</t>
   </si>
   <si>
     <t>Семей қаласы</t>
   </si>
   <si>
     <t>Курчатов қаласы</t>
   </si>
   <si>
     <t>Абай ауданы</t>
   </si>
   <si>
     <t>Ақсуат ауданы</t>
   </si>
   <si>
     <t>Аягөз ауданы</t>
   </si>
   <si>
     <t>Бесқарағай ауданы</t>
   </si>
@@ -156,50 +126,59 @@
     <t>2023 жыл</t>
   </si>
   <si>
     <r>
       <t>Абай облысының өңірлері және қамтылу мәртебесі  бойынша өзін-өзі жұмыспен  қамтыған халық</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>1) Ұлттық экономика министрлігі Статистика комитетінің 19.01 № 11 бұйрығымен бекітілген "өз бетінше жұмыспен қамтылғандардың санын, олардың орташа айлық табыстарының деңгейін және жұмыссыз халықтың санын айқындау әдістемесіне" сәйкес жүзеге асырылады. 2016 жыл</t>
   </si>
   <si>
     <t>2) мұнда және одан әрі деректер Жұмыспен қамтудың жаңа стандарттарына сәйкес қалыптастырылды (ХЕҰ 19-шы МККТ).</t>
+  </si>
+  <si>
+    <t>Жаңасемей ауданы</t>
+  </si>
+  <si>
+    <t>Мақаншы ауданы</t>
+  </si>
+  <si>
+    <t>2025 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="32">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -515,51 +494,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="53"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="19">
+  <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -714,73 +693,62 @@
       </top>
       <bottom style="thin">
         <color indexed="22"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="52"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...9 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3077">
+  <cellStyleXfs count="3076">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
@@ -3348,51 +3316,50 @@
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -3815,161 +3782,158 @@
     <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="27" fillId="0" borderId="1" xfId="3073" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="2611" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="27" fillId="0" borderId="1" xfId="3072" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="27" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="27" fillId="0" borderId="1" xfId="3076" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="27" fillId="0" borderId="1" xfId="3075" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="3068" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="3067" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="30" fillId="0" borderId="1" xfId="3073" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="164" fontId="30" fillId="0" borderId="1" xfId="3076" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="1" xfId="3072" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="1" xfId="3075" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="2611" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="27" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="28" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
-[...5 lines deleted...]
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3077">
+  <cellStyles count="3076">
     <cellStyle name="20% - Акцент1" xfId="73"/>
     <cellStyle name="20% - Акцент1 10" xfId="74"/>
     <cellStyle name="20% - Акцент1 11" xfId="75"/>
     <cellStyle name="20% - Акцент1 12" xfId="76"/>
     <cellStyle name="20% - Акцент1 13" xfId="77"/>
     <cellStyle name="20% - Акцент1 14" xfId="78"/>
     <cellStyle name="20% - Акцент1 15" xfId="79"/>
     <cellStyle name="20% - Акцент1 16" xfId="80"/>
     <cellStyle name="20% - Акцент1 17" xfId="81"/>
     <cellStyle name="20% - Акцент1 18" xfId="82"/>
     <cellStyle name="20% - Акцент1 19" xfId="83"/>
     <cellStyle name="20% - Акцент1 2" xfId="84"/>
     <cellStyle name="20% - Акцент1 20" xfId="85"/>
     <cellStyle name="20% - Акцент1 21" xfId="86"/>
     <cellStyle name="20% - Акцент1 22" xfId="87"/>
     <cellStyle name="20% - Акцент1 23" xfId="88"/>
     <cellStyle name="20% - Акцент1 24" xfId="89"/>
     <cellStyle name="20% - Акцент1 25" xfId="90"/>
     <cellStyle name="20% - Акцент1 26" xfId="91"/>
     <cellStyle name="20% - Акцент1 27" xfId="92"/>
     <cellStyle name="20% - Акцент1 28" xfId="93"/>
     <cellStyle name="20% - Акцент1 29" xfId="94"/>
     <cellStyle name="20% - Акцент1 3" xfId="95"/>
     <cellStyle name="20% - Акцент1 30" xfId="96"/>
     <cellStyle name="20% - Акцент1 31" xfId="97"/>
@@ -6466,587 +6430,586 @@
     <cellStyle name="Нейтральный 54" xfId="2587"/>
     <cellStyle name="Нейтральный 55" xfId="2588"/>
     <cellStyle name="Нейтральный 56" xfId="2589"/>
     <cellStyle name="Нейтральный 57" xfId="2590"/>
     <cellStyle name="Нейтральный 58" xfId="2591"/>
     <cellStyle name="Нейтральный 59" xfId="2592"/>
     <cellStyle name="Нейтральный 6" xfId="2593"/>
     <cellStyle name="Нейтральный 60" xfId="2594"/>
     <cellStyle name="Нейтральный 61" xfId="2595"/>
     <cellStyle name="Нейтральный 62" xfId="2596"/>
     <cellStyle name="Нейтральный 63" xfId="2597"/>
     <cellStyle name="Нейтральный 64" xfId="2598"/>
     <cellStyle name="Нейтральный 65" xfId="2599"/>
     <cellStyle name="Нейтральный 66" xfId="2600"/>
     <cellStyle name="Нейтральный 67" xfId="2601"/>
     <cellStyle name="Нейтральный 68" xfId="2602"/>
     <cellStyle name="Нейтральный 69" xfId="2603"/>
     <cellStyle name="Нейтральный 7" xfId="2604"/>
     <cellStyle name="Нейтральный 70" xfId="2605"/>
     <cellStyle name="Нейтральный 71" xfId="2606"/>
     <cellStyle name="Нейтральный 72" xfId="2607"/>
     <cellStyle name="Нейтральный 73" xfId="2608"/>
     <cellStyle name="Нейтральный 8" xfId="2609"/>
     <cellStyle name="Нейтральный 9" xfId="2610"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 10" xfId="2612"/>
-[...6 lines deleted...]
-    <cellStyle name="Обычный 17" xfId="2619"/>
+    <cellStyle name="Обычный 10" xfId="2611"/>
+    <cellStyle name="Обычный 11" xfId="2612"/>
+    <cellStyle name="Обычный 12" xfId="2613"/>
+    <cellStyle name="Обычный 13" xfId="2614"/>
+    <cellStyle name="Обычный 14" xfId="2615"/>
+    <cellStyle name="Обычный 15" xfId="2616"/>
+    <cellStyle name="Обычный 16" xfId="2617"/>
+    <cellStyle name="Обычный 17" xfId="2618"/>
     <cellStyle name="Обычный 18" xfId="6"/>
-    <cellStyle name="Обычный 18 2" xfId="3070"/>
-    <cellStyle name="Обычный 19" xfId="2620"/>
+    <cellStyle name="Обычный 18 2" xfId="3069"/>
+    <cellStyle name="Обычный 19" xfId="2619"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="7"/>
-    <cellStyle name="Обычный 2 10 2" xfId="3076"/>
+    <cellStyle name="Обычный 2 10 2" xfId="3075"/>
     <cellStyle name="Обычный 2 11" xfId="8"/>
     <cellStyle name="Обычный 2 12" xfId="9"/>
     <cellStyle name="Обычный 2 13" xfId="10"/>
     <cellStyle name="Обычный 2 14" xfId="11"/>
     <cellStyle name="Обычный 2 15" xfId="12"/>
     <cellStyle name="Обычный 2 16" xfId="13"/>
     <cellStyle name="Обычный 2 17" xfId="14"/>
     <cellStyle name="Обычный 2 18" xfId="15"/>
     <cellStyle name="Обычный 2 19" xfId="16"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный 2 20" xfId="17"/>
     <cellStyle name="Обычный 2 21" xfId="18"/>
     <cellStyle name="Обычный 2 22" xfId="19"/>
     <cellStyle name="Обычный 2 23" xfId="20"/>
     <cellStyle name="Обычный 2 24" xfId="21"/>
     <cellStyle name="Обычный 2 25" xfId="22"/>
     <cellStyle name="Обычный 2 26" xfId="23"/>
     <cellStyle name="Обычный 2 27" xfId="24"/>
     <cellStyle name="Обычный 2 28" xfId="25"/>
     <cellStyle name="Обычный 2 3" xfId="26"/>
     <cellStyle name="Обычный 2 4" xfId="27"/>
     <cellStyle name="Обычный 2 5" xfId="28"/>
     <cellStyle name="Обычный 2 6" xfId="29"/>
     <cellStyle name="Обычный 2 7" xfId="30"/>
     <cellStyle name="Обычный 2 8" xfId="31"/>
     <cellStyle name="Обычный 2 9" xfId="32"/>
-    <cellStyle name="Обычный 2_2019-2023 по кв" xfId="2621"/>
-[...9 lines deleted...]
-    <cellStyle name="Обычный 29" xfId="3071"/>
+    <cellStyle name="Обычный 2_2019-2023 по кв" xfId="2620"/>
+    <cellStyle name="Обычный 20" xfId="2621"/>
+    <cellStyle name="Обычный 21" xfId="2622"/>
+    <cellStyle name="Обычный 22" xfId="2623"/>
+    <cellStyle name="Обычный 23" xfId="2624"/>
+    <cellStyle name="Обычный 24" xfId="2625"/>
+    <cellStyle name="Обычный 25" xfId="2626"/>
+    <cellStyle name="Обычный 26" xfId="2627"/>
+    <cellStyle name="Обычный 27" xfId="3072"/>
+    <cellStyle name="Обычный 28" xfId="3073"/>
+    <cellStyle name="Обычный 29" xfId="3070"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 3 10" xfId="33"/>
     <cellStyle name="Обычный 3 11" xfId="34"/>
     <cellStyle name="Обычный 3 12" xfId="35"/>
     <cellStyle name="Обычный 3 13" xfId="36"/>
     <cellStyle name="Обычный 3 14" xfId="37"/>
     <cellStyle name="Обычный 3 15" xfId="38"/>
     <cellStyle name="Обычный 3 16" xfId="39"/>
     <cellStyle name="Обычный 3 17" xfId="40"/>
     <cellStyle name="Обычный 3 18" xfId="41"/>
     <cellStyle name="Обычный 3 19" xfId="42"/>
     <cellStyle name="Обычный 3 2" xfId="43"/>
-    <cellStyle name="Обычный 3 20" xfId="3069"/>
+    <cellStyle name="Обычный 3 20" xfId="3068"/>
     <cellStyle name="Обычный 3 3" xfId="44"/>
     <cellStyle name="Обычный 3 4" xfId="45"/>
     <cellStyle name="Обычный 3 5" xfId="46"/>
     <cellStyle name="Обычный 3 6" xfId="47"/>
     <cellStyle name="Обычный 3 7" xfId="48"/>
     <cellStyle name="Обычный 3 8" xfId="49"/>
     <cellStyle name="Обычный 3 9" xfId="50"/>
-    <cellStyle name="Обычный 3_2019-2023 по кв" xfId="2629"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 4" xfId="2630"/>
+    <cellStyle name="Обычный 3_2019-2023 по кв" xfId="2628"/>
+    <cellStyle name="Обычный 30" xfId="3074"/>
+    <cellStyle name="Обычный 4" xfId="2629"/>
     <cellStyle name="Обычный 4 10" xfId="51"/>
     <cellStyle name="Обычный 4 2" xfId="52"/>
     <cellStyle name="Обычный 4 3" xfId="53"/>
     <cellStyle name="Обычный 4 4" xfId="54"/>
     <cellStyle name="Обычный 4 5" xfId="55"/>
     <cellStyle name="Обычный 4 6" xfId="56"/>
     <cellStyle name="Обычный 4 7" xfId="57"/>
     <cellStyle name="Обычный 4 8" xfId="58"/>
     <cellStyle name="Обычный 4 9" xfId="59"/>
     <cellStyle name="Обычный 5" xfId="60"/>
     <cellStyle name="Обычный 5 2" xfId="61"/>
     <cellStyle name="Обычный 5 3" xfId="62"/>
     <cellStyle name="Обычный 5 4" xfId="63"/>
     <cellStyle name="Обычный 5 5" xfId="64"/>
-    <cellStyle name="Обычный 5_2019-2023 по кв" xfId="2631"/>
+    <cellStyle name="Обычный 5_2019-2023 по кв" xfId="2630"/>
     <cellStyle name="Обычный 55" xfId="65"/>
-    <cellStyle name="Обычный 55 2" xfId="3072"/>
+    <cellStyle name="Обычный 55 2" xfId="3071"/>
     <cellStyle name="Обычный 6" xfId="66"/>
     <cellStyle name="Обычный 6 2" xfId="67"/>
     <cellStyle name="Обычный 6 3" xfId="68"/>
     <cellStyle name="Обычный 6 4" xfId="69"/>
     <cellStyle name="Обычный 6 5" xfId="70"/>
-    <cellStyle name="Обычный 6_2019-2023 по кв" xfId="2632"/>
-    <cellStyle name="Обычный 7" xfId="2633"/>
+    <cellStyle name="Обычный 6_2019-2023 по кв" xfId="2631"/>
+    <cellStyle name="Обычный 7" xfId="2632"/>
     <cellStyle name="Обычный 7 2" xfId="71"/>
     <cellStyle name="Обычный 7 3" xfId="72"/>
-    <cellStyle name="Обычный 8" xfId="2634"/>
-[...434 lines deleted...]
-    <cellStyle name="Хороший 9" xfId="3067"/>
+    <cellStyle name="Обычный 8" xfId="2633"/>
+    <cellStyle name="Обычный 9" xfId="2634"/>
+    <cellStyle name="Обычный_4" xfId="3067"/>
+    <cellStyle name="Плохой 10" xfId="2635"/>
+    <cellStyle name="Плохой 11" xfId="2636"/>
+    <cellStyle name="Плохой 12" xfId="2637"/>
+    <cellStyle name="Плохой 13" xfId="2638"/>
+    <cellStyle name="Плохой 14" xfId="2639"/>
+    <cellStyle name="Плохой 15" xfId="2640"/>
+    <cellStyle name="Плохой 16" xfId="2641"/>
+    <cellStyle name="Плохой 17" xfId="2642"/>
+    <cellStyle name="Плохой 18" xfId="2643"/>
+    <cellStyle name="Плохой 19" xfId="2644"/>
+    <cellStyle name="Плохой 2" xfId="2645"/>
+    <cellStyle name="Плохой 20" xfId="2646"/>
+    <cellStyle name="Плохой 21" xfId="2647"/>
+    <cellStyle name="Плохой 22" xfId="2648"/>
+    <cellStyle name="Плохой 23" xfId="2649"/>
+    <cellStyle name="Плохой 24" xfId="2650"/>
+    <cellStyle name="Плохой 25" xfId="2651"/>
+    <cellStyle name="Плохой 26" xfId="2652"/>
+    <cellStyle name="Плохой 27" xfId="2653"/>
+    <cellStyle name="Плохой 28" xfId="2654"/>
+    <cellStyle name="Плохой 29" xfId="2655"/>
+    <cellStyle name="Плохой 3" xfId="2656"/>
+    <cellStyle name="Плохой 30" xfId="2657"/>
+    <cellStyle name="Плохой 31" xfId="2658"/>
+    <cellStyle name="Плохой 32" xfId="2659"/>
+    <cellStyle name="Плохой 33" xfId="2660"/>
+    <cellStyle name="Плохой 34" xfId="2661"/>
+    <cellStyle name="Плохой 35" xfId="2662"/>
+    <cellStyle name="Плохой 36" xfId="2663"/>
+    <cellStyle name="Плохой 37" xfId="2664"/>
+    <cellStyle name="Плохой 38" xfId="2665"/>
+    <cellStyle name="Плохой 39" xfId="2666"/>
+    <cellStyle name="Плохой 4" xfId="2667"/>
+    <cellStyle name="Плохой 40" xfId="2668"/>
+    <cellStyle name="Плохой 41" xfId="2669"/>
+    <cellStyle name="Плохой 42" xfId="2670"/>
+    <cellStyle name="Плохой 43" xfId="2671"/>
+    <cellStyle name="Плохой 44" xfId="2672"/>
+    <cellStyle name="Плохой 45" xfId="2673"/>
+    <cellStyle name="Плохой 46" xfId="2674"/>
+    <cellStyle name="Плохой 47" xfId="2675"/>
+    <cellStyle name="Плохой 48" xfId="2676"/>
+    <cellStyle name="Плохой 49" xfId="2677"/>
+    <cellStyle name="Плохой 5" xfId="2678"/>
+    <cellStyle name="Плохой 50" xfId="2679"/>
+    <cellStyle name="Плохой 51" xfId="2680"/>
+    <cellStyle name="Плохой 52" xfId="2681"/>
+    <cellStyle name="Плохой 53" xfId="2682"/>
+    <cellStyle name="Плохой 54" xfId="2683"/>
+    <cellStyle name="Плохой 55" xfId="2684"/>
+    <cellStyle name="Плохой 56" xfId="2685"/>
+    <cellStyle name="Плохой 57" xfId="2686"/>
+    <cellStyle name="Плохой 58" xfId="2687"/>
+    <cellStyle name="Плохой 59" xfId="2688"/>
+    <cellStyle name="Плохой 6" xfId="2689"/>
+    <cellStyle name="Плохой 60" xfId="2690"/>
+    <cellStyle name="Плохой 61" xfId="2691"/>
+    <cellStyle name="Плохой 62" xfId="2692"/>
+    <cellStyle name="Плохой 63" xfId="2693"/>
+    <cellStyle name="Плохой 64" xfId="2694"/>
+    <cellStyle name="Плохой 65" xfId="2695"/>
+    <cellStyle name="Плохой 66" xfId="2696"/>
+    <cellStyle name="Плохой 67" xfId="2697"/>
+    <cellStyle name="Плохой 68" xfId="2698"/>
+    <cellStyle name="Плохой 69" xfId="2699"/>
+    <cellStyle name="Плохой 7" xfId="2700"/>
+    <cellStyle name="Плохой 70" xfId="2701"/>
+    <cellStyle name="Плохой 71" xfId="2702"/>
+    <cellStyle name="Плохой 72" xfId="2703"/>
+    <cellStyle name="Плохой 73" xfId="2704"/>
+    <cellStyle name="Плохой 8" xfId="2705"/>
+    <cellStyle name="Плохой 9" xfId="2706"/>
+    <cellStyle name="Пояснение 10" xfId="2707"/>
+    <cellStyle name="Пояснение 11" xfId="2708"/>
+    <cellStyle name="Пояснение 12" xfId="2709"/>
+    <cellStyle name="Пояснение 13" xfId="2710"/>
+    <cellStyle name="Пояснение 14" xfId="2711"/>
+    <cellStyle name="Пояснение 15" xfId="2712"/>
+    <cellStyle name="Пояснение 16" xfId="2713"/>
+    <cellStyle name="Пояснение 17" xfId="2714"/>
+    <cellStyle name="Пояснение 18" xfId="2715"/>
+    <cellStyle name="Пояснение 19" xfId="2716"/>
+    <cellStyle name="Пояснение 2" xfId="2717"/>
+    <cellStyle name="Пояснение 20" xfId="2718"/>
+    <cellStyle name="Пояснение 21" xfId="2719"/>
+    <cellStyle name="Пояснение 22" xfId="2720"/>
+    <cellStyle name="Пояснение 23" xfId="2721"/>
+    <cellStyle name="Пояснение 24" xfId="2722"/>
+    <cellStyle name="Пояснение 25" xfId="2723"/>
+    <cellStyle name="Пояснение 26" xfId="2724"/>
+    <cellStyle name="Пояснение 27" xfId="2725"/>
+    <cellStyle name="Пояснение 28" xfId="2726"/>
+    <cellStyle name="Пояснение 29" xfId="2727"/>
+    <cellStyle name="Пояснение 3" xfId="2728"/>
+    <cellStyle name="Пояснение 30" xfId="2729"/>
+    <cellStyle name="Пояснение 31" xfId="2730"/>
+    <cellStyle name="Пояснение 32" xfId="2731"/>
+    <cellStyle name="Пояснение 33" xfId="2732"/>
+    <cellStyle name="Пояснение 34" xfId="2733"/>
+    <cellStyle name="Пояснение 35" xfId="2734"/>
+    <cellStyle name="Пояснение 36" xfId="2735"/>
+    <cellStyle name="Пояснение 37" xfId="2736"/>
+    <cellStyle name="Пояснение 38" xfId="2737"/>
+    <cellStyle name="Пояснение 39" xfId="2738"/>
+    <cellStyle name="Пояснение 4" xfId="2739"/>
+    <cellStyle name="Пояснение 40" xfId="2740"/>
+    <cellStyle name="Пояснение 41" xfId="2741"/>
+    <cellStyle name="Пояснение 42" xfId="2742"/>
+    <cellStyle name="Пояснение 43" xfId="2743"/>
+    <cellStyle name="Пояснение 44" xfId="2744"/>
+    <cellStyle name="Пояснение 45" xfId="2745"/>
+    <cellStyle name="Пояснение 46" xfId="2746"/>
+    <cellStyle name="Пояснение 47" xfId="2747"/>
+    <cellStyle name="Пояснение 48" xfId="2748"/>
+    <cellStyle name="Пояснение 49" xfId="2749"/>
+    <cellStyle name="Пояснение 5" xfId="2750"/>
+    <cellStyle name="Пояснение 50" xfId="2751"/>
+    <cellStyle name="Пояснение 51" xfId="2752"/>
+    <cellStyle name="Пояснение 52" xfId="2753"/>
+    <cellStyle name="Пояснение 53" xfId="2754"/>
+    <cellStyle name="Пояснение 54" xfId="2755"/>
+    <cellStyle name="Пояснение 55" xfId="2756"/>
+    <cellStyle name="Пояснение 56" xfId="2757"/>
+    <cellStyle name="Пояснение 57" xfId="2758"/>
+    <cellStyle name="Пояснение 58" xfId="2759"/>
+    <cellStyle name="Пояснение 59" xfId="2760"/>
+    <cellStyle name="Пояснение 6" xfId="2761"/>
+    <cellStyle name="Пояснение 60" xfId="2762"/>
+    <cellStyle name="Пояснение 61" xfId="2763"/>
+    <cellStyle name="Пояснение 62" xfId="2764"/>
+    <cellStyle name="Пояснение 63" xfId="2765"/>
+    <cellStyle name="Пояснение 64" xfId="2766"/>
+    <cellStyle name="Пояснение 65" xfId="2767"/>
+    <cellStyle name="Пояснение 66" xfId="2768"/>
+    <cellStyle name="Пояснение 67" xfId="2769"/>
+    <cellStyle name="Пояснение 68" xfId="2770"/>
+    <cellStyle name="Пояснение 69" xfId="2771"/>
+    <cellStyle name="Пояснение 7" xfId="2772"/>
+    <cellStyle name="Пояснение 70" xfId="2773"/>
+    <cellStyle name="Пояснение 71" xfId="2774"/>
+    <cellStyle name="Пояснение 72" xfId="2775"/>
+    <cellStyle name="Пояснение 73" xfId="2776"/>
+    <cellStyle name="Пояснение 8" xfId="2777"/>
+    <cellStyle name="Пояснение 9" xfId="2778"/>
+    <cellStyle name="Примечание 10" xfId="2779"/>
+    <cellStyle name="Примечание 11" xfId="2780"/>
+    <cellStyle name="Примечание 12" xfId="2781"/>
+    <cellStyle name="Примечание 13" xfId="2782"/>
+    <cellStyle name="Примечание 14" xfId="2783"/>
+    <cellStyle name="Примечание 15" xfId="2784"/>
+    <cellStyle name="Примечание 16" xfId="2785"/>
+    <cellStyle name="Примечание 17" xfId="2786"/>
+    <cellStyle name="Примечание 18" xfId="2787"/>
+    <cellStyle name="Примечание 19" xfId="2788"/>
+    <cellStyle name="Примечание 2" xfId="2789"/>
+    <cellStyle name="Примечание 20" xfId="2790"/>
+    <cellStyle name="Примечание 21" xfId="2791"/>
+    <cellStyle name="Примечание 22" xfId="2792"/>
+    <cellStyle name="Примечание 23" xfId="2793"/>
+    <cellStyle name="Примечание 24" xfId="2794"/>
+    <cellStyle name="Примечание 25" xfId="2795"/>
+    <cellStyle name="Примечание 26" xfId="2796"/>
+    <cellStyle name="Примечание 27" xfId="2797"/>
+    <cellStyle name="Примечание 28" xfId="2798"/>
+    <cellStyle name="Примечание 29" xfId="2799"/>
+    <cellStyle name="Примечание 3" xfId="2800"/>
+    <cellStyle name="Примечание 30" xfId="2801"/>
+    <cellStyle name="Примечание 31" xfId="2802"/>
+    <cellStyle name="Примечание 32" xfId="2803"/>
+    <cellStyle name="Примечание 33" xfId="2804"/>
+    <cellStyle name="Примечание 34" xfId="2805"/>
+    <cellStyle name="Примечание 35" xfId="2806"/>
+    <cellStyle name="Примечание 36" xfId="2807"/>
+    <cellStyle name="Примечание 37" xfId="2808"/>
+    <cellStyle name="Примечание 38" xfId="2809"/>
+    <cellStyle name="Примечание 39" xfId="2810"/>
+    <cellStyle name="Примечание 4" xfId="2811"/>
+    <cellStyle name="Примечание 40" xfId="2812"/>
+    <cellStyle name="Примечание 41" xfId="2813"/>
+    <cellStyle name="Примечание 42" xfId="2814"/>
+    <cellStyle name="Примечание 43" xfId="2815"/>
+    <cellStyle name="Примечание 44" xfId="2816"/>
+    <cellStyle name="Примечание 45" xfId="2817"/>
+    <cellStyle name="Примечание 46" xfId="2818"/>
+    <cellStyle name="Примечание 47" xfId="2819"/>
+    <cellStyle name="Примечание 48" xfId="2820"/>
+    <cellStyle name="Примечание 49" xfId="2821"/>
+    <cellStyle name="Примечание 5" xfId="2822"/>
+    <cellStyle name="Примечание 50" xfId="2823"/>
+    <cellStyle name="Примечание 51" xfId="2824"/>
+    <cellStyle name="Примечание 52" xfId="2825"/>
+    <cellStyle name="Примечание 53" xfId="2826"/>
+    <cellStyle name="Примечание 54" xfId="2827"/>
+    <cellStyle name="Примечание 55" xfId="2828"/>
+    <cellStyle name="Примечание 56" xfId="2829"/>
+    <cellStyle name="Примечание 57" xfId="2830"/>
+    <cellStyle name="Примечание 58" xfId="2831"/>
+    <cellStyle name="Примечание 59" xfId="2832"/>
+    <cellStyle name="Примечание 6" xfId="2833"/>
+    <cellStyle name="Примечание 60" xfId="2834"/>
+    <cellStyle name="Примечание 61" xfId="2835"/>
+    <cellStyle name="Примечание 62" xfId="2836"/>
+    <cellStyle name="Примечание 63" xfId="2837"/>
+    <cellStyle name="Примечание 64" xfId="2838"/>
+    <cellStyle name="Примечание 65" xfId="2839"/>
+    <cellStyle name="Примечание 66" xfId="2840"/>
+    <cellStyle name="Примечание 67" xfId="2841"/>
+    <cellStyle name="Примечание 68" xfId="2842"/>
+    <cellStyle name="Примечание 69" xfId="2843"/>
+    <cellStyle name="Примечание 7" xfId="2844"/>
+    <cellStyle name="Примечание 70" xfId="2845"/>
+    <cellStyle name="Примечание 71" xfId="2846"/>
+    <cellStyle name="Примечание 72" xfId="2847"/>
+    <cellStyle name="Примечание 73" xfId="2848"/>
+    <cellStyle name="Примечание 8" xfId="2849"/>
+    <cellStyle name="Примечание 9" xfId="2850"/>
+    <cellStyle name="Связанная ячейка 10" xfId="2851"/>
+    <cellStyle name="Связанная ячейка 11" xfId="2852"/>
+    <cellStyle name="Связанная ячейка 12" xfId="2853"/>
+    <cellStyle name="Связанная ячейка 13" xfId="2854"/>
+    <cellStyle name="Связанная ячейка 14" xfId="2855"/>
+    <cellStyle name="Связанная ячейка 15" xfId="2856"/>
+    <cellStyle name="Связанная ячейка 16" xfId="2857"/>
+    <cellStyle name="Связанная ячейка 17" xfId="2858"/>
+    <cellStyle name="Связанная ячейка 18" xfId="2859"/>
+    <cellStyle name="Связанная ячейка 19" xfId="2860"/>
+    <cellStyle name="Связанная ячейка 2" xfId="2861"/>
+    <cellStyle name="Связанная ячейка 20" xfId="2862"/>
+    <cellStyle name="Связанная ячейка 21" xfId="2863"/>
+    <cellStyle name="Связанная ячейка 22" xfId="2864"/>
+    <cellStyle name="Связанная ячейка 23" xfId="2865"/>
+    <cellStyle name="Связанная ячейка 24" xfId="2866"/>
+    <cellStyle name="Связанная ячейка 25" xfId="2867"/>
+    <cellStyle name="Связанная ячейка 26" xfId="2868"/>
+    <cellStyle name="Связанная ячейка 27" xfId="2869"/>
+    <cellStyle name="Связанная ячейка 28" xfId="2870"/>
+    <cellStyle name="Связанная ячейка 29" xfId="2871"/>
+    <cellStyle name="Связанная ячейка 3" xfId="2872"/>
+    <cellStyle name="Связанная ячейка 30" xfId="2873"/>
+    <cellStyle name="Связанная ячейка 31" xfId="2874"/>
+    <cellStyle name="Связанная ячейка 32" xfId="2875"/>
+    <cellStyle name="Связанная ячейка 33" xfId="2876"/>
+    <cellStyle name="Связанная ячейка 34" xfId="2877"/>
+    <cellStyle name="Связанная ячейка 35" xfId="2878"/>
+    <cellStyle name="Связанная ячейка 36" xfId="2879"/>
+    <cellStyle name="Связанная ячейка 37" xfId="2880"/>
+    <cellStyle name="Связанная ячейка 38" xfId="2881"/>
+    <cellStyle name="Связанная ячейка 39" xfId="2882"/>
+    <cellStyle name="Связанная ячейка 4" xfId="2883"/>
+    <cellStyle name="Связанная ячейка 40" xfId="2884"/>
+    <cellStyle name="Связанная ячейка 41" xfId="2885"/>
+    <cellStyle name="Связанная ячейка 42" xfId="2886"/>
+    <cellStyle name="Связанная ячейка 43" xfId="2887"/>
+    <cellStyle name="Связанная ячейка 44" xfId="2888"/>
+    <cellStyle name="Связанная ячейка 45" xfId="2889"/>
+    <cellStyle name="Связанная ячейка 46" xfId="2890"/>
+    <cellStyle name="Связанная ячейка 47" xfId="2891"/>
+    <cellStyle name="Связанная ячейка 48" xfId="2892"/>
+    <cellStyle name="Связанная ячейка 49" xfId="2893"/>
+    <cellStyle name="Связанная ячейка 5" xfId="2894"/>
+    <cellStyle name="Связанная ячейка 50" xfId="2895"/>
+    <cellStyle name="Связанная ячейка 51" xfId="2896"/>
+    <cellStyle name="Связанная ячейка 52" xfId="2897"/>
+    <cellStyle name="Связанная ячейка 53" xfId="2898"/>
+    <cellStyle name="Связанная ячейка 54" xfId="2899"/>
+    <cellStyle name="Связанная ячейка 55" xfId="2900"/>
+    <cellStyle name="Связанная ячейка 56" xfId="2901"/>
+    <cellStyle name="Связанная ячейка 57" xfId="2902"/>
+    <cellStyle name="Связанная ячейка 58" xfId="2903"/>
+    <cellStyle name="Связанная ячейка 59" xfId="2904"/>
+    <cellStyle name="Связанная ячейка 6" xfId="2905"/>
+    <cellStyle name="Связанная ячейка 60" xfId="2906"/>
+    <cellStyle name="Связанная ячейка 61" xfId="2907"/>
+    <cellStyle name="Связанная ячейка 62" xfId="2908"/>
+    <cellStyle name="Связанная ячейка 63" xfId="2909"/>
+    <cellStyle name="Связанная ячейка 64" xfId="2910"/>
+    <cellStyle name="Связанная ячейка 65" xfId="2911"/>
+    <cellStyle name="Связанная ячейка 66" xfId="2912"/>
+    <cellStyle name="Связанная ячейка 67" xfId="2913"/>
+    <cellStyle name="Связанная ячейка 68" xfId="2914"/>
+    <cellStyle name="Связанная ячейка 69" xfId="2915"/>
+    <cellStyle name="Связанная ячейка 7" xfId="2916"/>
+    <cellStyle name="Связанная ячейка 70" xfId="2917"/>
+    <cellStyle name="Связанная ячейка 71" xfId="2918"/>
+    <cellStyle name="Связанная ячейка 72" xfId="2919"/>
+    <cellStyle name="Связанная ячейка 73" xfId="2920"/>
+    <cellStyle name="Связанная ячейка 8" xfId="2921"/>
+    <cellStyle name="Связанная ячейка 9" xfId="2922"/>
+    <cellStyle name="Текст предупреждения 10" xfId="2923"/>
+    <cellStyle name="Текст предупреждения 11" xfId="2924"/>
+    <cellStyle name="Текст предупреждения 12" xfId="2925"/>
+    <cellStyle name="Текст предупреждения 13" xfId="2926"/>
+    <cellStyle name="Текст предупреждения 14" xfId="2927"/>
+    <cellStyle name="Текст предупреждения 15" xfId="2928"/>
+    <cellStyle name="Текст предупреждения 16" xfId="2929"/>
+    <cellStyle name="Текст предупреждения 17" xfId="2930"/>
+    <cellStyle name="Текст предупреждения 18" xfId="2931"/>
+    <cellStyle name="Текст предупреждения 19" xfId="2932"/>
+    <cellStyle name="Текст предупреждения 2" xfId="2933"/>
+    <cellStyle name="Текст предупреждения 20" xfId="2934"/>
+    <cellStyle name="Текст предупреждения 21" xfId="2935"/>
+    <cellStyle name="Текст предупреждения 22" xfId="2936"/>
+    <cellStyle name="Текст предупреждения 23" xfId="2937"/>
+    <cellStyle name="Текст предупреждения 24" xfId="2938"/>
+    <cellStyle name="Текст предупреждения 25" xfId="2939"/>
+    <cellStyle name="Текст предупреждения 26" xfId="2940"/>
+    <cellStyle name="Текст предупреждения 27" xfId="2941"/>
+    <cellStyle name="Текст предупреждения 28" xfId="2942"/>
+    <cellStyle name="Текст предупреждения 29" xfId="2943"/>
+    <cellStyle name="Текст предупреждения 3" xfId="2944"/>
+    <cellStyle name="Текст предупреждения 30" xfId="2945"/>
+    <cellStyle name="Текст предупреждения 31" xfId="2946"/>
+    <cellStyle name="Текст предупреждения 32" xfId="2947"/>
+    <cellStyle name="Текст предупреждения 33" xfId="2948"/>
+    <cellStyle name="Текст предупреждения 34" xfId="2949"/>
+    <cellStyle name="Текст предупреждения 35" xfId="2950"/>
+    <cellStyle name="Текст предупреждения 36" xfId="2951"/>
+    <cellStyle name="Текст предупреждения 37" xfId="2952"/>
+    <cellStyle name="Текст предупреждения 38" xfId="2953"/>
+    <cellStyle name="Текст предупреждения 39" xfId="2954"/>
+    <cellStyle name="Текст предупреждения 4" xfId="2955"/>
+    <cellStyle name="Текст предупреждения 40" xfId="2956"/>
+    <cellStyle name="Текст предупреждения 41" xfId="2957"/>
+    <cellStyle name="Текст предупреждения 42" xfId="2958"/>
+    <cellStyle name="Текст предупреждения 43" xfId="2959"/>
+    <cellStyle name="Текст предупреждения 44" xfId="2960"/>
+    <cellStyle name="Текст предупреждения 45" xfId="2961"/>
+    <cellStyle name="Текст предупреждения 46" xfId="2962"/>
+    <cellStyle name="Текст предупреждения 47" xfId="2963"/>
+    <cellStyle name="Текст предупреждения 48" xfId="2964"/>
+    <cellStyle name="Текст предупреждения 49" xfId="2965"/>
+    <cellStyle name="Текст предупреждения 5" xfId="2966"/>
+    <cellStyle name="Текст предупреждения 50" xfId="2967"/>
+    <cellStyle name="Текст предупреждения 51" xfId="2968"/>
+    <cellStyle name="Текст предупреждения 52" xfId="2969"/>
+    <cellStyle name="Текст предупреждения 53" xfId="2970"/>
+    <cellStyle name="Текст предупреждения 54" xfId="2971"/>
+    <cellStyle name="Текст предупреждения 55" xfId="2972"/>
+    <cellStyle name="Текст предупреждения 56" xfId="2973"/>
+    <cellStyle name="Текст предупреждения 57" xfId="2974"/>
+    <cellStyle name="Текст предупреждения 58" xfId="2975"/>
+    <cellStyle name="Текст предупреждения 59" xfId="2976"/>
+    <cellStyle name="Текст предупреждения 6" xfId="2977"/>
+    <cellStyle name="Текст предупреждения 60" xfId="2978"/>
+    <cellStyle name="Текст предупреждения 61" xfId="2979"/>
+    <cellStyle name="Текст предупреждения 62" xfId="2980"/>
+    <cellStyle name="Текст предупреждения 63" xfId="2981"/>
+    <cellStyle name="Текст предупреждения 64" xfId="2982"/>
+    <cellStyle name="Текст предупреждения 65" xfId="2983"/>
+    <cellStyle name="Текст предупреждения 66" xfId="2984"/>
+    <cellStyle name="Текст предупреждения 67" xfId="2985"/>
+    <cellStyle name="Текст предупреждения 68" xfId="2986"/>
+    <cellStyle name="Текст предупреждения 69" xfId="2987"/>
+    <cellStyle name="Текст предупреждения 7" xfId="2988"/>
+    <cellStyle name="Текст предупреждения 70" xfId="2989"/>
+    <cellStyle name="Текст предупреждения 71" xfId="2990"/>
+    <cellStyle name="Текст предупреждения 72" xfId="2991"/>
+    <cellStyle name="Текст предупреждения 73" xfId="2992"/>
+    <cellStyle name="Текст предупреждения 8" xfId="2993"/>
+    <cellStyle name="Текст предупреждения 9" xfId="2994"/>
+    <cellStyle name="Хороший 10" xfId="2995"/>
+    <cellStyle name="Хороший 11" xfId="2996"/>
+    <cellStyle name="Хороший 12" xfId="2997"/>
+    <cellStyle name="Хороший 13" xfId="2998"/>
+    <cellStyle name="Хороший 14" xfId="2999"/>
+    <cellStyle name="Хороший 15" xfId="3000"/>
+    <cellStyle name="Хороший 16" xfId="3001"/>
+    <cellStyle name="Хороший 17" xfId="3002"/>
+    <cellStyle name="Хороший 18" xfId="3003"/>
+    <cellStyle name="Хороший 19" xfId="3004"/>
+    <cellStyle name="Хороший 2" xfId="3005"/>
+    <cellStyle name="Хороший 20" xfId="3006"/>
+    <cellStyle name="Хороший 21" xfId="3007"/>
+    <cellStyle name="Хороший 22" xfId="3008"/>
+    <cellStyle name="Хороший 23" xfId="3009"/>
+    <cellStyle name="Хороший 24" xfId="3010"/>
+    <cellStyle name="Хороший 25" xfId="3011"/>
+    <cellStyle name="Хороший 26" xfId="3012"/>
+    <cellStyle name="Хороший 27" xfId="3013"/>
+    <cellStyle name="Хороший 28" xfId="3014"/>
+    <cellStyle name="Хороший 29" xfId="3015"/>
+    <cellStyle name="Хороший 3" xfId="3016"/>
+    <cellStyle name="Хороший 30" xfId="3017"/>
+    <cellStyle name="Хороший 31" xfId="3018"/>
+    <cellStyle name="Хороший 32" xfId="3019"/>
+    <cellStyle name="Хороший 33" xfId="3020"/>
+    <cellStyle name="Хороший 34" xfId="3021"/>
+    <cellStyle name="Хороший 35" xfId="3022"/>
+    <cellStyle name="Хороший 36" xfId="3023"/>
+    <cellStyle name="Хороший 37" xfId="3024"/>
+    <cellStyle name="Хороший 38" xfId="3025"/>
+    <cellStyle name="Хороший 39" xfId="3026"/>
+    <cellStyle name="Хороший 4" xfId="3027"/>
+    <cellStyle name="Хороший 40" xfId="3028"/>
+    <cellStyle name="Хороший 41" xfId="3029"/>
+    <cellStyle name="Хороший 42" xfId="3030"/>
+    <cellStyle name="Хороший 43" xfId="3031"/>
+    <cellStyle name="Хороший 44" xfId="3032"/>
+    <cellStyle name="Хороший 45" xfId="3033"/>
+    <cellStyle name="Хороший 46" xfId="3034"/>
+    <cellStyle name="Хороший 47" xfId="3035"/>
+    <cellStyle name="Хороший 48" xfId="3036"/>
+    <cellStyle name="Хороший 49" xfId="3037"/>
+    <cellStyle name="Хороший 5" xfId="3038"/>
+    <cellStyle name="Хороший 50" xfId="3039"/>
+    <cellStyle name="Хороший 51" xfId="3040"/>
+    <cellStyle name="Хороший 52" xfId="3041"/>
+    <cellStyle name="Хороший 53" xfId="3042"/>
+    <cellStyle name="Хороший 54" xfId="3043"/>
+    <cellStyle name="Хороший 55" xfId="3044"/>
+    <cellStyle name="Хороший 56" xfId="3045"/>
+    <cellStyle name="Хороший 57" xfId="3046"/>
+    <cellStyle name="Хороший 58" xfId="3047"/>
+    <cellStyle name="Хороший 59" xfId="3048"/>
+    <cellStyle name="Хороший 6" xfId="3049"/>
+    <cellStyle name="Хороший 60" xfId="3050"/>
+    <cellStyle name="Хороший 61" xfId="3051"/>
+    <cellStyle name="Хороший 62" xfId="3052"/>
+    <cellStyle name="Хороший 63" xfId="3053"/>
+    <cellStyle name="Хороший 64" xfId="3054"/>
+    <cellStyle name="Хороший 65" xfId="3055"/>
+    <cellStyle name="Хороший 66" xfId="3056"/>
+    <cellStyle name="Хороший 67" xfId="3057"/>
+    <cellStyle name="Хороший 68" xfId="3058"/>
+    <cellStyle name="Хороший 69" xfId="3059"/>
+    <cellStyle name="Хороший 7" xfId="3060"/>
+    <cellStyle name="Хороший 70" xfId="3061"/>
+    <cellStyle name="Хороший 71" xfId="3062"/>
+    <cellStyle name="Хороший 72" xfId="3063"/>
+    <cellStyle name="Хороший 73" xfId="3064"/>
+    <cellStyle name="Хороший 8" xfId="3065"/>
+    <cellStyle name="Хороший 9" xfId="3066"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
@@ -7227,54 +7190,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:R217"/>
+  <dimension ref="A1:R229"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A76" workbookViewId="0">
-      <selection activeCell="H94" sqref="H94"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:E2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="36.7109375" style="1" customWidth="1"/>
     <col min="2" max="232" width="9.140625" style="1"/>
     <col min="233" max="233" width="36.7109375" style="1" customWidth="1"/>
     <col min="234" max="234" width="14.85546875" style="1" customWidth="1"/>
     <col min="235" max="235" width="9.42578125" style="1" customWidth="1"/>
     <col min="236" max="236" width="10" style="1" customWidth="1"/>
     <col min="237" max="237" width="10.140625" style="1" customWidth="1"/>
     <col min="238" max="238" width="9.85546875" style="1" customWidth="1"/>
     <col min="239" max="239" width="12" style="1" customWidth="1"/>
     <col min="240" max="240" width="9.42578125" style="1" customWidth="1"/>
     <col min="241" max="241" width="10" style="1" customWidth="1"/>
     <col min="242" max="242" width="10.140625" style="1" customWidth="1"/>
     <col min="243" max="243" width="9.85546875" style="1" customWidth="1"/>
     <col min="244" max="244" width="12" style="1" customWidth="1"/>
     <col min="245" max="245" width="9.42578125" style="1" customWidth="1"/>
     <col min="246" max="246" width="10" style="1" customWidth="1"/>
     <col min="247" max="247" width="10.140625" style="1" customWidth="1"/>
     <col min="248" max="248" width="9.85546875" style="1" customWidth="1"/>
     <col min="249" max="249" width="9.140625" style="1"/>
     <col min="250" max="250" width="10.7109375" style="1" customWidth="1"/>
     <col min="251" max="488" width="9.140625" style="1"/>
@@ -8437,1751 +8400,2239 @@
     <col min="15865" max="15865" width="9.140625" style="1"/>
     <col min="15866" max="15866" width="10.7109375" style="1" customWidth="1"/>
     <col min="15867" max="16104" width="9.140625" style="1"/>
     <col min="16105" max="16105" width="36.7109375" style="1" customWidth="1"/>
     <col min="16106" max="16106" width="14.85546875" style="1" customWidth="1"/>
     <col min="16107" max="16107" width="9.42578125" style="1" customWidth="1"/>
     <col min="16108" max="16108" width="10" style="1" customWidth="1"/>
     <col min="16109" max="16109" width="10.140625" style="1" customWidth="1"/>
     <col min="16110" max="16110" width="9.85546875" style="1" customWidth="1"/>
     <col min="16111" max="16111" width="12" style="1" customWidth="1"/>
     <col min="16112" max="16112" width="9.42578125" style="1" customWidth="1"/>
     <col min="16113" max="16113" width="10" style="1" customWidth="1"/>
     <col min="16114" max="16114" width="10.140625" style="1" customWidth="1"/>
     <col min="16115" max="16115" width="9.85546875" style="1" customWidth="1"/>
     <col min="16116" max="16116" width="12" style="1" customWidth="1"/>
     <col min="16117" max="16117" width="9.42578125" style="1" customWidth="1"/>
     <col min="16118" max="16118" width="10" style="1" customWidth="1"/>
     <col min="16119" max="16119" width="10.140625" style="1" customWidth="1"/>
     <col min="16120" max="16120" width="9.85546875" style="1" customWidth="1"/>
     <col min="16121" max="16121" width="9.140625" style="1"/>
     <col min="16122" max="16122" width="10.7109375" style="1" customWidth="1"/>
     <col min="16123" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="26.25" customHeight="1">
-      <c r="A1" s="40" t="s">
-[...8 lines deleted...]
-      <c r="B2" s="12"/>
+      <c r="A1" s="33" t="s">
+        <v>26</v>
+      </c>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+    </row>
+    <row r="2" spans="1:5" ht="6.75" customHeight="1">
+      <c r="A2" s="34"/>
+      <c r="B2" s="34"/>
+      <c r="C2" s="34"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="34"/>
     </row>
     <row r="3" spans="1:5" ht="17.25" customHeight="1">
-      <c r="A3" s="13"/>
-      <c r="B3" s="14">
+      <c r="A3" s="10"/>
+      <c r="B3" s="11">
         <v>2022</v>
       </c>
-      <c r="C3" s="14">
+      <c r="C3" s="11">
         <v>2023</v>
       </c>
-      <c r="D3" s="14">
+      <c r="D3" s="11">
         <v>2024</v>
       </c>
+      <c r="E3" s="11">
+        <v>2025</v>
+      </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" s="13"/>
-      <c r="B4" s="14" t="s">
+      <c r="A4" s="10"/>
+      <c r="B4" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="D4" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="E4" s="11" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="13">
+        <v>108615</v>
+      </c>
+      <c r="D5" s="13">
+        <v>105777</v>
+      </c>
+      <c r="E5" s="13">
+        <v>97.3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="6">
+        <v>76</v>
+      </c>
+      <c r="D6" s="13">
+        <v>50</v>
+      </c>
+      <c r="E6" s="13" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="51" customHeight="1">
+      <c r="A7" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="13">
+        <v>18</v>
+      </c>
+      <c r="C7" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D7" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E7" s="13" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="45">
+      <c r="A8" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D8" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E8" s="13" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="27" customHeight="1">
+      <c r="A9" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="13">
+        <v>15</v>
+      </c>
+      <c r="D9" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E9" s="13">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="14">
+        <v>19872</v>
+      </c>
+      <c r="C10" s="14">
+        <v>12575</v>
+      </c>
+      <c r="D10" s="13">
+        <v>7109</v>
+      </c>
+      <c r="E10" s="13">
+        <v>8144</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A13" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="33"/>
+      <c r="C13" s="33"/>
+      <c r="D13" s="33"/>
+      <c r="E13" s="33"/>
+    </row>
+    <row r="14" spans="1:5" ht="12.75" customHeight="1">
+      <c r="A14" s="34"/>
+      <c r="B14" s="34"/>
+      <c r="C14" s="34"/>
+      <c r="D14" s="34"/>
+      <c r="E14" s="34"/>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="B15" s="11">
+        <v>2022</v>
+      </c>
+      <c r="C15" s="11">
+        <v>2023</v>
+      </c>
+      <c r="D15" s="11">
+        <v>2024</v>
+      </c>
+      <c r="E15" s="11">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="14.25" customHeight="1">
+      <c r="A16" s="40"/>
+      <c r="B16" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="C16" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="D16" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="E16" s="11" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="B17" s="13">
+        <v>83767</v>
+      </c>
+      <c r="C17" s="13">
+        <v>108615</v>
+      </c>
+      <c r="D17" s="13">
+        <v>105777</v>
+      </c>
+      <c r="E17" s="13">
+        <v>97.3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E18" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E19" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="B22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E22" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B23" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D23" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E23" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="B24" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D24" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E24" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D25" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E25" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="B26" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D26" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E26" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D27" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E27" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="A28" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="B28" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C28" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D28" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E28" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="14" t="s">
+      <c r="B29" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D29" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E29" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30" s="19"/>
+    </row>
+    <row r="31" spans="1:11" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A31" s="35" t="s">
+        <v>19</v>
+      </c>
+      <c r="B31" s="35"/>
+      <c r="C31" s="35"/>
+      <c r="D31" s="35"/>
+      <c r="E31" s="35"/>
+      <c r="F31" s="22"/>
+      <c r="G31" s="22"/>
+      <c r="H31" s="22"/>
+      <c r="I31" s="22"/>
+      <c r="J31" s="22"/>
+      <c r="K31" s="22"/>
+    </row>
+    <row r="32" spans="1:11" ht="12.75" customHeight="1">
+      <c r="A32" s="36"/>
+      <c r="B32" s="36"/>
+      <c r="C32" s="36"/>
+      <c r="D32" s="36"/>
+      <c r="E32" s="36"/>
+    </row>
+    <row r="33" spans="1:5" ht="12.75" customHeight="1">
+      <c r="A33" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="B33" s="11">
+        <v>2022</v>
+      </c>
+      <c r="C33" s="11">
+        <v>2023</v>
+      </c>
+      <c r="D33" s="11">
+        <v>2024</v>
+      </c>
+      <c r="E33" s="11">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="18" customHeight="1">
+      <c r="A34" s="40"/>
+      <c r="B34" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="C34" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="D34" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="E34" s="11" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="B35" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C35" s="6">
+        <v>76</v>
+      </c>
+      <c r="D35" s="13">
+        <v>50</v>
+      </c>
+      <c r="E35" s="13"/>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="B36" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C36" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D36" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E36" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="B37" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C37" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D37" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E37" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="B38" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C38" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D38" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E38" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="B39" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C39" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D39" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E39" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="B40" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D40" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E40" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B41" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C41" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D41" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E41" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="B42" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C42" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D42" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="B43" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C43" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D43" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E43" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="B44" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C44" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D44" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E44" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="B45" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C45" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D45" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E45" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="B46" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C46" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D46" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E46" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="D4" s="14" t="s">
+      <c r="B47" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C47" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D47" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E47" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" ht="17.25" customHeight="1">
+      <c r="A48" s="41" t="s">
+        <v>20</v>
+      </c>
+      <c r="B48" s="41"/>
+      <c r="C48" s="41"/>
+      <c r="D48" s="41"/>
+      <c r="E48" s="41"/>
+    </row>
+    <row r="49" spans="1:16" s="15" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A49" s="37"/>
+      <c r="B49" s="37"/>
+      <c r="C49" s="37"/>
+      <c r="D49" s="37"/>
+      <c r="E49" s="37"/>
+      <c r="F49" s="23"/>
+      <c r="G49" s="23"/>
+      <c r="H49" s="23"/>
+      <c r="I49" s="23"/>
+      <c r="J49" s="23"/>
+      <c r="K49" s="23"/>
+      <c r="L49" s="23"/>
+      <c r="M49" s="23"/>
+      <c r="N49" s="23"/>
+      <c r="O49" s="23"/>
+      <c r="P49" s="23"/>
+    </row>
+    <row r="50" spans="1:16" ht="3.75" customHeight="1">
+      <c r="A50" s="38"/>
+      <c r="B50" s="38"/>
+      <c r="C50" s="38"/>
+      <c r="D50" s="38"/>
+      <c r="E50" s="38"/>
+    </row>
+    <row r="51" spans="1:16" ht="12.75" customHeight="1">
+      <c r="A51" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="B51" s="11">
+        <v>2022</v>
+      </c>
+      <c r="C51" s="11">
+        <v>2023</v>
+      </c>
+      <c r="D51" s="11">
+        <v>2024</v>
+      </c>
+      <c r="E51" s="11">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="52" spans="1:16" ht="16.5" customHeight="1">
+      <c r="A52" s="40"/>
+      <c r="B52" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="C52" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="D52" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="E52" s="11" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="53" spans="1:16">
+      <c r="A53" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="B53" s="13">
+        <v>18</v>
+      </c>
+      <c r="C53" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D53" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E53" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:16">
+      <c r="A54" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="B54" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C54" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D54" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E54" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:16">
+      <c r="A55" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="B55" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C55" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D55" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E55" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:16">
+      <c r="A56" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="B56" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C56" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D56" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E56" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:16">
+      <c r="A57" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="B57" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C57" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D57" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E57" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:16">
+      <c r="A58" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="B58" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C58" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D58" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E58" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:16">
+      <c r="A59" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B59" s="13">
+        <v>18</v>
+      </c>
+      <c r="C59" s="13"/>
+      <c r="D59" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E59" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:16">
+      <c r="A60" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="B60" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C60" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D60" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E60" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:16">
+      <c r="A61" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="B61" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C61" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D61" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E61" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:16">
+      <c r="A62" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="B62" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C62" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D62" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E62" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:16">
+      <c r="A63" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="B63" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C63" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D63" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E63" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:16">
+      <c r="A64" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="B64" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C64" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D64" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E64" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:18">
+      <c r="A65" s="18" t="s">
         <v>13</v>
       </c>
-    </row>
-[...57 lines deleted...]
-      <c r="A9" s="15" t="s">
+      <c r="B65" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C65" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D65" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E65" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:18" s="9" customFormat="1" ht="43.5" customHeight="1">
+      <c r="A66" s="41" t="s">
+        <v>21</v>
+      </c>
+      <c r="B66" s="41"/>
+      <c r="C66" s="41"/>
+      <c r="D66" s="41"/>
+      <c r="E66" s="41"/>
+      <c r="F66" s="24"/>
+      <c r="G66" s="24"/>
+      <c r="H66" s="24"/>
+      <c r="I66" s="24"/>
+      <c r="J66" s="24"/>
+      <c r="K66" s="24"/>
+      <c r="L66" s="24"/>
+      <c r="M66" s="24"/>
+      <c r="N66" s="24"/>
+      <c r="O66" s="24"/>
+      <c r="P66" s="24"/>
+      <c r="Q66" s="24"/>
+      <c r="R66" s="24"/>
+    </row>
+    <row r="67" spans="1:18" ht="12.75" customHeight="1">
+      <c r="B67" s="16"/>
+    </row>
+    <row r="68" spans="1:18" ht="12.75" customHeight="1">
+      <c r="A68" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="B68" s="11">
+        <v>2022</v>
+      </c>
+      <c r="C68" s="11">
+        <v>2023</v>
+      </c>
+      <c r="D68" s="11">
+        <v>2024</v>
+      </c>
+      <c r="E68" s="11">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="69" spans="1:18">
+      <c r="A69" s="40"/>
+      <c r="B69" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="C69" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="D69" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="E69" s="11" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="70" spans="1:18">
+      <c r="A70" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="B70" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C70" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D70" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E70" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:18">
+      <c r="A71" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="B71" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C71" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D71" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E71" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:18">
+      <c r="A72" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="B72" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C72" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D72" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E72" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:18">
+      <c r="A73" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="B73" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C73" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D73" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E73" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:18">
+      <c r="A74" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="B74" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C74" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D74" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E74" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:18">
+      <c r="A75" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="B75" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C75" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D75" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E75" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:18">
+      <c r="A76" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B76" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C76" s="13"/>
+      <c r="D76" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E76" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:18">
+      <c r="A77" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="B77" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C77" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D77" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E77" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:18">
+      <c r="A78" s="31" t="s">
         <v>32</v>
       </c>
-      <c r="B9" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="16">
+      <c r="B78" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C78" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D78" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E78" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:18">
+      <c r="A79" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="B79" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C79" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D79" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E79" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:18">
+      <c r="A80" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="B80" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C80" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D80" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E80" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:15">
+      <c r="A81" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="B81" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C81" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D81" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E81" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:15">
+      <c r="A82" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="B82" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C82" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D82" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E82" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A83" s="19"/>
+    </row>
+    <row r="84" spans="1:15" s="15" customFormat="1">
+      <c r="A84" s="37" t="s">
+        <v>22</v>
+      </c>
+      <c r="B84" s="37"/>
+      <c r="C84" s="37"/>
+      <c r="D84" s="37"/>
+      <c r="E84" s="37"/>
+      <c r="F84" s="25"/>
+      <c r="G84" s="25"/>
+      <c r="H84" s="25"/>
+      <c r="I84" s="25"/>
+      <c r="J84" s="25"/>
+      <c r="K84" s="25"/>
+      <c r="L84" s="25"/>
+      <c r="M84" s="25"/>
+      <c r="N84" s="25"/>
+      <c r="O84" s="25"/>
+    </row>
+    <row r="85" spans="1:15" ht="12.75" customHeight="1">
+      <c r="A85" s="38"/>
+      <c r="B85" s="38"/>
+      <c r="C85" s="38"/>
+      <c r="D85" s="38"/>
+      <c r="E85" s="38"/>
+    </row>
+    <row r="86" spans="1:15" ht="12.75" customHeight="1">
+      <c r="A86" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="B86" s="11">
+        <v>2022</v>
+      </c>
+      <c r="C86" s="11">
+        <v>2023</v>
+      </c>
+      <c r="D86" s="11">
+        <v>2024</v>
+      </c>
+      <c r="E86" s="11">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="87" spans="1:15">
+      <c r="A87" s="40"/>
+      <c r="B87" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="C87" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="D87" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="E87" s="11" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="88" spans="1:15">
+      <c r="A88" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="B88" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C88" s="13">
         <v>15</v>
       </c>
-      <c r="D9" s="16" t="s">
-[...4 lines deleted...]
-      <c r="A10" s="15" t="s">
+      <c r="D88" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E88" s="13">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="89" spans="1:15">
+      <c r="A89" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="B89" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C89" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D89" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E89" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:15">
+      <c r="A90" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="B90" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C90" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D90" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E90" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:15">
+      <c r="A91" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="B91" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C91" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D91" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E91" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:15">
+      <c r="A92" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="B92" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C92" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D92" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E92" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:15">
+      <c r="A93" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="B93" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C93" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D93" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E93" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:15">
+      <c r="A94" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B94" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C94" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D94" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E94" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95" spans="1:15">
+      <c r="A95" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="B95" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C95" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D95" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E95" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:15">
+      <c r="A96" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="B96" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C96" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D96" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E96" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:11">
+      <c r="A97" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="B97" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C97" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D97" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E97" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:11">
+      <c r="A98" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="B98" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C98" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D98" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E98" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="99" spans="1:11">
+      <c r="A99" s="31" t="s">
         <v>33</v>
       </c>
-      <c r="B10" s="17">
+      <c r="B99" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C99" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D99" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E99" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:11">
+      <c r="A100" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="B100" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C100" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D100" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E100" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101" spans="1:11" ht="9.75" customHeight="1">
+      <c r="A101" s="20"/>
+    </row>
+    <row r="102" spans="1:11" s="15" customFormat="1">
+      <c r="A102" s="35" t="s">
+        <v>25</v>
+      </c>
+      <c r="B102" s="35"/>
+      <c r="C102" s="35"/>
+      <c r="D102" s="35"/>
+      <c r="E102" s="35"/>
+      <c r="F102" s="22"/>
+      <c r="G102" s="22"/>
+      <c r="H102" s="22"/>
+      <c r="I102" s="22"/>
+      <c r="J102" s="22"/>
+      <c r="K102" s="22"/>
+    </row>
+    <row r="103" spans="1:11" ht="12" customHeight="1">
+      <c r="A103" s="36"/>
+      <c r="B103" s="36"/>
+      <c r="C103" s="36"/>
+      <c r="D103" s="36"/>
+      <c r="E103" s="36"/>
+    </row>
+    <row r="104" spans="1:11" ht="12.75" customHeight="1">
+      <c r="A104" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="B104" s="11">
+        <v>2022</v>
+      </c>
+      <c r="C104" s="11">
+        <v>2023</v>
+      </c>
+      <c r="D104" s="11">
+        <v>2024</v>
+      </c>
+      <c r="E104" s="11">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="105" spans="1:11" ht="14.25" customHeight="1">
+      <c r="A105" s="40"/>
+      <c r="B105" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="C105" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="D105" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="E105" s="11" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="106" spans="1:11">
+      <c r="A106" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="B106" s="13">
         <v>19872</v>
       </c>
-      <c r="C10" s="17">
+      <c r="C106" s="14">
         <v>12575</v>
       </c>
-      <c r="D10" s="16">
+      <c r="D106" s="13">
         <v>7109</v>
       </c>
-    </row>
-[...25 lines deleted...]
-      <c r="B16" s="14" t="s">
+      <c r="E106" s="13">
+        <v>8144</v>
+      </c>
+    </row>
+    <row r="107" spans="1:11">
+      <c r="A107" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="B107" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C107" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D107" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E107" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="108" spans="1:11">
+      <c r="A108" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="B108" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C108" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D108" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E108" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="109" spans="1:11">
+      <c r="A109" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="B109" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C109" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D109" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E109" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="110" spans="1:11">
+      <c r="A110" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="B110" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C110" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D110" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E110" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" spans="1:11">
+      <c r="A111" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="B111" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C111" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D111" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E111" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:11">
+      <c r="A112" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B112" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C112" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D112" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E112" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="B113" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C113" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D113" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E113" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="B114" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C114" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D114" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E114" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="B115" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C115" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D115" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E115" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="B116" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C116" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D116" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E116" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="B117" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C117" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D117" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E117" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="C16" s="14" t="s">
-[...1242 lines deleted...]
-      <c r="A128" s="24"/>
+      <c r="B118" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C118" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D118" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E118" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" s="21"/>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" s="21"/>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" s="21"/>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" s="21"/>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123" s="21"/>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" s="21"/>
+    </row>
+    <row r="125" spans="1:5">
+      <c r="A125" s="21"/>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126" s="21"/>
+    </row>
+    <row r="127" spans="1:5">
+      <c r="A127" s="21"/>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128" s="21"/>
     </row>
     <row r="129" spans="1:1">
-      <c r="A129" s="24"/>
+      <c r="A129" s="21"/>
     </row>
     <row r="130" spans="1:1">
-      <c r="A130" s="24"/>
+      <c r="A130" s="21"/>
     </row>
     <row r="131" spans="1:1">
-      <c r="A131" s="24"/>
+      <c r="A131" s="21"/>
     </row>
     <row r="132" spans="1:1">
-      <c r="A132" s="24"/>
+      <c r="A132" s="21"/>
     </row>
     <row r="133" spans="1:1">
-      <c r="A133" s="24"/>
+      <c r="A133" s="21"/>
     </row>
     <row r="134" spans="1:1">
-      <c r="A134" s="24"/>
+      <c r="A134" s="21"/>
     </row>
     <row r="135" spans="1:1">
-      <c r="A135" s="24"/>
+      <c r="A135" s="21"/>
     </row>
     <row r="136" spans="1:1">
-      <c r="A136" s="24"/>
+      <c r="A136" s="21"/>
     </row>
     <row r="137" spans="1:1">
-      <c r="A137" s="24"/>
+      <c r="A137" s="21"/>
     </row>
     <row r="138" spans="1:1">
-      <c r="A138" s="24"/>
+      <c r="A138" s="21"/>
     </row>
     <row r="139" spans="1:1">
-      <c r="A139" s="24"/>
+      <c r="A139" s="21"/>
     </row>
     <row r="140" spans="1:1">
-      <c r="A140" s="24"/>
+      <c r="A140" s="21"/>
     </row>
     <row r="141" spans="1:1">
-      <c r="A141" s="24"/>
+      <c r="A141" s="21"/>
     </row>
     <row r="142" spans="1:1">
-      <c r="A142" s="24"/>
+      <c r="A142" s="21"/>
     </row>
     <row r="143" spans="1:1">
-      <c r="A143" s="24"/>
+      <c r="A143" s="21"/>
     </row>
     <row r="144" spans="1:1">
-      <c r="A144" s="24"/>
+      <c r="A144" s="21"/>
     </row>
     <row r="145" spans="1:1">
-      <c r="A145" s="24"/>
+      <c r="A145" s="21"/>
     </row>
     <row r="146" spans="1:1">
-      <c r="A146" s="24"/>
+      <c r="A146" s="21"/>
     </row>
     <row r="147" spans="1:1">
-      <c r="A147" s="24"/>
+      <c r="A147" s="21"/>
     </row>
     <row r="148" spans="1:1">
-      <c r="A148" s="24"/>
+      <c r="A148" s="21"/>
     </row>
     <row r="149" spans="1:1">
-      <c r="A149" s="24"/>
+      <c r="A149" s="21"/>
     </row>
     <row r="150" spans="1:1">
-      <c r="A150" s="24"/>
+      <c r="A150" s="21"/>
     </row>
     <row r="151" spans="1:1">
-      <c r="A151" s="24"/>
+      <c r="A151" s="21"/>
     </row>
     <row r="152" spans="1:1">
-      <c r="A152" s="24"/>
+      <c r="A152" s="21"/>
     </row>
     <row r="153" spans="1:1">
-      <c r="A153" s="24"/>
+      <c r="A153" s="21"/>
     </row>
     <row r="154" spans="1:1">
-      <c r="A154" s="24"/>
+      <c r="A154" s="21"/>
     </row>
     <row r="155" spans="1:1">
-      <c r="A155" s="24"/>
+      <c r="A155" s="21"/>
     </row>
     <row r="156" spans="1:1">
-      <c r="A156" s="24"/>
+      <c r="A156" s="21"/>
     </row>
     <row r="157" spans="1:1">
-      <c r="A157" s="24"/>
+      <c r="A157" s="21"/>
     </row>
     <row r="158" spans="1:1">
-      <c r="A158" s="24"/>
+      <c r="A158" s="21"/>
     </row>
     <row r="159" spans="1:1">
-      <c r="A159" s="24"/>
+      <c r="A159" s="21"/>
     </row>
     <row r="160" spans="1:1">
-      <c r="A160" s="24"/>
+      <c r="A160" s="21"/>
     </row>
     <row r="161" spans="1:1">
-      <c r="A161" s="24"/>
+      <c r="A161" s="21"/>
     </row>
     <row r="162" spans="1:1">
-      <c r="A162" s="24"/>
+      <c r="A162" s="21"/>
     </row>
     <row r="163" spans="1:1">
-      <c r="A163" s="24"/>
+      <c r="A163" s="21"/>
     </row>
     <row r="164" spans="1:1">
-      <c r="A164" s="24"/>
+      <c r="A164" s="21"/>
     </row>
     <row r="165" spans="1:1">
-      <c r="A165" s="24"/>
+      <c r="A165" s="21"/>
     </row>
     <row r="166" spans="1:1">
-      <c r="A166" s="24"/>
+      <c r="A166" s="21"/>
     </row>
     <row r="167" spans="1:1">
-      <c r="A167" s="24"/>
+      <c r="A167" s="21"/>
     </row>
     <row r="168" spans="1:1">
-      <c r="A168" s="24"/>
+      <c r="A168" s="21"/>
     </row>
     <row r="169" spans="1:1">
-      <c r="A169" s="24"/>
+      <c r="A169" s="21"/>
     </row>
     <row r="170" spans="1:1">
-      <c r="A170" s="24"/>
+      <c r="A170" s="21"/>
     </row>
     <row r="171" spans="1:1">
-      <c r="A171" s="24"/>
+      <c r="A171" s="21"/>
     </row>
     <row r="172" spans="1:1">
-      <c r="A172" s="24"/>
+      <c r="A172" s="21"/>
     </row>
     <row r="173" spans="1:1">
-      <c r="A173" s="24"/>
+      <c r="A173" s="21"/>
     </row>
     <row r="174" spans="1:1">
-      <c r="A174" s="24"/>
+      <c r="A174" s="21"/>
     </row>
     <row r="175" spans="1:1">
-      <c r="A175" s="24"/>
+      <c r="A175" s="21"/>
     </row>
     <row r="176" spans="1:1">
-      <c r="A176" s="24"/>
+      <c r="A176" s="21"/>
     </row>
     <row r="177" spans="1:1">
-      <c r="A177" s="24"/>
+      <c r="A177" s="21"/>
     </row>
     <row r="178" spans="1:1">
-      <c r="A178" s="24"/>
+      <c r="A178" s="21"/>
     </row>
     <row r="179" spans="1:1">
-      <c r="A179" s="24"/>
+      <c r="A179" s="21"/>
     </row>
     <row r="180" spans="1:1">
-      <c r="A180" s="24"/>
+      <c r="A180" s="21"/>
     </row>
     <row r="181" spans="1:1">
-      <c r="A181" s="24"/>
+      <c r="A181" s="21"/>
     </row>
     <row r="182" spans="1:1">
-      <c r="A182" s="24"/>
+      <c r="A182" s="21"/>
     </row>
     <row r="183" spans="1:1">
-      <c r="A183" s="24"/>
+      <c r="A183" s="21"/>
     </row>
     <row r="184" spans="1:1">
-      <c r="A184" s="24"/>
+      <c r="A184" s="21"/>
     </row>
     <row r="185" spans="1:1">
-      <c r="A185" s="24"/>
+      <c r="A185" s="21"/>
     </row>
     <row r="186" spans="1:1">
-      <c r="A186" s="24"/>
+      <c r="A186" s="21"/>
     </row>
     <row r="187" spans="1:1">
-      <c r="A187" s="24"/>
+      <c r="A187" s="21"/>
     </row>
     <row r="188" spans="1:1">
-      <c r="A188" s="24"/>
+      <c r="A188" s="21"/>
     </row>
     <row r="189" spans="1:1">
-      <c r="A189" s="24"/>
+      <c r="A189" s="21"/>
     </row>
     <row r="190" spans="1:1">
-      <c r="A190" s="24"/>
+      <c r="A190" s="21"/>
     </row>
     <row r="191" spans="1:1">
-      <c r="A191" s="24"/>
+      <c r="A191" s="21"/>
     </row>
     <row r="192" spans="1:1">
-      <c r="A192" s="24"/>
+      <c r="A192" s="21"/>
     </row>
     <row r="193" spans="1:1">
-      <c r="A193" s="24"/>
+      <c r="A193" s="21"/>
     </row>
     <row r="194" spans="1:1">
-      <c r="A194" s="24"/>
+      <c r="A194" s="21"/>
     </row>
     <row r="195" spans="1:1">
-      <c r="A195" s="24"/>
+      <c r="A195" s="21"/>
     </row>
     <row r="196" spans="1:1">
-      <c r="A196" s="24"/>
+      <c r="A196" s="21"/>
     </row>
     <row r="197" spans="1:1">
-      <c r="A197" s="24"/>
+      <c r="A197" s="21"/>
     </row>
     <row r="198" spans="1:1">
-      <c r="A198" s="24"/>
+      <c r="A198" s="21"/>
     </row>
     <row r="199" spans="1:1">
-      <c r="A199" s="24"/>
+      <c r="A199" s="21"/>
     </row>
     <row r="200" spans="1:1">
-      <c r="A200" s="24"/>
+      <c r="A200" s="21"/>
     </row>
     <row r="201" spans="1:1">
-      <c r="A201" s="24"/>
+      <c r="A201" s="21"/>
     </row>
     <row r="202" spans="1:1">
-      <c r="A202" s="24"/>
+      <c r="A202" s="21"/>
     </row>
     <row r="203" spans="1:1">
-      <c r="A203" s="24"/>
+      <c r="A203" s="21"/>
     </row>
     <row r="204" spans="1:1">
-      <c r="A204" s="24"/>
+      <c r="A204" s="21"/>
     </row>
     <row r="205" spans="1:1">
-      <c r="A205" s="24"/>
+      <c r="A205" s="21"/>
     </row>
     <row r="206" spans="1:1">
-      <c r="A206" s="24"/>
+      <c r="A206" s="21"/>
     </row>
     <row r="207" spans="1:1">
-      <c r="A207" s="24"/>
+      <c r="A207" s="21"/>
     </row>
     <row r="208" spans="1:1">
-      <c r="A208" s="24"/>
+      <c r="A208" s="21"/>
     </row>
     <row r="209" spans="1:1">
-      <c r="A209" s="24"/>
+      <c r="A209" s="21"/>
     </row>
     <row r="210" spans="1:1">
-      <c r="A210" s="24"/>
+      <c r="A210" s="21"/>
     </row>
     <row r="211" spans="1:1">
-      <c r="A211" s="24"/>
+      <c r="A211" s="21"/>
     </row>
     <row r="212" spans="1:1">
-      <c r="A212" s="24"/>
+      <c r="A212" s="21"/>
     </row>
     <row r="213" spans="1:1">
-      <c r="A213" s="24"/>
+      <c r="A213" s="21"/>
     </row>
     <row r="214" spans="1:1">
-      <c r="A214" s="24"/>
+      <c r="A214" s="21"/>
     </row>
     <row r="215" spans="1:1">
-      <c r="A215" s="24"/>
+      <c r="A215" s="21"/>
     </row>
     <row r="216" spans="1:1">
-      <c r="A216" s="24"/>
+      <c r="A216" s="21"/>
     </row>
     <row r="217" spans="1:1">
-      <c r="A217" s="24"/>
+      <c r="A217" s="21"/>
+    </row>
+    <row r="218" spans="1:1">
+      <c r="A218" s="21"/>
+    </row>
+    <row r="219" spans="1:1">
+      <c r="A219" s="21"/>
+    </row>
+    <row r="220" spans="1:1">
+      <c r="A220" s="21"/>
+    </row>
+    <row r="221" spans="1:1">
+      <c r="A221" s="21"/>
+    </row>
+    <row r="222" spans="1:1">
+      <c r="A222" s="21"/>
+    </row>
+    <row r="223" spans="1:1">
+      <c r="A223" s="21"/>
+    </row>
+    <row r="224" spans="1:1">
+      <c r="A224" s="21"/>
+    </row>
+    <row r="225" spans="1:1">
+      <c r="A225" s="21"/>
+    </row>
+    <row r="226" spans="1:1">
+      <c r="A226" s="21"/>
+    </row>
+    <row r="227" spans="1:1">
+      <c r="A227" s="21"/>
+    </row>
+    <row r="228" spans="1:1">
+      <c r="A228" s="21"/>
+    </row>
+    <row r="229" spans="1:1">
+      <c r="A229" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="13">
-    <mergeCell ref="A60:C60"/>
-[...7 lines deleted...]
-    <mergeCell ref="A78:A79"/>
+    <mergeCell ref="A13:E14"/>
+    <mergeCell ref="A1:E2"/>
+    <mergeCell ref="A102:E103"/>
+    <mergeCell ref="A84:E85"/>
+    <mergeCell ref="A104:A105"/>
+    <mergeCell ref="A68:A69"/>
+    <mergeCell ref="A86:A87"/>
     <mergeCell ref="A15:A16"/>
-    <mergeCell ref="A13:B13"/>
-[...1 lines deleted...]
-    <mergeCell ref="A31:A32"/>
+    <mergeCell ref="A51:A52"/>
+    <mergeCell ref="A33:A34"/>
+    <mergeCell ref="A66:E66"/>
+    <mergeCell ref="A48:E50"/>
+    <mergeCell ref="A31:E32"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor theme="0"/>
   </sheetPr>
-  <dimension ref="A1:K46"/>
+  <dimension ref="A1:K52"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="C55" sqref="C55"/>
+      <selection pane="topRight" sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26" style="1" customWidth="1"/>
     <col min="2" max="2" width="16" style="1" customWidth="1"/>
     <col min="3" max="3" width="17.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="16.85546875" style="1" customWidth="1"/>
-    <col min="5" max="154" width="9.140625" style="1"/>
+    <col min="5" max="5" width="15.28515625" style="1" customWidth="1"/>
+    <col min="6" max="154" width="9.140625" style="1"/>
     <col min="155" max="155" width="26" style="1" customWidth="1"/>
     <col min="156" max="156" width="15" style="1" customWidth="1"/>
     <col min="157" max="157" width="12.42578125" style="1" customWidth="1"/>
     <col min="158" max="158" width="13.5703125" style="1" customWidth="1"/>
     <col min="159" max="159" width="14.5703125" style="1" customWidth="1"/>
     <col min="160" max="160" width="12.85546875" style="1" customWidth="1"/>
     <col min="161" max="161" width="13.85546875" style="1" customWidth="1"/>
     <col min="162" max="162" width="14.7109375" style="1" customWidth="1"/>
     <col min="163" max="163" width="12.42578125" style="1" customWidth="1"/>
     <col min="164" max="164" width="15.7109375" style="1" customWidth="1"/>
     <col min="165" max="165" width="14.7109375" style="1" customWidth="1"/>
     <col min="166" max="166" width="12.42578125" style="1" customWidth="1"/>
     <col min="167" max="167" width="13.5703125" style="1" customWidth="1"/>
     <col min="168" max="168" width="14.5703125" style="1" customWidth="1"/>
     <col min="169" max="169" width="11.28515625" style="1" customWidth="1"/>
     <col min="170" max="170" width="12.85546875" style="1" customWidth="1"/>
     <col min="171" max="171" width="14.42578125" style="1" customWidth="1"/>
     <col min="172" max="172" width="11.85546875" style="1" customWidth="1"/>
     <col min="173" max="173" width="13.140625" style="1" customWidth="1"/>
     <col min="174" max="174" width="13.42578125" style="1" customWidth="1"/>
     <col min="175" max="175" width="12.42578125" style="1" customWidth="1"/>
     <col min="176" max="176" width="12.140625" style="1" customWidth="1"/>
     <col min="177" max="177" width="14.5703125" style="1" customWidth="1"/>
     <col min="178" max="178" width="12.140625" style="1" customWidth="1"/>
     <col min="179" max="179" width="12.85546875" style="1" customWidth="1"/>
@@ -15999,649 +16450,867 @@
     <col min="16105" max="16105" width="13.5703125" style="1" customWidth="1"/>
     <col min="16106" max="16106" width="11.140625" style="1" customWidth="1"/>
     <col min="16107" max="16107" width="11.42578125" style="1" customWidth="1"/>
     <col min="16108" max="16108" width="13.5703125" style="1" customWidth="1"/>
     <col min="16109" max="16109" width="11.42578125" style="1" customWidth="1"/>
     <col min="16110" max="16110" width="11.7109375" style="1" customWidth="1"/>
     <col min="16111" max="16111" width="13.28515625" style="1" customWidth="1"/>
     <col min="16112" max="16112" width="10.42578125" style="1" customWidth="1"/>
     <col min="16113" max="16113" width="12.140625" style="1" customWidth="1"/>
     <col min="16114" max="16114" width="11.85546875" style="1" customWidth="1"/>
     <col min="16115" max="16115" width="14.5703125" style="1" customWidth="1"/>
     <col min="16116" max="16116" width="11.7109375" style="1" customWidth="1"/>
     <col min="16117" max="16117" width="12.85546875" style="1" customWidth="1"/>
     <col min="16118" max="16118" width="13.140625" style="1" customWidth="1"/>
     <col min="16119" max="16119" width="12.42578125" style="1" customWidth="1"/>
     <col min="16120" max="16120" width="19.140625" style="1" customWidth="1"/>
     <col min="16121" max="16121" width="16.140625" style="1" customWidth="1"/>
     <col min="16122" max="16122" width="12.42578125" style="1" customWidth="1"/>
     <col min="16123" max="16123" width="19.140625" style="1" customWidth="1"/>
     <col min="16124" max="16124" width="16.140625" style="1" customWidth="1"/>
     <col min="16125" max="16125" width="12.42578125" style="1" customWidth="1"/>
     <col min="16126" max="16126" width="19.140625" style="1" customWidth="1"/>
     <col min="16127" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="11" customFormat="1" ht="35.25" customHeight="1">
-[...12 lines deleted...]
-      <c r="K1" s="10"/>
+    <row r="1" spans="1:11" s="9" customFormat="1" ht="35.25" customHeight="1">
+      <c r="A1" s="42" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="8"/>
+      <c r="G1" s="8"/>
+      <c r="H1" s="8"/>
+      <c r="I1" s="8"/>
+      <c r="J1" s="8"/>
+      <c r="K1" s="8"/>
     </row>
     <row r="2" spans="1:11">
-      <c r="B2" s="10"/>
-[...6 lines deleted...]
-      <c r="I2" s="10"/>
+      <c r="B2" s="8"/>
+      <c r="C2" s="8"/>
+      <c r="D2" s="8"/>
+      <c r="E2" s="8"/>
+      <c r="F2" s="8"/>
+      <c r="G2" s="8"/>
+      <c r="H2" s="8"/>
+      <c r="I2" s="8"/>
     </row>
     <row r="4" spans="1:11" ht="11.25" customHeight="1">
-      <c r="A4" s="41"/>
-      <c r="B4" s="47" t="s">
+      <c r="A4" s="39"/>
+      <c r="B4" s="46" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="46" t="s">
+        <v>27</v>
+      </c>
+      <c r="D4" s="46" t="s">
+        <v>29</v>
+      </c>
+      <c r="E4" s="46" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" ht="16.5" customHeight="1">
+      <c r="A5" s="45"/>
+      <c r="B5" s="46"/>
+      <c r="C5" s="46"/>
+      <c r="D5" s="46"/>
+      <c r="E5" s="46"/>
+    </row>
+    <row r="6" spans="1:11" ht="12.75" customHeight="1">
+      <c r="A6" s="45"/>
+      <c r="B6" s="39" t="s">
+        <v>17</v>
+      </c>
+      <c r="C6" s="39" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" s="39" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6" s="39" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" ht="41.25" customHeight="1">
+      <c r="A7" s="40"/>
+      <c r="B7" s="40"/>
+      <c r="C7" s="40"/>
+      <c r="D7" s="40"/>
+      <c r="E7" s="40"/>
+    </row>
+    <row r="8" spans="1:11" ht="18" customHeight="1">
+      <c r="A8" s="43" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="44"/>
+      <c r="C8" s="44"/>
+      <c r="D8" s="44"/>
+      <c r="E8" s="44"/>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="B9" s="2">
+        <v>103639</v>
+      </c>
+      <c r="C9" s="3">
+        <v>108615</v>
+      </c>
+      <c r="D9" s="26">
+        <v>112936</v>
+      </c>
+      <c r="E9" s="32">
+        <v>105491</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" s="4">
+        <v>43555</v>
+      </c>
+      <c r="C10" s="3">
+        <v>45983</v>
+      </c>
+      <c r="D10" s="26">
+        <v>46729</v>
+      </c>
+      <c r="E10" s="32">
+        <v>43658</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="B11" s="5">
+        <v>200</v>
+      </c>
+      <c r="C11" s="3">
+        <v>280</v>
+      </c>
+      <c r="D11" s="26">
+        <v>262</v>
+      </c>
+      <c r="E11" s="32">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="B12" s="5">
+        <v>2926</v>
+      </c>
+      <c r="C12" s="3">
+        <v>2526</v>
+      </c>
+      <c r="D12" s="26">
+        <v>2787</v>
+      </c>
+      <c r="E12" s="32">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="B13" s="5">
+        <v>3250</v>
+      </c>
+      <c r="C13" s="3">
+        <v>3692</v>
+      </c>
+      <c r="D13" s="26">
+        <v>4000</v>
+      </c>
+      <c r="E13" s="32">
+        <v>3846</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="5">
+        <v>14663</v>
+      </c>
+      <c r="C14" s="3">
+        <v>15024</v>
+      </c>
+      <c r="D14" s="26">
+        <v>15583</v>
+      </c>
+      <c r="E14" s="32">
+        <v>14572</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B15" s="5">
+        <v>3330</v>
+      </c>
+      <c r="C15" s="3">
+        <v>4623</v>
+      </c>
+      <c r="D15" s="26">
+        <v>4541</v>
+      </c>
+      <c r="E15" s="32">
+        <v>3462</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="B16" s="2">
+        <v>4054</v>
+      </c>
+      <c r="C16" s="3">
+        <v>4460</v>
+      </c>
+      <c r="D16" s="26">
+        <v>4466</v>
+      </c>
+      <c r="E16" s="32">
+        <v>4901</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="32">
+        <v>3363</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="B18" s="5">
+        <v>7045</v>
+      </c>
+      <c r="C18" s="3">
+        <v>4815</v>
+      </c>
+      <c r="D18" s="26">
+        <v>5591</v>
+      </c>
+      <c r="E18" s="32">
+        <v>6553</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="C4" s="47" t="s">
-[...38 lines deleted...]
-      <c r="A9" s="2" t="s">
+      <c r="B19" s="5">
+        <v>3112</v>
+      </c>
+      <c r="C19" s="3">
+        <v>3432</v>
+      </c>
+      <c r="D19" s="26">
+        <v>3497</v>
+      </c>
+      <c r="E19" s="32">
+        <v>3393</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="32">
+        <v>4721</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="B21" s="5">
+        <v>21504</v>
+      </c>
+      <c r="C21" s="3">
+        <v>23780</v>
+      </c>
+      <c r="D21" s="26">
+        <v>25480</v>
+      </c>
+      <c r="E21" s="32">
+        <v>14834</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="12.75" customHeight="1">
+      <c r="A22" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="B22" s="44"/>
+      <c r="C22" s="44"/>
+      <c r="D22" s="44"/>
+      <c r="E22" s="44"/>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="B9" s="3">
-[...10 lines deleted...]
-      <c r="A10" s="5" t="s">
+      <c r="B23" s="6">
+        <v>50498</v>
+      </c>
+      <c r="C23" s="7">
+        <v>53381</v>
+      </c>
+      <c r="D23" s="27">
+        <v>59148</v>
+      </c>
+      <c r="E23" s="32">
+        <v>55201</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="B24" s="4">
+        <v>19734</v>
+      </c>
+      <c r="C24" s="7">
+        <v>21732</v>
+      </c>
+      <c r="D24" s="27">
+        <v>23304</v>
+      </c>
+      <c r="E24" s="32">
+        <v>22578</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="B25" s="4">
+        <v>60</v>
+      </c>
+      <c r="C25" s="7">
+        <v>129</v>
+      </c>
+      <c r="D25" s="27">
+        <v>134</v>
+      </c>
+      <c r="E25" s="32">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="B26" s="4">
+        <v>1820</v>
+      </c>
+      <c r="C26" s="7">
+        <v>1598</v>
+      </c>
+      <c r="D26" s="27">
+        <v>1646</v>
+      </c>
+      <c r="E26" s="32">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="B27" s="4">
+        <v>2203</v>
+      </c>
+      <c r="C27" s="7">
+        <v>2456</v>
+      </c>
+      <c r="D27" s="27">
+        <v>2839</v>
+      </c>
+      <c r="E27" s="32">
+        <v>1985</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="B28" s="4">
+        <v>7299</v>
+      </c>
+      <c r="C28" s="7">
+        <v>7363</v>
+      </c>
+      <c r="D28" s="27">
+        <v>7891</v>
+      </c>
+      <c r="E28" s="32">
+        <v>7455</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="6">
-[...10 lines deleted...]
-      <c r="A11" s="5" t="s">
+      <c r="B29" s="4">
+        <v>1600</v>
+      </c>
+      <c r="C29" s="7">
+        <v>2620</v>
+      </c>
+      <c r="D29" s="27">
+        <v>2383</v>
+      </c>
+      <c r="E29" s="32">
+        <v>1918</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="B11" s="7">
-[...24 lines deleted...]
-      <c r="A13" s="5" t="s">
+      <c r="B30" s="6">
+        <v>1674</v>
+      </c>
+      <c r="C30" s="7">
+        <v>1663</v>
+      </c>
+      <c r="D30" s="27">
+        <v>1956</v>
+      </c>
+      <c r="E30" s="32">
+        <v>2177</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="B31" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C31" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D31" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E31" s="32">
+        <v>2091</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="B13" s="7">
-[...24 lines deleted...]
-      <c r="A15" s="5" t="s">
+      <c r="B32" s="4">
+        <v>3515</v>
+      </c>
+      <c r="C32" s="7">
+        <v>2365</v>
+      </c>
+      <c r="D32" s="27">
+        <v>2814</v>
+      </c>
+      <c r="E32" s="32">
+        <v>3747</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="B33" s="4">
+        <v>1642</v>
+      </c>
+      <c r="C33" s="7">
+        <v>1715</v>
+      </c>
+      <c r="D33" s="27">
+        <v>1881</v>
+      </c>
+      <c r="E33" s="32">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="B34" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C34" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D34" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E34" s="32">
+        <v>2291</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="B35" s="4">
+        <v>10951</v>
+      </c>
+      <c r="C35" s="7">
+        <v>11740</v>
+      </c>
+      <c r="D35" s="27">
+        <v>14300</v>
+      </c>
+      <c r="E35" s="32">
+        <v>7631</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="12.75" customHeight="1">
+      <c r="A36" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="B36" s="44"/>
+      <c r="C36" s="44"/>
+      <c r="D36" s="44"/>
+      <c r="E36" s="44"/>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="B37" s="6">
+        <v>53141</v>
+      </c>
+      <c r="C37" s="7">
+        <v>55234</v>
+      </c>
+      <c r="D37" s="27">
+        <v>53788</v>
+      </c>
+      <c r="E37" s="32">
+        <v>50290</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="B15" s="7">
-[...10 lines deleted...]
-      <c r="A16" s="5" t="s">
+      <c r="B38" s="4">
+        <v>23821</v>
+      </c>
+      <c r="C38" s="7">
+        <v>24251</v>
+      </c>
+      <c r="D38" s="27">
+        <v>23425</v>
+      </c>
+      <c r="E38" s="32">
+        <v>21080</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="B16" s="3">
-[...10 lines deleted...]
-      <c r="A17" s="5" t="s">
+      <c r="B39" s="4">
+        <v>140</v>
+      </c>
+      <c r="C39" s="7">
+        <v>151</v>
+      </c>
+      <c r="D39" s="27">
+        <v>128</v>
+      </c>
+      <c r="E39" s="32">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="B17" s="7">
-[...10 lines deleted...]
-      <c r="A18" s="5" t="s">
+      <c r="B40" s="4">
+        <v>1106</v>
+      </c>
+      <c r="C40" s="7">
+        <v>928</v>
+      </c>
+      <c r="D40" s="27">
+        <v>1141</v>
+      </c>
+      <c r="E40" s="32">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="B18" s="7">
-[...10 lines deleted...]
-      <c r="A19" s="5" t="s">
+      <c r="B41" s="4">
+        <v>1047</v>
+      </c>
+      <c r="C41" s="7">
+        <v>1236</v>
+      </c>
+      <c r="D41" s="27">
+        <v>1161</v>
+      </c>
+      <c r="E41" s="32">
+        <v>1861</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="B19" s="7">
-[...31 lines deleted...]
-      <c r="A22" s="5" t="s">
+      <c r="B42" s="4">
+        <v>7364</v>
+      </c>
+      <c r="C42" s="7">
+        <v>7661</v>
+      </c>
+      <c r="D42" s="27">
+        <v>7692</v>
+      </c>
+      <c r="E42" s="32">
+        <v>7117</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="B22" s="6">
-[...10 lines deleted...]
-      <c r="A23" s="5" t="s">
+      <c r="B43" s="4">
+        <v>1730</v>
+      </c>
+      <c r="C43" s="7">
+        <v>2003</v>
+      </c>
+      <c r="D43" s="27">
+        <v>2158</v>
+      </c>
+      <c r="E43" s="32">
+        <v>1544</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="6">
-[...24 lines deleted...]
-      <c r="A25" s="5" t="s">
+      <c r="B44" s="6">
+        <v>2380</v>
+      </c>
+      <c r="C44" s="7">
+        <v>2797</v>
+      </c>
+      <c r="D44" s="27">
+        <v>2510</v>
+      </c>
+      <c r="E44" s="32">
+        <v>2724</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="B45" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C45" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D45" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E45" s="32">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="B25" s="6">
-[...216 lines deleted...]
-      <c r="B41" s="6">
+      <c r="B46" s="4">
         <v>3530</v>
       </c>
-      <c r="C41" s="9">
+      <c r="C46" s="7">
         <v>2450</v>
       </c>
-      <c r="D41" s="32">
+      <c r="D46" s="27">
         <v>2777</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B42" s="6">
+      <c r="E46" s="32">
+        <v>2806</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="B47" s="4">
         <v>1470</v>
       </c>
-      <c r="C42" s="9">
+      <c r="C47" s="7">
         <v>1717</v>
       </c>
-      <c r="D42" s="32">
+      <c r="D47" s="27">
         <v>1616</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B43" s="6">
+      <c r="E47" s="32">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="B48" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C48" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D48" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E48" s="32">
+        <v>2430</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="B49" s="4">
         <v>10553</v>
       </c>
-      <c r="C43" s="9">
+      <c r="C49" s="7">
         <v>12040</v>
       </c>
-      <c r="D43" s="32">
+      <c r="D49" s="27">
         <v>11180</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="E46" s="33"/>
+      <c r="E49" s="32">
+        <v>7203</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" ht="150.75" customHeight="1">
+      <c r="A51" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="B51" s="28"/>
+      <c r="C51" s="28"/>
+      <c r="D51" s="28"/>
+      <c r="E51" s="28"/>
+    </row>
+    <row r="52" spans="1:5" ht="12.75">
+      <c r="A52" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="B52" s="28"/>
+      <c r="C52" s="28"/>
+      <c r="D52" s="28"/>
+      <c r="E52" s="28"/>
     </row>
   </sheetData>
-  <mergeCells count="10">
+  <mergeCells count="13">
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A36:E36"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A4:A7"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="A22:E22"/>
+    <mergeCell ref="E4:E5"/>
+    <mergeCell ref="E6:E7"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="C6:C7"/>
-    <mergeCell ref="A8:C8"/>
-[...4 lines deleted...]
-    <mergeCell ref="B6:B7"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.98425196850393704" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>2022-2024 жыл</vt:lpstr>
+      <vt:lpstr>2022-2025 жыл</vt:lpstr>
       <vt:lpstr>жұмыспен қамтылу мәртебесі б-ша</vt:lpstr>
       <vt:lpstr>'жұмыспен қамтылу мәртебесі б-ша'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Асем Карибаева</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>