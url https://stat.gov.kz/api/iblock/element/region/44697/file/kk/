--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14310" windowHeight="12300"/>
   </bookViews>
   <sheets>
     <sheet name="Өңірлер" sheetId="6" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="172" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="247" uniqueCount="54">
   <si>
     <t>Рабочая сила</t>
   </si>
   <si>
     <t>продолжение</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t xml:space="preserve">Занятое население </t>
   </si>
   <si>
     <t xml:space="preserve">Безработное население </t>
   </si>
   <si>
     <t>Уровень безработицы</t>
   </si>
   <si>
     <t xml:space="preserve">Лица, не входящие в состав рабочей силы </t>
   </si>
   <si>
     <t>5,4</t>
   </si>
   <si>
@@ -160,65 +160,50 @@
   <si>
     <r>
       <t>Основные индикаторы рынка труда по регионам Республики Казахстан 2001-2023гг.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
-    <r>
-[...13 lines deleted...]
-  <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <r>
       <t>Жастар жұмыссыздығының деңгейі (15-34 жас)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">2) </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
@@ -311,62 +296,86 @@
       </rPr>
       <t xml:space="preserve">Осы жерде және бұдан әрі ХЕҰ стандарттарына сәйкес деректер жылдық негізде қалыптастырылады. </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">6) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2010 -2017 жылдарда ОҚО негізіндегі бағалау деректері</t>
     </r>
   </si>
+  <si>
+    <t>2025 жыл</t>
+  </si>
+  <si>
+    <r>
+      <t>2022-2025 жылғы аймақтар бойынша еңбек нарығының негізгі индикаторлары</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <t>Жаңасемей ауданы</t>
+  </si>
+  <si>
+    <t>Мақаншы ауданы</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="13">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -394,50 +403,57 @@
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
@@ -486,61 +502,62 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="8">
+  <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="114">
+  <cellXfs count="119">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -691,119 +708,129 @@
     <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="8">
+  <cellStyles count="9">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="8"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный 3 2" xfId="7"/>
     <cellStyle name="Обычный_1обл.78-79" xfId="4"/>
     <cellStyle name="Обычный_4" xfId="6"/>
     <cellStyle name="Обычный_Динамика по обл_ рынок труда" xfId="2"/>
     <cellStyle name="Финансовый 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
@@ -984,54 +1011,54 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:DL152"/>
+  <dimension ref="A1:DL168"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C12" sqref="C12"/>
+      <selection activeCell="H17" sqref="H17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="20" style="3" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="3" customWidth="1"/>
     <col min="4" max="4" width="10" style="3" customWidth="1"/>
     <col min="5" max="5" width="10.140625" style="3" customWidth="1"/>
     <col min="6" max="6" width="8.85546875" style="3" customWidth="1"/>
     <col min="7" max="7" width="9" style="3" customWidth="1"/>
     <col min="8" max="8" width="9.7109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="9.85546875" style="3" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" style="3" customWidth="1"/>
     <col min="11" max="11" width="8.42578125" style="3" customWidth="1"/>
     <col min="12" max="12" width="8.5703125" style="3" customWidth="1"/>
     <col min="13" max="14" width="9.5703125" style="3" customWidth="1"/>
     <col min="15" max="15" width="9.42578125" style="3" customWidth="1"/>
     <col min="16" max="16" width="7.140625" style="3" customWidth="1"/>
     <col min="17" max="17" width="9.140625" style="3" customWidth="1"/>
     <col min="18" max="18" width="9.42578125" style="3" customWidth="1"/>
     <col min="19" max="19" width="9.85546875" style="3" customWidth="1"/>
     <col min="20" max="20" width="10.42578125" style="3" customWidth="1"/>
     <col min="21" max="21" width="7" style="3" customWidth="1"/>
     <col min="22" max="22" width="9.42578125" style="3" customWidth="1"/>
@@ -5864,63 +5891,63 @@
     <col min="16198" max="16199" width="9.140625" style="3"/>
     <col min="16200" max="16200" width="9.5703125" style="3" customWidth="1"/>
     <col min="16201" max="16202" width="10.42578125" style="3" customWidth="1"/>
     <col min="16203" max="16204" width="9.140625" style="3"/>
     <col min="16205" max="16205" width="9.5703125" style="3" customWidth="1"/>
     <col min="16206" max="16206" width="10.42578125" style="3" customWidth="1"/>
     <col min="16207" max="16207" width="9.140625" style="3"/>
     <col min="16208" max="16208" width="9.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="16209" max="16211" width="9.140625" style="3"/>
     <col min="16212" max="16212" width="10" style="3" customWidth="1"/>
     <col min="16213" max="16213" width="9.7109375" style="3" customWidth="1"/>
     <col min="16214" max="16215" width="9.140625" style="3"/>
     <col min="16216" max="16217" width="10.28515625" style="3" customWidth="1"/>
     <col min="16218" max="16220" width="9.140625" style="3"/>
     <col min="16221" max="16222" width="10.28515625" style="3" customWidth="1"/>
     <col min="16223" max="16225" width="9.140625" style="3"/>
     <col min="16226" max="16227" width="10.28515625" style="3" customWidth="1"/>
     <col min="16228" max="16230" width="9.140625" style="3"/>
     <col min="16231" max="16232" width="10.28515625" style="3" customWidth="1"/>
     <col min="16233" max="16235" width="9.140625" style="3"/>
     <col min="16236" max="16237" width="10.28515625" style="3" customWidth="1"/>
     <col min="16238" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:116" s="44" customFormat="1">
-      <c r="A1" s="88" t="s">
-[...11 lines deleted...]
-      <c r="K1" s="88"/>
+      <c r="A1" s="104" t="s">
+        <v>51</v>
+      </c>
+      <c r="B1" s="104"/>
+      <c r="C1" s="104"/>
+      <c r="D1" s="104"/>
+      <c r="E1" s="104"/>
+      <c r="F1" s="104"/>
+      <c r="G1" s="104"/>
+      <c r="H1" s="104"/>
+      <c r="I1" s="104"/>
+      <c r="J1" s="104"/>
+      <c r="K1" s="104"/>
       <c r="AH1" s="45"/>
       <c r="AI1" s="45"/>
       <c r="AJ1" s="45"/>
       <c r="AK1" s="45"/>
       <c r="AL1" s="45"/>
       <c r="AM1" s="45"/>
       <c r="AN1" s="45"/>
       <c r="AO1" s="45"/>
       <c r="AP1" s="46"/>
       <c r="AQ1" s="47"/>
       <c r="AR1" s="47"/>
       <c r="AS1" s="47"/>
       <c r="AT1" s="47"/>
       <c r="AU1" s="47"/>
       <c r="AV1" s="47"/>
       <c r="AW1" s="47"/>
       <c r="AX1" s="47"/>
       <c r="AY1" s="47"/>
       <c r="AZ1" s="47"/>
       <c r="BA1" s="47"/>
       <c r="BB1" s="47"/>
       <c r="BC1" s="47"/>
       <c r="BD1" s="47"/>
       <c r="BE1" s="47"/>
       <c r="BF1" s="47"/>
@@ -5951,281 +5978,283 @@
         <v>41</v>
       </c>
       <c r="CF1" s="45"/>
       <c r="CG1" s="45"/>
       <c r="CH1" s="45"/>
       <c r="CI1" s="45"/>
       <c r="CJ1" s="45"/>
       <c r="CK1" s="45"/>
       <c r="CL1" s="45"/>
       <c r="CM1" s="45"/>
       <c r="CV1" s="45" t="s">
         <v>41</v>
       </c>
       <c r="CW1" s="45"/>
       <c r="CX1" s="45"/>
       <c r="CY1" s="45"/>
       <c r="CZ1" s="45"/>
       <c r="DA1" s="45"/>
       <c r="DB1" s="45"/>
       <c r="DC1" s="45"/>
       <c r="DD1" s="45"/>
       <c r="DE1" s="49"/>
       <c r="DJ1" s="49"/>
     </row>
     <row r="2" spans="1:116" s="52" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A2" s="96" t="s">
+      <c r="A2" s="112" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="96"/>
-[...53 lines deleted...]
-      <c r="BD2" s="97"/>
+      <c r="B2" s="112"/>
+      <c r="C2" s="112"/>
+      <c r="D2" s="112"/>
+      <c r="E2" s="112"/>
+      <c r="F2" s="112"/>
+      <c r="G2" s="112"/>
+      <c r="H2" s="112"/>
+      <c r="I2" s="112"/>
+      <c r="J2" s="112"/>
+      <c r="K2" s="112"/>
+      <c r="L2" s="112"/>
+      <c r="M2" s="112"/>
+      <c r="N2" s="112"/>
+      <c r="O2" s="112"/>
+      <c r="P2" s="112"/>
+      <c r="Q2" s="112"/>
+      <c r="R2" s="112"/>
+      <c r="S2" s="112"/>
+      <c r="T2" s="112"/>
+      <c r="U2" s="112"/>
+      <c r="V2" s="112"/>
+      <c r="W2" s="112"/>
+      <c r="X2" s="112"/>
+      <c r="Y2" s="112"/>
+      <c r="Z2" s="112"/>
+      <c r="AA2" s="100"/>
+      <c r="AB2" s="100"/>
+      <c r="AC2" s="100"/>
+      <c r="AD2" s="100"/>
+      <c r="AE2" s="100"/>
+      <c r="AF2" s="100"/>
+      <c r="AG2" s="100"/>
+      <c r="AH2" s="100"/>
+      <c r="AI2" s="100"/>
+      <c r="AJ2" s="100"/>
+      <c r="AK2" s="100"/>
+      <c r="AL2" s="100"/>
+      <c r="AM2" s="100"/>
+      <c r="AN2" s="100"/>
+      <c r="AO2" s="100"/>
+      <c r="AP2" s="103"/>
+      <c r="AQ2" s="103"/>
+      <c r="AR2" s="103"/>
+      <c r="AS2" s="103"/>
+      <c r="AT2" s="103"/>
+      <c r="AU2" s="103"/>
+      <c r="AV2" s="103"/>
+      <c r="AW2" s="103"/>
+      <c r="AX2" s="103"/>
+      <c r="AY2" s="103"/>
+      <c r="AZ2" s="103"/>
+      <c r="BA2" s="103"/>
+      <c r="BB2" s="103"/>
+      <c r="BC2" s="103"/>
+      <c r="BD2" s="103"/>
       <c r="BE2" s="50"/>
       <c r="BF2" s="50"/>
       <c r="BG2" s="50"/>
       <c r="BH2" s="50"/>
       <c r="BI2" s="50"/>
-      <c r="BJ2" s="97"/>
-[...18 lines deleted...]
-      <c r="CC2" s="97"/>
+      <c r="BJ2" s="103"/>
+      <c r="BK2" s="103"/>
+      <c r="BL2" s="103"/>
+      <c r="BM2" s="103"/>
+      <c r="BN2" s="103"/>
+      <c r="BO2" s="103"/>
+      <c r="BP2" s="103"/>
+      <c r="BQ2" s="103"/>
+      <c r="BR2" s="103"/>
+      <c r="BS2" s="103"/>
+      <c r="BT2" s="103"/>
+      <c r="BU2" s="103"/>
+      <c r="BV2" s="103"/>
+      <c r="BW2" s="103"/>
+      <c r="BX2" s="103"/>
+      <c r="BY2" s="103"/>
+      <c r="BZ2" s="103"/>
+      <c r="CA2" s="103"/>
+      <c r="CB2" s="103"/>
+      <c r="CC2" s="103"/>
       <c r="CD2" s="51"/>
       <c r="CE2" s="51"/>
-      <c r="CF2" s="98" t="s">
+      <c r="CF2" s="100" t="s">
         <v>0</v>
       </c>
-      <c r="CG2" s="98"/>
-[...21 lines deleted...]
-      <c r="DC2" s="98"/>
+      <c r="CG2" s="100"/>
+      <c r="CH2" s="100"/>
+      <c r="CI2" s="100"/>
+      <c r="CJ2" s="100"/>
+      <c r="CK2" s="100"/>
+      <c r="CL2" s="100"/>
+      <c r="CM2" s="100"/>
+      <c r="CN2" s="100"/>
+      <c r="CO2" s="100"/>
+      <c r="CP2" s="100"/>
+      <c r="CQ2" s="100"/>
+      <c r="CR2" s="100"/>
+      <c r="CS2" s="100"/>
+      <c r="CT2" s="100"/>
+      <c r="CU2" s="100"/>
+      <c r="CV2" s="100"/>
+      <c r="CW2" s="100"/>
+      <c r="CX2" s="100"/>
+      <c r="CY2" s="100"/>
+      <c r="CZ2" s="100"/>
+      <c r="DA2" s="100"/>
+      <c r="DB2" s="100"/>
+      <c r="DC2" s="100"/>
       <c r="DE2" s="53"/>
       <c r="DF2" s="51"/>
       <c r="DG2" s="51"/>
       <c r="DJ2" s="53"/>
       <c r="DK2" s="51"/>
       <c r="DL2" s="51"/>
     </row>
     <row r="3" spans="1:116" ht="12.75" customHeight="1">
-      <c r="A3" s="90" t="s">
+      <c r="A3" s="106" t="s">
         <v>19</v>
       </c>
-      <c r="B3" s="90"/>
+      <c r="B3" s="106"/>
       <c r="C3" s="1"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
       <c r="U3" s="2"/>
       <c r="V3" s="2"/>
       <c r="W3" s="2"/>
       <c r="X3" s="2"/>
       <c r="AA3" s="2"/>
       <c r="AB3" s="2"/>
       <c r="AC3" s="2"/>
       <c r="AD3" s="2"/>
       <c r="AE3" s="2"/>
       <c r="AF3" s="2"/>
       <c r="AG3" s="2"/>
       <c r="AH3" s="2"/>
       <c r="AI3" s="2"/>
       <c r="AJ3" s="2"/>
       <c r="AK3" s="2"/>
       <c r="AL3" s="2"/>
       <c r="AM3" s="2"/>
-      <c r="AN3" s="99"/>
-      <c r="AO3" s="99"/>
+      <c r="AN3" s="113"/>
+      <c r="AO3" s="113"/>
       <c r="AP3" s="4"/>
       <c r="AQ3" s="4"/>
       <c r="AR3" s="4"/>
-      <c r="AS3" s="99"/>
-      <c r="AT3" s="99"/>
+      <c r="AS3" s="113"/>
+      <c r="AT3" s="113"/>
       <c r="AU3" s="4"/>
       <c r="AV3" s="4"/>
       <c r="AW3" s="4"/>
       <c r="AX3" s="4"/>
       <c r="AY3" s="4"/>
       <c r="AZ3" s="4"/>
       <c r="BA3" s="4"/>
       <c r="BB3" s="4"/>
-      <c r="BC3" s="99"/>
-      <c r="BD3" s="99"/>
+      <c r="BC3" s="113"/>
+      <c r="BD3" s="113"/>
       <c r="BE3" s="4"/>
       <c r="BF3" s="4"/>
       <c r="BG3" s="4"/>
       <c r="BH3" s="4"/>
       <c r="BI3" s="4"/>
       <c r="BJ3" s="4"/>
       <c r="BK3" s="4"/>
       <c r="BL3" s="4"/>
       <c r="BM3" s="4"/>
       <c r="BN3" s="4"/>
       <c r="BO3" s="4"/>
       <c r="BP3" s="4"/>
       <c r="BQ3" s="4"/>
       <c r="BR3" s="4"/>
       <c r="BS3" s="4"/>
       <c r="BT3" s="5"/>
       <c r="BU3" s="5"/>
       <c r="BV3" s="5"/>
       <c r="BW3" s="5"/>
       <c r="BX3" s="5"/>
       <c r="BY3" s="5"/>
       <c r="BZ3" s="5"/>
       <c r="CA3" s="5"/>
       <c r="CB3" s="4"/>
       <c r="CC3" s="4"/>
-      <c r="CL3" s="90"/>
-[...1 lines deleted...]
-      <c r="CQ3" s="90" t="s">
+      <c r="CL3" s="106"/>
+      <c r="CM3" s="106"/>
+      <c r="CQ3" s="106" t="s">
         <v>1</v>
       </c>
-      <c r="CR3" s="90"/>
+      <c r="CR3" s="106"/>
       <c r="CV3" s="6"/>
       <c r="CW3" s="6"/>
-      <c r="DA3" s="90"/>
-[...3 lines deleted...]
-      <c r="DK3" s="90" t="s">
+      <c r="DA3" s="106"/>
+      <c r="DB3" s="106"/>
+      <c r="DF3" s="106"/>
+      <c r="DG3" s="106"/>
+      <c r="DK3" s="106" t="s">
         <v>1</v>
       </c>
-      <c r="DL3" s="90"/>
+      <c r="DL3" s="106"/>
     </row>
     <row r="4" spans="1:116">
-      <c r="A4" s="94" t="s">
+      <c r="A4" s="110" t="s">
         <v>38</v>
       </c>
       <c r="B4" s="7">
         <v>2022</v>
       </c>
       <c r="C4" s="7">
         <v>2023</v>
       </c>
       <c r="D4" s="7">
         <v>2024</v>
       </c>
-      <c r="E4" s="8"/>
+      <c r="E4" s="7">
+        <v>2025</v>
+      </c>
       <c r="F4" s="8"/>
       <c r="Q4" s="4"/>
       <c r="R4" s="4"/>
       <c r="S4" s="4"/>
       <c r="T4" s="4"/>
       <c r="U4" s="4"/>
       <c r="V4" s="4"/>
       <c r="W4" s="4"/>
       <c r="X4" s="4"/>
       <c r="AP4" s="4"/>
       <c r="AQ4" s="4"/>
       <c r="AR4" s="4"/>
       <c r="AS4" s="4"/>
       <c r="AT4" s="4"/>
       <c r="AU4" s="4"/>
       <c r="AV4" s="4"/>
       <c r="AW4" s="4"/>
       <c r="AX4" s="4"/>
       <c r="AY4" s="4"/>
       <c r="AZ4" s="4"/>
       <c r="BA4" s="4"/>
       <c r="BB4" s="4"/>
       <c r="BC4" s="4"/>
       <c r="BD4" s="4"/>
       <c r="BE4" s="4"/>
@@ -6235,58 +6264,61 @@
       <c r="BI4" s="4"/>
       <c r="BJ4" s="4"/>
       <c r="BK4" s="4"/>
       <c r="BL4" s="4"/>
       <c r="BM4" s="4"/>
       <c r="BN4" s="4"/>
       <c r="BO4" s="4"/>
       <c r="BP4" s="4"/>
       <c r="BQ4" s="4"/>
       <c r="BR4" s="4"/>
       <c r="BS4" s="4"/>
       <c r="BT4" s="4"/>
       <c r="BU4" s="4"/>
       <c r="BV4" s="4"/>
       <c r="BW4" s="4"/>
       <c r="BX4" s="4"/>
       <c r="BY4" s="4"/>
       <c r="BZ4" s="4"/>
       <c r="CA4" s="4"/>
       <c r="CB4" s="4"/>
       <c r="CC4" s="4"/>
       <c r="DE4" s="3"/>
       <c r="DJ4" s="3"/>
     </row>
     <row r="5" spans="1:116" ht="14.25" customHeight="1">
-      <c r="A5" s="95"/>
+      <c r="A5" s="111"/>
       <c r="B5" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>36</v>
       </c>
       <c r="D5" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="E5" s="10" t="s">
         <v>36</v>
       </c>
       <c r="AP5" s="4"/>
       <c r="AQ5" s="4"/>
       <c r="AR5" s="4"/>
       <c r="AS5" s="4"/>
       <c r="AT5" s="4"/>
       <c r="AU5" s="4"/>
       <c r="AV5" s="4"/>
       <c r="AW5" s="4"/>
       <c r="AX5" s="4"/>
       <c r="AY5" s="4"/>
       <c r="AZ5" s="4"/>
       <c r="BA5" s="4"/>
       <c r="BB5" s="4"/>
       <c r="BC5" s="4"/>
       <c r="BD5" s="4"/>
       <c r="BE5" s="4"/>
       <c r="BF5" s="4"/>
       <c r="BG5" s="4"/>
       <c r="BH5" s="4"/>
       <c r="BI5" s="4"/>
       <c r="BJ5" s="4"/>
       <c r="BK5" s="4"/>
       <c r="BL5" s="4"/>
@@ -6301,50 +6333,53 @@
       <c r="BU5" s="4"/>
       <c r="BV5" s="4"/>
       <c r="BW5" s="4"/>
       <c r="BX5" s="4"/>
       <c r="BY5" s="4"/>
       <c r="BZ5" s="4"/>
       <c r="CA5" s="4"/>
       <c r="CB5" s="4"/>
       <c r="CC5" s="4"/>
       <c r="DE5" s="3"/>
       <c r="DJ5" s="3"/>
     </row>
     <row r="6" spans="1:116">
       <c r="A6" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="12">
         <v>302.173</v>
       </c>
       <c r="C6" s="13">
         <v>307.3</v>
       </c>
       <c r="D6" s="69">
         <v>307</v>
       </c>
+      <c r="E6" s="13">
+        <v>310.60000000000002</v>
+      </c>
       <c r="AP6" s="4"/>
       <c r="AQ6" s="4"/>
       <c r="AR6" s="4"/>
       <c r="AS6" s="4"/>
       <c r="AT6" s="4"/>
       <c r="AU6" s="4"/>
       <c r="AV6" s="4"/>
       <c r="AW6" s="4"/>
       <c r="AX6" s="4"/>
       <c r="AY6" s="4"/>
       <c r="AZ6" s="4"/>
       <c r="BA6" s="4"/>
       <c r="BB6" s="4"/>
       <c r="BC6" s="4"/>
       <c r="BD6" s="4"/>
       <c r="BE6" s="4"/>
       <c r="BF6" s="4"/>
       <c r="BG6" s="4"/>
       <c r="BH6" s="4"/>
       <c r="BI6" s="4"/>
       <c r="BJ6" s="4"/>
       <c r="BK6" s="4"/>
       <c r="BL6" s="4"/>
       <c r="BM6" s="4"/>
       <c r="BN6" s="4"/>
@@ -6357,50 +6392,53 @@
       <c r="BU6" s="4"/>
       <c r="BV6" s="4"/>
       <c r="BW6" s="4"/>
       <c r="BX6" s="4"/>
       <c r="BY6" s="4"/>
       <c r="BZ6" s="4"/>
       <c r="CA6" s="4"/>
       <c r="CB6" s="4"/>
       <c r="CC6" s="4"/>
       <c r="DE6" s="3"/>
       <c r="DJ6" s="3"/>
     </row>
     <row r="7" spans="1:116">
       <c r="A7" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="15">
         <v>155.30000000000001</v>
       </c>
       <c r="C7" s="13">
         <v>160.69999999999999</v>
       </c>
       <c r="D7" s="70">
         <v>160.80000000000001</v>
       </c>
+      <c r="E7" s="94">
+        <v>154.1</v>
+      </c>
       <c r="AP7" s="4"/>
       <c r="AQ7" s="4"/>
       <c r="AR7" s="4"/>
       <c r="AS7" s="4"/>
       <c r="AT7" s="4"/>
       <c r="AU7" s="4"/>
       <c r="AV7" s="4"/>
       <c r="AW7" s="4"/>
       <c r="AX7" s="4"/>
       <c r="AY7" s="4"/>
       <c r="AZ7" s="4"/>
       <c r="BA7" s="4"/>
       <c r="BB7" s="4"/>
       <c r="BC7" s="4"/>
       <c r="BD7" s="4"/>
       <c r="BE7" s="4"/>
       <c r="BF7" s="4"/>
       <c r="BG7" s="4"/>
       <c r="BH7" s="4"/>
       <c r="BI7" s="4"/>
       <c r="BJ7" s="4"/>
       <c r="BK7" s="4"/>
       <c r="BL7" s="4"/>
       <c r="BM7" s="4"/>
       <c r="BN7" s="4"/>
@@ -6413,50 +6451,53 @@
       <c r="BU7" s="4"/>
       <c r="BV7" s="4"/>
       <c r="BW7" s="4"/>
       <c r="BX7" s="4"/>
       <c r="BY7" s="4"/>
       <c r="BZ7" s="4"/>
       <c r="CA7" s="4"/>
       <c r="CB7" s="4"/>
       <c r="CC7" s="4"/>
       <c r="DE7" s="3"/>
       <c r="DJ7" s="3"/>
     </row>
     <row r="8" spans="1:116">
       <c r="A8" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="15">
         <v>5.7</v>
       </c>
       <c r="C8" s="13">
         <v>5.5</v>
       </c>
       <c r="D8" s="70">
         <v>5.9</v>
       </c>
+      <c r="E8" s="94">
+        <v>5.7</v>
+      </c>
       <c r="AP8" s="4"/>
       <c r="AQ8" s="4"/>
       <c r="AR8" s="4"/>
       <c r="AS8" s="4"/>
       <c r="AT8" s="4"/>
       <c r="AU8" s="4"/>
       <c r="AV8" s="4"/>
       <c r="AW8" s="4"/>
       <c r="AX8" s="4"/>
       <c r="AY8" s="4"/>
       <c r="AZ8" s="4"/>
       <c r="BA8" s="4"/>
       <c r="BB8" s="4"/>
       <c r="BC8" s="4"/>
       <c r="BD8" s="4"/>
       <c r="BE8" s="4"/>
       <c r="BF8" s="4"/>
       <c r="BG8" s="4"/>
       <c r="BH8" s="4"/>
       <c r="BI8" s="4"/>
       <c r="BJ8" s="4"/>
       <c r="BK8" s="4"/>
       <c r="BL8" s="4"/>
       <c r="BM8" s="4"/>
       <c r="BN8" s="4"/>
@@ -6469,50 +6510,53 @@
       <c r="BU8" s="4"/>
       <c r="BV8" s="4"/>
       <c r="BW8" s="4"/>
       <c r="BX8" s="4"/>
       <c r="BY8" s="4"/>
       <c r="BZ8" s="4"/>
       <c r="CA8" s="4"/>
       <c r="CB8" s="4"/>
       <c r="CC8" s="4"/>
       <c r="DE8" s="3"/>
       <c r="DJ8" s="3"/>
     </row>
     <row r="9" spans="1:116">
       <c r="A9" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="15">
         <v>7.3</v>
       </c>
       <c r="C9" s="13">
         <v>7.3</v>
       </c>
       <c r="D9" s="70">
         <v>8.1</v>
       </c>
+      <c r="E9" s="95">
+        <v>8</v>
+      </c>
       <c r="AP9" s="4"/>
       <c r="AQ9" s="4"/>
       <c r="AR9" s="4"/>
       <c r="AS9" s="4"/>
       <c r="AT9" s="4"/>
       <c r="AU9" s="4"/>
       <c r="AV9" s="4"/>
       <c r="AW9" s="4"/>
       <c r="AX9" s="4"/>
       <c r="AY9" s="4"/>
       <c r="AZ9" s="4"/>
       <c r="BA9" s="4"/>
       <c r="BB9" s="4"/>
       <c r="BC9" s="4"/>
       <c r="BD9" s="4"/>
       <c r="BE9" s="4"/>
       <c r="BF9" s="4"/>
       <c r="BG9" s="4"/>
       <c r="BH9" s="4"/>
       <c r="BI9" s="4"/>
       <c r="BJ9" s="4"/>
       <c r="BK9" s="4"/>
       <c r="BL9" s="4"/>
       <c r="BM9" s="4"/>
       <c r="BN9" s="4"/>
@@ -6525,50 +6569,53 @@
       <c r="BU9" s="4"/>
       <c r="BV9" s="4"/>
       <c r="BW9" s="4"/>
       <c r="BX9" s="4"/>
       <c r="BY9" s="4"/>
       <c r="BZ9" s="4"/>
       <c r="CA9" s="4"/>
       <c r="CB9" s="4"/>
       <c r="CC9" s="4"/>
       <c r="DE9" s="3"/>
       <c r="DJ9" s="3"/>
     </row>
     <row r="10" spans="1:116">
       <c r="A10" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="15">
         <v>9.9</v>
       </c>
       <c r="C10" s="13">
         <v>10.4</v>
       </c>
       <c r="D10" s="70">
         <v>10.4</v>
       </c>
+      <c r="E10" s="94">
+        <v>9.5</v>
+      </c>
       <c r="AP10" s="4"/>
       <c r="AQ10" s="4"/>
       <c r="AR10" s="4"/>
       <c r="AS10" s="4"/>
       <c r="AT10" s="4"/>
       <c r="AU10" s="4"/>
       <c r="AV10" s="4"/>
       <c r="AW10" s="4"/>
       <c r="AX10" s="4"/>
       <c r="AY10" s="4"/>
       <c r="AZ10" s="4"/>
       <c r="BA10" s="4"/>
       <c r="BB10" s="4"/>
       <c r="BC10" s="4"/>
       <c r="BD10" s="4"/>
       <c r="BE10" s="4"/>
       <c r="BF10" s="4"/>
       <c r="BG10" s="4"/>
       <c r="BH10" s="4"/>
       <c r="BI10" s="4"/>
       <c r="BJ10" s="4"/>
       <c r="BK10" s="4"/>
       <c r="BL10" s="4"/>
       <c r="BM10" s="4"/>
       <c r="BN10" s="4"/>
@@ -6581,50 +6628,53 @@
       <c r="BU10" s="4"/>
       <c r="BV10" s="4"/>
       <c r="BW10" s="4"/>
       <c r="BX10" s="4"/>
       <c r="BY10" s="4"/>
       <c r="BZ10" s="4"/>
       <c r="CA10" s="4"/>
       <c r="CB10" s="4"/>
       <c r="CC10" s="4"/>
       <c r="DE10" s="3"/>
       <c r="DJ10" s="3"/>
     </row>
     <row r="11" spans="1:116">
       <c r="A11" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="15">
         <v>32.4</v>
       </c>
       <c r="C11" s="13">
         <v>32.6</v>
       </c>
       <c r="D11" s="70">
         <v>32.5</v>
       </c>
+      <c r="E11" s="94">
+        <v>32.299999999999997</v>
+      </c>
       <c r="AP11" s="4"/>
       <c r="AQ11" s="4"/>
       <c r="AR11" s="4"/>
       <c r="AS11" s="4"/>
       <c r="AT11" s="4"/>
       <c r="AU11" s="4"/>
       <c r="AV11" s="4"/>
       <c r="AW11" s="4"/>
       <c r="AX11" s="4"/>
       <c r="AY11" s="4"/>
       <c r="AZ11" s="4"/>
       <c r="BA11" s="4"/>
       <c r="BB11" s="4"/>
       <c r="BC11" s="4"/>
       <c r="BD11" s="4"/>
       <c r="BE11" s="4"/>
       <c r="BF11" s="4"/>
       <c r="BG11" s="4"/>
       <c r="BH11" s="4"/>
       <c r="BI11" s="4"/>
       <c r="BJ11" s="4"/>
       <c r="BK11" s="4"/>
       <c r="BL11" s="4"/>
       <c r="BM11" s="4"/>
       <c r="BN11" s="4"/>
@@ -6637,50 +6687,53 @@
       <c r="BU11" s="4"/>
       <c r="BV11" s="4"/>
       <c r="BW11" s="4"/>
       <c r="BX11" s="4"/>
       <c r="BY11" s="4"/>
       <c r="BZ11" s="4"/>
       <c r="CA11" s="4"/>
       <c r="CB11" s="4"/>
       <c r="CC11" s="4"/>
       <c r="DE11" s="3"/>
       <c r="DJ11" s="3"/>
     </row>
     <row r="12" spans="1:116">
       <c r="A12" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="15">
         <v>8.6999999999999993</v>
       </c>
       <c r="C12" s="13">
         <v>9.4</v>
       </c>
       <c r="D12" s="70">
         <v>9.4</v>
       </c>
+      <c r="E12" s="94">
+        <v>9.1</v>
+      </c>
       <c r="AP12" s="4"/>
       <c r="AQ12" s="4"/>
       <c r="AR12" s="4"/>
       <c r="AS12" s="4"/>
       <c r="AT12" s="4"/>
       <c r="AU12" s="4"/>
       <c r="AV12" s="4"/>
       <c r="AW12" s="4"/>
       <c r="AX12" s="4"/>
       <c r="AY12" s="4"/>
       <c r="AZ12" s="4"/>
       <c r="BA12" s="4"/>
       <c r="BB12" s="4"/>
       <c r="BC12" s="4"/>
       <c r="BD12" s="4"/>
       <c r="BE12" s="4"/>
       <c r="BF12" s="4"/>
       <c r="BG12" s="4"/>
       <c r="BH12" s="4"/>
       <c r="BI12" s="4"/>
       <c r="BJ12" s="4"/>
       <c r="BK12" s="4"/>
       <c r="BL12" s="4"/>
       <c r="BM12" s="4"/>
       <c r="BN12" s="4"/>
@@ -6693,4014 +6746,4032 @@
       <c r="BU12" s="4"/>
       <c r="BV12" s="4"/>
       <c r="BW12" s="4"/>
       <c r="BX12" s="4"/>
       <c r="BY12" s="4"/>
       <c r="BZ12" s="4"/>
       <c r="CA12" s="4"/>
       <c r="CB12" s="4"/>
       <c r="CC12" s="4"/>
       <c r="DE12" s="3"/>
       <c r="DJ12" s="3"/>
     </row>
     <row r="13" spans="1:116">
       <c r="A13" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="12">
         <v>18.600000000000001</v>
       </c>
       <c r="C13" s="13">
         <v>16.8</v>
       </c>
       <c r="D13" s="69">
         <v>17.600000000000001</v>
       </c>
+      <c r="E13" s="95">
+        <v>18</v>
+      </c>
       <c r="AP13" s="4"/>
       <c r="AQ13" s="4"/>
       <c r="AR13" s="4"/>
       <c r="AS13" s="4"/>
       <c r="AT13" s="4"/>
       <c r="AU13" s="4"/>
       <c r="AV13" s="4"/>
       <c r="AW13" s="4"/>
       <c r="AX13" s="4"/>
       <c r="AY13" s="4"/>
       <c r="AZ13" s="4"/>
       <c r="BA13" s="4"/>
       <c r="BB13" s="4"/>
       <c r="BC13" s="4"/>
       <c r="BD13" s="4"/>
       <c r="BE13" s="4"/>
       <c r="BF13" s="4"/>
       <c r="BG13" s="4"/>
       <c r="BH13" s="4"/>
       <c r="BI13" s="4"/>
       <c r="BJ13" s="4"/>
       <c r="BK13" s="4"/>
       <c r="BL13" s="4"/>
       <c r="BM13" s="4"/>
       <c r="BN13" s="4"/>
       <c r="BO13" s="4"/>
       <c r="BP13" s="4"/>
       <c r="BQ13" s="4"/>
       <c r="BR13" s="4"/>
       <c r="BS13" s="4"/>
       <c r="BT13" s="4"/>
       <c r="BU13" s="4"/>
       <c r="BV13" s="4"/>
       <c r="BW13" s="4"/>
       <c r="BX13" s="4"/>
       <c r="BY13" s="4"/>
       <c r="BZ13" s="4"/>
       <c r="CA13" s="4"/>
       <c r="CB13" s="4"/>
       <c r="CC13" s="4"/>
       <c r="DE13" s="3"/>
       <c r="DJ13" s="3"/>
     </row>
     <row r="14" spans="1:116">
-      <c r="A14" s="14" t="s">
-[...9 lines deleted...]
-        <v>17.8</v>
+      <c r="A14" s="93" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="C14" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="D14" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="E14" s="94">
+        <v>11.3</v>
       </c>
       <c r="AP14" s="4"/>
       <c r="AQ14" s="4"/>
       <c r="AR14" s="4"/>
       <c r="AS14" s="4"/>
       <c r="AT14" s="4"/>
       <c r="AU14" s="4"/>
       <c r="AV14" s="4"/>
       <c r="AW14" s="4"/>
       <c r="AX14" s="4"/>
       <c r="AY14" s="4"/>
       <c r="AZ14" s="4"/>
       <c r="BA14" s="4"/>
       <c r="BB14" s="4"/>
       <c r="BC14" s="4"/>
       <c r="BD14" s="4"/>
       <c r="BE14" s="4"/>
       <c r="BF14" s="4"/>
       <c r="BG14" s="4"/>
       <c r="BH14" s="4"/>
       <c r="BI14" s="4"/>
       <c r="BJ14" s="4"/>
       <c r="BK14" s="4"/>
       <c r="BL14" s="4"/>
       <c r="BM14" s="4"/>
       <c r="BN14" s="4"/>
       <c r="BO14" s="4"/>
       <c r="BP14" s="4"/>
       <c r="BQ14" s="4"/>
       <c r="BR14" s="4"/>
       <c r="BS14" s="4"/>
       <c r="BT14" s="4"/>
       <c r="BU14" s="4"/>
       <c r="BV14" s="4"/>
       <c r="BW14" s="4"/>
       <c r="BX14" s="4"/>
       <c r="BY14" s="4"/>
       <c r="BZ14" s="4"/>
       <c r="CA14" s="4"/>
       <c r="CB14" s="4"/>
       <c r="CC14" s="4"/>
       <c r="DE14" s="3"/>
       <c r="DJ14" s="3"/>
     </row>
     <row r="15" spans="1:116">
       <c r="A15" s="14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B15" s="15">
-        <v>7.7</v>
+        <v>19.7</v>
       </c>
       <c r="C15" s="13">
-        <v>7.5</v>
+        <v>18.600000000000001</v>
       </c>
       <c r="D15" s="70">
-        <v>7.3</v>
+        <v>17.8</v>
+      </c>
+      <c r="E15" s="94">
+        <v>18.5</v>
       </c>
       <c r="AP15" s="4"/>
       <c r="AQ15" s="4"/>
       <c r="AR15" s="4"/>
       <c r="AS15" s="4"/>
       <c r="AT15" s="4"/>
       <c r="AU15" s="4"/>
       <c r="AV15" s="4"/>
       <c r="AW15" s="4"/>
       <c r="AX15" s="4"/>
       <c r="AY15" s="4"/>
       <c r="AZ15" s="4"/>
       <c r="BA15" s="4"/>
       <c r="BB15" s="4"/>
       <c r="BC15" s="4"/>
       <c r="BD15" s="4"/>
       <c r="BE15" s="4"/>
       <c r="BF15" s="4"/>
       <c r="BG15" s="4"/>
       <c r="BH15" s="4"/>
       <c r="BI15" s="4"/>
       <c r="BJ15" s="4"/>
       <c r="BK15" s="4"/>
       <c r="BL15" s="4"/>
       <c r="BM15" s="4"/>
       <c r="BN15" s="4"/>
       <c r="BO15" s="4"/>
       <c r="BP15" s="4"/>
       <c r="BQ15" s="4"/>
       <c r="BR15" s="4"/>
       <c r="BS15" s="4"/>
       <c r="BT15" s="4"/>
       <c r="BU15" s="4"/>
       <c r="BV15" s="4"/>
       <c r="BW15" s="4"/>
       <c r="BX15" s="4"/>
       <c r="BY15" s="4"/>
       <c r="BZ15" s="4"/>
       <c r="CA15" s="4"/>
       <c r="CB15" s="4"/>
       <c r="CC15" s="4"/>
       <c r="DE15" s="3"/>
       <c r="DJ15" s="3"/>
     </row>
     <row r="16" spans="1:116">
       <c r="A16" s="14" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B16" s="15">
-        <v>36.9</v>
+        <v>7.7</v>
       </c>
       <c r="C16" s="13">
-        <v>38.5</v>
+        <v>7.5</v>
       </c>
       <c r="D16" s="70">
-        <v>37.200000000000003</v>
+        <v>7.3</v>
+      </c>
+      <c r="E16" s="94">
+        <v>7.5</v>
       </c>
       <c r="AP16" s="4"/>
       <c r="AQ16" s="4"/>
       <c r="AR16" s="4"/>
       <c r="AS16" s="4"/>
       <c r="AT16" s="4"/>
       <c r="AU16" s="4"/>
       <c r="AV16" s="4"/>
       <c r="AW16" s="4"/>
       <c r="AX16" s="4"/>
       <c r="AY16" s="4"/>
       <c r="AZ16" s="4"/>
       <c r="BA16" s="4"/>
       <c r="BB16" s="4"/>
       <c r="BC16" s="4"/>
       <c r="BD16" s="4"/>
       <c r="BE16" s="4"/>
       <c r="BF16" s="4"/>
       <c r="BG16" s="4"/>
       <c r="BH16" s="4"/>
       <c r="BI16" s="4"/>
       <c r="BJ16" s="4"/>
       <c r="BK16" s="4"/>
       <c r="BL16" s="4"/>
       <c r="BM16" s="4"/>
       <c r="BN16" s="4"/>
       <c r="BO16" s="4"/>
       <c r="BP16" s="4"/>
       <c r="BQ16" s="4"/>
       <c r="BR16" s="4"/>
       <c r="BS16" s="4"/>
       <c r="BT16" s="4"/>
       <c r="BU16" s="4"/>
       <c r="BV16" s="4"/>
       <c r="BW16" s="4"/>
       <c r="BX16" s="4"/>
       <c r="BY16" s="4"/>
       <c r="BZ16" s="4"/>
       <c r="CA16" s="4"/>
       <c r="CB16" s="4"/>
       <c r="CC16" s="4"/>
       <c r="DE16" s="3"/>
       <c r="DJ16" s="3"/>
     </row>
     <row r="17" spans="1:116">
-      <c r="A17" s="16"/>
-[...38 lines deleted...]
-      <c r="AO17" s="4"/>
+      <c r="A17" s="93" t="s">
+        <v>53</v>
+      </c>
+      <c r="B17" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="C17" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="D17" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="E17" s="94">
+        <v>13.5</v>
+      </c>
       <c r="AP17" s="4"/>
       <c r="AQ17" s="4"/>
       <c r="AR17" s="4"/>
       <c r="AS17" s="4"/>
       <c r="AT17" s="4"/>
       <c r="AU17" s="4"/>
       <c r="AV17" s="4"/>
       <c r="AW17" s="4"/>
       <c r="AX17" s="4"/>
       <c r="AY17" s="4"/>
       <c r="AZ17" s="4"/>
       <c r="BA17" s="4"/>
       <c r="BB17" s="4"/>
       <c r="BC17" s="4"/>
       <c r="BD17" s="4"/>
       <c r="BE17" s="4"/>
       <c r="BF17" s="4"/>
       <c r="BG17" s="4"/>
       <c r="BH17" s="4"/>
       <c r="BI17" s="4"/>
       <c r="BJ17" s="4"/>
       <c r="BK17" s="4"/>
       <c r="BL17" s="4"/>
       <c r="BM17" s="4"/>
       <c r="BN17" s="4"/>
       <c r="BO17" s="4"/>
       <c r="BP17" s="4"/>
       <c r="BQ17" s="4"/>
       <c r="BR17" s="4"/>
       <c r="BS17" s="4"/>
-      <c r="BT17" s="17"/>
-[...179 lines deleted...]
-      <c r="X19" s="19"/>
+      <c r="BT17" s="4"/>
+      <c r="BU17" s="4"/>
+      <c r="BV17" s="4"/>
+      <c r="BW17" s="4"/>
+      <c r="BX17" s="4"/>
+      <c r="BY17" s="4"/>
+      <c r="BZ17" s="4"/>
+      <c r="CA17" s="4"/>
+      <c r="CB17" s="4"/>
+      <c r="CC17" s="4"/>
+      <c r="DE17" s="3"/>
+      <c r="DJ17" s="3"/>
+    </row>
+    <row r="18" spans="1:116">
+      <c r="A18" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="15">
+        <v>36.9</v>
+      </c>
+      <c r="C18" s="13">
+        <v>38.5</v>
+      </c>
+      <c r="D18" s="70">
+        <v>37.200000000000003</v>
+      </c>
+      <c r="E18" s="94">
+        <v>23.1</v>
+      </c>
+      <c r="AP18" s="4"/>
+      <c r="AQ18" s="4"/>
+      <c r="AR18" s="4"/>
+      <c r="AS18" s="4"/>
+      <c r="AT18" s="4"/>
+      <c r="AU18" s="4"/>
+      <c r="AV18" s="4"/>
+      <c r="AW18" s="4"/>
+      <c r="AX18" s="4"/>
+      <c r="AY18" s="4"/>
+      <c r="AZ18" s="4"/>
+      <c r="BA18" s="4"/>
+      <c r="BB18" s="4"/>
+      <c r="BC18" s="4"/>
+      <c r="BD18" s="4"/>
+      <c r="BE18" s="4"/>
+      <c r="BF18" s="4"/>
+      <c r="BG18" s="4"/>
+      <c r="BH18" s="4"/>
+      <c r="BI18" s="4"/>
+      <c r="BJ18" s="4"/>
+      <c r="BK18" s="4"/>
+      <c r="BL18" s="4"/>
+      <c r="BM18" s="4"/>
+      <c r="BN18" s="4"/>
+      <c r="BO18" s="4"/>
+      <c r="BP18" s="4"/>
+      <c r="BQ18" s="4"/>
+      <c r="BR18" s="4"/>
+      <c r="BS18" s="4"/>
+      <c r="BT18" s="4"/>
+      <c r="BU18" s="4"/>
+      <c r="BV18" s="4"/>
+      <c r="BW18" s="4"/>
+      <c r="BX18" s="4"/>
+      <c r="BY18" s="4"/>
+      <c r="BZ18" s="4"/>
+      <c r="CA18" s="4"/>
+      <c r="CB18" s="4"/>
+      <c r="CC18" s="4"/>
+      <c r="DE18" s="3"/>
+      <c r="DJ18" s="3"/>
+    </row>
+    <row r="19" spans="1:116">
+      <c r="A19" s="16"/>
+      <c r="C19" s="16"/>
+      <c r="D19" s="16"/>
+      <c r="E19" s="16"/>
+      <c r="F19" s="16"/>
+      <c r="G19" s="16"/>
+      <c r="H19" s="16"/>
+      <c r="I19" s="16"/>
+      <c r="J19" s="16"/>
+      <c r="K19" s="4"/>
+      <c r="L19" s="16"/>
+      <c r="M19" s="16"/>
+      <c r="N19" s="16"/>
+      <c r="O19" s="16"/>
+      <c r="P19" s="4"/>
+      <c r="Q19" s="4"/>
+      <c r="R19" s="4"/>
+      <c r="S19" s="4"/>
+      <c r="T19" s="4"/>
+      <c r="U19" s="4"/>
+      <c r="V19" s="4"/>
+      <c r="W19" s="4"/>
+      <c r="X19" s="4"/>
       <c r="Y19" s="4"/>
-      <c r="AA19" s="19"/>
-[...11 lines deleted...]
-      <c r="AM19" s="19"/>
+      <c r="Z19" s="4"/>
+      <c r="AA19" s="4"/>
+      <c r="AB19" s="4"/>
+      <c r="AC19" s="4"/>
+      <c r="AD19" s="4"/>
+      <c r="AE19" s="4"/>
+      <c r="AF19" s="4"/>
+      <c r="AG19" s="4"/>
+      <c r="AH19" s="4"/>
+      <c r="AI19" s="4"/>
+      <c r="AJ19" s="17"/>
+      <c r="AK19" s="4"/>
+      <c r="AL19" s="4"/>
+      <c r="AM19" s="4"/>
       <c r="AN19" s="4"/>
       <c r="AO19" s="4"/>
       <c r="AP19" s="4"/>
       <c r="AQ19" s="4"/>
       <c r="AR19" s="4"/>
       <c r="AS19" s="4"/>
       <c r="AT19" s="4"/>
       <c r="AU19" s="4"/>
       <c r="AV19" s="4"/>
       <c r="AW19" s="4"/>
       <c r="AX19" s="4"/>
       <c r="AY19" s="4"/>
       <c r="AZ19" s="4"/>
       <c r="BA19" s="4"/>
       <c r="BB19" s="4"/>
-      <c r="BC19" s="99"/>
-      <c r="BD19" s="99"/>
+      <c r="BC19" s="4"/>
+      <c r="BD19" s="4"/>
       <c r="BE19" s="4"/>
       <c r="BF19" s="4"/>
       <c r="BG19" s="4"/>
       <c r="BH19" s="4"/>
       <c r="BI19" s="4"/>
       <c r="BJ19" s="4"/>
       <c r="BK19" s="4"/>
       <c r="BL19" s="4"/>
       <c r="BM19" s="4"/>
       <c r="BN19" s="4"/>
       <c r="BO19" s="4"/>
       <c r="BP19" s="4"/>
       <c r="BQ19" s="4"/>
       <c r="BR19" s="4"/>
       <c r="BS19" s="4"/>
       <c r="BT19" s="17"/>
       <c r="BU19" s="17"/>
       <c r="BV19" s="17"/>
       <c r="BW19" s="17"/>
       <c r="BX19" s="17"/>
       <c r="BY19" s="17"/>
       <c r="BZ19" s="17"/>
       <c r="CA19" s="17"/>
-      <c r="CB19" s="4"/>
-      <c r="CC19" s="4"/>
+      <c r="CB19" s="17"/>
+      <c r="CC19" s="17"/>
       <c r="CI19" s="18"/>
       <c r="CJ19" s="18"/>
       <c r="CK19" s="18"/>
       <c r="CL19" s="18"/>
       <c r="CM19" s="18"/>
       <c r="CN19" s="18"/>
       <c r="CO19" s="18"/>
       <c r="CP19" s="18"/>
       <c r="CQ19" s="18"/>
       <c r="CR19" s="18"/>
       <c r="CS19" s="18"/>
       <c r="CT19" s="18"/>
       <c r="CU19" s="18"/>
       <c r="CV19" s="18"/>
       <c r="CW19" s="18"/>
       <c r="CX19" s="18"/>
       <c r="CY19" s="18"/>
       <c r="CZ19" s="18"/>
       <c r="DA19" s="18"/>
       <c r="DB19" s="18"/>
       <c r="DC19" s="18"/>
       <c r="DD19" s="18"/>
-      <c r="DE19" s="58"/>
+      <c r="DE19" s="55"/>
       <c r="DF19" s="18"/>
       <c r="DG19" s="18"/>
       <c r="DH19" s="18"/>
       <c r="DI19" s="18"/>
-      <c r="DJ19" s="58"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DJ19" s="55"/>
+      <c r="DK19" s="18"/>
       <c r="DL19" s="18"/>
     </row>
-    <row r="20" spans="1:116" ht="12.75" customHeight="1">
-[...101 lines deleted...]
-      </c>
+    <row r="20" spans="1:116" s="52" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A20" s="100" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" s="100"/>
+      <c r="C20" s="100"/>
+      <c r="D20" s="100"/>
+      <c r="E20" s="100"/>
+      <c r="F20" s="51"/>
+      <c r="G20" s="51"/>
+      <c r="H20" s="51"/>
+      <c r="I20" s="51"/>
+      <c r="J20" s="51"/>
+      <c r="K20" s="51"/>
+      <c r="L20" s="51"/>
+      <c r="M20" s="51"/>
+      <c r="N20" s="51"/>
+      <c r="O20" s="51"/>
+      <c r="P20" s="51"/>
+      <c r="Q20" s="51"/>
+      <c r="R20" s="51"/>
+      <c r="S20" s="51"/>
+      <c r="T20" s="51"/>
+      <c r="U20" s="51"/>
+      <c r="V20" s="51"/>
+      <c r="W20" s="51"/>
+      <c r="X20" s="51"/>
+      <c r="Y20" s="51"/>
+      <c r="Z20" s="51"/>
+      <c r="AA20" s="103"/>
+      <c r="AB20" s="103"/>
+      <c r="AC20" s="103"/>
+      <c r="AD20" s="103"/>
+      <c r="AE20" s="103"/>
+      <c r="AF20" s="103"/>
+      <c r="AG20" s="103"/>
+      <c r="AH20" s="103"/>
+      <c r="AI20" s="103"/>
+      <c r="AJ20" s="103"/>
+      <c r="AK20" s="103"/>
+      <c r="AL20" s="103"/>
+      <c r="AM20" s="103"/>
+      <c r="AN20" s="103"/>
+      <c r="AO20" s="103"/>
+      <c r="AP20" s="103"/>
+      <c r="AQ20" s="103"/>
+      <c r="AR20" s="103"/>
+      <c r="AS20" s="103"/>
+      <c r="AT20" s="103"/>
+      <c r="AU20" s="103"/>
+      <c r="AV20" s="103"/>
+      <c r="AW20" s="103"/>
+      <c r="AX20" s="103"/>
+      <c r="AY20" s="103"/>
+      <c r="AZ20" s="103"/>
+      <c r="BA20" s="103"/>
+      <c r="BB20" s="103"/>
+      <c r="BC20" s="103"/>
+      <c r="BD20" s="103"/>
+      <c r="BE20" s="50"/>
+      <c r="BF20" s="50"/>
+      <c r="BG20" s="50"/>
+      <c r="BH20" s="50"/>
+      <c r="BI20" s="50"/>
+      <c r="BJ20" s="50"/>
+      <c r="BK20" s="50"/>
+      <c r="BL20" s="50"/>
+      <c r="BM20" s="103"/>
+      <c r="BN20" s="103"/>
+      <c r="BO20" s="103"/>
+      <c r="BP20" s="103"/>
+      <c r="BQ20" s="103"/>
+      <c r="BR20" s="103"/>
+      <c r="BS20" s="103"/>
+      <c r="BT20" s="103"/>
+      <c r="BU20" s="103"/>
+      <c r="BV20" s="103"/>
+      <c r="BW20" s="103"/>
+      <c r="BX20" s="103"/>
+      <c r="BY20" s="103"/>
+      <c r="BZ20" s="103"/>
+      <c r="CA20" s="103"/>
+      <c r="CB20" s="56"/>
+      <c r="CC20" s="56"/>
+      <c r="CI20" s="57"/>
+      <c r="CJ20" s="57"/>
+      <c r="CK20" s="100" t="s">
+        <v>3</v>
+      </c>
+      <c r="CL20" s="100"/>
+      <c r="CM20" s="100"/>
+      <c r="CN20" s="100"/>
+      <c r="CO20" s="100"/>
+      <c r="CP20" s="100"/>
+      <c r="CQ20" s="100"/>
+      <c r="CR20" s="100"/>
+      <c r="CS20" s="100"/>
+      <c r="CT20" s="100"/>
+      <c r="CU20" s="100"/>
+      <c r="CV20" s="100"/>
+      <c r="CW20" s="100"/>
+      <c r="CX20" s="100"/>
+      <c r="CY20" s="100"/>
+      <c r="CZ20" s="57"/>
+      <c r="DA20" s="57"/>
+      <c r="DB20" s="57"/>
+      <c r="DE20" s="55"/>
+      <c r="DF20" s="57"/>
+      <c r="DG20" s="57"/>
+      <c r="DJ20" s="55"/>
+      <c r="DK20" s="57"/>
+      <c r="DL20" s="57"/>
+    </row>
+    <row r="21" spans="1:116" ht="12.75" customHeight="1">
+      <c r="A21" s="106" t="s">
+        <v>19</v>
+      </c>
+      <c r="B21" s="106"/>
+      <c r="C21" s="1"/>
+      <c r="D21" s="19"/>
+      <c r="E21" s="19"/>
+      <c r="F21" s="19"/>
+      <c r="G21" s="19"/>
+      <c r="H21" s="19"/>
+      <c r="I21" s="19"/>
+      <c r="J21" s="19"/>
+      <c r="K21" s="19"/>
+      <c r="L21" s="19"/>
+      <c r="M21" s="19"/>
+      <c r="N21" s="19"/>
+      <c r="O21" s="19"/>
+      <c r="P21" s="19"/>
+      <c r="Q21" s="19"/>
+      <c r="R21" s="19"/>
+      <c r="S21" s="19"/>
+      <c r="T21" s="19"/>
+      <c r="U21" s="19"/>
+      <c r="V21" s="19"/>
+      <c r="W21" s="19"/>
+      <c r="X21" s="19"/>
+      <c r="Y21" s="4"/>
+      <c r="AA21" s="19"/>
+      <c r="AB21" s="19"/>
+      <c r="AC21" s="19"/>
+      <c r="AD21" s="19"/>
+      <c r="AE21" s="19"/>
+      <c r="AF21" s="19"/>
+      <c r="AG21" s="19"/>
+      <c r="AH21" s="19"/>
+      <c r="AI21" s="19"/>
+      <c r="AJ21" s="19"/>
+      <c r="AK21" s="19"/>
+      <c r="AL21" s="19"/>
+      <c r="AM21" s="19"/>
+      <c r="AN21" s="4"/>
+      <c r="AO21" s="4"/>
       <c r="AP21" s="4"/>
       <c r="AQ21" s="4"/>
       <c r="AR21" s="4"/>
       <c r="AS21" s="4"/>
       <c r="AT21" s="4"/>
       <c r="AU21" s="4"/>
       <c r="AV21" s="4"/>
       <c r="AW21" s="4"/>
       <c r="AX21" s="4"/>
       <c r="AY21" s="4"/>
       <c r="AZ21" s="4"/>
       <c r="BA21" s="4"/>
       <c r="BB21" s="4"/>
-      <c r="BC21" s="4"/>
-      <c r="BD21" s="4"/>
+      <c r="BC21" s="113"/>
+      <c r="BD21" s="113"/>
       <c r="BE21" s="4"/>
       <c r="BF21" s="4"/>
       <c r="BG21" s="4"/>
       <c r="BH21" s="4"/>
       <c r="BI21" s="4"/>
       <c r="BJ21" s="4"/>
       <c r="BK21" s="4"/>
       <c r="BL21" s="4"/>
       <c r="BM21" s="4"/>
       <c r="BN21" s="4"/>
       <c r="BO21" s="4"/>
       <c r="BP21" s="4"/>
       <c r="BQ21" s="4"/>
       <c r="BR21" s="4"/>
       <c r="BS21" s="4"/>
-      <c r="BT21" s="4"/>
-[...6 lines deleted...]
-      <c r="CA21" s="4"/>
+      <c r="BT21" s="17"/>
+      <c r="BU21" s="17"/>
+      <c r="BV21" s="17"/>
+      <c r="BW21" s="17"/>
+      <c r="BX21" s="17"/>
+      <c r="BY21" s="17"/>
+      <c r="BZ21" s="17"/>
+      <c r="CA21" s="17"/>
       <c r="CB21" s="4"/>
       <c r="CC21" s="4"/>
-      <c r="DE21" s="3"/>
-[...14 lines deleted...]
-      </c>
+      <c r="CI21" s="18"/>
+      <c r="CJ21" s="18"/>
+      <c r="CK21" s="18"/>
+      <c r="CL21" s="18"/>
+      <c r="CM21" s="18"/>
+      <c r="CN21" s="18"/>
+      <c r="CO21" s="18"/>
+      <c r="CP21" s="18"/>
+      <c r="CQ21" s="18"/>
+      <c r="CR21" s="18"/>
+      <c r="CS21" s="18"/>
+      <c r="CT21" s="18"/>
+      <c r="CU21" s="18"/>
+      <c r="CV21" s="18"/>
+      <c r="CW21" s="18"/>
+      <c r="CX21" s="18"/>
+      <c r="CY21" s="18"/>
+      <c r="CZ21" s="18"/>
+      <c r="DA21" s="18"/>
+      <c r="DB21" s="18"/>
+      <c r="DC21" s="18"/>
+      <c r="DD21" s="18"/>
+      <c r="DE21" s="58"/>
+      <c r="DF21" s="18"/>
+      <c r="DG21" s="18"/>
+      <c r="DH21" s="18"/>
+      <c r="DI21" s="18"/>
+      <c r="DJ21" s="58"/>
+      <c r="DK21" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="DL21" s="18"/>
+    </row>
+    <row r="22" spans="1:116" ht="12.75" customHeight="1">
+      <c r="A22" s="110" t="s">
+        <v>38</v>
+      </c>
+      <c r="B22" s="7">
+        <v>2022</v>
+      </c>
+      <c r="C22" s="7">
+        <v>2023</v>
+      </c>
+      <c r="D22" s="7">
+        <v>2024</v>
+      </c>
+      <c r="E22" s="7">
+        <v>2025</v>
+      </c>
+      <c r="F22" s="8"/>
+      <c r="G22" s="4"/>
+      <c r="H22" s="4"/>
+      <c r="I22" s="4"/>
+      <c r="J22" s="4"/>
+      <c r="K22" s="4"/>
+      <c r="L22" s="4"/>
+      <c r="M22" s="4"/>
+      <c r="N22" s="4"/>
+      <c r="O22" s="4"/>
+      <c r="P22" s="4"/>
+      <c r="Q22" s="4"/>
+      <c r="R22" s="4"/>
+      <c r="S22" s="4"/>
+      <c r="T22" s="4"/>
+      <c r="U22" s="4"/>
+      <c r="V22" s="4"/>
+      <c r="W22" s="4"/>
+      <c r="X22" s="4"/>
+      <c r="Y22" s="4"/>
+      <c r="AA22" s="4"/>
+      <c r="AB22" s="4"/>
+      <c r="AC22" s="4"/>
+      <c r="AD22" s="4"/>
+      <c r="AE22" s="4"/>
+      <c r="AF22" s="4"/>
+      <c r="AG22" s="4"/>
+      <c r="AH22" s="4"/>
+      <c r="AI22" s="4"/>
+      <c r="AJ22" s="4"/>
+      <c r="AK22" s="4"/>
+      <c r="AL22" s="4"/>
+      <c r="AM22" s="4"/>
+      <c r="AN22" s="4"/>
+      <c r="AO22" s="4"/>
       <c r="AP22" s="4"/>
       <c r="AQ22" s="4"/>
       <c r="AR22" s="4"/>
       <c r="AS22" s="4"/>
       <c r="AT22" s="4"/>
       <c r="AU22" s="4"/>
       <c r="AV22" s="4"/>
       <c r="AW22" s="4"/>
       <c r="AX22" s="4"/>
       <c r="AY22" s="4"/>
       <c r="AZ22" s="4"/>
       <c r="BA22" s="4"/>
       <c r="BB22" s="4"/>
       <c r="BC22" s="4"/>
       <c r="BD22" s="4"/>
       <c r="BE22" s="4"/>
       <c r="BF22" s="4"/>
       <c r="BG22" s="4"/>
       <c r="BH22" s="4"/>
       <c r="BI22" s="4"/>
       <c r="BJ22" s="4"/>
       <c r="BK22" s="4"/>
       <c r="BL22" s="4"/>
       <c r="BM22" s="4"/>
       <c r="BN22" s="4"/>
       <c r="BO22" s="4"/>
       <c r="BP22" s="4"/>
       <c r="BQ22" s="4"/>
       <c r="BR22" s="4"/>
       <c r="BS22" s="4"/>
       <c r="BT22" s="4"/>
       <c r="BU22" s="4"/>
       <c r="BV22" s="4"/>
       <c r="BW22" s="4"/>
       <c r="BX22" s="4"/>
       <c r="BY22" s="4"/>
       <c r="BZ22" s="4"/>
       <c r="CA22" s="4"/>
       <c r="CB22" s="4"/>
       <c r="CC22" s="4"/>
       <c r="DE22" s="3"/>
       <c r="DJ22" s="3"/>
     </row>
-    <row r="23" spans="1:116">
-[...10 lines deleted...]
-        <v>153.1</v>
+    <row r="23" spans="1:116" ht="18" customHeight="1">
+      <c r="A23" s="111"/>
+      <c r="B23" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="C23" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="D23" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>36</v>
       </c>
       <c r="AP23" s="4"/>
       <c r="AQ23" s="4"/>
       <c r="AR23" s="4"/>
       <c r="AS23" s="4"/>
       <c r="AT23" s="4"/>
       <c r="AU23" s="4"/>
       <c r="AV23" s="4"/>
       <c r="AW23" s="4"/>
       <c r="AX23" s="4"/>
       <c r="AY23" s="4"/>
       <c r="AZ23" s="4"/>
       <c r="BA23" s="4"/>
       <c r="BB23" s="4"/>
       <c r="BC23" s="4"/>
       <c r="BD23" s="4"/>
       <c r="BE23" s="4"/>
       <c r="BF23" s="4"/>
       <c r="BG23" s="4"/>
       <c r="BH23" s="4"/>
       <c r="BI23" s="4"/>
       <c r="BJ23" s="4"/>
       <c r="BK23" s="4"/>
       <c r="BL23" s="4"/>
       <c r="BM23" s="4"/>
       <c r="BN23" s="4"/>
       <c r="BO23" s="4"/>
       <c r="BP23" s="4"/>
       <c r="BQ23" s="4"/>
       <c r="BR23" s="4"/>
       <c r="BS23" s="4"/>
       <c r="BT23" s="4"/>
       <c r="BU23" s="4"/>
       <c r="BV23" s="4"/>
       <c r="BW23" s="4"/>
       <c r="BX23" s="4"/>
       <c r="BY23" s="4"/>
       <c r="BZ23" s="4"/>
       <c r="CA23" s="4"/>
       <c r="CB23" s="4"/>
       <c r="CC23" s="4"/>
       <c r="DE23" s="3"/>
       <c r="DJ23" s="3"/>
     </row>
     <row r="24" spans="1:116">
-      <c r="A24" s="14" t="s">
-[...3 lines deleted...]
-        <v>7</v>
+      <c r="A24" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="B24" s="12">
+        <v>287.096</v>
       </c>
       <c r="C24" s="13">
-        <v>5.3</v>
-[...2 lines deleted...]
-        <v>5.6</v>
+        <v>292.5</v>
+      </c>
+      <c r="D24" s="71">
+        <v>292.3</v>
+      </c>
+      <c r="E24" s="94">
+        <v>295.89999999999998</v>
       </c>
       <c r="AP24" s="4"/>
       <c r="AQ24" s="4"/>
       <c r="AR24" s="4"/>
       <c r="AS24" s="4"/>
       <c r="AT24" s="4"/>
       <c r="AU24" s="4"/>
       <c r="AV24" s="4"/>
       <c r="AW24" s="4"/>
       <c r="AX24" s="4"/>
       <c r="AY24" s="4"/>
       <c r="AZ24" s="4"/>
       <c r="BA24" s="4"/>
       <c r="BB24" s="4"/>
       <c r="BC24" s="4"/>
       <c r="BD24" s="4"/>
       <c r="BE24" s="4"/>
       <c r="BF24" s="4"/>
       <c r="BG24" s="4"/>
       <c r="BH24" s="4"/>
       <c r="BI24" s="4"/>
       <c r="BJ24" s="4"/>
       <c r="BK24" s="4"/>
       <c r="BL24" s="4"/>
       <c r="BM24" s="4"/>
       <c r="BN24" s="4"/>
       <c r="BO24" s="4"/>
       <c r="BP24" s="4"/>
       <c r="BQ24" s="4"/>
       <c r="BR24" s="4"/>
       <c r="BS24" s="4"/>
       <c r="BT24" s="4"/>
       <c r="BU24" s="4"/>
       <c r="BV24" s="4"/>
       <c r="BW24" s="4"/>
       <c r="BX24" s="4"/>
       <c r="BY24" s="4"/>
       <c r="BZ24" s="4"/>
       <c r="CA24" s="4"/>
       <c r="CB24" s="4"/>
       <c r="CC24" s="4"/>
       <c r="DE24" s="3"/>
       <c r="DJ24" s="3"/>
     </row>
     <row r="25" spans="1:116">
       <c r="A25" s="14" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B25" s="20" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="C25" s="13">
-        <v>6.9</v>
+        <v>153.1</v>
       </c>
       <c r="D25" s="72">
-        <v>7.8</v>
+        <v>153.1</v>
+      </c>
+      <c r="E25" s="94">
+        <v>146.6</v>
       </c>
       <c r="AP25" s="4"/>
       <c r="AQ25" s="4"/>
       <c r="AR25" s="4"/>
       <c r="AS25" s="4"/>
       <c r="AT25" s="4"/>
       <c r="AU25" s="4"/>
       <c r="AV25" s="4"/>
       <c r="AW25" s="4"/>
       <c r="AX25" s="4"/>
       <c r="AY25" s="4"/>
       <c r="AZ25" s="4"/>
       <c r="BA25" s="4"/>
       <c r="BB25" s="4"/>
       <c r="BC25" s="4"/>
       <c r="BD25" s="4"/>
       <c r="BE25" s="4"/>
       <c r="BF25" s="4"/>
       <c r="BG25" s="4"/>
       <c r="BH25" s="4"/>
       <c r="BI25" s="4"/>
       <c r="BJ25" s="4"/>
       <c r="BK25" s="4"/>
       <c r="BL25" s="4"/>
       <c r="BM25" s="4"/>
       <c r="BN25" s="4"/>
       <c r="BO25" s="4"/>
       <c r="BP25" s="4"/>
       <c r="BQ25" s="4"/>
       <c r="BR25" s="4"/>
       <c r="BS25" s="4"/>
       <c r="BT25" s="4"/>
       <c r="BU25" s="4"/>
       <c r="BV25" s="4"/>
       <c r="BW25" s="4"/>
       <c r="BX25" s="4"/>
       <c r="BY25" s="4"/>
       <c r="BZ25" s="4"/>
       <c r="CA25" s="4"/>
       <c r="CB25" s="4"/>
       <c r="CC25" s="4"/>
       <c r="DE25" s="3"/>
       <c r="DJ25" s="3"/>
     </row>
     <row r="26" spans="1:116">
       <c r="A26" s="14" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B26" s="20" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C26" s="13">
-        <v>9.9</v>
+        <v>5.3</v>
       </c>
       <c r="D26" s="72">
-        <v>9.8000000000000007</v>
+        <v>5.6</v>
+      </c>
+      <c r="E26" s="94">
+        <v>5.4</v>
       </c>
       <c r="AP26" s="4"/>
       <c r="AQ26" s="4"/>
       <c r="AR26" s="4"/>
       <c r="AS26" s="4"/>
       <c r="AT26" s="4"/>
       <c r="AU26" s="4"/>
       <c r="AV26" s="4"/>
       <c r="AW26" s="4"/>
       <c r="AX26" s="4"/>
       <c r="AY26" s="4"/>
       <c r="AZ26" s="4"/>
       <c r="BA26" s="4"/>
       <c r="BB26" s="4"/>
       <c r="BC26" s="4"/>
       <c r="BD26" s="4"/>
       <c r="BE26" s="4"/>
       <c r="BF26" s="4"/>
       <c r="BG26" s="4"/>
       <c r="BH26" s="4"/>
       <c r="BI26" s="4"/>
       <c r="BJ26" s="4"/>
       <c r="BK26" s="4"/>
       <c r="BL26" s="4"/>
       <c r="BM26" s="4"/>
       <c r="BN26" s="4"/>
       <c r="BO26" s="4"/>
       <c r="BP26" s="4"/>
       <c r="BQ26" s="4"/>
       <c r="BR26" s="4"/>
       <c r="BS26" s="4"/>
       <c r="BT26" s="4"/>
       <c r="BU26" s="4"/>
       <c r="BV26" s="4"/>
       <c r="BW26" s="4"/>
       <c r="BX26" s="4"/>
       <c r="BY26" s="4"/>
       <c r="BZ26" s="4"/>
       <c r="CA26" s="4"/>
       <c r="CB26" s="4"/>
       <c r="CC26" s="4"/>
       <c r="DE26" s="3"/>
       <c r="DJ26" s="3"/>
     </row>
     <row r="27" spans="1:116">
       <c r="A27" s="14" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B27" s="20" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="C27" s="13">
-        <v>30.8</v>
+        <v>6.9</v>
       </c>
       <c r="D27" s="72">
-        <v>30.9</v>
+        <v>7.8</v>
+      </c>
+      <c r="E27" s="94">
+        <v>7.6</v>
       </c>
       <c r="AP27" s="4"/>
       <c r="AQ27" s="4"/>
       <c r="AR27" s="4"/>
       <c r="AS27" s="4"/>
       <c r="AT27" s="4"/>
       <c r="AU27" s="4"/>
       <c r="AV27" s="4"/>
       <c r="AW27" s="4"/>
       <c r="AX27" s="4"/>
       <c r="AY27" s="4"/>
       <c r="AZ27" s="4"/>
       <c r="BA27" s="4"/>
       <c r="BB27" s="4"/>
       <c r="BC27" s="4"/>
       <c r="BD27" s="4"/>
       <c r="BE27" s="4"/>
       <c r="BF27" s="4"/>
       <c r="BG27" s="4"/>
       <c r="BH27" s="4"/>
       <c r="BI27" s="4"/>
       <c r="BJ27" s="4"/>
       <c r="BK27" s="4"/>
       <c r="BL27" s="4"/>
       <c r="BM27" s="4"/>
       <c r="BN27" s="4"/>
       <c r="BO27" s="4"/>
       <c r="BP27" s="4"/>
       <c r="BQ27" s="4"/>
       <c r="BR27" s="4"/>
       <c r="BS27" s="4"/>
       <c r="BT27" s="4"/>
       <c r="BU27" s="4"/>
       <c r="BV27" s="4"/>
       <c r="BW27" s="4"/>
       <c r="BX27" s="4"/>
       <c r="BY27" s="4"/>
       <c r="BZ27" s="4"/>
       <c r="CA27" s="4"/>
       <c r="CB27" s="4"/>
       <c r="CC27" s="4"/>
       <c r="DE27" s="3"/>
       <c r="DJ27" s="3"/>
     </row>
     <row r="28" spans="1:116">
       <c r="A28" s="14" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B28" s="20" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C28" s="13">
-        <v>8.9</v>
+        <v>9.9</v>
       </c>
       <c r="D28" s="72">
-        <v>8.9</v>
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="E28" s="94">
+        <v>9.1</v>
       </c>
       <c r="AP28" s="4"/>
       <c r="AQ28" s="4"/>
       <c r="AR28" s="4"/>
       <c r="AS28" s="4"/>
       <c r="AT28" s="4"/>
       <c r="AU28" s="4"/>
       <c r="AV28" s="4"/>
       <c r="AW28" s="4"/>
       <c r="AX28" s="4"/>
       <c r="AY28" s="4"/>
       <c r="AZ28" s="4"/>
       <c r="BA28" s="4"/>
       <c r="BB28" s="4"/>
       <c r="BC28" s="4"/>
       <c r="BD28" s="4"/>
       <c r="BE28" s="4"/>
       <c r="BF28" s="4"/>
       <c r="BG28" s="4"/>
       <c r="BH28" s="4"/>
       <c r="BI28" s="4"/>
       <c r="BJ28" s="4"/>
       <c r="BK28" s="4"/>
       <c r="BL28" s="4"/>
       <c r="BM28" s="4"/>
       <c r="BN28" s="4"/>
       <c r="BO28" s="4"/>
       <c r="BP28" s="4"/>
       <c r="BQ28" s="4"/>
       <c r="BR28" s="4"/>
       <c r="BS28" s="4"/>
       <c r="BT28" s="4"/>
       <c r="BU28" s="4"/>
       <c r="BV28" s="4"/>
       <c r="BW28" s="4"/>
       <c r="BX28" s="4"/>
       <c r="BY28" s="4"/>
       <c r="BZ28" s="4"/>
       <c r="CA28" s="4"/>
       <c r="CB28" s="4"/>
       <c r="CC28" s="4"/>
       <c r="DE28" s="3"/>
       <c r="DJ28" s="3"/>
     </row>
     <row r="29" spans="1:116">
       <c r="A29" s="14" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B29" s="20" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C29" s="13">
-        <v>16.2</v>
+        <v>30.8</v>
       </c>
       <c r="D29" s="72">
-        <v>16.899999999999999</v>
+        <v>30.9</v>
+      </c>
+      <c r="E29" s="94">
+        <v>30.7</v>
       </c>
       <c r="AP29" s="4"/>
       <c r="AQ29" s="4"/>
       <c r="AR29" s="4"/>
       <c r="AS29" s="4"/>
       <c r="AT29" s="4"/>
       <c r="AU29" s="4"/>
       <c r="AV29" s="4"/>
       <c r="AW29" s="4"/>
       <c r="AX29" s="4"/>
       <c r="AY29" s="4"/>
       <c r="AZ29" s="4"/>
       <c r="BA29" s="4"/>
       <c r="BB29" s="4"/>
       <c r="BC29" s="4"/>
       <c r="BD29" s="4"/>
       <c r="BE29" s="4"/>
       <c r="BF29" s="4"/>
       <c r="BG29" s="4"/>
       <c r="BH29" s="4"/>
       <c r="BI29" s="4"/>
       <c r="BJ29" s="4"/>
       <c r="BK29" s="4"/>
       <c r="BL29" s="4"/>
       <c r="BM29" s="4"/>
       <c r="BN29" s="4"/>
       <c r="BO29" s="4"/>
       <c r="BP29" s="4"/>
       <c r="BQ29" s="4"/>
       <c r="BR29" s="4"/>
       <c r="BS29" s="4"/>
       <c r="BT29" s="4"/>
       <c r="BU29" s="4"/>
       <c r="BV29" s="4"/>
       <c r="BW29" s="4"/>
       <c r="BX29" s="4"/>
       <c r="BY29" s="4"/>
       <c r="BZ29" s="4"/>
       <c r="CA29" s="4"/>
       <c r="CB29" s="4"/>
       <c r="CC29" s="4"/>
       <c r="DE29" s="3"/>
       <c r="DJ29" s="3"/>
     </row>
     <row r="30" spans="1:116">
       <c r="A30" s="14" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B30" s="20" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="C30" s="13">
-        <v>17.8</v>
+        <v>8.9</v>
       </c>
       <c r="D30" s="72">
-        <v>17</v>
+        <v>8.9</v>
+      </c>
+      <c r="E30" s="94">
+        <v>8.6999999999999993</v>
       </c>
       <c r="AP30" s="4"/>
       <c r="AQ30" s="4"/>
       <c r="AR30" s="4"/>
       <c r="AS30" s="4"/>
       <c r="AT30" s="4"/>
       <c r="AU30" s="4"/>
       <c r="AV30" s="4"/>
       <c r="AW30" s="4"/>
       <c r="AX30" s="4"/>
       <c r="AY30" s="4"/>
       <c r="AZ30" s="4"/>
       <c r="BA30" s="4"/>
       <c r="BB30" s="4"/>
       <c r="BC30" s="4"/>
       <c r="BD30" s="4"/>
       <c r="BE30" s="4"/>
       <c r="BF30" s="4"/>
       <c r="BG30" s="4"/>
       <c r="BH30" s="4"/>
       <c r="BI30" s="4"/>
       <c r="BJ30" s="4"/>
       <c r="BK30" s="4"/>
       <c r="BL30" s="4"/>
       <c r="BM30" s="4"/>
       <c r="BN30" s="4"/>
       <c r="BO30" s="4"/>
       <c r="BP30" s="4"/>
       <c r="BQ30" s="4"/>
       <c r="BR30" s="4"/>
       <c r="BS30" s="4"/>
       <c r="BT30" s="4"/>
       <c r="BU30" s="4"/>
       <c r="BV30" s="4"/>
       <c r="BW30" s="4"/>
       <c r="BX30" s="4"/>
       <c r="BY30" s="4"/>
       <c r="BZ30" s="4"/>
       <c r="CA30" s="4"/>
       <c r="CB30" s="4"/>
       <c r="CC30" s="4"/>
       <c r="DE30" s="3"/>
       <c r="DJ30" s="3"/>
     </row>
     <row r="31" spans="1:116">
       <c r="A31" s="14" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B31" s="20" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C31" s="13">
-        <v>7.1</v>
+        <v>16.2</v>
       </c>
       <c r="D31" s="72">
-        <v>6.9</v>
+        <v>16.899999999999999</v>
+      </c>
+      <c r="E31" s="94">
+        <v>17.2</v>
       </c>
       <c r="AP31" s="4"/>
       <c r="AQ31" s="4"/>
       <c r="AR31" s="4"/>
       <c r="AS31" s="4"/>
       <c r="AT31" s="4"/>
       <c r="AU31" s="4"/>
       <c r="AV31" s="4"/>
       <c r="AW31" s="4"/>
       <c r="AX31" s="4"/>
       <c r="AY31" s="4"/>
       <c r="AZ31" s="4"/>
       <c r="BA31" s="4"/>
       <c r="BB31" s="4"/>
       <c r="BC31" s="4"/>
       <c r="BD31" s="4"/>
       <c r="BE31" s="4"/>
       <c r="BF31" s="4"/>
       <c r="BG31" s="4"/>
       <c r="BH31" s="4"/>
       <c r="BI31" s="4"/>
       <c r="BJ31" s="4"/>
       <c r="BK31" s="4"/>
       <c r="BL31" s="4"/>
       <c r="BM31" s="4"/>
       <c r="BN31" s="4"/>
       <c r="BO31" s="4"/>
       <c r="BP31" s="4"/>
       <c r="BQ31" s="4"/>
       <c r="BR31" s="4"/>
       <c r="BS31" s="4"/>
       <c r="BT31" s="4"/>
       <c r="BU31" s="4"/>
       <c r="BV31" s="4"/>
       <c r="BW31" s="4"/>
       <c r="BX31" s="4"/>
       <c r="BY31" s="4"/>
       <c r="BZ31" s="4"/>
       <c r="CA31" s="4"/>
       <c r="CB31" s="4"/>
       <c r="CC31" s="4"/>
       <c r="DE31" s="3"/>
       <c r="DJ31" s="3"/>
     </row>
     <row r="32" spans="1:116">
-      <c r="A32" s="14" t="s">
-[...9 lines deleted...]
-        <v>35.4</v>
+      <c r="A32" s="93" t="s">
+        <v>52</v>
+      </c>
+      <c r="B32" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="C32" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="D32" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="E32" s="95">
+        <v>10.9</v>
       </c>
       <c r="AP32" s="4"/>
       <c r="AQ32" s="4"/>
       <c r="AR32" s="4"/>
       <c r="AS32" s="4"/>
       <c r="AT32" s="4"/>
       <c r="AU32" s="4"/>
       <c r="AV32" s="4"/>
       <c r="AW32" s="4"/>
       <c r="AX32" s="4"/>
       <c r="AY32" s="4"/>
       <c r="AZ32" s="4"/>
       <c r="BA32" s="4"/>
       <c r="BB32" s="4"/>
       <c r="BC32" s="4"/>
       <c r="BD32" s="4"/>
       <c r="BE32" s="4"/>
       <c r="BF32" s="4"/>
       <c r="BG32" s="4"/>
       <c r="BH32" s="4"/>
       <c r="BI32" s="4"/>
       <c r="BJ32" s="4"/>
       <c r="BK32" s="4"/>
       <c r="BL32" s="4"/>
       <c r="BM32" s="4"/>
       <c r="BN32" s="4"/>
       <c r="BO32" s="4"/>
       <c r="BP32" s="4"/>
       <c r="BQ32" s="4"/>
       <c r="BR32" s="4"/>
       <c r="BS32" s="4"/>
       <c r="BT32" s="4"/>
       <c r="BU32" s="4"/>
       <c r="BV32" s="4"/>
       <c r="BW32" s="4"/>
       <c r="BX32" s="4"/>
       <c r="BY32" s="4"/>
       <c r="BZ32" s="4"/>
       <c r="CA32" s="4"/>
       <c r="CB32" s="4"/>
       <c r="CC32" s="4"/>
       <c r="DE32" s="3"/>
       <c r="DJ32" s="3"/>
     </row>
-    <row r="33" spans="1:116" ht="17.25" customHeight="1">
-[...40 lines deleted...]
-      <c r="AO33" s="17"/>
+    <row r="33" spans="1:116">
+      <c r="A33" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B33" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="C33" s="13">
+        <v>17.8</v>
+      </c>
+      <c r="D33" s="72">
+        <v>17</v>
+      </c>
+      <c r="E33" s="94">
+        <v>17.600000000000001</v>
+      </c>
       <c r="AP33" s="4"/>
       <c r="AQ33" s="4"/>
       <c r="AR33" s="4"/>
       <c r="AS33" s="4"/>
       <c r="AT33" s="4"/>
       <c r="AU33" s="4"/>
       <c r="AV33" s="4"/>
       <c r="AW33" s="4"/>
       <c r="AX33" s="4"/>
       <c r="AY33" s="4"/>
       <c r="AZ33" s="4"/>
       <c r="BA33" s="4"/>
       <c r="BB33" s="4"/>
       <c r="BC33" s="4"/>
       <c r="BD33" s="4"/>
       <c r="BE33" s="4"/>
       <c r="BF33" s="4"/>
       <c r="BG33" s="4"/>
       <c r="BH33" s="4"/>
       <c r="BI33" s="4"/>
       <c r="BJ33" s="4"/>
       <c r="BK33" s="4"/>
       <c r="BL33" s="4"/>
       <c r="BM33" s="4"/>
       <c r="BN33" s="4"/>
       <c r="BO33" s="4"/>
       <c r="BP33" s="4"/>
       <c r="BQ33" s="4"/>
       <c r="BR33" s="4"/>
       <c r="BS33" s="4"/>
-      <c r="BT33" s="17"/>
-[...196 lines deleted...]
-      <c r="AO35" s="4"/>
+      <c r="BT33" s="4"/>
+      <c r="BU33" s="4"/>
+      <c r="BV33" s="4"/>
+      <c r="BW33" s="4"/>
+      <c r="BX33" s="4"/>
+      <c r="BY33" s="4"/>
+      <c r="BZ33" s="4"/>
+      <c r="CA33" s="4"/>
+      <c r="CB33" s="4"/>
+      <c r="CC33" s="4"/>
+      <c r="DE33" s="3"/>
+      <c r="DJ33" s="3"/>
+    </row>
+    <row r="34" spans="1:116">
+      <c r="A34" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B34" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="C34" s="13">
+        <v>7.1</v>
+      </c>
+      <c r="D34" s="72">
+        <v>6.9</v>
+      </c>
+      <c r="E34" s="94">
+        <v>7.1</v>
+      </c>
+      <c r="AP34" s="4"/>
+      <c r="AQ34" s="4"/>
+      <c r="AR34" s="4"/>
+      <c r="AS34" s="4"/>
+      <c r="AT34" s="4"/>
+      <c r="AU34" s="4"/>
+      <c r="AV34" s="4"/>
+      <c r="AW34" s="4"/>
+      <c r="AX34" s="4"/>
+      <c r="AY34" s="4"/>
+      <c r="AZ34" s="4"/>
+      <c r="BA34" s="4"/>
+      <c r="BB34" s="4"/>
+      <c r="BC34" s="4"/>
+      <c r="BD34" s="4"/>
+      <c r="BE34" s="4"/>
+      <c r="BF34" s="4"/>
+      <c r="BG34" s="4"/>
+      <c r="BH34" s="4"/>
+      <c r="BI34" s="4"/>
+      <c r="BJ34" s="4"/>
+      <c r="BK34" s="4"/>
+      <c r="BL34" s="4"/>
+      <c r="BM34" s="4"/>
+      <c r="BN34" s="4"/>
+      <c r="BO34" s="4"/>
+      <c r="BP34" s="4"/>
+      <c r="BQ34" s="4"/>
+      <c r="BR34" s="4"/>
+      <c r="BS34" s="4"/>
+      <c r="BT34" s="4"/>
+      <c r="BU34" s="4"/>
+      <c r="BV34" s="4"/>
+      <c r="BW34" s="4"/>
+      <c r="BX34" s="4"/>
+      <c r="BY34" s="4"/>
+      <c r="BZ34" s="4"/>
+      <c r="CA34" s="4"/>
+      <c r="CB34" s="4"/>
+      <c r="CC34" s="4"/>
+      <c r="DE34" s="3"/>
+      <c r="DJ34" s="3"/>
+    </row>
+    <row r="35" spans="1:116">
+      <c r="A35" s="93" t="s">
+        <v>53</v>
+      </c>
+      <c r="B35" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="C35" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="D35" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="E35" s="95">
+        <v>13</v>
+      </c>
       <c r="AP35" s="4"/>
       <c r="AQ35" s="4"/>
       <c r="AR35" s="4"/>
       <c r="AS35" s="4"/>
       <c r="AT35" s="4"/>
       <c r="AU35" s="4"/>
       <c r="AV35" s="4"/>
       <c r="AW35" s="4"/>
-      <c r="AX35" s="99"/>
-      <c r="AY35" s="99"/>
+      <c r="AX35" s="4"/>
+      <c r="AY35" s="4"/>
       <c r="AZ35" s="4"/>
       <c r="BA35" s="4"/>
       <c r="BB35" s="4"/>
-      <c r="BC35" s="99"/>
-      <c r="BD35" s="99"/>
+      <c r="BC35" s="4"/>
+      <c r="BD35" s="4"/>
       <c r="BE35" s="4"/>
       <c r="BF35" s="4"/>
       <c r="BG35" s="4"/>
       <c r="BH35" s="4"/>
       <c r="BI35" s="4"/>
       <c r="BJ35" s="4"/>
       <c r="BK35" s="4"/>
       <c r="BL35" s="4"/>
       <c r="BM35" s="4"/>
       <c r="BN35" s="4"/>
       <c r="BO35" s="4"/>
       <c r="BP35" s="4"/>
       <c r="BQ35" s="4"/>
       <c r="BR35" s="4"/>
       <c r="BS35" s="4"/>
-      <c r="BT35" s="17"/>
-[...6 lines deleted...]
-      <c r="CA35" s="1"/>
+      <c r="BT35" s="4"/>
+      <c r="BU35" s="4"/>
+      <c r="BV35" s="4"/>
+      <c r="BW35" s="4"/>
+      <c r="BX35" s="4"/>
+      <c r="BY35" s="4"/>
+      <c r="BZ35" s="4"/>
+      <c r="CA35" s="4"/>
       <c r="CB35" s="4"/>
       <c r="CC35" s="4"/>
-      <c r="CI35" s="18"/>
-[...63 lines deleted...]
-      <c r="BZ36" s="3"/>
+      <c r="DE35" s="3"/>
+      <c r="DJ35" s="3"/>
+    </row>
+    <row r="36" spans="1:116">
+      <c r="A36" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="B36" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="C36" s="13">
+        <v>36.5</v>
+      </c>
+      <c r="D36" s="72">
+        <v>35.4</v>
+      </c>
+      <c r="E36" s="95">
+        <v>22</v>
+      </c>
+      <c r="AP36" s="4"/>
+      <c r="AQ36" s="4"/>
+      <c r="AR36" s="4"/>
+      <c r="AS36" s="4"/>
+      <c r="AT36" s="4"/>
+      <c r="AU36" s="4"/>
+      <c r="AV36" s="4"/>
+      <c r="AW36" s="4"/>
+      <c r="AX36" s="4"/>
+      <c r="AY36" s="4"/>
+      <c r="AZ36" s="4"/>
+      <c r="BA36" s="4"/>
+      <c r="BB36" s="4"/>
+      <c r="BC36" s="4"/>
+      <c r="BD36" s="4"/>
+      <c r="BE36" s="4"/>
+      <c r="BF36" s="4"/>
+      <c r="BG36" s="4"/>
+      <c r="BH36" s="4"/>
+      <c r="BI36" s="4"/>
+      <c r="BJ36" s="4"/>
+      <c r="BK36" s="4"/>
+      <c r="BL36" s="4"/>
+      <c r="BM36" s="4"/>
+      <c r="BN36" s="4"/>
+      <c r="BO36" s="4"/>
+      <c r="BP36" s="4"/>
+      <c r="BQ36" s="4"/>
+      <c r="BR36" s="4"/>
+      <c r="BS36" s="4"/>
+      <c r="BT36" s="4"/>
+      <c r="BU36" s="4"/>
+      <c r="BV36" s="4"/>
+      <c r="BW36" s="4"/>
+      <c r="BX36" s="4"/>
+      <c r="BY36" s="4"/>
+      <c r="BZ36" s="4"/>
+      <c r="CA36" s="4"/>
+      <c r="CB36" s="4"/>
+      <c r="CC36" s="4"/>
       <c r="DE36" s="3"/>
       <c r="DJ36" s="3"/>
     </row>
-    <row r="37" spans="1:116" ht="16.5" customHeight="1">
-[...93 lines deleted...]
-      <c r="E40" s="4"/>
+    <row r="37" spans="1:116" ht="17.25" customHeight="1">
+      <c r="A37" s="16"/>
+      <c r="B37" s="16"/>
+      <c r="C37" s="16"/>
+      <c r="D37" s="16"/>
+      <c r="E37" s="16"/>
+      <c r="F37" s="4"/>
+      <c r="G37" s="16"/>
+      <c r="H37" s="16"/>
+      <c r="I37" s="16"/>
+      <c r="J37" s="16"/>
+      <c r="K37" s="4"/>
+      <c r="L37" s="16"/>
+      <c r="M37" s="16"/>
+      <c r="N37" s="16"/>
+      <c r="O37" s="16"/>
+      <c r="P37" s="4"/>
+      <c r="Q37" s="4"/>
+      <c r="R37" s="4"/>
+      <c r="S37" s="4"/>
+      <c r="T37" s="4"/>
+      <c r="U37" s="4"/>
+      <c r="V37" s="4"/>
+      <c r="W37" s="4"/>
+      <c r="X37" s="4"/>
+      <c r="Y37" s="4"/>
+      <c r="Z37" s="4"/>
+      <c r="AA37" s="4"/>
+      <c r="AB37" s="4"/>
+      <c r="AC37" s="4"/>
+      <c r="AD37" s="4"/>
+      <c r="AE37" s="4"/>
+      <c r="AF37" s="4"/>
+      <c r="AG37" s="4"/>
+      <c r="AH37" s="4"/>
+      <c r="AI37" s="4"/>
+      <c r="AJ37" s="4"/>
+      <c r="AK37" s="4"/>
+      <c r="AL37" s="4"/>
+      <c r="AM37" s="4"/>
+      <c r="AN37" s="4"/>
+      <c r="AO37" s="17"/>
+      <c r="AP37" s="4"/>
+      <c r="AQ37" s="4"/>
+      <c r="AR37" s="4"/>
+      <c r="AS37" s="4"/>
+      <c r="AT37" s="4"/>
+      <c r="AU37" s="4"/>
+      <c r="AV37" s="4"/>
+      <c r="AW37" s="4"/>
+      <c r="AX37" s="4"/>
+      <c r="AY37" s="4"/>
+      <c r="AZ37" s="4"/>
+      <c r="BA37" s="4"/>
+      <c r="BB37" s="4"/>
+      <c r="BC37" s="4"/>
+      <c r="BD37" s="4"/>
+      <c r="BE37" s="4"/>
+      <c r="BF37" s="4"/>
+      <c r="BG37" s="4"/>
+      <c r="BH37" s="4"/>
+      <c r="BI37" s="4"/>
+      <c r="BJ37" s="4"/>
+      <c r="BK37" s="4"/>
+      <c r="BL37" s="4"/>
+      <c r="BM37" s="4"/>
+      <c r="BN37" s="4"/>
+      <c r="BO37" s="4"/>
+      <c r="BP37" s="4"/>
+      <c r="BQ37" s="4"/>
+      <c r="BR37" s="4"/>
+      <c r="BS37" s="4"/>
+      <c r="BT37" s="17"/>
+      <c r="BU37" s="17"/>
+      <c r="BV37" s="17"/>
+      <c r="BW37" s="17"/>
+      <c r="BX37" s="17"/>
+      <c r="BY37" s="17"/>
+      <c r="BZ37" s="17"/>
+      <c r="CA37" s="17"/>
+      <c r="CB37" s="17"/>
+      <c r="CC37" s="17"/>
+      <c r="CI37" s="18"/>
+      <c r="CJ37" s="18"/>
+      <c r="CK37" s="18"/>
+      <c r="CL37" s="18"/>
+      <c r="CM37" s="18"/>
+      <c r="CN37" s="18"/>
+      <c r="CO37" s="18"/>
+      <c r="CP37" s="18"/>
+      <c r="CQ37" s="18"/>
+      <c r="CR37" s="18"/>
+      <c r="CS37" s="18"/>
+      <c r="CT37" s="18"/>
+      <c r="CU37" s="18"/>
+      <c r="CV37" s="18"/>
+      <c r="CW37" s="18"/>
+      <c r="CX37" s="18"/>
+      <c r="CY37" s="18"/>
+      <c r="CZ37" s="18"/>
+      <c r="DA37" s="18"/>
+      <c r="DB37" s="18"/>
+      <c r="DC37" s="18"/>
+      <c r="DD37" s="18"/>
+      <c r="DE37" s="58"/>
+      <c r="DF37" s="18"/>
+      <c r="DG37" s="18"/>
+      <c r="DH37" s="18"/>
+      <c r="DI37" s="18"/>
+      <c r="DJ37" s="58"/>
+      <c r="DK37" s="18"/>
+      <c r="DL37" s="18"/>
+    </row>
+    <row r="38" spans="1:116" s="52" customFormat="1" ht="18" customHeight="1">
+      <c r="A38" s="100" t="s">
+        <v>20</v>
+      </c>
+      <c r="B38" s="100"/>
+      <c r="C38" s="100"/>
+      <c r="D38" s="100"/>
+      <c r="E38" s="100"/>
+      <c r="F38" s="51"/>
+      <c r="G38" s="51"/>
+      <c r="H38" s="51"/>
+      <c r="I38" s="51"/>
+      <c r="J38" s="51"/>
+      <c r="K38" s="51"/>
+      <c r="L38" s="51"/>
+      <c r="M38" s="51"/>
+      <c r="N38" s="51"/>
+      <c r="O38" s="51"/>
+      <c r="P38" s="51"/>
+      <c r="Q38" s="51"/>
+      <c r="R38" s="51"/>
+      <c r="S38" s="51"/>
+      <c r="T38" s="51"/>
+      <c r="U38" s="51"/>
+      <c r="V38" s="51"/>
+      <c r="W38" s="51"/>
+      <c r="X38" s="51"/>
+      <c r="Y38" s="51"/>
+      <c r="Z38" s="51"/>
+      <c r="AA38" s="103"/>
+      <c r="AB38" s="103"/>
+      <c r="AC38" s="103"/>
+      <c r="AD38" s="103"/>
+      <c r="AE38" s="103"/>
+      <c r="AF38" s="103"/>
+      <c r="AG38" s="103"/>
+      <c r="AH38" s="103"/>
+      <c r="AI38" s="103"/>
+      <c r="AJ38" s="103"/>
+      <c r="AK38" s="103"/>
+      <c r="AL38" s="103"/>
+      <c r="AM38" s="103"/>
+      <c r="AN38" s="103"/>
+      <c r="AO38" s="103"/>
+      <c r="AP38" s="103"/>
+      <c r="AQ38" s="103"/>
+      <c r="AR38" s="103"/>
+      <c r="AS38" s="103"/>
+      <c r="AT38" s="103"/>
+      <c r="AU38" s="103"/>
+      <c r="AV38" s="103"/>
+      <c r="AW38" s="103"/>
+      <c r="AX38" s="103"/>
+      <c r="AY38" s="103"/>
+      <c r="AZ38" s="103"/>
+      <c r="BA38" s="103"/>
+      <c r="BB38" s="103"/>
+      <c r="BC38" s="103"/>
+      <c r="BD38" s="103"/>
+      <c r="BE38" s="50"/>
+      <c r="BF38" s="50"/>
+      <c r="BG38" s="50"/>
+      <c r="BH38" s="50"/>
+      <c r="BI38" s="50"/>
+      <c r="BJ38" s="50"/>
+      <c r="BK38" s="50"/>
+      <c r="BL38" s="103"/>
+      <c r="BM38" s="103"/>
+      <c r="BN38" s="103"/>
+      <c r="BO38" s="103"/>
+      <c r="BP38" s="103"/>
+      <c r="BQ38" s="103"/>
+      <c r="BR38" s="103"/>
+      <c r="BS38" s="103"/>
+      <c r="BT38" s="103"/>
+      <c r="BU38" s="103"/>
+      <c r="BV38" s="103"/>
+      <c r="BW38" s="103"/>
+      <c r="BX38" s="103"/>
+      <c r="BY38" s="103"/>
+      <c r="BZ38" s="103"/>
+      <c r="CA38" s="56"/>
+      <c r="CB38" s="56"/>
+      <c r="CC38" s="56"/>
+      <c r="CI38" s="57"/>
+      <c r="CJ38" s="57"/>
+      <c r="CK38" s="57"/>
+      <c r="CL38" s="57"/>
+      <c r="CM38" s="57"/>
+      <c r="CN38" s="57"/>
+      <c r="CO38" s="57"/>
+      <c r="CP38" s="57"/>
+      <c r="CQ38" s="57"/>
+      <c r="CR38" s="57"/>
+      <c r="CS38" s="57"/>
+      <c r="CT38" s="57"/>
+      <c r="CU38" s="57"/>
+      <c r="CV38" s="57"/>
+      <c r="CW38" s="57"/>
+      <c r="CX38" s="57"/>
+      <c r="CY38" s="57"/>
+      <c r="CZ38" s="57"/>
+      <c r="DA38" s="57"/>
+      <c r="DB38" s="57"/>
+      <c r="DC38" s="57"/>
+      <c r="DD38" s="57"/>
+      <c r="DE38" s="55"/>
+      <c r="DF38" s="57"/>
+      <c r="DG38" s="57"/>
+      <c r="DH38" s="57"/>
+      <c r="DI38" s="57"/>
+      <c r="DJ38" s="55"/>
+      <c r="DK38" s="57"/>
+      <c r="DL38" s="57"/>
+    </row>
+    <row r="39" spans="1:116" ht="12.75" customHeight="1">
+      <c r="A39" s="106" t="s">
+        <v>19</v>
+      </c>
+      <c r="B39" s="106"/>
+      <c r="C39" s="1"/>
+      <c r="D39" s="19"/>
+      <c r="E39" s="19"/>
+      <c r="F39" s="19"/>
+      <c r="G39" s="19"/>
+      <c r="H39" s="19"/>
+      <c r="I39" s="19"/>
+      <c r="J39" s="19"/>
+      <c r="K39" s="19"/>
+      <c r="L39" s="19"/>
+      <c r="M39" s="19"/>
+      <c r="N39" s="19"/>
+      <c r="O39" s="19"/>
+      <c r="P39" s="19"/>
+      <c r="Q39" s="19"/>
+      <c r="R39" s="19"/>
+      <c r="S39" s="19"/>
+      <c r="T39" s="19"/>
+      <c r="U39" s="19"/>
+      <c r="V39" s="19"/>
+      <c r="W39" s="19"/>
+      <c r="X39" s="19"/>
+      <c r="AA39" s="19"/>
+      <c r="AB39" s="19"/>
+      <c r="AC39" s="19"/>
+      <c r="AD39" s="19"/>
+      <c r="AE39" s="19"/>
+      <c r="AF39" s="19"/>
+      <c r="AG39" s="19"/>
+      <c r="AH39" s="19"/>
+      <c r="AI39" s="19"/>
+      <c r="AJ39" s="19"/>
+      <c r="AK39" s="19"/>
+      <c r="AL39" s="19"/>
+      <c r="AM39" s="19"/>
+      <c r="AN39" s="4"/>
+      <c r="AO39" s="4"/>
+      <c r="AP39" s="4"/>
+      <c r="AQ39" s="4"/>
+      <c r="AR39" s="4"/>
+      <c r="AS39" s="4"/>
+      <c r="AT39" s="4"/>
+      <c r="AU39" s="4"/>
+      <c r="AV39" s="4"/>
+      <c r="AW39" s="4"/>
+      <c r="AX39" s="113"/>
+      <c r="AY39" s="113"/>
+      <c r="AZ39" s="4"/>
+      <c r="BA39" s="4"/>
+      <c r="BB39" s="4"/>
+      <c r="BC39" s="113"/>
+      <c r="BD39" s="113"/>
+      <c r="BE39" s="4"/>
+      <c r="BF39" s="4"/>
+      <c r="BG39" s="4"/>
+      <c r="BH39" s="4"/>
+      <c r="BI39" s="4"/>
+      <c r="BJ39" s="4"/>
+      <c r="BK39" s="4"/>
+      <c r="BL39" s="4"/>
+      <c r="BM39" s="4"/>
+      <c r="BN39" s="4"/>
+      <c r="BO39" s="4"/>
+      <c r="BP39" s="4"/>
+      <c r="BQ39" s="4"/>
+      <c r="BR39" s="4"/>
+      <c r="BS39" s="4"/>
+      <c r="BT39" s="17"/>
+      <c r="BU39" s="17"/>
+      <c r="BV39" s="17"/>
+      <c r="BW39" s="17"/>
+      <c r="BX39" s="17"/>
+      <c r="BY39" s="17"/>
+      <c r="BZ39" s="17"/>
+      <c r="CA39" s="1"/>
+      <c r="CB39" s="4"/>
+      <c r="CC39" s="4"/>
+      <c r="CI39" s="18"/>
+      <c r="CJ39" s="18"/>
+      <c r="CK39" s="18"/>
+      <c r="CN39" s="18"/>
+      <c r="CP39" s="18"/>
+      <c r="CQ39" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="CR39" s="18"/>
+      <c r="CS39" s="18"/>
+      <c r="CT39" s="18"/>
+      <c r="CU39" s="18"/>
+      <c r="CV39" s="18"/>
+      <c r="CW39" s="18"/>
+      <c r="CX39" s="18"/>
+      <c r="CY39" s="18"/>
+      <c r="CZ39" s="18"/>
+      <c r="DA39" s="18"/>
+      <c r="DB39" s="18"/>
+      <c r="DC39" s="18"/>
+      <c r="DD39" s="18"/>
+      <c r="DE39" s="58"/>
+      <c r="DF39" s="18"/>
+      <c r="DG39" s="18"/>
+      <c r="DH39" s="18"/>
+      <c r="DI39" s="18"/>
+      <c r="DJ39" s="58"/>
+      <c r="DK39" s="18"/>
+      <c r="DL39" s="18"/>
+    </row>
+    <row r="40" spans="1:116" ht="12.75" customHeight="1">
+      <c r="A40" s="110" t="s">
+        <v>38</v>
+      </c>
+      <c r="B40" s="114" t="s">
+        <v>37</v>
+      </c>
+      <c r="C40" s="114" t="s">
+        <v>39</v>
+      </c>
+      <c r="D40" s="114" t="s">
+        <v>42</v>
+      </c>
+      <c r="E40" s="114" t="s">
+        <v>50</v>
+      </c>
       <c r="F40" s="4"/>
       <c r="G40" s="4"/>
       <c r="H40" s="4"/>
-      <c r="I40" s="18"/>
+      <c r="I40" s="21"/>
       <c r="J40" s="4"/>
       <c r="K40" s="4"/>
       <c r="L40" s="4"/>
       <c r="M40" s="4"/>
-      <c r="N40" s="18"/>
+      <c r="N40" s="21"/>
       <c r="O40" s="4"/>
-      <c r="P40" s="54"/>
-      <c r="S40" s="18"/>
+      <c r="P40" s="59"/>
+      <c r="Q40" s="4"/>
+      <c r="R40" s="4"/>
+      <c r="S40" s="21"/>
       <c r="T40" s="4"/>
-      <c r="U40" s="54"/>
+      <c r="U40" s="59"/>
+      <c r="V40" s="4"/>
+      <c r="W40" s="4"/>
+      <c r="X40" s="4"/>
       <c r="BU40" s="3"/>
       <c r="BZ40" s="3"/>
       <c r="DE40" s="3"/>
       <c r="DJ40" s="3"/>
     </row>
-    <row r="41" spans="1:116">
-[...22 lines deleted...]
-      <c r="O41" s="4"/>
+    <row r="41" spans="1:116" ht="16.5" customHeight="1">
+      <c r="A41" s="111"/>
+      <c r="B41" s="114"/>
+      <c r="C41" s="114"/>
+      <c r="D41" s="114"/>
+      <c r="E41" s="114"/>
+      <c r="I41" s="22"/>
+      <c r="N41" s="22"/>
       <c r="P41" s="54"/>
-      <c r="S41" s="18"/>
-      <c r="T41" s="4"/>
+      <c r="S41" s="22"/>
       <c r="U41" s="54"/>
       <c r="BU41" s="3"/>
       <c r="BZ41" s="3"/>
       <c r="DE41" s="3"/>
       <c r="DJ41" s="3"/>
     </row>
     <row r="42" spans="1:116">
-      <c r="A42" s="14" t="s">
-[...20 lines deleted...]
-      <c r="N42" s="18"/>
+      <c r="A42" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="B42" s="23">
+        <v>183.45699999999999</v>
+      </c>
+      <c r="C42" s="23">
+        <v>183.8</v>
+      </c>
+      <c r="D42" s="75">
+        <v>179.4</v>
+      </c>
+      <c r="E42" s="13">
+        <v>190.4</v>
+      </c>
+      <c r="F42" s="24"/>
+      <c r="G42" s="24"/>
+      <c r="H42" s="24"/>
+      <c r="I42" s="24"/>
+      <c r="J42" s="24"/>
+      <c r="K42" s="24"/>
+      <c r="L42" s="24"/>
+      <c r="M42" s="24"/>
+      <c r="N42" s="24"/>
       <c r="O42" s="4"/>
-      <c r="P42" s="54"/>
-      <c r="S42" s="18"/>
+      <c r="P42" s="60"/>
+      <c r="S42" s="24"/>
       <c r="T42" s="4"/>
-      <c r="U42" s="54"/>
+      <c r="U42" s="60"/>
       <c r="BU42" s="3"/>
       <c r="BZ42" s="3"/>
       <c r="DE42" s="3"/>
       <c r="DJ42" s="3"/>
     </row>
     <row r="43" spans="1:116">
       <c r="A43" s="14" t="s">
-        <v>30</v>
-[...10 lines deleted...]
-      <c r="E43" s="4"/>
+        <v>26</v>
+      </c>
+      <c r="B43" s="25">
+        <v>103.4</v>
+      </c>
+      <c r="C43" s="25">
+        <v>107.1</v>
+      </c>
+      <c r="D43" s="76">
+        <v>106.5</v>
+      </c>
+      <c r="E43" s="95">
+        <v>103</v>
+      </c>
       <c r="F43" s="4"/>
       <c r="G43" s="4"/>
       <c r="H43" s="4"/>
-      <c r="I43" s="18"/>
+      <c r="I43" s="26"/>
       <c r="J43" s="4"/>
       <c r="K43" s="4"/>
       <c r="L43" s="4"/>
       <c r="M43" s="4"/>
-      <c r="N43" s="18"/>
+      <c r="N43" s="26"/>
       <c r="O43" s="4"/>
       <c r="P43" s="54"/>
-      <c r="S43" s="18"/>
+      <c r="S43" s="26"/>
       <c r="T43" s="4"/>
       <c r="U43" s="54"/>
       <c r="BU43" s="3"/>
       <c r="BZ43" s="3"/>
       <c r="DE43" s="3"/>
       <c r="DJ43" s="3"/>
     </row>
     <row r="44" spans="1:116">
       <c r="A44" s="14" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="B44" s="15">
+        <v>5.2</v>
+      </c>
+      <c r="C44" s="15">
         <v>5</v>
       </c>
-      <c r="C44" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="D44" s="74">
-        <v>4.4000000000000004</v>
-[...1 lines deleted...]
-      <c r="E44" s="4"/>
+        <v>5.4</v>
+      </c>
+      <c r="E44" s="95">
+        <v>5.0999999999999996</v>
+      </c>
       <c r="F44" s="4"/>
       <c r="G44" s="4"/>
       <c r="H44" s="4"/>
       <c r="I44" s="18"/>
       <c r="J44" s="4"/>
       <c r="K44" s="4"/>
       <c r="L44" s="4"/>
       <c r="M44" s="4"/>
       <c r="N44" s="18"/>
       <c r="O44" s="4"/>
       <c r="P44" s="54"/>
       <c r="S44" s="18"/>
       <c r="T44" s="4"/>
       <c r="U44" s="54"/>
       <c r="BU44" s="3"/>
       <c r="BZ44" s="3"/>
       <c r="DE44" s="3"/>
       <c r="DJ44" s="3"/>
     </row>
     <row r="45" spans="1:116">
       <c r="A45" s="14" t="s">
-        <v>32</v>
-[...19 lines deleted...]
-      <c r="N45" s="24"/>
+        <v>28</v>
+      </c>
+      <c r="B45" s="15">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="C45" s="15">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="D45" s="74">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="E45" s="95">
+        <v>5.9</v>
+      </c>
+      <c r="F45" s="4"/>
+      <c r="G45" s="4"/>
+      <c r="H45" s="4"/>
+      <c r="I45" s="18"/>
+      <c r="J45" s="4"/>
+      <c r="K45" s="4"/>
+      <c r="L45" s="4"/>
+      <c r="M45" s="4"/>
+      <c r="N45" s="18"/>
       <c r="O45" s="4"/>
       <c r="P45" s="54"/>
-      <c r="S45" s="24"/>
+      <c r="S45" s="18"/>
       <c r="T45" s="4"/>
       <c r="U45" s="54"/>
       <c r="BU45" s="3"/>
       <c r="BZ45" s="3"/>
       <c r="DE45" s="3"/>
       <c r="DJ45" s="3"/>
     </row>
     <row r="46" spans="1:116">
       <c r="A46" s="14" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B46" s="15">
-        <v>11.8</v>
+        <v>6.2</v>
       </c>
       <c r="C46" s="15">
-        <v>12.9</v>
+        <v>6.2</v>
       </c>
       <c r="D46" s="74">
-        <v>11.3</v>
-[...1 lines deleted...]
-      <c r="E46" s="4"/>
+        <v>5.9</v>
+      </c>
+      <c r="E46" s="95">
+        <v>5.2</v>
+      </c>
       <c r="F46" s="4"/>
       <c r="G46" s="4"/>
       <c r="H46" s="4"/>
       <c r="I46" s="18"/>
       <c r="J46" s="4"/>
       <c r="K46" s="4"/>
       <c r="L46" s="4"/>
       <c r="M46" s="4"/>
       <c r="N46" s="18"/>
       <c r="O46" s="4"/>
       <c r="P46" s="54"/>
       <c r="S46" s="18"/>
       <c r="T46" s="4"/>
       <c r="U46" s="54"/>
       <c r="BU46" s="3"/>
       <c r="BZ46" s="3"/>
       <c r="DE46" s="3"/>
       <c r="DJ46" s="3"/>
     </row>
     <row r="47" spans="1:116">
       <c r="A47" s="14" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="B47" s="15">
-        <v>4.2</v>
+        <v>16.3</v>
       </c>
       <c r="C47" s="15">
-        <v>3.7</v>
+        <v>15.8</v>
       </c>
       <c r="D47" s="74">
-        <v>3.4</v>
-[...1 lines deleted...]
-      <c r="E47" s="4"/>
+        <v>15.3</v>
+      </c>
+      <c r="E47" s="95">
+        <v>16.100000000000001</v>
+      </c>
       <c r="F47" s="4"/>
       <c r="G47" s="4"/>
       <c r="H47" s="4"/>
       <c r="I47" s="18"/>
       <c r="J47" s="4"/>
       <c r="K47" s="4"/>
       <c r="L47" s="4"/>
       <c r="M47" s="4"/>
       <c r="N47" s="18"/>
       <c r="O47" s="4"/>
       <c r="P47" s="54"/>
       <c r="S47" s="18"/>
       <c r="T47" s="4"/>
       <c r="U47" s="54"/>
       <c r="BU47" s="3"/>
       <c r="BZ47" s="3"/>
       <c r="DE47" s="3"/>
       <c r="DJ47" s="3"/>
     </row>
     <row r="48" spans="1:116">
       <c r="A48" s="14" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="B48" s="15">
-        <v>13.7</v>
+        <v>5</v>
       </c>
       <c r="C48" s="15">
-        <v>12.7</v>
+        <v>4.3</v>
       </c>
       <c r="D48" s="74">
-        <v>9.9</v>
-[...1 lines deleted...]
-      <c r="E48" s="4"/>
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="E48" s="95">
+        <v>5.2</v>
+      </c>
       <c r="F48" s="4"/>
       <c r="G48" s="4"/>
       <c r="H48" s="4"/>
       <c r="I48" s="18"/>
       <c r="J48" s="4"/>
       <c r="K48" s="4"/>
       <c r="L48" s="4"/>
       <c r="M48" s="4"/>
       <c r="N48" s="18"/>
       <c r="O48" s="4"/>
       <c r="P48" s="54"/>
       <c r="S48" s="18"/>
       <c r="T48" s="4"/>
       <c r="U48" s="54"/>
-      <c r="AP48" s="4"/>
-[...13 lines deleted...]
-      <c r="BD48" s="4"/>
       <c r="BU48" s="3"/>
       <c r="BZ48" s="3"/>
       <c r="DE48" s="3"/>
       <c r="DJ48" s="3"/>
     </row>
-    <row r="49" spans="1:116" ht="10.5" customHeight="1">
-[...13 lines deleted...]
-      <c r="N49" s="4"/>
+    <row r="49" spans="1:116">
+      <c r="A49" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B49" s="12">
+        <v>13.6</v>
+      </c>
+      <c r="C49" s="12">
+        <v>11.7</v>
+      </c>
+      <c r="D49" s="73">
+        <v>12.4</v>
+      </c>
+      <c r="E49" s="95">
+        <v>12.3</v>
+      </c>
+      <c r="F49" s="24"/>
+      <c r="G49" s="24"/>
+      <c r="H49" s="24"/>
+      <c r="I49" s="24"/>
+      <c r="J49" s="24"/>
+      <c r="K49" s="24"/>
+      <c r="L49" s="24"/>
+      <c r="M49" s="24"/>
+      <c r="N49" s="24"/>
       <c r="O49" s="4"/>
-      <c r="P49" s="4"/>
-[...2 lines deleted...]
-      <c r="S49" s="4"/>
+      <c r="P49" s="54"/>
+      <c r="S49" s="24"/>
       <c r="T49" s="4"/>
-      <c r="U49" s="4"/>
-[...318 lines deleted...]
-      <c r="BD52" s="4"/>
+      <c r="U49" s="54"/>
+      <c r="BU49" s="3"/>
+      <c r="BZ49" s="3"/>
+      <c r="DE49" s="3"/>
+      <c r="DJ49" s="3"/>
+    </row>
+    <row r="50" spans="1:116">
+      <c r="A50" s="93" t="s">
+        <v>52</v>
+      </c>
+      <c r="B50" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="C50" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="D50" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="E50" s="95">
+        <v>7.5</v>
+      </c>
+      <c r="F50" s="24"/>
+      <c r="G50" s="24"/>
+      <c r="H50" s="24"/>
+      <c r="I50" s="24"/>
+      <c r="J50" s="24"/>
+      <c r="K50" s="24"/>
+      <c r="L50" s="24"/>
+      <c r="M50" s="24"/>
+      <c r="N50" s="24"/>
+      <c r="O50" s="4"/>
+      <c r="P50" s="54"/>
+      <c r="S50" s="24"/>
+      <c r="T50" s="4"/>
+      <c r="U50" s="54"/>
+      <c r="BU50" s="3"/>
+      <c r="BZ50" s="3"/>
+      <c r="DE50" s="3"/>
+      <c r="DJ50" s="3"/>
+    </row>
+    <row r="51" spans="1:116">
+      <c r="A51" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B51" s="15">
+        <v>11.8</v>
+      </c>
+      <c r="C51" s="15">
+        <v>12.9</v>
+      </c>
+      <c r="D51" s="74">
+        <v>11.3</v>
+      </c>
+      <c r="E51" s="95">
+        <v>11.1</v>
+      </c>
+      <c r="F51" s="4"/>
+      <c r="G51" s="4"/>
+      <c r="H51" s="4"/>
+      <c r="I51" s="18"/>
+      <c r="J51" s="4"/>
+      <c r="K51" s="4"/>
+      <c r="L51" s="4"/>
+      <c r="M51" s="4"/>
+      <c r="N51" s="18"/>
+      <c r="O51" s="4"/>
+      <c r="P51" s="54"/>
+      <c r="S51" s="18"/>
+      <c r="T51" s="4"/>
+      <c r="U51" s="54"/>
+      <c r="BU51" s="3"/>
+      <c r="BZ51" s="3"/>
+      <c r="DE51" s="3"/>
+      <c r="DJ51" s="3"/>
+    </row>
+    <row r="52" spans="1:116">
+      <c r="A52" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B52" s="15">
+        <v>4.2</v>
+      </c>
+      <c r="C52" s="15">
+        <v>3.7</v>
+      </c>
+      <c r="D52" s="74">
+        <v>3.4</v>
+      </c>
+      <c r="E52" s="95">
+        <v>3.7</v>
+      </c>
+      <c r="F52" s="4"/>
+      <c r="G52" s="4"/>
+      <c r="H52" s="4"/>
+      <c r="I52" s="18"/>
+      <c r="J52" s="4"/>
+      <c r="K52" s="4"/>
+      <c r="L52" s="4"/>
+      <c r="M52" s="4"/>
+      <c r="N52" s="18"/>
+      <c r="O52" s="4"/>
+      <c r="P52" s="54"/>
+      <c r="S52" s="18"/>
+      <c r="T52" s="4"/>
+      <c r="U52" s="54"/>
       <c r="BU52" s="3"/>
       <c r="BZ52" s="3"/>
       <c r="DE52" s="3"/>
       <c r="DJ52" s="3"/>
     </row>
     <row r="53" spans="1:116">
-      <c r="A53" s="95"/>
-[...36 lines deleted...]
-      <c r="BD53" s="4"/>
+      <c r="A53" s="93" t="s">
+        <v>53</v>
+      </c>
+      <c r="B53" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="C53" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="D53" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="E53" s="95">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="F53" s="4"/>
+      <c r="G53" s="4"/>
+      <c r="H53" s="4"/>
+      <c r="I53" s="18"/>
+      <c r="J53" s="4"/>
+      <c r="K53" s="4"/>
+      <c r="L53" s="4"/>
+      <c r="M53" s="4"/>
+      <c r="N53" s="18"/>
+      <c r="O53" s="4"/>
+      <c r="P53" s="54"/>
+      <c r="S53" s="18"/>
+      <c r="T53" s="4"/>
+      <c r="U53" s="54"/>
       <c r="BU53" s="3"/>
       <c r="BZ53" s="3"/>
       <c r="DE53" s="3"/>
       <c r="DJ53" s="3"/>
     </row>
     <row r="54" spans="1:116">
-      <c r="A54" s="11" t="s">
-[...29 lines deleted...]
-      <c r="W54" s="18"/>
+      <c r="A54" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="B54" s="15">
+        <v>13.7</v>
+      </c>
+      <c r="C54" s="15">
+        <v>12.7</v>
+      </c>
+      <c r="D54" s="74">
+        <v>9.9</v>
+      </c>
+      <c r="E54" s="95">
+        <v>7.1</v>
+      </c>
+      <c r="F54" s="4"/>
+      <c r="G54" s="4"/>
+      <c r="H54" s="4"/>
+      <c r="I54" s="18"/>
+      <c r="J54" s="4"/>
+      <c r="K54" s="4"/>
+      <c r="L54" s="4"/>
+      <c r="M54" s="4"/>
+      <c r="N54" s="18"/>
+      <c r="O54" s="4"/>
+      <c r="P54" s="54"/>
+      <c r="S54" s="18"/>
+      <c r="T54" s="4"/>
+      <c r="U54" s="54"/>
       <c r="AP54" s="4"/>
       <c r="AQ54" s="4"/>
       <c r="AR54" s="4"/>
       <c r="AS54" s="4"/>
       <c r="AT54" s="4"/>
       <c r="AU54" s="4"/>
       <c r="AV54" s="4"/>
       <c r="AW54" s="4"/>
       <c r="AX54" s="4"/>
       <c r="AY54" s="4"/>
       <c r="AZ54" s="4"/>
       <c r="BA54" s="4"/>
       <c r="BB54" s="4"/>
       <c r="BC54" s="4"/>
       <c r="BD54" s="4"/>
       <c r="BU54" s="3"/>
       <c r="BZ54" s="3"/>
       <c r="DE54" s="3"/>
       <c r="DJ54" s="3"/>
     </row>
-    <row r="55" spans="1:116">
-[...141 lines deleted...]
-      <c r="W58" s="18"/>
+    <row r="55" spans="1:116" ht="10.5" customHeight="1">
+      <c r="A55" s="4"/>
+      <c r="B55" s="4"/>
+      <c r="C55" s="4"/>
+      <c r="D55" s="4"/>
+      <c r="E55" s="4"/>
+      <c r="F55" s="4"/>
+      <c r="G55" s="4"/>
+      <c r="H55" s="4"/>
+      <c r="I55" s="4"/>
+      <c r="J55" s="4"/>
+      <c r="K55" s="4"/>
+      <c r="L55" s="4"/>
+      <c r="M55" s="4"/>
+      <c r="N55" s="4"/>
+      <c r="O55" s="4"/>
+      <c r="P55" s="4"/>
+      <c r="Q55" s="4"/>
+      <c r="R55" s="4"/>
+      <c r="S55" s="4"/>
+      <c r="T55" s="4"/>
+      <c r="U55" s="4"/>
+      <c r="V55" s="4"/>
+      <c r="W55" s="4"/>
+      <c r="X55" s="4"/>
+      <c r="Y55" s="4"/>
+      <c r="Z55" s="4"/>
+      <c r="AA55" s="4"/>
+      <c r="AB55" s="4"/>
+      <c r="AC55" s="4"/>
+      <c r="AD55" s="4"/>
+      <c r="AE55" s="4"/>
+      <c r="AF55" s="4"/>
+      <c r="AG55" s="4"/>
+      <c r="AH55" s="4"/>
+      <c r="AI55" s="4"/>
+      <c r="AJ55" s="4"/>
+      <c r="AK55" s="4"/>
+      <c r="AL55" s="4"/>
+      <c r="AM55" s="4"/>
+      <c r="AN55" s="4"/>
+      <c r="AO55" s="4"/>
+      <c r="AP55" s="4"/>
+      <c r="AQ55" s="4"/>
+      <c r="AR55" s="4"/>
+      <c r="AS55" s="4"/>
+      <c r="AT55" s="4"/>
+      <c r="AU55" s="4"/>
+      <c r="AV55" s="4"/>
+      <c r="AW55" s="4"/>
+      <c r="AX55" s="4"/>
+      <c r="AY55" s="4"/>
+      <c r="AZ55" s="4"/>
+      <c r="BA55" s="4"/>
+      <c r="BB55" s="4"/>
+      <c r="BC55" s="4"/>
+      <c r="BD55" s="4"/>
+      <c r="BT55" s="27"/>
+      <c r="BV55" s="27"/>
+      <c r="BW55" s="27"/>
+      <c r="BX55" s="27"/>
+      <c r="BY55" s="27"/>
+      <c r="CA55" s="27"/>
+      <c r="CB55" s="27"/>
+      <c r="CC55" s="27"/>
+      <c r="CI55" s="18"/>
+      <c r="CJ55" s="18"/>
+      <c r="CK55" s="18"/>
+      <c r="CL55" s="18"/>
+      <c r="CM55" s="18"/>
+      <c r="CN55" s="18"/>
+      <c r="CO55" s="18"/>
+      <c r="CP55" s="18"/>
+      <c r="CQ55" s="18"/>
+      <c r="CR55" s="18"/>
+      <c r="CS55" s="18"/>
+      <c r="CT55" s="18"/>
+      <c r="CU55" s="18"/>
+      <c r="CV55" s="18"/>
+      <c r="CW55" s="18"/>
+      <c r="CX55" s="18"/>
+      <c r="CY55" s="18"/>
+      <c r="CZ55" s="18"/>
+      <c r="DA55" s="18"/>
+      <c r="DB55" s="18"/>
+      <c r="DC55" s="18"/>
+      <c r="DD55" s="18"/>
+      <c r="DE55" s="58"/>
+      <c r="DF55" s="18"/>
+      <c r="DG55" s="18"/>
+      <c r="DH55" s="18"/>
+      <c r="DI55" s="18"/>
+      <c r="DJ55" s="58"/>
+      <c r="DK55" s="18"/>
+      <c r="DL55" s="18"/>
+    </row>
+    <row r="56" spans="1:116" s="52" customFormat="1">
+      <c r="A56" s="101" t="s">
+        <v>21</v>
+      </c>
+      <c r="B56" s="101"/>
+      <c r="C56" s="101"/>
+      <c r="D56" s="101"/>
+      <c r="E56" s="101"/>
+      <c r="F56" s="98"/>
+      <c r="G56" s="98"/>
+      <c r="H56" s="98"/>
+      <c r="I56" s="98"/>
+      <c r="J56" s="98"/>
+      <c r="K56" s="98"/>
+      <c r="L56" s="98"/>
+      <c r="M56" s="98"/>
+      <c r="N56" s="98"/>
+      <c r="O56" s="98"/>
+      <c r="P56" s="98"/>
+      <c r="Q56" s="98"/>
+      <c r="R56" s="98"/>
+      <c r="S56" s="98"/>
+      <c r="T56" s="98"/>
+      <c r="U56" s="98"/>
+      <c r="V56" s="98"/>
+      <c r="W56" s="98"/>
+      <c r="X56" s="98"/>
+      <c r="Y56" s="98"/>
+      <c r="Z56" s="98"/>
+      <c r="AA56" s="101"/>
+      <c r="AB56" s="101"/>
+      <c r="AC56" s="101"/>
+      <c r="AD56" s="101"/>
+      <c r="AE56" s="101"/>
+      <c r="AF56" s="101"/>
+      <c r="AG56" s="101"/>
+      <c r="AH56" s="101"/>
+      <c r="AI56" s="101"/>
+      <c r="AJ56" s="101"/>
+      <c r="AK56" s="101"/>
+      <c r="AL56" s="101"/>
+      <c r="AM56" s="101"/>
+      <c r="AN56" s="101"/>
+      <c r="AO56" s="101"/>
+      <c r="AP56" s="101"/>
+      <c r="AQ56" s="101"/>
+      <c r="AR56" s="101"/>
+      <c r="AS56" s="101"/>
+      <c r="AT56" s="101"/>
+      <c r="AU56" s="101"/>
+      <c r="AV56" s="101"/>
+      <c r="AW56" s="101"/>
+      <c r="AX56" s="101"/>
+      <c r="AY56" s="101"/>
+      <c r="AZ56" s="101"/>
+      <c r="BA56" s="101"/>
+      <c r="BB56" s="101"/>
+      <c r="BC56" s="101"/>
+      <c r="BD56" s="101"/>
+      <c r="BM56" s="101"/>
+      <c r="BN56" s="101"/>
+      <c r="BO56" s="101"/>
+      <c r="BP56" s="101"/>
+      <c r="BQ56" s="101"/>
+      <c r="BR56" s="101"/>
+      <c r="BS56" s="101"/>
+      <c r="BT56" s="101"/>
+      <c r="BU56" s="101"/>
+      <c r="BV56" s="101"/>
+      <c r="BW56" s="101"/>
+      <c r="BX56" s="101"/>
+      <c r="BY56" s="101"/>
+      <c r="BZ56" s="101"/>
+      <c r="CA56" s="101"/>
+      <c r="CB56" s="61"/>
+      <c r="CC56" s="61"/>
+      <c r="CI56" s="62"/>
+      <c r="CJ56" s="62"/>
+      <c r="CK56" s="62"/>
+      <c r="CL56" s="62"/>
+      <c r="CM56" s="62"/>
+      <c r="CN56" s="62"/>
+      <c r="CO56" s="62"/>
+      <c r="CP56" s="62"/>
+      <c r="CQ56" s="62"/>
+      <c r="CR56" s="62"/>
+      <c r="CS56" s="62"/>
+      <c r="CT56" s="62"/>
+      <c r="CU56" s="62"/>
+      <c r="CV56" s="62"/>
+      <c r="CW56" s="62"/>
+      <c r="CX56" s="62"/>
+      <c r="CY56" s="62"/>
+      <c r="CZ56" s="62"/>
+      <c r="DA56" s="62"/>
+      <c r="DB56" s="62"/>
+      <c r="DC56" s="62"/>
+      <c r="DD56" s="62"/>
+      <c r="DE56" s="63"/>
+      <c r="DF56" s="62"/>
+      <c r="DG56" s="62"/>
+      <c r="DH56" s="62"/>
+      <c r="DI56" s="62"/>
+      <c r="DJ56" s="63"/>
+      <c r="DK56" s="62"/>
+      <c r="DL56" s="62"/>
+    </row>
+    <row r="57" spans="1:116" ht="12.75" customHeight="1">
+      <c r="A57" s="106" t="s">
+        <v>19</v>
+      </c>
+      <c r="B57" s="106"/>
+      <c r="C57" s="1"/>
+      <c r="D57" s="28"/>
+      <c r="E57" s="28"/>
+      <c r="F57" s="28"/>
+      <c r="G57" s="28"/>
+      <c r="H57" s="28"/>
+      <c r="I57" s="28"/>
+      <c r="J57" s="28"/>
+      <c r="K57" s="28"/>
+      <c r="L57" s="28"/>
+      <c r="M57" s="28"/>
+      <c r="N57" s="28"/>
+      <c r="O57" s="28"/>
+      <c r="P57" s="28"/>
+      <c r="Q57" s="28"/>
+      <c r="R57" s="28"/>
+      <c r="S57" s="28"/>
+      <c r="T57" s="28"/>
+      <c r="U57" s="28"/>
+      <c r="V57" s="28"/>
+      <c r="W57" s="28"/>
+      <c r="X57" s="28"/>
+      <c r="AA57" s="28"/>
+      <c r="AB57" s="28"/>
+      <c r="AC57" s="28"/>
+      <c r="AD57" s="28"/>
+      <c r="AE57" s="28"/>
+      <c r="AF57" s="28"/>
+      <c r="AG57" s="28"/>
+      <c r="AH57" s="28"/>
+      <c r="AI57" s="28"/>
+      <c r="AJ57" s="28"/>
+      <c r="AK57" s="28"/>
+      <c r="AL57" s="28"/>
+      <c r="AM57" s="28"/>
+      <c r="AP57" s="4"/>
+      <c r="AQ57" s="4"/>
+      <c r="AR57" s="4"/>
+      <c r="AS57" s="4"/>
+      <c r="AT57" s="4"/>
+      <c r="AU57" s="4"/>
+      <c r="AV57" s="4"/>
+      <c r="AW57" s="4"/>
+      <c r="AX57" s="115"/>
+      <c r="AY57" s="115"/>
+      <c r="AZ57" s="4"/>
+      <c r="BA57" s="4"/>
+      <c r="BB57" s="4"/>
+      <c r="BC57" s="113"/>
+      <c r="BD57" s="113"/>
+      <c r="BT57" s="27"/>
+      <c r="BV57" s="27"/>
+      <c r="BW57" s="27"/>
+      <c r="BX57" s="27"/>
+      <c r="BY57" s="27"/>
+      <c r="CA57" s="27"/>
+      <c r="CI57" s="18"/>
+      <c r="CJ57" s="18"/>
+      <c r="CK57" s="18"/>
+      <c r="CN57" s="18"/>
+      <c r="CP57" s="18"/>
+      <c r="CQ57" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="CR57" s="18"/>
+      <c r="CS57" s="18"/>
+      <c r="CT57" s="18"/>
+      <c r="CU57" s="18"/>
+      <c r="CV57" s="18"/>
+      <c r="CW57" s="18"/>
+      <c r="CX57" s="18"/>
+      <c r="CY57" s="18"/>
+      <c r="CZ57" s="18"/>
+      <c r="DA57" s="18"/>
+      <c r="DB57" s="18"/>
+      <c r="DC57" s="18"/>
+      <c r="DD57" s="18"/>
+      <c r="DE57" s="58"/>
+      <c r="DF57" s="18"/>
+      <c r="DG57" s="18"/>
+      <c r="DH57" s="18"/>
+      <c r="DI57" s="18"/>
+      <c r="DJ57" s="58"/>
+      <c r="DK57" s="18"/>
+      <c r="DL57" s="18"/>
+    </row>
+    <row r="58" spans="1:116" ht="12.75" customHeight="1">
+      <c r="A58" s="110" t="s">
+        <v>38</v>
+      </c>
+      <c r="B58" s="116" t="s">
+        <v>37</v>
+      </c>
+      <c r="C58" s="114" t="s">
+        <v>39</v>
+      </c>
+      <c r="D58" s="114" t="s">
+        <v>42</v>
+      </c>
+      <c r="E58" s="114" t="s">
+        <v>50</v>
+      </c>
+      <c r="F58" s="8"/>
+      <c r="G58" s="8"/>
+      <c r="H58" s="8"/>
+      <c r="I58" s="107"/>
+      <c r="J58" s="8"/>
+      <c r="K58" s="8"/>
+      <c r="L58" s="8"/>
+      <c r="M58" s="8"/>
+      <c r="N58" s="107"/>
+      <c r="O58" s="8"/>
+      <c r="P58" s="64"/>
+      <c r="Q58" s="8"/>
+      <c r="R58" s="8"/>
+      <c r="S58" s="107"/>
+      <c r="T58" s="8"/>
+      <c r="U58" s="64"/>
+      <c r="V58" s="8"/>
+      <c r="W58" s="8"/>
+      <c r="AP58" s="4"/>
+      <c r="AQ58" s="4"/>
+      <c r="AR58" s="4"/>
+      <c r="AS58" s="4"/>
+      <c r="AT58" s="4"/>
+      <c r="AU58" s="4"/>
+      <c r="AV58" s="4"/>
+      <c r="AW58" s="4"/>
+      <c r="AX58" s="4"/>
+      <c r="AY58" s="4"/>
+      <c r="AZ58" s="4"/>
+      <c r="BA58" s="4"/>
+      <c r="BB58" s="4"/>
+      <c r="BC58" s="4"/>
+      <c r="BD58" s="4"/>
       <c r="BU58" s="3"/>
       <c r="BZ58" s="3"/>
       <c r="DE58" s="3"/>
       <c r="DJ58" s="3"/>
     </row>
     <row r="59" spans="1:116">
-      <c r="A59" s="14" t="s">
-[...29 lines deleted...]
-      <c r="W59" s="18"/>
+      <c r="A59" s="111"/>
+      <c r="B59" s="117"/>
+      <c r="C59" s="114"/>
+      <c r="D59" s="114"/>
+      <c r="E59" s="114"/>
+      <c r="F59" s="29"/>
+      <c r="G59" s="29"/>
+      <c r="H59" s="29"/>
+      <c r="I59" s="107"/>
+      <c r="J59" s="29"/>
+      <c r="K59" s="29"/>
+      <c r="L59" s="29"/>
+      <c r="M59" s="29"/>
+      <c r="N59" s="108"/>
+      <c r="O59" s="29"/>
+      <c r="P59" s="65"/>
+      <c r="Q59" s="29"/>
+      <c r="R59" s="29"/>
+      <c r="S59" s="108"/>
+      <c r="T59" s="29"/>
+      <c r="U59" s="65"/>
+      <c r="V59" s="29"/>
+      <c r="W59" s="29"/>
+      <c r="AP59" s="4"/>
+      <c r="AQ59" s="4"/>
+      <c r="AR59" s="4"/>
+      <c r="AS59" s="4"/>
+      <c r="AT59" s="4"/>
+      <c r="AU59" s="4"/>
+      <c r="AV59" s="4"/>
+      <c r="AW59" s="4"/>
+      <c r="AX59" s="4"/>
+      <c r="AY59" s="4"/>
+      <c r="AZ59" s="4"/>
+      <c r="BA59" s="4"/>
+      <c r="BB59" s="4"/>
+      <c r="BC59" s="4"/>
+      <c r="BD59" s="4"/>
       <c r="BU59" s="3"/>
       <c r="BZ59" s="3"/>
       <c r="DE59" s="3"/>
       <c r="DJ59" s="3"/>
     </row>
     <row r="60" spans="1:116">
-      <c r="A60" s="14" t="s">
-[...20 lines deleted...]
-      <c r="N60" s="18"/>
+      <c r="A60" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="B60" s="12">
+        <v>103.639</v>
+      </c>
+      <c r="C60" s="12">
+        <v>108.6</v>
+      </c>
+      <c r="D60" s="77">
+        <v>112.9</v>
+      </c>
+      <c r="E60" s="95">
+        <v>105.5</v>
+      </c>
+      <c r="F60" s="24"/>
+      <c r="G60" s="24"/>
+      <c r="H60" s="24"/>
+      <c r="I60" s="24"/>
+      <c r="J60" s="24"/>
+      <c r="K60" s="24"/>
+      <c r="L60" s="24"/>
+      <c r="M60" s="24"/>
+      <c r="N60" s="24"/>
       <c r="O60" s="18"/>
-      <c r="P60" s="58"/>
+      <c r="P60" s="55"/>
       <c r="Q60" s="18"/>
       <c r="R60" s="18"/>
-      <c r="S60" s="18"/>
+      <c r="S60" s="24"/>
       <c r="T60" s="18"/>
-      <c r="U60" s="58"/>
+      <c r="U60" s="55"/>
       <c r="V60" s="18"/>
       <c r="W60" s="18"/>
+      <c r="AP60" s="4"/>
+      <c r="AQ60" s="4"/>
+      <c r="AR60" s="4"/>
+      <c r="AS60" s="4"/>
+      <c r="AT60" s="4"/>
+      <c r="AU60" s="4"/>
+      <c r="AV60" s="4"/>
+      <c r="AW60" s="4"/>
+      <c r="AX60" s="4"/>
+      <c r="AY60" s="4"/>
+      <c r="AZ60" s="4"/>
+      <c r="BA60" s="4"/>
+      <c r="BB60" s="4"/>
+      <c r="BC60" s="4"/>
+      <c r="BD60" s="4"/>
       <c r="BU60" s="3"/>
       <c r="BZ60" s="3"/>
       <c r="DE60" s="3"/>
       <c r="DJ60" s="3"/>
     </row>
     <row r="61" spans="1:116">
       <c r="A61" s="14" t="s">
-        <v>32</v>
-[...19 lines deleted...]
-      <c r="N61" s="24"/>
+        <v>26</v>
+      </c>
+      <c r="B61" s="15">
+        <v>43.5</v>
+      </c>
+      <c r="C61" s="15">
+        <v>46</v>
+      </c>
+      <c r="D61" s="78">
+        <v>46.7</v>
+      </c>
+      <c r="E61" s="95">
+        <v>43.7</v>
+      </c>
+      <c r="F61" s="18"/>
+      <c r="G61" s="18"/>
+      <c r="H61" s="18"/>
+      <c r="I61" s="18"/>
+      <c r="J61" s="18"/>
+      <c r="K61" s="18"/>
+      <c r="L61" s="18"/>
+      <c r="M61" s="18"/>
+      <c r="N61" s="18"/>
       <c r="O61" s="18"/>
       <c r="P61" s="58"/>
       <c r="Q61" s="18"/>
       <c r="R61" s="18"/>
-      <c r="S61" s="24"/>
+      <c r="S61" s="18"/>
       <c r="T61" s="18"/>
       <c r="U61" s="58"/>
       <c r="V61" s="18"/>
       <c r="W61" s="18"/>
       <c r="BU61" s="3"/>
       <c r="BZ61" s="3"/>
       <c r="DE61" s="3"/>
       <c r="DJ61" s="3"/>
     </row>
     <row r="62" spans="1:116">
       <c r="A62" s="14" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="B62" s="15">
-        <v>7.1</v>
+        <v>0.2</v>
       </c>
       <c r="C62" s="15">
-        <v>4.8</v>
+        <v>0.3</v>
       </c>
       <c r="D62" s="78">
-        <v>5.6</v>
-[...1 lines deleted...]
-      <c r="E62" s="18"/>
+        <v>0.3</v>
+      </c>
+      <c r="E62" s="95">
+        <v>0.4</v>
+      </c>
       <c r="F62" s="18"/>
       <c r="G62" s="18"/>
       <c r="H62" s="18"/>
       <c r="I62" s="18"/>
       <c r="J62" s="18"/>
       <c r="K62" s="18"/>
       <c r="L62" s="18"/>
       <c r="M62" s="18"/>
       <c r="N62" s="18"/>
       <c r="O62" s="18"/>
       <c r="P62" s="58"/>
       <c r="Q62" s="18"/>
       <c r="R62" s="18"/>
       <c r="S62" s="18"/>
       <c r="T62" s="18"/>
       <c r="U62" s="58"/>
       <c r="V62" s="18"/>
       <c r="W62" s="18"/>
-      <c r="AP62" s="4"/>
-[...13 lines deleted...]
-      <c r="BD62" s="4"/>
       <c r="BU62" s="3"/>
       <c r="BZ62" s="3"/>
       <c r="DE62" s="3"/>
       <c r="DJ62" s="3"/>
     </row>
     <row r="63" spans="1:116">
       <c r="A63" s="14" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="B63" s="15">
-        <v>3.1</v>
+        <v>2.9</v>
       </c>
       <c r="C63" s="15">
-        <v>3.4</v>
+        <v>2.5</v>
       </c>
       <c r="D63" s="78">
-        <v>3.5</v>
-[...1 lines deleted...]
-      <c r="E63" s="18"/>
+        <v>2.7</v>
+      </c>
+      <c r="E63" s="95">
+        <v>1.8</v>
+      </c>
       <c r="F63" s="18"/>
       <c r="G63" s="18"/>
       <c r="H63" s="18"/>
       <c r="I63" s="18"/>
       <c r="J63" s="18"/>
       <c r="K63" s="18"/>
       <c r="L63" s="18"/>
       <c r="M63" s="18"/>
       <c r="N63" s="18"/>
       <c r="O63" s="18"/>
       <c r="P63" s="58"/>
       <c r="Q63" s="18"/>
       <c r="R63" s="18"/>
       <c r="S63" s="18"/>
       <c r="T63" s="18"/>
       <c r="U63" s="58"/>
       <c r="V63" s="18"/>
       <c r="W63" s="18"/>
-      <c r="AP63" s="4"/>
-[...13 lines deleted...]
-      <c r="BD63" s="4"/>
       <c r="BU63" s="3"/>
       <c r="BZ63" s="3"/>
       <c r="DE63" s="3"/>
       <c r="DJ63" s="3"/>
     </row>
     <row r="64" spans="1:116">
       <c r="A64" s="14" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="B64" s="15">
-        <v>21.5</v>
+        <v>3.2</v>
       </c>
       <c r="C64" s="15">
-        <v>23.8</v>
+        <v>3.7</v>
       </c>
       <c r="D64" s="78">
-        <v>25.5</v>
-[...1 lines deleted...]
-      <c r="E64" s="18"/>
+        <v>4</v>
+      </c>
+      <c r="E64" s="95">
+        <v>3.8</v>
+      </c>
       <c r="F64" s="18"/>
       <c r="G64" s="18"/>
       <c r="H64" s="18"/>
       <c r="I64" s="18"/>
       <c r="J64" s="18"/>
       <c r="K64" s="18"/>
       <c r="L64" s="18"/>
       <c r="M64" s="18"/>
       <c r="N64" s="18"/>
       <c r="O64" s="18"/>
       <c r="P64" s="58"/>
       <c r="Q64" s="18"/>
       <c r="R64" s="18"/>
       <c r="S64" s="18"/>
       <c r="T64" s="18"/>
       <c r="U64" s="58"/>
       <c r="V64" s="18"/>
       <c r="W64" s="18"/>
-      <c r="AP64" s="4"/>
-[...43 lines deleted...]
-      <c r="CH64" s="4"/>
+      <c r="BU64" s="3"/>
+      <c r="BZ64" s="3"/>
       <c r="DE64" s="3"/>
       <c r="DJ64" s="3"/>
     </row>
-    <row r="65" spans="1:116" ht="10.5" customHeight="1">
-[...430 lines deleted...]
-      <c r="CH68" s="4"/>
+    <row r="65" spans="1:116">
+      <c r="A65" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B65" s="15">
+        <v>14.7</v>
+      </c>
+      <c r="C65" s="15">
+        <v>15</v>
+      </c>
+      <c r="D65" s="78">
+        <v>15.6</v>
+      </c>
+      <c r="E65" s="95">
+        <v>14.6</v>
+      </c>
+      <c r="F65" s="18"/>
+      <c r="G65" s="18"/>
+      <c r="H65" s="18"/>
+      <c r="I65" s="18"/>
+      <c r="J65" s="18"/>
+      <c r="K65" s="18"/>
+      <c r="L65" s="18"/>
+      <c r="M65" s="18"/>
+      <c r="N65" s="18"/>
+      <c r="O65" s="18"/>
+      <c r="P65" s="58"/>
+      <c r="Q65" s="18"/>
+      <c r="R65" s="18"/>
+      <c r="S65" s="18"/>
+      <c r="T65" s="18"/>
+      <c r="U65" s="58"/>
+      <c r="V65" s="18"/>
+      <c r="W65" s="18"/>
+      <c r="BU65" s="3"/>
+      <c r="BZ65" s="3"/>
+      <c r="DE65" s="3"/>
+      <c r="DJ65" s="3"/>
+    </row>
+    <row r="66" spans="1:116">
+      <c r="A66" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B66" s="15">
+        <v>3.3</v>
+      </c>
+      <c r="C66" s="15">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="D66" s="78">
+        <v>4.5</v>
+      </c>
+      <c r="E66" s="95">
+        <v>3.5</v>
+      </c>
+      <c r="F66" s="18"/>
+      <c r="G66" s="18"/>
+      <c r="H66" s="18"/>
+      <c r="I66" s="18"/>
+      <c r="J66" s="18"/>
+      <c r="K66" s="18"/>
+      <c r="L66" s="18"/>
+      <c r="M66" s="18"/>
+      <c r="N66" s="18"/>
+      <c r="O66" s="18"/>
+      <c r="P66" s="58"/>
+      <c r="Q66" s="18"/>
+      <c r="R66" s="18"/>
+      <c r="S66" s="18"/>
+      <c r="T66" s="18"/>
+      <c r="U66" s="58"/>
+      <c r="V66" s="18"/>
+      <c r="W66" s="18"/>
+      <c r="BU66" s="3"/>
+      <c r="BZ66" s="3"/>
+      <c r="DE66" s="3"/>
+      <c r="DJ66" s="3"/>
+    </row>
+    <row r="67" spans="1:116">
+      <c r="A67" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B67" s="12">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="C67" s="12">
+        <v>4.5</v>
+      </c>
+      <c r="D67" s="77">
+        <v>4.5</v>
+      </c>
+      <c r="E67" s="95">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="F67" s="24"/>
+      <c r="G67" s="24"/>
+      <c r="H67" s="24"/>
+      <c r="I67" s="24"/>
+      <c r="J67" s="24"/>
+      <c r="K67" s="24"/>
+      <c r="L67" s="24"/>
+      <c r="M67" s="24"/>
+      <c r="N67" s="24"/>
+      <c r="O67" s="18"/>
+      <c r="P67" s="58"/>
+      <c r="Q67" s="18"/>
+      <c r="R67" s="18"/>
+      <c r="S67" s="24"/>
+      <c r="T67" s="18"/>
+      <c r="U67" s="58"/>
+      <c r="V67" s="18"/>
+      <c r="W67" s="18"/>
+      <c r="BU67" s="3"/>
+      <c r="BZ67" s="3"/>
+      <c r="DE67" s="3"/>
+      <c r="DJ67" s="3"/>
+    </row>
+    <row r="68" spans="1:116">
+      <c r="A68" s="93" t="s">
+        <v>52</v>
+      </c>
+      <c r="B68" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="C68" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="D68" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="E68" s="95">
+        <v>3.4</v>
+      </c>
+      <c r="F68" s="24"/>
+      <c r="G68" s="24"/>
+      <c r="H68" s="24"/>
+      <c r="I68" s="24"/>
+      <c r="J68" s="24"/>
+      <c r="K68" s="24"/>
+      <c r="L68" s="24"/>
+      <c r="M68" s="24"/>
+      <c r="N68" s="24"/>
+      <c r="O68" s="18"/>
+      <c r="P68" s="58"/>
+      <c r="Q68" s="18"/>
+      <c r="R68" s="18"/>
+      <c r="S68" s="24"/>
+      <c r="T68" s="18"/>
+      <c r="U68" s="58"/>
+      <c r="V68" s="18"/>
+      <c r="W68" s="18"/>
+      <c r="BU68" s="3"/>
+      <c r="BZ68" s="3"/>
       <c r="DE68" s="3"/>
       <c r="DJ68" s="3"/>
     </row>
     <row r="69" spans="1:116">
-      <c r="A69" s="95"/>
-[...8 lines deleted...]
-      </c>
+      <c r="A69" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B69" s="15">
+        <v>7.1</v>
+      </c>
+      <c r="C69" s="15">
+        <v>4.8</v>
+      </c>
+      <c r="D69" s="78">
+        <v>5.6</v>
+      </c>
+      <c r="E69" s="95">
+        <v>6.5</v>
+      </c>
+      <c r="F69" s="18"/>
+      <c r="G69" s="18"/>
+      <c r="H69" s="18"/>
+      <c r="I69" s="18"/>
+      <c r="J69" s="18"/>
+      <c r="K69" s="18"/>
+      <c r="L69" s="18"/>
+      <c r="M69" s="18"/>
+      <c r="N69" s="18"/>
+      <c r="O69" s="18"/>
+      <c r="P69" s="58"/>
+      <c r="Q69" s="18"/>
+      <c r="R69" s="18"/>
+      <c r="S69" s="18"/>
+      <c r="T69" s="18"/>
+      <c r="U69" s="58"/>
+      <c r="V69" s="18"/>
+      <c r="W69" s="18"/>
       <c r="AP69" s="4"/>
       <c r="AQ69" s="4"/>
       <c r="AR69" s="4"/>
       <c r="AS69" s="4"/>
       <c r="AT69" s="4"/>
       <c r="AU69" s="4"/>
       <c r="AV69" s="4"/>
       <c r="AW69" s="4"/>
       <c r="AX69" s="4"/>
       <c r="AY69" s="4"/>
       <c r="AZ69" s="4"/>
       <c r="BA69" s="4"/>
       <c r="BB69" s="4"/>
       <c r="BC69" s="4"/>
       <c r="BD69" s="4"/>
-      <c r="BE69" s="4"/>
-[...28 lines deleted...]
-      <c r="CH69" s="4"/>
+      <c r="BU69" s="3"/>
+      <c r="BZ69" s="3"/>
       <c r="DE69" s="3"/>
       <c r="DJ69" s="3"/>
     </row>
     <row r="70" spans="1:116">
-      <c r="A70" s="11" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="A70" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B70" s="15">
+        <v>3.1</v>
+      </c>
+      <c r="C70" s="15">
+        <v>3.4</v>
+      </c>
+      <c r="D70" s="78">
+        <v>3.5</v>
+      </c>
+      <c r="E70" s="95">
+        <v>3.4</v>
+      </c>
+      <c r="F70" s="18"/>
+      <c r="G70" s="18"/>
+      <c r="H70" s="18"/>
+      <c r="I70" s="18"/>
+      <c r="J70" s="18"/>
+      <c r="K70" s="18"/>
+      <c r="L70" s="18"/>
+      <c r="M70" s="18"/>
+      <c r="N70" s="18"/>
+      <c r="O70" s="18"/>
+      <c r="P70" s="58"/>
+      <c r="Q70" s="18"/>
+      <c r="R70" s="18"/>
+      <c r="S70" s="18"/>
+      <c r="T70" s="18"/>
+      <c r="U70" s="58"/>
+      <c r="V70" s="18"/>
+      <c r="W70" s="18"/>
       <c r="AP70" s="4"/>
       <c r="AQ70" s="4"/>
       <c r="AR70" s="4"/>
       <c r="AS70" s="4"/>
       <c r="AT70" s="4"/>
       <c r="AU70" s="4"/>
       <c r="AV70" s="4"/>
       <c r="AW70" s="4"/>
       <c r="AX70" s="4"/>
       <c r="AY70" s="4"/>
       <c r="AZ70" s="4"/>
       <c r="BA70" s="4"/>
       <c r="BB70" s="4"/>
       <c r="BC70" s="4"/>
       <c r="BD70" s="4"/>
-      <c r="BE70" s="4"/>
-[...28 lines deleted...]
-      <c r="CH70" s="4"/>
+      <c r="BU70" s="3"/>
+      <c r="BZ70" s="3"/>
       <c r="DE70" s="3"/>
       <c r="DJ70" s="3"/>
     </row>
     <row r="71" spans="1:116">
-      <c r="A71" s="14" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="A71" s="93" t="s">
+        <v>53</v>
+      </c>
+      <c r="B71" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="C71" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="D71" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="E71" s="95">
+        <v>4.7</v>
+      </c>
+      <c r="F71" s="18"/>
+      <c r="G71" s="18"/>
+      <c r="H71" s="18"/>
+      <c r="I71" s="18"/>
+      <c r="J71" s="18"/>
+      <c r="K71" s="18"/>
+      <c r="L71" s="18"/>
+      <c r="M71" s="18"/>
+      <c r="N71" s="18"/>
+      <c r="O71" s="18"/>
+      <c r="P71" s="58"/>
+      <c r="Q71" s="18"/>
+      <c r="R71" s="18"/>
+      <c r="S71" s="18"/>
+      <c r="T71" s="18"/>
+      <c r="U71" s="58"/>
+      <c r="V71" s="18"/>
+      <c r="W71" s="18"/>
       <c r="AP71" s="4"/>
       <c r="AQ71" s="4"/>
       <c r="AR71" s="4"/>
       <c r="AS71" s="4"/>
       <c r="AT71" s="4"/>
       <c r="AU71" s="4"/>
       <c r="AV71" s="4"/>
       <c r="AW71" s="4"/>
       <c r="AX71" s="4"/>
       <c r="AY71" s="4"/>
       <c r="AZ71" s="4"/>
       <c r="BA71" s="4"/>
       <c r="BB71" s="4"/>
       <c r="BC71" s="4"/>
       <c r="BD71" s="4"/>
-      <c r="BE71" s="4"/>
-[...28 lines deleted...]
-      <c r="CH71" s="4"/>
+      <c r="BU71" s="3"/>
+      <c r="BZ71" s="3"/>
       <c r="DE71" s="3"/>
       <c r="DJ71" s="3"/>
     </row>
     <row r="72" spans="1:116">
       <c r="A72" s="14" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="B72" s="15">
-        <v>0.3</v>
+        <v>21.5</v>
       </c>
       <c r="C72" s="15">
-        <v>0.3</v>
-[...3 lines deleted...]
-      </c>
+        <v>23.8</v>
+      </c>
+      <c r="D72" s="78">
+        <v>25.5</v>
+      </c>
+      <c r="E72" s="95">
+        <v>14.8</v>
+      </c>
+      <c r="F72" s="18"/>
+      <c r="G72" s="18"/>
+      <c r="H72" s="18"/>
+      <c r="I72" s="18"/>
+      <c r="J72" s="18"/>
+      <c r="K72" s="18"/>
+      <c r="L72" s="18"/>
+      <c r="M72" s="18"/>
+      <c r="N72" s="18"/>
+      <c r="O72" s="18"/>
+      <c r="P72" s="58"/>
+      <c r="Q72" s="18"/>
+      <c r="R72" s="18"/>
+      <c r="S72" s="18"/>
+      <c r="T72" s="18"/>
+      <c r="U72" s="58"/>
+      <c r="V72" s="18"/>
+      <c r="W72" s="18"/>
       <c r="AP72" s="4"/>
       <c r="AQ72" s="4"/>
       <c r="AR72" s="4"/>
       <c r="AS72" s="4"/>
       <c r="AT72" s="4"/>
       <c r="AU72" s="4"/>
       <c r="AV72" s="4"/>
       <c r="AW72" s="4"/>
       <c r="AX72" s="4"/>
       <c r="AY72" s="4"/>
       <c r="AZ72" s="4"/>
       <c r="BA72" s="4"/>
       <c r="BB72" s="4"/>
       <c r="BC72" s="4"/>
       <c r="BD72" s="4"/>
       <c r="BE72" s="4"/>
       <c r="BF72" s="4"/>
       <c r="BG72" s="4"/>
       <c r="BH72" s="4"/>
       <c r="BI72" s="4"/>
       <c r="BJ72" s="4"/>
       <c r="BK72" s="4"/>
       <c r="BL72" s="4"/>
       <c r="BM72" s="4"/>
       <c r="BN72" s="4"/>
       <c r="BO72" s="4"/>
       <c r="BP72" s="4"/>
       <c r="BQ72" s="4"/>
       <c r="BR72" s="4"/>
       <c r="BS72" s="4"/>
       <c r="BT72" s="4"/>
       <c r="BU72" s="4"/>
       <c r="BV72" s="4"/>
       <c r="BW72" s="4"/>
       <c r="BX72" s="4"/>
       <c r="BY72" s="4"/>
       <c r="BZ72" s="4"/>
       <c r="CA72" s="4"/>
       <c r="CB72" s="4"/>
       <c r="CC72" s="4"/>
       <c r="CD72" s="4"/>
       <c r="CE72" s="4"/>
       <c r="CF72" s="4"/>
       <c r="CG72" s="4"/>
       <c r="CH72" s="4"/>
       <c r="DE72" s="3"/>
       <c r="DJ72" s="3"/>
     </row>
-    <row r="73" spans="1:116">
-[...11 lines deleted...]
-      </c>
+    <row r="73" spans="1:116" ht="10.5" customHeight="1">
+      <c r="A73" s="16"/>
+      <c r="C73" s="16"/>
+      <c r="D73" s="16"/>
+      <c r="E73" s="16"/>
+      <c r="F73" s="16"/>
+      <c r="G73" s="16"/>
+      <c r="H73" s="16"/>
+      <c r="I73" s="16"/>
+      <c r="J73" s="16"/>
+      <c r="K73" s="30"/>
+      <c r="L73" s="16"/>
+      <c r="M73" s="16"/>
+      <c r="N73" s="16"/>
+      <c r="O73" s="16"/>
+      <c r="P73" s="30"/>
+      <c r="Q73" s="30"/>
+      <c r="R73" s="30"/>
+      <c r="S73" s="30"/>
+      <c r="T73" s="30"/>
+      <c r="U73" s="30"/>
+      <c r="V73" s="30"/>
+      <c r="W73" s="30"/>
+      <c r="X73" s="30"/>
+      <c r="Y73" s="30"/>
+      <c r="Z73" s="30"/>
+      <c r="AA73" s="30"/>
+      <c r="AB73" s="30"/>
+      <c r="AC73" s="30"/>
+      <c r="AD73" s="30"/>
+      <c r="AE73" s="30"/>
+      <c r="AF73" s="30"/>
+      <c r="AG73" s="30"/>
+      <c r="AH73" s="30"/>
+      <c r="AI73" s="30"/>
+      <c r="AJ73" s="30"/>
+      <c r="AK73" s="30"/>
+      <c r="AL73" s="30"/>
+      <c r="AM73" s="30"/>
+      <c r="AN73" s="30"/>
+      <c r="AO73" s="17"/>
       <c r="AP73" s="4"/>
       <c r="AQ73" s="4"/>
       <c r="AR73" s="4"/>
-      <c r="AS73" s="4"/>
+      <c r="AS73" s="17"/>
       <c r="AT73" s="4"/>
       <c r="AU73" s="4"/>
       <c r="AV73" s="4"/>
       <c r="AW73" s="4"/>
       <c r="AX73" s="4"/>
       <c r="AY73" s="4"/>
       <c r="AZ73" s="4"/>
       <c r="BA73" s="4"/>
       <c r="BB73" s="4"/>
       <c r="BC73" s="4"/>
       <c r="BD73" s="4"/>
       <c r="BE73" s="4"/>
       <c r="BF73" s="4"/>
       <c r="BG73" s="4"/>
       <c r="BH73" s="4"/>
       <c r="BI73" s="4"/>
       <c r="BJ73" s="4"/>
       <c r="BK73" s="4"/>
       <c r="BL73" s="4"/>
       <c r="BM73" s="4"/>
       <c r="BN73" s="4"/>
       <c r="BO73" s="4"/>
       <c r="BP73" s="4"/>
       <c r="BQ73" s="4"/>
       <c r="BR73" s="4"/>
       <c r="BS73" s="4"/>
-      <c r="BT73" s="4"/>
-[...8 lines deleted...]
-      <c r="CC73" s="4"/>
+      <c r="BT73" s="17"/>
+      <c r="BU73" s="17"/>
+      <c r="BV73" s="17"/>
+      <c r="BW73" s="17"/>
+      <c r="BX73" s="17"/>
+      <c r="BY73" s="17"/>
+      <c r="BZ73" s="17"/>
+      <c r="CA73" s="17"/>
+      <c r="CB73" s="17"/>
+      <c r="CC73" s="17"/>
       <c r="CD73" s="4"/>
       <c r="CE73" s="4"/>
       <c r="CF73" s="4"/>
       <c r="CG73" s="4"/>
       <c r="CH73" s="4"/>
-      <c r="DE73" s="3"/>
-[...75 lines deleted...]
-      </c>
+      <c r="CI73" s="18"/>
+      <c r="CJ73" s="18"/>
+      <c r="CK73" s="18"/>
+      <c r="CL73" s="18"/>
+      <c r="CM73" s="18"/>
+      <c r="CN73" s="18"/>
+      <c r="CO73" s="18"/>
+      <c r="CP73" s="18"/>
+      <c r="CQ73" s="18"/>
+      <c r="CR73" s="18"/>
+      <c r="CS73" s="18"/>
+      <c r="CT73" s="18"/>
+      <c r="CU73" s="18"/>
+      <c r="CV73" s="18"/>
+      <c r="CW73" s="18"/>
+      <c r="CX73" s="18"/>
+      <c r="CY73" s="18"/>
+      <c r="CZ73" s="18"/>
+      <c r="DA73" s="18"/>
+      <c r="DB73" s="18"/>
+      <c r="DC73" s="18"/>
+      <c r="DD73" s="18"/>
+      <c r="DE73" s="58"/>
+      <c r="DF73" s="18"/>
+      <c r="DG73" s="18"/>
+      <c r="DH73" s="18"/>
+      <c r="DI73" s="18"/>
+      <c r="DJ73" s="58"/>
+      <c r="DK73" s="18"/>
+      <c r="DL73" s="18"/>
+    </row>
+    <row r="74" spans="1:116" s="52" customFormat="1">
+      <c r="A74" s="102" t="s">
+        <v>22</v>
+      </c>
+      <c r="B74" s="102"/>
+      <c r="C74" s="102"/>
+      <c r="D74" s="102"/>
+      <c r="E74" s="102"/>
+      <c r="F74" s="66"/>
+      <c r="G74" s="66"/>
+      <c r="H74" s="66"/>
+      <c r="I74" s="66"/>
+      <c r="J74" s="66"/>
+      <c r="K74" s="66"/>
+      <c r="L74" s="66"/>
+      <c r="M74" s="66"/>
+      <c r="N74" s="66"/>
+      <c r="O74" s="66"/>
+      <c r="P74" s="66"/>
+      <c r="Q74" s="66"/>
+      <c r="R74" s="66"/>
+      <c r="S74" s="66"/>
+      <c r="T74" s="66"/>
+      <c r="U74" s="66"/>
+      <c r="V74" s="66"/>
+      <c r="W74" s="66"/>
+      <c r="X74" s="66"/>
+      <c r="Y74" s="66"/>
+      <c r="Z74" s="66"/>
+      <c r="AA74" s="118"/>
+      <c r="AB74" s="118"/>
+      <c r="AC74" s="118"/>
+      <c r="AD74" s="118"/>
+      <c r="AE74" s="118"/>
+      <c r="AF74" s="118"/>
+      <c r="AG74" s="118"/>
+      <c r="AH74" s="118"/>
+      <c r="AI74" s="118"/>
+      <c r="AJ74" s="118"/>
+      <c r="AK74" s="118"/>
+      <c r="AL74" s="118"/>
+      <c r="AM74" s="118"/>
+      <c r="AN74" s="118"/>
+      <c r="AO74" s="118"/>
+      <c r="AP74" s="118"/>
+      <c r="AQ74" s="118"/>
+      <c r="AR74" s="118"/>
+      <c r="AS74" s="118"/>
+      <c r="AT74" s="118"/>
+      <c r="AU74" s="118"/>
+      <c r="AV74" s="118"/>
+      <c r="AW74" s="118"/>
+      <c r="AX74" s="118"/>
+      <c r="AY74" s="118"/>
+      <c r="AZ74" s="118"/>
+      <c r="BA74" s="118"/>
+      <c r="BB74" s="118"/>
+      <c r="BC74" s="118"/>
+      <c r="BD74" s="118"/>
+      <c r="BE74" s="50"/>
+      <c r="BF74" s="50"/>
+      <c r="BG74" s="50"/>
+      <c r="BH74" s="50"/>
+      <c r="BI74" s="50"/>
+      <c r="BJ74" s="50"/>
+      <c r="BK74" s="50"/>
+      <c r="BL74" s="56"/>
+      <c r="BM74" s="50"/>
+      <c r="BN74" s="50"/>
+      <c r="BO74" s="50"/>
+      <c r="BP74" s="118"/>
+      <c r="BQ74" s="118"/>
+      <c r="BR74" s="118"/>
+      <c r="BS74" s="118"/>
+      <c r="BT74" s="118"/>
+      <c r="BU74" s="118"/>
+      <c r="BV74" s="118"/>
+      <c r="BW74" s="118"/>
+      <c r="BX74" s="118"/>
+      <c r="BY74" s="118"/>
+      <c r="BZ74" s="118"/>
+      <c r="CA74" s="118"/>
+      <c r="CB74" s="118"/>
+      <c r="CC74" s="118"/>
+      <c r="CD74" s="118"/>
+      <c r="CE74" s="50"/>
+      <c r="CF74" s="50"/>
+      <c r="CG74" s="50"/>
+      <c r="CH74" s="50"/>
+      <c r="CI74" s="57"/>
+      <c r="CJ74" s="102" t="s">
+        <v>4</v>
+      </c>
+      <c r="CK74" s="102"/>
+      <c r="CL74" s="102"/>
+      <c r="CM74" s="102"/>
+      <c r="CN74" s="102"/>
+      <c r="CO74" s="102"/>
+      <c r="CP74" s="102"/>
+      <c r="CQ74" s="102"/>
+      <c r="CR74" s="102"/>
+      <c r="CS74" s="102"/>
+      <c r="CT74" s="102"/>
+      <c r="CU74" s="102"/>
+      <c r="CV74" s="102"/>
+      <c r="CW74" s="102"/>
+      <c r="CX74" s="102"/>
+      <c r="CY74" s="57"/>
+      <c r="CZ74" s="57"/>
+      <c r="DA74" s="57"/>
+      <c r="DB74" s="57"/>
+      <c r="DD74" s="57"/>
+      <c r="DE74" s="55"/>
+      <c r="DF74" s="57"/>
+      <c r="DG74" s="57"/>
+      <c r="DI74" s="57"/>
+      <c r="DJ74" s="55"/>
+      <c r="DK74" s="57"/>
+      <c r="DL74" s="57"/>
+    </row>
+    <row r="75" spans="1:116" ht="12.75" customHeight="1">
+      <c r="A75" s="106" t="s">
+        <v>19</v>
+      </c>
+      <c r="B75" s="106"/>
+      <c r="C75" s="1"/>
+      <c r="D75" s="30"/>
+      <c r="E75" s="30"/>
+      <c r="F75" s="30"/>
+      <c r="G75" s="30"/>
+      <c r="H75" s="30"/>
+      <c r="I75" s="30"/>
+      <c r="J75" s="30"/>
+      <c r="K75" s="30"/>
+      <c r="L75" s="30"/>
+      <c r="M75" s="30"/>
+      <c r="N75" s="30"/>
+      <c r="O75" s="30"/>
+      <c r="P75" s="30"/>
+      <c r="Q75" s="30"/>
+      <c r="R75" s="30"/>
+      <c r="S75" s="30"/>
+      <c r="T75" s="30"/>
+      <c r="U75" s="30"/>
+      <c r="V75" s="30"/>
+      <c r="W75" s="30"/>
+      <c r="X75" s="30"/>
+      <c r="AA75" s="30"/>
+      <c r="AB75" s="30"/>
+      <c r="AC75" s="30"/>
+      <c r="AD75" s="30"/>
+      <c r="AE75" s="30"/>
+      <c r="AF75" s="30"/>
+      <c r="AG75" s="30"/>
+      <c r="AH75" s="30"/>
+      <c r="AI75" s="30"/>
+      <c r="AJ75" s="30"/>
+      <c r="AK75" s="30"/>
+      <c r="AL75" s="30"/>
+      <c r="AM75" s="30"/>
+      <c r="AN75" s="30"/>
+      <c r="AO75" s="4"/>
       <c r="AP75" s="4"/>
       <c r="AQ75" s="4"/>
       <c r="AR75" s="4"/>
       <c r="AS75" s="4"/>
       <c r="AT75" s="4"/>
       <c r="AU75" s="4"/>
       <c r="AV75" s="4"/>
       <c r="AW75" s="4"/>
       <c r="AX75" s="4"/>
-      <c r="AY75" s="4"/>
+      <c r="AY75" s="31"/>
       <c r="AZ75" s="4"/>
       <c r="BA75" s="4"/>
       <c r="BB75" s="4"/>
-      <c r="BC75" s="4"/>
-      <c r="BD75" s="4"/>
+      <c r="BC75" s="113"/>
+      <c r="BD75" s="113"/>
       <c r="BE75" s="4"/>
       <c r="BF75" s="4"/>
       <c r="BG75" s="4"/>
       <c r="BH75" s="4"/>
       <c r="BI75" s="4"/>
       <c r="BJ75" s="4"/>
       <c r="BK75" s="4"/>
       <c r="BL75" s="4"/>
       <c r="BM75" s="4"/>
       <c r="BN75" s="4"/>
       <c r="BO75" s="4"/>
       <c r="BP75" s="4"/>
       <c r="BQ75" s="4"/>
       <c r="BR75" s="4"/>
       <c r="BS75" s="4"/>
-      <c r="BT75" s="4"/>
-[...6 lines deleted...]
-      <c r="CA75" s="4"/>
+      <c r="BT75" s="17"/>
+      <c r="BU75" s="17"/>
+      <c r="BV75" s="17"/>
+      <c r="BW75" s="17"/>
+      <c r="BX75" s="17"/>
+      <c r="BY75" s="17"/>
+      <c r="BZ75" s="17"/>
+      <c r="CA75" s="17"/>
       <c r="CB75" s="4"/>
       <c r="CC75" s="4"/>
       <c r="CD75" s="4"/>
       <c r="CE75" s="4"/>
       <c r="CF75" s="4"/>
       <c r="CG75" s="4"/>
       <c r="CH75" s="4"/>
-      <c r="DE75" s="3"/>
-[...14 lines deleted...]
-      </c>
+      <c r="CI75" s="18"/>
+      <c r="CJ75" s="18"/>
+      <c r="CK75" s="18"/>
+      <c r="CL75" s="18"/>
+      <c r="CM75" s="18"/>
+      <c r="CN75" s="18"/>
+      <c r="CO75" s="18"/>
+      <c r="CP75" s="18"/>
+      <c r="CQ75" s="18"/>
+      <c r="CR75" s="18"/>
+      <c r="CS75" s="18"/>
+      <c r="CT75" s="18"/>
+      <c r="CU75" s="18"/>
+      <c r="CV75" s="18"/>
+      <c r="CW75" s="18"/>
+      <c r="CX75" s="18"/>
+      <c r="CY75" s="18"/>
+      <c r="CZ75" s="18"/>
+      <c r="DA75" s="18"/>
+      <c r="DB75" s="18"/>
+      <c r="DC75" s="18"/>
+      <c r="DD75" s="18"/>
+      <c r="DE75" s="58"/>
+      <c r="DF75" s="18"/>
+      <c r="DG75" s="18"/>
+      <c r="DH75" s="18"/>
+      <c r="DI75" s="18"/>
+      <c r="DJ75" s="58"/>
+      <c r="DK75" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="DL75" s="18"/>
+    </row>
+    <row r="76" spans="1:116" ht="12.75" customHeight="1">
+      <c r="A76" s="110" t="s">
+        <v>38</v>
+      </c>
+      <c r="B76" s="7">
+        <v>2022</v>
+      </c>
+      <c r="C76" s="7">
+        <v>2023</v>
+      </c>
+      <c r="D76" s="7">
+        <v>2024</v>
+      </c>
+      <c r="E76" s="7">
+        <v>2025</v>
+      </c>
+      <c r="F76" s="8"/>
+      <c r="AA76" s="4"/>
+      <c r="AB76" s="4"/>
+      <c r="AC76" s="4"/>
+      <c r="AD76" s="4"/>
+      <c r="AE76" s="4"/>
+      <c r="AF76" s="4"/>
+      <c r="AG76" s="4"/>
+      <c r="AH76" s="4"/>
+      <c r="AI76" s="4"/>
+      <c r="AJ76" s="4"/>
+      <c r="AK76" s="4"/>
+      <c r="AL76" s="4"/>
+      <c r="AM76" s="4"/>
+      <c r="AN76" s="4"/>
+      <c r="AO76" s="4"/>
       <c r="AP76" s="4"/>
       <c r="AQ76" s="4"/>
       <c r="AR76" s="4"/>
       <c r="AS76" s="4"/>
       <c r="AT76" s="4"/>
       <c r="AU76" s="4"/>
       <c r="AV76" s="4"/>
       <c r="AW76" s="4"/>
       <c r="AX76" s="4"/>
       <c r="AY76" s="4"/>
       <c r="AZ76" s="4"/>
       <c r="BA76" s="4"/>
       <c r="BB76" s="4"/>
       <c r="BC76" s="4"/>
       <c r="BD76" s="4"/>
       <c r="BE76" s="4"/>
       <c r="BF76" s="4"/>
       <c r="BG76" s="4"/>
       <c r="BH76" s="4"/>
       <c r="BI76" s="4"/>
       <c r="BJ76" s="4"/>
       <c r="BK76" s="4"/>
       <c r="BL76" s="4"/>
       <c r="BM76" s="4"/>
       <c r="BN76" s="4"/>
       <c r="BO76" s="4"/>
       <c r="BP76" s="4"/>
       <c r="BQ76" s="4"/>
       <c r="BR76" s="4"/>
       <c r="BS76" s="4"/>
       <c r="BT76" s="4"/>
       <c r="BU76" s="4"/>
       <c r="BV76" s="4"/>
       <c r="BW76" s="4"/>
       <c r="BX76" s="4"/>
       <c r="BY76" s="4"/>
       <c r="BZ76" s="4"/>
       <c r="CA76" s="4"/>
       <c r="CB76" s="4"/>
       <c r="CC76" s="4"/>
       <c r="CD76" s="4"/>
       <c r="CE76" s="4"/>
       <c r="CF76" s="4"/>
       <c r="CG76" s="4"/>
       <c r="CH76" s="4"/>
       <c r="DE76" s="3"/>
       <c r="DJ76" s="3"/>
     </row>
     <row r="77" spans="1:116">
-      <c r="A77" s="14" t="s">
-[...9 lines deleted...]
-        <v>0.7</v>
+      <c r="A77" s="111"/>
+      <c r="B77" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="C77" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="D77" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="E77" s="10" t="s">
+        <v>36</v>
       </c>
       <c r="AP77" s="4"/>
       <c r="AQ77" s="4"/>
       <c r="AR77" s="4"/>
       <c r="AS77" s="4"/>
       <c r="AT77" s="4"/>
       <c r="AU77" s="4"/>
       <c r="AV77" s="4"/>
       <c r="AW77" s="4"/>
       <c r="AX77" s="4"/>
       <c r="AY77" s="4"/>
       <c r="AZ77" s="4"/>
       <c r="BA77" s="4"/>
       <c r="BB77" s="4"/>
       <c r="BC77" s="4"/>
       <c r="BD77" s="4"/>
       <c r="BE77" s="4"/>
       <c r="BF77" s="4"/>
       <c r="BG77" s="4"/>
       <c r="BH77" s="4"/>
       <c r="BI77" s="4"/>
       <c r="BJ77" s="4"/>
       <c r="BK77" s="4"/>
       <c r="BL77" s="4"/>
       <c r="BM77" s="4"/>
       <c r="BN77" s="4"/>
       <c r="BO77" s="4"/>
       <c r="BP77" s="4"/>
       <c r="BQ77" s="4"/>
       <c r="BR77" s="4"/>
       <c r="BS77" s="4"/>
       <c r="BT77" s="4"/>
       <c r="BU77" s="4"/>
       <c r="BV77" s="4"/>
       <c r="BW77" s="4"/>
       <c r="BX77" s="4"/>
       <c r="BY77" s="4"/>
       <c r="BZ77" s="4"/>
       <c r="CA77" s="4"/>
       <c r="CB77" s="4"/>
       <c r="CC77" s="4"/>
       <c r="CD77" s="4"/>
       <c r="CE77" s="4"/>
       <c r="CF77" s="4"/>
       <c r="CG77" s="4"/>
       <c r="CH77" s="4"/>
       <c r="DE77" s="3"/>
       <c r="DJ77" s="3"/>
     </row>
     <row r="78" spans="1:116">
-      <c r="A78" s="14" t="s">
-[...9 lines deleted...]
-        <v>0.9</v>
+      <c r="A78" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="B78" s="12">
+        <v>15.077</v>
+      </c>
+      <c r="C78" s="12">
+        <v>14.8</v>
+      </c>
+      <c r="D78" s="79">
+        <v>14.7</v>
+      </c>
+      <c r="E78" s="95">
+        <v>14.7</v>
       </c>
       <c r="AP78" s="4"/>
       <c r="AQ78" s="4"/>
       <c r="AR78" s="4"/>
       <c r="AS78" s="4"/>
       <c r="AT78" s="4"/>
       <c r="AU78" s="4"/>
       <c r="AV78" s="4"/>
       <c r="AW78" s="4"/>
       <c r="AX78" s="4"/>
       <c r="AY78" s="4"/>
       <c r="AZ78" s="4"/>
       <c r="BA78" s="4"/>
       <c r="BB78" s="4"/>
       <c r="BC78" s="4"/>
       <c r="BD78" s="4"/>
       <c r="BE78" s="4"/>
       <c r="BF78" s="4"/>
       <c r="BG78" s="4"/>
       <c r="BH78" s="4"/>
       <c r="BI78" s="4"/>
       <c r="BJ78" s="4"/>
       <c r="BK78" s="4"/>
       <c r="BL78" s="4"/>
       <c r="BM78" s="4"/>
@@ -10708,60 +10779,63 @@
       <c r="BO78" s="4"/>
       <c r="BP78" s="4"/>
       <c r="BQ78" s="4"/>
       <c r="BR78" s="4"/>
       <c r="BS78" s="4"/>
       <c r="BT78" s="4"/>
       <c r="BU78" s="4"/>
       <c r="BV78" s="4"/>
       <c r="BW78" s="4"/>
       <c r="BX78" s="4"/>
       <c r="BY78" s="4"/>
       <c r="BZ78" s="4"/>
       <c r="CA78" s="4"/>
       <c r="CB78" s="4"/>
       <c r="CC78" s="4"/>
       <c r="CD78" s="4"/>
       <c r="CE78" s="4"/>
       <c r="CF78" s="4"/>
       <c r="CG78" s="4"/>
       <c r="CH78" s="4"/>
       <c r="DE78" s="3"/>
       <c r="DJ78" s="3"/>
     </row>
     <row r="79" spans="1:116">
       <c r="A79" s="14" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="B79" s="15">
-        <v>0.4</v>
+        <v>8.3000000000000007</v>
       </c>
       <c r="C79" s="15">
-        <v>0.4</v>
+        <v>7.6</v>
       </c>
       <c r="D79" s="80">
-        <v>0.3</v>
+        <v>7.7</v>
+      </c>
+      <c r="E79" s="95">
+        <v>7.4</v>
       </c>
       <c r="AP79" s="4"/>
       <c r="AQ79" s="4"/>
       <c r="AR79" s="4"/>
       <c r="AS79" s="4"/>
       <c r="AT79" s="4"/>
       <c r="AU79" s="4"/>
       <c r="AV79" s="4"/>
       <c r="AW79" s="4"/>
       <c r="AX79" s="4"/>
       <c r="AY79" s="4"/>
       <c r="AZ79" s="4"/>
       <c r="BA79" s="4"/>
       <c r="BB79" s="4"/>
       <c r="BC79" s="4"/>
       <c r="BD79" s="4"/>
       <c r="BE79" s="4"/>
       <c r="BF79" s="4"/>
       <c r="BG79" s="4"/>
       <c r="BH79" s="4"/>
       <c r="BI79" s="4"/>
       <c r="BJ79" s="4"/>
       <c r="BK79" s="4"/>
       <c r="BL79" s="4"/>
       <c r="BM79" s="4"/>
@@ -10769,1992 +10843,1574 @@
       <c r="BO79" s="4"/>
       <c r="BP79" s="4"/>
       <c r="BQ79" s="4"/>
       <c r="BR79" s="4"/>
       <c r="BS79" s="4"/>
       <c r="BT79" s="4"/>
       <c r="BU79" s="4"/>
       <c r="BV79" s="4"/>
       <c r="BW79" s="4"/>
       <c r="BX79" s="4"/>
       <c r="BY79" s="4"/>
       <c r="BZ79" s="4"/>
       <c r="CA79" s="4"/>
       <c r="CB79" s="4"/>
       <c r="CC79" s="4"/>
       <c r="CD79" s="4"/>
       <c r="CE79" s="4"/>
       <c r="CF79" s="4"/>
       <c r="CG79" s="4"/>
       <c r="CH79" s="4"/>
       <c r="DE79" s="3"/>
       <c r="DJ79" s="3"/>
     </row>
     <row r="80" spans="1:116">
       <c r="A80" s="14" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="B80" s="15">
-        <v>1.7</v>
+        <v>0.3</v>
       </c>
       <c r="C80" s="15">
-        <v>2</v>
+        <v>0.3</v>
       </c>
       <c r="D80" s="80">
-        <v>1.8</v>
+        <v>0.3</v>
+      </c>
+      <c r="E80" s="95">
+        <v>0.2</v>
       </c>
       <c r="AP80" s="4"/>
       <c r="AQ80" s="4"/>
       <c r="AR80" s="4"/>
       <c r="AS80" s="4"/>
       <c r="AT80" s="4"/>
       <c r="AU80" s="4"/>
       <c r="AV80" s="4"/>
       <c r="AW80" s="4"/>
       <c r="AX80" s="4"/>
       <c r="AY80" s="4"/>
       <c r="AZ80" s="4"/>
       <c r="BA80" s="4"/>
       <c r="BB80" s="4"/>
       <c r="BC80" s="4"/>
       <c r="BD80" s="4"/>
       <c r="BE80" s="4"/>
       <c r="BF80" s="4"/>
       <c r="BG80" s="4"/>
       <c r="BH80" s="4"/>
       <c r="BI80" s="4"/>
       <c r="BJ80" s="4"/>
       <c r="BK80" s="4"/>
       <c r="BL80" s="4"/>
       <c r="BM80" s="4"/>
       <c r="BN80" s="4"/>
       <c r="BO80" s="4"/>
       <c r="BP80" s="4"/>
       <c r="BQ80" s="4"/>
       <c r="BR80" s="4"/>
       <c r="BS80" s="4"/>
       <c r="BT80" s="4"/>
       <c r="BU80" s="4"/>
       <c r="BV80" s="4"/>
       <c r="BW80" s="4"/>
       <c r="BX80" s="4"/>
       <c r="BY80" s="4"/>
       <c r="BZ80" s="4"/>
       <c r="CA80" s="4"/>
       <c r="CB80" s="4"/>
       <c r="CC80" s="4"/>
       <c r="CD80" s="4"/>
       <c r="CE80" s="4"/>
       <c r="CF80" s="4"/>
       <c r="CG80" s="4"/>
       <c r="CH80" s="4"/>
       <c r="DE80" s="3"/>
       <c r="DJ80" s="3"/>
     </row>
-    <row r="81" spans="1:116" ht="9.75" customHeight="1">
-[...10 lines deleted...]
-      <c r="K81" s="18"/>
+    <row r="81" spans="1:116">
+      <c r="A81" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B81" s="15">
+        <v>0.3</v>
+      </c>
+      <c r="C81" s="15">
+        <v>0.4</v>
+      </c>
+      <c r="D81" s="80">
+        <v>0.4</v>
+      </c>
+      <c r="E81" s="95">
+        <v>0.4</v>
+      </c>
       <c r="AP81" s="4"/>
       <c r="AQ81" s="4"/>
       <c r="AR81" s="4"/>
       <c r="AS81" s="4"/>
       <c r="AT81" s="4"/>
       <c r="AU81" s="4"/>
       <c r="AV81" s="4"/>
       <c r="AW81" s="4"/>
       <c r="AX81" s="4"/>
       <c r="AY81" s="4"/>
       <c r="AZ81" s="4"/>
       <c r="BA81" s="4"/>
       <c r="BB81" s="4"/>
       <c r="BC81" s="4"/>
       <c r="BD81" s="4"/>
       <c r="BE81" s="4"/>
       <c r="BF81" s="4"/>
       <c r="BG81" s="4"/>
       <c r="BH81" s="4"/>
       <c r="BI81" s="4"/>
       <c r="BJ81" s="4"/>
       <c r="BK81" s="4"/>
       <c r="BL81" s="4"/>
       <c r="BM81" s="4"/>
       <c r="BN81" s="4"/>
       <c r="BO81" s="4"/>
       <c r="BP81" s="4"/>
       <c r="BQ81" s="4"/>
       <c r="BR81" s="4"/>
       <c r="BS81" s="4"/>
       <c r="BT81" s="4"/>
       <c r="BU81" s="4"/>
       <c r="BV81" s="4"/>
       <c r="BW81" s="4"/>
       <c r="BX81" s="4"/>
       <c r="BY81" s="4"/>
       <c r="BZ81" s="4"/>
       <c r="CA81" s="4"/>
       <c r="CB81" s="4"/>
       <c r="CC81" s="4"/>
       <c r="CD81" s="4"/>
       <c r="CE81" s="4"/>
       <c r="CF81" s="4"/>
       <c r="CG81" s="4"/>
       <c r="CH81" s="4"/>
       <c r="DE81" s="3"/>
       <c r="DJ81" s="3"/>
     </row>
-    <row r="82" spans="1:116" s="52" customFormat="1">
-[...162 lines deleted...]
-      <c r="AO83" s="4"/>
+    <row r="82" spans="1:116">
+      <c r="A82" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B82" s="15">
+        <v>0.5</v>
+      </c>
+      <c r="C82" s="15">
+        <v>0.5</v>
+      </c>
+      <c r="D82" s="80">
+        <v>0.5</v>
+      </c>
+      <c r="E82" s="95">
+        <v>0.4</v>
+      </c>
+      <c r="AP82" s="4"/>
+      <c r="AQ82" s="4"/>
+      <c r="AR82" s="4"/>
+      <c r="AS82" s="4"/>
+      <c r="AT82" s="4"/>
+      <c r="AU82" s="4"/>
+      <c r="AV82" s="4"/>
+      <c r="AW82" s="4"/>
+      <c r="AX82" s="4"/>
+      <c r="AY82" s="4"/>
+      <c r="AZ82" s="4"/>
+      <c r="BA82" s="4"/>
+      <c r="BB82" s="4"/>
+      <c r="BC82" s="4"/>
+      <c r="BD82" s="4"/>
+      <c r="BE82" s="4"/>
+      <c r="BF82" s="4"/>
+      <c r="BG82" s="4"/>
+      <c r="BH82" s="4"/>
+      <c r="BI82" s="4"/>
+      <c r="BJ82" s="4"/>
+      <c r="BK82" s="4"/>
+      <c r="BL82" s="4"/>
+      <c r="BM82" s="4"/>
+      <c r="BN82" s="4"/>
+      <c r="BO82" s="4"/>
+      <c r="BP82" s="4"/>
+      <c r="BQ82" s="4"/>
+      <c r="BR82" s="4"/>
+      <c r="BS82" s="4"/>
+      <c r="BT82" s="4"/>
+      <c r="BU82" s="4"/>
+      <c r="BV82" s="4"/>
+      <c r="BW82" s="4"/>
+      <c r="BX82" s="4"/>
+      <c r="BY82" s="4"/>
+      <c r="BZ82" s="4"/>
+      <c r="CA82" s="4"/>
+      <c r="CB82" s="4"/>
+      <c r="CC82" s="4"/>
+      <c r="CD82" s="4"/>
+      <c r="CE82" s="4"/>
+      <c r="CF82" s="4"/>
+      <c r="CG82" s="4"/>
+      <c r="CH82" s="4"/>
+      <c r="DE82" s="3"/>
+      <c r="DJ82" s="3"/>
+    </row>
+    <row r="83" spans="1:116">
+      <c r="A83" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B83" s="15">
+        <v>1.5</v>
+      </c>
+      <c r="C83" s="15">
+        <v>1.7</v>
+      </c>
+      <c r="D83" s="80">
+        <v>1.6</v>
+      </c>
+      <c r="E83" s="95">
+        <v>1.6</v>
+      </c>
       <c r="AP83" s="4"/>
       <c r="AQ83" s="4"/>
       <c r="AR83" s="4"/>
       <c r="AS83" s="4"/>
       <c r="AT83" s="4"/>
       <c r="AU83" s="4"/>
       <c r="AV83" s="4"/>
       <c r="AW83" s="4"/>
       <c r="AX83" s="4"/>
-      <c r="AY83" s="31"/>
+      <c r="AY83" s="4"/>
       <c r="AZ83" s="4"/>
       <c r="BA83" s="4"/>
       <c r="BB83" s="4"/>
-      <c r="BC83" s="99"/>
-      <c r="BD83" s="99"/>
+      <c r="BC83" s="4"/>
+      <c r="BD83" s="4"/>
       <c r="BE83" s="4"/>
       <c r="BF83" s="4"/>
       <c r="BG83" s="4"/>
       <c r="BH83" s="4"/>
       <c r="BI83" s="4"/>
       <c r="BJ83" s="4"/>
       <c r="BK83" s="4"/>
       <c r="BL83" s="4"/>
       <c r="BM83" s="4"/>
       <c r="BN83" s="4"/>
       <c r="BO83" s="4"/>
       <c r="BP83" s="4"/>
       <c r="BQ83" s="4"/>
       <c r="BR83" s="4"/>
       <c r="BS83" s="4"/>
-      <c r="BT83" s="17"/>
-[...6 lines deleted...]
-      <c r="CA83" s="17"/>
+      <c r="BT83" s="4"/>
+      <c r="BU83" s="4"/>
+      <c r="BV83" s="4"/>
+      <c r="BW83" s="4"/>
+      <c r="BX83" s="4"/>
+      <c r="BY83" s="4"/>
+      <c r="BZ83" s="4"/>
+      <c r="CA83" s="4"/>
       <c r="CB83" s="4"/>
       <c r="CC83" s="4"/>
       <c r="CD83" s="4"/>
       <c r="CE83" s="4"/>
       <c r="CF83" s="4"/>
       <c r="CG83" s="4"/>
       <c r="CH83" s="4"/>
-      <c r="CI83" s="18"/>
-[...46 lines deleted...]
-      <c r="F84" s="8"/>
+      <c r="DE83" s="3"/>
+      <c r="DJ83" s="3"/>
+    </row>
+    <row r="84" spans="1:116">
+      <c r="A84" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B84" s="15">
+        <v>0.4</v>
+      </c>
+      <c r="C84" s="15">
+        <v>0.5</v>
+      </c>
+      <c r="D84" s="80">
+        <v>0.5</v>
+      </c>
+      <c r="E84" s="95">
+        <v>0.4</v>
+      </c>
       <c r="AP84" s="4"/>
       <c r="AQ84" s="4"/>
       <c r="AR84" s="4"/>
       <c r="AS84" s="4"/>
       <c r="AT84" s="4"/>
       <c r="AU84" s="4"/>
       <c r="AV84" s="4"/>
       <c r="AW84" s="4"/>
       <c r="AX84" s="4"/>
       <c r="AY84" s="4"/>
       <c r="AZ84" s="4"/>
       <c r="BA84" s="4"/>
       <c r="BB84" s="4"/>
       <c r="BC84" s="4"/>
       <c r="BD84" s="4"/>
       <c r="BE84" s="4"/>
       <c r="BF84" s="4"/>
       <c r="BG84" s="4"/>
       <c r="BH84" s="4"/>
       <c r="BI84" s="4"/>
       <c r="BJ84" s="4"/>
       <c r="BK84" s="4"/>
       <c r="BL84" s="4"/>
       <c r="BM84" s="4"/>
       <c r="BN84" s="4"/>
       <c r="BO84" s="4"/>
       <c r="BP84" s="4"/>
       <c r="BQ84" s="4"/>
       <c r="BR84" s="4"/>
       <c r="BS84" s="4"/>
       <c r="BT84" s="4"/>
       <c r="BU84" s="4"/>
       <c r="BV84" s="4"/>
       <c r="BW84" s="4"/>
       <c r="BX84" s="4"/>
       <c r="BY84" s="4"/>
       <c r="BZ84" s="4"/>
       <c r="CA84" s="4"/>
       <c r="CB84" s="4"/>
       <c r="CC84" s="4"/>
       <c r="CD84" s="4"/>
       <c r="CE84" s="4"/>
       <c r="CF84" s="4"/>
       <c r="CG84" s="4"/>
       <c r="CH84" s="4"/>
       <c r="DE84" s="3"/>
       <c r="DJ84" s="3"/>
     </row>
-    <row r="85" spans="1:116" ht="14.25" customHeight="1">
-[...9 lines deleted...]
-      </c>
+    <row r="85" spans="1:116">
+      <c r="A85" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B85" s="12">
+        <v>0.8</v>
+      </c>
+      <c r="C85" s="12">
+        <v>0.6</v>
+      </c>
+      <c r="D85" s="79">
+        <v>0.7</v>
+      </c>
+      <c r="E85" s="95">
+        <v>0.8</v>
+      </c>
+      <c r="AP85" s="4"/>
+      <c r="AQ85" s="4"/>
+      <c r="AR85" s="4"/>
+      <c r="AS85" s="4"/>
+      <c r="AT85" s="4"/>
+      <c r="AU85" s="4"/>
+      <c r="AV85" s="4"/>
+      <c r="AW85" s="4"/>
+      <c r="AX85" s="4"/>
+      <c r="AY85" s="4"/>
+      <c r="AZ85" s="4"/>
+      <c r="BA85" s="4"/>
+      <c r="BB85" s="4"/>
+      <c r="BC85" s="4"/>
+      <c r="BD85" s="4"/>
       <c r="BE85" s="4"/>
       <c r="BF85" s="4"/>
       <c r="BG85" s="4"/>
       <c r="BH85" s="4"/>
       <c r="BI85" s="4"/>
       <c r="BJ85" s="4"/>
       <c r="BK85" s="4"/>
       <c r="BL85" s="4"/>
       <c r="BM85" s="4"/>
       <c r="BN85" s="4"/>
       <c r="BO85" s="4"/>
       <c r="BP85" s="4"/>
       <c r="BQ85" s="4"/>
       <c r="BR85" s="4"/>
       <c r="BS85" s="4"/>
       <c r="BT85" s="4"/>
       <c r="BU85" s="4"/>
       <c r="BV85" s="4"/>
       <c r="BW85" s="4"/>
       <c r="BX85" s="4"/>
       <c r="BY85" s="4"/>
       <c r="BZ85" s="4"/>
       <c r="CA85" s="4"/>
       <c r="CB85" s="4"/>
       <c r="CC85" s="4"/>
       <c r="CD85" s="4"/>
       <c r="CE85" s="4"/>
       <c r="CF85" s="4"/>
       <c r="CG85" s="4"/>
       <c r="CH85" s="4"/>
       <c r="DE85" s="3"/>
       <c r="DJ85" s="3"/>
     </row>
     <row r="86" spans="1:116">
-      <c r="A86" s="11" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="A86" s="93" t="s">
+        <v>52</v>
+      </c>
+      <c r="B86" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="C86" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="D86" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="E86" s="95">
+        <v>0.5</v>
+      </c>
+      <c r="AP86" s="4"/>
+      <c r="AQ86" s="4"/>
+      <c r="AR86" s="4"/>
+      <c r="AS86" s="4"/>
+      <c r="AT86" s="4"/>
+      <c r="AU86" s="4"/>
+      <c r="AV86" s="4"/>
+      <c r="AW86" s="4"/>
+      <c r="AX86" s="4"/>
+      <c r="AY86" s="4"/>
+      <c r="AZ86" s="4"/>
+      <c r="BA86" s="4"/>
+      <c r="BB86" s="4"/>
+      <c r="BC86" s="4"/>
+      <c r="BD86" s="4"/>
       <c r="BE86" s="4"/>
       <c r="BF86" s="4"/>
       <c r="BG86" s="4"/>
       <c r="BH86" s="4"/>
       <c r="BI86" s="4"/>
       <c r="BJ86" s="4"/>
       <c r="BK86" s="4"/>
       <c r="BL86" s="4"/>
       <c r="BM86" s="4"/>
       <c r="BN86" s="4"/>
       <c r="BO86" s="4"/>
       <c r="BP86" s="4"/>
       <c r="BQ86" s="4"/>
       <c r="BR86" s="4"/>
       <c r="BS86" s="4"/>
       <c r="BT86" s="4"/>
       <c r="BU86" s="4"/>
       <c r="BV86" s="4"/>
       <c r="BW86" s="4"/>
       <c r="BX86" s="4"/>
       <c r="BY86" s="4"/>
       <c r="BZ86" s="4"/>
       <c r="CA86" s="4"/>
       <c r="CB86" s="4"/>
       <c r="CC86" s="4"/>
       <c r="CD86" s="4"/>
       <c r="CE86" s="4"/>
       <c r="CF86" s="4"/>
       <c r="CG86" s="4"/>
       <c r="CH86" s="4"/>
       <c r="DE86" s="3"/>
       <c r="DJ86" s="3"/>
     </row>
     <row r="87" spans="1:116">
       <c r="A87" s="14" t="s">
-        <v>26</v>
-[...9 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="B87" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="C87" s="15">
+        <v>0.8</v>
+      </c>
+      <c r="D87" s="80">
+        <v>0.9</v>
+      </c>
+      <c r="E87" s="95">
+        <v>0.9</v>
+      </c>
+      <c r="AP87" s="4"/>
+      <c r="AQ87" s="4"/>
+      <c r="AR87" s="4"/>
+      <c r="AS87" s="4"/>
+      <c r="AT87" s="4"/>
+      <c r="AU87" s="4"/>
+      <c r="AV87" s="4"/>
+      <c r="AW87" s="4"/>
+      <c r="AX87" s="4"/>
+      <c r="AY87" s="4"/>
+      <c r="AZ87" s="4"/>
+      <c r="BA87" s="4"/>
+      <c r="BB87" s="4"/>
+      <c r="BC87" s="4"/>
+      <c r="BD87" s="4"/>
       <c r="BE87" s="4"/>
       <c r="BF87" s="4"/>
       <c r="BG87" s="4"/>
       <c r="BH87" s="4"/>
       <c r="BI87" s="4"/>
       <c r="BJ87" s="4"/>
       <c r="BK87" s="4"/>
       <c r="BL87" s="4"/>
       <c r="BM87" s="4"/>
       <c r="BN87" s="4"/>
       <c r="BO87" s="4"/>
       <c r="BP87" s="4"/>
       <c r="BQ87" s="4"/>
       <c r="BR87" s="4"/>
       <c r="BS87" s="4"/>
       <c r="BT87" s="4"/>
       <c r="BU87" s="4"/>
       <c r="BV87" s="4"/>
       <c r="BW87" s="4"/>
       <c r="BX87" s="4"/>
       <c r="BY87" s="4"/>
       <c r="BZ87" s="4"/>
       <c r="CA87" s="4"/>
       <c r="CB87" s="4"/>
       <c r="CC87" s="4"/>
       <c r="CD87" s="4"/>
       <c r="CE87" s="4"/>
       <c r="CF87" s="4"/>
       <c r="CG87" s="4"/>
       <c r="CH87" s="4"/>
       <c r="DE87" s="3"/>
       <c r="DJ87" s="3"/>
     </row>
     <row r="88" spans="1:116">
       <c r="A88" s="14" t="s">
-        <v>27</v>
-[...9 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="B88" s="15">
+        <v>0.4</v>
+      </c>
+      <c r="C88" s="15">
+        <v>0.4</v>
+      </c>
+      <c r="D88" s="80">
+        <v>0.3</v>
+      </c>
+      <c r="E88" s="95">
+        <v>0.4</v>
+      </c>
+      <c r="AP88" s="4"/>
+      <c r="AQ88" s="4"/>
+      <c r="AR88" s="4"/>
+      <c r="AS88" s="4"/>
+      <c r="AT88" s="4"/>
+      <c r="AU88" s="4"/>
+      <c r="AV88" s="4"/>
+      <c r="AW88" s="4"/>
+      <c r="AX88" s="4"/>
+      <c r="AY88" s="4"/>
+      <c r="AZ88" s="4"/>
+      <c r="BA88" s="4"/>
+      <c r="BB88" s="4"/>
+      <c r="BC88" s="4"/>
+      <c r="BD88" s="4"/>
       <c r="BE88" s="4"/>
       <c r="BF88" s="4"/>
       <c r="BG88" s="4"/>
       <c r="BH88" s="4"/>
       <c r="BI88" s="4"/>
       <c r="BJ88" s="4"/>
       <c r="BK88" s="4"/>
       <c r="BL88" s="4"/>
       <c r="BM88" s="4"/>
       <c r="BN88" s="4"/>
       <c r="BO88" s="4"/>
       <c r="BP88" s="4"/>
       <c r="BQ88" s="4"/>
       <c r="BR88" s="4"/>
       <c r="BS88" s="4"/>
       <c r="BT88" s="4"/>
       <c r="BU88" s="4"/>
       <c r="BV88" s="4"/>
       <c r="BW88" s="4"/>
       <c r="BX88" s="4"/>
       <c r="BY88" s="4"/>
       <c r="BZ88" s="4"/>
       <c r="CA88" s="4"/>
       <c r="CB88" s="4"/>
       <c r="CC88" s="4"/>
       <c r="CD88" s="4"/>
       <c r="CE88" s="4"/>
       <c r="CF88" s="4"/>
       <c r="CG88" s="4"/>
       <c r="CH88" s="4"/>
       <c r="DE88" s="3"/>
       <c r="DJ88" s="3"/>
     </row>
     <row r="89" spans="1:116">
-      <c r="A89" s="14" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="A89" s="93" t="s">
+        <v>53</v>
+      </c>
+      <c r="B89" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="C89" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="D89" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="E89" s="95">
+        <v>0.6</v>
+      </c>
+      <c r="AP89" s="4"/>
+      <c r="AQ89" s="4"/>
+      <c r="AR89" s="4"/>
+      <c r="AS89" s="4"/>
+      <c r="AT89" s="4"/>
+      <c r="AU89" s="4"/>
+      <c r="AV89" s="4"/>
+      <c r="AW89" s="4"/>
+      <c r="AX89" s="4"/>
+      <c r="AY89" s="4"/>
+      <c r="AZ89" s="4"/>
+      <c r="BA89" s="4"/>
+      <c r="BB89" s="4"/>
+      <c r="BC89" s="4"/>
+      <c r="BD89" s="4"/>
       <c r="BE89" s="4"/>
       <c r="BF89" s="4"/>
       <c r="BG89" s="4"/>
       <c r="BH89" s="4"/>
       <c r="BI89" s="4"/>
       <c r="BJ89" s="4"/>
       <c r="BK89" s="4"/>
       <c r="BL89" s="4"/>
       <c r="BM89" s="4"/>
       <c r="BN89" s="4"/>
       <c r="BO89" s="4"/>
       <c r="BP89" s="4"/>
       <c r="BQ89" s="4"/>
       <c r="BR89" s="4"/>
       <c r="BS89" s="4"/>
       <c r="BT89" s="4"/>
       <c r="BU89" s="4"/>
       <c r="BV89" s="4"/>
       <c r="BW89" s="4"/>
       <c r="BX89" s="4"/>
       <c r="BY89" s="4"/>
       <c r="BZ89" s="4"/>
       <c r="CA89" s="4"/>
       <c r="CB89" s="4"/>
       <c r="CC89" s="4"/>
       <c r="CD89" s="4"/>
       <c r="CE89" s="4"/>
       <c r="CF89" s="4"/>
       <c r="CG89" s="4"/>
       <c r="CH89" s="4"/>
       <c r="DE89" s="3"/>
       <c r="DJ89" s="3"/>
     </row>
     <row r="90" spans="1:116">
       <c r="A90" s="14" t="s">
-        <v>29</v>
-[...9 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="B90" s="15">
+        <v>1.7</v>
+      </c>
+      <c r="C90" s="15">
+        <v>2</v>
+      </c>
+      <c r="D90" s="80">
+        <v>1.8</v>
+      </c>
+      <c r="E90" s="95">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AP90" s="4"/>
+      <c r="AQ90" s="4"/>
+      <c r="AR90" s="4"/>
+      <c r="AS90" s="4"/>
+      <c r="AT90" s="4"/>
+      <c r="AU90" s="4"/>
+      <c r="AV90" s="4"/>
+      <c r="AW90" s="4"/>
+      <c r="AX90" s="4"/>
+      <c r="AY90" s="4"/>
+      <c r="AZ90" s="4"/>
+      <c r="BA90" s="4"/>
+      <c r="BB90" s="4"/>
+      <c r="BC90" s="4"/>
+      <c r="BD90" s="4"/>
       <c r="BE90" s="4"/>
       <c r="BF90" s="4"/>
       <c r="BG90" s="4"/>
       <c r="BH90" s="4"/>
       <c r="BI90" s="4"/>
       <c r="BJ90" s="4"/>
       <c r="BK90" s="4"/>
       <c r="BL90" s="4"/>
       <c r="BM90" s="4"/>
       <c r="BN90" s="4"/>
       <c r="BO90" s="4"/>
       <c r="BP90" s="4"/>
       <c r="BQ90" s="4"/>
       <c r="BR90" s="4"/>
       <c r="BS90" s="4"/>
       <c r="BT90" s="4"/>
       <c r="BU90" s="4"/>
       <c r="BV90" s="4"/>
       <c r="BW90" s="4"/>
       <c r="BX90" s="4"/>
       <c r="BY90" s="4"/>
       <c r="BZ90" s="4"/>
       <c r="CA90" s="4"/>
       <c r="CB90" s="4"/>
       <c r="CC90" s="4"/>
       <c r="CD90" s="4"/>
       <c r="CE90" s="4"/>
       <c r="CF90" s="4"/>
       <c r="CG90" s="4"/>
       <c r="CH90" s="4"/>
       <c r="DE90" s="3"/>
       <c r="DJ90" s="3"/>
     </row>
-    <row r="91" spans="1:116">
-[...13 lines deleted...]
-      <c r="BZ91" s="3"/>
+    <row r="91" spans="1:116" ht="9.75" customHeight="1">
+      <c r="A91" s="4"/>
+      <c r="B91" s="18"/>
+      <c r="C91" s="18"/>
+      <c r="D91" s="58"/>
+      <c r="E91" s="18"/>
+      <c r="F91" s="18"/>
+      <c r="G91" s="18"/>
+      <c r="H91" s="18"/>
+      <c r="I91" s="58"/>
+      <c r="J91" s="18"/>
+      <c r="K91" s="18"/>
+      <c r="AP91" s="4"/>
+      <c r="AQ91" s="4"/>
+      <c r="AR91" s="4"/>
+      <c r="AS91" s="4"/>
+      <c r="AT91" s="4"/>
+      <c r="AU91" s="4"/>
+      <c r="AV91" s="4"/>
+      <c r="AW91" s="4"/>
+      <c r="AX91" s="4"/>
+      <c r="AY91" s="4"/>
+      <c r="AZ91" s="4"/>
+      <c r="BA91" s="4"/>
+      <c r="BB91" s="4"/>
+      <c r="BC91" s="4"/>
+      <c r="BD91" s="4"/>
+      <c r="BE91" s="4"/>
+      <c r="BF91" s="4"/>
+      <c r="BG91" s="4"/>
+      <c r="BH91" s="4"/>
+      <c r="BI91" s="4"/>
+      <c r="BJ91" s="4"/>
+      <c r="BK91" s="4"/>
+      <c r="BL91" s="4"/>
+      <c r="BM91" s="4"/>
+      <c r="BN91" s="4"/>
+      <c r="BO91" s="4"/>
+      <c r="BP91" s="4"/>
+      <c r="BQ91" s="4"/>
+      <c r="BR91" s="4"/>
+      <c r="BS91" s="4"/>
+      <c r="BT91" s="4"/>
+      <c r="BU91" s="4"/>
+      <c r="BV91" s="4"/>
+      <c r="BW91" s="4"/>
+      <c r="BX91" s="4"/>
+      <c r="BY91" s="4"/>
+      <c r="BZ91" s="4"/>
+      <c r="CA91" s="4"/>
+      <c r="CB91" s="4"/>
+      <c r="CC91" s="4"/>
+      <c r="CD91" s="4"/>
+      <c r="CE91" s="4"/>
+      <c r="CF91" s="4"/>
+      <c r="CG91" s="4"/>
+      <c r="CH91" s="4"/>
       <c r="DE91" s="3"/>
       <c r="DJ91" s="3"/>
     </row>
-    <row r="92" spans="1:116">
-[...49 lines deleted...]
-      <c r="BZ94" s="3"/>
+    <row r="92" spans="1:116" s="52" customFormat="1">
+      <c r="A92" s="102" t="s">
+        <v>23</v>
+      </c>
+      <c r="B92" s="102"/>
+      <c r="C92" s="102"/>
+      <c r="D92" s="102"/>
+      <c r="E92" s="102"/>
+      <c r="F92" s="66"/>
+      <c r="G92" s="66"/>
+      <c r="H92" s="66"/>
+      <c r="I92" s="66"/>
+      <c r="J92" s="66"/>
+      <c r="K92" s="66"/>
+      <c r="L92" s="66"/>
+      <c r="M92" s="66"/>
+      <c r="N92" s="66"/>
+      <c r="O92" s="66"/>
+      <c r="P92" s="66"/>
+      <c r="Q92" s="66"/>
+      <c r="R92" s="66"/>
+      <c r="S92" s="66"/>
+      <c r="T92" s="66"/>
+      <c r="U92" s="66"/>
+      <c r="V92" s="66"/>
+      <c r="W92" s="66"/>
+      <c r="X92" s="66"/>
+      <c r="Y92" s="66"/>
+      <c r="Z92" s="66"/>
+      <c r="AA92" s="118"/>
+      <c r="AB92" s="118"/>
+      <c r="AC92" s="118"/>
+      <c r="AD92" s="118"/>
+      <c r="AE92" s="118"/>
+      <c r="AF92" s="118"/>
+      <c r="AG92" s="118"/>
+      <c r="AH92" s="118"/>
+      <c r="AI92" s="118"/>
+      <c r="AJ92" s="118"/>
+      <c r="AK92" s="118"/>
+      <c r="AL92" s="118"/>
+      <c r="AM92" s="118"/>
+      <c r="AN92" s="118"/>
+      <c r="AO92" s="118"/>
+      <c r="AP92" s="118"/>
+      <c r="AQ92" s="118"/>
+      <c r="AR92" s="118"/>
+      <c r="AS92" s="118"/>
+      <c r="AT92" s="118"/>
+      <c r="AU92" s="118"/>
+      <c r="AV92" s="118"/>
+      <c r="AW92" s="118"/>
+      <c r="AX92" s="118"/>
+      <c r="AY92" s="118"/>
+      <c r="AZ92" s="118"/>
+      <c r="BA92" s="118"/>
+      <c r="BB92" s="118"/>
+      <c r="BC92" s="118"/>
+      <c r="BD92" s="118"/>
+      <c r="BE92" s="118"/>
+      <c r="BF92" s="118"/>
+      <c r="BG92" s="118"/>
+      <c r="BH92" s="118"/>
+      <c r="BI92" s="118"/>
+      <c r="BJ92" s="118"/>
+      <c r="BK92" s="118"/>
+      <c r="BL92" s="118"/>
+      <c r="BM92" s="118"/>
+      <c r="BN92" s="118"/>
+      <c r="BO92" s="118"/>
+      <c r="BP92" s="118"/>
+      <c r="BQ92" s="118"/>
+      <c r="BR92" s="118"/>
+      <c r="BS92" s="118"/>
+      <c r="BT92" s="118"/>
+      <c r="BU92" s="118"/>
+      <c r="BV92" s="118"/>
+      <c r="BW92" s="118"/>
+      <c r="BX92" s="118"/>
+      <c r="BY92" s="118"/>
+      <c r="BZ92" s="118"/>
+      <c r="CA92" s="118"/>
+      <c r="CB92" s="118"/>
+      <c r="CC92" s="118"/>
+      <c r="CD92" s="118"/>
+      <c r="CE92" s="118"/>
+      <c r="CF92" s="118"/>
+      <c r="CG92" s="118"/>
+      <c r="CH92" s="118"/>
+      <c r="CI92" s="57"/>
+      <c r="CJ92" s="102" t="s">
+        <v>5</v>
+      </c>
+      <c r="CK92" s="102"/>
+      <c r="CL92" s="102"/>
+      <c r="CM92" s="102"/>
+      <c r="CN92" s="102"/>
+      <c r="CO92" s="102"/>
+      <c r="CP92" s="102"/>
+      <c r="CQ92" s="102"/>
+      <c r="CR92" s="102"/>
+      <c r="CS92" s="102"/>
+      <c r="CT92" s="102"/>
+      <c r="CU92" s="102"/>
+      <c r="CV92" s="102"/>
+      <c r="CW92" s="102"/>
+      <c r="CX92" s="102"/>
+      <c r="CY92" s="57"/>
+      <c r="CZ92" s="57"/>
+      <c r="DA92" s="57"/>
+      <c r="DB92" s="57"/>
+      <c r="DD92" s="57"/>
+      <c r="DE92" s="55"/>
+      <c r="DF92" s="57"/>
+      <c r="DG92" s="57"/>
+      <c r="DI92" s="57"/>
+      <c r="DJ92" s="55"/>
+      <c r="DK92" s="57"/>
+      <c r="DL92" s="57"/>
+    </row>
+    <row r="93" spans="1:116" ht="12" customHeight="1">
+      <c r="A93" s="4"/>
+      <c r="B93" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C93" s="1"/>
+      <c r="D93" s="30"/>
+      <c r="E93" s="30"/>
+      <c r="F93" s="30"/>
+      <c r="G93" s="30"/>
+      <c r="H93" s="30"/>
+      <c r="I93" s="30"/>
+      <c r="J93" s="30"/>
+      <c r="K93" s="30"/>
+      <c r="L93" s="30"/>
+      <c r="M93" s="30"/>
+      <c r="N93" s="30"/>
+      <c r="O93" s="30"/>
+      <c r="P93" s="30"/>
+      <c r="Q93" s="30"/>
+      <c r="R93" s="30"/>
+      <c r="S93" s="30"/>
+      <c r="T93" s="30"/>
+      <c r="U93" s="30"/>
+      <c r="V93" s="30"/>
+      <c r="W93" s="30"/>
+      <c r="X93" s="30"/>
+      <c r="Y93" s="30"/>
+      <c r="Z93" s="4"/>
+      <c r="AA93" s="30"/>
+      <c r="AB93" s="30"/>
+      <c r="AC93" s="30"/>
+      <c r="AD93" s="30"/>
+      <c r="AE93" s="30"/>
+      <c r="AF93" s="30"/>
+      <c r="AG93" s="30"/>
+      <c r="AH93" s="30"/>
+      <c r="AI93" s="30"/>
+      <c r="AJ93" s="30"/>
+      <c r="AK93" s="30"/>
+      <c r="AL93" s="30"/>
+      <c r="AM93" s="30"/>
+      <c r="AN93" s="30"/>
+      <c r="AO93" s="4"/>
+      <c r="AP93" s="4"/>
+      <c r="AQ93" s="4"/>
+      <c r="AR93" s="4"/>
+      <c r="AS93" s="4"/>
+      <c r="AT93" s="4"/>
+      <c r="AU93" s="4"/>
+      <c r="AV93" s="4"/>
+      <c r="AW93" s="4"/>
+      <c r="AX93" s="4"/>
+      <c r="AY93" s="31"/>
+      <c r="AZ93" s="4"/>
+      <c r="BA93" s="4"/>
+      <c r="BB93" s="4"/>
+      <c r="BC93" s="113"/>
+      <c r="BD93" s="113"/>
+      <c r="BE93" s="4"/>
+      <c r="BF93" s="4"/>
+      <c r="BG93" s="4"/>
+      <c r="BH93" s="4"/>
+      <c r="BI93" s="4"/>
+      <c r="BJ93" s="4"/>
+      <c r="BK93" s="4"/>
+      <c r="BL93" s="4"/>
+      <c r="BM93" s="4"/>
+      <c r="BN93" s="4"/>
+      <c r="BO93" s="4"/>
+      <c r="BP93" s="4"/>
+      <c r="BQ93" s="4"/>
+      <c r="BR93" s="4"/>
+      <c r="BS93" s="4"/>
+      <c r="BT93" s="17"/>
+      <c r="BU93" s="17"/>
+      <c r="BV93" s="17"/>
+      <c r="BW93" s="17"/>
+      <c r="BX93" s="17"/>
+      <c r="BY93" s="17"/>
+      <c r="BZ93" s="17"/>
+      <c r="CA93" s="17"/>
+      <c r="CB93" s="4"/>
+      <c r="CC93" s="4"/>
+      <c r="CD93" s="4"/>
+      <c r="CE93" s="4"/>
+      <c r="CF93" s="4"/>
+      <c r="CG93" s="4"/>
+      <c r="CH93" s="4"/>
+      <c r="CI93" s="18"/>
+      <c r="CJ93" s="18"/>
+      <c r="CK93" s="18"/>
+      <c r="CL93" s="18"/>
+      <c r="CM93" s="18"/>
+      <c r="CN93" s="18"/>
+      <c r="CO93" s="18"/>
+      <c r="CP93" s="18"/>
+      <c r="CQ93" s="18"/>
+      <c r="CR93" s="18"/>
+      <c r="CS93" s="18"/>
+      <c r="CT93" s="18"/>
+      <c r="CU93" s="18"/>
+      <c r="CV93" s="18"/>
+      <c r="CW93" s="18"/>
+      <c r="CX93" s="18"/>
+      <c r="CY93" s="18"/>
+      <c r="CZ93" s="18"/>
+      <c r="DA93" s="18"/>
+      <c r="DB93" s="18"/>
+      <c r="DC93" s="18"/>
+      <c r="DD93" s="18"/>
+      <c r="DE93" s="58"/>
+      <c r="DF93" s="18"/>
+      <c r="DG93" s="18"/>
+      <c r="DH93" s="18"/>
+      <c r="DI93" s="18"/>
+      <c r="DJ93" s="58"/>
+      <c r="DK93" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="DL93" s="18"/>
+    </row>
+    <row r="94" spans="1:116" ht="12.75" customHeight="1">
+      <c r="A94" s="110" t="s">
+        <v>38</v>
+      </c>
+      <c r="B94" s="7">
+        <v>2022</v>
+      </c>
+      <c r="C94" s="7">
+        <v>2023</v>
+      </c>
+      <c r="D94" s="7">
+        <v>2024</v>
+      </c>
+      <c r="E94" s="7">
+        <v>2025</v>
+      </c>
+      <c r="F94" s="8"/>
+      <c r="AP94" s="4"/>
+      <c r="AQ94" s="4"/>
+      <c r="AR94" s="4"/>
+      <c r="AS94" s="4"/>
+      <c r="AT94" s="4"/>
+      <c r="AU94" s="4"/>
+      <c r="AV94" s="4"/>
+      <c r="AW94" s="4"/>
+      <c r="AX94" s="4"/>
+      <c r="AY94" s="4"/>
+      <c r="AZ94" s="4"/>
+      <c r="BA94" s="4"/>
+      <c r="BB94" s="4"/>
+      <c r="BC94" s="4"/>
+      <c r="BD94" s="4"/>
+      <c r="BE94" s="4"/>
+      <c r="BF94" s="4"/>
+      <c r="BG94" s="4"/>
+      <c r="BH94" s="4"/>
+      <c r="BI94" s="4"/>
+      <c r="BJ94" s="4"/>
+      <c r="BK94" s="4"/>
+      <c r="BL94" s="4"/>
+      <c r="BM94" s="4"/>
+      <c r="BN94" s="4"/>
+      <c r="BO94" s="4"/>
+      <c r="BP94" s="4"/>
+      <c r="BQ94" s="4"/>
+      <c r="BR94" s="4"/>
+      <c r="BS94" s="4"/>
+      <c r="BT94" s="4"/>
+      <c r="BU94" s="4"/>
+      <c r="BV94" s="4"/>
+      <c r="BW94" s="4"/>
+      <c r="BX94" s="4"/>
+      <c r="BY94" s="4"/>
+      <c r="BZ94" s="4"/>
+      <c r="CA94" s="4"/>
+      <c r="CB94" s="4"/>
+      <c r="CC94" s="4"/>
+      <c r="CD94" s="4"/>
+      <c r="CE94" s="4"/>
+      <c r="CF94" s="4"/>
+      <c r="CG94" s="4"/>
+      <c r="CH94" s="4"/>
       <c r="DE94" s="3"/>
       <c r="DJ94" s="3"/>
     </row>
-    <row r="95" spans="1:116">
-[...13 lines deleted...]
-      <c r="BZ95" s="3"/>
+    <row r="95" spans="1:116" ht="14.25" customHeight="1">
+      <c r="A95" s="111"/>
+      <c r="B95" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="C95" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="D95" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="E95" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="BE95" s="4"/>
+      <c r="BF95" s="4"/>
+      <c r="BG95" s="4"/>
+      <c r="BH95" s="4"/>
+      <c r="BI95" s="4"/>
+      <c r="BJ95" s="4"/>
+      <c r="BK95" s="4"/>
+      <c r="BL95" s="4"/>
+      <c r="BM95" s="4"/>
+      <c r="BN95" s="4"/>
+      <c r="BO95" s="4"/>
+      <c r="BP95" s="4"/>
+      <c r="BQ95" s="4"/>
+      <c r="BR95" s="4"/>
+      <c r="BS95" s="4"/>
+      <c r="BT95" s="4"/>
+      <c r="BU95" s="4"/>
+      <c r="BV95" s="4"/>
+      <c r="BW95" s="4"/>
+      <c r="BX95" s="4"/>
+      <c r="BY95" s="4"/>
+      <c r="BZ95" s="4"/>
+      <c r="CA95" s="4"/>
+      <c r="CB95" s="4"/>
+      <c r="CC95" s="4"/>
+      <c r="CD95" s="4"/>
+      <c r="CE95" s="4"/>
+      <c r="CF95" s="4"/>
+      <c r="CG95" s="4"/>
+      <c r="CH95" s="4"/>
       <c r="DE95" s="3"/>
       <c r="DJ95" s="3"/>
     </row>
     <row r="96" spans="1:116">
-      <c r="A96" s="14" t="s">
-[...8 lines deleted...]
-      <c r="D96" s="82">
+      <c r="A96" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="B96" s="12">
+        <v>5</v>
+      </c>
+      <c r="C96" s="12">
         <v>4.8</v>
       </c>
-      <c r="AA96" s="4"/>
-[...28 lines deleted...]
-      <c r="BD96" s="4"/>
+      <c r="D96" s="81">
+        <v>4.8</v>
+      </c>
+      <c r="E96" s="13">
+        <v>4.7</v>
+      </c>
       <c r="BE96" s="4"/>
       <c r="BF96" s="4"/>
       <c r="BG96" s="4"/>
       <c r="BH96" s="4"/>
       <c r="BI96" s="4"/>
       <c r="BJ96" s="4"/>
       <c r="BK96" s="4"/>
       <c r="BL96" s="4"/>
       <c r="BM96" s="4"/>
       <c r="BN96" s="4"/>
       <c r="BO96" s="4"/>
       <c r="BP96" s="4"/>
       <c r="BQ96" s="4"/>
       <c r="BR96" s="4"/>
       <c r="BS96" s="4"/>
       <c r="BT96" s="4"/>
       <c r="BU96" s="4"/>
       <c r="BV96" s="4"/>
       <c r="BW96" s="4"/>
       <c r="BX96" s="4"/>
       <c r="BY96" s="4"/>
       <c r="BZ96" s="4"/>
       <c r="CA96" s="4"/>
       <c r="CB96" s="4"/>
       <c r="CC96" s="4"/>
+      <c r="CD96" s="4"/>
+      <c r="CE96" s="4"/>
+      <c r="CF96" s="4"/>
+      <c r="CG96" s="4"/>
+      <c r="CH96" s="4"/>
       <c r="DE96" s="3"/>
       <c r="DJ96" s="3"/>
     </row>
-    <row r="97" spans="1:116" ht="10.5" customHeight="1">
-[...55 lines deleted...]
-      <c r="BD97" s="4"/>
+    <row r="97" spans="1:116">
+      <c r="A97" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="B97" s="32">
+        <v>5.4</v>
+      </c>
+      <c r="C97" s="32">
+        <v>4.7</v>
+      </c>
+      <c r="D97" s="82">
+        <v>4.8</v>
+      </c>
+      <c r="E97" s="96">
+        <v>4.8</v>
+      </c>
       <c r="BE97" s="4"/>
       <c r="BF97" s="4"/>
       <c r="BG97" s="4"/>
       <c r="BH97" s="4"/>
       <c r="BI97" s="4"/>
       <c r="BJ97" s="4"/>
       <c r="BK97" s="4"/>
       <c r="BL97" s="4"/>
       <c r="BM97" s="4"/>
       <c r="BN97" s="4"/>
       <c r="BO97" s="4"/>
       <c r="BP97" s="4"/>
       <c r="BQ97" s="4"/>
       <c r="BR97" s="4"/>
       <c r="BS97" s="4"/>
-      <c r="BT97" s="17"/>
-[...211 lines deleted...]
-      <c r="BD99" s="4"/>
+      <c r="BT97" s="4"/>
+      <c r="BU97" s="4"/>
+      <c r="BV97" s="4"/>
+      <c r="BW97" s="4"/>
+      <c r="BX97" s="4"/>
+      <c r="BY97" s="4"/>
+      <c r="BZ97" s="4"/>
+      <c r="CA97" s="4"/>
+      <c r="CB97" s="4"/>
+      <c r="CC97" s="4"/>
+      <c r="CD97" s="4"/>
+      <c r="CE97" s="4"/>
+      <c r="CF97" s="4"/>
+      <c r="CG97" s="4"/>
+      <c r="CH97" s="4"/>
+      <c r="DE97" s="3"/>
+      <c r="DJ97" s="3"/>
+    </row>
+    <row r="98" spans="1:116">
+      <c r="A98" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="B98" s="32">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="C98" s="32">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="D98" s="82">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="E98" s="96">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="BE98" s="4"/>
+      <c r="BF98" s="4"/>
+      <c r="BG98" s="4"/>
+      <c r="BH98" s="4"/>
+      <c r="BI98" s="4"/>
+      <c r="BJ98" s="4"/>
+      <c r="BK98" s="4"/>
+      <c r="BL98" s="4"/>
+      <c r="BM98" s="4"/>
+      <c r="BN98" s="4"/>
+      <c r="BO98" s="4"/>
+      <c r="BP98" s="4"/>
+      <c r="BQ98" s="4"/>
+      <c r="BR98" s="4"/>
+      <c r="BS98" s="4"/>
+      <c r="BT98" s="4"/>
+      <c r="BU98" s="4"/>
+      <c r="BV98" s="4"/>
+      <c r="BW98" s="4"/>
+      <c r="BX98" s="4"/>
+      <c r="BY98" s="4"/>
+      <c r="BZ98" s="4"/>
+      <c r="CA98" s="4"/>
+      <c r="CB98" s="4"/>
+      <c r="CC98" s="4"/>
+      <c r="CD98" s="4"/>
+      <c r="CE98" s="4"/>
+      <c r="CF98" s="4"/>
+      <c r="CG98" s="4"/>
+      <c r="CH98" s="4"/>
+      <c r="DE98" s="3"/>
+      <c r="DJ98" s="3"/>
+    </row>
+    <row r="99" spans="1:116">
+      <c r="A99" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B99" s="32">
+        <v>4.5</v>
+      </c>
+      <c r="C99" s="32">
+        <v>5.2</v>
+      </c>
+      <c r="D99" s="82">
+        <v>4.8</v>
+      </c>
+      <c r="E99" s="96">
+        <v>4.8</v>
+      </c>
       <c r="BE99" s="4"/>
       <c r="BF99" s="4"/>
       <c r="BG99" s="4"/>
       <c r="BH99" s="4"/>
       <c r="BI99" s="4"/>
       <c r="BJ99" s="4"/>
       <c r="BK99" s="4"/>
       <c r="BL99" s="4"/>
       <c r="BM99" s="4"/>
       <c r="BN99" s="4"/>
       <c r="BO99" s="4"/>
       <c r="BP99" s="4"/>
       <c r="BQ99" s="4"/>
       <c r="BR99" s="4"/>
       <c r="BS99" s="4"/>
-      <c r="BT99" s="17"/>
-[...99 lines deleted...]
-      <c r="BD100" s="4"/>
+      <c r="BT99" s="4"/>
+      <c r="BU99" s="4"/>
+      <c r="BV99" s="4"/>
+      <c r="BW99" s="4"/>
+      <c r="BX99" s="4"/>
+      <c r="BY99" s="4"/>
+      <c r="BZ99" s="4"/>
+      <c r="CA99" s="4"/>
+      <c r="CB99" s="4"/>
+      <c r="CC99" s="4"/>
+      <c r="CD99" s="4"/>
+      <c r="CE99" s="4"/>
+      <c r="CF99" s="4"/>
+      <c r="CG99" s="4"/>
+      <c r="CH99" s="4"/>
+      <c r="DE99" s="3"/>
+      <c r="DJ99" s="3"/>
+    </row>
+    <row r="100" spans="1:116">
+      <c r="A100" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B100" s="32">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="C100" s="32">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="D100" s="82">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="E100" s="96">
+        <v>4.7</v>
+      </c>
       <c r="BE100" s="4"/>
       <c r="BF100" s="4"/>
       <c r="BG100" s="4"/>
       <c r="BH100" s="4"/>
       <c r="BI100" s="4"/>
       <c r="BJ100" s="4"/>
       <c r="BK100" s="4"/>
       <c r="BL100" s="4"/>
       <c r="BM100" s="4"/>
       <c r="BN100" s="4"/>
       <c r="BO100" s="4"/>
       <c r="BP100" s="4"/>
       <c r="BQ100" s="4"/>
       <c r="BR100" s="4"/>
       <c r="BS100" s="4"/>
       <c r="BT100" s="4"/>
       <c r="BU100" s="4"/>
       <c r="BV100" s="4"/>
       <c r="BW100" s="4"/>
       <c r="BX100" s="4"/>
       <c r="BY100" s="4"/>
       <c r="BZ100" s="4"/>
       <c r="CA100" s="4"/>
       <c r="CB100" s="4"/>
       <c r="CC100" s="4"/>
+      <c r="CD100" s="4"/>
+      <c r="CE100" s="4"/>
+      <c r="CF100" s="4"/>
+      <c r="CG100" s="4"/>
+      <c r="CH100" s="4"/>
       <c r="DE100" s="3"/>
       <c r="DJ100" s="3"/>
     </row>
-    <row r="101" spans="1:116" ht="15" customHeight="1">
-[...77 lines deleted...]
-      <c r="CC101" s="4"/>
+    <row r="101" spans="1:116">
+      <c r="A101" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B101" s="32">
+        <v>4.5</v>
+      </c>
+      <c r="C101" s="32">
+        <v>5.2</v>
+      </c>
+      <c r="D101" s="82">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="E101" s="96">
+        <v>4.8</v>
+      </c>
+      <c r="BU101" s="3"/>
+      <c r="BZ101" s="3"/>
       <c r="DE101" s="3"/>
       <c r="DJ101" s="3"/>
     </row>
     <row r="102" spans="1:116">
-      <c r="A102" s="11" t="s">
-[...84 lines deleted...]
-      <c r="CC102" s="4"/>
+      <c r="A102" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B102" s="32">
+        <v>4.3</v>
+      </c>
+      <c r="C102" s="32">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="D102" s="82">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="E102" s="96">
+        <v>4.7</v>
+      </c>
+      <c r="BU102" s="3"/>
+      <c r="BZ102" s="3"/>
       <c r="DE102" s="3"/>
       <c r="DJ102" s="3"/>
     </row>
     <row r="103" spans="1:116">
       <c r="A103" s="14" t="s">
-        <v>26</v>
-[...83 lines deleted...]
-      <c r="CC103" s="4"/>
+        <v>32</v>
+      </c>
+      <c r="B103" s="12">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="C103" s="12">
+        <v>3.7</v>
+      </c>
+      <c r="D103" s="81">
+        <v>4</v>
+      </c>
+      <c r="E103" s="96">
+        <v>4.3</v>
+      </c>
+      <c r="BU103" s="3"/>
+      <c r="BZ103" s="3"/>
       <c r="DE103" s="3"/>
       <c r="DJ103" s="3"/>
     </row>
     <row r="104" spans="1:116">
-      <c r="A104" s="14" t="s">
-[...84 lines deleted...]
-      <c r="CC104" s="4"/>
+      <c r="A104" s="93" t="s">
+        <v>52</v>
+      </c>
+      <c r="B104" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="C104" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="D104" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="E104" s="96">
+        <v>4.5</v>
+      </c>
+      <c r="BU104" s="3"/>
+      <c r="BZ104" s="3"/>
       <c r="DE104" s="3"/>
       <c r="DJ104" s="3"/>
     </row>
     <row r="105" spans="1:116">
       <c r="A105" s="14" t="s">
-        <v>28</v>
-[...83 lines deleted...]
-      <c r="CC105" s="4"/>
+        <v>33</v>
+      </c>
+      <c r="B105" s="32">
+        <v>4.5</v>
+      </c>
+      <c r="C105" s="32">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="D105" s="82">
+        <v>4.8</v>
+      </c>
+      <c r="E105" s="96">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="BU105" s="3"/>
+      <c r="BZ105" s="3"/>
       <c r="DE105" s="3"/>
       <c r="DJ105" s="3"/>
     </row>
     <row r="106" spans="1:116">
       <c r="A106" s="14" t="s">
-        <v>29</v>
-[...83 lines deleted...]
-      <c r="CC106" s="4"/>
+        <v>34</v>
+      </c>
+      <c r="B106" s="32">
+        <v>5.3</v>
+      </c>
+      <c r="C106" s="32">
+        <v>5.3</v>
+      </c>
+      <c r="D106" s="82">
+        <v>4.8</v>
+      </c>
+      <c r="E106" s="96">
+        <v>4.8</v>
+      </c>
+      <c r="BU106" s="3"/>
+      <c r="BZ106" s="3"/>
       <c r="DE106" s="3"/>
       <c r="DJ106" s="3"/>
     </row>
     <row r="107" spans="1:116">
-      <c r="A107" s="14" t="s">
-[...84 lines deleted...]
-      <c r="CC107" s="4"/>
+      <c r="A107" s="93" t="s">
+        <v>53</v>
+      </c>
+      <c r="B107" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="C107" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="D107" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="E107" s="96">
+        <v>4.3</v>
+      </c>
+      <c r="BU107" s="3"/>
+      <c r="BZ107" s="3"/>
       <c r="DE107" s="3"/>
       <c r="DJ107" s="3"/>
     </row>
     <row r="108" spans="1:116">
       <c r="A108" s="14" t="s">
-        <v>31</v>
-[...28 lines deleted...]
-      <c r="W108" s="18"/>
+        <v>35</v>
+      </c>
+      <c r="B108" s="32">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="C108" s="32">
+        <v>5.3</v>
+      </c>
+      <c r="D108" s="82">
+        <v>4.8</v>
+      </c>
+      <c r="E108" s="96">
+        <v>4.7</v>
+      </c>
       <c r="AA108" s="4"/>
       <c r="AB108" s="4"/>
       <c r="AC108" s="4"/>
       <c r="AD108" s="4"/>
       <c r="AE108" s="4"/>
       <c r="AF108" s="4"/>
       <c r="AG108" s="4"/>
       <c r="AH108" s="4"/>
       <c r="AI108" s="4"/>
       <c r="AJ108" s="4"/>
       <c r="AK108" s="4"/>
       <c r="AL108" s="4"/>
       <c r="AM108" s="4"/>
       <c r="AN108" s="4"/>
       <c r="AO108" s="4"/>
       <c r="AP108" s="4"/>
       <c r="AQ108" s="4"/>
       <c r="AR108" s="4"/>
       <c r="AS108" s="4"/>
       <c r="AT108" s="4"/>
       <c r="AU108" s="4"/>
       <c r="AV108" s="4"/>
       <c r="AW108" s="4"/>
       <c r="AX108" s="4"/>
       <c r="AY108" s="4"/>
@@ -12769,352 +12425,423 @@
       <c r="BH108" s="4"/>
       <c r="BI108" s="4"/>
       <c r="BJ108" s="4"/>
       <c r="BK108" s="4"/>
       <c r="BL108" s="4"/>
       <c r="BM108" s="4"/>
       <c r="BN108" s="4"/>
       <c r="BO108" s="4"/>
       <c r="BP108" s="4"/>
       <c r="BQ108" s="4"/>
       <c r="BR108" s="4"/>
       <c r="BS108" s="4"/>
       <c r="BT108" s="4"/>
       <c r="BU108" s="4"/>
       <c r="BV108" s="4"/>
       <c r="BW108" s="4"/>
       <c r="BX108" s="4"/>
       <c r="BY108" s="4"/>
       <c r="BZ108" s="4"/>
       <c r="CA108" s="4"/>
       <c r="CB108" s="4"/>
       <c r="CC108" s="4"/>
       <c r="DE108" s="3"/>
       <c r="DJ108" s="3"/>
     </row>
-    <row r="109" spans="1:116">
-[...30 lines deleted...]
-      <c r="W109" s="18"/>
+    <row r="109" spans="1:116" ht="10.5" customHeight="1">
+      <c r="A109" s="4"/>
+      <c r="B109" s="4"/>
+      <c r="C109" s="4"/>
+      <c r="D109" s="4"/>
+      <c r="E109" s="4"/>
+      <c r="F109" s="4"/>
+      <c r="G109" s="4"/>
+      <c r="H109" s="4"/>
+      <c r="I109" s="4"/>
+      <c r="J109" s="4"/>
+      <c r="K109" s="4"/>
+      <c r="L109" s="4"/>
+      <c r="M109" s="4"/>
+      <c r="N109" s="4"/>
+      <c r="O109" s="4"/>
+      <c r="P109" s="4"/>
+      <c r="Q109" s="4"/>
+      <c r="R109" s="4"/>
+      <c r="S109" s="4"/>
+      <c r="T109" s="4"/>
+      <c r="U109" s="4"/>
+      <c r="V109" s="4"/>
+      <c r="W109" s="4"/>
+      <c r="X109" s="4"/>
+      <c r="Y109" s="4"/>
+      <c r="Z109" s="4"/>
       <c r="AA109" s="4"/>
       <c r="AB109" s="4"/>
       <c r="AC109" s="4"/>
       <c r="AD109" s="4"/>
       <c r="AE109" s="4"/>
       <c r="AF109" s="4"/>
       <c r="AG109" s="4"/>
       <c r="AH109" s="4"/>
       <c r="AI109" s="4"/>
       <c r="AJ109" s="4"/>
       <c r="AK109" s="4"/>
       <c r="AL109" s="4"/>
       <c r="AM109" s="4"/>
       <c r="AN109" s="4"/>
-      <c r="AO109" s="4"/>
+      <c r="AO109" s="33"/>
       <c r="AP109" s="4"/>
       <c r="AQ109" s="4"/>
       <c r="AR109" s="4"/>
       <c r="AS109" s="4"/>
       <c r="AT109" s="4"/>
       <c r="AU109" s="4"/>
       <c r="AV109" s="4"/>
       <c r="AW109" s="4"/>
       <c r="AX109" s="4"/>
       <c r="AY109" s="4"/>
       <c r="AZ109" s="4"/>
       <c r="BA109" s="4"/>
       <c r="BB109" s="4"/>
       <c r="BC109" s="4"/>
       <c r="BD109" s="4"/>
       <c r="BE109" s="4"/>
       <c r="BF109" s="4"/>
       <c r="BG109" s="4"/>
       <c r="BH109" s="4"/>
       <c r="BI109" s="4"/>
       <c r="BJ109" s="4"/>
       <c r="BK109" s="4"/>
       <c r="BL109" s="4"/>
       <c r="BM109" s="4"/>
       <c r="BN109" s="4"/>
       <c r="BO109" s="4"/>
       <c r="BP109" s="4"/>
       <c r="BQ109" s="4"/>
       <c r="BR109" s="4"/>
       <c r="BS109" s="4"/>
-      <c r="BT109" s="4"/>
-[...136 lines deleted...]
-      <c r="AC111" s="4"/>
+      <c r="BT109" s="17"/>
+      <c r="BU109" s="17"/>
+      <c r="BV109" s="17"/>
+      <c r="BW109" s="17"/>
+      <c r="BX109" s="17"/>
+      <c r="BY109" s="17"/>
+      <c r="BZ109" s="17"/>
+      <c r="CA109" s="17"/>
+      <c r="CB109" s="17"/>
+      <c r="CC109" s="17"/>
+      <c r="CI109" s="18"/>
+      <c r="CJ109" s="18"/>
+      <c r="CK109" s="18"/>
+      <c r="CL109" s="18"/>
+      <c r="CM109" s="18"/>
+      <c r="CN109" s="18"/>
+      <c r="CO109" s="18"/>
+      <c r="CP109" s="18"/>
+      <c r="CQ109" s="18"/>
+      <c r="CR109" s="18"/>
+      <c r="CS109" s="18"/>
+      <c r="CT109" s="18"/>
+      <c r="CU109" s="18"/>
+      <c r="CV109" s="18"/>
+      <c r="CW109" s="18"/>
+      <c r="CX109" s="18"/>
+      <c r="CY109" s="18"/>
+      <c r="CZ109" s="18"/>
+      <c r="DA109" s="18"/>
+      <c r="DB109" s="18"/>
+      <c r="DC109" s="18"/>
+      <c r="DD109" s="18"/>
+      <c r="DE109" s="34"/>
+      <c r="DF109" s="18"/>
+      <c r="DG109" s="18"/>
+      <c r="DH109" s="18"/>
+      <c r="DI109" s="18"/>
+      <c r="DJ109" s="34"/>
+      <c r="DK109" s="18"/>
+      <c r="DL109" s="18"/>
+    </row>
+    <row r="110" spans="1:116" s="52" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A110" s="103" t="s">
+        <v>43</v>
+      </c>
+      <c r="B110" s="103"/>
+      <c r="C110" s="103"/>
+      <c r="D110" s="103"/>
+      <c r="E110" s="103"/>
+      <c r="F110" s="99"/>
+      <c r="G110" s="99"/>
+      <c r="H110" s="99"/>
+      <c r="I110" s="99"/>
+      <c r="J110" s="99"/>
+      <c r="K110" s="99"/>
+      <c r="L110" s="99"/>
+      <c r="M110" s="99"/>
+      <c r="N110" s="99"/>
+      <c r="O110" s="99"/>
+      <c r="P110" s="99"/>
+      <c r="Q110" s="99"/>
+      <c r="R110" s="99"/>
+      <c r="S110" s="99"/>
+      <c r="T110" s="99"/>
+      <c r="U110" s="99"/>
+      <c r="V110" s="99"/>
+      <c r="W110" s="99"/>
+      <c r="X110" s="99"/>
+      <c r="Y110" s="99"/>
+      <c r="Z110" s="99"/>
+      <c r="AA110" s="103"/>
+      <c r="AB110" s="103"/>
+      <c r="AC110" s="103"/>
+      <c r="AD110" s="103"/>
+      <c r="AE110" s="103"/>
+      <c r="AF110" s="103"/>
+      <c r="AG110" s="103"/>
+      <c r="AH110" s="103"/>
+      <c r="AI110" s="103"/>
+      <c r="AJ110" s="103"/>
+      <c r="AK110" s="103"/>
+      <c r="AL110" s="103"/>
+      <c r="AM110" s="103"/>
+      <c r="AN110" s="103"/>
+      <c r="AO110" s="103"/>
+      <c r="AP110" s="103"/>
+      <c r="AQ110" s="103"/>
+      <c r="AR110" s="103"/>
+      <c r="AS110" s="103"/>
+      <c r="AT110" s="103"/>
+      <c r="AU110" s="103"/>
+      <c r="AV110" s="103"/>
+      <c r="AW110" s="103"/>
+      <c r="AX110" s="103"/>
+      <c r="AY110" s="103"/>
+      <c r="AZ110" s="103"/>
+      <c r="BA110" s="50"/>
+      <c r="BB110" s="50"/>
+      <c r="BC110" s="103"/>
+      <c r="BD110" s="103"/>
+      <c r="BE110" s="103"/>
+      <c r="BF110" s="103"/>
+      <c r="BG110" s="103"/>
+      <c r="BH110" s="103"/>
+      <c r="BI110" s="103"/>
+      <c r="BJ110" s="103"/>
+      <c r="BK110" s="103"/>
+      <c r="BL110" s="103"/>
+      <c r="BM110" s="103"/>
+      <c r="BN110" s="103"/>
+      <c r="BO110" s="103"/>
+      <c r="BP110" s="103"/>
+      <c r="BQ110" s="103"/>
+      <c r="BR110" s="103"/>
+      <c r="BS110" s="103"/>
+      <c r="BT110" s="103"/>
+      <c r="BU110" s="103"/>
+      <c r="BV110" s="103"/>
+      <c r="BW110" s="103"/>
+      <c r="BX110" s="103"/>
+      <c r="BY110" s="103"/>
+      <c r="BZ110" s="103"/>
+      <c r="CA110" s="103"/>
+      <c r="CB110" s="103"/>
+      <c r="CC110" s="56"/>
+      <c r="CI110" s="57"/>
+      <c r="CJ110" s="57"/>
+      <c r="CK110" s="57"/>
+      <c r="CL110" s="57"/>
+      <c r="CM110" s="57"/>
+      <c r="CN110" s="57"/>
+      <c r="CO110" s="57"/>
+      <c r="CP110" s="57"/>
+      <c r="CQ110" s="57"/>
+      <c r="CR110" s="57"/>
+      <c r="CS110" s="57"/>
+      <c r="CT110" s="57"/>
+      <c r="CU110" s="57"/>
+      <c r="CV110" s="57"/>
+      <c r="CW110" s="57"/>
+      <c r="CX110" s="57"/>
+      <c r="CY110" s="57"/>
+      <c r="CZ110" s="57"/>
+      <c r="DA110" s="57"/>
+      <c r="DB110" s="57"/>
+      <c r="DC110" s="57"/>
+      <c r="DD110" s="57"/>
+      <c r="DE110" s="55"/>
+      <c r="DF110" s="57"/>
+      <c r="DG110" s="57"/>
+      <c r="DH110" s="57"/>
+      <c r="DI110" s="57"/>
+      <c r="DJ110" s="55"/>
+      <c r="DK110" s="57"/>
+      <c r="DL110" s="57"/>
+    </row>
+    <row r="111" spans="1:116" ht="12.75" customHeight="1">
+      <c r="A111" s="106" t="s">
+        <v>24</v>
+      </c>
+      <c r="B111" s="106"/>
+      <c r="C111" s="35"/>
+      <c r="D111" s="5"/>
+      <c r="E111" s="5"/>
+      <c r="F111" s="5"/>
+      <c r="G111" s="5"/>
+      <c r="H111" s="5"/>
+      <c r="I111" s="5"/>
+      <c r="J111" s="5"/>
+      <c r="K111" s="5"/>
+      <c r="L111" s="5"/>
+      <c r="M111" s="5"/>
+      <c r="N111" s="5"/>
+      <c r="O111" s="5"/>
+      <c r="P111" s="5"/>
+      <c r="Q111" s="5"/>
+      <c r="R111" s="5"/>
+      <c r="S111" s="5"/>
+      <c r="T111" s="5"/>
+      <c r="U111" s="5"/>
+      <c r="V111" s="5"/>
+      <c r="W111" s="5"/>
+      <c r="X111" s="5"/>
+      <c r="AA111" s="5"/>
+      <c r="AB111" s="5"/>
+      <c r="AC111" s="5"/>
       <c r="AD111" s="4"/>
       <c r="AE111" s="4"/>
-      <c r="AF111" s="4"/>
-[...1 lines deleted...]
-      <c r="AH111" s="4"/>
+      <c r="AF111" s="5"/>
+      <c r="AG111" s="5"/>
+      <c r="AH111" s="5"/>
       <c r="AI111" s="4"/>
       <c r="AJ111" s="4"/>
       <c r="AK111" s="4"/>
       <c r="AL111" s="4"/>
       <c r="AM111" s="4"/>
-      <c r="AN111" s="4"/>
-      <c r="AO111" s="4"/>
+      <c r="AN111" s="113"/>
+      <c r="AO111" s="113"/>
       <c r="AP111" s="4"/>
       <c r="AQ111" s="4"/>
       <c r="AR111" s="4"/>
       <c r="AS111" s="4"/>
       <c r="AT111" s="4"/>
       <c r="AU111" s="4"/>
       <c r="AV111" s="4"/>
       <c r="AW111" s="4"/>
       <c r="AX111" s="4"/>
       <c r="AY111" s="4"/>
       <c r="AZ111" s="4"/>
       <c r="BA111" s="4"/>
       <c r="BB111" s="4"/>
       <c r="BC111" s="4"/>
       <c r="BD111" s="4"/>
       <c r="BE111" s="4"/>
       <c r="BF111" s="4"/>
       <c r="BG111" s="4"/>
       <c r="BH111" s="4"/>
       <c r="BI111" s="4"/>
       <c r="BJ111" s="4"/>
       <c r="BK111" s="4"/>
       <c r="BL111" s="4"/>
       <c r="BM111" s="4"/>
       <c r="BN111" s="4"/>
       <c r="BO111" s="4"/>
       <c r="BP111" s="4"/>
       <c r="BQ111" s="4"/>
       <c r="BR111" s="4"/>
       <c r="BS111" s="4"/>
-      <c r="BT111" s="4"/>
-[...43 lines deleted...]
-      <c r="W112" s="18"/>
+      <c r="BT111" s="17"/>
+      <c r="BU111" s="17"/>
+      <c r="BV111" s="17"/>
+      <c r="BW111" s="17"/>
+      <c r="BX111" s="17"/>
+      <c r="BY111" s="17"/>
+      <c r="BZ111" s="17"/>
+      <c r="CA111" s="17"/>
+      <c r="CB111" s="113"/>
+      <c r="CC111" s="113"/>
+      <c r="CI111" s="18"/>
+      <c r="CJ111" s="18"/>
+      <c r="CK111" s="18"/>
+      <c r="CN111" s="18"/>
+      <c r="CQ111" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="CR111" s="18"/>
+      <c r="CS111" s="18"/>
+      <c r="CT111" s="18"/>
+      <c r="CU111" s="18"/>
+      <c r="CV111" s="18"/>
+      <c r="CW111" s="18"/>
+      <c r="CX111" s="18"/>
+      <c r="CY111" s="18"/>
+      <c r="CZ111" s="18"/>
+      <c r="DA111" s="18"/>
+      <c r="DB111" s="18"/>
+      <c r="DC111" s="18"/>
+      <c r="DD111" s="18"/>
+      <c r="DE111" s="58"/>
+      <c r="DF111" s="18"/>
+      <c r="DG111" s="18"/>
+      <c r="DH111" s="18"/>
+      <c r="DI111" s="18"/>
+      <c r="DJ111" s="58"/>
+      <c r="DK111" s="18"/>
+      <c r="DL111" s="18"/>
+    </row>
+    <row r="112" spans="1:116" ht="12.75" customHeight="1">
+      <c r="A112" s="110" t="s">
+        <v>38</v>
+      </c>
+      <c r="B112" s="116" t="s">
+        <v>37</v>
+      </c>
+      <c r="C112" s="114" t="s">
+        <v>39</v>
+      </c>
+      <c r="D112" s="114" t="s">
+        <v>42</v>
+      </c>
+      <c r="E112" s="114" t="s">
+        <v>50</v>
+      </c>
+      <c r="F112" s="107"/>
+      <c r="G112" s="107"/>
+      <c r="H112" s="107"/>
+      <c r="I112" s="107"/>
+      <c r="J112" s="107"/>
+      <c r="K112" s="107"/>
+      <c r="L112" s="107"/>
+      <c r="M112" s="107"/>
+      <c r="N112" s="107"/>
+      <c r="O112" s="107"/>
+      <c r="P112" s="109"/>
+      <c r="Q112" s="107"/>
+      <c r="R112" s="107"/>
+      <c r="S112" s="107"/>
+      <c r="T112" s="107"/>
+      <c r="U112" s="109"/>
+      <c r="V112" s="107"/>
+      <c r="W112" s="107"/>
       <c r="AA112" s="4"/>
       <c r="AB112" s="4"/>
       <c r="AC112" s="4"/>
       <c r="AD112" s="4"/>
       <c r="AE112" s="4"/>
       <c r="AF112" s="4"/>
       <c r="AG112" s="4"/>
       <c r="AH112" s="4"/>
       <c r="AI112" s="4"/>
       <c r="AJ112" s="4"/>
       <c r="AK112" s="4"/>
       <c r="AL112" s="4"/>
       <c r="AM112" s="4"/>
       <c r="AN112" s="4"/>
       <c r="AO112" s="4"/>
       <c r="AP112" s="4"/>
       <c r="AQ112" s="4"/>
       <c r="AR112" s="4"/>
       <c r="AS112" s="4"/>
       <c r="AT112" s="4"/>
       <c r="AU112" s="4"/>
       <c r="AV112" s="4"/>
       <c r="AW112" s="4"/>
       <c r="AX112" s="4"/>
       <c r="AY112" s="4"/>
@@ -13129,528 +12856,442 @@
       <c r="BH112" s="4"/>
       <c r="BI112" s="4"/>
       <c r="BJ112" s="4"/>
       <c r="BK112" s="4"/>
       <c r="BL112" s="4"/>
       <c r="BM112" s="4"/>
       <c r="BN112" s="4"/>
       <c r="BO112" s="4"/>
       <c r="BP112" s="4"/>
       <c r="BQ112" s="4"/>
       <c r="BR112" s="4"/>
       <c r="BS112" s="4"/>
       <c r="BT112" s="4"/>
       <c r="BU112" s="4"/>
       <c r="BV112" s="4"/>
       <c r="BW112" s="4"/>
       <c r="BX112" s="4"/>
       <c r="BY112" s="4"/>
       <c r="BZ112" s="4"/>
       <c r="CA112" s="4"/>
       <c r="CB112" s="4"/>
       <c r="CC112" s="4"/>
       <c r="DE112" s="3"/>
       <c r="DJ112" s="3"/>
     </row>
-    <row r="113" spans="1:116" ht="11.25" customHeight="1">
-[...40 lines deleted...]
-      <c r="AO113" s="33"/>
+    <row r="113" spans="1:116" ht="15" customHeight="1">
+      <c r="A113" s="111"/>
+      <c r="B113" s="117"/>
+      <c r="C113" s="114"/>
+      <c r="D113" s="114"/>
+      <c r="E113" s="114"/>
+      <c r="F113" s="107"/>
+      <c r="G113" s="107"/>
+      <c r="H113" s="107"/>
+      <c r="I113" s="107"/>
+      <c r="J113" s="107"/>
+      <c r="K113" s="107"/>
+      <c r="L113" s="107"/>
+      <c r="M113" s="107"/>
+      <c r="N113" s="108"/>
+      <c r="O113" s="107"/>
+      <c r="P113" s="109"/>
+      <c r="Q113" s="107"/>
+      <c r="R113" s="107"/>
+      <c r="S113" s="108"/>
+      <c r="T113" s="107"/>
+      <c r="U113" s="109"/>
+      <c r="V113" s="107"/>
+      <c r="W113" s="107"/>
+      <c r="AA113" s="4"/>
+      <c r="AB113" s="4"/>
+      <c r="AC113" s="4"/>
+      <c r="AD113" s="4"/>
+      <c r="AE113" s="4"/>
+      <c r="AF113" s="4"/>
+      <c r="AG113" s="4"/>
+      <c r="AH113" s="4"/>
+      <c r="AI113" s="4"/>
+      <c r="AJ113" s="4"/>
+      <c r="AK113" s="4"/>
+      <c r="AL113" s="4"/>
+      <c r="AM113" s="4"/>
+      <c r="AN113" s="4"/>
+      <c r="AO113" s="4"/>
       <c r="AP113" s="4"/>
       <c r="AQ113" s="4"/>
       <c r="AR113" s="4"/>
       <c r="AS113" s="4"/>
       <c r="AT113" s="4"/>
       <c r="AU113" s="4"/>
       <c r="AV113" s="4"/>
       <c r="AW113" s="4"/>
       <c r="AX113" s="4"/>
       <c r="AY113" s="4"/>
       <c r="AZ113" s="4"/>
       <c r="BA113" s="4"/>
       <c r="BB113" s="4"/>
       <c r="BC113" s="4"/>
       <c r="BD113" s="4"/>
       <c r="BE113" s="4"/>
       <c r="BF113" s="4"/>
       <c r="BG113" s="4"/>
       <c r="BH113" s="4"/>
       <c r="BI113" s="4"/>
       <c r="BJ113" s="4"/>
       <c r="BK113" s="4"/>
       <c r="BL113" s="4"/>
       <c r="BM113" s="4"/>
       <c r="BN113" s="4"/>
       <c r="BO113" s="4"/>
       <c r="BP113" s="4"/>
       <c r="BQ113" s="4"/>
       <c r="BR113" s="4"/>
       <c r="BS113" s="4"/>
-      <c r="BT113" s="17"/>
-[...38 lines deleted...]
-      <c r="DL113" s="26"/>
+      <c r="BT113" s="4"/>
+      <c r="BU113" s="4"/>
+      <c r="BV113" s="4"/>
+      <c r="BW113" s="4"/>
+      <c r="BX113" s="4"/>
+      <c r="BY113" s="4"/>
+      <c r="BZ113" s="4"/>
+      <c r="CA113" s="4"/>
+      <c r="CB113" s="4"/>
+      <c r="CC113" s="4"/>
+      <c r="DE113" s="3"/>
+      <c r="DJ113" s="3"/>
     </row>
     <row r="114" spans="1:116">
-      <c r="A114" s="16"/>
-[...57 lines deleted...]
-      <c r="BG114" s="39"/>
+      <c r="A114" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="B114" s="12">
+        <v>2.9</v>
+      </c>
+      <c r="C114" s="12">
+        <v>2.7</v>
+      </c>
+      <c r="D114" s="83">
+        <v>2.6</v>
+      </c>
+      <c r="E114" s="85">
+        <v>2.5</v>
+      </c>
+      <c r="F114" s="24"/>
+      <c r="G114" s="24"/>
+      <c r="H114" s="24"/>
+      <c r="I114" s="24"/>
+      <c r="J114" s="24"/>
+      <c r="K114" s="24"/>
+      <c r="L114" s="24"/>
+      <c r="M114" s="24"/>
+      <c r="N114" s="24"/>
+      <c r="O114" s="18"/>
+      <c r="P114" s="55"/>
+      <c r="Q114" s="18"/>
+      <c r="R114" s="18"/>
+      <c r="S114" s="24"/>
+      <c r="T114" s="18"/>
+      <c r="U114" s="55"/>
+      <c r="V114" s="18"/>
+      <c r="W114" s="18"/>
+      <c r="AA114" s="4"/>
+      <c r="AB114" s="4"/>
+      <c r="AC114" s="4"/>
+      <c r="AD114" s="4"/>
+      <c r="AE114" s="4"/>
+      <c r="AF114" s="4"/>
+      <c r="AG114" s="4"/>
+      <c r="AH114" s="4"/>
+      <c r="AI114" s="4"/>
+      <c r="AJ114" s="4"/>
+      <c r="AK114" s="4"/>
+      <c r="AL114" s="4"/>
+      <c r="AM114" s="4"/>
+      <c r="AN114" s="4"/>
+      <c r="AO114" s="4"/>
+      <c r="AP114" s="4"/>
+      <c r="AQ114" s="4"/>
+      <c r="AR114" s="4"/>
+      <c r="AS114" s="4"/>
+      <c r="AT114" s="4"/>
+      <c r="AU114" s="4"/>
+      <c r="AV114" s="4"/>
+      <c r="AW114" s="4"/>
+      <c r="AX114" s="4"/>
+      <c r="AY114" s="4"/>
+      <c r="AZ114" s="4"/>
+      <c r="BA114" s="4"/>
+      <c r="BB114" s="4"/>
+      <c r="BC114" s="4"/>
+      <c r="BD114" s="4"/>
+      <c r="BE114" s="4"/>
+      <c r="BF114" s="4"/>
+      <c r="BG114" s="4"/>
       <c r="BH114" s="4"/>
       <c r="BI114" s="4"/>
       <c r="BJ114" s="4"/>
       <c r="BK114" s="4"/>
       <c r="BL114" s="4"/>
       <c r="BM114" s="4"/>
       <c r="BN114" s="4"/>
       <c r="BO114" s="4"/>
       <c r="BP114" s="4"/>
       <c r="BQ114" s="4"/>
       <c r="BR114" s="4"/>
       <c r="BS114" s="4"/>
-      <c r="BT114" s="17"/>
-[...188 lines deleted...]
-      <c r="Z116" s="4"/>
+      <c r="BT114" s="4"/>
+      <c r="BU114" s="4"/>
+      <c r="BV114" s="4"/>
+      <c r="BW114" s="4"/>
+      <c r="BX114" s="4"/>
+      <c r="BY114" s="4"/>
+      <c r="BZ114" s="4"/>
+      <c r="CA114" s="4"/>
+      <c r="CB114" s="4"/>
+      <c r="CC114" s="4"/>
+      <c r="DE114" s="3"/>
+      <c r="DJ114" s="3"/>
+    </row>
+    <row r="115" spans="1:116">
+      <c r="A115" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="B115" s="15">
+        <v>1.9</v>
+      </c>
+      <c r="C115" s="25">
+        <v>1.9</v>
+      </c>
+      <c r="D115" s="84">
+        <v>1.9</v>
+      </c>
+      <c r="E115" s="96">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="F115" s="18"/>
+      <c r="G115" s="18"/>
+      <c r="H115" s="18"/>
+      <c r="I115" s="18"/>
+      <c r="J115" s="18"/>
+      <c r="K115" s="18"/>
+      <c r="L115" s="18"/>
+      <c r="M115" s="18"/>
+      <c r="N115" s="18"/>
+      <c r="O115" s="18"/>
+      <c r="P115" s="58"/>
+      <c r="Q115" s="18"/>
+      <c r="R115" s="18"/>
+      <c r="S115" s="18"/>
+      <c r="T115" s="18"/>
+      <c r="U115" s="58"/>
+      <c r="V115" s="18"/>
+      <c r="W115" s="18"/>
+      <c r="AA115" s="4"/>
+      <c r="AB115" s="4"/>
+      <c r="AC115" s="4"/>
+      <c r="AD115" s="4"/>
+      <c r="AE115" s="4"/>
+      <c r="AF115" s="4"/>
+      <c r="AG115" s="4"/>
+      <c r="AH115" s="4"/>
+      <c r="AI115" s="4"/>
+      <c r="AJ115" s="4"/>
+      <c r="AK115" s="4"/>
+      <c r="AL115" s="4"/>
+      <c r="AM115" s="4"/>
+      <c r="AN115" s="4"/>
+      <c r="AO115" s="4"/>
+      <c r="AP115" s="4"/>
+      <c r="AQ115" s="4"/>
+      <c r="AR115" s="4"/>
+      <c r="AS115" s="4"/>
+      <c r="AT115" s="4"/>
+      <c r="AU115" s="4"/>
+      <c r="AV115" s="4"/>
+      <c r="AW115" s="4"/>
+      <c r="AX115" s="4"/>
+      <c r="AY115" s="4"/>
+      <c r="AZ115" s="4"/>
+      <c r="BA115" s="4"/>
+      <c r="BB115" s="4"/>
+      <c r="BC115" s="4"/>
+      <c r="BD115" s="4"/>
+      <c r="BE115" s="4"/>
+      <c r="BF115" s="4"/>
+      <c r="BG115" s="4"/>
+      <c r="BH115" s="4"/>
+      <c r="BI115" s="4"/>
+      <c r="BJ115" s="4"/>
+      <c r="BK115" s="4"/>
+      <c r="BL115" s="4"/>
+      <c r="BM115" s="4"/>
+      <c r="BN115" s="4"/>
+      <c r="BO115" s="4"/>
+      <c r="BP115" s="4"/>
+      <c r="BQ115" s="4"/>
+      <c r="BR115" s="4"/>
+      <c r="BS115" s="4"/>
+      <c r="BT115" s="4"/>
+      <c r="BU115" s="4"/>
+      <c r="BV115" s="4"/>
+      <c r="BW115" s="4"/>
+      <c r="BX115" s="4"/>
+      <c r="BY115" s="4"/>
+      <c r="BZ115" s="4"/>
+      <c r="CA115" s="4"/>
+      <c r="CB115" s="4"/>
+      <c r="CC115" s="4"/>
+      <c r="DE115" s="3"/>
+      <c r="DJ115" s="3"/>
+    </row>
+    <row r="116" spans="1:116">
+      <c r="A116" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="B116" s="15">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="C116" s="25">
+        <v>0.5</v>
+      </c>
+      <c r="D116" s="84">
+        <v>2.8</v>
+      </c>
+      <c r="E116" s="96">
+        <v>3</v>
+      </c>
+      <c r="F116" s="18"/>
+      <c r="G116" s="18"/>
+      <c r="H116" s="18"/>
+      <c r="I116" s="18"/>
+      <c r="J116" s="18"/>
+      <c r="K116" s="18"/>
+      <c r="L116" s="18"/>
+      <c r="M116" s="18"/>
+      <c r="N116" s="18"/>
+      <c r="O116" s="18"/>
+      <c r="P116" s="58"/>
+      <c r="Q116" s="18"/>
+      <c r="R116" s="18"/>
+      <c r="S116" s="18"/>
+      <c r="T116" s="18"/>
+      <c r="U116" s="58"/>
+      <c r="V116" s="18"/>
+      <c r="W116" s="18"/>
       <c r="AA116" s="4"/>
       <c r="AB116" s="4"/>
-      <c r="AC116" s="22"/>
-[...9 lines deleted...]
-      <c r="AM116" s="22"/>
+      <c r="AC116" s="4"/>
+      <c r="AD116" s="4"/>
+      <c r="AE116" s="4"/>
+      <c r="AF116" s="4"/>
+      <c r="AG116" s="4"/>
+      <c r="AH116" s="4"/>
+      <c r="AI116" s="4"/>
+      <c r="AJ116" s="4"/>
+      <c r="AK116" s="4"/>
+      <c r="AL116" s="4"/>
+      <c r="AM116" s="4"/>
       <c r="AN116" s="4"/>
       <c r="AO116" s="4"/>
       <c r="AP116" s="4"/>
       <c r="AQ116" s="4"/>
       <c r="AR116" s="4"/>
       <c r="AS116" s="4"/>
       <c r="AT116" s="4"/>
       <c r="AU116" s="4"/>
       <c r="AV116" s="4"/>
       <c r="AW116" s="4"/>
       <c r="AX116" s="4"/>
-      <c r="AY116" s="42"/>
+      <c r="AY116" s="4"/>
       <c r="AZ116" s="4"/>
       <c r="BA116" s="4"/>
       <c r="BB116" s="4"/>
-      <c r="BC116" s="99"/>
-      <c r="BD116" s="99"/>
+      <c r="BC116" s="4"/>
+      <c r="BD116" s="4"/>
       <c r="BE116" s="4"/>
       <c r="BF116" s="4"/>
       <c r="BG116" s="4"/>
       <c r="BH116" s="4"/>
       <c r="BI116" s="4"/>
       <c r="BJ116" s="4"/>
       <c r="BK116" s="4"/>
       <c r="BL116" s="4"/>
       <c r="BM116" s="4"/>
       <c r="BN116" s="4"/>
       <c r="BO116" s="4"/>
       <c r="BP116" s="4"/>
       <c r="BQ116" s="4"/>
       <c r="BR116" s="4"/>
       <c r="BS116" s="4"/>
-      <c r="BT116" s="17"/>
-[...6 lines deleted...]
-      <c r="CA116" s="17"/>
+      <c r="BT116" s="4"/>
+      <c r="BU116" s="4"/>
+      <c r="BV116" s="4"/>
+      <c r="BW116" s="4"/>
+      <c r="BX116" s="4"/>
+      <c r="BY116" s="4"/>
+      <c r="BZ116" s="4"/>
+      <c r="CA116" s="4"/>
       <c r="CB116" s="4"/>
       <c r="CC116" s="4"/>
-      <c r="CI116" s="18"/>
-[...46 lines deleted...]
-      <c r="F117" s="8"/>
+      <c r="DE116" s="3"/>
+      <c r="DJ116" s="3"/>
+    </row>
+    <row r="117" spans="1:116">
+      <c r="A117" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B117" s="15">
+        <v>5.3</v>
+      </c>
+      <c r="C117" s="25">
+        <v>3.9</v>
+      </c>
+      <c r="D117" s="84">
+        <v>3.2</v>
+      </c>
+      <c r="E117" s="96">
+        <v>3.4</v>
+      </c>
+      <c r="F117" s="18"/>
+      <c r="G117" s="18"/>
+      <c r="H117" s="18"/>
+      <c r="I117" s="18"/>
+      <c r="J117" s="18"/>
+      <c r="K117" s="18"/>
+      <c r="L117" s="18"/>
+      <c r="M117" s="18"/>
+      <c r="N117" s="18"/>
+      <c r="O117" s="18"/>
+      <c r="P117" s="58"/>
+      <c r="Q117" s="18"/>
+      <c r="R117" s="18"/>
+      <c r="S117" s="18"/>
+      <c r="T117" s="18"/>
+      <c r="U117" s="58"/>
+      <c r="V117" s="18"/>
+      <c r="W117" s="18"/>
       <c r="AA117" s="4"/>
       <c r="AB117" s="4"/>
       <c r="AC117" s="4"/>
       <c r="AD117" s="4"/>
       <c r="AE117" s="4"/>
       <c r="AF117" s="4"/>
       <c r="AG117" s="4"/>
       <c r="AH117" s="4"/>
       <c r="AI117" s="4"/>
       <c r="AJ117" s="4"/>
       <c r="AK117" s="4"/>
       <c r="AL117" s="4"/>
       <c r="AM117" s="4"/>
       <c r="AN117" s="4"/>
       <c r="AO117" s="4"/>
       <c r="AP117" s="4"/>
       <c r="AQ117" s="4"/>
       <c r="AR117" s="4"/>
       <c r="AS117" s="4"/>
       <c r="AT117" s="4"/>
       <c r="AU117" s="4"/>
       <c r="AV117" s="4"/>
       <c r="AW117" s="4"/>
       <c r="AX117" s="4"/>
       <c r="AY117" s="4"/>
@@ -13666,60 +13307,83 @@
       <c r="BI117" s="4"/>
       <c r="BJ117" s="4"/>
       <c r="BK117" s="4"/>
       <c r="BL117" s="4"/>
       <c r="BM117" s="4"/>
       <c r="BN117" s="4"/>
       <c r="BO117" s="4"/>
       <c r="BP117" s="4"/>
       <c r="BQ117" s="4"/>
       <c r="BR117" s="4"/>
       <c r="BS117" s="4"/>
       <c r="BT117" s="4"/>
       <c r="BU117" s="4"/>
       <c r="BV117" s="4"/>
       <c r="BW117" s="4"/>
       <c r="BX117" s="4"/>
       <c r="BY117" s="4"/>
       <c r="BZ117" s="4"/>
       <c r="CA117" s="4"/>
       <c r="CB117" s="4"/>
       <c r="CC117" s="4"/>
       <c r="DE117" s="3"/>
       <c r="DJ117" s="3"/>
     </row>
     <row r="118" spans="1:116">
-      <c r="A118" s="95"/>
-[...8 lines deleted...]
-      </c>
+      <c r="A118" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B118" s="15">
+        <v>5</v>
+      </c>
+      <c r="C118" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="D118" s="84" t="s">
+        <v>40</v>
+      </c>
+      <c r="E118" s="97" t="s">
+        <v>40</v>
+      </c>
+      <c r="F118" s="18"/>
+      <c r="G118" s="18"/>
+      <c r="H118" s="18"/>
+      <c r="I118" s="18"/>
+      <c r="J118" s="18"/>
+      <c r="K118" s="18"/>
+      <c r="L118" s="18"/>
+      <c r="M118" s="18"/>
+      <c r="N118" s="18"/>
+      <c r="O118" s="18"/>
+      <c r="P118" s="58"/>
+      <c r="Q118" s="18"/>
+      <c r="R118" s="18"/>
+      <c r="S118" s="18"/>
+      <c r="T118" s="18"/>
+      <c r="U118" s="58"/>
+      <c r="V118" s="18"/>
+      <c r="W118" s="18"/>
       <c r="AA118" s="4"/>
       <c r="AB118" s="4"/>
       <c r="AC118" s="4"/>
       <c r="AD118" s="4"/>
       <c r="AE118" s="4"/>
       <c r="AF118" s="4"/>
       <c r="AG118" s="4"/>
       <c r="AH118" s="4"/>
       <c r="AI118" s="4"/>
       <c r="AJ118" s="4"/>
       <c r="AK118" s="4"/>
       <c r="AL118" s="4"/>
       <c r="AM118" s="4"/>
       <c r="AN118" s="4"/>
       <c r="AO118" s="4"/>
       <c r="AP118" s="4"/>
       <c r="AQ118" s="4"/>
       <c r="AR118" s="4"/>
       <c r="AS118" s="4"/>
       <c r="AT118" s="4"/>
       <c r="AU118" s="4"/>
       <c r="AV118" s="4"/>
       <c r="AW118" s="4"/>
       <c r="AX118" s="4"/>
       <c r="AY118" s="4"/>
@@ -13735,62 +13399,83 @@
       <c r="BI118" s="4"/>
       <c r="BJ118" s="4"/>
       <c r="BK118" s="4"/>
       <c r="BL118" s="4"/>
       <c r="BM118" s="4"/>
       <c r="BN118" s="4"/>
       <c r="BO118" s="4"/>
       <c r="BP118" s="4"/>
       <c r="BQ118" s="4"/>
       <c r="BR118" s="4"/>
       <c r="BS118" s="4"/>
       <c r="BT118" s="4"/>
       <c r="BU118" s="4"/>
       <c r="BV118" s="4"/>
       <c r="BW118" s="4"/>
       <c r="BX118" s="4"/>
       <c r="BY118" s="4"/>
       <c r="BZ118" s="4"/>
       <c r="CA118" s="4"/>
       <c r="CB118" s="4"/>
       <c r="CC118" s="4"/>
       <c r="DE118" s="3"/>
       <c r="DJ118" s="3"/>
     </row>
     <row r="119" spans="1:116">
-      <c r="A119" s="11" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="A119" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B119" s="15">
+        <v>5.5</v>
+      </c>
+      <c r="C119" s="25">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="D119" s="84">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="E119" s="97">
+        <v>3.6</v>
+      </c>
+      <c r="F119" s="18"/>
+      <c r="G119" s="18"/>
+      <c r="H119" s="18"/>
+      <c r="I119" s="18"/>
+      <c r="J119" s="18"/>
+      <c r="K119" s="18"/>
+      <c r="L119" s="18"/>
+      <c r="M119" s="18"/>
+      <c r="N119" s="18"/>
+      <c r="O119" s="18"/>
+      <c r="P119" s="58"/>
+      <c r="Q119" s="18"/>
+      <c r="R119" s="18"/>
+      <c r="S119" s="18"/>
+      <c r="T119" s="18"/>
+      <c r="U119" s="58"/>
+      <c r="V119" s="18"/>
+      <c r="W119" s="18"/>
       <c r="AA119" s="4"/>
       <c r="AB119" s="4"/>
       <c r="AC119" s="4"/>
       <c r="AD119" s="4"/>
       <c r="AE119" s="4"/>
       <c r="AF119" s="4"/>
       <c r="AG119" s="4"/>
       <c r="AH119" s="4"/>
       <c r="AI119" s="4"/>
       <c r="AJ119" s="4"/>
       <c r="AK119" s="4"/>
       <c r="AL119" s="4"/>
       <c r="AM119" s="4"/>
       <c r="AN119" s="4"/>
       <c r="AO119" s="4"/>
       <c r="AP119" s="4"/>
       <c r="AQ119" s="4"/>
       <c r="AR119" s="4"/>
       <c r="AS119" s="4"/>
       <c r="AT119" s="4"/>
       <c r="AU119" s="4"/>
       <c r="AV119" s="4"/>
       <c r="AW119" s="4"/>
       <c r="AX119" s="4"/>
       <c r="AY119" s="4"/>
@@ -13807,61 +13492,82 @@
       <c r="BJ119" s="4"/>
       <c r="BK119" s="4"/>
       <c r="BL119" s="4"/>
       <c r="BM119" s="4"/>
       <c r="BN119" s="4"/>
       <c r="BO119" s="4"/>
       <c r="BP119" s="4"/>
       <c r="BQ119" s="4"/>
       <c r="BR119" s="4"/>
       <c r="BS119" s="4"/>
       <c r="BT119" s="4"/>
       <c r="BU119" s="4"/>
       <c r="BV119" s="4"/>
       <c r="BW119" s="4"/>
       <c r="BX119" s="4"/>
       <c r="BY119" s="4"/>
       <c r="BZ119" s="4"/>
       <c r="CA119" s="4"/>
       <c r="CB119" s="4"/>
       <c r="CC119" s="4"/>
       <c r="DE119" s="3"/>
       <c r="DJ119" s="3"/>
     </row>
     <row r="120" spans="1:116">
       <c r="A120" s="14" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="B120" s="15">
-        <v>89</v>
-[...6 lines deleted...]
-      </c>
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="C120" s="25">
+        <v>2.6</v>
+      </c>
+      <c r="D120" s="84" t="s">
+        <v>40</v>
+      </c>
+      <c r="E120" s="97" t="s">
+        <v>40</v>
+      </c>
+      <c r="F120" s="18"/>
+      <c r="G120" s="18"/>
+      <c r="H120" s="18"/>
+      <c r="I120" s="18"/>
+      <c r="J120" s="18"/>
+      <c r="K120" s="18"/>
+      <c r="L120" s="18"/>
+      <c r="M120" s="18"/>
+      <c r="N120" s="18"/>
+      <c r="O120" s="18"/>
+      <c r="P120" s="58"/>
+      <c r="Q120" s="18"/>
+      <c r="R120" s="18"/>
+      <c r="S120" s="18"/>
+      <c r="T120" s="18"/>
+      <c r="U120" s="58"/>
+      <c r="V120" s="18"/>
+      <c r="W120" s="18"/>
       <c r="AA120" s="4"/>
       <c r="AB120" s="4"/>
       <c r="AC120" s="4"/>
       <c r="AD120" s="4"/>
       <c r="AE120" s="4"/>
       <c r="AF120" s="4"/>
       <c r="AG120" s="4"/>
       <c r="AH120" s="4"/>
       <c r="AI120" s="4"/>
       <c r="AJ120" s="4"/>
       <c r="AK120" s="4"/>
       <c r="AL120" s="4"/>
       <c r="AM120" s="4"/>
       <c r="AN120" s="4"/>
       <c r="AO120" s="4"/>
       <c r="AP120" s="4"/>
       <c r="AQ120" s="4"/>
       <c r="AR120" s="4"/>
       <c r="AS120" s="4"/>
       <c r="AT120" s="4"/>
       <c r="AU120" s="4"/>
       <c r="AV120" s="4"/>
       <c r="AW120" s="4"/>
       <c r="AX120" s="4"/>
       <c r="AY120" s="4"/>
@@ -13878,61 +13584,82 @@
       <c r="BJ120" s="4"/>
       <c r="BK120" s="4"/>
       <c r="BL120" s="4"/>
       <c r="BM120" s="4"/>
       <c r="BN120" s="4"/>
       <c r="BO120" s="4"/>
       <c r="BP120" s="4"/>
       <c r="BQ120" s="4"/>
       <c r="BR120" s="4"/>
       <c r="BS120" s="4"/>
       <c r="BT120" s="4"/>
       <c r="BU120" s="4"/>
       <c r="BV120" s="4"/>
       <c r="BW120" s="4"/>
       <c r="BX120" s="4"/>
       <c r="BY120" s="4"/>
       <c r="BZ120" s="4"/>
       <c r="CA120" s="4"/>
       <c r="CB120" s="4"/>
       <c r="CC120" s="4"/>
       <c r="DE120" s="3"/>
       <c r="DJ120" s="3"/>
     </row>
     <row r="121" spans="1:116">
       <c r="A121" s="14" t="s">
-        <v>27</v>
-[...9 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="B121" s="12">
+        <v>5.4</v>
+      </c>
+      <c r="C121" s="12">
+        <v>4.8</v>
+      </c>
+      <c r="D121" s="83">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="E121" s="96">
+        <v>3.9</v>
+      </c>
+      <c r="F121" s="24"/>
+      <c r="G121" s="24"/>
+      <c r="H121" s="24"/>
+      <c r="I121" s="24"/>
+      <c r="J121" s="24"/>
+      <c r="K121" s="24"/>
+      <c r="L121" s="24"/>
+      <c r="M121" s="24"/>
+      <c r="N121" s="24"/>
+      <c r="O121" s="18"/>
+      <c r="P121" s="58"/>
+      <c r="Q121" s="18"/>
+      <c r="R121" s="18"/>
+      <c r="S121" s="24"/>
+      <c r="T121" s="18"/>
+      <c r="U121" s="58"/>
+      <c r="V121" s="18"/>
+      <c r="W121" s="18"/>
       <c r="AA121" s="4"/>
       <c r="AB121" s="4"/>
       <c r="AC121" s="4"/>
       <c r="AD121" s="4"/>
       <c r="AE121" s="4"/>
       <c r="AF121" s="4"/>
       <c r="AG121" s="4"/>
       <c r="AH121" s="4"/>
       <c r="AI121" s="4"/>
       <c r="AJ121" s="4"/>
       <c r="AK121" s="4"/>
       <c r="AL121" s="4"/>
       <c r="AM121" s="4"/>
       <c r="AN121" s="4"/>
       <c r="AO121" s="4"/>
       <c r="AP121" s="4"/>
       <c r="AQ121" s="4"/>
       <c r="AR121" s="4"/>
       <c r="AS121" s="4"/>
       <c r="AT121" s="4"/>
       <c r="AU121" s="4"/>
       <c r="AV121" s="4"/>
       <c r="AW121" s="4"/>
       <c r="AX121" s="4"/>
       <c r="AY121" s="4"/>
@@ -13948,62 +13675,83 @@
       <c r="BI121" s="4"/>
       <c r="BJ121" s="4"/>
       <c r="BK121" s="4"/>
       <c r="BL121" s="4"/>
       <c r="BM121" s="4"/>
       <c r="BN121" s="4"/>
       <c r="BO121" s="4"/>
       <c r="BP121" s="4"/>
       <c r="BQ121" s="4"/>
       <c r="BR121" s="4"/>
       <c r="BS121" s="4"/>
       <c r="BT121" s="4"/>
       <c r="BU121" s="4"/>
       <c r="BV121" s="4"/>
       <c r="BW121" s="4"/>
       <c r="BX121" s="4"/>
       <c r="BY121" s="4"/>
       <c r="BZ121" s="4"/>
       <c r="CA121" s="4"/>
       <c r="CB121" s="4"/>
       <c r="CC121" s="4"/>
       <c r="DE121" s="3"/>
       <c r="DJ121" s="3"/>
     </row>
     <row r="122" spans="1:116">
-      <c r="A122" s="14" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="A122" s="93" t="s">
+        <v>52</v>
+      </c>
+      <c r="B122" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="C122" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="D122" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="E122" s="96">
+        <v>1</v>
+      </c>
+      <c r="F122" s="24"/>
+      <c r="G122" s="24"/>
+      <c r="H122" s="24"/>
+      <c r="I122" s="24"/>
+      <c r="J122" s="24"/>
+      <c r="K122" s="24"/>
+      <c r="L122" s="24"/>
+      <c r="M122" s="24"/>
+      <c r="N122" s="24"/>
+      <c r="O122" s="18"/>
+      <c r="P122" s="58"/>
+      <c r="Q122" s="18"/>
+      <c r="R122" s="18"/>
+      <c r="S122" s="24"/>
+      <c r="T122" s="18"/>
+      <c r="U122" s="58"/>
+      <c r="V122" s="18"/>
+      <c r="W122" s="18"/>
       <c r="AA122" s="4"/>
       <c r="AB122" s="4"/>
       <c r="AC122" s="4"/>
       <c r="AD122" s="4"/>
       <c r="AE122" s="4"/>
       <c r="AF122" s="4"/>
       <c r="AG122" s="4"/>
       <c r="AH122" s="4"/>
       <c r="AI122" s="4"/>
       <c r="AJ122" s="4"/>
       <c r="AK122" s="4"/>
       <c r="AL122" s="4"/>
       <c r="AM122" s="4"/>
       <c r="AN122" s="4"/>
       <c r="AO122" s="4"/>
       <c r="AP122" s="4"/>
       <c r="AQ122" s="4"/>
       <c r="AR122" s="4"/>
       <c r="AS122" s="4"/>
       <c r="AT122" s="4"/>
       <c r="AU122" s="4"/>
       <c r="AV122" s="4"/>
       <c r="AW122" s="4"/>
       <c r="AX122" s="4"/>
       <c r="AY122" s="4"/>
@@ -14020,61 +13768,82 @@
       <c r="BJ122" s="4"/>
       <c r="BK122" s="4"/>
       <c r="BL122" s="4"/>
       <c r="BM122" s="4"/>
       <c r="BN122" s="4"/>
       <c r="BO122" s="4"/>
       <c r="BP122" s="4"/>
       <c r="BQ122" s="4"/>
       <c r="BR122" s="4"/>
       <c r="BS122" s="4"/>
       <c r="BT122" s="4"/>
       <c r="BU122" s="4"/>
       <c r="BV122" s="4"/>
       <c r="BW122" s="4"/>
       <c r="BX122" s="4"/>
       <c r="BY122" s="4"/>
       <c r="BZ122" s="4"/>
       <c r="CA122" s="4"/>
       <c r="CB122" s="4"/>
       <c r="CC122" s="4"/>
       <c r="DE122" s="3"/>
       <c r="DJ122" s="3"/>
     </row>
     <row r="123" spans="1:116">
       <c r="A123" s="14" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B123" s="15">
-        <v>4</v>
-[...6 lines deleted...]
-      </c>
+        <v>3</v>
+      </c>
+      <c r="C123" s="25">
+        <v>2.1</v>
+      </c>
+      <c r="D123" s="84">
+        <v>2</v>
+      </c>
+      <c r="E123" s="96">
+        <v>2.4</v>
+      </c>
+      <c r="F123" s="18"/>
+      <c r="G123" s="18"/>
+      <c r="H123" s="18"/>
+      <c r="I123" s="18"/>
+      <c r="J123" s="18"/>
+      <c r="K123" s="18"/>
+      <c r="L123" s="18"/>
+      <c r="M123" s="18"/>
+      <c r="N123" s="18"/>
+      <c r="O123" s="18"/>
+      <c r="P123" s="58"/>
+      <c r="Q123" s="18"/>
+      <c r="R123" s="18"/>
+      <c r="S123" s="18"/>
+      <c r="T123" s="18"/>
+      <c r="U123" s="58"/>
+      <c r="V123" s="18"/>
+      <c r="W123" s="18"/>
       <c r="AA123" s="4"/>
       <c r="AB123" s="4"/>
       <c r="AC123" s="4"/>
       <c r="AD123" s="4"/>
       <c r="AE123" s="4"/>
       <c r="AF123" s="4"/>
       <c r="AG123" s="4"/>
       <c r="AH123" s="4"/>
       <c r="AI123" s="4"/>
       <c r="AJ123" s="4"/>
       <c r="AK123" s="4"/>
       <c r="AL123" s="4"/>
       <c r="AM123" s="4"/>
       <c r="AN123" s="4"/>
       <c r="AO123" s="4"/>
       <c r="AP123" s="4"/>
       <c r="AQ123" s="4"/>
       <c r="AR123" s="4"/>
       <c r="AS123" s="4"/>
       <c r="AT123" s="4"/>
       <c r="AU123" s="4"/>
       <c r="AV123" s="4"/>
       <c r="AW123" s="4"/>
       <c r="AX123" s="4"/>
       <c r="AY123" s="4"/>
@@ -14091,61 +13860,82 @@
       <c r="BJ123" s="4"/>
       <c r="BK123" s="4"/>
       <c r="BL123" s="4"/>
       <c r="BM123" s="4"/>
       <c r="BN123" s="4"/>
       <c r="BO123" s="4"/>
       <c r="BP123" s="4"/>
       <c r="BQ123" s="4"/>
       <c r="BR123" s="4"/>
       <c r="BS123" s="4"/>
       <c r="BT123" s="4"/>
       <c r="BU123" s="4"/>
       <c r="BV123" s="4"/>
       <c r="BW123" s="4"/>
       <c r="BX123" s="4"/>
       <c r="BY123" s="4"/>
       <c r="BZ123" s="4"/>
       <c r="CA123" s="4"/>
       <c r="CB123" s="4"/>
       <c r="CC123" s="4"/>
       <c r="DE123" s="3"/>
       <c r="DJ123" s="3"/>
     </row>
     <row r="124" spans="1:116">
       <c r="A124" s="14" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="B124" s="15">
-        <v>13.8</v>
-[...6 lines deleted...]
-      </c>
+        <v>5</v>
+      </c>
+      <c r="C124" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="D124" s="84">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="E124" s="96">
+        <v>4.5</v>
+      </c>
+      <c r="F124" s="18"/>
+      <c r="G124" s="18"/>
+      <c r="H124" s="18"/>
+      <c r="I124" s="18"/>
+      <c r="J124" s="18"/>
+      <c r="K124" s="18"/>
+      <c r="L124" s="18"/>
+      <c r="M124" s="18"/>
+      <c r="N124" s="18"/>
+      <c r="O124" s="18"/>
+      <c r="P124" s="58"/>
+      <c r="Q124" s="18"/>
+      <c r="R124" s="18"/>
+      <c r="S124" s="18"/>
+      <c r="T124" s="18"/>
+      <c r="U124" s="58"/>
+      <c r="V124" s="18"/>
+      <c r="W124" s="18"/>
       <c r="AA124" s="4"/>
       <c r="AB124" s="4"/>
       <c r="AC124" s="4"/>
       <c r="AD124" s="4"/>
       <c r="AE124" s="4"/>
       <c r="AF124" s="4"/>
       <c r="AG124" s="4"/>
       <c r="AH124" s="4"/>
       <c r="AI124" s="4"/>
       <c r="AJ124" s="4"/>
       <c r="AK124" s="4"/>
       <c r="AL124" s="4"/>
       <c r="AM124" s="4"/>
       <c r="AN124" s="4"/>
       <c r="AO124" s="4"/>
       <c r="AP124" s="4"/>
       <c r="AQ124" s="4"/>
       <c r="AR124" s="4"/>
       <c r="AS124" s="4"/>
       <c r="AT124" s="4"/>
       <c r="AU124" s="4"/>
       <c r="AV124" s="4"/>
       <c r="AW124" s="4"/>
       <c r="AX124" s="4"/>
       <c r="AY124" s="4"/>
@@ -14161,62 +13951,83 @@
       <c r="BI124" s="4"/>
       <c r="BJ124" s="4"/>
       <c r="BK124" s="4"/>
       <c r="BL124" s="4"/>
       <c r="BM124" s="4"/>
       <c r="BN124" s="4"/>
       <c r="BO124" s="4"/>
       <c r="BP124" s="4"/>
       <c r="BQ124" s="4"/>
       <c r="BR124" s="4"/>
       <c r="BS124" s="4"/>
       <c r="BT124" s="4"/>
       <c r="BU124" s="4"/>
       <c r="BV124" s="4"/>
       <c r="BW124" s="4"/>
       <c r="BX124" s="4"/>
       <c r="BY124" s="4"/>
       <c r="BZ124" s="4"/>
       <c r="CA124" s="4"/>
       <c r="CB124" s="4"/>
       <c r="CC124" s="4"/>
       <c r="DE124" s="3"/>
       <c r="DJ124" s="3"/>
     </row>
     <row r="125" spans="1:116">
-      <c r="A125" s="14" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="A125" s="93" t="s">
+        <v>53</v>
+      </c>
+      <c r="B125" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="C125" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="D125" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="E125" s="97" t="s">
+        <v>40</v>
+      </c>
+      <c r="F125" s="18"/>
+      <c r="G125" s="18"/>
+      <c r="H125" s="18"/>
+      <c r="I125" s="18"/>
+      <c r="J125" s="18"/>
+      <c r="K125" s="18"/>
+      <c r="L125" s="18"/>
+      <c r="M125" s="18"/>
+      <c r="N125" s="18"/>
+      <c r="O125" s="18"/>
+      <c r="P125" s="58"/>
+      <c r="Q125" s="18"/>
+      <c r="R125" s="18"/>
+      <c r="S125" s="18"/>
+      <c r="T125" s="18"/>
+      <c r="U125" s="58"/>
+      <c r="V125" s="18"/>
+      <c r="W125" s="18"/>
       <c r="AA125" s="4"/>
       <c r="AB125" s="4"/>
       <c r="AC125" s="4"/>
       <c r="AD125" s="4"/>
       <c r="AE125" s="4"/>
       <c r="AF125" s="4"/>
       <c r="AG125" s="4"/>
       <c r="AH125" s="4"/>
       <c r="AI125" s="4"/>
       <c r="AJ125" s="4"/>
       <c r="AK125" s="4"/>
       <c r="AL125" s="4"/>
       <c r="AM125" s="4"/>
       <c r="AN125" s="4"/>
       <c r="AO125" s="4"/>
       <c r="AP125" s="4"/>
       <c r="AQ125" s="4"/>
       <c r="AR125" s="4"/>
       <c r="AS125" s="4"/>
       <c r="AT125" s="4"/>
       <c r="AU125" s="4"/>
       <c r="AV125" s="4"/>
       <c r="AW125" s="4"/>
       <c r="AX125" s="4"/>
       <c r="AY125" s="4"/>
@@ -14233,61 +14044,82 @@
       <c r="BJ125" s="4"/>
       <c r="BK125" s="4"/>
       <c r="BL125" s="4"/>
       <c r="BM125" s="4"/>
       <c r="BN125" s="4"/>
       <c r="BO125" s="4"/>
       <c r="BP125" s="4"/>
       <c r="BQ125" s="4"/>
       <c r="BR125" s="4"/>
       <c r="BS125" s="4"/>
       <c r="BT125" s="4"/>
       <c r="BU125" s="4"/>
       <c r="BV125" s="4"/>
       <c r="BW125" s="4"/>
       <c r="BX125" s="4"/>
       <c r="BY125" s="4"/>
       <c r="BZ125" s="4"/>
       <c r="CA125" s="4"/>
       <c r="CB125" s="4"/>
       <c r="CC125" s="4"/>
       <c r="DE125" s="3"/>
       <c r="DJ125" s="3"/>
     </row>
     <row r="126" spans="1:116">
       <c r="A126" s="14" t="s">
-        <v>32</v>
-[...9 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="B126" s="15">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="C126" s="25">
+        <v>4</v>
+      </c>
+      <c r="D126" s="84">
+        <v>3.7</v>
+      </c>
+      <c r="E126" s="96">
+        <v>3.9</v>
+      </c>
+      <c r="F126" s="18"/>
+      <c r="G126" s="18"/>
+      <c r="H126" s="18"/>
+      <c r="I126" s="18"/>
+      <c r="J126" s="18"/>
+      <c r="K126" s="18"/>
+      <c r="L126" s="18"/>
+      <c r="M126" s="18"/>
+      <c r="N126" s="18"/>
+      <c r="O126" s="18"/>
+      <c r="P126" s="58"/>
+      <c r="Q126" s="18"/>
+      <c r="R126" s="18"/>
+      <c r="S126" s="18"/>
+      <c r="T126" s="18"/>
+      <c r="U126" s="58"/>
+      <c r="V126" s="18"/>
+      <c r="W126" s="18"/>
       <c r="AA126" s="4"/>
       <c r="AB126" s="4"/>
       <c r="AC126" s="4"/>
       <c r="AD126" s="4"/>
       <c r="AE126" s="4"/>
       <c r="AF126" s="4"/>
       <c r="AG126" s="4"/>
       <c r="AH126" s="4"/>
       <c r="AI126" s="4"/>
       <c r="AJ126" s="4"/>
       <c r="AK126" s="4"/>
       <c r="AL126" s="4"/>
       <c r="AM126" s="4"/>
       <c r="AN126" s="4"/>
       <c r="AO126" s="4"/>
       <c r="AP126" s="4"/>
       <c r="AQ126" s="4"/>
       <c r="AR126" s="4"/>
       <c r="AS126" s="4"/>
       <c r="AT126" s="4"/>
       <c r="AU126" s="4"/>
       <c r="AV126" s="4"/>
       <c r="AW126" s="4"/>
       <c r="AX126" s="4"/>
       <c r="AY126" s="4"/>
@@ -14302,592 +14134,1953 @@
       <c r="BH126" s="4"/>
       <c r="BI126" s="4"/>
       <c r="BJ126" s="4"/>
       <c r="BK126" s="4"/>
       <c r="BL126" s="4"/>
       <c r="BM126" s="4"/>
       <c r="BN126" s="4"/>
       <c r="BO126" s="4"/>
       <c r="BP126" s="4"/>
       <c r="BQ126" s="4"/>
       <c r="BR126" s="4"/>
       <c r="BS126" s="4"/>
       <c r="BT126" s="4"/>
       <c r="BU126" s="4"/>
       <c r="BV126" s="4"/>
       <c r="BW126" s="4"/>
       <c r="BX126" s="4"/>
       <c r="BY126" s="4"/>
       <c r="BZ126" s="4"/>
       <c r="CA126" s="4"/>
       <c r="CB126" s="4"/>
       <c r="CC126" s="4"/>
       <c r="DE126" s="3"/>
       <c r="DJ126" s="3"/>
     </row>
-    <row r="127" spans="1:116">
-[...26 lines deleted...]
-      <c r="AO127" s="4"/>
+    <row r="127" spans="1:116" ht="11.25" customHeight="1">
+      <c r="A127" s="4"/>
+      <c r="B127" s="4"/>
+      <c r="C127" s="4"/>
+      <c r="D127" s="4"/>
+      <c r="E127" s="4"/>
+      <c r="F127" s="30"/>
+      <c r="G127" s="4"/>
+      <c r="H127" s="4"/>
+      <c r="I127" s="4"/>
+      <c r="J127" s="4"/>
+      <c r="K127" s="30"/>
+      <c r="L127" s="4"/>
+      <c r="M127" s="4"/>
+      <c r="N127" s="4"/>
+      <c r="O127" s="4"/>
+      <c r="P127" s="30"/>
+      <c r="Q127" s="30"/>
+      <c r="R127" s="30"/>
+      <c r="S127" s="30"/>
+      <c r="T127" s="30"/>
+      <c r="U127" s="30"/>
+      <c r="V127" s="30"/>
+      <c r="W127" s="30"/>
+      <c r="X127" s="30"/>
+      <c r="Y127" s="30"/>
+      <c r="Z127" s="30"/>
+      <c r="AA127" s="30"/>
+      <c r="AB127" s="30"/>
+      <c r="AC127" s="30"/>
+      <c r="AD127" s="30"/>
+      <c r="AE127" s="36"/>
+      <c r="AF127" s="30"/>
+      <c r="AG127" s="30"/>
+      <c r="AH127" s="30"/>
+      <c r="AI127" s="30"/>
+      <c r="AJ127" s="30"/>
+      <c r="AK127" s="30"/>
+      <c r="AL127" s="30"/>
+      <c r="AM127" s="30"/>
+      <c r="AN127" s="28"/>
+      <c r="AO127" s="33"/>
       <c r="AP127" s="4"/>
       <c r="AQ127" s="4"/>
       <c r="AR127" s="4"/>
       <c r="AS127" s="4"/>
       <c r="AT127" s="4"/>
       <c r="AU127" s="4"/>
       <c r="AV127" s="4"/>
       <c r="AW127" s="4"/>
       <c r="AX127" s="4"/>
       <c r="AY127" s="4"/>
       <c r="AZ127" s="4"/>
       <c r="BA127" s="4"/>
       <c r="BB127" s="4"/>
       <c r="BC127" s="4"/>
       <c r="BD127" s="4"/>
       <c r="BE127" s="4"/>
       <c r="BF127" s="4"/>
       <c r="BG127" s="4"/>
       <c r="BH127" s="4"/>
       <c r="BI127" s="4"/>
       <c r="BJ127" s="4"/>
       <c r="BK127" s="4"/>
       <c r="BL127" s="4"/>
       <c r="BM127" s="4"/>
       <c r="BN127" s="4"/>
       <c r="BO127" s="4"/>
       <c r="BP127" s="4"/>
       <c r="BQ127" s="4"/>
       <c r="BR127" s="4"/>
       <c r="BS127" s="4"/>
-      <c r="BT127" s="4"/>
-[...10 lines deleted...]
-      <c r="DJ127" s="3"/>
+      <c r="BT127" s="17"/>
+      <c r="BU127" s="17"/>
+      <c r="BV127" s="17"/>
+      <c r="BW127" s="17"/>
+      <c r="BX127" s="17"/>
+      <c r="BY127" s="17"/>
+      <c r="BZ127" s="17"/>
+      <c r="CA127" s="17"/>
+      <c r="CB127" s="17"/>
+      <c r="CC127" s="17"/>
+      <c r="CI127" s="26"/>
+      <c r="CJ127" s="26"/>
+      <c r="CK127" s="26"/>
+      <c r="CL127" s="26"/>
+      <c r="CM127" s="26"/>
+      <c r="CN127" s="26"/>
+      <c r="CO127" s="26"/>
+      <c r="CP127" s="26"/>
+      <c r="CQ127" s="26"/>
+      <c r="CR127" s="26"/>
+      <c r="CS127" s="26"/>
+      <c r="CT127" s="26"/>
+      <c r="CU127" s="26"/>
+      <c r="CV127" s="26"/>
+      <c r="CW127" s="26"/>
+      <c r="CX127" s="26"/>
+      <c r="CY127" s="26"/>
+      <c r="CZ127" s="26"/>
+      <c r="DA127" s="26"/>
+      <c r="DB127" s="26"/>
+      <c r="DC127" s="26"/>
+      <c r="DD127" s="26"/>
+      <c r="DE127" s="67"/>
+      <c r="DF127" s="26"/>
+      <c r="DG127" s="26"/>
+      <c r="DH127" s="26"/>
+      <c r="DI127" s="26"/>
+      <c r="DJ127" s="67"/>
+      <c r="DK127" s="26"/>
+      <c r="DL127" s="26"/>
     </row>
     <row r="128" spans="1:116">
-      <c r="A128" s="14" t="s">
-[...43 lines deleted...]
-      <c r="BG128" s="4"/>
+      <c r="A128" s="16"/>
+      <c r="B128" s="30"/>
+      <c r="C128" s="30"/>
+      <c r="D128" s="30"/>
+      <c r="E128" s="30"/>
+      <c r="F128" s="37"/>
+      <c r="G128" s="30"/>
+      <c r="H128" s="30"/>
+      <c r="I128" s="30"/>
+      <c r="J128" s="30"/>
+      <c r="K128" s="37"/>
+      <c r="L128" s="30"/>
+      <c r="M128" s="30"/>
+      <c r="N128" s="30"/>
+      <c r="O128" s="30"/>
+      <c r="P128" s="37"/>
+      <c r="Q128" s="30"/>
+      <c r="R128" s="30"/>
+      <c r="S128" s="30"/>
+      <c r="T128" s="30"/>
+      <c r="U128" s="37"/>
+      <c r="V128" s="30"/>
+      <c r="W128" s="30"/>
+      <c r="X128" s="30"/>
+      <c r="Y128" s="30"/>
+      <c r="Z128" s="37"/>
+      <c r="AA128" s="38"/>
+      <c r="AB128" s="38"/>
+      <c r="AC128" s="38"/>
+      <c r="AD128" s="38"/>
+      <c r="AE128" s="39"/>
+      <c r="AF128" s="38"/>
+      <c r="AG128" s="38"/>
+      <c r="AH128" s="38"/>
+      <c r="AI128" s="38"/>
+      <c r="AJ128" s="38"/>
+      <c r="AK128" s="38"/>
+      <c r="AL128" s="38"/>
+      <c r="AM128" s="38"/>
+      <c r="AN128" s="38"/>
+      <c r="AO128" s="39"/>
+      <c r="AP128" s="38"/>
+      <c r="AQ128" s="39"/>
+      <c r="AR128" s="39"/>
+      <c r="AS128" s="39"/>
+      <c r="AT128" s="39"/>
+      <c r="AU128" s="39"/>
+      <c r="AV128" s="39"/>
+      <c r="AW128" s="40"/>
+      <c r="AX128" s="39"/>
+      <c r="AY128" s="41"/>
+      <c r="AZ128" s="41"/>
+      <c r="BA128" s="41"/>
+      <c r="BB128" s="41"/>
+      <c r="BC128" s="41"/>
+      <c r="BD128" s="41"/>
+      <c r="BE128" s="39"/>
+      <c r="BF128" s="39"/>
+      <c r="BG128" s="39"/>
       <c r="BH128" s="4"/>
       <c r="BI128" s="4"/>
       <c r="BJ128" s="4"/>
       <c r="BK128" s="4"/>
       <c r="BL128" s="4"/>
       <c r="BM128" s="4"/>
       <c r="BN128" s="4"/>
       <c r="BO128" s="4"/>
       <c r="BP128" s="4"/>
       <c r="BQ128" s="4"/>
       <c r="BR128" s="4"/>
       <c r="BS128" s="4"/>
-      <c r="BT128" s="4"/>
-[...108 lines deleted...]
-      <c r="Y130" s="4"/>
+      <c r="BT128" s="17"/>
+      <c r="BU128" s="17"/>
+      <c r="BV128" s="17"/>
+      <c r="BW128" s="17"/>
+      <c r="BX128" s="17"/>
+      <c r="BY128" s="17"/>
+      <c r="BZ128" s="17"/>
+      <c r="CA128" s="17"/>
+      <c r="CB128" s="17"/>
+      <c r="CC128" s="17"/>
+      <c r="CI128" s="18"/>
+      <c r="CJ128" s="18"/>
+      <c r="CK128" s="18"/>
+      <c r="CL128" s="18"/>
+      <c r="CM128" s="18"/>
+      <c r="CN128" s="18"/>
+      <c r="CO128" s="18"/>
+      <c r="CP128" s="18"/>
+      <c r="CQ128" s="18"/>
+      <c r="CR128" s="18"/>
+      <c r="CS128" s="18"/>
+      <c r="CT128" s="18"/>
+      <c r="CU128" s="18"/>
+      <c r="CV128" s="18"/>
+      <c r="CW128" s="18"/>
+      <c r="CX128" s="18"/>
+      <c r="CY128" s="18"/>
+      <c r="CZ128" s="18"/>
+      <c r="DA128" s="18"/>
+      <c r="DB128" s="18"/>
+      <c r="DC128" s="18"/>
+      <c r="DD128" s="18"/>
+      <c r="DE128" s="58"/>
+      <c r="DF128" s="18"/>
+      <c r="DG128" s="18"/>
+      <c r="DH128" s="18"/>
+      <c r="DI128" s="18"/>
+      <c r="DJ128" s="58"/>
+      <c r="DK128" s="18"/>
+      <c r="DL128" s="18"/>
+    </row>
+    <row r="129" spans="1:116" s="52" customFormat="1">
+      <c r="A129" s="105" t="s">
+        <v>25</v>
+      </c>
+      <c r="B129" s="105"/>
+      <c r="C129" s="105"/>
+      <c r="D129" s="105"/>
+      <c r="E129" s="105"/>
+      <c r="F129" s="105"/>
+      <c r="G129" s="105"/>
+      <c r="H129" s="105"/>
+      <c r="I129" s="105"/>
+      <c r="J129" s="105"/>
+      <c r="K129" s="105"/>
+      <c r="L129" s="105"/>
+      <c r="M129" s="105"/>
+      <c r="N129" s="105"/>
+      <c r="O129" s="105"/>
+      <c r="P129" s="66"/>
+      <c r="Q129" s="66"/>
+      <c r="R129" s="66"/>
+      <c r="S129" s="66"/>
+      <c r="T129" s="66"/>
+      <c r="U129" s="66"/>
+      <c r="V129" s="66"/>
+      <c r="W129" s="66"/>
+      <c r="X129" s="66"/>
+      <c r="Y129" s="66"/>
+      <c r="Z129" s="66"/>
+      <c r="AA129" s="118"/>
+      <c r="AB129" s="118"/>
+      <c r="AC129" s="118"/>
+      <c r="AD129" s="118"/>
+      <c r="AE129" s="118"/>
+      <c r="AF129" s="118"/>
+      <c r="AG129" s="118"/>
+      <c r="AH129" s="118"/>
+      <c r="AI129" s="118"/>
+      <c r="AJ129" s="118"/>
+      <c r="AK129" s="118"/>
+      <c r="AL129" s="118"/>
+      <c r="AM129" s="118"/>
+      <c r="AN129" s="118"/>
+      <c r="AO129" s="118"/>
+      <c r="AP129" s="118"/>
+      <c r="AQ129" s="118"/>
+      <c r="AR129" s="118"/>
+      <c r="AS129" s="118"/>
+      <c r="AT129" s="118"/>
+      <c r="AU129" s="118"/>
+      <c r="AV129" s="118"/>
+      <c r="AW129" s="118"/>
+      <c r="AX129" s="118"/>
+      <c r="AY129" s="118"/>
+      <c r="AZ129" s="118"/>
+      <c r="BA129" s="118"/>
+      <c r="BB129" s="118"/>
+      <c r="BC129" s="118"/>
+      <c r="BD129" s="118"/>
+      <c r="BE129" s="50"/>
+      <c r="BF129" s="50"/>
+      <c r="BG129" s="50"/>
+      <c r="BH129" s="50"/>
+      <c r="BI129" s="50"/>
+      <c r="BJ129" s="50"/>
+      <c r="BK129" s="50"/>
+      <c r="BL129" s="50"/>
+      <c r="BM129" s="50"/>
+      <c r="BN129" s="50"/>
+      <c r="BO129" s="50"/>
+      <c r="BP129" s="50"/>
+      <c r="BQ129" s="50"/>
+      <c r="BR129" s="118"/>
+      <c r="BS129" s="118"/>
+      <c r="BT129" s="118"/>
+      <c r="BU129" s="118"/>
+      <c r="BV129" s="118"/>
+      <c r="BW129" s="118"/>
+      <c r="BX129" s="118"/>
+      <c r="BY129" s="118"/>
+      <c r="BZ129" s="118"/>
+      <c r="CA129" s="118"/>
+      <c r="CB129" s="68"/>
+      <c r="CC129" s="68"/>
+      <c r="CD129" s="66"/>
+      <c r="CE129" s="66"/>
+      <c r="CF129" s="66"/>
+      <c r="CG129" s="102" t="s">
+        <v>6</v>
+      </c>
+      <c r="CH129" s="102"/>
+      <c r="CI129" s="102"/>
+      <c r="CJ129" s="102"/>
+      <c r="CK129" s="102"/>
+      <c r="CL129" s="102"/>
+      <c r="CM129" s="102"/>
+      <c r="CN129" s="102"/>
+      <c r="CO129" s="102"/>
+      <c r="CP129" s="102"/>
+      <c r="CQ129" s="102"/>
+      <c r="CR129" s="102"/>
+      <c r="CS129" s="102"/>
+      <c r="CT129" s="102"/>
+      <c r="CU129" s="102"/>
+      <c r="CV129" s="102"/>
+      <c r="CW129" s="102"/>
+      <c r="CX129" s="102"/>
+      <c r="CY129" s="102"/>
+      <c r="CZ129" s="57"/>
+      <c r="DA129" s="57"/>
+      <c r="DB129" s="57"/>
+      <c r="DC129" s="57"/>
+      <c r="DD129" s="57"/>
+      <c r="DE129" s="55"/>
+      <c r="DF129" s="57"/>
+      <c r="DG129" s="57"/>
+      <c r="DH129" s="57"/>
+      <c r="DI129" s="57"/>
+      <c r="DJ129" s="55"/>
+      <c r="DK129" s="57"/>
+      <c r="DL129" s="57"/>
+    </row>
+    <row r="130" spans="1:116" ht="15.75" customHeight="1">
+      <c r="A130" s="106" t="s">
+        <v>19</v>
+      </c>
+      <c r="B130" s="106"/>
+      <c r="C130" s="22"/>
+      <c r="D130" s="22"/>
+      <c r="G130" s="22"/>
+      <c r="H130" s="22"/>
+      <c r="I130" s="22"/>
+      <c r="J130" s="22"/>
+      <c r="K130" s="22"/>
+      <c r="L130" s="22"/>
+      <c r="M130" s="22"/>
+      <c r="N130" s="22"/>
+      <c r="O130" s="22"/>
+      <c r="P130" s="22"/>
+      <c r="Q130" s="22"/>
+      <c r="R130" s="22"/>
+      <c r="S130" s="22"/>
+      <c r="T130" s="22"/>
+      <c r="U130" s="22"/>
+      <c r="V130" s="22"/>
+      <c r="W130" s="22"/>
+      <c r="X130" s="22"/>
+      <c r="Y130" s="22"/>
       <c r="Z130" s="4"/>
       <c r="AA130" s="4"/>
       <c r="AB130" s="4"/>
-      <c r="AC130" s="4"/>
-[...9 lines deleted...]
-      <c r="AM130" s="4"/>
+      <c r="AC130" s="22"/>
+      <c r="AD130" s="22"/>
+      <c r="AE130" s="22"/>
+      <c r="AF130" s="22"/>
+      <c r="AG130" s="22"/>
+      <c r="AH130" s="22"/>
+      <c r="AI130" s="22"/>
+      <c r="AJ130" s="22"/>
+      <c r="AK130" s="22"/>
+      <c r="AL130" s="22"/>
+      <c r="AM130" s="22"/>
       <c r="AN130" s="4"/>
-      <c r="AO130" s="17"/>
-      <c r="AP130" s="17"/>
+      <c r="AO130" s="4"/>
+      <c r="AP130" s="4"/>
       <c r="AQ130" s="4"/>
       <c r="AR130" s="4"/>
       <c r="AS130" s="4"/>
       <c r="AT130" s="4"/>
       <c r="AU130" s="4"/>
       <c r="AV130" s="4"/>
       <c r="AW130" s="4"/>
       <c r="AX130" s="4"/>
-      <c r="AY130" s="4"/>
+      <c r="AY130" s="42"/>
       <c r="AZ130" s="4"/>
       <c r="BA130" s="4"/>
       <c r="BB130" s="4"/>
-      <c r="BC130" s="4"/>
-      <c r="BD130" s="4"/>
+      <c r="BC130" s="113"/>
+      <c r="BD130" s="113"/>
       <c r="BE130" s="4"/>
       <c r="BF130" s="4"/>
       <c r="BG130" s="4"/>
       <c r="BH130" s="4"/>
       <c r="BI130" s="4"/>
       <c r="BJ130" s="4"/>
       <c r="BK130" s="4"/>
       <c r="BL130" s="4"/>
       <c r="BM130" s="4"/>
       <c r="BN130" s="4"/>
       <c r="BO130" s="4"/>
       <c r="BP130" s="4"/>
       <c r="BQ130" s="4"/>
       <c r="BR130" s="4"/>
       <c r="BS130" s="4"/>
-      <c r="BT130" s="4"/>
+      <c r="BT130" s="17"/>
       <c r="BU130" s="17"/>
-      <c r="BV130" s="4"/>
-[...2 lines deleted...]
-      <c r="BY130" s="4"/>
+      <c r="BV130" s="17"/>
+      <c r="BW130" s="17"/>
+      <c r="BX130" s="17"/>
+      <c r="BY130" s="17"/>
       <c r="BZ130" s="17"/>
-      <c r="CA130" s="4"/>
+      <c r="CA130" s="17"/>
       <c r="CB130" s="4"/>
       <c r="CC130" s="4"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A131" s="109" t="s">
+      <c r="CI130" s="18"/>
+      <c r="CJ130" s="18"/>
+      <c r="CK130" s="18"/>
+      <c r="CL130" s="18"/>
+      <c r="CM130" s="18"/>
+      <c r="CN130" s="18"/>
+      <c r="CO130" s="18"/>
+      <c r="CP130" s="18"/>
+      <c r="CQ130" s="18"/>
+      <c r="CR130" s="18"/>
+      <c r="CS130" s="18"/>
+      <c r="CT130" s="18"/>
+      <c r="CU130" s="18"/>
+      <c r="CV130" s="18"/>
+      <c r="CW130" s="18"/>
+      <c r="CX130" s="18"/>
+      <c r="CY130" s="18"/>
+      <c r="CZ130" s="18"/>
+      <c r="DA130" s="18"/>
+      <c r="DB130" s="18"/>
+      <c r="DC130" s="18"/>
+      <c r="DD130" s="18"/>
+      <c r="DE130" s="58"/>
+      <c r="DF130" s="18"/>
+      <c r="DG130" s="18"/>
+      <c r="DH130" s="18"/>
+      <c r="DI130" s="18"/>
+      <c r="DJ130" s="58"/>
+      <c r="DK130" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="DL130" s="18"/>
+    </row>
+    <row r="131" spans="1:116" ht="12.75" customHeight="1">
+      <c r="A131" s="110" t="s">
+        <v>38</v>
+      </c>
+      <c r="B131" s="7">
+        <v>2022</v>
+      </c>
+      <c r="C131" s="7">
+        <v>2023</v>
+      </c>
+      <c r="D131" s="7">
+        <v>2024</v>
+      </c>
+      <c r="E131" s="7">
+        <v>2025</v>
+      </c>
+      <c r="F131" s="8"/>
+      <c r="AA131" s="4"/>
+      <c r="AB131" s="4"/>
+      <c r="AC131" s="4"/>
+      <c r="AD131" s="4"/>
+      <c r="AE131" s="4"/>
+      <c r="AF131" s="4"/>
+      <c r="AG131" s="4"/>
+      <c r="AH131" s="4"/>
+      <c r="AI131" s="4"/>
+      <c r="AJ131" s="4"/>
+      <c r="AK131" s="4"/>
+      <c r="AL131" s="4"/>
+      <c r="AM131" s="4"/>
+      <c r="AN131" s="4"/>
+      <c r="AO131" s="4"/>
+      <c r="AP131" s="4"/>
+      <c r="AQ131" s="4"/>
+      <c r="AR131" s="4"/>
+      <c r="AS131" s="4"/>
+      <c r="AT131" s="4"/>
+      <c r="AU131" s="4"/>
+      <c r="AV131" s="4"/>
+      <c r="AW131" s="4"/>
+      <c r="AX131" s="4"/>
+      <c r="AY131" s="4"/>
+      <c r="AZ131" s="4"/>
+      <c r="BA131" s="4"/>
+      <c r="BB131" s="4"/>
+      <c r="BC131" s="4"/>
+      <c r="BD131" s="4"/>
+      <c r="BE131" s="4"/>
+      <c r="BF131" s="4"/>
+      <c r="BG131" s="4"/>
+      <c r="BH131" s="4"/>
+      <c r="BI131" s="4"/>
+      <c r="BJ131" s="4"/>
+      <c r="BK131" s="4"/>
+      <c r="BL131" s="4"/>
+      <c r="BM131" s="4"/>
+      <c r="BN131" s="4"/>
+      <c r="BO131" s="4"/>
+      <c r="BP131" s="4"/>
+      <c r="BQ131" s="4"/>
+      <c r="BR131" s="4"/>
+      <c r="BS131" s="4"/>
+      <c r="BT131" s="4"/>
+      <c r="BU131" s="4"/>
+      <c r="BV131" s="4"/>
+      <c r="BW131" s="4"/>
+      <c r="BX131" s="4"/>
+      <c r="BY131" s="4"/>
+      <c r="BZ131" s="4"/>
+      <c r="CA131" s="4"/>
+      <c r="CB131" s="4"/>
+      <c r="CC131" s="4"/>
+      <c r="DE131" s="3"/>
+      <c r="DJ131" s="3"/>
+    </row>
+    <row r="132" spans="1:116">
+      <c r="A132" s="111"/>
+      <c r="B132" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="C132" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="D132" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="E132" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="AA132" s="4"/>
+      <c r="AB132" s="4"/>
+      <c r="AC132" s="4"/>
+      <c r="AD132" s="4"/>
+      <c r="AE132" s="4"/>
+      <c r="AF132" s="4"/>
+      <c r="AG132" s="4"/>
+      <c r="AH132" s="4"/>
+      <c r="AI132" s="4"/>
+      <c r="AJ132" s="4"/>
+      <c r="AK132" s="4"/>
+      <c r="AL132" s="4"/>
+      <c r="AM132" s="4"/>
+      <c r="AN132" s="4"/>
+      <c r="AO132" s="4"/>
+      <c r="AP132" s="4"/>
+      <c r="AQ132" s="4"/>
+      <c r="AR132" s="4"/>
+      <c r="AS132" s="4"/>
+      <c r="AT132" s="4"/>
+      <c r="AU132" s="4"/>
+      <c r="AV132" s="4"/>
+      <c r="AW132" s="4"/>
+      <c r="AX132" s="4"/>
+      <c r="AY132" s="4"/>
+      <c r="AZ132" s="4"/>
+      <c r="BA132" s="4"/>
+      <c r="BB132" s="4"/>
+      <c r="BC132" s="4"/>
+      <c r="BD132" s="4"/>
+      <c r="BE132" s="4"/>
+      <c r="BF132" s="4"/>
+      <c r="BG132" s="4"/>
+      <c r="BH132" s="4"/>
+      <c r="BI132" s="4"/>
+      <c r="BJ132" s="4"/>
+      <c r="BK132" s="4"/>
+      <c r="BL132" s="4"/>
+      <c r="BM132" s="4"/>
+      <c r="BN132" s="4"/>
+      <c r="BO132" s="4"/>
+      <c r="BP132" s="4"/>
+      <c r="BQ132" s="4"/>
+      <c r="BR132" s="4"/>
+      <c r="BS132" s="4"/>
+      <c r="BT132" s="4"/>
+      <c r="BU132" s="4"/>
+      <c r="BV132" s="4"/>
+      <c r="BW132" s="4"/>
+      <c r="BX132" s="4"/>
+      <c r="BY132" s="4"/>
+      <c r="BZ132" s="4"/>
+      <c r="CA132" s="4"/>
+      <c r="CB132" s="4"/>
+      <c r="CC132" s="4"/>
+      <c r="DE132" s="3"/>
+      <c r="DJ132" s="3"/>
+    </row>
+    <row r="133" spans="1:116">
+      <c r="A133" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="B133" s="12">
+        <v>149.44900000000001</v>
+      </c>
+      <c r="C133" s="12">
+        <v>141.9</v>
+      </c>
+      <c r="D133" s="85">
+        <v>142.4</v>
+      </c>
+      <c r="E133" s="13">
+        <v>136.4</v>
+      </c>
+      <c r="AA133" s="4"/>
+      <c r="AB133" s="4"/>
+      <c r="AC133" s="4"/>
+      <c r="AD133" s="4"/>
+      <c r="AE133" s="4"/>
+      <c r="AF133" s="4"/>
+      <c r="AG133" s="4"/>
+      <c r="AH133" s="4"/>
+      <c r="AI133" s="4"/>
+      <c r="AJ133" s="4"/>
+      <c r="AK133" s="4"/>
+      <c r="AL133" s="4"/>
+      <c r="AM133" s="4"/>
+      <c r="AN133" s="4"/>
+      <c r="AO133" s="4"/>
+      <c r="AP133" s="4"/>
+      <c r="AQ133" s="4"/>
+      <c r="AR133" s="4"/>
+      <c r="AS133" s="4"/>
+      <c r="AT133" s="4"/>
+      <c r="AU133" s="4"/>
+      <c r="AV133" s="4"/>
+      <c r="AW133" s="4"/>
+      <c r="AX133" s="4"/>
+      <c r="AY133" s="4"/>
+      <c r="AZ133" s="4"/>
+      <c r="BA133" s="4"/>
+      <c r="BB133" s="4"/>
+      <c r="BC133" s="4"/>
+      <c r="BD133" s="4"/>
+      <c r="BE133" s="4"/>
+      <c r="BF133" s="4"/>
+      <c r="BG133" s="4"/>
+      <c r="BH133" s="4"/>
+      <c r="BI133" s="4"/>
+      <c r="BJ133" s="4"/>
+      <c r="BK133" s="4"/>
+      <c r="BL133" s="4"/>
+      <c r="BM133" s="4"/>
+      <c r="BN133" s="4"/>
+      <c r="BO133" s="4"/>
+      <c r="BP133" s="4"/>
+      <c r="BQ133" s="4"/>
+      <c r="BR133" s="4"/>
+      <c r="BS133" s="4"/>
+      <c r="BT133" s="4"/>
+      <c r="BU133" s="4"/>
+      <c r="BV133" s="4"/>
+      <c r="BW133" s="4"/>
+      <c r="BX133" s="4"/>
+      <c r="BY133" s="4"/>
+      <c r="BZ133" s="4"/>
+      <c r="CA133" s="4"/>
+      <c r="CB133" s="4"/>
+      <c r="CC133" s="4"/>
+      <c r="DE133" s="3"/>
+      <c r="DJ133" s="3"/>
+    </row>
+    <row r="134" spans="1:116">
+      <c r="A134" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="B134" s="15">
+        <v>89</v>
+      </c>
+      <c r="C134" s="15">
+        <v>84.6</v>
+      </c>
+      <c r="D134" s="86">
+        <v>86.7</v>
+      </c>
+      <c r="E134" s="95">
+        <v>80.099999999999994</v>
+      </c>
+      <c r="AA134" s="4"/>
+      <c r="AB134" s="4"/>
+      <c r="AC134" s="4"/>
+      <c r="AD134" s="4"/>
+      <c r="AE134" s="4"/>
+      <c r="AF134" s="4"/>
+      <c r="AG134" s="4"/>
+      <c r="AH134" s="4"/>
+      <c r="AI134" s="4"/>
+      <c r="AJ134" s="4"/>
+      <c r="AK134" s="4"/>
+      <c r="AL134" s="4"/>
+      <c r="AM134" s="4"/>
+      <c r="AN134" s="4"/>
+      <c r="AO134" s="4"/>
+      <c r="AP134" s="4"/>
+      <c r="AQ134" s="4"/>
+      <c r="AR134" s="4"/>
+      <c r="AS134" s="4"/>
+      <c r="AT134" s="4"/>
+      <c r="AU134" s="4"/>
+      <c r="AV134" s="4"/>
+      <c r="AW134" s="4"/>
+      <c r="AX134" s="4"/>
+      <c r="AY134" s="4"/>
+      <c r="AZ134" s="4"/>
+      <c r="BA134" s="4"/>
+      <c r="BB134" s="4"/>
+      <c r="BC134" s="4"/>
+      <c r="BD134" s="4"/>
+      <c r="BE134" s="4"/>
+      <c r="BF134" s="4"/>
+      <c r="BG134" s="4"/>
+      <c r="BH134" s="4"/>
+      <c r="BI134" s="4"/>
+      <c r="BJ134" s="4"/>
+      <c r="BK134" s="4"/>
+      <c r="BL134" s="4"/>
+      <c r="BM134" s="4"/>
+      <c r="BN134" s="4"/>
+      <c r="BO134" s="4"/>
+      <c r="BP134" s="4"/>
+      <c r="BQ134" s="4"/>
+      <c r="BR134" s="4"/>
+      <c r="BS134" s="4"/>
+      <c r="BT134" s="4"/>
+      <c r="BU134" s="4"/>
+      <c r="BV134" s="4"/>
+      <c r="BW134" s="4"/>
+      <c r="BX134" s="4"/>
+      <c r="BY134" s="4"/>
+      <c r="BZ134" s="4"/>
+      <c r="CA134" s="4"/>
+      <c r="CB134" s="4"/>
+      <c r="CC134" s="4"/>
+      <c r="DE134" s="3"/>
+      <c r="DJ134" s="3"/>
+    </row>
+    <row r="135" spans="1:116">
+      <c r="A135" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="B135" s="15">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="C135" s="15">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="D135" s="86">
+        <v>2.1</v>
+      </c>
+      <c r="E135" s="95">
+        <v>1.8</v>
+      </c>
+      <c r="AA135" s="4"/>
+      <c r="AB135" s="4"/>
+      <c r="AC135" s="4"/>
+      <c r="AD135" s="4"/>
+      <c r="AE135" s="4"/>
+      <c r="AF135" s="4"/>
+      <c r="AG135" s="4"/>
+      <c r="AH135" s="4"/>
+      <c r="AI135" s="4"/>
+      <c r="AJ135" s="4"/>
+      <c r="AK135" s="4"/>
+      <c r="AL135" s="4"/>
+      <c r="AM135" s="4"/>
+      <c r="AN135" s="4"/>
+      <c r="AO135" s="4"/>
+      <c r="AP135" s="4"/>
+      <c r="AQ135" s="4"/>
+      <c r="AR135" s="4"/>
+      <c r="AS135" s="4"/>
+      <c r="AT135" s="4"/>
+      <c r="AU135" s="4"/>
+      <c r="AV135" s="4"/>
+      <c r="AW135" s="4"/>
+      <c r="AX135" s="4"/>
+      <c r="AY135" s="4"/>
+      <c r="AZ135" s="4"/>
+      <c r="BA135" s="4"/>
+      <c r="BB135" s="4"/>
+      <c r="BC135" s="4"/>
+      <c r="BD135" s="4"/>
+      <c r="BE135" s="4"/>
+      <c r="BF135" s="4"/>
+      <c r="BG135" s="4"/>
+      <c r="BH135" s="4"/>
+      <c r="BI135" s="4"/>
+      <c r="BJ135" s="4"/>
+      <c r="BK135" s="4"/>
+      <c r="BL135" s="4"/>
+      <c r="BM135" s="4"/>
+      <c r="BN135" s="4"/>
+      <c r="BO135" s="4"/>
+      <c r="BP135" s="4"/>
+      <c r="BQ135" s="4"/>
+      <c r="BR135" s="4"/>
+      <c r="BS135" s="4"/>
+      <c r="BT135" s="4"/>
+      <c r="BU135" s="4"/>
+      <c r="BV135" s="4"/>
+      <c r="BW135" s="4"/>
+      <c r="BX135" s="4"/>
+      <c r="BY135" s="4"/>
+      <c r="BZ135" s="4"/>
+      <c r="CA135" s="4"/>
+      <c r="CB135" s="4"/>
+      <c r="CC135" s="4"/>
+      <c r="DE135" s="3"/>
+      <c r="DJ135" s="3"/>
+    </row>
+    <row r="136" spans="1:116">
+      <c r="A136" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B136" s="15">
+        <v>3</v>
+      </c>
+      <c r="C136" s="15">
+        <v>2.9</v>
+      </c>
+      <c r="D136" s="86">
+        <v>1.9</v>
+      </c>
+      <c r="E136" s="95">
+        <v>2</v>
+      </c>
+      <c r="AA136" s="4"/>
+      <c r="AB136" s="4"/>
+      <c r="AC136" s="4"/>
+      <c r="AD136" s="4"/>
+      <c r="AE136" s="4"/>
+      <c r="AF136" s="4"/>
+      <c r="AG136" s="4"/>
+      <c r="AH136" s="4"/>
+      <c r="AI136" s="4"/>
+      <c r="AJ136" s="4"/>
+      <c r="AK136" s="4"/>
+      <c r="AL136" s="4"/>
+      <c r="AM136" s="4"/>
+      <c r="AN136" s="4"/>
+      <c r="AO136" s="4"/>
+      <c r="AP136" s="4"/>
+      <c r="AQ136" s="4"/>
+      <c r="AR136" s="4"/>
+      <c r="AS136" s="4"/>
+      <c r="AT136" s="4"/>
+      <c r="AU136" s="4"/>
+      <c r="AV136" s="4"/>
+      <c r="AW136" s="4"/>
+      <c r="AX136" s="4"/>
+      <c r="AY136" s="4"/>
+      <c r="AZ136" s="4"/>
+      <c r="BA136" s="4"/>
+      <c r="BB136" s="4"/>
+      <c r="BC136" s="4"/>
+      <c r="BD136" s="4"/>
+      <c r="BE136" s="4"/>
+      <c r="BF136" s="4"/>
+      <c r="BG136" s="4"/>
+      <c r="BH136" s="4"/>
+      <c r="BI136" s="4"/>
+      <c r="BJ136" s="4"/>
+      <c r="BK136" s="4"/>
+      <c r="BL136" s="4"/>
+      <c r="BM136" s="4"/>
+      <c r="BN136" s="4"/>
+      <c r="BO136" s="4"/>
+      <c r="BP136" s="4"/>
+      <c r="BQ136" s="4"/>
+      <c r="BR136" s="4"/>
+      <c r="BS136" s="4"/>
+      <c r="BT136" s="4"/>
+      <c r="BU136" s="4"/>
+      <c r="BV136" s="4"/>
+      <c r="BW136" s="4"/>
+      <c r="BX136" s="4"/>
+      <c r="BY136" s="4"/>
+      <c r="BZ136" s="4"/>
+      <c r="CA136" s="4"/>
+      <c r="CB136" s="4"/>
+      <c r="CC136" s="4"/>
+      <c r="DE136" s="3"/>
+      <c r="DJ136" s="3"/>
+    </row>
+    <row r="137" spans="1:116">
+      <c r="A137" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B137" s="15">
+        <v>4</v>
+      </c>
+      <c r="C137" s="15">
+        <v>3.1</v>
+      </c>
+      <c r="D137" s="86">
+        <v>2.9</v>
+      </c>
+      <c r="E137" s="95">
+        <v>3.5</v>
+      </c>
+      <c r="AA137" s="4"/>
+      <c r="AB137" s="4"/>
+      <c r="AC137" s="4"/>
+      <c r="AD137" s="4"/>
+      <c r="AE137" s="4"/>
+      <c r="AF137" s="4"/>
+      <c r="AG137" s="4"/>
+      <c r="AH137" s="4"/>
+      <c r="AI137" s="4"/>
+      <c r="AJ137" s="4"/>
+      <c r="AK137" s="4"/>
+      <c r="AL137" s="4"/>
+      <c r="AM137" s="4"/>
+      <c r="AN137" s="4"/>
+      <c r="AO137" s="4"/>
+      <c r="AP137" s="4"/>
+      <c r="AQ137" s="4"/>
+      <c r="AR137" s="4"/>
+      <c r="AS137" s="4"/>
+      <c r="AT137" s="4"/>
+      <c r="AU137" s="4"/>
+      <c r="AV137" s="4"/>
+      <c r="AW137" s="4"/>
+      <c r="AX137" s="4"/>
+      <c r="AY137" s="4"/>
+      <c r="AZ137" s="4"/>
+      <c r="BA137" s="4"/>
+      <c r="BB137" s="4"/>
+      <c r="BC137" s="4"/>
+      <c r="BD137" s="4"/>
+      <c r="BE137" s="4"/>
+      <c r="BF137" s="4"/>
+      <c r="BG137" s="4"/>
+      <c r="BH137" s="4"/>
+      <c r="BI137" s="4"/>
+      <c r="BJ137" s="4"/>
+      <c r="BK137" s="4"/>
+      <c r="BL137" s="4"/>
+      <c r="BM137" s="4"/>
+      <c r="BN137" s="4"/>
+      <c r="BO137" s="4"/>
+      <c r="BP137" s="4"/>
+      <c r="BQ137" s="4"/>
+      <c r="BR137" s="4"/>
+      <c r="BS137" s="4"/>
+      <c r="BT137" s="4"/>
+      <c r="BU137" s="4"/>
+      <c r="BV137" s="4"/>
+      <c r="BW137" s="4"/>
+      <c r="BX137" s="4"/>
+      <c r="BY137" s="4"/>
+      <c r="BZ137" s="4"/>
+      <c r="CA137" s="4"/>
+      <c r="CB137" s="4"/>
+      <c r="CC137" s="4"/>
+      <c r="DE137" s="3"/>
+      <c r="DJ137" s="3"/>
+    </row>
+    <row r="138" spans="1:116">
+      <c r="A138" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B138" s="15">
+        <v>13.8</v>
+      </c>
+      <c r="C138" s="15">
+        <v>13.1</v>
+      </c>
+      <c r="D138" s="86">
+        <v>12.8</v>
+      </c>
+      <c r="E138" s="95">
+        <v>12.1</v>
+      </c>
+      <c r="AA138" s="4"/>
+      <c r="AB138" s="4"/>
+      <c r="AC138" s="4"/>
+      <c r="AD138" s="4"/>
+      <c r="AE138" s="4"/>
+      <c r="AF138" s="4"/>
+      <c r="AG138" s="4"/>
+      <c r="AH138" s="4"/>
+      <c r="AI138" s="4"/>
+      <c r="AJ138" s="4"/>
+      <c r="AK138" s="4"/>
+      <c r="AL138" s="4"/>
+      <c r="AM138" s="4"/>
+      <c r="AN138" s="4"/>
+      <c r="AO138" s="4"/>
+      <c r="AP138" s="4"/>
+      <c r="AQ138" s="4"/>
+      <c r="AR138" s="4"/>
+      <c r="AS138" s="4"/>
+      <c r="AT138" s="4"/>
+      <c r="AU138" s="4"/>
+      <c r="AV138" s="4"/>
+      <c r="AW138" s="4"/>
+      <c r="AX138" s="4"/>
+      <c r="AY138" s="4"/>
+      <c r="AZ138" s="4"/>
+      <c r="BA138" s="4"/>
+      <c r="BB138" s="4"/>
+      <c r="BC138" s="4"/>
+      <c r="BD138" s="4"/>
+      <c r="BE138" s="4"/>
+      <c r="BF138" s="4"/>
+      <c r="BG138" s="4"/>
+      <c r="BH138" s="4"/>
+      <c r="BI138" s="4"/>
+      <c r="BJ138" s="4"/>
+      <c r="BK138" s="4"/>
+      <c r="BL138" s="4"/>
+      <c r="BM138" s="4"/>
+      <c r="BN138" s="4"/>
+      <c r="BO138" s="4"/>
+      <c r="BP138" s="4"/>
+      <c r="BQ138" s="4"/>
+      <c r="BR138" s="4"/>
+      <c r="BS138" s="4"/>
+      <c r="BT138" s="4"/>
+      <c r="BU138" s="4"/>
+      <c r="BV138" s="4"/>
+      <c r="BW138" s="4"/>
+      <c r="BX138" s="4"/>
+      <c r="BY138" s="4"/>
+      <c r="BZ138" s="4"/>
+      <c r="CA138" s="4"/>
+      <c r="CB138" s="4"/>
+      <c r="CC138" s="4"/>
+      <c r="DE138" s="3"/>
+      <c r="DJ138" s="3"/>
+    </row>
+    <row r="139" spans="1:116">
+      <c r="A139" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B139" s="15">
+        <v>5.2</v>
+      </c>
+      <c r="C139" s="15">
+        <v>4.2</v>
+      </c>
+      <c r="D139" s="86">
+        <v>4.2</v>
+      </c>
+      <c r="E139" s="95">
+        <v>4.2</v>
+      </c>
+      <c r="AA139" s="4"/>
+      <c r="AB139" s="4"/>
+      <c r="AC139" s="4"/>
+      <c r="AD139" s="4"/>
+      <c r="AE139" s="4"/>
+      <c r="AF139" s="4"/>
+      <c r="AG139" s="4"/>
+      <c r="AH139" s="4"/>
+      <c r="AI139" s="4"/>
+      <c r="AJ139" s="4"/>
+      <c r="AK139" s="4"/>
+      <c r="AL139" s="4"/>
+      <c r="AM139" s="4"/>
+      <c r="AN139" s="4"/>
+      <c r="AO139" s="4"/>
+      <c r="AP139" s="4"/>
+      <c r="AQ139" s="4"/>
+      <c r="AR139" s="4"/>
+      <c r="AS139" s="4"/>
+      <c r="AT139" s="4"/>
+      <c r="AU139" s="4"/>
+      <c r="AV139" s="4"/>
+      <c r="AW139" s="4"/>
+      <c r="AX139" s="4"/>
+      <c r="AY139" s="4"/>
+      <c r="AZ139" s="4"/>
+      <c r="BA139" s="4"/>
+      <c r="BB139" s="4"/>
+      <c r="BC139" s="4"/>
+      <c r="BD139" s="4"/>
+      <c r="BE139" s="4"/>
+      <c r="BF139" s="4"/>
+      <c r="BG139" s="4"/>
+      <c r="BH139" s="4"/>
+      <c r="BI139" s="4"/>
+      <c r="BJ139" s="4"/>
+      <c r="BK139" s="4"/>
+      <c r="BL139" s="4"/>
+      <c r="BM139" s="4"/>
+      <c r="BN139" s="4"/>
+      <c r="BO139" s="4"/>
+      <c r="BP139" s="4"/>
+      <c r="BQ139" s="4"/>
+      <c r="BR139" s="4"/>
+      <c r="BS139" s="4"/>
+      <c r="BT139" s="4"/>
+      <c r="BU139" s="4"/>
+      <c r="BV139" s="4"/>
+      <c r="BW139" s="4"/>
+      <c r="BX139" s="4"/>
+      <c r="BY139" s="4"/>
+      <c r="BZ139" s="4"/>
+      <c r="CA139" s="4"/>
+      <c r="CB139" s="4"/>
+      <c r="CC139" s="4"/>
+      <c r="DE139" s="3"/>
+      <c r="DJ139" s="3"/>
+    </row>
+    <row r="140" spans="1:116">
+      <c r="A140" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B140" s="12">
+        <v>7.6</v>
+      </c>
+      <c r="C140" s="12">
+        <v>9.1</v>
+      </c>
+      <c r="D140" s="85">
+        <v>8.1</v>
+      </c>
+      <c r="E140" s="95">
+        <v>7.1</v>
+      </c>
+      <c r="AA140" s="4"/>
+      <c r="AB140" s="4"/>
+      <c r="AC140" s="4"/>
+      <c r="AD140" s="4"/>
+      <c r="AE140" s="4"/>
+      <c r="AF140" s="4"/>
+      <c r="AG140" s="4"/>
+      <c r="AH140" s="4"/>
+      <c r="AI140" s="4"/>
+      <c r="AJ140" s="4"/>
+      <c r="AK140" s="4"/>
+      <c r="AL140" s="4"/>
+      <c r="AM140" s="4"/>
+      <c r="AN140" s="4"/>
+      <c r="AO140" s="4"/>
+      <c r="AP140" s="4"/>
+      <c r="AQ140" s="4"/>
+      <c r="AR140" s="4"/>
+      <c r="AS140" s="4"/>
+      <c r="AT140" s="4"/>
+      <c r="AU140" s="4"/>
+      <c r="AV140" s="4"/>
+      <c r="AW140" s="4"/>
+      <c r="AX140" s="4"/>
+      <c r="AY140" s="4"/>
+      <c r="AZ140" s="4"/>
+      <c r="BA140" s="4"/>
+      <c r="BB140" s="4"/>
+      <c r="BC140" s="4"/>
+      <c r="BD140" s="4"/>
+      <c r="BE140" s="4"/>
+      <c r="BF140" s="4"/>
+      <c r="BG140" s="4"/>
+      <c r="BH140" s="4"/>
+      <c r="BI140" s="4"/>
+      <c r="BJ140" s="4"/>
+      <c r="BK140" s="4"/>
+      <c r="BL140" s="4"/>
+      <c r="BM140" s="4"/>
+      <c r="BN140" s="4"/>
+      <c r="BO140" s="4"/>
+      <c r="BP140" s="4"/>
+      <c r="BQ140" s="4"/>
+      <c r="BR140" s="4"/>
+      <c r="BS140" s="4"/>
+      <c r="BT140" s="4"/>
+      <c r="BU140" s="4"/>
+      <c r="BV140" s="4"/>
+      <c r="BW140" s="4"/>
+      <c r="BX140" s="4"/>
+      <c r="BY140" s="4"/>
+      <c r="BZ140" s="4"/>
+      <c r="CA140" s="4"/>
+      <c r="CB140" s="4"/>
+      <c r="CC140" s="4"/>
+      <c r="DE140" s="3"/>
+      <c r="DJ140" s="3"/>
+    </row>
+    <row r="141" spans="1:116">
+      <c r="A141" s="93" t="s">
+        <v>52</v>
+      </c>
+      <c r="B141" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="C141" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="D141" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="E141" s="95">
+        <v>4.2</v>
+      </c>
+      <c r="AA141" s="4"/>
+      <c r="AB141" s="4"/>
+      <c r="AC141" s="4"/>
+      <c r="AD141" s="4"/>
+      <c r="AE141" s="4"/>
+      <c r="AF141" s="4"/>
+      <c r="AG141" s="4"/>
+      <c r="AH141" s="4"/>
+      <c r="AI141" s="4"/>
+      <c r="AJ141" s="4"/>
+      <c r="AK141" s="4"/>
+      <c r="AL141" s="4"/>
+      <c r="AM141" s="4"/>
+      <c r="AN141" s="4"/>
+      <c r="AO141" s="4"/>
+      <c r="AP141" s="4"/>
+      <c r="AQ141" s="4"/>
+      <c r="AR141" s="4"/>
+      <c r="AS141" s="4"/>
+      <c r="AT141" s="4"/>
+      <c r="AU141" s="4"/>
+      <c r="AV141" s="4"/>
+      <c r="AW141" s="4"/>
+      <c r="AX141" s="4"/>
+      <c r="AY141" s="4"/>
+      <c r="AZ141" s="4"/>
+      <c r="BA141" s="4"/>
+      <c r="BB141" s="4"/>
+      <c r="BC141" s="4"/>
+      <c r="BD141" s="4"/>
+      <c r="BE141" s="4"/>
+      <c r="BF141" s="4"/>
+      <c r="BG141" s="4"/>
+      <c r="BH141" s="4"/>
+      <c r="BI141" s="4"/>
+      <c r="BJ141" s="4"/>
+      <c r="BK141" s="4"/>
+      <c r="BL141" s="4"/>
+      <c r="BM141" s="4"/>
+      <c r="BN141" s="4"/>
+      <c r="BO141" s="4"/>
+      <c r="BP141" s="4"/>
+      <c r="BQ141" s="4"/>
+      <c r="BR141" s="4"/>
+      <c r="BS141" s="4"/>
+      <c r="BT141" s="4"/>
+      <c r="BU141" s="4"/>
+      <c r="BV141" s="4"/>
+      <c r="BW141" s="4"/>
+      <c r="BX141" s="4"/>
+      <c r="BY141" s="4"/>
+      <c r="BZ141" s="4"/>
+      <c r="CA141" s="4"/>
+      <c r="CB141" s="4"/>
+      <c r="CC141" s="4"/>
+      <c r="DE141" s="3"/>
+      <c r="DJ141" s="3"/>
+    </row>
+    <row r="142" spans="1:116">
+      <c r="A142" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B142" s="15">
+        <v>6.9</v>
+      </c>
+      <c r="C142" s="15">
+        <v>7.9</v>
+      </c>
+      <c r="D142" s="86">
+        <v>7.9</v>
+      </c>
+      <c r="E142" s="95">
+        <v>6.6</v>
+      </c>
+      <c r="AA142" s="4"/>
+      <c r="AB142" s="4"/>
+      <c r="AC142" s="4"/>
+      <c r="AD142" s="4"/>
+      <c r="AE142" s="4"/>
+      <c r="AF142" s="4"/>
+      <c r="AG142" s="4"/>
+      <c r="AH142" s="4"/>
+      <c r="AI142" s="4"/>
+      <c r="AJ142" s="4"/>
+      <c r="AK142" s="4"/>
+      <c r="AL142" s="4"/>
+      <c r="AM142" s="4"/>
+      <c r="AN142" s="4"/>
+      <c r="AO142" s="4"/>
+      <c r="AP142" s="4"/>
+      <c r="AQ142" s="4"/>
+      <c r="AR142" s="4"/>
+      <c r="AS142" s="4"/>
+      <c r="AT142" s="4"/>
+      <c r="AU142" s="4"/>
+      <c r="AV142" s="4"/>
+      <c r="AW142" s="4"/>
+      <c r="AX142" s="4"/>
+      <c r="AY142" s="4"/>
+      <c r="AZ142" s="4"/>
+      <c r="BA142" s="4"/>
+      <c r="BB142" s="4"/>
+      <c r="BC142" s="4"/>
+      <c r="BD142" s="4"/>
+      <c r="BE142" s="4"/>
+      <c r="BF142" s="4"/>
+      <c r="BG142" s="4"/>
+      <c r="BH142" s="4"/>
+      <c r="BI142" s="4"/>
+      <c r="BJ142" s="4"/>
+      <c r="BK142" s="4"/>
+      <c r="BL142" s="4"/>
+      <c r="BM142" s="4"/>
+      <c r="BN142" s="4"/>
+      <c r="BO142" s="4"/>
+      <c r="BP142" s="4"/>
+      <c r="BQ142" s="4"/>
+      <c r="BR142" s="4"/>
+      <c r="BS142" s="4"/>
+      <c r="BT142" s="4"/>
+      <c r="BU142" s="4"/>
+      <c r="BV142" s="4"/>
+      <c r="BW142" s="4"/>
+      <c r="BX142" s="4"/>
+      <c r="BY142" s="4"/>
+      <c r="BZ142" s="4"/>
+      <c r="CA142" s="4"/>
+      <c r="CB142" s="4"/>
+      <c r="CC142" s="4"/>
+      <c r="DE142" s="3"/>
+      <c r="DJ142" s="3"/>
+    </row>
+    <row r="143" spans="1:116">
+      <c r="A143" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B143" s="15">
+        <v>2.6</v>
+      </c>
+      <c r="C143" s="15">
+        <v>2.5</v>
+      </c>
+      <c r="D143" s="86">
+        <v>2.7</v>
+      </c>
+      <c r="E143" s="95">
+        <v>2.1</v>
+      </c>
+      <c r="AA143" s="4"/>
+      <c r="AB143" s="4"/>
+      <c r="AC143" s="4"/>
+      <c r="AD143" s="4"/>
+      <c r="AE143" s="4"/>
+      <c r="AF143" s="4"/>
+      <c r="AG143" s="4"/>
+      <c r="AH143" s="4"/>
+      <c r="AI143" s="4"/>
+      <c r="AJ143" s="4"/>
+      <c r="AK143" s="4"/>
+      <c r="AL143" s="4"/>
+      <c r="AM143" s="4"/>
+      <c r="AN143" s="4"/>
+      <c r="AO143" s="4"/>
+      <c r="AP143" s="4"/>
+      <c r="AQ143" s="4"/>
+      <c r="AR143" s="4"/>
+      <c r="AS143" s="4"/>
+      <c r="AT143" s="4"/>
+      <c r="AU143" s="4"/>
+      <c r="AV143" s="4"/>
+      <c r="AW143" s="4"/>
+      <c r="AX143" s="4"/>
+      <c r="AY143" s="4"/>
+      <c r="AZ143" s="4"/>
+      <c r="BA143" s="4"/>
+      <c r="BB143" s="4"/>
+      <c r="BC143" s="4"/>
+      <c r="BD143" s="4"/>
+      <c r="BE143" s="4"/>
+      <c r="BF143" s="4"/>
+      <c r="BG143" s="4"/>
+      <c r="BH143" s="4"/>
+      <c r="BI143" s="4"/>
+      <c r="BJ143" s="4"/>
+      <c r="BK143" s="4"/>
+      <c r="BL143" s="4"/>
+      <c r="BM143" s="4"/>
+      <c r="BN143" s="4"/>
+      <c r="BO143" s="4"/>
+      <c r="BP143" s="4"/>
+      <c r="BQ143" s="4"/>
+      <c r="BR143" s="4"/>
+      <c r="BS143" s="4"/>
+      <c r="BT143" s="4"/>
+      <c r="BU143" s="4"/>
+      <c r="BV143" s="4"/>
+      <c r="BW143" s="4"/>
+      <c r="BX143" s="4"/>
+      <c r="BY143" s="4"/>
+      <c r="BZ143" s="4"/>
+      <c r="CA143" s="4"/>
+      <c r="CB143" s="4"/>
+      <c r="CC143" s="4"/>
+      <c r="DE143" s="3"/>
+      <c r="DJ143" s="3"/>
+    </row>
+    <row r="144" spans="1:116">
+      <c r="A144" s="93" t="s">
+        <v>53</v>
+      </c>
+      <c r="B144" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="C144" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="D144" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="E144" s="95">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="AA144" s="4"/>
+      <c r="AB144" s="4"/>
+      <c r="AC144" s="4"/>
+      <c r="AD144" s="4"/>
+      <c r="AE144" s="4"/>
+      <c r="AF144" s="4"/>
+      <c r="AG144" s="4"/>
+      <c r="AH144" s="4"/>
+      <c r="AI144" s="4"/>
+      <c r="AJ144" s="4"/>
+      <c r="AK144" s="4"/>
+      <c r="AL144" s="4"/>
+      <c r="AM144" s="4"/>
+      <c r="AN144" s="4"/>
+      <c r="AO144" s="4"/>
+      <c r="AP144" s="4"/>
+      <c r="AQ144" s="4"/>
+      <c r="AR144" s="4"/>
+      <c r="AS144" s="4"/>
+      <c r="AT144" s="4"/>
+      <c r="AU144" s="4"/>
+      <c r="AV144" s="4"/>
+      <c r="AW144" s="4"/>
+      <c r="AX144" s="4"/>
+      <c r="AY144" s="4"/>
+      <c r="AZ144" s="4"/>
+      <c r="BA144" s="4"/>
+      <c r="BB144" s="4"/>
+      <c r="BC144" s="4"/>
+      <c r="BD144" s="4"/>
+      <c r="BE144" s="4"/>
+      <c r="BF144" s="4"/>
+      <c r="BG144" s="4"/>
+      <c r="BH144" s="4"/>
+      <c r="BI144" s="4"/>
+      <c r="BJ144" s="4"/>
+      <c r="BK144" s="4"/>
+      <c r="BL144" s="4"/>
+      <c r="BM144" s="4"/>
+      <c r="BN144" s="4"/>
+      <c r="BO144" s="4"/>
+      <c r="BP144" s="4"/>
+      <c r="BQ144" s="4"/>
+      <c r="BR144" s="4"/>
+      <c r="BS144" s="4"/>
+      <c r="BT144" s="4"/>
+      <c r="BU144" s="4"/>
+      <c r="BV144" s="4"/>
+      <c r="BW144" s="4"/>
+      <c r="BX144" s="4"/>
+      <c r="BY144" s="4"/>
+      <c r="BZ144" s="4"/>
+      <c r="CA144" s="4"/>
+      <c r="CB144" s="4"/>
+      <c r="CC144" s="4"/>
+      <c r="DE144" s="3"/>
+      <c r="DJ144" s="3"/>
+    </row>
+    <row r="145" spans="1:116">
+      <c r="A145" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="B145" s="25">
+        <v>15.1</v>
+      </c>
+      <c r="C145" s="25">
+        <v>12.3</v>
+      </c>
+      <c r="D145" s="87">
+        <v>13.1</v>
+      </c>
+      <c r="E145" s="95">
+        <v>7.8</v>
+      </c>
+      <c r="AA145" s="4"/>
+      <c r="AB145" s="4"/>
+      <c r="AC145" s="4"/>
+      <c r="AD145" s="4"/>
+      <c r="AE145" s="4"/>
+      <c r="AF145" s="4"/>
+      <c r="AG145" s="4"/>
+      <c r="AH145" s="4"/>
+      <c r="AI145" s="4"/>
+      <c r="AJ145" s="4"/>
+      <c r="AK145" s="4"/>
+      <c r="AL145" s="4"/>
+      <c r="AM145" s="4"/>
+      <c r="AN145" s="4"/>
+      <c r="AO145" s="4"/>
+      <c r="AP145" s="4"/>
+      <c r="AQ145" s="4"/>
+      <c r="AR145" s="4"/>
+      <c r="AS145" s="4"/>
+      <c r="AT145" s="4"/>
+      <c r="AU145" s="4"/>
+      <c r="AV145" s="4"/>
+      <c r="AW145" s="4"/>
+      <c r="AX145" s="4"/>
+      <c r="AY145" s="4"/>
+      <c r="AZ145" s="4"/>
+      <c r="BA145" s="4"/>
+      <c r="BB145" s="4"/>
+      <c r="BC145" s="4"/>
+      <c r="BD145" s="4"/>
+      <c r="BE145" s="4"/>
+      <c r="BF145" s="4"/>
+      <c r="BG145" s="4"/>
+      <c r="BH145" s="4"/>
+      <c r="BI145" s="4"/>
+      <c r="BJ145" s="4"/>
+      <c r="BK145" s="4"/>
+      <c r="BL145" s="4"/>
+      <c r="BM145" s="4"/>
+      <c r="BN145" s="4"/>
+      <c r="BO145" s="4"/>
+      <c r="BP145" s="4"/>
+      <c r="BQ145" s="4"/>
+      <c r="BR145" s="4"/>
+      <c r="BS145" s="4"/>
+      <c r="BT145" s="4"/>
+      <c r="BU145" s="4"/>
+      <c r="BV145" s="4"/>
+      <c r="BW145" s="4"/>
+      <c r="BX145" s="4"/>
+      <c r="BY145" s="4"/>
+      <c r="BZ145" s="4"/>
+      <c r="CA145" s="4"/>
+      <c r="CB145" s="4"/>
+      <c r="CC145" s="4"/>
+      <c r="DE145" s="3"/>
+      <c r="DJ145" s="3"/>
+    </row>
+    <row r="146" spans="1:116">
+      <c r="A146" s="4"/>
+      <c r="B146" s="4"/>
+      <c r="C146" s="4"/>
+      <c r="D146" s="4"/>
+      <c r="E146" s="4"/>
+      <c r="F146" s="4"/>
+      <c r="G146" s="4"/>
+      <c r="H146" s="4"/>
+      <c r="I146" s="4"/>
+      <c r="J146" s="4"/>
+      <c r="K146" s="4"/>
+      <c r="L146" s="4"/>
+      <c r="M146" s="4"/>
+      <c r="N146" s="4"/>
+      <c r="O146" s="4"/>
+      <c r="P146" s="4"/>
+      <c r="Q146" s="4"/>
+      <c r="R146" s="4"/>
+      <c r="S146" s="4"/>
+      <c r="T146" s="4"/>
+      <c r="U146" s="4"/>
+      <c r="V146" s="4"/>
+      <c r="W146" s="4"/>
+      <c r="X146" s="4"/>
+      <c r="Y146" s="4"/>
+      <c r="Z146" s="4"/>
+      <c r="AA146" s="4"/>
+      <c r="AB146" s="4"/>
+      <c r="AC146" s="4"/>
+      <c r="AD146" s="4"/>
+      <c r="AE146" s="4"/>
+      <c r="AF146" s="4"/>
+      <c r="AG146" s="4"/>
+      <c r="AH146" s="4"/>
+      <c r="AI146" s="4"/>
+      <c r="AJ146" s="4"/>
+      <c r="AK146" s="4"/>
+      <c r="AL146" s="4"/>
+      <c r="AM146" s="4"/>
+      <c r="AN146" s="4"/>
+      <c r="AO146" s="17"/>
+      <c r="AP146" s="17"/>
+      <c r="AQ146" s="4"/>
+      <c r="AR146" s="4"/>
+      <c r="AS146" s="4"/>
+      <c r="AT146" s="4"/>
+      <c r="AU146" s="4"/>
+      <c r="AV146" s="4"/>
+      <c r="AW146" s="4"/>
+      <c r="AX146" s="4"/>
+      <c r="AY146" s="4"/>
+      <c r="AZ146" s="4"/>
+      <c r="BA146" s="4"/>
+      <c r="BB146" s="4"/>
+      <c r="BC146" s="4"/>
+      <c r="BD146" s="4"/>
+      <c r="BE146" s="4"/>
+      <c r="BF146" s="4"/>
+      <c r="BG146" s="4"/>
+      <c r="BH146" s="4"/>
+      <c r="BI146" s="4"/>
+      <c r="BJ146" s="4"/>
+      <c r="BK146" s="4"/>
+      <c r="BL146" s="4"/>
+      <c r="BM146" s="4"/>
+      <c r="BN146" s="4"/>
+      <c r="BO146" s="4"/>
+      <c r="BP146" s="4"/>
+      <c r="BQ146" s="4"/>
+      <c r="BR146" s="4"/>
+      <c r="BS146" s="4"/>
+      <c r="BT146" s="4"/>
+      <c r="BU146" s="17"/>
+      <c r="BV146" s="4"/>
+      <c r="BW146" s="4"/>
+      <c r="BX146" s="4"/>
+      <c r="BY146" s="4"/>
+      <c r="BZ146" s="17"/>
+      <c r="CA146" s="4"/>
+      <c r="CB146" s="4"/>
+      <c r="CC146" s="4"/>
+    </row>
+    <row r="147" spans="1:116" s="88" customFormat="1">
+      <c r="A147" s="88" t="s">
+        <v>44</v>
+      </c>
+      <c r="DC147" s="89"/>
+      <c r="DD147" s="89"/>
+      <c r="DE147" s="90"/>
+      <c r="DF147" s="89"/>
+      <c r="DG147" s="89"/>
+      <c r="DH147" s="89"/>
+      <c r="DI147" s="89"/>
+      <c r="DJ147" s="90"/>
+      <c r="DK147" s="89"/>
+      <c r="DL147" s="89"/>
+    </row>
+    <row r="148" spans="1:116" s="88" customFormat="1">
+      <c r="A148" s="88" t="s">
         <v>45</v>
       </c>
-      <c r="DC131" s="110"/>
-[...11 lines deleted...]
-      <c r="A132" s="109" t="s">
+      <c r="DC148" s="89"/>
+      <c r="DD148" s="89"/>
+      <c r="DE148" s="90"/>
+      <c r="DF148" s="89"/>
+      <c r="DG148" s="89"/>
+      <c r="DH148" s="89"/>
+      <c r="DI148" s="89"/>
+      <c r="DJ148" s="90"/>
+      <c r="DK148" s="89"/>
+      <c r="DL148" s="89"/>
+    </row>
+    <row r="149" spans="1:116" s="88" customFormat="1">
+      <c r="A149" s="88" t="s">
         <v>46</v>
       </c>
-      <c r="DC132" s="110"/>
-[...11 lines deleted...]
-      <c r="A133" s="109" t="s">
+      <c r="DC149" s="89"/>
+      <c r="DD149" s="89"/>
+      <c r="DE149" s="90"/>
+      <c r="DF149" s="89"/>
+      <c r="DG149" s="89"/>
+      <c r="DH149" s="89"/>
+      <c r="DI149" s="89"/>
+      <c r="DJ149" s="90"/>
+      <c r="DK149" s="89"/>
+      <c r="DL149" s="89"/>
+    </row>
+    <row r="150" spans="1:116" s="88" customFormat="1">
+      <c r="A150" s="91" t="s">
         <v>47</v>
       </c>
-      <c r="DC133" s="110"/>
-[...11 lines deleted...]
-      <c r="A134" s="112" t="s">
+      <c r="DC150" s="89"/>
+      <c r="DD150" s="89"/>
+      <c r="DE150" s="90"/>
+      <c r="DF150" s="89"/>
+      <c r="DG150" s="89"/>
+      <c r="DH150" s="89"/>
+      <c r="DI150" s="89"/>
+      <c r="DJ150" s="90"/>
+      <c r="DK150" s="89"/>
+      <c r="DL150" s="89"/>
+    </row>
+    <row r="151" spans="1:116" s="88" customFormat="1">
+      <c r="A151" s="88" t="s">
         <v>48</v>
       </c>
-      <c r="DC134" s="110"/>
-[...11 lines deleted...]
-      <c r="A135" s="109" t="s">
+      <c r="BY151" s="89"/>
+      <c r="BZ151" s="92"/>
+      <c r="DC151" s="89"/>
+      <c r="DD151" s="89"/>
+      <c r="DE151" s="90"/>
+      <c r="DF151" s="89"/>
+      <c r="DG151" s="89"/>
+      <c r="DH151" s="89"/>
+      <c r="DI151" s="89"/>
+      <c r="DJ151" s="90"/>
+      <c r="DK151" s="89"/>
+      <c r="DL151" s="89"/>
+    </row>
+    <row r="152" spans="1:116" s="88" customFormat="1">
+      <c r="A152" s="88" t="s">
         <v>49</v>
       </c>
-      <c r="BY135" s="110"/>
-[...75 lines deleted...]
-      <c r="A152" s="43"/>
+      <c r="BY152" s="89"/>
+      <c r="BZ152" s="92"/>
+      <c r="DC152" s="89"/>
+      <c r="DD152" s="89"/>
+      <c r="DE152" s="90"/>
+      <c r="DF152" s="89"/>
+      <c r="DG152" s="89"/>
+      <c r="DH152" s="89"/>
+      <c r="DI152" s="89"/>
+      <c r="DJ152" s="90"/>
+      <c r="DK152" s="89"/>
+      <c r="DL152" s="89"/>
+    </row>
+    <row r="153" spans="1:116">
+      <c r="A153" s="43"/>
+    </row>
+    <row r="154" spans="1:116">
+      <c r="A154" s="43"/>
+    </row>
+    <row r="155" spans="1:116">
+      <c r="A155" s="43"/>
+    </row>
+    <row r="156" spans="1:116">
+      <c r="A156" s="43"/>
+    </row>
+    <row r="157" spans="1:116">
+      <c r="A157" s="43"/>
+    </row>
+    <row r="158" spans="1:116">
+      <c r="A158" s="43"/>
+    </row>
+    <row r="159" spans="1:116">
+      <c r="A159" s="43"/>
+    </row>
+    <row r="160" spans="1:116">
+      <c r="A160" s="43"/>
+    </row>
+    <row r="161" spans="1:1">
+      <c r="A161" s="43"/>
+    </row>
+    <row r="162" spans="1:1">
+      <c r="A162" s="43"/>
+    </row>
+    <row r="163" spans="1:1">
+      <c r="A163" s="43"/>
+    </row>
+    <row r="164" spans="1:1">
+      <c r="A164" s="43"/>
+    </row>
+    <row r="165" spans="1:1">
+      <c r="A165" s="43"/>
+    </row>
+    <row r="166" spans="1:1">
+      <c r="A166" s="43"/>
+    </row>
+    <row r="167" spans="1:1">
+      <c r="A167" s="43"/>
+    </row>
+    <row r="168" spans="1:1">
+      <c r="A168" s="43"/>
     </row>
   </sheetData>
-  <mergeCells count="102">
-[...55 lines deleted...]
-    <mergeCell ref="A66:C66"/>
+  <mergeCells count="104">
+    <mergeCell ref="CG129:CY129"/>
+    <mergeCell ref="CJ92:CX92"/>
+    <mergeCell ref="I58:I59"/>
+    <mergeCell ref="D58:D59"/>
+    <mergeCell ref="R112:R113"/>
+    <mergeCell ref="P112:P113"/>
+    <mergeCell ref="N58:N59"/>
+    <mergeCell ref="Q112:Q113"/>
+    <mergeCell ref="O112:O113"/>
+    <mergeCell ref="E112:E113"/>
+    <mergeCell ref="F112:F113"/>
+    <mergeCell ref="G112:G113"/>
+    <mergeCell ref="H112:H113"/>
+    <mergeCell ref="BR129:CA129"/>
+    <mergeCell ref="K112:K113"/>
+    <mergeCell ref="L112:L113"/>
+    <mergeCell ref="M112:M113"/>
+    <mergeCell ref="N112:N113"/>
+    <mergeCell ref="I112:I113"/>
+    <mergeCell ref="BC93:BD93"/>
+    <mergeCell ref="CJ74:CX74"/>
+    <mergeCell ref="BC75:BD75"/>
+    <mergeCell ref="A131:A132"/>
+    <mergeCell ref="AA129:AO129"/>
+    <mergeCell ref="AP129:BD129"/>
+    <mergeCell ref="D112:D113"/>
+    <mergeCell ref="C112:C113"/>
+    <mergeCell ref="B112:B113"/>
+    <mergeCell ref="A130:B130"/>
+    <mergeCell ref="J112:J113"/>
+    <mergeCell ref="A112:A113"/>
+    <mergeCell ref="A94:A95"/>
+    <mergeCell ref="AA92:AO92"/>
+    <mergeCell ref="AP92:BD92"/>
+    <mergeCell ref="AA110:AZ110"/>
+    <mergeCell ref="BC110:CB110"/>
+    <mergeCell ref="AN111:AO111"/>
+    <mergeCell ref="CB111:CC111"/>
+    <mergeCell ref="A111:B111"/>
+    <mergeCell ref="BC130:BD130"/>
+    <mergeCell ref="A58:A59"/>
+    <mergeCell ref="AX57:AY57"/>
+    <mergeCell ref="BC57:BD57"/>
+    <mergeCell ref="B58:B59"/>
+    <mergeCell ref="A57:B57"/>
+    <mergeCell ref="C58:C59"/>
+    <mergeCell ref="BE92:BS92"/>
+    <mergeCell ref="BT92:CH92"/>
+    <mergeCell ref="A76:A77"/>
+    <mergeCell ref="AA74:AO74"/>
+    <mergeCell ref="AP74:BD74"/>
+    <mergeCell ref="BP74:CD74"/>
+    <mergeCell ref="A75:B75"/>
+    <mergeCell ref="E58:E59"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="CK20:CY20"/>
+    <mergeCell ref="BM20:CA20"/>
+    <mergeCell ref="AA56:AO56"/>
+    <mergeCell ref="AP56:BD56"/>
+    <mergeCell ref="BM56:CA56"/>
+    <mergeCell ref="AX39:AY39"/>
+    <mergeCell ref="BC39:BD39"/>
+    <mergeCell ref="A40:A41"/>
+    <mergeCell ref="B40:B41"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C40:C41"/>
+    <mergeCell ref="AP20:BD20"/>
+    <mergeCell ref="AA20:AO20"/>
+    <mergeCell ref="D40:D41"/>
+    <mergeCell ref="E40:E41"/>
+    <mergeCell ref="A20:E20"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="AN3:AO3"/>
+    <mergeCell ref="AS3:AT3"/>
+    <mergeCell ref="BC3:BD3"/>
     <mergeCell ref="CL3:CM3"/>
     <mergeCell ref="CQ3:CR3"/>
     <mergeCell ref="DA3:DB3"/>
     <mergeCell ref="CF2:DC2"/>
     <mergeCell ref="A3:B3"/>
-    <mergeCell ref="A19:B19"/>
-[...15 lines deleted...]
-    <mergeCell ref="D36:D37"/>
+    <mergeCell ref="A38:E38"/>
+    <mergeCell ref="A56:E56"/>
+    <mergeCell ref="A74:E74"/>
+    <mergeCell ref="A92:E92"/>
+    <mergeCell ref="A110:E110"/>
     <mergeCell ref="A1:K1"/>
-    <mergeCell ref="A115:O115"/>
+    <mergeCell ref="A129:O129"/>
     <mergeCell ref="DK3:DL3"/>
-    <mergeCell ref="S52:S53"/>
-[...9 lines deleted...]
-    <mergeCell ref="BL34:BZ34"/>
+    <mergeCell ref="S58:S59"/>
+    <mergeCell ref="S112:S113"/>
+    <mergeCell ref="T112:T113"/>
+    <mergeCell ref="U112:U113"/>
+    <mergeCell ref="V112:V113"/>
+    <mergeCell ref="W112:W113"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="AA38:AO38"/>
+    <mergeCell ref="AP38:BD38"/>
+    <mergeCell ref="BL38:BZ38"/>
     <mergeCell ref="A2:Z2"/>
     <mergeCell ref="AA2:AO2"/>
     <mergeCell ref="AP2:BD2"/>
     <mergeCell ref="BJ2:CC2"/>
-    <mergeCell ref="BC19:BD19"/>
+    <mergeCell ref="BC21:BD21"/>
     <mergeCell ref="DF3:DG3"/>
-    <mergeCell ref="A4:A5"/>
-[...2 lines deleted...]
-    <mergeCell ref="BC3:BD3"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">