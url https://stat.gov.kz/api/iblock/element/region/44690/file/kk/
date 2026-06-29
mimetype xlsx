--- v0 (2026-04-22)
+++ v1 (2026-06-29)
@@ -1,389 +1,203 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14010" windowHeight="12315" tabRatio="900"/>
   </bookViews>
   <sheets>
     <sheet name="Көліктің негізгі көрсеткіштері" sheetId="23" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="36">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="20">
   <si>
     <t>Көлік дамуының негізгі көрсеткіштері</t>
   </si>
   <si>
     <t>Жүктерді тасымалдау</t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
     <t>оның ішінде:</t>
   </si>
   <si>
     <t>темір жолмен</t>
   </si>
   <si>
     <t>автомобиль және қалалық электр көлікпен*</t>
   </si>
   <si>
     <t>құбырмен</t>
   </si>
   <si>
     <t>әуемен, мың тонна</t>
   </si>
   <si>
-    <t xml:space="preserve">  млн. тонна</t>
-[...1 lines deleted...]
-  <si>
     <t>Жүк айналымы</t>
   </si>
   <si>
     <t>Жолаушыларды тасымалдау</t>
-  </si>
-[...7 lines deleted...]
-    <t>таксимен*</t>
   </si>
   <si>
     <t>әуемен</t>
   </si>
   <si>
     <t>одан:</t>
   </si>
   <si>
     <t>Жолаушылар айналымы</t>
   </si>
   <si>
-    <t>Автокөлік құралдарының нақты бары</t>
-[...16 lines deleted...]
-  <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>млн. т-км</t>
   </si>
   <si>
     <t>млн. ж-км</t>
   </si>
   <si>
-    <r>
-[...82 lines deleted...]
-  <si>
     <t>* Коммерциялық тасымалдаумен  айналысатын жеке кәсіпкерлердің орындаған жұмыс көлемін бағалау есебімен.</t>
   </si>
   <si>
-    <r>
-[...10 lines deleted...]
-    </r>
+    <t>x</t>
   </si>
   <si>
-    <r>
-[...17 lines deleted...]
-    </r>
+    <t xml:space="preserve">  тыс. тонна</t>
+  </si>
+  <si>
+    <t>мың. адам</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="3">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
-    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="17">
+  <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...10 lines deleted...]
-    <font>
       <i/>
-      <sz val="8"/>
-[...10 lines deleted...]
-      <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="7"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="7"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...10 lines deleted...]
-    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -400,226 +214,155 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="thin">
-[...9 lines deleted...]
-      <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...5 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...20 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="166" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1"/>
-[...9 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Финансовый 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -675,86 +418,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -890,58 +631,58 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
-  <dimension ref="A1:M53"/>
+  <dimension ref="A1:M46"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="A5" sqref="A5"/>
+      <selection activeCell="N36" sqref="N36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1" customWidth="1"/>
     <col min="3" max="4" width="8.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="9" style="1" customWidth="1"/>
     <col min="6" max="205" width="9.140625" style="1"/>
     <col min="206" max="206" width="26.7109375" style="1" customWidth="1"/>
     <col min="207" max="208" width="9" style="1" customWidth="1"/>
     <col min="209" max="209" width="8.7109375" style="1" customWidth="1"/>
     <col min="210" max="210" width="8.5703125" style="1" customWidth="1"/>
     <col min="211" max="211" width="9" style="1" customWidth="1"/>
     <col min="212" max="212" width="8.85546875" style="1" customWidth="1"/>
     <col min="213" max="213" width="8.7109375" style="1" customWidth="1"/>
     <col min="214" max="214" width="8.5703125" style="1" customWidth="1"/>
     <col min="215" max="215" width="8.7109375" style="1" customWidth="1"/>
     <col min="216" max="216" width="8.85546875" style="1" customWidth="1"/>
     <col min="217" max="217" width="8.5703125" style="1" customWidth="1"/>
     <col min="218" max="218" width="9" style="1" customWidth="1"/>
     <col min="219" max="219" width="8.7109375" style="1" customWidth="1"/>
     <col min="220" max="223" width="8.5703125" style="1" customWidth="1"/>
     <col min="224" max="224" width="10.7109375" style="1" customWidth="1"/>
     <col min="225" max="461" width="9.140625" style="1"/>
@@ -1918,1026 +1659,959 @@
     <col min="15833" max="15833" width="8.5703125" style="1" customWidth="1"/>
     <col min="15834" max="15834" width="9" style="1" customWidth="1"/>
     <col min="15835" max="15835" width="8.7109375" style="1" customWidth="1"/>
     <col min="15836" max="15839" width="8.5703125" style="1" customWidth="1"/>
     <col min="15840" max="15840" width="10.7109375" style="1" customWidth="1"/>
     <col min="15841" max="16077" width="9.140625" style="1"/>
     <col min="16078" max="16078" width="26.7109375" style="1" customWidth="1"/>
     <col min="16079" max="16080" width="9" style="1" customWidth="1"/>
     <col min="16081" max="16081" width="8.7109375" style="1" customWidth="1"/>
     <col min="16082" max="16082" width="8.5703125" style="1" customWidth="1"/>
     <col min="16083" max="16083" width="9" style="1" customWidth="1"/>
     <col min="16084" max="16084" width="8.85546875" style="1" customWidth="1"/>
     <col min="16085" max="16085" width="8.7109375" style="1" customWidth="1"/>
     <col min="16086" max="16086" width="8.5703125" style="1" customWidth="1"/>
     <col min="16087" max="16087" width="8.7109375" style="1" customWidth="1"/>
     <col min="16088" max="16088" width="8.85546875" style="1" customWidth="1"/>
     <col min="16089" max="16089" width="8.5703125" style="1" customWidth="1"/>
     <col min="16090" max="16090" width="9" style="1" customWidth="1"/>
     <col min="16091" max="16091" width="8.7109375" style="1" customWidth="1"/>
     <col min="16092" max="16095" width="8.5703125" style="1" customWidth="1"/>
     <col min="16096" max="16096" width="10.7109375" style="1" customWidth="1"/>
     <col min="16097" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="23"/>
+      <c r="G1" s="23"/>
+      <c r="H1" s="23"/>
+    </row>
+    <row r="3" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A3" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="45"/>
-[...17 lines deleted...]
-      <c r="H3" s="46"/>
+      <c r="B3" s="28"/>
+      <c r="C3" s="28"/>
+      <c r="D3" s="28"/>
+      <c r="E3" s="28"/>
+      <c r="F3" s="23"/>
+      <c r="G3" s="23"/>
+      <c r="H3" s="23"/>
     </row>
     <row r="4" spans="1:13" ht="12" customHeight="1">
-      <c r="A4" s="49" t="s">
-[...8 lines deleted...]
-      <c r="H4" s="46"/>
+      <c r="A4" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" s="22"/>
+      <c r="C4" s="22"/>
+      <c r="D4" s="22"/>
+      <c r="E4" s="22"/>
+      <c r="F4" s="22"/>
+      <c r="G4" s="22"/>
+      <c r="H4" s="22"/>
+      <c r="I4" s="22"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="2"/>
       <c r="B5" s="3">
         <v>2018</v>
       </c>
       <c r="C5" s="3">
         <v>2019</v>
       </c>
       <c r="D5" s="3">
         <v>2020</v>
       </c>
       <c r="E5" s="3">
         <v>2021</v>
       </c>
       <c r="F5" s="3">
         <v>2022</v>
       </c>
       <c r="G5" s="3">
         <v>2023</v>
       </c>
       <c r="H5" s="3">
         <v>2024</v>
       </c>
+      <c r="I5" s="31">
+        <v>2025</v>
+      </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="32">
+        <v>15237.777915222632</v>
+      </c>
+      <c r="C6" s="32">
+        <v>19473.102624880823</v>
+      </c>
+      <c r="D6" s="32">
+        <v>15551.995278119226</v>
+      </c>
+      <c r="E6" s="32">
+        <v>18402.301488110999</v>
+      </c>
+      <c r="F6" s="32">
+        <v>21327.630425933643</v>
+      </c>
+      <c r="G6" s="32">
+        <v>29006.3</v>
+      </c>
+      <c r="H6" s="32">
+        <v>23626.7</v>
+      </c>
+      <c r="I6" s="32">
+        <v>29862.3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13">
+      <c r="A7" s="6" t="s">
         <v>3</v>
-      </c>
-[...24 lines deleted...]
-        <v>4</v>
       </c>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
-      <c r="D7" s="40"/>
-[...3 lines deleted...]
-      <c r="H7" s="40"/>
+      <c r="D7" s="20"/>
+      <c r="E7" s="20"/>
+      <c r="F7" s="20"/>
+      <c r="G7" s="20"/>
+      <c r="H7" s="20"/>
+      <c r="I7" s="20"/>
     </row>
     <row r="8" spans="1:13">
-      <c r="A8" s="9" t="s">
+      <c r="A8" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" s="32">
+        <v>8029.7039225205299</v>
+      </c>
+      <c r="C8" s="32">
+        <v>12982.388277325013</v>
+      </c>
+      <c r="D8" s="32">
+        <v>7963.6746473649646</v>
+      </c>
+      <c r="E8" s="32">
+        <v>10267.587946752054</v>
+      </c>
+      <c r="F8" s="32">
+        <v>12571.860546895539</v>
+      </c>
+      <c r="G8" s="32">
+        <v>20121.2</v>
+      </c>
+      <c r="H8" s="32">
+        <v>13642.8</v>
+      </c>
+      <c r="I8" s="32">
+        <v>10591.8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="21.75" customHeight="1">
+      <c r="A9" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="10" t="s">
-[...22 lines deleted...]
-      <c r="A9" s="11" t="s">
+      <c r="B9" s="32">
+        <v>2526.2315381927283</v>
+      </c>
+      <c r="C9" s="32">
+        <v>2717.8647623909455</v>
+      </c>
+      <c r="D9" s="32">
+        <v>2408.4281307542615</v>
+      </c>
+      <c r="E9" s="32">
+        <v>2911.3707413589477</v>
+      </c>
+      <c r="F9" s="32">
+        <v>2477.4776790381043</v>
+      </c>
+      <c r="G9" s="32">
+        <v>2989.6</v>
+      </c>
+      <c r="H9" s="32">
+        <v>3962.5</v>
+      </c>
+      <c r="I9" s="32">
+        <v>3895.9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="6" t="s">
-[...22 lines deleted...]
-      <c r="A10" s="9" t="s">
+      <c r="B10" s="32">
+        <v>4679.0554545093719</v>
+      </c>
+      <c r="C10" s="32">
+        <v>3769.4055851648645</v>
+      </c>
+      <c r="D10" s="32">
+        <v>5174</v>
+      </c>
+      <c r="E10" s="32">
+        <v>5213</v>
+      </c>
+      <c r="F10" s="32">
+        <v>6272</v>
+      </c>
+      <c r="G10" s="32">
+        <v>5889</v>
+      </c>
+      <c r="H10" s="32">
+        <v>6014</v>
+      </c>
+      <c r="I10" s="32">
+        <v>15374.1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="10" t="s">
-[...22 lines deleted...]
-      <c r="A11" s="9" t="s">
+      <c r="B11" s="32">
+        <v>2.7869999999999999</v>
+      </c>
+      <c r="C11" s="32">
+        <v>3.444</v>
+      </c>
+      <c r="D11" s="32">
+        <v>5.8925000000000001</v>
+      </c>
+      <c r="E11" s="32">
+        <v>10.342799999999999</v>
+      </c>
+      <c r="F11" s="32">
+        <v>6.2922000000000002</v>
+      </c>
+      <c r="G11" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="H11" s="32">
+        <v>7.5</v>
+      </c>
+      <c r="I11" s="32">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" ht="12" customHeight="1">
+      <c r="A12" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" s="26"/>
+      <c r="C12" s="26"/>
+      <c r="D12" s="26"/>
+      <c r="E12" s="26"/>
+      <c r="F12" s="26"/>
+      <c r="G12" s="26"/>
+      <c r="H12" s="30"/>
+      <c r="I12" s="21"/>
+      <c r="J12" s="21"/>
+      <c r="K12" s="21"/>
+      <c r="L12" s="21"/>
+      <c r="M12" s="21"/>
+    </row>
+    <row r="13" spans="1:13" ht="11.25" customHeight="1">
+      <c r="A13" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="17"/>
+      <c r="C13" s="17"/>
+      <c r="D13" s="17"/>
+      <c r="E13" s="17"/>
+      <c r="F13" s="18"/>
+    </row>
+    <row r="14" spans="1:13">
+      <c r="A14" s="11"/>
+      <c r="B14" s="11"/>
+      <c r="C14" s="11"/>
+      <c r="D14" s="11"/>
+      <c r="E14" s="11"/>
+    </row>
+    <row r="15" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A15" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="6" t="s">
-[...65 lines deleted...]
-      <c r="H15" s="46"/>
+      <c r="B15" s="29"/>
+      <c r="C15" s="29"/>
+      <c r="D15" s="29"/>
+      <c r="E15" s="29"/>
+      <c r="F15" s="23"/>
+      <c r="G15" s="23"/>
+      <c r="H15" s="23"/>
     </row>
     <row r="16" spans="1:13" ht="12" customHeight="1">
-      <c r="A16" s="51" t="s">
-[...10 lines deleted...]
-    <row r="17" spans="1:8">
+      <c r="A16" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="36"/>
+      <c r="C16" s="36"/>
+      <c r="D16" s="36"/>
+      <c r="E16" s="36"/>
+      <c r="F16" s="36"/>
+      <c r="G16" s="36"/>
+      <c r="H16" s="36"/>
+      <c r="I16" s="36"/>
+    </row>
+    <row r="17" spans="1:9">
       <c r="A17" s="2"/>
       <c r="B17" s="3">
         <v>2018</v>
       </c>
       <c r="C17" s="3">
         <v>2019</v>
       </c>
       <c r="D17" s="3">
         <v>2020</v>
       </c>
       <c r="E17" s="3">
         <v>2021</v>
       </c>
       <c r="F17" s="3">
         <v>2022</v>
       </c>
       <c r="G17" s="3">
         <v>2023</v>
       </c>
       <c r="H17" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17" s="31">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B18" s="32">
+        <v>8374.7085109653599</v>
+      </c>
+      <c r="C18" s="32">
+        <v>11861.886364354317</v>
+      </c>
+      <c r="D18" s="32">
+        <v>7074.5741654577123</v>
+      </c>
+      <c r="E18" s="32">
+        <v>8820.0270323871919</v>
+      </c>
+      <c r="F18" s="32">
+        <v>9572.4084798358126</v>
+      </c>
+      <c r="G18" s="32">
+        <v>13799</v>
+      </c>
+      <c r="H18" s="32">
+        <v>8731.1</v>
+      </c>
+      <c r="I18" s="32">
+        <v>20919.8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B18" s="6" t="s">
-[...22 lines deleted...]
-      <c r="A19" s="8" t="s">
+      <c r="B19" s="34"/>
+      <c r="C19" s="34"/>
+      <c r="D19" s="19"/>
+      <c r="E19" s="19"/>
+      <c r="F19" s="19"/>
+      <c r="G19" s="19"/>
+      <c r="H19" s="19"/>
+      <c r="I19" s="20"/>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="B19" s="4"/>
-[...8 lines deleted...]
-      <c r="A20" s="9" t="s">
+      <c r="B20" s="32">
+        <v>5718.181433739308</v>
+      </c>
+      <c r="C20" s="32">
+        <v>9372.6370292109132</v>
+      </c>
+      <c r="D20" s="32">
+        <v>5922.2532930495599</v>
+      </c>
+      <c r="E20" s="32">
+        <v>7442.8558660710896</v>
+      </c>
+      <c r="F20" s="32">
+        <v>8282.0211465024804</v>
+      </c>
+      <c r="G20" s="32">
+        <v>11822.9</v>
+      </c>
+      <c r="H20" s="32">
+        <v>6211.6</v>
+      </c>
+      <c r="I20" s="32">
+        <v>4735.3999999999996</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="22.5">
+      <c r="A21" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B20" s="10" t="s">
-[...22 lines deleted...]
-      <c r="A21" s="11" t="s">
+      <c r="B21" s="32">
+        <v>938.02509378112802</v>
+      </c>
+      <c r="C21" s="32">
+        <v>1108.2814437369593</v>
+      </c>
+      <c r="D21" s="32">
+        <v>967.32907240815234</v>
+      </c>
+      <c r="E21" s="32">
+        <v>1174.5721663161016</v>
+      </c>
+      <c r="F21" s="32">
+        <v>1066.975533333333</v>
+      </c>
+      <c r="G21" s="32">
+        <v>1766.2</v>
+      </c>
+      <c r="H21" s="32">
+        <v>2304.1999999999998</v>
+      </c>
+      <c r="I21" s="32">
+        <v>2971</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="B21" s="6" t="s">
-[...22 lines deleted...]
-      <c r="A22" s="9" t="s">
+      <c r="B22" s="32">
+        <v>1714.6069834449236</v>
+      </c>
+      <c r="C22" s="32">
+        <v>1376.0468914064445</v>
+      </c>
+      <c r="D22" s="32">
+        <v>170</v>
+      </c>
+      <c r="E22" s="32">
+        <v>176</v>
+      </c>
+      <c r="F22" s="32">
+        <v>211</v>
+      </c>
+      <c r="G22" s="32">
+        <v>197</v>
+      </c>
+      <c r="H22" s="32">
+        <v>200</v>
+      </c>
+      <c r="I22" s="32">
+        <v>13212.2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A23" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="B22" s="10" t="s">
-[...100 lines deleted...]
-    <row r="29" spans="1:8" ht="12.75" customHeight="1">
+      <c r="B23" s="32">
+        <v>3.895</v>
+      </c>
+      <c r="C23" s="32">
+        <v>4.9210000000000003</v>
+      </c>
+      <c r="D23" s="32">
+        <v>14.9918</v>
+      </c>
+      <c r="E23" s="32">
+        <v>26.599</v>
+      </c>
+      <c r="F23" s="32">
+        <v>12.411799999999999</v>
+      </c>
+      <c r="G23" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="H23" s="32">
+        <v>15.4</v>
+      </c>
+      <c r="I23" s="32">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="13.5" customHeight="1">
+      <c r="A24" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B24" s="26"/>
+      <c r="C24" s="26"/>
+      <c r="D24" s="26"/>
+      <c r="E24" s="26"/>
+      <c r="F24" s="26"/>
+      <c r="G24" s="26"/>
+      <c r="H24" s="27"/>
+    </row>
+    <row r="25" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A25" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="B25" s="17"/>
+      <c r="C25" s="17"/>
+      <c r="D25" s="17"/>
+      <c r="E25" s="17"/>
+      <c r="F25" s="18"/>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="9"/>
+      <c r="B26" s="10"/>
+      <c r="C26" s="10"/>
+      <c r="D26" s="10"/>
+      <c r="E26" s="10"/>
+    </row>
+    <row r="27" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A27" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="B27" s="28"/>
+      <c r="C27" s="28"/>
+      <c r="D27" s="28"/>
+      <c r="E27" s="28"/>
+      <c r="F27" s="23"/>
+      <c r="G27" s="23"/>
+      <c r="H27" s="23"/>
+    </row>
+    <row r="28" spans="1:9" ht="12" customHeight="1">
+      <c r="A28" s="36" t="s">
+        <v>19</v>
+      </c>
+      <c r="B28" s="36"/>
+      <c r="C28" s="36"/>
+      <c r="D28" s="36"/>
+      <c r="E28" s="36"/>
+      <c r="F28" s="36"/>
+      <c r="G28" s="36"/>
+      <c r="H28" s="36"/>
+      <c r="I28" s="36"/>
+    </row>
+    <row r="29" spans="1:9" ht="12.75" customHeight="1">
       <c r="A29" s="2"/>
       <c r="B29" s="3">
         <v>2018</v>
       </c>
       <c r="C29" s="3">
         <v>2019</v>
       </c>
       <c r="D29" s="3">
         <v>2020</v>
       </c>
       <c r="E29" s="3">
         <v>2021</v>
       </c>
       <c r="F29" s="3">
         <v>2022</v>
       </c>
       <c r="G29" s="3">
         <v>2023</v>
       </c>
       <c r="H29" s="3">
         <v>2024</v>
       </c>
-    </row>
-[...28 lines deleted...]
-        <v>16</v>
+      <c r="I29" s="31">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="B30" s="32">
+        <v>54700.855004077435</v>
+      </c>
+      <c r="C30" s="32">
+        <v>57164.845158814918</v>
+      </c>
+      <c r="D30" s="32">
+        <v>38081.418169542259</v>
+      </c>
+      <c r="E30" s="32">
+        <v>81584.336428702489</v>
+      </c>
+      <c r="F30" s="32">
+        <v>89935.98176042366</v>
+      </c>
+      <c r="G30" s="32">
+        <v>102602.39</v>
+      </c>
+      <c r="H30" s="32">
+        <v>82325.570000000007</v>
+      </c>
+      <c r="I30" s="32">
+        <v>115249.67</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="6" t="s">
+        <v>11</v>
       </c>
       <c r="B31" s="4"/>
       <c r="C31" s="4"/>
-      <c r="D31" s="16"/>
-[...6 lines deleted...]
-      <c r="A32" s="9" t="s">
+      <c r="D31" s="20"/>
+      <c r="E31" s="20"/>
+      <c r="F31" s="20"/>
+      <c r="G31" s="20"/>
+      <c r="H31" s="20"/>
+      <c r="I31" s="20"/>
+    </row>
+    <row r="32" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A32" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B32" s="32">
+        <v>427.92959695704445</v>
+      </c>
+      <c r="C32" s="32">
+        <v>454.59144018118212</v>
+      </c>
+      <c r="D32" s="32">
+        <v>161.3224745848303</v>
+      </c>
+      <c r="E32" s="32">
+        <v>290.22390769983281</v>
+      </c>
+      <c r="F32" s="32">
+        <v>315.946668293323</v>
+      </c>
+      <c r="G32" s="32">
+        <v>409.85</v>
+      </c>
+      <c r="H32" s="32">
+        <v>139.59</v>
+      </c>
+      <c r="I32" s="32">
+        <v>1000.18</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="22.5">
+      <c r="A33" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B32" s="10" t="s">
-[...74 lines deleted...]
-      <c r="A35" s="9" t="s">
+      <c r="B33" s="32">
+        <v>53753.226058735381</v>
+      </c>
+      <c r="C33" s="32">
+        <v>56101.614276754175</v>
+      </c>
+      <c r="D33" s="32">
+        <v>37507.249163401299</v>
+      </c>
+      <c r="E33" s="32">
+        <v>80579.710521002649</v>
+      </c>
+      <c r="F33" s="32">
+        <v>88699.512092130331</v>
+      </c>
+      <c r="G33" s="32">
+        <v>101130.18</v>
+      </c>
+      <c r="H33" s="33">
+        <v>80935.429999999993</v>
+      </c>
+      <c r="I33" s="32">
+        <v>112855.38</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A34" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B34" s="32">
+        <v>519.69934838500762</v>
+      </c>
+      <c r="C34" s="32">
+        <v>608.63944187956247</v>
+      </c>
+      <c r="D34" s="32">
+        <v>412.84653155613455</v>
+      </c>
+      <c r="E34" s="32">
+        <v>714.40200000000004</v>
+      </c>
+      <c r="F34" s="32">
+        <v>920.52300000000002</v>
+      </c>
+      <c r="G34" s="32">
+        <v>1062.3599999999999</v>
+      </c>
+      <c r="H34" s="32">
+        <v>1250.54</v>
+      </c>
+      <c r="I34" s="32">
+        <v>1394.11</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="13.5" customHeight="1">
+      <c r="A35" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B35" s="26"/>
+      <c r="C35" s="26"/>
+      <c r="D35" s="26"/>
+      <c r="E35" s="26"/>
+      <c r="F35" s="26"/>
+      <c r="G35" s="26"/>
+      <c r="H35" s="27"/>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" s="14"/>
+      <c r="B36" s="15"/>
+      <c r="C36" s="15"/>
+      <c r="D36" s="15"/>
+      <c r="E36" s="15"/>
+    </row>
+    <row r="37" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A37" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="B37" s="28"/>
+      <c r="C37" s="28"/>
+      <c r="D37" s="28"/>
+      <c r="E37" s="28"/>
+      <c r="F37" s="23"/>
+      <c r="G37" s="23"/>
+      <c r="H37" s="23"/>
+    </row>
+    <row r="38" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A38" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="B35" s="6">
-[...66 lines deleted...]
-      <c r="B40" s="3">
+      <c r="B38" s="22"/>
+      <c r="C38" s="22"/>
+      <c r="D38" s="22"/>
+      <c r="E38" s="22"/>
+      <c r="F38" s="22"/>
+      <c r="G38" s="22"/>
+      <c r="H38" s="22"/>
+      <c r="I38" s="22"/>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" s="2"/>
+      <c r="B39" s="3">
         <v>2018</v>
       </c>
-      <c r="C40" s="3">
+      <c r="C39" s="3">
         <v>2019</v>
       </c>
-      <c r="D40" s="3">
+      <c r="D39" s="3">
         <v>2020</v>
       </c>
-      <c r="E40" s="3">
+      <c r="E39" s="3">
         <v>2021</v>
       </c>
-      <c r="F40" s="3">
+      <c r="F39" s="3">
         <v>2022</v>
       </c>
-      <c r="G40" s="3">
+      <c r="G39" s="3">
         <v>2023</v>
       </c>
-      <c r="H40" s="3">
+      <c r="H39" s="3">
         <v>2024</v>
       </c>
-    </row>
-[...27 lines deleted...]
-      <c r="A42" s="8" t="s">
+      <c r="I39" s="31">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="B40" s="32">
+        <v>3370.1348438030682</v>
+      </c>
+      <c r="C40" s="32">
+        <v>3747.8787840864215</v>
+      </c>
+      <c r="D40" s="32">
+        <v>2062.5746633654576</v>
+      </c>
+      <c r="E40" s="32">
+        <v>4254.4947567274103</v>
+      </c>
+      <c r="F40" s="32">
+        <v>4446.8564379206291</v>
+      </c>
+      <c r="G40" s="32">
+        <v>4762.8</v>
+      </c>
+      <c r="H40" s="32">
+        <v>4684.3999999999996</v>
+      </c>
+      <c r="I40" s="32">
+        <v>6532.1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B41" s="20"/>
+      <c r="C41" s="20"/>
+      <c r="D41" s="13"/>
+      <c r="E41" s="35"/>
+      <c r="F41" s="35"/>
+      <c r="G41" s="13"/>
+      <c r="H41" s="13"/>
+      <c r="I41" s="20"/>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B42" s="32">
+        <v>342.62030625819227</v>
+      </c>
+      <c r="C42" s="32">
+        <v>438.4699138638785</v>
+      </c>
+      <c r="D42" s="32">
+        <v>125.77336434619389</v>
+      </c>
+      <c r="E42" s="32">
+        <v>238.08949404019489</v>
+      </c>
+      <c r="F42" s="32">
+        <v>274.73405878455401</v>
+      </c>
+      <c r="G42" s="32">
+        <v>349</v>
+      </c>
+      <c r="H42" s="32">
+        <v>117</v>
+      </c>
+      <c r="I42" s="32">
+        <v>1107.4000000000001</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" ht="22.5">
+      <c r="A43" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="B43" s="32">
+        <v>2074.1108021722675</v>
+      </c>
+      <c r="C43" s="32">
+        <v>2138.7366249778361</v>
+      </c>
+      <c r="D43" s="32">
+        <v>1344.4172864987468</v>
+      </c>
+      <c r="E43" s="32">
+        <v>3179.1225626872156</v>
+      </c>
+      <c r="F43" s="32">
+        <v>2587.3898791360753</v>
+      </c>
+      <c r="G43" s="32">
+        <v>2375.6999999999998</v>
+      </c>
+      <c r="H43" s="33">
+        <v>2062.9</v>
+      </c>
+      <c r="I43" s="33">
+        <v>2876.3</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A44" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B44" s="32">
+        <v>953.40373537260859</v>
+      </c>
+      <c r="C44" s="32">
+        <v>1170.6722452447068</v>
+      </c>
+      <c r="D44" s="32">
+        <v>592.38401252051699</v>
+      </c>
+      <c r="E44" s="32">
+        <v>837.28269999999998</v>
+      </c>
+      <c r="F44" s="32">
+        <v>1584.7325000000001</v>
+      </c>
+      <c r="G44" s="32">
+        <v>2038.1</v>
+      </c>
+      <c r="H44" s="32">
+        <v>2504.5</v>
+      </c>
+      <c r="I44" s="32">
+        <v>2548.4</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" ht="14.25" customHeight="1">
+      <c r="A45" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="B42" s="22"/>
-[...214 lines deleted...]
-      <c r="H53" s="55"/>
+      <c r="B45" s="26"/>
+      <c r="C45" s="26"/>
+      <c r="D45" s="26"/>
+      <c r="E45" s="26"/>
+      <c r="F45" s="26"/>
+      <c r="G45" s="26"/>
+      <c r="H45" s="27"/>
+    </row>
+    <row r="46" spans="1:9" ht="13.5" customHeight="1">
+      <c r="A46" s="10"/>
+      <c r="B46" s="10"/>
+      <c r="C46" s="10"/>
+      <c r="D46" s="10"/>
+      <c r="E46" s="10"/>
     </row>
   </sheetData>
-  <mergeCells count="16">
-[...4 lines deleted...]
-    <mergeCell ref="A53:H53"/>
+  <mergeCells count="13">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A27:H27"/>
-    <mergeCell ref="A38:H38"/>
-[...2 lines deleted...]
-    <mergeCell ref="A28:H28"/>
+    <mergeCell ref="A37:H37"/>
     <mergeCell ref="A12:H12"/>
     <mergeCell ref="A24:H24"/>
-    <mergeCell ref="A36:H36"/>
+    <mergeCell ref="A35:H35"/>
+    <mergeCell ref="A4:I4"/>
+    <mergeCell ref="A16:I16"/>
+    <mergeCell ref="A28:I28"/>
+    <mergeCell ref="A45:H45"/>
+    <mergeCell ref="A38:I38"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Көліктің негізгі көрсеткіштері</vt:lpstr>
     </vt:vector>