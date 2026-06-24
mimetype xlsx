--- v0 (2026-04-15)
+++ v1 (2026-06-24)
@@ -2,66 +2,66 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="1"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12300"/>
   </bookViews>
   <sheets>
-    <sheet name="2022-2024 год" sheetId="6" r:id="rId1"/>
-    <sheet name="Самозанятые по статусу 22-24г" sheetId="8" r:id="rId2"/>
+    <sheet name="2022-2025 год" sheetId="6" r:id="rId1"/>
+    <sheet name="Самозанятые по статусу 22-25г" sheetId="8" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Самозанятые по статусу 22-24г'!#REF!</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="1">'Самозанятые по статусу 22-24г'!$A$1:$A$65511,'Самозанятые по статусу 22-24г'!$A$4:$EX$6</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Самозанятые по статусу 22-25г'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="1">'Самозанятые по статусу 22-25г'!$A$1:$A$65517,'Самозанятые по статусу 22-25г'!$A$4:$EX$6</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="346" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="506" uniqueCount="36">
   <si>
     <t>Другие категории занятого населения</t>
   </si>
   <si>
     <t>год</t>
   </si>
   <si>
     <t xml:space="preserve">Индивидуальные предприниматели </t>
   </si>
   <si>
     <t>Лица, занимающиеся частной практикой</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Договору гражданско-правового характера на оказание услуг преимущественно с несколькими заказчиками</t>
   </si>
   <si>
     <t>Учредители  (участники) хозяйственных товариществ и учредители, акционеры (участники)  акционерных обществ</t>
   </si>
   <si>
     <t>Члены производственных кооперативов</t>
   </si>
   <si>
@@ -169,61 +169,70 @@
       </rPr>
       <t>В соответствии с «Методике определения численности самостоятельно занятых, уровня их среднемесячных доходов и численности безработного населения», утвержденной приказом Комитета по статистике Министерства национальной экономики № 11 от 19.01. 2016 года</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">2) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Здесь и далее данные   сформированы в соответствии с новыми стандартами занятости  (19-я МКСТ МОТ).</t>
     </r>
   </si>
+  <si>
+    <t>2025 год</t>
+  </si>
+  <si>
+    <t>район Жаңасемей</t>
+  </si>
+  <si>
+    <t>район Мақаншы</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
   </numFmts>
-  <fonts count="40">
+  <fonts count="39">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -457,56 +466,50 @@
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
   <fills count="27">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -597,51 +600,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="56"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="54"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="24">
+  <borders count="22">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -795,70 +798,50 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="22"/>
       </left>
       <right style="thin">
         <color indexed="22"/>
       </right>
       <top style="thin">
         <color indexed="22"/>
       </top>
       <bottom style="thin">
         <color indexed="22"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="52"/>
       </bottom>
-      <diagonal/>
-[...18 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color indexed="56"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color indexed="27"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
@@ -4678,195 +4661,195 @@
     <xf numFmtId="0" fontId="26" fillId="26" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="26" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="26" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="26" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="26" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="26" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="26" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="26" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="26" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="26" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="26" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="26" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="26" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="26" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="26" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="26" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="26" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="26" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="26" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="26" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...85 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...27 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="21" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="21" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="21" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="21" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="21" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="21" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="21" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="21" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="21" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="21" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="21" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="21" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="21" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="21" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -5015,210 +4998,206 @@
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="23" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...27 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="23" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="34" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="2611" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="34" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="34" fillId="0" borderId="1" xfId="3068" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="34" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="34" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="34" fillId="0" borderId="1" xfId="4034" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="2" fontId="37" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="37" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="34" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="2" fontId="34" fillId="0" borderId="0" xfId="4043" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="3" fontId="34" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="34" fillId="0" borderId="1" xfId="4034" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="37" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4218">
     <cellStyle name="20% - Акцент1" xfId="73"/>
     <cellStyle name="20% - Акцент1 10" xfId="74"/>
     <cellStyle name="20% - Акцент1 10 2" xfId="3069"/>
     <cellStyle name="20% - Акцент1 11" xfId="75"/>
     <cellStyle name="20% - Акцент1 11 2" xfId="3070"/>
     <cellStyle name="20% - Акцент1 12" xfId="76"/>
     <cellStyle name="20% - Акцент1 12 2" xfId="3071"/>
     <cellStyle name="20% - Акцент1 13" xfId="77"/>
     <cellStyle name="20% - Акцент1 13 2" xfId="3072"/>
     <cellStyle name="20% - Акцент1 14" xfId="78"/>
     <cellStyle name="20% - Акцент1 14 2" xfId="3073"/>
     <cellStyle name="20% - Акцент1 15" xfId="79"/>
     <cellStyle name="20% - Акцент1 15 2" xfId="3074"/>
     <cellStyle name="20% - Акцент1 16" xfId="80"/>
     <cellStyle name="20% - Акцент1 16 2" xfId="3075"/>
     <cellStyle name="20% - Акцент1 17" xfId="81"/>
     <cellStyle name="20% - Акцент1 18" xfId="82"/>
     <cellStyle name="20% - Акцент1 19" xfId="83"/>
     <cellStyle name="20% - Акцент1 2" xfId="84"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="3077"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="3078"/>
@@ -9618,53 +9597,53 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D218"/>
+  <dimension ref="A1:E230"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="36.7109375" style="1" customWidth="1"/>
     <col min="2" max="232" width="9.140625" style="1"/>
     <col min="233" max="233" width="36.7109375" style="1" customWidth="1"/>
     <col min="234" max="234" width="14.85546875" style="1" customWidth="1"/>
     <col min="235" max="235" width="9.42578125" style="1" customWidth="1"/>
     <col min="236" max="236" width="10" style="1" customWidth="1"/>
     <col min="237" max="237" width="10.140625" style="1" customWidth="1"/>
     <col min="238" max="238" width="9.85546875" style="1" customWidth="1"/>
     <col min="239" max="239" width="12" style="1" customWidth="1"/>
     <col min="240" max="240" width="9.42578125" style="1" customWidth="1"/>
     <col min="241" max="241" width="10" style="1" customWidth="1"/>
     <col min="242" max="242" width="10.140625" style="1" customWidth="1"/>
     <col min="243" max="243" width="9.85546875" style="1" customWidth="1"/>
     <col min="244" max="244" width="12" style="1" customWidth="1"/>
     <col min="245" max="245" width="9.42578125" style="1" customWidth="1"/>
     <col min="246" max="246" width="10" style="1" customWidth="1"/>
     <col min="247" max="247" width="10.140625" style="1" customWidth="1"/>
     <col min="248" max="248" width="9.85546875" style="1" customWidth="1"/>
     <col min="249" max="249" width="9.140625" style="1"/>
     <col min="250" max="250" width="10.7109375" style="1" customWidth="1"/>
@@ -10827,1379 +10806,1807 @@
     <col min="15864" max="15864" width="9.85546875" style="1" customWidth="1"/>
     <col min="15865" max="15865" width="9.140625" style="1"/>
     <col min="15866" max="15866" width="10.7109375" style="1" customWidth="1"/>
     <col min="15867" max="16104" width="9.140625" style="1"/>
     <col min="16105" max="16105" width="36.7109375" style="1" customWidth="1"/>
     <col min="16106" max="16106" width="14.85546875" style="1" customWidth="1"/>
     <col min="16107" max="16107" width="9.42578125" style="1" customWidth="1"/>
     <col min="16108" max="16108" width="10" style="1" customWidth="1"/>
     <col min="16109" max="16109" width="10.140625" style="1" customWidth="1"/>
     <col min="16110" max="16110" width="9.85546875" style="1" customWidth="1"/>
     <col min="16111" max="16111" width="12" style="1" customWidth="1"/>
     <col min="16112" max="16112" width="9.42578125" style="1" customWidth="1"/>
     <col min="16113" max="16113" width="10" style="1" customWidth="1"/>
     <col min="16114" max="16114" width="10.140625" style="1" customWidth="1"/>
     <col min="16115" max="16115" width="9.85546875" style="1" customWidth="1"/>
     <col min="16116" max="16116" width="12" style="1" customWidth="1"/>
     <col min="16117" max="16117" width="9.42578125" style="1" customWidth="1"/>
     <col min="16118" max="16118" width="10" style="1" customWidth="1"/>
     <col min="16119" max="16119" width="10.140625" style="1" customWidth="1"/>
     <col min="16120" max="16120" width="9.85546875" style="1" customWidth="1"/>
     <col min="16121" max="16121" width="9.140625" style="1"/>
     <col min="16122" max="16122" width="10.7109375" style="1" customWidth="1"/>
     <col min="16123" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="26.25" customHeight="1">
-      <c r="A1" s="18" t="s">
+    <row r="1" spans="1:5" ht="26.25" customHeight="1">
+      <c r="A1" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="18"/>
-[...1 lines deleted...]
-    <row r="2" spans="1:4" ht="17.25" customHeight="1">
+      <c r="B1" s="29"/>
+    </row>
+    <row r="2" spans="1:5" ht="17.25" customHeight="1">
       <c r="B2" s="2"/>
     </row>
-    <row r="3" spans="1:4" ht="17.25" customHeight="1">
+    <row r="3" spans="1:5" ht="17.25" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="4">
         <v>2022</v>
       </c>
       <c r="C3" s="4">
         <v>2023</v>
       </c>
       <c r="D3" s="4">
         <v>2024</v>
       </c>
-    </row>
-    <row r="4" spans="1:4">
+      <c r="E3" s="4">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
       <c r="A4" s="3"/>
       <c r="B4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>1</v>
       </c>
-    </row>
-    <row r="5" spans="1:4">
+      <c r="E4" s="4" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="6">
         <v>108615</v>
       </c>
       <c r="D5" s="6">
         <v>105777</v>
       </c>
-    </row>
-    <row r="6" spans="1:4">
+      <c r="E5" s="6">
+        <v>97.3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
       <c r="A6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="7">
         <v>76</v>
       </c>
       <c r="D6" s="6">
         <v>50</v>
       </c>
-    </row>
-    <row r="7" spans="1:4" ht="51" customHeight="1">
+      <c r="E6" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="51" customHeight="1">
       <c r="A7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="6">
         <v>18</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>4</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>4</v>
       </c>
-    </row>
-    <row r="8" spans="1:4" ht="33.75">
+      <c r="E7" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="33.75">
       <c r="A8" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>4</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>4</v>
       </c>
-    </row>
-    <row r="9" spans="1:4" ht="27" customHeight="1">
+      <c r="E8" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="27" customHeight="1">
       <c r="A9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="6">
         <v>15</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>4</v>
       </c>
-    </row>
-    <row r="10" spans="1:4">
+      <c r="E9" s="6">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
       <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="8">
         <v>19872</v>
       </c>
       <c r="C10" s="8">
         <v>12575</v>
       </c>
       <c r="D10" s="6">
         <v>7109</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="17" t="s">
+      <c r="E10" s="6">
+        <v>8144</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A13" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="B13" s="17"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:4" ht="12.75" customHeight="1">
+      <c r="B13" s="28"/>
+    </row>
+    <row r="14" spans="1:5" ht="12.75" customHeight="1">
       <c r="B14" s="10"/>
     </row>
-    <row r="15" spans="1:4">
-      <c r="A15" s="15" t="s">
+    <row r="15" spans="1:5">
+      <c r="A15" s="26" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="4">
         <v>2022</v>
       </c>
       <c r="C15" s="4">
         <v>2023</v>
       </c>
       <c r="D15" s="4">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="16"/>
+      <c r="E15" s="4">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="14.25" customHeight="1">
+      <c r="A16" s="27"/>
       <c r="B16" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>1</v>
       </c>
-    </row>
-    <row r="17" spans="1:4">
+      <c r="E16" s="4" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="6">
         <v>83767</v>
       </c>
       <c r="C17" s="6">
         <v>108615</v>
       </c>
       <c r="D17" s="6">
         <v>105777</v>
       </c>
-    </row>
-    <row r="18" spans="1:4">
+      <c r="E17" s="6">
+        <v>97.3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>4</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>4</v>
       </c>
-    </row>
-    <row r="19" spans="1:4">
+      <c r="E18" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>4</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>4</v>
       </c>
-    </row>
-    <row r="20" spans="1:4">
+      <c r="E19" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>4</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>4</v>
       </c>
-    </row>
-    <row r="21" spans="1:4">
+      <c r="E20" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>4</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>4</v>
       </c>
-    </row>
-    <row r="22" spans="1:4">
+      <c r="E21" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>4</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>4</v>
       </c>
-    </row>
-    <row r="23" spans="1:4">
+      <c r="E22" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>4</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>4</v>
       </c>
-    </row>
-    <row r="24" spans="1:4">
+      <c r="E23" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>4</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="11" t="s">
+      <c r="E24" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E25" s="6"/>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B25" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A26" s="11" t="s">
+      <c r="B26" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D26" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E26" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="B26" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A27" s="11" t="s">
+      <c r="B27" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D27" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E27" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E28" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="B27" s="7" t="s">
-[...13 lines deleted...]
-      <c r="A29" s="17" t="s">
+      <c r="B29" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D29" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E29" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="12"/>
+    </row>
+    <row r="31" spans="1:5" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A31" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="B29" s="17"/>
-[...5 lines deleted...]
-      <c r="A31" s="15" t="s">
+      <c r="B31" s="28"/>
+    </row>
+    <row r="32" spans="1:5" ht="12.75" customHeight="1">
+      <c r="B32" s="10"/>
+    </row>
+    <row r="33" spans="1:5" ht="12.75" customHeight="1">
+      <c r="A33" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="B31" s="4">
+      <c r="B33" s="4">
         <v>2022</v>
       </c>
-      <c r="C31" s="4">
+      <c r="C33" s="4">
         <v>2023</v>
       </c>
-      <c r="D31" s="4">
+      <c r="D33" s="4">
         <v>2024</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B32" s="4" t="s">
+      <c r="E33" s="4">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="18" customHeight="1">
+      <c r="A34" s="27"/>
+      <c r="B34" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C32" s="4" t="s">
+      <c r="C34" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D32" s="4" t="s">
+      <c r="D34" s="4" t="s">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="5" t="s">
+      <c r="E34" s="4" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="B33" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C33" s="7">
+      <c r="B35" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="C35" s="7">
         <v>76</v>
       </c>
-      <c r="D33" s="6">
+      <c r="D35" s="6">
         <v>50</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="11" t="s">
+      <c r="E35" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B34" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A35" s="11" t="s">
+      <c r="B36" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D36" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E36" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="B35" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A36" s="11" t="s">
+      <c r="B37" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D37" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E37" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="B36" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A37" s="11" t="s">
+      <c r="B38" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D38" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E38" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="B37" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A38" s="11" t="s">
+      <c r="B39" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D39" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E39" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="B38" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A39" s="11" t="s">
+      <c r="B40" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D40" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E40" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="B39" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A40" s="11" t="s">
+      <c r="B41" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D41" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E41" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="B40" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A41" s="11" t="s">
+      <c r="B42" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C42" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D42" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E42" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D43" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E43" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B41" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A42" s="11" t="s">
+      <c r="B44" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C44" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D44" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E44" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="B42" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A43" s="11" t="s">
+      <c r="B45" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C45" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D45" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E45" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C46" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D46" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E46" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="B43" s="7" t="s">
-[...13 lines deleted...]
-      <c r="A45" s="17" t="s">
+      <c r="B47" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C47" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D47" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E47" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" ht="17.25" customHeight="1">
+      <c r="A48" s="12"/>
+    </row>
+    <row r="49" spans="1:5" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A49" s="28" t="s">
         <v>27</v>
       </c>
-      <c r="B45" s="17"/>
-[...8 lines deleted...]
-      <c r="A47" s="15" t="s">
+      <c r="B49" s="28"/>
+      <c r="C49" s="28"/>
+    </row>
+    <row r="50" spans="1:5" ht="12.75" customHeight="1">
+      <c r="A50" s="30"/>
+      <c r="B50" s="30"/>
+      <c r="C50" s="30"/>
+    </row>
+    <row r="51" spans="1:5" ht="12.75" customHeight="1">
+      <c r="A51" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="B47" s="4">
+      <c r="B51" s="4">
         <v>2022</v>
       </c>
-      <c r="C47" s="4">
+      <c r="C51" s="4">
         <v>2023</v>
       </c>
-      <c r="D47" s="4">
+      <c r="D51" s="4">
         <v>2024</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B48" s="4" t="s">
+      <c r="E51" s="4">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" ht="16.5" customHeight="1">
+      <c r="A52" s="27"/>
+      <c r="B52" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C48" s="4" t="s">
+      <c r="C52" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D48" s="4" t="s">
+      <c r="D52" s="4" t="s">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A49" s="5" t="s">
+      <c r="E52" s="4" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="B49" s="6">
+      <c r="B53" s="6">
         <v>18</v>
       </c>
-      <c r="C49" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A50" s="11" t="s">
+      <c r="C53" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="D53" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E53" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B50" s="6" t="s">
-[...10 lines deleted...]
-      <c r="A51" s="11" t="s">
+      <c r="B54" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="C54" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="D54" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E54" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="B51" s="6" t="s">
-[...10 lines deleted...]
-      <c r="A52" s="11" t="s">
+      <c r="B55" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="C55" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="D55" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E55" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="B52" s="6" t="s">
-[...10 lines deleted...]
-      <c r="A53" s="11" t="s">
+      <c r="B56" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="C56" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="D56" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E56" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="B53" s="6" t="s">
-[...10 lines deleted...]
-      <c r="A54" s="11" t="s">
+      <c r="B57" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="C57" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="D57" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E57" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="B54" s="6" t="s">
-[...10 lines deleted...]
-      <c r="A55" s="11" t="s">
+      <c r="B58" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="C58" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="D58" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E58" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="B55" s="6">
+      <c r="B59" s="6">
         <v>18</v>
       </c>
-      <c r="C55" s="6"/>
-[...3 lines deleted...]
-      <c r="A56" s="11" t="s">
+      <c r="C59" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="D59" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E59" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="B56" s="6" t="s">
-[...10 lines deleted...]
-      <c r="A57" s="11" t="s">
+      <c r="B60" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="C60" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="D60" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E60" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B61" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C61" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D61" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E61" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B57" s="6" t="s">
-[...10 lines deleted...]
-      <c r="A58" s="11" t="s">
+      <c r="B62" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C62" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D62" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E62" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="B58" s="6" t="s">
-[...10 lines deleted...]
-      <c r="A59" s="11" t="s">
+      <c r="B63" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C63" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D63" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E63" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="B64" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C64" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D64" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E64" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="B59" s="6" t="s">
-[...13 lines deleted...]
-      <c r="A61" s="20" t="s">
+      <c r="B65" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C65" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D65" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E65" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A66" s="13"/>
+    </row>
+    <row r="67" spans="1:5" s="9" customFormat="1" ht="49.5" customHeight="1">
+      <c r="A67" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="B61" s="20"/>
-[...6 lines deleted...]
-      <c r="A63" s="15" t="s">
+      <c r="B67" s="31"/>
+      <c r="C67" s="31"/>
+    </row>
+    <row r="68" spans="1:5" ht="12.75" customHeight="1">
+      <c r="B68" s="10"/>
+    </row>
+    <row r="69" spans="1:5" ht="12.75" customHeight="1">
+      <c r="A69" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="B63" s="4">
+      <c r="B69" s="4">
         <v>2022</v>
       </c>
-      <c r="C63" s="4">
+      <c r="C69" s="4">
         <v>2023</v>
       </c>
-      <c r="D63" s="4">
+      <c r="D69" s="4">
         <v>2024</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B64" s="4" t="s">
+      <c r="E69" s="4">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="27"/>
+      <c r="B70" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C64" s="4" t="s">
+      <c r="C70" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D64" s="4" t="s">
+      <c r="D70" s="4" t="s">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A65" s="5" t="s">
+      <c r="E70" s="4" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="B65" s="6" t="s">
-[...10 lines deleted...]
-      <c r="A66" s="11" t="s">
+      <c r="B71" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="C71" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="D71" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E71" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B66" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A67" s="11" t="s">
+      <c r="B72" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C72" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D72" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E72" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="B67" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A68" s="11" t="s">
+      <c r="B73" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C73" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D73" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E73" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="B68" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A69" s="11" t="s">
+      <c r="B74" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C74" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D74" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E74" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="B69" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A70" s="11" t="s">
+      <c r="B75" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C75" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D75" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E75" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="B70" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A71" s="11" t="s">
+      <c r="B76" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C76" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D76" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E76" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="B71" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A72" s="11" t="s">
+      <c r="B77" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C77" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D77" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E77" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="B72" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A73" s="11" t="s">
+      <c r="B78" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C78" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D78" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E78" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B79" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C79" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D79" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E79" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B73" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A74" s="11" t="s">
+      <c r="B80" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C80" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D80" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E80" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="B74" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A75" s="11" t="s">
+      <c r="B81" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C81" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D81" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E81" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="B82" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C82" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D82" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E82" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="B75" s="7" t="s">
-[...13 lines deleted...]
-      <c r="A77" s="21" t="s">
+      <c r="B83" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C83" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D83" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E83" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A84" s="12"/>
+    </row>
+    <row r="85" spans="1:5" s="9" customFormat="1">
+      <c r="A85" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="B77" s="21"/>
-[...5 lines deleted...]
-      <c r="A79" s="15" t="s">
+      <c r="B85" s="32"/>
+    </row>
+    <row r="86" spans="1:5" ht="12.75" customHeight="1">
+      <c r="B86" s="10"/>
+    </row>
+    <row r="87" spans="1:5" ht="12.75" customHeight="1">
+      <c r="A87" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="B79" s="4">
+      <c r="B87" s="4">
         <v>2022</v>
       </c>
-      <c r="C79" s="4">
+      <c r="C87" s="4">
         <v>2023</v>
       </c>
-      <c r="D79" s="4">
+      <c r="D87" s="4">
         <v>2024</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B80" s="4" t="s">
+      <c r="E87" s="4">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="27"/>
+      <c r="B88" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C80" s="4" t="s">
+      <c r="C88" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D80" s="4" t="s">
+      <c r="D88" s="4" t="s">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A81" s="5" t="s">
+      <c r="E88" s="4" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="B81" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C81" s="6">
+      <c r="B89" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="C89" s="6">
         <v>15</v>
       </c>
-      <c r="D81" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A82" s="11" t="s">
+      <c r="D89" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E89" s="6">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B82" s="6" t="s">
-[...10 lines deleted...]
-      <c r="A83" s="11" t="s">
+      <c r="B90" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="C90" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="D90" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E90" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="B83" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A84" s="11" t="s">
+      <c r="B91" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C91" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D91" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E91" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="B84" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A85" s="11" t="s">
+      <c r="B92" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C92" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D92" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E92" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="B85" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A86" s="11" t="s">
+      <c r="B93" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C93" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D93" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E93" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="B86" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A87" s="11" t="s">
+      <c r="B94" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C94" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D94" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E94" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="B87" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A88" s="11" t="s">
+      <c r="B95" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C95" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D95" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E95" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="B88" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A89" s="11" t="s">
+      <c r="B96" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C96" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D96" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E96" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B97" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C97" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D97" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E97" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B89" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A90" s="11" t="s">
+      <c r="B98" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C98" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D98" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E98" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="B90" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A91" s="11" t="s">
+      <c r="B99" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C99" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D99" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E99" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="B100" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C100" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D100" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E100" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="B91" s="6" t="s">
-[...13 lines deleted...]
-      <c r="A93" s="21" t="s">
+      <c r="B101" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C101" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D101" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E101" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" ht="9.75" customHeight="1">
+      <c r="A102" s="13"/>
+    </row>
+    <row r="103" spans="1:5" s="9" customFormat="1">
+      <c r="A103" s="32" t="s">
         <v>8</v>
       </c>
-      <c r="B93" s="21"/>
-[...5 lines deleted...]
-      <c r="A95" s="15" t="s">
+      <c r="B103" s="32"/>
+    </row>
+    <row r="104" spans="1:5" ht="12" customHeight="1">
+      <c r="B104" s="10"/>
+    </row>
+    <row r="105" spans="1:5" ht="12.75" customHeight="1">
+      <c r="A105" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="B95" s="4">
+      <c r="B105" s="4">
         <v>2022</v>
       </c>
-      <c r="C95" s="4">
+      <c r="C105" s="4">
         <v>2023</v>
       </c>
-      <c r="D95" s="4">
+      <c r="D105" s="4">
         <v>2024</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B96" s="4" t="s">
+      <c r="E105" s="4">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" ht="14.25" customHeight="1">
+      <c r="A106" s="27"/>
+      <c r="B106" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C96" s="4" t="s">
+      <c r="C106" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D96" s="4" t="s">
+      <c r="D106" s="4" t="s">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A97" s="5" t="s">
+      <c r="E106" s="4" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="B97" s="6">
+      <c r="B107" s="6">
         <v>19872</v>
       </c>
-      <c r="C97" s="8">
+      <c r="C107" s="8">
         <v>12575</v>
       </c>
-      <c r="D97" s="6">
+      <c r="D107" s="6">
         <v>7109</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A98" s="11" t="s">
+      <c r="E107" s="6">
+        <v>8144</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B98" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A99" s="11" t="s">
+      <c r="B108" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C108" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D108" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E108" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="B99" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A100" s="11" t="s">
+      <c r="B109" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C109" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D109" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E109" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="B100" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A101" s="11" t="s">
+      <c r="B110" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C110" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D110" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E110" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="B101" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A102" s="11" t="s">
+      <c r="B111" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C111" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D111" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E111" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="B102" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A103" s="11" t="s">
+      <c r="B112" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C112" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D112" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E112" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="B103" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A104" s="11" t="s">
+      <c r="B113" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C113" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D113" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E113" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="B104" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A105" s="11" t="s">
+      <c r="B114" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C114" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D114" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E114" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B115" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C115" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D115" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E115" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B105" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A106" s="11" t="s">
+      <c r="B116" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C116" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D116" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E116" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="B106" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A107" s="11" t="s">
+      <c r="B117" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C117" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D117" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E117" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="B118" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C118" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D118" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E118" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="B107" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A108" s="14" t="s">
+      <c r="B119" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C119" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D119" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E119" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" s="14" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="109" spans="1:4">
-[...35 lines deleted...]
-    <row r="121" spans="1:1">
+    <row r="121" spans="1:5">
       <c r="A121" s="14"/>
     </row>
-    <row r="122" spans="1:1">
+    <row r="122" spans="1:5">
       <c r="A122" s="14"/>
     </row>
-    <row r="123" spans="1:1">
+    <row r="123" spans="1:5">
       <c r="A123" s="14"/>
     </row>
-    <row r="124" spans="1:1">
+    <row r="124" spans="1:5">
       <c r="A124" s="14"/>
     </row>
-    <row r="125" spans="1:1">
+    <row r="125" spans="1:5">
       <c r="A125" s="14"/>
     </row>
-    <row r="126" spans="1:1">
+    <row r="126" spans="1:5">
       <c r="A126" s="14"/>
     </row>
-    <row r="127" spans="1:1">
+    <row r="127" spans="1:5">
       <c r="A127" s="14"/>
     </row>
-    <row r="128" spans="1:1">
+    <row r="128" spans="1:5">
       <c r="A128" s="14"/>
     </row>
     <row r="129" spans="1:1">
       <c r="A129" s="14"/>
     </row>
     <row r="130" spans="1:1">
       <c r="A130" s="14"/>
     </row>
     <row r="131" spans="1:1">
       <c r="A131" s="14"/>
     </row>
     <row r="132" spans="1:1">
       <c r="A132" s="14"/>
     </row>
     <row r="133" spans="1:1">
       <c r="A133" s="14"/>
     </row>
     <row r="134" spans="1:1">
       <c r="A134" s="14"/>
     </row>
     <row r="135" spans="1:1">
       <c r="A135" s="14"/>
     </row>
     <row r="136" spans="1:1">
       <c r="A136" s="14"/>
@@ -12428,89 +12835,126 @@
     </row>
     <row r="211" spans="1:1">
       <c r="A211" s="14"/>
     </row>
     <row r="212" spans="1:1">
       <c r="A212" s="14"/>
     </row>
     <row r="213" spans="1:1">
       <c r="A213" s="14"/>
     </row>
     <row r="214" spans="1:1">
       <c r="A214" s="14"/>
     </row>
     <row r="215" spans="1:1">
       <c r="A215" s="14"/>
     </row>
     <row r="216" spans="1:1">
       <c r="A216" s="14"/>
     </row>
     <row r="217" spans="1:1">
       <c r="A217" s="14"/>
     </row>
     <row r="218" spans="1:1">
       <c r="A218" s="14"/>
     </row>
+    <row r="219" spans="1:1">
+      <c r="A219" s="14"/>
+    </row>
+    <row r="220" spans="1:1">
+      <c r="A220" s="14"/>
+    </row>
+    <row r="221" spans="1:1">
+      <c r="A221" s="14"/>
+    </row>
+    <row r="222" spans="1:1">
+      <c r="A222" s="14"/>
+    </row>
+    <row r="223" spans="1:1">
+      <c r="A223" s="14"/>
+    </row>
+    <row r="224" spans="1:1">
+      <c r="A224" s="14"/>
+    </row>
+    <row r="225" spans="1:1">
+      <c r="A225" s="14"/>
+    </row>
+    <row r="226" spans="1:1">
+      <c r="A226" s="14"/>
+    </row>
+    <row r="227" spans="1:1">
+      <c r="A227" s="14"/>
+    </row>
+    <row r="228" spans="1:1">
+      <c r="A228" s="14"/>
+    </row>
+    <row r="229" spans="1:1">
+      <c r="A229" s="14"/>
+    </row>
+    <row r="230" spans="1:1">
+      <c r="A230" s="14"/>
+    </row>
   </sheetData>
   <mergeCells count="13">
-    <mergeCell ref="A61:C61"/>
-[...4 lines deleted...]
-    <mergeCell ref="A79:A80"/>
+    <mergeCell ref="A67:C67"/>
+    <mergeCell ref="A105:A106"/>
+    <mergeCell ref="A85:B85"/>
+    <mergeCell ref="A69:A70"/>
+    <mergeCell ref="A103:B103"/>
+    <mergeCell ref="A87:A88"/>
     <mergeCell ref="A15:A16"/>
     <mergeCell ref="A13:B13"/>
-    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="A31:B31"/>
     <mergeCell ref="A1:B1"/>
-    <mergeCell ref="A47:A48"/>
-[...1 lines deleted...]
-    <mergeCell ref="A45:C46"/>
+    <mergeCell ref="A51:A52"/>
+    <mergeCell ref="A33:A34"/>
+    <mergeCell ref="A49:C50"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I46"/>
+  <dimension ref="A1:I52"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A19" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="A46" sqref="A46"/>
+      <selection pane="topRight" activeCell="D51" sqref="D51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="16" style="1" customWidth="1"/>
-    <col min="3" max="3" width="14.140625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="154" width="9.140625" style="1"/>
+    <col min="3" max="3" width="15" style="1" customWidth="1"/>
+    <col min="4" max="4" width="14" style="1" customWidth="1"/>
+    <col min="5" max="5" width="13.5703125" style="1" customWidth="1"/>
+    <col min="6" max="154" width="9.140625" style="1"/>
     <col min="155" max="155" width="26" style="1" customWidth="1"/>
     <col min="156" max="156" width="15" style="1" customWidth="1"/>
     <col min="157" max="157" width="12.42578125" style="1" customWidth="1"/>
     <col min="158" max="158" width="13.5703125" style="1" customWidth="1"/>
     <col min="159" max="159" width="14.5703125" style="1" customWidth="1"/>
     <col min="160" max="160" width="12.85546875" style="1" customWidth="1"/>
     <col min="161" max="161" width="13.85546875" style="1" customWidth="1"/>
     <col min="162" max="162" width="14.7109375" style="1" customWidth="1"/>
     <col min="163" max="163" width="12.42578125" style="1" customWidth="1"/>
     <col min="164" max="164" width="15.7109375" style="1" customWidth="1"/>
     <col min="165" max="165" width="14.7109375" style="1" customWidth="1"/>
     <col min="166" max="166" width="12.42578125" style="1" customWidth="1"/>
     <col min="167" max="167" width="13.5703125" style="1" customWidth="1"/>
     <col min="168" max="168" width="14.5703125" style="1" customWidth="1"/>
     <col min="169" max="169" width="11.28515625" style="1" customWidth="1"/>
     <col min="170" max="170" width="12.85546875" style="1" customWidth="1"/>
     <col min="171" max="171" width="14.42578125" style="1" customWidth="1"/>
     <col min="172" max="172" width="11.85546875" style="1" customWidth="1"/>
     <col min="173" max="173" width="13.140625" style="1" customWidth="1"/>
     <col min="174" max="174" width="13.42578125" style="1" customWidth="1"/>
     <col min="175" max="175" width="12.42578125" style="1" customWidth="1"/>
     <col min="176" max="176" width="12.140625" style="1" customWidth="1"/>
     <col min="177" max="177" width="14.5703125" style="1" customWidth="1"/>
     <col min="178" max="178" width="12.140625" style="1" customWidth="1"/>
     <col min="179" max="179" width="12.85546875" style="1" customWidth="1"/>
@@ -18328,636 +18772,853 @@
     <col min="16105" max="16105" width="13.5703125" style="1" customWidth="1"/>
     <col min="16106" max="16106" width="11.140625" style="1" customWidth="1"/>
     <col min="16107" max="16107" width="11.42578125" style="1" customWidth="1"/>
     <col min="16108" max="16108" width="13.5703125" style="1" customWidth="1"/>
     <col min="16109" max="16109" width="11.42578125" style="1" customWidth="1"/>
     <col min="16110" max="16110" width="11.7109375" style="1" customWidth="1"/>
     <col min="16111" max="16111" width="13.28515625" style="1" customWidth="1"/>
     <col min="16112" max="16112" width="10.42578125" style="1" customWidth="1"/>
     <col min="16113" max="16113" width="12.140625" style="1" customWidth="1"/>
     <col min="16114" max="16114" width="11.85546875" style="1" customWidth="1"/>
     <col min="16115" max="16115" width="14.5703125" style="1" customWidth="1"/>
     <col min="16116" max="16116" width="11.7109375" style="1" customWidth="1"/>
     <col min="16117" max="16117" width="12.85546875" style="1" customWidth="1"/>
     <col min="16118" max="16118" width="13.140625" style="1" customWidth="1"/>
     <col min="16119" max="16119" width="12.42578125" style="1" customWidth="1"/>
     <col min="16120" max="16120" width="19.140625" style="1" customWidth="1"/>
     <col min="16121" max="16121" width="16.140625" style="1" customWidth="1"/>
     <col min="16122" max="16122" width="12.42578125" style="1" customWidth="1"/>
     <col min="16123" max="16123" width="19.140625" style="1" customWidth="1"/>
     <col min="16124" max="16124" width="16.140625" style="1" customWidth="1"/>
     <col min="16125" max="16125" width="12.42578125" style="1" customWidth="1"/>
     <col min="16126" max="16126" width="19.140625" style="1" customWidth="1"/>
     <col min="16127" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="9" customFormat="1" ht="48" customHeight="1">
-      <c r="A1" s="39" t="s">
+    <row r="1" spans="1:9" s="9" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A1" s="36" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="39"/>
-[...1 lines deleted...]
-      <c r="D1" s="39"/>
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
     </row>
     <row r="2" spans="1:9">
-      <c r="B2" s="36"/>
-[...6 lines deleted...]
-      <c r="I2" s="36"/>
+      <c r="B2" s="23"/>
+      <c r="C2" s="23"/>
+      <c r="D2" s="23"/>
+      <c r="E2" s="23"/>
+      <c r="F2" s="23"/>
+      <c r="G2" s="23"/>
+      <c r="H2" s="23"/>
+      <c r="I2" s="23"/>
     </row>
     <row r="4" spans="1:9" ht="11.25" customHeight="1">
-      <c r="A4" s="15"/>
-      <c r="B4" s="22" t="s">
+      <c r="A4" s="26"/>
+      <c r="B4" s="35" t="s">
         <v>15</v>
       </c>
-      <c r="C4" s="22" t="s">
+      <c r="C4" s="35" t="s">
         <v>28</v>
       </c>
-      <c r="D4" s="22" t="s">
+      <c r="D4" s="35" t="s">
         <v>30</v>
       </c>
+      <c r="E4" s="35" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="5" spans="1:9" ht="16.5" customHeight="1">
-      <c r="A5" s="23"/>
-[...2 lines deleted...]
-      <c r="D5" s="22"/>
+      <c r="A5" s="37"/>
+      <c r="B5" s="35"/>
+      <c r="C5" s="35"/>
+      <c r="D5" s="35"/>
+      <c r="E5" s="35"/>
     </row>
     <row r="6" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A6" s="23"/>
-      <c r="B6" s="15" t="s">
+      <c r="A6" s="37"/>
+      <c r="B6" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="C6" s="15" t="s">
+      <c r="C6" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="D6" s="15" t="s">
+      <c r="D6" s="26" t="s">
         <v>14</v>
       </c>
+      <c r="E6" s="26" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="7" spans="1:9" ht="41.25" customHeight="1">
-      <c r="A7" s="16"/>
-[...2 lines deleted...]
-      <c r="D7" s="16"/>
+      <c r="A7" s="27"/>
+      <c r="B7" s="27"/>
+      <c r="C7" s="27"/>
+      <c r="D7" s="27"/>
+      <c r="E7" s="27"/>
     </row>
     <row r="8" spans="1:9" ht="18" customHeight="1">
-      <c r="A8" s="24" t="s">
+      <c r="A8" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="25"/>
-      <c r="C8" s="37"/>
+      <c r="B8" s="34"/>
+      <c r="C8" s="34"/>
+      <c r="D8" s="34"/>
+      <c r="E8" s="34"/>
     </row>
     <row r="9" spans="1:9">
-      <c r="A9" s="26" t="s">
+      <c r="A9" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="27">
+      <c r="B9" s="16">
         <v>103639</v>
       </c>
-      <c r="C9" s="28">
+      <c r="C9" s="17">
         <v>108615</v>
       </c>
-      <c r="D9" s="28">
+      <c r="D9" s="17">
         <v>112936</v>
+      </c>
+      <c r="E9" s="24">
+        <v>105491</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B10" s="29">
+      <c r="B10" s="18">
         <v>43555</v>
       </c>
-      <c r="C10" s="28">
+      <c r="C10" s="17">
         <v>45983</v>
       </c>
-      <c r="D10" s="28">
+      <c r="D10" s="17">
         <v>46729</v>
+      </c>
+      <c r="E10" s="24">
+        <v>43658</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="B11" s="30">
+      <c r="B11" s="19">
         <v>200</v>
       </c>
-      <c r="C11" s="28">
+      <c r="C11" s="17">
         <v>280</v>
       </c>
-      <c r="D11" s="28">
+      <c r="D11" s="17">
         <v>262</v>
+      </c>
+      <c r="E11" s="24">
+        <v>413</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="B12" s="30">
+      <c r="B12" s="19">
         <v>2926</v>
       </c>
-      <c r="C12" s="28">
+      <c r="C12" s="17">
         <v>2526</v>
       </c>
-      <c r="D12" s="28">
+      <c r="D12" s="17">
         <v>2787</v>
+      </c>
+      <c r="E12" s="24">
+        <v>1775</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="B13" s="30">
+      <c r="B13" s="19">
         <v>3250</v>
       </c>
-      <c r="C13" s="28">
+      <c r="C13" s="17">
         <v>3692</v>
       </c>
-      <c r="D13" s="28">
+      <c r="D13" s="17">
         <v>4000</v>
+      </c>
+      <c r="E13" s="24">
+        <v>3846</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="30">
+      <c r="B14" s="19">
         <v>14663</v>
       </c>
-      <c r="C14" s="28">
+      <c r="C14" s="17">
         <v>15024</v>
       </c>
-      <c r="D14" s="28">
+      <c r="D14" s="17">
         <v>15583</v>
+      </c>
+      <c r="E14" s="24">
+        <v>14572</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="30">
+      <c r="B15" s="19">
         <v>3330</v>
       </c>
-      <c r="C15" s="28">
+      <c r="C15" s="17">
         <v>4623</v>
       </c>
-      <c r="D15" s="28">
+      <c r="D15" s="17">
         <v>4541</v>
+      </c>
+      <c r="E15" s="24">
+        <v>3462</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="27">
+      <c r="B16" s="16">
         <v>4054</v>
       </c>
-      <c r="C16" s="28">
+      <c r="C16" s="17">
         <v>4460</v>
       </c>
-      <c r="D16" s="28">
+      <c r="D16" s="17">
         <v>4466</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="11" t="s">
+      <c r="E16" s="24">
+        <v>4901</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E17" s="24">
+        <v>3363</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="30">
+      <c r="B18" s="19">
         <v>7045</v>
       </c>
-      <c r="C17" s="28">
+      <c r="C18" s="17">
         <v>4815</v>
       </c>
-      <c r="D17" s="28">
+      <c r="D18" s="17">
         <v>5591</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="11" t="s">
+      <c r="E18" s="24">
+        <v>6553</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="B18" s="30">
+      <c r="B19" s="19">
         <v>3112</v>
       </c>
-      <c r="C18" s="28">
+      <c r="C19" s="17">
         <v>3432</v>
       </c>
-      <c r="D18" s="28">
+      <c r="D19" s="17">
         <v>3497</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="11" t="s">
+      <c r="E19" s="24">
+        <v>3393</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E20" s="24">
+        <v>4721</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="B19" s="30">
+      <c r="B21" s="19">
         <v>21504</v>
       </c>
-      <c r="C19" s="28">
+      <c r="C21" s="17">
         <v>23780</v>
       </c>
-      <c r="D19" s="28">
+      <c r="D21" s="17">
         <v>25480</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="31" t="s">
+      <c r="E21" s="24">
+        <v>14834</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="33" t="s">
         <v>11</v>
       </c>
-      <c r="B20" s="32"/>
-[...3 lines deleted...]
-      <c r="A21" s="26" t="s">
+      <c r="B22" s="34"/>
+      <c r="C22" s="34"/>
+      <c r="D22" s="34"/>
+      <c r="E22" s="34"/>
+    </row>
+    <row r="23" spans="1:5" ht="12.75" customHeight="1">
+      <c r="A23" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B21" s="7">
+      <c r="B23" s="7">
         <v>50498</v>
       </c>
-      <c r="C21" s="33">
+      <c r="C23" s="20">
         <v>53381</v>
       </c>
-      <c r="D21" s="33">
+      <c r="D23" s="20">
         <v>59148</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="11" t="s">
+      <c r="E23" s="24">
+        <v>55201</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B22" s="29">
+      <c r="B24" s="18">
         <v>19734</v>
       </c>
-      <c r="C22" s="33">
+      <c r="C24" s="20">
         <v>21732</v>
       </c>
-      <c r="D22" s="33">
+      <c r="D24" s="20">
         <v>23304</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="11" t="s">
+      <c r="E24" s="24">
+        <v>22578</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="B23" s="29">
+      <c r="B25" s="18">
         <v>60</v>
       </c>
-      <c r="C23" s="33">
+      <c r="C25" s="20">
         <v>129</v>
       </c>
-      <c r="D23" s="33">
+      <c r="D25" s="20">
         <v>134</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="11" t="s">
+      <c r="E25" s="24">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="B24" s="29">
+      <c r="B26" s="18">
         <v>1820</v>
       </c>
-      <c r="C24" s="33">
+      <c r="C26" s="20">
         <v>1598</v>
       </c>
-      <c r="D24" s="33">
+      <c r="D26" s="20">
         <v>1646</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="11" t="s">
+      <c r="E26" s="24">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="B25" s="29">
+      <c r="B27" s="18">
         <v>2203</v>
       </c>
-      <c r="C25" s="33">
+      <c r="C27" s="20">
         <v>2456</v>
       </c>
-      <c r="D25" s="33">
+      <c r="D27" s="20">
         <v>2839</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="11" t="s">
+      <c r="E27" s="24">
+        <v>1985</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="B26" s="29">
+      <c r="B28" s="18">
         <v>7299</v>
       </c>
-      <c r="C26" s="33">
+      <c r="C28" s="20">
         <v>7363</v>
       </c>
-      <c r="D26" s="33">
+      <c r="D28" s="20">
         <v>7891</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="11" t="s">
+      <c r="E28" s="24">
+        <v>7455</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="B27" s="29">
+      <c r="B29" s="18">
         <v>1600</v>
       </c>
-      <c r="C27" s="33">
+      <c r="C29" s="20">
         <v>2620</v>
       </c>
-      <c r="D27" s="33">
+      <c r="D29" s="20">
         <v>2383</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="11" t="s">
+      <c r="E29" s="24">
+        <v>1918</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="B28" s="7">
+      <c r="B30" s="7">
         <v>1674</v>
       </c>
-      <c r="C28" s="33">
+      <c r="C30" s="20">
         <v>1663</v>
       </c>
-      <c r="D28" s="33">
+      <c r="D30" s="20">
         <v>1956</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="11" t="s">
+      <c r="E30" s="24">
+        <v>2177</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E31" s="24">
+        <v>2091</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B29" s="29">
+      <c r="B32" s="18">
         <v>3515</v>
       </c>
-      <c r="C29" s="33">
+      <c r="C32" s="20">
         <v>2365</v>
       </c>
-      <c r="D29" s="33">
+      <c r="D32" s="20">
         <v>2814</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="11" t="s">
+      <c r="E32" s="24">
+        <v>3747</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="B30" s="29">
+      <c r="B33" s="18">
         <v>1642</v>
       </c>
-      <c r="C30" s="33">
+      <c r="C33" s="20">
         <v>1715</v>
       </c>
-      <c r="D30" s="33">
+      <c r="D33" s="20">
         <v>1881</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="11" t="s">
+      <c r="E33" s="24">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C34" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D34" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E34" s="24">
+        <v>2291</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="B31" s="29">
+      <c r="B35" s="18">
         <v>10951</v>
       </c>
-      <c r="C31" s="33">
+      <c r="C35" s="20">
         <v>11740</v>
       </c>
-      <c r="D31" s="33">
+      <c r="D35" s="20">
         <v>14300</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="24" t="s">
+      <c r="E35" s="24">
+        <v>7631</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="B32" s="25"/>
-[...3 lines deleted...]
-      <c r="A33" s="26" t="s">
+      <c r="B36" s="34"/>
+      <c r="C36" s="34"/>
+      <c r="D36" s="34"/>
+      <c r="E36" s="34"/>
+    </row>
+    <row r="37" spans="1:5" ht="12.75" customHeight="1">
+      <c r="A37" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B33" s="7">
+      <c r="B37" s="7">
         <v>53141</v>
       </c>
-      <c r="C33" s="33">
+      <c r="C37" s="20">
         <v>55234</v>
       </c>
-      <c r="D33" s="33">
+      <c r="D37" s="20">
         <v>53788</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="11" t="s">
+      <c r="E37" s="24">
+        <v>50290</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B34" s="29">
+      <c r="B38" s="18">
         <v>23821</v>
       </c>
-      <c r="C34" s="33">
+      <c r="C38" s="20">
         <v>24251</v>
       </c>
-      <c r="D34" s="33">
+      <c r="D38" s="20">
         <v>23425</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="11" t="s">
+      <c r="E38" s="24">
+        <v>21080</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="B35" s="29">
+      <c r="B39" s="18">
         <v>140</v>
       </c>
-      <c r="C35" s="33">
+      <c r="C39" s="20">
         <v>151</v>
       </c>
-      <c r="D35" s="33">
+      <c r="D39" s="20">
         <v>128</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="11" t="s">
+      <c r="E39" s="24">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="B36" s="29">
+      <c r="B40" s="18">
         <v>1106</v>
       </c>
-      <c r="C36" s="33">
+      <c r="C40" s="20">
         <v>928</v>
       </c>
-      <c r="D36" s="33">
+      <c r="D40" s="20">
         <v>1141</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="11" t="s">
+      <c r="E40" s="24">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="B37" s="29">
+      <c r="B41" s="18">
         <v>1047</v>
       </c>
-      <c r="C37" s="33">
+      <c r="C41" s="20">
         <v>1236</v>
       </c>
-      <c r="D37" s="33">
+      <c r="D41" s="20">
         <v>1161</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="11" t="s">
+      <c r="E41" s="24">
+        <v>1861</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="B38" s="29">
+      <c r="B42" s="18">
         <v>7364</v>
       </c>
-      <c r="C38" s="33">
+      <c r="C42" s="20">
         <v>7661</v>
       </c>
-      <c r="D38" s="33">
+      <c r="D42" s="20">
         <v>7692</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="11" t="s">
+      <c r="E42" s="24">
+        <v>7117</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="B39" s="29">
+      <c r="B43" s="18">
         <v>1730</v>
       </c>
-      <c r="C39" s="33">
+      <c r="C43" s="20">
         <v>2003</v>
       </c>
-      <c r="D39" s="33">
+      <c r="D43" s="20">
         <v>2158</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="11" t="s">
+      <c r="E43" s="24">
+        <v>1544</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="B40" s="7">
+      <c r="B44" s="7">
         <v>2380</v>
       </c>
-      <c r="C40" s="33">
+      <c r="C44" s="20">
         <v>2797</v>
       </c>
-      <c r="D40" s="33">
+      <c r="D44" s="20">
         <v>2510</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="11" t="s">
+      <c r="E44" s="24">
+        <v>2724</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C45" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D45" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E45" s="24">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B41" s="29">
+      <c r="B46" s="18">
         <v>3530</v>
       </c>
-      <c r="C41" s="33">
+      <c r="C46" s="20">
         <v>2450</v>
       </c>
-      <c r="D41" s="33">
+      <c r="D46" s="20">
         <v>2777</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="11" t="s">
+      <c r="E46" s="24">
+        <v>2806</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="B42" s="29">
+      <c r="B47" s="18">
         <v>1470</v>
       </c>
-      <c r="C42" s="33">
+      <c r="C47" s="20">
         <v>1717</v>
       </c>
-      <c r="D42" s="33">
+      <c r="D47" s="20">
         <v>1616</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="11" t="s">
+      <c r="E47" s="24">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C48" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D48" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E48" s="24">
+        <v>2430</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="B43" s="29">
+      <c r="B49" s="18">
         <v>10553</v>
       </c>
-      <c r="C43" s="33">
+      <c r="C49" s="20">
         <v>12040</v>
       </c>
-      <c r="D43" s="33">
+      <c r="D49" s="20">
         <v>11180</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="34" t="s">
+      <c r="E49" s="24">
+        <v>7203</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" ht="123.75">
+      <c r="A51" s="21" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="46" spans="1:4" ht="13.5" customHeight="1">
-      <c r="A46" s="35" t="s">
+    <row r="52" spans="1:5" ht="13.5" customHeight="1">
+      <c r="A52" s="22" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="11">
-    <mergeCell ref="A32:C32"/>
+  <mergeCells count="13">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="D6:D7"/>
-    <mergeCell ref="A8:C8"/>
-    <mergeCell ref="A20:C20"/>
     <mergeCell ref="A4:A7"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="C6:C7"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A22:E22"/>
+    <mergeCell ref="A36:E36"/>
+    <mergeCell ref="E4:E5"/>
+    <mergeCell ref="E6:E7"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.98425196850393704" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>2022-2024 год</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>'Самозанятые по статусу 22-24г'!Заголовки_для_печати</vt:lpstr>
+      <vt:lpstr>2022-2025 год</vt:lpstr>
+      <vt:lpstr>Самозанятые по статусу 22-25г</vt:lpstr>
+      <vt:lpstr>'Самозанятые по статусу 22-25г'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Асем Карибаева</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>