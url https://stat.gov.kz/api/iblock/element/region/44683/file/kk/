--- v0 (2026-04-14)
+++ v1 (2026-05-08)
@@ -22,53 +22,53 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="аудандар" sheetId="1" state="visible" r:id="rId3"/>
   </sheets>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.0001"/>
   <extLst>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="202" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="211" uniqueCount="36">
   <si>
-    <t xml:space="preserve">2014-2024 жылғы  аудандар бойынша еңбек нарығының негізгі индикаторлары1)</t>
+    <t xml:space="preserve">2014-2025 жылғы  аудандар бойынша еңбек нарығының негізгі индикаторлары1)</t>
   </si>
   <si>
     <t xml:space="preserve">Жұмыс күші (экономикалық тұрғындар белсенді халық)</t>
   </si>
   <si>
     <t xml:space="preserve">2014 жыл</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Roboto Light"/>
         <family val="0"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">2015 жыл</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto Light"/>
         <family val="0"/>
         <charset val="204"/>
       </rPr>
@@ -79,50 +79,53 @@
     <t xml:space="preserve">2016 жыл</t>
   </si>
   <si>
     <t xml:space="preserve">2017 жыл</t>
   </si>
   <si>
     <t xml:space="preserve">2018 жыл</t>
   </si>
   <si>
     <t xml:space="preserve">2019 жыл</t>
   </si>
   <si>
     <t xml:space="preserve">2020 жыл</t>
   </si>
   <si>
     <t xml:space="preserve">2021 жыл</t>
   </si>
   <si>
     <t xml:space="preserve">2022 жыл</t>
   </si>
   <si>
     <t xml:space="preserve">2023 жыл</t>
   </si>
   <si>
     <t xml:space="preserve">2024 жыл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2025 жыл</t>
   </si>
   <si>
     <t xml:space="preserve">Атырау облысы</t>
   </si>
   <si>
     <t xml:space="preserve">Атырау қ.</t>
   </si>
   <si>
     <t xml:space="preserve">Жылыой ауданы</t>
   </si>
   <si>
     <t xml:space="preserve">Индер ауданы</t>
   </si>
   <si>
     <t xml:space="preserve">Исатай ауданы</t>
   </si>
   <si>
     <t xml:space="preserve">Құрманғазы ауданы</t>
   </si>
   <si>
     <t xml:space="preserve">Қызылқоға ауданы</t>
   </si>
   <si>
     <t xml:space="preserve">Мақат ауданы</t>
   </si>
@@ -400,51 +403,51 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="45">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="false">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="21" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="21" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="21" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="21" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="21" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
@@ -550,50 +553,54 @@
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="21" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="168" fontId="10" fillId="0" borderId="2" xfId="21" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="169" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="168" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="21" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="21" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="21" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="21" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="21" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="21" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
@@ -777,52 +784,52 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
           <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:EM149"/>
   <sheetViews>
-    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A91" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
-      <selection pane="topLeft" activeCell="N107" activeCellId="0" sqref="N107"/>
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A82" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
+      <selection pane="topLeft" activeCell="M91" activeCellId="0" sqref="M91:M99"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1484375" defaultRowHeight="11.25" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="1" width="18.42"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="9" min="2" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10" min="10" style="1" width="10.29"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="150" min="11" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="151" min="151" style="1" width="20"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="152" min="152" style="1" width="8.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="153" min="153" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="154" min="154" style="1" width="10"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="155" min="155" style="1" width="10.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="156" min="156" style="1" width="8.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="157" min="157" style="1" width="9"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="158" min="158" style="1" width="9.71"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="159" min="159" style="1" width="9.86"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="160" min="160" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="161" min="161" style="1" width="8.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="162" min="162" style="1" width="8.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="164" min="163" style="1" width="9.57"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="165" min="165" style="1" width="9.42"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="166" min="166" style="1" width="7.16"/>
     <col collapsed="false" customWidth="false" hidden="false" outlineLevel="0" max="167" min="167" style="1" width="9.14"/>
     <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="168" min="168" style="1" width="9.42"/>
@@ -5666,4474 +5673,4663 @@
       </c>
       <c r="E5" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="13" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>10</v>
       </c>
       <c r="K5" s="13" t="s">
         <v>11</v>
       </c>
       <c r="L5" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="M5" s="10"/>
+      <c r="M5" s="13" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="6" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A6" s="13"/>
       <c r="B6" s="13"/>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="13"/>
       <c r="G6" s="13"/>
       <c r="H6" s="13"/>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="13"/>
       <c r="L6" s="13"/>
-      <c r="M6" s="10"/>
+      <c r="M6" s="13"/>
     </row>
     <row r="7" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A7" s="14" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7" s="15" t="n">
         <v>301.3</v>
       </c>
       <c r="C7" s="15" t="n">
         <v>312.029</v>
       </c>
       <c r="D7" s="15" t="n">
         <v>311.769</v>
       </c>
       <c r="E7" s="15" t="n">
         <v>315.711</v>
       </c>
       <c r="F7" s="15" t="n">
         <v>319.697</v>
       </c>
       <c r="G7" s="15" t="n">
         <v>332.351</v>
       </c>
       <c r="H7" s="15" t="n">
         <v>330.749</v>
       </c>
       <c r="I7" s="15" t="n">
         <v>334.048</v>
       </c>
       <c r="J7" s="15" t="n">
         <v>343.292</v>
       </c>
       <c r="K7" s="15" t="n">
         <v>352.1</v>
       </c>
       <c r="L7" s="15" t="n">
         <v>365.5</v>
       </c>
-      <c r="M7" s="10"/>
+      <c r="M7" s="15" t="n">
+        <v>369.9</v>
+      </c>
     </row>
     <row r="8" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A8" s="14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8" s="15" t="n">
         <v>153</v>
       </c>
       <c r="C8" s="15" t="n">
         <v>166.8</v>
       </c>
       <c r="D8" s="15" t="n">
         <v>164</v>
       </c>
       <c r="E8" s="15" t="n">
         <v>171.9</v>
       </c>
       <c r="F8" s="15" t="n">
         <v>177.3</v>
       </c>
       <c r="G8" s="15" t="n">
         <v>181.6</v>
       </c>
       <c r="H8" s="15" t="n">
         <v>188</v>
       </c>
       <c r="I8" s="15" t="n">
         <v>190.3</v>
       </c>
       <c r="J8" s="15" t="n">
         <v>199.9</v>
       </c>
       <c r="K8" s="15" t="n">
         <v>214</v>
       </c>
       <c r="L8" s="15" t="n">
         <v>228.3</v>
       </c>
-      <c r="M8" s="10"/>
+      <c r="M8" s="15" t="n">
+        <v>235.7</v>
+      </c>
     </row>
     <row r="9" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A9" s="14" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B9" s="15" t="n">
         <v>39.2</v>
       </c>
       <c r="C9" s="15" t="n">
         <v>38.6</v>
       </c>
       <c r="D9" s="15" t="n">
         <v>40.5</v>
       </c>
       <c r="E9" s="15" t="n">
         <v>40.8</v>
       </c>
       <c r="F9" s="15" t="n">
         <v>38.5</v>
       </c>
       <c r="G9" s="15" t="n">
         <v>39.5</v>
       </c>
       <c r="H9" s="15" t="n">
         <v>38.5</v>
       </c>
       <c r="I9" s="15" t="n">
         <v>39.1</v>
       </c>
       <c r="J9" s="15" t="n">
         <v>41.5</v>
       </c>
       <c r="K9" s="15" t="n">
         <v>41.1</v>
       </c>
       <c r="L9" s="15" t="n">
         <v>40.2</v>
       </c>
-      <c r="M9" s="10"/>
+      <c r="M9" s="15" t="n">
+        <v>38.9</v>
+      </c>
     </row>
     <row r="10" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A10" s="14" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10" s="16" t="n">
         <v>15.9</v>
       </c>
       <c r="C10" s="16" t="n">
         <v>15.3</v>
       </c>
       <c r="D10" s="16" t="n">
         <v>15.5</v>
       </c>
       <c r="E10" s="16" t="n">
         <v>15.2</v>
       </c>
       <c r="F10" s="16" t="n">
         <v>16.5</v>
       </c>
       <c r="G10" s="16" t="n">
         <v>16.5</v>
       </c>
       <c r="H10" s="16" t="n">
         <v>15.3</v>
       </c>
       <c r="I10" s="16" t="n">
         <v>15.2</v>
       </c>
       <c r="J10" s="16" t="n">
         <v>14.7</v>
       </c>
       <c r="K10" s="16" t="n">
         <v>14.3</v>
       </c>
       <c r="L10" s="16" t="n">
         <v>14.1</v>
       </c>
-      <c r="M10" s="10"/>
+      <c r="M10" s="16" t="n">
+        <v>14.4</v>
+      </c>
     </row>
     <row r="11" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A11" s="14" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B11" s="15" t="n">
         <v>13.5</v>
       </c>
       <c r="C11" s="15" t="n">
         <v>13.8</v>
       </c>
       <c r="D11" s="15" t="n">
         <v>13.8</v>
       </c>
       <c r="E11" s="15" t="n">
         <v>12.1</v>
       </c>
       <c r="F11" s="15" t="n">
         <v>11.7</v>
       </c>
       <c r="G11" s="15" t="n">
         <v>12.9</v>
       </c>
       <c r="H11" s="15" t="n">
         <v>12.9</v>
       </c>
       <c r="I11" s="15" t="n">
         <v>13.2</v>
       </c>
       <c r="J11" s="15" t="n">
         <v>12.4</v>
       </c>
       <c r="K11" s="15" t="n">
         <v>12.5</v>
       </c>
       <c r="L11" s="15" t="n">
         <v>11.9</v>
       </c>
-      <c r="M11" s="10"/>
+      <c r="M11" s="15" t="n">
+        <v>12.1</v>
+      </c>
     </row>
     <row r="12" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A12" s="14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B12" s="15" t="n">
         <v>31.7</v>
       </c>
       <c r="C12" s="15" t="n">
         <v>31</v>
       </c>
       <c r="D12" s="15" t="n">
         <v>31.4</v>
       </c>
       <c r="E12" s="15" t="n">
         <v>29.6</v>
       </c>
       <c r="F12" s="15" t="n">
         <v>30.2</v>
       </c>
       <c r="G12" s="15" t="n">
         <v>31.8</v>
       </c>
       <c r="H12" s="15" t="n">
         <v>29.4</v>
       </c>
       <c r="I12" s="15" t="n">
         <v>29</v>
       </c>
       <c r="J12" s="15" t="n">
         <v>28.6</v>
       </c>
       <c r="K12" s="15" t="n">
         <v>25.3</v>
       </c>
       <c r="L12" s="15" t="n">
         <v>25.1</v>
       </c>
-      <c r="M12" s="10"/>
+      <c r="M12" s="15" t="n">
+        <v>26</v>
+      </c>
     </row>
     <row r="13" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A13" s="14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B13" s="15" t="n">
         <v>14.7</v>
       </c>
       <c r="C13" s="15" t="n">
         <v>14.5</v>
       </c>
       <c r="D13" s="15" t="n">
         <v>14.2</v>
       </c>
       <c r="E13" s="15" t="n">
         <v>14</v>
       </c>
       <c r="F13" s="15" t="n">
         <v>13.4</v>
       </c>
       <c r="G13" s="15" t="n">
         <v>15.2</v>
       </c>
       <c r="H13" s="15" t="n">
         <v>14.4</v>
       </c>
       <c r="I13" s="15" t="n">
         <v>15.2</v>
       </c>
       <c r="J13" s="15" t="n">
         <v>15.4</v>
       </c>
       <c r="K13" s="15" t="n">
         <v>15.5</v>
       </c>
       <c r="L13" s="15" t="n">
         <v>15.6</v>
       </c>
-      <c r="M13" s="10"/>
+      <c r="M13" s="15" t="n">
+        <v>15.1</v>
+      </c>
     </row>
     <row r="14" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A14" s="14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B14" s="15" t="n">
         <v>16.7</v>
       </c>
       <c r="C14" s="15" t="n">
         <v>15.8</v>
       </c>
       <c r="D14" s="15" t="n">
         <v>15.8</v>
       </c>
       <c r="E14" s="15" t="n">
         <v>15.7</v>
       </c>
       <c r="F14" s="15" t="n">
         <v>15.9</v>
       </c>
       <c r="G14" s="15" t="n">
         <v>16.8</v>
       </c>
       <c r="H14" s="15" t="n">
         <v>17</v>
       </c>
       <c r="I14" s="15" t="n">
         <v>16.8</v>
       </c>
       <c r="J14" s="15" t="n">
         <v>16.6</v>
       </c>
       <c r="K14" s="15" t="n">
         <v>16.4</v>
       </c>
       <c r="L14" s="15" t="n">
         <v>16.3</v>
       </c>
-      <c r="M14" s="10"/>
+      <c r="M14" s="15" t="n">
+        <v>15.1</v>
+      </c>
     </row>
     <row r="15" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A15" s="14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15" s="17" t="n">
         <v>16.6</v>
       </c>
       <c r="C15" s="17" t="n">
         <v>16.2</v>
       </c>
       <c r="D15" s="17" t="n">
         <v>16.6</v>
       </c>
       <c r="E15" s="17" t="n">
         <v>16.4</v>
       </c>
       <c r="F15" s="17" t="n">
         <v>16.2</v>
       </c>
       <c r="G15" s="17" t="n">
         <v>18.1</v>
       </c>
       <c r="H15" s="17" t="n">
         <v>15.2</v>
       </c>
       <c r="I15" s="17" t="n">
         <v>15.2</v>
       </c>
       <c r="J15" s="17" t="n">
         <v>14.2</v>
       </c>
       <c r="K15" s="17" t="n">
         <v>13.1</v>
       </c>
       <c r="L15" s="17" t="n">
         <v>14</v>
       </c>
-      <c r="M15" s="10"/>
+      <c r="M15" s="17" t="n">
+        <v>12.6</v>
+      </c>
     </row>
     <row r="16" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A16" s="18"/>
       <c r="B16" s="10"/>
       <c r="C16" s="19"/>
       <c r="D16" s="19"/>
       <c r="E16" s="10"/>
       <c r="F16" s="20"/>
       <c r="G16" s="20"/>
       <c r="H16" s="20"/>
       <c r="I16" s="20"/>
       <c r="J16" s="20"/>
       <c r="K16" s="10"/>
       <c r="L16" s="10"/>
       <c r="M16" s="10"/>
     </row>
     <row r="17" s="4" customFormat="true" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A17" s="21" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17" s="21"/>
       <c r="C17" s="21"/>
       <c r="D17" s="22"/>
       <c r="E17" s="8"/>
       <c r="F17" s="6"/>
       <c r="G17" s="6"/>
       <c r="H17" s="6"/>
       <c r="I17" s="23"/>
       <c r="J17" s="23"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
     </row>
     <row r="18" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A18" s="10"/>
       <c r="B18" s="10"/>
       <c r="C18" s="19"/>
       <c r="D18" s="10"/>
       <c r="E18" s="10"/>
       <c r="F18" s="20"/>
       <c r="G18" s="20"/>
       <c r="H18" s="20"/>
       <c r="I18" s="11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J18" s="11"/>
       <c r="K18" s="10"/>
       <c r="L18" s="10"/>
       <c r="M18" s="10"/>
     </row>
     <row r="19" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A19" s="13"/>
       <c r="B19" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C19" s="13" t="s">
         <v>3</v>
       </c>
       <c r="D19" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E19" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F19" s="13" t="s">
         <v>6</v>
       </c>
       <c r="G19" s="13" t="s">
         <v>7</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>8</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>9</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>10</v>
       </c>
       <c r="K19" s="13" t="s">
         <v>11</v>
       </c>
       <c r="L19" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="M19" s="10"/>
+      <c r="M19" s="13" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="20" customFormat="false" ht="18" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A20" s="13"/>
       <c r="B20" s="13"/>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="13"/>
       <c r="G20" s="13"/>
       <c r="H20" s="13"/>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="13"/>
       <c r="L20" s="13"/>
-      <c r="M20" s="10"/>
+      <c r="M20" s="13"/>
     </row>
     <row r="21" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A21" s="14" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B21" s="15" t="n">
         <v>286.127</v>
       </c>
       <c r="C21" s="15" t="n">
         <v>296.294</v>
       </c>
       <c r="D21" s="15" t="n">
         <v>296.378</v>
       </c>
       <c r="E21" s="15" t="n">
         <v>300.112</v>
       </c>
       <c r="F21" s="15" t="n">
         <v>304.034</v>
       </c>
       <c r="G21" s="15" t="n">
         <v>316.264</v>
       </c>
       <c r="H21" s="15" t="n">
         <v>314.532</v>
       </c>
       <c r="I21" s="15" t="n">
         <v>317.739</v>
       </c>
       <c r="J21" s="15" t="n">
         <v>326.683</v>
       </c>
       <c r="K21" s="15" t="n">
         <v>335.1</v>
       </c>
       <c r="L21" s="15" t="n">
         <v>347.8</v>
       </c>
-      <c r="M21" s="10"/>
+      <c r="M21" s="15" t="n">
+        <v>352</v>
+      </c>
     </row>
     <row r="22" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A22" s="14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B22" s="15" t="n">
         <v>145.3</v>
       </c>
       <c r="C22" s="15" t="n">
         <v>158.5</v>
       </c>
       <c r="D22" s="15" t="n">
         <v>156.1</v>
       </c>
       <c r="E22" s="15" t="n">
         <v>163.6</v>
       </c>
       <c r="F22" s="15" t="n">
         <v>168.6</v>
       </c>
       <c r="G22" s="15" t="n">
         <v>172.9</v>
       </c>
       <c r="H22" s="15" t="n">
         <v>178.9</v>
       </c>
       <c r="I22" s="15" t="n">
         <v>181</v>
       </c>
       <c r="J22" s="15" t="n">
         <v>190.3</v>
       </c>
       <c r="K22" s="15" t="n">
         <v>203.8</v>
       </c>
       <c r="L22" s="15" t="n">
         <v>217.2</v>
       </c>
-      <c r="M22" s="10"/>
+      <c r="M22" s="15" t="n">
+        <v>224.4</v>
+      </c>
     </row>
     <row r="23" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A23" s="14" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B23" s="15" t="n">
         <v>37.3</v>
       </c>
       <c r="C23" s="15" t="n">
         <v>36.7</v>
       </c>
       <c r="D23" s="15" t="n">
         <v>38.6</v>
       </c>
       <c r="E23" s="15" t="n">
         <v>38.8</v>
       </c>
       <c r="F23" s="17" t="n">
         <v>36.7</v>
       </c>
       <c r="G23" s="17" t="n">
         <v>37.6</v>
       </c>
       <c r="H23" s="17" t="n">
         <v>36.6</v>
       </c>
       <c r="I23" s="17" t="n">
         <v>37.3</v>
       </c>
       <c r="J23" s="17" t="n">
         <v>39.6</v>
       </c>
       <c r="K23" s="17" t="n">
         <v>39.1</v>
       </c>
       <c r="L23" s="17" t="n">
         <v>38.2</v>
       </c>
-      <c r="M23" s="10"/>
+      <c r="M23" s="17" t="n">
+        <v>37</v>
+      </c>
     </row>
     <row r="24" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A24" s="14" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B24" s="16" t="n">
         <v>15.1</v>
       </c>
       <c r="C24" s="16" t="n">
         <v>14.5</v>
       </c>
       <c r="D24" s="16" t="n">
         <v>14.7</v>
       </c>
       <c r="E24" s="16" t="n">
         <v>14.4</v>
       </c>
       <c r="F24" s="16" t="n">
         <v>15.6</v>
       </c>
       <c r="G24" s="16" t="n">
         <v>15.6</v>
       </c>
       <c r="H24" s="16" t="n">
         <v>14.5</v>
       </c>
       <c r="I24" s="16" t="n">
         <v>14.4</v>
       </c>
       <c r="J24" s="16" t="n">
         <v>14</v>
       </c>
       <c r="K24" s="16" t="n">
         <v>13.6</v>
       </c>
       <c r="L24" s="16" t="n">
         <v>13.5</v>
       </c>
-      <c r="M24" s="10"/>
+      <c r="M24" s="16" t="n">
+        <v>13.7</v>
+      </c>
     </row>
     <row r="25" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A25" s="14" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B25" s="15" t="n">
         <v>12.8</v>
       </c>
       <c r="C25" s="15" t="n">
         <v>13.2</v>
       </c>
       <c r="D25" s="15" t="n">
         <v>13.1</v>
       </c>
       <c r="E25" s="15" t="n">
         <v>11.5</v>
       </c>
       <c r="F25" s="15" t="n">
         <v>11.1</v>
       </c>
       <c r="G25" s="15" t="n">
         <v>12.3</v>
       </c>
       <c r="H25" s="15" t="n">
         <v>12.2</v>
       </c>
       <c r="I25" s="15" t="n">
         <v>12.6</v>
       </c>
       <c r="J25" s="15" t="n">
         <v>11.8</v>
       </c>
       <c r="K25" s="15" t="n">
         <v>11.9</v>
       </c>
       <c r="L25" s="15" t="n">
         <v>11.3</v>
       </c>
-      <c r="M25" s="10"/>
+      <c r="M25" s="15" t="n">
+        <v>11.5</v>
+      </c>
     </row>
     <row r="26" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A26" s="14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B26" s="15" t="n">
         <v>30</v>
       </c>
       <c r="C26" s="15" t="n">
         <v>29.4</v>
       </c>
       <c r="D26" s="15" t="n">
         <v>29.7</v>
       </c>
       <c r="E26" s="15" t="n">
         <v>28.1</v>
       </c>
       <c r="F26" s="15" t="n">
         <v>28.7</v>
       </c>
       <c r="G26" s="15" t="n">
         <v>30.2</v>
       </c>
       <c r="H26" s="15" t="n">
         <v>28</v>
       </c>
       <c r="I26" s="15" t="n">
         <v>27.6</v>
       </c>
       <c r="J26" s="15" t="n">
         <v>27.1</v>
       </c>
       <c r="K26" s="15" t="n">
         <v>24</v>
       </c>
       <c r="L26" s="15" t="n">
         <v>23.9</v>
       </c>
-      <c r="M26" s="10"/>
+      <c r="M26" s="15" t="n">
+        <v>24.7</v>
+      </c>
     </row>
     <row r="27" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A27" s="14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B27" s="15" t="n">
         <v>13.9</v>
       </c>
       <c r="C27" s="15" t="n">
         <v>13.7</v>
       </c>
       <c r="D27" s="15" t="n">
         <v>13.5</v>
       </c>
       <c r="E27" s="15" t="n">
         <v>13.3</v>
       </c>
       <c r="F27" s="15" t="n">
         <v>12.7</v>
       </c>
       <c r="G27" s="15" t="n">
         <v>14.5</v>
       </c>
       <c r="H27" s="15" t="n">
         <v>13.7</v>
       </c>
       <c r="I27" s="15" t="n">
         <v>14.4</v>
       </c>
       <c r="J27" s="15" t="n">
         <v>14.7</v>
       </c>
       <c r="K27" s="15" t="n">
         <v>14.7</v>
       </c>
       <c r="L27" s="15" t="n">
         <v>14.8</v>
       </c>
-      <c r="M27" s="10"/>
+      <c r="M27" s="15" t="n">
+        <v>14.4</v>
+      </c>
     </row>
     <row r="28" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A28" s="14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B28" s="15" t="n">
         <v>15.9</v>
       </c>
       <c r="C28" s="15" t="n">
         <v>15</v>
       </c>
       <c r="D28" s="15" t="n">
         <v>15</v>
       </c>
       <c r="E28" s="15" t="n">
         <v>14.9</v>
       </c>
       <c r="F28" s="15" t="n">
         <v>15.1</v>
       </c>
       <c r="G28" s="15" t="n">
         <v>16</v>
       </c>
       <c r="H28" s="15" t="n">
         <v>16.1</v>
       </c>
       <c r="I28" s="15" t="n">
         <v>16</v>
       </c>
       <c r="J28" s="15" t="n">
         <v>15.8</v>
       </c>
       <c r="K28" s="15" t="n">
         <v>15.6</v>
       </c>
       <c r="L28" s="15" t="n">
         <v>15.5</v>
       </c>
-      <c r="M28" s="10"/>
+      <c r="M28" s="15" t="n">
+        <v>14.3</v>
+      </c>
     </row>
     <row r="29" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A29" s="14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B29" s="17" t="n">
         <v>15.8</v>
       </c>
       <c r="C29" s="17" t="n">
         <v>15.3</v>
       </c>
       <c r="D29" s="17" t="n">
         <v>15.7</v>
       </c>
       <c r="E29" s="17" t="n">
         <v>15.5</v>
       </c>
       <c r="F29" s="17" t="n">
         <v>15.5</v>
       </c>
       <c r="G29" s="17" t="n">
         <v>17.2</v>
       </c>
       <c r="H29" s="17" t="n">
         <v>14.5</v>
       </c>
       <c r="I29" s="17" t="n">
         <v>14.4</v>
       </c>
       <c r="J29" s="17" t="n">
         <v>13.4</v>
       </c>
       <c r="K29" s="17" t="n">
         <v>12.4</v>
       </c>
       <c r="L29" s="17" t="n">
         <v>13.4</v>
       </c>
-      <c r="M29" s="10"/>
+      <c r="M29" s="17" t="n">
+        <v>11.9</v>
+      </c>
     </row>
     <row r="30" customFormat="false" ht="17.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A30" s="18"/>
       <c r="B30" s="10"/>
       <c r="C30" s="19"/>
       <c r="D30" s="19"/>
       <c r="E30" s="10"/>
       <c r="F30" s="20"/>
       <c r="G30" s="20"/>
       <c r="H30" s="20"/>
       <c r="I30" s="20"/>
       <c r="J30" s="20"/>
       <c r="K30" s="10"/>
       <c r="L30" s="10"/>
       <c r="M30" s="10"/>
     </row>
     <row r="31" s="4" customFormat="true" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A31" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B31" s="6"/>
       <c r="C31" s="6"/>
       <c r="D31" s="22"/>
       <c r="E31" s="8"/>
       <c r="F31" s="23"/>
       <c r="G31" s="23"/>
       <c r="H31" s="23"/>
       <c r="I31" s="23"/>
       <c r="J31" s="23"/>
       <c r="K31" s="8"/>
       <c r="L31" s="8"/>
       <c r="M31" s="8"/>
     </row>
     <row r="32" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A32" s="10"/>
       <c r="B32" s="10"/>
       <c r="C32" s="19"/>
       <c r="D32" s="10"/>
       <c r="E32" s="10"/>
       <c r="F32" s="10"/>
       <c r="G32" s="20"/>
       <c r="H32" s="20"/>
       <c r="I32" s="11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J32" s="11"/>
       <c r="K32" s="10"/>
       <c r="L32" s="10"/>
       <c r="M32" s="10"/>
     </row>
     <row r="33" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A33" s="13"/>
       <c r="B33" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C33" s="13" t="s">
         <v>3</v>
       </c>
       <c r="D33" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E33" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F33" s="13" t="s">
         <v>6</v>
       </c>
       <c r="G33" s="13" t="s">
         <v>7</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>8</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>9</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>10</v>
       </c>
       <c r="K33" s="13" t="s">
         <v>11</v>
       </c>
       <c r="L33" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="M33" s="10"/>
+      <c r="M33" s="13" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="34" customFormat="false" ht="16.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A34" s="13"/>
       <c r="B34" s="13"/>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="13"/>
       <c r="G34" s="13"/>
       <c r="H34" s="13"/>
       <c r="I34" s="13"/>
       <c r="J34" s="13"/>
       <c r="K34" s="13"/>
       <c r="L34" s="13"/>
-      <c r="M34" s="10"/>
+      <c r="M34" s="13"/>
     </row>
     <row r="35" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A35" s="14" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B35" s="15" t="n">
         <v>251.802</v>
       </c>
       <c r="C35" s="15" t="n">
         <v>266.355</v>
       </c>
       <c r="D35" s="15" t="n">
         <v>266.251</v>
       </c>
       <c r="E35" s="15" t="n">
         <v>269.82</v>
       </c>
       <c r="F35" s="15" t="n">
         <v>271.042</v>
       </c>
       <c r="G35" s="15" t="n">
         <v>278.387</v>
       </c>
       <c r="H35" s="15" t="n">
         <v>276.454</v>
       </c>
       <c r="I35" s="15" t="n">
         <v>278.704</v>
       </c>
       <c r="J35" s="15" t="n">
         <v>287.64</v>
       </c>
       <c r="K35" s="15" t="n">
         <v>291.1</v>
       </c>
       <c r="L35" s="15" t="n">
         <v>296</v>
       </c>
-      <c r="M35" s="10"/>
+      <c r="M35" s="15" t="n">
+        <v>292.7</v>
+      </c>
     </row>
     <row r="36" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A36" s="14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B36" s="15" t="n">
         <v>135.6</v>
       </c>
       <c r="C36" s="15" t="n">
         <v>149.3</v>
       </c>
       <c r="D36" s="15" t="n">
         <v>146.7</v>
       </c>
       <c r="E36" s="15" t="n">
         <v>148.5</v>
       </c>
       <c r="F36" s="15" t="n">
         <v>152.2</v>
       </c>
       <c r="G36" s="24" t="n">
         <v>159.4</v>
       </c>
       <c r="H36" s="24" t="n">
         <v>162.1</v>
       </c>
       <c r="I36" s="24" t="n">
         <v>158.9</v>
       </c>
       <c r="J36" s="24" t="n">
         <v>166.8</v>
       </c>
       <c r="K36" s="24" t="n">
         <v>175.2</v>
       </c>
       <c r="L36" s="24" t="n">
         <v>179.2</v>
       </c>
-      <c r="M36" s="10"/>
+      <c r="M36" s="24" t="n">
+        <v>177.8</v>
+      </c>
     </row>
     <row r="37" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A37" s="14" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B37" s="15" t="n">
         <v>34</v>
       </c>
       <c r="C37" s="15" t="n">
         <v>33.8</v>
       </c>
       <c r="D37" s="15" t="n">
         <v>34.8</v>
       </c>
       <c r="E37" s="15" t="n">
         <v>34.9</v>
       </c>
       <c r="F37" s="15" t="n">
         <v>31.5</v>
       </c>
       <c r="G37" s="25" t="n">
         <v>31</v>
       </c>
       <c r="H37" s="24" t="n">
         <v>30.2</v>
       </c>
       <c r="I37" s="24" t="n">
         <v>32.9</v>
       </c>
       <c r="J37" s="24" t="n">
         <v>37.6</v>
       </c>
       <c r="K37" s="24" t="n">
         <v>36.8</v>
       </c>
       <c r="L37" s="24" t="n">
         <v>36.2</v>
       </c>
-      <c r="M37" s="10"/>
+      <c r="M37" s="24" t="n">
+        <v>35.6</v>
+      </c>
     </row>
     <row r="38" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A38" s="14" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B38" s="16" t="n">
         <v>11.6</v>
       </c>
       <c r="C38" s="16" t="n">
         <v>11.7</v>
       </c>
       <c r="D38" s="16" t="n">
         <v>12</v>
       </c>
       <c r="E38" s="16" t="n">
         <v>12.7</v>
       </c>
       <c r="F38" s="16" t="n">
         <v>13.2</v>
       </c>
       <c r="G38" s="16" t="n">
         <v>12.2</v>
       </c>
       <c r="H38" s="16" t="n">
         <v>11.3</v>
       </c>
       <c r="I38" s="16" t="n">
         <v>12</v>
       </c>
       <c r="J38" s="24" t="n">
         <v>11.7</v>
       </c>
       <c r="K38" s="24" t="n">
         <v>11.2</v>
       </c>
       <c r="L38" s="24" t="n">
         <v>11.1</v>
       </c>
-      <c r="M38" s="10"/>
+      <c r="M38" s="24" t="n">
+        <v>10.9</v>
+      </c>
     </row>
     <row r="39" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A39" s="14" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B39" s="15" t="n">
         <v>10.9</v>
       </c>
       <c r="C39" s="15" t="n">
         <v>11.4</v>
       </c>
       <c r="D39" s="15" t="n">
         <v>11.3</v>
       </c>
       <c r="E39" s="15" t="n">
         <v>10.2</v>
       </c>
       <c r="F39" s="15" t="n">
         <v>10.2</v>
       </c>
       <c r="G39" s="24" t="n">
         <v>10.3</v>
       </c>
       <c r="H39" s="25" t="n">
         <v>11</v>
       </c>
       <c r="I39" s="24" t="n">
         <v>11.2</v>
       </c>
       <c r="J39" s="24" t="n">
         <v>10.1</v>
       </c>
       <c r="K39" s="24" t="n">
         <v>10.3</v>
       </c>
       <c r="L39" s="24" t="n">
         <v>10.1</v>
       </c>
-      <c r="M39" s="10"/>
+      <c r="M39" s="24" t="n">
+        <v>10.1</v>
+      </c>
     </row>
     <row r="40" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A40" s="14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B40" s="15" t="n">
         <v>22.6</v>
       </c>
       <c r="C40" s="15" t="n">
         <v>23</v>
       </c>
       <c r="D40" s="15" t="n">
         <v>23.2</v>
       </c>
       <c r="E40" s="15" t="n">
         <v>24.9</v>
       </c>
       <c r="F40" s="15" t="n">
         <v>25.8</v>
       </c>
       <c r="G40" s="24" t="n">
         <v>25.4</v>
       </c>
       <c r="H40" s="24" t="n">
         <v>23.4</v>
       </c>
       <c r="I40" s="24" t="n">
         <v>24.1</v>
       </c>
       <c r="J40" s="24" t="n">
         <v>22.9</v>
       </c>
       <c r="K40" s="24" t="n">
         <v>19.9</v>
       </c>
       <c r="L40" s="24" t="n">
         <v>20.7</v>
       </c>
-      <c r="M40" s="10"/>
+      <c r="M40" s="24" t="n">
+        <v>21.9</v>
+      </c>
     </row>
     <row r="41" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A41" s="14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B41" s="15" t="n">
         <v>11.9</v>
       </c>
       <c r="C41" s="15" t="n">
         <v>11.5</v>
       </c>
       <c r="D41" s="15" t="n">
         <v>11.1</v>
       </c>
       <c r="E41" s="15" t="n">
         <v>11.4</v>
       </c>
       <c r="F41" s="15" t="n">
         <v>11</v>
       </c>
       <c r="G41" s="24" t="n">
         <v>12.7</v>
       </c>
       <c r="H41" s="24" t="n">
         <v>12.7</v>
       </c>
       <c r="I41" s="24" t="n">
         <v>13.4</v>
       </c>
       <c r="J41" s="24" t="n">
         <v>13.1</v>
       </c>
       <c r="K41" s="24" t="n">
         <v>13.3</v>
       </c>
       <c r="L41" s="24" t="n">
         <v>13.4</v>
       </c>
-      <c r="M41" s="10"/>
+      <c r="M41" s="24" t="n">
+        <v>13.3</v>
+      </c>
     </row>
     <row r="42" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A42" s="14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B42" s="15" t="n">
         <v>13.1</v>
       </c>
       <c r="C42" s="15" t="n">
         <v>12.9</v>
       </c>
       <c r="D42" s="15" t="n">
         <v>13.4</v>
       </c>
       <c r="E42" s="15" t="n">
         <v>13.5</v>
       </c>
       <c r="F42" s="15" t="n">
         <v>13.4</v>
       </c>
       <c r="G42" s="24" t="n">
         <v>13.5</v>
       </c>
       <c r="H42" s="24" t="n">
         <v>14.5</v>
       </c>
       <c r="I42" s="24" t="n">
         <v>14.2</v>
       </c>
       <c r="J42" s="25" t="n">
         <v>14</v>
       </c>
       <c r="K42" s="24" t="n">
         <v>13.9</v>
       </c>
       <c r="L42" s="24" t="n">
         <v>13.6</v>
       </c>
-      <c r="M42" s="10"/>
+      <c r="M42" s="24" t="n">
+        <v>12.8</v>
+      </c>
     </row>
     <row r="43" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A43" s="14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B43" s="17" t="n">
         <v>12.1</v>
       </c>
       <c r="C43" s="17" t="n">
         <v>12.8</v>
       </c>
       <c r="D43" s="17" t="n">
         <v>13.8</v>
       </c>
       <c r="E43" s="17" t="n">
         <v>13.7</v>
       </c>
       <c r="F43" s="26" t="n">
         <v>13.7</v>
       </c>
       <c r="G43" s="24" t="n">
         <v>13.9</v>
       </c>
       <c r="H43" s="24" t="n">
         <v>11.3</v>
       </c>
       <c r="I43" s="25" t="n">
         <v>12</v>
       </c>
       <c r="J43" s="24" t="n">
         <v>11.4</v>
       </c>
       <c r="K43" s="24" t="n">
         <v>10.4</v>
       </c>
       <c r="L43" s="24" t="n">
         <v>11.7</v>
       </c>
-      <c r="M43" s="10"/>
+      <c r="M43" s="24" t="n">
+        <v>10.2</v>
+      </c>
     </row>
     <row r="44" customFormat="false" ht="10.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A44" s="27"/>
       <c r="B44" s="10"/>
       <c r="C44" s="19"/>
       <c r="D44" s="19"/>
       <c r="E44" s="10"/>
       <c r="F44" s="20"/>
       <c r="G44" s="20"/>
       <c r="H44" s="20"/>
       <c r="I44" s="20"/>
       <c r="J44" s="20"/>
       <c r="K44" s="10"/>
       <c r="L44" s="10"/>
       <c r="M44" s="10"/>
     </row>
     <row r="45" s="4" customFormat="true" ht="11.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A45" s="28" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B45" s="28"/>
       <c r="C45" s="28"/>
       <c r="D45" s="22"/>
       <c r="E45" s="8"/>
       <c r="F45" s="29"/>
       <c r="G45" s="29"/>
       <c r="H45" s="29"/>
       <c r="I45" s="29"/>
       <c r="J45" s="29"/>
       <c r="K45" s="8"/>
       <c r="L45" s="8"/>
       <c r="M45" s="8"/>
     </row>
     <row r="46" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A46" s="10"/>
       <c r="B46" s="10"/>
       <c r="C46" s="19"/>
       <c r="D46" s="10"/>
       <c r="E46" s="10"/>
       <c r="F46" s="10"/>
       <c r="G46" s="20"/>
       <c r="H46" s="20"/>
       <c r="I46" s="11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J46" s="11"/>
       <c r="K46" s="10"/>
       <c r="L46" s="10"/>
       <c r="M46" s="10"/>
     </row>
     <row r="47" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A47" s="13"/>
       <c r="B47" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C47" s="13" t="s">
         <v>3</v>
       </c>
       <c r="D47" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E47" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F47" s="13" t="s">
         <v>6</v>
       </c>
       <c r="G47" s="13" t="s">
         <v>7</v>
       </c>
       <c r="H47" s="13" t="s">
         <v>8</v>
       </c>
       <c r="I47" s="13" t="s">
         <v>9</v>
       </c>
       <c r="J47" s="13" t="s">
         <v>10</v>
       </c>
       <c r="K47" s="13" t="s">
         <v>11</v>
       </c>
       <c r="L47" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="M47" s="10"/>
+      <c r="M47" s="13" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="48" customFormat="false" ht="11.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A48" s="13"/>
       <c r="B48" s="13"/>
       <c r="C48" s="13"/>
       <c r="D48" s="13"/>
       <c r="E48" s="13"/>
       <c r="F48" s="13"/>
       <c r="G48" s="13"/>
       <c r="H48" s="13"/>
       <c r="I48" s="13"/>
       <c r="J48" s="13"/>
       <c r="K48" s="13"/>
       <c r="L48" s="13"/>
-      <c r="M48" s="10"/>
+      <c r="M48" s="13"/>
     </row>
     <row r="49" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A49" s="14" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B49" s="15" t="n">
         <v>34.325</v>
       </c>
       <c r="C49" s="15" t="n">
         <v>29.939</v>
       </c>
       <c r="D49" s="15" t="n">
         <v>30.127</v>
       </c>
       <c r="E49" s="15" t="n">
         <v>30.292</v>
       </c>
       <c r="F49" s="15" t="n">
         <v>32.992</v>
       </c>
       <c r="G49" s="15" t="n">
         <v>37.877</v>
       </c>
       <c r="H49" s="15" t="n">
         <v>38.078</v>
       </c>
       <c r="I49" s="15" t="n">
         <v>39.035</v>
       </c>
       <c r="J49" s="15" t="n">
         <v>39.043</v>
       </c>
       <c r="K49" s="15" t="n">
         <v>44</v>
       </c>
       <c r="L49" s="15" t="n">
         <v>51.8</v>
       </c>
-      <c r="M49" s="10"/>
+      <c r="M49" s="15" t="n">
+        <v>59.3</v>
+      </c>
     </row>
     <row r="50" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A50" s="14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B50" s="15" t="n">
         <v>9.7</v>
       </c>
       <c r="C50" s="15" t="n">
         <v>9.1</v>
       </c>
       <c r="D50" s="15" t="n">
         <v>9.3</v>
       </c>
       <c r="E50" s="15" t="n">
         <v>15.1</v>
       </c>
       <c r="F50" s="15" t="n">
         <v>16.5</v>
       </c>
       <c r="G50" s="24" t="n">
         <v>13.4</v>
       </c>
       <c r="H50" s="24" t="n">
         <v>16.8</v>
       </c>
       <c r="I50" s="24" t="n">
         <v>22.1</v>
       </c>
       <c r="J50" s="15" t="n">
         <v>23.5</v>
       </c>
       <c r="K50" s="15" t="n">
         <v>28.6</v>
       </c>
       <c r="L50" s="15" t="n">
         <v>38</v>
       </c>
-      <c r="M50" s="10"/>
+      <c r="M50" s="15" t="n">
+        <v>46.5</v>
+      </c>
     </row>
     <row r="51" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A51" s="14" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B51" s="15" t="n">
         <v>3.3</v>
       </c>
       <c r="C51" s="15" t="n">
         <v>3</v>
       </c>
       <c r="D51" s="15" t="n">
         <v>3.8</v>
       </c>
       <c r="E51" s="15" t="n">
         <v>3.9</v>
       </c>
       <c r="F51" s="15" t="n">
         <v>5.2</v>
       </c>
       <c r="G51" s="24" t="n">
         <v>6.7</v>
       </c>
       <c r="H51" s="24" t="n">
         <v>6.4</v>
       </c>
       <c r="I51" s="24" t="n">
         <v>4.3</v>
       </c>
       <c r="J51" s="15" t="n">
         <v>1.9</v>
       </c>
       <c r="K51" s="15" t="n">
         <v>2.3</v>
       </c>
       <c r="L51" s="15" t="n">
         <v>2.1</v>
       </c>
-      <c r="M51" s="10"/>
+      <c r="M51" s="15" t="n">
+        <v>1.5</v>
+      </c>
     </row>
     <row r="52" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A52" s="14" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B52" s="16" t="n">
         <v>3.4</v>
       </c>
       <c r="C52" s="16" t="n">
         <v>2.9</v>
       </c>
       <c r="D52" s="16" t="n">
         <v>2.8</v>
       </c>
       <c r="E52" s="16" t="n">
         <v>1.7</v>
       </c>
       <c r="F52" s="16" t="n">
         <v>2.5</v>
       </c>
       <c r="G52" s="16" t="n">
         <v>3.4</v>
       </c>
       <c r="H52" s="16" t="n">
         <v>3.3</v>
       </c>
       <c r="I52" s="16" t="n">
         <v>2.4</v>
       </c>
       <c r="J52" s="16" t="n">
         <v>2.3</v>
       </c>
       <c r="K52" s="16" t="n">
         <v>2.4</v>
       </c>
       <c r="L52" s="16" t="n">
         <v>2.3</v>
       </c>
-      <c r="M52" s="10"/>
+      <c r="M52" s="16" t="n">
+        <v>2.8</v>
+      </c>
     </row>
     <row r="53" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A53" s="14" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B53" s="15" t="n">
         <v>1.8</v>
       </c>
       <c r="C53" s="15" t="n">
         <v>1.7</v>
       </c>
       <c r="D53" s="15" t="n">
         <v>1.8</v>
       </c>
       <c r="E53" s="15" t="n">
         <v>1.3</v>
       </c>
       <c r="F53" s="15" t="n">
         <v>0.8</v>
       </c>
       <c r="G53" s="24" t="n">
         <v>1.9</v>
       </c>
       <c r="H53" s="24" t="n">
         <v>1.3</v>
       </c>
       <c r="I53" s="24" t="n">
         <v>1.4</v>
       </c>
       <c r="J53" s="15" t="n">
         <v>1.7</v>
       </c>
       <c r="K53" s="15" t="n">
         <v>1.5</v>
       </c>
       <c r="L53" s="15" t="n">
         <v>1.3</v>
       </c>
-      <c r="M53" s="10"/>
+      <c r="M53" s="15" t="n">
+        <v>1.4</v>
+      </c>
     </row>
     <row r="54" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A54" s="14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B54" s="15" t="n">
         <v>7.6</v>
       </c>
       <c r="C54" s="15" t="n">
         <v>6.4</v>
       </c>
       <c r="D54" s="15" t="n">
         <v>6.6</v>
       </c>
       <c r="E54" s="15" t="n">
         <v>3.1</v>
       </c>
       <c r="F54" s="15" t="n">
         <v>2.8</v>
       </c>
       <c r="G54" s="24" t="n">
         <v>4.9</v>
       </c>
       <c r="H54" s="24" t="n">
         <v>4.5</v>
       </c>
       <c r="I54" s="24" t="n">
         <v>3.5</v>
       </c>
       <c r="J54" s="15" t="n">
         <v>4.2</v>
       </c>
       <c r="K54" s="15" t="n">
         <v>4.1</v>
       </c>
       <c r="L54" s="15" t="n">
         <v>3.2</v>
       </c>
-      <c r="M54" s="10"/>
+      <c r="M54" s="15" t="n">
+        <v>2.8</v>
+      </c>
     </row>
     <row r="55" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A55" s="14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B55" s="15" t="n">
         <v>2.1</v>
       </c>
       <c r="C55" s="15" t="n">
         <v>2.3</v>
       </c>
       <c r="D55" s="15" t="n">
         <v>2.3</v>
       </c>
       <c r="E55" s="15" t="n">
         <v>1.9</v>
       </c>
       <c r="F55" s="15" t="n">
         <v>1.7</v>
       </c>
       <c r="G55" s="24" t="n">
         <v>1.8</v>
       </c>
       <c r="H55" s="24" t="n">
         <v>1</v>
       </c>
       <c r="I55" s="24" t="n">
         <v>1</v>
       </c>
       <c r="J55" s="15" t="n">
         <v>1.6</v>
       </c>
       <c r="K55" s="15" t="n">
         <v>1.4</v>
       </c>
       <c r="L55" s="15" t="n">
         <v>1.4</v>
       </c>
-      <c r="M55" s="10"/>
+      <c r="M55" s="15" t="n">
+        <v>1.1</v>
+      </c>
     </row>
     <row r="56" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A56" s="14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B56" s="15" t="n">
         <v>2.8</v>
       </c>
       <c r="C56" s="15" t="n">
         <v>2</v>
       </c>
       <c r="D56" s="15" t="n">
         <v>1.6</v>
       </c>
       <c r="E56" s="15" t="n">
         <v>1.5</v>
       </c>
       <c r="F56" s="15" t="n">
         <v>1.7</v>
       </c>
       <c r="G56" s="24" t="n">
         <v>2.5</v>
       </c>
       <c r="H56" s="24" t="n">
         <v>1.7</v>
       </c>
       <c r="I56" s="24" t="n">
         <v>1.7</v>
       </c>
       <c r="J56" s="17" t="n">
         <v>1.8</v>
       </c>
       <c r="K56" s="17" t="n">
         <v>1.7</v>
       </c>
       <c r="L56" s="17" t="n">
         <v>1.9</v>
       </c>
-      <c r="M56" s="10"/>
+      <c r="M56" s="17" t="n">
+        <v>1.5</v>
+      </c>
     </row>
     <row r="57" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A57" s="14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B57" s="17" t="n">
         <v>3.6</v>
       </c>
       <c r="C57" s="17" t="n">
         <v>2.5</v>
       </c>
       <c r="D57" s="17" t="n">
         <v>1.9</v>
       </c>
       <c r="E57" s="17" t="n">
         <v>1.8</v>
       </c>
       <c r="F57" s="17" t="n">
         <v>1.8</v>
       </c>
       <c r="G57" s="24" t="n">
         <v>3.3</v>
       </c>
       <c r="H57" s="24" t="n">
         <v>3.1</v>
       </c>
       <c r="I57" s="24" t="n">
         <v>2.6</v>
       </c>
       <c r="J57" s="17" t="n">
         <v>2</v>
       </c>
       <c r="K57" s="17" t="n">
         <v>2</v>
       </c>
       <c r="L57" s="17" t="n">
         <v>1.6</v>
       </c>
-      <c r="M57" s="10"/>
+      <c r="M57" s="17" t="n">
+        <v>1.7</v>
+      </c>
     </row>
     <row r="58" customFormat="false" ht="10.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A58" s="18"/>
       <c r="B58" s="10"/>
       <c r="C58" s="19"/>
       <c r="D58" s="19"/>
       <c r="E58" s="10"/>
       <c r="F58" s="20"/>
       <c r="G58" s="20"/>
       <c r="H58" s="20"/>
       <c r="I58" s="20"/>
       <c r="J58" s="20"/>
       <c r="K58" s="10"/>
       <c r="L58" s="10"/>
       <c r="M58" s="10"/>
     </row>
     <row r="59" s="4" customFormat="true" ht="11.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A59" s="30" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B59" s="31"/>
       <c r="C59" s="31"/>
       <c r="D59" s="31"/>
       <c r="E59" s="8"/>
       <c r="F59" s="31"/>
       <c r="G59" s="31"/>
       <c r="H59" s="31"/>
       <c r="I59" s="23"/>
       <c r="J59" s="23"/>
       <c r="K59" s="8"/>
       <c r="L59" s="8"/>
       <c r="M59" s="8"/>
     </row>
     <row r="60" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A60" s="10"/>
       <c r="B60" s="10"/>
       <c r="C60" s="19"/>
       <c r="D60" s="10"/>
       <c r="E60" s="10"/>
       <c r="F60" s="20"/>
       <c r="G60" s="20"/>
       <c r="H60" s="20"/>
       <c r="I60" s="11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J60" s="11"/>
       <c r="K60" s="10"/>
       <c r="L60" s="10"/>
       <c r="M60" s="10"/>
     </row>
     <row r="61" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A61" s="13"/>
       <c r="B61" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C61" s="13" t="s">
         <v>3</v>
       </c>
       <c r="D61" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E61" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F61" s="13" t="s">
         <v>6</v>
       </c>
       <c r="G61" s="13" t="s">
         <v>7</v>
       </c>
       <c r="H61" s="13" t="s">
         <v>8</v>
       </c>
       <c r="I61" s="13" t="s">
         <v>9</v>
       </c>
       <c r="J61" s="13" t="s">
         <v>10</v>
       </c>
       <c r="K61" s="13" t="s">
         <v>11</v>
       </c>
       <c r="L61" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="M61" s="10"/>
+      <c r="M61" s="13" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="62" customFormat="false" ht="11.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A62" s="13"/>
       <c r="B62" s="13"/>
       <c r="C62" s="13"/>
       <c r="D62" s="13"/>
       <c r="E62" s="13"/>
       <c r="F62" s="13"/>
       <c r="G62" s="13"/>
       <c r="H62" s="13"/>
       <c r="I62" s="13"/>
       <c r="J62" s="13"/>
       <c r="K62" s="13"/>
       <c r="L62" s="13"/>
-      <c r="M62" s="10"/>
+      <c r="M62" s="13"/>
     </row>
     <row r="63" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A63" s="14" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B63" s="25" t="n">
         <v>15.173</v>
       </c>
       <c r="C63" s="15" t="n">
         <v>15.735</v>
       </c>
       <c r="D63" s="15" t="n">
         <v>15.391</v>
       </c>
       <c r="E63" s="15" t="n">
         <v>15.599</v>
       </c>
       <c r="F63" s="15" t="n">
         <v>15.663</v>
       </c>
       <c r="G63" s="15" t="n">
         <v>16.087</v>
       </c>
       <c r="H63" s="15" t="n">
         <v>16.217</v>
       </c>
       <c r="I63" s="15" t="n">
         <v>16.309</v>
       </c>
       <c r="J63" s="15" t="n">
         <v>16.609</v>
       </c>
       <c r="K63" s="15" t="n">
         <v>17</v>
       </c>
       <c r="L63" s="15" t="n">
         <v>17.7</v>
       </c>
-      <c r="M63" s="10"/>
+      <c r="M63" s="15" t="n">
+        <v>17.9</v>
+      </c>
     </row>
     <row r="64" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A64" s="14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B64" s="25" t="n">
         <v>7.8</v>
       </c>
       <c r="C64" s="15" t="n">
         <v>8.4</v>
       </c>
       <c r="D64" s="15" t="n">
         <v>8</v>
       </c>
       <c r="E64" s="15" t="n">
         <v>8.4</v>
       </c>
       <c r="F64" s="15" t="n">
         <v>8.7</v>
       </c>
       <c r="G64" s="15" t="n">
         <v>8.7</v>
       </c>
       <c r="H64" s="15" t="n">
         <v>9.2</v>
       </c>
       <c r="I64" s="15" t="n">
         <v>9.2</v>
       </c>
       <c r="J64" s="15" t="n">
         <v>9.5</v>
       </c>
       <c r="K64" s="15" t="n">
         <v>10.2</v>
       </c>
       <c r="L64" s="15" t="n">
         <v>11</v>
       </c>
-      <c r="M64" s="10"/>
+      <c r="M64" s="15" t="n">
+        <v>11.4</v>
+      </c>
     </row>
     <row r="65" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A65" s="14" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B65" s="25" t="n">
         <v>1.9</v>
       </c>
       <c r="C65" s="15" t="n">
         <v>1.8</v>
       </c>
       <c r="D65" s="15" t="n">
         <v>2</v>
       </c>
       <c r="E65" s="15" t="n">
         <v>2</v>
       </c>
       <c r="F65" s="15" t="n">
         <v>1.8</v>
       </c>
       <c r="G65" s="15" t="n">
         <v>1.9</v>
       </c>
       <c r="H65" s="15" t="n">
         <v>1.9</v>
       </c>
       <c r="I65" s="15" t="n">
         <v>1.9</v>
       </c>
       <c r="J65" s="15" t="n">
         <v>2</v>
       </c>
       <c r="K65" s="15" t="n">
         <v>2</v>
       </c>
       <c r="L65" s="15" t="n">
         <v>1.9</v>
       </c>
-      <c r="M65" s="10"/>
+      <c r="M65" s="15" t="n">
+        <v>1.9</v>
+      </c>
     </row>
     <row r="66" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A66" s="14" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B66" s="16" t="n">
         <v>0.8</v>
       </c>
       <c r="C66" s="16" t="n">
         <v>0.8</v>
       </c>
       <c r="D66" s="16" t="n">
         <v>0.8</v>
       </c>
       <c r="E66" s="16" t="n">
         <v>0.8</v>
       </c>
       <c r="F66" s="16" t="n">
         <v>0.8</v>
       </c>
       <c r="G66" s="16" t="n">
         <v>0.8</v>
       </c>
       <c r="H66" s="16" t="n">
         <v>0.7</v>
       </c>
       <c r="I66" s="16" t="n">
         <v>0.8</v>
       </c>
       <c r="J66" s="16" t="n">
         <v>0.7</v>
       </c>
       <c r="K66" s="16" t="n">
         <v>0.7</v>
       </c>
       <c r="L66" s="16" t="n">
         <v>0.7</v>
       </c>
-      <c r="M66" s="10"/>
+      <c r="M66" s="16" t="n">
+        <v>0.7</v>
+      </c>
     </row>
     <row r="67" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A67" s="14" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B67" s="25" t="n">
         <v>0.7</v>
       </c>
       <c r="C67" s="15" t="n">
         <v>0.7</v>
       </c>
       <c r="D67" s="15" t="n">
         <v>0.7</v>
       </c>
       <c r="E67" s="15" t="n">
         <v>0.6</v>
       </c>
       <c r="F67" s="15" t="n">
         <v>0.6</v>
       </c>
       <c r="G67" s="15" t="n">
         <v>0.6</v>
       </c>
       <c r="H67" s="15" t="n">
         <v>0.6</v>
       </c>
       <c r="I67" s="15" t="n">
         <v>0.6</v>
       </c>
       <c r="J67" s="15" t="n">
         <v>0.6</v>
       </c>
       <c r="K67" s="15" t="n">
         <v>0.6</v>
       </c>
       <c r="L67" s="15" t="n">
         <v>0.6</v>
       </c>
-      <c r="M67" s="10"/>
+      <c r="M67" s="15" t="n">
+        <v>0.6</v>
+      </c>
     </row>
     <row r="68" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A68" s="14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B68" s="25" t="n">
         <v>1.6</v>
       </c>
       <c r="C68" s="15" t="n">
         <v>1.6</v>
       </c>
       <c r="D68" s="15" t="n">
         <v>1.6</v>
       </c>
       <c r="E68" s="15" t="n">
         <v>1.5</v>
       </c>
       <c r="F68" s="15" t="n">
         <v>1.5</v>
       </c>
       <c r="G68" s="15" t="n">
         <v>1.6</v>
       </c>
       <c r="H68" s="15" t="n">
         <v>1.4</v>
       </c>
       <c r="I68" s="15" t="n">
         <v>1.4</v>
       </c>
       <c r="J68" s="15" t="n">
         <v>1.5</v>
       </c>
       <c r="K68" s="15" t="n">
         <v>1.3</v>
       </c>
       <c r="L68" s="15" t="n">
         <v>1.2</v>
       </c>
-      <c r="M68" s="10"/>
+      <c r="M68" s="15" t="n">
+        <v>1.3</v>
+      </c>
     </row>
     <row r="69" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A69" s="14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B69" s="25" t="n">
         <v>0.8</v>
       </c>
       <c r="C69" s="15" t="n">
         <v>0.8</v>
       </c>
       <c r="D69" s="15" t="n">
         <v>0.7</v>
       </c>
       <c r="E69" s="15" t="n">
         <v>0.7</v>
       </c>
       <c r="F69" s="15" t="n">
         <v>0.7</v>
       </c>
       <c r="G69" s="15" t="n">
         <v>0.8</v>
       </c>
       <c r="H69" s="15" t="n">
         <v>0.8</v>
       </c>
       <c r="I69" s="15" t="n">
         <v>0.8</v>
       </c>
       <c r="J69" s="15" t="n">
         <v>0.8</v>
       </c>
       <c r="K69" s="15" t="n">
         <v>0.8</v>
       </c>
       <c r="L69" s="15" t="n">
         <v>0.8</v>
       </c>
-      <c r="M69" s="10"/>
+      <c r="M69" s="15" t="n">
+        <v>0.7</v>
+      </c>
     </row>
     <row r="70" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A70" s="14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B70" s="25" t="n">
         <v>0.8</v>
       </c>
       <c r="C70" s="15" t="n">
         <v>0.8</v>
       </c>
       <c r="D70" s="15" t="n">
         <v>0.8</v>
       </c>
       <c r="E70" s="15" t="n">
         <v>0.8</v>
       </c>
       <c r="F70" s="17" t="n">
         <v>0.8</v>
       </c>
       <c r="G70" s="17" t="n">
         <v>0.8</v>
       </c>
       <c r="H70" s="17" t="n">
         <v>0.8</v>
       </c>
       <c r="I70" s="17" t="n">
         <v>0.8</v>
       </c>
       <c r="J70" s="17" t="n">
         <v>0.8</v>
       </c>
       <c r="K70" s="17" t="n">
         <v>0.8</v>
       </c>
       <c r="L70" s="17" t="n">
         <v>0.8</v>
       </c>
-      <c r="M70" s="10"/>
+      <c r="M70" s="17" t="n">
+        <v>0.7</v>
+      </c>
     </row>
     <row r="71" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A71" s="14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B71" s="17" t="n">
         <v>0.8</v>
       </c>
       <c r="C71" s="17" t="n">
         <v>0.8</v>
       </c>
       <c r="D71" s="17" t="n">
         <v>0.8</v>
       </c>
       <c r="E71" s="17" t="n">
         <v>0.8</v>
       </c>
       <c r="F71" s="17" t="n">
         <v>0.8</v>
       </c>
       <c r="G71" s="17" t="n">
         <v>0.9</v>
       </c>
       <c r="H71" s="17" t="n">
         <v>0.8</v>
       </c>
       <c r="I71" s="17" t="n">
         <v>0.8</v>
       </c>
       <c r="J71" s="17" t="n">
         <v>0.7</v>
       </c>
       <c r="K71" s="17" t="n">
         <v>0.7</v>
       </c>
       <c r="L71" s="17" t="n">
         <v>0.7</v>
       </c>
-      <c r="M71" s="10"/>
+      <c r="M71" s="17" t="n">
+        <v>0.6</v>
+      </c>
     </row>
     <row r="72" customFormat="false" ht="9.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A72" s="27"/>
       <c r="B72" s="10"/>
       <c r="C72" s="19"/>
       <c r="D72" s="19"/>
       <c r="E72" s="10"/>
       <c r="F72" s="20"/>
       <c r="G72" s="20"/>
       <c r="H72" s="20"/>
       <c r="I72" s="20"/>
       <c r="J72" s="20"/>
       <c r="K72" s="10"/>
       <c r="L72" s="10"/>
       <c r="M72" s="10"/>
     </row>
     <row r="73" s="4" customFormat="true" ht="11.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A73" s="30" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B73" s="30"/>
       <c r="C73" s="31"/>
       <c r="D73" s="31"/>
       <c r="E73" s="31"/>
       <c r="F73" s="31"/>
       <c r="G73" s="31"/>
       <c r="H73" s="31"/>
       <c r="I73" s="23"/>
       <c r="J73" s="23"/>
       <c r="K73" s="8"/>
       <c r="L73" s="8"/>
       <c r="M73" s="8"/>
     </row>
     <row r="74" customFormat="false" ht="12" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A74" s="10"/>
       <c r="B74" s="10"/>
       <c r="C74" s="19"/>
       <c r="D74" s="10"/>
       <c r="E74" s="10"/>
       <c r="F74" s="20"/>
       <c r="G74" s="20"/>
       <c r="H74" s="20"/>
       <c r="I74" s="11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J74" s="11"/>
       <c r="K74" s="10"/>
       <c r="L74" s="10"/>
       <c r="M74" s="10"/>
     </row>
     <row r="75" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A75" s="13"/>
       <c r="B75" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C75" s="13" t="s">
         <v>3</v>
       </c>
       <c r="D75" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E75" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F75" s="13" t="s">
         <v>6</v>
       </c>
       <c r="G75" s="13" t="s">
         <v>7</v>
       </c>
       <c r="H75" s="13" t="s">
         <v>8</v>
       </c>
       <c r="I75" s="13" t="s">
         <v>9</v>
       </c>
       <c r="J75" s="13" t="s">
         <v>10</v>
       </c>
       <c r="K75" s="13" t="s">
         <v>11</v>
       </c>
       <c r="L75" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="M75" s="10"/>
+      <c r="M75" s="13" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="76" customFormat="false" ht="14.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A76" s="13"/>
       <c r="B76" s="13"/>
       <c r="C76" s="13"/>
       <c r="D76" s="13"/>
       <c r="E76" s="13"/>
       <c r="F76" s="13"/>
       <c r="G76" s="13"/>
       <c r="H76" s="13"/>
       <c r="I76" s="13"/>
       <c r="J76" s="13"/>
       <c r="K76" s="13"/>
       <c r="L76" s="13"/>
-      <c r="M76" s="10"/>
+      <c r="M76" s="13"/>
     </row>
     <row r="77" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A77" s="14" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B77" s="25" t="n">
         <v>5</v>
       </c>
       <c r="C77" s="25" t="n">
         <v>5</v>
       </c>
       <c r="D77" s="25" t="n">
         <v>4.9</v>
       </c>
       <c r="E77" s="25" t="n">
         <v>4.9</v>
       </c>
       <c r="F77" s="15" t="n">
         <v>4.9</v>
       </c>
       <c r="G77" s="32" t="n">
         <v>4.8</v>
       </c>
       <c r="H77" s="32" t="n">
         <v>4.9</v>
       </c>
       <c r="I77" s="32" t="n">
         <v>4.9</v>
       </c>
       <c r="J77" s="32" t="n">
         <v>4.8</v>
       </c>
       <c r="K77" s="33" t="n">
         <v>4.8</v>
       </c>
       <c r="L77" s="33" t="n">
         <v>4.9</v>
       </c>
-      <c r="M77" s="10"/>
+      <c r="M77" s="33" t="n">
+        <v>4.9</v>
+      </c>
     </row>
     <row r="78" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A78" s="14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B78" s="25" t="n">
         <v>5</v>
       </c>
       <c r="C78" s="25" t="n">
         <v>5</v>
       </c>
       <c r="D78" s="25" t="n">
         <v>4.9</v>
       </c>
       <c r="E78" s="25" t="n">
         <v>4.9</v>
       </c>
       <c r="F78" s="17" t="n">
         <v>4.9</v>
       </c>
       <c r="G78" s="32" t="n">
         <v>4.8</v>
       </c>
       <c r="H78" s="32" t="n">
         <v>4.9</v>
       </c>
       <c r="I78" s="32" t="n">
         <v>4.9</v>
       </c>
       <c r="J78" s="32" t="n">
         <v>4.8</v>
       </c>
       <c r="K78" s="33" t="n">
         <v>4.8</v>
       </c>
       <c r="L78" s="33" t="n">
         <v>4.8</v>
       </c>
-      <c r="M78" s="10"/>
+      <c r="M78" s="33" t="n">
+        <v>4.8</v>
+      </c>
     </row>
     <row r="79" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A79" s="14" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B79" s="25" t="n">
         <v>4.8</v>
       </c>
       <c r="C79" s="25" t="n">
         <v>4.7</v>
       </c>
       <c r="D79" s="25" t="n">
         <v>4.8</v>
       </c>
       <c r="E79" s="25" t="n">
         <v>4.8</v>
       </c>
       <c r="F79" s="15" t="n">
         <v>4.8</v>
       </c>
       <c r="G79" s="32" t="n">
         <v>4.8</v>
       </c>
       <c r="H79" s="32" t="n">
         <v>4.9</v>
       </c>
       <c r="I79" s="32" t="n">
         <v>4.8</v>
       </c>
       <c r="J79" s="32" t="n">
         <v>4.8</v>
       </c>
       <c r="K79" s="33" t="n">
         <v>4.8</v>
       </c>
       <c r="L79" s="33" t="n">
         <v>4.8</v>
       </c>
-      <c r="M79" s="10"/>
+      <c r="M79" s="33" t="n">
+        <v>4.9</v>
+      </c>
     </row>
     <row r="80" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A80" s="14" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B80" s="16" t="n">
         <v>5.1</v>
       </c>
       <c r="C80" s="16" t="n">
         <v>5.2</v>
       </c>
       <c r="D80" s="16" t="n">
         <v>5.1</v>
       </c>
       <c r="E80" s="16" t="n">
         <v>5.1</v>
       </c>
       <c r="F80" s="16" t="n">
         <v>5</v>
       </c>
       <c r="G80" s="16" t="n">
         <v>5</v>
       </c>
       <c r="H80" s="16" t="n">
         <v>5</v>
       </c>
       <c r="I80" s="16" t="n">
         <v>5</v>
       </c>
       <c r="J80" s="16" t="n">
         <v>5</v>
       </c>
       <c r="K80" s="33" t="n">
         <v>5</v>
       </c>
       <c r="L80" s="33" t="n">
         <v>4.9</v>
       </c>
-      <c r="M80" s="10"/>
+      <c r="M80" s="33" t="n">
+        <v>4.9</v>
+      </c>
     </row>
     <row r="81" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A81" s="14" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B81" s="25" t="n">
         <v>5</v>
       </c>
       <c r="C81" s="25" t="n">
         <v>5</v>
       </c>
       <c r="D81" s="25" t="n">
         <v>4.9</v>
       </c>
       <c r="E81" s="25" t="n">
         <v>4.9</v>
       </c>
       <c r="F81" s="15" t="n">
         <v>4.9</v>
       </c>
       <c r="G81" s="32" t="n">
         <v>4.9</v>
       </c>
       <c r="H81" s="32" t="n">
         <v>4.9</v>
       </c>
       <c r="I81" s="32" t="n">
         <v>4.9</v>
       </c>
       <c r="J81" s="32" t="n">
         <v>4.9</v>
       </c>
       <c r="K81" s="33" t="n">
         <v>4.9</v>
       </c>
       <c r="L81" s="33" t="n">
         <v>4.9</v>
       </c>
-      <c r="M81" s="10"/>
+      <c r="M81" s="33" t="n">
+        <v>4.9</v>
+      </c>
     </row>
     <row r="82" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A82" s="14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B82" s="25" t="n">
         <v>5.3</v>
       </c>
       <c r="C82" s="25" t="n">
         <v>5.2</v>
       </c>
       <c r="D82" s="25" t="n">
         <v>5.2</v>
       </c>
       <c r="E82" s="25" t="n">
         <v>5.1</v>
       </c>
       <c r="F82" s="15" t="n">
         <v>5</v>
       </c>
       <c r="G82" s="32" t="n">
         <v>5</v>
       </c>
       <c r="H82" s="32" t="n">
         <v>5</v>
       </c>
       <c r="I82" s="32" t="n">
         <v>5</v>
       </c>
       <c r="J82" s="32" t="n">
         <v>5</v>
       </c>
       <c r="K82" s="33" t="n">
         <v>5</v>
       </c>
       <c r="L82" s="33" t="n">
         <v>4.9</v>
       </c>
-      <c r="M82" s="10"/>
+      <c r="M82" s="33" t="n">
+        <v>4.9</v>
+      </c>
     </row>
     <row r="83" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A83" s="14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B83" s="25" t="n">
         <v>5.3</v>
       </c>
       <c r="C83" s="25" t="n">
         <v>5.3</v>
       </c>
       <c r="D83" s="25" t="n">
         <v>5.2</v>
       </c>
       <c r="E83" s="25" t="n">
         <v>5.1</v>
       </c>
       <c r="F83" s="15" t="n">
         <v>5</v>
       </c>
       <c r="G83" s="32" t="n">
         <v>5</v>
       </c>
       <c r="H83" s="32" t="n">
         <v>5</v>
       </c>
       <c r="I83" s="32" t="n">
         <v>5</v>
       </c>
       <c r="J83" s="32" t="n">
         <v>5</v>
       </c>
       <c r="K83" s="33" t="n">
         <v>5</v>
       </c>
       <c r="L83" s="33" t="n">
         <v>4.9</v>
       </c>
-      <c r="M83" s="10"/>
+      <c r="M83" s="33" t="n">
+        <v>4.9</v>
+      </c>
     </row>
     <row r="84" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A84" s="14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B84" s="25" t="n">
         <v>5</v>
       </c>
       <c r="C84" s="25" t="n">
         <v>5</v>
       </c>
       <c r="D84" s="25" t="n">
         <v>5</v>
       </c>
       <c r="E84" s="25" t="n">
         <v>5</v>
       </c>
       <c r="F84" s="15" t="n">
         <v>5</v>
       </c>
       <c r="G84" s="32" t="n">
         <v>5</v>
       </c>
       <c r="H84" s="32" t="n">
         <v>5</v>
       </c>
       <c r="I84" s="32" t="n">
         <v>4.9</v>
       </c>
       <c r="J84" s="32" t="n">
         <v>4.9</v>
       </c>
       <c r="K84" s="33" t="n">
         <v>4.9</v>
       </c>
       <c r="L84" s="33" t="n">
         <v>4.9</v>
       </c>
-      <c r="M84" s="10"/>
+      <c r="M84" s="33" t="n">
+        <v>4.9</v>
+      </c>
     </row>
     <row r="85" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A85" s="14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B85" s="17" t="n">
         <v>5.1</v>
       </c>
       <c r="C85" s="17" t="n">
         <v>5.1</v>
       </c>
       <c r="D85" s="17" t="n">
         <v>5.1</v>
       </c>
       <c r="E85" s="17" t="n">
         <v>5.1</v>
       </c>
       <c r="F85" s="17" t="n">
         <v>5</v>
       </c>
       <c r="G85" s="17" t="n">
         <v>5</v>
       </c>
       <c r="H85" s="17" t="n">
         <v>5</v>
       </c>
       <c r="I85" s="17" t="n">
         <v>5</v>
       </c>
       <c r="J85" s="17" t="n">
         <v>5</v>
       </c>
       <c r="K85" s="33" t="n">
         <v>5</v>
       </c>
       <c r="L85" s="33" t="n">
         <v>4.9</v>
       </c>
-      <c r="M85" s="10"/>
+      <c r="M85" s="33" t="n">
+        <v>4.9</v>
+      </c>
     </row>
     <row r="86" customFormat="false" ht="10.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A86" s="27"/>
       <c r="B86" s="10"/>
       <c r="C86" s="19"/>
       <c r="D86" s="19"/>
       <c r="E86" s="10"/>
       <c r="F86" s="20"/>
       <c r="G86" s="20"/>
       <c r="H86" s="20"/>
       <c r="I86" s="20"/>
       <c r="J86" s="20"/>
       <c r="K86" s="10"/>
       <c r="L86" s="10"/>
       <c r="M86" s="10"/>
     </row>
     <row r="87" s="4" customFormat="true" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A87" s="6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B87" s="6"/>
       <c r="C87" s="6"/>
       <c r="D87" s="6"/>
       <c r="E87" s="6"/>
       <c r="F87" s="6"/>
       <c r="G87" s="23"/>
       <c r="H87" s="23"/>
       <c r="I87" s="23"/>
       <c r="J87" s="23"/>
       <c r="K87" s="8"/>
       <c r="L87" s="8"/>
       <c r="M87" s="8"/>
     </row>
     <row r="88" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A88" s="10"/>
       <c r="B88" s="10"/>
       <c r="C88" s="19"/>
       <c r="D88" s="11"/>
       <c r="E88" s="10"/>
       <c r="F88" s="10"/>
       <c r="G88" s="20"/>
       <c r="H88" s="20"/>
       <c r="I88" s="11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J88" s="11"/>
       <c r="K88" s="10"/>
       <c r="L88" s="10"/>
       <c r="M88" s="10"/>
     </row>
     <row r="89" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A89" s="13"/>
       <c r="B89" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C89" s="13" t="s">
         <v>3</v>
       </c>
       <c r="D89" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E89" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F89" s="13" t="s">
         <v>6</v>
       </c>
       <c r="G89" s="13" t="s">
         <v>7</v>
       </c>
       <c r="H89" s="13" t="s">
         <v>8</v>
       </c>
       <c r="I89" s="13" t="s">
         <v>9</v>
       </c>
       <c r="J89" s="13" t="s">
         <v>10</v>
       </c>
       <c r="K89" s="13" t="s">
         <v>11</v>
       </c>
       <c r="L89" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="M89" s="10"/>
+      <c r="M89" s="13" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="90" customFormat="false" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A90" s="13"/>
       <c r="B90" s="13"/>
       <c r="C90" s="13"/>
       <c r="D90" s="13"/>
       <c r="E90" s="13"/>
       <c r="F90" s="13"/>
       <c r="G90" s="13"/>
       <c r="H90" s="13"/>
       <c r="I90" s="13"/>
       <c r="J90" s="13"/>
       <c r="K90" s="13"/>
       <c r="L90" s="13"/>
-      <c r="M90" s="10"/>
+      <c r="M90" s="13"/>
     </row>
     <row r="91" customFormat="false" ht="11.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A91" s="14" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B91" s="25" t="n">
         <v>1.3</v>
       </c>
       <c r="C91" s="25" t="n">
         <v>1.4</v>
       </c>
       <c r="D91" s="25" t="n">
         <v>1.6</v>
       </c>
       <c r="E91" s="15" t="n">
         <v>1.5</v>
       </c>
       <c r="F91" s="15" t="n">
         <v>1.6</v>
       </c>
       <c r="G91" s="15" t="n">
         <v>1.6</v>
       </c>
       <c r="H91" s="15" t="n">
         <v>1.5</v>
       </c>
       <c r="I91" s="15" t="n">
         <v>1.5</v>
       </c>
       <c r="J91" s="15" t="n">
         <v>1.1</v>
       </c>
       <c r="K91" s="34" t="n">
         <v>2</v>
       </c>
       <c r="L91" s="35" t="n">
         <v>1.9</v>
       </c>
-      <c r="M91" s="10"/>
+      <c r="M91" s="33" t="n">
+        <v>1.8</v>
+      </c>
     </row>
     <row r="92" customFormat="false" ht="11.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A92" s="14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B92" s="25" t="n">
         <v>1.4</v>
       </c>
       <c r="C92" s="25" t="n">
         <v>0.8</v>
       </c>
       <c r="D92" s="25" t="n">
         <v>1.4</v>
       </c>
       <c r="E92" s="15" t="n">
         <v>1.5</v>
       </c>
       <c r="F92" s="15" t="n">
         <v>1.4</v>
       </c>
       <c r="G92" s="25" t="n">
         <v>1.5</v>
       </c>
       <c r="H92" s="25" t="n">
         <v>1.5</v>
       </c>
       <c r="I92" s="15" t="n">
         <v>1.4</v>
       </c>
       <c r="J92" s="15" t="n">
         <v>0.6</v>
       </c>
       <c r="K92" s="36" t="n">
         <v>1.8</v>
       </c>
       <c r="L92" s="37" t="n">
         <v>0.9</v>
       </c>
-      <c r="M92" s="10"/>
+      <c r="M92" s="38" t="n">
+        <v>1.7</v>
+      </c>
     </row>
     <row r="93" customFormat="false" ht="11.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A93" s="14" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B93" s="25" t="n">
         <v>0.3</v>
       </c>
       <c r="C93" s="25" t="n">
         <v>2.3</v>
       </c>
       <c r="D93" s="25" t="n">
         <v>1.9</v>
       </c>
       <c r="E93" s="15" t="n">
         <v>1.4</v>
       </c>
       <c r="F93" s="15" t="n">
         <v>2.3</v>
       </c>
       <c r="G93" s="25" t="n">
         <v>2.6</v>
       </c>
       <c r="H93" s="25" t="n">
         <v>1.7</v>
       </c>
       <c r="I93" s="15" t="n">
         <v>2.4</v>
       </c>
       <c r="J93" s="15" t="n">
         <v>4.1</v>
       </c>
       <c r="K93" s="36" t="n">
         <v>2.2</v>
       </c>
       <c r="L93" s="37" t="n">
         <v>2.9</v>
       </c>
-      <c r="M93" s="10"/>
+      <c r="M93" s="38" t="n">
+        <v>0.6</v>
+      </c>
     </row>
     <row r="94" customFormat="false" ht="11.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A94" s="14" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B94" s="16" t="n">
         <v>3.9</v>
       </c>
       <c r="C94" s="16" t="n">
         <v>1.4</v>
       </c>
       <c r="D94" s="16" t="n">
         <v>1.8</v>
       </c>
       <c r="E94" s="16" t="n">
         <v>1.6</v>
       </c>
       <c r="F94" s="16" t="n">
         <v>1.9</v>
       </c>
       <c r="G94" s="16" t="n">
         <v>1.3</v>
       </c>
       <c r="H94" s="16" t="n">
         <v>0</v>
       </c>
       <c r="I94" s="16" t="n">
         <v>2</v>
       </c>
       <c r="J94" s="16" t="n">
         <v>0</v>
       </c>
       <c r="K94" s="36" t="n">
         <v>2.6</v>
       </c>
       <c r="L94" s="37" t="n">
         <v>3.7</v>
       </c>
-      <c r="M94" s="10"/>
+      <c r="M94" s="38" t="n">
+        <v>2.3</v>
+      </c>
     </row>
     <row r="95" customFormat="false" ht="11.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A95" s="14" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B95" s="25" t="n">
         <v>0.3</v>
       </c>
       <c r="C95" s="25" t="n">
         <v>1.4</v>
       </c>
       <c r="D95" s="25" t="n">
         <v>1.7</v>
       </c>
       <c r="E95" s="15" t="n">
         <v>1.5</v>
       </c>
       <c r="F95" s="15" t="n">
         <v>1.3</v>
       </c>
       <c r="G95" s="25" t="n">
         <v>0.6</v>
       </c>
       <c r="H95" s="25" t="n">
         <v>0.6</v>
       </c>
       <c r="I95" s="15" t="n">
         <v>2</v>
       </c>
       <c r="J95" s="15" t="n">
         <v>0.9</v>
       </c>
       <c r="K95" s="36" t="n">
         <v>3.7</v>
       </c>
       <c r="L95" s="37" t="n">
         <v>5.6</v>
       </c>
-      <c r="M95" s="10"/>
+      <c r="M95" s="38" t="n">
+        <v>5</v>
+      </c>
     </row>
     <row r="96" customFormat="false" ht="11.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A96" s="14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B96" s="25" t="n">
         <v>1.3</v>
       </c>
       <c r="C96" s="25" t="n">
         <v>0.9</v>
       </c>
       <c r="D96" s="25" t="n">
         <v>1.6</v>
       </c>
       <c r="E96" s="15" t="n">
         <v>1.3</v>
       </c>
       <c r="F96" s="15" t="n">
         <v>1.8</v>
       </c>
       <c r="G96" s="25" t="n">
         <v>2.3</v>
       </c>
       <c r="H96" s="25" t="n">
         <v>2.4</v>
       </c>
       <c r="I96" s="15" t="n">
         <v>2.4</v>
       </c>
       <c r="J96" s="15" t="n">
         <v>2</v>
       </c>
       <c r="K96" s="34" t="n">
         <v>3</v>
       </c>
       <c r="L96" s="37" t="n">
         <v>0.1</v>
       </c>
-      <c r="M96" s="10"/>
+      <c r="M96" s="38" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="97" customFormat="false" ht="11.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A97" s="14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B97" s="25" t="n">
         <v>3.9</v>
       </c>
       <c r="C97" s="25" t="n">
         <v>3.5</v>
       </c>
       <c r="D97" s="25" t="n">
         <v>1.5</v>
       </c>
       <c r="E97" s="15" t="n">
         <v>1.8</v>
       </c>
       <c r="F97" s="15" t="n">
         <v>0.9</v>
       </c>
       <c r="G97" s="25" t="n">
         <v>1.2</v>
       </c>
       <c r="H97" s="25" t="n">
         <v>1.3</v>
       </c>
       <c r="I97" s="15" t="n">
         <v>0.7</v>
       </c>
       <c r="J97" s="15" t="n">
         <v>1.2</v>
       </c>
       <c r="K97" s="36" t="n">
         <v>2.4</v>
       </c>
       <c r="L97" s="37" t="n">
         <v>4.1</v>
       </c>
-      <c r="M97" s="10"/>
+      <c r="M97" s="38" t="n">
+        <v>4.5</v>
+      </c>
     </row>
     <row r="98" customFormat="false" ht="11.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A98" s="14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B98" s="25" t="n">
         <v>0.3</v>
       </c>
       <c r="C98" s="25" t="n">
         <v>4</v>
       </c>
       <c r="D98" s="25" t="n">
         <v>1</v>
       </c>
       <c r="E98" s="15" t="n">
         <v>1.8</v>
       </c>
       <c r="F98" s="15" t="n">
         <v>1.5</v>
       </c>
       <c r="G98" s="25" t="n">
         <v>1.1</v>
       </c>
       <c r="H98" s="25" t="n">
         <v>1.9</v>
       </c>
       <c r="I98" s="15" t="n">
         <v>0.6</v>
       </c>
       <c r="J98" s="15" t="n">
         <v>2.3</v>
       </c>
       <c r="K98" s="36" t="n">
         <v>1.5</v>
       </c>
       <c r="L98" s="37" t="n">
         <v>0.9</v>
       </c>
-      <c r="M98" s="10"/>
+      <c r="M98" s="38" t="n">
+        <v>3.9</v>
+      </c>
     </row>
     <row r="99" customFormat="false" ht="11.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A99" s="14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B99" s="17" t="n">
         <v>0.5</v>
       </c>
       <c r="C99" s="17" t="n">
         <v>1.9</v>
       </c>
       <c r="D99" s="17" t="n">
         <v>2.2</v>
       </c>
       <c r="E99" s="17" t="n">
         <v>1.9</v>
       </c>
       <c r="F99" s="17" t="n">
         <v>1.5</v>
       </c>
       <c r="G99" s="17" t="n">
         <v>0</v>
       </c>
       <c r="H99" s="17" t="n">
         <v>2.2</v>
       </c>
       <c r="I99" s="17" t="n">
         <v>1.1</v>
       </c>
       <c r="J99" s="17" t="n">
         <v>0</v>
       </c>
       <c r="K99" s="36" t="n">
         <v>1.9</v>
       </c>
       <c r="L99" s="37" t="n">
         <v>9.8</v>
       </c>
-      <c r="M99" s="10"/>
+      <c r="M99" s="38" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="100" customFormat="false" ht="11.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A100" s="27"/>
       <c r="B100" s="10"/>
       <c r="C100" s="19"/>
       <c r="D100" s="19"/>
       <c r="E100" s="10"/>
-      <c r="F100" s="38"/>
-[...3 lines deleted...]
-      <c r="J100" s="38"/>
+      <c r="F100" s="39"/>
+      <c r="G100" s="39"/>
+      <c r="H100" s="39"/>
+      <c r="I100" s="39"/>
+      <c r="J100" s="39"/>
       <c r="K100" s="10"/>
       <c r="L100" s="10"/>
       <c r="M100" s="10"/>
     </row>
     <row r="101" s="4" customFormat="true" ht="16.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A101" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B101" s="6"/>
       <c r="C101" s="6"/>
       <c r="D101" s="6"/>
       <c r="E101" s="6"/>
       <c r="F101" s="6"/>
       <c r="G101" s="6"/>
       <c r="H101" s="6"/>
       <c r="I101" s="6"/>
       <c r="J101" s="8"/>
       <c r="K101" s="8"/>
       <c r="L101" s="8"/>
       <c r="M101" s="8"/>
     </row>
     <row r="102" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A102" s="10"/>
       <c r="B102" s="10"/>
       <c r="C102" s="19"/>
       <c r="D102" s="10"/>
       <c r="E102" s="10"/>
       <c r="F102" s="20"/>
       <c r="G102" s="20"/>
       <c r="H102" s="20"/>
       <c r="I102" s="11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J102" s="11"/>
       <c r="K102" s="10"/>
       <c r="L102" s="10"/>
       <c r="M102" s="10"/>
     </row>
     <row r="103" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A103" s="13"/>
       <c r="B103" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C103" s="13" t="s">
         <v>3</v>
       </c>
       <c r="D103" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E103" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F103" s="13" t="s">
         <v>6</v>
       </c>
       <c r="G103" s="13" t="s">
         <v>7</v>
       </c>
       <c r="H103" s="13" t="s">
         <v>8</v>
       </c>
       <c r="I103" s="13" t="s">
         <v>9</v>
       </c>
       <c r="J103" s="13" t="s">
         <v>10</v>
       </c>
       <c r="K103" s="13" t="s">
         <v>11</v>
       </c>
       <c r="L103" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="M103" s="10"/>
+      <c r="M103" s="13" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="104" customFormat="false" ht="11.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A104" s="13"/>
       <c r="B104" s="13"/>
       <c r="C104" s="13"/>
       <c r="D104" s="13"/>
       <c r="E104" s="13"/>
       <c r="F104" s="13"/>
       <c r="G104" s="13"/>
       <c r="H104" s="13"/>
       <c r="I104" s="13"/>
       <c r="J104" s="13"/>
       <c r="K104" s="13"/>
       <c r="L104" s="13"/>
-      <c r="M104" s="10"/>
+      <c r="M104" s="13"/>
     </row>
     <row r="105" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A105" s="14" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B105" s="25" t="n">
         <v>3.2</v>
       </c>
       <c r="C105" s="25" t="n">
         <v>2.4</v>
       </c>
       <c r="D105" s="25" t="n">
         <v>2.2</v>
       </c>
       <c r="E105" s="15" t="n">
         <v>2.2</v>
       </c>
       <c r="F105" s="15" t="n">
         <v>2.4</v>
       </c>
       <c r="G105" s="15" t="n">
         <v>2.4</v>
       </c>
       <c r="H105" s="15" t="n">
         <v>2.4</v>
       </c>
       <c r="I105" s="15" t="n">
         <v>2.4</v>
       </c>
       <c r="J105" s="15" t="n">
         <v>2.4</v>
       </c>
       <c r="K105" s="33" t="n">
         <v>2.6</v>
       </c>
       <c r="L105" s="33" t="n">
         <v>2.5</v>
       </c>
-      <c r="M105" s="10"/>
+      <c r="M105" s="33" t="n">
+        <v>2.5</v>
+      </c>
     </row>
     <row r="106" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A106" s="14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B106" s="25" t="n">
         <v>3.8</v>
       </c>
       <c r="C106" s="25" t="n">
         <v>1.7</v>
       </c>
       <c r="D106" s="25" t="n">
         <v>2.2</v>
       </c>
       <c r="E106" s="15" t="n">
         <v>2.1</v>
       </c>
       <c r="F106" s="15" t="n">
         <v>2.5</v>
       </c>
       <c r="G106" s="15" t="n">
         <v>2.3</v>
       </c>
       <c r="H106" s="15" t="n">
         <v>2.2</v>
       </c>
       <c r="I106" s="15" t="n">
         <v>2.3</v>
       </c>
       <c r="J106" s="15" t="n">
         <v>2.3</v>
       </c>
       <c r="K106" s="33" t="n">
         <v>2.5</v>
       </c>
       <c r="L106" s="33" t="n">
         <v>2.4</v>
       </c>
-      <c r="M106" s="10"/>
+      <c r="M106" s="33" t="n">
+        <v>2.3</v>
+      </c>
     </row>
     <row r="107" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A107" s="14" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B107" s="25" t="n">
         <v>2</v>
       </c>
       <c r="C107" s="25" t="n">
         <v>2.8</v>
       </c>
       <c r="D107" s="25" t="n">
         <v>2.2</v>
       </c>
       <c r="E107" s="15" t="n">
         <v>2.4</v>
       </c>
       <c r="F107" s="15" t="n">
         <v>2.1</v>
       </c>
       <c r="G107" s="15" t="n">
         <v>2.8</v>
       </c>
       <c r="H107" s="15" t="n">
         <v>2.8</v>
       </c>
       <c r="I107" s="15" t="n">
         <v>2.6</v>
       </c>
       <c r="J107" s="15" t="n">
         <v>3.2</v>
       </c>
       <c r="K107" s="33" t="n">
         <v>2.7</v>
       </c>
       <c r="L107" s="33" t="n">
         <v>2.9</v>
       </c>
-      <c r="M107" s="10"/>
+      <c r="M107" s="33" t="n">
+        <v>2.8</v>
+      </c>
     </row>
     <row r="108" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A108" s="14" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B108" s="16" t="n">
         <v>2.8</v>
       </c>
       <c r="C108" s="16" t="n">
         <v>1.6</v>
       </c>
       <c r="D108" s="16" t="n">
         <v>2.1</v>
       </c>
       <c r="E108" s="16" t="n">
         <v>2.1</v>
       </c>
       <c r="F108" s="16" t="n">
         <v>2.3</v>
       </c>
       <c r="G108" s="16" t="n">
         <v>2.4</v>
       </c>
       <c r="H108" s="16" t="n">
         <v>2.1</v>
       </c>
       <c r="I108" s="16" t="n">
         <v>1.9</v>
       </c>
       <c r="J108" s="16" t="n">
         <v>1.7</v>
       </c>
       <c r="K108" s="33" t="n">
         <v>2.4</v>
       </c>
       <c r="L108" s="33" t="n">
         <v>2.2</v>
       </c>
-      <c r="M108" s="10"/>
+      <c r="M108" s="33" t="n">
+        <v>2.5</v>
+      </c>
     </row>
     <row r="109" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A109" s="14" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B109" s="25" t="n">
         <v>2.4</v>
       </c>
       <c r="C109" s="25" t="n">
         <v>2.8</v>
       </c>
       <c r="D109" s="25" t="n">
         <v>2.6</v>
       </c>
       <c r="E109" s="15" t="n">
         <v>2.3</v>
       </c>
       <c r="F109" s="15" t="n">
         <v>1.9</v>
       </c>
       <c r="G109" s="15" t="n">
         <v>1.7</v>
       </c>
       <c r="H109" s="15" t="n">
         <v>2.2</v>
       </c>
       <c r="I109" s="15" t="n">
         <v>2.2</v>
       </c>
       <c r="J109" s="15" t="n">
         <v>2.2</v>
       </c>
       <c r="K109" s="33" t="n">
         <v>2.5</v>
       </c>
       <c r="L109" s="33" t="n">
         <v>2.8</v>
       </c>
-      <c r="M109" s="10"/>
+      <c r="M109" s="33" t="n">
+        <v>2.7</v>
+      </c>
     </row>
     <row r="110" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A110" s="14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B110" s="25" t="n">
         <v>3.6</v>
       </c>
       <c r="C110" s="25" t="n">
         <v>3.7</v>
       </c>
       <c r="D110" s="25" t="n">
         <v>1.8</v>
       </c>
       <c r="E110" s="15" t="n">
         <v>2.3</v>
       </c>
       <c r="F110" s="15" t="n">
         <v>2.2</v>
       </c>
       <c r="G110" s="15" t="n">
         <v>2.9</v>
       </c>
       <c r="H110" s="15" t="n">
         <v>3</v>
       </c>
       <c r="I110" s="15" t="n">
         <v>3</v>
       </c>
       <c r="J110" s="15" t="n">
         <v>3.2</v>
       </c>
       <c r="K110" s="33" t="n">
         <v>3.4</v>
       </c>
       <c r="L110" s="33" t="n">
         <v>2.7</v>
       </c>
-      <c r="M110" s="10"/>
+      <c r="M110" s="33" t="n">
+        <v>2.8</v>
+      </c>
     </row>
     <row r="111" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A111" s="14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B111" s="25" t="n">
         <v>3.9</v>
       </c>
       <c r="C111" s="25" t="n">
         <v>3.5</v>
       </c>
       <c r="D111" s="25" t="n">
         <v>1.6</v>
       </c>
       <c r="E111" s="15" t="n">
         <v>2.3</v>
       </c>
       <c r="F111" s="15" t="n">
         <v>2.2</v>
       </c>
       <c r="G111" s="15" t="n">
         <v>2.3</v>
       </c>
       <c r="H111" s="15" t="n">
         <v>2.1</v>
       </c>
       <c r="I111" s="15" t="n">
         <v>2.3</v>
       </c>
       <c r="J111" s="15" t="n">
         <v>2.4</v>
       </c>
       <c r="K111" s="33" t="n">
         <v>2.4</v>
       </c>
       <c r="L111" s="33" t="n">
         <v>2.4</v>
       </c>
-      <c r="M111" s="10"/>
+      <c r="M111" s="33" t="n">
+        <v>2.5</v>
+      </c>
     </row>
     <row r="112" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A112" s="14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B112" s="25" t="n">
         <v>2.2</v>
       </c>
       <c r="C112" s="25" t="n">
         <v>5.1</v>
       </c>
       <c r="D112" s="25" t="n">
         <v>1.7</v>
       </c>
       <c r="E112" s="15" t="n">
         <v>2.2</v>
       </c>
       <c r="F112" s="15" t="n">
         <v>2.1</v>
       </c>
       <c r="G112" s="15" t="n">
         <v>2.3</v>
       </c>
       <c r="H112" s="15" t="n">
         <v>2.3</v>
       </c>
       <c r="I112" s="15" t="n">
         <v>2.4</v>
       </c>
       <c r="J112" s="15" t="n">
         <v>2.2</v>
       </c>
       <c r="K112" s="33" t="n">
         <v>2.6</v>
       </c>
       <c r="L112" s="33" t="n">
         <v>2.8</v>
       </c>
-      <c r="M112" s="10"/>
+      <c r="M112" s="33" t="n">
+        <v>2.7</v>
+      </c>
     </row>
     <row r="113" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A113" s="14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B113" s="17" t="n">
         <v>2.2</v>
       </c>
       <c r="C113" s="17" t="n">
         <v>2.8</v>
       </c>
       <c r="D113" s="17" t="n">
         <v>2.6</v>
       </c>
       <c r="E113" s="17" t="n">
         <v>2.7</v>
       </c>
       <c r="F113" s="17" t="n">
         <v>2.4</v>
       </c>
       <c r="G113" s="17" t="n">
         <v>2.3</v>
       </c>
       <c r="H113" s="17" t="n">
         <v>2.2</v>
       </c>
       <c r="I113" s="17" t="n">
         <v>2.3</v>
       </c>
       <c r="J113" s="17" t="n">
         <v>1.8</v>
       </c>
       <c r="K113" s="33" t="n">
         <v>2.8</v>
       </c>
       <c r="L113" s="33" t="n">
         <v>2.7</v>
       </c>
-      <c r="M113" s="10"/>
+      <c r="M113" s="33" t="n">
+        <v>2.4</v>
+      </c>
     </row>
     <row r="114" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A114" s="18"/>
       <c r="B114" s="10"/>
       <c r="C114" s="19"/>
       <c r="D114" s="19"/>
       <c r="E114" s="10"/>
       <c r="F114" s="20"/>
       <c r="G114" s="20"/>
       <c r="H114" s="20"/>
       <c r="I114" s="20"/>
       <c r="J114" s="20"/>
       <c r="K114" s="10"/>
       <c r="L114" s="10"/>
       <c r="M114" s="10"/>
     </row>
     <row r="115" s="4" customFormat="true" ht="11.45" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A115" s="31" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B115" s="31"/>
       <c r="C115" s="31"/>
       <c r="D115" s="31"/>
       <c r="E115" s="31"/>
       <c r="F115" s="31"/>
       <c r="G115" s="31"/>
       <c r="H115" s="31"/>
       <c r="I115" s="23"/>
       <c r="J115" s="23"/>
       <c r="K115" s="8"/>
       <c r="L115" s="8"/>
       <c r="M115" s="8"/>
     </row>
     <row r="116" customFormat="false" ht="15.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A116" s="10"/>
       <c r="B116" s="10"/>
       <c r="C116" s="19"/>
       <c r="D116" s="10"/>
       <c r="E116" s="10"/>
       <c r="F116" s="20"/>
       <c r="G116" s="20"/>
       <c r="H116" s="20"/>
       <c r="I116" s="11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J116" s="11"/>
       <c r="K116" s="10"/>
       <c r="L116" s="10"/>
       <c r="M116" s="10"/>
     </row>
     <row r="117" customFormat="false" ht="12.75" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A117" s="13"/>
       <c r="B117" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C117" s="13" t="s">
         <v>3</v>
       </c>
       <c r="D117" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E117" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F117" s="13" t="s">
         <v>6</v>
       </c>
       <c r="G117" s="13" t="s">
         <v>7</v>
       </c>
       <c r="H117" s="13" t="s">
         <v>8</v>
       </c>
       <c r="I117" s="13" t="s">
         <v>9</v>
       </c>
       <c r="J117" s="13" t="s">
         <v>10</v>
       </c>
       <c r="K117" s="13" t="s">
         <v>11</v>
       </c>
       <c r="L117" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="M117" s="10"/>
+      <c r="M117" s="13" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="118" customFormat="false" ht="11.25" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A118" s="13"/>
       <c r="B118" s="13"/>
       <c r="C118" s="13"/>
       <c r="D118" s="13"/>
       <c r="E118" s="13"/>
       <c r="F118" s="13"/>
       <c r="G118" s="13"/>
       <c r="H118" s="13"/>
       <c r="I118" s="13"/>
       <c r="J118" s="13"/>
       <c r="K118" s="13"/>
       <c r="L118" s="13"/>
-      <c r="M118" s="10"/>
+      <c r="M118" s="13"/>
     </row>
     <row r="119" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A119" s="14" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B119" s="25" t="n">
         <v>94.689</v>
       </c>
       <c r="C119" s="15" t="n">
         <v>89.575</v>
       </c>
       <c r="D119" s="15" t="n">
         <v>94.066</v>
       </c>
       <c r="E119" s="15" t="n">
         <v>94.101</v>
       </c>
       <c r="F119" s="15" t="n">
         <v>96.032</v>
       </c>
       <c r="G119" s="15" t="n">
         <v>90.802</v>
       </c>
       <c r="H119" s="15" t="n">
         <v>97.088</v>
       </c>
       <c r="I119" s="15" t="n">
         <v>98.472</v>
       </c>
       <c r="J119" s="15" t="n">
         <v>106.13</v>
       </c>
       <c r="K119" s="15" t="n">
         <v>104.3</v>
       </c>
       <c r="L119" s="15" t="n">
         <v>100.2</v>
       </c>
-      <c r="M119" s="10"/>
+      <c r="M119" s="15" t="n">
+        <v>103.7</v>
+      </c>
     </row>
     <row r="120" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A120" s="14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B120" s="25" t="n">
         <v>44.7</v>
       </c>
       <c r="C120" s="15" t="n">
         <v>35.2</v>
       </c>
       <c r="D120" s="15" t="n">
         <v>42.2</v>
       </c>
       <c r="E120" s="15" t="n">
         <v>38.7</v>
       </c>
       <c r="F120" s="15" t="n">
         <v>40.3</v>
       </c>
       <c r="G120" s="15" t="n">
         <v>41.8</v>
       </c>
       <c r="H120" s="15" t="n">
         <v>43.5</v>
       </c>
       <c r="I120" s="15" t="n">
         <v>46.5</v>
       </c>
       <c r="J120" s="15" t="n">
         <v>57.8</v>
       </c>
       <c r="K120" s="15" t="n">
         <v>50.5</v>
       </c>
       <c r="L120" s="15" t="n">
         <v>44.2</v>
       </c>
-      <c r="M120" s="10"/>
+      <c r="M120" s="15" t="n">
+        <v>44.9</v>
+      </c>
     </row>
     <row r="121" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A121" s="14" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B121" s="25" t="n">
         <v>10.6</v>
       </c>
       <c r="C121" s="15" t="n">
         <v>12.5</v>
       </c>
       <c r="D121" s="15" t="n">
         <v>10.8</v>
       </c>
       <c r="E121" s="15" t="n">
         <v>11.4</v>
       </c>
       <c r="F121" s="15" t="n">
         <v>13.9</v>
       </c>
       <c r="G121" s="15" t="n">
         <v>13.6</v>
       </c>
       <c r="H121" s="15" t="n">
         <v>14.7</v>
       </c>
       <c r="I121" s="15" t="n">
         <v>14.2</v>
       </c>
       <c r="J121" s="15" t="n">
         <v>12.8</v>
       </c>
       <c r="K121" s="15" t="n">
         <v>13.7</v>
       </c>
       <c r="L121" s="15" t="n">
         <v>15.8</v>
       </c>
-      <c r="M121" s="10"/>
+      <c r="M121" s="15" t="n">
+        <v>16.3</v>
+      </c>
     </row>
     <row r="122" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A122" s="14" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B122" s="16" t="n">
         <v>6.8</v>
       </c>
       <c r="C122" s="16" t="n">
         <v>7.2</v>
       </c>
       <c r="D122" s="16" t="n">
         <v>7.2</v>
       </c>
       <c r="E122" s="16" t="n">
         <v>7.5</v>
       </c>
       <c r="F122" s="16" t="n">
         <v>5.9</v>
       </c>
       <c r="G122" s="16" t="n">
         <v>5.9</v>
       </c>
       <c r="H122" s="16" t="n">
         <v>6.9</v>
       </c>
       <c r="I122" s="16" t="n">
         <v>7.1</v>
       </c>
       <c r="J122" s="16" t="n">
         <v>7.4</v>
       </c>
       <c r="K122" s="16" t="n">
         <v>7.7</v>
       </c>
       <c r="L122" s="16" t="n">
         <v>8.3</v>
       </c>
-      <c r="M122" s="10"/>
+      <c r="M122" s="16" t="n">
+        <v>7.7</v>
+      </c>
     </row>
     <row r="123" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A123" s="14" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B123" s="25" t="n">
         <v>4.5</v>
       </c>
       <c r="C123" s="15" t="n">
         <v>4.2</v>
       </c>
       <c r="D123" s="15" t="n">
         <v>4.4</v>
       </c>
       <c r="E123" s="15" t="n">
         <v>5.8</v>
       </c>
       <c r="F123" s="15" t="n">
         <v>6.2</v>
       </c>
       <c r="G123" s="15" t="n">
         <v>4.9</v>
       </c>
       <c r="H123" s="15" t="n">
         <v>5</v>
       </c>
       <c r="I123" s="15" t="n">
         <v>4.8</v>
       </c>
       <c r="J123" s="15" t="n">
         <v>4.8</v>
       </c>
       <c r="K123" s="15" t="n">
         <v>4.9</v>
       </c>
       <c r="L123" s="15" t="n">
         <v>5.7</v>
       </c>
-      <c r="M123" s="10"/>
+      <c r="M123" s="15" t="n">
+        <v>5.9</v>
+      </c>
     </row>
     <row r="124" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A124" s="14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B124" s="25" t="n">
         <v>10.5</v>
       </c>
       <c r="C124" s="15" t="n">
         <v>11.1</v>
       </c>
       <c r="D124" s="15" t="n">
         <v>10.6</v>
       </c>
       <c r="E124" s="15" t="n">
         <v>11.8</v>
       </c>
       <c r="F124" s="15" t="n">
         <v>10.7</v>
       </c>
       <c r="G124" s="15" t="n">
         <v>9</v>
       </c>
       <c r="H124" s="15" t="n">
         <v>11.4</v>
       </c>
       <c r="I124" s="15" t="n">
         <v>11.4</v>
       </c>
       <c r="J124" s="15" t="n">
         <v>9.9</v>
       </c>
       <c r="K124" s="15" t="n">
         <v>12.8</v>
       </c>
       <c r="L124" s="15" t="n">
         <v>12.6</v>
       </c>
-      <c r="M124" s="10"/>
+      <c r="M124" s="15" t="n">
+        <v>12.1</v>
+      </c>
     </row>
     <row r="125" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A125" s="14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B125" s="25" t="n">
         <v>7.3</v>
       </c>
       <c r="C125" s="15" t="n">
         <v>7.7</v>
       </c>
       <c r="D125" s="15" t="n">
         <v>7.3</v>
       </c>
       <c r="E125" s="15" t="n">
         <v>7.5</v>
       </c>
       <c r="F125" s="17" t="n">
         <v>7.7</v>
       </c>
       <c r="G125" s="17" t="n">
         <v>6</v>
       </c>
       <c r="H125" s="17" t="n">
         <v>6.9</v>
       </c>
       <c r="I125" s="17" t="n">
         <v>6</v>
       </c>
       <c r="J125" s="17" t="n">
         <v>5</v>
       </c>
       <c r="K125" s="17" t="n">
         <v>5.3</v>
       </c>
       <c r="L125" s="17" t="n">
         <v>4.9</v>
       </c>
-      <c r="M125" s="10"/>
+      <c r="M125" s="17" t="n">
+        <v>5.3</v>
+      </c>
     </row>
     <row r="126" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A126" s="14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B126" s="25" t="n">
         <v>3.2</v>
       </c>
       <c r="C126" s="15" t="n">
         <v>4.2</v>
       </c>
       <c r="D126" s="15" t="n">
         <v>4.1</v>
       </c>
       <c r="E126" s="15" t="n">
         <v>4.3</v>
       </c>
       <c r="F126" s="15" t="n">
         <v>3.9</v>
       </c>
       <c r="G126" s="15" t="n">
         <v>3.4</v>
       </c>
       <c r="H126" s="15" t="n">
         <v>3.5</v>
       </c>
       <c r="I126" s="15" t="n">
         <v>3.2</v>
       </c>
       <c r="J126" s="15" t="n">
         <v>3</v>
       </c>
       <c r="K126" s="15" t="n">
         <v>3.1</v>
       </c>
       <c r="L126" s="15" t="n">
         <v>3.1</v>
       </c>
-      <c r="M126" s="10"/>
+      <c r="M126" s="15" t="n">
+        <v>4.5</v>
+      </c>
     </row>
     <row r="127" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A127" s="14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B127" s="17" t="n">
         <v>7.1</v>
       </c>
       <c r="C127" s="17" t="n">
         <v>7.5</v>
       </c>
       <c r="D127" s="17" t="n">
         <v>7.5</v>
       </c>
       <c r="E127" s="17" t="n">
         <v>7.1</v>
       </c>
       <c r="F127" s="17" t="n">
         <v>7.4</v>
       </c>
       <c r="G127" s="17" t="n">
         <v>6.2</v>
       </c>
       <c r="H127" s="17" t="n">
         <v>5.2</v>
       </c>
       <c r="I127" s="17" t="n">
         <v>5.3</v>
       </c>
       <c r="J127" s="17" t="n">
         <v>5.4</v>
       </c>
       <c r="K127" s="17" t="n">
         <v>6.4</v>
       </c>
       <c r="L127" s="17" t="n">
         <v>5.6</v>
       </c>
-      <c r="M127" s="10"/>
+      <c r="M127" s="17" t="n">
+        <v>7.1</v>
+      </c>
     </row>
     <row r="128" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A128" s="27"/>
       <c r="B128" s="10"/>
       <c r="C128" s="10"/>
       <c r="D128" s="10"/>
       <c r="E128" s="10"/>
       <c r="F128" s="10"/>
       <c r="G128" s="10"/>
       <c r="H128" s="10"/>
       <c r="I128" s="10"/>
       <c r="J128" s="10"/>
       <c r="K128" s="10"/>
       <c r="L128" s="10"/>
       <c r="M128" s="10"/>
     </row>
     <row r="129" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A129" s="39" t="s">
-        <v>31</v>
+      <c r="A129" s="40" t="s">
+        <v>32</v>
       </c>
       <c r="B129" s="10"/>
       <c r="C129" s="10"/>
       <c r="D129" s="10"/>
       <c r="E129" s="10"/>
       <c r="F129" s="10"/>
       <c r="G129" s="10"/>
       <c r="H129" s="10"/>
       <c r="I129" s="10"/>
       <c r="J129" s="10"/>
       <c r="K129" s="10"/>
       <c r="L129" s="10"/>
       <c r="M129" s="10"/>
     </row>
     <row r="130" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A130" s="39" t="s">
-        <v>32</v>
+      <c r="A130" s="40" t="s">
+        <v>33</v>
       </c>
       <c r="B130" s="10"/>
       <c r="C130" s="10"/>
       <c r="D130" s="10"/>
       <c r="E130" s="10"/>
       <c r="F130" s="10"/>
       <c r="G130" s="10"/>
       <c r="H130" s="10"/>
       <c r="I130" s="10"/>
       <c r="J130" s="10"/>
       <c r="K130" s="10"/>
       <c r="L130" s="10"/>
       <c r="M130" s="10"/>
     </row>
     <row r="131" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A131" s="39" t="s">
-        <v>33</v>
+      <c r="A131" s="40" t="s">
+        <v>34</v>
       </c>
       <c r="B131" s="10"/>
       <c r="C131" s="10"/>
       <c r="D131" s="10"/>
       <c r="E131" s="10"/>
       <c r="F131" s="10"/>
       <c r="G131" s="10"/>
       <c r="H131" s="10"/>
       <c r="I131" s="10"/>
       <c r="J131" s="10"/>
       <c r="K131" s="10"/>
       <c r="L131" s="10"/>
       <c r="M131" s="10"/>
     </row>
     <row r="132" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A132" s="39" t="s">
-        <v>34</v>
+      <c r="A132" s="40" t="s">
+        <v>35</v>
       </c>
       <c r="B132" s="10"/>
       <c r="C132" s="10"/>
       <c r="D132" s="10"/>
       <c r="E132" s="10"/>
       <c r="F132" s="10"/>
       <c r="G132" s="10"/>
       <c r="H132" s="10"/>
       <c r="I132" s="10"/>
       <c r="J132" s="10"/>
       <c r="K132" s="10"/>
       <c r="L132" s="10"/>
       <c r="M132" s="10"/>
     </row>
     <row r="133" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A133" s="40"/>
+      <c r="A133" s="41"/>
       <c r="B133" s="10"/>
       <c r="C133" s="10"/>
-      <c r="D133" s="40"/>
+      <c r="D133" s="41"/>
       <c r="E133" s="10"/>
       <c r="F133" s="10"/>
       <c r="G133" s="10"/>
       <c r="H133" s="10"/>
       <c r="I133" s="10"/>
       <c r="J133" s="10"/>
       <c r="K133" s="10"/>
       <c r="L133" s="10"/>
       <c r="M133" s="10"/>
-      <c r="O133" s="41"/>
-[...15 lines deleted...]
-      <c r="EM133" s="41"/>
+      <c r="O133" s="42"/>
+      <c r="W133" s="42"/>
+      <c r="AE133" s="42"/>
+      <c r="AM133" s="42"/>
+      <c r="AU133" s="42"/>
+      <c r="BC133" s="42"/>
+      <c r="BK133" s="42"/>
+      <c r="BS133" s="42"/>
+      <c r="CA133" s="42"/>
+      <c r="CI133" s="42"/>
+      <c r="CQ133" s="42"/>
+      <c r="CY133" s="42"/>
+      <c r="DG133" s="42"/>
+      <c r="DO133" s="42"/>
+      <c r="DW133" s="42"/>
+      <c r="EE133" s="42"/>
+      <c r="EM133" s="42"/>
     </row>
     <row r="134" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A134" s="42"/>
+      <c r="A134" s="43"/>
       <c r="B134" s="10"/>
       <c r="C134" s="10"/>
       <c r="D134" s="10"/>
       <c r="E134" s="10"/>
       <c r="F134" s="10"/>
       <c r="G134" s="10"/>
       <c r="H134" s="10"/>
       <c r="I134" s="10"/>
       <c r="J134" s="10"/>
       <c r="K134" s="10"/>
       <c r="L134" s="10"/>
       <c r="M134" s="10"/>
     </row>
     <row r="135" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A135" s="42"/>
+      <c r="A135" s="43"/>
       <c r="B135" s="10"/>
       <c r="C135" s="10"/>
       <c r="D135" s="10"/>
       <c r="E135" s="10"/>
       <c r="F135" s="10"/>
       <c r="G135" s="10"/>
       <c r="H135" s="10"/>
       <c r="I135" s="10"/>
       <c r="J135" s="10"/>
       <c r="K135" s="10"/>
       <c r="L135" s="10"/>
       <c r="M135" s="10"/>
     </row>
     <row r="136" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A136" s="42"/>
+      <c r="A136" s="43"/>
       <c r="B136" s="10"/>
       <c r="C136" s="10"/>
       <c r="D136" s="10"/>
       <c r="E136" s="10"/>
       <c r="F136" s="10"/>
       <c r="G136" s="10"/>
       <c r="H136" s="10"/>
       <c r="I136" s="10"/>
       <c r="J136" s="10"/>
       <c r="K136" s="10"/>
       <c r="L136" s="10"/>
       <c r="M136" s="10"/>
     </row>
     <row r="137" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A137" s="42"/>
+      <c r="A137" s="43"/>
       <c r="B137" s="10"/>
       <c r="C137" s="10"/>
       <c r="D137" s="10"/>
       <c r="E137" s="10"/>
       <c r="F137" s="10"/>
       <c r="G137" s="10"/>
       <c r="H137" s="10"/>
       <c r="I137" s="10"/>
       <c r="J137" s="10"/>
       <c r="K137" s="10"/>
       <c r="L137" s="10"/>
       <c r="M137" s="10"/>
     </row>
     <row r="138" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A138" s="42"/>
+      <c r="A138" s="43"/>
       <c r="B138" s="10"/>
       <c r="C138" s="10"/>
       <c r="D138" s="10"/>
       <c r="E138" s="10"/>
       <c r="F138" s="10"/>
       <c r="G138" s="10"/>
       <c r="H138" s="10"/>
       <c r="I138" s="10"/>
       <c r="J138" s="10"/>
       <c r="K138" s="10"/>
       <c r="L138" s="10"/>
       <c r="M138" s="10"/>
     </row>
     <row r="139" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A139" s="42"/>
+      <c r="A139" s="43"/>
       <c r="B139" s="10"/>
       <c r="C139" s="10"/>
       <c r="D139" s="10"/>
       <c r="E139" s="10"/>
       <c r="F139" s="10"/>
       <c r="G139" s="10"/>
       <c r="H139" s="10"/>
       <c r="I139" s="10"/>
       <c r="J139" s="10"/>
       <c r="K139" s="10"/>
       <c r="L139" s="10"/>
       <c r="M139" s="10"/>
     </row>
     <row r="140" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A140" s="42"/>
+      <c r="A140" s="43"/>
       <c r="B140" s="10"/>
       <c r="C140" s="10"/>
       <c r="D140" s="10"/>
       <c r="E140" s="10"/>
       <c r="F140" s="10"/>
       <c r="G140" s="10"/>
       <c r="H140" s="10"/>
       <c r="I140" s="10"/>
       <c r="J140" s="10"/>
       <c r="K140" s="10"/>
       <c r="L140" s="10"/>
       <c r="M140" s="10"/>
     </row>
     <row r="141" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A141" s="42"/>
+      <c r="A141" s="43"/>
       <c r="B141" s="10"/>
       <c r="C141" s="10"/>
       <c r="D141" s="10"/>
       <c r="E141" s="10"/>
       <c r="F141" s="10"/>
       <c r="G141" s="10"/>
       <c r="H141" s="10"/>
       <c r="I141" s="10"/>
       <c r="J141" s="10"/>
       <c r="K141" s="10"/>
       <c r="L141" s="10"/>
       <c r="M141" s="10"/>
     </row>
     <row r="142" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A142" s="42"/>
+      <c r="A142" s="43"/>
       <c r="B142" s="10"/>
       <c r="C142" s="10"/>
       <c r="D142" s="10"/>
       <c r="E142" s="10"/>
       <c r="F142" s="10"/>
       <c r="G142" s="10"/>
       <c r="H142" s="10"/>
       <c r="I142" s="10"/>
       <c r="J142" s="10"/>
       <c r="K142" s="10"/>
       <c r="L142" s="10"/>
       <c r="M142" s="10"/>
     </row>
     <row r="143" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A143" s="42"/>
+      <c r="A143" s="43"/>
       <c r="B143" s="10"/>
       <c r="C143" s="10"/>
       <c r="D143" s="10"/>
       <c r="E143" s="10"/>
       <c r="F143" s="10"/>
       <c r="G143" s="10"/>
       <c r="H143" s="10"/>
       <c r="I143" s="10"/>
       <c r="J143" s="10"/>
       <c r="K143" s="10"/>
       <c r="L143" s="10"/>
       <c r="M143" s="10"/>
     </row>
     <row r="144" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A144" s="42"/>
+      <c r="A144" s="43"/>
       <c r="B144" s="10"/>
       <c r="C144" s="10"/>
       <c r="D144" s="10"/>
       <c r="E144" s="10"/>
       <c r="F144" s="10"/>
       <c r="G144" s="10"/>
       <c r="H144" s="10"/>
       <c r="I144" s="10"/>
       <c r="J144" s="10"/>
       <c r="K144" s="10"/>
       <c r="L144" s="10"/>
       <c r="M144" s="10"/>
     </row>
     <row r="145" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A145" s="42"/>
+      <c r="A145" s="43"/>
       <c r="B145" s="10"/>
       <c r="C145" s="10"/>
       <c r="D145" s="10"/>
       <c r="E145" s="10"/>
       <c r="F145" s="10"/>
       <c r="G145" s="10"/>
       <c r="H145" s="10"/>
       <c r="I145" s="10"/>
       <c r="J145" s="10"/>
       <c r="K145" s="10"/>
       <c r="L145" s="10"/>
       <c r="M145" s="10"/>
     </row>
     <row r="146" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A146" s="43"/>
+      <c r="A146" s="44"/>
     </row>
     <row r="147" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A147" s="43"/>
+      <c r="A147" s="44"/>
     </row>
     <row r="148" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A148" s="43"/>
+      <c r="A148" s="44"/>
     </row>
     <row r="149" customFormat="false" ht="11.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A149" s="43"/>
+      <c r="A149" s="44"/>
     </row>
   </sheetData>
-  <mergeCells count="131">
+  <mergeCells count="140">
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="E3:I3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="L5:L6"/>
+    <mergeCell ref="M5:M6"/>
     <mergeCell ref="A17:C17"/>
     <mergeCell ref="F17:H17"/>
     <mergeCell ref="I18:J18"/>
     <mergeCell ref="A19:A20"/>
     <mergeCell ref="B19:B20"/>
     <mergeCell ref="C19:C20"/>
     <mergeCell ref="D19:D20"/>
     <mergeCell ref="E19:E20"/>
     <mergeCell ref="F19:F20"/>
     <mergeCell ref="G19:G20"/>
     <mergeCell ref="H19:H20"/>
     <mergeCell ref="I19:I20"/>
     <mergeCell ref="J19:J20"/>
     <mergeCell ref="K19:K20"/>
     <mergeCell ref="L19:L20"/>
+    <mergeCell ref="M19:M20"/>
     <mergeCell ref="A31:C31"/>
     <mergeCell ref="I32:J32"/>
     <mergeCell ref="A33:A34"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="J33:J34"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="L33:L34"/>
+    <mergeCell ref="M33:M34"/>
     <mergeCell ref="A45:C45"/>
     <mergeCell ref="I46:J46"/>
     <mergeCell ref="A47:A48"/>
     <mergeCell ref="B47:B48"/>
     <mergeCell ref="C47:C48"/>
     <mergeCell ref="D47:D48"/>
     <mergeCell ref="E47:E48"/>
     <mergeCell ref="F47:F48"/>
     <mergeCell ref="G47:G48"/>
     <mergeCell ref="H47:H48"/>
     <mergeCell ref="I47:I48"/>
     <mergeCell ref="J47:J48"/>
     <mergeCell ref="K47:K48"/>
     <mergeCell ref="L47:L48"/>
+    <mergeCell ref="M47:M48"/>
     <mergeCell ref="B59:D59"/>
     <mergeCell ref="F59:H59"/>
     <mergeCell ref="I60:J60"/>
     <mergeCell ref="A61:A62"/>
     <mergeCell ref="B61:B62"/>
     <mergeCell ref="C61:C62"/>
     <mergeCell ref="D61:D62"/>
     <mergeCell ref="E61:E62"/>
     <mergeCell ref="F61:F62"/>
     <mergeCell ref="G61:G62"/>
     <mergeCell ref="H61:H62"/>
     <mergeCell ref="I61:I62"/>
     <mergeCell ref="J61:J62"/>
     <mergeCell ref="K61:K62"/>
     <mergeCell ref="L61:L62"/>
+    <mergeCell ref="M61:M62"/>
     <mergeCell ref="C73:E73"/>
     <mergeCell ref="F73:H73"/>
     <mergeCell ref="I74:J74"/>
     <mergeCell ref="A75:A76"/>
     <mergeCell ref="B75:B76"/>
     <mergeCell ref="C75:C76"/>
     <mergeCell ref="D75:D76"/>
     <mergeCell ref="E75:E76"/>
     <mergeCell ref="F75:F76"/>
     <mergeCell ref="G75:G76"/>
     <mergeCell ref="H75:H76"/>
     <mergeCell ref="I75:I76"/>
     <mergeCell ref="J75:J76"/>
     <mergeCell ref="K75:K76"/>
     <mergeCell ref="L75:L76"/>
+    <mergeCell ref="M75:M76"/>
     <mergeCell ref="A87:F87"/>
     <mergeCell ref="I88:J88"/>
     <mergeCell ref="A89:A90"/>
     <mergeCell ref="B89:B90"/>
     <mergeCell ref="C89:C90"/>
     <mergeCell ref="D89:D90"/>
     <mergeCell ref="E89:E90"/>
     <mergeCell ref="F89:F90"/>
     <mergeCell ref="G89:G90"/>
     <mergeCell ref="H89:H90"/>
     <mergeCell ref="I89:I90"/>
     <mergeCell ref="J89:J90"/>
     <mergeCell ref="K89:K90"/>
     <mergeCell ref="L89:L90"/>
+    <mergeCell ref="M89:M90"/>
     <mergeCell ref="A101:I101"/>
     <mergeCell ref="I102:J102"/>
     <mergeCell ref="A103:A104"/>
     <mergeCell ref="B103:B104"/>
     <mergeCell ref="C103:C104"/>
     <mergeCell ref="D103:D104"/>
     <mergeCell ref="E103:E104"/>
     <mergeCell ref="F103:F104"/>
     <mergeCell ref="G103:G104"/>
     <mergeCell ref="H103:H104"/>
     <mergeCell ref="I103:I104"/>
     <mergeCell ref="J103:J104"/>
     <mergeCell ref="K103:K104"/>
     <mergeCell ref="L103:L104"/>
+    <mergeCell ref="M103:M104"/>
     <mergeCell ref="A115:H115"/>
     <mergeCell ref="I116:J116"/>
     <mergeCell ref="A117:A118"/>
     <mergeCell ref="B117:B118"/>
     <mergeCell ref="C117:C118"/>
     <mergeCell ref="D117:D118"/>
     <mergeCell ref="E117:E118"/>
     <mergeCell ref="F117:F118"/>
     <mergeCell ref="G117:G118"/>
     <mergeCell ref="H117:H118"/>
     <mergeCell ref="I117:I118"/>
     <mergeCell ref="J117:J118"/>
     <mergeCell ref="K117:K118"/>
     <mergeCell ref="L117:L118"/>
+    <mergeCell ref="M117:M118"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="true" verticalCentered="false"/>
   <pageMargins left="0" right="0" top="0.196527777777778" bottom="0.196527777777778" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="landscape" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>LibreOffice/24.8.4.2$Windows_X86_64 LibreOffice_project/bb3cfa12c7b1bf994ecc5649a80400d06cd71002</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Асем Карибаева</dc:creator>
   <dc:description/>