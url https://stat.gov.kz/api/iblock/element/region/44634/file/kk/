--- v0 (2026-04-14)
+++ v1 (2026-07-14)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ba.ismailov\Desktop\Рабочий стол 2025\Динамика демография\Социальная\ДОО++\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ba.ismailov\Desktop\Рабочий стол 2026\Динамика демография\Социальная\ДОО++\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" tabRatio="789"/>
   </bookViews>
   <sheets>
     <sheet name="Барлығы" sheetId="6" r:id="rId1"/>
     <sheet name="Әйелдер" sheetId="7" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="8">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>Мектепке дейінгі ұйымдар педагогтерінің саны</t>
   </si>
   <si>
     <t>Астана қаласы</t>
   </si>
   <si>
@@ -113,51 +113,51 @@
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> 2014 жылдан бастап 85-К статистикалық байкау 2014 жылға арналған Статистикалық жұмыстар жоспарынан алынып тасталды, деректерді ҚР БҒМ жинайды </t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="12">
+  <fonts count="13">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
@@ -182,50 +182,55 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -270,120 +275,119 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -653,153 +657,159 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A2:Z36"/>
+  <dimension ref="A2:AA36"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="O12" sqref="O12"/>
+      <selection activeCell="C29" sqref="C29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="27" style="5" customWidth="1"/>
     <col min="2" max="22" width="8.42578125" style="5" customWidth="1"/>
     <col min="23" max="16384" width="8.85546875" style="5"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" s="1" customFormat="1" ht="16.149999999999999" customHeight="1">
-      <c r="A2" s="31" t="s">
+    <row r="2" spans="1:27" s="1" customFormat="1" ht="16.149999999999999" customHeight="1">
+      <c r="A2" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="31"/>
-[...53 lines deleted...]
-    <row r="4" spans="1:26" ht="16.149999999999999" customHeight="1">
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="29"/>
+      <c r="L2" s="29"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="29"/>
+      <c r="Q2" s="29"/>
+      <c r="R2" s="29"/>
+      <c r="S2" s="29"/>
+      <c r="T2" s="29"/>
+      <c r="U2" s="29"/>
+      <c r="V2" s="29"/>
+      <c r="W2" s="29"/>
+      <c r="X2" s="29"/>
+      <c r="Y2" s="29"/>
+      <c r="Z2" s="29"/>
+      <c r="AA2" s="29"/>
+    </row>
+    <row r="3" spans="1:27" s="1" customFormat="1" ht="16.149999999999999" customHeight="1">
+      <c r="A3" s="17"/>
+      <c r="B3" s="17"/>
+      <c r="C3" s="17"/>
+      <c r="D3" s="17"/>
+      <c r="E3" s="17"/>
+      <c r="F3" s="17"/>
+      <c r="G3" s="17"/>
+      <c r="H3" s="17"/>
+      <c r="I3" s="17"/>
+      <c r="J3" s="17"/>
+      <c r="K3" s="17"/>
+      <c r="L3" s="17"/>
+      <c r="M3" s="17"/>
+      <c r="N3" s="17"/>
+      <c r="O3" s="17"/>
+      <c r="P3" s="17"/>
+      <c r="Q3" s="17"/>
+      <c r="R3" s="17"/>
+      <c r="S3" s="17"/>
+      <c r="T3" s="17"/>
+      <c r="U3" s="17"/>
+      <c r="V3" s="17"/>
+      <c r="W3" s="17"/>
+      <c r="X3" s="17"/>
+      <c r="Y3" s="17"/>
+      <c r="Z3" s="17"/>
+    </row>
+    <row r="4" spans="1:27" ht="16.149999999999999" customHeight="1">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="3"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="2"/>
       <c r="K4" s="3"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="3"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
       <c r="T4" s="4"/>
       <c r="U4" s="2"/>
-      <c r="Z4" s="4" t="s">
+      <c r="Z4" s="4"/>
+      <c r="AA4" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:26" s="10" customFormat="1" ht="20.25" customHeight="1">
+    <row r="5" spans="1:27" s="10" customFormat="1" ht="20.25" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="6">
         <v>2000</v>
       </c>
       <c r="C5" s="6">
         <v>2001</v>
       </c>
       <c r="D5" s="6">
         <v>2002</v>
       </c>
       <c r="E5" s="6">
         <v>2003</v>
       </c>
       <c r="F5" s="6">
         <v>2004</v>
       </c>
       <c r="G5" s="6">
         <v>2005</v>
       </c>
       <c r="H5" s="6">
         <v>2006</v>
       </c>
       <c r="I5" s="6">
         <v>2007</v>
       </c>
@@ -832,337 +842,343 @@
       </c>
       <c r="S5" s="6">
         <v>2017</v>
       </c>
       <c r="T5" s="6">
         <v>2018</v>
       </c>
       <c r="U5" s="8">
         <v>2019</v>
       </c>
       <c r="V5" s="8">
         <v>2020</v>
       </c>
       <c r="W5" s="8">
         <v>2021</v>
       </c>
       <c r="X5" s="8">
         <v>2022</v>
       </c>
       <c r="Y5" s="8">
         <v>2023</v>
       </c>
       <c r="Z5" s="8">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="17" t="s">
+      <c r="AA5" s="8">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27" s="10" customFormat="1" ht="21" customHeight="1">
+      <c r="A6" s="16" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="18">
+      <c r="B6" s="30">
         <v>787</v>
       </c>
-      <c r="C6" s="18">
+      <c r="C6" s="30">
         <v>818</v>
       </c>
-      <c r="D6" s="18">
+      <c r="D6" s="30">
         <v>807</v>
       </c>
-      <c r="E6" s="18">
+      <c r="E6" s="30">
         <v>823</v>
       </c>
-      <c r="F6" s="18">
+      <c r="F6" s="30">
         <v>838</v>
       </c>
-      <c r="G6" s="18">
+      <c r="G6" s="30">
         <v>879</v>
       </c>
-      <c r="H6" s="18">
+      <c r="H6" s="30">
         <v>922</v>
       </c>
-      <c r="I6" s="18">
+      <c r="I6" s="30">
         <v>951</v>
       </c>
-      <c r="J6" s="18">
+      <c r="J6" s="30">
         <v>1069</v>
       </c>
-      <c r="K6" s="18">
+      <c r="K6" s="30">
         <v>1133</v>
       </c>
-      <c r="L6" s="18">
+      <c r="L6" s="30">
         <v>1722</v>
       </c>
-      <c r="M6" s="18">
+      <c r="M6" s="30">
         <v>1982</v>
       </c>
-      <c r="N6" s="18">
+      <c r="N6" s="30">
         <v>2430</v>
       </c>
-      <c r="O6" s="18">
+      <c r="O6" s="30">
         <v>2614</v>
       </c>
-      <c r="P6" s="18">
+      <c r="P6" s="30">
         <v>2982</v>
       </c>
-      <c r="Q6" s="18">
+      <c r="Q6" s="30">
         <v>3179</v>
       </c>
-      <c r="R6" s="18">
+      <c r="R6" s="30">
         <v>3506</v>
       </c>
-      <c r="S6" s="18">
+      <c r="S6" s="30">
         <v>3879</v>
       </c>
-      <c r="T6" s="18">
+      <c r="T6" s="30">
         <v>4326</v>
       </c>
-      <c r="U6" s="18">
+      <c r="U6" s="30">
         <v>4480</v>
       </c>
-      <c r="V6" s="18">
+      <c r="V6" s="30">
         <v>4435</v>
       </c>
-      <c r="W6" s="18">
+      <c r="W6" s="30">
         <v>4345</v>
       </c>
-      <c r="X6" s="16">
+      <c r="X6" s="30">
         <v>4609</v>
       </c>
-      <c r="Y6" s="18">
+      <c r="Y6" s="30">
         <v>5214</v>
       </c>
-      <c r="Z6" s="18">
+      <c r="Z6" s="30">
         <v>5948</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="30" t="s">
+      <c r="AA6" s="26">
+        <v>6351</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" s="13" customFormat="1" ht="16.149999999999999" customHeight="1">
+      <c r="A7" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="30"/>
-[...15 lines deleted...]
-      <c r="R7" s="30"/>
+      <c r="B7" s="28"/>
+      <c r="C7" s="28"/>
+      <c r="D7" s="28"/>
+      <c r="E7" s="28"/>
+      <c r="F7" s="28"/>
+      <c r="G7" s="28"/>
+      <c r="H7" s="28"/>
+      <c r="I7" s="28"/>
+      <c r="J7" s="28"/>
+      <c r="K7" s="28"/>
+      <c r="L7" s="28"/>
+      <c r="M7" s="28"/>
+      <c r="N7" s="28"/>
+      <c r="O7" s="28"/>
+      <c r="P7" s="28"/>
+      <c r="Q7" s="28"/>
+      <c r="R7" s="28"/>
       <c r="S7" s="12"/>
       <c r="T7" s="12"/>
       <c r="U7" s="12"/>
       <c r="V7" s="12"/>
     </row>
-    <row r="8" spans="1:26" s="13" customFormat="1" ht="16.149999999999999" customHeight="1">
-      <c r="A8" s="29" t="s">
+    <row r="8" spans="1:27" s="13" customFormat="1" ht="16.149999999999999" customHeight="1">
+      <c r="A8" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="29"/>
-[...15 lines deleted...]
-      <c r="R8" s="29"/>
+      <c r="B8" s="27"/>
+      <c r="C8" s="27"/>
+      <c r="D8" s="27"/>
+      <c r="E8" s="27"/>
+      <c r="F8" s="27"/>
+      <c r="G8" s="27"/>
+      <c r="H8" s="27"/>
+      <c r="I8" s="27"/>
+      <c r="J8" s="27"/>
+      <c r="K8" s="27"/>
+      <c r="L8" s="27"/>
+      <c r="M8" s="27"/>
+      <c r="N8" s="27"/>
+      <c r="O8" s="27"/>
+      <c r="P8" s="27"/>
+      <c r="Q8" s="27"/>
+      <c r="R8" s="27"/>
       <c r="S8" s="12"/>
       <c r="T8" s="12"/>
       <c r="U8" s="12"/>
       <c r="V8" s="12"/>
     </row>
-    <row r="9" spans="1:26" ht="16.149999999999999" customHeight="1">
+    <row r="9" spans="1:27" ht="16.149999999999999" customHeight="1">
       <c r="A9" s="13"/>
       <c r="B9" s="14"/>
       <c r="C9" s="14"/>
       <c r="D9" s="14"/>
       <c r="E9" s="14"/>
       <c r="F9" s="14"/>
       <c r="G9" s="14"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="14"/>
       <c r="M9" s="14"/>
       <c r="N9" s="14"/>
       <c r="O9" s="14"/>
       <c r="P9" s="13"/>
       <c r="Q9" s="13"/>
       <c r="R9" s="13"/>
       <c r="S9" s="13"/>
       <c r="T9" s="13"/>
       <c r="U9" s="13"/>
       <c r="V9" s="13"/>
       <c r="W9" s="11"/>
     </row>
-    <row r="10" spans="1:26" ht="16.149999999999999" customHeight="1">
+    <row r="10" spans="1:27" ht="16.149999999999999" customHeight="1">
       <c r="A10" s="14"/>
       <c r="B10" s="13"/>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="13"/>
       <c r="G10" s="13"/>
       <c r="H10" s="13"/>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="13"/>
       <c r="L10" s="13"/>
       <c r="M10" s="13"/>
       <c r="N10" s="13"/>
       <c r="O10" s="13"/>
       <c r="P10" s="13"/>
       <c r="Q10" s="13"/>
       <c r="R10" s="13"/>
       <c r="S10" s="13"/>
       <c r="T10" s="13"/>
       <c r="U10" s="13"/>
       <c r="V10" s="13"/>
       <c r="W10" s="11"/>
     </row>
-    <row r="11" spans="1:26" ht="16.149999999999999" customHeight="1">
+    <row r="11" spans="1:27" ht="16.149999999999999" customHeight="1">
       <c r="A11" s="14"/>
       <c r="B11" s="13"/>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="13"/>
       <c r="G11" s="13"/>
       <c r="H11" s="13"/>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="13"/>
       <c r="L11" s="13"/>
       <c r="M11" s="13"/>
       <c r="N11" s="13"/>
       <c r="O11" s="13"/>
       <c r="P11" s="13"/>
       <c r="Q11" s="13"/>
       <c r="R11" s="13"/>
       <c r="S11" s="13"/>
       <c r="T11" s="13"/>
       <c r="U11" s="13"/>
       <c r="V11" s="13"/>
       <c r="W11" s="11"/>
     </row>
-    <row r="12" spans="1:26" ht="16.149999999999999" customHeight="1">
+    <row r="12" spans="1:27" ht="16.149999999999999" customHeight="1">
       <c r="A12" s="14"/>
       <c r="B12" s="13"/>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="13"/>
       <c r="G12" s="13"/>
       <c r="H12" s="13"/>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="13"/>
       <c r="L12" s="13"/>
       <c r="M12" s="13"/>
       <c r="N12" s="13"/>
       <c r="O12" s="13"/>
       <c r="P12" s="13"/>
       <c r="Q12" s="13"/>
       <c r="R12" s="13"/>
       <c r="S12" s="13"/>
       <c r="T12" s="13"/>
       <c r="U12" s="13"/>
       <c r="V12" s="13"/>
       <c r="W12" s="11"/>
     </row>
-    <row r="13" spans="1:26" ht="16.149999999999999" customHeight="1">
+    <row r="13" spans="1:27" ht="16.149999999999999" customHeight="1">
       <c r="A13" s="14"/>
       <c r="B13" s="13"/>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="13"/>
       <c r="G13" s="13"/>
       <c r="H13" s="13"/>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="13"/>
       <c r="L13" s="13"/>
       <c r="M13" s="13"/>
       <c r="N13" s="13"/>
       <c r="O13" s="13"/>
       <c r="P13" s="13"/>
       <c r="Q13" s="13"/>
       <c r="R13" s="13"/>
       <c r="S13" s="13"/>
       <c r="T13" s="13"/>
       <c r="U13" s="13"/>
       <c r="V13" s="13"/>
       <c r="W13" s="11"/>
     </row>
-    <row r="14" spans="1:26" ht="16.149999999999999" customHeight="1">
+    <row r="14" spans="1:27" ht="16.149999999999999" customHeight="1">
       <c r="A14" s="14"/>
       <c r="B14" s="13"/>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="13"/>
       <c r="G14" s="13"/>
       <c r="H14" s="13"/>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="13"/>
       <c r="L14" s="13"/>
       <c r="M14" s="13"/>
       <c r="N14" s="13"/>
       <c r="O14" s="13"/>
       <c r="P14" s="13"/>
       <c r="Q14" s="13"/>
       <c r="R14" s="13"/>
       <c r="S14" s="13"/>
       <c r="T14" s="13"/>
       <c r="U14" s="13"/>
       <c r="V14" s="13"/>
       <c r="W14" s="11"/>
     </row>
-    <row r="15" spans="1:26" ht="16.149999999999999" customHeight="1">
+    <row r="15" spans="1:27" ht="16.149999999999999" customHeight="1">
       <c r="A15" s="14"/>
       <c r="W15" s="11"/>
     </row>
-    <row r="16" spans="1:26" ht="16.149999999999999" customHeight="1">
+    <row r="16" spans="1:27" ht="16.149999999999999" customHeight="1">
       <c r="A16" s="14"/>
       <c r="W16" s="11"/>
     </row>
     <row r="17" spans="1:23" ht="16.149999999999999" customHeight="1">
       <c r="A17" s="14"/>
       <c r="W17" s="11"/>
     </row>
     <row r="18" spans="1:23" ht="16.149999999999999" customHeight="1">
       <c r="A18" s="14"/>
       <c r="W18" s="11"/>
     </row>
     <row r="19" spans="1:23" ht="16.149999999999999" customHeight="1">
       <c r="A19" s="14"/>
       <c r="W19" s="11"/>
     </row>
     <row r="20" spans="1:23" ht="16.149999999999999" customHeight="1">
       <c r="A20" s="14"/>
       <c r="W20" s="11"/>
     </row>
     <row r="21" spans="1:23" ht="16.149999999999999" customHeight="1">
       <c r="A21" s="14"/>
       <c r="W21" s="11"/>
     </row>
     <row r="22" spans="1:23" ht="16.149999999999999" customHeight="1">
       <c r="A22" s="14"/>
@@ -1381,170 +1397,173 @@
       <c r="C36" s="5"/>
       <c r="D36" s="5"/>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
       <c r="J36" s="5"/>
       <c r="K36" s="5"/>
       <c r="L36" s="5"/>
       <c r="M36" s="5"/>
       <c r="N36" s="5"/>
       <c r="O36" s="5"/>
       <c r="P36" s="5"/>
       <c r="Q36" s="5"/>
       <c r="R36" s="5"/>
       <c r="S36" s="5"/>
       <c r="T36" s="5"/>
       <c r="U36" s="5"/>
       <c r="V36" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A8:R8"/>
     <mergeCell ref="A7:R7"/>
-    <mergeCell ref="A2:Z2"/>
+    <mergeCell ref="A2:AA2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236215" top="0.59055118110236215" bottom="0.59055118110236215" header="0.23622047244094488" footer="0.27559055118110237"/>
   <pageSetup paperSize="9" scale="93" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Z10"/>
+  <dimension ref="A2:AA10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="G32" sqref="F31:G32"/>
+      <selection activeCell="M22" sqref="M22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="24" style="20" customWidth="1"/>
-    <col min="2" max="16384" width="9.140625" style="20"/>
+    <col min="1" max="1" width="24" style="18" customWidth="1"/>
+    <col min="2" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" ht="15">
-      <c r="A2" s="31" t="s">
+    <row r="2" spans="1:27" ht="15">
+      <c r="A2" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="31"/>
-[...36 lines deleted...]
-      <c r="A4" s="32" t="s">
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="29"/>
+      <c r="L2" s="29"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="29"/>
+      <c r="Q2" s="29"/>
+      <c r="R2" s="29"/>
+      <c r="S2" s="29"/>
+      <c r="T2" s="29"/>
+      <c r="U2" s="29"/>
+      <c r="V2" s="29"/>
+      <c r="W2" s="29"/>
+      <c r="X2" s="29"/>
+      <c r="Y2" s="29"/>
+      <c r="Z2" s="29"/>
+      <c r="AA2" s="29"/>
+    </row>
+    <row r="3" spans="1:27" ht="15">
+      <c r="G3" s="19"/>
+      <c r="H3" s="19"/>
+      <c r="I3" s="19"/>
+      <c r="J3" s="19"/>
+      <c r="K3" s="19"/>
+      <c r="L3" s="19"/>
+      <c r="M3" s="19"/>
+      <c r="N3" s="19"/>
+    </row>
+    <row r="4" spans="1:27" ht="14.25">
+      <c r="A4" s="31" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="32"/>
-[...45 lines deleted...]
-      <c r="T5" s="24"/>
+      <c r="B4" s="31"/>
+      <c r="C4" s="31"/>
+      <c r="D4" s="31"/>
+      <c r="E4" s="31"/>
+      <c r="F4" s="31"/>
+      <c r="G4" s="31"/>
+      <c r="H4" s="31"/>
+      <c r="I4" s="31"/>
+      <c r="J4" s="31"/>
+      <c r="K4" s="31"/>
+      <c r="L4" s="31"/>
+      <c r="M4" s="31"/>
+      <c r="N4" s="31"/>
+      <c r="O4" s="31"/>
+      <c r="P4" s="31"/>
+      <c r="Q4" s="31"/>
+      <c r="R4" s="31"/>
+      <c r="S4" s="31"/>
+      <c r="T4" s="31"/>
+      <c r="U4" s="31"/>
+      <c r="V4" s="31"/>
+      <c r="W4" s="31"/>
+      <c r="X4" s="31"/>
+      <c r="Y4" s="31"/>
+      <c r="Z4" s="31"/>
+      <c r="AA4" s="31"/>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" s="20"/>
+      <c r="B5" s="21"/>
+      <c r="C5" s="21"/>
+      <c r="D5" s="21"/>
+      <c r="E5" s="21"/>
+      <c r="F5" s="21"/>
+      <c r="G5" s="21"/>
+      <c r="H5" s="21"/>
+      <c r="I5" s="21"/>
+      <c r="J5" s="21"/>
+      <c r="K5" s="21"/>
+      <c r="L5" s="21"/>
+      <c r="M5" s="21"/>
+      <c r="N5" s="21"/>
+      <c r="O5" s="21"/>
+      <c r="P5" s="21"/>
+      <c r="Q5" s="21"/>
+      <c r="R5" s="21"/>
+      <c r="S5" s="21"/>
+      <c r="T5" s="22"/>
       <c r="U5" s="13"/>
-      <c r="Z5" s="25" t="s">
+      <c r="Z5" s="23"/>
+      <c r="AA5" s="23" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:26" s="27" customFormat="1" ht="15" customHeight="1">
+    <row r="6" spans="1:27" s="25" customFormat="1" ht="15" customHeight="1">
       <c r="A6" s="7"/>
       <c r="B6" s="7">
         <v>2000</v>
       </c>
       <c r="C6" s="7">
         <v>2001</v>
       </c>
       <c r="D6" s="7">
         <v>2002</v>
       </c>
       <c r="E6" s="7">
         <v>2003</v>
       </c>
       <c r="F6" s="7">
         <v>2004</v>
       </c>
       <c r="G6" s="7">
         <v>2005</v>
       </c>
       <c r="H6" s="7">
         <v>2006</v>
       </c>
       <c r="I6" s="7">
         <v>2007</v>
       </c>
@@ -1577,203 +1596,210 @@
       </c>
       <c r="S6" s="7">
         <v>2017</v>
       </c>
       <c r="T6" s="7">
         <v>2018</v>
       </c>
       <c r="U6" s="9">
         <v>2019</v>
       </c>
       <c r="V6" s="9">
         <v>2020</v>
       </c>
       <c r="W6" s="9">
         <v>2021</v>
       </c>
       <c r="X6" s="9">
         <v>2022</v>
       </c>
       <c r="Y6" s="9">
         <v>2023</v>
       </c>
       <c r="Z6" s="9">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="17" t="s">
+      <c r="AA6" s="9">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" ht="15" customHeight="1">
+      <c r="A7" s="16" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="18">
+      <c r="B7" s="30">
         <v>785</v>
       </c>
-      <c r="C7" s="18">
+      <c r="C7" s="30">
         <v>806</v>
       </c>
-      <c r="D7" s="18">
+      <c r="D7" s="30">
         <v>805</v>
       </c>
-      <c r="E7" s="18">
+      <c r="E7" s="30">
         <v>821</v>
       </c>
-      <c r="F7" s="18">
+      <c r="F7" s="30">
         <v>837</v>
       </c>
-      <c r="G7" s="18">
+      <c r="G7" s="30">
         <v>876</v>
       </c>
-      <c r="H7" s="18">
+      <c r="H7" s="30">
         <v>919</v>
       </c>
-      <c r="I7" s="18">
+      <c r="I7" s="30">
         <v>945</v>
       </c>
-      <c r="J7" s="18">
+      <c r="J7" s="30">
         <v>1066</v>
       </c>
-      <c r="K7" s="18">
+      <c r="K7" s="30">
         <v>1123</v>
       </c>
-      <c r="L7" s="18">
+      <c r="L7" s="30">
         <v>1696</v>
       </c>
-      <c r="M7" s="18">
+      <c r="M7" s="30">
         <v>1937</v>
       </c>
-      <c r="N7" s="18">
+      <c r="N7" s="30">
         <v>2372</v>
       </c>
-      <c r="O7" s="18">
+      <c r="O7" s="30">
         <v>2524</v>
       </c>
-      <c r="P7" s="18">
+      <c r="P7" s="30">
         <v>2982</v>
       </c>
-      <c r="Q7" s="18">
+      <c r="Q7" s="30">
         <v>2803</v>
       </c>
-      <c r="R7" s="18">
+      <c r="R7" s="30">
         <v>3352</v>
       </c>
-      <c r="S7" s="18">
+      <c r="S7" s="30">
         <v>3703</v>
       </c>
-      <c r="T7" s="18">
+      <c r="T7" s="30">
         <v>4120</v>
       </c>
-      <c r="U7" s="18">
+      <c r="U7" s="30">
         <v>4245</v>
       </c>
-      <c r="V7" s="18">
+      <c r="V7" s="30">
         <v>4242</v>
       </c>
-      <c r="W7" s="18">
+      <c r="W7" s="30">
         <v>4159</v>
       </c>
-      <c r="X7" s="28">
+      <c r="X7" s="30">
         <v>4415</v>
       </c>
-      <c r="Y7" s="18">
+      <c r="Y7" s="30">
         <v>5020</v>
       </c>
-      <c r="Z7" s="18">
+      <c r="Z7" s="30">
         <v>5721</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="30" t="s">
+      <c r="AA7" s="26">
+        <v>6092</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" ht="15" customHeight="1">
+      <c r="A8" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="30"/>
-[...18 lines deleted...]
-      <c r="A9" s="29" t="s">
+      <c r="B8" s="28"/>
+      <c r="C8" s="28"/>
+      <c r="D8" s="28"/>
+      <c r="E8" s="28"/>
+      <c r="F8" s="28"/>
+      <c r="G8" s="28"/>
+      <c r="H8" s="28"/>
+      <c r="I8" s="28"/>
+      <c r="J8" s="28"/>
+      <c r="K8" s="28"/>
+      <c r="L8" s="28"/>
+      <c r="M8" s="28"/>
+      <c r="N8" s="28"/>
+      <c r="O8" s="28"/>
+      <c r="P8" s="28"/>
+      <c r="Q8" s="28"/>
+      <c r="R8" s="28"/>
+    </row>
+    <row r="9" spans="1:27" ht="15.75" customHeight="1">
+      <c r="A9" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="29"/>
-[...35 lines deleted...]
-      <c r="R10" s="26"/>
+      <c r="B9" s="27"/>
+      <c r="C9" s="27"/>
+      <c r="D9" s="27"/>
+      <c r="E9" s="27"/>
+      <c r="F9" s="27"/>
+      <c r="G9" s="27"/>
+      <c r="H9" s="27"/>
+      <c r="I9" s="27"/>
+      <c r="J9" s="27"/>
+      <c r="K9" s="27"/>
+      <c r="L9" s="27"/>
+      <c r="M9" s="27"/>
+      <c r="N9" s="27"/>
+      <c r="O9" s="27"/>
+      <c r="P9" s="27"/>
+      <c r="Q9" s="27"/>
+      <c r="R9" s="27"/>
+    </row>
+    <row r="10" spans="1:27" ht="18.75" customHeight="1">
+      <c r="A10" s="24"/>
+      <c r="B10" s="24"/>
+      <c r="C10" s="24"/>
+      <c r="D10" s="24"/>
+      <c r="E10" s="24"/>
+      <c r="F10" s="24"/>
+      <c r="G10" s="24"/>
+      <c r="H10" s="24"/>
+      <c r="I10" s="24"/>
+      <c r="J10" s="24"/>
+      <c r="K10" s="24"/>
+      <c r="L10" s="24"/>
+      <c r="M10" s="24"/>
+      <c r="N10" s="24"/>
+      <c r="O10" s="24"/>
+      <c r="P10" s="24"/>
+      <c r="Q10" s="24"/>
+      <c r="R10" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A8:R8"/>
     <mergeCell ref="A9:R9"/>
-    <mergeCell ref="A4:Z4"/>
-    <mergeCell ref="A2:Z2"/>
+    <mergeCell ref="A4:AA4"/>
+    <mergeCell ref="A2:AA2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100235C1F7079F1EC45B8CD40D84259B8C9" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="7856031d41a9eac352bc77cfd3a48048">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
@@ -1799,109 +1825,109 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...8 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57C34AA7-08B8-4E7B-80D4-1A29F7FB5437}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9C5968F-2CF0-48C8-ABBF-5259A1BE3575}">
-[...14 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{560DE35E-D90E-4434-A0CC-CD597D879943}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18739A44-5937-4AFC-9274-3F333710869C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9C5968F-2CF0-48C8-ABBF-5259A1BE3575}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Барлығы</vt:lpstr>
       <vt:lpstr>Әйелдер</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>