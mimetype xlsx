--- v0 (2026-04-14)
+++ v1 (2026-07-14)
@@ -9,59 +9,59 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ba.ismailov\Desktop\Рабочий стол 2025\Динамика демография\Социальная\ДОО++\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ba.ismailov\Desktop\Рабочий стол 2026\Динамика демография\Социальная\ДОО++\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" tabRatio="789"/>
   </bookViews>
   <sheets>
-    <sheet name="Барлығы                      " sheetId="6" r:id="rId1"/>
-    <sheet name="Қыздар                      " sheetId="7" r:id="rId2"/>
+    <sheet name="Барлығы" sheetId="6" r:id="rId1"/>
+    <sheet name="Қыздар" sheetId="7" r:id="rId2"/>
     <sheet name="5-тен 7 жасқа дейінгі балалар" sheetId="8" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="16">
   <si>
     <t>человек</t>
   </si>
   <si>
     <t>Мектепке дейінгі ұйымдардағы балалар саны (0-ден 67 жасқа дейінгі балалар)</t>
   </si>
   <si>
     <t>Барлығы</t>
@@ -176,53 +176,52 @@
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> 2014 жылдан бастап 85-К статистикалық байкау 2014 жылға арналған Статистикалық жұмыстар жоспарынан алынып тасталды, деректерді ҚР БҒМ жинайды </t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="2">
+  <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
-    <numFmt numFmtId="165" formatCode="[$-10419]#,##0;\(#,##0\)"/>
   </numFmts>
   <fonts count="35">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Cambria"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="major"/>
     </font>
     <font>
@@ -418,69 +417,68 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -619,51 +617,51 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="15">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -782,214 +780,195 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...9 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="3" fontId="26" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="26" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="32" fillId="0" borderId="14" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="3" fontId="26" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="164" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="47">
     <cellStyle name="20% — акцент1" xfId="18" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% — акцент2" xfId="22" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% — акцент3" xfId="26" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% — акцент4" xfId="30" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% — акцент5" xfId="34" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% — акцент6" xfId="38" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% — акцент1" xfId="19" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% — акцент2" xfId="23" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% — акцент3" xfId="27" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% — акцент4" xfId="31" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% — акцент5" xfId="35" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% — акцент6" xfId="39" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% — акцент1" xfId="20" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% — акцент2" xfId="24" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% — акцент3" xfId="28" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% — акцент4" xfId="32" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% — акцент5" xfId="36" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% — акцент6" xfId="40" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="41"/>
     <cellStyle name="Акцент1" xfId="17" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="21" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="25" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="29" builtinId="41" customBuiltin="1"/>
@@ -1315,173 +1294,173 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A2:Z11"/>
+  <dimension ref="A2:AA11"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C37" sqref="C37"/>
+      <selection activeCell="C33" sqref="C33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="5" customWidth="1"/>
     <col min="2" max="20" width="7.7109375" style="5" customWidth="1"/>
     <col min="21" max="16384" width="8.85546875" style="5"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" s="1" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A2" s="39" t="s">
+    <row r="2" spans="1:27" s="1" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A2" s="32" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="39"/>
-[...25 lines deleted...]
-    <row r="3" spans="1:26" s="1" customFormat="1" ht="14.45" customHeight="1">
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="32"/>
+      <c r="I2" s="32"/>
+      <c r="J2" s="32"/>
+      <c r="K2" s="32"/>
+      <c r="L2" s="32"/>
+      <c r="M2" s="32"/>
+      <c r="N2" s="32"/>
+      <c r="O2" s="32"/>
+      <c r="P2" s="32"/>
+      <c r="Q2" s="32"/>
+      <c r="R2" s="32"/>
+      <c r="S2" s="32"/>
+      <c r="T2" s="32"/>
+      <c r="U2" s="32"/>
+      <c r="V2" s="32"/>
+      <c r="W2" s="32"/>
+      <c r="X2" s="32"/>
+      <c r="Y2" s="32"/>
+      <c r="Z2" s="32"/>
+    </row>
+    <row r="3" spans="1:27" s="1" customFormat="1" ht="14.45" customHeight="1">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
       <c r="U3" s="2"/>
     </row>
-    <row r="4" spans="1:26" s="1" customFormat="1" ht="14.45" customHeight="1">
-      <c r="A4" s="38" t="s">
+    <row r="4" spans="1:27" s="1" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A4" s="35" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="38"/>
-[...25 lines deleted...]
-    <row r="5" spans="1:26" ht="14.45" customHeight="1">
+      <c r="B4" s="35"/>
+      <c r="C4" s="35"/>
+      <c r="D4" s="35"/>
+      <c r="E4" s="35"/>
+      <c r="F4" s="35"/>
+      <c r="G4" s="35"/>
+      <c r="H4" s="35"/>
+      <c r="I4" s="35"/>
+      <c r="J4" s="35"/>
+      <c r="K4" s="35"/>
+      <c r="L4" s="35"/>
+      <c r="M4" s="35"/>
+      <c r="N4" s="35"/>
+      <c r="O4" s="35"/>
+      <c r="P4" s="35"/>
+      <c r="Q4" s="35"/>
+      <c r="R4" s="35"/>
+      <c r="S4" s="35"/>
+      <c r="T4" s="35"/>
+      <c r="U4" s="35"/>
+      <c r="V4" s="35"/>
+      <c r="W4" s="35"/>
+      <c r="X4" s="35"/>
+      <c r="Y4" s="35"/>
+      <c r="Z4" s="35"/>
+    </row>
+    <row r="5" spans="1:27" ht="14.45" customHeight="1">
       <c r="A5" s="3"/>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="4"/>
       <c r="T5" s="3"/>
       <c r="U5" s="3"/>
       <c r="Z5" s="6" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:26" s="10" customFormat="1" ht="15" customHeight="1">
+    <row r="6" spans="1:27" s="10" customFormat="1" ht="15" customHeight="1">
       <c r="A6" s="7"/>
       <c r="B6" s="8">
         <v>2000</v>
       </c>
       <c r="C6" s="8">
         <v>2001</v>
       </c>
       <c r="D6" s="8">
         <v>2002</v>
       </c>
       <c r="E6" s="8">
         <v>2003</v>
       </c>
       <c r="F6" s="8">
         <v>2004</v>
       </c>
       <c r="G6" s="8">
         <v>2005</v>
       </c>
       <c r="H6" s="8">
         <v>2006</v>
       </c>
       <c r="I6" s="8">
         <v>2007</v>
       </c>
@@ -1514,353 +1493,359 @@
       </c>
       <c r="S6" s="9">
         <v>2017</v>
       </c>
       <c r="T6" s="8">
         <v>2018</v>
       </c>
       <c r="U6" s="8">
         <v>2019</v>
       </c>
       <c r="V6" s="8">
         <v>2020</v>
       </c>
       <c r="W6" s="9">
         <v>2021</v>
       </c>
       <c r="X6" s="9">
         <v>2022</v>
       </c>
       <c r="Y6" s="9">
         <v>2023</v>
       </c>
       <c r="Z6" s="9">
         <v>2024</v>
       </c>
-    </row>
-    <row r="7" spans="1:26" s="14" customFormat="1" ht="15" customHeight="1">
+      <c r="AA6" s="9">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" s="12" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="12">
+      <c r="B7" s="36">
         <v>8189</v>
       </c>
-      <c r="C7" s="12">
+      <c r="C7" s="36">
         <v>9239</v>
       </c>
-      <c r="D7" s="12">
+      <c r="D7" s="36">
         <v>9980</v>
       </c>
-      <c r="E7" s="12">
+      <c r="E7" s="36">
         <v>10240</v>
       </c>
-      <c r="F7" s="12">
+      <c r="F7" s="36">
         <v>11378</v>
       </c>
-      <c r="G7" s="12">
+      <c r="G7" s="36">
         <v>12151</v>
       </c>
-      <c r="H7" s="12">
+      <c r="H7" s="36">
         <v>13118</v>
       </c>
-      <c r="I7" s="12">
+      <c r="I7" s="36">
         <v>13758</v>
       </c>
-      <c r="J7" s="12">
+      <c r="J7" s="36">
         <v>14642</v>
       </c>
-      <c r="K7" s="12">
+      <c r="K7" s="36">
         <v>14327</v>
       </c>
-      <c r="L7" s="12">
+      <c r="L7" s="36">
         <v>18973</v>
       </c>
-      <c r="M7" s="12">
+      <c r="M7" s="36">
         <v>22170</v>
       </c>
-      <c r="N7" s="12">
+      <c r="N7" s="36">
         <v>25286</v>
       </c>
-      <c r="O7" s="12">
+      <c r="O7" s="36">
         <v>27849</v>
       </c>
-      <c r="P7" s="12">
+      <c r="P7" s="36">
         <v>32508</v>
       </c>
-      <c r="Q7" s="12">
+      <c r="Q7" s="36">
         <v>34454</v>
       </c>
-      <c r="R7" s="12">
+      <c r="R7" s="36">
         <v>48208</v>
       </c>
-      <c r="S7" s="12">
+      <c r="S7" s="36">
         <v>52998</v>
       </c>
-      <c r="T7" s="12">
+      <c r="T7" s="36">
         <v>51104</v>
       </c>
-      <c r="U7" s="12">
+      <c r="U7" s="36">
         <v>52211</v>
       </c>
-      <c r="V7" s="12">
+      <c r="V7" s="36">
         <v>50933</v>
       </c>
-      <c r="W7" s="13">
+      <c r="W7" s="23">
         <v>50693</v>
       </c>
-      <c r="X7" s="21">
+      <c r="X7" s="23">
         <v>57757</v>
       </c>
-      <c r="Y7" s="13">
+      <c r="Y7" s="23">
         <v>61298</v>
       </c>
-      <c r="Z7" s="13">
+      <c r="Z7" s="23">
         <v>63042</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="36" t="s">
+      <c r="AA7" s="23">
+        <v>63637</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" ht="14.25" customHeight="1">
+      <c r="A8" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="36"/>
-[...18 lines deleted...]
-      <c r="A9" s="37" t="s">
+      <c r="B8" s="29"/>
+      <c r="C8" s="29"/>
+      <c r="D8" s="29"/>
+      <c r="E8" s="29"/>
+      <c r="F8" s="29"/>
+      <c r="G8" s="29"/>
+      <c r="H8" s="29"/>
+      <c r="I8" s="29"/>
+      <c r="J8" s="29"/>
+      <c r="K8" s="29"/>
+      <c r="L8" s="29"/>
+      <c r="M8" s="29"/>
+      <c r="N8" s="29"/>
+      <c r="O8" s="29"/>
+      <c r="P8" s="29"/>
+      <c r="Q8" s="29"/>
+      <c r="R8" s="29"/>
+    </row>
+    <row r="9" spans="1:27" ht="14.45" customHeight="1">
+      <c r="A9" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="37"/>
-[...43 lines deleted...]
-      <c r="S11" s="20"/>
+      <c r="B9" s="30"/>
+      <c r="C9" s="30"/>
+      <c r="D9" s="30"/>
+      <c r="E9" s="30"/>
+      <c r="F9" s="30"/>
+      <c r="G9" s="30"/>
+      <c r="H9" s="30"/>
+      <c r="I9" s="30"/>
+      <c r="J9" s="30"/>
+      <c r="K9" s="30"/>
+      <c r="L9" s="30"/>
+      <c r="M9" s="30"/>
+      <c r="N9" s="30"/>
+      <c r="O9" s="30"/>
+      <c r="P9" s="30"/>
+      <c r="Q9" s="30"/>
+      <c r="R9" s="30"/>
+    </row>
+    <row r="10" spans="1:27" s="15" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A10" s="13"/>
+      <c r="B10" s="14"/>
+      <c r="C10" s="14"/>
+      <c r="D10" s="14"/>
+      <c r="E10" s="14"/>
+      <c r="F10" s="14"/>
+      <c r="G10" s="14"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+    </row>
+    <row r="11" spans="1:27" s="15" customFormat="1">
+      <c r="E11" s="16"/>
+      <c r="F11" s="16"/>
+      <c r="G11" s="16"/>
+      <c r="H11" s="16"/>
+      <c r="I11" s="16"/>
+      <c r="J11" s="16"/>
+      <c r="K11" s="16"/>
+      <c r="L11" s="16"/>
+      <c r="M11" s="16"/>
+      <c r="N11" s="16"/>
+      <c r="O11" s="17"/>
+      <c r="P11" s="18"/>
+      <c r="Q11" s="18"/>
+      <c r="R11" s="18"/>
+      <c r="S11" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A8:R8"/>
     <mergeCell ref="A9:R9"/>
     <mergeCell ref="A4:Z4"/>
     <mergeCell ref="A2:Z2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.23622047244094491" footer="0.27559055118110237"/>
   <pageSetup paperSize="9" scale="83" fitToHeight="2" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AA18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="Y8" sqref="Y8:Z8"/>
+      <selection activeCell="C35" sqref="C35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="25" style="23" customWidth="1"/>
-    <col min="2" max="16384" width="9.140625" style="23"/>
+    <col min="1" max="1" width="17.42578125" style="20" customWidth="1"/>
+    <col min="2" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:27" ht="15">
-      <c r="A2" s="38" t="s">
+      <c r="A2" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="38"/>
-[...24 lines deleted...]
-      <c r="AA2" s="22"/>
+      <c r="B2" s="31"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
+      <c r="N2" s="31"/>
+      <c r="O2" s="31"/>
+      <c r="P2" s="31"/>
+      <c r="Q2" s="31"/>
+      <c r="R2" s="31"/>
+      <c r="S2" s="31"/>
+      <c r="T2" s="31"/>
+      <c r="U2" s="31"/>
+      <c r="V2" s="31"/>
+      <c r="W2" s="31"/>
+      <c r="X2" s="31"/>
+      <c r="Y2" s="31"/>
+      <c r="Z2" s="31"/>
+      <c r="AA2" s="31"/>
     </row>
     <row r="3" spans="1:27" ht="15">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
       <c r="U3" s="2"/>
       <c r="V3" s="2"/>
-      <c r="W3" s="22"/>
-[...6 lines deleted...]
-      <c r="A4" s="38" t="s">
+      <c r="W3" s="19"/>
+      <c r="X3" s="19"/>
+      <c r="Y3" s="19"/>
+      <c r="Z3" s="19"/>
+      <c r="AA3" s="19"/>
+    </row>
+    <row r="4" spans="1:27" ht="14.25">
+      <c r="A4" s="35" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="38"/>
-[...24 lines deleted...]
-      <c r="AA4" s="22"/>
+      <c r="B4" s="35"/>
+      <c r="C4" s="35"/>
+      <c r="D4" s="35"/>
+      <c r="E4" s="35"/>
+      <c r="F4" s="35"/>
+      <c r="G4" s="35"/>
+      <c r="H4" s="35"/>
+      <c r="I4" s="35"/>
+      <c r="J4" s="35"/>
+      <c r="K4" s="35"/>
+      <c r="L4" s="35"/>
+      <c r="M4" s="35"/>
+      <c r="N4" s="35"/>
+      <c r="O4" s="35"/>
+      <c r="P4" s="35"/>
+      <c r="Q4" s="35"/>
+      <c r="R4" s="35"/>
+      <c r="S4" s="35"/>
+      <c r="T4" s="35"/>
+      <c r="U4" s="35"/>
+      <c r="V4" s="35"/>
+      <c r="W4" s="35"/>
+      <c r="X4" s="35"/>
+      <c r="Y4" s="35"/>
+      <c r="Z4" s="35"/>
+      <c r="AA4" s="35"/>
     </row>
     <row r="5" spans="1:27" ht="15">
       <c r="A5" s="2"/>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
       <c r="M5" s="2"/>
       <c r="N5" s="2"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
       <c r="T5" s="2"/>
       <c r="U5" s="2"/>
       <c r="V5" s="2"/>
       <c r="W5" s="2"/>
-      <c r="X5" s="22"/>
-[...2 lines deleted...]
-      <c r="AA5" s="22"/>
+      <c r="X5" s="19"/>
+      <c r="Y5" s="19"/>
+      <c r="Z5" s="19"/>
+      <c r="AA5" s="19"/>
     </row>
     <row r="6" spans="1:27">
-      <c r="Z6" s="24" t="s">
+      <c r="AA6" s="21" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:27" ht="15" customHeight="1">
       <c r="A7" s="7"/>
       <c r="B7" s="8">
         <v>2000</v>
       </c>
       <c r="C7" s="8">
         <v>2001</v>
       </c>
       <c r="D7" s="8">
         <v>2002</v>
       </c>
       <c r="E7" s="8">
         <v>2003</v>
       </c>
       <c r="F7" s="8">
         <v>2004</v>
       </c>
       <c r="G7" s="8">
         <v>2005</v>
       </c>
       <c r="H7" s="8">
         <v>2006</v>
@@ -1897,725 +1882,747 @@
       </c>
       <c r="S7" s="9">
         <v>2017</v>
       </c>
       <c r="T7" s="8">
         <v>2018</v>
       </c>
       <c r="U7" s="8">
         <v>2019</v>
       </c>
       <c r="V7" s="8">
         <v>2020</v>
       </c>
       <c r="W7" s="9">
         <v>2021</v>
       </c>
       <c r="X7" s="9">
         <v>2022</v>
       </c>
       <c r="Y7" s="9">
         <v>2023</v>
       </c>
       <c r="Z7" s="9">
         <v>2024</v>
       </c>
+      <c r="AA7" s="9">
+        <v>2025</v>
+      </c>
     </row>
     <row r="8" spans="1:27" ht="15" customHeight="1">
       <c r="A8" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="12">
+      <c r="B8" s="36">
         <v>3935</v>
       </c>
-      <c r="C8" s="12">
+      <c r="C8" s="36">
         <v>4494</v>
       </c>
-      <c r="D8" s="12">
+      <c r="D8" s="36">
         <v>4783</v>
       </c>
-      <c r="E8" s="12">
+      <c r="E8" s="36">
         <v>4816</v>
       </c>
-      <c r="F8" s="12">
+      <c r="F8" s="36">
         <v>5501</v>
       </c>
-      <c r="G8" s="12">
+      <c r="G8" s="36">
         <v>5792</v>
       </c>
-      <c r="H8" s="12">
+      <c r="H8" s="36">
         <v>6161</v>
       </c>
-      <c r="I8" s="12">
+      <c r="I8" s="36">
         <v>6454</v>
       </c>
-      <c r="J8" s="12">
+      <c r="J8" s="36">
         <v>6918</v>
       </c>
-      <c r="K8" s="12">
+      <c r="K8" s="36">
         <v>6928</v>
       </c>
-      <c r="L8" s="12">
+      <c r="L8" s="36">
         <v>9196</v>
       </c>
-      <c r="M8" s="12">
+      <c r="M8" s="36">
         <v>10493</v>
       </c>
-      <c r="N8" s="12">
+      <c r="N8" s="36">
         <v>12335</v>
       </c>
-      <c r="O8" s="12">
+      <c r="O8" s="36">
         <v>13425</v>
       </c>
-      <c r="P8" s="12">
+      <c r="P8" s="36">
         <v>16404</v>
       </c>
-      <c r="Q8" s="12">
+      <c r="Q8" s="36">
         <v>16622</v>
       </c>
-      <c r="R8" s="12">
+      <c r="R8" s="36">
         <v>23811</v>
       </c>
-      <c r="S8" s="12">
+      <c r="S8" s="36">
         <v>26095</v>
       </c>
-      <c r="T8" s="12">
+      <c r="T8" s="36">
         <v>25360</v>
       </c>
-      <c r="U8" s="12">
+      <c r="U8" s="36">
         <v>25309</v>
       </c>
-      <c r="V8" s="12">
+      <c r="V8" s="36">
         <v>24725</v>
       </c>
-      <c r="W8" s="12">
+      <c r="W8" s="36">
         <v>24565</v>
       </c>
-      <c r="X8" s="26">
+      <c r="X8" s="36">
         <v>28008</v>
       </c>
-      <c r="Y8" s="12">
+      <c r="Y8" s="36">
         <v>29723</v>
       </c>
-      <c r="Z8" s="12">
+      <c r="Z8" s="36">
         <v>30648</v>
       </c>
+      <c r="AA8" s="23">
+        <v>31100</v>
+      </c>
     </row>
     <row r="9" spans="1:27" ht="17.25" customHeight="1">
-      <c r="A9" s="36" t="s">
+      <c r="A9" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="36"/>
-[...15 lines deleted...]
-      <c r="R9" s="36"/>
+      <c r="B9" s="29"/>
+      <c r="C9" s="29"/>
+      <c r="D9" s="29"/>
+      <c r="E9" s="29"/>
+      <c r="F9" s="29"/>
+      <c r="G9" s="29"/>
+      <c r="H9" s="29"/>
+      <c r="I9" s="29"/>
+      <c r="J9" s="29"/>
+      <c r="K9" s="29"/>
+      <c r="L9" s="29"/>
+      <c r="M9" s="29"/>
+      <c r="N9" s="29"/>
+      <c r="O9" s="29"/>
+      <c r="P9" s="29"/>
+      <c r="Q9" s="29"/>
+      <c r="R9" s="29"/>
     </row>
     <row r="10" spans="1:27" ht="17.25" customHeight="1">
-      <c r="A10" s="37" t="s">
+      <c r="A10" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="37"/>
-[...15 lines deleted...]
-      <c r="R10" s="37"/>
+      <c r="B10" s="30"/>
+      <c r="C10" s="30"/>
+      <c r="D10" s="30"/>
+      <c r="E10" s="30"/>
+      <c r="F10" s="30"/>
+      <c r="G10" s="30"/>
+      <c r="H10" s="30"/>
+      <c r="I10" s="30"/>
+      <c r="J10" s="30"/>
+      <c r="K10" s="30"/>
+      <c r="L10" s="30"/>
+      <c r="M10" s="30"/>
+      <c r="N10" s="30"/>
+      <c r="O10" s="30"/>
+      <c r="P10" s="30"/>
+      <c r="Q10" s="30"/>
+      <c r="R10" s="30"/>
     </row>
     <row r="11" spans="1:27">
-      <c r="A11" s="15"/>
-[...8 lines deleted...]
-      <c r="J11" s="17"/>
+      <c r="A11" s="13"/>
+      <c r="B11" s="14"/>
+      <c r="C11" s="14"/>
+      <c r="D11" s="14"/>
+      <c r="E11" s="14"/>
+      <c r="F11" s="14"/>
+      <c r="G11" s="14"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="15"/>
     </row>
     <row r="18" spans="20:20">
-      <c r="T18" s="25"/>
+      <c r="T18" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A9:R9"/>
     <mergeCell ref="A10:R10"/>
-    <mergeCell ref="A2:Z2"/>
-    <mergeCell ref="A4:Z4"/>
+    <mergeCell ref="A2:AA2"/>
+    <mergeCell ref="A4:AA4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:R22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H24" sqref="H24"/>
+      <selection activeCell="M27" sqref="M27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="49.5703125" style="23" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="23"/>
+    <col min="1" max="1" width="49.5703125" style="20" customWidth="1"/>
+    <col min="2" max="6" width="9.140625" style="20"/>
+    <col min="7" max="9" width="9.140625" style="24"/>
+    <col min="10" max="12" width="9.140625" style="20"/>
+    <col min="13" max="13" width="9.140625" style="22"/>
+    <col min="14" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:18" ht="17.25">
-      <c r="A2" s="38" t="s">
+      <c r="A2" s="31" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="38"/>
-[...9 lines deleted...]
-      <c r="L2" s="38"/>
+      <c r="B2" s="31"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
     </row>
     <row r="3" spans="1:18" ht="15">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
     </row>
     <row r="4" spans="1:18">
-      <c r="I4" s="23"/>
-      <c r="L4" s="6" t="s">
+      <c r="I4" s="20"/>
+      <c r="M4" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:18" ht="24" customHeight="1">
       <c r="A5" s="7"/>
       <c r="B5" s="9">
         <v>2014</v>
       </c>
       <c r="C5" s="8">
         <v>2015</v>
       </c>
       <c r="D5" s="9">
         <v>2016</v>
       </c>
       <c r="E5" s="9">
         <v>2017</v>
       </c>
       <c r="F5" s="8">
         <v>2018</v>
       </c>
       <c r="G5" s="8">
         <v>2019</v>
       </c>
       <c r="H5" s="8">
         <v>2020</v>
       </c>
       <c r="I5" s="9">
         <v>2021</v>
       </c>
       <c r="J5" s="8">
         <v>2022</v>
       </c>
       <c r="K5" s="9">
         <v>2023</v>
       </c>
       <c r="L5" s="9">
         <v>2024</v>
       </c>
+      <c r="M5" s="9">
+        <v>2025</v>
+      </c>
     </row>
     <row r="6" spans="1:18" ht="16.5" customHeight="1">
-      <c r="A6" s="40" t="s">
+      <c r="A6" s="33" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="40"/>
-[...6 lines deleted...]
-      <c r="I6" s="40"/>
+      <c r="B6" s="33"/>
+      <c r="C6" s="33"/>
+      <c r="D6" s="33"/>
+      <c r="E6" s="33"/>
+      <c r="F6" s="33"/>
+      <c r="G6" s="33"/>
+      <c r="H6" s="33"/>
+      <c r="I6" s="33"/>
     </row>
     <row r="7" spans="1:18" ht="16.5" customHeight="1">
-      <c r="A7" s="30" t="s">
+      <c r="A7" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="31">
+      <c r="B7" s="37">
         <v>1687</v>
       </c>
-      <c r="C7" s="31">
+      <c r="C7" s="37">
         <v>1486</v>
       </c>
-      <c r="D7" s="31">
+      <c r="D7" s="37">
         <v>875</v>
       </c>
-      <c r="E7" s="31">
+      <c r="E7" s="37">
         <v>1453</v>
       </c>
-      <c r="F7" s="31">
+      <c r="F7" s="37">
         <v>1548</v>
       </c>
-      <c r="G7" s="31">
+      <c r="G7" s="37">
         <v>2881</v>
       </c>
-      <c r="H7" s="31">
+      <c r="H7" s="37">
         <v>1944</v>
       </c>
-      <c r="I7" s="31">
+      <c r="I7" s="37">
         <v>2333</v>
       </c>
-      <c r="J7" s="32">
+      <c r="J7" s="37">
         <v>2075</v>
       </c>
-      <c r="K7" s="33">
+      <c r="K7" s="37">
         <v>1514</v>
       </c>
-      <c r="L7" s="33">
+      <c r="L7" s="27">
         <v>1548</v>
       </c>
+      <c r="M7" s="38">
+        <v>1623</v>
+      </c>
     </row>
     <row r="8" spans="1:18" ht="16.5" customHeight="1">
-      <c r="A8" s="41" t="s">
+      <c r="A8" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="41"/>
-[...6 lines deleted...]
-      <c r="I8" s="41"/>
+      <c r="B8" s="34"/>
+      <c r="C8" s="34"/>
+      <c r="D8" s="34"/>
+      <c r="E8" s="34"/>
+      <c r="F8" s="34"/>
+      <c r="G8" s="34"/>
+      <c r="H8" s="34"/>
+      <c r="I8" s="34"/>
     </row>
     <row r="9" spans="1:18" ht="16.5" customHeight="1">
-      <c r="A9" s="30" t="s">
+      <c r="A9" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="31">
+      <c r="B9" s="37">
         <v>440</v>
       </c>
-      <c r="C9" s="31">
+      <c r="C9" s="37">
         <v>755</v>
       </c>
-      <c r="D9" s="31">
+      <c r="D9" s="37">
         <v>661</v>
       </c>
-      <c r="E9" s="31">
+      <c r="E9" s="37">
         <v>1090</v>
       </c>
-      <c r="F9" s="31">
+      <c r="F9" s="37">
         <v>625</v>
       </c>
-      <c r="G9" s="31">
+      <c r="G9" s="37">
         <v>2087</v>
       </c>
-      <c r="H9" s="31">
+      <c r="H9" s="37">
         <v>1301</v>
       </c>
-      <c r="I9" s="31">
+      <c r="I9" s="37">
         <v>1573</v>
       </c>
-      <c r="J9" s="32">
+      <c r="J9" s="37">
         <v>929</v>
       </c>
-      <c r="K9" s="33">
+      <c r="K9" s="37">
         <v>750</v>
       </c>
-      <c r="L9" s="33">
+      <c r="L9" s="27">
         <v>638</v>
       </c>
+      <c r="M9" s="38">
+        <v>789</v>
+      </c>
     </row>
     <row r="10" spans="1:18" ht="16.5" customHeight="1">
-      <c r="A10" s="41" t="s">
+      <c r="A10" s="34" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="41"/>
-[...6 lines deleted...]
-      <c r="I10" s="41"/>
+      <c r="B10" s="34"/>
+      <c r="C10" s="34"/>
+      <c r="D10" s="34"/>
+      <c r="E10" s="34"/>
+      <c r="F10" s="34"/>
+      <c r="G10" s="34"/>
+      <c r="H10" s="34"/>
+      <c r="I10" s="34"/>
     </row>
     <row r="11" spans="1:18" ht="16.5" customHeight="1">
-      <c r="A11" s="30" t="s">
+      <c r="A11" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="B11" s="31">
+      <c r="B11" s="37">
         <v>1247</v>
       </c>
-      <c r="C11" s="31">
+      <c r="C11" s="37">
         <v>690</v>
       </c>
-      <c r="D11" s="31">
+      <c r="D11" s="37">
         <v>204</v>
       </c>
-      <c r="E11" s="31">
+      <c r="E11" s="37">
         <v>352</v>
       </c>
-      <c r="F11" s="31">
+      <c r="F11" s="37">
         <v>888</v>
       </c>
-      <c r="G11" s="31">
+      <c r="G11" s="37">
         <v>782</v>
       </c>
-      <c r="H11" s="31">
+      <c r="H11" s="37">
         <v>632</v>
       </c>
-      <c r="I11" s="31">
+      <c r="I11" s="37">
         <v>747</v>
       </c>
-      <c r="J11" s="32">
+      <c r="J11" s="37">
         <v>1113</v>
       </c>
-      <c r="K11" s="33">
+      <c r="K11" s="37">
         <v>750</v>
       </c>
-      <c r="L11" s="33">
+      <c r="L11" s="37">
         <v>883</v>
       </c>
+      <c r="M11" s="38">
+        <v>756</v>
+      </c>
     </row>
     <row r="12" spans="1:18" ht="16.5" customHeight="1">
-      <c r="A12" s="41" t="s">
+      <c r="A12" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="41"/>
-[...6 lines deleted...]
-      <c r="I12" s="41"/>
+      <c r="B12" s="34"/>
+      <c r="C12" s="34"/>
+      <c r="D12" s="34"/>
+      <c r="E12" s="34"/>
+      <c r="F12" s="34"/>
+      <c r="G12" s="34"/>
+      <c r="H12" s="34"/>
+      <c r="I12" s="34"/>
     </row>
     <row r="13" spans="1:18" ht="16.5" customHeight="1">
-      <c r="A13" s="28" t="s">
+      <c r="A13" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="B13" s="29">
+      <c r="B13" s="28">
         <v>0</v>
       </c>
-      <c r="C13" s="29">
+      <c r="C13" s="28">
         <v>41</v>
       </c>
-      <c r="D13" s="29">
+      <c r="D13" s="28">
         <v>10</v>
       </c>
-      <c r="E13" s="29">
+      <c r="E13" s="28">
         <v>11</v>
       </c>
-      <c r="F13" s="29">
+      <c r="F13" s="28">
         <v>35</v>
       </c>
-      <c r="G13" s="29">
+      <c r="G13" s="28">
         <v>12</v>
       </c>
-      <c r="H13" s="29">
+      <c r="H13" s="28">
         <v>11</v>
       </c>
-      <c r="I13" s="29">
+      <c r="I13" s="28">
         <v>13</v>
       </c>
-      <c r="J13" s="34">
+      <c r="J13" s="28">
         <v>33</v>
       </c>
-      <c r="K13" s="35">
+      <c r="K13" s="28">
         <v>14</v>
       </c>
-      <c r="L13" s="35">
+      <c r="L13" s="28">
         <v>27</v>
       </c>
+      <c r="M13" s="39">
+        <v>78</v>
+      </c>
     </row>
     <row r="14" spans="1:18" ht="15" customHeight="1">
-      <c r="A14" s="36" t="s">
+      <c r="A14" s="29" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="36"/>
-[...15 lines deleted...]
-      <c r="R14" s="36"/>
+      <c r="B14" s="29"/>
+      <c r="C14" s="29"/>
+      <c r="D14" s="29"/>
+      <c r="E14" s="29"/>
+      <c r="F14" s="29"/>
+      <c r="G14" s="29"/>
+      <c r="H14" s="29"/>
+      <c r="I14" s="29"/>
+      <c r="J14" s="29"/>
+      <c r="K14" s="29"/>
+      <c r="L14" s="29"/>
+      <c r="M14" s="29"/>
+      <c r="N14" s="29"/>
+      <c r="O14" s="29"/>
+      <c r="P14" s="29"/>
+      <c r="Q14" s="29"/>
+      <c r="R14" s="29"/>
     </row>
     <row r="15" spans="1:18" ht="13.5" customHeight="1">
-      <c r="A15" s="36"/>
-[...16 lines deleted...]
-      <c r="R15" s="36"/>
+      <c r="A15" s="29"/>
+      <c r="B15" s="29"/>
+      <c r="C15" s="29"/>
+      <c r="D15" s="29"/>
+      <c r="E15" s="29"/>
+      <c r="F15" s="29"/>
+      <c r="G15" s="29"/>
+      <c r="H15" s="29"/>
+      <c r="I15" s="29"/>
+      <c r="J15" s="29"/>
+      <c r="K15" s="29"/>
+      <c r="L15" s="29"/>
+      <c r="M15" s="29"/>
+      <c r="N15" s="29"/>
+      <c r="O15" s="29"/>
+      <c r="P15" s="29"/>
+      <c r="Q15" s="29"/>
+      <c r="R15" s="29"/>
     </row>
     <row r="16" spans="1:18">
-      <c r="A16" s="37"/>
-[...16 lines deleted...]
-      <c r="R16" s="37"/>
+      <c r="A16" s="30"/>
+      <c r="B16" s="30"/>
+      <c r="C16" s="30"/>
+      <c r="D16" s="30"/>
+      <c r="E16" s="30"/>
+      <c r="F16" s="30"/>
+      <c r="G16" s="30"/>
+      <c r="H16" s="30"/>
+      <c r="I16" s="30"/>
+      <c r="J16" s="30"/>
+      <c r="K16" s="30"/>
+      <c r="L16" s="30"/>
+      <c r="M16" s="30"/>
+      <c r="N16" s="30"/>
+      <c r="O16" s="30"/>
+      <c r="P16" s="30"/>
+      <c r="Q16" s="30"/>
+      <c r="R16" s="30"/>
     </row>
     <row r="22" spans="6:6">
-      <c r="F22" s="25"/>
+      <c r="F22" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A2:L2"/>
     <mergeCell ref="A15:R15"/>
     <mergeCell ref="A16:R16"/>
     <mergeCell ref="A14:R14"/>
     <mergeCell ref="A6:I6"/>
     <mergeCell ref="A8:I8"/>
     <mergeCell ref="A10:I10"/>
     <mergeCell ref="A12:I12"/>
+    <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100235C1F7079F1EC45B8CD40D84259B8C9" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="7856031d41a9eac352bc77cfd3a48048">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9C5968F-2CF0-48C8-ABBF-5259A1BE3575}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18739A44-5937-4AFC-9274-3F333710869C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{520FE5B3-520F-4207-94F7-40343E489E58}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD5F2BAF-497A-4628-A703-CECE7EB45795}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{520FE5B3-520F-4207-94F7-40343E489E58}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9C5968F-2CF0-48C8-ABBF-5259A1BE3575}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...13 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>Барлығы                      </vt:lpstr>
-      <vt:lpstr>Қыздар                      </vt:lpstr>
+      <vt:lpstr>Барлығы</vt:lpstr>
+      <vt:lpstr>Қыздар</vt:lpstr>
       <vt:lpstr>5-тен 7 жасқа дейінгі балалар</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentType">
     <vt:lpwstr>Документ</vt:lpwstr>
   </property>