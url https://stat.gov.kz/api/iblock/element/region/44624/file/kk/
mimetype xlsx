--- v0 (2026-04-14)
+++ v1 (2026-07-14)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ba.ismailov\Desktop\Рабочий стол 2025\Динамика демография\Социальная\ДОО++\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ba.ismailov\Desktop\Рабочий стол 2026\Динамика демография\Социальная\ДОО++\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" tabRatio="789"/>
   </bookViews>
   <sheets>
     <sheet name="Барлығы" sheetId="9" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Барлығы!$A$2:$P$8</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7" uniqueCount="7">
   <si>
     <t xml:space="preserve">Балаларды мектепке дейінгі ұйымдардағы орындармен қамтамасыз ету (100 орынға) </t>
   </si>
   <si>
     <t>пайызбен</t>
   </si>
   <si>
     <t>Астана қаласы</t>
@@ -260,100 +260,101 @@
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="14" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -625,139 +626,140 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A2:Z11"/>
+  <dimension ref="A2:AA11"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="95" workbookViewId="0">
-      <selection activeCell="M15" sqref="M15"/>
+      <selection activeCell="Q22" sqref="Q22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="23.28515625" style="6" customWidth="1"/>
     <col min="2" max="22" width="7.85546875" style="6" customWidth="1"/>
     <col min="23" max="23" width="10.28515625" style="6" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" s="3" customFormat="1" ht="14.45" customHeight="1">
+    <row r="2" spans="1:27" s="3" customFormat="1" ht="14.45" customHeight="1">
       <c r="A2" s="20" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
       <c r="D2" s="20"/>
       <c r="E2" s="20"/>
       <c r="F2" s="20"/>
       <c r="G2" s="20"/>
       <c r="H2" s="20"/>
       <c r="I2" s="20"/>
       <c r="J2" s="20"/>
       <c r="K2" s="20"/>
       <c r="L2" s="20"/>
       <c r="M2" s="20"/>
       <c r="N2" s="20"/>
       <c r="O2" s="20"/>
       <c r="P2" s="20"/>
       <c r="Q2" s="20"/>
       <c r="R2" s="20"/>
       <c r="S2" s="20"/>
       <c r="T2" s="20"/>
       <c r="U2" s="20"/>
       <c r="V2" s="20"/>
       <c r="W2" s="20"/>
       <c r="X2" s="20"/>
       <c r="Y2" s="20"/>
       <c r="Z2" s="20"/>
+      <c r="AA2" s="20"/>
     </row>
-    <row r="3" spans="1:26" s="3" customFormat="1" ht="14.45" customHeight="1">
+    <row r="3" spans="1:27" s="3" customFormat="1" ht="14.45" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
       <c r="T3" s="4"/>
       <c r="U3" s="4"/>
       <c r="V3" s="4"/>
       <c r="W3" s="4"/>
       <c r="X3" s="4"/>
       <c r="Y3" s="4"/>
       <c r="Z3" s="4"/>
     </row>
-    <row r="4" spans="1:26" ht="14.45" customHeight="1">
+    <row r="4" spans="1:27" ht="14.45" customHeight="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="X4" s="7"/>
-      <c r="Z4" s="8" t="s">
+      <c r="AA4" s="8" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:26" ht="14.45" customHeight="1">
+    <row r="5" spans="1:27" ht="14.45" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="10">
         <v>2000</v>
       </c>
       <c r="C5" s="11">
         <v>2001</v>
       </c>
       <c r="D5" s="11">
         <v>2002</v>
       </c>
       <c r="E5" s="11">
         <v>2003</v>
       </c>
       <c r="F5" s="11">
         <v>2004</v>
       </c>
       <c r="G5" s="11">
         <v>2005</v>
       </c>
       <c r="H5" s="11">
         <v>2006</v>
       </c>
       <c r="I5" s="11">
         <v>2007</v>
       </c>
@@ -790,52 +792,55 @@
       </c>
       <c r="S5" s="11">
         <v>2017</v>
       </c>
       <c r="T5" s="11">
         <v>2018</v>
       </c>
       <c r="U5" s="1">
         <v>2019</v>
       </c>
       <c r="V5" s="11">
         <v>2020</v>
       </c>
       <c r="W5" s="2">
         <v>2021</v>
       </c>
       <c r="X5" s="1">
         <v>2022</v>
       </c>
       <c r="Y5" s="2">
         <v>2023</v>
       </c>
       <c r="Z5" s="1">
         <v>2024</v>
       </c>
+      <c r="AA5" s="2">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="6" spans="1:26" ht="19.5" customHeight="1">
+    <row r="6" spans="1:27" ht="19.5" customHeight="1">
       <c r="A6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="13">
         <v>120.5683156654888</v>
       </c>
       <c r="C6" s="13">
         <v>118.10047296433592</v>
       </c>
       <c r="D6" s="13">
         <v>128.26114895257678</v>
       </c>
       <c r="E6" s="13">
         <v>130.49573085255511</v>
       </c>
       <c r="F6" s="13">
         <v>143.11949685534591</v>
       </c>
       <c r="G6" s="13">
         <v>153.32492113564669</v>
       </c>
       <c r="H6" s="13">
         <v>151.46057037293613</v>
       </c>
       <c r="I6" s="13">
@@ -870,109 +875,112 @@
       </c>
       <c r="S6" s="13">
         <v>110.90301479250937</v>
       </c>
       <c r="T6" s="13">
         <v>100.66778292130405</v>
       </c>
       <c r="U6" s="13">
         <v>98.179732601214766</v>
       </c>
       <c r="V6" s="13">
         <v>91.83</v>
       </c>
       <c r="W6" s="14">
         <v>90</v>
       </c>
       <c r="X6" s="14">
         <v>94.4</v>
       </c>
       <c r="Y6" s="14">
         <v>89.12</v>
       </c>
       <c r="Z6" s="14">
         <v>81.99518761787084</v>
       </c>
+      <c r="AA6" s="21">
+        <v>79.031556985134316</v>
+      </c>
     </row>
-    <row r="7" spans="1:26" s="15" customFormat="1" ht="14.45" customHeight="1">
+    <row r="7" spans="1:27" s="15" customFormat="1" ht="14.45" customHeight="1">
       <c r="A7" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="18"/>
       <c r="C7" s="18"/>
       <c r="D7" s="18"/>
       <c r="E7" s="18"/>
       <c r="F7" s="18"/>
       <c r="G7" s="18"/>
       <c r="H7" s="18"/>
       <c r="I7" s="18"/>
       <c r="J7" s="18"/>
       <c r="K7" s="18"/>
       <c r="L7" s="18"/>
       <c r="M7" s="18"/>
       <c r="N7" s="18"/>
       <c r="O7" s="18"/>
       <c r="P7" s="18"/>
       <c r="Q7" s="18"/>
       <c r="R7" s="18"/>
     </row>
-    <row r="8" spans="1:26" ht="14.45" customHeight="1">
+    <row r="8" spans="1:27" ht="14.45" customHeight="1">
       <c r="A8" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="19"/>
       <c r="C8" s="19"/>
       <c r="D8" s="19"/>
       <c r="E8" s="19"/>
       <c r="F8" s="19"/>
       <c r="G8" s="19"/>
       <c r="H8" s="19"/>
       <c r="I8" s="19"/>
       <c r="J8" s="19"/>
       <c r="K8" s="19"/>
       <c r="L8" s="19"/>
       <c r="M8" s="19"/>
       <c r="N8" s="19"/>
       <c r="O8" s="19"/>
       <c r="P8" s="19"/>
       <c r="Q8" s="19"/>
       <c r="R8" s="19"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" s="16"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" s="16"/>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A7:R7"/>
     <mergeCell ref="A8:R8"/>
-    <mergeCell ref="A2:Z2"/>
+    <mergeCell ref="A2:AA2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236215" top="0.59055118110236215" bottom="0.59055118110236215" header="0.23622047244094488" footer="0.27559055118110237"/>
   <pageSetup paperSize="9" scale="78" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>