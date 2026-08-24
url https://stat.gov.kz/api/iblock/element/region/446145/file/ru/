--- v0 (2026-05-01)
+++ v1 (2026-08-24)
@@ -1,225 +1,487 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="7050"/>
   </bookViews>
   <sheets>
-    <sheet name="рус" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
+    <sheet name="Показатель" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="65">
   <si>
     <t>Объем произведенной продукции, выполненных работ и оказанных услуг</t>
   </si>
   <si>
     <t>Материальные затраты</t>
   </si>
   <si>
     <t>Фонд заработной платы работников</t>
   </si>
   <si>
     <t>Доход от реализации продукции и оказания услуг</t>
   </si>
   <si>
     <t>Прибыль (убыток) до налогооблажения</t>
   </si>
   <si>
     <t>Дебиторская задолженность</t>
   </si>
   <si>
     <t>Задолженность по обязательствам</t>
   </si>
   <si>
     <t>Рентабельность (убыточность), %</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Амортизация</t>
   </si>
   <si>
-    <t>Налоги и другие обязательные платежи в бюджет (фактически перечисленные)</t>
-[...1 lines deleted...]
-  <si>
     <t>Производственные расходы</t>
   </si>
   <si>
     <t>млн.тенге</t>
   </si>
   <si>
     <t>317499, 1</t>
   </si>
   <si>
-    <t>Динамика показателей финансово-хозяйственной деятельности крупных и средних предприятий за 1995 - 2023 гг.</t>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t xml:space="preserve">271305, 271101, 271201, 271301, 271401, 271304 </t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Объем произведенной продукции, выполненных работ и оказанных услуг, млн.теңге</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>Материальные затраты, млн.теңге</t>
+  </si>
+  <si>
+    <t>Амортизация, млн.теңге</t>
+  </si>
+  <si>
+    <t>Фонд заработной платы работников, млн.теңге</t>
+  </si>
+  <si>
+    <t>Производственные расходы, млн.теңге</t>
+  </si>
+  <si>
+    <t>Доход от реализации продукции и оказания услуг, млн.теңге</t>
+  </si>
+  <si>
+    <t>Прибыль (убыток) до налогооблажения, млн.теңге</t>
+  </si>
+  <si>
+    <t>Дебиторская задолженность, млн.теңге</t>
+  </si>
+  <si>
+    <t>Задолженность по обязательствам, млн.теңге</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С1995 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Объем произведенной продукции, выполненных работ и оказанных услуг – стоимость всей выпущенной продукции, выполненных работ и оказанных услуг в ценах производителя; доход от реализации продукции и оказания услуг – сумма подлежащего к получению (полученного) дохода за минусом налога на добавленную стоимость, акцизов, а также стоимости возвращенных товаров, скидки с продаж и скидки с цены, представленных покупателю; прибыль (убыток) до налогообложения определяется как разница между суммой валовой прибыли, доходов от финансирования, прочих доходов и суммой расходов по реализации продукции и оказанию услуг, расходов на финансирование, административных и прочих расходов; дебиторская задолженность – сумма долгов, причитающаяся предприятию, от юридических или физических лиц в итоге хозяйственных взаимоотношений с ними.</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Показатель формируется в соответствии с  международными и национальными стандартами финансовой отчетности (МСФО, НСФО). </t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Формируется на основе </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>статистической формы</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> общегосударственного статистического наблюдения 1-ПФ "Отчет о финансово-хозяйственной деятельности предприятий". </t>
+    </r>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/22/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/respondents/statistical-forms/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Код КСП</t>
+  </si>
+  <si>
+    <t>Динамика показателей финансово-хозяйственной деятельности крупных и средних предприятий за 1995 - 2025 гг.</t>
+  </si>
+  <si>
+    <t>+7 7122323962</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> G.Atchibayeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Атчибаева Гулбаршын Жаугаштиевна</t>
+  </si>
+  <si>
+    <t>Отдел структурной статистики</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/atyrau/dynamic-tables/1501/</t>
+  </si>
+  <si>
+    <t>Публикуется по Атырауской области</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -294,73 +556,145 @@
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="3">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -603,1387 +937,820 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/respondents/statistical-forms/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/22/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AE42"/>
+  <dimension ref="A1:AE41"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="I1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="V20" sqref="V20"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="C17" sqref="C17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="28.5703125" style="4" customWidth="1"/>
-    <col min="2" max="11" width="11.140625" style="4" customWidth="1"/>
+    <col min="1" max="1" width="49.85546875" style="4" customWidth="1"/>
+    <col min="2" max="2" width="79.5703125" style="4" customWidth="1"/>
+    <col min="3" max="11" width="11.140625" style="4" customWidth="1"/>
     <col min="12" max="12" width="14.140625" style="4" customWidth="1"/>
     <col min="13" max="13" width="15.5703125" style="4" customWidth="1"/>
     <col min="14" max="14" width="14" style="4" customWidth="1"/>
     <col min="15" max="15" width="14.5703125" style="4" customWidth="1"/>
     <col min="16" max="16" width="15.5703125" style="4" customWidth="1"/>
     <col min="17" max="17" width="14.5703125" style="4" customWidth="1"/>
     <col min="18" max="18" width="15.85546875" style="4" customWidth="1"/>
     <col min="19" max="19" width="13.28515625" style="4" customWidth="1"/>
     <col min="20" max="20" width="15" style="4" customWidth="1"/>
     <col min="21" max="21" width="13.140625" style="4" customWidth="1"/>
     <col min="22" max="22" width="14.5703125" style="4" customWidth="1"/>
     <col min="23" max="23" width="15.7109375" style="4" customWidth="1"/>
     <col min="24" max="24" width="14.5703125" style="4" customWidth="1"/>
     <col min="25" max="25" width="14.140625" style="4" customWidth="1"/>
     <col min="26" max="26" width="14.5703125" style="4" customWidth="1"/>
     <col min="27" max="27" width="15.28515625" style="4" customWidth="1"/>
     <col min="28" max="28" width="15.5703125" style="4" customWidth="1"/>
     <col min="29" max="29" width="18.42578125" style="4" customWidth="1"/>
     <col min="30" max="30" width="13.28515625" style="4" customWidth="1"/>
     <col min="31" max="31" width="12.7109375" style="4" customWidth="1"/>
-    <col min="32" max="16384" width="9.140625" style="1"/>
+    <col min="32" max="32" width="13.5703125" style="1" customWidth="1"/>
+    <col min="33" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:31" ht="15.75">
-      <c r="A2" s="46" t="s">
+    <row r="1" spans="1:31">
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+      <c r="Z1" s="1"/>
+      <c r="AA1" s="1"/>
+      <c r="AB1" s="1"/>
+      <c r="AC1" s="1"/>
+      <c r="AD1" s="1"/>
+      <c r="AE1" s="1"/>
+    </row>
+    <row r="2" spans="1:31">
+      <c r="A2" s="50" t="s">
+        <v>13</v>
+      </c>
+      <c r="B2" s="51" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="46"/>
-[...24 lines deleted...]
-      <c r="AA2" s="46"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1"/>
+      <c r="S2" s="1"/>
+      <c r="T2" s="1"/>
+      <c r="U2" s="1"/>
+      <c r="V2" s="1"/>
+      <c r="W2" s="1"/>
+      <c r="X2" s="1"/>
+      <c r="Y2" s="1"/>
+      <c r="Z2" s="1"/>
+      <c r="AA2" s="1"/>
+      <c r="AB2" s="1"/>
+      <c r="AC2" s="1"/>
+      <c r="AD2" s="1"/>
+      <c r="AE2" s="1"/>
     </row>
     <row r="3" spans="1:31">
-      <c r="Y3" s="5"/>
-[...856 lines deleted...]
-      </c>
+      <c r="A3" s="50" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" s="51" t="s">
+        <v>16</v>
+      </c>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="1"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
+      <c r="M3" s="1"/>
+      <c r="N3" s="1"/>
+      <c r="O3" s="1"/>
+      <c r="P3" s="1"/>
+      <c r="Q3" s="1"/>
+      <c r="R3" s="1"/>
+      <c r="S3" s="1"/>
+      <c r="T3" s="1"/>
+      <c r="U3" s="1"/>
+      <c r="V3" s="1"/>
+      <c r="W3" s="1"/>
+      <c r="X3" s="1"/>
+      <c r="Y3" s="1"/>
+      <c r="Z3" s="1"/>
+      <c r="AA3" s="1"/>
+      <c r="AB3" s="1"/>
+      <c r="AC3" s="1"/>
+      <c r="AD3" s="1"/>
+      <c r="AE3" s="1"/>
+    </row>
+    <row r="4" spans="1:31" ht="18.75" customHeight="1">
+      <c r="A4" s="72" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" s="52" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1"/>
+      <c r="G4" s="1"/>
+      <c r="H4" s="1"/>
+      <c r="I4" s="1"/>
+      <c r="J4" s="1"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="1"/>
+      <c r="O4" s="1"/>
+      <c r="P4" s="1"/>
+      <c r="Q4" s="1"/>
+      <c r="R4" s="1"/>
+      <c r="S4" s="1"/>
+      <c r="T4" s="1"/>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
+      <c r="W4" s="1"/>
+      <c r="X4" s="1"/>
+      <c r="Y4" s="1"/>
+      <c r="Z4" s="1"/>
+      <c r="AA4" s="1"/>
+      <c r="AB4" s="1"/>
+      <c r="AC4" s="1"/>
+      <c r="AD4" s="1"/>
+      <c r="AE4" s="1"/>
+    </row>
+    <row r="5" spans="1:31" ht="19.5" customHeight="1">
+      <c r="A5" s="73"/>
+      <c r="B5" s="53" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1"/>
+      <c r="F5" s="1"/>
+      <c r="G5" s="1"/>
+      <c r="H5" s="1"/>
+      <c r="I5" s="1"/>
+      <c r="J5" s="1"/>
+      <c r="K5" s="1"/>
+      <c r="L5" s="1"/>
+      <c r="M5" s="1"/>
+      <c r="N5" s="1"/>
+      <c r="O5" s="1"/>
+      <c r="P5" s="1"/>
+      <c r="Q5" s="1"/>
+      <c r="R5" s="1"/>
+      <c r="S5" s="1"/>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+      <c r="X5" s="1"/>
+      <c r="Y5" s="1"/>
+      <c r="Z5" s="1"/>
+      <c r="AA5" s="1"/>
+      <c r="AB5" s="1"/>
+      <c r="AC5" s="1"/>
+      <c r="AD5" s="1"/>
+      <c r="AE5" s="1"/>
+    </row>
+    <row r="6" spans="1:31" ht="19.5" customHeight="1">
+      <c r="A6" s="73"/>
+      <c r="B6" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
+      <c r="G6" s="1"/>
+      <c r="H6" s="1"/>
+      <c r="I6" s="1"/>
+      <c r="J6" s="1"/>
+      <c r="K6" s="1"/>
+      <c r="L6" s="1"/>
+      <c r="M6" s="1"/>
+      <c r="N6" s="1"/>
+      <c r="O6" s="1"/>
+      <c r="P6" s="1"/>
+      <c r="Q6" s="1"/>
+      <c r="R6" s="1"/>
+      <c r="S6" s="1"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+      <c r="X6" s="1"/>
+      <c r="Y6" s="1"/>
+      <c r="Z6" s="1"/>
+      <c r="AA6" s="1"/>
+      <c r="AB6" s="1"/>
+      <c r="AC6" s="1"/>
+      <c r="AD6" s="1"/>
+      <c r="AE6" s="1"/>
+    </row>
+    <row r="7" spans="1:31" ht="24" customHeight="1">
+      <c r="A7" s="73"/>
+      <c r="B7" s="52" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1"/>
+      <c r="F7" s="1"/>
+      <c r="G7" s="1"/>
+      <c r="H7" s="1"/>
+      <c r="I7" s="1"/>
+      <c r="J7" s="1"/>
+      <c r="K7" s="1"/>
+      <c r="L7" s="1"/>
+      <c r="M7" s="1"/>
+      <c r="N7" s="1"/>
+      <c r="O7" s="1"/>
+      <c r="P7" s="1"/>
+      <c r="Q7" s="1"/>
+      <c r="R7" s="1"/>
+      <c r="S7" s="1"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+      <c r="X7" s="1"/>
+      <c r="Y7" s="1"/>
+      <c r="Z7" s="1"/>
+      <c r="AA7" s="1"/>
+      <c r="AB7" s="1"/>
+      <c r="AC7" s="1"/>
+      <c r="AD7" s="1"/>
+      <c r="AE7" s="1"/>
+    </row>
+    <row r="8" spans="1:31" ht="25.5" customHeight="1">
+      <c r="A8" s="73"/>
+      <c r="B8" s="52" t="s">
+        <v>22</v>
+      </c>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1"/>
+      <c r="F8" s="1"/>
+      <c r="G8" s="1"/>
+      <c r="H8" s="1"/>
+      <c r="I8" s="1"/>
+      <c r="J8" s="1"/>
+      <c r="K8" s="1"/>
+      <c r="L8" s="1"/>
+      <c r="M8" s="1"/>
+      <c r="N8" s="1"/>
+      <c r="O8" s="1"/>
+      <c r="P8" s="1"/>
+      <c r="Q8" s="1"/>
+      <c r="R8" s="1"/>
+      <c r="S8" s="1"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+      <c r="X8" s="1"/>
+      <c r="Y8" s="1"/>
+      <c r="Z8" s="1"/>
+      <c r="AA8" s="1"/>
+      <c r="AB8" s="1"/>
+      <c r="AC8" s="1"/>
+      <c r="AD8" s="1"/>
+      <c r="AE8" s="1"/>
+    </row>
+    <row r="9" spans="1:31" ht="19.5" customHeight="1">
+      <c r="A9" s="73"/>
+      <c r="B9" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1"/>
+      <c r="F9" s="1"/>
+      <c r="G9" s="1"/>
+      <c r="H9" s="1"/>
+      <c r="I9" s="1"/>
+      <c r="J9" s="1"/>
+      <c r="K9" s="1"/>
+      <c r="L9" s="1"/>
+      <c r="M9" s="1"/>
+      <c r="N9" s="1"/>
+      <c r="O9" s="1"/>
+      <c r="P9" s="1"/>
+      <c r="Q9" s="1"/>
+      <c r="R9" s="1"/>
+      <c r="S9" s="1"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+      <c r="X9" s="1"/>
+      <c r="Y9" s="1"/>
+      <c r="Z9" s="1"/>
+      <c r="AA9" s="1"/>
+      <c r="AB9" s="1"/>
+      <c r="AC9" s="1"/>
+      <c r="AD9" s="1"/>
+      <c r="AE9" s="1"/>
+    </row>
+    <row r="10" spans="1:31" ht="22.5" customHeight="1">
+      <c r="A10" s="73"/>
+      <c r="B10" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+      <c r="H10" s="1"/>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+      <c r="X10" s="1"/>
+      <c r="Y10" s="1"/>
+      <c r="Z10" s="1"/>
+      <c r="AA10" s="1"/>
+      <c r="AB10" s="1"/>
+      <c r="AC10" s="1"/>
+      <c r="AD10" s="1"/>
+      <c r="AE10" s="1"/>
+    </row>
+    <row r="11" spans="1:31" ht="21.75" customHeight="1">
+      <c r="A11" s="73"/>
+      <c r="B11" s="52" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1"/>
+      <c r="F11" s="1"/>
+      <c r="G11" s="1"/>
+      <c r="H11" s="1"/>
+      <c r="I11" s="1"/>
+      <c r="J11" s="1"/>
+      <c r="K11" s="1"/>
+      <c r="L11" s="1"/>
+      <c r="M11" s="1"/>
+      <c r="N11" s="1"/>
+      <c r="O11" s="1"/>
+      <c r="P11" s="1"/>
+      <c r="Q11" s="1"/>
+      <c r="R11" s="1"/>
+      <c r="S11" s="1"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+      <c r="X11" s="1"/>
+      <c r="Y11" s="1"/>
+      <c r="Z11" s="1"/>
+      <c r="AA11" s="1"/>
+      <c r="AB11" s="1"/>
+      <c r="AC11" s="1"/>
+      <c r="AD11" s="1"/>
+      <c r="AE11" s="1"/>
+    </row>
+    <row r="12" spans="1:31" ht="18" customHeight="1">
+      <c r="A12" s="73"/>
+      <c r="B12" s="52" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1"/>
+      <c r="F12" s="1"/>
+      <c r="G12" s="1"/>
+      <c r="H12" s="1"/>
+      <c r="I12" s="1"/>
+      <c r="J12" s="1"/>
+      <c r="K12" s="1"/>
+      <c r="L12" s="1"/>
+      <c r="M12" s="1"/>
+      <c r="N12" s="1"/>
+      <c r="O12" s="1"/>
+      <c r="P12" s="1"/>
+      <c r="Q12" s="1"/>
+      <c r="R12" s="1"/>
+      <c r="S12" s="1"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+      <c r="X12" s="1"/>
+      <c r="Y12" s="1"/>
+      <c r="Z12" s="1"/>
+      <c r="AA12" s="1"/>
+      <c r="AB12" s="1"/>
+      <c r="AC12" s="1"/>
+      <c r="AD12" s="1"/>
+      <c r="AE12" s="1"/>
     </row>
     <row r="13" spans="1:31">
-      <c r="A13" s="12" t="s">
-[...192 lines deleted...]
-      <c r="B15" s="31">
+      <c r="A13" s="54" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="51" t="s">
+        <v>27</v>
+      </c>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1"/>
+      <c r="F13" s="1"/>
+      <c r="G13" s="1"/>
+      <c r="H13" s="1"/>
+      <c r="I13" s="1"/>
+      <c r="J13" s="1"/>
+      <c r="K13" s="1"/>
+      <c r="L13" s="1"/>
+      <c r="M13" s="1"/>
+      <c r="N13" s="1"/>
+      <c r="O13" s="1"/>
+      <c r="P13" s="1"/>
+      <c r="Q13" s="1"/>
+      <c r="R13" s="1"/>
+      <c r="S13" s="1"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+      <c r="X13" s="1"/>
+      <c r="Y13" s="1"/>
+      <c r="Z13" s="1"/>
+      <c r="AA13" s="1"/>
+      <c r="AB13" s="1"/>
+      <c r="AC13" s="1"/>
+      <c r="AD13" s="1"/>
+      <c r="AE13" s="1"/>
+    </row>
+    <row r="14" spans="1:31" ht="165" customHeight="1">
+      <c r="A14" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="B14" s="55" t="s">
         <v>29</v>
       </c>
-      <c r="C15" s="32">
-[...89 lines deleted...]
-      <c r="N17" s="41"/>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1"/>
+      <c r="F14" s="1"/>
+      <c r="G14" s="1"/>
+      <c r="H14" s="1"/>
+      <c r="I14" s="1"/>
+      <c r="J14" s="1"/>
+      <c r="K14" s="1"/>
+      <c r="L14" s="1"/>
+      <c r="M14" s="1"/>
+      <c r="N14" s="1"/>
+      <c r="O14" s="1"/>
+      <c r="P14" s="1"/>
+      <c r="Q14" s="1"/>
+      <c r="R14" s="1"/>
+      <c r="S14" s="1"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+      <c r="X14" s="1"/>
+      <c r="Y14" s="1"/>
+      <c r="Z14" s="1"/>
+      <c r="AA14" s="1"/>
+      <c r="AB14" s="1"/>
+      <c r="AC14" s="1"/>
+      <c r="AD14" s="1"/>
+      <c r="AE14" s="1"/>
+    </row>
+    <row r="15" spans="1:31">
+      <c r="A15" s="50" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" s="56" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA15" s="1"/>
+      <c r="AB15" s="1"/>
+      <c r="AC15" s="1"/>
+      <c r="AD15" s="1"/>
+      <c r="AE15" s="1"/>
+    </row>
+    <row r="16" spans="1:31" ht="32.25" customHeight="1">
+      <c r="A16" s="50" t="s">
+        <v>32</v>
+      </c>
+      <c r="B16" s="55" t="s">
+        <v>33</v>
+      </c>
+      <c r="I16" s="41"/>
+      <c r="J16" s="41"/>
+      <c r="K16" s="41"/>
+      <c r="L16" s="41"/>
+      <c r="M16" s="41"/>
+      <c r="N16" s="41"/>
+      <c r="O16" s="41"/>
+      <c r="P16" s="41"/>
+      <c r="Q16" s="41"/>
+      <c r="AA16" s="1"/>
+      <c r="AB16" s="1"/>
+      <c r="AC16" s="1"/>
+      <c r="AD16" s="1"/>
+      <c r="AE16" s="1"/>
+    </row>
+    <row r="17" spans="1:23" ht="46.5" customHeight="1">
+      <c r="A17" s="50" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" s="57" t="s">
+        <v>35</v>
+      </c>
       <c r="O17" s="41"/>
       <c r="P17" s="41"/>
       <c r="Q17" s="41"/>
       <c r="R17" s="41"/>
       <c r="S17" s="41"/>
       <c r="T17" s="41"/>
       <c r="U17" s="41"/>
       <c r="V17" s="41"/>
     </row>
-    <row r="18" spans="1:23">
+    <row r="18" spans="1:23" ht="15.75" customHeight="1">
+      <c r="A18" s="50" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18" s="58" t="s">
+        <v>64</v>
+      </c>
+      <c r="N18" s="41"/>
       <c r="O18" s="41"/>
       <c r="P18" s="41"/>
       <c r="Q18" s="41"/>
       <c r="R18" s="41"/>
       <c r="S18" s="41"/>
       <c r="T18" s="41"/>
       <c r="U18" s="41"/>
       <c r="V18" s="41"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="N19" s="41"/>
+      <c r="A19" s="50" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19" s="59" t="s">
+        <v>38</v>
+      </c>
       <c r="O19" s="41"/>
       <c r="P19" s="41"/>
       <c r="Q19" s="41"/>
       <c r="R19" s="41"/>
       <c r="S19" s="41"/>
       <c r="T19" s="41"/>
       <c r="U19" s="41"/>
       <c r="V19" s="41"/>
     </row>
     <row r="20" spans="1:23">
+      <c r="A20" s="60" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20" s="59" t="s">
+        <v>40</v>
+      </c>
       <c r="O20" s="41"/>
       <c r="P20" s="41"/>
       <c r="Q20" s="41"/>
       <c r="R20" s="41"/>
       <c r="S20" s="41"/>
       <c r="T20" s="41"/>
       <c r="U20" s="41"/>
       <c r="V20" s="41"/>
     </row>
     <row r="21" spans="1:23">
+      <c r="A21" s="60" t="s">
+        <v>41</v>
+      </c>
+      <c r="B21" s="59" t="s">
+        <v>63</v>
+      </c>
       <c r="O21" s="41"/>
       <c r="P21" s="41"/>
       <c r="Q21" s="41"/>
       <c r="R21" s="41"/>
       <c r="S21" s="41"/>
       <c r="T21" s="41"/>
       <c r="U21" s="41"/>
       <c r="V21" s="41"/>
     </row>
     <row r="22" spans="1:23">
+      <c r="A22" s="60" t="s">
+        <v>42</v>
+      </c>
+      <c r="B22" s="59" t="s">
+        <v>43</v>
+      </c>
       <c r="O22" s="41"/>
       <c r="P22" s="41"/>
       <c r="Q22" s="41"/>
       <c r="R22" s="41"/>
       <c r="S22" s="41"/>
       <c r="T22" s="41"/>
       <c r="U22" s="41"/>
       <c r="V22" s="41"/>
     </row>
     <row r="23" spans="1:23">
+      <c r="A23" s="50" t="s">
+        <v>44</v>
+      </c>
+      <c r="B23" s="61">
+        <v>46254</v>
+      </c>
       <c r="O23" s="41"/>
       <c r="P23" s="41"/>
       <c r="Q23" s="41"/>
       <c r="R23" s="41"/>
       <c r="S23" s="41"/>
       <c r="T23" s="41"/>
       <c r="U23" s="41"/>
       <c r="V23" s="41"/>
     </row>
     <row r="24" spans="1:23">
+      <c r="A24" s="50" t="s">
+        <v>45</v>
+      </c>
+      <c r="B24" s="61">
+        <v>46619</v>
+      </c>
       <c r="O24" s="41"/>
       <c r="P24" s="41"/>
       <c r="Q24" s="41"/>
       <c r="R24" s="41"/>
       <c r="S24" s="41"/>
       <c r="T24" s="41"/>
       <c r="U24" s="41"/>
       <c r="V24" s="41"/>
     </row>
     <row r="25" spans="1:23">
+      <c r="A25" s="50" t="s">
+        <v>46</v>
+      </c>
+      <c r="B25" s="56" t="s">
+        <v>62</v>
+      </c>
       <c r="O25" s="41"/>
       <c r="P25" s="41"/>
       <c r="Q25" s="41"/>
       <c r="R25" s="41"/>
       <c r="S25" s="41"/>
-      <c r="T25" s="41"/>
-[...1 lines deleted...]
-      <c r="V25" s="41"/>
+      <c r="T25" s="42"/>
+      <c r="U25" s="43"/>
+      <c r="V25" s="43"/>
+      <c r="W25" s="44"/>
     </row>
     <row r="26" spans="1:23">
+      <c r="A26" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="B26" s="56" t="s">
+        <v>61</v>
+      </c>
       <c r="O26" s="41"/>
       <c r="P26" s="41"/>
       <c r="Q26" s="41"/>
       <c r="R26" s="41"/>
       <c r="S26" s="41"/>
-      <c r="T26" s="42"/>
-[...2 lines deleted...]
-      <c r="W26" s="44"/>
+      <c r="T26" s="41"/>
+      <c r="U26" s="41"/>
+      <c r="V26" s="41"/>
     </row>
     <row r="27" spans="1:23">
-      <c r="O27" s="41"/>
-[...5 lines deleted...]
-      <c r="U27" s="41"/>
+      <c r="A27" s="50" t="s">
+        <v>48</v>
+      </c>
+      <c r="B27" s="62" t="s">
+        <v>59</v>
+      </c>
+      <c r="N27" s="43"/>
+      <c r="O27" s="45"/>
+      <c r="P27" s="43"/>
+      <c r="Q27" s="45"/>
+      <c r="R27" s="43"/>
+      <c r="S27" s="45"/>
+      <c r="T27" s="43"/>
+      <c r="U27" s="45"/>
       <c r="V27" s="41"/>
     </row>
     <row r="28" spans="1:23">
-      <c r="N28" s="43"/>
-[...6 lines deleted...]
-      <c r="U28" s="45"/>
+      <c r="A28" s="50" t="s">
+        <v>49</v>
+      </c>
+      <c r="B28" s="63" t="s">
+        <v>60</v>
+      </c>
+      <c r="O28" s="41"/>
+      <c r="P28" s="41"/>
+      <c r="Q28" s="41"/>
+      <c r="R28" s="41"/>
+      <c r="S28" s="41"/>
+      <c r="T28" s="41"/>
+      <c r="U28" s="41"/>
       <c r="V28" s="41"/>
     </row>
     <row r="29" spans="1:23">
       <c r="O29" s="41"/>
       <c r="P29" s="41"/>
       <c r="Q29" s="41"/>
       <c r="R29" s="41"/>
       <c r="S29" s="41"/>
       <c r="T29" s="41"/>
       <c r="U29" s="41"/>
       <c r="V29" s="41"/>
     </row>
     <row r="30" spans="1:23">
       <c r="O30" s="41"/>
       <c r="P30" s="41"/>
       <c r="Q30" s="41"/>
       <c r="R30" s="41"/>
       <c r="S30" s="41"/>
       <c r="T30" s="41"/>
       <c r="U30" s="41"/>
       <c r="V30" s="41"/>
     </row>
     <row r="31" spans="1:23">
       <c r="O31" s="41"/>
       <c r="P31" s="41"/>
@@ -2072,79 +1839,2371 @@
       <c r="S39" s="41"/>
       <c r="T39" s="41"/>
       <c r="U39" s="41"/>
       <c r="V39" s="41"/>
     </row>
     <row r="40" spans="15:22">
       <c r="O40" s="41"/>
       <c r="P40" s="41"/>
       <c r="Q40" s="41"/>
       <c r="R40" s="41"/>
       <c r="S40" s="41"/>
       <c r="T40" s="41"/>
       <c r="U40" s="41"/>
       <c r="V40" s="41"/>
     </row>
     <row r="41" spans="15:22">
       <c r="O41" s="41"/>
       <c r="P41" s="41"/>
       <c r="Q41" s="41"/>
       <c r="R41" s="41"/>
       <c r="S41" s="41"/>
       <c r="T41" s="41"/>
       <c r="U41" s="41"/>
       <c r="V41" s="41"/>
     </row>
-    <row r="42" spans="15:22">
-      <c r="O42" s="41"/>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A4:A12"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B19" r:id="rId1"/>
+    <hyperlink ref="B20" r:id="rId2"/>
+    <hyperlink ref="B22" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="75" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B1:AF42"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B31" sqref="B31"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="73.140625" style="4" customWidth="1"/>
+    <col min="3" max="3" width="7.140625" style="4" customWidth="1"/>
+    <col min="4" max="4" width="5.42578125" style="4" customWidth="1"/>
+    <col min="5" max="5" width="6.28515625" style="4" customWidth="1"/>
+    <col min="6" max="7" width="7.5703125" style="4" customWidth="1"/>
+    <col min="8" max="12" width="11.140625" style="4" customWidth="1"/>
+    <col min="13" max="13" width="14.140625" style="4" customWidth="1"/>
+    <col min="14" max="14" width="15.5703125" style="4" customWidth="1"/>
+    <col min="15" max="15" width="14" style="4" customWidth="1"/>
+    <col min="16" max="16" width="14.5703125" style="4" customWidth="1"/>
+    <col min="17" max="17" width="15.5703125" style="4" customWidth="1"/>
+    <col min="18" max="18" width="14.5703125" style="4" customWidth="1"/>
+    <col min="19" max="19" width="15.85546875" style="4" customWidth="1"/>
+    <col min="20" max="20" width="13.28515625" style="4" customWidth="1"/>
+    <col min="21" max="21" width="15" style="4" customWidth="1"/>
+    <col min="22" max="22" width="13.140625" style="4" customWidth="1"/>
+    <col min="23" max="23" width="14.5703125" style="4" customWidth="1"/>
+    <col min="24" max="24" width="15.7109375" style="4" customWidth="1"/>
+    <col min="25" max="25" width="14.5703125" style="4" customWidth="1"/>
+    <col min="26" max="26" width="14.140625" style="4" customWidth="1"/>
+    <col min="27" max="27" width="14.5703125" style="4" customWidth="1"/>
+    <col min="28" max="28" width="15.28515625" style="4" customWidth="1"/>
+    <col min="29" max="29" width="15.5703125" style="4" customWidth="1"/>
+    <col min="30" max="30" width="18.42578125" style="4" customWidth="1"/>
+    <col min="31" max="31" width="13.28515625" style="4" customWidth="1"/>
+    <col min="32" max="32" width="12.7109375" style="4" customWidth="1"/>
+    <col min="33" max="33" width="13.5703125" style="1" customWidth="1"/>
+    <col min="34" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:32">
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+      <c r="Z1" s="1"/>
+      <c r="AA1" s="1"/>
+      <c r="AB1" s="1"/>
+      <c r="AC1" s="1"/>
+      <c r="AD1" s="1"/>
+      <c r="AE1" s="1"/>
+      <c r="AF1" s="1"/>
+    </row>
+    <row r="2" spans="2:32">
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1"/>
+      <c r="S2" s="1"/>
+      <c r="T2" s="1"/>
+      <c r="U2" s="1"/>
+      <c r="V2" s="1"/>
+      <c r="W2" s="1"/>
+      <c r="X2" s="1"/>
+      <c r="Y2" s="1"/>
+      <c r="Z2" s="1"/>
+      <c r="AA2" s="1"/>
+      <c r="AB2" s="1"/>
+      <c r="AC2" s="1"/>
+      <c r="AD2" s="1"/>
+      <c r="AE2" s="1"/>
+      <c r="AF2" s="1"/>
+    </row>
+    <row r="3" spans="2:32">
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="1"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
+      <c r="M3" s="1"/>
+      <c r="N3" s="1"/>
+      <c r="O3" s="1"/>
+      <c r="P3" s="1"/>
+      <c r="Q3" s="1"/>
+      <c r="R3" s="1"/>
+      <c r="S3" s="1"/>
+      <c r="T3" s="1"/>
+      <c r="U3" s="1"/>
+      <c r="V3" s="1"/>
+      <c r="W3" s="1"/>
+      <c r="X3" s="1"/>
+      <c r="Y3" s="1"/>
+      <c r="Z3" s="1"/>
+      <c r="AA3" s="1"/>
+      <c r="AB3" s="1"/>
+      <c r="AC3" s="1"/>
+      <c r="AD3" s="1"/>
+      <c r="AE3" s="1"/>
+      <c r="AF3" s="1"/>
+    </row>
+    <row r="4" spans="2:32">
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1"/>
+      <c r="G4" s="1"/>
+      <c r="H4" s="1"/>
+      <c r="I4" s="1"/>
+      <c r="J4" s="1"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="1"/>
+      <c r="O4" s="1"/>
+      <c r="P4" s="1"/>
+      <c r="Q4" s="1"/>
+      <c r="R4" s="1"/>
+      <c r="S4" s="1"/>
+      <c r="T4" s="1"/>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
+      <c r="W4" s="1"/>
+      <c r="X4" s="1"/>
+      <c r="Y4" s="1"/>
+      <c r="Z4" s="1"/>
+      <c r="AA4" s="1"/>
+      <c r="AB4" s="1"/>
+      <c r="AC4" s="1"/>
+      <c r="AD4" s="1"/>
+      <c r="AE4" s="1"/>
+      <c r="AF4" s="1"/>
+    </row>
+    <row r="5" spans="2:32">
+      <c r="B5" s="1"/>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1"/>
+      <c r="F5" s="1"/>
+      <c r="G5" s="1"/>
+      <c r="H5" s="1"/>
+      <c r="I5" s="1"/>
+      <c r="J5" s="1"/>
+      <c r="K5" s="1"/>
+      <c r="L5" s="1"/>
+      <c r="M5" s="1"/>
+      <c r="N5" s="1"/>
+      <c r="O5" s="1"/>
+      <c r="P5" s="1"/>
+      <c r="Q5" s="1"/>
+      <c r="R5" s="1"/>
+      <c r="S5" s="1"/>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+      <c r="X5" s="1"/>
+      <c r="Y5" s="1"/>
+      <c r="Z5" s="1"/>
+      <c r="AA5" s="1"/>
+      <c r="AB5" s="1"/>
+      <c r="AC5" s="1"/>
+      <c r="AD5" s="1"/>
+      <c r="AE5" s="1"/>
+      <c r="AF5" s="1"/>
+    </row>
+    <row r="6" spans="2:32">
+      <c r="B6" s="64"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
+      <c r="G6" s="1"/>
+      <c r="H6" s="1"/>
+      <c r="I6" s="1"/>
+      <c r="J6" s="1"/>
+      <c r="K6" s="1"/>
+      <c r="L6" s="1"/>
+      <c r="M6" s="1"/>
+      <c r="N6" s="1"/>
+      <c r="O6" s="1"/>
+      <c r="P6" s="1"/>
+      <c r="Q6" s="1"/>
+      <c r="R6" s="1"/>
+      <c r="S6" s="1"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+      <c r="X6" s="1"/>
+      <c r="Y6" s="1"/>
+      <c r="Z6" s="1"/>
+      <c r="AA6" s="1"/>
+      <c r="AB6" s="1"/>
+      <c r="AC6" s="1"/>
+      <c r="AD6" s="1"/>
+      <c r="AE6" s="1"/>
+      <c r="AF6" s="1"/>
+    </row>
+    <row r="7" spans="2:32">
+      <c r="B7" s="65" t="s">
+        <v>50</v>
+      </c>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1"/>
+      <c r="F7" s="1"/>
+      <c r="G7" s="1"/>
+      <c r="H7" s="1"/>
+      <c r="I7" s="1"/>
+      <c r="J7" s="1"/>
+      <c r="K7" s="1"/>
+      <c r="L7" s="1"/>
+      <c r="M7" s="1"/>
+      <c r="N7" s="1"/>
+      <c r="O7" s="1"/>
+      <c r="P7" s="1"/>
+      <c r="Q7" s="1"/>
+      <c r="R7" s="1"/>
+      <c r="S7" s="1"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+      <c r="X7" s="1"/>
+      <c r="Y7" s="1"/>
+      <c r="Z7" s="1"/>
+      <c r="AA7" s="1"/>
+      <c r="AB7" s="1"/>
+      <c r="AC7" s="1"/>
+      <c r="AD7" s="1"/>
+      <c r="AE7" s="1"/>
+      <c r="AF7" s="1"/>
+    </row>
+    <row r="8" spans="2:32">
+      <c r="B8" s="65" t="s">
+        <v>51</v>
+      </c>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1"/>
+      <c r="F8" s="1"/>
+      <c r="G8" s="1"/>
+      <c r="H8" s="1"/>
+      <c r="I8" s="1"/>
+      <c r="J8" s="1"/>
+      <c r="K8" s="1"/>
+      <c r="L8" s="1"/>
+      <c r="M8" s="1"/>
+      <c r="N8" s="1"/>
+      <c r="O8" s="1"/>
+      <c r="P8" s="1"/>
+      <c r="Q8" s="1"/>
+      <c r="R8" s="1"/>
+      <c r="S8" s="1"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+      <c r="X8" s="1"/>
+      <c r="Y8" s="1"/>
+      <c r="Z8" s="1"/>
+      <c r="AA8" s="1"/>
+      <c r="AB8" s="1"/>
+      <c r="AC8" s="1"/>
+      <c r="AD8" s="1"/>
+      <c r="AE8" s="1"/>
+      <c r="AF8" s="1"/>
+    </row>
+    <row r="9" spans="2:32">
+      <c r="B9" s="65" t="s">
+        <v>52</v>
+      </c>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1"/>
+      <c r="F9" s="1"/>
+      <c r="G9" s="1"/>
+      <c r="H9" s="1"/>
+      <c r="I9" s="1"/>
+      <c r="J9" s="1"/>
+      <c r="K9" s="1"/>
+      <c r="L9" s="1"/>
+      <c r="M9" s="1"/>
+      <c r="N9" s="1"/>
+      <c r="O9" s="1"/>
+      <c r="P9" s="1"/>
+      <c r="Q9" s="1"/>
+      <c r="R9" s="1"/>
+      <c r="S9" s="1"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+      <c r="X9" s="1"/>
+      <c r="Y9" s="1"/>
+      <c r="Z9" s="1"/>
+      <c r="AA9" s="1"/>
+      <c r="AB9" s="1"/>
+      <c r="AC9" s="1"/>
+      <c r="AD9" s="1"/>
+      <c r="AE9" s="1"/>
+      <c r="AF9" s="1"/>
+    </row>
+    <row r="10" spans="2:32">
+      <c r="B10" s="65" t="s">
+        <v>53</v>
+      </c>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+      <c r="H10" s="1"/>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+      <c r="X10" s="1"/>
+      <c r="Y10" s="1"/>
+      <c r="Z10" s="1"/>
+      <c r="AA10" s="1"/>
+      <c r="AB10" s="1"/>
+      <c r="AC10" s="1"/>
+      <c r="AD10" s="1"/>
+      <c r="AE10" s="1"/>
+      <c r="AF10" s="1"/>
+    </row>
+    <row r="11" spans="2:32">
+      <c r="B11" s="65" t="s">
+        <v>54</v>
+      </c>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1"/>
+      <c r="F11" s="1"/>
+      <c r="G11" s="1"/>
+      <c r="H11" s="1"/>
+      <c r="I11" s="1"/>
+      <c r="J11" s="1"/>
+      <c r="K11" s="1"/>
+      <c r="L11" s="1"/>
+      <c r="M11" s="1"/>
+      <c r="N11" s="1"/>
+      <c r="O11" s="1"/>
+      <c r="P11" s="1"/>
+      <c r="Q11" s="1"/>
+      <c r="R11" s="1"/>
+      <c r="S11" s="1"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+      <c r="X11" s="1"/>
+      <c r="Y11" s="1"/>
+      <c r="Z11" s="1"/>
+      <c r="AA11" s="1"/>
+      <c r="AB11" s="1"/>
+      <c r="AC11" s="1"/>
+      <c r="AD11" s="1"/>
+      <c r="AE11" s="1"/>
+      <c r="AF11" s="1"/>
+    </row>
+    <row r="12" spans="2:32" ht="12" customHeight="1">
+      <c r="B12" s="65"/>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1"/>
+      <c r="F12" s="1"/>
+      <c r="G12" s="1"/>
+      <c r="H12" s="1"/>
+      <c r="I12" s="1"/>
+      <c r="J12" s="1"/>
+      <c r="K12" s="1"/>
+      <c r="L12" s="1"/>
+      <c r="M12" s="1"/>
+      <c r="N12" s="1"/>
+      <c r="O12" s="1"/>
+      <c r="P12" s="1"/>
+      <c r="Q12" s="1"/>
+      <c r="R12" s="1"/>
+      <c r="S12" s="1"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+      <c r="X12" s="1"/>
+      <c r="Y12" s="1"/>
+      <c r="Z12" s="1"/>
+      <c r="AA12" s="1"/>
+      <c r="AB12" s="1"/>
+      <c r="AC12" s="1"/>
+      <c r="AD12" s="1"/>
+      <c r="AE12" s="1"/>
+      <c r="AF12" s="1"/>
+    </row>
+    <row r="13" spans="2:32" ht="25.5">
+      <c r="B13" s="66" t="s">
+        <v>55</v>
+      </c>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1"/>
+      <c r="F13" s="1"/>
+      <c r="G13" s="1"/>
+      <c r="H13" s="1"/>
+      <c r="I13" s="1"/>
+      <c r="J13" s="1"/>
+      <c r="K13" s="1"/>
+      <c r="L13" s="1"/>
+      <c r="M13" s="1"/>
+      <c r="N13" s="1"/>
+      <c r="O13" s="1"/>
+      <c r="P13" s="1"/>
+      <c r="Q13" s="1"/>
+      <c r="R13" s="1"/>
+      <c r="S13" s="1"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+      <c r="X13" s="1"/>
+      <c r="Y13" s="1"/>
+      <c r="Z13" s="1"/>
+      <c r="AA13" s="1"/>
+      <c r="AB13" s="1"/>
+      <c r="AC13" s="1"/>
+      <c r="AD13" s="1"/>
+      <c r="AE13" s="1"/>
+      <c r="AF13" s="1"/>
+    </row>
+    <row r="14" spans="2:32">
+      <c r="B14" s="65"/>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1"/>
+      <c r="F14" s="1"/>
+      <c r="G14" s="1"/>
+      <c r="H14" s="1"/>
+      <c r="I14" s="1"/>
+      <c r="J14" s="1"/>
+      <c r="K14" s="1"/>
+      <c r="L14" s="1"/>
+      <c r="M14" s="1"/>
+      <c r="N14" s="1"/>
+      <c r="O14" s="1"/>
+      <c r="P14" s="1"/>
+      <c r="Q14" s="1"/>
+      <c r="R14" s="1"/>
+      <c r="S14" s="1"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+      <c r="X14" s="1"/>
+      <c r="Y14" s="1"/>
+      <c r="Z14" s="1"/>
+      <c r="AA14" s="1"/>
+      <c r="AB14" s="1"/>
+      <c r="AC14" s="1"/>
+      <c r="AD14" s="1"/>
+      <c r="AE14" s="1"/>
+      <c r="AF14" s="1"/>
+    </row>
+    <row r="15" spans="2:32" ht="15" customHeight="1">
+      <c r="B15" s="65"/>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1"/>
+      <c r="F15" s="1"/>
+      <c r="G15" s="1"/>
+      <c r="H15" s="1"/>
+      <c r="I15" s="1"/>
+      <c r="J15" s="1"/>
+      <c r="K15" s="1"/>
+      <c r="L15" s="1"/>
+      <c r="M15" s="1"/>
+      <c r="N15" s="1"/>
+      <c r="O15" s="1"/>
+      <c r="P15" s="1"/>
+      <c r="Q15" s="1"/>
+      <c r="R15" s="1"/>
+      <c r="S15" s="1"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+      <c r="X15" s="1"/>
+      <c r="Y15" s="1"/>
+      <c r="Z15" s="1"/>
+      <c r="AA15" s="1"/>
+      <c r="AB15" s="1"/>
+      <c r="AC15" s="1"/>
+      <c r="AD15" s="1"/>
+      <c r="AE15" s="1"/>
+      <c r="AF15" s="1"/>
+    </row>
+    <row r="16" spans="2:32">
+      <c r="B16" s="64"/>
+      <c r="AB16" s="1"/>
+      <c r="AC16" s="1"/>
+      <c r="AD16" s="1"/>
+      <c r="AE16" s="1"/>
+      <c r="AF16" s="1"/>
+    </row>
+    <row r="17" spans="2:32">
+      <c r="B17" s="64"/>
+      <c r="J17" s="41"/>
+      <c r="K17" s="41"/>
+      <c r="L17" s="41"/>
+      <c r="M17" s="41"/>
+      <c r="N17" s="41"/>
+      <c r="O17" s="41"/>
+      <c r="P17" s="41"/>
+      <c r="Q17" s="41"/>
+      <c r="R17" s="41"/>
+      <c r="AB17" s="1"/>
+      <c r="AC17" s="1"/>
+      <c r="AD17" s="1"/>
+      <c r="AE17" s="1"/>
+      <c r="AF17" s="1"/>
+    </row>
+    <row r="18" spans="2:32">
+      <c r="B18" s="64"/>
+      <c r="P18" s="41"/>
+      <c r="Q18" s="41"/>
+      <c r="R18" s="41"/>
+      <c r="S18" s="41"/>
+      <c r="T18" s="41"/>
+      <c r="U18" s="41"/>
+      <c r="V18" s="41"/>
+      <c r="W18" s="41"/>
+    </row>
+    <row r="19" spans="2:32">
+      <c r="B19" s="74" t="s">
+        <v>56</v>
+      </c>
+      <c r="C19" s="74"/>
+      <c r="D19" s="74"/>
+      <c r="E19" s="74"/>
+      <c r="F19" s="74"/>
+      <c r="G19" s="74"/>
+      <c r="H19" s="74"/>
+      <c r="O19" s="41"/>
+      <c r="P19" s="41"/>
+      <c r="Q19" s="41"/>
+      <c r="R19" s="41"/>
+      <c r="S19" s="41"/>
+      <c r="T19" s="41"/>
+      <c r="U19" s="41"/>
+      <c r="V19" s="41"/>
+      <c r="W19" s="41"/>
+    </row>
+    <row r="20" spans="2:32">
+      <c r="P20" s="41"/>
+      <c r="Q20" s="41"/>
+      <c r="R20" s="41"/>
+      <c r="S20" s="41"/>
+      <c r="T20" s="41"/>
+      <c r="U20" s="41"/>
+      <c r="V20" s="41"/>
+      <c r="W20" s="41"/>
+    </row>
+    <row r="21" spans="2:32">
+      <c r="P21" s="41"/>
+      <c r="Q21" s="41"/>
+      <c r="R21" s="41"/>
+      <c r="S21" s="41"/>
+      <c r="T21" s="41"/>
+      <c r="U21" s="41"/>
+      <c r="V21" s="41"/>
+      <c r="W21" s="41"/>
+    </row>
+    <row r="22" spans="2:32">
+      <c r="P22" s="41"/>
+      <c r="Q22" s="41"/>
+      <c r="R22" s="41"/>
+      <c r="S22" s="41"/>
+      <c r="T22" s="41"/>
+      <c r="U22" s="41"/>
+      <c r="V22" s="41"/>
+      <c r="W22" s="41"/>
+    </row>
+    <row r="23" spans="2:32">
+      <c r="P23" s="41"/>
+      <c r="Q23" s="41"/>
+      <c r="R23" s="41"/>
+      <c r="S23" s="41"/>
+      <c r="T23" s="41"/>
+      <c r="U23" s="41"/>
+      <c r="V23" s="41"/>
+      <c r="W23" s="41"/>
+    </row>
+    <row r="24" spans="2:32">
+      <c r="P24" s="41"/>
+      <c r="Q24" s="41"/>
+      <c r="R24" s="41"/>
+      <c r="S24" s="41"/>
+      <c r="T24" s="41"/>
+      <c r="U24" s="41"/>
+      <c r="V24" s="41"/>
+      <c r="W24" s="41"/>
+    </row>
+    <row r="25" spans="2:32">
+      <c r="P25" s="41"/>
+      <c r="Q25" s="41"/>
+      <c r="R25" s="41"/>
+      <c r="S25" s="41"/>
+      <c r="T25" s="41"/>
+      <c r="U25" s="41"/>
+      <c r="V25" s="41"/>
+      <c r="W25" s="41"/>
+    </row>
+    <row r="26" spans="2:32">
+      <c r="P26" s="41"/>
+      <c r="Q26" s="41"/>
+      <c r="R26" s="41"/>
+      <c r="S26" s="41"/>
+      <c r="T26" s="41"/>
+      <c r="U26" s="42"/>
+      <c r="V26" s="43"/>
+      <c r="W26" s="43"/>
+      <c r="X26" s="44"/>
+    </row>
+    <row r="27" spans="2:32">
+      <c r="P27" s="41"/>
+      <c r="Q27" s="41"/>
+      <c r="R27" s="41"/>
+      <c r="S27" s="41"/>
+      <c r="T27" s="41"/>
+      <c r="U27" s="41"/>
+      <c r="V27" s="41"/>
+      <c r="W27" s="41"/>
+    </row>
+    <row r="28" spans="2:32">
+      <c r="O28" s="43"/>
+      <c r="P28" s="45"/>
+      <c r="Q28" s="43"/>
+      <c r="R28" s="45"/>
+      <c r="S28" s="43"/>
+      <c r="T28" s="45"/>
+      <c r="U28" s="43"/>
+      <c r="V28" s="45"/>
+      <c r="W28" s="41"/>
+    </row>
+    <row r="29" spans="2:32">
+      <c r="P29" s="41"/>
+      <c r="Q29" s="41"/>
+      <c r="R29" s="41"/>
+      <c r="S29" s="41"/>
+      <c r="T29" s="41"/>
+      <c r="U29" s="41"/>
+      <c r="V29" s="41"/>
+      <c r="W29" s="41"/>
+    </row>
+    <row r="30" spans="2:32">
+      <c r="P30" s="41"/>
+      <c r="Q30" s="41"/>
+      <c r="R30" s="41"/>
+      <c r="S30" s="41"/>
+      <c r="T30" s="41"/>
+      <c r="U30" s="41"/>
+      <c r="V30" s="41"/>
+      <c r="W30" s="41"/>
+    </row>
+    <row r="31" spans="2:32">
+      <c r="P31" s="41"/>
+      <c r="Q31" s="41"/>
+      <c r="R31" s="41"/>
+      <c r="S31" s="41"/>
+      <c r="T31" s="41"/>
+      <c r="U31" s="41"/>
+      <c r="V31" s="41"/>
+      <c r="W31" s="41"/>
+    </row>
+    <row r="32" spans="2:32">
+      <c r="P32" s="41"/>
+      <c r="Q32" s="41"/>
+      <c r="R32" s="41"/>
+      <c r="S32" s="41"/>
+      <c r="T32" s="41"/>
+      <c r="U32" s="41"/>
+      <c r="V32" s="41"/>
+      <c r="W32" s="41"/>
+    </row>
+    <row r="33" spans="16:23">
+      <c r="P33" s="41"/>
+      <c r="Q33" s="41"/>
+      <c r="R33" s="41"/>
+      <c r="S33" s="41"/>
+      <c r="T33" s="41"/>
+      <c r="U33" s="41"/>
+      <c r="V33" s="41"/>
+      <c r="W33" s="41"/>
+    </row>
+    <row r="34" spans="16:23">
+      <c r="P34" s="41"/>
+      <c r="Q34" s="41"/>
+      <c r="R34" s="41"/>
+      <c r="S34" s="41"/>
+      <c r="T34" s="41"/>
+      <c r="U34" s="41"/>
+      <c r="V34" s="41"/>
+      <c r="W34" s="41"/>
+    </row>
+    <row r="35" spans="16:23">
+      <c r="P35" s="41"/>
+      <c r="Q35" s="41"/>
+      <c r="R35" s="41"/>
+      <c r="S35" s="41"/>
+      <c r="T35" s="41"/>
+      <c r="U35" s="41"/>
+      <c r="V35" s="41"/>
+      <c r="W35" s="41"/>
+    </row>
+    <row r="36" spans="16:23">
+      <c r="P36" s="41"/>
+      <c r="Q36" s="41"/>
+      <c r="R36" s="41"/>
+      <c r="S36" s="41"/>
+      <c r="T36" s="41"/>
+      <c r="U36" s="41"/>
+      <c r="V36" s="41"/>
+      <c r="W36" s="41"/>
+    </row>
+    <row r="37" spans="16:23">
+      <c r="P37" s="41"/>
+      <c r="Q37" s="41"/>
+      <c r="R37" s="41"/>
+      <c r="S37" s="41"/>
+      <c r="T37" s="41"/>
+      <c r="U37" s="41"/>
+      <c r="V37" s="41"/>
+      <c r="W37" s="41"/>
+    </row>
+    <row r="38" spans="16:23">
+      <c r="P38" s="41"/>
+      <c r="Q38" s="41"/>
+      <c r="R38" s="41"/>
+      <c r="S38" s="41"/>
+      <c r="T38" s="41"/>
+      <c r="U38" s="41"/>
+      <c r="V38" s="41"/>
+      <c r="W38" s="41"/>
+    </row>
+    <row r="39" spans="16:23">
+      <c r="P39" s="41"/>
+      <c r="Q39" s="41"/>
+      <c r="R39" s="41"/>
+      <c r="S39" s="41"/>
+      <c r="T39" s="41"/>
+      <c r="U39" s="41"/>
+      <c r="V39" s="41"/>
+      <c r="W39" s="41"/>
+    </row>
+    <row r="40" spans="16:23">
+      <c r="P40" s="41"/>
+      <c r="Q40" s="41"/>
+      <c r="R40" s="41"/>
+      <c r="S40" s="41"/>
+      <c r="T40" s="41"/>
+      <c r="U40" s="41"/>
+      <c r="V40" s="41"/>
+      <c r="W40" s="41"/>
+    </row>
+    <row r="41" spans="16:23">
+      <c r="P41" s="41"/>
+      <c r="Q41" s="41"/>
+      <c r="R41" s="41"/>
+      <c r="S41" s="41"/>
+      <c r="T41" s="41"/>
+      <c r="U41" s="41"/>
+      <c r="V41" s="41"/>
+      <c r="W41" s="41"/>
+    </row>
+    <row r="42" spans="16:23">
       <c r="P42" s="41"/>
       <c r="Q42" s="41"/>
       <c r="R42" s="41"/>
       <c r="S42" s="41"/>
       <c r="T42" s="41"/>
       <c r="U42" s="41"/>
       <c r="V42" s="41"/>
+      <c r="W42" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A2:AA2"/>
+    <mergeCell ref="B19:H19"/>
+  </mergeCells>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="75" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:AG41"/>
+  <sheetViews>
+    <sheetView topLeftCell="K1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="AB19" sqref="AB19"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="9.140625" style="1"/>
+    <col min="2" max="2" width="28.5703125" style="4" customWidth="1"/>
+    <col min="3" max="12" width="11.140625" style="4" customWidth="1"/>
+    <col min="13" max="13" width="14.140625" style="4" customWidth="1"/>
+    <col min="14" max="14" width="15.5703125" style="4" customWidth="1"/>
+    <col min="15" max="15" width="14" style="4" customWidth="1"/>
+    <col min="16" max="16" width="14.5703125" style="4" customWidth="1"/>
+    <col min="17" max="17" width="15.5703125" style="4" customWidth="1"/>
+    <col min="18" max="18" width="14.5703125" style="4" customWidth="1"/>
+    <col min="19" max="19" width="15.85546875" style="4" customWidth="1"/>
+    <col min="20" max="20" width="13.28515625" style="4" customWidth="1"/>
+    <col min="21" max="21" width="15" style="4" customWidth="1"/>
+    <col min="22" max="22" width="13.140625" style="4" customWidth="1"/>
+    <col min="23" max="23" width="14.5703125" style="4" customWidth="1"/>
+    <col min="24" max="24" width="15.7109375" style="4" customWidth="1"/>
+    <col min="25" max="25" width="14.5703125" style="4" customWidth="1"/>
+    <col min="26" max="26" width="14.140625" style="4" customWidth="1"/>
+    <col min="27" max="27" width="14.5703125" style="4" customWidth="1"/>
+    <col min="28" max="28" width="15.28515625" style="4" customWidth="1"/>
+    <col min="29" max="29" width="15.5703125" style="4" customWidth="1"/>
+    <col min="30" max="30" width="18.42578125" style="4" customWidth="1"/>
+    <col min="31" max="31" width="13.28515625" style="4" customWidth="1"/>
+    <col min="32" max="32" width="12.7109375" style="4" customWidth="1"/>
+    <col min="33" max="33" width="13.5703125" style="1" customWidth="1"/>
+    <col min="34" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:33" ht="15.75">
+      <c r="B2" s="75" t="s">
+        <v>58</v>
+      </c>
+      <c r="C2" s="75"/>
+      <c r="D2" s="75"/>
+      <c r="E2" s="75"/>
+      <c r="F2" s="75"/>
+      <c r="G2" s="75"/>
+      <c r="H2" s="75"/>
+      <c r="I2" s="75"/>
+      <c r="J2" s="75"/>
+      <c r="K2" s="75"/>
+      <c r="L2" s="75"/>
+      <c r="M2" s="75"/>
+      <c r="N2" s="75"/>
+      <c r="O2" s="75"/>
+      <c r="P2" s="75"/>
+      <c r="Q2" s="75"/>
+      <c r="R2" s="75"/>
+      <c r="S2" s="75"/>
+      <c r="T2" s="75"/>
+      <c r="U2" s="75"/>
+      <c r="V2" s="75"/>
+      <c r="W2" s="75"/>
+      <c r="X2" s="75"/>
+      <c r="Y2" s="75"/>
+      <c r="Z2" s="75"/>
+      <c r="AA2" s="75"/>
+      <c r="AB2" s="75"/>
+    </row>
+    <row r="3" spans="1:33">
+      <c r="Z3" s="5"/>
+      <c r="AA3" s="5"/>
+      <c r="AG3" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="4" spans="1:33">
+      <c r="A4" s="67" t="s">
+        <v>57</v>
+      </c>
+      <c r="B4" s="6"/>
+      <c r="C4" s="7">
+        <v>1995</v>
+      </c>
+      <c r="D4" s="7">
+        <v>1996</v>
+      </c>
+      <c r="E4" s="7">
+        <v>1997</v>
+      </c>
+      <c r="F4" s="7">
+        <v>1998</v>
+      </c>
+      <c r="G4" s="7">
+        <v>1999</v>
+      </c>
+      <c r="H4" s="7">
+        <v>2000</v>
+      </c>
+      <c r="I4" s="7">
+        <v>2001</v>
+      </c>
+      <c r="J4" s="7">
+        <v>2002</v>
+      </c>
+      <c r="K4" s="7">
+        <v>2003</v>
+      </c>
+      <c r="L4" s="7">
+        <v>2004</v>
+      </c>
+      <c r="M4" s="7">
+        <v>2005</v>
+      </c>
+      <c r="N4" s="7">
+        <v>2006</v>
+      </c>
+      <c r="O4" s="7">
+        <v>2007</v>
+      </c>
+      <c r="P4" s="7">
+        <v>2008</v>
+      </c>
+      <c r="Q4" s="7">
+        <v>2009</v>
+      </c>
+      <c r="R4" s="7">
+        <v>2010</v>
+      </c>
+      <c r="S4" s="7">
+        <v>2011</v>
+      </c>
+      <c r="T4" s="7">
+        <v>2012</v>
+      </c>
+      <c r="U4" s="7">
+        <v>2013</v>
+      </c>
+      <c r="V4" s="7">
+        <v>2014</v>
+      </c>
+      <c r="W4" s="7">
+        <v>2015</v>
+      </c>
+      <c r="X4" s="7">
+        <v>2016</v>
+      </c>
+      <c r="Y4" s="7">
+        <v>2017</v>
+      </c>
+      <c r="Z4" s="7">
+        <v>2018</v>
+      </c>
+      <c r="AA4" s="8">
+        <v>2019</v>
+      </c>
+      <c r="AB4" s="9">
+        <v>2020</v>
+      </c>
+      <c r="AC4" s="10">
+        <v>2021</v>
+      </c>
+      <c r="AD4" s="7">
+        <v>2022</v>
+      </c>
+      <c r="AE4" s="11">
+        <v>2023</v>
+      </c>
+      <c r="AF4" s="11">
+        <v>2024</v>
+      </c>
+      <c r="AG4" s="47">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:33" ht="38.25">
+      <c r="A5" s="68">
+        <v>271305</v>
+      </c>
+      <c r="B5" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="D5" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="H5" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="I5" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="J5" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="K5" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="L5" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="M5" s="16">
+        <v>890053</v>
+      </c>
+      <c r="N5" s="17">
+        <v>1205521</v>
+      </c>
+      <c r="O5" s="17">
+        <v>1198966</v>
+      </c>
+      <c r="P5" s="17">
+        <v>1797594</v>
+      </c>
+      <c r="Q5" s="17">
+        <v>1188754</v>
+      </c>
+      <c r="R5" s="17">
+        <v>1663199</v>
+      </c>
+      <c r="S5" s="17">
+        <v>1983061</v>
+      </c>
+      <c r="T5" s="18">
+        <v>1916356</v>
+      </c>
+      <c r="U5" s="19">
+        <v>2010284</v>
+      </c>
+      <c r="V5" s="20">
+        <v>2251466</v>
+      </c>
+      <c r="W5" s="21">
+        <v>3301072</v>
+      </c>
+      <c r="X5" s="21">
+        <v>4348953</v>
+      </c>
+      <c r="Y5" s="21">
+        <v>5236365</v>
+      </c>
+      <c r="Z5" s="21">
+        <v>7263378</v>
+      </c>
+      <c r="AA5" s="21">
+        <v>8019944</v>
+      </c>
+      <c r="AB5" s="21">
+        <v>5143424</v>
+      </c>
+      <c r="AC5" s="21">
+        <v>8662546</v>
+      </c>
+      <c r="AD5" s="22">
+        <v>13333053</v>
+      </c>
+      <c r="AE5" s="2">
+        <v>11156782</v>
+      </c>
+      <c r="AF5" s="46">
+        <v>10770308.5</v>
+      </c>
+      <c r="AG5" s="48">
+        <v>10865094</v>
+      </c>
+    </row>
+    <row r="6" spans="1:33">
+      <c r="A6" s="69">
+        <v>271101</v>
+      </c>
+      <c r="B6" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" s="15">
+        <v>15765.1</v>
+      </c>
+      <c r="D6" s="15">
+        <v>39589</v>
+      </c>
+      <c r="E6" s="15">
+        <v>50901.9</v>
+      </c>
+      <c r="F6" s="15">
+        <v>54785.5</v>
+      </c>
+      <c r="G6" s="15">
+        <v>79829.5</v>
+      </c>
+      <c r="H6" s="15">
+        <v>109324.7</v>
+      </c>
+      <c r="I6" s="15">
+        <v>140321.29999999999</v>
+      </c>
+      <c r="J6" s="15">
+        <v>88471.2</v>
+      </c>
+      <c r="K6" s="15">
+        <v>111025.1</v>
+      </c>
+      <c r="L6" s="15">
+        <v>370928.1</v>
+      </c>
+      <c r="M6" s="23">
+        <v>330345.3</v>
+      </c>
+      <c r="N6" s="23">
+        <v>417558.1</v>
+      </c>
+      <c r="O6" s="23">
+        <v>552534.6</v>
+      </c>
+      <c r="P6" s="17">
+        <v>284114</v>
+      </c>
+      <c r="Q6" s="17">
+        <v>922804</v>
+      </c>
+      <c r="R6" s="17">
+        <v>943517</v>
+      </c>
+      <c r="S6" s="17">
+        <v>920880</v>
+      </c>
+      <c r="T6" s="18">
+        <v>798335</v>
+      </c>
+      <c r="U6" s="18">
+        <v>667818</v>
+      </c>
+      <c r="V6" s="20">
+        <v>638082</v>
+      </c>
+      <c r="W6" s="21">
+        <v>395644</v>
+      </c>
+      <c r="X6" s="21">
+        <v>594600</v>
+      </c>
+      <c r="Y6" s="21">
+        <v>532718</v>
+      </c>
+      <c r="Z6" s="21">
+        <v>590107</v>
+      </c>
+      <c r="AA6" s="21">
+        <v>784694</v>
+      </c>
+      <c r="AB6" s="21">
+        <v>588750</v>
+      </c>
+      <c r="AC6" s="21">
+        <v>688468</v>
+      </c>
+      <c r="AD6" s="16">
+        <v>1206534</v>
+      </c>
+      <c r="AE6" s="2">
+        <v>1309016</v>
+      </c>
+      <c r="AF6" s="46">
+        <v>1231672.7</v>
+      </c>
+      <c r="AG6" s="48">
+        <v>1400178</v>
+      </c>
+    </row>
+    <row r="7" spans="1:33">
+      <c r="A7" s="70">
+        <v>271101</v>
+      </c>
+      <c r="B7" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" s="25">
+        <v>1259.4000000000001</v>
+      </c>
+      <c r="D7" s="25">
+        <v>8346.7999999999993</v>
+      </c>
+      <c r="E7" s="25">
+        <v>9539.2999999999993</v>
+      </c>
+      <c r="F7" s="25">
+        <v>11128.5</v>
+      </c>
+      <c r="G7" s="25">
+        <v>17121.900000000001</v>
+      </c>
+      <c r="H7" s="25">
+        <v>24830.400000000001</v>
+      </c>
+      <c r="I7" s="25">
+        <v>31914.799999999999</v>
+      </c>
+      <c r="J7" s="25">
+        <v>144473.1</v>
+      </c>
+      <c r="K7" s="25">
+        <v>138287.1</v>
+      </c>
+      <c r="L7" s="25">
+        <v>126902.39999999999</v>
+      </c>
+      <c r="M7" s="23">
+        <v>124244.3</v>
+      </c>
+      <c r="N7" s="23">
+        <v>93466.4</v>
+      </c>
+      <c r="O7" s="23">
+        <v>102940.5</v>
+      </c>
+      <c r="P7" s="16">
+        <v>157102</v>
+      </c>
+      <c r="Q7" s="16">
+        <v>259560</v>
+      </c>
+      <c r="R7" s="16">
+        <v>277611</v>
+      </c>
+      <c r="S7" s="16">
+        <v>275907</v>
+      </c>
+      <c r="T7" s="18">
+        <v>261588</v>
+      </c>
+      <c r="U7" s="18">
+        <v>189570</v>
+      </c>
+      <c r="V7" s="20">
+        <v>169452</v>
+      </c>
+      <c r="W7" s="21">
+        <v>218235</v>
+      </c>
+      <c r="X7" s="21">
+        <v>419234</v>
+      </c>
+      <c r="Y7" s="21">
+        <v>483100</v>
+      </c>
+      <c r="Z7" s="21">
+        <v>645404</v>
+      </c>
+      <c r="AA7" s="21">
+        <v>757208</v>
+      </c>
+      <c r="AB7" s="21">
+        <v>945401</v>
+      </c>
+      <c r="AC7" s="21">
+        <v>1007101</v>
+      </c>
+      <c r="AD7" s="16">
+        <v>1250317</v>
+      </c>
+      <c r="AE7" s="2">
+        <v>1484124</v>
+      </c>
+      <c r="AF7" s="46">
+        <v>3510222.5</v>
+      </c>
+      <c r="AG7" s="48">
+        <v>5351937</v>
+      </c>
+    </row>
+    <row r="8" spans="1:33" ht="25.5">
+      <c r="A8" s="70">
+        <v>271101</v>
+      </c>
+      <c r="B8" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="C8" s="15">
+        <v>7705.8</v>
+      </c>
+      <c r="D8" s="15">
+        <v>14934.4</v>
+      </c>
+      <c r="E8" s="15">
+        <v>12701.6</v>
+      </c>
+      <c r="F8" s="15">
+        <v>11165.4</v>
+      </c>
+      <c r="G8" s="15">
+        <v>11670</v>
+      </c>
+      <c r="H8" s="15">
+        <v>19294.400000000001</v>
+      </c>
+      <c r="I8" s="15">
+        <v>26014.2</v>
+      </c>
+      <c r="J8" s="15">
+        <v>33242.400000000001</v>
+      </c>
+      <c r="K8" s="15">
+        <v>51281.9</v>
+      </c>
+      <c r="L8" s="15">
+        <v>108845.1</v>
+      </c>
+      <c r="M8" s="17">
+        <v>118622.1</v>
+      </c>
+      <c r="N8" s="17">
+        <v>148322.5</v>
+      </c>
+      <c r="O8" s="17">
+        <v>202178.2</v>
+      </c>
+      <c r="P8" s="17">
+        <v>178136</v>
+      </c>
+      <c r="Q8" s="17">
+        <v>203143</v>
+      </c>
+      <c r="R8" s="17">
+        <v>244411</v>
+      </c>
+      <c r="S8" s="17">
+        <v>256584</v>
+      </c>
+      <c r="T8" s="18">
+        <v>225959</v>
+      </c>
+      <c r="U8" s="18">
+        <v>261660</v>
+      </c>
+      <c r="V8" s="20">
+        <v>311314</v>
+      </c>
+      <c r="W8" s="21">
+        <v>320779</v>
+      </c>
+      <c r="X8" s="21">
+        <v>397231</v>
+      </c>
+      <c r="Y8" s="21">
+        <v>425202</v>
+      </c>
+      <c r="Z8" s="21">
+        <v>568780</v>
+      </c>
+      <c r="AA8" s="21">
+        <v>675180</v>
+      </c>
+      <c r="AB8" s="21">
+        <v>693425</v>
+      </c>
+      <c r="AC8" s="21">
+        <v>723076</v>
+      </c>
+      <c r="AD8" s="16">
+        <v>1132626</v>
+      </c>
+      <c r="AE8" s="2">
+        <v>1175355</v>
+      </c>
+      <c r="AF8" s="46">
+        <v>1105277.3999999999</v>
+      </c>
+      <c r="AG8" s="48">
+        <v>885244</v>
+      </c>
+    </row>
+    <row r="9" spans="1:33">
+      <c r="A9" s="70">
+        <v>271101</v>
+      </c>
+      <c r="B9" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C9" s="15">
+        <v>33204.800000000003</v>
+      </c>
+      <c r="D9" s="15">
+        <v>88513.8</v>
+      </c>
+      <c r="E9" s="15">
+        <v>112960.8</v>
+      </c>
+      <c r="F9" s="15">
+        <v>104221.8</v>
+      </c>
+      <c r="G9" s="15">
+        <v>177462.8</v>
+      </c>
+      <c r="H9" s="15">
+        <v>295240.7</v>
+      </c>
+      <c r="I9" s="15">
+        <v>326833.7</v>
+      </c>
+      <c r="J9" s="15">
+        <v>472617.1</v>
+      </c>
+      <c r="K9" s="15">
+        <v>559961.19999999995</v>
+      </c>
+      <c r="L9" s="15">
+        <v>903159.5</v>
+      </c>
+      <c r="M9" s="17">
+        <v>1297388.2</v>
+      </c>
+      <c r="N9" s="17">
+        <v>1345499.3</v>
+      </c>
+      <c r="O9" s="17">
+        <v>1519217.6</v>
+      </c>
+      <c r="P9" s="17">
+        <v>1052906</v>
+      </c>
+      <c r="Q9" s="17">
+        <v>1814293</v>
+      </c>
+      <c r="R9" s="17">
+        <v>2265531</v>
+      </c>
+      <c r="S9" s="17">
+        <v>2590807</v>
+      </c>
+      <c r="T9" s="18">
+        <v>2247285</v>
+      </c>
+      <c r="U9" s="18">
+        <v>2222007</v>
+      </c>
+      <c r="V9" s="20">
+        <v>2382616</v>
+      </c>
+      <c r="W9" s="21">
+        <v>1798706</v>
+      </c>
+      <c r="X9" s="21">
+        <v>2702884</v>
+      </c>
+      <c r="Y9" s="21">
+        <v>2536220</v>
+      </c>
+      <c r="Z9" s="21">
+        <v>3267156</v>
+      </c>
+      <c r="AA9" s="21">
+        <v>3970161</v>
+      </c>
+      <c r="AB9" s="21">
+        <v>3397737</v>
+      </c>
+      <c r="AC9" s="21">
+        <v>4458383</v>
+      </c>
+      <c r="AD9" s="16">
+        <v>6903681</v>
+      </c>
+      <c r="AE9" s="2">
+        <v>7861252</v>
+      </c>
+      <c r="AF9" s="46">
+        <v>8411010.9000000004</v>
+      </c>
+      <c r="AG9" s="48">
+        <v>10580349</v>
+      </c>
+    </row>
+    <row r="10" spans="1:33" ht="25.5">
+      <c r="A10" s="71">
+        <v>271201</v>
+      </c>
+      <c r="B10" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="C10" s="26">
+        <v>41269.599999999999</v>
+      </c>
+      <c r="D10" s="26">
+        <v>100971</v>
+      </c>
+      <c r="E10" s="26">
+        <v>137882</v>
+      </c>
+      <c r="F10" s="26">
+        <v>99635.199999999997</v>
+      </c>
+      <c r="G10" s="26">
+        <v>232753.8</v>
+      </c>
+      <c r="H10" s="26">
+        <v>421045.2</v>
+      </c>
+      <c r="I10" s="26">
+        <v>444676.8</v>
+      </c>
+      <c r="J10" s="26">
+        <v>599136.80000000005</v>
+      </c>
+      <c r="K10" s="26">
+        <v>726706.4</v>
+      </c>
+      <c r="L10" s="26">
+        <v>918865.9</v>
+      </c>
+      <c r="M10" s="16">
+        <v>1234450</v>
+      </c>
+      <c r="N10" s="23">
+        <v>1405383</v>
+      </c>
+      <c r="O10" s="23">
+        <v>1668495</v>
+      </c>
+      <c r="P10" s="17">
+        <v>2409137</v>
+      </c>
+      <c r="Q10" s="17">
+        <v>2478503</v>
+      </c>
+      <c r="R10" s="17">
+        <v>3449468</v>
+      </c>
+      <c r="S10" s="17">
+        <v>4651082</v>
+      </c>
+      <c r="T10" s="18">
+        <v>4523204</v>
+      </c>
+      <c r="U10" s="19">
+        <v>5237149</v>
+      </c>
+      <c r="V10" s="20">
+        <v>5687289</v>
+      </c>
+      <c r="W10" s="21">
+        <v>4197659</v>
+      </c>
+      <c r="X10" s="21">
+        <v>5526206</v>
+      </c>
+      <c r="Y10" s="21">
+        <v>6594981</v>
+      </c>
+      <c r="Z10" s="21">
+        <v>8966710</v>
+      </c>
+      <c r="AA10" s="21">
+        <v>9946135</v>
+      </c>
+      <c r="AB10" s="21">
+        <v>6791539</v>
+      </c>
+      <c r="AC10" s="21">
+        <v>10487689</v>
+      </c>
+      <c r="AD10" s="16">
+        <v>15427945</v>
+      </c>
+      <c r="AE10" s="2">
+        <v>13506449</v>
+      </c>
+      <c r="AF10" s="46">
+        <v>13009836.699999999</v>
+      </c>
+      <c r="AG10" s="48">
+        <v>15046317</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33" ht="25.5">
+      <c r="A11" s="71">
+        <v>271301</v>
+      </c>
+      <c r="B11" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="C11" s="26">
+        <v>9319.7999999999993</v>
+      </c>
+      <c r="D11" s="26">
+        <v>17496.7</v>
+      </c>
+      <c r="E11" s="26">
+        <v>20077.5</v>
+      </c>
+      <c r="F11" s="26">
+        <v>-6267.1</v>
+      </c>
+      <c r="G11" s="26">
+        <v>44028.7</v>
+      </c>
+      <c r="H11" s="26">
+        <v>142492.79999999999</v>
+      </c>
+      <c r="I11" s="26">
+        <v>127124.8</v>
+      </c>
+      <c r="J11" s="26">
+        <v>127962.7</v>
+      </c>
+      <c r="K11" s="26">
+        <v>182834.1</v>
+      </c>
+      <c r="L11" s="26">
+        <v>285447.5</v>
+      </c>
+      <c r="M11" s="17">
+        <v>484040</v>
+      </c>
+      <c r="N11" s="17">
+        <v>603051</v>
+      </c>
+      <c r="O11" s="17">
+        <v>717350</v>
+      </c>
+      <c r="P11" s="17">
+        <v>881067</v>
+      </c>
+      <c r="Q11" s="17">
+        <v>845065</v>
+      </c>
+      <c r="R11" s="17">
+        <v>1429779</v>
+      </c>
+      <c r="S11" s="17">
+        <v>2184202</v>
+      </c>
+      <c r="T11" s="23">
+        <v>2014722</v>
+      </c>
+      <c r="U11" s="27">
+        <v>2446859</v>
+      </c>
+      <c r="V11" s="28">
+        <v>2661716</v>
+      </c>
+      <c r="W11" s="29">
+        <v>1329798</v>
+      </c>
+      <c r="X11" s="29">
+        <v>1637422</v>
+      </c>
+      <c r="Y11" s="29">
+        <v>2717651</v>
+      </c>
+      <c r="Z11" s="29">
+        <v>3815818</v>
+      </c>
+      <c r="AA11" s="29">
+        <v>4068662</v>
+      </c>
+      <c r="AB11" s="29">
+        <v>1311132</v>
+      </c>
+      <c r="AC11" s="29">
+        <v>4104359</v>
+      </c>
+      <c r="AD11" s="16">
+        <v>6438863</v>
+      </c>
+      <c r="AE11" s="2">
+        <v>4720821</v>
+      </c>
+      <c r="AF11" s="46">
+        <v>2837833.2</v>
+      </c>
+      <c r="AG11" s="49">
+        <v>2380159</v>
+      </c>
+    </row>
+    <row r="12" spans="1:33">
+      <c r="A12" s="71">
+        <v>271401</v>
+      </c>
+      <c r="B12" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="C12" s="15">
+        <v>10730</v>
+      </c>
+      <c r="D12" s="15">
+        <v>27833.9</v>
+      </c>
+      <c r="E12" s="15">
+        <v>31869</v>
+      </c>
+      <c r="F12" s="15">
+        <v>35006.400000000001</v>
+      </c>
+      <c r="G12" s="15">
+        <v>67435.8</v>
+      </c>
+      <c r="H12" s="15">
+        <v>64518.5</v>
+      </c>
+      <c r="I12" s="15">
+        <v>53542.9</v>
+      </c>
+      <c r="J12" s="15">
+        <v>118468.8</v>
+      </c>
+      <c r="K12" s="15">
+        <v>150267.20000000001</v>
+      </c>
+      <c r="L12" s="15">
+        <v>188686.7</v>
+      </c>
+      <c r="M12" s="16">
+        <v>346037</v>
+      </c>
+      <c r="N12" s="17">
+        <v>381926</v>
+      </c>
+      <c r="O12" s="17">
+        <v>561773</v>
+      </c>
+      <c r="P12" s="17">
+        <v>569379</v>
+      </c>
+      <c r="Q12" s="17">
+        <v>942412</v>
+      </c>
+      <c r="R12" s="16">
+        <v>1344430</v>
+      </c>
+      <c r="S12" s="17">
+        <v>1355234</v>
+      </c>
+      <c r="T12" s="18">
+        <v>1243272</v>
+      </c>
+      <c r="U12" s="20">
+        <v>741509</v>
+      </c>
+      <c r="V12" s="20">
+        <v>648878</v>
+      </c>
+      <c r="W12" s="21">
+        <v>678473</v>
+      </c>
+      <c r="X12" s="22">
+        <v>728598</v>
+      </c>
+      <c r="Y12" s="21">
+        <v>846541</v>
+      </c>
+      <c r="Z12" s="21">
+        <v>927016</v>
+      </c>
+      <c r="AA12" s="21">
+        <v>1253796</v>
+      </c>
+      <c r="AB12" s="21">
+        <v>1202328</v>
+      </c>
+      <c r="AC12" s="21">
+        <v>1763819</v>
+      </c>
+      <c r="AD12" s="16">
+        <v>1497151</v>
+      </c>
+      <c r="AE12" s="2">
+        <v>1508354</v>
+      </c>
+      <c r="AF12" s="46">
+        <v>1573316.4</v>
+      </c>
+      <c r="AG12" s="48">
+        <v>1331287</v>
+      </c>
+    </row>
+    <row r="13" spans="1:33" ht="25.5">
+      <c r="A13" s="71">
+        <v>271401</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="C13" s="30">
+        <v>13740.4</v>
+      </c>
+      <c r="D13" s="30">
+        <v>225935.5</v>
+      </c>
+      <c r="E13" s="30">
+        <v>247782.1</v>
+      </c>
+      <c r="F13" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="G13" s="15">
+        <v>567119.5</v>
+      </c>
+      <c r="H13" s="15">
+        <v>551682</v>
+      </c>
+      <c r="I13" s="15">
+        <v>549223.69999999995</v>
+      </c>
+      <c r="J13" s="15">
+        <v>747037.5</v>
+      </c>
+      <c r="K13" s="15">
+        <v>674373.5</v>
+      </c>
+      <c r="L13" s="15">
+        <v>1524289.3</v>
+      </c>
+      <c r="M13" s="16">
+        <v>2160615</v>
+      </c>
+      <c r="N13" s="17">
+        <v>2598055</v>
+      </c>
+      <c r="O13" s="17">
+        <v>3099201</v>
+      </c>
+      <c r="P13" s="17">
+        <v>3872711</v>
+      </c>
+      <c r="Q13" s="17">
+        <v>6033933</v>
+      </c>
+      <c r="R13" s="17">
+        <v>6899875</v>
+      </c>
+      <c r="S13" s="17">
+        <v>7867783</v>
+      </c>
+      <c r="T13" s="18">
+        <v>8940410</v>
+      </c>
+      <c r="U13" s="18">
+        <v>9548731</v>
+      </c>
+      <c r="V13" s="20">
+        <v>11124772</v>
+      </c>
+      <c r="W13" s="21">
+        <v>2263215</v>
+      </c>
+      <c r="X13" s="22">
+        <v>5281268</v>
+      </c>
+      <c r="Y13" s="21">
+        <v>5254543</v>
+      </c>
+      <c r="Z13" s="21">
+        <v>6017190</v>
+      </c>
+      <c r="AA13" s="21">
+        <v>7229118</v>
+      </c>
+      <c r="AB13" s="21">
+        <v>8391799</v>
+      </c>
+      <c r="AC13" s="21">
+        <v>9114717</v>
+      </c>
+      <c r="AD13" s="16">
+        <v>1124405</v>
+      </c>
+      <c r="AE13" s="2">
+        <v>8794992</v>
+      </c>
+      <c r="AF13" s="46">
+        <v>8731434.0999999996</v>
+      </c>
+      <c r="AG13" s="48">
+        <v>8604332</v>
+      </c>
+    </row>
+    <row r="14" spans="1:33" ht="32.25" customHeight="1">
+      <c r="A14" s="71">
+        <v>271304</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" s="31">
+        <v>29</v>
+      </c>
+      <c r="D14" s="32">
+        <v>20.2</v>
+      </c>
+      <c r="E14" s="31">
+        <v>19</v>
+      </c>
+      <c r="F14" s="31">
+        <v>-6</v>
+      </c>
+      <c r="G14" s="33">
+        <v>23.3</v>
+      </c>
+      <c r="H14" s="32">
+        <v>51.2</v>
+      </c>
+      <c r="I14" s="31">
+        <v>40</v>
+      </c>
+      <c r="J14" s="32">
+        <v>27.1</v>
+      </c>
+      <c r="K14" s="32">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="L14" s="32">
+        <v>32.5</v>
+      </c>
+      <c r="M14" s="34">
+        <v>37.9</v>
+      </c>
+      <c r="N14" s="34">
+        <v>46.1</v>
+      </c>
+      <c r="O14" s="35">
+        <v>47.2</v>
+      </c>
+      <c r="P14" s="35">
+        <v>56.1</v>
+      </c>
+      <c r="Q14" s="35">
+        <v>43.2</v>
+      </c>
+      <c r="R14" s="35">
+        <v>66.3</v>
+      </c>
+      <c r="S14" s="35">
+        <v>82.7</v>
+      </c>
+      <c r="T14" s="36">
+        <v>75.900000000000006</v>
+      </c>
+      <c r="U14" s="37">
+        <v>83.3</v>
+      </c>
+      <c r="V14" s="38">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="W14" s="39">
+        <v>38.5</v>
+      </c>
+      <c r="X14" s="39">
+        <v>35.1</v>
+      </c>
+      <c r="Y14" s="39">
+        <v>60.3</v>
+      </c>
+      <c r="Z14" s="39">
+        <v>68</v>
+      </c>
+      <c r="AA14" s="39">
+        <v>62.6</v>
+      </c>
+      <c r="AB14" s="39">
+        <v>20.6</v>
+      </c>
+      <c r="AC14" s="39">
+        <v>60.1</v>
+      </c>
+      <c r="AD14" s="34">
+        <v>64</v>
+      </c>
+      <c r="AE14" s="3">
+        <v>50.1</v>
+      </c>
+      <c r="AF14" s="3">
+        <v>23.2</v>
+      </c>
+      <c r="AG14" s="33">
+        <v>17.8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:33">
+      <c r="B16" s="40"/>
+      <c r="O16" s="41"/>
+      <c r="P16" s="41"/>
+      <c r="Q16" s="41"/>
+      <c r="R16" s="41"/>
+      <c r="S16" s="41"/>
+      <c r="T16" s="41"/>
+      <c r="U16" s="41"/>
+      <c r="V16" s="41"/>
+      <c r="W16" s="41"/>
+    </row>
+    <row r="17" spans="15:24">
+      <c r="P17" s="41"/>
+      <c r="Q17" s="41"/>
+      <c r="R17" s="41"/>
+      <c r="S17" s="41"/>
+      <c r="T17" s="41"/>
+      <c r="U17" s="41"/>
+      <c r="V17" s="41"/>
+      <c r="W17" s="41"/>
+    </row>
+    <row r="18" spans="15:24">
+      <c r="O18" s="41"/>
+      <c r="P18" s="41"/>
+      <c r="Q18" s="41"/>
+      <c r="R18" s="41"/>
+      <c r="S18" s="41"/>
+      <c r="T18" s="41"/>
+      <c r="U18" s="41"/>
+      <c r="V18" s="41"/>
+      <c r="W18" s="41"/>
+    </row>
+    <row r="19" spans="15:24">
+      <c r="P19" s="41"/>
+      <c r="Q19" s="41"/>
+      <c r="R19" s="41"/>
+      <c r="S19" s="41"/>
+      <c r="T19" s="41"/>
+      <c r="U19" s="41"/>
+      <c r="V19" s="41"/>
+      <c r="W19" s="41"/>
+    </row>
+    <row r="20" spans="15:24">
+      <c r="P20" s="41"/>
+      <c r="Q20" s="41"/>
+      <c r="R20" s="41"/>
+      <c r="S20" s="41"/>
+      <c r="T20" s="41"/>
+      <c r="U20" s="41"/>
+      <c r="V20" s="41"/>
+      <c r="W20" s="41"/>
+    </row>
+    <row r="21" spans="15:24">
+      <c r="P21" s="41"/>
+      <c r="Q21" s="41"/>
+      <c r="R21" s="41"/>
+      <c r="S21" s="41"/>
+      <c r="T21" s="41"/>
+      <c r="U21" s="41"/>
+      <c r="V21" s="41"/>
+      <c r="W21" s="41"/>
+    </row>
+    <row r="22" spans="15:24">
+      <c r="P22" s="41"/>
+      <c r="Q22" s="41"/>
+      <c r="R22" s="41"/>
+      <c r="S22" s="41"/>
+      <c r="T22" s="41"/>
+      <c r="U22" s="41"/>
+      <c r="V22" s="41"/>
+      <c r="W22" s="41"/>
+    </row>
+    <row r="23" spans="15:24">
+      <c r="P23" s="41"/>
+      <c r="Q23" s="41"/>
+      <c r="R23" s="41"/>
+      <c r="S23" s="41"/>
+      <c r="T23" s="41"/>
+      <c r="U23" s="41"/>
+      <c r="V23" s="41"/>
+      <c r="W23" s="41"/>
+    </row>
+    <row r="24" spans="15:24">
+      <c r="P24" s="41"/>
+      <c r="Q24" s="41"/>
+      <c r="R24" s="41"/>
+      <c r="S24" s="41"/>
+      <c r="T24" s="41"/>
+      <c r="U24" s="41"/>
+      <c r="V24" s="41"/>
+      <c r="W24" s="41"/>
+    </row>
+    <row r="25" spans="15:24">
+      <c r="P25" s="41"/>
+      <c r="Q25" s="41"/>
+      <c r="R25" s="41"/>
+      <c r="S25" s="41"/>
+      <c r="T25" s="41"/>
+      <c r="U25" s="42"/>
+      <c r="V25" s="43"/>
+      <c r="W25" s="43"/>
+      <c r="X25" s="44"/>
+    </row>
+    <row r="26" spans="15:24">
+      <c r="P26" s="41"/>
+      <c r="Q26" s="41"/>
+      <c r="R26" s="41"/>
+      <c r="S26" s="41"/>
+      <c r="T26" s="41"/>
+      <c r="U26" s="41"/>
+      <c r="V26" s="41"/>
+      <c r="W26" s="41"/>
+    </row>
+    <row r="27" spans="15:24">
+      <c r="O27" s="43"/>
+      <c r="P27" s="45"/>
+      <c r="Q27" s="43"/>
+      <c r="R27" s="45"/>
+      <c r="S27" s="43"/>
+      <c r="T27" s="45"/>
+      <c r="U27" s="43"/>
+      <c r="V27" s="45"/>
+      <c r="W27" s="41"/>
+    </row>
+    <row r="28" spans="15:24">
+      <c r="P28" s="41"/>
+      <c r="Q28" s="41"/>
+      <c r="R28" s="41"/>
+      <c r="S28" s="41"/>
+      <c r="T28" s="41"/>
+      <c r="U28" s="41"/>
+      <c r="V28" s="41"/>
+      <c r="W28" s="41"/>
+    </row>
+    <row r="29" spans="15:24">
+      <c r="P29" s="41"/>
+      <c r="Q29" s="41"/>
+      <c r="R29" s="41"/>
+      <c r="S29" s="41"/>
+      <c r="T29" s="41"/>
+      <c r="U29" s="41"/>
+      <c r="V29" s="41"/>
+      <c r="W29" s="41"/>
+    </row>
+    <row r="30" spans="15:24">
+      <c r="P30" s="41"/>
+      <c r="Q30" s="41"/>
+      <c r="R30" s="41"/>
+      <c r="S30" s="41"/>
+      <c r="T30" s="41"/>
+      <c r="U30" s="41"/>
+      <c r="V30" s="41"/>
+      <c r="W30" s="41"/>
+    </row>
+    <row r="31" spans="15:24">
+      <c r="P31" s="41"/>
+      <c r="Q31" s="41"/>
+      <c r="R31" s="41"/>
+      <c r="S31" s="41"/>
+      <c r="T31" s="41"/>
+      <c r="U31" s="41"/>
+      <c r="V31" s="41"/>
+      <c r="W31" s="41"/>
+    </row>
+    <row r="32" spans="15:24">
+      <c r="P32" s="41"/>
+      <c r="Q32" s="41"/>
+      <c r="R32" s="41"/>
+      <c r="S32" s="41"/>
+      <c r="T32" s="41"/>
+      <c r="U32" s="41"/>
+      <c r="V32" s="41"/>
+      <c r="W32" s="41"/>
+    </row>
+    <row r="33" spans="16:23">
+      <c r="P33" s="41"/>
+      <c r="Q33" s="41"/>
+      <c r="R33" s="41"/>
+      <c r="S33" s="41"/>
+      <c r="T33" s="41"/>
+      <c r="U33" s="41"/>
+      <c r="V33" s="41"/>
+      <c r="W33" s="41"/>
+    </row>
+    <row r="34" spans="16:23">
+      <c r="P34" s="41"/>
+      <c r="Q34" s="41"/>
+      <c r="R34" s="41"/>
+      <c r="S34" s="41"/>
+      <c r="T34" s="41"/>
+      <c r="U34" s="41"/>
+      <c r="V34" s="41"/>
+      <c r="W34" s="41"/>
+    </row>
+    <row r="35" spans="16:23">
+      <c r="P35" s="41"/>
+      <c r="Q35" s="41"/>
+      <c r="R35" s="41"/>
+      <c r="S35" s="41"/>
+      <c r="T35" s="41"/>
+      <c r="U35" s="41"/>
+      <c r="V35" s="41"/>
+      <c r="W35" s="41"/>
+    </row>
+    <row r="36" spans="16:23">
+      <c r="P36" s="41"/>
+      <c r="Q36" s="41"/>
+      <c r="R36" s="41"/>
+      <c r="S36" s="41"/>
+      <c r="T36" s="41"/>
+      <c r="U36" s="41"/>
+      <c r="V36" s="41"/>
+      <c r="W36" s="41"/>
+    </row>
+    <row r="37" spans="16:23">
+      <c r="P37" s="41"/>
+      <c r="Q37" s="41"/>
+      <c r="R37" s="41"/>
+      <c r="S37" s="41"/>
+      <c r="T37" s="41"/>
+      <c r="U37" s="41"/>
+      <c r="V37" s="41"/>
+      <c r="W37" s="41"/>
+    </row>
+    <row r="38" spans="16:23">
+      <c r="P38" s="41"/>
+      <c r="Q38" s="41"/>
+      <c r="R38" s="41"/>
+      <c r="S38" s="41"/>
+      <c r="T38" s="41"/>
+      <c r="U38" s="41"/>
+      <c r="V38" s="41"/>
+      <c r="W38" s="41"/>
+    </row>
+    <row r="39" spans="16:23">
+      <c r="P39" s="41"/>
+      <c r="Q39" s="41"/>
+      <c r="R39" s="41"/>
+      <c r="S39" s="41"/>
+      <c r="T39" s="41"/>
+      <c r="U39" s="41"/>
+      <c r="V39" s="41"/>
+      <c r="W39" s="41"/>
+    </row>
+    <row r="40" spans="16:23">
+      <c r="P40" s="41"/>
+      <c r="Q40" s="41"/>
+      <c r="R40" s="41"/>
+      <c r="S40" s="41"/>
+      <c r="T40" s="41"/>
+      <c r="U40" s="41"/>
+      <c r="V40" s="41"/>
+      <c r="W40" s="41"/>
+    </row>
+    <row r="41" spans="16:23">
+      <c r="P41" s="41"/>
+      <c r="Q41" s="41"/>
+      <c r="R41" s="41"/>
+      <c r="S41" s="41"/>
+      <c r="T41" s="41"/>
+      <c r="U41" s="41"/>
+      <c r="V41" s="41"/>
+      <c r="W41" s="41"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="B2:AB2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>рус</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>