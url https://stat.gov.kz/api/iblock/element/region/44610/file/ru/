--- v0 (2026-04-26)
+++ v1 (2026-07-17)
@@ -6,65 +6,65 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ba.ismailov\Desktop\Рабочий стол 2025\Динамика демография\Социальная\ДОО++\русс\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ba.ismailov\Desktop\Рабочий стол 2026\Динамика демография\Социальная\ДОО++\русс\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" tabRatio="789"/>
   </bookViews>
   <sheets>
     <sheet name="По формам собст" sheetId="7" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="11">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="11">
   <si>
     <t>единиц</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">   Государственная собственность</t>
   </si>
   <si>
     <t xml:space="preserve">   Частная собственность</t>
   </si>
   <si>
     <t xml:space="preserve">   Иностранная собственность</t>
   </si>
   <si>
     <t>Число дошкольных организаций по форме собственности</t>
   </si>
   <si>
     <t>город Астана</t>
   </si>
   <si>
     <r>
       <t>2010</t>
     </r>
@@ -285,86 +285,84 @@
   <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -639,91 +637,91 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BQ14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="M27" sqref="M27"/>
+      <selection activeCell="H20" sqref="H20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="24.140625" style="2" customWidth="1"/>
+    <col min="1" max="1" width="14.7109375" style="2" customWidth="1"/>
     <col min="2" max="22" width="9.140625" style="2"/>
     <col min="23" max="23" width="9" style="2" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:69" ht="15">
-      <c r="A2" s="18" t="s">
+      <c r="A2" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="B2" s="18"/>
-[...24 lines deleted...]
-      <c r="AA2" s="1"/>
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+      <c r="H2" s="22"/>
+      <c r="I2" s="22"/>
+      <c r="J2" s="22"/>
+      <c r="K2" s="22"/>
+      <c r="L2" s="22"/>
+      <c r="M2" s="22"/>
+      <c r="N2" s="22"/>
+      <c r="O2" s="22"/>
+      <c r="P2" s="22"/>
+      <c r="Q2" s="22"/>
+      <c r="R2" s="22"/>
+      <c r="S2" s="22"/>
+      <c r="T2" s="22"/>
+      <c r="U2" s="22"/>
+      <c r="V2" s="22"/>
+      <c r="W2" s="22"/>
+      <c r="X2" s="22"/>
+      <c r="Y2" s="22"/>
+      <c r="Z2" s="22"/>
+      <c r="AA2" s="22"/>
       <c r="AB2" s="1"/>
       <c r="AC2" s="1"/>
       <c r="AD2" s="1"/>
       <c r="AE2" s="1"/>
       <c r="AF2" s="1"/>
       <c r="AG2" s="1"/>
       <c r="AH2" s="1"/>
       <c r="AI2" s="1"/>
       <c r="AJ2" s="1"/>
       <c r="AK2" s="1"/>
       <c r="AL2" s="1"/>
       <c r="AM2" s="1"/>
       <c r="AN2" s="1"/>
       <c r="AO2" s="1"/>
       <c r="AP2" s="1"/>
       <c r="AQ2" s="1"/>
       <c r="AR2" s="1"/>
       <c r="AS2" s="1"/>
       <c r="AT2" s="1"/>
       <c r="AU2" s="1"/>
       <c r="AV2" s="1"/>
       <c r="AW2" s="1"/>
       <c r="AX2" s="1"/>
       <c r="AY2" s="1"/>
       <c r="AZ2" s="1"/>
@@ -797,54 +795,53 @@
       <c r="AW3" s="1"/>
       <c r="AX3" s="1"/>
       <c r="AY3" s="1"/>
       <c r="AZ3" s="1"/>
       <c r="BA3" s="1"/>
       <c r="BB3" s="1"/>
       <c r="BC3" s="1"/>
       <c r="BD3" s="1"/>
       <c r="BE3" s="1"/>
       <c r="BF3" s="1"/>
       <c r="BG3" s="1"/>
       <c r="BH3" s="1"/>
       <c r="BI3" s="1"/>
       <c r="BJ3" s="1"/>
       <c r="BK3" s="1"/>
       <c r="BL3" s="1"/>
       <c r="BM3" s="1"/>
       <c r="BN3" s="1"/>
       <c r="BO3" s="1"/>
       <c r="BP3" s="1"/>
       <c r="BQ3" s="1"/>
     </row>
     <row r="4" spans="1:69">
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
-      <c r="Z4" s="4" t="s">
+      <c r="AA4" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AA4" s="1"/>
       <c r="AB4" s="1"/>
       <c r="AC4" s="1"/>
       <c r="AD4" s="1"/>
       <c r="AE4" s="1"/>
       <c r="AF4" s="1"/>
       <c r="AG4" s="1"/>
       <c r="AH4" s="1"/>
       <c r="AI4" s="1"/>
       <c r="AJ4" s="1"/>
       <c r="AK4" s="1"/>
       <c r="AL4" s="1"/>
       <c r="AM4" s="1"/>
       <c r="AN4" s="1"/>
       <c r="AO4" s="1"/>
       <c r="AP4" s="1"/>
       <c r="AQ4" s="1"/>
       <c r="AR4" s="1"/>
       <c r="AS4" s="1"/>
       <c r="AT4" s="1"/>
       <c r="AU4" s="1"/>
       <c r="AV4" s="1"/>
       <c r="AW4" s="1"/>
       <c r="AX4" s="1"/>
       <c r="AY4" s="1"/>
       <c r="AZ4" s="1"/>
@@ -921,641 +918,652 @@
       </c>
       <c r="S5" s="5">
         <v>2017</v>
       </c>
       <c r="T5" s="5">
         <v>2018</v>
       </c>
       <c r="U5" s="6">
         <v>2019</v>
       </c>
       <c r="V5" s="6">
         <v>2020</v>
       </c>
       <c r="W5" s="6">
         <v>2021</v>
       </c>
       <c r="X5" s="6">
         <v>2022</v>
       </c>
       <c r="Y5" s="6">
         <v>2023</v>
       </c>
       <c r="Z5" s="6">
         <v>2024</v>
       </c>
-      <c r="AA5" s="7"/>
+      <c r="AA5" s="6">
+        <v>2025</v>
+      </c>
       <c r="AB5" s="7"/>
       <c r="AC5" s="7"/>
       <c r="AD5" s="7"/>
       <c r="AE5" s="7"/>
       <c r="AF5" s="7"/>
       <c r="AG5" s="7"/>
       <c r="AH5" s="7"/>
       <c r="AI5" s="7"/>
       <c r="AJ5" s="7"/>
       <c r="AK5" s="7"/>
       <c r="AL5" s="7"/>
       <c r="AM5" s="7"/>
       <c r="AN5" s="7"/>
       <c r="AO5" s="7"/>
       <c r="AP5" s="7"/>
       <c r="AQ5" s="7"/>
       <c r="AR5" s="7"/>
       <c r="AS5" s="7"/>
       <c r="AT5" s="7"/>
       <c r="AU5" s="7"/>
       <c r="AV5" s="7"/>
       <c r="AW5" s="7"/>
       <c r="AX5" s="7"/>
       <c r="AY5" s="7"/>
       <c r="AZ5" s="7"/>
       <c r="BA5" s="7"/>
       <c r="BB5" s="7"/>
       <c r="BC5" s="7"/>
       <c r="BD5" s="7"/>
       <c r="BE5" s="7"/>
       <c r="BF5" s="7"/>
       <c r="BG5" s="7"/>
       <c r="BH5" s="7"/>
       <c r="BI5" s="7"/>
       <c r="BJ5" s="7"/>
       <c r="BK5" s="7"/>
       <c r="BL5" s="7"/>
       <c r="BM5" s="7"/>
       <c r="BN5" s="7"/>
       <c r="BO5" s="7"/>
       <c r="BP5" s="7"/>
       <c r="BQ5" s="7"/>
     </row>
     <row r="6" spans="1:69" ht="15" customHeight="1">
-      <c r="A6" s="19" t="s">
+      <c r="A6" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="19"/>
-[...23 lines deleted...]
-      <c r="Z6" s="19"/>
+      <c r="B6" s="20"/>
+      <c r="C6" s="20"/>
+      <c r="D6" s="20"/>
+      <c r="E6" s="20"/>
+      <c r="F6" s="20"/>
+      <c r="G6" s="20"/>
+      <c r="H6" s="20"/>
+      <c r="I6" s="20"/>
+      <c r="J6" s="20"/>
+      <c r="K6" s="20"/>
+      <c r="L6" s="20"/>
+      <c r="M6" s="20"/>
+      <c r="N6" s="20"/>
+      <c r="O6" s="20"/>
+      <c r="P6" s="20"/>
+      <c r="Q6" s="20"/>
+      <c r="R6" s="20"/>
+      <c r="S6" s="20"/>
+      <c r="T6" s="20"/>
+      <c r="U6" s="20"/>
+      <c r="V6" s="20"/>
+      <c r="W6" s="20"/>
+      <c r="X6" s="20"/>
+      <c r="Y6" s="20"/>
+      <c r="Z6" s="20"/>
       <c r="AA6" s="9"/>
       <c r="AB6" s="9"/>
       <c r="AC6" s="9"/>
       <c r="AD6" s="9"/>
       <c r="AE6" s="9"/>
       <c r="AF6" s="1"/>
       <c r="AG6" s="1"/>
       <c r="AH6" s="1"/>
       <c r="AI6" s="1"/>
       <c r="AJ6" s="1"/>
       <c r="AK6" s="1"/>
       <c r="AL6" s="1"/>
       <c r="AM6" s="1"/>
       <c r="AN6" s="1"/>
       <c r="AO6" s="1"/>
       <c r="AP6" s="1"/>
       <c r="AQ6" s="1"/>
       <c r="AR6" s="1"/>
       <c r="AS6" s="1"/>
       <c r="AT6" s="1"/>
       <c r="AU6" s="1"/>
       <c r="AV6" s="1"/>
       <c r="AW6" s="1"/>
       <c r="AX6" s="1"/>
       <c r="AY6" s="1"/>
       <c r="AZ6" s="1"/>
       <c r="BA6" s="1"/>
       <c r="BB6" s="1"/>
       <c r="BC6" s="1"/>
       <c r="BD6" s="1"/>
       <c r="BE6" s="1"/>
       <c r="BF6" s="1"/>
       <c r="BG6" s="1"/>
       <c r="BH6" s="1"/>
       <c r="BI6" s="1"/>
       <c r="BJ6" s="1"/>
       <c r="BK6" s="1"/>
       <c r="BL6" s="1"/>
       <c r="BM6" s="1"/>
       <c r="BN6" s="1"/>
       <c r="BO6" s="1"/>
       <c r="BP6" s="1"/>
       <c r="BQ6" s="1"/>
     </row>
     <row r="7" spans="1:69" ht="15" customHeight="1">
-      <c r="A7" s="21" t="s">
+      <c r="A7" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="10">
+      <c r="B7" s="15">
         <v>40</v>
       </c>
-      <c r="C7" s="10">
+      <c r="C7" s="15">
         <v>40</v>
       </c>
-      <c r="D7" s="10">
+      <c r="D7" s="15">
         <v>40</v>
       </c>
-      <c r="E7" s="10">
+      <c r="E7" s="15">
         <v>40</v>
       </c>
-      <c r="F7" s="10">
+      <c r="F7" s="15">
         <v>40</v>
       </c>
-      <c r="G7" s="10">
+      <c r="G7" s="15">
         <v>40</v>
       </c>
-      <c r="H7" s="10">
+      <c r="H7" s="15">
         <v>43</v>
       </c>
-      <c r="I7" s="10">
+      <c r="I7" s="15">
         <v>43</v>
       </c>
-      <c r="J7" s="10">
+      <c r="J7" s="15">
         <v>44</v>
       </c>
-      <c r="K7" s="10">
+      <c r="K7" s="15">
         <v>45</v>
       </c>
-      <c r="L7" s="10">
+      <c r="L7" s="15">
         <v>64</v>
       </c>
-      <c r="M7" s="10">
+      <c r="M7" s="15">
         <v>70</v>
       </c>
-      <c r="N7" s="10">
+      <c r="N7" s="15">
         <v>75</v>
       </c>
-      <c r="O7" s="10">
+      <c r="O7" s="15">
         <v>81</v>
       </c>
-      <c r="P7" s="10">
+      <c r="P7" s="15">
         <v>104</v>
       </c>
-      <c r="Q7" s="10">
+      <c r="Q7" s="15">
         <v>108</v>
       </c>
-      <c r="R7" s="10">
+      <c r="R7" s="15">
         <v>142</v>
       </c>
-      <c r="S7" s="10">
+      <c r="S7" s="15">
         <v>142</v>
       </c>
-      <c r="T7" s="11">
+      <c r="T7" s="16">
         <v>146</v>
       </c>
-      <c r="U7" s="11">
+      <c r="U7" s="16">
         <v>138</v>
       </c>
-      <c r="V7" s="11">
+      <c r="V7" s="16">
         <v>138</v>
       </c>
-      <c r="W7" s="11">
+      <c r="W7" s="16">
         <v>102</v>
       </c>
-      <c r="X7" s="22">
+      <c r="X7" s="16">
         <v>102</v>
       </c>
-      <c r="Y7" s="22">
+      <c r="Y7" s="16">
         <v>103</v>
       </c>
-      <c r="Z7" s="22">
+      <c r="Z7" s="16">
         <v>120</v>
+      </c>
+      <c r="AA7" s="16">
+        <v>122</v>
       </c>
     </row>
     <row r="8" spans="1:69" ht="15" customHeight="1">
-      <c r="A8" s="20" t="s">
+      <c r="A8" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="20"/>
-[...23 lines deleted...]
-      <c r="Z8" s="20"/>
+      <c r="B8" s="21"/>
+      <c r="C8" s="21"/>
+      <c r="D8" s="21"/>
+      <c r="E8" s="21"/>
+      <c r="F8" s="21"/>
+      <c r="G8" s="21"/>
+      <c r="H8" s="21"/>
+      <c r="I8" s="21"/>
+      <c r="J8" s="21"/>
+      <c r="K8" s="21"/>
+      <c r="L8" s="21"/>
+      <c r="M8" s="21"/>
+      <c r="N8" s="21"/>
+      <c r="O8" s="21"/>
+      <c r="P8" s="21"/>
+      <c r="Q8" s="21"/>
+      <c r="R8" s="21"/>
+      <c r="S8" s="21"/>
+      <c r="T8" s="21"/>
+      <c r="U8" s="21"/>
+      <c r="V8" s="21"/>
+      <c r="W8" s="21"/>
+      <c r="X8" s="21"/>
+      <c r="Y8" s="21"/>
+      <c r="Z8" s="21"/>
     </row>
     <row r="9" spans="1:69" ht="15" customHeight="1">
-      <c r="A9" s="21" t="s">
+      <c r="A9" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="10">
+      <c r="B9" s="15">
         <v>3</v>
       </c>
-      <c r="C9" s="10">
+      <c r="C9" s="15">
         <v>4</v>
       </c>
-      <c r="D9" s="10">
+      <c r="D9" s="15">
         <v>4</v>
       </c>
-      <c r="E9" s="10">
+      <c r="E9" s="15">
         <v>4</v>
       </c>
-      <c r="F9" s="10">
+      <c r="F9" s="15">
         <v>5</v>
       </c>
-      <c r="G9" s="10">
+      <c r="G9" s="15">
         <v>4</v>
       </c>
-      <c r="H9" s="10">
+      <c r="H9" s="15">
         <v>4</v>
       </c>
-      <c r="I9" s="10">
+      <c r="I9" s="15">
         <v>8</v>
       </c>
-      <c r="J9" s="10">
+      <c r="J9" s="15">
         <v>17</v>
       </c>
-      <c r="K9" s="10">
+      <c r="K9" s="15">
         <v>21</v>
       </c>
-      <c r="L9" s="10">
+      <c r="L9" s="15">
         <v>30</v>
       </c>
-      <c r="M9" s="10">
+      <c r="M9" s="15">
         <v>34</v>
       </c>
-      <c r="N9" s="10">
+      <c r="N9" s="15">
         <v>50</v>
       </c>
-      <c r="O9" s="10">
+      <c r="O9" s="15">
         <v>58</v>
       </c>
-      <c r="P9" s="10">
+      <c r="P9" s="15">
         <v>77</v>
       </c>
-      <c r="Q9" s="10">
+      <c r="Q9" s="15">
         <v>80</v>
       </c>
-      <c r="R9" s="10">
+      <c r="R9" s="15">
         <v>119</v>
       </c>
-      <c r="S9" s="10">
+      <c r="S9" s="15">
         <v>186</v>
       </c>
-      <c r="T9" s="11">
+      <c r="T9" s="16">
         <v>231</v>
       </c>
-      <c r="U9" s="11">
+      <c r="U9" s="16">
         <v>243</v>
       </c>
-      <c r="V9" s="11">
+      <c r="V9" s="16">
         <v>270</v>
       </c>
-      <c r="W9" s="11">
+      <c r="W9" s="16">
         <v>275</v>
       </c>
-      <c r="X9" s="22">
+      <c r="X9" s="16">
         <v>330</v>
       </c>
-      <c r="Y9" s="22">
+      <c r="Y9" s="16">
         <v>421</v>
       </c>
-      <c r="Z9" s="22">
+      <c r="Z9" s="16">
         <v>518</v>
+      </c>
+      <c r="AA9" s="17">
+        <v>615</v>
       </c>
     </row>
     <row r="10" spans="1:69" ht="15" customHeight="1">
-      <c r="A10" s="20" t="s">
+      <c r="A10" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="B10" s="20"/>
-[...23 lines deleted...]
-      <c r="Z10" s="20"/>
+      <c r="B10" s="21"/>
+      <c r="C10" s="21"/>
+      <c r="D10" s="21"/>
+      <c r="E10" s="21"/>
+      <c r="F10" s="21"/>
+      <c r="G10" s="21"/>
+      <c r="H10" s="21"/>
+      <c r="I10" s="21"/>
+      <c r="J10" s="21"/>
+      <c r="K10" s="21"/>
+      <c r="L10" s="21"/>
+      <c r="M10" s="21"/>
+      <c r="N10" s="21"/>
+      <c r="O10" s="21"/>
+      <c r="P10" s="21"/>
+      <c r="Q10" s="21"/>
+      <c r="R10" s="21"/>
+      <c r="S10" s="21"/>
+      <c r="T10" s="21"/>
+      <c r="U10" s="21"/>
+      <c r="V10" s="21"/>
+      <c r="W10" s="21"/>
+      <c r="X10" s="21"/>
+      <c r="Y10" s="21"/>
+      <c r="Z10" s="21"/>
     </row>
     <row r="11" spans="1:69" ht="15" customHeight="1">
-      <c r="A11" s="12" t="s">
+      <c r="A11" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="13" t="s">
-[...71 lines deleted...]
-      <c r="Z11" s="13" t="s">
+      <c r="B11" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="C11" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="D11" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="E11" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="F11" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="G11" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="H11" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="I11" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="J11" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="K11" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="L11" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="M11" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="N11" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="O11" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="P11" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q11" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="R11" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="S11" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="T11" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="U11" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="V11" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="W11" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="X11" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y11" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z11" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA11" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:69">
-      <c r="A12" s="17" t="s">
+      <c r="A12" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="17"/>
-[...19 lines deleted...]
-      <c r="V12" s="14"/>
+      <c r="B12" s="19"/>
+      <c r="C12" s="19"/>
+      <c r="D12" s="19"/>
+      <c r="E12" s="19"/>
+      <c r="F12" s="19"/>
+      <c r="G12" s="19"/>
+      <c r="H12" s="19"/>
+      <c r="I12" s="19"/>
+      <c r="J12" s="19"/>
+      <c r="K12" s="19"/>
+      <c r="L12" s="19"/>
+      <c r="M12" s="19"/>
+      <c r="N12" s="19"/>
+      <c r="O12" s="19"/>
+      <c r="P12" s="19"/>
+      <c r="Q12" s="19"/>
+      <c r="R12" s="19"/>
+      <c r="S12" s="12"/>
+      <c r="T12" s="12"/>
+      <c r="U12" s="12"/>
+      <c r="V12" s="12"/>
     </row>
     <row r="13" spans="1:69">
-      <c r="A13" s="16" t="s">
+      <c r="A13" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="B13" s="16"/>
-[...15 lines deleted...]
-      <c r="R13" s="16"/>
+      <c r="B13" s="18"/>
+      <c r="C13" s="18"/>
+      <c r="D13" s="18"/>
+      <c r="E13" s="18"/>
+      <c r="F13" s="18"/>
+      <c r="G13" s="18"/>
+      <c r="H13" s="18"/>
+      <c r="I13" s="18"/>
+      <c r="J13" s="18"/>
+      <c r="K13" s="18"/>
+      <c r="L13" s="18"/>
+      <c r="M13" s="18"/>
+      <c r="N13" s="18"/>
+      <c r="O13" s="18"/>
+      <c r="P13" s="18"/>
+      <c r="Q13" s="18"/>
+      <c r="R13" s="18"/>
     </row>
     <row r="14" spans="1:69">
-      <c r="A14" s="15"/>
+      <c r="A14" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="6">
+    <mergeCell ref="A2:AA2"/>
     <mergeCell ref="A13:R13"/>
     <mergeCell ref="A12:R12"/>
-    <mergeCell ref="A2:Z2"/>
     <mergeCell ref="A6:Z6"/>
     <mergeCell ref="A8:Z8"/>
     <mergeCell ref="A10:Z10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100235C1F7079F1EC45B8CD40D84259B8C9" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="7856031d41a9eac352bc77cfd3a48048">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66C7113F-F649-45D7-812B-34CCC2F06387}">
-[...13 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54EFD68A-83B3-4A50-A735-FE9663A57CA9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D5AA570-6F98-4A54-ABF2-D3C32F751074}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66C7113F-F649-45D7-812B-34CCC2F06387}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>По формам собст</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>