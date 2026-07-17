--- v0 (2026-04-26)
+++ v1 (2026-07-17)
@@ -6,61 +6,61 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ba.ismailov\Desktop\Рабочий стол 2025\Динамика демография\Социальная\ДОО++\русс\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ba.ismailov\Desktop\Рабочий стол 2026\Динамика демография\Социальная\ДОО++\русс\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" tabRatio="789"/>
   </bookViews>
   <sheets>
     <sheet name="Число дошк. организаций" sheetId="6" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Число дошк. организаций'!$A$2:$S$71</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Число дошк. организаций'!$A$2:$S$72</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7" uniqueCount="7">
   <si>
     <t>единиц</t>
   </si>
   <si>
     <t>Число дошкольных организаций</t>
   </si>
   <si>
     <t>город Астана</t>
   </si>
   <si>
     <r>
       <t>2010</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
@@ -270,73 +270,71 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -611,485 +609,518 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A2:Z72"/>
+  <dimension ref="A2:AA73"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="M29" sqref="M29"/>
+      <selection activeCell="R22" sqref="R22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="25.5703125" style="1" customWidth="1"/>
     <col min="2" max="19" width="7.85546875" style="1" customWidth="1"/>
     <col min="20" max="20" width="7.85546875" style="2" customWidth="1"/>
     <col min="21" max="22" width="7.85546875" style="1" customWidth="1"/>
     <col min="23" max="24" width="8.85546875" style="1"/>
     <col min="25" max="25" width="8.85546875" style="2"/>
     <col min="26" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" ht="14.45" customHeight="1">
-      <c r="A2" s="22" t="s">
+    <row r="2" spans="1:27" ht="14.45" customHeight="1">
+      <c r="A2" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="22"/>
-[...47 lines deleted...]
-      <c r="Z3" s="7" t="s">
+      <c r="B2" s="23"/>
+      <c r="C2" s="23"/>
+      <c r="D2" s="23"/>
+      <c r="E2" s="23"/>
+      <c r="F2" s="23"/>
+      <c r="G2" s="23"/>
+      <c r="H2" s="23"/>
+      <c r="I2" s="23"/>
+      <c r="J2" s="23"/>
+      <c r="K2" s="23"/>
+      <c r="L2" s="23"/>
+      <c r="M2" s="23"/>
+      <c r="N2" s="23"/>
+      <c r="O2" s="23"/>
+      <c r="P2" s="23"/>
+      <c r="Q2" s="23"/>
+      <c r="R2" s="23"/>
+      <c r="S2" s="23"/>
+      <c r="T2" s="23"/>
+      <c r="U2" s="23"/>
+      <c r="V2" s="23"/>
+      <c r="W2" s="23"/>
+      <c r="X2" s="23"/>
+      <c r="Y2" s="23"/>
+      <c r="Z2" s="23"/>
+      <c r="AA2" s="23"/>
+    </row>
+    <row r="3" spans="1:27" ht="14.45" customHeight="1">
+      <c r="A3" s="18"/>
+      <c r="B3" s="18"/>
+      <c r="C3" s="18"/>
+      <c r="D3" s="18"/>
+      <c r="E3" s="18"/>
+      <c r="F3" s="18"/>
+      <c r="G3" s="18"/>
+      <c r="H3" s="18"/>
+      <c r="I3" s="18"/>
+      <c r="J3" s="18"/>
+      <c r="K3" s="18"/>
+      <c r="L3" s="18"/>
+      <c r="M3" s="18"/>
+      <c r="N3" s="18"/>
+      <c r="O3" s="18"/>
+      <c r="P3" s="18"/>
+      <c r="Q3" s="18"/>
+      <c r="R3" s="18"/>
+      <c r="S3" s="18"/>
+      <c r="T3" s="18"/>
+      <c r="U3" s="18"/>
+      <c r="V3" s="18"/>
+      <c r="W3" s="18"/>
+      <c r="X3" s="18"/>
+      <c r="Y3" s="18"/>
+      <c r="Z3" s="18"/>
+      <c r="AA3" s="18"/>
+    </row>
+    <row r="4" spans="1:27" ht="14.45" customHeight="1">
+      <c r="A4" s="3"/>
+      <c r="B4" s="4"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+      <c r="F4" s="4"/>
+      <c r="G4" s="5"/>
+      <c r="H4" s="4"/>
+      <c r="I4" s="4"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="4"/>
+      <c r="L4" s="4"/>
+      <c r="M4" s="4"/>
+      <c r="N4" s="4"/>
+      <c r="O4" s="4"/>
+      <c r="P4" s="4"/>
+      <c r="Q4" s="4"/>
+      <c r="R4" s="4"/>
+      <c r="S4" s="4"/>
+      <c r="T4" s="6"/>
+      <c r="U4" s="3"/>
+      <c r="AA4" s="7" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:26" ht="14.45" customHeight="1">
-[...1 lines deleted...]
-      <c r="B4" s="9">
+    <row r="5" spans="1:27" ht="14.45" customHeight="1">
+      <c r="A5" s="8"/>
+      <c r="B5" s="9">
         <v>2000</v>
       </c>
-      <c r="C4" s="9">
+      <c r="C5" s="9">
         <v>2001</v>
       </c>
-      <c r="D4" s="9">
+      <c r="D5" s="9">
         <v>2002</v>
       </c>
-      <c r="E4" s="9">
+      <c r="E5" s="9">
         <v>2003</v>
       </c>
-      <c r="F4" s="9">
+      <c r="F5" s="9">
         <v>2004</v>
       </c>
-      <c r="G4" s="9">
+      <c r="G5" s="9">
         <v>2005</v>
       </c>
-      <c r="H4" s="9">
+      <c r="H5" s="9">
         <v>2006</v>
       </c>
-      <c r="I4" s="9">
+      <c r="I5" s="9">
         <v>2007</v>
       </c>
-      <c r="J4" s="9">
+      <c r="J5" s="9">
         <v>2008</v>
       </c>
-      <c r="K4" s="9">
+      <c r="K5" s="9">
         <v>2009</v>
       </c>
-      <c r="L4" s="9" t="s">
+      <c r="L5" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="M4" s="9">
+      <c r="M5" s="9">
         <v>2011</v>
       </c>
-      <c r="N4" s="9">
+      <c r="N5" s="9">
         <v>2012</v>
       </c>
-      <c r="O4" s="9">
+      <c r="O5" s="9">
         <v>2013</v>
       </c>
-      <c r="P4" s="9" t="s">
+      <c r="P5" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="Q4" s="9">
+      <c r="Q5" s="9">
         <v>2015</v>
       </c>
-      <c r="R4" s="9">
+      <c r="R5" s="9">
         <v>2016</v>
       </c>
-      <c r="S4" s="9">
+      <c r="S5" s="9">
         <v>2017</v>
       </c>
-      <c r="T4" s="9">
+      <c r="T5" s="9">
         <v>2018</v>
       </c>
-      <c r="U4" s="10">
+      <c r="U5" s="10">
         <v>2019</v>
       </c>
-      <c r="V4" s="9">
+      <c r="V5" s="9">
         <v>2020</v>
       </c>
-      <c r="W4" s="10">
+      <c r="W5" s="10">
         <v>2021</v>
       </c>
-      <c r="X4" s="10">
+      <c r="X5" s="10">
         <v>2022</v>
       </c>
-      <c r="Y4" s="10">
+      <c r="Y5" s="10">
         <v>2023</v>
       </c>
-      <c r="Z4" s="10">
+      <c r="Z5" s="10">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="11" t="s">
+      <c r="AA5" s="10">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27" ht="21.75" customHeight="1">
+      <c r="A6" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="12">
+      <c r="B6" s="19">
         <v>43</v>
       </c>
-      <c r="C5" s="12">
+      <c r="C6" s="19">
         <v>44</v>
       </c>
-      <c r="D5" s="12">
+      <c r="D6" s="19">
         <v>44</v>
       </c>
-      <c r="E5" s="12">
+      <c r="E6" s="19">
         <v>44</v>
       </c>
-      <c r="F5" s="12">
+      <c r="F6" s="19">
         <v>45</v>
       </c>
-      <c r="G5" s="12">
+      <c r="G6" s="19">
         <v>44</v>
       </c>
-      <c r="H5" s="12">
+      <c r="H6" s="19">
         <v>47</v>
       </c>
-      <c r="I5" s="12">
+      <c r="I6" s="19">
         <v>51</v>
       </c>
-      <c r="J5" s="12">
+      <c r="J6" s="19">
         <v>61</v>
       </c>
-      <c r="K5" s="12">
+      <c r="K6" s="19">
         <v>66</v>
       </c>
-      <c r="L5" s="12">
+      <c r="L6" s="19">
         <v>94</v>
       </c>
-      <c r="M5" s="12">
+      <c r="M6" s="19">
         <v>104</v>
       </c>
-      <c r="N5" s="12">
+      <c r="N6" s="19">
         <v>125</v>
       </c>
-      <c r="O5" s="12">
+      <c r="O6" s="19">
         <v>139</v>
       </c>
-      <c r="P5" s="12">
+      <c r="P6" s="19">
         <v>343</v>
       </c>
-      <c r="Q5" s="12">
+      <c r="Q6" s="19">
         <v>188</v>
       </c>
-      <c r="R5" s="12">
+      <c r="R6" s="19">
         <v>261</v>
       </c>
-      <c r="S5" s="12">
+      <c r="S6" s="19">
         <v>328</v>
       </c>
-      <c r="T5" s="12">
+      <c r="T6" s="19">
         <v>377</v>
       </c>
-      <c r="U5" s="12">
+      <c r="U6" s="19">
         <v>381</v>
       </c>
-      <c r="V5" s="12">
+      <c r="V6" s="19">
         <v>408</v>
       </c>
-      <c r="W5" s="12">
+      <c r="W6" s="19">
         <v>377</v>
       </c>
-      <c r="X5" s="13">
+      <c r="X6" s="19">
         <v>432</v>
       </c>
-      <c r="Y5" s="23">
+      <c r="Y6" s="19">
         <v>524</v>
       </c>
-      <c r="Z5" s="23">
+      <c r="Z6" s="19">
         <v>638</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="21" t="s">
+      <c r="AA6" s="20">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" ht="14.45" customHeight="1">
+      <c r="A7" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="21"/>
-[...22 lines deleted...]
-      <c r="A7" s="20" t="s">
+      <c r="B7" s="22"/>
+      <c r="C7" s="22"/>
+      <c r="D7" s="22"/>
+      <c r="E7" s="22"/>
+      <c r="F7" s="22"/>
+      <c r="G7" s="22"/>
+      <c r="H7" s="22"/>
+      <c r="I7" s="22"/>
+      <c r="J7" s="22"/>
+      <c r="K7" s="22"/>
+      <c r="L7" s="22"/>
+      <c r="M7" s="22"/>
+      <c r="N7" s="22"/>
+      <c r="O7" s="22"/>
+      <c r="P7" s="22"/>
+      <c r="Q7" s="22"/>
+      <c r="R7" s="22"/>
+      <c r="S7" s="12"/>
+      <c r="T7" s="13"/>
+      <c r="U7" s="13"/>
+      <c r="V7" s="12"/>
+    </row>
+    <row r="8" spans="1:27" ht="14.45" customHeight="1">
+      <c r="A8" s="21" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="20"/>
-[...26 lines deleted...]
-    <row r="9" spans="1:26" ht="14.45" customHeight="1">
+      <c r="B8" s="21"/>
+      <c r="C8" s="21"/>
+      <c r="D8" s="21"/>
+      <c r="E8" s="21"/>
+      <c r="F8" s="21"/>
+      <c r="G8" s="21"/>
+      <c r="H8" s="21"/>
+      <c r="I8" s="21"/>
+      <c r="J8" s="21"/>
+      <c r="K8" s="21"/>
+      <c r="L8" s="21"/>
+      <c r="M8" s="21"/>
+      <c r="N8" s="21"/>
+      <c r="O8" s="21"/>
+      <c r="P8" s="21"/>
+      <c r="Q8" s="21"/>
+      <c r="R8" s="21"/>
+      <c r="S8" s="3"/>
+      <c r="T8" s="3"/>
+      <c r="U8" s="3"/>
+      <c r="V8" s="3"/>
+      <c r="W8" s="2"/>
+    </row>
+    <row r="9" spans="1:27" ht="14.45" customHeight="1">
+      <c r="A9" s="14"/>
       <c r="T9" s="1"/>
     </row>
-    <row r="10" spans="1:26" ht="14.45" customHeight="1">
+    <row r="10" spans="1:27" ht="14.45" customHeight="1">
       <c r="T10" s="1"/>
     </row>
-    <row r="11" spans="1:26" ht="14.45" customHeight="1">
+    <row r="11" spans="1:27" ht="14.45" customHeight="1">
       <c r="T11" s="1"/>
     </row>
-    <row r="12" spans="1:26" ht="14.45" customHeight="1">
+    <row r="12" spans="1:27" ht="14.45" customHeight="1">
       <c r="T12" s="1"/>
     </row>
-    <row r="13" spans="1:26" ht="14.45" customHeight="1">
+    <row r="13" spans="1:27" ht="14.45" customHeight="1">
       <c r="T13" s="1"/>
     </row>
-    <row r="14" spans="1:26" ht="14.45" customHeight="1">
+    <row r="14" spans="1:27" ht="14.45" customHeight="1">
       <c r="T14" s="1"/>
     </row>
-    <row r="15" spans="1:26" ht="14.45" customHeight="1">
+    <row r="15" spans="1:27" ht="14.45" customHeight="1">
       <c r="T15" s="1"/>
     </row>
-    <row r="16" spans="1:26" ht="14.45" customHeight="1">
+    <row r="16" spans="1:27" ht="14.45" customHeight="1">
       <c r="T16" s="1"/>
     </row>
     <row r="17" spans="20:24" ht="14.45" customHeight="1">
       <c r="T17" s="1"/>
     </row>
     <row r="18" spans="20:24" ht="14.45" customHeight="1">
       <c r="T18" s="1"/>
     </row>
     <row r="19" spans="20:24" ht="14.45" customHeight="1">
       <c r="T19" s="1"/>
     </row>
     <row r="20" spans="20:24" ht="14.45" customHeight="1">
       <c r="T20" s="1"/>
     </row>
     <row r="21" spans="20:24" ht="14.45" customHeight="1">
       <c r="T21" s="1"/>
     </row>
     <row r="22" spans="20:24" ht="14.45" customHeight="1">
       <c r="T22" s="1"/>
     </row>
     <row r="23" spans="20:24" ht="14.45" customHeight="1">
       <c r="T23" s="1"/>
     </row>
     <row r="24" spans="20:24" ht="14.45" customHeight="1">
       <c r="T24" s="1"/>
     </row>
     <row r="25" spans="20:24" ht="14.45" customHeight="1">
       <c r="T25" s="1"/>
     </row>
     <row r="26" spans="20:24" ht="14.45" customHeight="1">
       <c r="T26" s="1"/>
     </row>
     <row r="27" spans="20:24" ht="14.45" customHeight="1">
       <c r="T27" s="1"/>
     </row>
     <row r="28" spans="20:24" ht="14.45" customHeight="1">
       <c r="T28" s="1"/>
-      <c r="W28" s="2"/>
-      <c r="X28" s="2"/>
     </row>
     <row r="29" spans="20:24" ht="14.45" customHeight="1">
       <c r="T29" s="1"/>
+      <c r="W29" s="2"/>
+      <c r="X29" s="2"/>
     </row>
     <row r="30" spans="20:24" ht="14.45" customHeight="1">
       <c r="T30" s="1"/>
-      <c r="W30" s="17"/>
     </row>
     <row r="31" spans="20:24" ht="14.45" customHeight="1">
       <c r="T31" s="1"/>
-      <c r="W31" s="17"/>
+      <c r="W31" s="15"/>
     </row>
     <row r="32" spans="20:24" ht="14.45" customHeight="1">
       <c r="T32" s="1"/>
-      <c r="W32" s="17"/>
+      <c r="W32" s="15"/>
     </row>
     <row r="33" spans="20:23" ht="14.45" customHeight="1">
       <c r="T33" s="1"/>
-      <c r="W33" s="17"/>
+      <c r="W33" s="15"/>
     </row>
     <row r="34" spans="20:23" ht="14.45" customHeight="1">
       <c r="T34" s="1"/>
-      <c r="W34" s="17"/>
+      <c r="W34" s="15"/>
     </row>
     <row r="35" spans="20:23" ht="14.45" customHeight="1">
       <c r="T35" s="1"/>
-      <c r="W35" s="17"/>
+      <c r="W35" s="15"/>
     </row>
     <row r="36" spans="20:23" ht="14.45" customHeight="1">
       <c r="T36" s="1"/>
-      <c r="W36" s="17"/>
+      <c r="W36" s="15"/>
     </row>
     <row r="37" spans="20:23" ht="14.45" customHeight="1">
       <c r="T37" s="1"/>
-      <c r="W37" s="17"/>
+      <c r="W37" s="15"/>
     </row>
     <row r="38" spans="20:23" ht="14.45" customHeight="1">
       <c r="T38" s="1"/>
-      <c r="W38" s="17"/>
+      <c r="W38" s="15"/>
     </row>
     <row r="39" spans="20:23" ht="14.45" customHeight="1">
       <c r="T39" s="1"/>
-      <c r="W39" s="17"/>
+      <c r="W39" s="15"/>
     </row>
     <row r="40" spans="20:23" ht="14.45" customHeight="1">
       <c r="T40" s="1"/>
-      <c r="W40" s="17"/>
+      <c r="W40" s="15"/>
     </row>
     <row r="41" spans="20:23" ht="14.45" customHeight="1">
       <c r="T41" s="1"/>
-      <c r="W41" s="17"/>
+      <c r="W41" s="15"/>
     </row>
     <row r="42" spans="20:23" ht="14.45" customHeight="1">
       <c r="T42" s="1"/>
-      <c r="W42" s="17"/>
+      <c r="W42" s="15"/>
     </row>
     <row r="43" spans="20:23" ht="14.45" customHeight="1">
       <c r="T43" s="1"/>
-      <c r="W43" s="17"/>
+      <c r="W43" s="15"/>
     </row>
     <row r="44" spans="20:23" ht="14.45" customHeight="1">
       <c r="T44" s="1"/>
-      <c r="W44" s="17"/>
+      <c r="W44" s="15"/>
     </row>
     <row r="45" spans="20:23" ht="14.45" customHeight="1">
       <c r="T45" s="1"/>
-      <c r="W45" s="17"/>
+      <c r="W45" s="15"/>
     </row>
     <row r="46" spans="20:23" ht="14.45" customHeight="1">
       <c r="T46" s="1"/>
-      <c r="W46" s="17"/>
+      <c r="W46" s="15"/>
     </row>
     <row r="47" spans="20:23" ht="14.45" customHeight="1">
       <c r="T47" s="1"/>
-      <c r="W47" s="17"/>
+      <c r="W47" s="15"/>
     </row>
     <row r="48" spans="20:23" ht="14.45" customHeight="1">
       <c r="T48" s="1"/>
+      <c r="W48" s="15"/>
     </row>
     <row r="49" spans="20:24" ht="14.45" customHeight="1">
       <c r="T49" s="1"/>
-      <c r="W49" s="2"/>
-      <c r="X49" s="2"/>
     </row>
     <row r="50" spans="20:24" ht="14.45" customHeight="1">
       <c r="T50" s="1"/>
+      <c r="W50" s="2"/>
+      <c r="X50" s="2"/>
     </row>
     <row r="51" spans="20:24" ht="14.45" customHeight="1">
       <c r="T51" s="1"/>
     </row>
     <row r="52" spans="20:24" ht="14.45" customHeight="1">
       <c r="T52" s="1"/>
     </row>
     <row r="53" spans="20:24" ht="14.45" customHeight="1">
       <c r="T53" s="1"/>
     </row>
     <row r="54" spans="20:24" ht="14.45" customHeight="1">
       <c r="T54" s="1"/>
     </row>
     <row r="55" spans="20:24" ht="14.45" customHeight="1">
       <c r="T55" s="1"/>
     </row>
     <row r="56" spans="20:24" ht="14.45" customHeight="1">
       <c r="T56" s="1"/>
     </row>
     <row r="57" spans="20:24" ht="14.45" customHeight="1">
       <c r="T57" s="1"/>
     </row>
     <row r="58" spans="20:24" ht="14.45" customHeight="1">
       <c r="T58" s="1"/>
     </row>
@@ -1105,65 +1136,68 @@
     <row r="62" spans="20:24" ht="14.45" customHeight="1">
       <c r="T62" s="1"/>
     </row>
     <row r="63" spans="20:24" ht="14.45" customHeight="1">
       <c r="T63" s="1"/>
     </row>
     <row r="64" spans="20:24" ht="14.45" customHeight="1">
       <c r="T64" s="1"/>
     </row>
     <row r="65" spans="19:21" ht="14.45" customHeight="1">
       <c r="T65" s="1"/>
     </row>
     <row r="66" spans="19:21" ht="14.45" customHeight="1">
       <c r="T66" s="1"/>
     </row>
     <row r="67" spans="19:21" ht="14.45" customHeight="1">
       <c r="T67" s="1"/>
     </row>
     <row r="68" spans="19:21" ht="14.45" customHeight="1">
       <c r="T68" s="1"/>
     </row>
     <row r="69" spans="19:21" ht="14.45" customHeight="1">
       <c r="T69" s="1"/>
     </row>
     <row r="70" spans="19:21" ht="14.45" customHeight="1">
-      <c r="S70" s="18"/>
-[...1 lines deleted...]
-      <c r="U70" s="18"/>
+      <c r="T70" s="1"/>
     </row>
     <row r="71" spans="19:21" ht="14.45" customHeight="1">
-      <c r="S71" s="18"/>
-[...3 lines deleted...]
-    <row r="72" spans="19:21" ht="14.45" customHeight="1"/>
+      <c r="S71" s="16"/>
+      <c r="T71" s="17"/>
+      <c r="U71" s="16"/>
+    </row>
+    <row r="72" spans="19:21" ht="14.45" customHeight="1">
+      <c r="S72" s="16"/>
+      <c r="T72" s="17"/>
+      <c r="U72" s="16"/>
+    </row>
+    <row r="73" spans="19:21" ht="14.45" customHeight="1"/>
   </sheetData>
   <mergeCells count="3">
+    <mergeCell ref="A8:R8"/>
     <mergeCell ref="A7:R7"/>
-    <mergeCell ref="A6:R6"/>
-    <mergeCell ref="A2:Z2"/>
+    <mergeCell ref="A2:AA2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.23622047244094491" footer="0.27559055118110237"/>
   <pageSetup paperSize="9" scale="88" fitToHeight="2" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>