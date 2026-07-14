--- v0 (2026-04-14)
+++ v1 (2026-07-14)
@@ -34,98 +34,103 @@
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3" uniqueCount="3">
   <si>
     <t>Жамбыл облысындағы жеке құрылыс салушылармен тұрғын үйлерді пайдалануға беру серпінділігі</t>
   </si>
   <si>
     <t>жеке құрылыс салушылар пайдалануға берген тұрғын ғимараттардың жалпы алаңының нақты көлем индексі, пайызбен</t>
   </si>
   <si>
     <t>Жеке құрылыс салушылармен пайдалануға берілген тұрғын ғимараттардың жалпы алаңы, шаршы метр</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="9">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -146,96 +151,102 @@
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -501,316 +512,328 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:P7"/>
+  <dimension ref="A1:Q7"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
-      <selection activeCell="G15" sqref="G15"/>
+      <selection activeCell="P15" sqref="P15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="30" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="7.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="8" style="1" customWidth="1"/>
     <col min="6" max="6" width="7.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="7.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="7.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="7.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="7.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="8" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="7.85546875" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="25.5" customHeight="1">
+    <row r="1" spans="1:17" ht="25.5" customHeight="1">
       <c r="A1" s="17" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
       <c r="E1" s="17"/>
       <c r="F1" s="17"/>
       <c r="G1" s="17"/>
       <c r="H1" s="17"/>
       <c r="I1" s="17"/>
       <c r="J1" s="17"/>
       <c r="K1" s="17"/>
       <c r="L1" s="17"/>
       <c r="M1" s="17"/>
       <c r="N1" s="17"/>
       <c r="O1" s="17"/>
     </row>
-    <row r="2" spans="1:16" ht="25.5" customHeight="1">
+    <row r="2" spans="1:17" ht="25.5" customHeight="1">
       <c r="A2" s="14"/>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
       <c r="G2" s="14"/>
       <c r="H2" s="14"/>
       <c r="I2" s="14"/>
       <c r="J2" s="14"/>
       <c r="K2" s="14"/>
       <c r="L2" s="14"/>
       <c r="M2" s="14"/>
       <c r="N2" s="14"/>
     </row>
-    <row r="3" spans="1:16" ht="21" customHeight="1">
+    <row r="3" spans="1:17" ht="21" customHeight="1">
       <c r="A3" s="2"/>
       <c r="B3" s="3">
         <v>2010</v>
       </c>
       <c r="C3" s="3">
         <v>2011</v>
       </c>
       <c r="D3" s="3">
         <v>2012</v>
       </c>
       <c r="E3" s="3">
         <v>2013</v>
       </c>
       <c r="F3" s="3">
         <v>2014</v>
       </c>
       <c r="G3" s="3">
         <v>2015</v>
       </c>
       <c r="H3" s="3">
         <v>2016</v>
       </c>
       <c r="I3" s="3">
         <v>2017</v>
       </c>
       <c r="J3" s="3">
         <v>2018</v>
       </c>
       <c r="K3" s="3">
         <v>2019</v>
       </c>
       <c r="L3" s="3">
         <v>2020</v>
       </c>
       <c r="M3" s="3">
         <v>2021</v>
       </c>
       <c r="N3" s="3">
         <v>2022</v>
       </c>
       <c r="O3" s="3">
         <v>2023</v>
       </c>
       <c r="P3" s="3">
         <v>2024</v>
       </c>
+      <c r="Q3" s="3">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:16" ht="45.75" customHeight="1">
+    <row r="4" spans="1:17" ht="45.75" customHeight="1">
       <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5">
         <v>195619</v>
       </c>
       <c r="C4" s="5">
         <v>206432</v>
       </c>
       <c r="D4" s="5">
         <v>201556</v>
       </c>
       <c r="E4" s="5">
         <v>204111</v>
       </c>
       <c r="F4" s="5">
         <v>221825</v>
       </c>
       <c r="G4" s="6">
         <v>236092</v>
       </c>
       <c r="H4" s="7">
         <v>259405</v>
       </c>
       <c r="I4" s="7">
         <v>276837</v>
       </c>
       <c r="J4" s="7">
         <v>349546</v>
       </c>
       <c r="K4" s="7">
         <v>374016</v>
       </c>
       <c r="L4" s="7">
         <v>467203</v>
       </c>
       <c r="M4" s="7">
         <v>492423</v>
       </c>
       <c r="N4" s="7">
         <v>516592</v>
       </c>
       <c r="O4" s="7">
         <v>598953</v>
       </c>
       <c r="P4" s="7">
         <v>597559</v>
       </c>
+      <c r="Q4" s="18">
+        <v>632500</v>
+      </c>
     </row>
-    <row r="5" spans="1:16" ht="52.5" customHeight="1">
+    <row r="5" spans="1:17" ht="39" customHeight="1">
       <c r="A5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="8">
         <v>92.2</v>
       </c>
       <c r="C5" s="9">
         <v>105.5</v>
       </c>
       <c r="D5" s="9">
         <v>97.6</v>
       </c>
       <c r="E5" s="9">
         <v>101.3</v>
       </c>
       <c r="F5" s="9">
         <v>108.7</v>
       </c>
       <c r="G5" s="9">
         <v>106.4</v>
       </c>
       <c r="H5" s="10">
         <v>109.9</v>
       </c>
       <c r="I5" s="11">
         <v>106.7</v>
       </c>
       <c r="J5" s="11">
         <v>126.3</v>
       </c>
       <c r="K5" s="11">
         <v>107</v>
       </c>
       <c r="L5" s="12">
         <v>125.8</v>
       </c>
       <c r="M5" s="11">
         <v>105.4</v>
       </c>
       <c r="N5" s="11">
         <v>104.9</v>
       </c>
       <c r="O5" s="11">
         <v>115.9</v>
       </c>
       <c r="P5" s="11">
         <v>99.8</v>
       </c>
+      <c r="Q5" s="19">
+        <v>105.8</v>
+      </c>
     </row>
-    <row r="6" spans="1:16" ht="15" customHeight="1">
+    <row r="6" spans="1:17" ht="15" customHeight="1">
       <c r="A6" s="13"/>
       <c r="B6" s="13"/>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="13"/>
       <c r="G6" s="13"/>
       <c r="H6" s="13"/>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="13"/>
       <c r="L6" s="13"/>
       <c r="M6" s="13"/>
       <c r="N6" s="13"/>
     </row>
-    <row r="7" spans="1:16">
+    <row r="7" spans="1:17">
       <c r="A7" s="15"/>
       <c r="B7" s="16"/>
       <c r="C7" s="16"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="13"/>
       <c r="G7" s="13"/>
       <c r="H7" s="13"/>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="13"/>
       <c r="L7" s="13"/>
       <c r="M7" s="13"/>
       <c r="N7" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A7:C7"/>
     <mergeCell ref="A1:O1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -819,91 +842,88 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90301473-9EA4-4A3A-BF0B-BEC6DE47240A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA21FCB4-B15B-49FF-8B8C-6E4F27372323}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15487EE5-8010-4AFE-BFD2-03F1D23F4255}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA21FCB4-B15B-49FF-8B8C-6E4F27372323}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90301473-9EA4-4A3A-BF0B-BEC6DE47240A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Жалпы алаң</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>