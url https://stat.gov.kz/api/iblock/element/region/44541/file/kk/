--- v0 (2026-04-14)
+++ v1 (2026-07-14)
@@ -38,97 +38,102 @@
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="4">
   <si>
     <t>Жамбыл облысындағы тұрғын үйлердің пайдалануға берілген серпінділігі</t>
   </si>
   <si>
     <t>Пайдалануға берілген тұрғын ғимараттардың жалпы алаңының нақты көлем индексі, пайызбен</t>
   </si>
   <si>
     <t>Пайдалануға берілген тұрғын ғимараттардың жалпы алаңы, шаршы метр</t>
   </si>
   <si>
     <t>Жалғасы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="9">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -148,98 +153,104 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -520,74 +531,74 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
-      <selection activeCell="C17" sqref="C17"/>
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="25.5" customHeight="1">
-      <c r="A1" s="20" t="s">
+      <c r="A1" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="20"/>
-[...10 lines deleted...]
-      <c r="M1" s="20"/>
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
+      <c r="H1" s="22"/>
+      <c r="I1" s="22"/>
+      <c r="J1" s="22"/>
+      <c r="K1" s="22"/>
+      <c r="L1" s="22"/>
+      <c r="M1" s="22"/>
     </row>
     <row r="2" spans="1:13" ht="16.5" customHeight="1">
       <c r="A2" s="18"/>
       <c r="B2" s="18"/>
       <c r="C2" s="18"/>
       <c r="D2" s="18"/>
       <c r="E2" s="18"/>
       <c r="F2" s="18"/>
       <c r="G2" s="18"/>
       <c r="H2" s="18"/>
       <c r="I2" s="18"/>
       <c r="J2" s="18"/>
       <c r="K2" s="18"/>
       <c r="L2" s="18"/>
       <c r="M2" s="18"/>
     </row>
     <row r="3" spans="1:13" ht="17.25" customHeight="1">
       <c r="A3" s="1"/>
       <c r="B3" s="2">
         <v>2010</v>
       </c>
       <c r="C3" s="2">
         <v>2011</v>
       </c>
       <c r="D3" s="2">
@@ -697,152 +708,158 @@
         <v>105.2</v>
       </c>
       <c r="L5" s="8">
         <v>121.7</v>
       </c>
       <c r="M5" s="8">
         <v>110.6</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="15" customHeight="1">
       <c r="A6" s="9"/>
       <c r="B6" s="9"/>
       <c r="C6" s="9"/>
       <c r="D6" s="9"/>
       <c r="E6" s="9"/>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
       <c r="L6" s="9"/>
       <c r="M6" s="9"/>
     </row>
     <row r="7" spans="1:13">
-      <c r="A7" s="21"/>
-[...1 lines deleted...]
-      <c r="C7" s="21"/>
+      <c r="A7" s="23"/>
+      <c r="B7" s="23"/>
+      <c r="C7" s="23"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7" s="9"/>
       <c r="J7" s="9"/>
       <c r="K7" s="9"/>
       <c r="L7" s="9"/>
       <c r="M7" s="19" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="10"/>
       <c r="B8" s="2">
         <v>2022</v>
       </c>
       <c r="C8" s="2">
         <v>2023</v>
       </c>
       <c r="D8" s="2">
         <v>2024</v>
       </c>
-      <c r="E8" s="11"/>
+      <c r="E8" s="2">
+        <v>2025</v>
+      </c>
       <c r="F8" s="11"/>
       <c r="G8" s="11"/>
       <c r="H8" s="11"/>
       <c r="I8" s="11"/>
       <c r="J8" s="11"/>
       <c r="K8" s="11"/>
       <c r="L8" s="11"/>
       <c r="M8" s="11"/>
     </row>
-    <row r="9" spans="1:13" ht="30.75" customHeight="1">
+    <row r="9" spans="1:13" ht="32.25" customHeight="1">
       <c r="A9" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5">
         <v>693545</v>
       </c>
       <c r="C9" s="5">
         <v>726036</v>
       </c>
       <c r="D9" s="5">
         <v>759006</v>
       </c>
-      <c r="E9" s="12"/>
+      <c r="E9" s="20">
+        <v>787101</v>
+      </c>
       <c r="F9" s="12"/>
       <c r="G9" s="12"/>
       <c r="H9" s="12"/>
       <c r="I9" s="12"/>
       <c r="J9" s="12"/>
       <c r="K9" s="12"/>
       <c r="L9" s="12"/>
       <c r="M9" s="13"/>
     </row>
     <row r="10" spans="1:13" ht="33.75">
       <c r="A10" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B10" s="14">
         <v>101.5</v>
       </c>
       <c r="C10" s="14">
         <v>104.7</v>
       </c>
       <c r="D10" s="14">
         <v>104.5</v>
       </c>
-      <c r="E10" s="15"/>
+      <c r="E10" s="21">
+        <v>103.7</v>
+      </c>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15"/>
       <c r="I10" s="15"/>
       <c r="J10" s="15"/>
       <c r="K10" s="15"/>
       <c r="L10" s="15"/>
       <c r="M10" s="16"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="17"/>
       <c r="B11" s="17"/>
       <c r="C11" s="17"/>
       <c r="D11" s="17"/>
       <c r="E11" s="17"/>
       <c r="F11" s="17"/>
       <c r="G11" s="17"/>
       <c r="H11" s="17"/>
       <c r="I11" s="17"/>
       <c r="J11" s="17"/>
       <c r="K11" s="17"/>
       <c r="L11" s="17"/>
       <c r="M11" s="17"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="22"/>
-[...1 lines deleted...]
-      <c r="C12" s="23"/>
+      <c r="A12" s="24"/>
+      <c r="B12" s="25"/>
+      <c r="C12" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A7:C7"/>
     <mergeCell ref="A12:C12"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>