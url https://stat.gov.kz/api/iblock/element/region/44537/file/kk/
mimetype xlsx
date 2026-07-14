--- v0 (2026-04-14)
+++ v1 (2026-07-14)
@@ -23,86 +23,86 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7650"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
   <si>
     <t>өткен жылға пайызбен</t>
   </si>
   <si>
     <t>Жеке құрылыс салушылармен пайдалануға берілген тұрғын үйлердің жалпы алаңының нақты көлем индексі</t>
   </si>
   <si>
     <t>Жамбыл облысы</t>
-  </si>
-[...1 lines deleted...]
-    <t>Тараз қ.</t>
   </si>
   <si>
     <t xml:space="preserve">Байзақ </t>
   </si>
   <si>
     <t xml:space="preserve">Жамбыл </t>
   </si>
   <si>
     <t xml:space="preserve">Жуалы </t>
   </si>
   <si>
     <t xml:space="preserve">Қордай </t>
   </si>
   <si>
     <t xml:space="preserve">Т.Рысқұлов </t>
   </si>
   <si>
     <t xml:space="preserve">Меркі </t>
   </si>
   <si>
     <t xml:space="preserve">Мойынқұм </t>
   </si>
   <si>
     <t xml:space="preserve">Сарысу </t>
   </si>
   <si>
     <t xml:space="preserve">Талас </t>
   </si>
   <si>
     <t xml:space="preserve">Шу </t>
   </si>
   <si>
     <t>в 3,1 р.</t>
+  </si>
+  <si>
+    <t>Тараз қаласы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -138,223 +138,199 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...2 lines deleted...]
-      <right style="medium">
+      <left/>
+      <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...12 lines deleted...]
-      <bottom style="medium">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="medium">
-[...14 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -621,825 +597,868 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:P18"/>
+  <dimension ref="A1:Q18"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
-      <selection activeCell="J24" sqref="J24"/>
+      <selection sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="20.85546875" customWidth="1"/>
+    <col min="1" max="1" width="15" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="28.5" customHeight="1">
-      <c r="A1" s="19" t="s">
+    <row r="1" spans="1:17" ht="28.5" customHeight="1">
+      <c r="A1" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="19"/>
-[...15 lines deleted...]
-      <c r="A2" s="22" t="s">
+      <c r="B1" s="13"/>
+      <c r="C1" s="13"/>
+      <c r="D1" s="13"/>
+      <c r="E1" s="13"/>
+      <c r="F1" s="13"/>
+      <c r="G1" s="13"/>
+      <c r="H1" s="13"/>
+      <c r="I1" s="13"/>
+      <c r="J1" s="13"/>
+      <c r="K1" s="13"/>
+      <c r="L1" s="13"/>
+      <c r="M1" s="13"/>
+      <c r="N1" s="13"/>
+      <c r="O1" s="13"/>
+    </row>
+    <row r="2" spans="1:17" ht="15" customHeight="1">
+      <c r="A2" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="22"/>
-[...17 lines deleted...]
-      <c r="B3" s="2">
+      <c r="B2" s="16"/>
+      <c r="C2" s="16"/>
+      <c r="D2" s="16"/>
+      <c r="E2" s="16"/>
+      <c r="F2" s="16"/>
+      <c r="G2" s="16"/>
+      <c r="H2" s="16"/>
+      <c r="I2" s="16"/>
+      <c r="J2" s="16"/>
+      <c r="K2" s="16"/>
+      <c r="L2" s="16"/>
+      <c r="M2" s="16"/>
+      <c r="N2" s="16"/>
+      <c r="O2" s="16"/>
+      <c r="P2" s="16"/>
+      <c r="Q2" s="16"/>
+    </row>
+    <row r="3" spans="1:17">
+      <c r="A3" s="23"/>
+      <c r="B3" s="24">
         <v>2010</v>
       </c>
-      <c r="C3" s="3">
+      <c r="C3" s="25">
         <v>2011</v>
       </c>
-      <c r="D3" s="3">
+      <c r="D3" s="25">
         <v>2012</v>
       </c>
-      <c r="E3" s="3">
+      <c r="E3" s="25">
         <v>2013</v>
       </c>
-      <c r="F3" s="3">
+      <c r="F3" s="25">
         <v>2014</v>
       </c>
-      <c r="G3" s="4">
+      <c r="G3" s="25">
         <v>2015</v>
       </c>
-      <c r="H3" s="4">
+      <c r="H3" s="25">
         <v>2016</v>
       </c>
-      <c r="I3" s="3">
+      <c r="I3" s="25">
         <v>2017</v>
       </c>
-      <c r="J3" s="3">
+      <c r="J3" s="25">
         <v>2018</v>
       </c>
-      <c r="K3" s="3">
+      <c r="K3" s="25">
         <v>2019</v>
       </c>
-      <c r="L3" s="3">
+      <c r="L3" s="25">
         <v>2020</v>
       </c>
-      <c r="M3" s="3">
+      <c r="M3" s="25">
         <v>2021</v>
       </c>
-      <c r="N3" s="3">
+      <c r="N3" s="25">
         <v>2022</v>
       </c>
-      <c r="O3" s="18">
+      <c r="O3" s="17">
         <v>2023</v>
       </c>
-      <c r="P3" s="18">
+      <c r="P3" s="11">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="5" t="s">
+      <c r="Q3" s="11">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" ht="12.75" customHeight="1">
+      <c r="A4" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="6">
+      <c r="B4" s="18">
         <v>92.2</v>
       </c>
-      <c r="C4" s="7">
+      <c r="C4" s="19">
         <v>105.5</v>
       </c>
-      <c r="D4" s="7">
+      <c r="D4" s="19">
         <v>97.6</v>
       </c>
-      <c r="E4" s="7">
+      <c r="E4" s="19">
         <v>101.3</v>
       </c>
-      <c r="F4" s="7">
+      <c r="F4" s="19">
         <v>108.7</v>
       </c>
-      <c r="G4" s="7">
+      <c r="G4" s="19">
         <v>106.4</v>
       </c>
-      <c r="H4" s="8">
+      <c r="H4" s="20">
         <v>109.9</v>
       </c>
-      <c r="I4" s="9">
+      <c r="I4" s="21">
         <v>106.7</v>
       </c>
-      <c r="J4" s="9">
+      <c r="J4" s="21">
         <v>126.3</v>
       </c>
-      <c r="K4" s="9">
+      <c r="K4" s="21">
         <v>107</v>
       </c>
-      <c r="L4" s="10">
+      <c r="L4" s="22">
         <v>125.8</v>
       </c>
-      <c r="M4" s="9">
+      <c r="M4" s="21">
         <v>105.4</v>
       </c>
-      <c r="N4" s="9">
+      <c r="N4" s="21">
         <v>104.9</v>
       </c>
-      <c r="O4" s="9">
+      <c r="O4" s="2">
         <v>115.9</v>
       </c>
-      <c r="P4" s="9">
+      <c r="P4" s="2">
         <v>99.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="11" t="s">
+      <c r="Q4" s="12">
+        <v>105.8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17">
+      <c r="A5" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="5">
+        <v>82.7</v>
+      </c>
+      <c r="C5" s="5">
+        <v>162.6</v>
+      </c>
+      <c r="D5" s="5">
+        <v>85.4</v>
+      </c>
+      <c r="E5" s="5">
+        <v>123.5</v>
+      </c>
+      <c r="F5" s="5">
+        <v>108.7</v>
+      </c>
+      <c r="G5" s="6">
+        <v>100.5</v>
+      </c>
+      <c r="H5" s="2">
+        <v>115.2</v>
+      </c>
+      <c r="I5" s="2">
+        <v>109.9</v>
+      </c>
+      <c r="J5" s="2">
+        <v>150.9</v>
+      </c>
+      <c r="K5" s="2">
+        <v>103.4</v>
+      </c>
+      <c r="L5" s="3">
+        <v>132.5</v>
+      </c>
+      <c r="M5" s="2">
+        <v>101.6</v>
+      </c>
+      <c r="N5" s="2">
+        <v>95.1</v>
+      </c>
+      <c r="O5" s="2">
+        <v>127.2</v>
+      </c>
+      <c r="P5" s="2">
+        <v>93.7</v>
+      </c>
+      <c r="Q5" s="12">
+        <v>108.7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17">
+      <c r="A6" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="12">
-[...14 lines deleted...]
-      <c r="G5" s="13">
+      <c r="B6" s="5">
+        <v>102.3</v>
+      </c>
+      <c r="C6" s="5">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="D6" s="5">
+        <v>123.4</v>
+      </c>
+      <c r="E6" s="5">
+        <v>99.1</v>
+      </c>
+      <c r="F6" s="5">
+        <v>101.2</v>
+      </c>
+      <c r="G6" s="6">
+        <v>105.7</v>
+      </c>
+      <c r="H6" s="2">
+        <v>100.6</v>
+      </c>
+      <c r="I6" s="2">
+        <v>100.3</v>
+      </c>
+      <c r="J6" s="2">
+        <v>97.7</v>
+      </c>
+      <c r="K6" s="2">
+        <v>104.2</v>
+      </c>
+      <c r="L6" s="3">
+        <v>120.8</v>
+      </c>
+      <c r="M6" s="2">
+        <v>113.8</v>
+      </c>
+      <c r="N6" s="2">
+        <v>102.9</v>
+      </c>
+      <c r="O6" s="2">
+        <v>102.4</v>
+      </c>
+      <c r="P6" s="12">
+        <v>105.5</v>
+      </c>
+      <c r="Q6" s="12">
+        <v>106.4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17">
+      <c r="A7" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="5">
+        <v>59.7</v>
+      </c>
+      <c r="C7" s="5">
+        <v>112.3</v>
+      </c>
+      <c r="D7" s="5">
+        <v>102.7</v>
+      </c>
+      <c r="E7" s="5">
+        <v>100.9</v>
+      </c>
+      <c r="F7" s="5">
+        <v>100.1</v>
+      </c>
+      <c r="G7" s="6">
+        <v>106.6</v>
+      </c>
+      <c r="H7" s="2">
+        <v>129.4</v>
+      </c>
+      <c r="I7" s="2">
+        <v>121.6</v>
+      </c>
+      <c r="J7" s="2">
+        <v>131.5</v>
+      </c>
+      <c r="K7" s="2">
+        <v>105.5</v>
+      </c>
+      <c r="L7" s="3">
+        <v>120.4</v>
+      </c>
+      <c r="M7" s="2">
+        <v>115.7</v>
+      </c>
+      <c r="N7" s="2">
+        <v>102.1</v>
+      </c>
+      <c r="O7" s="2">
+        <v>101</v>
+      </c>
+      <c r="P7" s="2">
+        <v>101.4</v>
+      </c>
+      <c r="Q7" s="12">
+        <v>92.2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17">
+      <c r="A8" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="5">
+        <v>131.30000000000001</v>
+      </c>
+      <c r="C8" s="5">
+        <v>104.7</v>
+      </c>
+      <c r="D8" s="6">
+        <v>85</v>
+      </c>
+      <c r="E8" s="5">
+        <v>100.7</v>
+      </c>
+      <c r="F8" s="5">
+        <v>107.2</v>
+      </c>
+      <c r="G8" s="6">
+        <v>101.5</v>
+      </c>
+      <c r="H8" s="2">
+        <v>101.1</v>
+      </c>
+      <c r="I8" s="2">
+        <v>104.2</v>
+      </c>
+      <c r="J8" s="2">
+        <v>116.2</v>
+      </c>
+      <c r="K8" s="2">
+        <v>104.8</v>
+      </c>
+      <c r="L8" s="3">
+        <v>121.4</v>
+      </c>
+      <c r="M8" s="2">
+        <v>115.7</v>
+      </c>
+      <c r="N8" s="2">
+        <v>113.7</v>
+      </c>
+      <c r="O8" s="2">
+        <v>94.1</v>
+      </c>
+      <c r="P8" s="12">
+        <v>124.7</v>
+      </c>
+      <c r="Q8" s="12">
+        <v>101.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17">
+      <c r="A9" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="5">
+        <v>102.2</v>
+      </c>
+      <c r="C9" s="5">
         <v>100.5</v>
       </c>
-      <c r="H5" s="9">
-[...14 lines deleted...]
-      <c r="M5" s="9">
+      <c r="D9" s="5">
+        <v>100.4</v>
+      </c>
+      <c r="E9" s="5">
+        <v>100.5</v>
+      </c>
+      <c r="F9" s="5">
+        <v>107.8</v>
+      </c>
+      <c r="G9" s="6">
+        <v>96.8</v>
+      </c>
+      <c r="H9" s="2">
+        <v>123.6</v>
+      </c>
+      <c r="I9" s="2">
+        <v>105</v>
+      </c>
+      <c r="J9" s="2">
+        <v>110</v>
+      </c>
+      <c r="K9" s="2">
+        <v>103.5</v>
+      </c>
+      <c r="L9" s="3">
+        <v>116.9</v>
+      </c>
+      <c r="M9" s="2">
+        <v>113.9</v>
+      </c>
+      <c r="N9" s="2">
+        <v>131</v>
+      </c>
+      <c r="O9" s="2">
+        <v>124.9</v>
+      </c>
+      <c r="P9" s="2">
+        <v>102.4</v>
+      </c>
+      <c r="Q9" s="12">
+        <v>101.9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17">
+      <c r="A10" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="5">
         <v>101.6</v>
       </c>
-      <c r="N5" s="9">
-[...25 lines deleted...]
-      <c r="F6" s="12">
+      <c r="C10" s="5">
+        <v>51.7</v>
+      </c>
+      <c r="D10" s="5">
+        <v>87.2</v>
+      </c>
+      <c r="E10" s="5">
         <v>101.2</v>
       </c>
-      <c r="G6" s="13">
-[...5 lines deleted...]
-      <c r="I6" s="9">
+      <c r="F10" s="5">
+        <v>117.5</v>
+      </c>
+      <c r="G10" s="6">
+        <v>102.9</v>
+      </c>
+      <c r="H10" s="2">
+        <v>106</v>
+      </c>
+      <c r="I10" s="2">
+        <v>106.7</v>
+      </c>
+      <c r="J10" s="2">
+        <v>122.8</v>
+      </c>
+      <c r="K10" s="2">
+        <v>105.4</v>
+      </c>
+      <c r="L10" s="3">
+        <v>107.5</v>
+      </c>
+      <c r="M10" s="2">
+        <v>67.2</v>
+      </c>
+      <c r="N10" s="2">
+        <v>104.2</v>
+      </c>
+      <c r="O10" s="2">
+        <v>154.19999999999999</v>
+      </c>
+      <c r="P10" s="2">
+        <v>101.8</v>
+      </c>
+      <c r="Q10" s="12">
+        <v>101.9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17">
+      <c r="A11" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="5">
+        <v>101.3</v>
+      </c>
+      <c r="C11" s="5">
+        <v>102.1</v>
+      </c>
+      <c r="D11" s="5">
+        <v>101.9</v>
+      </c>
+      <c r="E11" s="5">
+        <v>100.9</v>
+      </c>
+      <c r="F11" s="5">
+        <v>101.2</v>
+      </c>
+      <c r="G11" s="6">
+        <v>169.3</v>
+      </c>
+      <c r="H11" s="2">
+        <v>100.8</v>
+      </c>
+      <c r="I11" s="2">
+        <v>101.7</v>
+      </c>
+      <c r="J11" s="2">
+        <v>107.6</v>
+      </c>
+      <c r="K11" s="2">
+        <v>106.8</v>
+      </c>
+      <c r="L11" s="3">
+        <v>121.3</v>
+      </c>
+      <c r="M11" s="2">
+        <v>114.5</v>
+      </c>
+      <c r="N11" s="2">
+        <v>102.8</v>
+      </c>
+      <c r="O11" s="2">
+        <v>101.4</v>
+      </c>
+      <c r="P11" s="2">
+        <v>101.3</v>
+      </c>
+      <c r="Q11" s="12">
+        <v>101.7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17">
+      <c r="A12" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="5">
+        <v>108.2</v>
+      </c>
+      <c r="C12" s="5">
+        <v>99.8</v>
+      </c>
+      <c r="D12" s="5">
+        <v>89.8</v>
+      </c>
+      <c r="E12" s="6">
+        <v>104</v>
+      </c>
+      <c r="F12" s="5">
+        <v>117.9</v>
+      </c>
+      <c r="G12" s="6">
+        <v>89.4</v>
+      </c>
+      <c r="H12" s="2">
+        <v>103.1</v>
+      </c>
+      <c r="I12" s="2">
+        <v>108.6</v>
+      </c>
+      <c r="J12" s="2">
+        <v>111.9</v>
+      </c>
+      <c r="K12" s="2">
+        <v>100</v>
+      </c>
+      <c r="L12" s="3">
+        <v>105.1</v>
+      </c>
+      <c r="M12" s="2">
+        <v>99</v>
+      </c>
+      <c r="N12" s="2">
+        <v>135</v>
+      </c>
+      <c r="O12" s="2">
+        <v>102.8</v>
+      </c>
+      <c r="P12" s="2">
+        <v>101.2</v>
+      </c>
+      <c r="Q12" s="12">
+        <v>104.8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17">
+      <c r="A13" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="5">
+        <v>113.1</v>
+      </c>
+      <c r="C13" s="5">
+        <v>113.5</v>
+      </c>
+      <c r="D13" s="5">
+        <v>180.4</v>
+      </c>
+      <c r="E13" s="5">
+        <v>59.2</v>
+      </c>
+      <c r="F13" s="5">
+        <v>105.5</v>
+      </c>
+      <c r="G13" s="6">
+        <v>101.2</v>
+      </c>
+      <c r="H13" s="2">
+        <v>119.4</v>
+      </c>
+      <c r="I13" s="2">
+        <v>104.3</v>
+      </c>
+      <c r="J13" s="2">
+        <v>61.6</v>
+      </c>
+      <c r="K13" s="2">
+        <v>241.4</v>
+      </c>
+      <c r="L13" s="3">
+        <v>75</v>
+      </c>
+      <c r="M13" s="2">
+        <v>111.4</v>
+      </c>
+      <c r="N13" s="2">
+        <v>285.3</v>
+      </c>
+      <c r="O13" s="2">
+        <v>101.2</v>
+      </c>
+      <c r="P13" s="2">
+        <v>104.5</v>
+      </c>
+      <c r="Q13" s="12">
+        <v>103.1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17">
+      <c r="A14" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="6">
+        <v>107</v>
+      </c>
+      <c r="C14" s="5">
+        <v>38.9</v>
+      </c>
+      <c r="D14" s="5">
+        <v>94.1</v>
+      </c>
+      <c r="E14" s="5">
+        <v>103.7</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="6">
+        <v>101</v>
+      </c>
+      <c r="H14" s="2">
+        <v>61.7</v>
+      </c>
+      <c r="I14" s="2">
+        <v>61.9</v>
+      </c>
+      <c r="J14" s="2">
+        <v>196.2</v>
+      </c>
+      <c r="K14" s="2">
+        <v>126</v>
+      </c>
+      <c r="L14" s="3">
+        <v>200.6</v>
+      </c>
+      <c r="M14" s="2">
+        <v>63.2</v>
+      </c>
+      <c r="N14" s="2">
+        <v>95.3</v>
+      </c>
+      <c r="O14" s="2">
+        <v>152.1</v>
+      </c>
+      <c r="P14" s="2">
+        <v>120.5</v>
+      </c>
+      <c r="Q14" s="12">
+        <v>131.9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17">
+      <c r="A15" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="5">
+        <v>103.9</v>
+      </c>
+      <c r="C15" s="5">
+        <v>102.7</v>
+      </c>
+      <c r="D15" s="5">
+        <v>99.3</v>
+      </c>
+      <c r="E15" s="6">
+        <v>70</v>
+      </c>
+      <c r="F15" s="5">
         <v>100.3</v>
       </c>
-      <c r="J6" s="9">
-[...67 lines deleted...]
-      <c r="P7" s="9">
+      <c r="G15" s="6">
+        <v>103.2</v>
+      </c>
+      <c r="H15" s="2">
+        <v>100.4</v>
+      </c>
+      <c r="I15" s="2">
+        <v>100.4</v>
+      </c>
+      <c r="J15" s="2">
+        <v>92</v>
+      </c>
+      <c r="K15" s="2">
+        <v>121.1</v>
+      </c>
+      <c r="L15" s="3">
+        <v>120.7</v>
+      </c>
+      <c r="M15" s="2">
+        <v>114.3</v>
+      </c>
+      <c r="N15" s="2">
+        <v>102.5</v>
+      </c>
+      <c r="O15" s="2">
         <v>101.4</v>
       </c>
-    </row>
-[...60 lines deleted...]
-      <c r="D9" s="12">
+      <c r="P15" s="2">
+        <v>101.4</v>
+      </c>
+      <c r="Q15" s="12">
         <v>100.4</v>
       </c>
-      <c r="E9" s="12">
-[...350 lines deleted...]
-      <c r="N16" s="16"/>
+    </row>
+    <row r="16" spans="1:17">
+      <c r="A16" s="8"/>
+      <c r="B16" s="9"/>
+      <c r="C16" s="9"/>
+      <c r="D16" s="9"/>
+      <c r="E16" s="9"/>
+      <c r="F16" s="9"/>
+      <c r="G16" s="9"/>
+      <c r="H16" s="9"/>
+      <c r="I16" s="9"/>
+      <c r="J16" s="9"/>
+      <c r="K16" s="10"/>
+      <c r="L16" s="9"/>
+      <c r="M16" s="9"/>
+      <c r="N16" s="9"/>
     </row>
     <row r="17" spans="1:14">
-      <c r="A17" s="20"/>
-[...12 lines deleted...]
-      <c r="N17" s="16"/>
+      <c r="A17" s="14"/>
+      <c r="B17" s="15"/>
+      <c r="C17" s="15"/>
+      <c r="D17" s="9"/>
+      <c r="E17" s="9"/>
+      <c r="F17" s="9"/>
+      <c r="G17" s="9"/>
+      <c r="H17" s="9"/>
+      <c r="I17" s="9"/>
+      <c r="J17" s="9"/>
+      <c r="K17" s="9"/>
+      <c r="L17" s="9"/>
+      <c r="M17" s="9"/>
+      <c r="N17" s="9"/>
     </row>
     <row r="18" spans="1:14">
-      <c r="A18" s="16"/>
-[...12 lines deleted...]
-      <c r="N18" s="16"/>
+      <c r="A18" s="9"/>
+      <c r="B18" s="9"/>
+      <c r="C18" s="9"/>
+      <c r="D18" s="9"/>
+      <c r="E18" s="9"/>
+      <c r="F18" s="9"/>
+      <c r="G18" s="9"/>
+      <c r="H18" s="9"/>
+      <c r="I18" s="9"/>
+      <c r="J18" s="9"/>
+      <c r="K18" s="9"/>
+      <c r="L18" s="9"/>
+      <c r="M18" s="9"/>
+      <c r="N18" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A17:C17"/>
-    <mergeCell ref="A2:P2"/>
+    <mergeCell ref="A2:Q2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.36" right="0.53" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100303FE905C1E962459D16926BD54D7F1F" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d4b1e85609941caa3a0f1b4efd7f202c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -1448,91 +1467,88 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1754CF25-884B-4471-BE54-AB380F1EBBC1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{266E08B5-76AC-4FED-B857-9693C76C9B3C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9A5B941-CF0D-47E1-85EF-DE914030F4A0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{266E08B5-76AC-4FED-B857-9693C76C9B3C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1754CF25-884B-4471-BE54-AB380F1EBBC1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>