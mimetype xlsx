--- v0 (2026-04-14)
+++ v1 (2026-07-14)
@@ -20,92 +20,92 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-2295" yWindow="675" windowWidth="15480" windowHeight="10650"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
   <si>
     <t>Пайдалануға берілген тұрғын ғимараттардың жалпы алаңының нақты көлем индексі</t>
   </si>
   <si>
     <t>Жамбыл облысы</t>
-  </si>
-[...1 lines deleted...]
-    <t>Тараз қ.</t>
   </si>
   <si>
     <t xml:space="preserve">Байзақ </t>
   </si>
   <si>
     <t xml:space="preserve">Жамбыл </t>
   </si>
   <si>
     <t xml:space="preserve">Жуалы </t>
   </si>
   <si>
     <t xml:space="preserve">Қордай </t>
   </si>
   <si>
     <t xml:space="preserve">Т.Рысқұлов </t>
   </si>
   <si>
     <t xml:space="preserve">Меркі </t>
   </si>
   <si>
     <t xml:space="preserve">Мойынқұм </t>
   </si>
   <si>
     <t xml:space="preserve">Сарысу </t>
   </si>
   <si>
     <t xml:space="preserve">Талас </t>
   </si>
   <si>
     <t xml:space="preserve">Шу </t>
   </si>
   <si>
     <t>4,3 есе</t>
   </si>
   <si>
     <t>2,4 есе</t>
   </si>
   <si>
     <t>өткен жылға  пайызбен</t>
+  </si>
+  <si>
+    <t>Тараз қаласы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
@@ -185,143 +185,145 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...2 lines deleted...]
-      <right style="medium">
+      <left/>
+      <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
-[...5 lines deleted...]
-      <bottom style="medium">
+      <right/>
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -587,775 +589,815 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:P17"/>
+  <dimension ref="A1:Q17"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
-      <selection activeCell="C24" sqref="C24"/>
+      <selection sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.85546875" customWidth="1"/>
     <col min="2" max="2" width="10.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="25.5" customHeight="1">
-      <c r="A1" s="20" t="s">
+    <row r="1" spans="1:17" ht="25.5" customHeight="1">
+      <c r="A1" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="20"/>
-[...15 lines deleted...]
-      <c r="A2" s="21" t="s">
+      <c r="B1" s="14"/>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
+      <c r="G1" s="14"/>
+      <c r="H1" s="14"/>
+      <c r="I1" s="14"/>
+      <c r="J1" s="14"/>
+      <c r="K1" s="14"/>
+      <c r="L1" s="14"/>
+      <c r="M1" s="14"/>
+      <c r="N1" s="14"/>
+      <c r="O1" s="14"/>
+    </row>
+    <row r="2" spans="1:17" ht="14.25" customHeight="1">
+      <c r="A2" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B2" s="15"/>
+      <c r="C2" s="15"/>
+      <c r="D2" s="15"/>
+      <c r="E2" s="15"/>
+      <c r="F2" s="15"/>
+      <c r="G2" s="15"/>
+      <c r="H2" s="15"/>
+      <c r="I2" s="15"/>
+      <c r="J2" s="15"/>
+      <c r="K2" s="15"/>
+      <c r="L2" s="15"/>
+      <c r="M2" s="15"/>
+      <c r="N2" s="15"/>
+      <c r="O2" s="15"/>
+      <c r="P2" s="15"/>
+      <c r="Q2" s="15"/>
+    </row>
+    <row r="3" spans="1:17">
+      <c r="A3" s="22"/>
+      <c r="B3" s="23">
+        <v>2010</v>
+      </c>
+      <c r="C3" s="23">
+        <v>2011</v>
+      </c>
+      <c r="D3" s="23">
+        <v>2012</v>
+      </c>
+      <c r="E3" s="23">
+        <v>2013</v>
+      </c>
+      <c r="F3" s="24">
+        <v>2014</v>
+      </c>
+      <c r="G3" s="24">
+        <v>2015</v>
+      </c>
+      <c r="H3" s="24">
+        <v>2016</v>
+      </c>
+      <c r="I3" s="24">
+        <v>2017</v>
+      </c>
+      <c r="J3" s="24">
+        <v>2018</v>
+      </c>
+      <c r="K3" s="24">
+        <v>2019</v>
+      </c>
+      <c r="L3" s="23">
+        <v>2020</v>
+      </c>
+      <c r="M3" s="23">
+        <v>2021</v>
+      </c>
+      <c r="N3" s="23">
+        <v>2022</v>
+      </c>
+      <c r="O3" s="16">
+        <v>2023</v>
+      </c>
+      <c r="P3" s="10">
+        <v>2024</v>
+      </c>
+      <c r="Q3" s="10">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" ht="15" customHeight="1">
+      <c r="A4" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="17">
+        <v>90.9</v>
+      </c>
+      <c r="C4" s="17">
+        <v>106.2</v>
+      </c>
+      <c r="D4" s="17">
+        <v>97.5</v>
+      </c>
+      <c r="E4" s="17">
+        <v>113.6</v>
+      </c>
+      <c r="F4" s="18">
+        <v>100.5</v>
+      </c>
+      <c r="G4" s="18">
+        <v>113.3</v>
+      </c>
+      <c r="H4" s="17">
+        <v>108.81442646721864</v>
+      </c>
+      <c r="I4" s="18">
+        <v>124.9</v>
+      </c>
+      <c r="J4" s="17">
+        <v>121.3</v>
+      </c>
+      <c r="K4" s="19">
+        <v>105.2</v>
+      </c>
+      <c r="L4" s="19">
+        <v>121.7</v>
+      </c>
+      <c r="M4" s="20">
+        <v>110.6</v>
+      </c>
+      <c r="N4" s="21">
+        <v>101.5</v>
+      </c>
+      <c r="O4" s="2">
+        <v>104.7</v>
+      </c>
+      <c r="P4" s="11">
+        <v>104.5</v>
+      </c>
+      <c r="Q4" s="11">
+        <v>103.7</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17">
+      <c r="A5" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="21"/>
-[...79 lines deleted...]
-      <c r="F4" s="6">
+      <c r="B5" s="4">
+        <v>88</v>
+      </c>
+      <c r="C5" s="4">
+        <v>140.19999999999999</v>
+      </c>
+      <c r="D5" s="4">
+        <v>86.1</v>
+      </c>
+      <c r="E5" s="4">
+        <v>133.30000000000001</v>
+      </c>
+      <c r="F5" s="4">
+        <v>103.9</v>
+      </c>
+      <c r="G5" s="5">
+        <v>116.3</v>
+      </c>
+      <c r="H5" s="2">
+        <v>101.4</v>
+      </c>
+      <c r="I5" s="2">
+        <v>148.19999999999999</v>
+      </c>
+      <c r="J5" s="2">
+        <v>126.2</v>
+      </c>
+      <c r="K5" s="2">
+        <v>117</v>
+      </c>
+      <c r="L5" s="2">
+        <v>118.3</v>
+      </c>
+      <c r="M5" s="6">
+        <v>99.9</v>
+      </c>
+      <c r="N5" s="2">
+        <v>105.4</v>
+      </c>
+      <c r="O5" s="2">
+        <v>101.1</v>
+      </c>
+      <c r="P5" s="11">
+        <v>109.1</v>
+      </c>
+      <c r="Q5" s="11">
+        <v>105.5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17">
+      <c r="A6" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="4">
+        <v>102.3</v>
+      </c>
+      <c r="C6" s="4">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="D6" s="4">
+        <v>123.4</v>
+      </c>
+      <c r="E6" s="4">
+        <v>99.1</v>
+      </c>
+      <c r="F6" s="4">
+        <v>101.2</v>
+      </c>
+      <c r="G6" s="5">
+        <v>105.7</v>
+      </c>
+      <c r="H6" s="2">
+        <v>100.6</v>
+      </c>
+      <c r="I6" s="2">
+        <v>100.3</v>
+      </c>
+      <c r="J6" s="2">
+        <v>97.7</v>
+      </c>
+      <c r="K6" s="2">
+        <v>104.2</v>
+      </c>
+      <c r="L6" s="2">
+        <v>120.8</v>
+      </c>
+      <c r="M6" s="6">
+        <v>113.8</v>
+      </c>
+      <c r="N6" s="2">
+        <v>102.9</v>
+      </c>
+      <c r="O6" s="2">
+        <v>143.9</v>
+      </c>
+      <c r="P6" s="11">
+        <v>75.099999999999994</v>
+      </c>
+      <c r="Q6" s="11">
+        <v>106.4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17">
+      <c r="A7" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B7" s="4">
+        <v>54.4</v>
+      </c>
+      <c r="C7" s="4">
+        <v>112.3</v>
+      </c>
+      <c r="D7" s="4">
+        <v>102.7</v>
+      </c>
+      <c r="E7" s="4">
+        <v>100.9</v>
+      </c>
+      <c r="F7" s="4">
+        <v>100.1</v>
+      </c>
+      <c r="G7" s="5">
+        <v>106.6</v>
+      </c>
+      <c r="H7" s="2">
+        <v>129.4</v>
+      </c>
+      <c r="I7" s="2">
+        <v>126.7</v>
+      </c>
+      <c r="J7" s="2">
+        <v>130.30000000000001</v>
+      </c>
+      <c r="K7" s="2">
+        <v>102.3</v>
+      </c>
+      <c r="L7" s="2">
+        <v>120.4</v>
+      </c>
+      <c r="M7" s="6">
+        <v>115.7</v>
+      </c>
+      <c r="N7" s="2">
+        <v>102.1</v>
+      </c>
+      <c r="O7" s="2">
+        <v>101</v>
+      </c>
+      <c r="P7" s="11">
+        <v>101.4</v>
+      </c>
+      <c r="Q7" s="11">
+        <v>92.2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17">
+      <c r="A8" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" s="4">
+        <v>131.30000000000001</v>
+      </c>
+      <c r="C8" s="4">
+        <v>104.7</v>
+      </c>
+      <c r="D8" s="4">
+        <v>85</v>
+      </c>
+      <c r="E8" s="4">
+        <v>100.7</v>
+      </c>
+      <c r="F8" s="4">
+        <v>107.2</v>
+      </c>
+      <c r="G8" s="5">
+        <v>101.5</v>
+      </c>
+      <c r="H8" s="2">
+        <v>206.5</v>
+      </c>
+      <c r="I8" s="2">
+        <v>51</v>
+      </c>
+      <c r="J8" s="2">
+        <v>116.2</v>
+      </c>
+      <c r="K8" s="2">
+        <v>104.8</v>
+      </c>
+      <c r="L8" s="2">
+        <v>121.4</v>
+      </c>
+      <c r="M8" s="6">
+        <v>127.9</v>
+      </c>
+      <c r="N8" s="2">
+        <v>102.8</v>
+      </c>
+      <c r="O8" s="2">
+        <v>103.4</v>
+      </c>
+      <c r="P8" s="11">
+        <v>113.5</v>
+      </c>
+      <c r="Q8" s="11">
+        <v>101.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17">
+      <c r="A9" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="4">
+        <v>94.5</v>
+      </c>
+      <c r="C9" s="4">
         <v>100.5</v>
       </c>
-      <c r="G4" s="6">
-[...8 lines deleted...]
-      <c r="J4" s="5">
+      <c r="D9" s="4">
+        <v>100.4</v>
+      </c>
+      <c r="E9" s="4">
+        <v>106.5</v>
+      </c>
+      <c r="F9" s="4">
+        <v>101.7</v>
+      </c>
+      <c r="G9" s="5">
+        <v>116.3</v>
+      </c>
+      <c r="H9" s="2">
+        <v>137</v>
+      </c>
+      <c r="I9" s="2">
+        <v>148.1</v>
+      </c>
+      <c r="J9" s="2">
+        <v>58.6</v>
+      </c>
+      <c r="K9" s="2">
+        <v>103.5</v>
+      </c>
+      <c r="L9" s="2">
+        <v>147</v>
+      </c>
+      <c r="M9" s="6">
+        <v>128.80000000000001</v>
+      </c>
+      <c r="N9" s="2">
+        <v>113.9</v>
+      </c>
+      <c r="O9" s="2">
+        <v>101.1</v>
+      </c>
+      <c r="P9" s="11">
+        <v>102.4</v>
+      </c>
+      <c r="Q9" s="11">
+        <v>101.9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17">
+      <c r="A10" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" s="4">
+        <v>101.6</v>
+      </c>
+      <c r="C10" s="4">
+        <v>55.8</v>
+      </c>
+      <c r="D10" s="4">
+        <v>92.5</v>
+      </c>
+      <c r="E10" s="4">
+        <v>101.1</v>
+      </c>
+      <c r="F10" s="4">
+        <v>102.5</v>
+      </c>
+      <c r="G10" s="5">
+        <v>102.9</v>
+      </c>
+      <c r="H10" s="2">
+        <v>106</v>
+      </c>
+      <c r="I10" s="2">
+        <v>106.7</v>
+      </c>
+      <c r="J10" s="2">
+        <v>122.8</v>
+      </c>
+      <c r="K10" s="2">
+        <v>105.4</v>
+      </c>
+      <c r="L10" s="2">
+        <v>107.5</v>
+      </c>
+      <c r="M10" s="6">
+        <v>102.6</v>
+      </c>
+      <c r="N10" s="2">
+        <v>102.7</v>
+      </c>
+      <c r="O10" s="2">
+        <v>102.4</v>
+      </c>
+      <c r="P10" s="11">
+        <v>101.8</v>
+      </c>
+      <c r="Q10" s="11">
+        <v>101.9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17">
+      <c r="A11" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="4">
+        <v>101.3</v>
+      </c>
+      <c r="C11" s="4">
+        <v>102.1</v>
+      </c>
+      <c r="D11" s="4">
+        <v>101.9</v>
+      </c>
+      <c r="E11" s="4">
+        <v>100.9</v>
+      </c>
+      <c r="F11" s="4">
+        <v>101.2</v>
+      </c>
+      <c r="G11" s="5">
+        <v>169.3</v>
+      </c>
+      <c r="H11" s="2">
+        <v>100.8</v>
+      </c>
+      <c r="I11" s="2">
+        <v>101.7</v>
+      </c>
+      <c r="J11" s="2">
+        <v>107.6</v>
+      </c>
+      <c r="K11" s="2">
+        <v>106.8</v>
+      </c>
+      <c r="L11" s="2">
         <v>121.3</v>
       </c>
-      <c r="K4" s="7">
-[...8 lines deleted...]
-      <c r="N4" s="9">
+      <c r="M11" s="6">
+        <v>114.5</v>
+      </c>
+      <c r="N11" s="2">
+        <v>102.8</v>
+      </c>
+      <c r="O11" s="2">
+        <v>101.4</v>
+      </c>
+      <c r="P11" s="11">
+        <v>101.3</v>
+      </c>
+      <c r="Q11" s="11">
+        <v>101.7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17">
+      <c r="A12" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="4">
+        <v>108.2</v>
+      </c>
+      <c r="C12" s="4">
+        <v>193.9</v>
+      </c>
+      <c r="D12" s="4">
+        <v>46.2</v>
+      </c>
+      <c r="E12" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" s="4">
+        <v>28.2</v>
+      </c>
+      <c r="G12" s="5">
+        <v>89.4</v>
+      </c>
+      <c r="H12" s="2">
+        <v>103.1</v>
+      </c>
+      <c r="I12" s="2">
+        <v>110.2</v>
+      </c>
+      <c r="J12" s="2">
+        <v>110.2</v>
+      </c>
+      <c r="K12" s="2">
+        <v>100</v>
+      </c>
+      <c r="L12" s="2">
+        <v>105.1</v>
+      </c>
+      <c r="M12" s="6">
+        <v>435.1</v>
+      </c>
+      <c r="N12" s="2">
+        <v>39</v>
+      </c>
+      <c r="O12" s="2">
+        <v>80.8</v>
+      </c>
+      <c r="P12" s="11">
+        <v>101.2</v>
+      </c>
+      <c r="Q12" s="11">
+        <v>104.8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17">
+      <c r="A13" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B13" s="4">
+        <v>113.1</v>
+      </c>
+      <c r="C13" s="4">
+        <v>113.5</v>
+      </c>
+      <c r="D13" s="4">
+        <v>284.39999999999998</v>
+      </c>
+      <c r="E13" s="4">
+        <v>89.3</v>
+      </c>
+      <c r="F13" s="4">
+        <v>113.7</v>
+      </c>
+      <c r="G13" s="5">
+        <v>82.3</v>
+      </c>
+      <c r="H13" s="2">
+        <v>101</v>
+      </c>
+      <c r="I13" s="2">
+        <v>59.2</v>
+      </c>
+      <c r="J13" s="2">
+        <v>252.6</v>
+      </c>
+      <c r="K13" s="2">
+        <v>127.5</v>
+      </c>
+      <c r="L13" s="2">
+        <v>108</v>
+      </c>
+      <c r="M13" s="6">
+        <v>120.1</v>
+      </c>
+      <c r="N13" s="2">
+        <v>84.9</v>
+      </c>
+      <c r="O13" s="2">
+        <v>101.2</v>
+      </c>
+      <c r="P13" s="11">
+        <v>104.5</v>
+      </c>
+      <c r="Q13" s="11">
+        <v>103.1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17">
+      <c r="A14" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="4">
+        <v>103</v>
+      </c>
+      <c r="C14" s="4">
+        <v>38.9</v>
+      </c>
+      <c r="D14" s="4">
+        <v>94.1</v>
+      </c>
+      <c r="E14" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="F14" s="4">
+        <v>137.30000000000001</v>
+      </c>
+      <c r="G14" s="5">
+        <v>101</v>
+      </c>
+      <c r="H14" s="2">
+        <v>61.7</v>
+      </c>
+      <c r="I14" s="2">
+        <v>116.8</v>
+      </c>
+      <c r="J14" s="2">
+        <v>515.5</v>
+      </c>
+      <c r="K14" s="2">
+        <v>25.4</v>
+      </c>
+      <c r="L14" s="2">
+        <v>200.6</v>
+      </c>
+      <c r="M14" s="6">
+        <v>135.6</v>
+      </c>
+      <c r="N14" s="2">
+        <v>65.5</v>
+      </c>
+      <c r="O14" s="2">
+        <v>163.69999999999999</v>
+      </c>
+      <c r="P14" s="11">
+        <v>120.6</v>
+      </c>
+      <c r="Q14" s="11">
         <v>101.5</v>
       </c>
-      <c r="O4" s="9">
-[...22 lines deleted...]
-      <c r="F5" s="11">
+    </row>
+    <row r="15" spans="1:17">
+      <c r="A15" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B15" s="4">
         <v>103.9</v>
       </c>
-      <c r="G5" s="12">
-[...2 lines deleted...]
-      <c r="H5" s="9">
+      <c r="C15" s="4">
+        <v>102.7</v>
+      </c>
+      <c r="D15" s="4">
+        <v>99.3</v>
+      </c>
+      <c r="E15" s="4">
+        <v>70</v>
+      </c>
+      <c r="F15" s="4">
+        <v>100.3</v>
+      </c>
+      <c r="G15" s="5">
+        <v>103.2</v>
+      </c>
+      <c r="H15" s="2">
+        <v>100.4</v>
+      </c>
+      <c r="I15" s="2">
+        <v>100.7</v>
+      </c>
+      <c r="J15" s="2">
+        <v>110.9</v>
+      </c>
+      <c r="K15" s="2">
+        <v>100.2</v>
+      </c>
+      <c r="L15" s="2">
+        <v>120.7</v>
+      </c>
+      <c r="M15" s="6">
+        <v>114.3</v>
+      </c>
+      <c r="N15" s="2">
+        <v>102.5</v>
+      </c>
+      <c r="O15" s="2">
         <v>101.4</v>
       </c>
-      <c r="I5" s="9">
-[...120 lines deleted...]
-      <c r="P7" s="22">
+      <c r="P15" s="11">
         <v>101.4</v>
       </c>
-    </row>
-[...60 lines deleted...]
-      <c r="D9" s="11">
+      <c r="Q15" s="11">
         <v>100.4</v>
       </c>
-      <c r="E9" s="11">
-[...350 lines deleted...]
-      <c r="N16" s="16"/>
+    </row>
+    <row r="16" spans="1:17">
+      <c r="A16" s="8"/>
+      <c r="B16" s="9"/>
+      <c r="C16" s="9"/>
+      <c r="D16" s="9"/>
+      <c r="E16" s="9"/>
+      <c r="F16" s="9"/>
+      <c r="G16" s="9"/>
+      <c r="H16" s="9"/>
+      <c r="I16" s="9"/>
+      <c r="J16" s="9"/>
+      <c r="K16" s="9"/>
+      <c r="L16" s="9"/>
+      <c r="M16" s="9"/>
+      <c r="N16" s="9"/>
     </row>
     <row r="17" spans="1:3">
-      <c r="A17" s="18"/>
-[...1 lines deleted...]
-      <c r="C17" s="19"/>
+      <c r="A17" s="12"/>
+      <c r="B17" s="13"/>
+      <c r="C17" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A17:C17"/>
     <mergeCell ref="A1:O1"/>
-    <mergeCell ref="A2:P2"/>
+    <mergeCell ref="A2:Q2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>