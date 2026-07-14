--- v0 (2026-04-14)
+++ v1 (2026-07-14)
@@ -23,86 +23,86 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="3060" yWindow="1545" windowWidth="18330" windowHeight="10650"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$K$15</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="14">
   <si>
     <t>Пайдалануға берілген тұрғын ғимараттардың жалпы алаңы</t>
   </si>
   <si>
     <t>Жамбыл облысы</t>
-  </si>
-[...1 lines deleted...]
-    <t>Тараз қ.</t>
   </si>
   <si>
     <t xml:space="preserve">Байзақ </t>
   </si>
   <si>
     <t xml:space="preserve">Жамбыл </t>
   </si>
   <si>
     <t xml:space="preserve">Жуалы </t>
   </si>
   <si>
     <t xml:space="preserve">Қордай </t>
   </si>
   <si>
     <t xml:space="preserve">Т.Рысқұлов </t>
   </si>
   <si>
     <t xml:space="preserve">Меркі </t>
   </si>
   <si>
     <t xml:space="preserve">Мойынқұм </t>
   </si>
   <si>
     <t xml:space="preserve">Сарысу </t>
   </si>
   <si>
     <t xml:space="preserve">Талас </t>
   </si>
   <si>
     <t xml:space="preserve">Шу </t>
   </si>
   <si>
     <t xml:space="preserve"> шаршы метр</t>
+  </si>
+  <si>
+    <t>Тараз қаласы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -142,169 +142,157 @@
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...26 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...24 lines deleted...]
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -570,775 +558,815 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:P17"/>
+  <dimension ref="A1:Q17"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
-      <selection activeCell="D23" sqref="D23"/>
+      <selection sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="25.140625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="19" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="23.25" customHeight="1">
-      <c r="A1" s="18" t="s">
+    <row r="1" spans="1:17" ht="23.25" customHeight="1">
+      <c r="A1" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="18"/>
-[...15 lines deleted...]
-      <c r="A2" s="19" t="s">
+      <c r="B1" s="13"/>
+      <c r="C1" s="13"/>
+      <c r="D1" s="13"/>
+      <c r="E1" s="13"/>
+      <c r="F1" s="13"/>
+      <c r="G1" s="13"/>
+      <c r="H1" s="13"/>
+      <c r="I1" s="13"/>
+      <c r="J1" s="13"/>
+      <c r="K1" s="13"/>
+      <c r="L1" s="13"/>
+      <c r="M1" s="13"/>
+      <c r="N1" s="13"/>
+      <c r="O1" s="13"/>
+    </row>
+    <row r="2" spans="1:17" ht="15.75" customHeight="1">
+      <c r="A2" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B2" s="14"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="14"/>
+      <c r="G2" s="14"/>
+      <c r="H2" s="14"/>
+      <c r="I2" s="14"/>
+      <c r="J2" s="14"/>
+      <c r="K2" s="14"/>
+      <c r="L2" s="14"/>
+      <c r="M2" s="14"/>
+      <c r="N2" s="14"/>
+      <c r="O2" s="14"/>
+      <c r="P2" s="14"/>
+      <c r="Q2" s="14"/>
+    </row>
+    <row r="3" spans="1:17">
+      <c r="A3" s="18"/>
+      <c r="B3" s="19">
+        <v>2010</v>
+      </c>
+      <c r="C3" s="9">
+        <v>2011</v>
+      </c>
+      <c r="D3" s="19">
+        <v>2012</v>
+      </c>
+      <c r="E3" s="19">
+        <v>2013</v>
+      </c>
+      <c r="F3" s="19">
+        <v>2014</v>
+      </c>
+      <c r="G3" s="19">
+        <v>2015</v>
+      </c>
+      <c r="H3" s="19">
+        <v>2016</v>
+      </c>
+      <c r="I3" s="19">
+        <v>2017</v>
+      </c>
+      <c r="J3" s="19">
+        <v>2018</v>
+      </c>
+      <c r="K3" s="19">
+        <v>2019</v>
+      </c>
+      <c r="L3" s="20">
+        <v>2020</v>
+      </c>
+      <c r="M3" s="20">
+        <v>2021</v>
+      </c>
+      <c r="N3" s="20">
+        <v>2022</v>
+      </c>
+      <c r="O3" s="15">
+        <v>2023</v>
+      </c>
+      <c r="P3" s="9">
+        <v>2024</v>
+      </c>
+      <c r="Q3" s="9">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" ht="14.25" customHeight="1">
+      <c r="A4" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="16">
+        <v>218265</v>
+      </c>
+      <c r="C4" s="16">
+        <v>231869</v>
+      </c>
+      <c r="D4" s="16">
+        <v>225975</v>
+      </c>
+      <c r="E4" s="16">
+        <v>256720</v>
+      </c>
+      <c r="F4" s="16">
+        <v>258100</v>
+      </c>
+      <c r="G4" s="16">
+        <v>292407</v>
+      </c>
+      <c r="H4" s="17">
+        <v>318181</v>
+      </c>
+      <c r="I4" s="17">
+        <v>397463</v>
+      </c>
+      <c r="J4" s="17">
+        <v>482298</v>
+      </c>
+      <c r="K4" s="17">
+        <v>507361</v>
+      </c>
+      <c r="L4" s="17">
+        <v>617515</v>
+      </c>
+      <c r="M4" s="17">
+        <v>683279</v>
+      </c>
+      <c r="N4" s="17">
+        <v>693545</v>
+      </c>
+      <c r="O4" s="5">
+        <v>726036</v>
+      </c>
+      <c r="P4" s="10">
+        <v>759006</v>
+      </c>
+      <c r="Q4" s="10">
+        <v>787101</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17">
+      <c r="A5" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="19"/>
-[...114 lines deleted...]
-      <c r="A5" s="11" t="s">
+      <c r="B5" s="4">
+        <v>66021</v>
+      </c>
+      <c r="C5" s="4">
+        <v>92549</v>
+      </c>
+      <c r="D5" s="4">
+        <v>79666</v>
+      </c>
+      <c r="E5" s="4">
+        <v>106166</v>
+      </c>
+      <c r="F5" s="4">
+        <v>110303</v>
+      </c>
+      <c r="G5" s="4">
+        <v>128231</v>
+      </c>
+      <c r="H5" s="5">
+        <v>129984</v>
+      </c>
+      <c r="I5" s="5">
+        <v>192622</v>
+      </c>
+      <c r="J5" s="5">
+        <v>243081</v>
+      </c>
+      <c r="K5" s="5">
+        <v>284473</v>
+      </c>
+      <c r="L5" s="5">
+        <v>336607</v>
+      </c>
+      <c r="M5" s="5">
+        <v>336287</v>
+      </c>
+      <c r="N5" s="5">
+        <v>354490</v>
+      </c>
+      <c r="O5" s="5">
+        <v>358410</v>
+      </c>
+      <c r="P5" s="10">
+        <v>391077</v>
+      </c>
+      <c r="Q5" s="10">
+        <v>461546</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17">
+      <c r="A6" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="9">
-[...46 lines deleted...]
-      <c r="A6" s="11" t="s">
+      <c r="B6" s="4">
+        <v>27834</v>
+      </c>
+      <c r="C6" s="4">
+        <v>18768</v>
+      </c>
+      <c r="D6" s="4">
+        <v>23168</v>
+      </c>
+      <c r="E6" s="4">
+        <v>22967</v>
+      </c>
+      <c r="F6" s="4">
+        <v>23244</v>
+      </c>
+      <c r="G6" s="4">
+        <v>24578</v>
+      </c>
+      <c r="H6" s="5">
+        <v>24731</v>
+      </c>
+      <c r="I6" s="5">
+        <v>24812</v>
+      </c>
+      <c r="J6" s="5">
+        <v>24248</v>
+      </c>
+      <c r="K6" s="5">
+        <v>25261</v>
+      </c>
+      <c r="L6" s="5">
+        <v>30511</v>
+      </c>
+      <c r="M6" s="5">
+        <v>34724</v>
+      </c>
+      <c r="N6" s="5">
+        <v>35730</v>
+      </c>
+      <c r="O6" s="5">
+        <v>51408</v>
+      </c>
+      <c r="P6" s="10">
+        <v>38594</v>
+      </c>
+      <c r="Q6" s="10">
+        <v>39338</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17">
+      <c r="A7" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="9">
-[...46 lines deleted...]
-      <c r="A7" s="11" t="s">
+      <c r="B7" s="4">
+        <v>19906</v>
+      </c>
+      <c r="C7" s="4">
+        <v>22353</v>
+      </c>
+      <c r="D7" s="4">
+        <v>22962</v>
+      </c>
+      <c r="E7" s="4">
+        <v>23160</v>
+      </c>
+      <c r="F7" s="4">
+        <v>23192</v>
+      </c>
+      <c r="G7" s="4">
+        <v>24727</v>
+      </c>
+      <c r="H7" s="5">
+        <v>32000</v>
+      </c>
+      <c r="I7" s="5">
+        <v>40555</v>
+      </c>
+      <c r="J7" s="5">
+        <v>52832</v>
+      </c>
+      <c r="K7" s="5">
+        <v>54022</v>
+      </c>
+      <c r="L7" s="5">
+        <v>65042</v>
+      </c>
+      <c r="M7" s="5">
+        <v>75261</v>
+      </c>
+      <c r="N7" s="5">
+        <v>76861</v>
+      </c>
+      <c r="O7" s="5">
+        <v>77652</v>
+      </c>
+      <c r="P7" s="10">
+        <v>78743</v>
+      </c>
+      <c r="Q7" s="10">
+        <v>31316</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17">
+      <c r="A8" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="9">
-[...46 lines deleted...]
-      <c r="A8" s="11" t="s">
+      <c r="B8" s="4">
+        <v>8861</v>
+      </c>
+      <c r="C8" s="4">
+        <v>9277</v>
+      </c>
+      <c r="D8" s="4">
+        <v>7884</v>
+      </c>
+      <c r="E8" s="4">
+        <v>7940</v>
+      </c>
+      <c r="F8" s="4">
+        <v>8512</v>
+      </c>
+      <c r="G8" s="4">
+        <v>8639</v>
+      </c>
+      <c r="H8" s="5">
+        <v>17838</v>
+      </c>
+      <c r="I8" s="5">
+        <v>9102</v>
+      </c>
+      <c r="J8" s="5">
+        <v>10572</v>
+      </c>
+      <c r="K8" s="5">
+        <v>11079</v>
+      </c>
+      <c r="L8" s="5">
+        <v>13448</v>
+      </c>
+      <c r="M8" s="5">
+        <v>17206</v>
+      </c>
+      <c r="N8" s="5">
+        <v>17691</v>
+      </c>
+      <c r="O8" s="5">
+        <v>18291</v>
+      </c>
+      <c r="P8" s="10">
+        <v>20768</v>
+      </c>
+      <c r="Q8" s="10">
+        <v>21083</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17">
+      <c r="A9" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="9">
-[...46 lines deleted...]
-      <c r="A9" s="11" t="s">
+      <c r="B9" s="4">
+        <v>21528</v>
+      </c>
+      <c r="C9" s="4">
+        <v>21630</v>
+      </c>
+      <c r="D9" s="4">
+        <v>21707</v>
+      </c>
+      <c r="E9" s="4">
+        <v>23125</v>
+      </c>
+      <c r="F9" s="4">
+        <v>23517</v>
+      </c>
+      <c r="G9" s="4">
+        <v>27354</v>
+      </c>
+      <c r="H9" s="5">
+        <v>37477</v>
+      </c>
+      <c r="I9" s="5">
+        <v>55521</v>
+      </c>
+      <c r="J9" s="5">
+        <v>32540</v>
+      </c>
+      <c r="K9" s="5">
+        <v>33691</v>
+      </c>
+      <c r="L9" s="5">
+        <v>49537</v>
+      </c>
+      <c r="M9" s="5">
+        <v>63803</v>
+      </c>
+      <c r="N9" s="5">
+        <v>72663</v>
+      </c>
+      <c r="O9" s="5">
+        <v>73455</v>
+      </c>
+      <c r="P9" s="10">
+        <v>75218</v>
+      </c>
+      <c r="Q9" s="10">
+        <v>76642</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17">
+      <c r="A10" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="9">
-[...46 lines deleted...]
-      <c r="A10" s="11" t="s">
+      <c r="B10" s="4">
+        <v>14406</v>
+      </c>
+      <c r="C10" s="4">
+        <v>8039</v>
+      </c>
+      <c r="D10" s="4">
+        <v>7440</v>
+      </c>
+      <c r="E10" s="4">
+        <v>7525</v>
+      </c>
+      <c r="F10" s="4">
+        <v>7716</v>
+      </c>
+      <c r="G10" s="4">
+        <v>7936</v>
+      </c>
+      <c r="H10" s="5">
+        <v>8415</v>
+      </c>
+      <c r="I10" s="5">
+        <v>8978</v>
+      </c>
+      <c r="J10" s="5">
+        <v>11027</v>
+      </c>
+      <c r="K10" s="5">
+        <v>11618</v>
+      </c>
+      <c r="L10" s="5">
+        <v>12488</v>
+      </c>
+      <c r="M10" s="5">
+        <v>12810</v>
+      </c>
+      <c r="N10" s="5">
+        <v>13160</v>
+      </c>
+      <c r="O10" s="5">
+        <v>13475</v>
+      </c>
+      <c r="P10" s="10">
+        <v>13714</v>
+      </c>
+      <c r="Q10" s="10">
+        <v>13970</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17">
+      <c r="A11" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="9">
-[...46 lines deleted...]
-      <c r="A11" s="11" t="s">
+      <c r="B11" s="4">
+        <v>14792</v>
+      </c>
+      <c r="C11" s="4">
+        <v>15101</v>
+      </c>
+      <c r="D11" s="4">
+        <v>15386</v>
+      </c>
+      <c r="E11" s="4">
+        <v>15527</v>
+      </c>
+      <c r="F11" s="4">
+        <v>15713</v>
+      </c>
+      <c r="G11" s="4">
+        <v>26595</v>
+      </c>
+      <c r="H11" s="5">
+        <v>26803</v>
+      </c>
+      <c r="I11" s="5">
+        <v>27272</v>
+      </c>
+      <c r="J11" s="5">
+        <v>29352</v>
+      </c>
+      <c r="K11" s="5">
+        <v>31336</v>
+      </c>
+      <c r="L11" s="5">
+        <v>38005</v>
+      </c>
+      <c r="M11" s="5">
+        <v>43525</v>
+      </c>
+      <c r="N11" s="5">
+        <v>44757</v>
+      </c>
+      <c r="O11" s="5">
+        <v>45374</v>
+      </c>
+      <c r="P11" s="10">
+        <v>45976</v>
+      </c>
+      <c r="Q11" s="10">
+        <v>46764</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17">
+      <c r="A12" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="9">
-[...46 lines deleted...]
-      <c r="A12" s="11" t="s">
+      <c r="B12" s="4">
+        <v>3016</v>
+      </c>
+      <c r="C12" s="4">
+        <v>5849</v>
+      </c>
+      <c r="D12" s="4">
+        <v>2705</v>
+      </c>
+      <c r="E12" s="4">
+        <v>11741</v>
+      </c>
+      <c r="F12" s="4">
+        <v>3316</v>
+      </c>
+      <c r="G12" s="4">
+        <v>2963</v>
+      </c>
+      <c r="H12" s="5">
+        <v>3055</v>
+      </c>
+      <c r="I12" s="5">
+        <v>3366</v>
+      </c>
+      <c r="J12" s="5">
+        <v>3711</v>
+      </c>
+      <c r="K12" s="5">
+        <v>3710</v>
+      </c>
+      <c r="L12" s="5">
+        <v>3900</v>
+      </c>
+      <c r="M12" s="5">
+        <v>16968</v>
+      </c>
+      <c r="N12" s="5">
+        <v>6625</v>
+      </c>
+      <c r="O12" s="5">
+        <v>5356</v>
+      </c>
+      <c r="P12" s="10">
+        <v>5422</v>
+      </c>
+      <c r="Q12" s="10">
+        <v>5683</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17">
+      <c r="A13" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="9">
-[...46 lines deleted...]
-      <c r="A13" s="11" t="s">
+      <c r="B13" s="4">
+        <v>3425</v>
+      </c>
+      <c r="C13" s="4">
+        <v>3886</v>
+      </c>
+      <c r="D13" s="4">
+        <v>11052</v>
+      </c>
+      <c r="E13" s="4">
+        <v>9871</v>
+      </c>
+      <c r="F13" s="4">
+        <v>11228</v>
+      </c>
+      <c r="G13" s="4">
+        <v>9239</v>
+      </c>
+      <c r="H13" s="5">
+        <v>9335</v>
+      </c>
+      <c r="I13" s="5">
+        <v>5525</v>
+      </c>
+      <c r="J13" s="5">
+        <v>13955</v>
+      </c>
+      <c r="K13" s="5">
+        <v>17792</v>
+      </c>
+      <c r="L13" s="5">
+        <v>19221</v>
+      </c>
+      <c r="M13" s="5">
+        <v>23084</v>
+      </c>
+      <c r="N13" s="5">
+        <v>19607</v>
+      </c>
+      <c r="O13" s="5">
+        <v>19850</v>
+      </c>
+      <c r="P13" s="10">
+        <v>20734</v>
+      </c>
+      <c r="Q13" s="10">
+        <v>21381</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17">
+      <c r="A14" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B13" s="9">
-[...46 lines deleted...]
-      <c r="A14" s="11" t="s">
+      <c r="B14" s="4">
+        <v>7986</v>
+      </c>
+      <c r="C14" s="4">
+        <v>3108</v>
+      </c>
+      <c r="D14" s="4">
+        <v>2925</v>
+      </c>
+      <c r="E14" s="4">
+        <v>6932</v>
+      </c>
+      <c r="F14" s="4">
+        <v>9518</v>
+      </c>
+      <c r="G14" s="4">
+        <v>9616</v>
+      </c>
+      <c r="H14" s="5">
+        <v>5932</v>
+      </c>
+      <c r="I14" s="5">
+        <v>6931</v>
+      </c>
+      <c r="J14" s="5">
+        <v>35727</v>
+      </c>
+      <c r="K14" s="5">
+        <v>9082</v>
+      </c>
+      <c r="L14" s="5">
+        <v>18219</v>
+      </c>
+      <c r="M14" s="5">
+        <v>24708</v>
+      </c>
+      <c r="N14" s="5">
+        <v>16189</v>
+      </c>
+      <c r="O14" s="5">
+        <v>26508</v>
+      </c>
+      <c r="P14" s="10">
+        <v>31980</v>
+      </c>
+      <c r="Q14" s="10">
+        <v>32468</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17">
+      <c r="A15" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B14" s="9">
-[...49 lines deleted...]
-      <c r="B15" s="9">
+      <c r="B15" s="4">
         <v>30490</v>
       </c>
-      <c r="C15" s="9">
+      <c r="C15" s="4">
         <v>31309</v>
       </c>
-      <c r="D15" s="9">
+      <c r="D15" s="4">
         <v>31080</v>
       </c>
-      <c r="E15" s="9">
+      <c r="E15" s="4">
         <v>21766</v>
       </c>
-      <c r="F15" s="9">
+      <c r="F15" s="4">
         <v>21841</v>
       </c>
-      <c r="G15" s="9">
+      <c r="G15" s="4">
         <v>22529</v>
       </c>
-      <c r="H15" s="10">
+      <c r="H15" s="5">
         <v>22611</v>
       </c>
-      <c r="I15" s="10">
+      <c r="I15" s="5">
         <v>22779</v>
       </c>
-      <c r="J15" s="10">
+      <c r="J15" s="5">
         <v>25253</v>
       </c>
-      <c r="K15" s="10">
+      <c r="K15" s="5">
         <v>25297</v>
       </c>
-      <c r="L15" s="10">
+      <c r="L15" s="5">
         <v>30537</v>
       </c>
-      <c r="M15" s="10">
+      <c r="M15" s="5">
         <v>34903</v>
       </c>
-      <c r="N15" s="10">
+      <c r="N15" s="5">
         <v>35772</v>
       </c>
-      <c r="O15" s="10">
+      <c r="O15" s="5">
         <v>36257</v>
       </c>
-      <c r="P15" s="15">
+      <c r="P15" s="10">
         <v>36780</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="13"/>
+      <c r="Q15" s="10">
+        <v>36910</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17">
+      <c r="A16" s="8"/>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="K16" s="2"/>
       <c r="L16" s="2"/>
       <c r="M16" s="2"/>
       <c r="N16" s="2"/>
     </row>
     <row r="17" spans="1:3">
-      <c r="A17" s="16"/>
-[...1 lines deleted...]
-      <c r="C17" s="17"/>
+      <c r="A17" s="11"/>
+      <c r="B17" s="12"/>
+      <c r="C17" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A17:C17"/>
     <mergeCell ref="A1:O1"/>
-    <mergeCell ref="A2:P2"/>
+    <mergeCell ref="A2:Q2"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="96" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="1" max="21" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">