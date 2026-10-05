--- v0 (2026-04-14)
+++ v1 (2026-10-05)
@@ -1,408 +1,679 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
-  <workbookPr defaultThemeVersion="124226"/>
+  <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="12570"/>
+    <workbookView xWindow="32760" yWindow="32760" windowWidth="28800" windowHeight="11865" tabRatio="950"/>
   </bookViews>
   <sheets>
-    <sheet name="Все население" sheetId="1" r:id="rId1"/>
-    <sheet name="Женщины" sheetId="2" r:id="rId2"/>
+    <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
+    <sheet name="Показатель" sheetId="30" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="67">
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Методологические положения по статистике 2018 год.</t>
+  </si>
   <si>
     <t>г. Алматы</t>
   </si>
   <si>
+    <t>https://stat.gov.kz/ru/industries/social-statistics/stat-medicine/publications/383083/</t>
+  </si>
+  <si>
+    <t>КАТО коды</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> КАТО</t>
+  </si>
+  <si>
+    <t>Численность погибших при несчастных случаях, связанных с трудовой деятельностью</t>
+  </si>
+  <si>
+    <t>Человек</t>
+  </si>
+  <si>
+    <t>агрегированный</t>
+  </si>
+  <si>
+    <t>код КСП  634103</t>
+  </si>
+  <si>
+    <t>О травматизме, связанном с трудовой деятельностью, и профессиональных заболеваниях в г. Алматы</t>
+  </si>
+  <si>
+    <t>Ответственное структурное управление</t>
+  </si>
+  <si>
+    <t>Управление социальной и демографической статистики</t>
+  </si>
+  <si>
+    <t>Тохтахунова Дильфуза Нурахметовна</t>
+  </si>
+  <si>
+    <t>+7 7272775556</t>
+  </si>
+  <si>
+    <t>di.tokhtakhunova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>собирается 2014 года</t>
+  </si>
+  <si>
+    <t>751110000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Алмалинский </t>
+  </si>
+  <si>
+    <t>751210000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Алатауский </t>
+  </si>
+  <si>
+    <t>751310000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ауэзовский </t>
+  </si>
+  <si>
+    <t>751410000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бостандыкский </t>
+  </si>
+  <si>
+    <t>751510000</t>
+  </si>
+  <si>
+    <t>Жетысуский</t>
+  </si>
+  <si>
+    <t>751710000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Медеуский </t>
+  </si>
+  <si>
+    <t>751810000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Наурызбайский </t>
+  </si>
+  <si>
+    <t>751910000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Турксибский </t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
     <t>-</t>
   </si>
   <si>
-    <t>человек</t>
-[...5 lines deleted...]
-    <t>Численность погибших женщин при несчастных случаях</t>
+    <t>2</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>9</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>5</t>
-[...10 lines deleted...]
-  <si>
     <t>4</t>
-  </si>
-[...28 lines deleted...]
-    <t xml:space="preserve">Ауэзовский </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="22">
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <u/>
       <sz val="10"/>
-      <color theme="1"/>
-[...3 lines deleted...]
-      <scheme val="minor"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
-      <color indexed="8"/>
-[...33 lines deleted...]
-      <color theme="1"/>
+      <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-      <color indexed="8"/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...3 lines deleted...]
-    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="6">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
       </left>
-      <right/>
-[...9 lines deleted...]
-      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color indexed="64"/>
-      </bottom>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...10 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
-[...18 lines deleted...]
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...21 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 3" xfId="3"/>
+    <cellStyle name="Обычный 4" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -645,1029 +916,843 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/social-statistics/stat-medicine/publications/383083/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:di.tokhtakhunova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:L24"/>
+  <sheetPr codeName="Лист4"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A12" sqref="A12"/>
+    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="28.42578125" customWidth="1"/>
+    <col min="1" max="1" width="55.5703125" style="14" customWidth="1"/>
+    <col min="2" max="2" width="109" style="14" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
-[...38 lines deleted...]
-      <c r="D4" s="19" t="s">
+    <row r="1" spans="1:13">
+      <c r="A1" s="13"/>
+      <c r="B1" s="13"/>
+    </row>
+    <row r="2" spans="1:13" s="17" customFormat="1">
+      <c r="A2" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="B2" s="25">
+        <v>634103</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="17" customFormat="1">
+      <c r="A3" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B3" s="53" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="17" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" s="25" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="17" customFormat="1">
+      <c r="A5" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5" s="54" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="17" customFormat="1">
+      <c r="A6" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="26" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="17" customFormat="1">
+      <c r="A7" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="55" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="17" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="54" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="17" customFormat="1">
+      <c r="A9" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="26" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="17" customFormat="1">
+      <c r="A10" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" s="54" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="17" customFormat="1">
+      <c r="A11" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="27"/>
+      <c r="M11" s="19"/>
+    </row>
+    <row r="12" spans="1:13" s="17" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="M12" s="19"/>
+    </row>
+    <row r="13" spans="1:13" s="17" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="B13" s="29"/>
+      <c r="M13" s="19"/>
+    </row>
+    <row r="14" spans="1:13" s="17" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="M14" s="19"/>
+    </row>
+    <row r="15" spans="1:13" s="17" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="M15" s="19"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="B16" s="30">
+        <v>46166</v>
+      </c>
+      <c r="M16" s="5"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="31">
+        <v>46531</v>
+      </c>
+      <c r="M17" s="6"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="B18" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="M18" s="5"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="M19" s="6"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="B20" s="37" t="s">
+        <v>41</v>
+      </c>
+      <c r="M20" s="5"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="E4" s="18">
-[...429 lines deleted...]
-      <c r="A24" s="5"/>
+      <c r="B21" s="38" t="s">
+        <v>42</v>
+      </c>
+      <c r="M21" s="6"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="15"/>
+      <c r="B22" s="16"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="6"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="5"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="6"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="5"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...3 lines deleted...]
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:L17"/>
+  <sheetPr codeName="Лист2"/>
+  <dimension ref="B2:B18"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="D19" sqref="D19"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B48" sqref="B48"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="24.28515625" customWidth="1"/>
+    <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="2" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
-      <c r="A1" s="32" t="s">
+    <row r="2" spans="2:2">
+      <c r="B2" s="10"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="32"/>
-[...38 lines deleted...]
-      <c r="B4" s="17">
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="3" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="3"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5">
+      <c r="B12" s="4" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="3"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="3"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="11" t="s">
+        <v>6</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:N15"/>
+  <sheetViews>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="E44" sqref="E44"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="11.25"/>
+  <cols>
+    <col min="1" max="1" width="15.140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="23" style="1" customWidth="1"/>
+    <col min="3" max="13" width="10.7109375" style="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:14" s="8" customFormat="1" ht="15.75">
+      <c r="B2" s="8" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14" s="35" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A4" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C4" s="23">
         <v>2014</v>
       </c>
-      <c r="C4" s="18">
+      <c r="D4" s="23">
         <v>2015</v>
       </c>
-      <c r="D4" s="19">
+      <c r="E4" s="24">
         <v>2016</v>
       </c>
-      <c r="E4" s="18">
+      <c r="F4" s="23">
         <v>2017</v>
       </c>
-      <c r="F4" s="18">
+      <c r="G4" s="23">
         <v>2018</v>
       </c>
-      <c r="G4" s="19">
+      <c r="H4" s="24">
         <v>2019</v>
       </c>
-      <c r="H4" s="20">
+      <c r="I4" s="23">
         <v>2020</v>
       </c>
-      <c r="I4" s="20">
+      <c r="J4" s="22">
         <v>2021</v>
       </c>
-      <c r="J4" s="20">
+      <c r="K4" s="22">
         <v>2022</v>
       </c>
-      <c r="K4" s="21">
+      <c r="L4" s="22">
         <v>2023</v>
       </c>
-      <c r="L4" s="21">
+      <c r="M4" s="22">
         <v>2024</v>
       </c>
-    </row>
-[...39 lines deleted...]
-      <c r="A6" s="24" t="s">
+      <c r="N4" s="22">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A5" s="33">
+        <v>750000000</v>
+      </c>
+      <c r="B5" s="39" t="s">
+        <v>29</v>
+      </c>
+      <c r="C5" s="42">
+        <v>11</v>
+      </c>
+      <c r="D5" s="42">
+        <v>31</v>
+      </c>
+      <c r="E5" s="42">
+        <v>22</v>
+      </c>
+      <c r="F5" s="42">
+        <v>12</v>
+      </c>
+      <c r="G5" s="42">
+        <v>14</v>
+      </c>
+      <c r="H5" s="42">
+        <v>9</v>
+      </c>
+      <c r="I5" s="42">
+        <v>12</v>
+      </c>
+      <c r="J5" s="42">
+        <v>5</v>
+      </c>
+      <c r="K5" s="43">
+        <v>12</v>
+      </c>
+      <c r="L5" s="43">
+        <v>10</v>
+      </c>
+      <c r="M5" s="43">
         <v>13</v>
       </c>
-      <c r="B6" s="23">
-[...34 lines deleted...]
-      <c r="A7" s="24" t="s">
+      <c r="N5" s="44">
         <v>14</v>
       </c>
-      <c r="B7" s="23" t="s">
-[...281 lines deleted...]
-      <c r="I17" s="1"/>
+    </row>
+    <row r="6" spans="1:14" s="9" customFormat="1" ht="12.75">
+      <c r="A6" s="33" t="s">
+        <v>44</v>
+      </c>
+      <c r="B6" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="C6" s="45">
+        <v>2</v>
+      </c>
+      <c r="D6" s="46" t="s">
+        <v>60</v>
+      </c>
+      <c r="E6" s="43" t="s">
+        <v>61</v>
+      </c>
+      <c r="F6" s="43">
+        <v>2</v>
+      </c>
+      <c r="G6" s="43">
+        <v>1</v>
+      </c>
+      <c r="H6" s="43">
+        <v>2</v>
+      </c>
+      <c r="I6" s="43">
+        <v>1</v>
+      </c>
+      <c r="J6" s="43">
+        <v>1</v>
+      </c>
+      <c r="K6" s="43">
+        <v>1</v>
+      </c>
+      <c r="L6" s="43">
+        <v>3</v>
+      </c>
+      <c r="M6" s="43" t="s">
+        <v>61</v>
+      </c>
+      <c r="N6" s="47" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" s="9" customFormat="1" ht="12.75">
+      <c r="A7" s="33" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" s="40" t="s">
+        <v>47</v>
+      </c>
+      <c r="C7" s="46" t="s">
+        <v>61</v>
+      </c>
+      <c r="D7" s="46" t="s">
+        <v>61</v>
+      </c>
+      <c r="E7" s="43" t="s">
+        <v>61</v>
+      </c>
+      <c r="F7" s="43">
+        <v>1</v>
+      </c>
+      <c r="G7" s="43">
+        <v>3</v>
+      </c>
+      <c r="H7" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="I7" s="43">
+        <v>3</v>
+      </c>
+      <c r="J7" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="K7" s="48">
+        <v>1</v>
+      </c>
+      <c r="L7" s="43">
+        <v>2</v>
+      </c>
+      <c r="M7" s="43">
+        <v>3</v>
+      </c>
+      <c r="N7" s="44">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" s="33" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" s="40" t="s">
+        <v>49</v>
+      </c>
+      <c r="C8" s="45">
+        <v>1</v>
+      </c>
+      <c r="D8" s="46" t="s">
+        <v>62</v>
+      </c>
+      <c r="E8" s="43" t="s">
+        <v>61</v>
+      </c>
+      <c r="F8" s="43">
+        <v>3</v>
+      </c>
+      <c r="G8" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="H8" s="43">
+        <v>1</v>
+      </c>
+      <c r="I8" s="43">
+        <v>1</v>
+      </c>
+      <c r="J8" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="K8" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="L8" s="43" t="s">
+        <v>61</v>
+      </c>
+      <c r="M8" s="43">
+        <v>3</v>
+      </c>
+      <c r="N8" s="44">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="A9" s="33" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" s="40" t="s">
+        <v>51</v>
+      </c>
+      <c r="C9" s="45">
+        <v>2</v>
+      </c>
+      <c r="D9" s="46" t="s">
+        <v>63</v>
+      </c>
+      <c r="E9" s="43" t="s">
+        <v>61</v>
+      </c>
+      <c r="F9" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="G9" s="43">
+        <v>3</v>
+      </c>
+      <c r="H9" s="43">
+        <v>2</v>
+      </c>
+      <c r="I9" s="43">
+        <v>2</v>
+      </c>
+      <c r="J9" s="43">
+        <v>1</v>
+      </c>
+      <c r="K9" s="43">
+        <v>5</v>
+      </c>
+      <c r="L9" s="43">
+        <v>2</v>
+      </c>
+      <c r="M9" s="43" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" s="44">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" s="33" t="s">
+        <v>52</v>
+      </c>
+      <c r="B10" s="40" t="s">
+        <v>53</v>
+      </c>
+      <c r="C10" s="45">
+        <v>4</v>
+      </c>
+      <c r="D10" s="46" t="s">
+        <v>64</v>
+      </c>
+      <c r="E10" s="43" t="s">
+        <v>61</v>
+      </c>
+      <c r="F10" s="43">
+        <v>3</v>
+      </c>
+      <c r="G10" s="43">
+        <v>1</v>
+      </c>
+      <c r="H10" s="43">
+        <v>2</v>
+      </c>
+      <c r="I10" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="J10" s="43">
+        <v>2</v>
+      </c>
+      <c r="K10" s="43">
+        <v>2</v>
+      </c>
+      <c r="L10" s="43">
+        <v>1</v>
+      </c>
+      <c r="M10" s="43">
+        <v>1</v>
+      </c>
+      <c r="N10" s="44">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="A11" s="33" t="s">
+        <v>54</v>
+      </c>
+      <c r="B11" s="40" t="s">
+        <v>55</v>
+      </c>
+      <c r="C11" s="46" t="s">
+        <v>61</v>
+      </c>
+      <c r="D11" s="46" t="s">
+        <v>62</v>
+      </c>
+      <c r="E11" s="43" t="s">
+        <v>61</v>
+      </c>
+      <c r="F11" s="43">
+        <v>1</v>
+      </c>
+      <c r="G11" s="43">
+        <v>2</v>
+      </c>
+      <c r="H11" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="I11" s="43">
+        <v>3</v>
+      </c>
+      <c r="J11" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="K11" s="48">
+        <v>1</v>
+      </c>
+      <c r="L11" s="43" t="s">
+        <v>61</v>
+      </c>
+      <c r="M11" s="43">
+        <v>2</v>
+      </c>
+      <c r="N11" s="47" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14">
+      <c r="A12" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" s="40" t="s">
+        <v>57</v>
+      </c>
+      <c r="C12" s="46" t="s">
+        <v>61</v>
+      </c>
+      <c r="D12" s="46" t="s">
+        <v>65</v>
+      </c>
+      <c r="E12" s="43" t="s">
+        <v>61</v>
+      </c>
+      <c r="F12" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="G12" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="H12" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="I12" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="J12" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="K12" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="L12" s="43">
+        <v>1</v>
+      </c>
+      <c r="M12" s="43">
+        <v>1</v>
+      </c>
+      <c r="N12" s="44">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" s="34" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" s="41" t="s">
+        <v>59</v>
+      </c>
+      <c r="C13" s="49">
+        <v>2</v>
+      </c>
+      <c r="D13" s="50" t="s">
+        <v>66</v>
+      </c>
+      <c r="E13" s="51" t="s">
+        <v>61</v>
+      </c>
+      <c r="F13" s="51">
+        <v>2</v>
+      </c>
+      <c r="G13" s="51">
+        <v>4</v>
+      </c>
+      <c r="H13" s="51">
+        <v>2</v>
+      </c>
+      <c r="I13" s="51">
+        <v>2</v>
+      </c>
+      <c r="J13" s="51">
+        <v>1</v>
+      </c>
+      <c r="K13" s="51">
+        <v>2</v>
+      </c>
+      <c r="L13" s="51">
+        <v>1</v>
+      </c>
+      <c r="M13" s="51">
+        <v>3</v>
+      </c>
+      <c r="N13" s="52">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" ht="15">
+      <c r="B15" s="21"/>
+      <c r="C15" s="21"/>
+      <c r="D15" s="21"/>
+      <c r="E15" s="21"/>
+      <c r="F15" s="21"/>
+      <c r="G15" s="21"/>
+      <c r="H15" s="21"/>
+      <c r="I15" s="21"/>
+      <c r="J15" s="21"/>
+      <c r="K15" s="21"/>
+      <c r="L15" s="21"/>
+      <c r="M15" s="21"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...3 lines deleted...]
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <phoneticPr fontId="4" type="noConversion"/>
+  <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Женщины</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Hewlett-Packard Company</Company>
+  <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>g.aigozina</dc:creator>
+  <dc:creator>M.Bigalimov</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>