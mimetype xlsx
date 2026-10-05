--- v0 (2026-04-14)
+++ v1 (2026-10-05)
@@ -1,467 +1,636 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
-  <workbookPr defaultThemeVersion="124226"/>
+  <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="150" windowWidth="28695" windowHeight="9465"/>
+    <workbookView xWindow="32760" yWindow="32760" windowWidth="28755" windowHeight="11835" tabRatio="950"/>
   </bookViews>
   <sheets>
-    <sheet name="Жалпы" sheetId="1" r:id="rId1"/>
-    <sheet name="бір жәбірленушіге" sheetId="2" r:id="rId2"/>
+    <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
+    <sheet name="Көрсеткіш" sheetId="31" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="24">
-[...1 lines deleted...]
-    <t>Жазатайым оқиғаның материалдық салдары</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="69">
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>КАТО коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Жазатайым оқиғалардың материалдық салдары</t>
+  </si>
+  <si>
+    <t>Мың қазақ теңгесі</t>
+  </si>
+  <si>
+    <t>Статистика бойынша әдіснамалық ережелер 2018 ж</t>
+  </si>
+  <si>
+    <t>есептік</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/industries/social-statistics/stat-medicine/publications/382888/</t>
+  </si>
+  <si>
+    <t>-</t>
   </si>
   <si>
     <t>Алматы қаласы</t>
   </si>
   <si>
-    <t>мың. теңге</t>
+    <t>СКК коды  634207</t>
+  </si>
+  <si>
+    <t xml:space="preserve">КАТО </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Алмалы </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Алатау </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Әуезов </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бостандық </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Жетісу </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Медеу </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Наурызбай </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Түрксіб </t>
   </si>
   <si>
     <t>8 842,1</t>
   </si>
   <si>
-    <t>-</t>
-[...1 lines deleted...]
-  <si>
     <t>1 910,3</t>
   </si>
   <si>
     <t>4 428,5</t>
   </si>
   <si>
     <t>6 397,6</t>
   </si>
   <si>
     <t>20 585,4</t>
   </si>
   <si>
     <t>5 450,1</t>
   </si>
   <si>
     <t>420,3</t>
   </si>
   <si>
     <t>6 717,8</t>
   </si>
   <si>
-    <t>*Аудандар бойынша деректер қалыптасқан жоқ</t>
-[...32 lines deleted...]
-    <t>Бір жәбірленушіге жазатайым оқиғаның материалдық салдары</t>
+    <t>751110000</t>
+  </si>
+  <si>
+    <t>751210000</t>
+  </si>
+  <si>
+    <t>751310000</t>
+  </si>
+  <si>
+    <t>751410000</t>
+  </si>
+  <si>
+    <t>751510000</t>
+  </si>
+  <si>
+    <t>751710000</t>
+  </si>
+  <si>
+    <t>751810000</t>
+  </si>
+  <si>
+    <t>751910000</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық басқарма</t>
+  </si>
+  <si>
+    <t>Әлеуметтік және демографиялық статистика</t>
+  </si>
+  <si>
+    <t>Тохтахунова Дильфуза Нурахметовна</t>
+  </si>
+  <si>
+    <t>+7 7272775556</t>
+  </si>
+  <si>
+    <t>di.tokhtakhunova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Алматы қаласындағы  еңбек қызметіне байланысты жарақаттану және кәсіптік аурулар туралы</t>
+  </si>
+  <si>
+    <t>2014 жылдан жиналады</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
-[...2 lines deleted...]
-    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+  <numFmts count="2">
+    <numFmt numFmtId="181" formatCode="#,##0.0"/>
+    <numFmt numFmtId="183" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="17">
+  <fonts count="18">
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <u/>
       <sz val="10"/>
-      <color theme="1"/>
-[...16 lines deleted...]
-      <family val="2"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
-      <color indexed="8"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
-[...7 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="10"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
-[...24 lines deleted...]
-      <sz val="11"/>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-[...5 lines deleted...]
-      <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...16 lines deleted...]
-    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="6">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...1 lines deleted...]
-      <top style="thin">
+      <left style="thin">
         <color indexed="64"/>
-      </top>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top/>
-[...9 lines deleted...]
-      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="14" fontId="15" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="4"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="183" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="181" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="181" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="183" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="181" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="181" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-[...37 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 3" xfId="3"/>
+    <cellStyle name="Обычный 4" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
-  <extLst>
-[...3 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -704,1311 +873,856 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/stat-medicine/publications/382888/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:di.tokhtakhunova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W15"/>
+  <sheetPr codeName="Лист4"/>
+  <dimension ref="A1:B29"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="L15" sqref="L15"/>
+    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B37" sqref="B37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="21.5703125" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="23" max="23" width="11.42578125" customWidth="1"/>
+    <col min="1" max="1" width="44.28515625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="6" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" s="9" customFormat="1" ht="15.75" customHeight="1">
-[...121 lines deleted...]
-      <c r="A5" s="27" t="s">
+    <row r="1" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A1" s="51"/>
+      <c r="B1" s="51"/>
+    </row>
+    <row r="2" spans="1:2" ht="21" customHeight="1">
+      <c r="A2" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="B2" s="16">
+        <v>634207</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B3" s="18" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="17" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" s="19" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="19" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="19" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="B8" s="19" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9" s="19" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" s="23" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="B5" s="28">
-[...80 lines deleted...]
-      <c r="A7" s="27" t="s">
+      <c r="B11" s="20"/>
+    </row>
+    <row r="12" spans="1:2" ht="21" customHeight="1">
+      <c r="A12" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="21" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="B7" s="28">
-[...89 lines deleted...]
-      <c r="D9" s="30" t="s">
+      <c r="B13" s="22"/>
+    </row>
+    <row r="14" spans="1:2" ht="21" customHeight="1">
+      <c r="A14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14" s="22" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="21" customHeight="1">
+      <c r="A15" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="E9" s="31">
-[...179 lines deleted...]
-      <c r="P15" s="5"/>
+    </row>
+    <row r="16" spans="1:2" ht="21" customHeight="1">
+      <c r="A16" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" s="24">
+        <v>46166</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="21" customHeight="1">
+      <c r="A17" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="B17" s="24">
+        <v>46531</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B18" s="17" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B19" s="17" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="25" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="21" customHeight="1">
+      <c r="A21" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="26" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="11"/>
+      <c r="B22" s="11"/>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="11"/>
+      <c r="B23" s="11"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="11"/>
+      <c r="B24" s="11"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="11"/>
+      <c r="B25" s="11"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="11"/>
+      <c r="B26" s="11"/>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="11"/>
+      <c r="B27" s="11"/>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="11"/>
+      <c r="B28" s="11"/>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" s="12"/>
+      <c r="B29" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A1:B1"/>
   </mergeCells>
-  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+  <headerFooter>
+    <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Z19"/>
+  <sheetPr codeName="Лист2"/>
+  <dimension ref="B2:D20"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="C15" sqref="C15"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="D14" sqref="D14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="30.42578125" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="23" max="23" width="11.28515625" customWidth="1"/>
+    <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="2" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="15.75" customHeight="1">
-[...40 lines deleted...]
-      <c r="L2" s="13" t="s">
+    <row r="2" spans="2:2" ht="15">
+      <c r="B2" s="3"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="4" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="4" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="M2" s="5"/>
-[...16 lines deleted...]
-      <c r="B3" s="19">
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="4" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="4"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="4"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="4"/>
+    </row>
+    <row r="20" spans="2:4">
+      <c r="B20" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:N14"/>
+  <sheetViews>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="E33" sqref="E33"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="11.25"/>
+  <cols>
+    <col min="1" max="1" width="13.7109375" style="14" customWidth="1"/>
+    <col min="2" max="2" width="24.42578125" style="14" customWidth="1"/>
+    <col min="3" max="13" width="10.7109375" style="14" customWidth="1"/>
+    <col min="14" max="20" width="9.140625" style="14"/>
+    <col min="21" max="21" width="8.85546875" style="14" customWidth="1"/>
+    <col min="22" max="16384" width="9.140625" style="14"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:14" s="13" customFormat="1" ht="15.75">
+      <c r="B2" s="13" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14" s="34" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A4" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="C4" s="29">
         <v>2014</v>
       </c>
-      <c r="C3" s="20">
+      <c r="D4" s="29">
         <v>2015</v>
       </c>
-      <c r="D3" s="21" t="s">
-[...2 lines deleted...]
-      <c r="E3" s="22">
+      <c r="E4" s="30">
+        <v>2016</v>
+      </c>
+      <c r="F4" s="31">
         <v>2017</v>
       </c>
-      <c r="F3" s="20">
+      <c r="G4" s="29">
         <v>2018</v>
       </c>
-      <c r="G3" s="21">
+      <c r="H4" s="30">
         <v>2019</v>
       </c>
-      <c r="H3" s="23">
+      <c r="I4" s="29">
         <v>2020</v>
       </c>
-      <c r="I3" s="23">
+      <c r="J4" s="29">
         <v>2021</v>
       </c>
-      <c r="J3" s="23">
+      <c r="K4" s="28">
         <v>2022</v>
       </c>
-      <c r="K3" s="23">
+      <c r="L4" s="28">
         <v>2023</v>
       </c>
-      <c r="L3" s="23">
+      <c r="M4" s="28">
         <v>2024</v>
       </c>
-      <c r="M3" s="4"/>
-[...178 lines deleted...]
-        <v>319.3</v>
+      <c r="N4" s="28">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A5" s="32">
+        <v>750000000</v>
+      </c>
+      <c r="B5" s="35" t="s">
+        <v>35</v>
+      </c>
+      <c r="C5" s="38">
+        <v>265017.40000000002</v>
+      </c>
+      <c r="D5" s="38">
+        <v>52301.5</v>
+      </c>
+      <c r="E5" s="38">
+        <v>54331.8</v>
+      </c>
+      <c r="F5" s="38">
+        <v>53203.1</v>
+      </c>
+      <c r="G5" s="38">
+        <v>66459.199999999997</v>
+      </c>
+      <c r="H5" s="38">
+        <v>70250.899999999994</v>
+      </c>
+      <c r="I5" s="38">
+        <v>83277.600000000006</v>
+      </c>
+      <c r="J5" s="38">
+        <v>69061.2</v>
+      </c>
+      <c r="K5" s="39">
+        <v>111815.3</v>
+      </c>
+      <c r="L5" s="39">
+        <v>128354.1</v>
+      </c>
+      <c r="M5" s="39">
+        <v>168376.9</v>
+      </c>
+      <c r="N5" s="40">
+        <v>298398.40000000002</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" s="2" customFormat="1" ht="12.75">
+      <c r="A6" s="32" t="s">
+        <v>54</v>
+      </c>
+      <c r="B6" s="36" t="s">
+        <v>38</v>
+      </c>
+      <c r="C6" s="41">
+        <v>117804.7</v>
+      </c>
+      <c r="D6" s="42">
+        <v>7923.1</v>
+      </c>
+      <c r="E6" s="43" t="s">
+        <v>46</v>
+      </c>
+      <c r="F6" s="44">
+        <v>6882.5</v>
+      </c>
+      <c r="G6" s="44">
+        <v>12827.2</v>
+      </c>
+      <c r="H6" s="44">
+        <v>12875.3</v>
+      </c>
+      <c r="I6" s="44">
+        <v>8142.2</v>
+      </c>
+      <c r="J6" s="44">
+        <v>8120.9</v>
+      </c>
+      <c r="K6" s="44">
+        <v>18059.3</v>
+      </c>
+      <c r="L6" s="44">
+        <v>23685.1</v>
+      </c>
+      <c r="M6" s="44">
+        <v>17127.2</v>
+      </c>
+      <c r="N6" s="40">
+        <v>16712.400000000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" s="2" customFormat="1" ht="12.75">
+      <c r="A7" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="B7" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="C7" s="39" t="s">
+        <v>34</v>
       </c>
       <c r="D7" s="39" t="s">
-        <v>4</v>
-[...412 lines deleted...]
-      <c r="Z19" s="5"/>
+        <v>34</v>
+      </c>
+      <c r="E7" s="43" t="s">
+        <v>47</v>
+      </c>
+      <c r="F7" s="44">
+        <v>4040</v>
+      </c>
+      <c r="G7" s="44">
+        <v>2859.4</v>
+      </c>
+      <c r="H7" s="44">
+        <v>2179.9</v>
+      </c>
+      <c r="I7" s="44">
+        <v>12309.6</v>
+      </c>
+      <c r="J7" s="44">
+        <v>1492.5</v>
+      </c>
+      <c r="K7" s="44">
+        <v>1339.8</v>
+      </c>
+      <c r="L7" s="44">
+        <v>28407.8</v>
+      </c>
+      <c r="M7" s="44">
+        <v>44305.8</v>
+      </c>
+      <c r="N7" s="40">
+        <v>117323.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" s="32" t="s">
+        <v>56</v>
+      </c>
+      <c r="B8" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="C8" s="41">
+        <v>66239.600000000006</v>
+      </c>
+      <c r="D8" s="42">
+        <v>7024.1</v>
+      </c>
+      <c r="E8" s="43" t="s">
+        <v>48</v>
+      </c>
+      <c r="F8" s="44">
+        <v>18346.7</v>
+      </c>
+      <c r="G8" s="44">
+        <v>4124.8</v>
+      </c>
+      <c r="H8" s="44">
+        <v>7736.4</v>
+      </c>
+      <c r="I8" s="44">
+        <v>3107.5</v>
+      </c>
+      <c r="J8" s="44">
+        <v>2857.1</v>
+      </c>
+      <c r="K8" s="44">
+        <v>5625.9</v>
+      </c>
+      <c r="L8" s="44">
+        <v>3157.8</v>
+      </c>
+      <c r="M8" s="44">
+        <v>12209.8</v>
+      </c>
+      <c r="N8" s="40">
+        <v>10626.4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="A9" s="32" t="s">
+        <v>57</v>
+      </c>
+      <c r="B9" s="36" t="s">
+        <v>41</v>
+      </c>
+      <c r="C9" s="41">
+        <v>5043</v>
+      </c>
+      <c r="D9" s="42">
+        <v>14954.4</v>
+      </c>
+      <c r="E9" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="F9" s="44">
+        <v>5870</v>
+      </c>
+      <c r="G9" s="44">
+        <v>14374.1</v>
+      </c>
+      <c r="H9" s="44">
+        <v>16630.400000000001</v>
+      </c>
+      <c r="I9" s="44">
+        <v>16765.2</v>
+      </c>
+      <c r="J9" s="44">
+        <v>22586.5</v>
+      </c>
+      <c r="K9" s="44">
+        <v>44304.3</v>
+      </c>
+      <c r="L9" s="44">
+        <v>26696.6</v>
+      </c>
+      <c r="M9" s="44">
+        <v>13530.3</v>
+      </c>
+      <c r="N9" s="40">
+        <v>48454.9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" s="32" t="s">
+        <v>58</v>
+      </c>
+      <c r="B10" s="36" t="s">
+        <v>42</v>
+      </c>
+      <c r="C10" s="41">
+        <v>4281</v>
+      </c>
+      <c r="D10" s="42">
+        <v>9763.5</v>
+      </c>
+      <c r="E10" s="43" t="s">
+        <v>50</v>
+      </c>
+      <c r="F10" s="44">
+        <v>9267.7999999999993</v>
+      </c>
+      <c r="G10" s="44">
+        <v>7375.8</v>
+      </c>
+      <c r="H10" s="44">
+        <v>13899.2</v>
+      </c>
+      <c r="I10" s="44">
+        <v>6888</v>
+      </c>
+      <c r="J10" s="44">
+        <v>22617.7</v>
+      </c>
+      <c r="K10" s="44">
+        <v>26508.6</v>
+      </c>
+      <c r="L10" s="44">
+        <v>11258.7</v>
+      </c>
+      <c r="M10" s="44">
+        <v>11998.7</v>
+      </c>
+      <c r="N10" s="40">
+        <v>33977.699999999997</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="A11" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" s="36" t="s">
+        <v>43</v>
+      </c>
+      <c r="C11" s="41">
+        <v>67264.100000000006</v>
+      </c>
+      <c r="D11" s="42">
+        <v>5887.1</v>
+      </c>
+      <c r="E11" s="43" t="s">
+        <v>51</v>
+      </c>
+      <c r="F11" s="44">
+        <v>3541.2</v>
+      </c>
+      <c r="G11" s="44">
+        <v>12483.2</v>
+      </c>
+      <c r="H11" s="44">
+        <v>1677.8</v>
+      </c>
+      <c r="I11" s="44">
+        <v>28751.200000000001</v>
+      </c>
+      <c r="J11" s="44">
+        <v>3327.7</v>
+      </c>
+      <c r="K11" s="44">
+        <v>3968.4</v>
+      </c>
+      <c r="L11" s="44">
+        <v>10193.299999999999</v>
+      </c>
+      <c r="M11" s="44">
+        <v>14809.8</v>
+      </c>
+      <c r="N11" s="40">
+        <v>15034.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14">
+      <c r="A12" s="32" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" s="36" t="s">
+        <v>44</v>
+      </c>
+      <c r="C12" s="39" t="s">
+        <v>34</v>
+      </c>
+      <c r="D12" s="42" t="s">
+        <v>52</v>
+      </c>
+      <c r="E12" s="43" t="s">
+        <v>34</v>
+      </c>
+      <c r="F12" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="G12" s="44">
+        <v>199.5</v>
+      </c>
+      <c r="H12" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="I12" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="J12" s="44">
+        <v>1311.2</v>
+      </c>
+      <c r="K12" s="44">
+        <v>3505</v>
+      </c>
+      <c r="L12" s="44">
+        <v>4738.8</v>
+      </c>
+      <c r="M12" s="44">
+        <v>774.4</v>
+      </c>
+      <c r="N12" s="40">
+        <v>29423</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="C13" s="46">
+        <v>4385</v>
+      </c>
+      <c r="D13" s="47">
+        <v>6329</v>
+      </c>
+      <c r="E13" s="48" t="s">
+        <v>53</v>
+      </c>
+      <c r="F13" s="49">
+        <v>5254.9</v>
+      </c>
+      <c r="G13" s="49">
+        <v>12215.2</v>
+      </c>
+      <c r="H13" s="49">
+        <v>15251.9</v>
+      </c>
+      <c r="I13" s="49">
+        <v>7313.9</v>
+      </c>
+      <c r="J13" s="49">
+        <v>6747.6</v>
+      </c>
+      <c r="K13" s="49">
+        <v>8504</v>
+      </c>
+      <c r="L13" s="49">
+        <v>20216</v>
+      </c>
+      <c r="M13" s="49">
+        <v>53620.9</v>
+      </c>
+      <c r="N13" s="50">
+        <v>26846</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="15">
+      <c r="B14" s="27"/>
+      <c r="C14" s="27"/>
+      <c r="D14" s="27"/>
+      <c r="E14" s="27"/>
+      <c r="F14" s="27"/>
+      <c r="G14" s="27"/>
+      <c r="H14" s="27"/>
+      <c r="I14" s="27"/>
+      <c r="J14" s="27"/>
+      <c r="K14" s="27"/>
+      <c r="L14" s="27"/>
+      <c r="M14" s="27"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...3 lines deleted...]
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>бір жәбірленушіге</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Hewlett-Packard Company</Company>
+  <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>g.aigozina</dc:creator>
+  <dc:creator>M.Bigalimov</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>