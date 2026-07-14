--- v0 (2026-04-14)
+++ v1 (2026-07-14)
@@ -158,100 +158,106 @@
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -521,89 +527,89 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Q12"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
-      <selection activeCell="F16" sqref="F16"/>
+      <selection activeCell="P10" sqref="P10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.85546875" customWidth="1"/>
     <col min="2" max="2" width="8.5703125" customWidth="1"/>
     <col min="3" max="3" width="8.140625" customWidth="1"/>
     <col min="4" max="4" width="7.5703125" customWidth="1"/>
     <col min="5" max="5" width="8.28515625" customWidth="1"/>
     <col min="6" max="6" width="7.7109375" customWidth="1"/>
     <col min="7" max="7" width="7.5703125" customWidth="1"/>
     <col min="8" max="8" width="8" customWidth="1"/>
     <col min="9" max="9" width="7.7109375" customWidth="1"/>
     <col min="10" max="10" width="8.140625" customWidth="1"/>
     <col min="11" max="11" width="8" customWidth="1"/>
     <col min="12" max="12" width="7.5703125" customWidth="1"/>
     <col min="13" max="13" width="8" customWidth="1"/>
     <col min="14" max="14" width="7.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="22.5" customHeight="1">
-      <c r="A1" s="16" t="s">
+      <c r="A1" s="18" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="16"/>
-[...12 lines deleted...]
-      <c r="O1" s="16"/>
+      <c r="B1" s="18"/>
+      <c r="C1" s="18"/>
+      <c r="D1" s="18"/>
+      <c r="E1" s="18"/>
+      <c r="F1" s="18"/>
+      <c r="G1" s="18"/>
+      <c r="H1" s="18"/>
+      <c r="I1" s="18"/>
+      <c r="J1" s="18"/>
+      <c r="K1" s="18"/>
+      <c r="L1" s="18"/>
+      <c r="M1" s="18"/>
+      <c r="N1" s="18"/>
+      <c r="O1" s="18"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
     </row>
     <row r="3" spans="1:17" ht="23.25" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="5">
@@ -629,214 +635,224 @@
       </c>
       <c r="I3" s="5">
         <v>2017</v>
       </c>
       <c r="J3" s="5">
         <v>2018</v>
       </c>
       <c r="K3" s="5">
         <v>2019</v>
       </c>
       <c r="L3" s="5">
         <v>2020</v>
       </c>
       <c r="M3" s="5">
         <v>2021</v>
       </c>
       <c r="N3" s="5">
         <v>2022</v>
       </c>
       <c r="O3" s="5">
         <v>2023</v>
       </c>
       <c r="P3" s="5">
         <v>2024</v>
       </c>
-      <c r="Q3" s="2"/>
+      <c r="Q3" s="5">
+        <v>2025</v>
+      </c>
     </row>
     <row r="4" spans="1:17" ht="55.5" customHeight="1">
       <c r="A4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="7">
         <v>195619</v>
       </c>
       <c r="C4" s="7">
         <v>206432</v>
       </c>
       <c r="D4" s="7">
         <v>201556</v>
       </c>
       <c r="E4" s="7">
         <v>204111</v>
       </c>
       <c r="F4" s="7">
         <v>221825</v>
       </c>
       <c r="G4" s="8">
         <v>236092</v>
       </c>
       <c r="H4" s="9">
         <v>259405</v>
       </c>
       <c r="I4" s="9">
         <v>276837</v>
       </c>
       <c r="J4" s="9">
         <v>349546</v>
       </c>
       <c r="K4" s="9">
         <v>374016</v>
       </c>
       <c r="L4" s="9">
         <v>467203</v>
       </c>
       <c r="M4" s="9">
         <v>492423</v>
       </c>
       <c r="N4" s="9">
         <v>516592</v>
       </c>
       <c r="O4" s="9">
         <v>598953</v>
       </c>
       <c r="P4" s="9">
         <v>597559</v>
       </c>
-      <c r="Q4" s="2"/>
+      <c r="Q4" s="21">
+        <v>632500</v>
+      </c>
     </row>
     <row r="5" spans="1:17" ht="64.5" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="10">
         <v>92.2</v>
       </c>
       <c r="C5" s="11">
         <v>105.5</v>
       </c>
       <c r="D5" s="11">
         <v>97.6</v>
       </c>
       <c r="E5" s="11">
         <v>101.3</v>
       </c>
       <c r="F5" s="11">
         <v>108.7</v>
       </c>
       <c r="G5" s="11">
         <v>106.4</v>
       </c>
       <c r="H5" s="12">
         <v>109.9</v>
       </c>
       <c r="I5" s="13">
         <v>106.7</v>
       </c>
       <c r="J5" s="13">
         <v>126.3</v>
       </c>
       <c r="K5" s="13">
         <v>107</v>
       </c>
       <c r="L5" s="14">
         <v>125.8</v>
       </c>
       <c r="M5" s="13">
         <v>105.4</v>
       </c>
       <c r="N5" s="13">
         <v>104.9</v>
       </c>
       <c r="O5" s="13">
         <v>115.9</v>
       </c>
       <c r="P5" s="13">
         <v>99.8</v>
       </c>
-      <c r="Q5" s="2"/>
+      <c r="Q5" s="22">
+        <v>105.8</v>
+      </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" s="2"/>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
       <c r="K6" s="2"/>
       <c r="L6" s="2"/>
       <c r="M6" s="2"/>
       <c r="N6" s="2"/>
       <c r="O6" s="2"/>
       <c r="P6" s="2"/>
       <c r="Q6" s="2"/>
     </row>
     <row r="7" spans="1:17">
-      <c r="A7" s="17"/>
-[...1 lines deleted...]
-      <c r="C7" s="18"/>
+      <c r="A7" s="19"/>
+      <c r="B7" s="20"/>
+      <c r="C7" s="20"/>
       <c r="D7" s="2"/>
       <c r="E7" s="2"/>
       <c r="F7" s="2"/>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
       <c r="K7" s="2"/>
       <c r="L7" s="2"/>
       <c r="M7" s="2"/>
       <c r="N7" s="2"/>
       <c r="O7" s="2"/>
       <c r="P7" s="2"/>
       <c r="Q7" s="2"/>
     </row>
     <row r="8" spans="1:17">
-      <c r="A8" s="15"/>
-[...4 lines deleted...]
-      <c r="F8" s="15"/>
+      <c r="A8" s="17"/>
+      <c r="B8" s="17"/>
+      <c r="C8" s="17"/>
+      <c r="D8" s="17"/>
+      <c r="E8" s="17"/>
+      <c r="F8" s="17"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
       <c r="I8" s="2"/>
       <c r="J8" s="2"/>
       <c r="K8" s="2"/>
       <c r="L8" s="2"/>
       <c r="M8" s="2"/>
       <c r="N8" s="2"/>
       <c r="O8" s="2"/>
       <c r="P8" s="2"/>
       <c r="Q8" s="2"/>
     </row>
+    <row r="9" spans="1:17">
+      <c r="C9" s="15"/>
+      <c r="D9" s="16"/>
+    </row>
     <row r="10" spans="1:17">
-      <c r="E10" s="19"/>
-      <c r="F10" s="20"/>
+      <c r="E10" s="15"/>
+      <c r="F10" s="16"/>
     </row>
     <row r="12" spans="1:17">
       <c r="I12" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A7:C7"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>